--- v0 (2026-04-16)
+++ v1 (2026-07-14)
@@ -2,309 +2,264 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\2- ТУРИЗМ\4 КВАРТАЛ 2025\Каталог\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\!НА САЙТ\выборки\Каталог 2-туризм 2 квартал\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11745"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'лист 1'!$A$5:$D$319</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'лист 1'!$A$5:$D$338</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="948" uniqueCount="661">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1005" uniqueCount="700">
   <si>
     <t>КАТО</t>
   </si>
   <si>
     <t>БИН/ИИН</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>552210000</t>
   </si>
   <si>
     <t>101140004881</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАСЫМ-БАЯНАУЛ"</t>
   </si>
   <si>
     <t>551010000</t>
   </si>
   <si>
     <t>690210401434</t>
   </si>
   <si>
     <t>Оразалина Гульнара Аблаевна</t>
   </si>
   <si>
     <t>760116400788</t>
   </si>
   <si>
     <t>ИП ДЮСЕКЕНОВА</t>
   </si>
   <si>
-    <t>830121451150</t>
-[...4 lines deleted...]
-  <si>
     <t>553655100</t>
   </si>
   <si>
     <t>131140022667</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПАНИЯ ДОМ СЕРВИС"</t>
   </si>
   <si>
-    <t>670714401480</t>
-[...4 lines deleted...]
-  <si>
     <t>701107350077</t>
   </si>
   <si>
     <t>ИП ДЖАНГАЗИНОВ</t>
   </si>
   <si>
-    <t>990310350175</t>
-[...4 lines deleted...]
-  <si>
     <t>552253100</t>
   </si>
   <si>
     <t>200440007508</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КУМЖОТА"</t>
   </si>
   <si>
     <t>050925550384</t>
   </si>
   <si>
     <t>ИП RAMPAMUSIC</t>
   </si>
   <si>
     <t>556830100</t>
   </si>
   <si>
     <t>990340001302</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «ЦЕНТР ВНЕШКОЛЬНОЙ РАБОТЫ «РАДУГА» ОТДЕЛА ОБРАЗОВАНИЯ ЩЕРБАКТИНСКОГО РАЙОНА, УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ПАВЛОДАРСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
     <t>040340004604</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҚАЗАҚСТАН ҚОНАҚ YЙI"</t>
   </si>
   <si>
     <t>940140000325</t>
   </si>
   <si>
     <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "АЛЮМИНИЙ КАЗАХСТАНА"</t>
   </si>
   <si>
     <t>553630100</t>
   </si>
   <si>
     <t>710517300495</t>
   </si>
   <si>
-    <t>ИП ЖУМАГЕЛЬДИН У.Т.</t>
-[...1 lines deleted...]
-  <si>
     <t>554230100</t>
   </si>
   <si>
     <t>660925350258</t>
   </si>
   <si>
     <t>ИП "Кайниденов"</t>
   </si>
   <si>
     <t>140840016092</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОТАЛ СЕРВИС"</t>
   </si>
   <si>
     <t>241140017435</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХНО ПАВ"</t>
   </si>
   <si>
     <t>120340009197</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФИРМА БИЗНЕС-ЦЕНТР RESPECT"</t>
   </si>
   <si>
     <t>555630100</t>
   </si>
   <si>
     <t>060240008924</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «РАЙОННЫЙ ДОМ ШКОЛЬНИКОВ» ОТДЕЛА ОБРАЗОВАНИЯ МАЙСКОГО РАЙОНА, УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ПАВЛОДАРСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
-    <t>230940024908</t>
-[...4 lines deleted...]
-  <si>
     <t>020640000163</t>
   </si>
   <si>
     <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "ПАВЛОДАРЭНЕРГО"</t>
   </si>
   <si>
     <t>620426450078</t>
   </si>
   <si>
     <t>АМЕРХАНОВА Д.Д.</t>
   </si>
   <si>
     <t>920940000271</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАРИНА-N"</t>
   </si>
   <si>
-    <t>860311450448</t>
-[...4 lines deleted...]
-  <si>
     <t>553659100</t>
   </si>
   <si>
     <t>220840027035</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ABSOLUTE DREAM"</t>
   </si>
   <si>
     <t>910901351308</t>
   </si>
   <si>
     <t>150540018565</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАУБАЯН CORP-ПВ"</t>
   </si>
   <si>
     <t>551610000</t>
   </si>
   <si>
     <t>921230350160</t>
   </si>
   <si>
     <t>КАКИМОВ АЗАМАТ АКАНОВИЧ</t>
   </si>
   <si>
     <t>730817450145</t>
   </si>
   <si>
-    <t xml:space="preserve">ИП СОЛТАНОВ </t>
-[...1 lines deleted...]
-  <si>
     <t>780516300294</t>
   </si>
   <si>
     <t>ИП ПРОЛЕЦКИЙ  Д.В.</t>
   </si>
   <si>
     <t>210440039082</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙДЫН01"</t>
   </si>
   <si>
     <t>210840021718</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EUROOIL"</t>
   </si>
   <si>
     <t>860409450232</t>
   </si>
   <si>
-    <t>ИП ЖУНУСОВА Ж.С.</t>
-[...7 lines deleted...]
-  <si>
     <t>660730300719</t>
   </si>
   <si>
     <t>ИП "Макажанов"</t>
   </si>
   <si>
     <t>571020450438</t>
   </si>
   <si>
     <t>ИП Ансат</t>
   </si>
   <si>
     <t>553630400</t>
   </si>
   <si>
     <t>201240036309</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТУЛПАР2021"</t>
   </si>
   <si>
     <t>870803450972</t>
   </si>
   <si>
     <t>ИП SapsanPV</t>
@@ -312,149 +267,119 @@
   <si>
     <t>841018450800</t>
   </si>
   <si>
     <t>ИП "INDIGO"</t>
   </si>
   <si>
     <t>741203300773</t>
   </si>
   <si>
     <t>ИП Rus.Металл</t>
   </si>
   <si>
     <t>180740026658</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЛАССИК ТРЭВЕЛ"</t>
   </si>
   <si>
     <t>554253100</t>
   </si>
   <si>
     <t>630309301227</t>
   </si>
   <si>
-    <t>ИП АХИЛЛЕСОВА ПЯТА</t>
-[...1 lines deleted...]
-  <si>
     <t>553637100</t>
   </si>
   <si>
     <t>640211400363</t>
   </si>
   <si>
-    <t>КХ МУКАШЕВА А.К.</t>
-[...1 lines deleted...]
-  <si>
     <t>931240001615</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАЯНТАУ"</t>
   </si>
   <si>
     <t>201040019768</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JASYBAI RESORT"</t>
   </si>
   <si>
-    <t>640625450310</t>
-[...1 lines deleted...]
-  <si>
     <t>091040010114</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОМ ОТДЫХА "НАЙЗАТАС"</t>
   </si>
   <si>
     <t>170640014311</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДОМ ДЕТСКОГО ТВОРЧЕСТВА" ОТДЕЛА ОБРАЗОВАНИЯ БАЯНАУЛЬСКОГО РАЙОНА, УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ПАВЛОДАРСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
     <t>640703450027</t>
   </si>
   <si>
     <t>ИП НУКЕНОВА БАХЫТ РЫСТАЕВНА</t>
   </si>
   <si>
     <t>750225350095</t>
   </si>
   <si>
     <t>ЯСАР</t>
   </si>
   <si>
     <t>771215300823</t>
   </si>
   <si>
     <t>ИП ТУЛЕУБЕКОВ</t>
   </si>
   <si>
-    <t>781205401617</t>
-[...4 lines deleted...]
-  <si>
     <t>910626351008</t>
   </si>
   <si>
     <t>ИП Димаш</t>
   </si>
   <si>
     <t>210540021985</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ATAMEKEN BNL"</t>
   </si>
   <si>
     <t>870923350837</t>
   </si>
   <si>
     <t>ИП Аргымак</t>
   </si>
   <si>
     <t>640921450042</t>
   </si>
   <si>
-    <t>ИП АБЕЛЬДИНОВА А.М.</t>
-[...13 lines deleted...]
-  <si>
     <t>554830100</t>
   </si>
   <si>
     <t>000340002373</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДОМ ШКОЛЬНИКОВ" ОТДЕЛА ОБРАЗОВАНИЯ РАЙОНА ТЕРЕҢКӨЛ, УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ПАВЛОДАРСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
     <t>790731400747</t>
   </si>
   <si>
     <t>ИП Мухамедья</t>
   </si>
   <si>
     <t>050140016018</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙДАБОЛ КУРЫЛЫС"</t>
   </si>
   <si>
     <t>970340000843</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БОГАТЫРЬ КОМИР"</t>
@@ -471,1674 +396,1867 @@
   <si>
     <t>"АКСУСКИЙ ЗАВОД ФЕРРОСПЛАВОВ - ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ТРАНСНАЦИОНАЛЬНАЯ КОМПАНИЯ "КАЗХРОМ"</t>
   </si>
   <si>
     <t>990201351547</t>
   </si>
   <si>
     <t>ИП Луценко</t>
   </si>
   <si>
     <t>840422450438</t>
   </si>
   <si>
     <t>940623401007</t>
   </si>
   <si>
     <t>ИП "Амир"</t>
   </si>
   <si>
     <t>480821300943</t>
   </si>
   <si>
     <t>811014350906</t>
   </si>
   <si>
-    <t>ИП "KT-COMPANY"</t>
-[...1 lines deleted...]
-  <si>
     <t>700901401900</t>
   </si>
   <si>
     <t>ИП Табикенова</t>
   </si>
   <si>
     <t>554630100</t>
   </si>
   <si>
-    <t>700829450353</t>
-[...4 lines deleted...]
-  <si>
     <t>071040013234</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ КОМПАНИЯ "ШАГ"</t>
   </si>
   <si>
     <t>553230100</t>
   </si>
   <si>
     <t>680625400460</t>
   </si>
   <si>
     <t>ИП Сайдуова</t>
   </si>
   <si>
     <t>960723451506</t>
   </si>
   <si>
     <t>Car Exp</t>
   </si>
   <si>
     <t>750306350392</t>
   </si>
   <si>
     <t>ИП ПАВАНОВ</t>
   </si>
   <si>
     <t>630325450126</t>
   </si>
   <si>
     <t>480506450180</t>
   </si>
   <si>
-    <t>ИП БОКЕНОВА М.Б.</t>
-[...1 lines deleted...]
-  <si>
     <t>940740002066</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАЯН-СУ"</t>
   </si>
   <si>
     <t>500424350026</t>
   </si>
   <si>
     <t>ИП  Алиев  Вахид  Гудрат - оглы</t>
   </si>
   <si>
     <t>870705451271</t>
   </si>
   <si>
     <t>ИП "Baibolat Family"</t>
   </si>
   <si>
     <t>960340000148</t>
   </si>
   <si>
     <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "ЕВРОАЗИАТСКАЯ ЭНЕРГЕТИЧЕСКАЯ КОРПОРАЦИЯ"</t>
   </si>
   <si>
     <t>800106450185</t>
   </si>
   <si>
     <t>ИП БЛЯЛОВА</t>
   </si>
   <si>
     <t>870917450583</t>
   </si>
   <si>
     <t>ИП САЙДАХМЕТОВА ГУЛЬМИРА АКАНОВНА</t>
   </si>
   <si>
-    <t>980714350615</t>
-[...2 lines deleted...]
-    <t>Уют</t>
+    <t>010940009433</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗЭКОС"</t>
+  </si>
+  <si>
+    <t>101240006247</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АМИЛИЯ-RRR"</t>
+  </si>
+  <si>
+    <t>911206451608</t>
+  </si>
+  <si>
+    <t>ИП VIS AMORIS</t>
+  </si>
+  <si>
+    <t>950714351599</t>
+  </si>
+  <si>
+    <t>ИП Нурым</t>
+  </si>
+  <si>
+    <t>481109400095</t>
+  </si>
+  <si>
+    <t>ИП АКАНАЕВА</t>
+  </si>
+  <si>
+    <t>670421350102</t>
+  </si>
+  <si>
+    <t>ИП "РИШАТ" Ахметзянов Шамиль Мухаметнурович</t>
+  </si>
+  <si>
+    <t>670501402064</t>
+  </si>
+  <si>
+    <t>ИП Молдабекова Мая Аралбаевна</t>
+  </si>
+  <si>
+    <t>555263100</t>
+  </si>
+  <si>
+    <t>980540000565</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ МНОГОПРОФИЛЬНОЕ ФЕРМЕРСКОЕ ХОЗЯЙСТВО "ЭНЕРГИЯ"</t>
+  </si>
+  <si>
+    <t>800604301623</t>
+  </si>
+  <si>
+    <t>ИП Айша</t>
+  </si>
+  <si>
+    <t>171040000213</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗПРОМЛАЙН"</t>
+  </si>
+  <si>
+    <t>650107450297</t>
+  </si>
+  <si>
+    <t>ИП Tomi</t>
+  </si>
+  <si>
+    <t>901026450672</t>
+  </si>
+  <si>
+    <t>Luxury.UM</t>
+  </si>
+  <si>
+    <t>760830400333</t>
+  </si>
+  <si>
+    <t>ИП Алавацкая Н.</t>
+  </si>
+  <si>
+    <t>040540004740</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СКАЗОЧНЫЙ ОТДЫХ"</t>
+  </si>
+  <si>
+    <t>240840000433</t>
+  </si>
+  <si>
+    <t>ТОО "NAVI HOME"</t>
+  </si>
+  <si>
+    <t>210340012166</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПС ХОСТЕЛ ГЕЙМС"</t>
+  </si>
+  <si>
+    <t>130540000310</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛАНА ПВ"</t>
+  </si>
+  <si>
+    <t>890416350993</t>
+  </si>
+  <si>
+    <t>ИП Шафиков</t>
+  </si>
+  <si>
+    <t>555230100</t>
+  </si>
+  <si>
+    <t>851202450337</t>
+  </si>
+  <si>
+    <t>021128650028</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Дяк Анна Евгеньевна</t>
+  </si>
+  <si>
+    <t>060740010449</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ПКФ "ПИРАМИДА"</t>
+  </si>
+  <si>
+    <t>390717300017</t>
+  </si>
+  <si>
+    <t>ИП Рахметов Мурат Дюсенбаевич дом отдыха "Аккул"</t>
+  </si>
+  <si>
+    <t>040740005994</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГОСТИНИЧНЫЙ КОМПЛЕКС "ИРТЫШ"</t>
+  </si>
+  <si>
+    <t>801103401887</t>
+  </si>
+  <si>
+    <t>ИП Тамга</t>
+  </si>
+  <si>
+    <t>791203450284</t>
+  </si>
+  <si>
+    <t>ИП Джалмаганбетова Айжан Байгазиновна</t>
+  </si>
+  <si>
+    <t>850206450881</t>
+  </si>
+  <si>
+    <t>990140004654</t>
+  </si>
+  <si>
+    <t>НЕКОММЕРЧЕСКОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "ТОРАЙГЫРОВ УНИВЕРСИТЕТ"</t>
+  </si>
+  <si>
+    <t>553659600</t>
+  </si>
+  <si>
+    <t>220440048608</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TAN PVL"</t>
+  </si>
+  <si>
+    <t>880704350828</t>
+  </si>
+  <si>
+    <t>ИП ДОСЖАНОВ</t>
+  </si>
+  <si>
+    <t>961040000516</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЕВЕР"</t>
+  </si>
+  <si>
+    <t>830202450231</t>
+  </si>
+  <si>
+    <t>ИП Журсынкызы Карлыгаш</t>
+  </si>
+  <si>
+    <t>650814400056</t>
+  </si>
+  <si>
+    <t>040610550220</t>
+  </si>
+  <si>
+    <t>SSMA</t>
+  </si>
+  <si>
+    <t>770530400275</t>
+  </si>
+  <si>
+    <t>ПОПП О.А.</t>
+  </si>
+  <si>
+    <t>911122350346</t>
+  </si>
+  <si>
+    <t>ИП FREEDOM</t>
+  </si>
+  <si>
+    <t>740721350585</t>
+  </si>
+  <si>
+    <t>800110402672</t>
+  </si>
+  <si>
+    <t>ИП Нурова С.Ж.</t>
+  </si>
+  <si>
+    <t>650101402373</t>
+  </si>
+  <si>
+    <t>890129450048</t>
+  </si>
+  <si>
+    <t>ИП  Бельгибаева</t>
+  </si>
+  <si>
+    <t>180240027436</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EL-TAÝ"</t>
+  </si>
+  <si>
+    <t>901210351502</t>
+  </si>
+  <si>
+    <t>BR group</t>
+  </si>
+  <si>
+    <t>950640000068</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "ПАВЛОДАРТУРИСТ"</t>
+  </si>
+  <si>
+    <t>530315450045</t>
+  </si>
+  <si>
+    <t>ИП КНЯЗЬКОВА</t>
+  </si>
+  <si>
+    <t>521010350051</t>
+  </si>
+  <si>
+    <t>621123401878</t>
+  </si>
+  <si>
+    <t>ИП Нургалиева Л.А.</t>
+  </si>
+  <si>
+    <t>650702300398</t>
+  </si>
+  <si>
+    <t>610831401199</t>
+  </si>
+  <si>
+    <t>ИП ИМАНТАЕВА</t>
+  </si>
+  <si>
+    <t>011140006670</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НУРТАУ"</t>
+  </si>
+  <si>
+    <t>552257100</t>
+  </si>
+  <si>
+    <t>950312300201</t>
+  </si>
+  <si>
+    <t>ИП АКАЖАНОВ АБДУЛАЗИЗ АХМЕДЖАНҰЛЫ</t>
+  </si>
+  <si>
+    <t>470311400013</t>
+  </si>
+  <si>
+    <t>570610300102</t>
+  </si>
+  <si>
+    <t>Агимбеков Аспанбек Тауалиевич</t>
+  </si>
+  <si>
+    <t>770106300917</t>
+  </si>
+  <si>
+    <t>ИП АХМЕТОВ Д.О.</t>
+  </si>
+  <si>
+    <t>471122300230</t>
+  </si>
+  <si>
+    <t>870615351454</t>
+  </si>
+  <si>
+    <t>890710450998</t>
+  </si>
+  <si>
+    <t>ИП "ДАУМА"</t>
+  </si>
+  <si>
+    <t>130740001861</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ФИРМА "АЛТЫН ОТАУ"</t>
+  </si>
+  <si>
+    <t>021220650602</t>
+  </si>
+  <si>
+    <t>ИП Джангазинова</t>
+  </si>
+  <si>
+    <t>100640015911</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ОБЛАСТНОЙ УЧЕБНО-ОЗДОРОВИТЕЛЬНЫЙ ЦЕНТР "ЖАС ДӘУРЕН" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ПАВЛОДАРСКОЙ ОБЛАСТИ, АКИМАТА ПАВЛОДАРСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>820224451012</t>
+  </si>
+  <si>
+    <t>ИП ДЖУСУПОВА</t>
+  </si>
+  <si>
+    <t>640511350126</t>
+  </si>
+  <si>
+    <t>660828350252</t>
+  </si>
+  <si>
+    <t>780602302981</t>
+  </si>
+  <si>
+    <t>ИП Абылкасов</t>
+  </si>
+  <si>
+    <t>790127400053</t>
+  </si>
+  <si>
+    <t>ИП АІMUHFAR</t>
+  </si>
+  <si>
+    <t>010825550670</t>
+  </si>
+  <si>
+    <t>ИП Кайсагалиев</t>
+  </si>
+  <si>
+    <t>170740023196</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЕДР-АМАН"</t>
+  </si>
+  <si>
+    <t>556067300</t>
+  </si>
+  <si>
+    <t>231040032077</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LLC ЭКОДОМ"</t>
+  </si>
+  <si>
+    <t>191140026690</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MYSON"</t>
+  </si>
+  <si>
+    <t>740402300891</t>
+  </si>
+  <si>
+    <t>ИП ЖАНПЕИСОВ</t>
+  </si>
+  <si>
+    <t>230340041679</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALEM_PAVSTYLE"</t>
+  </si>
+  <si>
+    <t>030440009191</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛМАЗ-ПЛЮС"</t>
+  </si>
+  <si>
+    <t>920828451074</t>
+  </si>
+  <si>
+    <t>ИП БАЖУНАИШВИЛИ АНГЕЛИНА ОЛЕГОВНА</t>
+  </si>
+  <si>
+    <t>970340007078</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НҰРЖОЛ"</t>
+  </si>
+  <si>
+    <t>130340000393</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TRAFFIC KAZAKHSTAN"</t>
+  </si>
+  <si>
+    <t>840428450946</t>
+  </si>
+  <si>
+    <t>ИП Фазенда BaLev</t>
+  </si>
+  <si>
+    <t>231140007961</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАЙЛЫ ДЕМАЛЫС"</t>
+  </si>
+  <si>
+    <t>050440006894</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ КОМПАНИЯ "ИНСАЙТ"</t>
+  </si>
+  <si>
+    <t>980840005913</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АНСАТ-ПАВЛОДАР"</t>
+  </si>
+  <si>
+    <t>880107451460</t>
+  </si>
+  <si>
+    <t>800820301261</t>
+  </si>
+  <si>
+    <t>680105450132</t>
+  </si>
+  <si>
+    <t>ИП Аязбаева А.Ж.</t>
+  </si>
+  <si>
+    <t>220440016520</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RIVER STONE PV"</t>
+  </si>
+  <si>
+    <t>900326451527</t>
+  </si>
+  <si>
+    <t>121140008868</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LIDERPV"</t>
+  </si>
+  <si>
+    <t>200540014623</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DIAMOND JASYBAI"</t>
+  </si>
+  <si>
+    <t>580606450412</t>
+  </si>
+  <si>
+    <t>851118351382</t>
+  </si>
+  <si>
+    <t>КУЛАГЕР</t>
+  </si>
+  <si>
+    <t>860224499081</t>
+  </si>
+  <si>
+    <t>ИП Шайхе</t>
+  </si>
+  <si>
+    <t>610106450026</t>
+  </si>
+  <si>
+    <t>ИП Тогжигитова Б</t>
+  </si>
+  <si>
+    <t>151040025919</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AYDARIA"</t>
+  </si>
+  <si>
+    <t>810623300086</t>
+  </si>
+  <si>
+    <t>ИП АВЕТИСЯН</t>
+  </si>
+  <si>
+    <t>660814450609</t>
+  </si>
+  <si>
+    <t>770324301396</t>
+  </si>
+  <si>
+    <t>ИП Амиров</t>
+  </si>
+  <si>
+    <t>610817450428</t>
+  </si>
+  <si>
+    <t>ИП Ломоносова</t>
+  </si>
+  <si>
+    <t>080440008935</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПАНИЯ "ПЯТЬ ЗВЕЗД"</t>
+  </si>
+  <si>
+    <t>751212300982</t>
+  </si>
+  <si>
+    <t>ИП САТЕМИРОВ Б.М.</t>
+  </si>
+  <si>
+    <t>180540029050</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GRAND S MONT"</t>
+  </si>
+  <si>
+    <t>740705301292</t>
+  </si>
+  <si>
+    <t>591210450563</t>
+  </si>
+  <si>
+    <t>ИП Акылбекова</t>
+  </si>
+  <si>
+    <t>720209400200</t>
+  </si>
+  <si>
+    <t>553645100</t>
+  </si>
+  <si>
+    <t>621101300181</t>
+  </si>
+  <si>
+    <t>231040009419</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AIYA PAVLODAR"</t>
+  </si>
+  <si>
+    <t>830802350059</t>
+  </si>
+  <si>
+    <t>150140013242</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШАНЫРАК ПАВЛОДАР"</t>
+  </si>
+  <si>
+    <t>190640009130</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMARTPLUSCORP"</t>
+  </si>
+  <si>
+    <t>201140014552</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JASYBAI HOTELS&amp;RESORTS"</t>
+  </si>
+  <si>
+    <t>541015400409</t>
+  </si>
+  <si>
+    <t>ИП МАРИЯ</t>
+  </si>
+  <si>
+    <t>850924450042</t>
+  </si>
+  <si>
+    <t>ИП  БАЙКАСЫМОВА  А.Т.</t>
+  </si>
+  <si>
+    <t>240840008726</t>
+  </si>
+  <si>
+    <t>ТОО "ЕРТІС ЖАСТАРЫ"</t>
+  </si>
+  <si>
+    <t>930140001163</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕВМ"</t>
+  </si>
+  <si>
+    <t>630720402117</t>
+  </si>
+  <si>
+    <t>630726350420</t>
+  </si>
+  <si>
+    <t>ИП ГЮРДЖЯН КДЦ "DVIN"</t>
+  </si>
+  <si>
+    <t>556049100</t>
+  </si>
+  <si>
+    <t>860409351264</t>
+  </si>
+  <si>
+    <t>911030450039</t>
+  </si>
+  <si>
+    <t>220940025637</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗВЁЗДНЫЕ НОЧИ"</t>
+  </si>
+  <si>
+    <t>580415400319</t>
+  </si>
+  <si>
+    <t>820409450875</t>
+  </si>
+  <si>
+    <t>900317350701</t>
+  </si>
+  <si>
+    <t>ИП МАЗИТОВ</t>
+  </si>
+  <si>
+    <t>140240014570</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕРЕКЕ ПВ"</t>
+  </si>
+  <si>
+    <t>090240007822</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ФИРМА "УСАДЬБА"</t>
+  </si>
+  <si>
+    <t>360321300346</t>
+  </si>
+  <si>
+    <t>ИП ДЕМЧЕНКО Г.И.</t>
+  </si>
+  <si>
+    <t>180940034834</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СМЖ"</t>
+  </si>
+  <si>
+    <t>930203450892</t>
+  </si>
+  <si>
+    <t>730106450536</t>
+  </si>
+  <si>
+    <t>ИП Алькенова</t>
+  </si>
+  <si>
+    <t>555645100</t>
+  </si>
+  <si>
+    <t>201140016182</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QARMUNAI"</t>
+  </si>
+  <si>
+    <t>580817401570</t>
+  </si>
+  <si>
+    <t>610501302720</t>
+  </si>
+  <si>
+    <t>090140014613</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «CENTRAL CONSTRUCTION COMPANY»</t>
+  </si>
+  <si>
+    <t>590629401618</t>
+  </si>
+  <si>
+    <t>120340012612</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZHANA BAYAN" (ЖАҢА БАЯН)</t>
+  </si>
+  <si>
+    <t>100740008417</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИМЕНИЕ"</t>
+  </si>
+  <si>
+    <t>720101406847</t>
+  </si>
+  <si>
+    <t>ИП Кусбекова</t>
+  </si>
+  <si>
+    <t>990730350565</t>
+  </si>
+  <si>
+    <t>ИП Карелин</t>
+  </si>
+  <si>
+    <t>551639300</t>
+  </si>
+  <si>
+    <t>170740005188</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZASIAINVEST"</t>
+  </si>
+  <si>
+    <t>960315450143</t>
+  </si>
+  <si>
+    <t>ИП Кожабекова</t>
+  </si>
+  <si>
+    <t>940107351666</t>
+  </si>
+  <si>
+    <t>ИП Смагулов</t>
+  </si>
+  <si>
+    <t>790826350446</t>
+  </si>
+  <si>
+    <t>ИП ASSI</t>
+  </si>
+  <si>
+    <t>821222350473</t>
+  </si>
+  <si>
+    <t>791119300994</t>
+  </si>
+  <si>
+    <t>ИП "Омаров Талгат Толеутаевич"</t>
+  </si>
+  <si>
+    <t>020740000088</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАСЫМ К"</t>
+  </si>
+  <si>
+    <t>050440024664</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕРУЕРТ &amp; М"</t>
+  </si>
+  <si>
+    <t>150140001249</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПАНОРАМА PVL"</t>
+  </si>
+  <si>
+    <t>850615451695</t>
+  </si>
+  <si>
+    <t>891203450776</t>
+  </si>
+  <si>
+    <t>030807650810</t>
+  </si>
+  <si>
+    <t>161140021872</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАИР АЗИЯ"</t>
+  </si>
+  <si>
+    <t>210340030749</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АБДУДЖАМИЛЬ"</t>
+  </si>
+  <si>
+    <t>830831350146</t>
+  </si>
+  <si>
+    <t>ИП "Марышев И.В."</t>
+  </si>
+  <si>
+    <t>№</t>
+  </si>
+  <si>
+    <t>060216551865</t>
+  </si>
+  <si>
+    <t>200740006491</t>
+  </si>
+  <si>
+    <t>740821450149</t>
+  </si>
+  <si>
+    <t>990407450058</t>
+  </si>
+  <si>
+    <t>140540018008</t>
+  </si>
+  <si>
+    <t>980518450458</t>
+  </si>
+  <si>
+    <t>980713350035</t>
+  </si>
+  <si>
+    <t>556067305</t>
+  </si>
+  <si>
+    <t>081240018819</t>
+  </si>
+  <si>
+    <t>820603450943</t>
+  </si>
+  <si>
+    <t>680204300405</t>
+  </si>
+  <si>
+    <t>640102301769</t>
+  </si>
+  <si>
+    <t>930713400879</t>
+  </si>
+  <si>
+    <t>780202300712</t>
+  </si>
+  <si>
+    <t>230740009055</t>
+  </si>
+  <si>
+    <t>551204350120</t>
+  </si>
+  <si>
+    <t>091140007920</t>
+  </si>
+  <si>
+    <t>840213450401</t>
+  </si>
+  <si>
+    <t>170540001188</t>
+  </si>
+  <si>
+    <t>200740006283</t>
+  </si>
+  <si>
+    <t>200940026374</t>
+  </si>
+  <si>
+    <t>НУРСАЛЫКОВ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AMANAT GROUP SECURITY"</t>
+  </si>
+  <si>
+    <t>ИП Алимова Райхан Жаксылыковна</t>
+  </si>
+  <si>
+    <t>ИП Сеитова</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ILMAKONE KAZAKHSTAN"</t>
+  </si>
+  <si>
+    <t>ИП Жеңіс</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЧЕРНОЯРСКАЯ ЖЕМЧУЖИНА"</t>
+  </si>
+  <si>
+    <t>ИП SARYARQA</t>
+  </si>
+  <si>
+    <t>ИП Дильназ</t>
+  </si>
+  <si>
+    <t>ИП Журавель</t>
+  </si>
+  <si>
+    <t>ИП Кабденова С.Т</t>
+  </si>
+  <si>
+    <t>ИП Paradise-02</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AGROSECTORLTD"</t>
+  </si>
+  <si>
+    <t>ASLAN</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЗИЯ СТРОЙ НС"</t>
+  </si>
+  <si>
+    <t>ИП МАЗИТОВА В.Ф.</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TENDER SOLUTION"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗЕЙНЕП ТЕМИР КОМ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BNL GROUP"</t>
+  </si>
+  <si>
+    <t>890529450984</t>
+  </si>
+  <si>
+    <t>ИП АХМЕТОВ</t>
+  </si>
+  <si>
+    <t>530103300056</t>
+  </si>
+  <si>
+    <t>871025350927</t>
+  </si>
+  <si>
+    <t>Ратушный</t>
+  </si>
+  <si>
+    <t>950420451725</t>
+  </si>
+  <si>
+    <t>030911550463</t>
+  </si>
+  <si>
+    <t>ИП Найман</t>
+  </si>
+  <si>
+    <t>830823350320</t>
+  </si>
+  <si>
+    <t>ИП Камашев Ж.Б.</t>
+  </si>
+  <si>
+    <t>750908400395</t>
+  </si>
+  <si>
+    <t>ИП Рахметова</t>
+  </si>
+  <si>
+    <t>ИП Байзаков</t>
+  </si>
+  <si>
+    <t>750501350500</t>
+  </si>
+  <si>
+    <t>ИП Мамедов</t>
+  </si>
+  <si>
+    <t>554645100</t>
+  </si>
+  <si>
+    <t>940616350437</t>
+  </si>
+  <si>
+    <t>ИП Сайлау Т.А.</t>
+  </si>
+  <si>
+    <t>790422302472</t>
+  </si>
+  <si>
+    <t>ИП Гибатов Е.С.</t>
+  </si>
+  <si>
+    <t>640406450409</t>
+  </si>
+  <si>
+    <t>ИП ФАРИДА</t>
+  </si>
+  <si>
+    <t>ИП Айгерим</t>
+  </si>
+  <si>
+    <t>ИП Земницкая</t>
+  </si>
+  <si>
+    <t>830310350738</t>
+  </si>
+  <si>
+    <t>Спектр</t>
+  </si>
+  <si>
+    <t>220440038521</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФАНТАЗИЯ ПВЛ"</t>
+  </si>
+  <si>
+    <t>АУЕЗОВА АКЕРКЕ МАУЛЕТБЕКОВНА</t>
+  </si>
+  <si>
+    <t>250740011902</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "D&amp;N PVL"</t>
+  </si>
+  <si>
+    <t>МАСАЛКОВ ЕВГЕНИЙ АЛЕКСАНДРОВИЧ</t>
+  </si>
+  <si>
+    <t>751008450430</t>
+  </si>
+  <si>
+    <t>ИП "EAAliter"</t>
+  </si>
+  <si>
+    <t>554243300</t>
+  </si>
+  <si>
+    <t>250940011820</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БОЛАШАҚ МИРАС"</t>
+  </si>
+  <si>
+    <t>940818351453</t>
+  </si>
+  <si>
+    <t>ИП Хайдаров</t>
+  </si>
+  <si>
+    <t>101240018598</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БИЗНЕС ИНДУСТРИЯ"</t>
+  </si>
+  <si>
+    <t>ИП Ольга</t>
+  </si>
+  <si>
+    <t>701010450303</t>
+  </si>
+  <si>
+    <t>251240016889</t>
+  </si>
+  <si>
+    <t>740125450521</t>
+  </si>
+  <si>
+    <t>940401300114</t>
+  </si>
+  <si>
+    <t>191140019509</t>
+  </si>
+  <si>
+    <t>950823450847</t>
+  </si>
+  <si>
+    <t>510930400603</t>
+  </si>
+  <si>
+    <t>820924350259</t>
+  </si>
+  <si>
+    <t>840619350680</t>
+  </si>
+  <si>
+    <t>700315350451</t>
+  </si>
+  <si>
+    <t>Нуржанова Гульжан Александровна</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AVENTOGRANDPRO"</t>
+  </si>
+  <si>
+    <t>ИП Нуржанова.С</t>
+  </si>
+  <si>
+    <t>ИП Алан</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГАДИ"</t>
+  </si>
+  <si>
+    <t>ИП АЙЖАН</t>
+  </si>
+  <si>
+    <t>ИП Apart</t>
+  </si>
+  <si>
+    <t>ИП Ксения</t>
+  </si>
+  <si>
+    <t>ИП Сагитов</t>
+  </si>
+  <si>
+    <t>Оспанов Арман Балтабаевич</t>
+  </si>
+  <si>
+    <t>790515401463</t>
+  </si>
+  <si>
+    <t>700910450274</t>
+  </si>
+  <si>
+    <t>780523350209</t>
+  </si>
+  <si>
+    <t>991107451228</t>
+  </si>
+  <si>
+    <t>950102450252</t>
+  </si>
+  <si>
+    <t>590426350132</t>
+  </si>
+  <si>
+    <t>680123350273</t>
+  </si>
+  <si>
+    <t>910318350134</t>
+  </si>
+  <si>
+    <t>750422450181</t>
+  </si>
+  <si>
+    <t>870827451245</t>
+  </si>
+  <si>
+    <t>050440001328</t>
+  </si>
+  <si>
+    <t>941130450810</t>
+  </si>
+  <si>
+    <t>940905450949</t>
+  </si>
+  <si>
+    <t>060506651520</t>
+  </si>
+  <si>
+    <t>490308401712</t>
+  </si>
+  <si>
+    <t>970908351091</t>
+  </si>
+  <si>
+    <t>790929401900</t>
+  </si>
+  <si>
+    <t>941040000394</t>
+  </si>
+  <si>
+    <t>620501450085</t>
+  </si>
+  <si>
+    <t>710425400342</t>
+  </si>
+  <si>
+    <t>840403350071</t>
+  </si>
+  <si>
+    <t>930240000337</t>
+  </si>
+  <si>
+    <t>040414650132</t>
+  </si>
+  <si>
+    <t>991208351161</t>
+  </si>
+  <si>
+    <t>791209301505</t>
+  </si>
+  <si>
+    <t>555637100</t>
+  </si>
+  <si>
+    <t>770612300016</t>
+  </si>
+  <si>
+    <t>230840013156</t>
+  </si>
+  <si>
+    <t>660101450286</t>
+  </si>
+  <si>
+    <t>010502501258</t>
+  </si>
+  <si>
+    <t>150640010880</t>
+  </si>
+  <si>
+    <t>230240003474</t>
+  </si>
+  <si>
+    <t>920823301897</t>
+  </si>
+  <si>
+    <t>941108351238</t>
+  </si>
+  <si>
+    <t>900205450997</t>
+  </si>
+  <si>
+    <t>180940026873</t>
+  </si>
+  <si>
+    <t>640316450668</t>
+  </si>
+  <si>
+    <t>820809450864</t>
+  </si>
+  <si>
+    <t>980528450363</t>
+  </si>
+  <si>
+    <t>210240040316</t>
+  </si>
+  <si>
+    <t>840414450701</t>
+  </si>
+  <si>
+    <t>050117551598</t>
+  </si>
+  <si>
+    <t>801209301232</t>
+  </si>
+  <si>
+    <t>210340027065</t>
+  </si>
+  <si>
+    <t>Журавлева Е.В.</t>
+  </si>
+  <si>
+    <t>ИП Оспанова</t>
+  </si>
+  <si>
+    <t>ИП БОКЕНОВА</t>
+  </si>
+  <si>
+    <t>ТУЛЕКОВА ГУЛЬНУРА ТЕМЕРХАНОВНА</t>
+  </si>
+  <si>
+    <t>ИП "ARLAN Family"</t>
+  </si>
+  <si>
+    <t>САГИНАЕВ ОРАЗБЕК КАНАТОВИЧ</t>
+  </si>
+  <si>
+    <t>ИП БЕКБОЛАТОВА</t>
+  </si>
+  <si>
+    <t>ИП "Ержанова "</t>
+  </si>
+  <si>
+    <t>ИП  KT-COMPANY</t>
+  </si>
+  <si>
+    <t>ИП PAVLODAR.POVAR</t>
+  </si>
+  <si>
+    <t>"ГОРОД МАСТЕРОВ" ИП Битнер А.В.</t>
+  </si>
+  <si>
+    <t>ИП САТАБАЕВА  А.М.</t>
+  </si>
+  <si>
+    <t>ИП Бокенова М.Б.</t>
+  </si>
+  <si>
+    <t>ИП "АЗИЯ ПЛАСТ"</t>
+  </si>
+  <si>
+    <t>ИП Акбаев</t>
+  </si>
+  <si>
+    <t>ИП Али</t>
+  </si>
+  <si>
+    <t>ИП Нуржанов</t>
+  </si>
+  <si>
+    <t>АУШЕВА ЕЛЕНА ОСМАНОВНА</t>
+  </si>
+  <si>
+    <t>Дэсон</t>
+  </si>
+  <si>
+    <t>ИП Нурымова Б.К</t>
+  </si>
+  <si>
+    <t>Азиза</t>
+  </si>
+  <si>
+    <t>ИП Ахметова О.В.</t>
+  </si>
+  <si>
+    <t>АГЕЕВА ЗУХРА САЛИХОВНА</t>
+  </si>
+  <si>
+    <t>ИП Мазитов</t>
+  </si>
+  <si>
+    <t>ИП "Сеитова"</t>
+  </si>
+  <si>
+    <t>ИП РУБАНКОВА А. В.</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛИГР"</t>
+  </si>
+  <si>
+    <t>ИП Кустабаева</t>
+  </si>
+  <si>
+    <t>Stroy</t>
+  </si>
+  <si>
+    <t>КАСЕНОВА ЭЛЬМИРА ОЛЕГОВНА</t>
+  </si>
+  <si>
+    <t>AINARU</t>
+  </si>
+  <si>
+    <t>Уалиева Г.С.</t>
+  </si>
+  <si>
+    <t>ИП Айткулова К.А.</t>
+  </si>
+  <si>
+    <t>ШАПИЕВА ГУЛЬПАН ШАЙМАНОВНА</t>
+  </si>
+  <si>
+    <t>ИП Ищанова Нуржамал Кенжебековна</t>
+  </si>
+  <si>
+    <t>ИП Амирова</t>
+  </si>
+  <si>
+    <t>ИП ЕЛЕМБАЕВ  М.А.</t>
+  </si>
+  <si>
+    <t>ОкнаПросто</t>
+  </si>
+  <si>
+    <t>ИП "Комфорт Сервис"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАБЫС"</t>
+  </si>
+  <si>
+    <t>ИП Кочева</t>
+  </si>
+  <si>
+    <t>Гостиница Пирамида</t>
+  </si>
+  <si>
+    <t>Live</t>
+  </si>
+  <si>
+    <t>ЖУМАГЕЛЬДИН УСЕН ТИМАШЕВИЧ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖУЛДЫЗ"</t>
+  </si>
+  <si>
+    <t>ИП Residence</t>
+  </si>
+  <si>
+    <t>ИП  ReST</t>
+  </si>
+  <si>
+    <t>ИП Солтанов</t>
+  </si>
+  <si>
+    <t>ИП Кажмуратов Д.К.</t>
+  </si>
+  <si>
+    <t>ИП Жунусова Ж.С.</t>
+  </si>
+  <si>
+    <t>ДЮСЕНБЕКОВА АЙГЕРИМ ЕРЛАНОВНА</t>
+  </si>
+  <si>
+    <t>ИП Аскаров А.С</t>
+  </si>
+  <si>
+    <t>ProУЮТ</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВСЁ ДЛЯ НОВОСЁЛОВ"</t>
+  </si>
+  <si>
+    <t>Ата Баян</t>
+  </si>
+  <si>
+    <t>ИП Ахиллесова пята</t>
+  </si>
+  <si>
+    <t>ИП Мукашева А.К.</t>
+  </si>
+  <si>
+    <t>ИП АБЕЛЬДИНОВА  А.М.</t>
+  </si>
+  <si>
+    <t>ИП GABIT</t>
+  </si>
+  <si>
+    <t>ИП "Рахата"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТРИА-ПВ"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФОРТУНА-ДК"</t>
+  </si>
+  <si>
+    <t>ИП Алихан</t>
+  </si>
+  <si>
+    <t>ALTYN GROUP</t>
+  </si>
+  <si>
+    <t>ИП Муслим</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SYNERGY PV"</t>
+  </si>
+  <si>
+    <t>ИП Кошанова Саруар Замзамовна</t>
+  </si>
+  <si>
+    <t>ИП Нугуманов</t>
+  </si>
+  <si>
+    <t>ИП ЛОЗИНСКАЯ</t>
+  </si>
+  <si>
+    <t>BEIS</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРМАН ҚАЛА PVL"</t>
+  </si>
+  <si>
+    <t>ИП "Избастин "</t>
+  </si>
+  <si>
+    <t>Баженеева Динара</t>
+  </si>
+  <si>
+    <t>КАБУЛОВА АЛИЯ КАБИЯТОВНА</t>
+  </si>
+  <si>
+    <t>ИП VS</t>
+  </si>
+  <si>
+    <t>ИП Кабдулов О.К.</t>
+  </si>
+  <si>
+    <t>ИП КМА</t>
+  </si>
+  <si>
+    <t>ИП Боранбаев Марат Сабыкович</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ECOFARMKZ"</t>
+  </si>
+  <si>
+    <t>ИП Смелов</t>
+  </si>
+  <si>
+    <t>821012450254</t>
+  </si>
+  <si>
+    <t>790119301810</t>
+  </si>
+  <si>
+    <t>870817451111</t>
+  </si>
+  <si>
+    <t>650422401424</t>
+  </si>
+  <si>
+    <t>730413301580</t>
+  </si>
+  <si>
+    <t>960912450179</t>
+  </si>
+  <si>
+    <t>553649500</t>
+  </si>
+  <si>
+    <t>940721351228</t>
+  </si>
+  <si>
+    <t>710426450027</t>
+  </si>
+  <si>
+    <t>681008400677</t>
+  </si>
+  <si>
+    <t>850528350965</t>
+  </si>
+  <si>
+    <t>010312650539</t>
+  </si>
+  <si>
+    <t>550313301063</t>
+  </si>
+  <si>
+    <t>210840002008</t>
+  </si>
+  <si>
+    <t>230240031747</t>
+  </si>
+  <si>
+    <t>870421450626</t>
   </si>
   <si>
     <t>891221350798</t>
   </si>
   <si>
-    <t>ИП ГЮРДЖЯН ХАЧИК АНДРУШЕВИЧ</t>
-[...1430 lines deleted...]
-    <t>Срок предоставления до 26 января  2026 года (включительно).</t>
+    <t>720825450533</t>
+  </si>
+  <si>
+    <t>930328450179</t>
+  </si>
+  <si>
+    <t>510101405210</t>
+  </si>
+  <si>
+    <t>031040006680</t>
+  </si>
+  <si>
+    <t>260540009152</t>
+  </si>
+  <si>
+    <t>720728450447</t>
+  </si>
+  <si>
+    <t>980128350441</t>
+  </si>
+  <si>
+    <t>ИП Айлин-ПВ</t>
+  </si>
+  <si>
+    <t>ИП КАЙМУЛЬДИНОВ</t>
+  </si>
+  <si>
+    <t>ИП Рахимжанова</t>
+  </si>
+  <si>
+    <t>ИП ЗАЛИЕВА</t>
+  </si>
+  <si>
+    <t>ИП Тулеубаев Мурат Александрович</t>
+  </si>
+  <si>
+    <t>ИП КЕЛИГОВА</t>
+  </si>
+  <si>
+    <t>ИП ЖУМАКАНОВ</t>
+  </si>
+  <si>
+    <t>ИП ШОТОВА РОЗА БОРАНБАЕВНА</t>
+  </si>
+  <si>
+    <t>ИП КУРМАШОВА</t>
+  </si>
+  <si>
+    <t>ИП Hotel Dalam</t>
+  </si>
+  <si>
+    <t>ИП СУХОНОСЕНКО</t>
+  </si>
+  <si>
+    <t>Сарсембай</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ SM "ART PVL"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FBC SERVICE"</t>
+  </si>
+  <si>
+    <t>ИП Прокопенко</t>
+  </si>
+  <si>
+    <t>Гостиница DVIN</t>
+  </si>
+  <si>
+    <t>ИП Оспан Б.</t>
+  </si>
+  <si>
+    <t>ИП Шац Александра Владимировна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алихан </t>
+  </si>
+  <si>
+    <t>ИП КХ Абен</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХ_СЕРВИС 2003"</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "АТАМУРАМ"</t>
+  </si>
+  <si>
+    <t>ИП ПРОЛЕЦКАЯ</t>
+  </si>
+  <si>
+    <t>ИП САЙЛАУ</t>
+  </si>
+  <si>
+    <t>ИП УММА</t>
+  </si>
+  <si>
+    <t>Ракишева Г.Б</t>
+  </si>
+  <si>
+    <t>ИП Алим-Шак</t>
+  </si>
+  <si>
+    <t>Перечень предприятий,  предоставляющих  статистическую форму 2-туризм (квартальная)                                         «Отчет  о деятельности мест размещения»  за 2 квартал 2026 года.</t>
+  </si>
+  <si>
+    <t>Срок предоставления до 27 июля  2026 года (включительно).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Arial"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -2387,4494 +2505,4760 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:D319"/>
+  <dimension ref="A2:D338"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+      <selection activeCell="F338" sqref="F338"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="45.140625" style="2" customWidth="1"/>
     <col min="5" max="15" width="15.5703125" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="6"/>
+      <c r="A2" s="5" t="s">
+        <v>698</v>
+      </c>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="7" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="7"/>
+      <c r="A3" s="6" t="s">
+        <v>699</v>
+      </c>
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
     </row>
     <row r="5" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
-        <v>524</v>
+        <v>420</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>1</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...3 lines deleted...]
-        <v>325</v>
+      <c r="B6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>658</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>326</v>
+        <v>681</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>2</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...3 lines deleted...]
-        <v>327</v>
+      <c r="B7" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>552</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>328</v>
+        <v>625</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>3</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B8" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>269</v>
       </c>
       <c r="D8" s="8" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>4</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="B9" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>151</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>12</v>
+        <v>152</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>5</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...3 lines deleted...]
-        <v>332</v>
+      <c r="B10" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>241</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>333</v>
+        <v>242</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>6</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...3 lines deleted...]
-        <v>336</v>
+      <c r="B11" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>42</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>337</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>7</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...3 lines deleted...]
-        <v>338</v>
+      <c r="B12" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>190</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>339</v>
+        <v>191</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>8</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="B13" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>257</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>9</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="B14" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>282</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>10</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...3 lines deleted...]
-        <v>632</v>
+      <c r="B15" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>645</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>11</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="B16" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>545</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>21</v>
+        <v>612</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>12</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...3 lines deleted...]
-        <v>30</v>
+      <c r="B17" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>178</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>31</v>
+        <v>179</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>13</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="B18" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>215</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>33</v>
+        <v>216</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>14</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="B19" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>196</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>41</v>
+        <v>197</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>15</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...3 lines deleted...]
-        <v>44</v>
+      <c r="B20" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>533</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>45</v>
+        <v>593</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>16</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...3 lines deleted...]
-        <v>633</v>
+      <c r="B21" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>294</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>646</v>
+        <v>295</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>17</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="B22" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>421</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>50</v>
+        <v>442</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>18</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...3 lines deleted...]
-        <v>634</v>
+      <c r="B23" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>536</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>647</v>
+        <v>597</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>19</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...3 lines deleted...]
-        <v>51</v>
+      <c r="B24" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>192</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>20</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...3 lines deleted...]
-        <v>53</v>
+      <c r="B25" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>128</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>54</v>
+        <v>129</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>21</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...3 lines deleted...]
-        <v>346</v>
+      <c r="B26" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>325</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>22</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...3 lines deleted...]
-        <v>348</v>
+      <c r="B27" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>382</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>349</v>
+        <v>383</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>23</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...3 lines deleted...]
-        <v>55</v>
+      <c r="B28" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>368</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>24</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...3 lines deleted...]
-        <v>57</v>
+      <c r="B29" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>437</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>25</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...3 lines deleted...]
-        <v>534</v>
+      <c r="B30" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>387</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>26</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...3 lines deleted...]
-        <v>62</v>
+      <c r="B31" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>500</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>27</v>
       </c>
-      <c r="B32" s="5" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="B32" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>37</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>28</v>
       </c>
-      <c r="B33" s="5" t="s">
-[...3 lines deleted...]
-        <v>635</v>
+      <c r="B33" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>305</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>648</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>29</v>
       </c>
-      <c r="B34" s="5" t="s">
-[...3 lines deleted...]
-        <v>78</v>
+      <c r="B34" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>288</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>79</v>
+        <v>289</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>30</v>
       </c>
-      <c r="B35" s="5" t="s">
-[...3 lines deleted...]
-        <v>364</v>
+      <c r="B35" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>184</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>365</v>
+        <v>185</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>31</v>
       </c>
-      <c r="B36" s="5" t="s">
-[...3 lines deleted...]
-        <v>637</v>
+      <c r="B36" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>255</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>32</v>
       </c>
-      <c r="B37" s="5" t="s">
-[...3 lines deleted...]
-        <v>528</v>
+      <c r="B37" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>366</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33</v>
       </c>
-      <c r="B38" s="5" t="s">
-[...3 lines deleted...]
-        <v>87</v>
+      <c r="B38" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>425</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>34</v>
       </c>
-      <c r="B39" s="5" t="s">
-[...3 lines deleted...]
-        <v>89</v>
+      <c r="B39" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>33</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>35</v>
       </c>
-      <c r="B40" s="5" t="s">
-[...3 lines deleted...]
-        <v>536</v>
+      <c r="B40" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>409</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>36</v>
       </c>
-      <c r="B41" s="5" t="s">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="B41" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>340</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>37</v>
       </c>
-      <c r="B42" s="5" t="s">
-[...3 lines deleted...]
-        <v>110</v>
+      <c r="B42" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>553</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>38</v>
       </c>
-      <c r="B43" s="5" t="s">
-[...3 lines deleted...]
-        <v>386</v>
+      <c r="B43" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>316</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>39</v>
       </c>
-      <c r="B44" s="5" t="s">
-[...3 lines deleted...]
-        <v>116</v>
+      <c r="B44" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>414</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>40</v>
       </c>
-      <c r="B45" s="5" t="s">
-[...3 lines deleted...]
-        <v>388</v>
+      <c r="B45" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>439</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>41</v>
       </c>
-      <c r="B46" s="5" t="s">
-[...3 lines deleted...]
-        <v>124</v>
+      <c r="B46" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>271</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>42</v>
       </c>
-      <c r="B47" s="5" t="s">
-[...3 lines deleted...]
-        <v>126</v>
+      <c r="B47" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>170</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>127</v>
+        <v>171</v>
       </c>
     </row>
     <row r="48" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>43</v>
       </c>
-      <c r="B48" s="5" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="B48" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>329</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>129</v>
+        <v>330</v>
       </c>
     </row>
     <row r="49" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>44</v>
       </c>
-      <c r="B49" s="5" t="s">
-[...3 lines deleted...]
-        <v>398</v>
+      <c r="B49" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>558</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>45</v>
       </c>
-      <c r="B50" s="5" t="s">
-[...3 lines deleted...]
-        <v>146</v>
+      <c r="B50" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>342</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>46</v>
       </c>
-      <c r="B51" s="5" t="s">
-[...3 lines deleted...]
-        <v>401</v>
+      <c r="B51" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>507</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>47</v>
       </c>
-      <c r="B52" s="5" t="s">
-[...3 lines deleted...]
-        <v>403</v>
+      <c r="B52" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>276</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>48</v>
       </c>
-      <c r="B53" s="5" t="s">
-[...3 lines deleted...]
-        <v>608</v>
+      <c r="B53" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>440</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>609</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>49</v>
       </c>
-      <c r="B54" s="5" t="s">
-[...3 lines deleted...]
-        <v>149</v>
+      <c r="B54" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>344</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>50</v>
       </c>
-      <c r="B55" s="5" t="s">
-[...3 lines deleted...]
-        <v>151</v>
+      <c r="B55" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>562</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>51</v>
       </c>
-      <c r="B56" s="5" t="s">
-[...3 lines deleted...]
-        <v>610</v>
+      <c r="B56" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>182</v>
       </c>
       <c r="D56" s="8" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>52</v>
       </c>
-      <c r="B57" s="5" t="s">
-[...3 lines deleted...]
-        <v>638</v>
+      <c r="B57" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>566</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>53</v>
       </c>
-      <c r="B58" s="5" t="s">
-[...3 lines deleted...]
-        <v>639</v>
+      <c r="B58" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>416</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>652</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>54</v>
       </c>
-      <c r="B59" s="5" t="s">
-[...3 lines deleted...]
-        <v>579</v>
+      <c r="B59" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>60</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>55</v>
       </c>
-      <c r="B60" s="5" t="s">
-[...3 lines deleted...]
-        <v>165</v>
+      <c r="B60" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>660</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>56</v>
       </c>
-      <c r="B61" s="5" t="s">
-[...3 lines deleted...]
-        <v>170</v>
+      <c r="B61" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>62</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>57</v>
       </c>
-      <c r="B62" s="5" t="s">
-[...3 lines deleted...]
-        <v>581</v>
+      <c r="B62" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>302</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>58</v>
       </c>
-      <c r="B63" s="5" t="s">
-[...3 lines deleted...]
-        <v>178</v>
+      <c r="B63" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>487</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>59</v>
       </c>
-      <c r="B64" s="5" t="s">
-[...3 lines deleted...]
-        <v>409</v>
+      <c r="B64" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>360</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>60</v>
       </c>
-      <c r="B65" s="5" t="s">
-[...3 lines deleted...]
-        <v>529</v>
+      <c r="B65" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>554</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>61</v>
       </c>
-      <c r="B66" s="5" t="s">
-[...3 lines deleted...]
-        <v>184</v>
+      <c r="B66" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>661</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>62</v>
       </c>
-      <c r="B67" s="5" t="s">
-[...3 lines deleted...]
-        <v>188</v>
+      <c r="B67" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>280</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>63</v>
       </c>
-      <c r="B68" s="5" t="s">
-[...3 lines deleted...]
-        <v>414</v>
+      <c r="B68" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>550</v>
       </c>
       <c r="D68" s="8" t="s">
-        <v>415</v>
+        <v>620</v>
       </c>
     </row>
     <row r="69" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>64</v>
       </c>
-      <c r="B69" s="5" t="s">
-[...3 lines deleted...]
-        <v>420</v>
+      <c r="B69" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>337</v>
       </c>
       <c r="D69" s="8" t="s">
-        <v>421</v>
+        <v>338</v>
       </c>
     </row>
     <row r="70" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>65</v>
       </c>
-      <c r="B70" s="5" t="s">
-[...3 lines deleted...]
-        <v>628</v>
+      <c r="B70" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>292</v>
       </c>
       <c r="D70" s="8" t="s">
-        <v>653</v>
+        <v>293</v>
       </c>
     </row>
     <row r="71" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>66</v>
       </c>
-      <c r="B71" s="5" t="s">
-[...3 lines deleted...]
-        <v>207</v>
+      <c r="B71" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>180</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>67</v>
       </c>
-      <c r="B72" s="5" t="s">
-[...3 lines deleted...]
-        <v>430</v>
+      <c r="B72" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>350</v>
       </c>
       <c r="D72" s="8" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>68</v>
       </c>
-      <c r="B73" s="5" t="s">
-[...3 lines deleted...]
-        <v>211</v>
+      <c r="B73" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>35</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>212</v>
+        <v>36</v>
       </c>
     </row>
     <row r="74" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>69</v>
       </c>
-      <c r="B74" s="5" t="s">
-[...3 lines deleted...]
-        <v>612</v>
+      <c r="B74" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>490</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>613</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>70</v>
       </c>
-      <c r="B75" s="5" t="s">
-[...3 lines deleted...]
-        <v>440</v>
+      <c r="B75" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>496</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>71</v>
       </c>
-      <c r="B76" s="5" t="s">
-[...3 lines deleted...]
-        <v>213</v>
+      <c r="B76" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>504</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>214</v>
+        <v>514</v>
       </c>
     </row>
     <row r="77" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>72</v>
       </c>
-      <c r="B77" s="5" t="s">
-[...3 lines deleted...]
-        <v>215</v>
+      <c r="B77" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>370</v>
       </c>
       <c r="D77" s="8" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>73</v>
       </c>
-      <c r="B78" s="5" t="s">
-[...3 lines deleted...]
-        <v>447</v>
+      <c r="B78" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>141</v>
       </c>
       <c r="D78" s="8" t="s">
-        <v>614</v>
+        <v>142</v>
       </c>
     </row>
     <row r="79" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>74</v>
       </c>
-      <c r="B79" s="5" t="s">
-[...3 lines deleted...]
-        <v>217</v>
+      <c r="B79" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>509</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>75</v>
       </c>
-      <c r="B80" s="5" t="s">
-[...3 lines deleted...]
-        <v>448</v>
+      <c r="B80" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>463</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>449</v>
+        <v>577</v>
       </c>
     </row>
     <row r="81" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>76</v>
       </c>
-      <c r="B81" s="5" t="s">
-[...3 lines deleted...]
-        <v>219</v>
+      <c r="B81" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>233</v>
       </c>
       <c r="D81" s="8" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
     </row>
     <row r="82" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>77</v>
       </c>
-      <c r="B82" s="5" t="s">
-[...3 lines deleted...]
-        <v>221</v>
+      <c r="B82" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>346</v>
       </c>
       <c r="D82" s="8" t="s">
-        <v>222</v>
+        <v>347</v>
       </c>
     </row>
     <row r="83" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>78</v>
       </c>
-      <c r="B83" s="5" t="s">
-[...3 lines deleted...]
-        <v>223</v>
+      <c r="B83" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>309</v>
       </c>
       <c r="D83" s="8" t="s">
-        <v>224</v>
+        <v>619</v>
       </c>
     </row>
     <row r="84" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>79</v>
       </c>
-      <c r="B84" s="5" t="s">
-[...3 lines deleted...]
-        <v>225</v>
+      <c r="B84" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>384</v>
       </c>
       <c r="D84" s="8" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>80</v>
       </c>
-      <c r="B85" s="5" t="s">
-[...3 lines deleted...]
-        <v>458</v>
+      <c r="B85" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>332</v>
       </c>
       <c r="D85" s="8" t="s">
-        <v>459</v>
+        <v>333</v>
       </c>
     </row>
     <row r="86" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>81</v>
       </c>
-      <c r="B86" s="5" t="s">
-[...3 lines deleted...]
-        <v>230</v>
+      <c r="B86" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>323</v>
       </c>
       <c r="D86" s="8" t="s">
-        <v>231</v>
+        <v>324</v>
       </c>
     </row>
     <row r="87" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>82</v>
       </c>
-      <c r="B87" s="5" t="s">
-[...3 lines deleted...]
-        <v>232</v>
+      <c r="B87" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>239</v>
       </c>
       <c r="D87" s="8" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>83</v>
       </c>
-      <c r="B88" s="5" t="s">
-[...3 lines deleted...]
-        <v>236</v>
+      <c r="B88" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>44</v>
       </c>
       <c r="D88" s="8" t="s">
-        <v>237</v>
+        <v>45</v>
       </c>
     </row>
     <row r="89" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>84</v>
       </c>
-      <c r="B89" s="5" t="s">
-[...3 lines deleted...]
-        <v>242</v>
+      <c r="B89" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>354</v>
       </c>
       <c r="D89" s="8" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>85</v>
       </c>
-      <c r="B90" s="5" t="s">
-[...3 lines deleted...]
-        <v>244</v>
+      <c r="B90" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>355</v>
       </c>
       <c r="D90" s="8" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>86</v>
       </c>
-      <c r="B91" s="5" t="s">
-[...3 lines deleted...]
-        <v>251</v>
+      <c r="B91" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>92</v>
       </c>
       <c r="D91" s="8" t="s">
-        <v>252</v>
+        <v>93</v>
       </c>
     </row>
     <row r="92" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>87</v>
       </c>
-      <c r="B92" s="5" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="B92" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>104</v>
       </c>
       <c r="D92" s="8" t="s">
-        <v>654</v>
+        <v>624</v>
       </c>
     </row>
     <row r="93" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>88</v>
       </c>
-      <c r="B93" s="5" t="s">
-[...3 lines deleted...]
-        <v>253</v>
+      <c r="B93" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>172</v>
       </c>
       <c r="D93" s="8" t="s">
-        <v>254</v>
+        <v>173</v>
       </c>
     </row>
     <row r="94" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>89</v>
       </c>
-      <c r="B94" s="5" t="s">
-[...3 lines deleted...]
-        <v>641</v>
+      <c r="B94" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>214</v>
       </c>
       <c r="D94" s="8" t="s">
-        <v>655</v>
+        <v>598</v>
       </c>
     </row>
     <row r="95" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>90</v>
       </c>
-      <c r="B95" s="5" t="s">
-[...3 lines deleted...]
-        <v>255</v>
+      <c r="B95" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>551</v>
       </c>
       <c r="D95" s="8" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>91</v>
       </c>
-      <c r="B96" s="5" t="s">
-[...3 lines deleted...]
-        <v>261</v>
+      <c r="B96" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>320</v>
       </c>
       <c r="D96" s="8" t="s">
-        <v>262</v>
+        <v>574</v>
       </c>
     </row>
     <row r="97" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>92</v>
       </c>
-      <c r="B97" s="5" t="s">
-[...3 lines deleted...]
-        <v>269</v>
+      <c r="B97" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>264</v>
       </c>
       <c r="D97" s="8" t="s">
-        <v>270</v>
+        <v>473</v>
       </c>
     </row>
     <row r="98" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>93</v>
       </c>
-      <c r="B98" s="5" t="s">
-[...3 lines deleted...]
-        <v>615</v>
+      <c r="B98" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>529</v>
       </c>
       <c r="D98" s="8" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>94</v>
       </c>
-      <c r="B99" s="5" t="s">
-[...3 lines deleted...]
-        <v>275</v>
+      <c r="B99" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>431</v>
       </c>
       <c r="D99" s="8" t="s">
-        <v>276</v>
+        <v>450</v>
       </c>
     </row>
     <row r="100" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>95</v>
       </c>
-      <c r="B100" s="5" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="B100" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C100" s="7" t="s">
+        <v>7</v>
       </c>
       <c r="D100" s="8" t="s">
-        <v>278</v>
+        <v>8</v>
       </c>
     </row>
     <row r="101" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>96</v>
       </c>
-      <c r="B101" s="5" t="s">
-[...3 lines deleted...]
-        <v>285</v>
+      <c r="B101" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>125</v>
       </c>
       <c r="D101" s="8" t="s">
-        <v>286</v>
+        <v>126</v>
       </c>
     </row>
     <row r="102" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>97</v>
       </c>
-      <c r="B102" s="5" t="s">
-[...3 lines deleted...]
-        <v>642</v>
+      <c r="B102" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>503</v>
       </c>
       <c r="D102" s="8" t="s">
-        <v>656</v>
+        <v>513</v>
       </c>
     </row>
     <row r="103" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>98</v>
       </c>
-      <c r="B103" s="5" t="s">
-[...3 lines deleted...]
-        <v>289</v>
+      <c r="B103" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>14</v>
       </c>
       <c r="D103" s="8" t="s">
-        <v>290</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>99</v>
       </c>
-      <c r="B104" s="5" t="s">
-[...3 lines deleted...]
-        <v>512</v>
+      <c r="B104" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>542</v>
       </c>
       <c r="D104" s="8" t="s">
-        <v>513</v>
+        <v>608</v>
       </c>
     </row>
     <row r="105" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>100</v>
       </c>
-      <c r="B105" s="5" t="s">
-[...3 lines deleted...]
-        <v>298</v>
+      <c r="B105" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>669</v>
       </c>
       <c r="D105" s="8" t="s">
-        <v>299</v>
+        <v>693</v>
       </c>
     </row>
     <row r="106" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>101</v>
       </c>
-      <c r="B106" s="5" t="s">
-[...3 lines deleted...]
-        <v>531</v>
+      <c r="B106" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>664</v>
       </c>
       <c r="D106" s="8" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>102</v>
       </c>
-      <c r="B107" s="5" t="s">
-[...3 lines deleted...]
-        <v>300</v>
+      <c r="B107" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>505</v>
       </c>
       <c r="D107" s="8" t="s">
-        <v>301</v>
+        <v>515</v>
       </c>
     </row>
     <row r="108" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>103</v>
       </c>
-      <c r="B108" s="5" t="s">
-[...3 lines deleted...]
-        <v>304</v>
+      <c r="B108" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>331</v>
       </c>
       <c r="D108" s="8" t="s">
-        <v>305</v>
+        <v>483</v>
       </c>
     </row>
     <row r="109" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>104</v>
       </c>
-      <c r="B109" s="5" t="s">
-[...3 lines deleted...]
-        <v>308</v>
+      <c r="B109" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>531</v>
       </c>
       <c r="D109" s="8" t="s">
-        <v>309</v>
+        <v>586</v>
       </c>
     </row>
     <row r="110" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>105</v>
       </c>
-      <c r="B110" s="5" t="s">
-[...3 lines deleted...]
-        <v>310</v>
+      <c r="B110" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>493</v>
       </c>
       <c r="D110" s="8" t="s">
-        <v>311</v>
+        <v>494</v>
       </c>
     </row>
     <row r="111" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>106</v>
       </c>
-      <c r="B111" s="5" t="s">
-[...3 lines deleted...]
-        <v>546</v>
+      <c r="B111" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>327</v>
       </c>
       <c r="D111" s="8" t="s">
-        <v>571</v>
+        <v>328</v>
       </c>
     </row>
     <row r="112" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>107</v>
       </c>
-      <c r="B112" s="5" t="s">
-[...3 lines deleted...]
-        <v>518</v>
+      <c r="B112" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>9</v>
       </c>
       <c r="D112" s="8" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>108</v>
       </c>
-      <c r="B113" s="5" t="s">
-[...3 lines deleted...]
-        <v>323</v>
+      <c r="B113" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>176</v>
       </c>
       <c r="D113" s="8" t="s">
-        <v>324</v>
+        <v>177</v>
       </c>
     </row>
     <row r="114" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>109</v>
       </c>
-      <c r="B114" s="5" t="s">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="B114" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C114" s="7" t="s">
+        <v>249</v>
       </c>
       <c r="D114" s="8" t="s">
-        <v>8</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>110</v>
       </c>
-      <c r="B115" s="5" t="s">
-[...3 lines deleted...]
-        <v>340</v>
+      <c r="B115" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>321</v>
       </c>
       <c r="D115" s="8" t="s">
-        <v>341</v>
+        <v>322</v>
       </c>
     </row>
     <row r="116" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>111</v>
       </c>
-      <c r="B116" s="5" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="B116" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>549</v>
       </c>
       <c r="D116" s="8" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>112</v>
       </c>
-      <c r="B117" s="5" t="s">
-[...3 lines deleted...]
-        <v>525</v>
+      <c r="B117" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>58</v>
       </c>
       <c r="D117" s="8" t="s">
-        <v>549</v>
+        <v>59</v>
       </c>
     </row>
     <row r="118" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>113</v>
       </c>
-      <c r="B118" s="5" t="s">
-[...3 lines deleted...]
-        <v>350</v>
+      <c r="B118" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C118" s="7" t="s">
+        <v>525</v>
       </c>
       <c r="D118" s="8" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>114</v>
       </c>
-      <c r="B119" s="5" t="s">
-[...3 lines deleted...]
-        <v>352</v>
+      <c r="B119" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>648</v>
       </c>
       <c r="D119" s="8" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>115</v>
       </c>
-      <c r="B120" s="5" t="s">
-[...3 lines deleted...]
-        <v>354</v>
+      <c r="B120" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C120" s="7" t="s">
+        <v>523</v>
       </c>
       <c r="D120" s="8" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>116</v>
       </c>
-      <c r="B121" s="5" t="s">
-[...3 lines deleted...]
-        <v>356</v>
+      <c r="B121" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C121" s="7" t="s">
+        <v>400</v>
       </c>
       <c r="D121" s="8" t="s">
-        <v>357</v>
+        <v>401</v>
       </c>
     </row>
     <row r="122" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>117</v>
       </c>
-      <c r="B122" s="5" t="s">
-[...3 lines deleted...]
-        <v>358</v>
+      <c r="B122" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>539</v>
       </c>
       <c r="D122" s="8" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>118</v>
       </c>
-      <c r="B123" s="5" t="s">
-[...3 lines deleted...]
-        <v>72</v>
+      <c r="B123" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>547</v>
       </c>
       <c r="D123" s="8" t="s">
-        <v>73</v>
+        <v>615</v>
       </c>
     </row>
     <row r="124" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>119</v>
       </c>
-      <c r="B124" s="5" t="s">
-[...3 lines deleted...]
-        <v>535</v>
+      <c r="B124" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>168</v>
       </c>
       <c r="D124" s="8" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>120</v>
       </c>
-      <c r="B125" s="5" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="B125" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>565</v>
       </c>
       <c r="D125" s="8" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>121</v>
       </c>
-      <c r="B126" s="5" t="s">
-[...3 lines deleted...]
-        <v>366</v>
+      <c r="B126" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>124</v>
       </c>
       <c r="D126" s="8" t="s">
-        <v>367</v>
+        <v>575</v>
       </c>
     </row>
     <row r="127" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>122</v>
       </c>
-      <c r="B127" s="5" t="s">
-[...3 lines deleted...]
-        <v>368</v>
+      <c r="B127" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C127" s="7" t="s">
+        <v>430</v>
       </c>
       <c r="D127" s="8" t="s">
-        <v>369</v>
+        <v>449</v>
       </c>
     </row>
     <row r="128" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>123</v>
       </c>
-      <c r="B128" s="5" t="s">
-[...3 lines deleted...]
-        <v>372</v>
+      <c r="B128" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>510</v>
       </c>
       <c r="D128" s="8" t="s">
-        <v>373</v>
+        <v>520</v>
       </c>
     </row>
     <row r="129" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>124</v>
       </c>
-      <c r="B129" s="5" t="s">
-[...3 lines deleted...]
-        <v>374</v>
+      <c r="B129" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C129" s="7" t="s">
+        <v>647</v>
       </c>
       <c r="D129" s="8" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>125</v>
       </c>
-      <c r="B130" s="5" t="s">
-[...3 lines deleted...]
-        <v>376</v>
+      <c r="B130" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>212</v>
       </c>
       <c r="D130" s="8" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>126</v>
       </c>
-      <c r="B131" s="5" t="s">
-[...3 lines deleted...]
-        <v>380</v>
+      <c r="B131" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>485</v>
       </c>
       <c r="D131" s="8" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>127</v>
       </c>
-      <c r="B132" s="5" t="s">
-[...3 lines deleted...]
-        <v>384</v>
+      <c r="B132" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>339</v>
       </c>
       <c r="D132" s="8" t="s">
-        <v>385</v>
+        <v>646</v>
       </c>
     </row>
     <row r="133" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>128</v>
       </c>
-      <c r="B133" s="5" t="s">
-[...3 lines deleted...]
-        <v>118</v>
+      <c r="B133" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C133" s="7" t="s">
+        <v>543</v>
       </c>
       <c r="D133" s="8" t="s">
-        <v>119</v>
+        <v>609</v>
       </c>
     </row>
     <row r="134" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>129</v>
       </c>
-      <c r="B134" s="5" t="s">
-[...3 lines deleted...]
-        <v>390</v>
+      <c r="B134" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C134" s="7" t="s">
+        <v>290</v>
       </c>
       <c r="D134" s="8" t="s">
-        <v>391</v>
+        <v>291</v>
       </c>
     </row>
     <row r="135" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>130</v>
       </c>
-      <c r="B135" s="5" t="s">
-[...3 lines deleted...]
-        <v>392</v>
+      <c r="B135" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>511</v>
       </c>
       <c r="D135" s="8" t="s">
-        <v>393</v>
+        <v>521</v>
       </c>
     </row>
     <row r="136" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>131</v>
       </c>
-      <c r="B136" s="5" t="s">
-[...3 lines deleted...]
-        <v>394</v>
+      <c r="B136" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>74</v>
       </c>
       <c r="D136" s="8" t="s">
-        <v>395</v>
+        <v>75</v>
       </c>
     </row>
     <row r="137" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>132</v>
       </c>
-      <c r="B137" s="5" t="s">
-[...3 lines deleted...]
-        <v>396</v>
+      <c r="B137" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C137" s="7" t="s">
+        <v>202</v>
       </c>
       <c r="D137" s="8" t="s">
-        <v>397</v>
+        <v>596</v>
       </c>
     </row>
     <row r="138" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>133</v>
       </c>
-      <c r="B138" s="5" t="s">
-[...3 lines deleted...]
-        <v>400</v>
+      <c r="B138" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>411</v>
       </c>
       <c r="D138" s="8" t="s">
-        <v>606</v>
+        <v>640</v>
       </c>
     </row>
     <row r="139" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>134</v>
       </c>
-      <c r="B139" s="5" t="s">
-[...3 lines deleted...]
-        <v>406</v>
+      <c r="B139" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C139" s="7" t="s">
+        <v>348</v>
       </c>
       <c r="D139" s="8" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>135</v>
       </c>
-      <c r="B140" s="5" t="s">
-[...3 lines deleted...]
-        <v>156</v>
+      <c r="B140" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C140" s="7" t="s">
+        <v>310</v>
       </c>
       <c r="D140" s="8" t="s">
-        <v>157</v>
+        <v>311</v>
       </c>
     </row>
     <row r="141" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>136</v>
       </c>
-      <c r="B141" s="5" t="s">
-[...3 lines deleted...]
-        <v>408</v>
+      <c r="B141" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C141" s="7" t="s">
+        <v>312</v>
       </c>
       <c r="D141" s="8" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>137</v>
       </c>
-      <c r="B142" s="5" t="s">
-[...3 lines deleted...]
-        <v>161</v>
+      <c r="B142" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C142" s="7" t="s">
+        <v>662</v>
       </c>
       <c r="D142" s="8" t="s">
-        <v>162</v>
+        <v>685</v>
       </c>
     </row>
     <row r="143" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>138</v>
       </c>
-      <c r="B143" s="5" t="s">
-[...3 lines deleted...]
-        <v>180</v>
+      <c r="B143" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C143" s="7" t="s">
+        <v>252</v>
       </c>
       <c r="D143" s="8" t="s">
-        <v>181</v>
+        <v>603</v>
       </c>
     </row>
     <row r="144" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>139</v>
       </c>
-      <c r="B144" s="5" t="s">
-[...3 lines deleted...]
-        <v>182</v>
+      <c r="B144" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C144" s="7" t="s">
+        <v>72</v>
       </c>
       <c r="D144" s="8" t="s">
-        <v>183</v>
+        <v>73</v>
       </c>
     </row>
     <row r="145" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>140</v>
       </c>
-      <c r="B145" s="5" t="s">
-[...3 lines deleted...]
-        <v>416</v>
+      <c r="B145" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C145" s="7" t="s">
+        <v>649</v>
       </c>
       <c r="D145" s="8" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>141</v>
       </c>
-      <c r="B146" s="5" t="s">
-[...3 lines deleted...]
-        <v>190</v>
+      <c r="B146" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C146" s="7" t="s">
+        <v>149</v>
       </c>
       <c r="D146" s="8" t="s">
-        <v>191</v>
+        <v>150</v>
       </c>
     </row>
     <row r="147" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>142</v>
       </c>
-      <c r="B147" s="5" t="s">
-[...3 lines deleted...]
-        <v>547</v>
+      <c r="B147" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C147" s="7" t="s">
+        <v>464</v>
       </c>
       <c r="D147" s="8" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>143</v>
       </c>
-      <c r="B148" s="5" t="s">
-[...3 lines deleted...]
-        <v>418</v>
+      <c r="B148" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C148" s="7" t="s">
+        <v>298</v>
       </c>
       <c r="D148" s="8" t="s">
-        <v>419</v>
+        <v>570</v>
       </c>
     </row>
     <row r="149" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>144</v>
       </c>
-      <c r="B149" s="5" t="s">
-[...3 lines deleted...]
-        <v>192</v>
+      <c r="B149" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C149" s="7" t="s">
+        <v>225</v>
       </c>
       <c r="D149" s="8" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>145</v>
       </c>
-      <c r="B150" s="5" t="s">
-[...3 lines deleted...]
-        <v>422</v>
+      <c r="B150" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C150" s="7" t="s">
+        <v>186</v>
       </c>
       <c r="D150" s="8" t="s">
-        <v>423</v>
+        <v>187</v>
       </c>
     </row>
     <row r="151" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>146</v>
       </c>
-      <c r="B151" s="5" t="s">
-[...3 lines deleted...]
-        <v>583</v>
+      <c r="B151" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C151" s="7" t="s">
+        <v>412</v>
       </c>
       <c r="D151" s="8" t="s">
-        <v>584</v>
+        <v>602</v>
       </c>
     </row>
     <row r="152" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>147</v>
       </c>
-      <c r="B152" s="5" t="s">
-[...3 lines deleted...]
-        <v>426</v>
+      <c r="B152" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C152" s="7" t="s">
+        <v>663</v>
       </c>
       <c r="D152" s="8" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>148</v>
       </c>
-      <c r="B153" s="5" t="s">
-[...3 lines deleted...]
-        <v>629</v>
+      <c r="B153" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C153" s="7" t="s">
+        <v>557</v>
       </c>
       <c r="D153" s="8" t="s">
-        <v>630</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>149</v>
       </c>
-      <c r="B154" s="5" t="s">
-[...3 lines deleted...]
-        <v>205</v>
+      <c r="B154" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C154" s="7" t="s">
+        <v>304</v>
       </c>
       <c r="D154" s="8" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>150</v>
       </c>
-      <c r="B155" s="5" t="s">
-[...3 lines deleted...]
-        <v>428</v>
+      <c r="B155" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C155" s="7" t="s">
+        <v>174</v>
       </c>
       <c r="D155" s="8" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>151</v>
       </c>
-      <c r="B156" s="5" t="s">
-[...3 lines deleted...]
-        <v>432</v>
+      <c r="B156" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C156" s="7" t="s">
+        <v>530</v>
       </c>
       <c r="D156" s="8" t="s">
-        <v>433</v>
+        <v>585</v>
       </c>
     </row>
     <row r="157" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>152</v>
       </c>
-      <c r="B157" s="5" t="s">
-[...3 lines deleted...]
-        <v>434</v>
+      <c r="B157" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C157" s="7" t="s">
+        <v>98</v>
       </c>
       <c r="D157" s="8" t="s">
-        <v>435</v>
+        <v>99</v>
       </c>
     </row>
     <row r="158" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>153</v>
       </c>
-      <c r="B158" s="5" t="s">
-[...3 lines deleted...]
-        <v>438</v>
+      <c r="B158" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C158" s="7" t="s">
+        <v>51</v>
       </c>
       <c r="D158" s="8" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>154</v>
       </c>
-      <c r="B159" s="5" t="s">
-[...3 lines deleted...]
-        <v>442</v>
+      <c r="B159" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C159" s="7" t="s">
+        <v>359</v>
       </c>
       <c r="D159" s="8" t="s">
-        <v>443</v>
+        <v>489</v>
       </c>
     </row>
     <row r="160" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>155</v>
       </c>
-      <c r="B160" s="5" t="s">
-[...3 lines deleted...]
-        <v>456</v>
+      <c r="B160" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C160" s="7" t="s">
+        <v>219</v>
       </c>
       <c r="D160" s="8" t="s">
-        <v>457</v>
+        <v>220</v>
       </c>
     </row>
     <row r="161" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>156</v>
       </c>
-      <c r="B161" s="5" t="s">
-[...3 lines deleted...]
-        <v>530</v>
+      <c r="B161" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C161" s="7" t="s">
+        <v>155</v>
       </c>
       <c r="D161" s="8" t="s">
-        <v>555</v>
+        <v>156</v>
       </c>
     </row>
     <row r="162" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>157</v>
       </c>
-      <c r="B162" s="5" t="s">
-[...3 lines deleted...]
-        <v>460</v>
+      <c r="B162" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C162" s="7" t="s">
+        <v>555</v>
       </c>
       <c r="D162" s="8" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>158</v>
       </c>
-      <c r="B163" s="5" t="s">
-[...3 lines deleted...]
-        <v>464</v>
+      <c r="B163" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C163" s="7" t="s">
+        <v>46</v>
       </c>
       <c r="D163" s="8" t="s">
-        <v>631</v>
+        <v>47</v>
       </c>
     </row>
     <row r="164" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>159</v>
       </c>
-      <c r="B164" s="5" t="s">
-[...3 lines deleted...]
-        <v>474</v>
+      <c r="B164" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C164" s="7" t="s">
+        <v>352</v>
       </c>
       <c r="D164" s="8" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>160</v>
       </c>
-      <c r="B165" s="5" t="s">
-[...3 lines deleted...]
-        <v>621</v>
+      <c r="B165" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C165" s="7" t="s">
+        <v>374</v>
       </c>
       <c r="D165" s="8" t="s">
-        <v>622</v>
+        <v>502</v>
       </c>
     </row>
     <row r="166" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>161</v>
       </c>
-      <c r="B166" s="5" t="s">
-[...3 lines deleted...]
-        <v>476</v>
+      <c r="B166" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C166" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="D166" s="8" t="s">
-        <v>477</v>
+        <v>27</v>
       </c>
     </row>
     <row r="167" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>162</v>
       </c>
-      <c r="B167" s="5" t="s">
-[...3 lines deleted...]
-        <v>478</v>
+      <c r="B167" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C167" s="7" t="s">
+        <v>121</v>
       </c>
       <c r="D167" s="8" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>163</v>
       </c>
-      <c r="B168" s="5" t="s">
-[...3 lines deleted...]
-        <v>538</v>
+      <c r="B168" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C168" s="7" t="s">
+        <v>534</v>
       </c>
       <c r="D168" s="8" t="s">
-        <v>563</v>
+        <v>594</v>
       </c>
     </row>
     <row r="169" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>164</v>
       </c>
-      <c r="B169" s="5" t="s">
-[...3 lines deleted...]
-        <v>482</v>
+      <c r="B169" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C169" s="7" t="s">
+        <v>527</v>
       </c>
       <c r="D169" s="8" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>165</v>
       </c>
-      <c r="B170" s="5" t="s">
-[...3 lines deleted...]
-        <v>257</v>
+      <c r="B170" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C170" s="7" t="s">
+        <v>466</v>
       </c>
       <c r="D170" s="8" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>166</v>
       </c>
-      <c r="B171" s="5" t="s">
-[...3 lines deleted...]
-        <v>486</v>
+      <c r="B171" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C171" s="7" t="s">
+        <v>231</v>
       </c>
       <c r="D171" s="8" t="s">
-        <v>487</v>
+        <v>232</v>
       </c>
     </row>
     <row r="172" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>167</v>
       </c>
-      <c r="B172" s="5" t="s">
-[...3 lines deleted...]
-        <v>499</v>
+      <c r="B172" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C172" s="7" t="s">
+        <v>157</v>
       </c>
       <c r="D172" s="8" t="s">
-        <v>500</v>
+        <v>158</v>
       </c>
     </row>
     <row r="173" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>168</v>
       </c>
-      <c r="B173" s="5" t="s">
-[...3 lines deleted...]
-        <v>544</v>
+      <c r="B173" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C173" s="7" t="s">
+        <v>508</v>
       </c>
       <c r="D173" s="8" t="s">
-        <v>569</v>
+        <v>518</v>
       </c>
     </row>
     <row r="174" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>169</v>
       </c>
-      <c r="B174" s="5" t="s">
-[...3 lines deleted...]
-        <v>287</v>
+      <c r="B174" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C174" s="7" t="s">
+        <v>133</v>
       </c>
       <c r="D174" s="8" t="s">
-        <v>288</v>
+        <v>134</v>
       </c>
     </row>
     <row r="175" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>170</v>
       </c>
-      <c r="B175" s="5" t="s">
-[...3 lines deleted...]
-        <v>508</v>
+      <c r="B175" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C175" s="7" t="s">
+        <v>652</v>
       </c>
       <c r="D175" s="8" t="s">
-        <v>509</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>171</v>
       </c>
-      <c r="B176" s="5" t="s">
-[...3 lines deleted...]
-        <v>510</v>
+      <c r="B176" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C176" s="7" t="s">
+        <v>210</v>
       </c>
       <c r="D176" s="8" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>172</v>
       </c>
-      <c r="B177" s="5" t="s">
-[...3 lines deleted...]
-        <v>516</v>
+      <c r="B177" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C177" s="7" t="s">
+        <v>538</v>
       </c>
       <c r="D177" s="8" t="s">
-        <v>517</v>
+        <v>604</v>
       </c>
     </row>
     <row r="178" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>173</v>
       </c>
-      <c r="B178" s="5" t="s">
-[...3 lines deleted...]
-        <v>624</v>
+      <c r="B178" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C178" s="7" t="s">
+        <v>426</v>
       </c>
       <c r="D178" s="8" t="s">
-        <v>625</v>
+        <v>592</v>
       </c>
     </row>
     <row r="179" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>174</v>
       </c>
-      <c r="B179" s="5" t="s">
-[...3 lines deleted...]
-        <v>617</v>
+      <c r="B179" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C179" s="7" t="s">
+        <v>561</v>
       </c>
       <c r="D179" s="8" t="s">
-        <v>618</v>
+        <v>636</v>
       </c>
     </row>
     <row r="180" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>175</v>
       </c>
-      <c r="B180" s="5" t="s">
-[...3 lines deleted...]
-        <v>318</v>
+      <c r="B180" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C180" s="7" t="s">
+        <v>427</v>
       </c>
       <c r="D180" s="8" t="s">
-        <v>591</v>
+        <v>447</v>
       </c>
     </row>
     <row r="181" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>176</v>
       </c>
-      <c r="B181" s="5" t="s">
-[...3 lines deleted...]
-        <v>522</v>
+      <c r="B181" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C181" s="7" t="s">
+        <v>296</v>
       </c>
       <c r="D181" s="8" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>177</v>
       </c>
-      <c r="B182" s="5" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="B182" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C182" s="7" t="s">
+        <v>203</v>
       </c>
       <c r="D182" s="8" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>178</v>
       </c>
-      <c r="B183" s="5" t="s">
-[...3 lines deleted...]
-        <v>174</v>
+      <c r="B183" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C183" s="7" t="s">
+        <v>424</v>
       </c>
       <c r="D183" s="8" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>179</v>
       </c>
-      <c r="B184" s="5" t="s">
-[...3 lines deleted...]
-        <v>600</v>
+      <c r="B184" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C184" s="7" t="s">
+        <v>526</v>
       </c>
       <c r="D184" s="8" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>180</v>
       </c>
-      <c r="B185" s="5" t="s">
-[...3 lines deleted...]
-        <v>66</v>
+      <c r="B185" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C185" s="7" t="s">
+        <v>564</v>
       </c>
       <c r="D185" s="8" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>181</v>
       </c>
-      <c r="B186" s="5" t="s">
-[...3 lines deleted...]
-        <v>540</v>
+      <c r="B186" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C186" s="7" t="s">
+        <v>528</v>
       </c>
       <c r="D186" s="8" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>182</v>
       </c>
-      <c r="B187" s="5" t="s">
-[...3 lines deleted...]
-        <v>493</v>
+      <c r="B187" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C187" s="7" t="s">
+        <v>657</v>
       </c>
       <c r="D187" s="8" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>183</v>
       </c>
-      <c r="B188" s="5" t="s">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="B188" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C188" s="7" t="s">
+        <v>532</v>
       </c>
       <c r="D188" s="8" t="s">
-        <v>5</v>
+        <v>587</v>
       </c>
     </row>
     <row r="189" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>184</v>
       </c>
-      <c r="B189" s="5" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="B189" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C189" s="7" t="s">
+        <v>55</v>
       </c>
       <c r="D189" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>185</v>
       </c>
-      <c r="B190" s="5" t="s">
-[...3 lines deleted...]
-        <v>91</v>
+      <c r="B190" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C190" s="7" t="s">
+        <v>116</v>
       </c>
       <c r="D190" s="8" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>186</v>
       </c>
-      <c r="B191" s="5" t="s">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="B191" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C191" s="7" t="s">
+        <v>145</v>
       </c>
       <c r="D191" s="8" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>187</v>
       </c>
-      <c r="B192" s="5" t="s">
-[...3 lines deleted...]
-        <v>133</v>
+      <c r="B192" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C192" s="7" t="s">
+        <v>394</v>
       </c>
       <c r="D192" s="8" t="s">
-        <v>134</v>
+        <v>395</v>
       </c>
     </row>
     <row r="193" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>188</v>
       </c>
-      <c r="B193" s="5" t="s">
-[...3 lines deleted...]
-        <v>135</v>
+      <c r="B193" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C193" s="7" t="s">
+        <v>433</v>
       </c>
       <c r="D193" s="8" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>189</v>
       </c>
-      <c r="B194" s="5" t="s">
+      <c r="B194" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C194" s="5" t="s">
-        <v>137</v>
+      <c r="C194" s="7" t="s">
+        <v>405</v>
       </c>
       <c r="D194" s="8" t="s">
-        <v>138</v>
+        <v>406</v>
       </c>
     </row>
     <row r="195" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>190</v>
       </c>
-      <c r="B195" s="5" t="s">
+      <c r="B195" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C195" s="5" t="s">
-        <v>139</v>
+      <c r="C195" s="7" t="s">
+        <v>413</v>
       </c>
       <c r="D195" s="8" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>191</v>
       </c>
-      <c r="B196" s="5" t="s">
+      <c r="B196" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C196" s="5" t="s">
-        <v>143</v>
+      <c r="C196" s="7" t="s">
+        <v>667</v>
       </c>
       <c r="D196" s="8" t="s">
-        <v>144</v>
+        <v>691</v>
       </c>
     </row>
     <row r="197" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>192</v>
       </c>
-      <c r="B197" s="5" t="s">
+      <c r="B197" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C197" s="5" t="s">
-        <v>145</v>
+      <c r="C197" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="D197" s="8" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>193</v>
       </c>
-      <c r="B198" s="5" t="s">
+      <c r="B198" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C198" s="5" t="s">
-        <v>148</v>
+      <c r="C198" s="7" t="s">
+        <v>4</v>
       </c>
       <c r="D198" s="8" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>194</v>
       </c>
-      <c r="B199" s="5" t="s">
+      <c r="B199" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C199" s="5" t="s">
-        <v>172</v>
+      <c r="C199" s="7" t="s">
+        <v>153</v>
       </c>
       <c r="D199" s="8" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>195</v>
       </c>
-      <c r="B200" s="5" t="s">
+      <c r="B200" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C200" s="5" t="s">
-        <v>176</v>
+      <c r="C200" s="7" t="s">
+        <v>385</v>
       </c>
       <c r="D200" s="8" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>196</v>
       </c>
-      <c r="B201" s="5" t="s">
+      <c r="B201" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C201" s="5" t="s">
-        <v>186</v>
+      <c r="C201" s="7" t="s">
+        <v>12</v>
       </c>
       <c r="D201" s="8" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>197</v>
       </c>
-      <c r="B202" s="5" t="s">
+      <c r="B202" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C202" s="5" t="s">
-        <v>209</v>
+      <c r="C202" s="7" t="s">
+        <v>114</v>
       </c>
       <c r="D202" s="8" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>198</v>
       </c>
-      <c r="B203" s="5" t="s">
+      <c r="B203" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C203" s="5" t="s">
-        <v>238</v>
+      <c r="C203" s="7" t="s">
+        <v>227</v>
       </c>
       <c r="D203" s="8" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>199</v>
       </c>
-      <c r="B204" s="5" t="s">
+      <c r="B204" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C204" s="5" t="s">
-        <v>240</v>
+      <c r="C204" s="7" t="s">
+        <v>78</v>
       </c>
       <c r="D204" s="8" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>200</v>
       </c>
-      <c r="B205" s="5" t="s">
+      <c r="B205" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C205" s="5" t="s">
-        <v>602</v>
+      <c r="C205" s="7" t="s">
+        <v>422</v>
       </c>
       <c r="D205" s="8" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>201</v>
       </c>
-      <c r="B206" s="5" t="s">
+      <c r="B206" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C206" s="5" t="s">
-        <v>267</v>
+      <c r="C206" s="7" t="s">
+        <v>123</v>
       </c>
       <c r="D206" s="8" t="s">
-        <v>268</v>
+        <v>462</v>
       </c>
     </row>
     <row r="207" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>202</v>
       </c>
-      <c r="B207" s="5" t="s">
+      <c r="B207" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C207" s="5" t="s">
-        <v>271</v>
+      <c r="C207" s="7" t="s">
+        <v>659</v>
       </c>
       <c r="D207" s="8" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>203</v>
       </c>
-      <c r="B208" s="5" t="s">
+      <c r="B208" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C208" s="5" t="s">
-        <v>643</v>
+      <c r="C208" s="7" t="s">
+        <v>436</v>
       </c>
       <c r="D208" s="8" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>204</v>
       </c>
-      <c r="B209" s="5" t="s">
+      <c r="B209" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C209" s="5" t="s">
-        <v>545</v>
+      <c r="C209" s="7" t="s">
+        <v>362</v>
       </c>
       <c r="D209" s="8" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>205</v>
       </c>
-      <c r="B210" s="5" t="s">
+      <c r="B210" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C210" s="5" t="s">
-        <v>334</v>
+      <c r="C210" s="7" t="s">
+        <v>380</v>
       </c>
       <c r="D210" s="8" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>206</v>
       </c>
-      <c r="B211" s="5" t="s">
+      <c r="B211" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C211" s="5" t="s">
-        <v>342</v>
+      <c r="C211" s="7" t="s">
+        <v>541</v>
       </c>
       <c r="D211" s="8" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>207</v>
       </c>
-      <c r="B212" s="5" t="s">
+      <c r="B212" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C212" s="5" t="s">
-        <v>25</v>
+      <c r="C212" s="7" t="s">
+        <v>236</v>
       </c>
       <c r="D212" s="8" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>208</v>
       </c>
-      <c r="B213" s="5" t="s">
+      <c r="B213" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C213" s="5" t="s">
-        <v>576</v>
+      <c r="C213" s="7" t="s">
+        <v>432</v>
       </c>
       <c r="D213" s="8" t="s">
-        <v>577</v>
+        <v>451</v>
       </c>
     </row>
     <row r="214" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>209</v>
       </c>
-      <c r="B214" s="5" t="s">
+      <c r="B214" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C214" s="5" t="s">
-        <v>592</v>
+      <c r="C214" s="7" t="s">
+        <v>481</v>
       </c>
       <c r="D214" s="8" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>210</v>
       </c>
-      <c r="B215" s="5" t="s">
+      <c r="B215" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C215" s="5" t="s">
-        <v>526</v>
+      <c r="C215" s="7" t="s">
+        <v>224</v>
       </c>
       <c r="D215" s="8" t="s">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="216" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>211</v>
       </c>
-      <c r="B216" s="5" t="s">
+      <c r="B216" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C216" s="5" t="s">
-        <v>362</v>
+      <c r="C216" s="7" t="s">
+        <v>650</v>
       </c>
       <c r="D216" s="8" t="s">
-        <v>363</v>
+        <v>674</v>
       </c>
     </row>
     <row r="217" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>212</v>
       </c>
-      <c r="B217" s="5" t="s">
+      <c r="B217" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C217" s="5" t="s">
-        <v>597</v>
+      <c r="C217" s="7" t="s">
+        <v>163</v>
       </c>
       <c r="D217" s="8" t="s">
-        <v>598</v>
+        <v>164</v>
       </c>
     </row>
     <row r="218" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>213</v>
       </c>
-      <c r="B218" s="5" t="s">
+      <c r="B218" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C218" s="5" t="s">
-        <v>382</v>
+      <c r="C218" s="7" t="s">
+        <v>300</v>
       </c>
       <c r="D218" s="8" t="s">
-        <v>383</v>
+        <v>301</v>
       </c>
     </row>
     <row r="219" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>214</v>
       </c>
-      <c r="B219" s="5" t="s">
+      <c r="B219" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C219" s="5" t="s">
-        <v>405</v>
+      <c r="C219" s="7" t="s">
+        <v>512</v>
       </c>
       <c r="D219" s="8" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:4" ht="33.75" x14ac:dyDescent="0.2">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>215</v>
       </c>
-      <c r="B220" s="5" t="s">
+      <c r="B220" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C220" s="5" t="s">
-        <v>644</v>
+      <c r="C220" s="7" t="s">
+        <v>389</v>
       </c>
       <c r="D220" s="8" t="s">
-        <v>658</v>
+        <v>390</v>
       </c>
     </row>
     <row r="221" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>216</v>
       </c>
-      <c r="B221" s="5" t="s">
+      <c r="B221" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C221" s="5" t="s">
-        <v>194</v>
+      <c r="C221" s="7" t="s">
+        <v>334</v>
       </c>
       <c r="D221" s="8" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>217</v>
       </c>
-      <c r="B222" s="5" t="s">
+      <c r="B222" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C222" s="5" t="s">
-        <v>424</v>
+      <c r="C222" s="7" t="s">
+        <v>375</v>
       </c>
       <c r="D222" s="8" t="s">
-        <v>425</v>
+        <v>376</v>
       </c>
     </row>
     <row r="223" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>218</v>
       </c>
-      <c r="B223" s="5" t="s">
+      <c r="B223" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C223" s="5" t="s">
-        <v>200</v>
+      <c r="C223" s="7" t="s">
+        <v>278</v>
       </c>
       <c r="D223" s="8" t="s">
-        <v>201</v>
+        <v>279</v>
       </c>
     </row>
     <row r="224" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>219</v>
       </c>
-      <c r="B224" s="5" t="s">
+      <c r="B224" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C224" s="5" t="s">
-        <v>537</v>
+      <c r="C224" s="7" t="s">
+        <v>221</v>
       </c>
       <c r="D224" s="8" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>220</v>
       </c>
-      <c r="B225" s="5" t="s">
+      <c r="B225" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C225" s="5" t="s">
-        <v>436</v>
+      <c r="C225" s="7" t="s">
+        <v>76</v>
       </c>
       <c r="D225" s="8" t="s">
-        <v>437</v>
+        <v>77</v>
       </c>
     </row>
     <row r="226" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>221</v>
       </c>
-      <c r="B226" s="5" t="s">
+      <c r="B226" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C226" s="5" t="s">
-        <v>450</v>
+      <c r="C226" s="7" t="s">
+        <v>474</v>
       </c>
       <c r="D226" s="8" t="s">
-        <v>451</v>
+        <v>475</v>
       </c>
     </row>
     <row r="227" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>222</v>
       </c>
-      <c r="B227" s="5" t="s">
+      <c r="B227" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C227" s="5" t="s">
-        <v>452</v>
+      <c r="C227" s="7" t="s">
+        <v>434</v>
       </c>
       <c r="D227" s="8" t="s">
         <v>453</v>
       </c>
     </row>
-    <row r="228" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>223</v>
       </c>
-      <c r="B228" s="5" t="s">
+      <c r="B228" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C228" s="5" t="s">
-        <v>454</v>
+      <c r="C228" s="7" t="s">
+        <v>267</v>
       </c>
       <c r="D228" s="8" t="s">
-        <v>455</v>
+        <v>268</v>
       </c>
     </row>
     <row r="229" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>224</v>
       </c>
-      <c r="B229" s="5" t="s">
+      <c r="B229" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C229" s="5" t="s">
-        <v>465</v>
+      <c r="C229" s="7" t="s">
+        <v>479</v>
       </c>
       <c r="D229" s="8" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>225</v>
       </c>
-      <c r="B230" s="5" t="s">
+      <c r="B230" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C230" s="5" t="s">
-        <v>470</v>
+      <c r="C230" s="7" t="s">
+        <v>108</v>
       </c>
       <c r="D230" s="8" t="s">
-        <v>471</v>
+        <v>109</v>
       </c>
     </row>
     <row r="231" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>226</v>
       </c>
-      <c r="B231" s="5" t="s">
+      <c r="B231" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C231" s="5" t="s">
-        <v>480</v>
+      <c r="C231" s="7" t="s">
+        <v>200</v>
       </c>
       <c r="D231" s="8" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>227</v>
       </c>
-      <c r="B232" s="5" t="s">
+      <c r="B232" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C232" s="5" t="s">
-        <v>484</v>
+      <c r="C232" s="7" t="s">
+        <v>147</v>
       </c>
       <c r="D232" s="8" t="s">
-        <v>485</v>
+        <v>148</v>
       </c>
     </row>
     <row r="233" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>228</v>
       </c>
-      <c r="B233" s="5" t="s">
+      <c r="B233" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C233" s="5" t="s">
-        <v>488</v>
+      <c r="C233" s="7" t="s">
+        <v>198</v>
       </c>
       <c r="D233" s="8" t="s">
-        <v>489</v>
+        <v>199</v>
       </c>
     </row>
     <row r="234" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>229</v>
       </c>
-      <c r="B234" s="5" t="s">
+      <c r="B234" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C234" s="5" t="s">
-        <v>263</v>
+      <c r="C234" s="7" t="s">
+        <v>318</v>
       </c>
       <c r="D234" s="8" t="s">
-        <v>264</v>
+        <v>319</v>
       </c>
     </row>
     <row r="235" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>230</v>
       </c>
-      <c r="B235" s="5" t="s">
+      <c r="B235" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C235" s="5" t="s">
-        <v>541</v>
+      <c r="C235" s="7" t="s">
+        <v>261</v>
       </c>
       <c r="D235" s="8" t="s">
-        <v>566</v>
+        <v>262</v>
       </c>
     </row>
     <row r="236" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>231</v>
       </c>
-      <c r="B236" s="5" t="s">
+      <c r="B236" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C236" s="5" t="s">
-        <v>497</v>
+      <c r="C236" s="7" t="s">
+        <v>363</v>
       </c>
       <c r="D236" s="8" t="s">
-        <v>498</v>
+        <v>589</v>
       </c>
     </row>
     <row r="237" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>232</v>
       </c>
-      <c r="B237" s="5" t="s">
+      <c r="B237" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C237" s="5" t="s">
-        <v>501</v>
+      <c r="C237" s="7" t="s">
+        <v>560</v>
       </c>
       <c r="D237" s="8" t="s">
-        <v>455</v>
+        <v>635</v>
       </c>
     </row>
     <row r="238" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>233</v>
       </c>
-      <c r="B238" s="5" t="s">
+      <c r="B238" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C238" s="5" t="s">
-        <v>543</v>
+      <c r="C238" s="7" t="s">
+        <v>402</v>
       </c>
       <c r="D238" s="8" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>234</v>
       </c>
-      <c r="B239" s="5" t="s">
+      <c r="B239" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C239" s="5" t="s">
-        <v>504</v>
+      <c r="C239" s="7" t="s">
+        <v>418</v>
       </c>
       <c r="D239" s="8" t="s">
-        <v>505</v>
+        <v>419</v>
       </c>
     </row>
     <row r="240" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>235</v>
       </c>
-      <c r="B240" s="5" t="s">
+      <c r="B240" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C240" s="5" t="s">
-        <v>281</v>
+      <c r="C240" s="7" t="s">
+        <v>438</v>
       </c>
       <c r="D240" s="8" t="s">
-        <v>282</v>
+        <v>457</v>
       </c>
     </row>
     <row r="241" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>236</v>
       </c>
-      <c r="B241" s="5" t="s">
+      <c r="B241" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C241" s="5" t="s">
-        <v>514</v>
+      <c r="C241" s="7" t="s">
+        <v>120</v>
       </c>
       <c r="D241" s="8" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>237</v>
       </c>
-      <c r="B242" s="5" t="s">
+      <c r="B242" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C242" s="5" t="s">
-        <v>604</v>
+      <c r="C242" s="7" t="s">
+        <v>364</v>
       </c>
       <c r="D242" s="8" t="s">
-        <v>605</v>
+        <v>590</v>
       </c>
     </row>
     <row r="243" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>238</v>
       </c>
-      <c r="B243" s="5" t="s">
+      <c r="B243" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C243" s="5" t="s">
-        <v>626</v>
+      <c r="C243" s="7" t="s">
+        <v>284</v>
       </c>
       <c r="D243" s="8" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>239</v>
       </c>
-      <c r="B244" s="5" t="s">
+      <c r="B244" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C244" s="5" t="s">
-        <v>314</v>
+      <c r="C244" s="7" t="s">
+        <v>544</v>
       </c>
       <c r="D244" s="8" t="s">
-        <v>315</v>
+        <v>611</v>
       </c>
     </row>
     <row r="245" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>240</v>
       </c>
-      <c r="B245" s="5" t="s">
+      <c r="B245" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C245" s="5" t="s">
-        <v>520</v>
+      <c r="C245" s="7" t="s">
+        <v>665</v>
       </c>
       <c r="D245" s="8" t="s">
-        <v>521</v>
+        <v>688</v>
       </c>
     </row>
     <row r="246" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>241</v>
       </c>
-      <c r="B246" s="5" t="s">
+      <c r="B246" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C246" s="5" t="s">
-        <v>321</v>
+      <c r="C246" s="7" t="s">
+        <v>398</v>
       </c>
       <c r="D246" s="8" t="s">
-        <v>322</v>
+        <v>399</v>
       </c>
     </row>
     <row r="247" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>242</v>
       </c>
-      <c r="B247" s="5" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="B247" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C247" s="7" t="s">
+        <v>498</v>
       </c>
       <c r="D247" s="8" t="s">
-        <v>24</v>
+        <v>499</v>
       </c>
     </row>
     <row r="248" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>243</v>
       </c>
-      <c r="B248" s="5" t="s">
-[...3 lines deleted...]
-        <v>292</v>
+      <c r="B248" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C248" s="7" t="s">
+        <v>535</v>
       </c>
       <c r="D248" s="8" t="s">
-        <v>293</v>
+        <v>595</v>
       </c>
     </row>
     <row r="249" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>244</v>
       </c>
-      <c r="B249" s="5" t="s">
-[...3 lines deleted...]
-        <v>159</v>
+      <c r="B249" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C249" s="7" t="s">
+        <v>556</v>
       </c>
       <c r="D249" s="8" t="s">
-        <v>160</v>
+        <v>630</v>
       </c>
     </row>
     <row r="250" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>245</v>
       </c>
-      <c r="B250" s="5" t="s">
-[...3 lines deleted...]
-        <v>574</v>
+      <c r="B250" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C250" s="7" t="s">
+        <v>112</v>
       </c>
       <c r="D250" s="8" t="s">
-        <v>575</v>
+        <v>113</v>
       </c>
     </row>
     <row r="251" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>246</v>
       </c>
-      <c r="B251" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="B251" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C251" s="7" t="s">
+        <v>118</v>
       </c>
       <c r="D251" s="8" t="s">
-        <v>36</v>
+        <v>119</v>
       </c>
     </row>
     <row r="252" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>247</v>
       </c>
-      <c r="B252" s="5" t="s">
-[...3 lines deleted...]
-        <v>63</v>
+      <c r="B252" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C252" s="7" t="s">
+        <v>17</v>
       </c>
       <c r="D252" s="8" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
     </row>
     <row r="253" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>248</v>
       </c>
-      <c r="B253" s="5" t="s">
-[...3 lines deleted...]
-        <v>527</v>
+      <c r="B253" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="C253" s="7" t="s">
+        <v>143</v>
       </c>
       <c r="D253" s="8" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>249</v>
       </c>
-      <c r="B254" s="5" t="s">
-[...3 lines deleted...]
-        <v>101</v>
+      <c r="B254" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="C254" s="7" t="s">
+        <v>244</v>
       </c>
       <c r="D254" s="8" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>250</v>
       </c>
-      <c r="B255" s="5" t="s">
-[...3 lines deleted...]
-        <v>106</v>
+      <c r="B255" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="C255" s="7" t="s">
+        <v>670</v>
       </c>
       <c r="D255" s="8" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:4" ht="56.25" x14ac:dyDescent="0.2">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>251</v>
       </c>
-      <c r="B256" s="5" t="s">
-[...3 lines deleted...]
-        <v>108</v>
+      <c r="B256" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C256" s="7" t="s">
+        <v>131</v>
       </c>
       <c r="D256" s="8" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>252</v>
       </c>
-      <c r="B257" s="5" t="s">
-[...3 lines deleted...]
-        <v>112</v>
+      <c r="B257" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C257" s="7" t="s">
+        <v>467</v>
       </c>
       <c r="D257" s="8" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>253</v>
       </c>
-      <c r="B258" s="5" t="s">
-[...3 lines deleted...]
-        <v>114</v>
+      <c r="B258" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C258" s="7" t="s">
+        <v>407</v>
       </c>
       <c r="D258" s="8" t="s">
-        <v>115</v>
+        <v>408</v>
       </c>
     </row>
     <row r="259" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>254</v>
       </c>
-      <c r="B259" s="5" t="s">
-[...3 lines deleted...]
-        <v>120</v>
+      <c r="B259" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C259" s="7" t="s">
+        <v>88</v>
       </c>
       <c r="D259" s="8" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>255</v>
       </c>
-      <c r="B260" s="5" t="s">
-[...3 lines deleted...]
-        <v>122</v>
+      <c r="B260" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C260" s="7" t="s">
+        <v>259</v>
       </c>
       <c r="D260" s="8" t="s">
-        <v>123</v>
+        <v>260</v>
       </c>
     </row>
     <row r="261" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>256</v>
       </c>
-      <c r="B261" s="5" t="s">
-[...3 lines deleted...]
-        <v>166</v>
+      <c r="B261" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C261" s="7" t="s">
+        <v>52</v>
       </c>
       <c r="D261" s="8" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>257</v>
       </c>
-      <c r="B262" s="5" t="s">
-[...3 lines deleted...]
-        <v>168</v>
+      <c r="B262" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C262" s="7" t="s">
+        <v>90</v>
       </c>
       <c r="D262" s="8" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>258</v>
       </c>
-      <c r="B263" s="5" t="s">
-[...3 lines deleted...]
-        <v>585</v>
+      <c r="B263" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C263" s="7" t="s">
+        <v>372</v>
       </c>
       <c r="D263" s="8" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>259</v>
       </c>
-      <c r="B264" s="5" t="s">
-[...3 lines deleted...]
-        <v>196</v>
+      <c r="B264" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C264" s="7" t="s">
+        <v>307</v>
       </c>
       <c r="D264" s="8" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>260</v>
       </c>
-      <c r="B265" s="5" t="s">
-[...3 lines deleted...]
-        <v>198</v>
+      <c r="B265" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C265" s="7" t="s">
+        <v>441</v>
       </c>
       <c r="D265" s="8" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>261</v>
       </c>
-      <c r="B266" s="5" t="s">
-[...3 lines deleted...]
-        <v>234</v>
+      <c r="B266" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C266" s="7" t="s">
+        <v>100</v>
       </c>
       <c r="D266" s="8" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>262</v>
       </c>
-      <c r="B267" s="5" t="s">
-[...3 lines deleted...]
-        <v>249</v>
+      <c r="B267" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C267" s="7" t="s">
+        <v>194</v>
       </c>
       <c r="D267" s="8" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>263</v>
       </c>
-      <c r="B268" s="5" t="s">
-[...3 lines deleted...]
-        <v>472</v>
+      <c r="B268" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C268" s="7" t="s">
+        <v>246</v>
       </c>
       <c r="D268" s="8" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>264</v>
       </c>
-      <c r="B269" s="5" t="s">
-[...3 lines deleted...]
-        <v>502</v>
+      <c r="B269" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C269" s="7" t="s">
+        <v>138</v>
       </c>
       <c r="D269" s="8" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>265</v>
       </c>
-      <c r="B270" s="5" t="s">
-[...3 lines deleted...]
-        <v>279</v>
+      <c r="B270" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C270" s="7" t="s">
+        <v>159</v>
       </c>
       <c r="D270" s="8" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>266</v>
       </c>
-      <c r="B271" s="5" t="s">
-[...3 lines deleted...]
-        <v>283</v>
+      <c r="B271" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C271" s="7" t="s">
+        <v>235</v>
       </c>
       <c r="D271" s="8" t="s">
-        <v>284</v>
+        <v>169</v>
       </c>
     </row>
     <row r="272" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>267</v>
       </c>
-      <c r="B272" s="5" t="s">
-[...3 lines deleted...]
-        <v>294</v>
+      <c r="B272" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C272" s="7" t="s">
+        <v>247</v>
       </c>
       <c r="D272" s="8" t="s">
-        <v>295</v>
+        <v>248</v>
       </c>
     </row>
     <row r="273" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>268</v>
       </c>
-      <c r="B273" s="5" t="s">
-[...3 lines deleted...]
-        <v>296</v>
+      <c r="B273" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C273" s="7" t="s">
+        <v>314</v>
       </c>
       <c r="D273" s="8" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:4" ht="56.25" x14ac:dyDescent="0.2">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>269</v>
       </c>
-      <c r="B274" s="5" t="s">
-[...3 lines deleted...]
-        <v>312</v>
+      <c r="B274" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C274" s="7" t="s">
+        <v>381</v>
       </c>
       <c r="D274" s="8" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>270</v>
       </c>
-      <c r="B275" s="5" t="s">
-[...3 lines deleted...]
-        <v>589</v>
+      <c r="B275" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C275" s="7" t="s">
+        <v>137</v>
       </c>
       <c r="D275" s="8" t="s">
-        <v>590</v>
+        <v>578</v>
       </c>
     </row>
     <row r="276" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>271</v>
       </c>
-      <c r="B276" s="5" t="s">
-[...3 lines deleted...]
-        <v>316</v>
+      <c r="B276" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C276" s="7" t="s">
+        <v>559</v>
       </c>
       <c r="D276" s="8" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>272</v>
       </c>
-      <c r="B277" s="5" t="s">
-[...3 lines deleted...]
-        <v>548</v>
+      <c r="B277" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C277" s="7" t="s">
+        <v>263</v>
       </c>
       <c r="D277" s="8" t="s">
-        <v>573</v>
+        <v>644</v>
       </c>
     </row>
     <row r="278" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>273</v>
       </c>
-      <c r="B278" s="5" t="s">
-[...3 lines deleted...]
-        <v>344</v>
+      <c r="B278" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C278" s="7" t="s">
+        <v>238</v>
       </c>
       <c r="D278" s="8" t="s">
-        <v>345</v>
+        <v>638</v>
       </c>
     </row>
     <row r="279" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>274</v>
       </c>
-      <c r="B279" s="5" t="s">
-[...3 lines deleted...]
-        <v>370</v>
+      <c r="B279" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C279" s="7" t="s">
+        <v>161</v>
       </c>
       <c r="D279" s="8" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>275</v>
       </c>
-      <c r="B280" s="5" t="s">
-[...3 lines deleted...]
-        <v>378</v>
+      <c r="B280" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C280" s="7" t="s">
+        <v>524</v>
       </c>
       <c r="D280" s="8" t="s">
-        <v>379</v>
+        <v>569</v>
       </c>
     </row>
     <row r="281" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>276</v>
       </c>
-      <c r="B281" s="5" t="s">
-[...3 lines deleted...]
-        <v>462</v>
+      <c r="B281" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C281" s="7" t="s">
+        <v>29</v>
       </c>
       <c r="D281" s="8" t="s">
-        <v>463</v>
+        <v>610</v>
       </c>
     </row>
     <row r="282" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>277</v>
       </c>
-      <c r="B282" s="5" t="s">
-[...3 lines deleted...]
-        <v>587</v>
+      <c r="B282" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C282" s="7" t="s">
+        <v>423</v>
       </c>
       <c r="D282" s="8" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>278</v>
       </c>
-      <c r="B283" s="5" t="s">
-[...3 lines deleted...]
-        <v>506</v>
+      <c r="B283" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C283" s="7" t="s">
+        <v>94</v>
       </c>
       <c r="D283" s="8" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>279</v>
       </c>
-      <c r="B284" s="5" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="B284" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C284" s="7" t="s">
+        <v>471</v>
       </c>
       <c r="D284" s="8" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>280</v>
       </c>
-      <c r="B285" s="5" t="s">
-[...3 lines deleted...]
-        <v>103</v>
+      <c r="B285" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C285" s="7" t="s">
+        <v>96</v>
       </c>
       <c r="D285" s="8" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>281</v>
       </c>
-      <c r="B286" s="5" t="s">
-[...3 lines deleted...]
-        <v>539</v>
+      <c r="B286" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C286" s="7" t="s">
+        <v>403</v>
       </c>
       <c r="D286" s="8" t="s">
-        <v>564</v>
+        <v>404</v>
       </c>
     </row>
     <row r="287" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>282</v>
       </c>
-      <c r="B287" s="5" t="s">
-[...3 lines deleted...]
-        <v>99</v>
+      <c r="B287" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C287" s="7" t="s">
+        <v>469</v>
       </c>
       <c r="D287" s="8" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>283</v>
       </c>
-      <c r="B288" s="5" t="s">
-[...3 lines deleted...]
-        <v>412</v>
+      <c r="B288" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C288" s="7" t="s">
+        <v>563</v>
       </c>
       <c r="D288" s="8" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>284</v>
       </c>
-      <c r="B289" s="5" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="B289" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C289" s="7" t="s">
+        <v>102</v>
       </c>
       <c r="D289" s="8" t="s">
-        <v>303</v>
+        <v>103</v>
       </c>
     </row>
     <row r="290" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>285</v>
       </c>
-      <c r="B290" s="5" t="s">
-[...3 lines deleted...]
-        <v>60</v>
+      <c r="B290" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C290" s="7" t="s">
+        <v>208</v>
       </c>
       <c r="D290" s="8" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>286</v>
       </c>
-      <c r="B291" s="5" t="s">
-[...3 lines deleted...]
-        <v>68</v>
+      <c r="B291" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C291" s="7" t="s">
+        <v>461</v>
       </c>
       <c r="D291" s="8" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>287</v>
       </c>
-      <c r="B292" s="5" t="s">
-[...3 lines deleted...]
-        <v>80</v>
+      <c r="B292" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C292" s="7" t="s">
+        <v>84</v>
       </c>
       <c r="D292" s="8" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>288</v>
       </c>
-      <c r="B293" s="5" t="s">
-[...3 lines deleted...]
-        <v>306</v>
+      <c r="B293" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C293" s="7" t="s">
+        <v>139</v>
       </c>
       <c r="D293" s="8" t="s">
-        <v>307</v>
+        <v>140</v>
       </c>
     </row>
     <row r="294" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>289</v>
       </c>
-      <c r="B294" s="5" t="s">
-[...3 lines deleted...]
-        <v>247</v>
+      <c r="B294" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C294" s="7" t="s">
+        <v>286</v>
       </c>
       <c r="D294" s="8" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>290</v>
       </c>
-      <c r="B295" s="5" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="B295" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C295" s="7" t="s">
+        <v>110</v>
       </c>
       <c r="D295" s="8" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>291</v>
       </c>
-      <c r="B296" s="5" t="s">
-[...3 lines deleted...]
-        <v>319</v>
+      <c r="B296" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C296" s="7" t="s">
+        <v>86</v>
       </c>
       <c r="D296" s="8" t="s">
-        <v>320</v>
+        <v>87</v>
       </c>
     </row>
     <row r="297" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>292</v>
       </c>
-      <c r="B297" s="5" t="s">
-[...3 lines deleted...]
-        <v>542</v>
+      <c r="B297" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C297" s="7" t="s">
+        <v>70</v>
       </c>
       <c r="D297" s="8" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>293</v>
       </c>
-      <c r="B298" s="5" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="B298" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C298" s="7" t="s">
+        <v>666</v>
       </c>
       <c r="D298" s="8" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>294</v>
       </c>
-      <c r="B299" s="5" t="s">
-[...3 lines deleted...]
-        <v>636</v>
+      <c r="B299" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C299" s="7" t="s">
+        <v>83</v>
       </c>
       <c r="D299" s="8" t="s">
-        <v>649</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>295</v>
       </c>
-      <c r="B300" s="5" t="s">
-[...3 lines deleted...]
-        <v>154</v>
+      <c r="B300" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="C300" s="7" t="s">
+        <v>336</v>
       </c>
       <c r="D300" s="8" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>296</v>
       </c>
-      <c r="B301" s="5" t="s">
-[...3 lines deleted...]
-        <v>273</v>
+      <c r="B301" s="7" t="s">
+        <v>653</v>
+      </c>
+      <c r="C301" s="7" t="s">
+        <v>654</v>
       </c>
       <c r="D301" s="8" t="s">
-        <v>274</v>
+        <v>677</v>
       </c>
     </row>
     <row r="302" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>297</v>
       </c>
-      <c r="B302" s="5" t="s">
-[...3 lines deleted...]
-        <v>490</v>
+      <c r="B302" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C302" s="7" t="s">
+        <v>251</v>
       </c>
       <c r="D302" s="8" t="s">
-        <v>491</v>
+        <v>642</v>
       </c>
     </row>
     <row r="303" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>298</v>
       </c>
-      <c r="B303" s="5" t="s">
-[...3 lines deleted...]
-        <v>595</v>
+      <c r="B303" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C303" s="7" t="s">
+        <v>655</v>
       </c>
       <c r="D303" s="8" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:4" ht="45" x14ac:dyDescent="0.2">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>299</v>
       </c>
-      <c r="B304" s="5" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="B304" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C304" s="7" t="s">
+        <v>651</v>
       </c>
       <c r="D304" s="8" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>300</v>
       </c>
-      <c r="B305" s="5" t="s">
-[...3 lines deleted...]
-        <v>259</v>
+      <c r="B305" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C305" s="7" t="s">
+        <v>540</v>
       </c>
       <c r="D305" s="8" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>301</v>
       </c>
-      <c r="B306" s="5" t="s">
-[...3 lines deleted...]
-        <v>228</v>
+      <c r="B306" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C306" s="7" t="s">
+        <v>49</v>
       </c>
       <c r="D306" s="8" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>302</v>
       </c>
-      <c r="B307" s="5" t="s">
-[...3 lines deleted...]
-        <v>203</v>
+      <c r="B307" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C307" s="7" t="s">
+        <v>668</v>
       </c>
       <c r="D307" s="8" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>303</v>
       </c>
-      <c r="B308" s="5" t="s">
-[...3 lines deleted...]
-        <v>360</v>
+      <c r="B308" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C308" s="7" t="s">
+        <v>65</v>
       </c>
       <c r="D308" s="8" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:4" ht="56.25" x14ac:dyDescent="0.2">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>304</v>
       </c>
-      <c r="B309" s="5" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="B309" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C309" s="7" t="s">
+        <v>57</v>
       </c>
       <c r="D309" s="8" t="s">
-        <v>48</v>
+        <v>614</v>
       </c>
     </row>
     <row r="310" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>305</v>
       </c>
-      <c r="B310" s="5" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="B310" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C310" s="7" t="s">
+        <v>253</v>
       </c>
       <c r="D310" s="8" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>306</v>
       </c>
-      <c r="B311" s="5" t="s">
-[...3 lines deleted...]
-        <v>265</v>
+      <c r="B311" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="C311" s="7" t="s">
+        <v>206</v>
       </c>
       <c r="D311" s="8" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>307</v>
       </c>
-      <c r="B312" s="5" t="s">
-[...3 lines deleted...]
-        <v>76</v>
+      <c r="B312" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C312" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="D312" s="8" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
     </row>
     <row r="313" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>308</v>
       </c>
-      <c r="B313" s="5" t="s">
-[...3 lines deleted...]
-        <v>495</v>
+      <c r="B313" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C313" s="7" t="s">
+        <v>265</v>
       </c>
       <c r="D313" s="8" t="s">
-        <v>496</v>
+        <v>266</v>
       </c>
     </row>
     <row r="314" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>309</v>
       </c>
-      <c r="B314" s="5" t="s">
-[...3 lines deleted...]
-        <v>468</v>
+      <c r="B314" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="C314" s="7" t="s">
+        <v>435</v>
       </c>
       <c r="D314" s="8" t="s">
-        <v>469</v>
+        <v>454</v>
       </c>
     </row>
     <row r="315" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>310</v>
       </c>
-      <c r="B315" s="5" t="s">
-[...3 lines deleted...]
-        <v>445</v>
+      <c r="B315" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C315" s="7" t="s">
+        <v>81</v>
       </c>
       <c r="D315" s="8" t="s">
-        <v>446</v>
+        <v>622</v>
       </c>
     </row>
     <row r="316" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>311</v>
       </c>
-      <c r="B316" s="5" t="s">
-[...3 lines deleted...]
-        <v>330</v>
+      <c r="B316" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C316" s="7" t="s">
+        <v>229</v>
       </c>
       <c r="D316" s="8" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>312</v>
       </c>
-      <c r="B317" s="5" t="s">
-[...3 lines deleted...]
-        <v>533</v>
+      <c r="B317" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C317" s="7" t="s">
+        <v>506</v>
       </c>
       <c r="D317" s="8" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:4" ht="56.25" x14ac:dyDescent="0.2">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>313</v>
       </c>
-      <c r="B318" s="5" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="B318" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C318" s="7" t="s">
+        <v>391</v>
       </c>
       <c r="D318" s="8" t="s">
-        <v>29</v>
+        <v>392</v>
       </c>
     </row>
     <row r="319" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>314</v>
       </c>
-      <c r="B319" s="5" t="s">
-[...3 lines deleted...]
-        <v>163</v>
+      <c r="B319" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C319" s="7" t="s">
+        <v>477</v>
       </c>
       <c r="D319" s="8" t="s">
-        <v>164</v>
+        <v>478</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4" ht="45" x14ac:dyDescent="0.2">
+      <c r="A320" s="3">
+        <v>315</v>
+      </c>
+      <c r="B320" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="C320" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D320" s="8" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A321" s="3">
+        <v>316</v>
+      </c>
+      <c r="B321" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="C321" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="D321" s="8" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A322" s="3">
+        <v>317</v>
+      </c>
+      <c r="B322" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="C322" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="D322" s="8" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A323" s="3">
+        <v>318</v>
+      </c>
+      <c r="B323" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="C323" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="D323" s="8" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A324" s="3">
+        <v>319</v>
+      </c>
+      <c r="B324" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C324" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="D324" s="8" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A325" s="3">
+        <v>320</v>
+      </c>
+      <c r="B325" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C325" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="D325" s="8" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A326" s="3">
+        <v>321</v>
+      </c>
+      <c r="B326" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C326" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D326" s="8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A327" s="3">
+        <v>322</v>
+      </c>
+      <c r="B327" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C327" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D327" s="8" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A328" s="3">
+        <v>323</v>
+      </c>
+      <c r="B328" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C328" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="D328" s="8" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A329" s="3">
+        <v>324</v>
+      </c>
+      <c r="B329" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C329" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="D329" s="8" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A330" s="3">
+        <v>325</v>
+      </c>
+      <c r="B330" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C330" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D330" s="8" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A331" s="3">
+        <v>326</v>
+      </c>
+      <c r="B331" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="C331" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="D331" s="8" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A332" s="3">
+        <v>327</v>
+      </c>
+      <c r="B332" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C332" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="D332" s="8" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A333" s="3">
+        <v>328</v>
+      </c>
+      <c r="B333" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C333" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D333" s="8" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A334" s="3">
+        <v>329</v>
+      </c>
+      <c r="B334" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="C334" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="D334" s="8" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A335" s="3">
+        <v>330</v>
+      </c>
+      <c r="B335" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="C335" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="D335" s="8" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A336" s="3">
+        <v>331</v>
+      </c>
+      <c r="B336" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C336" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="D336" s="8" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A337" s="3">
+        <v>332</v>
+      </c>
+      <c r="B337" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C337" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="D337" s="8" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A338" s="3">
+        <v>333</v>
+      </c>
+      <c r="B338" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C338" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D338" s="8" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
-  <sortState ref="A6:D319">
+  <sortState ref="B6:D338">
     <sortCondition ref="B6"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>