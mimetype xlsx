--- v0 (2026-04-16)
+++ v1 (2026-06-03)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-150" yWindow="-270" windowWidth="14340" windowHeight="12990" tabRatio="640" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="год " sheetId="4" r:id="rId1"/>
     <sheet name="квартал" sheetId="2" r:id="rId2"/>
     <sheet name="период" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4173" uniqueCount="1600">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4175" uniqueCount="1600">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота и лесное хозяйство</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Рыболовство и рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>Гостиницы и рестораны</t>
   </si>
   <si>
@@ -4826,58 +4826,58 @@
   <si>
     <t>136,2</t>
   </si>
   <si>
     <t>132,3</t>
   </si>
   <si>
     <t>134,0</t>
   </si>
   <si>
     <t>135,2</t>
   </si>
   <si>
     <t>134,8</t>
   </si>
   <si>
     <t>122,7</t>
   </si>
   <si>
     <t>146,6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0_р_."/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
@@ -4889,50 +4889,51 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -5014,51 +5015,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -5133,79 +5134,82 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -5257,86 +5261,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -5480,723 +5482,723 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="H1" activePane="topRight" state="frozen"/>
       <selection activeCell="A20" sqref="A20"/>
-      <selection pane="topRight" activeCell="S37" sqref="S37"/>
+      <selection pane="topRight" activeCell="X15" sqref="X15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="11" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="52" t="s">
+    <row r="1" spans="1:12" ht="12" customHeight="1"/>
+    <row r="2" spans="1:12" s="43" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A2" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="53"/>
-[...9 lines deleted...]
-      <c r="L2" s="53"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
     </row>
-    <row r="3" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:12">
       <c r="A3" s="2"/>
     </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:12">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="3"/>
     </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:12">
       <c r="A5" s="6"/>
       <c r="B5" s="7">
         <v>1999</v>
       </c>
       <c r="C5" s="7">
         <v>2000</v>
       </c>
       <c r="D5" s="7">
         <v>2001</v>
       </c>
       <c r="E5" s="7">
         <v>2002</v>
       </c>
       <c r="F5" s="7">
         <v>2003</v>
       </c>
       <c r="G5" s="7">
         <v>2004</v>
       </c>
       <c r="H5" s="7">
         <v>2005</v>
       </c>
       <c r="I5" s="7">
         <v>2006</v>
       </c>
       <c r="J5" s="7">
         <v>2007</v>
       </c>
       <c r="K5" s="7">
         <v>2008</v>
       </c>
       <c r="L5" s="3"/>
     </row>
-    <row r="6" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:12">
       <c r="A6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="9">
         <v>8492</v>
       </c>
       <c r="C6" s="9">
         <v>9920</v>
       </c>
       <c r="D6" s="9">
         <v>11823</v>
       </c>
       <c r="E6" s="9">
         <v>13708</v>
       </c>
       <c r="F6" s="9">
         <v>15245</v>
       </c>
       <c r="G6" s="9">
         <v>19166</v>
       </c>
       <c r="H6" s="9">
         <v>23011</v>
       </c>
       <c r="I6" s="9">
         <v>27182</v>
       </c>
       <c r="J6" s="9">
         <v>34522</v>
       </c>
       <c r="K6" s="9">
         <v>39790</v>
       </c>
       <c r="L6" s="3"/>
     </row>
-    <row r="7" spans="1:12" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:12" ht="22.5">
       <c r="A7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="9">
         <v>5501</v>
       </c>
       <c r="C7" s="9">
         <v>6558</v>
       </c>
       <c r="D7" s="9">
         <v>8732</v>
       </c>
       <c r="E7" s="9">
         <v>9898</v>
       </c>
       <c r="F7" s="9">
         <v>10295</v>
       </c>
       <c r="G7" s="9">
         <v>12658</v>
       </c>
       <c r="H7" s="9">
         <v>15956</v>
       </c>
       <c r="I7" s="9">
         <v>19597</v>
       </c>
       <c r="J7" s="9">
         <v>23652</v>
       </c>
       <c r="K7" s="9">
         <v>31092</v>
       </c>
       <c r="L7" s="3"/>
     </row>
-    <row r="8" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:12">
       <c r="A8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9">
         <v>6432</v>
       </c>
       <c r="C8" s="9">
         <v>6009</v>
       </c>
       <c r="D8" s="9">
         <v>6058</v>
       </c>
       <c r="E8" s="9">
         <v>9923</v>
       </c>
       <c r="F8" s="9">
         <v>12956</v>
       </c>
       <c r="G8" s="9">
         <v>16295</v>
       </c>
       <c r="H8" s="9">
         <v>22779</v>
       </c>
       <c r="I8" s="9">
         <v>28089</v>
       </c>
       <c r="J8" s="9">
         <v>33321</v>
       </c>
       <c r="K8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="L8" s="3"/>
     </row>
-    <row r="9" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:12">
       <c r="A9" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="9">
         <v>8745</v>
       </c>
       <c r="C9" s="9">
         <v>11113</v>
       </c>
       <c r="D9" s="9">
         <v>11796</v>
       </c>
       <c r="E9" s="9">
         <v>13528</v>
       </c>
       <c r="F9" s="9">
         <v>15177</v>
       </c>
       <c r="G9" s="9">
         <v>18940</v>
       </c>
       <c r="H9" s="9">
         <v>24082</v>
       </c>
       <c r="I9" s="9">
         <v>28763</v>
       </c>
       <c r="J9" s="9">
         <v>35038</v>
       </c>
       <c r="K9" s="9">
         <v>42584</v>
       </c>
       <c r="L9" s="3"/>
     </row>
-    <row r="10" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:12">
       <c r="A10" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="9">
         <v>8450</v>
       </c>
       <c r="C10" s="9">
         <v>11505</v>
       </c>
       <c r="D10" s="9">
         <v>13921</v>
       </c>
       <c r="E10" s="9">
         <v>16459</v>
       </c>
       <c r="F10" s="9">
         <v>17326</v>
       </c>
       <c r="G10" s="9">
         <v>21880</v>
       </c>
       <c r="H10" s="9">
         <v>25940</v>
       </c>
       <c r="I10" s="9">
         <v>31027</v>
       </c>
       <c r="J10" s="9">
         <v>39354</v>
       </c>
       <c r="K10" s="9">
         <v>45601</v>
       </c>
       <c r="L10" s="3"/>
     </row>
-    <row r="11" spans="1:12" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:12" ht="33.75">
       <c r="A11" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="9">
         <v>7037</v>
       </c>
       <c r="C11" s="9">
         <v>10023</v>
       </c>
       <c r="D11" s="9">
         <v>9765</v>
       </c>
       <c r="E11" s="9">
         <v>12158</v>
       </c>
       <c r="F11" s="9">
         <v>13849</v>
       </c>
       <c r="G11" s="9">
         <v>16076</v>
       </c>
       <c r="H11" s="9">
         <v>19511</v>
       </c>
       <c r="I11" s="9">
         <v>24304</v>
       </c>
       <c r="J11" s="9">
         <v>28728</v>
       </c>
       <c r="K11" s="9">
         <v>35556</v>
       </c>
       <c r="L11" s="3"/>
     </row>
-    <row r="12" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:12">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="9">
         <v>4539</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="9">
         <v>14458</v>
       </c>
       <c r="G12" s="9">
         <v>19115</v>
       </c>
       <c r="H12" s="9">
         <v>23156</v>
       </c>
       <c r="I12" s="9">
         <v>26017</v>
       </c>
       <c r="J12" s="9">
         <v>30391</v>
       </c>
       <c r="K12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="L12" s="3"/>
     </row>
-    <row r="13" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:12">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="9">
         <v>13093</v>
       </c>
       <c r="C13" s="9">
         <v>17573</v>
       </c>
       <c r="D13" s="9">
         <v>21737</v>
       </c>
       <c r="E13" s="9">
         <v>23947</v>
       </c>
       <c r="F13" s="9">
         <v>26769</v>
       </c>
       <c r="G13" s="9">
         <v>31521</v>
       </c>
       <c r="H13" s="9">
         <v>37197</v>
       </c>
       <c r="I13" s="9">
         <v>43523</v>
       </c>
       <c r="J13" s="9">
         <v>52671</v>
       </c>
       <c r="K13" s="9">
         <v>63778</v>
       </c>
       <c r="L13" s="3"/>
     </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:12">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="9">
         <v>16006</v>
       </c>
       <c r="C14" s="9">
         <v>16563</v>
       </c>
       <c r="D14" s="9">
         <v>19090</v>
       </c>
       <c r="E14" s="9">
         <v>21555</v>
       </c>
       <c r="F14" s="9">
         <v>23597</v>
       </c>
       <c r="G14" s="9">
         <v>29879</v>
       </c>
       <c r="H14" s="9">
         <v>39729</v>
       </c>
       <c r="I14" s="9">
         <v>52222</v>
       </c>
       <c r="J14" s="9">
         <v>61199</v>
       </c>
       <c r="K14" s="9">
         <v>82359</v>
       </c>
       <c r="L14" s="3"/>
     </row>
-    <row r="15" spans="1:12" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:12" ht="33.75">
       <c r="A15" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="9">
         <v>9177</v>
       </c>
       <c r="C15" s="9">
         <v>13192</v>
       </c>
       <c r="D15" s="9">
         <v>13471</v>
       </c>
       <c r="E15" s="9">
         <v>15388</v>
       </c>
       <c r="F15" s="9">
         <v>16729</v>
       </c>
       <c r="G15" s="9">
         <v>22126</v>
       </c>
       <c r="H15" s="9">
         <v>26360</v>
       </c>
       <c r="I15" s="9">
         <v>31084</v>
       </c>
       <c r="J15" s="9">
         <v>38648</v>
       </c>
       <c r="K15" s="9">
         <v>42628</v>
       </c>
       <c r="L15" s="3"/>
     </row>
-    <row r="16" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:12">
       <c r="A16" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="9">
         <v>9853</v>
       </c>
       <c r="C16" s="9">
         <v>11042</v>
       </c>
       <c r="D16" s="9">
         <v>13943</v>
       </c>
       <c r="E16" s="9">
         <v>16416</v>
       </c>
       <c r="F16" s="9">
         <v>17230</v>
       </c>
       <c r="G16" s="9">
         <v>23786</v>
       </c>
       <c r="H16" s="9">
         <v>27636</v>
       </c>
       <c r="I16" s="9">
         <v>31254</v>
       </c>
       <c r="J16" s="9">
         <v>40463</v>
       </c>
       <c r="K16" s="9">
         <v>40990</v>
       </c>
       <c r="L16" s="3"/>
     </row>
-    <row r="17" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:17">
       <c r="A17" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="9">
         <v>7058</v>
       </c>
       <c r="C17" s="9">
         <v>8284</v>
       </c>
       <c r="D17" s="9">
         <v>9104</v>
       </c>
       <c r="E17" s="9">
         <v>12010</v>
       </c>
       <c r="F17" s="9">
         <v>13372</v>
       </c>
       <c r="G17" s="9">
         <v>16485</v>
       </c>
       <c r="H17" s="9">
         <v>19278</v>
       </c>
       <c r="I17" s="9">
         <v>22467</v>
       </c>
       <c r="J17" s="9">
         <v>29237</v>
       </c>
       <c r="K17" s="9">
         <v>32076</v>
       </c>
       <c r="L17" s="3"/>
     </row>
-    <row r="18" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:17" ht="22.5">
       <c r="A18" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="9">
         <v>6517</v>
       </c>
       <c r="C18" s="9">
         <v>7390</v>
       </c>
       <c r="D18" s="9">
         <v>8056</v>
       </c>
       <c r="E18" s="9">
         <v>10284</v>
       </c>
       <c r="F18" s="9">
         <v>11497</v>
       </c>
       <c r="G18" s="9">
         <v>14344</v>
       </c>
       <c r="H18" s="9">
         <v>16933</v>
       </c>
       <c r="I18" s="9">
         <v>19971</v>
       </c>
       <c r="J18" s="9">
         <v>31045</v>
       </c>
       <c r="K18" s="9">
         <v>33424</v>
       </c>
       <c r="L18" s="3"/>
     </row>
-    <row r="19" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:17" ht="22.5">
       <c r="A19" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="9">
         <v>6628</v>
       </c>
       <c r="C19" s="9">
         <v>7120</v>
       </c>
       <c r="D19" s="9">
         <v>8948</v>
       </c>
       <c r="E19" s="9">
         <v>11856</v>
       </c>
       <c r="F19" s="9">
         <v>13344</v>
       </c>
       <c r="G19" s="9">
         <v>15506</v>
       </c>
       <c r="H19" s="9">
         <v>18288</v>
       </c>
       <c r="I19" s="9">
         <v>22940</v>
       </c>
       <c r="J19" s="9">
         <v>29351</v>
       </c>
       <c r="K19" s="9">
         <v>35104</v>
       </c>
       <c r="L19" s="3"/>
     </row>
-    <row r="20" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:17">
       <c r="A20" s="3"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="3"/>
     </row>
-    <row r="22" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A22" s="54" t="s">
+    <row r="22" spans="1:17">
+      <c r="A22" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="B22" s="54"/>
-[...9 lines deleted...]
-      <c r="L22" s="54"/>
+      <c r="B22" s="56"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="56"/>
+      <c r="K22" s="56"/>
+      <c r="L22" s="56"/>
     </row>
-    <row r="23" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:17">
       <c r="A23" s="6"/>
       <c r="B23" s="11">
         <v>2009</v>
       </c>
       <c r="C23" s="11">
         <v>2010</v>
       </c>
       <c r="D23" s="11">
         <v>2011</v>
       </c>
       <c r="E23" s="12">
         <v>2012</v>
       </c>
       <c r="F23" s="11">
         <v>2013</v>
       </c>
       <c r="G23" s="12">
         <v>2014</v>
       </c>
       <c r="H23" s="13">
         <v>2015</v>
       </c>
       <c r="I23" s="13">
         <v>2016</v>
       </c>
       <c r="J23" s="11">
         <v>2017</v>
       </c>
       <c r="K23" s="11">
         <v>2018</v>
       </c>
       <c r="L23" s="11">
         <v>2019</v>
       </c>
       <c r="M23" s="11">
         <v>2020</v>
       </c>
       <c r="N23" s="11">
         <v>2021</v>
       </c>
       <c r="O23" s="11">
         <v>2022</v>
       </c>
       <c r="P23" s="11">
         <v>2023</v>
       </c>
       <c r="Q23" s="11">
         <v>2024</v>
       </c>
     </row>
-    <row r="24" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:17">
       <c r="A24" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="14">
         <v>45755</v>
       </c>
       <c r="C24" s="14">
         <v>51689</v>
       </c>
       <c r="D24" s="14">
         <v>61712</v>
       </c>
       <c r="E24" s="14">
         <v>68920.5</v>
       </c>
       <c r="F24" s="15">
         <v>74853</v>
       </c>
       <c r="G24" s="16">
         <v>81061.899999999994</v>
       </c>
       <c r="H24" s="16">
         <v>84324.1</v>
       </c>
       <c r="I24" s="16">
@@ -6205,51 +6207,51 @@
       <c r="J24" s="16">
         <v>104139</v>
       </c>
       <c r="K24" s="16">
         <v>110686</v>
       </c>
       <c r="L24" s="16">
         <v>130233</v>
       </c>
       <c r="M24" s="16">
         <v>157497</v>
       </c>
       <c r="N24" s="16">
         <v>187501</v>
       </c>
       <c r="O24" s="17">
         <v>227021</v>
       </c>
       <c r="P24" s="17">
         <v>262248</v>
       </c>
       <c r="Q24" s="46">
         <v>293421</v>
       </c>
     </row>
-    <row r="25" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:17" ht="22.5">
       <c r="A25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="14">
         <v>34505</v>
       </c>
       <c r="C25" s="14">
         <v>34730</v>
       </c>
       <c r="D25" s="14">
         <v>44777</v>
       </c>
       <c r="E25" s="14">
         <v>49817.8</v>
       </c>
       <c r="F25" s="15">
         <v>58652</v>
       </c>
       <c r="G25" s="16">
         <v>69759.199999999997</v>
       </c>
       <c r="H25" s="16">
         <v>76738</v>
       </c>
       <c r="I25" s="16">
@@ -6258,51 +6260,51 @@
       <c r="J25" s="16">
         <v>92129</v>
       </c>
       <c r="K25" s="16">
         <v>98166</v>
       </c>
       <c r="L25" s="16">
         <v>116744</v>
       </c>
       <c r="M25" s="16">
         <v>133073</v>
       </c>
       <c r="N25" s="16">
         <v>154923</v>
       </c>
       <c r="O25" s="17">
         <v>198752</v>
       </c>
       <c r="P25" s="17">
         <v>227531</v>
       </c>
       <c r="Q25" s="46">
         <v>268625</v>
       </c>
     </row>
-    <row r="26" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:17">
       <c r="A26" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="14">
         <v>46510</v>
       </c>
       <c r="C26" s="14">
         <v>50320</v>
       </c>
       <c r="D26" s="14">
         <v>58589</v>
       </c>
       <c r="E26" s="14">
         <v>66182.3</v>
       </c>
       <c r="F26" s="15">
         <v>77311</v>
       </c>
       <c r="G26" s="16">
         <v>84930.9</v>
       </c>
       <c r="H26" s="16">
         <v>94582.6</v>
       </c>
       <c r="I26" s="16">
@@ -6311,51 +6313,51 @@
       <c r="J26" s="16">
         <v>106160</v>
       </c>
       <c r="K26" s="16">
         <v>115516</v>
       </c>
       <c r="L26" s="16">
         <v>127546</v>
       </c>
       <c r="M26" s="16">
         <v>142859</v>
       </c>
       <c r="N26" s="16">
         <v>167089</v>
       </c>
       <c r="O26" s="17">
         <v>206017</v>
       </c>
       <c r="P26" s="17">
         <v>248139</v>
       </c>
       <c r="Q26" s="46">
         <v>296779</v>
       </c>
     </row>
-    <row r="27" spans="1:17" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:17" ht="33.75">
       <c r="A27" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="14">
         <v>59042</v>
       </c>
       <c r="C27" s="14">
         <v>53987</v>
       </c>
       <c r="D27" s="14">
         <v>64253</v>
       </c>
       <c r="E27" s="14">
         <v>75845.3</v>
       </c>
       <c r="F27" s="19">
         <v>91125</v>
       </c>
       <c r="G27" s="16">
         <v>97895</v>
       </c>
       <c r="H27" s="16">
         <v>158560.70000000001</v>
       </c>
       <c r="I27" s="16">
@@ -6364,51 +6366,51 @@
       <c r="J27" s="16">
         <v>200441</v>
       </c>
       <c r="K27" s="16">
         <v>172242</v>
       </c>
       <c r="L27" s="16">
         <v>223654</v>
       </c>
       <c r="M27" s="16">
         <v>273252</v>
       </c>
       <c r="N27" s="16">
         <v>296995</v>
       </c>
       <c r="O27" s="17">
         <v>349762</v>
       </c>
       <c r="P27" s="17">
         <v>409153</v>
       </c>
       <c r="Q27" s="46">
         <v>550058</v>
       </c>
     </row>
-    <row r="28" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:17" ht="22.5">
       <c r="A28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="14">
         <v>49745</v>
       </c>
       <c r="C28" s="14">
         <v>55200</v>
       </c>
       <c r="D28" s="14">
         <v>66009</v>
       </c>
       <c r="E28" s="14">
         <v>74140.600000000006</v>
       </c>
       <c r="F28" s="15">
         <v>79058</v>
       </c>
       <c r="G28" s="16">
         <v>85305.600000000006</v>
       </c>
       <c r="H28" s="16">
         <v>94857.4</v>
       </c>
       <c r="I28" s="16">
@@ -6417,51 +6419,51 @@
       <c r="J28" s="16">
         <v>106697</v>
       </c>
       <c r="K28" s="16">
         <v>115299</v>
       </c>
       <c r="L28" s="16">
         <v>125003</v>
       </c>
       <c r="M28" s="16">
         <v>140982</v>
       </c>
       <c r="N28" s="16">
         <v>165083</v>
       </c>
       <c r="O28" s="17">
         <v>212761</v>
       </c>
       <c r="P28" s="17">
         <v>257192</v>
       </c>
       <c r="Q28" s="46">
         <v>299042</v>
       </c>
     </row>
-    <row r="29" spans="1:17" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:17" ht="33.75">
       <c r="A29" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="14">
         <v>42519</v>
       </c>
       <c r="C29" s="14">
         <v>44191</v>
       </c>
       <c r="D29" s="14">
         <v>50764</v>
       </c>
       <c r="E29" s="14">
         <v>57581</v>
       </c>
       <c r="F29" s="15">
         <v>75990</v>
       </c>
       <c r="G29" s="16">
         <v>86470.6</v>
       </c>
       <c r="H29" s="16">
         <v>93490.3</v>
       </c>
       <c r="I29" s="16">
@@ -6470,51 +6472,51 @@
       <c r="J29" s="16">
         <v>102137</v>
       </c>
       <c r="K29" s="16">
         <v>112269</v>
       </c>
       <c r="L29" s="16">
         <v>125438</v>
       </c>
       <c r="M29" s="16">
         <v>139678</v>
       </c>
       <c r="N29" s="16">
         <v>156459</v>
       </c>
       <c r="O29" s="17">
         <v>181968</v>
       </c>
       <c r="P29" s="17">
         <v>228353</v>
       </c>
       <c r="Q29" s="46">
         <v>302402</v>
       </c>
     </row>
-    <row r="30" spans="1:17" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:17" ht="33.75">
       <c r="A30" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="14">
         <v>39172</v>
       </c>
       <c r="C30" s="14">
         <v>42524</v>
       </c>
       <c r="D30" s="14">
         <v>43919</v>
       </c>
       <c r="E30" s="14">
         <v>52699.5</v>
       </c>
       <c r="F30" s="15">
         <v>71307</v>
       </c>
       <c r="G30" s="16">
         <v>79290.600000000006</v>
       </c>
       <c r="H30" s="16">
         <v>88700.4</v>
       </c>
       <c r="I30" s="20">
@@ -6523,51 +6525,51 @@
       <c r="J30" s="16">
         <v>106113</v>
       </c>
       <c r="K30" s="16">
         <v>116348</v>
       </c>
       <c r="L30" s="16">
         <v>134762</v>
       </c>
       <c r="M30" s="16">
         <v>147490</v>
       </c>
       <c r="N30" s="16">
         <v>172337</v>
       </c>
       <c r="O30" s="17">
         <v>196146</v>
       </c>
       <c r="P30" s="17">
         <v>230979</v>
       </c>
       <c r="Q30" s="46">
         <v>264535</v>
       </c>
     </row>
-    <row r="31" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:17">
       <c r="A31" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B31" s="14">
         <v>47755</v>
       </c>
       <c r="C31" s="14">
         <v>51556</v>
       </c>
       <c r="D31" s="14">
         <v>61157</v>
       </c>
       <c r="E31" s="14">
         <v>68080.100000000006</v>
       </c>
       <c r="F31" s="15">
         <v>74487</v>
       </c>
       <c r="G31" s="16">
         <v>88589.7</v>
       </c>
       <c r="H31" s="16">
         <v>105689.5</v>
       </c>
       <c r="I31" s="16">
@@ -6576,51 +6578,51 @@
       <c r="J31" s="16">
         <v>138424</v>
       </c>
       <c r="K31" s="16">
         <v>154407</v>
       </c>
       <c r="L31" s="16">
         <v>161044</v>
       </c>
       <c r="M31" s="16">
         <v>172311</v>
       </c>
       <c r="N31" s="16">
         <v>187736</v>
       </c>
       <c r="O31" s="17">
         <v>230446</v>
       </c>
       <c r="P31" s="17">
         <v>290393</v>
       </c>
       <c r="Q31" s="46">
         <v>325445</v>
       </c>
     </row>
-    <row r="32" spans="1:17" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:17" ht="29.25" customHeight="1">
       <c r="A32" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="14">
         <v>39736</v>
       </c>
       <c r="C32" s="14">
         <v>43894</v>
       </c>
       <c r="D32" s="14">
         <v>50963</v>
       </c>
       <c r="E32" s="14">
         <v>59202.9</v>
       </c>
       <c r="F32" s="15">
         <v>62337</v>
       </c>
       <c r="G32" s="16">
         <v>66918.399999999994</v>
       </c>
       <c r="H32" s="16">
         <v>74918.600000000006</v>
       </c>
       <c r="I32" s="16">
@@ -6629,51 +6631,51 @@
       <c r="J32" s="16">
         <v>92229</v>
       </c>
       <c r="K32" s="16">
         <v>97155</v>
       </c>
       <c r="L32" s="16">
         <v>104413</v>
       </c>
       <c r="M32" s="16">
         <v>118807</v>
       </c>
       <c r="N32" s="16">
         <v>134064</v>
       </c>
       <c r="O32" s="17">
         <v>167236</v>
       </c>
       <c r="P32" s="17">
         <v>190693</v>
       </c>
       <c r="Q32" s="46">
         <v>211468</v>
       </c>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:17">
       <c r="A33" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="14">
         <v>67004</v>
       </c>
       <c r="C33" s="14">
         <v>77131</v>
       </c>
       <c r="D33" s="14">
         <v>91210</v>
       </c>
       <c r="E33" s="14">
         <v>97920.6</v>
       </c>
       <c r="F33" s="15">
         <v>107535</v>
       </c>
       <c r="G33" s="16">
         <v>118693.7</v>
       </c>
       <c r="H33" s="16">
         <v>113365.1</v>
       </c>
       <c r="I33" s="16">
@@ -6682,51 +6684,51 @@
       <c r="J33" s="16">
         <v>168380</v>
       </c>
       <c r="K33" s="16">
         <v>182247</v>
       </c>
       <c r="L33" s="16">
         <v>213235</v>
       </c>
       <c r="M33" s="16">
         <v>224748</v>
       </c>
       <c r="N33" s="16">
         <v>246357</v>
       </c>
       <c r="O33" s="17">
         <v>336299</v>
       </c>
       <c r="P33" s="17">
         <v>330240</v>
       </c>
       <c r="Q33" s="46">
         <v>378570</v>
       </c>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:17">
       <c r="A34" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="14">
         <v>14045</v>
       </c>
       <c r="C34" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D34" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E34" s="21" t="s">
         <v>2</v>
       </c>
       <c r="F34" s="15" t="s">
         <v>2</v>
       </c>
       <c r="G34" s="22" t="s">
         <v>2</v>
       </c>
       <c r="H34" s="21" t="s">
         <v>2</v>
       </c>
       <c r="I34" s="22" t="s">
@@ -6735,51 +6737,51 @@
       <c r="J34" s="22" t="s">
         <v>2</v>
       </c>
       <c r="K34" s="22" t="s">
         <v>2</v>
       </c>
       <c r="L34" s="16">
         <v>35994</v>
       </c>
       <c r="M34" s="16">
         <v>111418</v>
       </c>
       <c r="N34" s="22" t="s">
         <v>2</v>
       </c>
       <c r="O34" s="23" t="s">
         <v>2</v>
       </c>
       <c r="P34" s="17">
         <v>176006</v>
       </c>
       <c r="Q34" s="46">
         <v>223904</v>
       </c>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:17">
       <c r="A35" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="14">
         <v>68956</v>
       </c>
       <c r="C35" s="14">
         <v>77641</v>
       </c>
       <c r="D35" s="14">
         <v>86672</v>
       </c>
       <c r="E35" s="14">
         <v>97008.3</v>
       </c>
       <c r="F35" s="15">
         <v>109780</v>
       </c>
       <c r="G35" s="16">
         <v>125465.8</v>
       </c>
       <c r="H35" s="16">
         <v>126036.1</v>
       </c>
       <c r="I35" s="16">
@@ -6788,51 +6790,51 @@
       <c r="J35" s="16">
         <v>145091</v>
       </c>
       <c r="K35" s="16">
         <v>143738</v>
       </c>
       <c r="L35" s="16">
         <v>163151</v>
       </c>
       <c r="M35" s="16">
         <v>182956</v>
       </c>
       <c r="N35" s="16">
         <v>209671</v>
       </c>
       <c r="O35" s="17">
         <v>288584</v>
       </c>
       <c r="P35" s="17">
         <v>318393</v>
       </c>
       <c r="Q35" s="46">
         <v>379044</v>
       </c>
     </row>
-    <row r="36" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:17" ht="22.5">
       <c r="A36" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="14">
         <v>77471</v>
       </c>
       <c r="C36" s="14">
         <v>80611</v>
       </c>
       <c r="D36" s="14">
         <v>97603</v>
       </c>
       <c r="E36" s="14">
         <v>109666.2</v>
       </c>
       <c r="F36" s="15">
         <v>113795</v>
       </c>
       <c r="G36" s="16">
         <v>130435.9</v>
       </c>
       <c r="H36" s="16">
         <v>149632.5</v>
       </c>
       <c r="I36" s="16">
@@ -6841,51 +6843,51 @@
       <c r="J36" s="16">
         <v>186968</v>
       </c>
       <c r="K36" s="16">
         <v>213199</v>
       </c>
       <c r="L36" s="16">
         <v>227874</v>
       </c>
       <c r="M36" s="16">
         <v>255141</v>
       </c>
       <c r="N36" s="16">
         <v>310599</v>
       </c>
       <c r="O36" s="17">
         <v>349497</v>
       </c>
       <c r="P36" s="17">
         <v>386095</v>
       </c>
       <c r="Q36" s="46">
         <v>495367</v>
       </c>
     </row>
-    <row r="37" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:17" ht="22.5">
       <c r="A37" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="14">
         <v>42748</v>
       </c>
       <c r="C37" s="14">
         <v>46312</v>
       </c>
       <c r="D37" s="14">
         <v>53363</v>
       </c>
       <c r="E37" s="14">
         <v>61840.9</v>
       </c>
       <c r="F37" s="15">
         <v>67186</v>
       </c>
       <c r="G37" s="16">
         <v>98816.4</v>
       </c>
       <c r="H37" s="16">
         <v>86700.3</v>
       </c>
       <c r="I37" s="20">
@@ -6894,51 +6896,51 @@
       <c r="J37" s="16">
         <v>110972</v>
       </c>
       <c r="K37" s="16">
         <v>80492</v>
       </c>
       <c r="L37" s="16">
         <v>77930</v>
       </c>
       <c r="M37" s="16">
         <v>72833</v>
       </c>
       <c r="N37" s="16">
         <v>70440</v>
       </c>
       <c r="O37" s="17">
         <v>62139</v>
       </c>
       <c r="P37" s="17">
         <v>64253</v>
       </c>
       <c r="Q37" s="46">
         <v>71642</v>
       </c>
     </row>
-    <row r="38" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:17" ht="22.5">
       <c r="A38" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="14">
         <v>47897</v>
       </c>
       <c r="C38" s="14">
         <v>55182</v>
       </c>
       <c r="D38" s="14">
         <v>65618</v>
       </c>
       <c r="E38" s="14">
         <v>76585.600000000006</v>
       </c>
       <c r="F38" s="15">
         <v>80045</v>
       </c>
       <c r="G38" s="16">
         <v>85295.3</v>
       </c>
       <c r="H38" s="16">
         <v>86582.3</v>
       </c>
       <c r="I38" s="16">
@@ -6947,51 +6949,51 @@
       <c r="J38" s="16">
         <v>96501</v>
       </c>
       <c r="K38" s="16">
         <v>98074</v>
       </c>
       <c r="L38" s="16">
         <v>109155</v>
       </c>
       <c r="M38" s="24">
         <v>126165</v>
       </c>
       <c r="N38" s="16">
         <v>144752</v>
       </c>
       <c r="O38" s="17">
         <v>197301</v>
       </c>
       <c r="P38" s="17">
         <v>287867</v>
       </c>
       <c r="Q38" s="46">
         <v>289097</v>
       </c>
     </row>
-    <row r="39" spans="1:17" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:17" ht="36.75" customHeight="1">
       <c r="A39" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="14">
         <v>33151</v>
       </c>
       <c r="C39" s="14">
         <v>41262</v>
       </c>
       <c r="D39" s="14">
         <v>49038</v>
       </c>
       <c r="E39" s="14">
         <v>51596.6</v>
       </c>
       <c r="F39" s="15">
         <v>54698</v>
       </c>
       <c r="G39" s="16">
         <v>61705.1</v>
       </c>
       <c r="H39" s="16">
         <v>65096.3</v>
       </c>
       <c r="I39" s="16">
@@ -7000,51 +7002,51 @@
       <c r="J39" s="16">
         <v>67669</v>
       </c>
       <c r="K39" s="16">
         <v>72370</v>
       </c>
       <c r="L39" s="16">
         <v>77763</v>
       </c>
       <c r="M39" s="16">
         <v>87021</v>
       </c>
       <c r="N39" s="16">
         <v>102301</v>
       </c>
       <c r="O39" s="17">
         <v>124797</v>
       </c>
       <c r="P39" s="17">
         <v>144228</v>
       </c>
       <c r="Q39" s="46">
         <v>164070</v>
       </c>
     </row>
-    <row r="40" spans="1:17" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:17" ht="36.75" customHeight="1">
       <c r="A40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="14">
         <v>52148</v>
       </c>
       <c r="C40" s="14">
         <v>61771</v>
       </c>
       <c r="D40" s="14">
         <v>73748</v>
       </c>
       <c r="E40" s="14">
         <v>83696.3</v>
       </c>
       <c r="F40" s="15">
         <v>92682</v>
       </c>
       <c r="G40" s="16">
         <v>91659.6</v>
       </c>
       <c r="H40" s="16">
         <v>92027.7</v>
       </c>
       <c r="I40" s="16">
@@ -7053,51 +7055,51 @@
       <c r="J40" s="16">
         <v>109330</v>
       </c>
       <c r="K40" s="16">
         <v>118987</v>
       </c>
       <c r="L40" s="16">
         <v>138969</v>
       </c>
       <c r="M40" s="16">
         <v>165054</v>
       </c>
       <c r="N40" s="16">
         <v>187781</v>
       </c>
       <c r="O40" s="17">
         <v>236250</v>
       </c>
       <c r="P40" s="17">
         <v>287107</v>
       </c>
       <c r="Q40" s="46">
         <v>313007</v>
       </c>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:17">
       <c r="A41" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="14">
         <v>39585</v>
       </c>
       <c r="C41" s="14">
         <v>45556</v>
       </c>
       <c r="D41" s="14">
         <v>54165</v>
       </c>
       <c r="E41" s="14">
         <v>60896</v>
       </c>
       <c r="F41" s="15">
         <v>62835</v>
       </c>
       <c r="G41" s="16">
         <v>65998.899999999994</v>
       </c>
       <c r="H41" s="16">
         <v>68620.7</v>
       </c>
       <c r="I41" s="16">
@@ -7106,51 +7108,51 @@
       <c r="J41" s="16">
         <v>87526</v>
       </c>
       <c r="K41" s="16">
         <v>92752</v>
       </c>
       <c r="L41" s="16">
         <v>116631</v>
       </c>
       <c r="M41" s="16">
         <v>154841</v>
       </c>
       <c r="N41" s="16">
         <v>190931</v>
       </c>
       <c r="O41" s="17">
         <v>228614</v>
       </c>
       <c r="P41" s="17">
         <v>264267</v>
       </c>
       <c r="Q41" s="46">
         <v>287259</v>
       </c>
     </row>
-    <row r="42" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:17" ht="22.5">
       <c r="A42" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="14">
         <v>42592</v>
       </c>
       <c r="C42" s="14">
         <v>51842</v>
       </c>
       <c r="D42" s="14">
         <v>65868</v>
       </c>
       <c r="E42" s="14">
         <v>74526.399999999994</v>
       </c>
       <c r="F42" s="15">
         <v>77273</v>
       </c>
       <c r="G42" s="16">
         <v>83369.7</v>
       </c>
       <c r="H42" s="16">
         <v>84128.3</v>
       </c>
       <c r="I42" s="16">
@@ -7159,51 +7161,51 @@
       <c r="J42" s="16">
         <v>101863</v>
       </c>
       <c r="K42" s="16">
         <v>105320</v>
       </c>
       <c r="L42" s="16">
         <v>128947</v>
       </c>
       <c r="M42" s="16">
         <v>170270</v>
       </c>
       <c r="N42" s="16">
         <v>222099</v>
       </c>
       <c r="O42" s="17">
         <v>234450</v>
       </c>
       <c r="P42" s="17">
         <v>270504</v>
       </c>
       <c r="Q42" s="46">
         <v>291991</v>
       </c>
     </row>
-    <row r="43" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:17">
       <c r="A43" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="14">
         <v>30201</v>
       </c>
       <c r="C43" s="14">
         <v>36284</v>
       </c>
       <c r="D43" s="14">
         <v>43798</v>
       </c>
       <c r="E43" s="14">
         <v>49193.599999999999</v>
       </c>
       <c r="F43" s="15">
         <v>49366</v>
       </c>
       <c r="G43" s="16">
         <v>51989.599999999999</v>
       </c>
       <c r="H43" s="16">
         <v>53702.7</v>
       </c>
       <c r="I43" s="16">
@@ -7212,51 +7214,51 @@
       <c r="J43" s="16">
         <v>73434</v>
       </c>
       <c r="K43" s="16">
         <v>73531</v>
       </c>
       <c r="L43" s="16">
         <v>89375</v>
       </c>
       <c r="M43" s="16">
         <v>112424</v>
       </c>
       <c r="N43" s="16">
         <v>119015</v>
       </c>
       <c r="O43" s="17">
         <v>146241</v>
       </c>
       <c r="P43" s="17">
         <v>181570</v>
       </c>
       <c r="Q43" s="46">
         <v>223093</v>
       </c>
     </row>
-    <row r="44" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:17">
       <c r="A44" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="14">
         <v>55185</v>
       </c>
       <c r="C44" s="14">
         <v>50766</v>
       </c>
       <c r="D44" s="14">
         <v>57580</v>
       </c>
       <c r="E44" s="14">
         <v>60410.5</v>
       </c>
       <c r="F44" s="15">
         <v>66146</v>
       </c>
       <c r="G44" s="16">
         <v>73400.899999999994</v>
       </c>
       <c r="H44" s="16">
         <v>79331.5</v>
       </c>
       <c r="I44" s="16">
@@ -7265,201 +7267,207 @@
       <c r="J44" s="16">
         <v>90725</v>
       </c>
       <c r="K44" s="16">
         <v>89245</v>
       </c>
       <c r="L44" s="16">
         <v>98887</v>
       </c>
       <c r="M44" s="16">
         <v>124959</v>
       </c>
       <c r="N44" s="16">
         <v>126141</v>
       </c>
       <c r="O44" s="17">
         <v>179980</v>
       </c>
       <c r="P44" s="17">
         <v>167831</v>
       </c>
       <c r="Q44" s="46">
         <v>202059</v>
       </c>
     </row>
-    <row r="45" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:17">
       <c r="A45" s="25"/>
       <c r="B45" s="25"/>
       <c r="C45" s="25"/>
       <c r="D45" s="25"/>
       <c r="E45" s="25"/>
       <c r="F45" s="26"/>
       <c r="G45" s="26"/>
       <c r="H45" s="26"/>
       <c r="I45" s="25"/>
       <c r="J45" s="25"/>
       <c r="K45" s="25"/>
       <c r="L45" s="25"/>
       <c r="Q45" s="44"/>
     </row>
-    <row r="46" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:17">
       <c r="Q46" s="44"/>
     </row>
-    <row r="47" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:17">
       <c r="Q47" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="G22:L22"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.52" bottom="0.59055118110236227" header="0.4" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AS73"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AW73"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AR6" sqref="AR6:AR72"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AB1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A75" sqref="A75"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="62.140625" style="27" customWidth="1"/>
     <col min="2" max="5" width="9.7109375" style="27" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="1" customWidth="1"/>
     <col min="7" max="34" width="9.7109375" style="27" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="27"/>
     <col min="36" max="36" width="10" style="27" customWidth="1"/>
     <col min="37" max="37" width="10.7109375" style="27" customWidth="1"/>
     <col min="38" max="41" width="10" style="27" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:45" s="41" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A2" s="59" t="s">
+    <row r="2" spans="1:49" s="41" customFormat="1" ht="12">
+      <c r="A2" s="61" t="s">
         <v>1452</v>
       </c>
-      <c r="B2" s="59"/>
-[...18 lines deleted...]
-      <c r="U2" s="59"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
     </row>
-    <row r="4" spans="1:45" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="55">
+    <row r="4" spans="1:49">
+      <c r="A4" s="62"/>
+      <c r="B4" s="57">
         <v>2015</v>
       </c>
-      <c r="C4" s="55"/>
-[...2 lines deleted...]
-      <c r="F4" s="55">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57">
         <v>2016</v>
       </c>
-      <c r="G4" s="55"/>
-[...2 lines deleted...]
-      <c r="J4" s="56">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="58">
         <v>2017</v>
       </c>
-      <c r="K4" s="57"/>
-[...2 lines deleted...]
-      <c r="N4" s="56">
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="58">
         <v>2018</v>
       </c>
-      <c r="O4" s="57"/>
-[...2 lines deleted...]
-      <c r="R4" s="56">
+      <c r="O4" s="59"/>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="58">
         <v>2019</v>
       </c>
-      <c r="S4" s="57"/>
-[...2 lines deleted...]
-      <c r="V4" s="56">
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="58">
         <v>2020</v>
       </c>
-      <c r="W4" s="57"/>
-[...2 lines deleted...]
-      <c r="Z4" s="56">
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="58">
         <v>2021</v>
       </c>
-      <c r="AA4" s="57"/>
-[...2 lines deleted...]
-      <c r="AD4" s="56">
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="58">
         <v>2022</v>
       </c>
-      <c r="AE4" s="57"/>
-[...2 lines deleted...]
-      <c r="AH4" s="55">
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="57">
         <v>2023</v>
       </c>
-      <c r="AI4" s="55"/>
-[...2 lines deleted...]
-      <c r="AL4" s="55">
+      <c r="AI4" s="57"/>
+      <c r="AJ4" s="57"/>
+      <c r="AK4" s="57"/>
+      <c r="AL4" s="57">
         <v>2024</v>
       </c>
-      <c r="AM4" s="55"/>
-[...2 lines deleted...]
-      <c r="AP4" s="55">
+      <c r="AM4" s="57"/>
+      <c r="AN4" s="57"/>
+      <c r="AO4" s="57"/>
+      <c r="AP4" s="57">
         <v>2025</v>
       </c>
-      <c r="AQ4" s="55"/>
-[...1 lines deleted...]
-      <c r="AS4" s="55"/>
+      <c r="AQ4" s="57"/>
+      <c r="AR4" s="57"/>
+      <c r="AS4" s="57"/>
+      <c r="AT4" s="57">
+        <v>2026</v>
+      </c>
+      <c r="AU4" s="57"/>
+      <c r="AV4" s="57"/>
+      <c r="AW4" s="57"/>
     </row>
-    <row r="5" spans="1:45" x14ac:dyDescent="0.2">
-      <c r="A5" s="60"/>
+    <row r="5" spans="1:49">
+      <c r="A5" s="62"/>
       <c r="B5" s="29" t="s">
         <v>1459</v>
       </c>
       <c r="C5" s="29" t="s">
         <v>1460</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>1461</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>1462</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>1459</v>
       </c>
       <c r="G5" s="29" t="s">
         <v>1460</v>
       </c>
       <c r="H5" s="29" t="s">
         <v>1461</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>1462</v>
       </c>
       <c r="J5" s="29" t="s">
@@ -7548,52 +7556,55 @@
       </c>
       <c r="AL5" s="29" t="s">
         <v>1459</v>
       </c>
       <c r="AM5" s="34" t="s">
         <v>1460</v>
       </c>
       <c r="AN5" s="29" t="s">
         <v>1461</v>
       </c>
       <c r="AO5" s="30" t="s">
         <v>1462</v>
       </c>
       <c r="AP5" s="29" t="s">
         <v>1459</v>
       </c>
       <c r="AQ5" s="34" t="s">
         <v>1460</v>
       </c>
       <c r="AR5" s="29" t="s">
         <v>1461</v>
       </c>
       <c r="AS5" s="30" t="s">
         <v>1462</v>
       </c>
+      <c r="AT5" s="29" t="s">
+        <v>1459</v>
+      </c>
     </row>
-    <row r="6" spans="1:45" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:49">
       <c r="A6" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="35">
         <v>77618</v>
       </c>
       <c r="C6" s="35">
         <v>85360</v>
       </c>
       <c r="D6" s="36">
         <v>83905</v>
       </c>
       <c r="E6" s="35">
         <v>87341</v>
       </c>
       <c r="F6" s="22" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>568</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>569</v>
       </c>
       <c r="I6" s="35" t="s">
@@ -7682,52 +7693,58 @@
       </c>
       <c r="AK6" s="35">
         <v>279596</v>
       </c>
       <c r="AL6" s="35">
         <v>270252</v>
       </c>
       <c r="AM6" s="35">
         <v>297303</v>
       </c>
       <c r="AN6" s="35">
         <v>286956</v>
       </c>
       <c r="AO6" s="35">
         <v>315540</v>
       </c>
       <c r="AP6" s="46">
         <v>300051</v>
       </c>
       <c r="AQ6" s="48">
         <v>331648</v>
       </c>
       <c r="AR6" s="46">
         <v>317302</v>
       </c>
+      <c r="AS6" s="46">
+        <v>356848</v>
+      </c>
+      <c r="AT6" s="46">
+        <v>326664</v>
+      </c>
     </row>
-    <row r="7" spans="1:45" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:49">
       <c r="A7" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="35">
         <v>57995</v>
       </c>
       <c r="C7" s="35">
         <v>70950</v>
       </c>
       <c r="D7" s="36">
         <v>80110</v>
       </c>
       <c r="E7" s="35">
         <v>82010</v>
       </c>
       <c r="F7" s="22">
         <v>61178</v>
       </c>
       <c r="G7" s="35">
         <v>77960</v>
       </c>
       <c r="H7" s="35">
         <v>96154</v>
       </c>
       <c r="I7" s="35">
@@ -7816,52 +7833,58 @@
       </c>
       <c r="AK7" s="35">
         <v>232912</v>
       </c>
       <c r="AL7" s="35">
         <v>189843</v>
       </c>
       <c r="AM7" s="35">
         <v>254435</v>
       </c>
       <c r="AN7" s="35">
         <v>323298</v>
       </c>
       <c r="AO7" s="35">
         <v>295194</v>
       </c>
       <c r="AP7" s="46">
         <v>235065</v>
       </c>
       <c r="AQ7" s="48">
         <v>326410</v>
       </c>
       <c r="AR7" s="46">
         <v>363048</v>
       </c>
+      <c r="AS7" s="46">
+        <v>449209</v>
+      </c>
+      <c r="AT7" s="46">
+        <v>286788</v>
+      </c>
     </row>
-    <row r="8" spans="1:45" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:49">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="35">
         <v>84571</v>
       </c>
       <c r="C8" s="35">
         <v>88522</v>
       </c>
       <c r="D8" s="36">
         <v>95274</v>
       </c>
       <c r="E8" s="35">
         <v>99257</v>
       </c>
       <c r="F8" s="22">
         <v>88800</v>
       </c>
       <c r="G8" s="35">
         <v>95356</v>
       </c>
       <c r="H8" s="35">
         <v>98737</v>
       </c>
       <c r="I8" s="35">
@@ -7950,52 +7973,58 @@
       </c>
       <c r="AK8" s="35">
         <v>285030</v>
       </c>
       <c r="AL8" s="35">
         <v>264187</v>
       </c>
       <c r="AM8" s="35">
         <v>280912</v>
       </c>
       <c r="AN8" s="35">
         <v>300152</v>
       </c>
       <c r="AO8" s="35">
         <v>340836</v>
       </c>
       <c r="AP8" s="46">
         <v>317305</v>
       </c>
       <c r="AQ8" s="48">
         <v>339976</v>
       </c>
       <c r="AR8" s="46">
         <v>353745</v>
       </c>
+      <c r="AS8" s="46">
+        <v>400706</v>
+      </c>
+      <c r="AT8" s="46">
+        <v>365684</v>
+      </c>
     </row>
-    <row r="9" spans="1:45" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:49">
       <c r="A9" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="35">
         <v>159746</v>
       </c>
       <c r="C9" s="35">
         <v>175915</v>
       </c>
       <c r="D9" s="36">
         <v>178922</v>
       </c>
       <c r="E9" s="35">
         <v>193170</v>
       </c>
       <c r="F9" s="22">
         <v>138694</v>
       </c>
       <c r="G9" s="35">
         <v>164031</v>
       </c>
       <c r="H9" s="35">
         <v>152562</v>
       </c>
       <c r="I9" s="35">
@@ -8084,52 +8113,58 @@
       </c>
       <c r="AK9" s="35">
         <v>486944</v>
       </c>
       <c r="AL9" s="35">
         <v>537199</v>
       </c>
       <c r="AM9" s="35">
         <v>514340</v>
       </c>
       <c r="AN9" s="35">
         <v>549975</v>
       </c>
       <c r="AO9" s="35">
         <v>822671</v>
       </c>
       <c r="AP9" s="46">
         <v>703968</v>
       </c>
       <c r="AQ9" s="48">
         <v>682765</v>
       </c>
       <c r="AR9" s="46">
         <v>596025</v>
       </c>
+      <c r="AS9" s="46">
+        <v>819098</v>
+      </c>
+      <c r="AT9" s="46">
+        <v>728428</v>
+      </c>
     </row>
-    <row r="10" spans="1:45" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:49">
       <c r="A10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="35">
         <v>82877</v>
       </c>
       <c r="C10" s="35">
         <v>88424</v>
       </c>
       <c r="D10" s="36">
         <v>96351</v>
       </c>
       <c r="E10" s="35">
         <v>101774</v>
       </c>
       <c r="F10" s="22">
         <v>86147</v>
       </c>
       <c r="G10" s="35">
         <v>94758</v>
       </c>
       <c r="H10" s="35">
         <v>99278</v>
       </c>
       <c r="I10" s="35">
@@ -8218,52 +8253,58 @@
       </c>
       <c r="AK10" s="35">
         <v>288719</v>
       </c>
       <c r="AL10" s="35">
         <v>264727</v>
       </c>
       <c r="AM10" s="35">
         <v>279125</v>
       </c>
       <c r="AN10" s="35">
         <v>303379</v>
       </c>
       <c r="AO10" s="35">
         <v>347635</v>
       </c>
       <c r="AP10" s="46">
         <v>319190</v>
       </c>
       <c r="AQ10" s="48">
         <v>336906</v>
       </c>
       <c r="AR10" s="46">
         <v>355287</v>
       </c>
+      <c r="AS10" s="46">
+        <v>392600</v>
+      </c>
+      <c r="AT10" s="46">
+        <v>361928</v>
+      </c>
     </row>
-    <row r="11" spans="1:45" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:49">
       <c r="A11" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="35">
         <v>89286</v>
       </c>
       <c r="C11" s="35">
         <v>91518</v>
       </c>
       <c r="D11" s="36">
         <v>90138</v>
       </c>
       <c r="E11" s="35">
         <v>93791</v>
       </c>
       <c r="F11" s="22">
         <v>95960</v>
       </c>
       <c r="G11" s="35">
         <v>97780</v>
       </c>
       <c r="H11" s="35">
         <v>96672</v>
       </c>
       <c r="I11" s="35">
@@ -8352,52 +8393,58 @@
       </c>
       <c r="AK11" s="35">
         <v>261120</v>
       </c>
       <c r="AL11" s="35">
         <v>266244</v>
       </c>
       <c r="AM11" s="35">
         <v>294251</v>
       </c>
       <c r="AN11" s="35">
         <v>298171</v>
       </c>
       <c r="AO11" s="35">
         <v>338850</v>
       </c>
       <c r="AP11" s="46">
         <v>320375</v>
       </c>
       <c r="AQ11" s="48">
         <v>366535</v>
       </c>
       <c r="AR11" s="46">
         <v>370623</v>
       </c>
+      <c r="AS11" s="46">
+        <v>413065</v>
+      </c>
+      <c r="AT11" s="46">
+        <v>381945</v>
+      </c>
     </row>
-    <row r="12" spans="1:45" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:49" ht="22.5">
       <c r="A12" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="35">
         <v>72158</v>
       </c>
       <c r="C12" s="35">
         <v>74408</v>
       </c>
       <c r="D12" s="36">
         <v>88774</v>
       </c>
       <c r="E12" s="35">
         <v>90351</v>
       </c>
       <c r="F12" s="22">
         <v>81420</v>
       </c>
       <c r="G12" s="35">
         <v>88501</v>
       </c>
       <c r="H12" s="35">
         <v>96140</v>
       </c>
       <c r="I12" s="35">
@@ -8486,52 +8533,58 @@
       </c>
       <c r="AK12" s="35">
         <v>297526</v>
       </c>
       <c r="AL12" s="35">
         <v>241677</v>
       </c>
       <c r="AM12" s="35">
         <v>252165</v>
       </c>
       <c r="AN12" s="35">
         <v>274394</v>
       </c>
       <c r="AO12" s="35">
         <v>295322</v>
       </c>
       <c r="AP12" s="46">
         <v>287310</v>
       </c>
       <c r="AQ12" s="48">
         <v>295525</v>
       </c>
       <c r="AR12" s="46">
         <v>308371</v>
       </c>
+      <c r="AS12" s="46">
+        <v>402358</v>
+      </c>
+      <c r="AT12" s="46">
+        <v>340669</v>
+      </c>
     </row>
-    <row r="13" spans="1:45" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:49">
       <c r="A13" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="35">
         <v>73669</v>
       </c>
       <c r="C13" s="35">
         <v>91602</v>
       </c>
       <c r="D13" s="36">
         <v>96386</v>
       </c>
       <c r="E13" s="35">
         <v>106350</v>
       </c>
       <c r="F13" s="22" t="s">
         <v>140</v>
       </c>
       <c r="G13" s="35" t="s">
         <v>625</v>
       </c>
       <c r="H13" s="35" t="s">
         <v>626</v>
       </c>
       <c r="I13" s="35" t="s">
@@ -8620,52 +8673,58 @@
       </c>
       <c r="AK13" s="35">
         <v>331615</v>
       </c>
       <c r="AL13" s="35">
         <v>277354</v>
       </c>
       <c r="AM13" s="35">
         <v>316939</v>
       </c>
       <c r="AN13" s="35">
         <v>341612</v>
       </c>
       <c r="AO13" s="35">
         <v>396384</v>
       </c>
       <c r="AP13" s="46">
         <v>363474</v>
       </c>
       <c r="AQ13" s="48">
         <v>406189</v>
       </c>
       <c r="AR13" s="46">
         <v>413880</v>
       </c>
+      <c r="AS13" s="46">
+        <v>479237</v>
+      </c>
+      <c r="AT13" s="46">
+        <v>406954</v>
+      </c>
     </row>
-    <row r="14" spans="1:45" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:49">
       <c r="A14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="35">
         <v>71789</v>
       </c>
       <c r="C14" s="35">
         <v>72722</v>
       </c>
       <c r="D14" s="36">
         <v>73666</v>
       </c>
       <c r="E14" s="35">
         <v>79923</v>
       </c>
       <c r="F14" s="22" t="s">
         <v>173</v>
       </c>
       <c r="G14" s="35" t="s">
         <v>646</v>
       </c>
       <c r="H14" s="35" t="s">
         <v>647</v>
       </c>
       <c r="I14" s="35" t="s">
@@ -8754,52 +8813,58 @@
       </c>
       <c r="AK14" s="35">
         <v>215985</v>
       </c>
       <c r="AL14" s="35">
         <v>199658</v>
       </c>
       <c r="AM14" s="35">
         <v>201481</v>
       </c>
       <c r="AN14" s="35">
         <v>216943</v>
       </c>
       <c r="AO14" s="35">
         <v>226947</v>
       </c>
       <c r="AP14" s="46">
         <v>214489</v>
       </c>
       <c r="AQ14" s="48">
         <v>228526</v>
       </c>
       <c r="AR14" s="46">
         <v>236603</v>
       </c>
+      <c r="AS14" s="46">
+        <v>252859</v>
+      </c>
+      <c r="AT14" s="46">
+        <v>250538</v>
+      </c>
     </row>
-    <row r="15" spans="1:45" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:49">
       <c r="A15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="35">
         <v>100050</v>
       </c>
       <c r="C15" s="35">
         <v>100723</v>
       </c>
       <c r="D15" s="36">
         <v>106748</v>
       </c>
       <c r="E15" s="35">
         <v>122648</v>
       </c>
       <c r="F15" s="22" t="s">
         <v>206</v>
       </c>
       <c r="G15" s="35" t="s">
         <v>667</v>
       </c>
       <c r="H15" s="35" t="s">
         <v>668</v>
       </c>
       <c r="I15" s="35" t="s">
@@ -8888,52 +8953,58 @@
       </c>
       <c r="AK15" s="35">
         <v>335982</v>
       </c>
       <c r="AL15" s="35">
         <v>356818</v>
       </c>
       <c r="AM15" s="35">
         <v>374801</v>
       </c>
       <c r="AN15" s="35">
         <v>380608</v>
       </c>
       <c r="AO15" s="35">
         <v>406331</v>
       </c>
       <c r="AP15" s="46">
         <v>403078</v>
       </c>
       <c r="AQ15" s="48">
         <v>416899</v>
       </c>
       <c r="AR15" s="46">
         <v>430011</v>
       </c>
+      <c r="AS15" s="46">
+        <v>449424</v>
+      </c>
+      <c r="AT15" s="46">
+        <v>489030</v>
+      </c>
     </row>
-    <row r="16" spans="1:45" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:49">
       <c r="A16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="35" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="36" t="s">
         <v>2</v>
       </c>
       <c r="E16" s="35" t="s">
         <v>2</v>
       </c>
       <c r="F16" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G16" s="35" t="s">
         <v>2</v>
       </c>
       <c r="H16" s="35" t="s">
         <v>2</v>
       </c>
       <c r="I16" s="35" t="s">
@@ -9022,52 +9093,58 @@
       </c>
       <c r="AK16" s="35">
         <v>265082</v>
       </c>
       <c r="AL16" s="35">
         <v>217394</v>
       </c>
       <c r="AM16" s="35">
         <v>179123</v>
       </c>
       <c r="AN16" s="35">
         <v>257456</v>
       </c>
       <c r="AO16" s="35">
         <v>287527</v>
       </c>
       <c r="AP16" s="46">
         <v>230129</v>
       </c>
       <c r="AQ16" s="48">
         <v>242211</v>
       </c>
       <c r="AR16" s="46">
         <v>289150</v>
       </c>
+      <c r="AS16" s="46">
+        <v>217667</v>
+      </c>
+      <c r="AT16" s="46">
+        <v>233336</v>
+      </c>
     </row>
-    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:46">
       <c r="A17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="35">
         <v>108136</v>
       </c>
       <c r="C17" s="35">
         <v>127436</v>
       </c>
       <c r="D17" s="36">
         <v>118833</v>
       </c>
       <c r="E17" s="35">
         <v>137238</v>
       </c>
       <c r="F17" s="22" t="s">
         <v>148</v>
       </c>
       <c r="G17" s="35" t="s">
         <v>693</v>
       </c>
       <c r="H17" s="35" t="s">
         <v>694</v>
       </c>
       <c r="I17" s="35" t="s">
@@ -9156,52 +9233,58 @@
       </c>
       <c r="AK17" s="35">
         <v>365796</v>
       </c>
       <c r="AL17" s="35">
         <v>329443</v>
       </c>
       <c r="AM17" s="35">
         <v>401372</v>
       </c>
       <c r="AN17" s="35">
         <v>370955</v>
       </c>
       <c r="AO17" s="35">
         <v>414390</v>
       </c>
       <c r="AP17" s="46">
         <v>434416</v>
       </c>
       <c r="AQ17" s="48">
         <v>419957</v>
       </c>
       <c r="AR17" s="46">
         <v>398639</v>
       </c>
+      <c r="AS17" s="46">
+        <v>452510</v>
+      </c>
+      <c r="AT17" s="46">
+        <v>418795</v>
+      </c>
     </row>
-    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:46">
       <c r="A18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="35">
         <v>126072</v>
       </c>
       <c r="C18" s="35">
         <v>142227</v>
       </c>
       <c r="D18" s="36">
         <v>147656</v>
       </c>
       <c r="E18" s="35">
         <v>179245</v>
       </c>
       <c r="F18" s="22" t="s">
         <v>280</v>
       </c>
       <c r="G18" s="35">
         <v>178206</v>
       </c>
       <c r="H18" s="35" t="s">
         <v>714</v>
       </c>
       <c r="I18" s="35" t="s">
@@ -9290,52 +9373,58 @@
       </c>
       <c r="AK18" s="35">
         <v>437428</v>
       </c>
       <c r="AL18" s="35">
         <v>429161</v>
       </c>
       <c r="AM18" s="35">
         <v>531311</v>
       </c>
       <c r="AN18" s="35">
         <v>442431</v>
       </c>
       <c r="AO18" s="35">
         <v>579447</v>
       </c>
       <c r="AP18" s="46">
         <v>463585</v>
       </c>
       <c r="AQ18" s="48">
         <v>589281</v>
       </c>
       <c r="AR18" s="46">
         <v>541541</v>
       </c>
+      <c r="AS18" s="46">
+        <v>559561</v>
+      </c>
+      <c r="AT18" s="46">
+        <v>563924</v>
+      </c>
     </row>
-    <row r="19" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:46">
       <c r="A19" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="35">
         <v>104594</v>
       </c>
       <c r="C19" s="35">
         <v>103141</v>
       </c>
       <c r="D19" s="36">
         <v>83293</v>
       </c>
       <c r="E19" s="35">
         <v>88772</v>
       </c>
       <c r="F19" s="22" t="s">
         <v>312</v>
       </c>
       <c r="G19" s="35" t="s">
         <v>734</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>735</v>
       </c>
       <c r="I19" s="35" t="s">
@@ -9424,52 +9513,58 @@
       </c>
       <c r="AK19" s="35">
         <v>61987</v>
       </c>
       <c r="AL19" s="35">
         <v>64166</v>
       </c>
       <c r="AM19" s="35">
         <v>65147</v>
       </c>
       <c r="AN19" s="35">
         <v>64358</v>
       </c>
       <c r="AO19" s="35">
         <v>67638</v>
       </c>
       <c r="AP19" s="46">
         <v>73328</v>
       </c>
       <c r="AQ19" s="48">
         <v>78013</v>
       </c>
       <c r="AR19" s="46">
         <v>77149</v>
       </c>
+      <c r="AS19" s="46">
+        <v>76824</v>
+      </c>
+      <c r="AT19" s="46">
+        <v>87176</v>
+      </c>
     </row>
-    <row r="20" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:46">
       <c r="A20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="35">
         <v>74939</v>
       </c>
       <c r="C20" s="35">
         <v>89069</v>
       </c>
       <c r="D20" s="36">
         <v>89665</v>
       </c>
       <c r="E20" s="35">
         <v>100576</v>
       </c>
       <c r="F20" s="22" t="s">
         <v>344</v>
       </c>
       <c r="G20" s="35" t="s">
         <v>755</v>
       </c>
       <c r="H20" s="35" t="s">
         <v>756</v>
       </c>
       <c r="I20" s="35" t="s">
@@ -9558,52 +9653,58 @@
       </c>
       <c r="AK20" s="35">
         <v>337517</v>
       </c>
       <c r="AL20" s="35">
         <v>238968</v>
       </c>
       <c r="AM20" s="35">
         <v>242201</v>
       </c>
       <c r="AN20" s="35">
         <v>282296</v>
       </c>
       <c r="AO20" s="35">
         <v>404478</v>
       </c>
       <c r="AP20" s="46">
         <v>252888</v>
       </c>
       <c r="AQ20" s="48">
         <v>295188</v>
       </c>
       <c r="AR20" s="46">
         <v>328818</v>
       </c>
+      <c r="AS20" s="46">
+        <v>458967</v>
+      </c>
+      <c r="AT20" s="46">
+        <v>286662</v>
+      </c>
     </row>
-    <row r="21" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:46">
       <c r="A21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="35">
         <v>63958</v>
       </c>
       <c r="C21" s="35">
         <v>60582</v>
       </c>
       <c r="D21" s="36">
         <v>60951</v>
       </c>
       <c r="E21" s="35">
         <v>64478</v>
       </c>
       <c r="F21" s="22">
         <v>67817</v>
       </c>
       <c r="G21" s="35">
         <v>72269</v>
       </c>
       <c r="H21" s="35" t="s">
         <v>776</v>
       </c>
       <c r="I21" s="35" t="s">
@@ -9692,52 +9793,58 @@
       </c>
       <c r="AK21" s="35">
         <v>157293</v>
       </c>
       <c r="AL21" s="35">
         <v>155194</v>
       </c>
       <c r="AM21" s="35">
         <v>158740</v>
       </c>
       <c r="AN21" s="35">
         <v>159720</v>
       </c>
       <c r="AO21" s="35">
         <v>193239</v>
       </c>
       <c r="AP21" s="46">
         <v>174023</v>
       </c>
       <c r="AQ21" s="48">
         <v>183666</v>
       </c>
       <c r="AR21" s="46">
         <v>186305</v>
       </c>
+      <c r="AS21" s="46">
+        <v>195500</v>
+      </c>
+      <c r="AT21" s="46">
+        <v>228033</v>
+      </c>
     </row>
-    <row r="22" spans="1:44" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:46" ht="13.5" customHeight="1">
       <c r="A22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="35">
         <v>91012</v>
       </c>
       <c r="C22" s="35">
         <v>93602</v>
       </c>
       <c r="D22" s="36">
         <v>92443</v>
       </c>
       <c r="E22" s="35">
         <v>92621</v>
       </c>
       <c r="F22" s="22" t="s">
         <v>410</v>
       </c>
       <c r="G22" s="35" t="s">
         <v>796</v>
       </c>
       <c r="H22" s="35" t="s">
         <v>797</v>
       </c>
       <c r="I22" s="35" t="s">
@@ -9826,52 +9933,58 @@
       </c>
       <c r="AK22" s="35">
         <v>323160</v>
       </c>
       <c r="AL22" s="35">
         <v>311926</v>
       </c>
       <c r="AM22" s="35">
         <v>298329</v>
       </c>
       <c r="AN22" s="35">
         <v>295532</v>
       </c>
       <c r="AO22" s="35">
         <v>356731</v>
       </c>
       <c r="AP22" s="46">
         <v>333422</v>
       </c>
       <c r="AQ22" s="48">
         <v>313268</v>
       </c>
       <c r="AR22" s="46">
         <v>314609</v>
       </c>
+      <c r="AS22" s="46">
+        <v>378557</v>
+      </c>
+      <c r="AT22" s="46">
+        <v>354443</v>
+      </c>
     </row>
-    <row r="23" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:46">
       <c r="A23" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="35">
         <v>65885</v>
       </c>
       <c r="C23" s="35">
         <v>79145</v>
       </c>
       <c r="D23" s="36">
         <v>67353</v>
       </c>
       <c r="E23" s="35">
         <v>66922</v>
       </c>
       <c r="F23" s="22" t="s">
         <v>443</v>
       </c>
       <c r="G23" s="35" t="s">
         <v>817</v>
       </c>
       <c r="H23" s="35" t="s">
         <v>818</v>
       </c>
       <c r="I23" s="35" t="s">
@@ -9960,52 +10073,58 @@
       </c>
       <c r="AK23" s="35">
         <v>269272</v>
       </c>
       <c r="AL23" s="35">
         <v>271450</v>
       </c>
       <c r="AM23" s="35">
         <v>317148</v>
       </c>
       <c r="AN23" s="35">
         <v>261814</v>
       </c>
       <c r="AO23" s="35">
         <v>287769</v>
       </c>
       <c r="AP23" s="46">
         <v>290273</v>
       </c>
       <c r="AQ23" s="48">
         <v>339360</v>
       </c>
       <c r="AR23" s="46">
         <v>276352</v>
       </c>
+      <c r="AS23" s="46">
+        <v>308911</v>
+      </c>
+      <c r="AT23" s="46">
+        <v>294929</v>
+      </c>
     </row>
-    <row r="24" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:46">
       <c r="A24" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="35">
         <v>80339</v>
       </c>
       <c r="C24" s="35">
         <v>89148</v>
       </c>
       <c r="D24" s="36">
         <v>83323</v>
       </c>
       <c r="E24" s="35">
         <v>85070</v>
       </c>
       <c r="F24" s="22" t="s">
         <v>476</v>
       </c>
       <c r="G24" s="35" t="s">
         <v>837</v>
       </c>
       <c r="H24" s="35" t="s">
         <v>838</v>
       </c>
       <c r="I24" s="35" t="s">
@@ -10094,52 +10213,58 @@
       </c>
       <c r="AK24" s="35">
         <v>279642</v>
       </c>
       <c r="AL24" s="35">
         <v>268950</v>
       </c>
       <c r="AM24" s="35">
         <v>299994</v>
       </c>
       <c r="AN24" s="35">
         <v>285357</v>
       </c>
       <c r="AO24" s="35">
         <v>308251</v>
       </c>
       <c r="AP24" s="46">
         <v>298533</v>
       </c>
       <c r="AQ24" s="48">
         <v>323330</v>
       </c>
       <c r="AR24" s="46">
         <v>315408</v>
       </c>
+      <c r="AS24" s="46">
+        <v>324473</v>
+      </c>
+      <c r="AT24" s="46">
+        <v>310411</v>
+      </c>
     </row>
-    <row r="25" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:46">
       <c r="A25" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="35">
         <v>53846</v>
       </c>
       <c r="C25" s="35">
         <v>54867</v>
       </c>
       <c r="D25" s="36">
         <v>55255</v>
       </c>
       <c r="E25" s="35">
         <v>54823</v>
       </c>
       <c r="F25" s="22" t="s">
         <v>508</v>
       </c>
       <c r="G25" s="35" t="s">
         <v>856</v>
       </c>
       <c r="H25" s="35" t="s">
         <v>857</v>
       </c>
       <c r="I25" s="35" t="s">
@@ -10228,52 +10353,58 @@
       </c>
       <c r="AK25" s="35">
         <v>189806</v>
       </c>
       <c r="AL25" s="35">
         <v>202796</v>
       </c>
       <c r="AM25" s="35">
         <v>221916</v>
       </c>
       <c r="AN25" s="35">
         <v>214978</v>
       </c>
       <c r="AO25" s="35">
         <v>228795</v>
       </c>
       <c r="AP25" s="46">
         <v>240691</v>
       </c>
       <c r="AQ25" s="48">
         <v>253071</v>
       </c>
       <c r="AR25" s="46">
         <v>249605</v>
       </c>
+      <c r="AS25" s="46">
+        <v>263170</v>
+      </c>
+      <c r="AT25" s="46">
+        <v>247896</v>
+      </c>
     </row>
-    <row r="26" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:46">
       <c r="A26" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="35">
         <v>80665</v>
       </c>
       <c r="C26" s="35">
         <v>84469</v>
       </c>
       <c r="D26" s="36">
         <v>82099</v>
       </c>
       <c r="E26" s="35">
         <v>81734</v>
       </c>
       <c r="F26" s="22" t="s">
         <v>539</v>
       </c>
       <c r="G26" s="35" t="s">
         <v>877</v>
       </c>
       <c r="H26" s="35" t="s">
         <v>878</v>
       </c>
       <c r="I26" s="35" t="s">
@@ -10362,58 +10493,64 @@
       </c>
       <c r="AK26" s="35">
         <v>179980</v>
       </c>
       <c r="AL26" s="35">
         <v>179980</v>
       </c>
       <c r="AM26" s="35">
         <v>167831</v>
       </c>
       <c r="AN26" s="35">
         <v>167632</v>
       </c>
       <c r="AO26" s="35">
         <v>167831</v>
       </c>
       <c r="AP26" s="46">
         <v>167831</v>
       </c>
       <c r="AQ26" s="48">
         <v>202059</v>
       </c>
       <c r="AR26" s="46">
         <v>202059</v>
       </c>
+      <c r="AS26" s="46">
+        <v>202059</v>
+      </c>
+      <c r="AT26" s="46">
+        <v>202059</v>
+      </c>
     </row>
-    <row r="28" spans="1:44" s="41" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:46" s="41" customFormat="1" ht="24">
       <c r="A28" s="42" t="s">
         <v>1450</v>
       </c>
       <c r="F28" s="43"/>
     </row>
-    <row r="29" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:46">
       <c r="A29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="38" t="s">
         <v>1178</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>1115</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>1287</v>
       </c>
       <c r="E29" s="38" t="s">
         <v>1295</v>
       </c>
       <c r="F29" s="38" t="s">
         <v>1201</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>1317</v>
       </c>
       <c r="H29" s="38" t="s">
         <v>1073</v>
       </c>
       <c r="I29" s="38" t="s">
@@ -10502,52 +10639,58 @@
       </c>
       <c r="AK29" s="39">
         <v>115.9</v>
       </c>
       <c r="AL29" s="39">
         <v>112.1</v>
       </c>
       <c r="AM29" s="39">
         <v>108.6</v>
       </c>
       <c r="AN29" s="39">
         <v>111.2</v>
       </c>
       <c r="AO29" s="39">
         <v>112.9</v>
       </c>
       <c r="AP29" s="47">
         <v>111</v>
       </c>
       <c r="AQ29" s="49">
         <v>111.6</v>
       </c>
       <c r="AR29" s="47">
         <v>110.6</v>
       </c>
+      <c r="AS29" s="47">
+        <v>113.1</v>
+      </c>
+      <c r="AT29" s="47">
+        <v>108.9</v>
+      </c>
     </row>
-    <row r="30" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:46">
       <c r="A30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="38" t="s">
         <v>1158</v>
       </c>
       <c r="C30" s="38" t="s">
         <v>1029</v>
       </c>
       <c r="D30" s="38" t="s">
         <v>1115</v>
       </c>
       <c r="E30" s="38" t="s">
         <v>1103</v>
       </c>
       <c r="F30" s="38" t="s">
         <v>1027</v>
       </c>
       <c r="G30" s="38" t="s">
         <v>1200</v>
       </c>
       <c r="H30" s="38" t="s">
         <v>1059</v>
       </c>
       <c r="I30" s="38" t="s">
@@ -10636,52 +10779,58 @@
       </c>
       <c r="AK30" s="39">
         <v>122.3</v>
       </c>
       <c r="AL30" s="39">
         <v>108.5</v>
       </c>
       <c r="AM30" s="39">
         <v>100.6</v>
       </c>
       <c r="AN30" s="39">
         <v>128.5</v>
       </c>
       <c r="AO30" s="39">
         <v>126.7</v>
       </c>
       <c r="AP30" s="47">
         <v>123.8</v>
       </c>
       <c r="AQ30" s="49">
         <v>128.30000000000001</v>
       </c>
       <c r="AR30" s="47">
         <v>112.3</v>
       </c>
+      <c r="AS30" s="47">
+        <v>152.19999999999999</v>
+      </c>
+      <c r="AT30" s="47">
+        <v>122</v>
+      </c>
     </row>
-    <row r="31" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:46">
       <c r="A31" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>1301</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>1039</v>
       </c>
       <c r="D31" s="38" t="s">
         <v>1301</v>
       </c>
       <c r="E31" s="38" t="s">
         <v>1252</v>
       </c>
       <c r="F31" s="38" t="s">
         <v>1287</v>
       </c>
       <c r="G31" s="38" t="s">
         <v>1257</v>
       </c>
       <c r="H31" s="38" t="s">
         <v>1230</v>
       </c>
       <c r="I31" s="38" t="s">
@@ -10770,52 +10919,58 @@
       </c>
       <c r="AK31" s="39">
         <v>122.1</v>
       </c>
       <c r="AL31" s="39">
         <v>123.6</v>
       </c>
       <c r="AM31" s="39">
         <v>115.6</v>
       </c>
       <c r="AN31" s="39">
         <v>120.5</v>
       </c>
       <c r="AO31" s="39">
         <v>119.6</v>
       </c>
       <c r="AP31" s="47">
         <v>120.1</v>
       </c>
       <c r="AQ31" s="49">
         <v>121</v>
       </c>
       <c r="AR31" s="47">
         <v>117.9</v>
       </c>
+      <c r="AS31" s="47">
+        <v>117.6</v>
+      </c>
+      <c r="AT31" s="47">
+        <v>115.2</v>
+      </c>
     </row>
-    <row r="32" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:46">
       <c r="A32" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="38" t="s">
         <v>1467</v>
       </c>
       <c r="C32" s="38" t="s">
         <v>1468</v>
       </c>
       <c r="D32" s="38" t="s">
         <v>1469</v>
       </c>
       <c r="E32" s="38" t="s">
         <v>1470</v>
       </c>
       <c r="F32" s="38" t="s">
         <v>1266</v>
       </c>
       <c r="G32" s="38" t="s">
         <v>1398</v>
       </c>
       <c r="H32" s="38" t="s">
         <v>1236</v>
       </c>
       <c r="I32" s="38" t="s">
@@ -10904,52 +11059,58 @@
       </c>
       <c r="AK32" s="39">
         <v>145.19999999999999</v>
       </c>
       <c r="AL32" s="39">
         <v>172.6</v>
       </c>
       <c r="AM32" s="39">
         <v>146.30000000000001</v>
       </c>
       <c r="AN32" s="39">
         <v>110.7</v>
       </c>
       <c r="AO32" s="39">
         <v>168.9</v>
       </c>
       <c r="AP32" s="47">
         <v>131</v>
       </c>
       <c r="AQ32" s="49">
         <v>132.69999999999999</v>
       </c>
       <c r="AR32" s="47">
         <v>108.4</v>
       </c>
+      <c r="AS32" s="47">
+        <v>99.6</v>
+      </c>
+      <c r="AT32" s="47">
+        <v>103.5</v>
+      </c>
     </row>
-    <row r="33" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:46">
       <c r="A33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="38" t="s">
         <v>1080</v>
       </c>
       <c r="C33" s="38" t="s">
         <v>1270</v>
       </c>
       <c r="D33" s="38" t="s">
         <v>1085</v>
       </c>
       <c r="E33" s="38" t="s">
         <v>1275</v>
       </c>
       <c r="F33" s="38" t="s">
         <v>1284</v>
       </c>
       <c r="G33" s="38" t="s">
         <v>1254</v>
       </c>
       <c r="H33" s="38" t="s">
         <v>1260</v>
       </c>
       <c r="I33" s="38" t="s">
@@ -11038,52 +11199,58 @@
       </c>
       <c r="AK33" s="39">
         <v>118.7</v>
       </c>
       <c r="AL33" s="39">
         <v>120.8</v>
       </c>
       <c r="AM33" s="39">
         <v>108.5</v>
       </c>
       <c r="AN33" s="39">
         <v>116</v>
       </c>
       <c r="AO33" s="39">
         <v>120.4</v>
       </c>
       <c r="AP33" s="47">
         <v>120.6</v>
       </c>
       <c r="AQ33" s="49">
         <v>120.7</v>
       </c>
       <c r="AR33" s="47">
         <v>117.1</v>
       </c>
+      <c r="AS33" s="47">
+        <v>112.9</v>
+      </c>
+      <c r="AT33" s="47">
+        <v>113.4</v>
+      </c>
     </row>
-    <row r="34" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:46">
       <c r="A34" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="38" t="s">
         <v>1280</v>
       </c>
       <c r="C34" s="38" t="s">
         <v>1045</v>
       </c>
       <c r="D34" s="38" t="s">
         <v>1288</v>
       </c>
       <c r="E34" s="38" t="s">
         <v>1347</v>
       </c>
       <c r="F34" s="38" t="s">
         <v>1128</v>
       </c>
       <c r="G34" s="38" t="s">
         <v>1284</v>
       </c>
       <c r="H34" s="38" t="s">
         <v>1110</v>
       </c>
       <c r="I34" s="38" t="s">
@@ -11172,52 +11339,58 @@
       </c>
       <c r="AK34" s="39">
         <v>133</v>
       </c>
       <c r="AL34" s="39">
         <v>129.69999999999999</v>
       </c>
       <c r="AM34" s="39">
         <v>136.19999999999999</v>
       </c>
       <c r="AN34" s="39">
         <v>131.6</v>
       </c>
       <c r="AO34" s="39">
         <v>129.80000000000001</v>
       </c>
       <c r="AP34" s="47">
         <v>120.3</v>
       </c>
       <c r="AQ34" s="49">
         <v>124.6</v>
       </c>
       <c r="AR34" s="47">
         <v>124.3</v>
       </c>
+      <c r="AS34" s="47">
+        <v>121.9</v>
+      </c>
+      <c r="AT34" s="47">
+        <v>119.2</v>
+      </c>
     </row>
-    <row r="35" spans="1:44" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:46" ht="22.5">
       <c r="A35" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="38" t="s">
         <v>1243</v>
       </c>
       <c r="C35" s="38" t="s">
         <v>1295</v>
       </c>
       <c r="D35" s="38" t="s">
         <v>1195</v>
       </c>
       <c r="E35" s="38" t="s">
         <v>1212</v>
       </c>
       <c r="F35" s="38" t="s">
         <v>1033</v>
       </c>
       <c r="G35" s="38" t="s">
         <v>1294</v>
       </c>
       <c r="H35" s="38" t="s">
         <v>1161</v>
       </c>
       <c r="I35" s="38" t="s">
@@ -11306,52 +11479,58 @@
       </c>
       <c r="AK35" s="39">
         <v>122.7</v>
       </c>
       <c r="AL35" s="39">
         <v>122.6</v>
       </c>
       <c r="AM35" s="39">
         <v>114.9</v>
       </c>
       <c r="AN35" s="39">
         <v>127.5</v>
       </c>
       <c r="AO35" s="39">
         <v>99.3</v>
       </c>
       <c r="AP35" s="47">
         <v>118.9</v>
       </c>
       <c r="AQ35" s="49">
         <v>117.2</v>
       </c>
       <c r="AR35" s="47">
         <v>112.4</v>
       </c>
+      <c r="AS35" s="47">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="AT35" s="47">
+        <v>118.6</v>
+      </c>
     </row>
-    <row r="36" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:46">
       <c r="A36" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B36" s="38" t="s">
         <v>1347</v>
       </c>
       <c r="C36" s="38" t="s">
         <v>1393</v>
       </c>
       <c r="D36" s="38" t="s">
         <v>1186</v>
       </c>
       <c r="E36" s="38" t="s">
         <v>1158</v>
       </c>
       <c r="F36" s="38" t="s">
         <v>1050</v>
       </c>
       <c r="G36" s="38" t="s">
         <v>1041</v>
       </c>
       <c r="H36" s="38" t="s">
         <v>1486</v>
       </c>
       <c r="I36" s="38" t="s">
@@ -11440,52 +11619,58 @@
       </c>
       <c r="AK36" s="39">
         <v>131.6</v>
       </c>
       <c r="AL36" s="39">
         <v>121.8</v>
       </c>
       <c r="AM36" s="39">
         <v>111.1</v>
       </c>
       <c r="AN36" s="39">
         <v>120.2</v>
       </c>
       <c r="AO36" s="39">
         <v>119.5</v>
       </c>
       <c r="AP36" s="47">
         <v>131.1</v>
       </c>
       <c r="AQ36" s="49">
         <v>128.19999999999999</v>
       </c>
       <c r="AR36" s="47">
         <v>121.2</v>
       </c>
+      <c r="AS36" s="47">
+        <v>120.9</v>
+      </c>
+      <c r="AT36" s="47">
+        <v>112</v>
+      </c>
     </row>
-    <row r="37" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:46">
       <c r="A37" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="38" t="s">
         <v>1404</v>
       </c>
       <c r="C37" s="38" t="s">
         <v>1293</v>
       </c>
       <c r="D37" s="38" t="s">
         <v>1053</v>
       </c>
       <c r="E37" s="38" t="s">
         <v>1201</v>
       </c>
       <c r="F37" s="38" t="s">
         <v>1032</v>
       </c>
       <c r="G37" s="38" t="s">
         <v>1293</v>
       </c>
       <c r="H37" s="38" t="s">
         <v>1404</v>
       </c>
       <c r="I37" s="38" t="s">
@@ -11574,52 +11759,58 @@
       </c>
       <c r="AK37" s="39">
         <v>117.8</v>
       </c>
       <c r="AL37" s="39">
         <v>114.6</v>
       </c>
       <c r="AM37" s="39">
         <v>96.2</v>
       </c>
       <c r="AN37" s="39">
         <v>107.6</v>
       </c>
       <c r="AO37" s="39">
         <v>105.1</v>
       </c>
       <c r="AP37" s="47">
         <v>107.4</v>
       </c>
       <c r="AQ37" s="49">
         <v>113.4</v>
       </c>
       <c r="AR37" s="47">
         <v>109.1</v>
       </c>
+      <c r="AS37" s="47">
+        <v>111.4</v>
+      </c>
+      <c r="AT37" s="47">
+        <v>116.8</v>
+      </c>
     </row>
-    <row r="38" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:46">
       <c r="A38" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="38" t="s">
         <v>1199</v>
       </c>
       <c r="C38" s="38" t="s">
         <v>1488</v>
       </c>
       <c r="D38" s="38" t="s">
         <v>1065</v>
       </c>
       <c r="E38" s="38" t="s">
         <v>1263</v>
       </c>
       <c r="F38" s="38" t="s">
         <v>1281</v>
       </c>
       <c r="G38" s="38" t="s">
         <v>1489</v>
       </c>
       <c r="H38" s="38" t="s">
         <v>1482</v>
       </c>
       <c r="I38" s="38" t="s">
@@ -11708,52 +11899,58 @@
       </c>
       <c r="AK38" s="39">
         <v>84.4</v>
       </c>
       <c r="AL38" s="39">
         <v>106.1</v>
       </c>
       <c r="AM38" s="39">
         <v>113.9</v>
       </c>
       <c r="AN38" s="39">
         <v>118.7</v>
       </c>
       <c r="AO38" s="39">
         <v>120.9</v>
       </c>
       <c r="AP38" s="47">
         <v>113</v>
       </c>
       <c r="AQ38" s="49">
         <v>111.2</v>
       </c>
       <c r="AR38" s="47">
         <v>113</v>
       </c>
+      <c r="AS38" s="47">
+        <v>110.6</v>
+      </c>
+      <c r="AT38" s="47">
+        <v>121.3</v>
+      </c>
     </row>
-    <row r="39" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:46">
       <c r="A39" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="38" t="s">
         <v>235</v>
       </c>
       <c r="C39" s="38" t="s">
         <v>235</v>
       </c>
       <c r="D39" s="38" t="s">
         <v>235</v>
       </c>
       <c r="E39" s="38" t="s">
         <v>235</v>
       </c>
       <c r="F39" s="38" t="s">
         <v>235</v>
       </c>
       <c r="G39" s="38" t="s">
         <v>235</v>
       </c>
       <c r="H39" s="38" t="s">
         <v>235</v>
       </c>
       <c r="I39" s="38" t="s">
@@ -11842,52 +12039,58 @@
       </c>
       <c r="AK39" s="39" t="s">
         <v>2</v>
       </c>
       <c r="AL39" s="39">
         <v>140.6</v>
       </c>
       <c r="AM39" s="39">
         <v>132.6</v>
       </c>
       <c r="AN39" s="39">
         <v>111.8</v>
       </c>
       <c r="AO39" s="39">
         <v>108.5</v>
       </c>
       <c r="AP39" s="47">
         <v>105.9</v>
       </c>
       <c r="AQ39" s="49">
         <v>135.19999999999999</v>
       </c>
       <c r="AR39" s="47">
         <v>112.3</v>
       </c>
+      <c r="AS39" s="47">
+        <v>75.7</v>
+      </c>
+      <c r="AT39" s="47">
+        <v>101.4</v>
+      </c>
     </row>
-    <row r="40" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:46">
       <c r="A40" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="38" t="s">
         <v>1025</v>
       </c>
       <c r="C40" s="38" t="s">
         <v>1091</v>
       </c>
       <c r="D40" s="38" t="s">
         <v>1090</v>
       </c>
       <c r="E40" s="38" t="s">
         <v>1165</v>
       </c>
       <c r="F40" s="38" t="s">
         <v>1324</v>
       </c>
       <c r="G40" s="38" t="s">
         <v>1438</v>
       </c>
       <c r="H40" s="38" t="s">
         <v>1288</v>
       </c>
       <c r="I40" s="38" t="s">
@@ -11976,52 +12179,58 @@
       </c>
       <c r="AK40" s="39">
         <v>109.1</v>
       </c>
       <c r="AL40" s="39">
         <v>152.1</v>
       </c>
       <c r="AM40" s="39">
         <v>110.7</v>
       </c>
       <c r="AN40" s="39">
         <v>106.7</v>
       </c>
       <c r="AO40" s="39">
         <v>113.3</v>
       </c>
       <c r="AP40" s="47">
         <v>131.9</v>
       </c>
       <c r="AQ40" s="49">
         <v>104.6</v>
       </c>
       <c r="AR40" s="47">
         <v>107.5</v>
       </c>
+      <c r="AS40" s="47">
+        <v>109.2</v>
+      </c>
+      <c r="AT40" s="47">
+        <v>96.4</v>
+      </c>
     </row>
-    <row r="41" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:46">
       <c r="A41" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="38" t="s">
         <v>1007</v>
       </c>
       <c r="C41" s="38" t="s">
         <v>1433</v>
       </c>
       <c r="D41" s="38" t="s">
         <v>1329</v>
       </c>
       <c r="E41" s="38" t="s">
         <v>1261</v>
       </c>
       <c r="F41" s="38" t="s">
         <v>1500</v>
       </c>
       <c r="G41" s="38" t="s">
         <v>1374</v>
       </c>
       <c r="H41" s="38" t="s">
         <v>1418</v>
       </c>
       <c r="I41" s="38" t="s">
@@ -12110,52 +12319,58 @@
       </c>
       <c r="AK41" s="39">
         <v>120.7</v>
       </c>
       <c r="AL41" s="39">
         <v>127.9</v>
       </c>
       <c r="AM41" s="39">
         <v>126.1</v>
       </c>
       <c r="AN41" s="39">
         <v>118.5</v>
       </c>
       <c r="AO41" s="39">
         <v>132.5</v>
       </c>
       <c r="AP41" s="47">
         <v>108</v>
       </c>
       <c r="AQ41" s="49">
         <v>110.9</v>
       </c>
       <c r="AR41" s="47">
         <v>122.4</v>
       </c>
+      <c r="AS41" s="47">
+        <v>96.6</v>
+      </c>
+      <c r="AT41" s="47">
+        <v>121.6</v>
+      </c>
     </row>
-    <row r="42" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:46">
       <c r="A42" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="38" t="s">
         <v>1502</v>
       </c>
       <c r="C42" s="38" t="s">
         <v>1331</v>
       </c>
       <c r="D42" s="38" t="s">
         <v>1143</v>
       </c>
       <c r="E42" s="38" t="s">
         <v>1379</v>
       </c>
       <c r="F42" s="38" t="s">
         <v>1503</v>
       </c>
       <c r="G42" s="38" t="s">
         <v>1504</v>
       </c>
       <c r="H42" s="38" t="s">
         <v>1229</v>
       </c>
       <c r="I42" s="38" t="s">
@@ -12244,52 +12459,58 @@
       </c>
       <c r="AK42" s="39">
         <v>55.5</v>
       </c>
       <c r="AL42" s="39">
         <v>45.1</v>
       </c>
       <c r="AM42" s="39">
         <v>103.2</v>
       </c>
       <c r="AN42" s="39">
         <v>103.9</v>
       </c>
       <c r="AO42" s="39">
         <v>109.1</v>
       </c>
       <c r="AP42" s="47">
         <v>114.3</v>
       </c>
       <c r="AQ42" s="49">
         <v>119.7</v>
       </c>
       <c r="AR42" s="47">
         <v>119.9</v>
       </c>
+      <c r="AS42" s="47">
+        <v>113.6</v>
+      </c>
+      <c r="AT42" s="47">
+        <v>118.9</v>
+      </c>
     </row>
-    <row r="43" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:46">
       <c r="A43" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="38" t="s">
         <v>1013</v>
       </c>
       <c r="C43" s="38" t="s">
         <v>1287</v>
       </c>
       <c r="D43" s="38" t="s">
         <v>1221</v>
       </c>
       <c r="E43" s="38" t="s">
         <v>1041</v>
       </c>
       <c r="F43" s="38" t="s">
         <v>1170</v>
       </c>
       <c r="G43" s="38" t="s">
         <v>1023</v>
       </c>
       <c r="H43" s="38" t="s">
         <v>1115</v>
       </c>
       <c r="I43" s="38" t="s">
@@ -12378,52 +12599,58 @@
       </c>
       <c r="AK43" s="39">
         <v>119.6</v>
       </c>
       <c r="AL43" s="39">
         <v>112.5</v>
       </c>
       <c r="AM43" s="39">
         <v>105.7</v>
       </c>
       <c r="AN43" s="39">
         <v>91.5</v>
       </c>
       <c r="AO43" s="39">
         <v>119.8</v>
       </c>
       <c r="AP43" s="47">
         <v>105.8</v>
       </c>
       <c r="AQ43" s="49">
         <v>121.9</v>
       </c>
       <c r="AR43" s="47">
         <v>116.5</v>
       </c>
+      <c r="AS43" s="47">
+        <v>113.5</v>
+      </c>
+      <c r="AT43" s="47">
+        <v>113.4</v>
+      </c>
     </row>
-    <row r="44" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:46">
       <c r="A44" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="38" t="s">
         <v>1192</v>
       </c>
       <c r="C44" s="38" t="s">
         <v>1094</v>
       </c>
       <c r="D44" s="38" t="s">
         <v>1363</v>
       </c>
       <c r="E44" s="38" t="s">
         <v>1257</v>
       </c>
       <c r="F44" s="38" t="s">
         <v>1179</v>
       </c>
       <c r="G44" s="38" t="s">
         <v>1187</v>
       </c>
       <c r="H44" s="38" t="s">
         <v>1086</v>
       </c>
       <c r="I44" s="38" t="s">
@@ -12512,52 +12739,58 @@
       </c>
       <c r="AK44" s="39">
         <v>111.6</v>
       </c>
       <c r="AL44" s="39">
         <v>111.9</v>
       </c>
       <c r="AM44" s="39">
         <v>111.5</v>
       </c>
       <c r="AN44" s="39">
         <v>107.8</v>
       </c>
       <c r="AO44" s="39">
         <v>122.9</v>
       </c>
       <c r="AP44" s="47">
         <v>112.1</v>
       </c>
       <c r="AQ44" s="49">
         <v>115.7</v>
       </c>
       <c r="AR44" s="47">
         <v>116.6</v>
       </c>
+      <c r="AS44" s="47">
+        <v>101.2</v>
+      </c>
+      <c r="AT44" s="47">
+        <v>131</v>
+      </c>
     </row>
-    <row r="45" spans="1:44" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:46" ht="13.5" customHeight="1">
       <c r="A45" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="38" t="s">
         <v>1092</v>
       </c>
       <c r="C45" s="38" t="s">
         <v>1092</v>
       </c>
       <c r="D45" s="38" t="s">
         <v>1241</v>
       </c>
       <c r="E45" s="38" t="s">
         <v>998</v>
       </c>
       <c r="F45" s="38" t="s">
         <v>1050</v>
       </c>
       <c r="G45" s="38" t="s">
         <v>1086</v>
       </c>
       <c r="H45" s="38" t="s">
         <v>1302</v>
       </c>
       <c r="I45" s="38" t="s">
@@ -12646,52 +12879,58 @@
       </c>
       <c r="AK45" s="39">
         <v>119.7</v>
       </c>
       <c r="AL45" s="39">
         <v>112.8</v>
       </c>
       <c r="AM45" s="39">
         <v>108.8</v>
       </c>
       <c r="AN45" s="39">
         <v>104.1</v>
       </c>
       <c r="AO45" s="39">
         <v>110.4</v>
       </c>
       <c r="AP45" s="47">
         <v>106.9</v>
       </c>
       <c r="AQ45" s="49">
         <v>105</v>
       </c>
       <c r="AR45" s="47">
         <v>106.5</v>
       </c>
+      <c r="AS45" s="47">
+        <v>106.1</v>
+      </c>
+      <c r="AT45" s="47">
+        <v>106.3</v>
+      </c>
     </row>
-    <row r="46" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:46">
       <c r="A46" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B46" s="38" t="s">
         <v>1187</v>
       </c>
       <c r="C46" s="38" t="s">
         <v>1100</v>
       </c>
       <c r="D46" s="38" t="s">
         <v>1041</v>
       </c>
       <c r="E46" s="38" t="s">
         <v>1287</v>
       </c>
       <c r="F46" s="38" t="s">
         <v>1386</v>
       </c>
       <c r="G46" s="38" t="s">
         <v>1354</v>
       </c>
       <c r="H46" s="38" t="s">
         <v>1060</v>
       </c>
       <c r="I46" s="38" t="s">
@@ -12780,52 +13019,58 @@
       </c>
       <c r="AK46" s="39">
         <v>118.1</v>
       </c>
       <c r="AL46" s="39">
         <v>109.8</v>
       </c>
       <c r="AM46" s="39">
         <v>108</v>
       </c>
       <c r="AN46" s="39">
         <v>107.5</v>
       </c>
       <c r="AO46" s="39">
         <v>106.9</v>
       </c>
       <c r="AP46" s="47">
         <v>106.9</v>
       </c>
       <c r="AQ46" s="49">
         <v>107</v>
       </c>
       <c r="AR46" s="47">
         <v>105.6</v>
       </c>
+      <c r="AS46" s="47">
+        <v>107.3</v>
+      </c>
+      <c r="AT46" s="47">
+        <v>101.6</v>
+      </c>
     </row>
-    <row r="47" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:46">
       <c r="A47" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="38" t="s">
         <v>1033</v>
       </c>
       <c r="C47" s="38" t="s">
         <v>1248</v>
       </c>
       <c r="D47" s="38" t="s">
         <v>1241</v>
       </c>
       <c r="E47" s="38" t="s">
         <v>1118</v>
       </c>
       <c r="F47" s="38" t="s">
         <v>1011</v>
       </c>
       <c r="G47" s="38" t="s">
         <v>1236</v>
       </c>
       <c r="H47" s="38" t="s">
         <v>1076</v>
       </c>
       <c r="I47" s="38" t="s">
@@ -12914,52 +13159,58 @@
       </c>
       <c r="AK47" s="39">
         <v>119.2</v>
       </c>
       <c r="AL47" s="39">
         <v>106.3</v>
       </c>
       <c r="AM47" s="39">
         <v>107.1</v>
       </c>
       <c r="AN47" s="39">
         <v>105.6</v>
       </c>
       <c r="AO47" s="39">
         <v>110.2</v>
       </c>
       <c r="AP47" s="47">
         <v>111</v>
       </c>
       <c r="AQ47" s="49">
         <v>107.8</v>
       </c>
       <c r="AR47" s="47">
         <v>110.5</v>
       </c>
+      <c r="AS47" s="47">
+        <v>105.3</v>
+      </c>
+      <c r="AT47" s="47">
+        <v>104</v>
+      </c>
     </row>
-    <row r="48" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:46">
       <c r="A48" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="38" t="s">
         <v>1079</v>
       </c>
       <c r="C48" s="38" t="s">
         <v>1081</v>
       </c>
       <c r="D48" s="38" t="s">
         <v>1254</v>
       </c>
       <c r="E48" s="38" t="s">
         <v>1248</v>
       </c>
       <c r="F48" s="38" t="s">
         <v>1419</v>
       </c>
       <c r="G48" s="38" t="s">
         <v>1369</v>
       </c>
       <c r="H48" s="38" t="s">
         <v>1529</v>
       </c>
       <c r="I48" s="38" t="s">
@@ -13048,52 +13299,58 @@
       </c>
       <c r="AK48" s="39">
         <v>125.5</v>
       </c>
       <c r="AL48" s="39">
         <v>127</v>
       </c>
       <c r="AM48" s="39">
         <v>127.8</v>
       </c>
       <c r="AN48" s="39">
         <v>120.5</v>
       </c>
       <c r="AO48" s="39">
         <v>120.5</v>
       </c>
       <c r="AP48" s="47">
         <v>118.7</v>
       </c>
       <c r="AQ48" s="49">
         <v>114</v>
       </c>
       <c r="AR48" s="47">
         <v>116.1</v>
       </c>
+      <c r="AS48" s="47">
+        <v>115</v>
+      </c>
+      <c r="AT48" s="47">
+        <v>103</v>
+      </c>
     </row>
-    <row r="49" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:46">
       <c r="A49" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="38" t="s">
         <v>1205</v>
       </c>
       <c r="C49" s="38" t="s">
         <v>1360</v>
       </c>
       <c r="D49" s="38" t="s">
         <v>1214</v>
       </c>
       <c r="E49" s="38" t="s">
         <v>1464</v>
       </c>
       <c r="F49" s="38" t="s">
         <v>1178</v>
       </c>
       <c r="G49" s="38" t="s">
         <v>1178</v>
       </c>
       <c r="H49" s="38" t="s">
         <v>1028</v>
       </c>
       <c r="I49" s="38" t="s">
@@ -13182,58 +13439,64 @@
       </c>
       <c r="AK49" s="39">
         <v>142.69999999999999</v>
       </c>
       <c r="AL49" s="39">
         <v>142.69999999999999</v>
       </c>
       <c r="AM49" s="39">
         <v>93.2</v>
       </c>
       <c r="AN49" s="39">
         <v>93.1</v>
       </c>
       <c r="AO49" s="39">
         <v>93.2</v>
       </c>
       <c r="AP49" s="47">
         <v>93.2</v>
       </c>
       <c r="AQ49" s="49">
         <v>120.4</v>
       </c>
       <c r="AR49" s="47">
         <v>120.5</v>
       </c>
+      <c r="AS49" s="47">
+        <v>120.4</v>
+      </c>
+      <c r="AT49" s="47">
+        <v>120.4</v>
+      </c>
     </row>
-    <row r="51" spans="1:44" s="41" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:46" s="41" customFormat="1" ht="24">
       <c r="A51" s="42" t="s">
         <v>1451</v>
       </c>
       <c r="F51" s="43"/>
     </row>
-    <row r="52" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:46">
       <c r="A52" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B52" s="38" t="s">
         <v>1181</v>
       </c>
       <c r="C52" s="38" t="s">
         <v>1230</v>
       </c>
       <c r="D52" s="38" t="s">
         <v>1246</v>
       </c>
       <c r="E52" s="38" t="s">
         <v>1063</v>
       </c>
       <c r="F52" s="38" t="s">
         <v>1102</v>
       </c>
       <c r="G52" s="38" t="s">
         <v>1057</v>
       </c>
       <c r="H52" s="38" t="s">
         <v>1101</v>
       </c>
       <c r="I52" s="38" t="s">
@@ -13322,52 +13585,58 @@
       </c>
       <c r="AK52" s="39">
         <v>104.2</v>
       </c>
       <c r="AL52" s="39">
         <v>102.4</v>
       </c>
       <c r="AM52" s="39">
         <v>99.5</v>
       </c>
       <c r="AN52" s="39">
         <v>102</v>
       </c>
       <c r="AO52" s="39">
         <v>103.4</v>
       </c>
       <c r="AP52" s="47">
         <v>101</v>
       </c>
       <c r="AQ52" s="50">
         <v>100.5</v>
       </c>
       <c r="AR52" s="47">
         <v>98.1</v>
       </c>
+      <c r="AS52" s="47">
+        <v>99.5</v>
+      </c>
+      <c r="AT52" s="47">
+        <v>95.6</v>
+      </c>
     </row>
-    <row r="53" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:46">
       <c r="A53" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B53" s="38" t="s">
         <v>1034</v>
       </c>
       <c r="C53" s="38" t="s">
         <v>1025</v>
       </c>
       <c r="D53" s="38" t="s">
         <v>1093</v>
       </c>
       <c r="E53" s="38" t="s">
         <v>1299</v>
       </c>
       <c r="F53" s="38" t="s">
         <v>1026</v>
       </c>
       <c r="G53" s="38" t="s">
         <v>1285</v>
       </c>
       <c r="H53" s="38" t="s">
         <v>1160</v>
       </c>
       <c r="I53" s="38" t="s">
@@ -13456,52 +13725,58 @@
       </c>
       <c r="AK53" s="39">
         <v>110</v>
       </c>
       <c r="AL53" s="39">
         <v>99.1</v>
       </c>
       <c r="AM53" s="39">
         <v>92.1</v>
       </c>
       <c r="AN53" s="39">
         <v>117.9</v>
       </c>
       <c r="AO53" s="39">
         <v>116</v>
       </c>
       <c r="AP53" s="47">
         <v>112.6</v>
       </c>
       <c r="AQ53" s="50">
         <v>115.5</v>
       </c>
       <c r="AR53" s="47">
         <v>99.6</v>
       </c>
+      <c r="AS53" s="47">
+        <v>133.9</v>
+      </c>
+      <c r="AT53" s="47">
+        <v>107.1</v>
+      </c>
     </row>
-    <row r="54" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:46">
       <c r="A54" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B54" s="38" t="s">
         <v>1228</v>
       </c>
       <c r="C54" s="38" t="s">
         <v>1174</v>
       </c>
       <c r="D54" s="38" t="s">
         <v>1034</v>
       </c>
       <c r="E54" s="38" t="s">
         <v>1106</v>
       </c>
       <c r="F54" s="38" t="s">
         <v>1146</v>
       </c>
       <c r="G54" s="38" t="s">
         <v>1068</v>
       </c>
       <c r="H54" s="38" t="s">
         <v>1225</v>
       </c>
       <c r="I54" s="38" t="s">
@@ -13590,52 +13865,58 @@
       </c>
       <c r="AK54" s="39">
         <v>109.8</v>
       </c>
       <c r="AL54" s="39">
         <v>112.9</v>
       </c>
       <c r="AM54" s="39">
         <v>105.9</v>
       </c>
       <c r="AN54" s="39">
         <v>110.6</v>
       </c>
       <c r="AO54" s="39">
         <v>109.5</v>
       </c>
       <c r="AP54" s="47">
         <v>109.3</v>
       </c>
       <c r="AQ54" s="50">
         <v>108.9</v>
       </c>
       <c r="AR54" s="47">
         <v>104.6</v>
       </c>
+      <c r="AS54" s="47">
+        <v>103.4</v>
+      </c>
+      <c r="AT54" s="47">
+        <v>101.1</v>
+      </c>
     </row>
-    <row r="55" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:46">
       <c r="A55" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B55" s="38" t="s">
         <v>1406</v>
       </c>
       <c r="C55" s="38" t="s">
         <v>1532</v>
       </c>
       <c r="D55" s="38" t="s">
         <v>1533</v>
       </c>
       <c r="E55" s="38" t="s">
         <v>1534</v>
       </c>
       <c r="F55" s="38" t="s">
         <v>1348</v>
       </c>
       <c r="G55" s="38" t="s">
         <v>1085</v>
       </c>
       <c r="H55" s="38" t="s">
         <v>1104</v>
       </c>
       <c r="I55" s="38" t="s">
@@ -13724,52 +14005,58 @@
       </c>
       <c r="AK55" s="39">
         <v>130.6</v>
       </c>
       <c r="AL55" s="39">
         <v>157.6</v>
       </c>
       <c r="AM55" s="39">
         <v>134</v>
       </c>
       <c r="AN55" s="39">
         <v>101.6</v>
       </c>
       <c r="AO55" s="39">
         <v>154.69999999999999</v>
       </c>
       <c r="AP55" s="47">
         <v>119.2</v>
       </c>
       <c r="AQ55" s="50">
         <v>119.4</v>
       </c>
       <c r="AR55" s="47">
         <v>96.2</v>
       </c>
+      <c r="AS55" s="47">
+        <v>87.6</v>
+      </c>
+      <c r="AT55" s="47">
+        <v>90.9</v>
+      </c>
     </row>
-    <row r="56" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:46">
       <c r="A56" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B56" s="38" t="s">
         <v>1295</v>
       </c>
       <c r="C56" s="38" t="s">
         <v>1027</v>
       </c>
       <c r="D56" s="38" t="s">
         <v>1182</v>
       </c>
       <c r="E56" s="38" t="s">
         <v>1097</v>
       </c>
       <c r="F56" s="38" t="s">
         <v>1132</v>
       </c>
       <c r="G56" s="38" t="s">
         <v>1194</v>
       </c>
       <c r="H56" s="38" t="s">
         <v>1346</v>
       </c>
       <c r="I56" s="38" t="s">
@@ -13858,52 +14145,58 @@
       </c>
       <c r="AK56" s="39">
         <v>106.7</v>
       </c>
       <c r="AL56" s="39">
         <v>110.3</v>
       </c>
       <c r="AM56" s="39">
         <v>99.4</v>
       </c>
       <c r="AN56" s="39">
         <v>106.4</v>
       </c>
       <c r="AO56" s="39">
         <v>110.3</v>
       </c>
       <c r="AP56" s="47">
         <v>109.7</v>
       </c>
       <c r="AQ56" s="50">
         <v>108.6</v>
       </c>
       <c r="AR56" s="47">
         <v>103.9</v>
       </c>
+      <c r="AS56" s="47">
+        <v>99.3</v>
+      </c>
+      <c r="AT56" s="47">
+        <v>99.6</v>
+      </c>
     </row>
-    <row r="57" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:46">
       <c r="A57" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B57" s="38" t="s">
         <v>1081</v>
       </c>
       <c r="C57" s="38" t="s">
         <v>1243</v>
       </c>
       <c r="D57" s="38" t="s">
         <v>1289</v>
       </c>
       <c r="E57" s="38" t="s">
         <v>1184</v>
       </c>
       <c r="F57" s="38" t="s">
         <v>1083</v>
       </c>
       <c r="G57" s="38" t="s">
         <v>1338</v>
       </c>
       <c r="H57" s="38" t="s">
         <v>1296</v>
       </c>
       <c r="I57" s="38" t="s">
@@ -13992,52 +14285,58 @@
       </c>
       <c r="AK57" s="39">
         <v>119.6</v>
       </c>
       <c r="AL57" s="39">
         <v>118.4</v>
       </c>
       <c r="AM57" s="39">
         <v>124.7</v>
       </c>
       <c r="AN57" s="39">
         <v>120.7</v>
       </c>
       <c r="AO57" s="39">
         <v>118.9</v>
       </c>
       <c r="AP57" s="47">
         <v>109.5</v>
       </c>
       <c r="AQ57" s="50">
         <v>112.2</v>
       </c>
       <c r="AR57" s="47">
         <v>110.3</v>
       </c>
+      <c r="AS57" s="47">
+        <v>107.2</v>
+      </c>
+      <c r="AT57" s="47">
+        <v>104.7</v>
+      </c>
     </row>
-    <row r="58" spans="1:44" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:46" ht="22.5">
       <c r="A58" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B58" s="38" t="s">
         <v>1176</v>
       </c>
       <c r="C58" s="38" t="s">
         <v>1300</v>
       </c>
       <c r="D58" s="38" t="s">
         <v>1163</v>
       </c>
       <c r="E58" s="38" t="s">
         <v>1220</v>
       </c>
       <c r="F58" s="38" t="s">
         <v>1063</v>
       </c>
       <c r="G58" s="38" t="s">
         <v>1250</v>
       </c>
       <c r="H58" s="38" t="s">
         <v>1357</v>
       </c>
       <c r="I58" s="38" t="s">
@@ -14126,52 +14425,58 @@
       </c>
       <c r="AK58" s="39">
         <v>110.3</v>
       </c>
       <c r="AL58" s="39">
         <v>112</v>
       </c>
       <c r="AM58" s="39">
         <v>105.2</v>
       </c>
       <c r="AN58" s="39">
         <v>117</v>
       </c>
       <c r="AO58" s="39">
         <v>90.9</v>
       </c>
       <c r="AP58" s="47">
         <v>108.2</v>
       </c>
       <c r="AQ58" s="50">
         <v>105.5</v>
       </c>
       <c r="AR58" s="47">
         <v>99.7</v>
       </c>
+      <c r="AS58" s="47">
+        <v>119.8</v>
+      </c>
+      <c r="AT58" s="47">
+        <v>104.1</v>
+      </c>
     </row>
-    <row r="59" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:46">
       <c r="A59" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B59" s="38" t="s">
         <v>1088</v>
       </c>
       <c r="C59" s="38" t="s">
         <v>1075</v>
       </c>
       <c r="D59" s="38" t="s">
         <v>1094</v>
       </c>
       <c r="E59" s="38" t="s">
         <v>1093</v>
       </c>
       <c r="F59" s="38" t="s">
         <v>1313</v>
       </c>
       <c r="G59" s="38" t="s">
         <v>1423</v>
       </c>
       <c r="H59" s="38" t="s">
         <v>1214</v>
       </c>
       <c r="I59" s="38" t="s">
@@ -14260,52 +14565,58 @@
       </c>
       <c r="AK59" s="39">
         <v>118.3</v>
       </c>
       <c r="AL59" s="39">
         <v>111.2</v>
       </c>
       <c r="AM59" s="39">
         <v>101.7</v>
       </c>
       <c r="AN59" s="39">
         <v>110.3</v>
       </c>
       <c r="AO59" s="39">
         <v>109.4</v>
       </c>
       <c r="AP59" s="47">
         <v>119.3</v>
       </c>
       <c r="AQ59" s="50">
         <v>115.4</v>
       </c>
       <c r="AR59" s="47">
         <v>107.5</v>
       </c>
+      <c r="AS59" s="47">
+        <v>106.3</v>
+      </c>
+      <c r="AT59" s="47">
+        <v>98.3</v>
+      </c>
     </row>
-    <row r="60" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:46">
       <c r="A60" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="38" t="s">
         <v>1293</v>
       </c>
       <c r="C60" s="38" t="s">
         <v>1077</v>
       </c>
       <c r="D60" s="38" t="s">
         <v>1071</v>
       </c>
       <c r="E60" s="38" t="s">
         <v>998</v>
       </c>
       <c r="F60" s="38" t="s">
         <v>1423</v>
       </c>
       <c r="G60" s="38" t="s">
         <v>1008</v>
       </c>
       <c r="H60" s="38" t="s">
         <v>1013</v>
       </c>
       <c r="I60" s="38" t="s">
@@ -14394,52 +14705,58 @@
       </c>
       <c r="AK60" s="39">
         <v>105.9</v>
       </c>
       <c r="AL60" s="39">
         <v>104.7</v>
       </c>
       <c r="AM60" s="39">
         <v>88.1</v>
       </c>
       <c r="AN60" s="39">
         <v>98.7</v>
       </c>
       <c r="AO60" s="39">
         <v>96.2</v>
       </c>
       <c r="AP60" s="47">
         <v>97.7</v>
       </c>
       <c r="AQ60" s="50">
         <v>102.1</v>
       </c>
       <c r="AR60" s="47">
         <v>96.8</v>
       </c>
+      <c r="AS60" s="47">
+        <v>98</v>
+      </c>
+      <c r="AT60" s="47">
+        <v>102.5</v>
+      </c>
     </row>
-    <row r="61" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:46">
       <c r="A61" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="38" t="s">
         <v>1078</v>
       </c>
       <c r="C61" s="38" t="s">
         <v>1345</v>
       </c>
       <c r="D61" s="38" t="s">
         <v>1366</v>
       </c>
       <c r="E61" s="38" t="s">
         <v>1179</v>
       </c>
       <c r="F61" s="38" t="s">
         <v>1046</v>
       </c>
       <c r="G61" s="38" t="s">
         <v>1201</v>
       </c>
       <c r="H61" s="38" t="s">
         <v>1290</v>
       </c>
       <c r="I61" s="38" t="s">
@@ -14528,52 +14845,58 @@
       </c>
       <c r="AK61" s="39">
         <v>75.900000000000006</v>
       </c>
       <c r="AL61" s="39">
         <v>96.9</v>
       </c>
       <c r="AM61" s="39">
         <v>104.3</v>
       </c>
       <c r="AN61" s="39">
         <v>108.9</v>
       </c>
       <c r="AO61" s="39">
         <v>110.7</v>
       </c>
       <c r="AP61" s="47">
         <v>102.8</v>
       </c>
       <c r="AQ61" s="50">
         <v>100.1</v>
       </c>
       <c r="AR61" s="47">
         <v>107</v>
       </c>
+      <c r="AS61" s="47">
+        <v>97.3</v>
+      </c>
+      <c r="AT61" s="47">
+        <v>106.5</v>
+      </c>
     </row>
-    <row r="62" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:46">
       <c r="A62" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="38" t="s">
         <v>235</v>
       </c>
       <c r="C62" s="38" t="s">
         <v>235</v>
       </c>
       <c r="D62" s="38" t="s">
         <v>235</v>
       </c>
       <c r="E62" s="38" t="s">
         <v>235</v>
       </c>
       <c r="F62" s="38" t="s">
         <v>235</v>
       </c>
       <c r="G62" s="38" t="s">
         <v>235</v>
       </c>
       <c r="H62" s="38" t="s">
         <v>235</v>
       </c>
       <c r="I62" s="38" t="s">
@@ -14662,52 +14985,58 @@
       </c>
       <c r="AK62" s="39" t="s">
         <v>2</v>
       </c>
       <c r="AL62" s="39">
         <v>128.4</v>
       </c>
       <c r="AM62" s="39">
         <v>121.4</v>
       </c>
       <c r="AN62" s="39">
         <v>102.6</v>
       </c>
       <c r="AO62" s="39">
         <v>99.4</v>
       </c>
       <c r="AP62" s="47">
         <v>96.4</v>
       </c>
       <c r="AQ62" s="50">
         <v>121.7</v>
       </c>
       <c r="AR62" s="47">
         <v>99.6</v>
       </c>
+      <c r="AS62" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="AT62" s="47">
+        <v>89</v>
+      </c>
     </row>
-    <row r="63" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:46">
       <c r="A63" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B63" s="38" t="s">
         <v>1165</v>
       </c>
       <c r="C63" s="38" t="s">
         <v>1299</v>
       </c>
       <c r="D63" s="38" t="s">
         <v>1010</v>
       </c>
       <c r="E63" s="38" t="s">
         <v>1403</v>
       </c>
       <c r="F63" s="38" t="s">
         <v>1162</v>
       </c>
       <c r="G63" s="38" t="s">
         <v>1274</v>
       </c>
       <c r="H63" s="38" t="s">
         <v>1125</v>
       </c>
       <c r="I63" s="38" t="s">
@@ -14796,52 +15125,58 @@
       </c>
       <c r="AK63" s="39">
         <v>98.1</v>
       </c>
       <c r="AL63" s="39">
         <v>138.9</v>
       </c>
       <c r="AM63" s="39">
         <v>101.4</v>
       </c>
       <c r="AN63" s="39">
         <v>97.9</v>
       </c>
       <c r="AO63" s="39">
         <v>103.8</v>
       </c>
       <c r="AP63" s="47">
         <v>120</v>
       </c>
       <c r="AQ63" s="50">
         <v>94.1</v>
       </c>
       <c r="AR63" s="47">
         <v>95.4</v>
       </c>
+      <c r="AS63" s="47">
+        <v>96</v>
+      </c>
+      <c r="AT63" s="47">
+        <v>84.6</v>
+      </c>
     </row>
-    <row r="64" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:46">
       <c r="A64" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B64" s="38" t="s">
         <v>1175</v>
       </c>
       <c r="C64" s="38" t="s">
         <v>1051</v>
       </c>
       <c r="D64" s="38" t="s">
         <v>1433</v>
       </c>
       <c r="E64" s="38" t="s">
         <v>1077</v>
       </c>
       <c r="F64" s="38" t="s">
         <v>1027</v>
       </c>
       <c r="G64" s="38" t="s">
         <v>1326</v>
       </c>
       <c r="H64" s="38" t="s">
         <v>1215</v>
       </c>
       <c r="I64" s="38" t="s">
@@ -14930,52 +15265,58 @@
       </c>
       <c r="AK64" s="39">
         <v>108.5</v>
       </c>
       <c r="AL64" s="39">
         <v>116.8</v>
       </c>
       <c r="AM64" s="39">
         <v>115.5</v>
       </c>
       <c r="AN64" s="39">
         <v>108.7</v>
       </c>
       <c r="AO64" s="39">
         <v>121.3</v>
       </c>
       <c r="AP64" s="47">
         <v>98.3</v>
       </c>
       <c r="AQ64" s="50">
         <v>99.8</v>
       </c>
       <c r="AR64" s="47">
         <v>108.6</v>
       </c>
+      <c r="AS64" s="47">
+        <v>85</v>
+      </c>
+      <c r="AT64" s="47">
+        <v>106.8</v>
+      </c>
     </row>
-    <row r="65" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:46">
       <c r="A65" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="38" t="s">
         <v>1428</v>
       </c>
       <c r="C65" s="38" t="s">
         <v>1076</v>
       </c>
       <c r="D65" s="38" t="s">
         <v>1311</v>
       </c>
       <c r="E65" s="38" t="s">
         <v>1546</v>
       </c>
       <c r="F65" s="38" t="s">
         <v>1429</v>
       </c>
       <c r="G65" s="38" t="s">
         <v>1547</v>
       </c>
       <c r="H65" s="38" t="s">
         <v>1298</v>
       </c>
       <c r="I65" s="38" t="s">
@@ -15064,52 +15405,58 @@
       </c>
       <c r="AK65" s="39">
         <v>49.9</v>
       </c>
       <c r="AL65" s="39">
         <v>41.2</v>
       </c>
       <c r="AM65" s="39">
         <v>94.5</v>
       </c>
       <c r="AN65" s="39">
         <v>95.3</v>
       </c>
       <c r="AO65" s="39">
         <v>99.9</v>
       </c>
       <c r="AP65" s="47">
         <v>104</v>
       </c>
       <c r="AQ65" s="50">
         <v>107.7</v>
       </c>
       <c r="AR65" s="47">
         <v>106.4</v>
       </c>
+      <c r="AS65" s="47">
+        <v>99.9</v>
+      </c>
+      <c r="AT65" s="47">
+        <v>104.4</v>
+      </c>
     </row>
-    <row r="66" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:46">
       <c r="A66" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B66" s="38" t="s">
         <v>1313</v>
       </c>
       <c r="C66" s="38" t="s">
         <v>1161</v>
       </c>
       <c r="D66" s="38" t="s">
         <v>1179</v>
       </c>
       <c r="E66" s="38" t="s">
         <v>1123</v>
       </c>
       <c r="F66" s="38" t="s">
         <v>1121</v>
       </c>
       <c r="G66" s="38" t="s">
         <v>1203</v>
       </c>
       <c r="H66" s="38" t="s">
         <v>1049</v>
       </c>
       <c r="I66" s="38" t="s">
@@ -15198,52 +15545,58 @@
       </c>
       <c r="AK66" s="39">
         <v>107.6</v>
       </c>
       <c r="AL66" s="39">
         <v>102.7</v>
       </c>
       <c r="AM66" s="39">
         <v>96.8</v>
       </c>
       <c r="AN66" s="39">
         <v>83.9</v>
       </c>
       <c r="AO66" s="39">
         <v>109.7</v>
       </c>
       <c r="AP66" s="47">
         <v>96.3</v>
       </c>
       <c r="AQ66" s="50">
         <v>109.7</v>
       </c>
       <c r="AR66" s="47">
         <v>103.4</v>
       </c>
+      <c r="AS66" s="47">
+        <v>99.8</v>
+      </c>
+      <c r="AT66" s="47">
+        <v>99.6</v>
+      </c>
     </row>
-    <row r="67" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:46">
       <c r="A67" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="38" t="s">
         <v>1171</v>
       </c>
       <c r="C67" s="38" t="s">
         <v>1297</v>
       </c>
       <c r="D67" s="38" t="s">
         <v>1087</v>
       </c>
       <c r="E67" s="38" t="s">
         <v>1332</v>
       </c>
       <c r="F67" s="38" t="s">
         <v>1072</v>
       </c>
       <c r="G67" s="38" t="s">
         <v>1328</v>
       </c>
       <c r="H67" s="38" t="s">
         <v>1427</v>
       </c>
       <c r="I67" s="38" t="s">
@@ -15332,52 +15685,58 @@
       </c>
       <c r="AK67" s="39">
         <v>100.4</v>
       </c>
       <c r="AL67" s="39">
         <v>102.2</v>
       </c>
       <c r="AM67" s="39">
         <v>102.1</v>
       </c>
       <c r="AN67" s="39">
         <v>98.9</v>
       </c>
       <c r="AO67" s="39">
         <v>112.5</v>
       </c>
       <c r="AP67" s="47">
         <v>102</v>
       </c>
       <c r="AQ67" s="50">
         <v>104.1</v>
       </c>
       <c r="AR67" s="47">
         <v>103.5</v>
       </c>
+      <c r="AS67" s="47">
+        <v>89</v>
+      </c>
+      <c r="AT67" s="47">
+        <v>115</v>
+      </c>
     </row>
-    <row r="68" spans="1:44" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:46" ht="12.75" customHeight="1">
       <c r="A68" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="38" t="s">
         <v>1349</v>
       </c>
       <c r="C68" s="38" t="s">
         <v>1016</v>
       </c>
       <c r="D68" s="38" t="s">
         <v>1353</v>
       </c>
       <c r="E68" s="38" t="s">
         <v>1337</v>
       </c>
       <c r="F68" s="38" t="s">
         <v>1313</v>
       </c>
       <c r="G68" s="38" t="s">
         <v>1168</v>
       </c>
       <c r="H68" s="38" t="s">
         <v>1091</v>
       </c>
       <c r="I68" s="38" t="s">
@@ -15466,52 +15825,58 @@
       </c>
       <c r="AK68" s="39">
         <v>107.6</v>
       </c>
       <c r="AL68" s="39">
         <v>103</v>
       </c>
       <c r="AM68" s="39">
         <v>99.6</v>
       </c>
       <c r="AN68" s="39">
         <v>95.5</v>
       </c>
       <c r="AO68" s="39">
         <v>101.1</v>
       </c>
       <c r="AP68" s="47">
         <v>97.3</v>
       </c>
       <c r="AQ68" s="50">
         <v>94.5</v>
       </c>
       <c r="AR68" s="47">
         <v>94.5</v>
       </c>
+      <c r="AS68" s="47">
+        <v>93.3</v>
+      </c>
+      <c r="AT68" s="47">
+        <v>93.3</v>
+      </c>
     </row>
-    <row r="69" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:46">
       <c r="A69" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B69" s="38" t="s">
         <v>1235</v>
       </c>
       <c r="C69" s="38" t="s">
         <v>1148</v>
       </c>
       <c r="D69" s="38" t="s">
         <v>1014</v>
       </c>
       <c r="E69" s="38" t="s">
         <v>1006</v>
       </c>
       <c r="F69" s="38" t="s">
         <v>1254</v>
       </c>
       <c r="G69" s="38" t="s">
         <v>1077</v>
       </c>
       <c r="H69" s="38" t="s">
         <v>1246</v>
       </c>
       <c r="I69" s="38" t="s">
@@ -15600,52 +15965,58 @@
       </c>
       <c r="AK69" s="39">
         <v>106.2</v>
       </c>
       <c r="AL69" s="39">
         <v>100.3</v>
       </c>
       <c r="AM69" s="39">
         <v>98.9</v>
       </c>
       <c r="AN69" s="39">
         <v>98.6</v>
       </c>
       <c r="AO69" s="39">
         <v>97.9</v>
       </c>
       <c r="AP69" s="47">
         <v>97.3</v>
       </c>
       <c r="AQ69" s="50">
         <v>96.3</v>
       </c>
       <c r="AR69" s="47">
         <v>93.7</v>
       </c>
+      <c r="AS69" s="47">
+        <v>94.4</v>
+      </c>
+      <c r="AT69" s="47">
+        <v>89.2</v>
+      </c>
     </row>
-    <row r="70" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:46">
       <c r="A70" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="38" t="s">
         <v>1253</v>
       </c>
       <c r="C70" s="38" t="s">
         <v>1017</v>
       </c>
       <c r="D70" s="38" t="s">
         <v>1353</v>
       </c>
       <c r="E70" s="38" t="s">
         <v>1395</v>
       </c>
       <c r="F70" s="38" t="s">
         <v>1057</v>
       </c>
       <c r="G70" s="38" t="s">
         <v>1017</v>
       </c>
       <c r="H70" s="38" t="s">
         <v>1162</v>
       </c>
       <c r="I70" s="38" t="s">
@@ -15731,55 +16102,61 @@
       </c>
       <c r="AJ70" s="39">
         <v>103</v>
       </c>
       <c r="AK70" s="39">
         <v>107.2</v>
       </c>
       <c r="AL70" s="39">
         <v>97.1</v>
       </c>
       <c r="AM70" s="39">
         <v>98.1</v>
       </c>
       <c r="AN70" s="39">
         <v>96.9</v>
       </c>
       <c r="AO70" s="39">
         <v>100.9</v>
       </c>
       <c r="AP70" s="47">
         <v>101</v>
       </c>
       <c r="AQ70" s="50">
         <v>97</v>
       </c>
-      <c r="AR70" s="61">
+      <c r="AR70" s="53">
         <v>98</v>
       </c>
+      <c r="AS70" s="47">
+        <v>92.6</v>
+      </c>
+      <c r="AT70" s="47">
+        <v>91.3</v>
+      </c>
     </row>
-    <row r="71" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:46">
       <c r="A71" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B71" s="38" t="s">
         <v>1103</v>
       </c>
       <c r="C71" s="38" t="s">
         <v>1253</v>
       </c>
       <c r="D71" s="38" t="s">
         <v>1287</v>
       </c>
       <c r="E71" s="38" t="s">
         <v>1006</v>
       </c>
       <c r="F71" s="38" t="s">
         <v>1124</v>
       </c>
       <c r="G71" s="38" t="s">
         <v>1157</v>
       </c>
       <c r="H71" s="38" t="s">
         <v>1305</v>
       </c>
       <c r="I71" s="38" t="s">
@@ -15868,52 +16245,58 @@
       </c>
       <c r="AK71" s="39">
         <v>112.9</v>
       </c>
       <c r="AL71" s="39">
         <v>116</v>
       </c>
       <c r="AM71" s="39">
         <v>117</v>
       </c>
       <c r="AN71" s="39">
         <v>110.6</v>
       </c>
       <c r="AO71" s="39">
         <v>110.3</v>
       </c>
       <c r="AP71" s="47">
         <v>108</v>
       </c>
       <c r="AQ71" s="50">
         <v>102.6</v>
       </c>
       <c r="AR71" s="47">
         <v>103</v>
       </c>
+      <c r="AS71" s="47">
+        <v>101.1</v>
+      </c>
+      <c r="AT71" s="47">
+        <v>90.4</v>
+      </c>
     </row>
-    <row r="72" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:46">
       <c r="A72" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="38" t="s">
         <v>1445</v>
       </c>
       <c r="C72" s="38" t="s">
         <v>1281</v>
       </c>
       <c r="D72" s="38" t="s">
         <v>1382</v>
       </c>
       <c r="E72" s="38" t="s">
         <v>1324</v>
       </c>
       <c r="F72" s="38" t="s">
         <v>1352</v>
       </c>
       <c r="G72" s="38" t="s">
         <v>1052</v>
       </c>
       <c r="H72" s="38" t="s">
         <v>1044</v>
       </c>
       <c r="I72" s="38" t="s">
@@ -16002,194 +16385,208 @@
       </c>
       <c r="AK72" s="39">
         <v>128.30000000000001</v>
       </c>
       <c r="AL72" s="39">
         <v>134.69999999999999</v>
       </c>
       <c r="AM72" s="39">
         <v>85.3</v>
       </c>
       <c r="AN72" s="39">
         <v>85.4</v>
       </c>
       <c r="AO72" s="39">
         <v>85.3</v>
       </c>
       <c r="AP72" s="47">
         <v>84.8</v>
       </c>
       <c r="AQ72" s="50">
         <v>108.4</v>
       </c>
       <c r="AR72" s="47">
         <v>106.9</v>
       </c>
+      <c r="AS72" s="47">
+        <v>105.9</v>
+      </c>
+      <c r="AT72" s="47">
+        <v>105.7</v>
+      </c>
     </row>
-    <row r="73" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:46">
       <c r="AO73" s="40"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
+  <mergeCells count="14">
     <mergeCell ref="A2:U2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="R4:U4"/>
+    <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="AD4:AG4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AS71"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AW71"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="BD20" activePane="bottomRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="1" topLeftCell="AJ2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="BF43" sqref="BF43"/>
+      <selection pane="bottomRight" activeCell="BE73" sqref="BE73"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="54.7109375" style="27" customWidth="1"/>
     <col min="2" max="34" width="15.140625" style="27" customWidth="1"/>
     <col min="35" max="35" width="13.5703125" style="27" customWidth="1"/>
     <col min="36" max="36" width="15.42578125" style="27" customWidth="1"/>
     <col min="37" max="38" width="14.28515625" style="27" customWidth="1"/>
     <col min="39" max="42" width="14.5703125" style="27" customWidth="1"/>
     <col min="43" max="45" width="15.140625" style="27" customWidth="1"/>
-    <col min="46" max="16384" width="9.140625" style="27"/>
+    <col min="46" max="46" width="18" style="27" customWidth="1"/>
+    <col min="47" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45" s="41" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A1" s="59" t="s">
+    <row r="1" spans="1:49" s="41" customFormat="1" ht="12">
+      <c r="A1" s="61" t="s">
         <v>1452</v>
       </c>
-      <c r="B1" s="59"/>
-[...18 lines deleted...]
-      <c r="U1" s="59"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
     </row>
-    <row r="3" spans="1:45" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="55">
+    <row r="3" spans="1:49" ht="12.75" customHeight="1">
+      <c r="A3" s="62"/>
+      <c r="B3" s="57">
         <v>2015</v>
       </c>
-      <c r="C3" s="55"/>
-[...2 lines deleted...]
-      <c r="F3" s="55">
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57">
         <v>2016</v>
       </c>
-      <c r="G3" s="55"/>
-[...2 lines deleted...]
-      <c r="J3" s="55">
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57">
         <v>2017</v>
       </c>
-      <c r="K3" s="55"/>
-[...2 lines deleted...]
-      <c r="N3" s="56">
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="58">
         <v>2018</v>
       </c>
-      <c r="O3" s="57"/>
-[...2 lines deleted...]
-      <c r="R3" s="56">
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="58">
         <v>2019</v>
       </c>
-      <c r="S3" s="57"/>
-[...2 lines deleted...]
-      <c r="V3" s="56">
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="58">
         <v>2020</v>
       </c>
-      <c r="W3" s="57"/>
-[...2 lines deleted...]
-      <c r="Z3" s="56">
+      <c r="W3" s="59"/>
+      <c r="X3" s="59"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="58">
         <v>2021</v>
       </c>
-      <c r="AA3" s="57"/>
-[...2 lines deleted...]
-      <c r="AD3" s="56">
+      <c r="AA3" s="59"/>
+      <c r="AB3" s="59"/>
+      <c r="AC3" s="60"/>
+      <c r="AD3" s="58">
         <v>2022</v>
       </c>
-      <c r="AE3" s="57"/>
-[...2 lines deleted...]
-      <c r="AH3" s="55">
+      <c r="AE3" s="59"/>
+      <c r="AF3" s="59"/>
+      <c r="AG3" s="60"/>
+      <c r="AH3" s="57">
         <v>2023</v>
       </c>
-      <c r="AI3" s="55"/>
-[...2 lines deleted...]
-      <c r="AL3" s="55">
+      <c r="AI3" s="57"/>
+      <c r="AJ3" s="57"/>
+      <c r="AK3" s="57"/>
+      <c r="AL3" s="57">
         <v>2024</v>
       </c>
-      <c r="AM3" s="55"/>
-[...2 lines deleted...]
-      <c r="AP3" s="56">
+      <c r="AM3" s="57"/>
+      <c r="AN3" s="57"/>
+      <c r="AO3" s="57"/>
+      <c r="AP3" s="58">
         <v>2025</v>
       </c>
-      <c r="AQ3" s="57"/>
-[...1 lines deleted...]
-      <c r="AS3" s="58"/>
+      <c r="AQ3" s="59"/>
+      <c r="AR3" s="59"/>
+      <c r="AS3" s="60"/>
+      <c r="AT3" s="58">
+        <v>2026</v>
+      </c>
+      <c r="AU3" s="59"/>
+      <c r="AV3" s="59"/>
+      <c r="AW3" s="60"/>
     </row>
-    <row r="4" spans="1:45" x14ac:dyDescent="0.2">
-      <c r="A4" s="60"/>
+    <row r="4" spans="1:49">
+      <c r="A4" s="62"/>
       <c r="B4" s="28" t="s">
         <v>1453</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>1454</v>
       </c>
       <c r="D4" s="28" t="s">
         <v>1455</v>
       </c>
       <c r="E4" s="28" t="s">
         <v>1456</v>
       </c>
       <c r="F4" s="28" t="s">
         <v>1453</v>
       </c>
       <c r="G4" s="28" t="s">
         <v>1454</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>1455</v>
       </c>
       <c r="I4" s="28" t="s">
         <v>1456</v>
       </c>
       <c r="J4" s="28" t="s">
@@ -16278,52 +16675,55 @@
       </c>
       <c r="AL4" s="28" t="s">
         <v>1453</v>
       </c>
       <c r="AM4" s="28" t="s">
         <v>1454</v>
       </c>
       <c r="AN4" s="28" t="s">
         <v>1455</v>
       </c>
       <c r="AO4" s="28" t="s">
         <v>1456</v>
       </c>
       <c r="AP4" s="28" t="s">
         <v>1453</v>
       </c>
       <c r="AQ4" s="28" t="s">
         <v>1454</v>
       </c>
       <c r="AR4" s="28" t="s">
         <v>1455</v>
       </c>
       <c r="AS4" s="28" t="s">
         <v>1456</v>
       </c>
+      <c r="AT4" s="52" t="s">
+        <v>1453</v>
+      </c>
     </row>
-    <row r="5" spans="1:45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:49">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="38" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="38" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="38" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>41</v>
       </c>
       <c r="F5" s="38" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="38" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="38" t="s">
@@ -16412,52 +16812,58 @@
       </c>
       <c r="AK5" s="38">
         <v>261980</v>
       </c>
       <c r="AL5" s="35">
         <v>270252</v>
       </c>
       <c r="AM5" s="35">
         <v>283673</v>
       </c>
       <c r="AN5" s="35">
         <v>284911</v>
       </c>
       <c r="AO5" s="35">
         <v>291932</v>
       </c>
       <c r="AP5" s="46">
         <v>300051</v>
       </c>
       <c r="AQ5" s="48">
         <v>315576</v>
       </c>
       <c r="AR5" s="46">
         <v>316380</v>
       </c>
+      <c r="AS5" s="46">
+        <v>326325</v>
+      </c>
+      <c r="AT5" s="46">
+        <v>326664</v>
+      </c>
     </row>
-    <row r="6" spans="1:45" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:49">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>104</v>
       </c>
       <c r="C6" s="38" t="s">
         <v>105</v>
       </c>
       <c r="D6" s="38" t="s">
         <v>106</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>107</v>
       </c>
       <c r="F6" s="38" t="s">
         <v>108</v>
       </c>
       <c r="G6" s="38" t="s">
         <v>109</v>
       </c>
       <c r="H6" s="38" t="s">
         <v>110</v>
       </c>
       <c r="I6" s="38" t="s">
@@ -16546,52 +16952,58 @@
       </c>
       <c r="AK6" s="38">
         <v>227436</v>
       </c>
       <c r="AL6" s="35">
         <v>189843</v>
       </c>
       <c r="AM6" s="35">
         <v>224090</v>
       </c>
       <c r="AN6" s="35">
         <v>260151</v>
       </c>
       <c r="AO6" s="35">
         <v>268151</v>
       </c>
       <c r="AP6" s="46">
         <v>235065</v>
       </c>
       <c r="AQ6" s="48">
         <v>283008</v>
       </c>
       <c r="AR6" s="46">
         <v>311889</v>
       </c>
+      <c r="AS6" s="46">
+        <v>346672</v>
+      </c>
+      <c r="AT6" s="46">
+        <v>286788</v>
+      </c>
     </row>
-    <row r="7" spans="1:45" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:49">
       <c r="A7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>71</v>
       </c>
       <c r="C7" s="38" t="s">
         <v>72</v>
       </c>
       <c r="D7" s="38" t="s">
         <v>73</v>
       </c>
       <c r="E7" s="38" t="s">
         <v>74</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>75</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>76</v>
       </c>
       <c r="H7" s="38" t="s">
         <v>77</v>
       </c>
       <c r="I7" s="38" t="s">
@@ -16680,52 +17092,58 @@
       </c>
       <c r="AK7" s="38">
         <v>246697</v>
       </c>
       <c r="AL7" s="35">
         <v>264187</v>
       </c>
       <c r="AM7" s="35">
         <v>272245</v>
       </c>
       <c r="AN7" s="35">
         <v>281205</v>
       </c>
       <c r="AO7" s="35">
         <v>294473</v>
       </c>
       <c r="AP7" s="46">
         <v>317305</v>
       </c>
       <c r="AQ7" s="48">
         <v>328276</v>
       </c>
       <c r="AR7" s="46">
         <v>336171</v>
       </c>
+      <c r="AS7" s="46">
+        <v>351938</v>
+      </c>
+      <c r="AT7" s="46">
+        <v>365684</v>
+      </c>
     </row>
-    <row r="8" spans="1:45" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:49" ht="17.25" customHeight="1">
       <c r="A8" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="38" t="s">
         <v>894</v>
       </c>
       <c r="C8" s="38" t="s">
         <v>895</v>
       </c>
       <c r="D8" s="38" t="s">
         <v>896</v>
       </c>
       <c r="E8" s="38" t="s">
         <v>897</v>
       </c>
       <c r="F8" s="38" t="s">
         <v>589</v>
       </c>
       <c r="G8" s="38" t="s">
         <v>898</v>
       </c>
       <c r="H8" s="38" t="s">
         <v>899</v>
       </c>
       <c r="I8" s="38" t="s">
@@ -16814,52 +17232,58 @@
       </c>
       <c r="AK8" s="38">
         <v>405743</v>
       </c>
       <c r="AL8" s="35">
         <v>537199</v>
       </c>
       <c r="AM8" s="35">
         <v>523172</v>
       </c>
       <c r="AN8" s="35">
         <v>535518</v>
       </c>
       <c r="AO8" s="35">
         <v>586326</v>
       </c>
       <c r="AP8" s="46">
         <v>703968</v>
       </c>
       <c r="AQ8" s="48">
         <v>693514</v>
       </c>
       <c r="AR8" s="46">
         <v>668551</v>
       </c>
+      <c r="AS8" s="46">
+        <v>700337</v>
+      </c>
+      <c r="AT8" s="46">
+        <v>728428</v>
+      </c>
     </row>
-    <row r="9" spans="1:45" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:49">
       <c r="A9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="38" t="s">
         <v>919</v>
       </c>
       <c r="C9" s="38" t="s">
         <v>920</v>
       </c>
       <c r="D9" s="38" t="s">
         <v>921</v>
       </c>
       <c r="E9" s="38" t="s">
         <v>922</v>
       </c>
       <c r="F9" s="38" t="s">
         <v>598</v>
       </c>
       <c r="G9" s="38" t="s">
         <v>923</v>
       </c>
       <c r="H9" s="38" t="s">
         <v>924</v>
       </c>
       <c r="I9" s="38" t="s">
@@ -16948,52 +17372,58 @@
       </c>
       <c r="AK9" s="38">
         <v>255566</v>
       </c>
       <c r="AL9" s="35">
         <v>264727</v>
       </c>
       <c r="AM9" s="35">
         <v>271538</v>
       </c>
       <c r="AN9" s="35">
         <v>281437</v>
       </c>
       <c r="AO9" s="35">
         <v>298422</v>
       </c>
       <c r="AP9" s="46">
         <v>319190</v>
       </c>
       <c r="AQ9" s="48">
         <v>329310</v>
       </c>
       <c r="AR9" s="46">
         <v>335731</v>
       </c>
+      <c r="AS9" s="46">
+        <v>349233</v>
+      </c>
+      <c r="AT9" s="46">
+        <v>361928</v>
+      </c>
     </row>
-    <row r="10" spans="1:45" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:49" ht="22.5">
       <c r="A10" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>944</v>
       </c>
       <c r="C10" s="38" t="s">
         <v>945</v>
       </c>
       <c r="D10" s="38" t="s">
         <v>946</v>
       </c>
       <c r="E10" s="38" t="s">
         <v>947</v>
       </c>
       <c r="F10" s="38" t="s">
         <v>607</v>
       </c>
       <c r="G10" s="38" t="s">
         <v>948</v>
       </c>
       <c r="H10" s="38" t="s">
         <v>949</v>
       </c>
       <c r="I10" s="38" t="s">
@@ -17082,52 +17512,58 @@
       </c>
       <c r="AK10" s="38">
         <v>228350</v>
       </c>
       <c r="AL10" s="35">
         <v>266244</v>
       </c>
       <c r="AM10" s="35">
         <v>280171</v>
       </c>
       <c r="AN10" s="35">
         <v>286372</v>
       </c>
       <c r="AO10" s="35">
         <v>300388</v>
       </c>
       <c r="AP10" s="46">
         <v>320375</v>
       </c>
       <c r="AQ10" s="48">
         <v>343240</v>
       </c>
       <c r="AR10" s="46">
         <v>352372</v>
       </c>
+      <c r="AS10" s="46">
+        <v>367940</v>
+      </c>
+      <c r="AT10" s="46">
+        <v>381945</v>
+      </c>
     </row>
-    <row r="11" spans="1:45" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:49" ht="22.5">
       <c r="A11" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="38" t="s">
         <v>969</v>
       </c>
       <c r="C11" s="38" t="s">
         <v>970</v>
       </c>
       <c r="D11" s="38" t="s">
         <v>971</v>
       </c>
       <c r="E11" s="38" t="s">
         <v>972</v>
       </c>
       <c r="F11" s="38" t="s">
         <v>615</v>
       </c>
       <c r="G11" s="38" t="s">
         <v>973</v>
       </c>
       <c r="H11" s="38" t="s">
         <v>974</v>
       </c>
       <c r="I11" s="38" t="s">
@@ -17216,52 +17652,58 @@
       </c>
       <c r="AK11" s="38">
         <v>227861</v>
       </c>
       <c r="AL11" s="35">
         <v>241677</v>
       </c>
       <c r="AM11" s="35">
         <v>246771</v>
       </c>
       <c r="AN11" s="35">
         <v>256150</v>
       </c>
       <c r="AO11" s="35">
         <v>252775</v>
       </c>
       <c r="AP11" s="46">
         <v>287310</v>
       </c>
       <c r="AQ11" s="48">
         <v>291256</v>
       </c>
       <c r="AR11" s="46">
         <v>297399</v>
       </c>
+      <c r="AS11" s="46">
+        <v>323900</v>
+      </c>
+      <c r="AT11" s="46">
+        <v>340669</v>
+      </c>
     </row>
-    <row r="12" spans="1:45" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:49">
       <c r="A12" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="38" t="s">
         <v>136</v>
       </c>
       <c r="C12" s="38" t="s">
         <v>137</v>
       </c>
       <c r="D12" s="38" t="s">
         <v>138</v>
       </c>
       <c r="E12" s="38" t="s">
         <v>139</v>
       </c>
       <c r="F12" s="38" t="s">
         <v>140</v>
       </c>
       <c r="G12" s="38" t="s">
         <v>141</v>
       </c>
       <c r="H12" s="38" t="s">
         <v>142</v>
       </c>
       <c r="I12" s="38" t="s">
@@ -17350,52 +17792,58 @@
       </c>
       <c r="AK12" s="38">
         <v>284228</v>
       </c>
       <c r="AL12" s="35">
         <v>277354</v>
       </c>
       <c r="AM12" s="35">
         <v>296685</v>
       </c>
       <c r="AN12" s="35">
         <v>316039</v>
       </c>
       <c r="AO12" s="35">
         <v>331711</v>
       </c>
       <c r="AP12" s="46">
         <v>363474</v>
       </c>
       <c r="AQ12" s="48">
         <v>386885</v>
       </c>
       <c r="AR12" s="46">
         <v>393026</v>
       </c>
+      <c r="AS12" s="46">
+        <v>417079</v>
+      </c>
+      <c r="AT12" s="46">
+        <v>406954</v>
+      </c>
     </row>
-    <row r="13" spans="1:45" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:49">
       <c r="A13" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>169</v>
       </c>
       <c r="C13" s="38" t="s">
         <v>170</v>
       </c>
       <c r="D13" s="38" t="s">
         <v>171</v>
       </c>
       <c r="E13" s="38" t="s">
         <v>172</v>
       </c>
       <c r="F13" s="38" t="s">
         <v>173</v>
       </c>
       <c r="G13" s="38" t="s">
         <v>174</v>
       </c>
       <c r="H13" s="38" t="s">
         <v>175</v>
       </c>
       <c r="I13" s="38" t="s">
@@ -17484,52 +17932,58 @@
       </c>
       <c r="AK13" s="38">
         <v>198921</v>
       </c>
       <c r="AL13" s="35">
         <v>199658</v>
       </c>
       <c r="AM13" s="35">
         <v>199557</v>
       </c>
       <c r="AN13" s="35">
         <v>206090</v>
       </c>
       <c r="AO13" s="35">
         <v>210913</v>
       </c>
       <c r="AP13" s="46">
         <v>214489</v>
       </c>
       <c r="AQ13" s="48">
         <v>221374</v>
       </c>
       <c r="AR13" s="46">
         <v>226598</v>
       </c>
+      <c r="AS13" s="46">
+        <v>233639</v>
+      </c>
+      <c r="AT13" s="46">
+        <v>250538</v>
+      </c>
     </row>
-    <row r="14" spans="1:45" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:49">
       <c r="A14" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>202</v>
       </c>
       <c r="C14" s="38" t="s">
         <v>203</v>
       </c>
       <c r="D14" s="38" t="s">
         <v>204</v>
       </c>
       <c r="E14" s="38" t="s">
         <v>205</v>
       </c>
       <c r="F14" s="38" t="s">
         <v>206</v>
       </c>
       <c r="G14" s="38" t="s">
         <v>207</v>
       </c>
       <c r="H14" s="38" t="s">
         <v>208</v>
       </c>
       <c r="I14" s="38" t="s">
@@ -17618,52 +18072,58 @@
       </c>
       <c r="AK14" s="38">
         <v>330342</v>
       </c>
       <c r="AL14" s="35">
         <v>356818</v>
       </c>
       <c r="AM14" s="35">
         <v>365099</v>
       </c>
       <c r="AN14" s="35">
         <v>370550</v>
       </c>
       <c r="AO14" s="35">
         <v>378843</v>
       </c>
       <c r="AP14" s="46">
         <v>403078</v>
       </c>
       <c r="AQ14" s="48">
         <v>409500</v>
       </c>
       <c r="AR14" s="46">
         <v>416346</v>
       </c>
+      <c r="AS14" s="46">
+        <v>424468</v>
+      </c>
+      <c r="AT14" s="46">
+        <v>489030</v>
+      </c>
     </row>
-    <row r="15" spans="1:45" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:49">
       <c r="A15" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="38" t="s">
         <v>235</v>
       </c>
       <c r="C15" s="38" t="s">
         <v>235</v>
       </c>
       <c r="D15" s="38" t="s">
         <v>235</v>
       </c>
       <c r="E15" s="38" t="s">
         <v>235</v>
       </c>
       <c r="F15" s="38" t="s">
         <v>235</v>
       </c>
       <c r="G15" s="38" t="s">
         <v>235</v>
       </c>
       <c r="H15" s="38" t="s">
         <v>235</v>
       </c>
       <c r="I15" s="38" t="s">
@@ -17752,52 +18212,58 @@
       </c>
       <c r="AK15" s="38">
         <v>176006</v>
       </c>
       <c r="AL15" s="35">
         <v>217394</v>
       </c>
       <c r="AM15" s="35">
         <v>190117</v>
       </c>
       <c r="AN15" s="35">
         <v>212122</v>
       </c>
       <c r="AO15" s="35">
         <v>223904</v>
       </c>
       <c r="AP15" s="46">
         <v>230129</v>
       </c>
       <c r="AQ15" s="48">
         <v>236925</v>
       </c>
       <c r="AR15" s="46">
         <v>263130</v>
       </c>
+      <c r="AS15" s="46">
+        <v>233745</v>
+      </c>
+      <c r="AT15" s="46">
+        <v>233336</v>
+      </c>
     </row>
-    <row r="16" spans="1:45" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:49">
       <c r="A16" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="38" t="s">
         <v>244</v>
       </c>
       <c r="C16" s="38" t="s">
         <v>245</v>
       </c>
       <c r="D16" s="38" t="s">
         <v>246</v>
       </c>
       <c r="E16" s="38" t="s">
         <v>247</v>
       </c>
       <c r="F16" s="38" t="s">
         <v>148</v>
       </c>
       <c r="G16" s="38" t="s">
         <v>248</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>249</v>
       </c>
       <c r="I16" s="38" t="s">
@@ -17886,52 +18352,58 @@
       </c>
       <c r="AK16" s="38">
         <v>319279</v>
       </c>
       <c r="AL16" s="35">
         <v>329443</v>
       </c>
       <c r="AM16" s="35">
         <v>367533</v>
       </c>
       <c r="AN16" s="35">
         <v>368496</v>
       </c>
       <c r="AO16" s="35">
         <v>379029</v>
       </c>
       <c r="AP16" s="46">
         <v>434416</v>
       </c>
       <c r="AQ16" s="48">
         <v>428504</v>
       </c>
       <c r="AR16" s="46">
         <v>416363</v>
       </c>
+      <c r="AS16" s="46">
+        <v>424592</v>
+      </c>
+      <c r="AT16" s="46">
+        <v>418795</v>
+      </c>
     </row>
-    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:46">
       <c r="A17" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>276</v>
       </c>
       <c r="C17" s="38" t="s">
         <v>277</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>278</v>
       </c>
       <c r="E17" s="38" t="s">
         <v>279</v>
       </c>
       <c r="F17" s="38" t="s">
         <v>280</v>
       </c>
       <c r="G17" s="38" t="s">
         <v>281</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>282</v>
       </c>
       <c r="I17" s="38" t="s">
@@ -18020,52 +18492,58 @@
       </c>
       <c r="AK17" s="38">
         <v>387508</v>
       </c>
       <c r="AL17" s="35">
         <v>429161</v>
       </c>
       <c r="AM17" s="35">
         <v>477275</v>
       </c>
       <c r="AN17" s="35">
         <v>467870</v>
       </c>
       <c r="AO17" s="35">
         <v>493682</v>
       </c>
       <c r="AP17" s="46">
         <v>463585</v>
       </c>
       <c r="AQ17" s="48">
         <v>525885</v>
       </c>
       <c r="AR17" s="46">
         <v>539664</v>
       </c>
+      <c r="AS17" s="46">
+        <v>549496</v>
+      </c>
+      <c r="AT17" s="46">
+        <v>563924</v>
+      </c>
     </row>
-    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:46">
       <c r="A18" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>309</v>
       </c>
       <c r="C18" s="38" t="s">
         <v>310</v>
       </c>
       <c r="D18" s="38" t="s">
         <v>311</v>
       </c>
       <c r="E18" s="38" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="38" t="s">
         <v>312</v>
       </c>
       <c r="G18" s="38" t="s">
         <v>313</v>
       </c>
       <c r="H18" s="38" t="s">
         <v>314</v>
       </c>
       <c r="I18" s="38" t="s">
@@ -18154,52 +18632,58 @@
       </c>
       <c r="AK18" s="38">
         <v>70129</v>
       </c>
       <c r="AL18" s="35">
         <v>64166</v>
       </c>
       <c r="AM18" s="35">
         <v>64665</v>
       </c>
       <c r="AN18" s="35">
         <v>64640</v>
       </c>
       <c r="AO18" s="35">
         <v>65342</v>
       </c>
       <c r="AP18" s="46">
         <v>73328</v>
       </c>
       <c r="AQ18" s="48">
         <v>75708</v>
       </c>
       <c r="AR18" s="46">
         <v>78145</v>
       </c>
+      <c r="AS18" s="46">
+        <v>77815</v>
+      </c>
+      <c r="AT18" s="46">
+        <v>87176</v>
+      </c>
     </row>
-    <row r="19" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:46">
       <c r="A19" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>340</v>
       </c>
       <c r="C19" s="38" t="s">
         <v>341</v>
       </c>
       <c r="D19" s="38" t="s">
         <v>342</v>
       </c>
       <c r="E19" s="38" t="s">
         <v>343</v>
       </c>
       <c r="F19" s="38" t="s">
         <v>344</v>
       </c>
       <c r="G19" s="38" t="s">
         <v>345</v>
       </c>
       <c r="H19" s="38" t="s">
         <v>346</v>
       </c>
       <c r="I19" s="38" t="s">
@@ -18288,52 +18772,58 @@
       </c>
       <c r="AK19" s="38">
         <v>269493</v>
       </c>
       <c r="AL19" s="35">
         <v>238968</v>
       </c>
       <c r="AM19" s="35">
         <v>239238</v>
       </c>
       <c r="AN19" s="35">
         <v>246036</v>
       </c>
       <c r="AO19" s="35">
         <v>281218</v>
       </c>
       <c r="AP19" s="46">
         <v>252888</v>
       </c>
       <c r="AQ19" s="48">
         <v>277087</v>
       </c>
       <c r="AR19" s="46">
         <v>297901</v>
       </c>
+      <c r="AS19" s="46">
+        <v>335388</v>
+      </c>
+      <c r="AT19" s="46">
+        <v>286662</v>
+      </c>
     </row>
-    <row r="20" spans="1:44" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:46" ht="22.5">
       <c r="A20" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="38" t="s">
         <v>373</v>
       </c>
       <c r="C20" s="38" t="s">
         <v>374</v>
       </c>
       <c r="D20" s="38" t="s">
         <v>375</v>
       </c>
       <c r="E20" s="38" t="s">
         <v>376</v>
       </c>
       <c r="F20" s="38" t="s">
         <v>377</v>
       </c>
       <c r="G20" s="38" t="s">
         <v>378</v>
       </c>
       <c r="H20" s="38" t="s">
         <v>379</v>
       </c>
       <c r="I20" s="38" t="s">
@@ -18422,52 +18912,58 @@
       </c>
       <c r="AK20" s="38">
         <v>145062</v>
       </c>
       <c r="AL20" s="35">
         <v>155194</v>
       </c>
       <c r="AM20" s="35">
         <v>156993</v>
       </c>
       <c r="AN20" s="35">
         <v>157016</v>
       </c>
       <c r="AO20" s="35">
         <v>161473</v>
       </c>
       <c r="AP20" s="46">
         <v>174023</v>
       </c>
       <c r="AQ20" s="48">
         <v>174748</v>
       </c>
       <c r="AR20" s="46">
         <v>179250</v>
       </c>
+      <c r="AS20" s="46">
+        <v>181687</v>
+      </c>
+      <c r="AT20" s="46">
+        <v>228033</v>
+      </c>
     </row>
-    <row r="21" spans="1:44" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:46" ht="22.5">
       <c r="A21" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>406</v>
       </c>
       <c r="C21" s="38" t="s">
         <v>407</v>
       </c>
       <c r="D21" s="38" t="s">
         <v>408</v>
       </c>
       <c r="E21" s="38" t="s">
         <v>409</v>
       </c>
       <c r="F21" s="38" t="s">
         <v>410</v>
       </c>
       <c r="G21" s="38" t="s">
         <v>411</v>
       </c>
       <c r="H21" s="38" t="s">
         <v>412</v>
       </c>
       <c r="I21" s="38" t="s">
@@ -18556,52 +19052,58 @@
       </c>
       <c r="AK21" s="38">
         <v>286008</v>
       </c>
       <c r="AL21" s="35">
         <v>311926</v>
       </c>
       <c r="AM21" s="35">
         <v>305266</v>
       </c>
       <c r="AN21" s="35">
         <v>302377</v>
       </c>
       <c r="AO21" s="35">
         <v>315005</v>
       </c>
       <c r="AP21" s="46">
         <v>333422</v>
       </c>
       <c r="AQ21" s="48">
         <v>323191</v>
       </c>
       <c r="AR21" s="46">
         <v>208826</v>
       </c>
+      <c r="AS21" s="46">
+        <v>335096</v>
+      </c>
+      <c r="AT21" s="46">
+        <v>354443</v>
+      </c>
     </row>
-    <row r="22" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:46">
       <c r="A22" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="38" t="s">
         <v>439</v>
       </c>
       <c r="C22" s="38" t="s">
         <v>440</v>
       </c>
       <c r="D22" s="38" t="s">
         <v>441</v>
       </c>
       <c r="E22" s="38" t="s">
         <v>442</v>
       </c>
       <c r="F22" s="38" t="s">
         <v>443</v>
       </c>
       <c r="G22" s="38" t="s">
         <v>444</v>
       </c>
       <c r="H22" s="38" t="s">
         <v>445</v>
       </c>
       <c r="I22" s="38" t="s">
@@ -18690,52 +19192,58 @@
       </c>
       <c r="AK22" s="38">
         <v>262755</v>
       </c>
       <c r="AL22" s="35">
         <v>271450</v>
       </c>
       <c r="AM22" s="35">
         <v>293945</v>
       </c>
       <c r="AN22" s="35">
         <v>283471</v>
       </c>
       <c r="AO22" s="35">
         <v>284455</v>
       </c>
       <c r="AP22" s="46">
         <v>290273</v>
       </c>
       <c r="AQ22" s="48">
         <v>313974</v>
       </c>
       <c r="AR22" s="46">
         <v>300375</v>
       </c>
+      <c r="AS22" s="46">
+        <v>301954</v>
+      </c>
+      <c r="AT22" s="46">
+        <v>294929</v>
+      </c>
     </row>
-    <row r="23" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:46">
       <c r="A23" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="38" t="s">
         <v>472</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>473</v>
       </c>
       <c r="D23" s="38" t="s">
         <v>474</v>
       </c>
       <c r="E23" s="38" t="s">
         <v>475</v>
       </c>
       <c r="F23" s="38" t="s">
         <v>476</v>
       </c>
       <c r="G23" s="38" t="s">
         <v>477</v>
       </c>
       <c r="H23" s="38" t="s">
         <v>478</v>
       </c>
       <c r="I23" s="38" t="s">
@@ -18824,52 +19332,58 @@
       </c>
       <c r="AK23" s="38">
         <v>270950</v>
       </c>
       <c r="AL23" s="35">
         <v>268950</v>
       </c>
       <c r="AM23" s="35">
         <v>284282</v>
       </c>
       <c r="AN23" s="35">
         <v>284318</v>
       </c>
       <c r="AO23" s="35">
         <v>290563</v>
       </c>
       <c r="AP23" s="46">
         <v>298533</v>
       </c>
       <c r="AQ23" s="48">
         <v>310962</v>
       </c>
       <c r="AR23" s="46">
         <v>313082</v>
       </c>
+      <c r="AS23" s="46">
+        <v>315803</v>
+      </c>
+      <c r="AT23" s="46">
+        <v>310411</v>
+      </c>
     </row>
-    <row r="24" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:46">
       <c r="A24" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="38" t="s">
         <v>504</v>
       </c>
       <c r="C24" s="38" t="s">
         <v>505</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>506</v>
       </c>
       <c r="E24" s="38" t="s">
         <v>507</v>
       </c>
       <c r="F24" s="38" t="s">
         <v>508</v>
       </c>
       <c r="G24" s="38" t="s">
         <v>509</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>510</v>
       </c>
       <c r="I24" s="38" t="s">
@@ -18958,52 +19472,58 @@
       </c>
       <c r="AK24" s="38">
         <v>175935</v>
       </c>
       <c r="AL24" s="35">
         <v>202796</v>
       </c>
       <c r="AM24" s="35">
         <v>212055</v>
       </c>
       <c r="AN24" s="35">
         <v>213008</v>
       </c>
       <c r="AO24" s="35">
         <v>217850</v>
       </c>
       <c r="AP24" s="46">
         <v>240691</v>
       </c>
       <c r="AQ24" s="48">
         <v>247920</v>
       </c>
       <c r="AR24" s="46">
         <v>252437</v>
       </c>
+      <c r="AS24" s="46">
+        <v>255210</v>
+      </c>
+      <c r="AT24" s="46">
+        <v>247896</v>
+      </c>
     </row>
-    <row r="25" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:46">
       <c r="A25" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="38" t="s">
         <v>535</v>
       </c>
       <c r="C25" s="38" t="s">
         <v>536</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>537</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>538</v>
       </c>
       <c r="F25" s="38" t="s">
         <v>539</v>
       </c>
       <c r="G25" s="38" t="s">
         <v>540</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>541</v>
       </c>
       <c r="I25" s="38" t="s">
@@ -19092,57 +19612,63 @@
       </c>
       <c r="AK25" s="38">
         <v>166427</v>
       </c>
       <c r="AL25" s="35">
         <v>179980</v>
       </c>
       <c r="AM25" s="35">
         <v>173599</v>
       </c>
       <c r="AN25" s="35">
         <v>171398</v>
       </c>
       <c r="AO25" s="35">
         <v>170644</v>
       </c>
       <c r="AP25" s="46">
         <v>167831</v>
       </c>
       <c r="AQ25" s="48">
         <v>183434</v>
       </c>
       <c r="AR25" s="46">
         <v>202059</v>
       </c>
+      <c r="AS25" s="46">
+        <v>202059</v>
+      </c>
+      <c r="AT25" s="46">
+        <v>202059</v>
+      </c>
     </row>
-    <row r="27" spans="1:44" s="41" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:46" s="41" customFormat="1" ht="24">
       <c r="A27" s="42" t="s">
         <v>1457</v>
       </c>
     </row>
-    <row r="28" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:46">
       <c r="A28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="38" t="s">
         <v>1178</v>
       </c>
       <c r="C28" s="38" t="s">
         <v>1012</v>
       </c>
       <c r="D28" s="38" t="s">
         <v>1182</v>
       </c>
       <c r="E28" s="38" t="s">
         <v>997</v>
       </c>
       <c r="F28" s="38" t="s">
         <v>1201</v>
       </c>
       <c r="G28" s="38" t="s">
         <v>1418</v>
       </c>
       <c r="H28" s="38" t="s">
         <v>1100</v>
       </c>
       <c r="I28" s="38" t="s">
@@ -19231,52 +19757,58 @@
       </c>
       <c r="AK28" s="39">
         <v>115.5</v>
       </c>
       <c r="AL28" s="39">
         <v>112.1</v>
       </c>
       <c r="AM28" s="39">
         <v>110.2</v>
       </c>
       <c r="AN28" s="39">
         <v>111</v>
       </c>
       <c r="AO28" s="39">
         <v>111.4</v>
       </c>
       <c r="AP28" s="47">
         <v>111</v>
       </c>
       <c r="AQ28" s="49">
         <v>111.2</v>
       </c>
       <c r="AR28" s="51">
         <v>111</v>
       </c>
+      <c r="AS28" s="47">
+        <v>111.8</v>
+      </c>
+      <c r="AT28" s="47">
+        <v>108.9</v>
+      </c>
     </row>
-    <row r="29" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:46">
       <c r="A29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="38" t="s">
         <v>1158</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>1274</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>1286</v>
       </c>
       <c r="E29" s="38" t="s">
         <v>1012</v>
       </c>
       <c r="F29" s="38" t="s">
         <v>1027</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>1027</v>
       </c>
       <c r="H29" s="38" t="s">
         <v>1233</v>
       </c>
       <c r="I29" s="38" t="s">
@@ -19365,52 +19897,58 @@
       </c>
       <c r="AK29" s="39">
         <v>114.6</v>
       </c>
       <c r="AL29" s="39">
         <v>108.5</v>
       </c>
       <c r="AM29" s="39">
         <v>105</v>
       </c>
       <c r="AN29" s="39">
         <v>115.4</v>
       </c>
       <c r="AO29" s="39">
         <v>117.9</v>
       </c>
       <c r="AP29" s="47">
         <v>123.8</v>
       </c>
       <c r="AQ29" s="49">
         <v>126.3</v>
       </c>
       <c r="AR29" s="51">
         <v>119.9</v>
       </c>
+      <c r="AS29" s="47">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="AT29" s="47">
+        <v>122</v>
+      </c>
     </row>
-    <row r="30" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:46">
       <c r="A30" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B30" s="38" t="s">
         <v>1301</v>
       </c>
       <c r="C30" s="38" t="s">
         <v>1269</v>
       </c>
       <c r="D30" s="38" t="s">
         <v>1079</v>
       </c>
       <c r="E30" s="38" t="s">
         <v>1245</v>
       </c>
       <c r="F30" s="38" t="s">
         <v>1287</v>
       </c>
       <c r="G30" s="38" t="s">
         <v>1175</v>
       </c>
       <c r="H30" s="38" t="s">
         <v>1189</v>
       </c>
       <c r="I30" s="38" t="s">
@@ -19499,52 +20037,58 @@
       </c>
       <c r="AK30" s="39">
         <v>120.3</v>
       </c>
       <c r="AL30" s="39">
         <v>123.6</v>
       </c>
       <c r="AM30" s="39">
         <v>119.7</v>
       </c>
       <c r="AN30" s="39">
         <v>120.7</v>
       </c>
       <c r="AO30" s="39">
         <v>119.4</v>
       </c>
       <c r="AP30" s="47">
         <v>120.1</v>
       </c>
       <c r="AQ30" s="49">
         <v>120.6</v>
       </c>
       <c r="AR30" s="51">
         <v>119.5</v>
       </c>
+      <c r="AS30" s="47">
+        <v>119.5</v>
+      </c>
+      <c r="AT30" s="47">
+        <v>115.2</v>
+      </c>
     </row>
-    <row r="31" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:46">
       <c r="A31" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>1467</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>1559</v>
       </c>
       <c r="D31" s="38" t="s">
         <v>1560</v>
       </c>
       <c r="E31" s="38" t="s">
         <v>1561</v>
       </c>
       <c r="F31" s="38" t="s">
         <v>1266</v>
       </c>
       <c r="G31" s="38" t="s">
         <v>1390</v>
       </c>
       <c r="H31" s="38" t="s">
         <v>1151</v>
       </c>
       <c r="I31" s="38" t="s">
@@ -19633,52 +20177,58 @@
       </c>
       <c r="AK31" s="39">
         <v>116.3</v>
       </c>
       <c r="AL31" s="39">
         <v>172.6</v>
       </c>
       <c r="AM31" s="39">
         <v>158.1</v>
       </c>
       <c r="AN31" s="39">
         <v>139.6</v>
       </c>
       <c r="AO31" s="39">
         <v>144.5</v>
       </c>
       <c r="AP31" s="47">
         <v>131</v>
       </c>
       <c r="AQ31" s="49">
         <v>132.6</v>
       </c>
       <c r="AR31" s="51">
         <v>124.8</v>
       </c>
+      <c r="AS31" s="47">
+        <v>119.4</v>
+      </c>
+      <c r="AT31" s="47">
+        <v>103.5</v>
+      </c>
     </row>
-    <row r="32" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:46">
       <c r="A32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="38" t="s">
         <v>1080</v>
       </c>
       <c r="C32" s="38" t="s">
         <v>995</v>
       </c>
       <c r="D32" s="38" t="s">
         <v>1233</v>
       </c>
       <c r="E32" s="38" t="s">
         <v>995</v>
       </c>
       <c r="F32" s="38" t="s">
         <v>1284</v>
       </c>
       <c r="G32" s="38" t="s">
         <v>1081</v>
       </c>
       <c r="H32" s="38" t="s">
         <v>1243</v>
       </c>
       <c r="I32" s="38" t="s">
@@ -19767,52 +20317,58 @@
       </c>
       <c r="AK32" s="39">
         <v>120.9</v>
       </c>
       <c r="AL32" s="39">
         <v>120.8</v>
       </c>
       <c r="AM32" s="39">
         <v>114</v>
       </c>
       <c r="AN32" s="39">
         <v>115.6</v>
       </c>
       <c r="AO32" s="39">
         <v>116.8</v>
       </c>
       <c r="AP32" s="47">
         <v>120.6</v>
       </c>
       <c r="AQ32" s="49">
         <v>121.3</v>
       </c>
       <c r="AR32" s="51">
         <v>119.3</v>
       </c>
+      <c r="AS32" s="47">
+        <v>117</v>
+      </c>
+      <c r="AT32" s="47">
+        <v>113.4</v>
+      </c>
     </row>
-    <row r="33" spans="1:44" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:46" ht="22.5">
       <c r="A33" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B33" s="38" t="s">
         <v>1280</v>
       </c>
       <c r="C33" s="38" t="s">
         <v>1170</v>
       </c>
       <c r="D33" s="38" t="s">
         <v>1075</v>
       </c>
       <c r="E33" s="38" t="s">
         <v>1274</v>
       </c>
       <c r="F33" s="38" t="s">
         <v>1128</v>
       </c>
       <c r="G33" s="38" t="s">
         <v>1284</v>
       </c>
       <c r="H33" s="38" t="s">
         <v>1284</v>
       </c>
       <c r="I33" s="38" t="s">
@@ -19901,52 +20457,58 @@
       </c>
       <c r="AK33" s="39">
         <v>125.9</v>
       </c>
       <c r="AL33" s="39">
         <v>129.69999999999999</v>
       </c>
       <c r="AM33" s="39">
         <v>133.1</v>
       </c>
       <c r="AN33" s="39">
         <v>132.69999999999999</v>
       </c>
       <c r="AO33" s="39">
         <v>131.5</v>
       </c>
       <c r="AP33" s="47">
         <v>120.3</v>
       </c>
       <c r="AQ33" s="49">
         <v>122.5</v>
       </c>
       <c r="AR33" s="51">
         <v>123</v>
       </c>
+      <c r="AS33" s="47">
+        <v>122.5</v>
+      </c>
+      <c r="AT33" s="47">
+        <v>119.2</v>
+      </c>
     </row>
-    <row r="34" spans="1:44" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:46" ht="22.5">
       <c r="A34" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B34" s="38" t="s">
         <v>1243</v>
       </c>
       <c r="C34" s="38" t="s">
         <v>1237</v>
       </c>
       <c r="D34" s="38" t="s">
         <v>1039</v>
       </c>
       <c r="E34" s="38" t="s">
         <v>1263</v>
       </c>
       <c r="F34" s="38" t="s">
         <v>1033</v>
       </c>
       <c r="G34" s="38" t="s">
         <v>1050</v>
       </c>
       <c r="H34" s="38" t="s">
         <v>1009</v>
       </c>
       <c r="I34" s="38" t="s">
@@ -20035,52 +20597,58 @@
       </c>
       <c r="AK34" s="39">
         <v>116.2</v>
       </c>
       <c r="AL34" s="39">
         <v>122.6</v>
       </c>
       <c r="AM34" s="39">
         <v>121.7</v>
       </c>
       <c r="AN34" s="39">
         <v>124.7</v>
       </c>
       <c r="AO34" s="39">
         <v>110.9</v>
       </c>
       <c r="AP34" s="47">
         <v>118.9</v>
       </c>
       <c r="AQ34" s="49">
         <v>118</v>
       </c>
       <c r="AR34" s="51">
         <v>116.1</v>
       </c>
+      <c r="AS34" s="47">
+        <v>128.1</v>
+      </c>
+      <c r="AT34" s="47">
+        <v>118.6</v>
+      </c>
     </row>
-    <row r="35" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:46">
       <c r="A35" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="38" t="s">
         <v>1347</v>
       </c>
       <c r="C35" s="38" t="s">
         <v>1028</v>
       </c>
       <c r="D35" s="38" t="s">
         <v>1347</v>
       </c>
       <c r="E35" s="38" t="s">
         <v>1158</v>
       </c>
       <c r="F35" s="38" t="s">
         <v>1050</v>
       </c>
       <c r="G35" s="38" t="s">
         <v>1182</v>
       </c>
       <c r="H35" s="38" t="s">
         <v>1152</v>
       </c>
       <c r="I35" s="38" t="s">
@@ -20169,52 +20737,58 @@
       </c>
       <c r="AK35" s="39">
         <v>130.4</v>
       </c>
       <c r="AL35" s="39">
         <v>121.8</v>
       </c>
       <c r="AM35" s="39">
         <v>116</v>
       </c>
       <c r="AN35" s="39">
         <v>118.5</v>
       </c>
       <c r="AO35" s="39">
         <v>116.7</v>
       </c>
       <c r="AP35" s="47">
         <v>131.1</v>
       </c>
       <c r="AQ35" s="49">
         <v>130.4</v>
       </c>
       <c r="AR35" s="51">
         <v>124.4</v>
       </c>
+      <c r="AS35" s="47">
+        <v>125.7</v>
+      </c>
+      <c r="AT35" s="47">
+        <v>112</v>
+      </c>
     </row>
-    <row r="36" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:46">
       <c r="A36" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="38" t="s">
         <v>1404</v>
       </c>
       <c r="C36" s="38" t="s">
         <v>1341</v>
       </c>
       <c r="D36" s="38" t="s">
         <v>1206</v>
       </c>
       <c r="E36" s="38" t="s">
         <v>1018</v>
       </c>
       <c r="F36" s="38" t="s">
         <v>1032</v>
       </c>
       <c r="G36" s="38" t="s">
         <v>1280</v>
       </c>
       <c r="H36" s="38" t="s">
         <v>1234</v>
       </c>
       <c r="I36" s="38" t="s">
@@ -20303,52 +20877,58 @@
       </c>
       <c r="AK36" s="39">
         <v>119.4</v>
       </c>
       <c r="AL36" s="39">
         <v>114.6</v>
       </c>
       <c r="AM36" s="39">
         <v>104.6</v>
       </c>
       <c r="AN36" s="39">
         <v>106.2</v>
       </c>
       <c r="AO36" s="39">
         <v>106</v>
       </c>
       <c r="AP36" s="47">
         <v>107.4</v>
       </c>
       <c r="AQ36" s="49">
         <v>110.9</v>
       </c>
       <c r="AR36" s="51">
         <v>110</v>
       </c>
+      <c r="AS36" s="47">
+        <v>110.8</v>
+      </c>
+      <c r="AT36" s="47">
+        <v>116.8</v>
+      </c>
     </row>
-    <row r="37" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:46">
       <c r="A37" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="38" t="s">
         <v>1199</v>
       </c>
       <c r="C37" s="38" t="s">
         <v>1141</v>
       </c>
       <c r="D37" s="38" t="s">
         <v>1571</v>
       </c>
       <c r="E37" s="38" t="s">
         <v>1320</v>
       </c>
       <c r="F37" s="38" t="s">
         <v>1281</v>
       </c>
       <c r="G37" s="38" t="s">
         <v>1360</v>
       </c>
       <c r="H37" s="38" t="s">
         <v>1436</v>
       </c>
       <c r="I37" s="38" t="s">
@@ -20437,52 +21017,58 @@
       </c>
       <c r="AK37" s="39">
         <v>98.3</v>
       </c>
       <c r="AL37" s="39">
         <v>106.1</v>
       </c>
       <c r="AM37" s="39">
         <v>110.1</v>
       </c>
       <c r="AN37" s="39">
         <v>112.5</v>
       </c>
       <c r="AO37" s="39">
         <v>114.7</v>
       </c>
       <c r="AP37" s="47">
         <v>113</v>
       </c>
       <c r="AQ37" s="49">
         <v>112.2</v>
       </c>
       <c r="AR37" s="51">
         <v>112.4</v>
       </c>
+      <c r="AS37" s="47">
+        <v>112</v>
+      </c>
+      <c r="AT37" s="47">
+        <v>121.3</v>
+      </c>
     </row>
-    <row r="38" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:46">
       <c r="A38" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="38" t="s">
         <v>235</v>
       </c>
       <c r="C38" s="38" t="s">
         <v>235</v>
       </c>
       <c r="D38" s="38" t="s">
         <v>235</v>
       </c>
       <c r="E38" s="38" t="s">
         <v>235</v>
       </c>
       <c r="F38" s="38" t="s">
         <v>235</v>
       </c>
       <c r="G38" s="38" t="s">
         <v>235</v>
       </c>
       <c r="H38" s="38" t="s">
         <v>235</v>
       </c>
       <c r="I38" s="38" t="s">
@@ -20571,52 +21157,58 @@
       </c>
       <c r="AK38" s="39" t="s">
         <v>2</v>
       </c>
       <c r="AL38" s="39">
         <v>140.6</v>
       </c>
       <c r="AM38" s="39">
         <v>130.80000000000001</v>
       </c>
       <c r="AN38" s="39">
         <v>129.6</v>
       </c>
       <c r="AO38" s="39">
         <v>127.2</v>
       </c>
       <c r="AP38" s="47">
         <v>105.9</v>
       </c>
       <c r="AQ38" s="49">
         <v>124.6</v>
       </c>
       <c r="AR38" s="51">
         <v>124</v>
       </c>
+      <c r="AS38" s="47">
+        <v>104.4</v>
+      </c>
+      <c r="AT38" s="47">
+        <v>101.4</v>
+      </c>
     </row>
-    <row r="39" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:46">
       <c r="A39" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="38" t="s">
         <v>1025</v>
       </c>
       <c r="C39" s="38" t="s">
         <v>1099</v>
       </c>
       <c r="D39" s="38" t="s">
         <v>1098</v>
       </c>
       <c r="E39" s="38" t="s">
         <v>1176</v>
       </c>
       <c r="F39" s="38" t="s">
         <v>1324</v>
       </c>
       <c r="G39" s="38" t="s">
         <v>1317</v>
       </c>
       <c r="H39" s="38" t="s">
         <v>1275</v>
       </c>
       <c r="I39" s="38" t="s">
@@ -20705,52 +21297,58 @@
       </c>
       <c r="AK39" s="39">
         <v>110.5</v>
       </c>
       <c r="AL39" s="39">
         <v>152.1</v>
       </c>
       <c r="AM39" s="39">
         <v>127.5</v>
       </c>
       <c r="AN39" s="39">
         <v>120</v>
       </c>
       <c r="AO39" s="39">
         <v>118.7</v>
       </c>
       <c r="AP39" s="47">
         <v>131.9</v>
       </c>
       <c r="AQ39" s="49">
         <v>116.6</v>
       </c>
       <c r="AR39" s="51">
         <v>113</v>
       </c>
+      <c r="AS39" s="47">
+        <v>112</v>
+      </c>
+      <c r="AT39" s="47">
+        <v>96.4</v>
+      </c>
     </row>
-    <row r="40" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:46">
       <c r="A40" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="38" t="s">
         <v>1007</v>
       </c>
       <c r="C40" s="38" t="s">
         <v>1051</v>
       </c>
       <c r="D40" s="38" t="s">
         <v>1356</v>
       </c>
       <c r="E40" s="38" t="s">
         <v>1207</v>
       </c>
       <c r="F40" s="38" t="s">
         <v>1500</v>
       </c>
       <c r="G40" s="38" t="s">
         <v>1374</v>
       </c>
       <c r="H40" s="38" t="s">
         <v>1330</v>
       </c>
       <c r="I40" s="38" t="s">
@@ -20839,52 +21437,58 @@
       </c>
       <c r="AK40" s="39">
         <v>116.3</v>
       </c>
       <c r="AL40" s="39">
         <v>127.9</v>
       </c>
       <c r="AM40" s="39">
         <v>126.4</v>
       </c>
       <c r="AN40" s="39">
         <v>124.7</v>
       </c>
       <c r="AO40" s="39">
         <v>127.4</v>
       </c>
       <c r="AP40" s="47">
         <v>108</v>
       </c>
       <c r="AQ40" s="49">
         <v>110.2</v>
       </c>
       <c r="AR40" s="51">
         <v>115.3</v>
       </c>
+      <c r="AS40" s="47">
+        <v>111.3</v>
+      </c>
+      <c r="AT40" s="47">
+        <v>121.6</v>
+      </c>
     </row>
-    <row r="41" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:46">
       <c r="A41" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="38" t="s">
         <v>1502</v>
       </c>
       <c r="C41" s="38" t="s">
         <v>1340</v>
       </c>
       <c r="D41" s="38" t="s">
         <v>1122</v>
       </c>
       <c r="E41" s="38" t="s">
         <v>1166</v>
       </c>
       <c r="F41" s="38" t="s">
         <v>1503</v>
       </c>
       <c r="G41" s="38" t="s">
         <v>1580</v>
       </c>
       <c r="H41" s="38" t="s">
         <v>1129</v>
       </c>
       <c r="I41" s="38" t="s">
@@ -20973,52 +21577,58 @@
       </c>
       <c r="AK41" s="39">
         <v>64.8</v>
       </c>
       <c r="AL41" s="39">
         <v>45.1</v>
       </c>
       <c r="AM41" s="39">
         <v>78.400000000000006</v>
       </c>
       <c r="AN41" s="39">
         <v>87.6</v>
       </c>
       <c r="AO41" s="39">
         <v>93.2</v>
       </c>
       <c r="AP41" s="47">
         <v>114.3</v>
       </c>
       <c r="AQ41" s="49">
         <v>117.1</v>
       </c>
       <c r="AR41" s="51">
         <v>120.9</v>
       </c>
+      <c r="AS41" s="47">
+        <v>119.1</v>
+      </c>
+      <c r="AT41" s="47">
+        <v>118.9</v>
+      </c>
     </row>
-    <row r="42" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:46">
       <c r="A42" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="38" t="s">
         <v>1013</v>
       </c>
       <c r="C42" s="38" t="s">
         <v>1019</v>
       </c>
       <c r="D42" s="38" t="s">
         <v>1004</v>
       </c>
       <c r="E42" s="38" t="s">
         <v>998</v>
       </c>
       <c r="F42" s="38" t="s">
         <v>1170</v>
       </c>
       <c r="G42" s="38" t="s">
         <v>1260</v>
       </c>
       <c r="H42" s="38" t="s">
         <v>1032</v>
       </c>
       <c r="I42" s="38" t="s">
@@ -21107,52 +21717,58 @@
       </c>
       <c r="AK42" s="39">
         <v>131.9</v>
       </c>
       <c r="AL42" s="39">
         <v>112.5</v>
       </c>
       <c r="AM42" s="39">
         <v>109.1</v>
       </c>
       <c r="AN42" s="39">
         <v>99.2</v>
       </c>
       <c r="AO42" s="39">
         <v>104.4</v>
       </c>
       <c r="AP42" s="47">
         <v>105.8</v>
       </c>
       <c r="AQ42" s="49">
         <v>115.8</v>
       </c>
       <c r="AR42" s="51">
         <v>121.1</v>
       </c>
+      <c r="AS42" s="47">
+        <v>119.3</v>
+      </c>
+      <c r="AT42" s="47">
+        <v>113.4</v>
+      </c>
     </row>
-    <row r="43" spans="1:44" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:46" ht="22.5">
       <c r="A43" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B43" s="38" t="s">
         <v>1192</v>
       </c>
       <c r="C43" s="38" t="s">
         <v>1172</v>
       </c>
       <c r="D43" s="38" t="s">
         <v>1162</v>
       </c>
       <c r="E43" s="38" t="s">
         <v>1023</v>
       </c>
       <c r="F43" s="38" t="s">
         <v>1179</v>
       </c>
       <c r="G43" s="38" t="s">
         <v>1039</v>
       </c>
       <c r="H43" s="38" t="s">
         <v>1312</v>
       </c>
       <c r="I43" s="38" t="s">
@@ -21241,52 +21857,58 @@
       </c>
       <c r="AK43" s="39">
         <v>116.6</v>
       </c>
       <c r="AL43" s="39">
         <v>111.9</v>
       </c>
       <c r="AM43" s="39">
         <v>112.5</v>
       </c>
       <c r="AN43" s="39">
         <v>110.4</v>
       </c>
       <c r="AO43" s="39">
         <v>111.3</v>
       </c>
       <c r="AP43" s="47">
         <v>112.1</v>
       </c>
       <c r="AQ43" s="49">
         <v>111.3</v>
       </c>
       <c r="AR43" s="51">
         <v>114.2</v>
       </c>
+      <c r="AS43" s="47">
+        <v>112.5</v>
+      </c>
+      <c r="AT43" s="47">
+        <v>131</v>
+      </c>
     </row>
-    <row r="44" spans="1:44" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:46" ht="22.5">
       <c r="A44" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B44" s="38" t="s">
         <v>1092</v>
       </c>
       <c r="C44" s="38" t="s">
         <v>1160</v>
       </c>
       <c r="D44" s="38" t="s">
         <v>1112</v>
       </c>
       <c r="E44" s="38" t="s">
         <v>1057</v>
       </c>
       <c r="F44" s="38" t="s">
         <v>1050</v>
       </c>
       <c r="G44" s="38" t="s">
         <v>1079</v>
       </c>
       <c r="H44" s="38" t="s">
         <v>1293</v>
       </c>
       <c r="I44" s="38" t="s">
@@ -21375,52 +21997,58 @@
       </c>
       <c r="AK44" s="39">
         <v>121.1</v>
       </c>
       <c r="AL44" s="39">
         <v>112.8</v>
       </c>
       <c r="AM44" s="39">
         <v>111</v>
       </c>
       <c r="AN44" s="39">
         <v>110.7</v>
       </c>
       <c r="AO44" s="39">
         <v>110.1</v>
       </c>
       <c r="AP44" s="47">
         <v>106.9</v>
       </c>
       <c r="AQ44" s="49">
         <v>105.9</v>
       </c>
       <c r="AR44" s="51">
         <v>106.2</v>
       </c>
+      <c r="AS44" s="47">
+        <v>106.4</v>
+      </c>
+      <c r="AT44" s="47">
+        <v>106.3</v>
+      </c>
     </row>
-    <row r="45" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:46">
       <c r="A45" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="38" t="s">
         <v>1187</v>
       </c>
       <c r="C45" s="38" t="s">
         <v>1086</v>
       </c>
       <c r="D45" s="38" t="s">
         <v>1031</v>
       </c>
       <c r="E45" s="38" t="s">
         <v>1174</v>
       </c>
       <c r="F45" s="38" t="s">
         <v>1386</v>
       </c>
       <c r="G45" s="38" t="s">
         <v>1590</v>
       </c>
       <c r="H45" s="38" t="s">
         <v>1156</v>
       </c>
       <c r="I45" s="38" t="s">
@@ -21509,52 +22137,58 @@
       </c>
       <c r="AK45" s="39">
         <v>115.1</v>
       </c>
       <c r="AL45" s="39">
         <v>109.8</v>
       </c>
       <c r="AM45" s="39">
         <v>108.6</v>
       </c>
       <c r="AN45" s="39">
         <v>107.9</v>
       </c>
       <c r="AO45" s="39">
         <v>108.3</v>
       </c>
       <c r="AP45" s="47">
         <v>106.9</v>
       </c>
       <c r="AQ45" s="49">
         <v>106.8</v>
       </c>
       <c r="AR45" s="51">
         <v>106</v>
       </c>
+      <c r="AS45" s="47">
+        <v>106.2</v>
+      </c>
+      <c r="AT45" s="47">
+        <v>101.6</v>
+      </c>
     </row>
-    <row r="46" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:46">
       <c r="A46" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="38" t="s">
         <v>1033</v>
       </c>
       <c r="C46" s="38" t="s">
         <v>1243</v>
       </c>
       <c r="D46" s="38" t="s">
         <v>1110</v>
       </c>
       <c r="E46" s="38" t="s">
         <v>1098</v>
       </c>
       <c r="F46" s="38" t="s">
         <v>1011</v>
       </c>
       <c r="G46" s="38" t="s">
         <v>1371</v>
       </c>
       <c r="H46" s="38" t="s">
         <v>1249</v>
       </c>
       <c r="I46" s="38" t="s">
@@ -21643,52 +22277,58 @@
       </c>
       <c r="AK46" s="39">
         <v>115.3</v>
       </c>
       <c r="AL46" s="39">
         <v>106.3</v>
       </c>
       <c r="AM46" s="39">
         <v>105.8</v>
       </c>
       <c r="AN46" s="39">
         <v>105.8</v>
       </c>
       <c r="AO46" s="39">
         <v>107.2</v>
       </c>
       <c r="AP46" s="47">
         <v>111</v>
       </c>
       <c r="AQ46" s="49">
         <v>109.4</v>
       </c>
       <c r="AR46" s="51">
         <v>110.1</v>
       </c>
+      <c r="AS46" s="47">
+        <v>108.7</v>
+      </c>
+      <c r="AT46" s="47">
+        <v>104</v>
+      </c>
     </row>
-    <row r="47" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:46">
       <c r="A47" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="38" t="s">
         <v>1079</v>
       </c>
       <c r="C47" s="38" t="s">
         <v>1077</v>
       </c>
       <c r="D47" s="38" t="s">
         <v>1033</v>
       </c>
       <c r="E47" s="38" t="s">
         <v>1108</v>
       </c>
       <c r="F47" s="38" t="s">
         <v>1419</v>
       </c>
       <c r="G47" s="38" t="s">
         <v>1594</v>
       </c>
       <c r="H47" s="38" t="s">
         <v>1595</v>
       </c>
       <c r="I47" s="38" t="s">
@@ -21777,52 +22417,58 @@
       </c>
       <c r="AK47" s="39">
         <v>120.3</v>
       </c>
       <c r="AL47" s="39">
         <v>127</v>
       </c>
       <c r="AM47" s="39">
         <v>126.7</v>
       </c>
       <c r="AN47" s="39">
         <v>125.1</v>
       </c>
       <c r="AO47" s="39">
         <v>123.8</v>
       </c>
       <c r="AP47" s="47">
         <v>118.7</v>
       </c>
       <c r="AQ47" s="49">
         <v>116.9</v>
       </c>
       <c r="AR47" s="51">
         <v>118.5</v>
       </c>
+      <c r="AS47" s="47">
+        <v>117.1</v>
+      </c>
+      <c r="AT47" s="47">
+        <v>103</v>
+      </c>
     </row>
-    <row r="48" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:46">
       <c r="A48" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="38" t="s">
         <v>1205</v>
       </c>
       <c r="C48" s="38" t="s">
         <v>1466</v>
       </c>
       <c r="D48" s="38" t="s">
         <v>1442</v>
       </c>
       <c r="E48" s="38" t="s">
         <v>1351</v>
       </c>
       <c r="F48" s="38" t="s">
         <v>1178</v>
       </c>
       <c r="G48" s="38" t="s">
         <v>1274</v>
       </c>
       <c r="H48" s="38" t="s">
         <v>1077</v>
       </c>
       <c r="I48" s="38" t="s">
@@ -21911,57 +22557,63 @@
       </c>
       <c r="AK48" s="39">
         <v>132.19999999999999</v>
       </c>
       <c r="AL48" s="39">
         <v>142.69999999999999</v>
       </c>
       <c r="AM48" s="39">
         <v>113.5</v>
       </c>
       <c r="AN48" s="39">
         <v>105.9</v>
       </c>
       <c r="AO48" s="39">
         <v>102.5</v>
       </c>
       <c r="AP48" s="47">
         <v>93.2</v>
       </c>
       <c r="AQ48" s="49">
         <v>105.7</v>
       </c>
       <c r="AR48" s="51">
         <v>123.1</v>
       </c>
+      <c r="AS48" s="47">
+        <v>118.4</v>
+      </c>
+      <c r="AT48" s="47">
+        <v>120.4</v>
+      </c>
     </row>
-    <row r="49" spans="1:44" s="41" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:46" s="41" customFormat="1" ht="24">
       <c r="A49" s="42" t="s">
         <v>1458</v>
       </c>
     </row>
-    <row r="51" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:46">
       <c r="A51" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B51" s="38" t="s">
         <v>1181</v>
       </c>
       <c r="C51" s="38" t="s">
         <v>1181</v>
       </c>
       <c r="D51" s="38" t="s">
         <v>1251</v>
       </c>
       <c r="E51" s="38" t="s">
         <v>1104</v>
       </c>
       <c r="F51" s="38" t="s">
         <v>1102</v>
       </c>
       <c r="G51" s="38" t="s">
         <v>1241</v>
       </c>
       <c r="H51" s="38" t="s">
         <v>1300</v>
       </c>
       <c r="I51" s="38" t="s">
@@ -22050,52 +22702,58 @@
       </c>
       <c r="AK51" s="39">
         <v>99.9</v>
       </c>
       <c r="AL51" s="39">
         <v>102.4</v>
       </c>
       <c r="AM51" s="39">
         <v>100.7</v>
       </c>
       <c r="AN51" s="39">
         <v>101.6</v>
       </c>
       <c r="AO51" s="39">
         <v>102</v>
       </c>
       <c r="AP51" s="47">
         <v>101</v>
       </c>
       <c r="AQ51" s="49">
         <v>100.6</v>
       </c>
       <c r="AR51" s="47">
         <v>99.7</v>
       </c>
+      <c r="AS51" s="47">
+        <v>99.9</v>
+      </c>
+      <c r="AT51" s="47">
+        <v>95.6</v>
+      </c>
     </row>
-    <row r="52" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:46">
       <c r="A52" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B52" s="38" t="s">
         <v>1034</v>
       </c>
       <c r="C52" s="38" t="s">
         <v>1248</v>
       </c>
       <c r="D52" s="38" t="s">
         <v>1013</v>
       </c>
       <c r="E52" s="38" t="s">
         <v>1215</v>
       </c>
       <c r="F52" s="38" t="s">
         <v>1026</v>
       </c>
       <c r="G52" s="38" t="s">
         <v>1277</v>
       </c>
       <c r="H52" s="38" t="s">
         <v>1335</v>
       </c>
       <c r="I52" s="38" t="s">
@@ -22184,52 +22842,58 @@
       </c>
       <c r="AK52" s="39">
         <v>99.1</v>
       </c>
       <c r="AL52" s="39">
         <v>99.1</v>
       </c>
       <c r="AM52" s="39">
         <v>96</v>
       </c>
       <c r="AN52" s="39">
         <v>105.7</v>
       </c>
       <c r="AO52" s="39">
         <v>108</v>
       </c>
       <c r="AP52" s="47">
         <v>112.6</v>
       </c>
       <c r="AQ52" s="49">
         <v>114.3</v>
       </c>
       <c r="AR52" s="47">
         <v>107.7</v>
       </c>
+      <c r="AS52" s="47">
+        <v>115.5</v>
+      </c>
+      <c r="AT52" s="47">
+        <v>107.1</v>
+      </c>
     </row>
-    <row r="53" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:46">
       <c r="A53" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B53" s="38" t="s">
         <v>1228</v>
       </c>
       <c r="C53" s="38" t="s">
         <v>1115</v>
       </c>
       <c r="D53" s="38" t="s">
         <v>1257</v>
       </c>
       <c r="E53" s="38" t="s">
         <v>1237</v>
       </c>
       <c r="F53" s="38" t="s">
         <v>1146</v>
       </c>
       <c r="G53" s="38" t="s">
         <v>1405</v>
       </c>
       <c r="H53" s="38" t="s">
         <v>1037</v>
       </c>
       <c r="I53" s="38" t="s">
@@ -22318,52 +22982,58 @@
       </c>
       <c r="AK53" s="39">
         <v>104.1</v>
       </c>
       <c r="AL53" s="39">
         <v>112.9</v>
       </c>
       <c r="AM53" s="39">
         <v>109.4</v>
       </c>
       <c r="AN53" s="39">
         <v>110.5</v>
       </c>
       <c r="AO53" s="39">
         <v>109.3</v>
       </c>
       <c r="AP53" s="47">
         <v>109.3</v>
       </c>
       <c r="AQ53" s="49">
         <v>109.1</v>
       </c>
       <c r="AR53" s="47">
         <v>107.4</v>
       </c>
+      <c r="AS53" s="47">
+        <v>106.8</v>
+      </c>
+      <c r="AT53" s="47">
+        <v>101.1</v>
+      </c>
     </row>
-    <row r="54" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:46">
       <c r="A54" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="38" t="s">
         <v>1406</v>
       </c>
       <c r="C54" s="38" t="s">
         <v>1407</v>
       </c>
       <c r="D54" s="38" t="s">
         <v>1408</v>
       </c>
       <c r="E54" s="38" t="s">
         <v>1409</v>
       </c>
       <c r="F54" s="38" t="s">
         <v>1348</v>
       </c>
       <c r="G54" s="38" t="s">
         <v>1289</v>
       </c>
       <c r="H54" s="38" t="s">
         <v>1102</v>
       </c>
       <c r="I54" s="38" t="s">
@@ -22452,52 +23122,58 @@
       </c>
       <c r="AK54" s="39">
         <v>100.6</v>
       </c>
       <c r="AL54" s="39">
         <v>157.6</v>
       </c>
       <c r="AM54" s="39">
         <v>144.5</v>
       </c>
       <c r="AN54" s="39">
         <v>127.8</v>
       </c>
       <c r="AO54" s="39">
         <v>132.30000000000001</v>
       </c>
       <c r="AP54" s="47">
         <v>119.2</v>
       </c>
       <c r="AQ54" s="49">
         <v>120</v>
       </c>
       <c r="AR54" s="47">
         <v>112.1</v>
       </c>
+      <c r="AS54" s="47">
+        <v>106.7</v>
+      </c>
+      <c r="AT54" s="47">
+        <v>90.9</v>
+      </c>
     </row>
-    <row r="55" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:46">
       <c r="A55" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="38" t="s">
         <v>1295</v>
       </c>
       <c r="C55" s="38" t="s">
         <v>1175</v>
       </c>
       <c r="D55" s="38" t="s">
         <v>1081</v>
       </c>
       <c r="E55" s="38" t="s">
         <v>1032</v>
       </c>
       <c r="F55" s="38" t="s">
         <v>1132</v>
       </c>
       <c r="G55" s="38" t="s">
         <v>1343</v>
       </c>
       <c r="H55" s="38" t="s">
         <v>1117</v>
       </c>
       <c r="I55" s="38" t="s">
@@ -22586,52 +23262,58 @@
       </c>
       <c r="AK55" s="39">
         <v>104.6</v>
       </c>
       <c r="AL55" s="39">
         <v>110.3</v>
       </c>
       <c r="AM55" s="39">
         <v>104.2</v>
       </c>
       <c r="AN55" s="39">
         <v>105.9</v>
       </c>
       <c r="AO55" s="39">
         <v>107</v>
       </c>
       <c r="AP55" s="47">
         <v>109.7</v>
       </c>
       <c r="AQ55" s="49">
         <v>109.8</v>
       </c>
       <c r="AR55" s="47">
         <v>107.2</v>
       </c>
+      <c r="AS55" s="47">
+        <v>104.6</v>
+      </c>
+      <c r="AT55" s="47">
+        <v>99.6</v>
+      </c>
     </row>
-    <row r="56" spans="1:44" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:46" ht="22.5">
       <c r="A56" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B56" s="38" t="s">
         <v>1081</v>
       </c>
       <c r="C56" s="38" t="s">
         <v>997</v>
       </c>
       <c r="D56" s="38" t="s">
         <v>1237</v>
       </c>
       <c r="E56" s="38" t="s">
         <v>1256</v>
       </c>
       <c r="F56" s="38" t="s">
         <v>1083</v>
       </c>
       <c r="G56" s="38" t="s">
         <v>1002</v>
       </c>
       <c r="H56" s="38" t="s">
         <v>1338</v>
       </c>
       <c r="I56" s="38" t="s">
@@ -22720,52 +23402,58 @@
       </c>
       <c r="AK56" s="39">
         <v>108.9</v>
       </c>
       <c r="AL56" s="39">
         <v>118.4</v>
       </c>
       <c r="AM56" s="39">
         <v>121.7</v>
       </c>
       <c r="AN56" s="39">
         <v>121.5</v>
       </c>
       <c r="AO56" s="39">
         <v>120.4</v>
       </c>
       <c r="AP56" s="47">
         <v>109.5</v>
       </c>
       <c r="AQ56" s="49">
         <v>110.9</v>
       </c>
       <c r="AR56" s="47">
         <v>110.5</v>
       </c>
+      <c r="AS56" s="47">
+        <v>109.5</v>
+      </c>
+      <c r="AT56" s="47">
+        <v>104.7</v>
+      </c>
     </row>
-    <row r="57" spans="1:44" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:46" ht="22.5">
       <c r="A57" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="38" t="s">
         <v>1176</v>
       </c>
       <c r="C57" s="38" t="s">
         <v>1101</v>
       </c>
       <c r="D57" s="38" t="s">
         <v>1009</v>
       </c>
       <c r="E57" s="38" t="s">
         <v>1226</v>
       </c>
       <c r="F57" s="38" t="s">
         <v>1063</v>
       </c>
       <c r="G57" s="38" t="s">
         <v>1162</v>
       </c>
       <c r="H57" s="38" t="s">
         <v>1277</v>
       </c>
       <c r="I57" s="38" t="s">
@@ -22854,52 +23542,58 @@
       </c>
       <c r="AK57" s="39">
         <v>100.5</v>
       </c>
       <c r="AL57" s="39">
         <v>112</v>
       </c>
       <c r="AM57" s="39">
         <v>111.2</v>
       </c>
       <c r="AN57" s="39">
         <v>114.2</v>
       </c>
       <c r="AO57" s="39">
         <v>101.6</v>
       </c>
       <c r="AP57" s="47">
         <v>108.2</v>
       </c>
       <c r="AQ57" s="49">
         <v>106.8</v>
       </c>
       <c r="AR57" s="47">
         <v>104.3</v>
       </c>
+      <c r="AS57" s="47">
+        <v>114.5</v>
+      </c>
+      <c r="AT57" s="47">
+        <v>104.1</v>
+      </c>
     </row>
-    <row r="58" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:46">
       <c r="A58" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B58" s="38" t="s">
         <v>1088</v>
       </c>
       <c r="C58" s="38" t="s">
         <v>1186</v>
       </c>
       <c r="D58" s="38" t="s">
         <v>1230</v>
       </c>
       <c r="E58" s="38" t="s">
         <v>1033</v>
       </c>
       <c r="F58" s="38" t="s">
         <v>1313</v>
       </c>
       <c r="G58" s="38" t="s">
         <v>1193</v>
       </c>
       <c r="H58" s="38" t="s">
         <v>1286</v>
       </c>
       <c r="I58" s="38" t="s">
@@ -22988,52 +23682,58 @@
       </c>
       <c r="AK58" s="39">
         <v>112.8</v>
       </c>
       <c r="AL58" s="39">
         <v>111.2</v>
       </c>
       <c r="AM58" s="39">
         <v>106</v>
       </c>
       <c r="AN58" s="39">
         <v>108.5</v>
       </c>
       <c r="AO58" s="39">
         <v>106.9</v>
       </c>
       <c r="AP58" s="47">
         <v>119.3</v>
       </c>
       <c r="AQ58" s="49">
         <v>118</v>
       </c>
       <c r="AR58" s="47">
         <v>111.8</v>
       </c>
+      <c r="AS58" s="47">
+        <v>112.3</v>
+      </c>
+      <c r="AT58" s="47">
+        <v>98.3</v>
+      </c>
     </row>
-    <row r="59" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:46">
       <c r="A59" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B59" s="38" t="s">
         <v>1293</v>
       </c>
       <c r="C59" s="38" t="s">
         <v>1113</v>
       </c>
       <c r="D59" s="38" t="s">
         <v>1001</v>
       </c>
       <c r="E59" s="38" t="s">
         <v>1020</v>
       </c>
       <c r="F59" s="38" t="s">
         <v>1423</v>
       </c>
       <c r="G59" s="38" t="s">
         <v>1096</v>
       </c>
       <c r="H59" s="38" t="s">
         <v>1172</v>
       </c>
       <c r="I59" s="38" t="s">
@@ -23122,52 +23822,58 @@
       </c>
       <c r="AK59" s="39">
         <v>103.3</v>
       </c>
       <c r="AL59" s="39">
         <v>104.7</v>
       </c>
       <c r="AM59" s="39">
         <v>95.6</v>
       </c>
       <c r="AN59" s="39">
         <v>97.3</v>
       </c>
       <c r="AO59" s="39">
         <v>97.1</v>
       </c>
       <c r="AP59" s="47">
         <v>97.7</v>
       </c>
       <c r="AQ59" s="49">
         <v>100.4</v>
       </c>
       <c r="AR59" s="47">
         <v>98.8</v>
       </c>
+      <c r="AS59" s="47">
+        <v>99</v>
+      </c>
+      <c r="AT59" s="47">
+        <v>102.5</v>
+      </c>
     </row>
-    <row r="60" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:46">
       <c r="A60" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="38" t="s">
         <v>1078</v>
       </c>
       <c r="C60" s="38" t="s">
         <v>1387</v>
       </c>
       <c r="D60" s="38" t="s">
         <v>1208</v>
       </c>
       <c r="E60" s="38" t="s">
         <v>1065</v>
       </c>
       <c r="F60" s="38" t="s">
         <v>1046</v>
       </c>
       <c r="G60" s="38" t="s">
         <v>995</v>
       </c>
       <c r="H60" s="38" t="s">
         <v>1242</v>
       </c>
       <c r="I60" s="38" t="s">
@@ -23256,52 +23962,58 @@
       </c>
       <c r="AK60" s="39">
         <v>85</v>
       </c>
       <c r="AL60" s="39">
         <v>96.9</v>
       </c>
       <c r="AM60" s="39">
         <v>100.6</v>
       </c>
       <c r="AN60" s="39">
         <v>103</v>
       </c>
       <c r="AO60" s="39">
         <v>105</v>
       </c>
       <c r="AP60" s="47">
         <v>102.8</v>
       </c>
       <c r="AQ60" s="49">
         <v>101.5</v>
       </c>
       <c r="AR60" s="47">
         <v>101</v>
       </c>
+      <c r="AS60" s="47">
+        <v>100.1</v>
+      </c>
+      <c r="AT60" s="47">
+        <v>106.5</v>
+      </c>
     </row>
-    <row r="61" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:46">
       <c r="A61" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="38" t="s">
         <v>235</v>
       </c>
       <c r="C61" s="38" t="s">
         <v>235</v>
       </c>
       <c r="D61" s="38" t="s">
         <v>235</v>
       </c>
       <c r="E61" s="38" t="s">
         <v>235</v>
       </c>
       <c r="F61" s="38" t="s">
         <v>235</v>
       </c>
       <c r="G61" s="38" t="s">
         <v>235</v>
       </c>
       <c r="H61" s="38" t="s">
         <v>235</v>
       </c>
       <c r="I61" s="38" t="s">
@@ -23390,52 +24102,58 @@
       </c>
       <c r="AK61" s="39" t="s">
         <v>2</v>
       </c>
       <c r="AL61" s="39">
         <v>128.4</v>
       </c>
       <c r="AM61" s="39">
         <v>119.6</v>
       </c>
       <c r="AN61" s="39">
         <v>118.7</v>
       </c>
       <c r="AO61" s="39">
         <v>116.5</v>
       </c>
       <c r="AP61" s="47">
         <v>96.4</v>
       </c>
       <c r="AQ61" s="49">
         <v>112.8</v>
       </c>
       <c r="AR61" s="47">
         <v>111.4</v>
       </c>
+      <c r="AS61" s="47">
+        <v>93.3</v>
+      </c>
+      <c r="AT61" s="47">
+        <v>89</v>
+      </c>
     </row>
-    <row r="62" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:46">
       <c r="A62" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B62" s="38" t="s">
         <v>1165</v>
       </c>
       <c r="C62" s="38" t="s">
         <v>1184</v>
       </c>
       <c r="D62" s="38" t="s">
         <v>1427</v>
       </c>
       <c r="E62" s="38" t="s">
         <v>1378</v>
       </c>
       <c r="F62" s="38" t="s">
         <v>1162</v>
       </c>
       <c r="G62" s="38" t="s">
         <v>1230</v>
       </c>
       <c r="H62" s="38" t="s">
         <v>1121</v>
       </c>
       <c r="I62" s="38" t="s">
@@ -23524,52 +24242,58 @@
       </c>
       <c r="AK62" s="39">
         <v>95.6</v>
       </c>
       <c r="AL62" s="39">
         <v>138.9</v>
       </c>
       <c r="AM62" s="39">
         <v>116.5</v>
       </c>
       <c r="AN62" s="39">
         <v>109.9</v>
       </c>
       <c r="AO62" s="39">
         <v>108.7</v>
       </c>
       <c r="AP62" s="47">
         <v>120</v>
       </c>
       <c r="AQ62" s="49">
         <v>105.5</v>
       </c>
       <c r="AR62" s="47">
         <v>101.5</v>
       </c>
+      <c r="AS62" s="47">
+        <v>100.1</v>
+      </c>
+      <c r="AT62" s="47">
+        <v>84.6</v>
+      </c>
     </row>
-    <row r="63" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:46">
       <c r="A63" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="38" t="s">
         <v>1175</v>
       </c>
       <c r="C63" s="38" t="s">
         <v>1294</v>
       </c>
       <c r="D63" s="38" t="s">
         <v>1247</v>
       </c>
       <c r="E63" s="38" t="s">
         <v>1309</v>
       </c>
       <c r="F63" s="38" t="s">
         <v>1027</v>
       </c>
       <c r="G63" s="38" t="s">
         <v>1233</v>
       </c>
       <c r="H63" s="38" t="s">
         <v>1082</v>
       </c>
       <c r="I63" s="38" t="s">
@@ -23658,52 +24382,58 @@
       </c>
       <c r="AK63" s="39">
         <v>100.6</v>
       </c>
       <c r="AL63" s="39">
         <v>116.8</v>
       </c>
       <c r="AM63" s="39">
         <v>115.5</v>
       </c>
       <c r="AN63" s="39">
         <v>114.2</v>
       </c>
       <c r="AO63" s="39">
         <v>116.7</v>
       </c>
       <c r="AP63" s="47">
         <v>98.3</v>
       </c>
       <c r="AQ63" s="49">
         <v>99.7</v>
       </c>
       <c r="AR63" s="47">
         <v>103.6</v>
       </c>
+      <c r="AS63" s="47">
+        <v>99.5</v>
+      </c>
+      <c r="AT63" s="47">
+        <v>106.8</v>
+      </c>
     </row>
-    <row r="64" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:46">
       <c r="A64" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B64" s="38" t="s">
         <v>1428</v>
       </c>
       <c r="C64" s="38" t="s">
         <v>1329</v>
       </c>
       <c r="D64" s="38" t="s">
         <v>1275</v>
       </c>
       <c r="E64" s="38" t="s">
         <v>1314</v>
       </c>
       <c r="F64" s="38" t="s">
         <v>1429</v>
       </c>
       <c r="G64" s="38" t="s">
         <v>1430</v>
       </c>
       <c r="H64" s="38" t="s">
         <v>1224</v>
       </c>
       <c r="I64" s="38" t="s">
@@ -23792,52 +24522,58 @@
       </c>
       <c r="AK64" s="39">
         <v>56.1</v>
       </c>
       <c r="AL64" s="39">
         <v>41.2</v>
       </c>
       <c r="AM64" s="39">
         <v>71.7</v>
       </c>
       <c r="AN64" s="39">
         <v>80.2</v>
       </c>
       <c r="AO64" s="39">
         <v>85.3</v>
       </c>
       <c r="AP64" s="47">
         <v>104</v>
       </c>
       <c r="AQ64" s="49">
         <v>106</v>
       </c>
       <c r="AR64" s="47">
         <v>108.6</v>
       </c>
+      <c r="AS64" s="47">
+        <v>106.4</v>
+      </c>
+      <c r="AT64" s="47">
+        <v>104.4</v>
+      </c>
     </row>
-    <row r="65" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:46">
       <c r="A65" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B65" s="38" t="s">
         <v>1313</v>
       </c>
       <c r="C65" s="38" t="s">
         <v>1204</v>
       </c>
       <c r="D65" s="38" t="s">
         <v>1190</v>
       </c>
       <c r="E65" s="38" t="s">
         <v>1328</v>
       </c>
       <c r="F65" s="38" t="s">
         <v>1121</v>
       </c>
       <c r="G65" s="38" t="s">
         <v>1323</v>
       </c>
       <c r="H65" s="38" t="s">
         <v>1132</v>
       </c>
       <c r="I65" s="38" t="s">
@@ -23926,52 +24662,58 @@
       </c>
       <c r="AK65" s="39">
         <v>114.1</v>
       </c>
       <c r="AL65" s="39">
         <v>102.7</v>
       </c>
       <c r="AM65" s="39">
         <v>99.7</v>
       </c>
       <c r="AN65" s="39">
         <v>90.8</v>
       </c>
       <c r="AO65" s="39">
         <v>95.6</v>
       </c>
       <c r="AP65" s="47">
         <v>96.3</v>
       </c>
       <c r="AQ65" s="49">
         <v>104.8</v>
       </c>
       <c r="AR65" s="47">
         <v>108.8</v>
       </c>
+      <c r="AS65" s="47">
+        <v>106.6</v>
+      </c>
+      <c r="AT65" s="47">
+        <v>99.6</v>
+      </c>
     </row>
-    <row r="66" spans="1:44" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:46" ht="22.5">
       <c r="A66" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B66" s="38" t="s">
         <v>1171</v>
       </c>
       <c r="C66" s="38" t="s">
         <v>1044</v>
       </c>
       <c r="D66" s="38" t="s">
         <v>1006</v>
       </c>
       <c r="E66" s="38" t="s">
         <v>1123</v>
       </c>
       <c r="F66" s="38" t="s">
         <v>1072</v>
       </c>
       <c r="G66" s="38" t="s">
         <v>1279</v>
       </c>
       <c r="H66" s="38" t="s">
         <v>1000</v>
       </c>
       <c r="I66" s="38" t="s">
@@ -24060,52 +24802,58 @@
       </c>
       <c r="AK66" s="39">
         <v>100.9</v>
       </c>
       <c r="AL66" s="39">
         <v>102.2</v>
       </c>
       <c r="AM66" s="39">
         <v>102.8</v>
       </c>
       <c r="AN66" s="39">
         <v>101.1</v>
       </c>
       <c r="AO66" s="39">
         <v>101.9</v>
       </c>
       <c r="AP66" s="47">
         <v>102</v>
       </c>
       <c r="AQ66" s="49">
         <v>100.7</v>
       </c>
       <c r="AR66" s="47">
         <v>102.6</v>
       </c>
+      <c r="AS66" s="47">
+        <v>100.5</v>
+      </c>
+      <c r="AT66" s="47">
+        <v>115</v>
+      </c>
     </row>
-    <row r="67" spans="1:44" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:46" ht="22.5">
       <c r="A67" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B67" s="38" t="s">
         <v>1349</v>
       </c>
       <c r="C67" s="38" t="s">
         <v>1010</v>
       </c>
       <c r="D67" s="38" t="s">
         <v>1010</v>
       </c>
       <c r="E67" s="38" t="s">
         <v>1204</v>
       </c>
       <c r="F67" s="38" t="s">
         <v>1313</v>
       </c>
       <c r="G67" s="38" t="s">
         <v>1010</v>
       </c>
       <c r="H67" s="38" t="s">
         <v>1008</v>
       </c>
       <c r="I67" s="38" t="s">
@@ -24194,52 +24942,58 @@
       </c>
       <c r="AK67" s="39">
         <v>104.8</v>
       </c>
       <c r="AL67" s="39">
         <v>103</v>
       </c>
       <c r="AM67" s="39">
         <v>101.5</v>
       </c>
       <c r="AN67" s="39">
         <v>101.4</v>
       </c>
       <c r="AO67" s="39">
         <v>100.8</v>
       </c>
       <c r="AP67" s="47">
         <v>97.3</v>
       </c>
       <c r="AQ67" s="49">
         <v>95.8</v>
       </c>
       <c r="AR67" s="47">
         <v>95.4</v>
       </c>
+      <c r="AS67" s="47">
+        <v>95.1</v>
+      </c>
+      <c r="AT67" s="47">
+        <v>93.3</v>
+      </c>
     </row>
-    <row r="68" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:46">
       <c r="A68" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B68" s="38" t="s">
         <v>1235</v>
       </c>
       <c r="C68" s="38" t="s">
         <v>1257</v>
       </c>
       <c r="D68" s="38" t="s">
         <v>1284</v>
       </c>
       <c r="E68" s="38" t="s">
         <v>1101</v>
       </c>
       <c r="F68" s="38" t="s">
         <v>1254</v>
       </c>
       <c r="G68" s="38" t="s">
         <v>1167</v>
       </c>
       <c r="H68" s="38" t="s">
         <v>1095</v>
       </c>
       <c r="I68" s="38" t="s">
@@ -24328,52 +25082,58 @@
       </c>
       <c r="AK68" s="39">
         <v>99.6</v>
       </c>
       <c r="AL68" s="39">
         <v>100.3</v>
       </c>
       <c r="AM68" s="39">
         <v>99.3</v>
       </c>
       <c r="AN68" s="39">
         <v>98.8</v>
       </c>
       <c r="AO68" s="39">
         <v>99.2</v>
       </c>
       <c r="AP68" s="47">
         <v>97.3</v>
       </c>
       <c r="AQ68" s="49">
         <v>96.7</v>
       </c>
       <c r="AR68" s="47">
         <v>95.2</v>
       </c>
+      <c r="AS68" s="47">
+        <v>94.9</v>
+      </c>
+      <c r="AT68" s="47">
+        <v>89.2</v>
+      </c>
     </row>
-    <row r="69" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:46">
       <c r="A69" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B69" s="38" t="s">
         <v>1253</v>
       </c>
       <c r="C69" s="38" t="s">
         <v>1094</v>
       </c>
       <c r="D69" s="38" t="s">
         <v>1017</v>
       </c>
       <c r="E69" s="38" t="s">
         <v>1179</v>
       </c>
       <c r="F69" s="38" t="s">
         <v>1057</v>
       </c>
       <c r="G69" s="38" t="s">
         <v>1014</v>
       </c>
       <c r="H69" s="38" t="s">
         <v>1097</v>
       </c>
       <c r="I69" s="38" t="s">
@@ -24462,52 +25222,58 @@
       </c>
       <c r="AK69" s="39">
         <v>99.7</v>
       </c>
       <c r="AL69" s="39">
         <v>97.1</v>
       </c>
       <c r="AM69" s="39">
         <v>96.7</v>
       </c>
       <c r="AN69" s="39">
         <v>96.9</v>
       </c>
       <c r="AO69" s="39">
         <v>98.2</v>
       </c>
       <c r="AP69" s="47">
         <v>101</v>
       </c>
       <c r="AQ69" s="49">
         <v>99</v>
       </c>
       <c r="AR69" s="47">
         <v>98.9</v>
       </c>
+      <c r="AS69" s="47">
+        <v>97.1</v>
+      </c>
+      <c r="AT69" s="47">
+        <v>91.3</v>
+      </c>
     </row>
-    <row r="70" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:46">
       <c r="A70" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B70" s="38" t="s">
         <v>1103</v>
       </c>
       <c r="C70" s="38" t="s">
         <v>1013</v>
       </c>
       <c r="D70" s="38" t="s">
         <v>1160</v>
       </c>
       <c r="E70" s="38" t="s">
         <v>1250</v>
       </c>
       <c r="F70" s="38" t="s">
         <v>1124</v>
       </c>
       <c r="G70" s="38" t="s">
         <v>1317</v>
       </c>
       <c r="H70" s="38" t="s">
         <v>1325</v>
       </c>
       <c r="I70" s="38" t="s">
@@ -24596,52 +25362,58 @@
       </c>
       <c r="AK70" s="39">
         <v>104.1</v>
       </c>
       <c r="AL70" s="39">
         <v>116</v>
       </c>
       <c r="AM70" s="39">
         <v>115.8</v>
       </c>
       <c r="AN70" s="39">
         <v>114.6</v>
       </c>
       <c r="AO70" s="39">
         <v>113.4</v>
       </c>
       <c r="AP70" s="47">
         <v>108</v>
       </c>
       <c r="AQ70" s="49">
         <v>105.8</v>
       </c>
       <c r="AR70" s="47">
         <v>106.5</v>
       </c>
+      <c r="AS70" s="47">
+        <v>104.6</v>
+      </c>
+      <c r="AT70" s="47">
+        <v>90.4</v>
+      </c>
     </row>
-    <row r="71" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:46">
       <c r="A71" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B71" s="38" t="s">
         <v>1445</v>
       </c>
       <c r="C71" s="38" t="s">
         <v>1371</v>
       </c>
       <c r="D71" s="38" t="s">
         <v>1371</v>
       </c>
       <c r="E71" s="38" t="s">
         <v>1318</v>
       </c>
       <c r="F71" s="38" t="s">
         <v>1352</v>
       </c>
       <c r="G71" s="38" t="s">
         <v>1165</v>
       </c>
       <c r="H71" s="38" t="s">
         <v>1063</v>
       </c>
       <c r="I71" s="38" t="s">
@@ -24730,60 +25502,67 @@
       </c>
       <c r="AK71" s="39">
         <v>114.4</v>
       </c>
       <c r="AL71" s="39">
         <v>134.69999999999999</v>
       </c>
       <c r="AM71" s="39">
         <v>103.7</v>
       </c>
       <c r="AN71" s="39">
         <v>97</v>
       </c>
       <c r="AO71" s="39">
         <v>93.9</v>
       </c>
       <c r="AP71" s="47">
         <v>84.8</v>
       </c>
       <c r="AQ71" s="49">
         <v>95.7</v>
       </c>
       <c r="AR71" s="47">
         <v>110.6</v>
       </c>
+      <c r="AS71" s="47">
+        <v>105.8</v>
+      </c>
+      <c r="AT71" s="47">
+        <v>105.7</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="13">
+  <mergeCells count="14">
     <mergeCell ref="A1:U1"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="A3:A4"/>
+    <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AD3:AG3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>