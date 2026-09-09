--- v0 (2026-04-14)
+++ v1 (2026-09-09)
@@ -4,351 +4,386 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="-120" windowWidth="14130" windowHeight="12750"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12720"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="34">
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t xml:space="preserve"> сентябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t xml:space="preserve">декабрь </t>
   </si>
   <si>
-    <t>млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Объем услуг почтовой и курьерской деятельности</t>
   </si>
   <si>
     <t>Объем услуг связи</t>
   </si>
   <si>
     <t>из них - населению</t>
   </si>
   <si>
-    <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи </t>
+    <t>Из общих объемов - населению</t>
+  </si>
+  <si>
+    <t>услуги междугородной и международной телефонной связи</t>
+  </si>
+  <si>
+    <t>услуги местной телефонной связи</t>
+  </si>
+  <si>
+    <t>услуги сети Интернет</t>
+  </si>
+  <si>
+    <t>услуги по распространению программ по инфраструктуре кабельной, по сетям беспроводным и через спутник</t>
+  </si>
+  <si>
+    <t>услуги телекоммуникационные прочие</t>
+  </si>
+  <si>
+    <t>в том числе:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам </t>
+  </si>
+  <si>
+    <t>услуги по передаче данных</t>
+  </si>
+  <si>
+    <t>услуги мобильной связи ( без сотовой связи)</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
-    <t>*Здесь и далее в новых границах области.</t>
-[...1 lines deleted...]
-  <si>
     <t>2023 год</t>
   </si>
   <si>
+    <t>* Здесь и далее в новых границах области.</t>
+  </si>
+  <si>
     <t>x</t>
   </si>
   <si>
-    <t>-</t>
+    <t>2024 год</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>2025 год</t>
+  </si>
+  <si>
+    <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="5">
-    <numFmt numFmtId="164" formatCode="0.0"/>
+  <numFmts count="7">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="168" formatCode="########\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="########\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="170" formatCode="0.0"/>
   </numFmts>
   <fonts count="8">
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...24 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...7 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -601,522 +636,2515 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T14"/>
+  <dimension ref="A1:N70"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="U8" sqref="U8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="25" style="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="25.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="10.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="10.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10.85546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="11" style="2" customWidth="1"/>
+    <col min="7" max="7" width="10.5703125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="10.28515625" style="2" customWidth="1"/>
+    <col min="9" max="9" width="9.7109375" style="2" customWidth="1"/>
+    <col min="10" max="10" width="10.42578125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="10.28515625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="10.5703125" style="2" customWidth="1"/>
+    <col min="13" max="13" width="11" style="2" customWidth="1"/>
+    <col min="14" max="14" width="11.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="23.25" customHeight="1">
-      <c r="A1" s="29" t="s">
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A1" s="8"/>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="8"/>
+      <c r="H1" s="8"/>
+      <c r="I1" s="8"/>
+      <c r="J1" s="8"/>
+      <c r="K1" s="8"/>
+      <c r="L1" s="8"/>
+      <c r="M1" s="8"/>
+    </row>
+    <row r="2" spans="1:14" ht="20.25" customHeight="1">
+      <c r="A2" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+    </row>
+    <row r="3" spans="1:14" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A3" s="9"/>
+      <c r="B3" s="10"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
+      <c r="I3" s="11"/>
+      <c r="J3" s="11"/>
+      <c r="K3" s="11"/>
+      <c r="L3" s="11"/>
+      <c r="M3" s="12" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" ht="19.5" customHeight="1">
+      <c r="A4" s="13"/>
+      <c r="B4" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="H4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="K4" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="L4" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="M4" s="15" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="12.2" customHeight="1">
+      <c r="A5" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="32"/>
+      <c r="C5" s="32"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
+      <c r="G5" s="32"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="32"/>
+      <c r="J5" s="32"/>
+      <c r="K5" s="32"/>
+      <c r="L5" s="32"/>
+      <c r="M5" s="32"/>
+    </row>
+    <row r="6" spans="1:14" ht="26.25" customHeight="1">
+      <c r="A6" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="19">
+        <v>5.8</v>
+      </c>
+      <c r="M6" s="20">
+        <v>6.2</v>
+      </c>
+      <c r="N6" s="6"/>
+    </row>
+    <row r="7" spans="1:14" ht="15.75" customHeight="1">
+      <c r="A7" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="6"/>
+    </row>
+    <row r="8" spans="1:14" ht="15" customHeight="1">
+      <c r="A8" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="20">
+        <v>198.9</v>
+      </c>
+      <c r="H8" s="20">
+        <v>198.4</v>
+      </c>
+      <c r="I8" s="17">
+        <v>197.5</v>
+      </c>
+      <c r="J8" s="17">
+        <v>196.6</v>
+      </c>
+      <c r="K8" s="17">
+        <v>198.9</v>
+      </c>
+      <c r="L8" s="20">
+        <v>204</v>
+      </c>
+      <c r="M8" s="20">
+        <v>210.1</v>
+      </c>
+      <c r="N8" s="6"/>
+    </row>
+    <row r="9" spans="1:14" ht="15.75" customHeight="1">
+      <c r="A9" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="17"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="17"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="20"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="25"/>
+      <c r="K9" s="17"/>
+      <c r="L9" s="20"/>
+      <c r="M9" s="20"/>
+      <c r="N9" s="6"/>
+    </row>
+    <row r="10" spans="1:14" ht="34.5" customHeight="1">
+      <c r="A10" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="29"/>
-[...24 lines deleted...]
-      <c r="M2" s="3" t="s">
+      <c r="B10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" s="20">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H10" s="20">
+        <v>8.5</v>
+      </c>
+      <c r="I10" s="17">
+        <v>8.4</v>
+      </c>
+      <c r="J10" s="17">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="K10" s="17">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="L10" s="20">
+        <v>8.1</v>
+      </c>
+      <c r="M10" s="20">
+        <v>8.4</v>
+      </c>
+      <c r="N10" s="6"/>
+    </row>
+    <row r="11" spans="1:14" ht="22.5" customHeight="1">
+      <c r="A11" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" s="18">
+        <v>22.9</v>
+      </c>
+      <c r="H11" s="18">
+        <v>22.8</v>
+      </c>
+      <c r="I11" s="17">
+        <v>23</v>
+      </c>
+      <c r="J11" s="17">
+        <v>22.7</v>
+      </c>
+      <c r="K11" s="17">
+        <v>22.7</v>
+      </c>
+      <c r="L11" s="18">
+        <v>22.1</v>
+      </c>
+      <c r="M11" s="26">
+        <v>22</v>
+      </c>
+      <c r="N11" s="5"/>
+    </row>
+    <row r="12" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A12" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="K12" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="6"/>
+    </row>
+    <row r="13" spans="1:14" ht="21.75" customHeight="1">
+      <c r="A13" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" s="20">
+        <v>83.1</v>
+      </c>
+      <c r="H13" s="20">
+        <v>83</v>
+      </c>
+      <c r="I13" s="17">
+        <v>82.5</v>
+      </c>
+      <c r="J13" s="17">
+        <v>82.4</v>
+      </c>
+      <c r="K13" s="17">
+        <v>84.6</v>
+      </c>
+      <c r="L13" s="20">
+        <v>91.6</v>
+      </c>
+      <c r="M13" s="20">
+        <v>96.8</v>
+      </c>
+      <c r="N13" s="6"/>
+    </row>
+    <row r="14" spans="1:14" ht="46.5" customHeight="1">
+      <c r="A14" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G14" s="20">
+        <v>37.5</v>
+      </c>
+      <c r="H14" s="20">
+        <v>37</v>
+      </c>
+      <c r="I14" s="17">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="J14" s="17">
+        <v>37.1</v>
+      </c>
+      <c r="K14" s="17">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="L14" s="20">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="M14" s="20">
+        <v>36.4</v>
+      </c>
+      <c r="N14" s="6"/>
+    </row>
+    <row r="15" spans="1:14" ht="23.25" customHeight="1">
+      <c r="A15" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D15" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G15" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I15" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="J15" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="K15" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L15" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="M15" s="17" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="21.75" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F16" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G16" s="17">
+        <v>46.7</v>
+      </c>
+      <c r="H16" s="17">
+        <v>47</v>
+      </c>
+      <c r="I16" s="17">
+        <v>47</v>
+      </c>
+      <c r="J16" s="17">
+        <v>46.2</v>
+      </c>
+      <c r="K16" s="17">
+        <v>46.7</v>
+      </c>
+      <c r="L16" s="27">
+        <v>45.9</v>
+      </c>
+      <c r="M16" s="28">
+        <v>46.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="12.2" customHeight="1">
+      <c r="A17" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F17" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="J17" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="K17" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="17" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="15.75" customHeight="1">
+      <c r="A18" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="32"/>
+      <c r="C18" s="32"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="32"/>
+      <c r="F18" s="32"/>
+      <c r="G18" s="32"/>
+      <c r="H18" s="32"/>
+      <c r="I18" s="32"/>
+      <c r="J18" s="32"/>
+      <c r="K18" s="32"/>
+      <c r="L18" s="32"/>
+      <c r="M18" s="32"/>
+    </row>
+    <row r="19" spans="1:14" ht="27" customHeight="1">
+      <c r="A19" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="T2" s="2"/>
-[...9 lines deleted...]
-      <c r="D3" s="14" t="s">
+      <c r="B19" s="29">
+        <v>8.9</v>
+      </c>
+      <c r="C19" s="25">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D19" s="30">
+        <v>10.3</v>
+      </c>
+      <c r="E19" s="20">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="F19" s="17">
+        <v>9.4</v>
+      </c>
+      <c r="G19" s="17">
+        <v>8</v>
+      </c>
+      <c r="H19" s="17">
+        <v>7.5</v>
+      </c>
+      <c r="I19" s="17">
+        <v>7.1</v>
+      </c>
+      <c r="J19" s="17">
+        <v>7.3</v>
+      </c>
+      <c r="K19" s="17">
+        <v>7.4</v>
+      </c>
+      <c r="L19" s="17">
+        <v>9</v>
+      </c>
+      <c r="M19" s="17">
+        <v>11.3</v>
+      </c>
+      <c r="N19" s="4"/>
+    </row>
+    <row r="20" spans="1:14" ht="19.5" customHeight="1">
+      <c r="A20" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="17">
+        <v>6.3</v>
+      </c>
+      <c r="C20" s="11">
+        <v>6</v>
+      </c>
+      <c r="D20" s="20">
+        <v>6.9</v>
+      </c>
+      <c r="E20" s="20">
+        <v>6.2</v>
+      </c>
+      <c r="F20" s="17">
+        <v>6.6</v>
+      </c>
+      <c r="G20" s="17">
+        <v>5.3</v>
+      </c>
+      <c r="H20" s="17">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I20" s="17">
+        <v>4.7</v>
+      </c>
+      <c r="J20" s="17">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K20" s="17">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="L20" s="17">
+        <v>5</v>
+      </c>
+      <c r="M20" s="17">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="18.75" customHeight="1">
+      <c r="A21" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="20">
+        <v>210.1</v>
+      </c>
+      <c r="C21" s="20">
+        <v>214.26</v>
+      </c>
+      <c r="D21" s="20">
+        <v>296.2</v>
+      </c>
+      <c r="E21" s="20">
+        <v>288.89999999999998</v>
+      </c>
+      <c r="F21" s="17">
+        <v>278.60000000000002</v>
+      </c>
+      <c r="G21" s="17">
+        <v>299.5</v>
+      </c>
+      <c r="H21" s="17">
+        <v>311</v>
+      </c>
+      <c r="I21" s="17">
+        <v>310</v>
+      </c>
+      <c r="J21" s="17">
+        <v>305.5</v>
+      </c>
+      <c r="K21" s="17">
+        <v>308.3</v>
+      </c>
+      <c r="L21" s="17">
+        <v>310.3</v>
+      </c>
+      <c r="M21" s="17">
+        <v>329.5</v>
+      </c>
+      <c r="N21" s="3"/>
+    </row>
+    <row r="22" spans="1:14" ht="12.2" customHeight="1">
+      <c r="A22" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="25"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="25"/>
+      <c r="E22" s="25"/>
+      <c r="F22" s="17"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="17"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="17"/>
+    </row>
+    <row r="23" spans="1:14" ht="39" customHeight="1">
+      <c r="A23" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="29">
+        <v>8.4</v>
+      </c>
+      <c r="C23" s="20">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="D23" s="20">
+        <v>8.1</v>
+      </c>
+      <c r="E23" s="20">
+        <v>7.9</v>
+      </c>
+      <c r="F23" s="17">
+        <v>8</v>
+      </c>
+      <c r="G23" s="17">
+        <v>8</v>
+      </c>
+      <c r="H23" s="17">
+        <v>7.9</v>
+      </c>
+      <c r="I23" s="17">
+        <v>7.9</v>
+      </c>
+      <c r="J23" s="17">
+        <v>7.8</v>
+      </c>
+      <c r="K23" s="17">
+        <v>8</v>
+      </c>
+      <c r="L23" s="17">
+        <v>7.8</v>
+      </c>
+      <c r="M23" s="17">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="25.5" customHeight="1">
+      <c r="A24" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="29">
+        <v>22</v>
+      </c>
+      <c r="C24" s="20">
+        <v>24.6</v>
+      </c>
+      <c r="D24" s="20">
+        <v>24.7</v>
+      </c>
+      <c r="E24" s="20">
+        <v>24.5</v>
+      </c>
+      <c r="F24" s="17">
+        <v>24.3</v>
+      </c>
+      <c r="G24" s="17">
+        <v>24.1</v>
+      </c>
+      <c r="H24" s="17">
+        <v>23.2</v>
+      </c>
+      <c r="I24" s="17">
+        <v>22.8</v>
+      </c>
+      <c r="J24" s="17">
+        <v>22.5</v>
+      </c>
+      <c r="K24" s="17">
+        <v>22.4</v>
+      </c>
+      <c r="L24" s="17">
+        <v>22.3</v>
+      </c>
+      <c r="M24" s="17">
+        <v>22.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="18.75" customHeight="1">
+      <c r="A25" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C25" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D25" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E25" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F25" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G25" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I25" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="J25" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="K25" s="17">
+        <v>0.66</v>
+      </c>
+      <c r="L25" s="17">
+        <v>0.66</v>
+      </c>
+      <c r="M25" s="17">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="12.2" customHeight="1">
+      <c r="A26" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="29">
+        <v>96.8</v>
+      </c>
+      <c r="C26" s="20">
+        <v>102.3</v>
+      </c>
+      <c r="D26" s="20">
+        <v>168.7</v>
+      </c>
+      <c r="E26" s="20">
+        <v>163.69999999999999</v>
+      </c>
+      <c r="F26" s="17">
+        <v>164.6</v>
+      </c>
+      <c r="G26" s="17">
+        <v>172.4</v>
+      </c>
+      <c r="H26" s="17">
+        <v>181.8</v>
+      </c>
+      <c r="I26" s="17">
+        <v>181.2</v>
+      </c>
+      <c r="J26" s="17">
+        <v>178.1</v>
+      </c>
+      <c r="K26" s="17">
+        <v>178.1</v>
+      </c>
+      <c r="L26" s="17">
+        <v>180.8</v>
+      </c>
+      <c r="M26" s="17">
+        <v>200.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" ht="42" customHeight="1">
+      <c r="A27" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="20">
+        <v>36.4</v>
+      </c>
+      <c r="C27" s="20">
+        <v>37.9</v>
+      </c>
+      <c r="D27" s="20">
+        <v>51.8</v>
+      </c>
+      <c r="E27" s="20">
+        <v>50.4</v>
+      </c>
+      <c r="F27" s="17">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="G27" s="17">
+        <v>50.4</v>
+      </c>
+      <c r="H27" s="17">
+        <v>52.7</v>
+      </c>
+      <c r="I27" s="17">
+        <v>52.6</v>
+      </c>
+      <c r="J27" s="17">
+        <v>52.5</v>
+      </c>
+      <c r="K27" s="17">
+        <v>54.7</v>
+      </c>
+      <c r="L27" s="17">
+        <v>55.7</v>
+      </c>
+      <c r="M27" s="17">
+        <v>55.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="24.75" customHeight="1">
+      <c r="A28" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B28" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C28" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D28" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F28" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G28" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H28" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="J28" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="K28" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="M28" s="17" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" ht="32.25" customHeight="1">
+      <c r="A29" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="20">
+        <v>46.5</v>
+      </c>
+      <c r="C29" s="20">
+        <v>41.5</v>
+      </c>
+      <c r="D29" s="20">
+        <v>43</v>
+      </c>
+      <c r="E29" s="20">
+        <v>42.4</v>
+      </c>
+      <c r="F29" s="17">
+        <v>44.4</v>
+      </c>
+      <c r="G29" s="17">
+        <v>44.7</v>
+      </c>
+      <c r="H29" s="17">
+        <v>45.3</v>
+      </c>
+      <c r="I29" s="17">
+        <v>45.3</v>
+      </c>
+      <c r="J29" s="17">
+        <v>44.4</v>
+      </c>
+      <c r="K29" s="17">
+        <v>44.3</v>
+      </c>
+      <c r="L29" s="17">
+        <v>42.8</v>
+      </c>
+      <c r="M29" s="17">
+        <v>42.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A30" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B30" s="17">
+        <v>153.6</v>
+      </c>
+      <c r="C30" s="17">
+        <v>156</v>
+      </c>
+      <c r="D30" s="17">
+        <v>230.3</v>
+      </c>
+      <c r="E30" s="17">
+        <v>230.2</v>
+      </c>
+      <c r="F30" s="17">
+        <v>210.8</v>
+      </c>
+      <c r="G30" s="17">
+        <v>228.3</v>
+      </c>
+      <c r="H30" s="17">
+        <v>230.7</v>
+      </c>
+      <c r="I30" s="17">
+        <v>229.7</v>
+      </c>
+      <c r="J30" s="17">
+        <v>232.9</v>
+      </c>
+      <c r="K30" s="17">
+        <v>238</v>
+      </c>
+      <c r="L30" s="17">
+        <v>239.3</v>
+      </c>
+      <c r="M30" s="17">
+        <v>240.1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="12.2" customHeight="1">
+      <c r="A31" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="32"/>
+    </row>
+    <row r="32" spans="1:14" ht="21" customHeight="1">
+      <c r="A32" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="29">
+        <v>12</v>
+      </c>
+      <c r="C32" s="25">
+        <v>13.2</v>
+      </c>
+      <c r="D32" s="30">
+        <v>19</v>
+      </c>
+      <c r="E32" s="20">
+        <v>19.7</v>
+      </c>
+      <c r="F32" s="17">
+        <v>15.8</v>
+      </c>
+      <c r="G32" s="17">
+        <v>12.6</v>
+      </c>
+      <c r="H32" s="17">
+        <v>12.4</v>
+      </c>
+      <c r="I32" s="17">
+        <v>12.5</v>
+      </c>
+      <c r="J32" s="17">
+        <v>13</v>
+      </c>
+      <c r="K32" s="17">
+        <v>14.1</v>
+      </c>
+      <c r="L32" s="17">
+        <v>14.3</v>
+      </c>
+      <c r="M32" s="17">
+        <v>13.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A33" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" s="17">
+        <v>6.9</v>
+      </c>
+      <c r="C33" s="11">
+        <v>5.9</v>
+      </c>
+      <c r="D33" s="20">
+        <v>10.8</v>
+      </c>
+      <c r="E33" s="20">
+        <v>10.9</v>
+      </c>
+      <c r="F33" s="17">
+        <v>6.3</v>
+      </c>
+      <c r="G33" s="17">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H33" s="17">
+        <v>4.7</v>
+      </c>
+      <c r="I33" s="17">
+        <v>4.5</v>
+      </c>
+      <c r="J33" s="17">
+        <v>4.7</v>
+      </c>
+      <c r="K33" s="17">
+        <v>4.5</v>
+      </c>
+      <c r="L33" s="17">
+        <v>4.2</v>
+      </c>
+      <c r="M33" s="17">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A34" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B34" s="20">
+        <v>310.89999999999998</v>
+      </c>
+      <c r="C34" s="20">
+        <v>321.5</v>
+      </c>
+      <c r="D34" s="20">
+        <v>312.10000000000002</v>
+      </c>
+      <c r="E34" s="20">
+        <v>322.5</v>
+      </c>
+      <c r="F34" s="17">
+        <v>323.5</v>
+      </c>
+      <c r="G34" s="17">
+        <v>323.3</v>
+      </c>
+      <c r="H34" s="17">
+        <v>339.5</v>
+      </c>
+      <c r="I34" s="17">
+        <v>350.7</v>
+      </c>
+      <c r="J34" s="17">
+        <v>347.4</v>
+      </c>
+      <c r="K34" s="17">
+        <v>374.5</v>
+      </c>
+      <c r="L34" s="17">
+        <v>344.1</v>
+      </c>
+      <c r="M34" s="17">
+        <v>357.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A35" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B35" s="25"/>
+      <c r="C35" s="17"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="25"/>
+      <c r="F35" s="17"/>
+      <c r="G35" s="17"/>
+      <c r="H35" s="17"/>
+      <c r="I35" s="17"/>
+      <c r="J35" s="17"/>
+      <c r="K35" s="17"/>
+      <c r="L35" s="17"/>
+      <c r="M35" s="17"/>
+    </row>
+    <row r="36" spans="1:13" ht="33.75" customHeight="1">
+      <c r="A36" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B36" s="29">
+        <v>7.6</v>
+      </c>
+      <c r="C36" s="20">
+        <v>7.4</v>
+      </c>
+      <c r="D36" s="20">
+        <v>7.6</v>
+      </c>
+      <c r="E36" s="20">
+        <v>7.5</v>
+      </c>
+      <c r="F36" s="17">
+        <v>7.6</v>
+      </c>
+      <c r="G36" s="17">
+        <v>7.7</v>
+      </c>
+      <c r="H36" s="17">
+        <v>7.7</v>
+      </c>
+      <c r="I36" s="17">
+        <v>7.6</v>
+      </c>
+      <c r="J36" s="17">
+        <v>7.7</v>
+      </c>
+      <c r="K36" s="17">
+        <v>7.6</v>
+      </c>
+      <c r="L36" s="17">
+        <v>7.2</v>
+      </c>
+      <c r="M36" s="17">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="21.75" customHeight="1">
+      <c r="A37" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="29">
+        <v>21.7</v>
+      </c>
+      <c r="C37" s="20">
+        <v>21.5</v>
+      </c>
+      <c r="D37" s="20">
+        <v>21.8</v>
+      </c>
+      <c r="E37" s="20">
+        <v>21.6</v>
+      </c>
+      <c r="F37" s="17">
+        <v>21</v>
+      </c>
+      <c r="G37" s="17">
+        <v>20.8</v>
+      </c>
+      <c r="H37" s="17">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="I37" s="17">
+        <v>20</v>
+      </c>
+      <c r="J37" s="17">
+        <v>20.2</v>
+      </c>
+      <c r="K37" s="17">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="L37" s="17">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="M37" s="17">
+        <v>21.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="12" customHeight="1">
+      <c r="A38" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B38" s="17">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="C38" s="17">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="D38" s="17">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="E38" s="17">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="F38" s="17">
+        <v>0.53</v>
+      </c>
+      <c r="G38" s="17">
+        <v>0.53</v>
+      </c>
+      <c r="H38" s="17">
+        <v>0.52</v>
+      </c>
+      <c r="I38" s="17">
+        <v>5.7</v>
+      </c>
+      <c r="J38" s="17">
+        <v>5.5</v>
+      </c>
+      <c r="K38" s="17">
+        <v>5</v>
+      </c>
+      <c r="L38" s="17">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M38" s="17">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A39" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B39" s="29">
+        <v>179.7</v>
+      </c>
+      <c r="C39" s="20">
+        <v>194.1</v>
+      </c>
+      <c r="D39" s="20">
+        <v>182.5</v>
+      </c>
+      <c r="E39" s="20">
+        <v>189.4</v>
+      </c>
+      <c r="F39" s="17">
+        <v>191.3</v>
+      </c>
+      <c r="G39" s="17">
+        <v>195.9</v>
+      </c>
+      <c r="H39" s="17">
+        <v>203.6</v>
+      </c>
+      <c r="I39" s="17">
+        <v>210.9</v>
+      </c>
+      <c r="J39" s="17">
+        <v>210</v>
+      </c>
+      <c r="K39" s="17">
+        <v>241</v>
+      </c>
+      <c r="L39" s="17">
+        <v>210.9</v>
+      </c>
+      <c r="M39" s="17">
+        <v>220.4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="33.75" customHeight="1">
+      <c r="A40" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" s="20">
+        <v>56.5</v>
+      </c>
+      <c r="C40" s="20">
+        <v>53.7</v>
+      </c>
+      <c r="D40" s="20">
+        <v>54.2</v>
+      </c>
+      <c r="E40" s="20">
+        <v>58</v>
+      </c>
+      <c r="F40" s="17">
+        <v>56.6</v>
+      </c>
+      <c r="G40" s="17">
+        <v>56.6</v>
+      </c>
+      <c r="H40" s="17">
+        <v>56.2</v>
+      </c>
+      <c r="I40" s="17">
+        <v>57.2</v>
+      </c>
+      <c r="J40" s="17">
+        <v>56.5</v>
+      </c>
+      <c r="K40" s="17">
+        <v>55.2</v>
+      </c>
+      <c r="L40" s="17">
+        <v>56.4</v>
+      </c>
+      <c r="M40" s="17">
+        <v>55.2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="21" customHeight="1">
+      <c r="A41" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B41" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C41" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D41" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E41" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F41" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G41" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H41" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I41" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="J41" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="K41" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L41" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="M41" s="17" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="36.75" customHeight="1">
+      <c r="A42" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B42" s="20">
+        <v>44.5</v>
+      </c>
+      <c r="C42" s="20">
+        <v>44</v>
+      </c>
+      <c r="D42" s="20">
+        <v>45.2</v>
+      </c>
+      <c r="E42" s="20">
+        <v>45.3</v>
+      </c>
+      <c r="F42" s="17">
+        <v>46.3</v>
+      </c>
+      <c r="G42" s="17">
+        <v>47.5</v>
+      </c>
+      <c r="H42" s="17">
+        <v>51.2</v>
+      </c>
+      <c r="I42" s="17">
+        <v>48.9</v>
+      </c>
+      <c r="J42" s="17">
+        <v>47.5</v>
+      </c>
+      <c r="K42" s="17">
+        <v>45.7</v>
+      </c>
+      <c r="L42" s="17">
+        <v>44.2</v>
+      </c>
+      <c r="M42" s="17">
+        <v>47.7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A43" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B43" s="17">
+        <v>245.2</v>
+      </c>
+      <c r="C43" s="17">
+        <v>242.7</v>
+      </c>
+      <c r="D43" s="17">
+        <v>237.3</v>
+      </c>
+      <c r="E43" s="17">
+        <v>244.2</v>
+      </c>
+      <c r="F43" s="17">
+        <v>224</v>
+      </c>
+      <c r="G43" s="17">
+        <v>245.5</v>
+      </c>
+      <c r="H43" s="17">
+        <v>251</v>
+      </c>
+      <c r="I43" s="17">
+        <v>250.7</v>
+      </c>
+      <c r="J43" s="17">
+        <v>249.1</v>
+      </c>
+      <c r="K43" s="17">
+        <v>251.9</v>
+      </c>
+      <c r="L43" s="17">
+        <v>244.9</v>
+      </c>
+      <c r="M43" s="17">
+        <v>255.8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A44" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="B44" s="32"/>
+      <c r="C44" s="32"/>
+      <c r="D44" s="32"/>
+      <c r="E44" s="32"/>
+      <c r="F44" s="32"/>
+      <c r="G44" s="32"/>
+      <c r="H44" s="32"/>
+      <c r="I44" s="32"/>
+      <c r="J44" s="32"/>
+      <c r="K44" s="32"/>
+      <c r="L44" s="32"/>
+      <c r="M44" s="32"/>
+    </row>
+    <row r="45" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A45" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B45" s="29">
+        <v>11</v>
+      </c>
+      <c r="C45" s="25">
+        <v>13.9</v>
+      </c>
+      <c r="D45" s="30">
+        <v>17</v>
+      </c>
+      <c r="E45" s="20">
+        <v>13</v>
+      </c>
+      <c r="F45" s="17">
+        <v>15.4</v>
+      </c>
+      <c r="G45" s="17">
+        <v>15.7</v>
+      </c>
+      <c r="H45" s="17">
+        <v>14.6</v>
+      </c>
+      <c r="I45" s="17">
+        <v>13</v>
+      </c>
+      <c r="J45" s="17">
+        <v>13.3</v>
+      </c>
+      <c r="K45" s="17">
+        <v>13.8</v>
+      </c>
+      <c r="L45" s="17">
+        <v>15</v>
+      </c>
+      <c r="M45" s="17">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A46" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B46" s="17">
+        <v>4</v>
+      </c>
+      <c r="C46" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="D46" s="20">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E46" s="20">
+        <v>2.9</v>
+      </c>
+      <c r="F46" s="17">
+        <v>2.8</v>
+      </c>
+      <c r="G46" s="17">
+        <v>2.7</v>
+      </c>
+      <c r="H46" s="17">
+        <v>2.6</v>
+      </c>
+      <c r="I46" s="17">
+        <v>2.6</v>
+      </c>
+      <c r="J46" s="17">
+        <v>2.8</v>
+      </c>
+      <c r="K46" s="17">
+        <v>2.9</v>
+      </c>
+      <c r="L46" s="17">
+        <v>3.1</v>
+      </c>
+      <c r="M46" s="17">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A47" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B47" s="20">
+        <v>348.9</v>
+      </c>
+      <c r="C47" s="20">
+        <v>353.9</v>
+      </c>
+      <c r="D47" s="20">
+        <v>383.9</v>
+      </c>
+      <c r="E47" s="20">
+        <v>407.6</v>
+      </c>
+      <c r="F47" s="17">
+        <v>410.3</v>
+      </c>
+      <c r="G47" s="17">
+        <v>412</v>
+      </c>
+      <c r="H47" s="17">
+        <v>415.3</v>
+      </c>
+      <c r="I47" s="17">
+        <v>418.5</v>
+      </c>
+      <c r="J47" s="17">
+        <v>420.1</v>
+      </c>
+      <c r="K47" s="17">
+        <v>425.5</v>
+      </c>
+      <c r="L47" s="17">
+        <v>416.6</v>
+      </c>
+      <c r="M47" s="17">
+        <v>433.9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A48" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B48" s="25"/>
+      <c r="C48" s="17"/>
+      <c r="D48" s="25"/>
+      <c r="E48" s="25"/>
+      <c r="F48" s="17"/>
+      <c r="G48" s="17"/>
+      <c r="H48" s="17"/>
+      <c r="I48" s="17"/>
+      <c r="J48" s="17"/>
+      <c r="K48" s="17"/>
+      <c r="L48" s="17"/>
+      <c r="M48" s="17"/>
+    </row>
+    <row r="49" spans="1:13" ht="33" customHeight="1">
+      <c r="A49" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B49" s="29">
+        <v>7.1</v>
+      </c>
+      <c r="C49" s="20">
+        <v>7.2</v>
+      </c>
+      <c r="D49" s="20">
+        <v>7.1</v>
+      </c>
+      <c r="E49" s="20">
+        <v>7.4</v>
+      </c>
+      <c r="F49" s="17">
+        <v>7.4</v>
+      </c>
+      <c r="G49" s="17">
+        <v>7.3</v>
+      </c>
+      <c r="H49" s="17">
+        <v>7.3</v>
+      </c>
+      <c r="I49" s="17">
+        <v>7.5</v>
+      </c>
+      <c r="J49" s="17">
+        <v>7.6</v>
+      </c>
+      <c r="K49" s="17">
+        <v>7.5</v>
+      </c>
+      <c r="L49" s="17">
+        <v>7.5</v>
+      </c>
+      <c r="M49" s="17">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="23.25" customHeight="1">
+      <c r="A50" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B50" s="29">
+        <v>20.2</v>
+      </c>
+      <c r="C50" s="20">
+        <v>20.2</v>
+      </c>
+      <c r="D50" s="20">
+        <v>20.2</v>
+      </c>
+      <c r="E50" s="20">
+        <v>20</v>
+      </c>
+      <c r="F50" s="17">
+        <v>19.8</v>
+      </c>
+      <c r="G50" s="17">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="H50" s="17">
+        <v>19.5</v>
+      </c>
+      <c r="I50" s="17">
+        <v>18.3</v>
+      </c>
+      <c r="J50" s="17">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="K50" s="17">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="L50" s="17">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="M50" s="17">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A51" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B51" s="17">
+        <v>5.5</v>
+      </c>
+      <c r="C51" s="17">
+        <v>5.5</v>
+      </c>
+      <c r="D51" s="17">
+        <v>6.6</v>
+      </c>
+      <c r="E51" s="17">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F51" s="17">
+        <v>5.2</v>
+      </c>
+      <c r="G51" s="17">
+        <v>5.4</v>
+      </c>
+      <c r="H51" s="17">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="I51" s="17">
+        <v>5.3</v>
+      </c>
+      <c r="J51" s="17">
+        <v>5.6</v>
+      </c>
+      <c r="K51" s="17">
+        <v>5.4</v>
+      </c>
+      <c r="L51" s="17">
+        <v>5</v>
+      </c>
+      <c r="M51" s="18" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A52" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B52" s="29">
+        <v>212.1</v>
+      </c>
+      <c r="C52" s="20">
+        <v>219</v>
+      </c>
+      <c r="D52" s="20">
+        <v>247.5</v>
+      </c>
+      <c r="E52" s="20">
+        <v>273</v>
+      </c>
+      <c r="F52" s="17">
+        <v>271.7</v>
+      </c>
+      <c r="G52" s="17">
+        <v>273.7</v>
+      </c>
+      <c r="H52" s="17">
+        <v>282.39999999999998</v>
+      </c>
+      <c r="I52" s="17">
+        <v>282</v>
+      </c>
+      <c r="J52" s="17">
+        <v>285.10000000000002</v>
+      </c>
+      <c r="K52" s="17">
+        <v>288.5</v>
+      </c>
+      <c r="L52" s="17">
+        <v>284.39999999999998</v>
+      </c>
+      <c r="M52" s="17">
+        <v>291.7</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="31.5" customHeight="1">
+      <c r="A53" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B53" s="20">
+        <v>57.1</v>
+      </c>
+      <c r="C53" s="20">
+        <v>55.1</v>
+      </c>
+      <c r="D53" s="20">
+        <v>55.1</v>
+      </c>
+      <c r="E53" s="20">
+        <v>54.2</v>
+      </c>
+      <c r="F53" s="17">
+        <v>58.2</v>
+      </c>
+      <c r="G53" s="17">
+        <v>52.3</v>
+      </c>
+      <c r="H53" s="17">
+        <v>53.3</v>
+      </c>
+      <c r="I53" s="17">
+        <v>55.4</v>
+      </c>
+      <c r="J53" s="17">
+        <v>54.2</v>
+      </c>
+      <c r="K53" s="17">
+        <v>56.8</v>
+      </c>
+      <c r="L53" s="17">
+        <v>53.1</v>
+      </c>
+      <c r="M53" s="17">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="27" customHeight="1">
+      <c r="A54" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B54" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C54" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D54" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E54" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F54" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G54" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H54" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I54" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="J54" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="K54" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L54" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="M54" s="17" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="33" customHeight="1">
+      <c r="A55" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B55" s="20">
+        <v>46.6</v>
+      </c>
+      <c r="C55" s="20">
+        <v>46.3</v>
+      </c>
+      <c r="D55" s="20">
+        <v>47.2</v>
+      </c>
+      <c r="E55" s="20">
+        <v>47.8</v>
+      </c>
+      <c r="F55" s="17">
+        <v>47.6</v>
+      </c>
+      <c r="G55" s="17">
+        <v>53.5</v>
+      </c>
+      <c r="H55" s="17">
+        <v>47.4</v>
+      </c>
+      <c r="I55" s="17">
+        <v>49.7</v>
+      </c>
+      <c r="J55" s="17">
+        <v>49.3</v>
+      </c>
+      <c r="K55" s="17">
+        <v>49.1</v>
+      </c>
+      <c r="L55" s="17">
+        <v>48.7</v>
+      </c>
+      <c r="M55" s="17">
+        <v>52.2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A56" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B56" s="17">
+        <v>260</v>
+      </c>
+      <c r="C56" s="17">
+        <v>258.39999999999998</v>
+      </c>
+      <c r="D56" s="17">
+        <v>284.8</v>
+      </c>
+      <c r="E56" s="17">
+        <v>310.3</v>
+      </c>
+      <c r="F56" s="17">
+        <v>309.10000000000002</v>
+      </c>
+      <c r="G56" s="17">
+        <v>306.10000000000002</v>
+      </c>
+      <c r="H56" s="17">
+        <v>315.10000000000002</v>
+      </c>
+      <c r="I56" s="17">
+        <v>317.2</v>
+      </c>
+      <c r="J56" s="17">
+        <v>317.89999999999998</v>
+      </c>
+      <c r="K56" s="17">
+        <v>323.3</v>
+      </c>
+      <c r="L56" s="17">
+        <v>314.10000000000002</v>
+      </c>
+      <c r="M56" s="17">
+        <v>322.5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A57" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="B57" s="32"/>
+      <c r="C57" s="32"/>
+      <c r="D57" s="32"/>
+      <c r="E57" s="32"/>
+      <c r="F57" s="32"/>
+      <c r="G57" s="32"/>
+      <c r="H57" s="32"/>
+      <c r="I57" s="32"/>
+      <c r="J57" s="32"/>
+      <c r="K57" s="32"/>
+      <c r="L57" s="32"/>
+      <c r="M57" s="32"/>
+    </row>
+    <row r="58" spans="1:13" ht="23.25" customHeight="1">
+      <c r="A58" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B58" s="29">
+        <v>12.3</v>
+      </c>
+      <c r="C58" s="25">
+        <v>10.1</v>
+      </c>
+      <c r="D58" s="30">
+        <v>17.3</v>
+      </c>
+      <c r="E58" s="20">
+        <v>18.2</v>
+      </c>
+      <c r="F58" s="17">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="G58" s="17">
+        <v>13.3</v>
+      </c>
+      <c r="H58" s="17">
+        <v>18.5</v>
+      </c>
+      <c r="I58" s="17"/>
+      <c r="J58" s="17"/>
+      <c r="K58" s="17"/>
+      <c r="L58" s="17"/>
+      <c r="M58" s="17"/>
+    </row>
+    <row r="59" spans="1:13" ht="15" customHeight="1">
+      <c r="A59" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B59" s="17">
+        <v>3.1</v>
+      </c>
+      <c r="C59" s="11">
         <v>2</v>
       </c>
-      <c r="E3" s="14" t="s">
-[...8 lines deleted...]
-      <c r="H3" s="16" t="s">
+      <c r="D59" s="20">
+        <v>3.9</v>
+      </c>
+      <c r="E59" s="20">
+        <v>3.4</v>
+      </c>
+      <c r="F59" s="17">
+        <v>3.1</v>
+      </c>
+      <c r="G59" s="17">
+        <v>2.1</v>
+      </c>
+      <c r="H59" s="17">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I59" s="17"/>
+      <c r="J59" s="17"/>
+      <c r="K59" s="17"/>
+      <c r="L59" s="17"/>
+      <c r="M59" s="17"/>
+    </row>
+    <row r="60" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A60" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B60" s="20">
+        <v>342.8</v>
+      </c>
+      <c r="C60" s="20">
+        <v>353.3</v>
+      </c>
+      <c r="D60" s="20">
+        <v>336.7</v>
+      </c>
+      <c r="E60" s="20">
+        <v>357.6</v>
+      </c>
+      <c r="F60" s="17">
+        <v>378.6</v>
+      </c>
+      <c r="G60" s="17">
+        <v>403.8</v>
+      </c>
+      <c r="H60" s="17">
+        <v>404.9</v>
+      </c>
+      <c r="I60" s="17"/>
+      <c r="J60" s="17"/>
+      <c r="K60" s="17"/>
+      <c r="L60" s="17"/>
+      <c r="M60" s="17"/>
+    </row>
+    <row r="61" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A61" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B61" s="25"/>
+      <c r="C61" s="17"/>
+      <c r="D61" s="25"/>
+      <c r="E61" s="25"/>
+      <c r="F61" s="17"/>
+      <c r="G61" s="17"/>
+      <c r="H61" s="17"/>
+      <c r="I61" s="17"/>
+      <c r="J61" s="17"/>
+      <c r="K61" s="17"/>
+      <c r="L61" s="17"/>
+      <c r="M61" s="17"/>
+    </row>
+    <row r="62" spans="1:13" ht="31.5" customHeight="1">
+      <c r="A62" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B62" s="29">
+        <v>7.6</v>
+      </c>
+      <c r="C62" s="20">
+        <v>7.5</v>
+      </c>
+      <c r="D62" s="20">
+        <v>7.4</v>
+      </c>
+      <c r="E62" s="20">
+        <v>7.4</v>
+      </c>
+      <c r="F62" s="17">
+        <v>7.3</v>
+      </c>
+      <c r="G62" s="17">
+        <v>7.3</v>
+      </c>
+      <c r="H62" s="17">
+        <v>7.3</v>
+      </c>
+      <c r="I62" s="17"/>
+      <c r="J62" s="17"/>
+      <c r="K62" s="17"/>
+      <c r="L62" s="17"/>
+      <c r="M62" s="17"/>
+    </row>
+    <row r="63" spans="1:13" ht="23.25" customHeight="1">
+      <c r="A63" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B63" s="29">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="C63" s="20">
+        <v>17.3</v>
+      </c>
+      <c r="D63" s="20">
+        <v>17.3</v>
+      </c>
+      <c r="E63" s="20">
+        <v>17</v>
+      </c>
+      <c r="F63" s="17">
+        <v>16.8</v>
+      </c>
+      <c r="G63" s="17">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="H63" s="17">
+        <v>16.3</v>
+      </c>
+      <c r="I63" s="17"/>
+      <c r="J63" s="17"/>
+      <c r="K63" s="17"/>
+      <c r="L63" s="17"/>
+      <c r="M63" s="17"/>
+    </row>
+    <row r="64" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A64" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B64" s="17">
+        <v>5.9</v>
+      </c>
+      <c r="C64" s="17">
         <v>6</v>
       </c>
-      <c r="I3" s="16" t="s">
-[...51 lines deleted...]
-      <c r="G5" s="25" t="s">
+      <c r="D64" s="17">
+        <v>6.1</v>
+      </c>
+      <c r="E64" s="17">
+        <v>6.3</v>
+      </c>
+      <c r="F64" s="17">
+        <v>6.4</v>
+      </c>
+      <c r="G64" s="17">
+        <v>6.4</v>
+      </c>
+      <c r="H64" s="17">
+        <v>6.9</v>
+      </c>
+      <c r="I64" s="17"/>
+      <c r="J64" s="17"/>
+      <c r="K64" s="17"/>
+      <c r="L64" s="17"/>
+      <c r="M64" s="17"/>
+    </row>
+    <row r="65" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A65" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B65" s="29">
+        <v>197.5</v>
+      </c>
+      <c r="C65" s="20">
+        <v>214.8</v>
+      </c>
+      <c r="D65" s="20">
+        <v>191.3</v>
+      </c>
+      <c r="E65" s="20">
+        <v>210.4</v>
+      </c>
+      <c r="F65" s="17">
+        <v>207</v>
+      </c>
+      <c r="G65" s="17">
+        <v>207.8</v>
+      </c>
+      <c r="H65" s="17">
+        <v>210.2</v>
+      </c>
+      <c r="I65" s="17"/>
+      <c r="J65" s="17"/>
+      <c r="K65" s="17"/>
+      <c r="L65" s="17"/>
+      <c r="M65" s="17"/>
+    </row>
+    <row r="66" spans="1:13" ht="31.5" customHeight="1">
+      <c r="A66" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B66" s="20">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="C66" s="20">
+        <v>56.6</v>
+      </c>
+      <c r="D66" s="20">
+        <v>62.9</v>
+      </c>
+      <c r="E66" s="20">
+        <v>64</v>
+      </c>
+      <c r="F66" s="17">
+        <v>67.3</v>
+      </c>
+      <c r="G66" s="17">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="H66" s="17">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="I66" s="17"/>
+      <c r="J66" s="17"/>
+      <c r="K66" s="17"/>
+      <c r="L66" s="17"/>
+      <c r="M66" s="17"/>
+    </row>
+    <row r="67" spans="1:13" ht="26.25" customHeight="1">
+      <c r="A67" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B67" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C67" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D67" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E67" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F67" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G67" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H67" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I67" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="J67" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="K67" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L67" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="M67" s="17" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" ht="36.75" customHeight="1">
+      <c r="A68" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="H5" s="25" t="s">
-[...19 lines deleted...]
-      <c r="A6" s="7" t="s">
+      <c r="B68" s="20">
+        <v>49.9</v>
+      </c>
+      <c r="C68" s="20">
+        <v>50.9</v>
+      </c>
+      <c r="D68" s="20">
+        <v>51.6</v>
+      </c>
+      <c r="E68" s="20">
+        <v>52.3</v>
+      </c>
+      <c r="F68" s="17">
+        <v>73.5</v>
+      </c>
+      <c r="G68" s="17">
+        <v>96.8</v>
+      </c>
+      <c r="H68" s="17">
+        <v>95.2</v>
+      </c>
+      <c r="I68" s="17"/>
+      <c r="J68" s="17"/>
+      <c r="K68" s="17"/>
+      <c r="L68" s="17"/>
+      <c r="M68" s="17"/>
+    </row>
+    <row r="69" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A69" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="8" t="s">
-[...301 lines deleted...]
-        <v>18</v>
+      <c r="B69" s="17">
+        <v>246.1</v>
+      </c>
+      <c r="C69" s="17">
+        <v>252.6</v>
+      </c>
+      <c r="D69" s="17">
+        <v>241.7</v>
+      </c>
+      <c r="E69" s="17">
+        <v>252.7</v>
+      </c>
+      <c r="F69" s="17">
+        <v>261.10000000000002</v>
+      </c>
+      <c r="G69" s="17">
+        <v>262.89999999999998</v>
+      </c>
+      <c r="H69" s="17">
+        <v>265.39999999999998</v>
+      </c>
+      <c r="I69" s="17"/>
+      <c r="J69" s="17"/>
+      <c r="K69" s="17"/>
+      <c r="L69" s="17"/>
+      <c r="M69" s="17"/>
+    </row>
+    <row r="70" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A70" s="7" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A4:M4"/>
+  <mergeCells count="6">
+    <mergeCell ref="A57:M57"/>
+    <mergeCell ref="A18:M18"/>
+    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A31:M31"/>
+    <mergeCell ref="A44:M44"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="145" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
@@ -1154,74 +3182,74 @@
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58109DD8-667E-4615-B6B3-0CE41015B1B4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76760CBF-0B06-4654-A46B-728FA4ADC019}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02334CB-EDE9-47DC-8D0C-B30FF06BDD01}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>