--- v0 (2026-04-14)
+++ v1 (2026-09-20)
@@ -1,509 +1,489 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/8233cf761cf31f87/Desktop/динамика/связь/Динамика связь месяц 2022-2026/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="1" documentId="11_3CB8170F9482F868401567C876DD1360C2998FDF" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{548B26E6-4296-4730-A93F-2E865E7AB41C}"/>
   <bookViews>
-    <workbookView xWindow="14655" yWindow="-165" windowWidth="14160" windowHeight="12930"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="месяц" sheetId="2" r:id="rId1"/>
+    <sheet name="ай" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="31">
-[...1 lines deleted...]
-    <t>услуги мобильной связи ( без сотовой связи)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="25">
+  <si>
+    <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>x</t>
+    <t>Пошта және курьерлік қызметтің қызмет көрсетулерінің көлемі</t>
+  </si>
+  <si>
+    <t>одан халықта</t>
+  </si>
+  <si>
+    <t>Байланыс қызметінің көлемі</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
-    <t xml:space="preserve">Пошта және курьерлік қызметтің көрсетілетін қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
-[...38 lines deleted...]
-  <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
-    <t>*Бұдан әрі облыстың жаңа шекараларында.</t>
+    <t>2024 жыл</t>
+  </si>
+  <si>
+    <t>2025 жыл</t>
+  </si>
+  <si>
+    <t>2026 жыл</t>
+  </si>
+  <si>
+    <t>* Осы жерде және бұдан әрі облыстың жаңа шекарасында</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Пошта және курьерлік қызметтің көрсетілетін қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="168" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="########\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
-[...6 lines deleted...]
-      <charset val="204"/>
+      <name val="Ro"/>
+      <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -636,1129 +616,1069 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M35"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:T29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="J34" sqref="J34"/>
+    <sheetView tabSelected="1" topLeftCell="A15" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="J31" sqref="J31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="34.42578125" style="2" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="25" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.44140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.5546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.44140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.33203125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.6640625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="8" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="1"/>
+    <col min="10" max="10" width="10.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="10.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="9.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="30" t="s">
+    <row r="1" spans="1:20" ht="23.25" customHeight="1">
+      <c r="A1" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:20" ht="12.15" customHeight="1" thickBot="1">
+      <c r="B2" s="4"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="T2" s="2"/>
+    </row>
+    <row r="3" spans="1:20" ht="15.75" customHeight="1">
+      <c r="A3" s="11"/>
+      <c r="B3" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H3" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="I3" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="J3" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="K3" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="L3" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="30"/>
-[...25 lines deleted...]
-      <c r="B4" s="23" t="s">
+      <c r="M3" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20" ht="12.15" customHeight="1">
+      <c r="A4" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="25"/>
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+    </row>
+    <row r="5" spans="1:20" ht="24.75" customHeight="1">
+      <c r="A5" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E5" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="F5" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="14">
+        <v>5.8</v>
+      </c>
+      <c r="M5" s="15">
+        <v>6.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" ht="12" customHeight="1">
+      <c r="A6" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="23" t="s">
+      <c r="B6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" ht="17.25" customHeight="1">
+      <c r="A7" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="23" t="s">
+      <c r="B7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="15">
+        <v>198.9</v>
+      </c>
+      <c r="H7" s="15">
+        <v>198.4</v>
+      </c>
+      <c r="I7" s="12">
+        <v>197.5</v>
+      </c>
+      <c r="J7" s="12">
+        <v>196.6</v>
+      </c>
+      <c r="K7" s="12">
+        <v>198.9</v>
+      </c>
+      <c r="L7" s="15">
+        <v>204</v>
+      </c>
+      <c r="M7" s="15">
+        <v>210.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" ht="15" customHeight="1">
+      <c r="A8" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="G8" s="12">
+        <v>143.9</v>
+      </c>
+      <c r="H8" s="18">
+        <v>143.30000000000001</v>
+      </c>
+      <c r="I8" s="12">
+        <v>143.80000000000001</v>
+      </c>
+      <c r="J8" s="12">
+        <v>142.6</v>
+      </c>
+      <c r="K8" s="12">
+        <v>144.19999999999999</v>
+      </c>
+      <c r="L8" s="12">
+        <v>149.69999999999999</v>
+      </c>
+      <c r="M8" s="12">
+        <v>153.30000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" ht="21.75" customHeight="1">
+      <c r="A9" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="25"/>
+      <c r="C9" s="25"/>
+      <c r="D9" s="25"/>
+      <c r="E9" s="25"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
+      <c r="H9" s="25"/>
+      <c r="I9" s="25"/>
+      <c r="J9" s="25"/>
+      <c r="K9" s="25"/>
+      <c r="L9" s="25"/>
+      <c r="M9" s="25"/>
+    </row>
+    <row r="10" spans="1:20" ht="21.75" customHeight="1">
+      <c r="A10" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="18">
+        <v>8.9</v>
+      </c>
+      <c r="C10" s="8">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D10" s="19">
+        <v>10.3</v>
+      </c>
+      <c r="E10" s="15">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="F10" s="12">
+        <v>9.4</v>
+      </c>
+      <c r="G10" s="12">
+        <v>8</v>
+      </c>
+      <c r="H10" s="12">
+        <v>7.5</v>
+      </c>
+      <c r="I10" s="12">
+        <v>7.1</v>
+      </c>
+      <c r="J10" s="12">
+        <v>7.3</v>
+      </c>
+      <c r="K10" s="12">
+        <v>7.4</v>
+      </c>
+      <c r="L10" s="12">
+        <v>9</v>
+      </c>
+      <c r="M10" s="12">
+        <v>11.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" ht="15.75" customHeight="1">
+      <c r="A11" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="12">
+        <v>6.3</v>
+      </c>
+      <c r="C11" s="9">
+        <v>6</v>
+      </c>
+      <c r="D11" s="15">
+        <v>6.9</v>
+      </c>
+      <c r="E11" s="15">
+        <v>6.2</v>
+      </c>
+      <c r="F11" s="12">
+        <v>6.6</v>
+      </c>
+      <c r="G11" s="12">
+        <v>5.3</v>
+      </c>
+      <c r="H11" s="12">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I11" s="12">
+        <v>4.7</v>
+      </c>
+      <c r="J11" s="12">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K11" s="12">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="L11" s="12">
         <v>5</v>
       </c>
-      <c r="E4" s="23" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="23" t="s">
+      <c r="M11" s="12">
         <v>7</v>
       </c>
-      <c r="G4" s="23" t="s">
-[...8 lines deleted...]
-      <c r="J4" s="23" t="s">
+    </row>
+    <row r="12" spans="1:20" ht="15" customHeight="1">
+      <c r="A12" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="15">
+        <v>210.1</v>
+      </c>
+      <c r="C12" s="15">
+        <v>214.26</v>
+      </c>
+      <c r="D12" s="15">
+        <v>296.2</v>
+      </c>
+      <c r="E12" s="15">
+        <v>288.89999999999998</v>
+      </c>
+      <c r="F12" s="12">
+        <v>278.60000000000002</v>
+      </c>
+      <c r="G12" s="12">
+        <v>299.5</v>
+      </c>
+      <c r="H12" s="12">
+        <v>311</v>
+      </c>
+      <c r="I12" s="12">
+        <v>310</v>
+      </c>
+      <c r="J12" s="12">
+        <v>305.5</v>
+      </c>
+      <c r="K12" s="12">
+        <v>308.3</v>
+      </c>
+      <c r="L12" s="12">
+        <v>310.3</v>
+      </c>
+      <c r="M12" s="12">
+        <v>329.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" ht="18" customHeight="1">
+      <c r="A13" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="B13" s="12">
+        <v>153.6</v>
+      </c>
+      <c r="C13" s="12">
+        <v>156</v>
+      </c>
+      <c r="D13" s="12">
+        <v>230.3</v>
+      </c>
+      <c r="E13" s="12">
+        <v>230.2</v>
+      </c>
+      <c r="F13" s="12">
+        <v>210.8</v>
+      </c>
+      <c r="G13" s="12">
+        <v>228.3</v>
+      </c>
+      <c r="H13" s="12">
+        <v>230.7</v>
+      </c>
+      <c r="I13" s="12">
+        <v>229.7</v>
+      </c>
+      <c r="J13" s="12">
+        <v>232.9</v>
+      </c>
+      <c r="K13" s="12">
+        <v>238</v>
+      </c>
+      <c r="L13" s="12">
+        <v>239.3</v>
+      </c>
+      <c r="M13" s="12">
+        <v>240.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" ht="15.75" customHeight="1">
+      <c r="A14" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="25"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="25"/>
+      <c r="E14" s="25"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="25"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="25"/>
+      <c r="J14" s="25"/>
+      <c r="K14" s="25"/>
+      <c r="L14" s="25"/>
+      <c r="M14" s="25"/>
+    </row>
+    <row r="15" spans="1:20" ht="24" customHeight="1">
+      <c r="A15" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="18">
+        <v>12</v>
+      </c>
+      <c r="C15" s="8">
+        <v>13.2</v>
+      </c>
+      <c r="D15" s="19">
+        <v>19</v>
+      </c>
+      <c r="E15" s="15">
+        <v>19.7</v>
+      </c>
+      <c r="F15" s="12">
+        <v>15.8</v>
+      </c>
+      <c r="G15" s="12">
+        <v>12.6</v>
+      </c>
+      <c r="H15" s="12">
+        <v>12.4</v>
+      </c>
+      <c r="I15" s="12">
+        <v>12.5</v>
+      </c>
+      <c r="J15" s="12">
+        <v>13</v>
+      </c>
+      <c r="K15" s="12">
+        <v>14.1</v>
+      </c>
+      <c r="L15" s="12">
+        <v>14.3</v>
+      </c>
+      <c r="M15" s="12">
+        <v>13.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" ht="14.25" customHeight="1">
+      <c r="A16" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B16" s="12">
+        <v>6.9</v>
+      </c>
+      <c r="C16" s="9">
+        <v>5.9</v>
+      </c>
+      <c r="D16" s="15">
+        <v>10.8</v>
+      </c>
+      <c r="E16" s="15">
+        <v>10.9</v>
+      </c>
+      <c r="F16" s="12">
+        <v>6.3</v>
+      </c>
+      <c r="G16" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H16" s="12">
+        <v>4.7</v>
+      </c>
+      <c r="I16" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="J16" s="12">
+        <v>4.7</v>
+      </c>
+      <c r="K16" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="L16" s="12">
+        <v>4.2</v>
+      </c>
+      <c r="M16" s="12">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A17" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" s="15">
+        <v>310.89999999999998</v>
+      </c>
+      <c r="C17" s="15">
+        <v>321.5</v>
+      </c>
+      <c r="D17" s="15">
+        <v>312.10000000000002</v>
+      </c>
+      <c r="E17" s="15">
+        <v>322.5</v>
+      </c>
+      <c r="F17" s="12">
+        <v>323.5</v>
+      </c>
+      <c r="G17" s="12">
+        <v>323.3</v>
+      </c>
+      <c r="H17" s="12">
+        <v>339.5</v>
+      </c>
+      <c r="I17" s="12">
+        <v>350.7</v>
+      </c>
+      <c r="J17" s="12">
+        <v>347.4</v>
+      </c>
+      <c r="K17" s="12">
+        <v>374.5</v>
+      </c>
+      <c r="L17" s="12">
+        <v>344.1</v>
+      </c>
+      <c r="M17" s="12">
+        <v>357.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A18" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="B18" s="12">
+        <v>245.2</v>
+      </c>
+      <c r="C18" s="12">
+        <v>242.7</v>
+      </c>
+      <c r="D18" s="12">
+        <v>237.3</v>
+      </c>
+      <c r="E18" s="12">
+        <v>244.2</v>
+      </c>
+      <c r="F18" s="12">
+        <v>224</v>
+      </c>
+      <c r="G18" s="12">
+        <v>245.5</v>
+      </c>
+      <c r="H18" s="12">
+        <v>251</v>
+      </c>
+      <c r="I18" s="12">
+        <v>250.7</v>
+      </c>
+      <c r="J18" s="12">
+        <v>249.1</v>
+      </c>
+      <c r="K18" s="12">
+        <v>251.9</v>
+      </c>
+      <c r="L18" s="12">
+        <v>244.9</v>
+      </c>
+      <c r="M18" s="12">
+        <v>255.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="12.15" customHeight="1">
+      <c r="A19" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="25"/>
+      <c r="C19" s="25"/>
+      <c r="D19" s="25"/>
+      <c r="E19" s="25"/>
+      <c r="F19" s="25"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="25"/>
+      <c r="J19" s="25"/>
+      <c r="K19" s="25"/>
+      <c r="L19" s="25"/>
+      <c r="M19" s="25"/>
+    </row>
+    <row r="20" spans="1:13" ht="21" customHeight="1">
+      <c r="A20" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="18">
         <v>11</v>
       </c>
-      <c r="K4" s="23" t="s">
-[...2 lines deleted...]
-      <c r="L4" s="23" t="s">
+      <c r="C20" s="8">
+        <v>13.9</v>
+      </c>
+      <c r="D20" s="19">
+        <v>17</v>
+      </c>
+      <c r="E20" s="15">
         <v>13</v>
       </c>
-      <c r="M4" s="23" t="s">
-[...39 lines deleted...]
-      <c r="G6" s="16" t="s">
+      <c r="F20" s="12">
+        <v>15.4</v>
+      </c>
+      <c r="G20" s="12">
+        <v>15.7</v>
+      </c>
+      <c r="H20" s="12">
+        <v>14.6</v>
+      </c>
+      <c r="I20" s="12">
+        <v>13</v>
+      </c>
+      <c r="J20" s="12">
+        <v>13.3</v>
+      </c>
+      <c r="K20" s="12">
+        <v>13.8</v>
+      </c>
+      <c r="L20" s="12">
+        <v>15</v>
+      </c>
+      <c r="M20" s="12">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B21" s="12">
+        <v>4</v>
+      </c>
+      <c r="C21" s="9">
+        <v>3.7</v>
+      </c>
+      <c r="D21" s="15">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E21" s="15">
+        <v>2.9</v>
+      </c>
+      <c r="F21" s="12">
+        <v>2.8</v>
+      </c>
+      <c r="G21" s="12">
+        <v>2.7</v>
+      </c>
+      <c r="H21" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="I21" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="J21" s="12">
+        <v>2.8</v>
+      </c>
+      <c r="K21" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="L21" s="12">
+        <v>3.1</v>
+      </c>
+      <c r="M21" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A22" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" s="15">
+        <v>348.9</v>
+      </c>
+      <c r="C22" s="15">
+        <v>353.9</v>
+      </c>
+      <c r="D22" s="15">
+        <v>383.9</v>
+      </c>
+      <c r="E22" s="15">
+        <v>407.6</v>
+      </c>
+      <c r="F22" s="12">
+        <v>410.3</v>
+      </c>
+      <c r="G22" s="12">
+        <v>412</v>
+      </c>
+      <c r="H22" s="12">
+        <v>415.3</v>
+      </c>
+      <c r="I22" s="12">
+        <v>418.5</v>
+      </c>
+      <c r="J22" s="12">
+        <v>420.1</v>
+      </c>
+      <c r="K22" s="12">
+        <v>425.5</v>
+      </c>
+      <c r="L22" s="12">
+        <v>416.6</v>
+      </c>
+      <c r="M22" s="12">
+        <v>433.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="18" customHeight="1">
+      <c r="A23" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="B23" s="12">
+        <v>260</v>
+      </c>
+      <c r="C23" s="12">
+        <v>258.39999999999998</v>
+      </c>
+      <c r="D23" s="12">
+        <v>284.8</v>
+      </c>
+      <c r="E23" s="12">
+        <v>310.3</v>
+      </c>
+      <c r="F23" s="12">
+        <v>309.10000000000002</v>
+      </c>
+      <c r="G23" s="12">
+        <v>306.10000000000002</v>
+      </c>
+      <c r="H23" s="12">
+        <v>315.10000000000002</v>
+      </c>
+      <c r="I23" s="12">
+        <v>317.2</v>
+      </c>
+      <c r="J23" s="12">
+        <v>317.89999999999998</v>
+      </c>
+      <c r="K23" s="12">
+        <v>323.3</v>
+      </c>
+      <c r="L23" s="12">
+        <v>314.10000000000002</v>
+      </c>
+      <c r="M23" s="12">
+        <v>322.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="12.15" customHeight="1">
+      <c r="A24" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="25"/>
+      <c r="F24" s="25"/>
+      <c r="G24" s="25"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="25"/>
+      <c r="K24" s="25"/>
+      <c r="L24" s="25"/>
+      <c r="M24" s="25"/>
+    </row>
+    <row r="25" spans="1:13" ht="21.75" customHeight="1">
+      <c r="A25" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="H6" s="16" t="s">
+      <c r="B25" s="18">
+        <v>12.3</v>
+      </c>
+      <c r="C25" s="8">
+        <v>10.1</v>
+      </c>
+      <c r="D25" s="19">
+        <v>17.3</v>
+      </c>
+      <c r="E25" s="15">
+        <v>18.2</v>
+      </c>
+      <c r="F25" s="12">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="G25" s="12">
+        <v>13.3</v>
+      </c>
+      <c r="H25" s="12">
+        <v>18.5</v>
+      </c>
+      <c r="I25" s="12">
+        <v>18.29</v>
+      </c>
+      <c r="J25" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="K25" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="L25" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="M25" s="12" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="18" customHeight="1">
+      <c r="A26" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B26" s="12">
+        <v>3.1</v>
+      </c>
+      <c r="C26" s="9">
         <v>2</v>
       </c>
-      <c r="I6" s="16" t="s">
-[...180 lines deleted...]
-      <c r="I11" s="8">
+      <c r="D26" s="15">
+        <v>3.9</v>
+      </c>
+      <c r="E26" s="15">
+        <v>3.4</v>
+      </c>
+      <c r="F26" s="12">
+        <v>3.1</v>
+      </c>
+      <c r="G26" s="12">
+        <v>2.1</v>
+      </c>
+      <c r="H26" s="12">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I26" s="12">
+        <v>3.347</v>
+      </c>
+      <c r="J26" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="K26" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="L26" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="M26" s="12" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="18" customHeight="1">
+      <c r="A27" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="15">
+        <v>342.8</v>
+      </c>
+      <c r="C27" s="15">
+        <v>353.3</v>
+      </c>
+      <c r="D27" s="15">
+        <v>336.7</v>
+      </c>
+      <c r="E27" s="15">
+        <v>357.6</v>
+      </c>
+      <c r="F27" s="12">
+        <v>378.6</v>
+      </c>
+      <c r="G27" s="12">
+        <v>403.8</v>
+      </c>
+      <c r="H27" s="12">
+        <v>404.9</v>
+      </c>
+      <c r="I27" s="12">
+        <v>410.36</v>
+      </c>
+      <c r="J27" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="K27" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="L27" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="M27" s="12" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A28" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="B28" s="12">
+        <v>246.1</v>
+      </c>
+      <c r="C28" s="12">
+        <v>252.6</v>
+      </c>
+      <c r="D28" s="12">
+        <v>241.7</v>
+      </c>
+      <c r="E28" s="12">
+        <v>252.7</v>
+      </c>
+      <c r="F28" s="12">
+        <v>261.10000000000002</v>
+      </c>
+      <c r="G28" s="12">
+        <v>262.89999999999998</v>
+      </c>
+      <c r="H28" s="12">
+        <v>265.39999999999998</v>
+      </c>
+      <c r="I28" s="12">
+        <v>272.75599999999997</v>
+      </c>
+      <c r="J28" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="K28" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="L28" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="M28" s="12" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="12.15" customHeight="1">
+      <c r="A29" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="J11" s="8">
-[...749 lines deleted...]
-      <c r="A35" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A2:M2"/>
+  <mergeCells count="6">
+    <mergeCell ref="A24:M24"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A14:M14"/>
+    <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" scale="145" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
@@ -1796,92 +1716,92 @@
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03796759-CE08-43F2-BDC4-075125C53803}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58109DD8-667E-4615-B6B3-0CE41015B1B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02334CB-EDE9-47DC-8D0C-B30FF06BDD01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>месяц</vt:lpstr>
+      <vt:lpstr>ай</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>