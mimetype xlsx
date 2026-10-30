--- v1 (2026-09-20)
+++ v2 (2026-10-30)
@@ -1,70 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="1" documentId="11_3CB8170F9482F868401567C876DD1360C2998FDF" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{548B26E6-4296-4730-A93F-2E865E7AB41C}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="13890"/>
   </bookViews>
   <sheets>
     <sheet name="ай" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="25">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Пошта және курьерлік қызметтің қызмет көрсетулерінің көлемі</t>
   </si>
   <si>
     <t>одан халықта</t>
   </si>
   <si>
     <t>Байланыс қызметінің көлемі</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -100,51 +94,51 @@
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
   <si>
     <t>* Осы жерде және бұдан әрі облыстың жаңа шекарасында</t>
   </si>
   <si>
     <t xml:space="preserve"> Пошта және курьерлік қызметтің көрсетілетін қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="########\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -327,91 +321,91 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -439,51 +433,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -616,93 +610,93 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T29"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A15" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="J31" sqref="J31"/>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="I36" sqref="I36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
-    <col min="2" max="2" width="10.44140625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="10.109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8" style="1" customWidth="1"/>
-    <col min="9" max="9" width="9.109375" style="1"/>
-[...4 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="1"/>
+    <col min="9" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.140625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="23.25" customHeight="1">
       <c r="A1" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
     </row>
-    <row r="2" spans="1:20" ht="12.15" customHeight="1" thickBot="1">
+    <row r="2" spans="1:20" ht="12.2" customHeight="1" thickBot="1">
       <c r="B2" s="4"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="4"/>
       <c r="M2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="T2" s="2"/>
     </row>
     <row r="3" spans="1:20" ht="15.75" customHeight="1">
       <c r="A3" s="11"/>
       <c r="B3" s="23" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="23" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="23" t="s">
@@ -714,51 +708,51 @@
       <c r="F3" s="24" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="24" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="24" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="24" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="24" t="s">
         <v>15</v>
       </c>
       <c r="M3" s="24" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="12.15" customHeight="1">
+    <row r="4" spans="1:20" ht="12.2" customHeight="1">
       <c r="A4" s="25" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="25"/>
       <c r="C4" s="25"/>
       <c r="D4" s="25"/>
       <c r="E4" s="25"/>
       <c r="F4" s="25"/>
       <c r="G4" s="25"/>
       <c r="H4" s="25"/>
       <c r="I4" s="25"/>
       <c r="J4" s="25"/>
       <c r="K4" s="25"/>
       <c r="L4" s="25"/>
       <c r="M4" s="25"/>
     </row>
     <row r="5" spans="1:20" ht="24.75" customHeight="1">
       <c r="A5" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>1</v>
@@ -1257,51 +1251,51 @@
       <c r="F18" s="12">
         <v>224</v>
       </c>
       <c r="G18" s="12">
         <v>245.5</v>
       </c>
       <c r="H18" s="12">
         <v>251</v>
       </c>
       <c r="I18" s="12">
         <v>250.7</v>
       </c>
       <c r="J18" s="12">
         <v>249.1</v>
       </c>
       <c r="K18" s="12">
         <v>251.9</v>
       </c>
       <c r="L18" s="12">
         <v>244.9</v>
       </c>
       <c r="M18" s="12">
         <v>255.8</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="12.15" customHeight="1">
+    <row r="19" spans="1:13" ht="12.2" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" ht="21" customHeight="1">
       <c r="A20" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="18">
         <v>11</v>
       </c>
       <c r="C20" s="8">
         <v>13.9</v>
@@ -1438,267 +1432,270 @@
       <c r="F23" s="12">
         <v>309.10000000000002</v>
       </c>
       <c r="G23" s="12">
         <v>306.10000000000002</v>
       </c>
       <c r="H23" s="12">
         <v>315.10000000000002</v>
       </c>
       <c r="I23" s="12">
         <v>317.2</v>
       </c>
       <c r="J23" s="12">
         <v>317.89999999999998</v>
       </c>
       <c r="K23" s="12">
         <v>323.3</v>
       </c>
       <c r="L23" s="12">
         <v>314.10000000000002</v>
       </c>
       <c r="M23" s="12">
         <v>322.5</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="12.15" customHeight="1">
+    <row r="24" spans="1:13" ht="12.2" customHeight="1">
       <c r="A24" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" ht="21.75" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="18">
         <v>12.3</v>
       </c>
       <c r="C25" s="8">
         <v>10.1</v>
       </c>
       <c r="D25" s="19">
         <v>17.3</v>
       </c>
       <c r="E25" s="15">
         <v>18.2</v>
       </c>
       <c r="F25" s="12">
         <v>18.600000000000001</v>
       </c>
       <c r="G25" s="12">
         <v>13.3</v>
       </c>
       <c r="H25" s="12">
         <v>18.5</v>
       </c>
       <c r="I25" s="12">
         <v>18.29</v>
       </c>
-      <c r="J25" s="12" t="s">
-        <v>1</v>
+      <c r="J25" s="12">
+        <v>19.818000000000001</v>
       </c>
       <c r="K25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="L25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="M25" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="18" customHeight="1">
       <c r="A26" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B26" s="12">
         <v>3.1</v>
       </c>
       <c r="C26" s="9">
         <v>2</v>
       </c>
       <c r="D26" s="15">
         <v>3.9</v>
       </c>
       <c r="E26" s="15">
         <v>3.4</v>
       </c>
       <c r="F26" s="12">
         <v>3.1</v>
       </c>
       <c r="G26" s="12">
         <v>2.1</v>
       </c>
       <c r="H26" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="I26" s="12">
         <v>3.347</v>
       </c>
-      <c r="J26" s="12" t="s">
-        <v>1</v>
+      <c r="J26" s="12">
+        <v>3.1120000000000001</v>
       </c>
       <c r="K26" s="12" t="s">
         <v>1</v>
       </c>
       <c r="L26" s="12" t="s">
         <v>1</v>
       </c>
       <c r="M26" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="18" customHeight="1">
       <c r="A27" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="15">
         <v>342.8</v>
       </c>
       <c r="C27" s="15">
         <v>353.3</v>
       </c>
       <c r="D27" s="15">
         <v>336.7</v>
       </c>
       <c r="E27" s="15">
         <v>357.6</v>
       </c>
       <c r="F27" s="12">
         <v>378.6</v>
       </c>
       <c r="G27" s="12">
         <v>403.8</v>
       </c>
       <c r="H27" s="12">
         <v>404.9</v>
       </c>
       <c r="I27" s="12">
         <v>410.36</v>
       </c>
-      <c r="J27" s="12" t="s">
-        <v>1</v>
+      <c r="J27" s="12">
+        <v>431.43900000000002</v>
       </c>
       <c r="K27" s="12" t="s">
         <v>1</v>
       </c>
       <c r="L27" s="12" t="s">
         <v>1</v>
       </c>
       <c r="M27" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B28" s="12">
         <v>246.1</v>
       </c>
       <c r="C28" s="12">
         <v>252.6</v>
       </c>
       <c r="D28" s="12">
         <v>241.7</v>
       </c>
       <c r="E28" s="12">
         <v>252.7</v>
       </c>
       <c r="F28" s="12">
         <v>261.10000000000002</v>
       </c>
       <c r="G28" s="12">
         <v>262.89999999999998</v>
       </c>
       <c r="H28" s="12">
         <v>265.39999999999998</v>
       </c>
       <c r="I28" s="12">
         <v>272.75599999999997</v>
       </c>
-      <c r="J28" s="12" t="s">
-        <v>1</v>
+      <c r="J28" s="12">
+        <v>285.10700000000003</v>
       </c>
       <c r="K28" s="12" t="s">
         <v>1</v>
       </c>
       <c r="L28" s="12" t="s">
         <v>1</v>
       </c>
       <c r="M28" s="12" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="12.15" customHeight="1">
+    <row r="29" spans="1:13" ht="12.2" customHeight="1">
       <c r="A29" s="10" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1707,85 +1704,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58109DD8-667E-4615-B6B3-0CE41015B1B4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02334CB-EDE9-47DC-8D0C-B30FF06BDD01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58109DD8-667E-4615-B6B3-0CE41015B1B4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ай</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>