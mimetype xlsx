--- v1 (2026-09-09)
+++ v2 (2026-09-30)
@@ -1,64 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/8233cf761cf31f87/Desktop/динамика/связь/Динамика связь месяц 2022-2026/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="4" documentId="11_F6170567E22E8EF5F31767C876FD16DBD678E20C" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9C1BEC1A-6465-4F6A-BB48-B438C72E97AD}"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12720"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="25">
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -94,102 +100,106 @@
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="########\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <name val="Roboto"/>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-      <name val="Roboto"/>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="9"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
@@ -221,255 +231,256 @@
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -602,2750 +613,1057 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T141"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:T29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="D11" sqref="D11"/>
+    <sheetView tabSelected="1" topLeftCell="A10" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="J27" sqref="J27:K27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
-    <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="10.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.44140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.5546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.44140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.33203125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.6640625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="8" style="1" customWidth="1"/>
-    <col min="9" max="9" width="9.140625" style="1"/>
-[...4 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="9" max="9" width="9.109375" style="1"/>
+    <col min="10" max="10" width="10.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="10.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="9.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="23.25" customHeight="1">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:20" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="9"/>
-[...13 lines deleted...]
-      <c r="A2" s="4"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+    </row>
+    <row r="2" spans="1:20" ht="12.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B2" s="4"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="4"/>
-      <c r="M2" s="8" t="s">
+      <c r="M2" s="3" t="s">
         <v>24</v>
       </c>
       <c r="T2" s="2"/>
     </row>
-    <row r="3" spans="1:20" ht="15.75" customHeight="1">
+    <row r="3" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11"/>
       <c r="B3" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="14" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="14" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="14" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="14" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="14" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="14" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="12.2" customHeight="1">
-      <c r="A4" s="15" t="s">
+    <row r="4" spans="1:20" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="15"/>
-[...13 lines deleted...]
-      <c r="A5" s="16" t="s">
+      <c r="B4" s="25"/>
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+    </row>
+    <row r="5" spans="1:20" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="17" t="s">
-[...14 lines deleted...]
-      <c r="G5" s="18" t="s">
+      <c r="B5" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="H5" s="18" t="s">
+      <c r="H5" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="I5" s="18" t="s">
+      <c r="I5" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="J5" s="18" t="s">
+      <c r="J5" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="K5" s="18" t="s">
+      <c r="K5" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="L5" s="19">
+      <c r="L5" s="18">
         <v>5.8</v>
       </c>
-      <c r="M5" s="20">
+      <c r="M5" s="19">
         <v>6.2</v>
       </c>
     </row>
-    <row r="6" spans="1:20" ht="15" customHeight="1">
-      <c r="A6" s="21" t="s">
+    <row r="6" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="17" t="s">
-[...14 lines deleted...]
-      <c r="G6" s="18" t="s">
+      <c r="B6" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="H6" s="18" t="s">
+      <c r="H6" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="I6" s="18" t="s">
+      <c r="I6" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="J6" s="18" t="s">
+      <c r="J6" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="K6" s="18" t="s">
+      <c r="K6" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="L6" s="22" t="s">
+      <c r="L6" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="M6" s="18" t="s">
+      <c r="M6" s="17" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="7" spans="1:20" ht="21.75" customHeight="1">
-      <c r="A7" s="23" t="s">
+    <row r="7" spans="1:20" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="17" t="s">
-[...14 lines deleted...]
-      <c r="G7" s="20">
+      <c r="B7" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="G7" s="19">
         <v>198.9</v>
       </c>
-      <c r="H7" s="20">
+      <c r="H7" s="19">
         <v>198.4</v>
       </c>
-      <c r="I7" s="17">
+      <c r="I7" s="16">
         <v>197.5</v>
       </c>
-      <c r="J7" s="17">
+      <c r="J7" s="16">
         <v>196.6</v>
       </c>
-      <c r="K7" s="17">
+      <c r="K7" s="16">
         <v>198.9</v>
       </c>
-      <c r="L7" s="20">
+      <c r="L7" s="19">
         <v>204</v>
       </c>
-      <c r="M7" s="20">
+      <c r="M7" s="19">
         <v>210.1</v>
       </c>
     </row>
-    <row r="8" spans="1:20" ht="21.75" customHeight="1">
-      <c r="A8" s="21" t="s">
+    <row r="8" spans="1:20" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="17" t="s">
-[...14 lines deleted...]
-      <c r="G8" s="24">
+      <c r="B8" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" s="16">
         <v>143.9</v>
       </c>
-      <c r="H8" s="25">
+      <c r="H8" s="23">
         <v>143.30000000000001</v>
       </c>
-      <c r="I8" s="24">
+      <c r="I8" s="16">
         <v>143.80000000000001</v>
       </c>
-      <c r="J8" s="24">
+      <c r="J8" s="16">
         <v>142.6</v>
       </c>
-      <c r="K8" s="24">
+      <c r="K8" s="16">
         <v>144.19999999999999</v>
       </c>
-      <c r="L8" s="24">
+      <c r="L8" s="16">
         <v>149.69999999999999</v>
       </c>
-      <c r="M8" s="24">
+      <c r="M8" s="16">
         <v>153.30000000000001</v>
       </c>
     </row>
-    <row r="9" spans="1:20" ht="21.75" customHeight="1">
-      <c r="A9" s="15" t="s">
+    <row r="9" spans="1:20" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="15"/>
-[...13 lines deleted...]
-      <c r="A10" s="16" t="s">
+      <c r="B9" s="25"/>
+      <c r="C9" s="25"/>
+      <c r="D9" s="25"/>
+      <c r="E9" s="25"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
+      <c r="H9" s="25"/>
+      <c r="I9" s="25"/>
+      <c r="J9" s="25"/>
+      <c r="K9" s="25"/>
+      <c r="L9" s="25"/>
+      <c r="M9" s="25"/>
+    </row>
+    <row r="10" spans="1:20" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="25">
+      <c r="B10" s="23">
         <v>8.9</v>
       </c>
-      <c r="C10" s="26">
+      <c r="C10" s="8">
         <v>9.1999999999999993</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="24">
         <v>10.3</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E10" s="19">
         <v>9.3000000000000007</v>
       </c>
-      <c r="F10" s="17">
+      <c r="F10" s="16">
         <v>9.4</v>
       </c>
-      <c r="G10" s="17">
+      <c r="G10" s="16">
         <v>8</v>
       </c>
-      <c r="H10" s="17">
+      <c r="H10" s="16">
         <v>7.5</v>
       </c>
-      <c r="I10" s="17">
+      <c r="I10" s="16">
         <v>7.1</v>
       </c>
-      <c r="J10" s="17">
+      <c r="J10" s="16">
         <v>7.3</v>
       </c>
-      <c r="K10" s="17">
+      <c r="K10" s="16">
         <v>7.4</v>
       </c>
-      <c r="L10" s="17">
+      <c r="L10" s="16">
         <v>9</v>
       </c>
-      <c r="M10" s="17">
+      <c r="M10" s="16">
         <v>11.3</v>
       </c>
     </row>
-    <row r="11" spans="1:20" ht="21.75" customHeight="1">
-      <c r="A11" s="21" t="s">
+    <row r="11" spans="1:20" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="17">
+      <c r="B11" s="16">
         <v>6.3</v>
       </c>
-      <c r="C11" s="28">
+      <c r="C11" s="9">
         <v>6</v>
       </c>
-      <c r="D11" s="20">
+      <c r="D11" s="19">
         <v>6.9</v>
       </c>
-      <c r="E11" s="20">
+      <c r="E11" s="19">
         <v>6.2</v>
       </c>
-      <c r="F11" s="17">
+      <c r="F11" s="16">
         <v>6.6</v>
       </c>
-      <c r="G11" s="17">
+      <c r="G11" s="16">
         <v>5.3</v>
       </c>
-      <c r="H11" s="17">
+      <c r="H11" s="16">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I11" s="17">
+      <c r="I11" s="16">
         <v>4.7</v>
       </c>
-      <c r="J11" s="17">
+      <c r="J11" s="16">
         <v>4.5999999999999996</v>
       </c>
-      <c r="K11" s="17">
+      <c r="K11" s="16">
         <v>4.9000000000000004</v>
       </c>
-      <c r="L11" s="17">
+      <c r="L11" s="16">
         <v>5</v>
       </c>
-      <c r="M11" s="17">
+      <c r="M11" s="16">
         <v>7</v>
       </c>
     </row>
-    <row r="12" spans="1:20" ht="21.75" customHeight="1">
-      <c r="A12" s="23" t="s">
+    <row r="12" spans="1:20" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="20">
+      <c r="B12" s="19">
         <v>210.1</v>
       </c>
-      <c r="C12" s="20">
+      <c r="C12" s="19">
         <v>214.26</v>
       </c>
-      <c r="D12" s="20">
+      <c r="D12" s="19">
         <v>296.2</v>
       </c>
-      <c r="E12" s="20">
+      <c r="E12" s="19">
         <v>288.89999999999998</v>
       </c>
-      <c r="F12" s="17">
+      <c r="F12" s="16">
         <v>278.60000000000002</v>
       </c>
-      <c r="G12" s="17">
+      <c r="G12" s="16">
         <v>299.5</v>
       </c>
-      <c r="H12" s="17">
+      <c r="H12" s="16">
         <v>311</v>
       </c>
-      <c r="I12" s="17">
+      <c r="I12" s="16">
         <v>310</v>
       </c>
-      <c r="J12" s="17">
+      <c r="J12" s="16">
         <v>305.5</v>
       </c>
-      <c r="K12" s="17">
+      <c r="K12" s="16">
         <v>308.3</v>
       </c>
-      <c r="L12" s="17">
+      <c r="L12" s="16">
         <v>310.3</v>
       </c>
-      <c r="M12" s="17">
+      <c r="M12" s="16">
         <v>329.5</v>
       </c>
     </row>
-    <row r="13" spans="1:20" ht="21.75" customHeight="1">
-      <c r="A13" s="21" t="s">
+    <row r="13" spans="1:20" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="17">
+      <c r="B13" s="16">
         <v>153.6</v>
       </c>
-      <c r="C13" s="17">
+      <c r="C13" s="16">
         <v>156</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="16">
         <v>230.3</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="16">
         <v>230.2</v>
       </c>
-      <c r="F13" s="17">
+      <c r="F13" s="16">
         <v>210.8</v>
       </c>
-      <c r="G13" s="17">
+      <c r="G13" s="16">
         <v>228.3</v>
       </c>
-      <c r="H13" s="17">
+      <c r="H13" s="16">
         <v>230.7</v>
       </c>
-      <c r="I13" s="17">
+      <c r="I13" s="16">
         <v>229.7</v>
       </c>
-      <c r="J13" s="17">
+      <c r="J13" s="16">
         <v>232.9</v>
       </c>
-      <c r="K13" s="17">
+      <c r="K13" s="16">
         <v>238</v>
       </c>
-      <c r="L13" s="17">
+      <c r="L13" s="16">
         <v>239.3</v>
       </c>
-      <c r="M13" s="17">
+      <c r="M13" s="16">
         <v>240.1</v>
       </c>
     </row>
-    <row r="14" spans="1:20" ht="15.75" customHeight="1">
-      <c r="A14" s="15" t="s">
+    <row r="14" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="15"/>
-[...13 lines deleted...]
-      <c r="A15" s="16" t="s">
+      <c r="B14" s="25"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="25"/>
+      <c r="E14" s="25"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="25"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="25"/>
+      <c r="J14" s="25"/>
+      <c r="K14" s="25"/>
+      <c r="L14" s="25"/>
+      <c r="M14" s="25"/>
+    </row>
+    <row r="15" spans="1:20" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="25">
+      <c r="B15" s="23">
         <v>12</v>
       </c>
-      <c r="C15" s="26">
+      <c r="C15" s="8">
         <v>13.2</v>
       </c>
-      <c r="D15" s="27">
+      <c r="D15" s="24">
         <v>19</v>
       </c>
-      <c r="E15" s="20">
+      <c r="E15" s="19">
         <v>19.7</v>
       </c>
-      <c r="F15" s="17">
+      <c r="F15" s="16">
         <v>15.8</v>
       </c>
-      <c r="G15" s="17">
+      <c r="G15" s="16">
         <v>12.6</v>
       </c>
-      <c r="H15" s="17">
+      <c r="H15" s="16">
         <v>12.4</v>
       </c>
-      <c r="I15" s="17">
+      <c r="I15" s="16">
         <v>12.5</v>
       </c>
-      <c r="J15" s="17">
+      <c r="J15" s="16">
         <v>13</v>
       </c>
-      <c r="K15" s="17">
+      <c r="K15" s="16">
         <v>14.1</v>
       </c>
-      <c r="L15" s="17">
+      <c r="L15" s="16">
         <v>14.3</v>
       </c>
-      <c r="M15" s="17">
+      <c r="M15" s="16">
         <v>13.1</v>
       </c>
     </row>
-    <row r="16" spans="1:20" ht="14.25" customHeight="1">
-      <c r="A16" s="21" t="s">
+    <row r="16" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="17">
+      <c r="B16" s="16">
         <v>6.9</v>
       </c>
-      <c r="C16" s="28">
+      <c r="C16" s="9">
         <v>5.9</v>
       </c>
-      <c r="D16" s="20">
+      <c r="D16" s="19">
         <v>10.8</v>
       </c>
-      <c r="E16" s="20">
+      <c r="E16" s="19">
         <v>10.9</v>
       </c>
-      <c r="F16" s="17">
+      <c r="F16" s="16">
         <v>6.3</v>
       </c>
-      <c r="G16" s="17">
+      <c r="G16" s="16">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H16" s="17">
+      <c r="H16" s="16">
         <v>4.7</v>
       </c>
-      <c r="I16" s="17">
+      <c r="I16" s="16">
         <v>4.5</v>
       </c>
-      <c r="J16" s="17">
+      <c r="J16" s="16">
         <v>4.7</v>
       </c>
-      <c r="K16" s="17">
+      <c r="K16" s="16">
         <v>4.5</v>
       </c>
-      <c r="L16" s="17">
+      <c r="L16" s="16">
         <v>4.2</v>
       </c>
-      <c r="M16" s="17">
+      <c r="M16" s="16">
         <v>4.9000000000000004</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A17" s="23" t="s">
+    <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="20">
+      <c r="B17" s="19">
         <v>310.89999999999998</v>
       </c>
-      <c r="C17" s="20">
+      <c r="C17" s="19">
         <v>321.5</v>
       </c>
-      <c r="D17" s="20">
+      <c r="D17" s="19">
         <v>312.10000000000002</v>
       </c>
-      <c r="E17" s="20">
+      <c r="E17" s="19">
         <v>322.5</v>
       </c>
-      <c r="F17" s="17">
+      <c r="F17" s="16">
         <v>323.5</v>
       </c>
-      <c r="G17" s="17">
+      <c r="G17" s="16">
         <v>323.3</v>
       </c>
-      <c r="H17" s="17">
+      <c r="H17" s="16">
         <v>339.5</v>
       </c>
-      <c r="I17" s="17">
+      <c r="I17" s="16">
         <v>350.7</v>
       </c>
-      <c r="J17" s="17">
+      <c r="J17" s="16">
         <v>347.4</v>
       </c>
-      <c r="K17" s="17">
+      <c r="K17" s="16">
         <v>374.5</v>
       </c>
-      <c r="L17" s="17">
+      <c r="L17" s="16">
         <v>344.1</v>
       </c>
-      <c r="M17" s="17">
+      <c r="M17" s="16">
         <v>357.3</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A18" s="21" t="s">
+    <row r="18" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="17">
+      <c r="B18" s="16">
         <v>245.2</v>
       </c>
-      <c r="C18" s="17">
+      <c r="C18" s="16">
         <v>242.7</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="16">
         <v>237.3</v>
       </c>
-      <c r="E18" s="17">
+      <c r="E18" s="16">
         <v>244.2</v>
       </c>
-      <c r="F18" s="17">
+      <c r="F18" s="16">
         <v>224</v>
       </c>
-      <c r="G18" s="17">
+      <c r="G18" s="16">
         <v>245.5</v>
       </c>
-      <c r="H18" s="17">
+      <c r="H18" s="16">
         <v>251</v>
       </c>
-      <c r="I18" s="17">
+      <c r="I18" s="16">
         <v>250.7</v>
       </c>
-      <c r="J18" s="17">
+      <c r="J18" s="16">
         <v>249.1</v>
       </c>
-      <c r="K18" s="17">
+      <c r="K18" s="16">
         <v>251.9</v>
       </c>
-      <c r="L18" s="17">
+      <c r="L18" s="16">
         <v>244.9</v>
       </c>
-      <c r="M18" s="17">
+      <c r="M18" s="16">
         <v>255.8</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A19" s="15" t="s">
+    <row r="19" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="15"/>
-[...13 lines deleted...]
-      <c r="A20" s="16" t="s">
+      <c r="B19" s="25"/>
+      <c r="C19" s="25"/>
+      <c r="D19" s="25"/>
+      <c r="E19" s="25"/>
+      <c r="F19" s="25"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="25"/>
+      <c r="J19" s="25"/>
+      <c r="K19" s="25"/>
+      <c r="L19" s="25"/>
+      <c r="M19" s="25"/>
+    </row>
+    <row r="20" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="25">
+      <c r="B20" s="23">
         <v>11</v>
       </c>
-      <c r="C20" s="26">
+      <c r="C20" s="8">
         <v>13.9</v>
       </c>
-      <c r="D20" s="27">
+      <c r="D20" s="24">
         <v>17</v>
       </c>
-      <c r="E20" s="20">
+      <c r="E20" s="19">
         <v>13</v>
       </c>
-      <c r="F20" s="17">
+      <c r="F20" s="16">
         <v>15.4</v>
       </c>
-      <c r="G20" s="17">
+      <c r="G20" s="16">
         <v>15.7</v>
       </c>
-      <c r="H20" s="17">
+      <c r="H20" s="16">
         <v>14.6</v>
       </c>
-      <c r="I20" s="17">
+      <c r="I20" s="16">
         <v>13</v>
       </c>
-      <c r="J20" s="17">
+      <c r="J20" s="16">
         <v>13.3</v>
       </c>
-      <c r="K20" s="17">
+      <c r="K20" s="16">
         <v>13.8</v>
       </c>
-      <c r="L20" s="17">
+      <c r="L20" s="16">
         <v>15</v>
       </c>
-      <c r="M20" s="17">
+      <c r="M20" s="16">
         <v>13.7</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A21" s="21" t="s">
+    <row r="21" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="17">
+      <c r="B21" s="16">
         <v>4</v>
       </c>
-      <c r="C21" s="28">
+      <c r="C21" s="9">
         <v>3.7</v>
       </c>
-      <c r="D21" s="20">
+      <c r="D21" s="19">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E21" s="20">
+      <c r="E21" s="19">
         <v>2.9</v>
       </c>
-      <c r="F21" s="17">
+      <c r="F21" s="16">
         <v>2.8</v>
       </c>
-      <c r="G21" s="17">
+      <c r="G21" s="16">
         <v>2.7</v>
       </c>
-      <c r="H21" s="17">
+      <c r="H21" s="16">
         <v>2.6</v>
       </c>
-      <c r="I21" s="17">
+      <c r="I21" s="16">
         <v>2.6</v>
       </c>
-      <c r="J21" s="17">
+      <c r="J21" s="16">
         <v>2.8</v>
       </c>
-      <c r="K21" s="17">
+      <c r="K21" s="16">
         <v>2.9</v>
       </c>
-      <c r="L21" s="17">
+      <c r="L21" s="16">
         <v>3.1</v>
       </c>
-      <c r="M21" s="17">
+      <c r="M21" s="16">
         <v>3</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A22" s="23" t="s">
+    <row r="22" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="B22" s="20">
+      <c r="B22" s="19">
         <v>348.9</v>
       </c>
-      <c r="C22" s="20">
+      <c r="C22" s="19">
         <v>353.9</v>
       </c>
-      <c r="D22" s="20">
+      <c r="D22" s="19">
         <v>383.9</v>
       </c>
-      <c r="E22" s="20">
+      <c r="E22" s="19">
         <v>407.6</v>
       </c>
-      <c r="F22" s="17">
+      <c r="F22" s="16">
         <v>410.3</v>
       </c>
-      <c r="G22" s="17">
+      <c r="G22" s="16">
         <v>412</v>
       </c>
-      <c r="H22" s="17">
+      <c r="H22" s="16">
         <v>415.3</v>
       </c>
-      <c r="I22" s="17">
+      <c r="I22" s="16">
         <v>418.5</v>
       </c>
-      <c r="J22" s="17">
+      <c r="J22" s="16">
         <v>420.1</v>
       </c>
-      <c r="K22" s="17">
+      <c r="K22" s="16">
         <v>425.5</v>
       </c>
-      <c r="L22" s="17">
+      <c r="L22" s="16">
         <v>416.6</v>
       </c>
-      <c r="M22" s="17">
+      <c r="M22" s="16">
         <v>433.9</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="18" customHeight="1">
-      <c r="A23" s="21" t="s">
+    <row r="23" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B23" s="17">
+      <c r="B23" s="16">
         <v>260</v>
       </c>
-      <c r="C23" s="17">
+      <c r="C23" s="16">
         <v>258.39999999999998</v>
       </c>
-      <c r="D23" s="17">
+      <c r="D23" s="16">
         <v>284.8</v>
       </c>
-      <c r="E23" s="17">
+      <c r="E23" s="16">
         <v>310.3</v>
       </c>
-      <c r="F23" s="17">
+      <c r="F23" s="16">
         <v>309.10000000000002</v>
       </c>
-      <c r="G23" s="17">
+      <c r="G23" s="16">
         <v>306.10000000000002</v>
       </c>
-      <c r="H23" s="17">
+      <c r="H23" s="16">
         <v>315.10000000000002</v>
       </c>
-      <c r="I23" s="17">
+      <c r="I23" s="16">
         <v>317.2</v>
       </c>
-      <c r="J23" s="17">
+      <c r="J23" s="16">
         <v>317.89999999999998</v>
       </c>
-      <c r="K23" s="17">
+      <c r="K23" s="16">
         <v>323.3</v>
       </c>
-      <c r="L23" s="17">
+      <c r="L23" s="16">
         <v>314.10000000000002</v>
       </c>
-      <c r="M23" s="17">
+      <c r="M23" s="16">
         <v>322.5</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A24" s="15" t="s">
+    <row r="24" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="15"/>
-[...13 lines deleted...]
-      <c r="A25" s="16" t="s">
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="25"/>
+      <c r="F24" s="25"/>
+      <c r="G24" s="25"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="25"/>
+      <c r="K24" s="25"/>
+      <c r="L24" s="25"/>
+      <c r="M24" s="25"/>
+    </row>
+    <row r="25" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="25">
+      <c r="B25" s="23">
         <v>12.3</v>
       </c>
-      <c r="C25" s="26">
+      <c r="C25" s="8">
         <v>10.1</v>
       </c>
-      <c r="D25" s="27">
+      <c r="D25" s="24">
         <v>17.3</v>
       </c>
-      <c r="E25" s="20">
+      <c r="E25" s="19">
         <v>18.2</v>
       </c>
-      <c r="F25" s="17">
+      <c r="F25" s="16">
         <v>18.600000000000001</v>
       </c>
-      <c r="G25" s="17">
+      <c r="G25" s="16">
         <v>13.3</v>
       </c>
-      <c r="H25" s="17">
+      <c r="H25" s="16">
         <v>18.5</v>
       </c>
-      <c r="I25" s="17" t="s">
-[...16 lines deleted...]
-      <c r="A26" s="21" t="s">
+      <c r="I25" s="16">
+        <v>18.29</v>
+      </c>
+      <c r="J25" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="K25" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="L25" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="M25" s="16" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="17">
+      <c r="B26" s="16">
         <v>3.1</v>
       </c>
-      <c r="C26" s="28">
+      <c r="C26" s="9">
         <v>2</v>
       </c>
-      <c r="D26" s="20">
+      <c r="D26" s="19">
         <v>3.9</v>
       </c>
-      <c r="E26" s="20">
+      <c r="E26" s="19">
         <v>3.4</v>
       </c>
-      <c r="F26" s="17">
+      <c r="F26" s="16">
         <v>3.1</v>
       </c>
-      <c r="G26" s="17">
+      <c r="G26" s="16">
         <v>2.1</v>
       </c>
-      <c r="H26" s="17">
+      <c r="H26" s="16">
         <v>4.0999999999999996</v>
       </c>
-      <c r="I26" s="17" t="s">
-[...16 lines deleted...]
-      <c r="A27" s="23" t="s">
+      <c r="I26" s="16">
+        <v>3.347</v>
+      </c>
+      <c r="J26" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="K26" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="L26" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="M26" s="16" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="20">
+      <c r="B27" s="19">
         <v>342.8</v>
       </c>
-      <c r="C27" s="20">
+      <c r="C27" s="19">
         <v>353.3</v>
       </c>
-      <c r="D27" s="20">
+      <c r="D27" s="19">
         <v>336.7</v>
       </c>
-      <c r="E27" s="20">
+      <c r="E27" s="19">
         <v>357.6</v>
       </c>
-      <c r="F27" s="17">
+      <c r="F27" s="16">
         <v>378.6</v>
       </c>
-      <c r="G27" s="17">
+      <c r="G27" s="16">
         <v>403.8</v>
       </c>
-      <c r="H27" s="17">
+      <c r="H27" s="16">
         <v>404.9</v>
       </c>
-      <c r="I27" s="17" t="s">
-[...16 lines deleted...]
-      <c r="A28" s="21" t="s">
+      <c r="I27" s="16">
+        <v>410.36</v>
+      </c>
+      <c r="J27" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="K27" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="L27" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="M27" s="16" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B28" s="17">
+      <c r="B28" s="16">
         <v>246.1</v>
       </c>
-      <c r="C28" s="17">
+      <c r="C28" s="16">
         <v>252.6</v>
       </c>
-      <c r="D28" s="17">
+      <c r="D28" s="16">
         <v>241.7</v>
       </c>
-      <c r="E28" s="17">
+      <c r="E28" s="16">
         <v>252.7</v>
       </c>
-      <c r="F28" s="17">
+      <c r="F28" s="16">
         <v>261.10000000000002</v>
       </c>
-      <c r="G28" s="17">
+      <c r="G28" s="16">
         <v>262.89999999999998</v>
       </c>
-      <c r="H28" s="17">
+      <c r="H28" s="16">
         <v>265.39999999999998</v>
       </c>
-      <c r="I28" s="17" t="s">
-[...16 lines deleted...]
-      <c r="A29" s="29" t="s">
+      <c r="I28" s="16">
+        <v>272.75599999999997</v>
+      </c>
+      <c r="J28" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="K28" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="L28" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="M28" s="16" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B29" s="3"/>
-[...1690 lines deleted...]
-      <c r="M141" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>