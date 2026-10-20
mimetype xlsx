--- v2 (2026-09-30)
+++ v3 (2026-10-20)
@@ -1,414 +1,478 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="4" documentId="11_F6170567E22E8EF5F31767C876FD16DBD678E20C" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9C1BEC1A-6465-4F6A-BB48-B438C72E97AD}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12120"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="34">
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t xml:space="preserve"> сентябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t xml:space="preserve">декабрь </t>
   </si>
   <si>
     <t>Объем услуг почтовой и курьерской деятельности</t>
   </si>
   <si>
     <t>Объем услуг связи</t>
   </si>
   <si>
     <t>из них - населению</t>
   </si>
   <si>
-    <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи </t>
+    <t>Из общих объемов - населению</t>
+  </si>
+  <si>
+    <t>услуги междугородной и международной телефонной связи</t>
+  </si>
+  <si>
+    <t>услуги местной телефонной связи</t>
+  </si>
+  <si>
+    <t>услуги сети Интернет</t>
+  </si>
+  <si>
+    <t>услуги по распространению программ по инфраструктуре кабельной, по сетям беспроводным и через спутник</t>
+  </si>
+  <si>
+    <t>услуги телекоммуникационные прочие</t>
+  </si>
+  <si>
+    <t>в том числе:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам </t>
+  </si>
+  <si>
+    <t>услуги по передаче данных</t>
+  </si>
+  <si>
+    <t>услуги мобильной связи ( без сотовой связи)</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
-    <t>*Здесь и далее в новых границах области.</t>
+    <t>2023 год</t>
   </si>
   <si>
-    <t>2023 год</t>
+    <t>* Здесь и далее в новых границах области.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>-</t>
+    <t>2024 год</t>
   </si>
   <si>
-    <t>2024 год</t>
+    <t>млн. теңге</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="7">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="168" formatCode="########\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="########\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="170" formatCode="0.0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="14">
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Ro"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Ro"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Ro"/>
+      <charset val="1"/>
+    </font>
+    <font>
       <b/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <name val="Ro"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...7 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -436,51 +500,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -613,1092 +677,2556 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:T29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:N70"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="J27" sqref="J27:K27"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="J58" sqref="J58:J69"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.2" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="25" style="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="11" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.5703125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.7109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.42578125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="10.5703125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11" style="1" customWidth="1"/>
+    <col min="14" max="14" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:14" ht="13.5" customHeight="1"/>
+    <row r="2" spans="1:14" ht="20.25" customHeight="1">
+      <c r="A2" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+    </row>
+    <row r="3" spans="1:14" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A3" s="2"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="4"/>
+      <c r="M3" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" ht="19.5" customHeight="1">
+      <c r="A4" s="6"/>
+      <c r="B4" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="H4" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="K4" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="L4" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="M4" s="8" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="12.2" customHeight="1">
+      <c r="A5" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="31"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="31"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="31"/>
+      <c r="G5" s="31"/>
+      <c r="H5" s="31"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="31"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="31"/>
+      <c r="M5" s="31"/>
+    </row>
+    <row r="6" spans="1:14" ht="26.25" customHeight="1">
+      <c r="A6" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="17">
+        <v>5.8</v>
+      </c>
+      <c r="M6" s="18">
+        <v>6.2</v>
+      </c>
+      <c r="N6" s="12"/>
+    </row>
+    <row r="7" spans="1:14" ht="15.75" customHeight="1">
+      <c r="A7" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="12"/>
+    </row>
+    <row r="8" spans="1:14" ht="15" customHeight="1">
+      <c r="A8" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="18">
+        <v>198.9</v>
+      </c>
+      <c r="H8" s="18">
+        <v>198.4</v>
+      </c>
+      <c r="I8" s="15">
+        <v>197.5</v>
+      </c>
+      <c r="J8" s="15">
+        <v>196.6</v>
+      </c>
+      <c r="K8" s="15">
+        <v>198.9</v>
+      </c>
+      <c r="L8" s="18">
+        <v>204</v>
+      </c>
+      <c r="M8" s="18">
+        <v>210.1</v>
+      </c>
+      <c r="N8" s="12"/>
+    </row>
+    <row r="9" spans="1:14" ht="15.75" customHeight="1">
+      <c r="A9" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="15"/>
+      <c r="C9" s="15"/>
+      <c r="D9" s="15"/>
+      <c r="E9" s="15"/>
+      <c r="F9" s="15"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="18"/>
+      <c r="I9" s="15"/>
+      <c r="J9" s="23"/>
+      <c r="K9" s="15"/>
+      <c r="L9" s="18"/>
+      <c r="M9" s="18"/>
+      <c r="N9" s="12"/>
+    </row>
+    <row r="10" spans="1:14" ht="34.5" customHeight="1">
+      <c r="A10" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" s="18">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H10" s="18">
+        <v>8.5</v>
+      </c>
+      <c r="I10" s="15">
+        <v>8.4</v>
+      </c>
+      <c r="J10" s="15">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="K10" s="15">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="L10" s="18">
+        <v>8.1</v>
+      </c>
+      <c r="M10" s="18">
+        <v>8.4</v>
+      </c>
+      <c r="N10" s="12"/>
+    </row>
+    <row r="11" spans="1:14" ht="22.5" customHeight="1">
+      <c r="A11" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" s="16">
+        <v>22.9</v>
+      </c>
+      <c r="H11" s="16">
+        <v>22.8</v>
+      </c>
+      <c r="I11" s="15">
+        <v>23</v>
+      </c>
+      <c r="J11" s="15">
+        <v>22.7</v>
+      </c>
+      <c r="K11" s="15">
+        <v>22.7</v>
+      </c>
+      <c r="L11" s="16">
+        <v>22.1</v>
+      </c>
+      <c r="M11" s="24">
+        <v>22</v>
+      </c>
+      <c r="N11" s="11"/>
+    </row>
+    <row r="12" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A12" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F12" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="K12" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="12"/>
+    </row>
+    <row r="13" spans="1:14" ht="21.75" customHeight="1">
+      <c r="A13" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F13" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" s="18">
+        <v>83.1</v>
+      </c>
+      <c r="H13" s="18">
+        <v>83</v>
+      </c>
+      <c r="I13" s="15">
+        <v>82.5</v>
+      </c>
+      <c r="J13" s="15">
+        <v>82.4</v>
+      </c>
+      <c r="K13" s="15">
+        <v>84.6</v>
+      </c>
+      <c r="L13" s="18">
+        <v>91.6</v>
+      </c>
+      <c r="M13" s="18">
+        <v>96.8</v>
+      </c>
+      <c r="N13" s="12"/>
+    </row>
+    <row r="14" spans="1:14" ht="46.5" customHeight="1">
+      <c r="A14" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F14" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G14" s="18">
+        <v>37.5</v>
+      </c>
+      <c r="H14" s="18">
+        <v>37</v>
+      </c>
+      <c r="I14" s="15">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="J14" s="15">
+        <v>37.1</v>
+      </c>
+      <c r="K14" s="15">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="L14" s="18">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="M14" s="18">
+        <v>36.4</v>
+      </c>
+      <c r="N14" s="12"/>
+    </row>
+    <row r="15" spans="1:14" ht="23.25" customHeight="1">
+      <c r="A15" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G15" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="I15" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="J15" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="K15" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="L15" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="M15" s="15" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="21.75" customHeight="1">
+      <c r="A16" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F16" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G16" s="15">
+        <v>46.7</v>
+      </c>
+      <c r="H16" s="15">
+        <v>47</v>
+      </c>
+      <c r="I16" s="15">
+        <v>47</v>
+      </c>
+      <c r="J16" s="15">
+        <v>46.2</v>
+      </c>
+      <c r="K16" s="15">
+        <v>46.7</v>
+      </c>
+      <c r="L16" s="25">
+        <v>45.9</v>
+      </c>
+      <c r="M16" s="21">
+        <v>46.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="12.2" customHeight="1">
+      <c r="A17" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="26"/>
-[...24 lines deleted...]
-      <c r="M2" s="3" t="s">
+      <c r="B17" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F17" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="J17" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="K17" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="15" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="15.75" customHeight="1">
+      <c r="A18" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="30"/>
+      <c r="C18" s="30"/>
+      <c r="D18" s="30"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="30"/>
+      <c r="G18" s="30"/>
+      <c r="H18" s="30"/>
+      <c r="I18" s="30"/>
+      <c r="J18" s="30"/>
+      <c r="K18" s="30"/>
+      <c r="L18" s="30"/>
+      <c r="M18" s="30"/>
+    </row>
+    <row r="19" spans="1:14" ht="27" customHeight="1">
+      <c r="A19" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="26">
+        <v>8.9</v>
+      </c>
+      <c r="C19" s="23">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D19" s="27">
+        <v>10.3</v>
+      </c>
+      <c r="E19" s="18">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="F19" s="15">
+        <v>9.4</v>
+      </c>
+      <c r="G19" s="15">
+        <v>8</v>
+      </c>
+      <c r="H19" s="15">
+        <v>7.5</v>
+      </c>
+      <c r="I19" s="15">
+        <v>7.1</v>
+      </c>
+      <c r="J19" s="15">
+        <v>7.3</v>
+      </c>
+      <c r="K19" s="15">
+        <v>7.4</v>
+      </c>
+      <c r="L19" s="15">
+        <v>9</v>
+      </c>
+      <c r="M19" s="15">
+        <v>11.3</v>
+      </c>
+      <c r="N19" s="10"/>
+    </row>
+    <row r="20" spans="1:14" ht="19.5" customHeight="1">
+      <c r="A20" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="15">
+        <v>6.3</v>
+      </c>
+      <c r="C20" s="28">
+        <v>6</v>
+      </c>
+      <c r="D20" s="18">
+        <v>6.9</v>
+      </c>
+      <c r="E20" s="18">
+        <v>6.2</v>
+      </c>
+      <c r="F20" s="15">
+        <v>6.6</v>
+      </c>
+      <c r="G20" s="15">
+        <v>5.3</v>
+      </c>
+      <c r="H20" s="15">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I20" s="15">
+        <v>4.7</v>
+      </c>
+      <c r="J20" s="15">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K20" s="15">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="L20" s="15">
+        <v>5</v>
+      </c>
+      <c r="M20" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="18.75" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="18">
+        <v>210.1</v>
+      </c>
+      <c r="C21" s="18">
+        <v>214.26</v>
+      </c>
+      <c r="D21" s="18">
+        <v>296.2</v>
+      </c>
+      <c r="E21" s="18">
+        <v>288.89999999999998</v>
+      </c>
+      <c r="F21" s="15">
+        <v>278.60000000000002</v>
+      </c>
+      <c r="G21" s="15">
+        <v>299.5</v>
+      </c>
+      <c r="H21" s="15">
+        <v>311</v>
+      </c>
+      <c r="I21" s="15">
+        <v>310</v>
+      </c>
+      <c r="J21" s="15">
+        <v>305.5</v>
+      </c>
+      <c r="K21" s="15">
+        <v>308.3</v>
+      </c>
+      <c r="L21" s="15">
+        <v>310.3</v>
+      </c>
+      <c r="M21" s="15">
+        <v>329.5</v>
+      </c>
+      <c r="N21" s="9"/>
+    </row>
+    <row r="22" spans="1:14" ht="12.2" customHeight="1">
+      <c r="A22" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="23"/>
+      <c r="C22" s="15"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="15"/>
+      <c r="H22" s="15"/>
+      <c r="I22" s="15"/>
+      <c r="J22" s="15"/>
+      <c r="K22" s="15"/>
+      <c r="L22" s="15"/>
+      <c r="M22" s="15"/>
+    </row>
+    <row r="23" spans="1:14" ht="39" customHeight="1">
+      <c r="A23" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="26">
+        <v>8.4</v>
+      </c>
+      <c r="C23" s="18">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="D23" s="18">
+        <v>8.1</v>
+      </c>
+      <c r="E23" s="18">
+        <v>7.9</v>
+      </c>
+      <c r="F23" s="15">
+        <v>8</v>
+      </c>
+      <c r="G23" s="15">
+        <v>8</v>
+      </c>
+      <c r="H23" s="15">
+        <v>7.9</v>
+      </c>
+      <c r="I23" s="15">
+        <v>7.9</v>
+      </c>
+      <c r="J23" s="15">
+        <v>7.8</v>
+      </c>
+      <c r="K23" s="15">
+        <v>8</v>
+      </c>
+      <c r="L23" s="15">
+        <v>7.8</v>
+      </c>
+      <c r="M23" s="15">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="25.5" customHeight="1">
+      <c r="A24" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="26">
+        <v>22</v>
+      </c>
+      <c r="C24" s="18">
+        <v>24.6</v>
+      </c>
+      <c r="D24" s="18">
+        <v>24.7</v>
+      </c>
+      <c r="E24" s="18">
+        <v>24.5</v>
+      </c>
+      <c r="F24" s="15">
+        <v>24.3</v>
+      </c>
+      <c r="G24" s="15">
+        <v>24.1</v>
+      </c>
+      <c r="H24" s="15">
+        <v>23.2</v>
+      </c>
+      <c r="I24" s="15">
+        <v>22.8</v>
+      </c>
+      <c r="J24" s="15">
+        <v>22.5</v>
+      </c>
+      <c r="K24" s="15">
+        <v>22.4</v>
+      </c>
+      <c r="L24" s="15">
+        <v>22.3</v>
+      </c>
+      <c r="M24" s="15">
+        <v>22.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="18.75" customHeight="1">
+      <c r="A25" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C25" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D25" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E25" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F25" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G25" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="I25" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="J25" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="K25" s="15">
+        <v>0.66</v>
+      </c>
+      <c r="L25" s="15">
+        <v>0.66</v>
+      </c>
+      <c r="M25" s="15">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="12.2" customHeight="1">
+      <c r="A26" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="26">
+        <v>96.8</v>
+      </c>
+      <c r="C26" s="18">
+        <v>102.3</v>
+      </c>
+      <c r="D26" s="18">
+        <v>168.7</v>
+      </c>
+      <c r="E26" s="18">
+        <v>163.69999999999999</v>
+      </c>
+      <c r="F26" s="15">
+        <v>164.6</v>
+      </c>
+      <c r="G26" s="15">
+        <v>172.4</v>
+      </c>
+      <c r="H26" s="15">
+        <v>181.8</v>
+      </c>
+      <c r="I26" s="15">
+        <v>181.2</v>
+      </c>
+      <c r="J26" s="15">
+        <v>178.1</v>
+      </c>
+      <c r="K26" s="15">
+        <v>178.1</v>
+      </c>
+      <c r="L26" s="15">
+        <v>180.8</v>
+      </c>
+      <c r="M26" s="15">
+        <v>200.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" ht="42" customHeight="1">
+      <c r="A27" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="18">
+        <v>36.4</v>
+      </c>
+      <c r="C27" s="18">
+        <v>37.9</v>
+      </c>
+      <c r="D27" s="18">
+        <v>51.8</v>
+      </c>
+      <c r="E27" s="18">
+        <v>50.4</v>
+      </c>
+      <c r="F27" s="15">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="G27" s="15">
+        <v>50.4</v>
+      </c>
+      <c r="H27" s="15">
+        <v>52.7</v>
+      </c>
+      <c r="I27" s="15">
+        <v>52.6</v>
+      </c>
+      <c r="J27" s="15">
+        <v>52.5</v>
+      </c>
+      <c r="K27" s="15">
+        <v>54.7</v>
+      </c>
+      <c r="L27" s="15">
+        <v>55.7</v>
+      </c>
+      <c r="M27" s="15">
+        <v>55.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="24.75" customHeight="1">
+      <c r="A28" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="T2" s="2"/>
-[...9 lines deleted...]
-      <c r="D3" s="12" t="s">
+      <c r="B28" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C28" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D28" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F28" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G28" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="H28" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="J28" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="K28" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="M28" s="15" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" ht="32.25" customHeight="1">
+      <c r="A29" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="18">
+        <v>46.5</v>
+      </c>
+      <c r="C29" s="18">
+        <v>41.5</v>
+      </c>
+      <c r="D29" s="18">
+        <v>43</v>
+      </c>
+      <c r="E29" s="18">
+        <v>42.4</v>
+      </c>
+      <c r="F29" s="15">
+        <v>44.4</v>
+      </c>
+      <c r="G29" s="15">
+        <v>44.7</v>
+      </c>
+      <c r="H29" s="15">
+        <v>45.3</v>
+      </c>
+      <c r="I29" s="15">
+        <v>45.3</v>
+      </c>
+      <c r="J29" s="15">
+        <v>44.4</v>
+      </c>
+      <c r="K29" s="15">
+        <v>44.3</v>
+      </c>
+      <c r="L29" s="15">
+        <v>42.8</v>
+      </c>
+      <c r="M29" s="15">
+        <v>42.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A30" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B30" s="15">
+        <v>153.6</v>
+      </c>
+      <c r="C30" s="15">
+        <v>156</v>
+      </c>
+      <c r="D30" s="15">
+        <v>230.3</v>
+      </c>
+      <c r="E30" s="15">
+        <v>230.2</v>
+      </c>
+      <c r="F30" s="15">
+        <v>210.8</v>
+      </c>
+      <c r="G30" s="15">
+        <v>228.3</v>
+      </c>
+      <c r="H30" s="15">
+        <v>230.7</v>
+      </c>
+      <c r="I30" s="15">
+        <v>229.7</v>
+      </c>
+      <c r="J30" s="15">
+        <v>232.9</v>
+      </c>
+      <c r="K30" s="15">
+        <v>238</v>
+      </c>
+      <c r="L30" s="15">
+        <v>239.3</v>
+      </c>
+      <c r="M30" s="15">
+        <v>240.1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="12.2" customHeight="1">
+      <c r="A31" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="30"/>
+      <c r="C31" s="30"/>
+      <c r="D31" s="30"/>
+      <c r="E31" s="30"/>
+      <c r="F31" s="30"/>
+      <c r="G31" s="30"/>
+      <c r="H31" s="30"/>
+      <c r="I31" s="30"/>
+      <c r="J31" s="30"/>
+      <c r="K31" s="30"/>
+      <c r="L31" s="30"/>
+      <c r="M31" s="30"/>
+    </row>
+    <row r="32" spans="1:14" ht="21" customHeight="1">
+      <c r="A32" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="26">
+        <v>12</v>
+      </c>
+      <c r="C32" s="23">
+        <v>13.2</v>
+      </c>
+      <c r="D32" s="27">
+        <v>19</v>
+      </c>
+      <c r="E32" s="18">
+        <v>19.7</v>
+      </c>
+      <c r="F32" s="15">
+        <v>15.8</v>
+      </c>
+      <c r="G32" s="15">
+        <v>12.6</v>
+      </c>
+      <c r="H32" s="15">
+        <v>12.4</v>
+      </c>
+      <c r="I32" s="15">
+        <v>12.5</v>
+      </c>
+      <c r="J32" s="15">
+        <v>13</v>
+      </c>
+      <c r="K32" s="15">
+        <v>14.1</v>
+      </c>
+      <c r="L32" s="15">
+        <v>14.3</v>
+      </c>
+      <c r="M32" s="15">
+        <v>13.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A33" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" s="15">
+        <v>6.9</v>
+      </c>
+      <c r="C33" s="28">
+        <v>5.9</v>
+      </c>
+      <c r="D33" s="18">
+        <v>10.8</v>
+      </c>
+      <c r="E33" s="18">
+        <v>10.9</v>
+      </c>
+      <c r="F33" s="15">
+        <v>6.3</v>
+      </c>
+      <c r="G33" s="15">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H33" s="15">
+        <v>4.7</v>
+      </c>
+      <c r="I33" s="15">
+        <v>4.5</v>
+      </c>
+      <c r="J33" s="15">
+        <v>4.7</v>
+      </c>
+      <c r="K33" s="15">
+        <v>4.5</v>
+      </c>
+      <c r="L33" s="15">
+        <v>4.2</v>
+      </c>
+      <c r="M33" s="15">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A34" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B34" s="18">
+        <v>310.89999999999998</v>
+      </c>
+      <c r="C34" s="18">
+        <v>321.5</v>
+      </c>
+      <c r="D34" s="18">
+        <v>312.10000000000002</v>
+      </c>
+      <c r="E34" s="18">
+        <v>322.5</v>
+      </c>
+      <c r="F34" s="15">
+        <v>323.5</v>
+      </c>
+      <c r="G34" s="15">
+        <v>323.3</v>
+      </c>
+      <c r="H34" s="15">
+        <v>339.5</v>
+      </c>
+      <c r="I34" s="15">
+        <v>350.7</v>
+      </c>
+      <c r="J34" s="15">
+        <v>347.4</v>
+      </c>
+      <c r="K34" s="15">
+        <v>374.5</v>
+      </c>
+      <c r="L34" s="15">
+        <v>344.1</v>
+      </c>
+      <c r="M34" s="15">
+        <v>357.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A35" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B35" s="23"/>
+      <c r="C35" s="15"/>
+      <c r="D35" s="23"/>
+      <c r="E35" s="23"/>
+      <c r="F35" s="15"/>
+      <c r="G35" s="15"/>
+      <c r="H35" s="15"/>
+      <c r="I35" s="15"/>
+      <c r="J35" s="15"/>
+      <c r="K35" s="15"/>
+      <c r="L35" s="15"/>
+      <c r="M35" s="15"/>
+    </row>
+    <row r="36" spans="1:13" ht="33.75" customHeight="1">
+      <c r="A36" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B36" s="26">
+        <v>7.6</v>
+      </c>
+      <c r="C36" s="18">
+        <v>7.4</v>
+      </c>
+      <c r="D36" s="18">
+        <v>7.6</v>
+      </c>
+      <c r="E36" s="18">
+        <v>7.5</v>
+      </c>
+      <c r="F36" s="15">
+        <v>7.6</v>
+      </c>
+      <c r="G36" s="15">
+        <v>7.7</v>
+      </c>
+      <c r="H36" s="15">
+        <v>7.7</v>
+      </c>
+      <c r="I36" s="15">
+        <v>7.6</v>
+      </c>
+      <c r="J36" s="15">
+        <v>7.7</v>
+      </c>
+      <c r="K36" s="15">
+        <v>7.6</v>
+      </c>
+      <c r="L36" s="15">
+        <v>7.2</v>
+      </c>
+      <c r="M36" s="15">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="21.75" customHeight="1">
+      <c r="A37" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="26">
+        <v>21.7</v>
+      </c>
+      <c r="C37" s="18">
+        <v>21.5</v>
+      </c>
+      <c r="D37" s="18">
+        <v>21.8</v>
+      </c>
+      <c r="E37" s="18">
+        <v>21.6</v>
+      </c>
+      <c r="F37" s="15">
+        <v>21</v>
+      </c>
+      <c r="G37" s="15">
+        <v>20.8</v>
+      </c>
+      <c r="H37" s="15">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="I37" s="15">
+        <v>20</v>
+      </c>
+      <c r="J37" s="15">
+        <v>20.2</v>
+      </c>
+      <c r="K37" s="15">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="L37" s="15">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="M37" s="15">
+        <v>21.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="12" customHeight="1">
+      <c r="A38" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B38" s="15">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="C38" s="15">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="D38" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="E38" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="F38" s="15">
+        <v>0.53</v>
+      </c>
+      <c r="G38" s="15">
+        <v>0.53</v>
+      </c>
+      <c r="H38" s="15">
+        <v>0.52</v>
+      </c>
+      <c r="I38" s="15">
+        <v>5.7</v>
+      </c>
+      <c r="J38" s="15">
+        <v>5.5</v>
+      </c>
+      <c r="K38" s="15">
+        <v>5</v>
+      </c>
+      <c r="L38" s="15">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M38" s="15">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A39" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B39" s="26">
+        <v>179.7</v>
+      </c>
+      <c r="C39" s="18">
+        <v>194.1</v>
+      </c>
+      <c r="D39" s="18">
+        <v>182.5</v>
+      </c>
+      <c r="E39" s="18">
+        <v>189.4</v>
+      </c>
+      <c r="F39" s="15">
+        <v>191.3</v>
+      </c>
+      <c r="G39" s="15">
+        <v>195.9</v>
+      </c>
+      <c r="H39" s="15">
+        <v>203.6</v>
+      </c>
+      <c r="I39" s="15">
+        <v>210.9</v>
+      </c>
+      <c r="J39" s="15">
+        <v>210</v>
+      </c>
+      <c r="K39" s="15">
+        <v>241</v>
+      </c>
+      <c r="L39" s="15">
+        <v>210.9</v>
+      </c>
+      <c r="M39" s="15">
+        <v>220.4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="33.75" customHeight="1">
+      <c r="A40" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" s="18">
+        <v>56.5</v>
+      </c>
+      <c r="C40" s="18">
+        <v>53.7</v>
+      </c>
+      <c r="D40" s="18">
+        <v>54.2</v>
+      </c>
+      <c r="E40" s="18">
+        <v>58</v>
+      </c>
+      <c r="F40" s="15">
+        <v>56.6</v>
+      </c>
+      <c r="G40" s="15">
+        <v>56.6</v>
+      </c>
+      <c r="H40" s="15">
+        <v>56.2</v>
+      </c>
+      <c r="I40" s="15">
+        <v>57.2</v>
+      </c>
+      <c r="J40" s="15">
+        <v>56.5</v>
+      </c>
+      <c r="K40" s="15">
+        <v>55.2</v>
+      </c>
+      <c r="L40" s="15">
+        <v>56.4</v>
+      </c>
+      <c r="M40" s="15">
+        <v>55.2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="21" customHeight="1">
+      <c r="A41" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B41" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C41" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E41" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F41" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G41" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="H41" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="I41" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="J41" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="K41" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="L41" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="M41" s="15" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="36.75" customHeight="1">
+      <c r="A42" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B42" s="18">
+        <v>44.5</v>
+      </c>
+      <c r="C42" s="18">
+        <v>44</v>
+      </c>
+      <c r="D42" s="18">
+        <v>45.2</v>
+      </c>
+      <c r="E42" s="18">
+        <v>45.3</v>
+      </c>
+      <c r="F42" s="15">
+        <v>46.3</v>
+      </c>
+      <c r="G42" s="15">
+        <v>47.5</v>
+      </c>
+      <c r="H42" s="15">
+        <v>51.2</v>
+      </c>
+      <c r="I42" s="15">
+        <v>48.9</v>
+      </c>
+      <c r="J42" s="15">
+        <v>47.5</v>
+      </c>
+      <c r="K42" s="15">
+        <v>45.7</v>
+      </c>
+      <c r="L42" s="15">
+        <v>44.2</v>
+      </c>
+      <c r="M42" s="15">
+        <v>47.7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A43" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B43" s="15">
+        <v>245.2</v>
+      </c>
+      <c r="C43" s="15">
+        <v>242.7</v>
+      </c>
+      <c r="D43" s="15">
+        <v>237.3</v>
+      </c>
+      <c r="E43" s="15">
+        <v>244.2</v>
+      </c>
+      <c r="F43" s="15">
+        <v>224</v>
+      </c>
+      <c r="G43" s="15">
+        <v>245.5</v>
+      </c>
+      <c r="H43" s="15">
+        <v>251</v>
+      </c>
+      <c r="I43" s="15">
+        <v>250.7</v>
+      </c>
+      <c r="J43" s="15">
+        <v>249.1</v>
+      </c>
+      <c r="K43" s="15">
+        <v>251.9</v>
+      </c>
+      <c r="L43" s="15">
+        <v>244.9</v>
+      </c>
+      <c r="M43" s="15">
+        <v>255.8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A44" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="B44" s="30"/>
+      <c r="C44" s="30"/>
+      <c r="D44" s="30"/>
+      <c r="E44" s="30"/>
+      <c r="F44" s="30"/>
+      <c r="G44" s="30"/>
+      <c r="H44" s="30"/>
+      <c r="I44" s="30"/>
+      <c r="J44" s="30"/>
+      <c r="K44" s="30"/>
+      <c r="L44" s="30"/>
+      <c r="M44" s="30"/>
+    </row>
+    <row r="45" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A45" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B45" s="26">
+        <v>11</v>
+      </c>
+      <c r="C45" s="23">
+        <v>13.9</v>
+      </c>
+      <c r="D45" s="27">
+        <v>17</v>
+      </c>
+      <c r="E45" s="18">
+        <v>13</v>
+      </c>
+      <c r="F45" s="15">
+        <v>15.4</v>
+      </c>
+      <c r="G45" s="15">
+        <v>15.7</v>
+      </c>
+      <c r="H45" s="15">
+        <v>14.6</v>
+      </c>
+      <c r="I45" s="15">
+        <v>13</v>
+      </c>
+      <c r="J45" s="15">
+        <v>13.3</v>
+      </c>
+      <c r="K45" s="15">
+        <v>13.8</v>
+      </c>
+      <c r="L45" s="15">
+        <v>15</v>
+      </c>
+      <c r="M45" s="15">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A46" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B46" s="15">
+        <v>4</v>
+      </c>
+      <c r="C46" s="28">
+        <v>3.7</v>
+      </c>
+      <c r="D46" s="18">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E46" s="18">
+        <v>2.9</v>
+      </c>
+      <c r="F46" s="15">
+        <v>2.8</v>
+      </c>
+      <c r="G46" s="15">
+        <v>2.7</v>
+      </c>
+      <c r="H46" s="15">
+        <v>2.6</v>
+      </c>
+      <c r="I46" s="15">
+        <v>2.6</v>
+      </c>
+      <c r="J46" s="15">
+        <v>2.8</v>
+      </c>
+      <c r="K46" s="15">
+        <v>2.9</v>
+      </c>
+      <c r="L46" s="15">
+        <v>3.1</v>
+      </c>
+      <c r="M46" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A47" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B47" s="18">
+        <v>348.9</v>
+      </c>
+      <c r="C47" s="18">
+        <v>353.9</v>
+      </c>
+      <c r="D47" s="18">
+        <v>383.9</v>
+      </c>
+      <c r="E47" s="18">
+        <v>407.6</v>
+      </c>
+      <c r="F47" s="15">
+        <v>410.3</v>
+      </c>
+      <c r="G47" s="15">
+        <v>412</v>
+      </c>
+      <c r="H47" s="15">
+        <v>415.3</v>
+      </c>
+      <c r="I47" s="15">
+        <v>418.5</v>
+      </c>
+      <c r="J47" s="15">
+        <v>420.1</v>
+      </c>
+      <c r="K47" s="15">
+        <v>425.5</v>
+      </c>
+      <c r="L47" s="15">
+        <v>416.6</v>
+      </c>
+      <c r="M47" s="15">
+        <v>433.9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A48" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B48" s="23"/>
+      <c r="C48" s="15"/>
+      <c r="D48" s="23"/>
+      <c r="E48" s="23"/>
+      <c r="F48" s="15"/>
+      <c r="G48" s="15"/>
+      <c r="H48" s="15"/>
+      <c r="I48" s="15"/>
+      <c r="J48" s="15"/>
+      <c r="K48" s="15"/>
+      <c r="L48" s="15"/>
+      <c r="M48" s="15"/>
+    </row>
+    <row r="49" spans="1:13" ht="33" customHeight="1">
+      <c r="A49" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B49" s="26">
+        <v>7.1</v>
+      </c>
+      <c r="C49" s="18">
+        <v>7.2</v>
+      </c>
+      <c r="D49" s="18">
+        <v>7.1</v>
+      </c>
+      <c r="E49" s="18">
+        <v>7.4</v>
+      </c>
+      <c r="F49" s="15">
+        <v>7.4</v>
+      </c>
+      <c r="G49" s="15">
+        <v>7.3</v>
+      </c>
+      <c r="H49" s="15">
+        <v>7.3</v>
+      </c>
+      <c r="I49" s="15">
+        <v>7.5</v>
+      </c>
+      <c r="J49" s="15">
+        <v>7.6</v>
+      </c>
+      <c r="K49" s="15">
+        <v>7.5</v>
+      </c>
+      <c r="L49" s="15">
+        <v>7.5</v>
+      </c>
+      <c r="M49" s="15">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="23.25" customHeight="1">
+      <c r="A50" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B50" s="26">
+        <v>20.2</v>
+      </c>
+      <c r="C50" s="18">
+        <v>20.2</v>
+      </c>
+      <c r="D50" s="18">
+        <v>20.2</v>
+      </c>
+      <c r="E50" s="18">
+        <v>20</v>
+      </c>
+      <c r="F50" s="15">
+        <v>19.8</v>
+      </c>
+      <c r="G50" s="15">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="H50" s="15">
+        <v>19.5</v>
+      </c>
+      <c r="I50" s="15">
+        <v>18.3</v>
+      </c>
+      <c r="J50" s="15">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="K50" s="15">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="L50" s="15">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="M50" s="15">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A51" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B51" s="15">
+        <v>5.5</v>
+      </c>
+      <c r="C51" s="15">
+        <v>5.5</v>
+      </c>
+      <c r="D51" s="15">
+        <v>6.6</v>
+      </c>
+      <c r="E51" s="15">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F51" s="15">
+        <v>5.2</v>
+      </c>
+      <c r="G51" s="15">
+        <v>5.4</v>
+      </c>
+      <c r="H51" s="15">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="I51" s="15">
+        <v>5.3</v>
+      </c>
+      <c r="J51" s="15">
+        <v>5.6</v>
+      </c>
+      <c r="K51" s="15">
+        <v>5.4</v>
+      </c>
+      <c r="L51" s="15">
+        <v>5</v>
+      </c>
+      <c r="M51" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A52" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B52" s="26">
+        <v>212.1</v>
+      </c>
+      <c r="C52" s="18">
+        <v>219</v>
+      </c>
+      <c r="D52" s="18">
+        <v>247.5</v>
+      </c>
+      <c r="E52" s="18">
+        <v>273</v>
+      </c>
+      <c r="F52" s="15">
+        <v>271.7</v>
+      </c>
+      <c r="G52" s="15">
+        <v>273.7</v>
+      </c>
+      <c r="H52" s="15">
+        <v>282.39999999999998</v>
+      </c>
+      <c r="I52" s="15">
+        <v>282</v>
+      </c>
+      <c r="J52" s="15">
+        <v>285.10000000000002</v>
+      </c>
+      <c r="K52" s="15">
+        <v>288.5</v>
+      </c>
+      <c r="L52" s="15">
+        <v>284.39999999999998</v>
+      </c>
+      <c r="M52" s="15">
+        <v>291.7</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="31.5" customHeight="1">
+      <c r="A53" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B53" s="18">
+        <v>57.1</v>
+      </c>
+      <c r="C53" s="18">
+        <v>55.1</v>
+      </c>
+      <c r="D53" s="18">
+        <v>55.1</v>
+      </c>
+      <c r="E53" s="18">
+        <v>54.2</v>
+      </c>
+      <c r="F53" s="15">
+        <v>58.2</v>
+      </c>
+      <c r="G53" s="15">
+        <v>52.3</v>
+      </c>
+      <c r="H53" s="15">
+        <v>53.3</v>
+      </c>
+      <c r="I53" s="15">
+        <v>55.4</v>
+      </c>
+      <c r="J53" s="15">
+        <v>54.2</v>
+      </c>
+      <c r="K53" s="15">
+        <v>56.8</v>
+      </c>
+      <c r="L53" s="15">
+        <v>53.1</v>
+      </c>
+      <c r="M53" s="15">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="27" customHeight="1">
+      <c r="A54" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B54" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D54" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E54" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F54" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G54" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="H54" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="I54" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="J54" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="K54" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="L54" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="M54" s="15" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="33" customHeight="1">
+      <c r="A55" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B55" s="18">
+        <v>46.6</v>
+      </c>
+      <c r="C55" s="18">
+        <v>46.3</v>
+      </c>
+      <c r="D55" s="18">
+        <v>47.2</v>
+      </c>
+      <c r="E55" s="18">
+        <v>47.8</v>
+      </c>
+      <c r="F55" s="15">
+        <v>47.6</v>
+      </c>
+      <c r="G55" s="15">
+        <v>53.5</v>
+      </c>
+      <c r="H55" s="15">
+        <v>47.4</v>
+      </c>
+      <c r="I55" s="15">
+        <v>49.7</v>
+      </c>
+      <c r="J55" s="15">
+        <v>49.3</v>
+      </c>
+      <c r="K55" s="15">
+        <v>49.1</v>
+      </c>
+      <c r="L55" s="15">
+        <v>48.7</v>
+      </c>
+      <c r="M55" s="15">
+        <v>52.2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A56" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B56" s="15">
+        <v>260</v>
+      </c>
+      <c r="C56" s="15">
+        <v>258.39999999999998</v>
+      </c>
+      <c r="D56" s="15">
+        <v>284.8</v>
+      </c>
+      <c r="E56" s="15">
+        <v>310.3</v>
+      </c>
+      <c r="F56" s="15">
+        <v>309.10000000000002</v>
+      </c>
+      <c r="G56" s="15">
+        <v>306.10000000000002</v>
+      </c>
+      <c r="H56" s="15">
+        <v>315.10000000000002</v>
+      </c>
+      <c r="I56" s="15">
+        <v>317.2</v>
+      </c>
+      <c r="J56" s="15">
+        <v>317.89999999999998</v>
+      </c>
+      <c r="K56" s="15">
+        <v>323.3</v>
+      </c>
+      <c r="L56" s="15">
+        <v>314.10000000000002</v>
+      </c>
+      <c r="M56" s="15">
+        <v>322.5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A57" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B57" s="30"/>
+      <c r="C57" s="30"/>
+      <c r="D57" s="30"/>
+      <c r="E57" s="30"/>
+      <c r="F57" s="30"/>
+      <c r="G57" s="30"/>
+      <c r="H57" s="30"/>
+      <c r="I57" s="30"/>
+      <c r="J57" s="30"/>
+      <c r="K57" s="30"/>
+      <c r="L57" s="30"/>
+      <c r="M57" s="30"/>
+    </row>
+    <row r="58" spans="1:13" ht="23.25" customHeight="1">
+      <c r="A58" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B58" s="26">
+        <v>12.3</v>
+      </c>
+      <c r="C58" s="23">
+        <v>10.1</v>
+      </c>
+      <c r="D58" s="27">
+        <v>17.3</v>
+      </c>
+      <c r="E58" s="18">
+        <v>18.2</v>
+      </c>
+      <c r="F58" s="15">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="G58" s="15">
+        <v>13.3</v>
+      </c>
+      <c r="H58" s="15">
+        <v>18.5</v>
+      </c>
+      <c r="I58" s="15">
+        <v>18.29</v>
+      </c>
+      <c r="J58" s="15">
+        <v>19.818000000000001</v>
+      </c>
+      <c r="K58" s="15"/>
+      <c r="L58" s="15"/>
+      <c r="M58" s="15"/>
+    </row>
+    <row r="59" spans="1:13" ht="15" customHeight="1">
+      <c r="A59" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B59" s="15">
+        <v>3.1</v>
+      </c>
+      <c r="C59" s="28">
         <v>2</v>
       </c>
-      <c r="E3" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H3" s="14" t="s">
+      <c r="D59" s="18">
+        <v>3.9</v>
+      </c>
+      <c r="E59" s="18">
+        <v>3.4</v>
+      </c>
+      <c r="F59" s="15">
+        <v>3.1</v>
+      </c>
+      <c r="G59" s="15">
+        <v>2.1</v>
+      </c>
+      <c r="H59" s="15">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I59" s="15">
+        <v>3.347</v>
+      </c>
+      <c r="J59" s="15">
+        <v>3.1120000000000001</v>
+      </c>
+      <c r="K59" s="15"/>
+      <c r="L59" s="15"/>
+      <c r="M59" s="15"/>
+    </row>
+    <row r="60" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A60" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B60" s="18">
+        <v>342.8</v>
+      </c>
+      <c r="C60" s="18">
+        <v>353.3</v>
+      </c>
+      <c r="D60" s="18">
+        <v>336.7</v>
+      </c>
+      <c r="E60" s="18">
+        <v>357.6</v>
+      </c>
+      <c r="F60" s="15">
+        <v>378.6</v>
+      </c>
+      <c r="G60" s="15">
+        <v>403.8</v>
+      </c>
+      <c r="H60" s="15">
+        <v>404.9</v>
+      </c>
+      <c r="I60" s="15">
+        <v>410.36</v>
+      </c>
+      <c r="J60" s="15">
+        <v>431.43900000000002</v>
+      </c>
+      <c r="K60" s="15"/>
+      <c r="L60" s="15"/>
+      <c r="M60" s="15"/>
+    </row>
+    <row r="61" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A61" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B61" s="23"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="15"/>
+      <c r="G61" s="15"/>
+      <c r="H61" s="15"/>
+      <c r="I61" s="15"/>
+      <c r="J61" s="15"/>
+      <c r="K61" s="15"/>
+      <c r="L61" s="15"/>
+      <c r="M61" s="15"/>
+    </row>
+    <row r="62" spans="1:13" ht="31.5" customHeight="1">
+      <c r="A62" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B62" s="26">
+        <v>7.6</v>
+      </c>
+      <c r="C62" s="18">
+        <v>7.5</v>
+      </c>
+      <c r="D62" s="18">
+        <v>7.4</v>
+      </c>
+      <c r="E62" s="18">
+        <v>7.4</v>
+      </c>
+      <c r="F62" s="15">
+        <v>7.3</v>
+      </c>
+      <c r="G62" s="15">
+        <v>7.3</v>
+      </c>
+      <c r="H62" s="15">
+        <v>7.3</v>
+      </c>
+      <c r="I62" s="15">
+        <v>7.2759999999999998</v>
+      </c>
+      <c r="J62" s="15">
+        <v>7.2409999999999997</v>
+      </c>
+      <c r="K62" s="15"/>
+      <c r="L62" s="15"/>
+      <c r="M62" s="15"/>
+    </row>
+    <row r="63" spans="1:13" ht="23.25" customHeight="1">
+      <c r="A63" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B63" s="26">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="C63" s="18">
+        <v>17.3</v>
+      </c>
+      <c r="D63" s="18">
+        <v>17.3</v>
+      </c>
+      <c r="E63" s="18">
+        <v>17</v>
+      </c>
+      <c r="F63" s="15">
+        <v>16.8</v>
+      </c>
+      <c r="G63" s="15">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="H63" s="15">
+        <v>16.3</v>
+      </c>
+      <c r="I63" s="15">
+        <v>16.248000000000001</v>
+      </c>
+      <c r="J63" s="15">
+        <v>16.190999999999999</v>
+      </c>
+      <c r="K63" s="15"/>
+      <c r="L63" s="15"/>
+      <c r="M63" s="15"/>
+    </row>
+    <row r="64" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A64" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B64" s="15">
+        <v>5.9</v>
+      </c>
+      <c r="C64" s="15">
         <v>6</v>
       </c>
-      <c r="I3" s="14" t="s">
-[...36 lines deleted...]
-      <c r="B5" s="16" t="s">
+      <c r="D64" s="15">
+        <v>6.1</v>
+      </c>
+      <c r="E64" s="15">
+        <v>6.3</v>
+      </c>
+      <c r="F64" s="15">
+        <v>6.4</v>
+      </c>
+      <c r="G64" s="15">
+        <v>6.4</v>
+      </c>
+      <c r="H64" s="15">
+        <v>6.9</v>
+      </c>
+      <c r="I64" s="15">
+        <v>7.0010000000000003</v>
+      </c>
+      <c r="J64" s="15">
+        <v>6.93</v>
+      </c>
+      <c r="K64" s="15"/>
+      <c r="L64" s="15"/>
+      <c r="M64" s="15"/>
+    </row>
+    <row r="65" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A65" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B65" s="29">
+        <v>197.5</v>
+      </c>
+      <c r="C65" s="18">
+        <v>214.8</v>
+      </c>
+      <c r="D65" s="18">
+        <v>191.3</v>
+      </c>
+      <c r="E65" s="18">
+        <v>210.4</v>
+      </c>
+      <c r="F65" s="15">
+        <v>207</v>
+      </c>
+      <c r="G65" s="15">
+        <v>207.8</v>
+      </c>
+      <c r="H65" s="15">
+        <v>210.2</v>
+      </c>
+      <c r="I65" s="15">
+        <v>213.65899999999999</v>
+      </c>
+      <c r="J65" s="15">
+        <v>229.16800000000001</v>
+      </c>
+      <c r="K65" s="15"/>
+      <c r="L65" s="15"/>
+      <c r="M65" s="15"/>
+    </row>
+    <row r="66" spans="1:13" ht="31.5" customHeight="1">
+      <c r="A66" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B66" s="18">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="C66" s="18">
+        <v>56.6</v>
+      </c>
+      <c r="D66" s="18">
+        <v>62.9</v>
+      </c>
+      <c r="E66" s="18">
+        <v>64</v>
+      </c>
+      <c r="F66" s="15">
+        <v>67.3</v>
+      </c>
+      <c r="G66" s="15">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="H66" s="15">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="I66" s="15">
+        <v>69.477000000000004</v>
+      </c>
+      <c r="J66" s="15">
+        <v>75.186999999999998</v>
+      </c>
+      <c r="K66" s="15"/>
+      <c r="L66" s="15"/>
+      <c r="M66" s="15"/>
+    </row>
+    <row r="67" spans="1:13" ht="26.25" customHeight="1">
+      <c r="A67" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B67" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C67" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D67" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E67" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F67" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G67" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="H67" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="I67" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="J67" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="K67" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="L67" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="M67" s="15" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" ht="36.75" customHeight="1">
+      <c r="A68" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="16" t="s">
-[...569 lines deleted...]
-      <c r="L20" s="16">
+      <c r="B68" s="18">
+        <v>49.9</v>
+      </c>
+      <c r="C68" s="18">
+        <v>50.9</v>
+      </c>
+      <c r="D68" s="18">
+        <v>51.6</v>
+      </c>
+      <c r="E68" s="18">
+        <v>52.3</v>
+      </c>
+      <c r="F68" s="15">
+        <v>73.5</v>
+      </c>
+      <c r="G68" s="15">
+        <v>96.8</v>
+      </c>
+      <c r="H68" s="15">
+        <v>95.2</v>
+      </c>
+      <c r="I68" s="15">
+        <v>96.697999999999993</v>
+      </c>
+      <c r="J68" s="15">
+        <v>96.697999999999993</v>
+      </c>
+      <c r="K68" s="15"/>
+      <c r="L68" s="15"/>
+      <c r="M68" s="15"/>
+    </row>
+    <row r="69" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A69" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="M20" s="16">
-[...270 lines deleted...]
-      <c r="B28" s="16">
+      <c r="B69" s="15">
         <v>246.1</v>
       </c>
-      <c r="C28" s="16">
+      <c r="C69" s="15">
         <v>252.6</v>
       </c>
-      <c r="D28" s="16">
+      <c r="D69" s="15">
         <v>241.7</v>
       </c>
-      <c r="E28" s="16">
+      <c r="E69" s="15">
         <v>252.7</v>
       </c>
-      <c r="F28" s="16">
+      <c r="F69" s="15">
         <v>261.10000000000002</v>
       </c>
-      <c r="G28" s="16">
+      <c r="G69" s="15">
         <v>262.89999999999998</v>
       </c>
-      <c r="H28" s="16">
+      <c r="H69" s="15">
         <v>265.39999999999998</v>
       </c>
-      <c r="I28" s="16">
+      <c r="I69" s="15">
         <v>272.75599999999997</v>
       </c>
-      <c r="J28" s="16" t="s">
-[...14 lines deleted...]
-        <v>17</v>
+      <c r="J69" s="15">
+        <v>285.10700000000003</v>
+      </c>
+      <c r="K69" s="15"/>
+      <c r="L69" s="15"/>
+      <c r="M69" s="15"/>
+    </row>
+    <row r="70" spans="1:13" ht="12.2" customHeight="1">
+      <c r="A70" s="13" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A24:M24"/>
-[...4 lines deleted...]
-    <mergeCell ref="A19:M19"/>
+    <mergeCell ref="A57:M57"/>
+    <mergeCell ref="A18:M18"/>
+    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A31:M31"/>
+    <mergeCell ref="A44:M44"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="145" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1707,82 +3235,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76760CBF-0B06-4654-A46B-728FA4ADC019}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02334CB-EDE9-47DC-8D0C-B30FF06BDD01}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58109DD8-667E-4615-B6B3-0CE41015B1B4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>