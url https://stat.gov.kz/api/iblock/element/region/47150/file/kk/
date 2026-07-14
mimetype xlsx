--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -6,56 +6,56 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2205" yWindow="330" windowWidth="25275" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="Лист2" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="36">
   <si>
     <t xml:space="preserve">саны, бірлік </t>
   </si>
   <si>
     <t>пайдалы алаңы, шаршы м</t>
   </si>
   <si>
     <t>Техникалық қызмет көрсету мен автокөлік құралдарын жөндеу станциялары
 автокөлік құралдарын жөндеу</t>
   </si>
   <si>
     <t>Өскемен Қ.Ә.</t>
   </si>
   <si>
     <t>Курчатов Қ.Ә.</t>
   </si>
   <si>
     <t>Риддер Қ.Ә.</t>
   </si>
   <si>
     <t>Семей Қ.Ә.</t>
   </si>
   <si>
     <t>Аягөз ауданы</t>
   </si>
@@ -184,120 +184,150 @@
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -318,123 +348,129 @@
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -460,51 +496,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -641,204 +677,204 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J38" sqref="J38"/>
+      <selection sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="15" width="15.140625" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="15.75">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="28"/>
-[...12 lines deleted...]
-      <c r="O1" s="28"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
+      <c r="M1" s="26"/>
+      <c r="N1" s="26"/>
+      <c r="O1" s="26"/>
     </row>
     <row r="3" spans="1:15">
-      <c r="A3" s="26"/>
-      <c r="B3" s="29">
+      <c r="A3" s="30"/>
+      <c r="B3" s="24">
         <v>2015</v>
       </c>
-      <c r="C3" s="29"/>
-      <c r="D3" s="29">
+      <c r="C3" s="24"/>
+      <c r="D3" s="24">
         <v>2016</v>
       </c>
-      <c r="E3" s="29"/>
-      <c r="F3" s="29">
+      <c r="E3" s="24"/>
+      <c r="F3" s="24">
         <v>2017</v>
       </c>
-      <c r="G3" s="29"/>
-      <c r="H3" s="29">
+      <c r="G3" s="24"/>
+      <c r="H3" s="24">
         <v>2018</v>
       </c>
-      <c r="I3" s="29"/>
-      <c r="J3" s="29">
+      <c r="I3" s="24"/>
+      <c r="J3" s="24">
         <v>2019</v>
       </c>
-      <c r="K3" s="29"/>
-      <c r="L3" s="29">
+      <c r="K3" s="24"/>
+      <c r="L3" s="24">
         <v>2020</v>
       </c>
-      <c r="M3" s="29"/>
-      <c r="N3" s="29">
+      <c r="M3" s="24"/>
+      <c r="N3" s="24">
         <v>2021</v>
       </c>
-      <c r="O3" s="29"/>
+      <c r="O3" s="24"/>
     </row>
     <row r="4" spans="1:15" ht="25.5">
-      <c r="A4" s="27"/>
+      <c r="A4" s="31"/>
       <c r="B4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="O4" s="3" t="s">
+      <c r="O4" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="20.25" customHeight="1">
-      <c r="A5" s="24" t="s">
+      <c r="A5" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5">
         <v>877</v>
       </c>
       <c r="C5" s="5">
         <v>116642</v>
       </c>
       <c r="D5" s="5">
         <v>711</v>
       </c>
       <c r="E5" s="5">
         <v>96286</v>
       </c>
       <c r="F5" s="6">
         <v>581</v>
       </c>
       <c r="G5" s="6">
         <v>93932</v>
       </c>
       <c r="H5" s="6">
         <v>626</v>
       </c>
       <c r="I5" s="6">
         <v>111859</v>
       </c>
       <c r="J5" s="6">
         <v>456</v>
       </c>
       <c r="K5" s="7">
         <v>88170</v>
       </c>
       <c r="L5" s="7">
         <v>535</v>
       </c>
       <c r="M5" s="7">
         <v>83044</v>
       </c>
       <c r="N5" s="7">
         <v>599</v>
       </c>
       <c r="O5" s="7">
         <v>72708</v>
       </c>
     </row>
     <row r="6" spans="1:15">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="5">
         <v>325</v>
       </c>
       <c r="C6" s="5">
         <v>64945</v>
       </c>
       <c r="D6" s="5">
         <v>132</v>
       </c>
       <c r="E6" s="5">
         <v>50066</v>
       </c>
       <c r="F6" s="6">
         <v>243</v>
       </c>
       <c r="G6" s="6">
         <v>56260</v>
       </c>
       <c r="H6" s="6">
         <v>189</v>
       </c>
       <c r="I6" s="6">
         <v>43617</v>
@@ -1734,384 +1770,465 @@
       <c r="M25" s="15">
         <v>1242</v>
       </c>
       <c r="N25" s="15">
         <v>35</v>
       </c>
       <c r="O25" s="15">
         <v>3099</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="18"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="21"/>
       <c r="O26" s="20"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" s="26"/>
-      <c r="B27" s="25">
+      <c r="A27" s="30"/>
+      <c r="B27" s="27">
         <v>2022</v>
       </c>
       <c r="C27" s="25"/>
       <c r="D27" s="25">
         <v>2023</v>
       </c>
       <c r="E27" s="25"/>
       <c r="F27" s="25">
         <v>2024</v>
       </c>
       <c r="G27" s="25"/>
-      <c r="H27" s="22"/>
-      <c r="I27" s="22"/>
+      <c r="H27" s="25">
+        <v>2025</v>
+      </c>
+      <c r="I27" s="28"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
       <c r="N27" s="23"/>
       <c r="O27" s="23"/>
     </row>
     <row r="28" spans="1:15" ht="25.5">
-      <c r="A28" s="27"/>
+      <c r="A28" s="31"/>
       <c r="B28" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>1</v>
       </c>
+      <c r="H28" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="29" spans="1:15" ht="21" customHeight="1">
-      <c r="A29" s="24" t="s">
+      <c r="A29" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="8">
         <v>414</v>
       </c>
       <c r="C29" s="9">
         <v>61450</v>
       </c>
       <c r="D29" s="8">
         <v>447</v>
       </c>
       <c r="E29" s="9">
         <v>91952</v>
       </c>
       <c r="F29" s="9">
         <v>457</v>
       </c>
       <c r="G29" s="9">
         <v>116170</v>
       </c>
+      <c r="H29" s="9">
+        <v>596</v>
+      </c>
+      <c r="I29" s="9">
+        <v>140749</v>
+      </c>
     </row>
     <row r="30" spans="1:15" ht="25.5">
-      <c r="A30" s="4" t="s">
+      <c r="A30" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="8">
         <v>280</v>
       </c>
       <c r="C30" s="9">
         <v>41689</v>
       </c>
       <c r="D30" s="8">
         <v>302</v>
       </c>
       <c r="E30" s="9">
         <v>58894</v>
       </c>
       <c r="F30" s="9">
         <v>320</v>
       </c>
       <c r="G30" s="9">
         <v>101405</v>
+      </c>
+      <c r="H30" s="9">
+        <v>416</v>
+      </c>
+      <c r="I30" s="9">
+        <v>107559</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="8">
         <v>15</v>
       </c>
       <c r="C31" s="9">
         <v>8499</v>
       </c>
       <c r="D31" s="8">
         <v>36</v>
       </c>
       <c r="E31" s="9">
         <v>2047</v>
       </c>
       <c r="F31" s="9">
         <v>32</v>
       </c>
       <c r="G31" s="9">
         <v>4482</v>
       </c>
+      <c r="H31" s="9">
+        <v>41</v>
+      </c>
+      <c r="I31" s="9">
+        <v>9727</v>
+      </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="8">
         <v>22</v>
       </c>
       <c r="C32" s="9">
         <v>963</v>
       </c>
       <c r="D32" s="8">
         <v>7</v>
       </c>
       <c r="E32" s="9">
         <v>211</v>
       </c>
       <c r="F32" s="9">
         <v>19</v>
       </c>
       <c r="G32" s="9">
         <v>2383</v>
       </c>
-    </row>
-    <row r="33" spans="1:7">
+      <c r="H32" s="9">
+        <v>8</v>
+      </c>
+      <c r="I32" s="9">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="8">
         <v>27</v>
       </c>
       <c r="C33" s="9">
         <v>1082</v>
       </c>
       <c r="D33" s="8">
         <v>16</v>
       </c>
       <c r="E33" s="9">
         <v>518</v>
       </c>
       <c r="F33" s="9">
         <v>11</v>
       </c>
       <c r="G33" s="9">
         <v>154</v>
       </c>
-    </row>
-    <row r="34" spans="1:7">
+      <c r="H33" s="9">
+        <v>34</v>
+      </c>
+      <c r="I33" s="9">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
       <c r="A34" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="8">
         <v>25</v>
       </c>
       <c r="C34" s="9">
         <v>1973</v>
       </c>
       <c r="D34" s="8">
         <v>25</v>
       </c>
       <c r="E34" s="9">
         <v>24270</v>
       </c>
       <c r="F34" s="9">
         <v>55</v>
       </c>
       <c r="G34" s="9">
         <v>5780</v>
       </c>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34" s="9">
+        <v>38</v>
+      </c>
+      <c r="I34" s="9">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="8">
         <v>7</v>
       </c>
       <c r="C35" s="9">
         <v>564</v>
       </c>
       <c r="D35" s="8">
         <v>5</v>
       </c>
       <c r="E35" s="9">
         <v>458</v>
       </c>
       <c r="F35" s="9">
         <v>7</v>
       </c>
       <c r="G35" s="9">
         <v>150</v>
       </c>
-    </row>
-    <row r="36" spans="1:7">
+      <c r="H35" s="9">
+        <v>16</v>
+      </c>
+      <c r="I35" s="9">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
       <c r="A36" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="8">
         <v>13</v>
       </c>
       <c r="C36" s="9">
         <v>2323</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="37" spans="1:7">
+      <c r="H36" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="I36" s="9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
       <c r="A37" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D37" s="8">
         <v>17</v>
       </c>
       <c r="E37" s="9">
         <v>787</v>
       </c>
       <c r="F37" s="9">
         <v>1</v>
       </c>
       <c r="G37" s="9">
         <v>100</v>
       </c>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="I37" s="9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D38" s="8">
         <v>6</v>
       </c>
       <c r="E38" s="9">
         <v>611</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="39" spans="1:7">
+      <c r="H38" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="I38" s="9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
       <c r="A39" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="8">
         <v>7</v>
       </c>
       <c r="C39" s="9">
         <v>299</v>
       </c>
       <c r="D39" s="8">
         <v>5</v>
       </c>
       <c r="E39" s="9">
         <v>43</v>
       </c>
       <c r="F39" s="9">
         <v>6</v>
       </c>
       <c r="G39" s="9">
         <v>286</v>
       </c>
-    </row>
-    <row r="40" spans="1:7">
+      <c r="H39" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="I39" s="9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
       <c r="A40" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="16">
         <v>19</v>
       </c>
       <c r="C40" s="17">
         <v>4059</v>
       </c>
       <c r="D40" s="16">
         <v>27</v>
       </c>
       <c r="E40" s="17">
         <v>4112</v>
       </c>
       <c r="F40" s="17">
         <v>6</v>
       </c>
       <c r="G40" s="17">
         <v>1430</v>
       </c>
+      <c r="H40" s="17">
+        <v>43</v>
+      </c>
+      <c r="I40" s="17">
+        <v>14696</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="13">
+  <mergeCells count="14">
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="D27:E27"/>
-    <mergeCell ref="A1:O1"/>
-[...3 lines deleted...]
-    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H27:I27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист2</vt:lpstr>