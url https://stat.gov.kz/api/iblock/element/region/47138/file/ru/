--- v0 (2026-04-24)
+++ v1 (2026-07-14)
@@ -11,56 +11,56 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14850" yWindow="30" windowWidth="11100" windowHeight="13110" tabRatio="589"/>
   </bookViews>
   <sheets>
     <sheet name="в стоимостном выражении" sheetId="1" r:id="rId1"/>
     <sheet name="в процентах к итогу" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'в стоимостном выражении'!$A$1:$V$59</definedName>
   </definedNames>
-  <calcPr calcId="114210" fullPrecision="0"/>
+  <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="289" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="290" uniqueCount="229">
   <si>
     <t>Рыба, ракообразные и моллюски</t>
   </si>
   <si>
     <t>Сахар</t>
   </si>
   <si>
     <t>Шоколад, изделия кондитерские из шоколада и  сахара</t>
   </si>
   <si>
     <t>Напитки, включая алкогольные</t>
   </si>
   <si>
     <t>водка и ликеро-водочные изделия, коньяк</t>
   </si>
   <si>
     <t>вино виноградное и плодовоягодное</t>
   </si>
   <si>
     <t>пиво</t>
   </si>
   <si>
     <t>Табачные изделия</t>
   </si>
   <si>
@@ -718,601 +718,361 @@
   <si>
     <t>11 782 727</t>
   </si>
   <si>
     <t>12 851 178</t>
   </si>
   <si>
     <t xml:space="preserve">Всего,  в том числе  </t>
   </si>
   <si>
     <t>Чистящие средства</t>
   </si>
   <si>
     <t>в процентах</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...41 lines deleted...]
-      <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...11 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...42 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="98">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...47 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...9 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...44 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1338,51 +1098,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1520,8156 +1280,8509 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V142"/>
+  <dimension ref="A1:W142"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="W20" sqref="W20"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="36.28515625" style="2" customWidth="1"/>
-    <col min="2" max="2" width="11.7109375" style="20" customWidth="1"/>
+    <col min="2" max="2" width="11.7109375" style="15" customWidth="1"/>
     <col min="3" max="3" width="11" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="2" customWidth="1"/>
     <col min="7" max="8" width="10.85546875" style="2" customWidth="1"/>
     <col min="9" max="11" width="11" style="2" customWidth="1"/>
-    <col min="12" max="12" width="11" style="18" customWidth="1"/>
+    <col min="12" max="12" width="13" style="13" customWidth="1"/>
     <col min="13" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="16" width="11" style="2" customWidth="1"/>
-    <col min="17" max="17" width="12.140625" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="25" max="16384" width="9.140625" style="2"/>
+    <col min="17" max="17" width="13.7109375" style="2" customWidth="1"/>
+    <col min="18" max="22" width="14.7109375" style="2" customWidth="1"/>
+    <col min="23" max="23" width="13.85546875" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="15" customHeight="1">
-      <c r="A1" s="97" t="s">
+    <row r="1" spans="1:23" ht="15" customHeight="1">
+      <c r="A1" s="41" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="97"/>
-[...37 lines deleted...]
-      <c r="V2" s="93" t="s">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+    </row>
+    <row r="2" spans="1:23" ht="13.5" thickBot="1">
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+      <c r="N2" s="22"/>
+      <c r="O2" s="22"/>
+      <c r="P2" s="22"/>
+      <c r="Q2" s="22"/>
+      <c r="R2" s="22"/>
+      <c r="W2" s="29" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="3" spans="1:22" s="3" customFormat="1" ht="13.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="24">
+    <row r="3" spans="1:23" s="3" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A3" s="27"/>
+      <c r="B3" s="18">
         <v>2004</v>
       </c>
-      <c r="C3" s="24">
+      <c r="C3" s="18">
         <v>2005</v>
       </c>
-      <c r="D3" s="27">
+      <c r="D3" s="19">
         <v>2006</v>
       </c>
-      <c r="E3" s="24">
+      <c r="E3" s="18">
         <v>2007</v>
       </c>
-      <c r="F3" s="24">
+      <c r="F3" s="18">
         <v>2008</v>
       </c>
-      <c r="G3" s="24">
+      <c r="G3" s="30">
         <v>2009</v>
       </c>
-      <c r="H3" s="25">
+      <c r="H3" s="30">
         <v>2010</v>
       </c>
-      <c r="I3" s="25">
+      <c r="I3" s="30">
         <v>2011</v>
       </c>
-      <c r="J3" s="25">
+      <c r="J3" s="30">
         <v>2012</v>
       </c>
-      <c r="K3" s="25">
+      <c r="K3" s="30">
         <v>2013</v>
       </c>
-      <c r="L3" s="25">
+      <c r="L3" s="30">
         <v>2014</v>
       </c>
-      <c r="M3" s="26">
+      <c r="M3" s="30">
         <v>2015</v>
       </c>
-      <c r="N3" s="26">
+      <c r="N3" s="30">
         <v>2016</v>
       </c>
-      <c r="O3" s="26">
+      <c r="O3" s="30">
         <v>2017</v>
       </c>
-      <c r="P3" s="26">
+      <c r="P3" s="30">
         <v>2018</v>
       </c>
-      <c r="Q3" s="26">
+      <c r="Q3" s="30">
         <v>2019</v>
       </c>
-      <c r="R3" s="26">
+      <c r="R3" s="30">
         <v>2020</v>
       </c>
-      <c r="S3" s="34">
+      <c r="S3" s="30">
         <v>2021</v>
       </c>
-      <c r="T3" s="35">
+      <c r="T3" s="30">
         <v>2022</v>
       </c>
-      <c r="U3" s="35">
+      <c r="U3" s="30">
         <v>2023</v>
       </c>
-      <c r="V3" s="35">
+      <c r="V3" s="30">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="47" t="s">
+      <c r="W3" s="30">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23" s="3" customFormat="1">
+      <c r="A4" s="36" t="s">
         <v>226</v>
       </c>
-      <c r="B4" s="66" t="s">
+      <c r="B4" s="26" t="s">
         <v>51</v>
       </c>
-      <c r="C4" s="66">
+      <c r="C4" s="26">
         <v>130529931</v>
       </c>
-      <c r="D4" s="66">
+      <c r="D4" s="26">
         <v>153627044</v>
       </c>
-      <c r="E4" s="66">
+      <c r="E4" s="26">
         <v>183242268</v>
       </c>
-      <c r="F4" s="66">
+      <c r="F4" s="26">
         <v>211267919</v>
       </c>
-      <c r="G4" s="66">
+      <c r="G4" s="31">
         <v>227905672</v>
       </c>
-      <c r="H4" s="66">
+      <c r="H4" s="31">
         <v>293274246</v>
       </c>
-      <c r="I4" s="66">
+      <c r="I4" s="31">
         <v>362525591</v>
       </c>
-      <c r="J4" s="66">
+      <c r="J4" s="31">
         <v>417640547</v>
       </c>
-      <c r="K4" s="66">
+      <c r="K4" s="31">
         <v>532082129</v>
       </c>
-      <c r="L4" s="66">
+      <c r="L4" s="31">
         <v>593226795</v>
       </c>
-      <c r="M4" s="66">
+      <c r="M4" s="31">
         <v>600715460</v>
       </c>
-      <c r="N4" s="67">
+      <c r="N4" s="31">
         <v>720433759</v>
       </c>
-      <c r="O4" s="66">
+      <c r="O4" s="31">
         <v>787580221</v>
       </c>
-      <c r="P4" s="66">
+      <c r="P4" s="31">
         <v>892043079</v>
       </c>
-      <c r="Q4" s="66">
+      <c r="Q4" s="31">
         <v>1010269659</v>
       </c>
-      <c r="R4" s="66">
+      <c r="R4" s="31">
         <v>1081804182</v>
       </c>
-      <c r="S4" s="68">
+      <c r="S4" s="31">
         <v>1274561471</v>
       </c>
-      <c r="T4" s="69">
+      <c r="T4" s="31">
         <v>1076174615</v>
       </c>
-      <c r="U4" s="69">
+      <c r="U4" s="31">
         <v>1329525565</v>
       </c>
-      <c r="V4" s="69">
+      <c r="V4" s="31">
         <v>1439364587</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="53" t="s">
+      <c r="W4" s="31">
+        <v>1597122541</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23" s="4" customFormat="1" ht="25.5">
+      <c r="A5" s="37" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="66">
+      <c r="B5" s="26">
         <v>48454049</v>
       </c>
-      <c r="C5" s="66">
+      <c r="C5" s="26">
         <v>54289168</v>
       </c>
-      <c r="D5" s="66">
+      <c r="D5" s="26">
         <v>60770036</v>
       </c>
-      <c r="E5" s="66">
+      <c r="E5" s="26">
         <v>69381725</v>
       </c>
-      <c r="F5" s="66">
+      <c r="F5" s="26">
         <v>83345219</v>
       </c>
-      <c r="G5" s="66">
+      <c r="G5" s="32">
         <v>92728110</v>
       </c>
-      <c r="H5" s="66">
+      <c r="H5" s="32">
         <v>111961659</v>
       </c>
-      <c r="I5" s="66">
+      <c r="I5" s="32">
         <v>119175403</v>
       </c>
-      <c r="J5" s="66">
+      <c r="J5" s="32">
         <v>143807445</v>
       </c>
-      <c r="K5" s="66">
+      <c r="K5" s="32">
         <v>162936484</v>
       </c>
-      <c r="L5" s="66">
+      <c r="L5" s="32">
         <v>166387675</v>
       </c>
-      <c r="M5" s="66">
+      <c r="M5" s="32">
         <v>201503219</v>
       </c>
-      <c r="N5" s="67">
+      <c r="N5" s="32">
         <v>249674783</v>
       </c>
-      <c r="O5" s="66">
+      <c r="O5" s="32">
         <v>254395640</v>
       </c>
-      <c r="P5" s="66">
+      <c r="P5" s="32">
         <v>277489899</v>
       </c>
-      <c r="Q5" s="66">
+      <c r="Q5" s="32">
         <v>288491294</v>
       </c>
-      <c r="R5" s="66">
+      <c r="R5" s="32">
         <v>324253371</v>
       </c>
-      <c r="S5" s="70">
+      <c r="S5" s="32">
         <v>340361692</v>
       </c>
-      <c r="T5" s="71">
+      <c r="T5" s="32">
         <v>339595437</v>
       </c>
-      <c r="U5" s="71">
+      <c r="U5" s="32">
         <v>457042522</v>
       </c>
-      <c r="V5" s="71">
+      <c r="V5" s="32">
         <v>476768736</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="5" t="s">
+      <c r="W5" s="32">
+        <v>688266870</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" ht="38.25">
+      <c r="A6" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="23">
+      <c r="B6" s="17">
         <v>11030610</v>
       </c>
-      <c r="C6" s="23">
+      <c r="C6" s="17">
         <v>12393628</v>
       </c>
-      <c r="D6" s="23">
+      <c r="D6" s="17">
         <v>15082923</v>
       </c>
-      <c r="E6" s="23">
+      <c r="E6" s="17">
         <v>15668944</v>
       </c>
-      <c r="F6" s="23">
+      <c r="F6" s="17">
         <v>16800087</v>
       </c>
-      <c r="G6" s="23">
+      <c r="G6" s="33">
         <v>16180693</v>
       </c>
-      <c r="H6" s="23">
+      <c r="H6" s="33">
         <v>21387527</v>
       </c>
-      <c r="I6" s="23">
+      <c r="I6" s="33">
         <v>24303488</v>
       </c>
-      <c r="J6" s="23">
+      <c r="J6" s="33">
         <v>34442304</v>
       </c>
-      <c r="K6" s="23">
+      <c r="K6" s="33">
         <v>37944674</v>
       </c>
-      <c r="L6" s="23">
+      <c r="L6" s="33">
         <v>40119987</v>
       </c>
-      <c r="M6" s="23">
+      <c r="M6" s="33">
         <v>43774469</v>
       </c>
-      <c r="N6" s="72">
+      <c r="N6" s="33">
         <v>36608486</v>
       </c>
-      <c r="O6" s="23">
+      <c r="O6" s="33">
         <v>45016613</v>
       </c>
-      <c r="P6" s="23">
+      <c r="P6" s="33">
         <v>56853944</v>
       </c>
-      <c r="Q6" s="23">
+      <c r="Q6" s="33">
         <v>60408472</v>
       </c>
-      <c r="R6" s="23">
+      <c r="R6" s="33">
         <v>59884878</v>
       </c>
-      <c r="S6" s="73">
+      <c r="S6" s="33">
         <v>62033573</v>
       </c>
-      <c r="T6" s="31">
+      <c r="T6" s="33">
         <v>59219369</v>
       </c>
-      <c r="U6" s="31">
+      <c r="U6" s="33">
         <v>79064416</v>
       </c>
-      <c r="V6" s="31">
+      <c r="V6" s="33">
         <v>87407394</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="8" t="s">
+      <c r="W6" s="33">
+        <v>90002710</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="23">
+      <c r="B7" s="17">
         <v>1101717</v>
       </c>
-      <c r="C7" s="23">
+      <c r="C7" s="17">
         <v>1204271</v>
       </c>
-      <c r="D7" s="23">
+      <c r="D7" s="17">
         <v>1362495</v>
       </c>
-      <c r="E7" s="23">
+      <c r="E7" s="17">
         <v>1572132</v>
       </c>
-      <c r="F7" s="23">
+      <c r="F7" s="17">
         <v>1852524</v>
       </c>
-      <c r="G7" s="23">
+      <c r="G7" s="34">
         <v>3411625</v>
       </c>
-      <c r="H7" s="23">
+      <c r="H7" s="34">
         <v>4757551</v>
       </c>
-      <c r="I7" s="23">
+      <c r="I7" s="34">
         <v>2943959</v>
       </c>
-      <c r="J7" s="23">
+      <c r="J7" s="34">
         <v>2377933</v>
       </c>
-      <c r="K7" s="23">
+      <c r="K7" s="34">
         <v>3577438</v>
       </c>
-      <c r="L7" s="23">
+      <c r="L7" s="34">
         <v>2939395</v>
       </c>
-      <c r="M7" s="23">
+      <c r="M7" s="34">
         <v>3939121</v>
       </c>
-      <c r="N7" s="72">
+      <c r="N7" s="34">
         <v>6428167</v>
       </c>
-      <c r="O7" s="23">
+      <c r="O7" s="34">
         <v>5934006</v>
       </c>
-      <c r="P7" s="23">
+      <c r="P7" s="34">
         <v>8202248</v>
       </c>
-      <c r="Q7" s="23">
+      <c r="Q7" s="34">
         <v>7910114</v>
       </c>
-      <c r="R7" s="23">
+      <c r="R7" s="34">
         <v>8636783</v>
       </c>
-      <c r="S7" s="73">
+      <c r="S7" s="34">
         <v>10264442</v>
       </c>
-      <c r="T7" s="74">
+      <c r="T7" s="34">
         <v>9352048</v>
       </c>
-      <c r="U7" s="74">
+      <c r="U7" s="34">
         <v>16478623</v>
       </c>
-      <c r="V7" s="74">
+      <c r="V7" s="34">
         <v>17033408</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="9" t="s">
+      <c r="W7" s="34">
+        <v>16160302</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" s="6" customFormat="1">
+      <c r="A8" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="B8" s="23">
+      <c r="B8" s="17">
         <v>3693251</v>
       </c>
-      <c r="C8" s="23">
+      <c r="C8" s="17">
         <v>5525977</v>
       </c>
-      <c r="D8" s="23">
+      <c r="D8" s="17">
         <v>5214787</v>
       </c>
-      <c r="E8" s="23">
+      <c r="E8" s="17">
         <v>5685902</v>
       </c>
-      <c r="F8" s="23">
+      <c r="F8" s="17">
         <v>6990309</v>
       </c>
-      <c r="G8" s="23">
+      <c r="G8" s="34">
         <v>10307974</v>
       </c>
-      <c r="H8" s="23">
+      <c r="H8" s="34">
         <v>12328992</v>
       </c>
-      <c r="I8" s="23">
+      <c r="I8" s="34">
         <v>12824617</v>
       </c>
-      <c r="J8" s="23">
+      <c r="J8" s="34">
         <v>16036884</v>
       </c>
-      <c r="K8" s="23">
+      <c r="K8" s="34">
         <v>17742015</v>
       </c>
-      <c r="L8" s="23">
+      <c r="L8" s="34">
         <v>18049667</v>
       </c>
-      <c r="M8" s="23">
+      <c r="M8" s="34">
         <v>19816965</v>
       </c>
-      <c r="N8" s="72">
+      <c r="N8" s="34">
         <v>26887763</v>
       </c>
-      <c r="O8" s="23">
+      <c r="O8" s="34">
         <v>27011298</v>
       </c>
-      <c r="P8" s="23">
+      <c r="P8" s="34">
         <v>28022727</v>
       </c>
-      <c r="Q8" s="23">
+      <c r="Q8" s="34">
         <v>29359196</v>
       </c>
-      <c r="R8" s="23">
+      <c r="R8" s="34">
         <v>32692578</v>
       </c>
-      <c r="S8" s="73">
+      <c r="S8" s="34">
         <v>33610956</v>
       </c>
-      <c r="T8" s="74">
+      <c r="T8" s="34">
         <v>34584453</v>
       </c>
-      <c r="U8" s="74">
+      <c r="U8" s="34">
         <v>39661007</v>
       </c>
-      <c r="V8" s="74">
+      <c r="V8" s="34">
         <v>38645663</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="W8" s="34">
+        <v>37464906</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" s="6" customFormat="1">
+      <c r="A9" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="23">
+      <c r="B9" s="17">
         <v>1562413</v>
       </c>
-      <c r="C9" s="23">
+      <c r="C9" s="17">
         <v>1715987</v>
       </c>
-      <c r="D9" s="23">
+      <c r="D9" s="17">
         <v>1781248</v>
       </c>
-      <c r="E9" s="23">
+      <c r="E9" s="17">
         <v>2069885</v>
       </c>
-      <c r="F9" s="23">
+      <c r="F9" s="17">
         <v>2097974</v>
       </c>
-      <c r="G9" s="23">
+      <c r="G9" s="34">
         <v>2051288</v>
       </c>
-      <c r="H9" s="23">
+      <c r="H9" s="34">
         <v>2537291</v>
       </c>
-      <c r="I9" s="23">
+      <c r="I9" s="34">
         <v>2283235</v>
       </c>
-      <c r="J9" s="23">
+      <c r="J9" s="34">
         <v>2880422</v>
       </c>
-      <c r="K9" s="23">
+      <c r="K9" s="34">
         <v>2779911</v>
       </c>
-      <c r="L9" s="23">
+      <c r="L9" s="34">
         <v>4213056</v>
       </c>
-      <c r="M9" s="23">
+      <c r="M9" s="34">
         <v>4976128</v>
       </c>
-      <c r="N9" s="72">
+      <c r="N9" s="34">
         <v>5108048</v>
       </c>
-      <c r="O9" s="23">
+      <c r="O9" s="34">
         <v>5918709</v>
       </c>
-      <c r="P9" s="23">
+      <c r="P9" s="34">
         <v>6128049</v>
       </c>
-      <c r="Q9" s="23">
+      <c r="Q9" s="34">
         <v>6226906</v>
       </c>
-      <c r="R9" s="23">
+      <c r="R9" s="34">
         <v>6494220</v>
       </c>
-      <c r="S9" s="73">
+      <c r="S9" s="34">
         <v>6538522</v>
       </c>
-      <c r="T9" s="74">
+      <c r="T9" s="34">
         <v>6836542</v>
       </c>
-      <c r="U9" s="74">
+      <c r="U9" s="34">
         <v>6819530</v>
       </c>
-      <c r="V9" s="74">
+      <c r="V9" s="34">
         <v>6870260</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="W9" s="34">
+        <v>6920559</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="6" customFormat="1">
+      <c r="A10" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="B10" s="23">
+      <c r="B10" s="17">
         <v>4040899</v>
       </c>
-      <c r="C10" s="23">
+      <c r="C10" s="17">
         <v>4477890</v>
       </c>
-      <c r="D10" s="23">
+      <c r="D10" s="17">
         <v>4924119</v>
       </c>
-      <c r="E10" s="23">
+      <c r="E10" s="17">
         <v>5518887</v>
       </c>
-      <c r="F10" s="23">
+      <c r="F10" s="17">
         <v>6249451</v>
       </c>
-      <c r="G10" s="23">
+      <c r="G10" s="34">
         <v>7257973</v>
       </c>
-      <c r="H10" s="23">
+      <c r="H10" s="34">
         <v>6979137</v>
       </c>
-      <c r="I10" s="23">
+      <c r="I10" s="34">
         <v>7913450</v>
       </c>
-      <c r="J10" s="23">
+      <c r="J10" s="34">
         <v>9793797</v>
       </c>
-      <c r="K10" s="23">
+      <c r="K10" s="34">
         <v>11597442</v>
       </c>
-      <c r="L10" s="23">
+      <c r="L10" s="34">
         <v>12722585</v>
       </c>
-      <c r="M10" s="23">
+      <c r="M10" s="34">
         <v>15725815</v>
       </c>
-      <c r="N10" s="72">
+      <c r="N10" s="34">
         <v>23733160</v>
       </c>
-      <c r="O10" s="23">
+      <c r="O10" s="34">
         <v>24684732</v>
       </c>
-      <c r="P10" s="23">
+      <c r="P10" s="34">
         <v>24800754</v>
       </c>
-      <c r="Q10" s="23">
+      <c r="Q10" s="34">
         <v>25737541</v>
       </c>
-      <c r="R10" s="23">
+      <c r="R10" s="34">
         <v>26749705</v>
       </c>
-      <c r="S10" s="75">
+      <c r="S10" s="34">
         <v>37056337</v>
       </c>
-      <c r="T10" s="74">
+      <c r="T10" s="34">
         <v>42901734</v>
       </c>
-      <c r="U10" s="74">
+      <c r="U10" s="34">
         <v>43213857</v>
       </c>
-      <c r="V10" s="74">
+      <c r="V10" s="34">
         <v>43497688</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="W10" s="34">
+        <v>48423354</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="6" customFormat="1">
+      <c r="A11" s="39" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="23">
+      <c r="B11" s="17">
         <v>1065071</v>
       </c>
-      <c r="C11" s="23">
+      <c r="C11" s="17">
         <v>1172494</v>
       </c>
-      <c r="D11" s="23">
+      <c r="D11" s="17">
         <v>1596565</v>
       </c>
-      <c r="E11" s="23">
+      <c r="E11" s="17">
         <v>1574381</v>
       </c>
-      <c r="F11" s="23">
+      <c r="F11" s="17">
         <v>1918533</v>
       </c>
-      <c r="G11" s="23">
+      <c r="G11" s="34">
         <v>1947010</v>
       </c>
-      <c r="H11" s="23">
+      <c r="H11" s="34">
         <v>1875829</v>
       </c>
-      <c r="I11" s="23">
+      <c r="I11" s="34">
         <v>2112716</v>
       </c>
-      <c r="J11" s="23">
+      <c r="J11" s="34">
         <v>2739008</v>
       </c>
-      <c r="K11" s="23">
+      <c r="K11" s="34">
         <v>3201544</v>
       </c>
-      <c r="L11" s="23">
+      <c r="L11" s="34">
         <v>3435091</v>
       </c>
-      <c r="M11" s="23">
+      <c r="M11" s="34">
         <v>3453868</v>
       </c>
-      <c r="N11" s="72">
+      <c r="N11" s="34">
         <v>4185747</v>
       </c>
-      <c r="O11" s="23">
+      <c r="O11" s="34">
         <v>4743643</v>
       </c>
-      <c r="P11" s="23">
+      <c r="P11" s="34">
         <v>5313350</v>
       </c>
-      <c r="Q11" s="23">
+      <c r="Q11" s="34">
         <v>5711717</v>
       </c>
-      <c r="R11" s="23">
+      <c r="R11" s="34">
         <v>5709888</v>
       </c>
-      <c r="S11" s="73">
+      <c r="S11" s="34">
         <v>7181858</v>
       </c>
-      <c r="T11" s="74">
+      <c r="T11" s="34">
         <v>8647440</v>
       </c>
-      <c r="U11" s="74">
+      <c r="U11" s="34">
         <v>8676051</v>
       </c>
-      <c r="V11" s="74">
+      <c r="V11" s="34">
         <v>8687338</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="9" t="s">
+      <c r="W11" s="34">
+        <v>8921138</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="6" customFormat="1">
+      <c r="A12" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="23">
+      <c r="B12" s="17">
         <v>1862637</v>
       </c>
-      <c r="C12" s="23">
+      <c r="C12" s="17">
         <v>2005309</v>
       </c>
-      <c r="D12" s="23">
+      <c r="D12" s="17">
         <v>2167306</v>
       </c>
-      <c r="E12" s="23">
+      <c r="E12" s="17">
         <v>2290513</v>
       </c>
-      <c r="F12" s="23">
+      <c r="F12" s="17">
         <v>2805431</v>
       </c>
-      <c r="G12" s="23">
+      <c r="G12" s="34">
         <v>3401109</v>
       </c>
-      <c r="H12" s="23">
+      <c r="H12" s="34">
         <v>3641442</v>
       </c>
-      <c r="I12" s="23">
+      <c r="I12" s="34">
         <v>4127258</v>
       </c>
-      <c r="J12" s="23">
+      <c r="J12" s="34">
         <v>5352609</v>
       </c>
-      <c r="K12" s="23">
+      <c r="K12" s="34">
         <v>5035999</v>
       </c>
-      <c r="L12" s="23">
+      <c r="L12" s="34">
         <v>9583459</v>
       </c>
-      <c r="M12" s="23">
+      <c r="M12" s="34">
         <v>9648488</v>
       </c>
-      <c r="N12" s="72">
+      <c r="N12" s="34">
         <v>11852479</v>
       </c>
-      <c r="O12" s="23">
+      <c r="O12" s="34">
         <v>12722489</v>
       </c>
-      <c r="P12" s="23">
+      <c r="P12" s="34">
         <v>15772279</v>
       </c>
-      <c r="Q12" s="23">
+      <c r="Q12" s="34">
         <v>15832766</v>
       </c>
-      <c r="R12" s="23">
+      <c r="R12" s="34">
         <v>16931837</v>
       </c>
-      <c r="S12" s="73">
+      <c r="S12" s="34">
         <v>16679791</v>
       </c>
-      <c r="T12" s="74">
+      <c r="T12" s="34">
         <v>18458888</v>
       </c>
-      <c r="U12" s="74">
+      <c r="U12" s="34">
         <v>19355446</v>
       </c>
-      <c r="V12" s="74">
+      <c r="V12" s="34">
         <v>19883711</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="8" t="s">
+      <c r="W12" s="34">
+        <v>20055125</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" ht="25.5">
+      <c r="A13" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="23">
+      <c r="B13" s="17">
         <v>3037151</v>
       </c>
-      <c r="C13" s="23">
+      <c r="C13" s="17">
         <v>3392979</v>
       </c>
-      <c r="D13" s="23">
+      <c r="D13" s="17">
         <v>3727857</v>
       </c>
-      <c r="E13" s="23">
+      <c r="E13" s="17">
         <v>3745998</v>
       </c>
-      <c r="F13" s="23">
+      <c r="F13" s="17">
         <v>4226436</v>
       </c>
-      <c r="G13" s="23">
+      <c r="G13" s="34">
         <v>6033831</v>
       </c>
-      <c r="H13" s="23">
+      <c r="H13" s="34">
         <v>8749066</v>
       </c>
-      <c r="I13" s="23">
+      <c r="I13" s="34">
         <v>12059149</v>
       </c>
-      <c r="J13" s="23">
+      <c r="J13" s="34">
         <v>14592663</v>
       </c>
-      <c r="K13" s="23">
+      <c r="K13" s="34">
         <v>12836162</v>
       </c>
-      <c r="L13" s="23">
+      <c r="L13" s="34">
         <v>9230597</v>
       </c>
-      <c r="M13" s="23">
+      <c r="M13" s="34">
         <v>13221187</v>
       </c>
-      <c r="N13" s="72">
+      <c r="N13" s="34">
         <v>15081037</v>
       </c>
-      <c r="O13" s="23">
+      <c r="O13" s="34">
         <v>14726565</v>
       </c>
-      <c r="P13" s="23">
+      <c r="P13" s="34">
         <v>13429253</v>
       </c>
-      <c r="Q13" s="23">
+      <c r="Q13" s="34">
         <v>14243842</v>
       </c>
-      <c r="R13" s="23">
+      <c r="R13" s="34">
         <v>15410907</v>
       </c>
-      <c r="S13" s="73">
+      <c r="S13" s="34">
         <v>14404655</v>
       </c>
-      <c r="T13" s="74">
+      <c r="T13" s="34">
         <v>14121360</v>
       </c>
-      <c r="U13" s="74">
+      <c r="U13" s="34">
         <v>16707934</v>
       </c>
-      <c r="V13" s="74">
-[...4 lines deleted...]
-      <c r="A14" s="9" t="s">
+      <c r="V13" s="34">
+        <v>16355700</v>
+      </c>
+      <c r="W13" s="34">
+        <v>15772494</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="6" customFormat="1">
+      <c r="A14" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="23">
+      <c r="B14" s="17">
         <v>2955793</v>
       </c>
-      <c r="C14" s="23">
+      <c r="C14" s="17">
         <v>3312097</v>
       </c>
-      <c r="D14" s="23">
+      <c r="D14" s="17">
         <v>3835424</v>
       </c>
-      <c r="E14" s="23">
+      <c r="E14" s="17">
         <v>4032452</v>
       </c>
-      <c r="F14" s="23">
+      <c r="F14" s="17">
         <v>4997016</v>
       </c>
-      <c r="G14" s="23">
+      <c r="G14" s="34">
         <v>6107297</v>
       </c>
-      <c r="H14" s="23">
+      <c r="H14" s="34">
         <v>7060944</v>
       </c>
-      <c r="I14" s="23">
+      <c r="I14" s="34">
         <v>6186121</v>
       </c>
-      <c r="J14" s="23">
+      <c r="J14" s="34">
         <v>6830896</v>
       </c>
-      <c r="K14" s="23">
+      <c r="K14" s="34">
         <v>10468402</v>
       </c>
-      <c r="L14" s="23">
+      <c r="L14" s="34">
         <v>10228116</v>
       </c>
-      <c r="M14" s="23">
+      <c r="M14" s="34">
         <v>11110743</v>
       </c>
-      <c r="N14" s="72">
+      <c r="N14" s="34">
         <v>16738882</v>
       </c>
-      <c r="O14" s="23">
+      <c r="O14" s="34">
         <v>18421221</v>
       </c>
-      <c r="P14" s="23">
+      <c r="P14" s="34">
         <v>19951999</v>
       </c>
-      <c r="Q14" s="23">
+      <c r="Q14" s="34">
         <v>21519727</v>
       </c>
-      <c r="R14" s="23">
+      <c r="R14" s="34">
         <v>21865235</v>
       </c>
-      <c r="S14" s="73">
+      <c r="S14" s="34">
         <v>22210378</v>
       </c>
-      <c r="T14" s="74">
+      <c r="T14" s="34">
         <v>21061604</v>
       </c>
-      <c r="U14" s="74">
+      <c r="U14" s="34">
         <v>22751773</v>
       </c>
-      <c r="V14" s="74">
-[...4 lines deleted...]
-      <c r="A15" s="8" t="s">
+      <c r="V14" s="34">
+        <v>25107285</v>
+      </c>
+      <c r="W14" s="34">
+        <v>25698954</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="21">
+      <c r="B15" s="16">
         <v>5796165</v>
       </c>
-      <c r="C15" s="21">
+      <c r="C15" s="16">
         <v>5796165</v>
       </c>
-      <c r="D15" s="21">
+      <c r="D15" s="16">
         <v>5796165</v>
       </c>
-      <c r="E15" s="21">
+      <c r="E15" s="16">
         <v>5796165</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>5796165</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="34">
         <v>5796165</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="34">
         <v>5796165</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="34">
         <v>5796165</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="34">
         <v>5796165</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="34">
         <v>5796165</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="34">
         <v>5796165</v>
       </c>
-      <c r="M15" s="10">
+      <c r="M15" s="34">
         <v>5796165</v>
       </c>
-      <c r="N15" s="10">
+      <c r="N15" s="34">
         <v>5796165</v>
       </c>
-      <c r="O15" s="10">
+      <c r="O15" s="34">
         <v>5796165</v>
       </c>
-      <c r="P15" s="10">
+      <c r="P15" s="34">
         <v>5796165</v>
       </c>
-      <c r="Q15" s="10">
+      <c r="Q15" s="34">
         <v>5796165</v>
       </c>
-      <c r="R15" s="33">
+      <c r="R15" s="34">
         <v>5796165</v>
       </c>
-      <c r="S15" s="76">
+      <c r="S15" s="34">
         <v>33625733</v>
       </c>
-      <c r="T15" s="74">
+      <c r="T15" s="34">
         <v>29500900</v>
       </c>
-      <c r="U15" s="74">
+      <c r="U15" s="34">
         <v>36319342</v>
       </c>
-      <c r="V15" s="74">
+      <c r="V15" s="34">
         <v>45648571</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="9" t="s">
+      <c r="W15" s="34">
+        <v>44525219</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="6" customFormat="1" ht="25.5">
+      <c r="A16" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="23">
+      <c r="B16" s="17">
         <v>2654183</v>
       </c>
-      <c r="C16" s="23">
+      <c r="C16" s="17">
         <v>2777598</v>
       </c>
-      <c r="D16" s="23">
+      <c r="D16" s="17">
         <v>2797194</v>
       </c>
-      <c r="E16" s="23">
+      <c r="E16" s="17">
         <v>3399591</v>
       </c>
-      <c r="F16" s="23">
+      <c r="F16" s="17">
         <v>4350937</v>
       </c>
-      <c r="G16" s="23">
+      <c r="G16" s="35">
         <v>5555845</v>
       </c>
-      <c r="H16" s="23">
+      <c r="H16" s="35">
         <v>6082601</v>
       </c>
-      <c r="I16" s="23">
+      <c r="I16" s="35">
         <v>5194718</v>
       </c>
-      <c r="J16" s="23">
+      <c r="J16" s="35">
         <v>5457246</v>
       </c>
-      <c r="K16" s="23">
+      <c r="K16" s="35">
         <v>7091666</v>
       </c>
-      <c r="L16" s="23">
+      <c r="L16" s="35">
         <v>7146988</v>
       </c>
-      <c r="M16" s="23">
+      <c r="M16" s="35">
         <v>8096308</v>
       </c>
-      <c r="N16" s="77">
+      <c r="N16" s="35">
         <v>10389868</v>
       </c>
-      <c r="O16" s="23">
+      <c r="O16" s="35">
         <v>10606867</v>
       </c>
-      <c r="P16" s="23">
+      <c r="P16" s="35">
         <v>10357276</v>
       </c>
-      <c r="Q16" s="23">
+      <c r="Q16" s="35">
         <v>10852526</v>
       </c>
-      <c r="R16" s="78">
+      <c r="R16" s="35">
         <v>12120086</v>
       </c>
-      <c r="S16" s="79">
+      <c r="S16" s="35">
         <v>12641326</v>
       </c>
-      <c r="T16" s="32">
+      <c r="T16" s="35">
         <v>16968885</v>
       </c>
-      <c r="U16" s="32">
+      <c r="U16" s="35">
         <v>19952534</v>
       </c>
-      <c r="V16" s="32">
+      <c r="V16" s="35">
         <v>21545756</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="9" t="s">
+      <c r="W16" s="35">
+        <v>21337634</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23" s="6" customFormat="1">
+      <c r="A17" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="23">
+      <c r="B17" s="17">
         <v>1031261</v>
       </c>
-      <c r="C17" s="23">
+      <c r="C17" s="17">
         <v>1100855</v>
       </c>
-      <c r="D17" s="23">
+      <c r="D17" s="17">
         <v>1267576</v>
       </c>
-      <c r="E17" s="23">
+      <c r="E17" s="17">
         <v>1387532</v>
       </c>
-      <c r="F17" s="23">
+      <c r="F17" s="17">
         <v>1763174</v>
       </c>
-      <c r="G17" s="23">
+      <c r="G17" s="34">
         <v>1576486</v>
       </c>
-      <c r="H17" s="23">
+      <c r="H17" s="34">
         <v>1882841</v>
       </c>
-      <c r="I17" s="23">
+      <c r="I17" s="34">
         <v>2981215</v>
       </c>
-      <c r="J17" s="23">
+      <c r="J17" s="34">
         <v>2186268</v>
       </c>
-      <c r="K17" s="23">
+      <c r="K17" s="34">
         <v>2222015</v>
       </c>
-      <c r="L17" s="23">
+      <c r="L17" s="34">
         <v>3765853</v>
       </c>
-      <c r="M17" s="23">
+      <c r="M17" s="34">
         <v>3041503</v>
       </c>
-      <c r="N17" s="72">
+      <c r="N17" s="34">
         <v>4297066</v>
       </c>
-      <c r="O17" s="23">
+      <c r="O17" s="34">
         <v>5436069</v>
       </c>
-      <c r="P17" s="23">
+      <c r="P17" s="34">
         <v>4458213</v>
       </c>
-      <c r="Q17" s="23">
+      <c r="Q17" s="34">
         <v>3479823</v>
       </c>
-      <c r="R17" s="78">
+      <c r="R17" s="34">
         <v>5844092</v>
       </c>
-      <c r="S17" s="79">
+      <c r="S17" s="34">
         <v>6499416</v>
       </c>
-      <c r="T17" s="74">
+      <c r="T17" s="34">
         <v>4592878</v>
       </c>
-      <c r="U17" s="74">
+      <c r="U17" s="34">
         <v>6452030</v>
       </c>
-      <c r="V17" s="74">
+      <c r="V17" s="34">
         <v>4338210</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="22" t="s">
+      <c r="W17" s="34">
+        <v>5101701</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23" s="6" customFormat="1">
+      <c r="A18" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="23">
+      <c r="B18" s="17">
         <v>339284</v>
       </c>
-      <c r="C18" s="23">
+      <c r="C18" s="17">
         <v>285086</v>
       </c>
-      <c r="D18" s="23">
+      <c r="D18" s="17">
         <v>324742</v>
       </c>
-      <c r="E18" s="23">
+      <c r="E18" s="17">
         <v>376527</v>
       </c>
-      <c r="F18" s="23">
+      <c r="F18" s="17">
         <v>584409</v>
       </c>
-      <c r="G18" s="23">
+      <c r="G18" s="34">
         <v>1070089</v>
       </c>
-      <c r="H18" s="23">
+      <c r="H18" s="34">
         <v>1185693</v>
       </c>
-      <c r="I18" s="23">
+      <c r="I18" s="34">
         <v>840032</v>
       </c>
-      <c r="J18" s="23">
+      <c r="J18" s="34">
         <v>1287264</v>
       </c>
-      <c r="K18" s="23">
+      <c r="K18" s="34">
         <v>725112</v>
       </c>
-      <c r="L18" s="23">
+      <c r="L18" s="34">
         <v>936807</v>
       </c>
-      <c r="M18" s="23">
+      <c r="M18" s="34">
         <v>1204249</v>
       </c>
-      <c r="N18" s="72">
+      <c r="N18" s="34">
         <v>1548096</v>
       </c>
-      <c r="O18" s="23">
+      <c r="O18" s="34">
         <v>2327038</v>
       </c>
-      <c r="P18" s="23">
+      <c r="P18" s="34">
         <v>3062954</v>
       </c>
-      <c r="Q18" s="23">
+      <c r="Q18" s="34">
         <v>3451066</v>
       </c>
-      <c r="R18" s="78">
+      <c r="R18" s="34">
         <v>1943306</v>
       </c>
-      <c r="S18" s="79">
+      <c r="S18" s="34">
         <v>2006576</v>
       </c>
-      <c r="T18" s="74">
+      <c r="T18" s="34">
         <v>2137935</v>
       </c>
-      <c r="U18" s="74">
+      <c r="U18" s="34">
         <v>2231607</v>
       </c>
-      <c r="V18" s="74">
+      <c r="V18" s="34">
         <v>1060028</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="8" t="s">
+      <c r="W18" s="34">
+        <v>990019</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="B19" s="23">
+      <c r="B19" s="17">
         <v>1410890</v>
       </c>
-      <c r="C19" s="23">
+      <c r="C19" s="17">
         <v>1645770</v>
       </c>
-      <c r="D19" s="23">
+      <c r="D19" s="17">
         <v>1769971</v>
       </c>
-      <c r="E19" s="23">
+      <c r="E19" s="17">
         <v>2508301</v>
       </c>
-      <c r="F19" s="23">
+      <c r="F19" s="17">
         <v>3280820</v>
       </c>
-      <c r="G19" s="23">
+      <c r="G19" s="34">
         <v>6072174</v>
       </c>
-      <c r="H19" s="23">
+      <c r="H19" s="34">
         <v>6953588</v>
       </c>
-      <c r="I19" s="23">
+      <c r="I19" s="34">
         <v>6266537</v>
       </c>
-      <c r="J19" s="23">
+      <c r="J19" s="34">
         <v>6392632</v>
       </c>
-      <c r="K19" s="23">
+      <c r="K19" s="34">
         <v>6329892</v>
       </c>
-      <c r="L19" s="23">
+      <c r="L19" s="34">
         <v>4823952</v>
       </c>
-      <c r="M19" s="23">
+      <c r="M19" s="34">
         <v>6417991</v>
       </c>
-      <c r="N19" s="72">
+      <c r="N19" s="34">
         <v>4821852</v>
       </c>
-      <c r="O19" s="23">
+      <c r="O19" s="34">
         <v>4327388</v>
       </c>
-      <c r="P19" s="23">
+      <c r="P19" s="34">
         <v>5680093</v>
       </c>
-      <c r="Q19" s="23">
+      <c r="Q19" s="34">
         <v>5854545</v>
       </c>
-      <c r="R19" s="78">
+      <c r="R19" s="34">
         <v>7220115</v>
       </c>
-      <c r="S19" s="79">
+      <c r="S19" s="34">
         <v>7883617</v>
       </c>
-      <c r="T19" s="74">
+      <c r="T19" s="34">
         <v>7939137</v>
       </c>
-      <c r="U19" s="74">
+      <c r="U19" s="34">
         <v>9914778</v>
       </c>
-      <c r="V19" s="74">
+      <c r="V19" s="34">
         <v>19764606</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="9" t="s">
+      <c r="W19" s="34">
+        <v>18085884</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" s="6" customFormat="1">
+      <c r="A20" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="23">
+      <c r="B20" s="17">
         <v>360547</v>
       </c>
-      <c r="C20" s="23">
+      <c r="C20" s="17">
         <v>477065</v>
       </c>
-      <c r="D20" s="23">
+      <c r="D20" s="17">
         <v>580960</v>
       </c>
-      <c r="E20" s="23">
+      <c r="E20" s="17">
         <v>848267</v>
       </c>
-      <c r="F20" s="23">
+      <c r="F20" s="17">
         <v>1146418</v>
       </c>
-      <c r="G20" s="23">
+      <c r="G20" s="34">
         <v>1144800</v>
       </c>
-      <c r="H20" s="23">
+      <c r="H20" s="34">
         <v>1520904</v>
       </c>
-      <c r="I20" s="23">
+      <c r="I20" s="34">
         <v>1537498</v>
       </c>
-      <c r="J20" s="23">
+      <c r="J20" s="34">
         <v>5354817</v>
       </c>
-      <c r="K20" s="23">
+      <c r="K20" s="34">
         <v>6804183</v>
       </c>
-      <c r="L20" s="23">
+      <c r="L20" s="34">
         <v>1713604</v>
       </c>
-      <c r="M20" s="23">
+      <c r="M20" s="34">
         <v>2746057</v>
       </c>
-      <c r="N20" s="72">
+      <c r="N20" s="34">
         <v>3714066</v>
       </c>
-      <c r="O20" s="23">
+      <c r="O20" s="34">
         <v>2917152</v>
       </c>
-      <c r="P20" s="23">
+      <c r="P20" s="34">
         <v>4278743</v>
       </c>
-      <c r="Q20" s="23">
+      <c r="Q20" s="34">
         <v>4349787</v>
       </c>
-      <c r="R20" s="78">
+      <c r="R20" s="34">
         <v>3063764</v>
       </c>
-      <c r="S20" s="76">
+      <c r="S20" s="34">
         <v>27019226</v>
       </c>
-      <c r="T20" s="74">
+      <c r="T20" s="34">
         <v>30601567</v>
       </c>
-      <c r="U20" s="74">
+      <c r="U20" s="34">
         <v>32257785</v>
       </c>
-      <c r="V20" s="74">
+      <c r="V20" s="34">
         <v>32275516</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="8" t="s">
+      <c r="W20" s="34">
+        <v>30753917</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="23">
+      <c r="B21" s="17">
         <v>1892179</v>
       </c>
-      <c r="C21" s="23">
+      <c r="C21" s="17">
         <v>2051934</v>
       </c>
-      <c r="D21" s="23">
+      <c r="D21" s="17">
         <v>2675815</v>
       </c>
-      <c r="E21" s="23">
+      <c r="E21" s="17">
         <v>2730425</v>
       </c>
-      <c r="F21" s="23">
+      <c r="F21" s="17">
         <v>2902431</v>
       </c>
-      <c r="G21" s="32">
+      <c r="G21" s="34">
         <v>5980745</v>
       </c>
-      <c r="H21" s="23">
+      <c r="H21" s="34">
         <v>5277017</v>
       </c>
-      <c r="I21" s="23">
+      <c r="I21" s="34">
         <v>4429985</v>
       </c>
-      <c r="J21" s="23">
+      <c r="J21" s="34">
         <v>5601763</v>
       </c>
-      <c r="K21" s="23">
+      <c r="K21" s="34">
         <v>5696238</v>
       </c>
-      <c r="L21" s="80">
+      <c r="L21" s="34">
         <v>6184807</v>
       </c>
-      <c r="M21" s="80">
+      <c r="M21" s="34">
         <v>8174911</v>
       </c>
-      <c r="N21" s="81" t="s">
+      <c r="N21" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="O21" s="81" t="s">
+      <c r="O21" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="P21" s="81" t="s">
+      <c r="P21" s="34" t="s">
         <v>59</v>
       </c>
-      <c r="Q21" s="82" t="s">
+      <c r="Q21" s="34" t="s">
         <v>146</v>
       </c>
-      <c r="R21" s="82" t="s">
+      <c r="R21" s="34" t="s">
         <v>147</v>
       </c>
-      <c r="S21" s="83" t="s">
+      <c r="S21" s="34" t="s">
         <v>148</v>
       </c>
-      <c r="T21" s="74">
+      <c r="T21" s="34">
         <v>13352923</v>
       </c>
-      <c r="U21" s="74">
+      <c r="U21" s="34">
         <v>15408511</v>
       </c>
-      <c r="V21" s="74">
+      <c r="V21" s="34">
         <v>14731241</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="47" t="s">
+      <c r="W21" s="34">
+        <v>12482297</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" s="4" customFormat="1" ht="25.5">
+      <c r="A22" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="B22" s="66">
+      <c r="B22" s="26">
         <v>68870986</v>
       </c>
-      <c r="C22" s="66">
+      <c r="C22" s="26">
         <v>76240763</v>
       </c>
-      <c r="D22" s="66">
+      <c r="D22" s="26">
         <v>92857008</v>
       </c>
-      <c r="E22" s="66">
+      <c r="E22" s="26">
         <v>113860543</v>
       </c>
-      <c r="F22" s="66">
+      <c r="F22" s="26">
         <v>127922700</v>
       </c>
-      <c r="G22" s="66">
+      <c r="G22" s="32">
         <v>135177562</v>
       </c>
-      <c r="H22" s="66">
+      <c r="H22" s="32">
         <v>181312587</v>
       </c>
-      <c r="I22" s="66">
+      <c r="I22" s="32">
         <v>243350188</v>
       </c>
-      <c r="J22" s="66">
+      <c r="J22" s="32">
         <v>273833102</v>
       </c>
-      <c r="K22" s="66">
+      <c r="K22" s="32">
         <v>369145645</v>
       </c>
-      <c r="L22" s="66">
+      <c r="L22" s="32">
         <v>426839120</v>
       </c>
-      <c r="M22" s="66">
+      <c r="M22" s="32">
         <v>399212241</v>
       </c>
-      <c r="N22" s="84">
+      <c r="N22" s="32">
         <v>470758976</v>
       </c>
-      <c r="O22" s="66">
+      <c r="O22" s="32">
         <v>533184581</v>
       </c>
-      <c r="P22" s="66">
+      <c r="P22" s="32">
         <v>614553180</v>
       </c>
-      <c r="Q22" s="66">
+      <c r="Q22" s="32">
         <v>721778365</v>
       </c>
-      <c r="R22" s="85">
+      <c r="R22" s="32">
         <v>757550811</v>
       </c>
-      <c r="S22" s="86">
+      <c r="S22" s="32">
         <v>934199779</v>
       </c>
-      <c r="T22" s="71">
+      <c r="T22" s="32">
         <v>736579178</v>
       </c>
-      <c r="U22" s="71">
+      <c r="U22" s="32">
         <v>872480042</v>
       </c>
-      <c r="V22" s="71">
+      <c r="V22" s="32">
         <v>962595851</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="8" t="s">
+      <c r="W22" s="32">
+        <v>908855671</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B23" s="23">
+      <c r="B23" s="17">
         <v>2462224</v>
       </c>
-      <c r="C23" s="23">
+      <c r="C23" s="17">
         <v>2451339</v>
       </c>
-      <c r="D23" s="23">
+      <c r="D23" s="17">
         <v>3162912</v>
       </c>
-      <c r="E23" s="23">
+      <c r="E23" s="17">
         <v>3715884</v>
       </c>
-      <c r="F23" s="23">
+      <c r="F23" s="17">
         <v>5249867</v>
       </c>
-      <c r="G23" s="23">
+      <c r="G23" s="34">
         <v>7377828</v>
       </c>
-      <c r="H23" s="23">
+      <c r="H23" s="34">
         <v>8972073</v>
       </c>
-      <c r="I23" s="23">
+      <c r="I23" s="34">
         <v>7752327</v>
       </c>
-      <c r="J23" s="28">
+      <c r="J23" s="34">
         <v>7680034</v>
       </c>
-      <c r="K23" s="28">
+      <c r="K23" s="34">
         <v>8326951</v>
       </c>
-      <c r="L23" s="29">
+      <c r="L23" s="34">
         <v>9774727</v>
       </c>
-      <c r="M23" s="29">
+      <c r="M23" s="34">
         <v>15357816</v>
       </c>
-      <c r="N23" s="29" t="s">
+      <c r="N23" s="34" t="s">
         <v>122</v>
       </c>
-      <c r="O23" s="29" t="s">
+      <c r="O23" s="34" t="s">
         <v>123</v>
       </c>
-      <c r="P23" s="29" t="s">
+      <c r="P23" s="34" t="s">
         <v>124</v>
       </c>
-      <c r="Q23" s="23" t="s">
+      <c r="Q23" s="34" t="s">
         <v>214</v>
       </c>
-      <c r="R23" s="78" t="s">
+      <c r="R23" s="34" t="s">
         <v>215</v>
       </c>
-      <c r="S23" s="87" t="s">
+      <c r="S23" s="34" t="s">
         <v>216</v>
       </c>
-      <c r="T23" s="74">
+      <c r="T23" s="34">
         <v>28551024</v>
       </c>
-      <c r="U23" s="74">
+      <c r="U23" s="34">
         <v>18293081</v>
       </c>
-      <c r="V23" s="74">
+      <c r="V23" s="34">
         <v>21318603</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="9" t="s">
+      <c r="W23" s="34">
+        <v>22324580</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" s="6" customFormat="1">
+      <c r="A24" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="23">
+      <c r="B24" s="17">
         <v>207983</v>
       </c>
-      <c r="C24" s="23">
+      <c r="C24" s="17">
         <v>219701</v>
       </c>
-      <c r="D24" s="23">
+      <c r="D24" s="17">
         <v>273515</v>
       </c>
-      <c r="E24" s="23">
+      <c r="E24" s="17">
         <v>268047</v>
       </c>
-      <c r="F24" s="29">
+      <c r="F24" s="20">
         <v>365280</v>
       </c>
-      <c r="G24" s="29">
+      <c r="G24" s="34">
         <v>863085</v>
       </c>
-      <c r="H24" s="29">
+      <c r="H24" s="34">
         <v>1095519</v>
       </c>
-      <c r="I24" s="29">
+      <c r="I24" s="34">
         <v>1196262</v>
       </c>
-      <c r="J24" s="30">
+      <c r="J24" s="34">
         <v>1201026</v>
       </c>
-      <c r="K24" s="30">
+      <c r="K24" s="34">
         <v>1968113</v>
       </c>
-      <c r="L24" s="29">
+      <c r="L24" s="34">
         <v>2726532</v>
       </c>
-      <c r="M24" s="29">
+      <c r="M24" s="34">
         <v>5464281</v>
       </c>
-      <c r="N24" s="29" t="s">
+      <c r="N24" s="34" t="s">
         <v>125</v>
       </c>
-      <c r="O24" s="29" t="s">
+      <c r="O24" s="34" t="s">
         <v>126</v>
       </c>
-      <c r="P24" s="29" t="s">
+      <c r="P24" s="34" t="s">
         <v>127</v>
       </c>
-      <c r="Q24" s="23" t="s">
+      <c r="Q24" s="34" t="s">
         <v>217</v>
       </c>
-      <c r="R24" s="78" t="s">
+      <c r="R24" s="34" t="s">
         <v>218</v>
       </c>
-      <c r="S24" s="87" t="s">
+      <c r="S24" s="34" t="s">
         <v>219</v>
       </c>
-      <c r="T24" s="74">
+      <c r="T24" s="34">
         <v>11830687</v>
       </c>
-      <c r="U24" s="74">
+      <c r="U24" s="34">
         <v>8333961</v>
       </c>
-      <c r="V24" s="74">
+      <c r="V24" s="34">
         <v>3930520</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="8" t="s">
+      <c r="W24" s="34">
+        <v>10078038</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" ht="25.5">
+      <c r="A25" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="B25" s="23">
+      <c r="B25" s="17">
         <v>1344652</v>
       </c>
-      <c r="C25" s="23">
+      <c r="C25" s="17">
         <v>1673662</v>
       </c>
-      <c r="D25" s="23">
+      <c r="D25" s="17">
         <v>1860850</v>
       </c>
-      <c r="E25" s="23">
+      <c r="E25" s="17">
         <v>2046809</v>
       </c>
-      <c r="F25" s="23">
+      <c r="F25" s="17">
         <v>2523057</v>
       </c>
-      <c r="G25" s="23">
+      <c r="G25" s="34">
         <v>2357876</v>
       </c>
-      <c r="H25" s="23">
+      <c r="H25" s="34">
         <v>3737299</v>
       </c>
-      <c r="I25" s="23">
+      <c r="I25" s="34">
         <v>4977786</v>
       </c>
-      <c r="J25" s="28">
+      <c r="J25" s="34">
         <v>4877703</v>
       </c>
-      <c r="K25" s="28">
+      <c r="K25" s="34">
         <v>8443429</v>
       </c>
-      <c r="L25" s="29">
+      <c r="L25" s="34">
         <v>8935190</v>
       </c>
-      <c r="M25" s="29">
+      <c r="M25" s="34">
         <v>10541164</v>
       </c>
-      <c r="N25" s="29" t="s">
+      <c r="N25" s="34" t="s">
         <v>128</v>
       </c>
-      <c r="O25" s="29" t="s">
+      <c r="O25" s="34" t="s">
         <v>129</v>
       </c>
-      <c r="P25" s="29" t="s">
+      <c r="P25" s="34" t="s">
         <v>130</v>
       </c>
-      <c r="Q25" s="23" t="s">
+      <c r="Q25" s="34" t="s">
         <v>220</v>
       </c>
-      <c r="R25" s="78" t="s">
+      <c r="R25" s="34" t="s">
         <v>221</v>
       </c>
-      <c r="S25" s="87" t="s">
+      <c r="S25" s="34" t="s">
         <v>222</v>
       </c>
-      <c r="T25" s="74">
+      <c r="T25" s="34">
         <v>23209677</v>
       </c>
-      <c r="U25" s="74">
+      <c r="U25" s="34">
         <v>23463518</v>
       </c>
-      <c r="V25" s="74">
+      <c r="V25" s="34">
         <v>24366995</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="8" t="s">
+      <c r="W25" s="34">
+        <v>13700813</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B26" s="23">
+      <c r="B26" s="17">
         <v>593359</v>
       </c>
-      <c r="C26" s="23">
+      <c r="C26" s="17">
         <v>665118</v>
       </c>
-      <c r="D26" s="23">
+      <c r="D26" s="17">
         <v>707916</v>
       </c>
-      <c r="E26" s="23">
+      <c r="E26" s="17">
         <v>752078</v>
       </c>
-      <c r="F26" s="23">
+      <c r="F26" s="17">
         <v>868101</v>
       </c>
-      <c r="G26" s="23">
+      <c r="G26" s="34">
         <v>2174798</v>
       </c>
-      <c r="H26" s="23">
+      <c r="H26" s="34">
         <v>2134265</v>
       </c>
-      <c r="I26" s="23">
+      <c r="I26" s="34">
         <v>3001248</v>
       </c>
-      <c r="J26" s="28">
+      <c r="J26" s="34">
         <v>4624472</v>
       </c>
-      <c r="K26" s="28">
+      <c r="K26" s="34">
         <v>9175191</v>
       </c>
-      <c r="L26" s="29">
+      <c r="L26" s="34">
         <v>3395024</v>
       </c>
-      <c r="M26" s="29">
+      <c r="M26" s="34">
         <v>5101741</v>
       </c>
-      <c r="N26" s="29" t="s">
+      <c r="N26" s="34" t="s">
         <v>131</v>
       </c>
-      <c r="O26" s="29" t="s">
+      <c r="O26" s="34" t="s">
         <v>132</v>
       </c>
-      <c r="P26" s="29" t="s">
+      <c r="P26" s="34" t="s">
         <v>133</v>
       </c>
-      <c r="Q26" s="23" t="s">
+      <c r="Q26" s="34" t="s">
         <v>223</v>
       </c>
-      <c r="R26" s="78" t="s">
+      <c r="R26" s="34" t="s">
         <v>224</v>
       </c>
-      <c r="S26" s="87" t="s">
+      <c r="S26" s="34" t="s">
         <v>225</v>
       </c>
-      <c r="T26" s="74">
+      <c r="T26" s="34">
         <v>13060538</v>
       </c>
-      <c r="U26" s="74">
+      <c r="U26" s="34">
         <v>12265614</v>
       </c>
-      <c r="V26" s="74">
+      <c r="V26" s="34">
         <v>12369445</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="8" t="s">
+      <c r="W26" s="34">
+        <v>7082376</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="23">
+      <c r="B27" s="17">
         <v>12266146</v>
       </c>
-      <c r="C27" s="23">
+      <c r="C27" s="17">
         <v>13151151</v>
       </c>
-      <c r="D27" s="23">
+      <c r="D27" s="17">
         <v>14050343</v>
       </c>
-      <c r="E27" s="23">
+      <c r="E27" s="17">
         <v>15105772</v>
       </c>
-      <c r="F27" s="23">
+      <c r="F27" s="17">
         <v>16609100</v>
       </c>
-      <c r="G27" s="23">
+      <c r="G27" s="34">
         <v>16114242</v>
       </c>
-      <c r="H27" s="23">
+      <c r="H27" s="34">
         <v>21478118</v>
       </c>
-      <c r="I27" s="23">
+      <c r="I27" s="34">
         <v>27633447</v>
       </c>
-      <c r="J27" s="23">
+      <c r="J27" s="34">
         <v>27313770</v>
       </c>
-      <c r="K27" s="23">
+      <c r="K27" s="34">
         <v>54177460</v>
       </c>
-      <c r="L27" s="23">
+      <c r="L27" s="34">
         <v>104405330</v>
       </c>
-      <c r="M27" s="23">
+      <c r="M27" s="34">
         <v>78964029</v>
       </c>
-      <c r="N27" s="77">
+      <c r="N27" s="34">
         <v>63809996</v>
       </c>
-      <c r="O27" s="23">
+      <c r="O27" s="34">
         <v>84798712</v>
       </c>
-      <c r="P27" s="23">
+      <c r="P27" s="34">
         <v>90143634</v>
       </c>
-      <c r="Q27" s="23">
+      <c r="Q27" s="34">
         <v>104744864</v>
       </c>
-      <c r="R27" s="78">
+      <c r="R27" s="34">
         <v>99375450</v>
       </c>
-      <c r="S27" s="79">
+      <c r="S27" s="34">
         <v>141868431</v>
       </c>
-      <c r="T27" s="74">
+      <c r="T27" s="34">
         <v>114032020</v>
       </c>
-      <c r="U27" s="74">
+      <c r="U27" s="34">
         <v>138956767</v>
       </c>
-      <c r="V27" s="74">
+      <c r="V27" s="34">
         <v>137789486</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="8" t="s">
+      <c r="W27" s="34">
+        <v>108433845</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="23">
+      <c r="B28" s="17">
         <v>4619758</v>
       </c>
-      <c r="C28" s="23">
+      <c r="C28" s="17">
         <v>5014137</v>
       </c>
-      <c r="D28" s="23">
+      <c r="D28" s="17">
         <v>5358761</v>
       </c>
-      <c r="E28" s="23">
+      <c r="E28" s="17">
         <v>5817054</v>
       </c>
-      <c r="F28" s="23">
+      <c r="F28" s="17">
         <v>6039788</v>
       </c>
-      <c r="G28" s="23">
+      <c r="G28" s="34">
         <v>6552560</v>
       </c>
-      <c r="H28" s="23">
+      <c r="H28" s="34">
         <v>7158971</v>
       </c>
-      <c r="I28" s="23">
+      <c r="I28" s="34">
         <v>12556134</v>
       </c>
-      <c r="J28" s="23">
+      <c r="J28" s="34">
         <v>13827261</v>
       </c>
-      <c r="K28" s="23">
+      <c r="K28" s="34">
         <v>18495334</v>
       </c>
-      <c r="L28" s="23">
+      <c r="L28" s="34">
         <v>17091094</v>
       </c>
-      <c r="M28" s="23">
+      <c r="M28" s="34">
         <v>14476289</v>
       </c>
-      <c r="N28" s="77">
+      <c r="N28" s="34">
         <v>15043082</v>
       </c>
-      <c r="O28" s="23">
+      <c r="O28" s="34">
         <v>36862453</v>
       </c>
-      <c r="P28" s="23">
+      <c r="P28" s="34">
         <v>36997809</v>
       </c>
-      <c r="Q28" s="23">
+      <c r="Q28" s="34">
         <v>37821476</v>
       </c>
-      <c r="R28" s="78">
+      <c r="R28" s="34">
         <v>37207204</v>
       </c>
-      <c r="S28" s="79">
+      <c r="S28" s="34">
         <v>38302278</v>
       </c>
-      <c r="T28" s="74">
+      <c r="T28" s="34">
         <v>57883528</v>
       </c>
-      <c r="U28" s="74">
+      <c r="U28" s="34">
         <v>49400811</v>
       </c>
-      <c r="V28" s="74">
+      <c r="V28" s="34">
         <v>53475412</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="8" t="s">
+      <c r="W28" s="34">
+        <v>47623957</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23" ht="25.5">
+      <c r="A29" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="B29" s="23">
+      <c r="B29" s="17">
         <v>309603</v>
       </c>
-      <c r="C29" s="23">
+      <c r="C29" s="17">
         <v>349285</v>
       </c>
-      <c r="D29" s="23">
+      <c r="D29" s="17">
         <v>376219</v>
       </c>
-      <c r="E29" s="23">
+      <c r="E29" s="17">
         <v>389484</v>
       </c>
-      <c r="F29" s="23">
+      <c r="F29" s="17">
         <v>454429</v>
       </c>
-      <c r="G29" s="23">
+      <c r="G29" s="34">
         <v>745455</v>
       </c>
-      <c r="H29" s="23">
+      <c r="H29" s="34">
         <v>590282</v>
       </c>
-      <c r="I29" s="23">
+      <c r="I29" s="34">
         <v>608084</v>
       </c>
-      <c r="J29" s="23">
+      <c r="J29" s="34">
         <v>745566</v>
       </c>
-      <c r="K29" s="23">
+      <c r="K29" s="34">
         <v>2175785</v>
       </c>
-      <c r="L29" s="29">
+      <c r="L29" s="34">
         <v>666529</v>
       </c>
-      <c r="M29" s="29">
+      <c r="M29" s="34">
         <v>666659</v>
       </c>
-      <c r="N29" s="29" t="s">
+      <c r="N29" s="34" t="s">
         <v>134</v>
       </c>
-      <c r="O29" s="29" t="s">
+      <c r="O29" s="34" t="s">
         <v>135</v>
       </c>
-      <c r="P29" s="29" t="s">
+      <c r="P29" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="Q29" s="23" t="s">
+      <c r="Q29" s="34" t="s">
         <v>55</v>
       </c>
-      <c r="R29" s="78" t="s">
+      <c r="R29" s="34" t="s">
         <v>55</v>
       </c>
-      <c r="S29" s="76">
+      <c r="S29" s="34">
         <v>2636328</v>
       </c>
-      <c r="T29" s="74">
+      <c r="T29" s="34">
         <v>3001948</v>
       </c>
-      <c r="U29" s="74">
+      <c r="U29" s="34">
         <v>3619984</v>
       </c>
-      <c r="V29" s="74">
+      <c r="V29" s="34">
         <v>12678986</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="8" t="s">
+      <c r="W29" s="34">
+        <v>10110218</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="B30" s="23">
+      <c r="B30" s="17">
         <v>2004043</v>
       </c>
-      <c r="C30" s="23">
+      <c r="C30" s="17">
         <v>2112322</v>
       </c>
-      <c r="D30" s="23">
+      <c r="D30" s="17">
         <v>2420063</v>
       </c>
-      <c r="E30" s="23">
+      <c r="E30" s="17">
         <v>2660989</v>
       </c>
-      <c r="F30" s="23">
+      <c r="F30" s="17">
         <v>2531890</v>
       </c>
-      <c r="G30" s="23">
+      <c r="G30" s="34">
         <v>4984746</v>
       </c>
-      <c r="H30" s="23">
+      <c r="H30" s="34">
         <v>7526687</v>
       </c>
-      <c r="I30" s="23">
+      <c r="I30" s="34">
         <v>13670285</v>
       </c>
-      <c r="J30" s="23">
+      <c r="J30" s="34">
         <v>10533016</v>
       </c>
-      <c r="K30" s="23">
+      <c r="K30" s="34">
         <v>15284308</v>
       </c>
-      <c r="L30" s="23">
+      <c r="L30" s="34">
         <v>11894380</v>
       </c>
-      <c r="M30" s="23">
+      <c r="M30" s="34">
         <v>11797155</v>
       </c>
-      <c r="N30" s="77">
+      <c r="N30" s="34">
         <v>12587114</v>
       </c>
-      <c r="O30" s="23">
+      <c r="O30" s="34">
         <v>6038143</v>
       </c>
-      <c r="P30" s="23">
+      <c r="P30" s="34">
         <v>7872624</v>
       </c>
-      <c r="Q30" s="23">
+      <c r="Q30" s="34">
         <v>17740603</v>
       </c>
-      <c r="R30" s="78">
+      <c r="R30" s="34">
         <v>17928403</v>
       </c>
-      <c r="S30" s="79">
+      <c r="S30" s="34">
         <v>17941433</v>
       </c>
-      <c r="T30" s="74">
+      <c r="T30" s="34">
         <v>11907849</v>
       </c>
-      <c r="U30" s="74">
+      <c r="U30" s="34">
         <v>18128567</v>
       </c>
-      <c r="V30" s="74">
+      <c r="V30" s="34">
         <v>16579926</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="8" t="s">
+      <c r="W30" s="34">
+        <v>12931115</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" ht="36" customHeight="1">
+      <c r="A31" s="38" t="s">
         <v>56</v>
       </c>
-      <c r="B31" s="23">
+      <c r="B31" s="17">
         <v>371876</v>
       </c>
-      <c r="C31" s="23">
+      <c r="C31" s="17">
         <v>425941</v>
       </c>
-      <c r="D31" s="23">
+      <c r="D31" s="17">
         <v>460303</v>
       </c>
-      <c r="E31" s="23">
+      <c r="E31" s="17">
         <v>487093</v>
       </c>
-      <c r="F31" s="23">
+      <c r="F31" s="17">
         <v>644490</v>
       </c>
-      <c r="G31" s="23">
+      <c r="G31" s="34">
         <v>1166437</v>
       </c>
-      <c r="H31" s="23">
+      <c r="H31" s="34">
         <v>3033228</v>
       </c>
-      <c r="I31" s="23">
+      <c r="I31" s="34">
         <v>3655615</v>
       </c>
-      <c r="J31" s="28">
+      <c r="J31" s="34">
         <v>4305159</v>
       </c>
-      <c r="K31" s="28">
+      <c r="K31" s="34">
         <v>8072607</v>
       </c>
-      <c r="L31" s="29">
+      <c r="L31" s="34">
         <v>3219184</v>
       </c>
-      <c r="M31" s="29">
+      <c r="M31" s="34">
         <v>4472920</v>
       </c>
-      <c r="N31" s="29" t="s">
+      <c r="N31" s="34" t="s">
         <v>107</v>
       </c>
-      <c r="O31" s="29" t="s">
+      <c r="O31" s="34" t="s">
         <v>108</v>
       </c>
-      <c r="P31" s="23" t="s">
+      <c r="P31" s="34" t="s">
         <v>109</v>
       </c>
-      <c r="Q31" s="23" t="s">
+      <c r="Q31" s="34" t="s">
         <v>200</v>
       </c>
-      <c r="R31" s="78" t="s">
+      <c r="R31" s="34" t="s">
         <v>201</v>
       </c>
-      <c r="S31" s="87" t="s">
+      <c r="S31" s="34" t="s">
         <v>202</v>
       </c>
-      <c r="T31" s="74">
+      <c r="T31" s="34">
         <v>14571326</v>
       </c>
-      <c r="U31" s="74">
+      <c r="U31" s="34">
         <v>25284228</v>
       </c>
-      <c r="V31" s="74">
+      <c r="V31" s="34">
         <v>23490814</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="8" t="s">
+      <c r="W31" s="34">
+        <v>20501136</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="B32" s="23">
+      <c r="B32" s="17">
         <v>52709</v>
       </c>
-      <c r="C32" s="23">
+      <c r="C32" s="17">
         <v>64415</v>
       </c>
-      <c r="D32" s="23">
+      <c r="D32" s="17">
         <v>188777</v>
       </c>
-      <c r="E32" s="23">
+      <c r="E32" s="17">
         <v>557685</v>
       </c>
-      <c r="F32" s="23">
+      <c r="F32" s="17">
         <v>355325</v>
       </c>
-      <c r="G32" s="23">
+      <c r="G32" s="34">
         <v>608493</v>
       </c>
-      <c r="H32" s="23">
+      <c r="H32" s="34">
         <v>831414</v>
       </c>
-      <c r="I32" s="23">
+      <c r="I32" s="34">
         <v>1378128</v>
       </c>
-      <c r="J32" s="28">
+      <c r="J32" s="34">
         <v>1890711</v>
       </c>
-      <c r="K32" s="28">
+      <c r="K32" s="34">
         <v>1558446</v>
       </c>
-      <c r="L32" s="29">
+      <c r="L32" s="34">
         <v>875806</v>
       </c>
-      <c r="M32" s="29">
+      <c r="M32" s="34">
         <v>1446955</v>
       </c>
-      <c r="N32" s="29" t="s">
+      <c r="N32" s="34" t="s">
         <v>104</v>
       </c>
-      <c r="O32" s="29" t="s">
+      <c r="O32" s="34" t="s">
         <v>105</v>
       </c>
-      <c r="P32" s="29" t="s">
+      <c r="P32" s="34" t="s">
         <v>106</v>
       </c>
-      <c r="Q32" s="23" t="s">
+      <c r="Q32" s="34" t="s">
         <v>203</v>
       </c>
-      <c r="R32" s="78" t="s">
+      <c r="R32" s="34" t="s">
         <v>204</v>
       </c>
-      <c r="S32" s="87" t="s">
+      <c r="S32" s="34" t="s">
         <v>205</v>
       </c>
-      <c r="T32" s="74">
+      <c r="T32" s="34">
         <v>5561629</v>
       </c>
-      <c r="U32" s="74">
+      <c r="U32" s="34">
         <v>10708898</v>
       </c>
-      <c r="V32" s="74">
+      <c r="V32" s="34">
         <v>8216353</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="8" t="s">
+      <c r="W32" s="34">
+        <v>6553709</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23" ht="38.25">
+      <c r="A33" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="B33" s="23">
+      <c r="B33" s="17">
         <v>108919</v>
       </c>
-      <c r="C33" s="23">
+      <c r="C33" s="17">
         <v>123200</v>
       </c>
-      <c r="D33" s="23">
+      <c r="D33" s="17">
         <v>132620</v>
       </c>
-      <c r="E33" s="23">
+      <c r="E33" s="17">
         <v>137710</v>
       </c>
-      <c r="F33" s="23">
+      <c r="F33" s="17">
         <v>161835</v>
       </c>
-      <c r="G33" s="23">
+      <c r="G33" s="34">
         <v>438406</v>
       </c>
-      <c r="H33" s="23">
+      <c r="H33" s="34">
         <v>704606</v>
       </c>
-      <c r="I33" s="23">
+      <c r="I33" s="34">
         <v>1088813</v>
       </c>
-      <c r="J33" s="23">
+      <c r="J33" s="34">
         <v>1353565</v>
       </c>
-      <c r="K33" s="23">
+      <c r="K33" s="34">
         <v>2146174</v>
       </c>
-      <c r="L33" s="29">
+      <c r="L33" s="34">
         <v>975718</v>
       </c>
-      <c r="M33" s="29">
+      <c r="M33" s="34">
         <v>1048668</v>
       </c>
-      <c r="N33" s="29" t="s">
+      <c r="N33" s="34" t="s">
         <v>95</v>
       </c>
-      <c r="O33" s="29" t="s">
+      <c r="O33" s="34" t="s">
         <v>96</v>
       </c>
-      <c r="P33" s="29" t="s">
+      <c r="P33" s="34" t="s">
         <v>97</v>
       </c>
-      <c r="Q33" s="23" t="s">
+      <c r="Q33" s="34" t="s">
         <v>206</v>
       </c>
-      <c r="R33" s="78" t="s">
+      <c r="R33" s="34" t="s">
         <v>207</v>
       </c>
-      <c r="S33" s="87" t="s">
+      <c r="S33" s="34" t="s">
         <v>208</v>
       </c>
-      <c r="T33" s="74">
+      <c r="T33" s="34">
         <v>4713245</v>
       </c>
-      <c r="U33" s="74">
+      <c r="U33" s="34">
         <v>5051148</v>
       </c>
-      <c r="V33" s="74">
+      <c r="V33" s="34">
         <v>4060541</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="8" t="s">
+      <c r="W33" s="34">
+        <v>4030371</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="B34" s="23">
+      <c r="B34" s="17">
         <v>3342751</v>
       </c>
-      <c r="C34" s="23">
+      <c r="C34" s="17">
         <v>4017174</v>
       </c>
-      <c r="D34" s="23">
+      <c r="D34" s="17">
         <v>5708823</v>
       </c>
-      <c r="E34" s="23">
+      <c r="E34" s="17">
         <v>7561636</v>
       </c>
-      <c r="F34" s="23">
+      <c r="F34" s="17">
         <v>8477072</v>
       </c>
-      <c r="G34" s="23">
+      <c r="G34" s="34">
         <v>8166500</v>
       </c>
-      <c r="H34" s="23">
+      <c r="H34" s="34">
         <v>9746186</v>
       </c>
-      <c r="I34" s="23">
+      <c r="I34" s="34">
         <v>16291806</v>
       </c>
-      <c r="J34" s="23">
+      <c r="J34" s="34">
         <v>15446190</v>
       </c>
-      <c r="K34" s="23">
+      <c r="K34" s="34">
         <v>20694819</v>
       </c>
-      <c r="L34" s="29">
+      <c r="L34" s="34">
         <v>19891746</v>
       </c>
-      <c r="M34" s="29">
+      <c r="M34" s="34">
         <v>20187809</v>
       </c>
-      <c r="N34" s="29" t="s">
+      <c r="N34" s="34" t="s">
         <v>101</v>
       </c>
-      <c r="O34" s="29" t="s">
+      <c r="O34" s="34" t="s">
         <v>102</v>
       </c>
-      <c r="P34" s="29" t="s">
+      <c r="P34" s="34" t="s">
         <v>103</v>
       </c>
-      <c r="Q34" s="23" t="s">
+      <c r="Q34" s="34" t="s">
         <v>209</v>
       </c>
-      <c r="R34" s="78" t="s">
+      <c r="R34" s="34" t="s">
         <v>210</v>
       </c>
-      <c r="S34" s="87" t="s">
+      <c r="S34" s="34" t="s">
         <v>211</v>
       </c>
-      <c r="T34" s="74">
+      <c r="T34" s="34">
         <v>24767968</v>
       </c>
-      <c r="U34" s="74">
+      <c r="U34" s="34">
         <v>40291255</v>
       </c>
-      <c r="V34" s="74">
+      <c r="V34" s="34">
         <v>44478251</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="8" t="s">
+      <c r="W34" s="34">
+        <v>39561650</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="B35" s="23">
+      <c r="B35" s="17">
         <v>2911188</v>
       </c>
-      <c r="C35" s="23">
+      <c r="C35" s="17">
         <v>3414966</v>
       </c>
-      <c r="D35" s="23">
+      <c r="D35" s="17">
         <v>4542754</v>
       </c>
-      <c r="E35" s="23">
+      <c r="E35" s="17">
         <v>4994296</v>
       </c>
-      <c r="F35" s="23">
+      <c r="F35" s="17">
         <v>5037595</v>
       </c>
-      <c r="G35" s="31">
+      <c r="G35" s="34">
         <v>4040728</v>
       </c>
-      <c r="H35" s="23">
+      <c r="H35" s="34">
         <v>3861746</v>
       </c>
-      <c r="I35" s="23">
+      <c r="I35" s="34">
         <v>6233405</v>
       </c>
-      <c r="J35" s="23">
+      <c r="J35" s="34">
         <v>4933798</v>
       </c>
-      <c r="K35" s="23">
+      <c r="K35" s="34">
         <v>6461041</v>
       </c>
-      <c r="L35" s="29">
+      <c r="L35" s="34">
         <v>10087674</v>
       </c>
-      <c r="M35" s="29">
+      <c r="M35" s="34">
         <v>8057417</v>
       </c>
-      <c r="N35" s="29" t="s">
+      <c r="N35" s="34" t="s">
         <v>77</v>
       </c>
-      <c r="O35" s="29" t="s">
+      <c r="O35" s="34" t="s">
         <v>78</v>
       </c>
-      <c r="P35" s="29" t="s">
+      <c r="P35" s="34" t="s">
         <v>79</v>
       </c>
-      <c r="Q35" s="23" t="s">
+      <c r="Q35" s="34" t="s">
         <v>164</v>
       </c>
-      <c r="R35" s="78" t="s">
+      <c r="R35" s="34" t="s">
         <v>165</v>
       </c>
-      <c r="S35" s="87" t="s">
+      <c r="S35" s="34" t="s">
         <v>166</v>
       </c>
-      <c r="T35" s="74">
+      <c r="T35" s="34">
         <v>4418059</v>
       </c>
-      <c r="U35" s="74">
+      <c r="U35" s="34">
         <v>4229412</v>
       </c>
-      <c r="V35" s="74">
+      <c r="V35" s="34">
         <v>4153843</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="8" t="s">
+      <c r="W35" s="34">
+        <v>5564928</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="B36" s="23">
+      <c r="B36" s="17">
         <v>802960</v>
       </c>
-      <c r="C36" s="23">
+      <c r="C36" s="17">
         <v>688486</v>
       </c>
-      <c r="D36" s="23">
+      <c r="D36" s="17">
         <v>848153</v>
       </c>
-      <c r="E36" s="23">
+      <c r="E36" s="17">
         <v>1649343</v>
       </c>
-      <c r="F36" s="23">
+      <c r="F36" s="17">
         <v>2349959</v>
       </c>
-      <c r="G36" s="23">
+      <c r="G36" s="34">
         <v>1442271</v>
       </c>
-      <c r="H36" s="23">
+      <c r="H36" s="34">
         <v>943731</v>
       </c>
-      <c r="I36" s="23">
+      <c r="I36" s="34">
         <v>737503</v>
       </c>
-      <c r="J36" s="23">
+      <c r="J36" s="34">
         <v>725600</v>
       </c>
-      <c r="K36" s="23">
+      <c r="K36" s="34">
         <v>1473474</v>
       </c>
-      <c r="L36" s="29">
+      <c r="L36" s="34">
         <v>1664295</v>
       </c>
-      <c r="M36" s="29">
+      <c r="M36" s="34">
         <v>1644325</v>
       </c>
-      <c r="N36" s="29" t="s">
+      <c r="N36" s="34" t="s">
         <v>119</v>
       </c>
-      <c r="O36" s="29" t="s">
+      <c r="O36" s="34" t="s">
         <v>120</v>
       </c>
-      <c r="P36" s="29" t="s">
+      <c r="P36" s="34" t="s">
         <v>121</v>
       </c>
-      <c r="Q36" s="23" t="s">
+      <c r="Q36" s="34" t="s">
         <v>212</v>
       </c>
-      <c r="R36" s="23" t="s">
+      <c r="R36" s="34" t="s">
         <v>213</v>
       </c>
-      <c r="S36" s="78">
+      <c r="S36" s="34">
         <v>116819</v>
       </c>
-      <c r="T36" s="74">
+      <c r="T36" s="34">
         <v>5489</v>
       </c>
-      <c r="U36" s="74">
+      <c r="U36" s="34">
         <v>100883</v>
       </c>
-      <c r="V36" s="74">
+      <c r="V36" s="34">
         <v>93978</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="8" t="s">
+      <c r="W36" s="34">
+        <v>91499</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B37" s="23">
+      <c r="B37" s="17">
         <v>68078</v>
       </c>
-      <c r="C37" s="23">
+      <c r="C37" s="17">
         <v>78139</v>
       </c>
-      <c r="D37" s="23">
+      <c r="D37" s="17">
         <v>84771</v>
       </c>
-      <c r="E37" s="23">
+      <c r="E37" s="17">
         <v>88535</v>
       </c>
-      <c r="F37" s="23">
+      <c r="F37" s="17">
         <v>100986</v>
       </c>
-      <c r="G37" s="23">
+      <c r="G37" s="34">
         <v>54657</v>
       </c>
-      <c r="H37" s="23">
+      <c r="H37" s="34">
         <v>59147</v>
       </c>
-      <c r="I37" s="23">
+      <c r="I37" s="34">
         <v>153443</v>
       </c>
-      <c r="J37" s="23">
+      <c r="J37" s="34">
         <v>157522</v>
       </c>
-      <c r="K37" s="23">
+      <c r="K37" s="34">
         <v>475125</v>
       </c>
-      <c r="L37" s="23">
+      <c r="L37" s="34">
         <v>548089</v>
       </c>
-      <c r="M37" s="23">
+      <c r="M37" s="34">
         <v>76651</v>
       </c>
-      <c r="N37" s="77">
+      <c r="N37" s="34">
         <v>8492</v>
       </c>
-      <c r="O37" s="23">
+      <c r="O37" s="34">
         <v>11517</v>
       </c>
-      <c r="P37" s="23">
+      <c r="P37" s="34">
         <v>89597</v>
       </c>
-      <c r="Q37" s="23">
+      <c r="Q37" s="34">
         <v>12669</v>
       </c>
-      <c r="R37" s="23">
+      <c r="R37" s="34">
         <v>6665</v>
       </c>
-      <c r="S37" s="73">
+      <c r="S37" s="34">
         <v>174</v>
       </c>
-      <c r="T37" s="74">
+      <c r="T37" s="34">
         <v>6278171</v>
       </c>
-      <c r="U37" s="74">
+      <c r="U37" s="34">
         <v>3240413</v>
       </c>
-      <c r="V37" s="74">
+      <c r="V37" s="34">
         <v>495</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="8" t="s">
+      <c r="W37" s="34">
+        <v>512951</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="B38" s="23">
+      <c r="B38" s="17">
         <v>336534</v>
       </c>
-      <c r="C38" s="23">
+      <c r="C38" s="17">
         <v>394323</v>
       </c>
-      <c r="D38" s="23">
+      <c r="D38" s="17">
         <v>659587</v>
       </c>
-      <c r="E38" s="23">
+      <c r="E38" s="17">
         <v>660113</v>
       </c>
-      <c r="F38" s="23">
+      <c r="F38" s="17">
         <v>910671</v>
       </c>
-      <c r="G38" s="23">
+      <c r="G38" s="34">
         <v>672655</v>
       </c>
-      <c r="H38" s="23">
+      <c r="H38" s="34">
         <v>581568</v>
       </c>
-      <c r="I38" s="23">
+      <c r="I38" s="34">
         <v>609346</v>
       </c>
-      <c r="J38" s="23">
+      <c r="J38" s="34">
         <v>2447833</v>
       </c>
-      <c r="K38" s="88">
+      <c r="K38" s="34">
         <v>2447833</v>
       </c>
-      <c r="L38" s="29">
+      <c r="L38" s="34">
         <v>461521</v>
       </c>
-      <c r="M38" s="29">
+      <c r="M38" s="34">
         <v>716891</v>
       </c>
-      <c r="N38" s="29" t="s">
+      <c r="N38" s="34" t="s">
         <v>80</v>
       </c>
-      <c r="O38" s="29" t="s">
+      <c r="O38" s="34" t="s">
         <v>81</v>
       </c>
-      <c r="P38" s="29" t="s">
+      <c r="P38" s="34" t="s">
         <v>82</v>
       </c>
-      <c r="Q38" s="23" t="s">
+      <c r="Q38" s="34" t="s">
         <v>167</v>
       </c>
-      <c r="R38" s="23" t="s">
+      <c r="R38" s="34" t="s">
         <v>168</v>
       </c>
-      <c r="S38" s="78" t="s">
+      <c r="S38" s="34" t="s">
         <v>169</v>
       </c>
-      <c r="T38" s="74">
+      <c r="T38" s="34">
         <v>11098505</v>
       </c>
-      <c r="U38" s="74">
+      <c r="U38" s="34">
         <v>12818681</v>
       </c>
-      <c r="V38" s="74">
+      <c r="V38" s="34">
         <v>12834524</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="8" t="s">
+      <c r="W38" s="34">
+        <v>12542549</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="B39" s="23">
+      <c r="B39" s="17">
         <v>858440</v>
       </c>
-      <c r="C39" s="23">
+      <c r="C39" s="17">
         <v>833359</v>
       </c>
-      <c r="D39" s="23">
+      <c r="D39" s="17">
         <v>1277721</v>
       </c>
-      <c r="E39" s="23">
+      <c r="E39" s="17">
         <v>1555151</v>
       </c>
-      <c r="F39" s="23">
+      <c r="F39" s="17">
         <v>1870209</v>
       </c>
-      <c r="G39" s="23">
+      <c r="G39" s="34">
         <v>1798274</v>
       </c>
-      <c r="H39" s="23">
+      <c r="H39" s="34">
         <v>2984159</v>
       </c>
-      <c r="I39" s="23">
+      <c r="I39" s="34">
         <v>3161504</v>
       </c>
-      <c r="J39" s="23">
+      <c r="J39" s="34">
         <v>3244242</v>
       </c>
-      <c r="K39" s="23">
+      <c r="K39" s="34">
         <v>4135916</v>
       </c>
-      <c r="L39" s="29">
+      <c r="L39" s="34">
         <v>1829353</v>
       </c>
-      <c r="M39" s="29">
+      <c r="M39" s="34">
         <v>2335969</v>
       </c>
-      <c r="N39" s="29" t="s">
+      <c r="N39" s="34" t="s">
         <v>83</v>
       </c>
-      <c r="O39" s="29" t="s">
+      <c r="O39" s="34" t="s">
         <v>84</v>
       </c>
-      <c r="P39" s="29" t="s">
+      <c r="P39" s="34" t="s">
         <v>85</v>
       </c>
-      <c r="Q39" s="23" t="s">
+      <c r="Q39" s="34" t="s">
         <v>170</v>
       </c>
-      <c r="R39" s="23" t="s">
+      <c r="R39" s="34" t="s">
         <v>171</v>
       </c>
-      <c r="S39" s="78" t="s">
+      <c r="S39" s="34" t="s">
         <v>172</v>
       </c>
-      <c r="T39" s="74">
+      <c r="T39" s="34">
         <v>8444290</v>
       </c>
-      <c r="U39" s="74">
+      <c r="U39" s="34">
         <v>8578484</v>
       </c>
-      <c r="V39" s="74">
+      <c r="V39" s="34">
         <v>9222835</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="8" t="s">
+      <c r="W39" s="34">
+        <v>9649372</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B40" s="23">
+      <c r="B40" s="17">
         <v>64556</v>
       </c>
-      <c r="C40" s="23">
+      <c r="C40" s="17">
         <v>82265</v>
       </c>
-      <c r="D40" s="23">
+      <c r="D40" s="17">
         <v>103136</v>
       </c>
-      <c r="E40" s="23">
+      <c r="E40" s="17">
         <v>121493</v>
       </c>
-      <c r="F40" s="23">
+      <c r="F40" s="17">
         <v>159118</v>
       </c>
-      <c r="G40" s="23">
+      <c r="G40" s="34">
         <v>157006</v>
       </c>
-      <c r="H40" s="23">
+      <c r="H40" s="34">
         <v>585631</v>
       </c>
-      <c r="I40" s="23">
+      <c r="I40" s="34">
         <v>311309</v>
       </c>
-      <c r="J40" s="23">
+      <c r="J40" s="34">
         <v>359724</v>
       </c>
-      <c r="K40" s="23">
+      <c r="K40" s="34">
         <v>446115</v>
       </c>
-      <c r="L40" s="29">
+      <c r="L40" s="34">
         <v>93849</v>
       </c>
-      <c r="M40" s="29">
+      <c r="M40" s="34">
         <v>87196</v>
       </c>
-      <c r="N40" s="29" t="s">
+      <c r="N40" s="34" t="s">
         <v>86</v>
       </c>
-      <c r="O40" s="29" t="s">
+      <c r="O40" s="34" t="s">
         <v>87</v>
       </c>
-      <c r="P40" s="29" t="s">
+      <c r="P40" s="34" t="s">
         <v>88</v>
       </c>
-      <c r="Q40" s="23" t="s">
+      <c r="Q40" s="34" t="s">
         <v>173</v>
       </c>
-      <c r="R40" s="23" t="s">
+      <c r="R40" s="34" t="s">
         <v>174</v>
       </c>
-      <c r="S40" s="78" t="s">
+      <c r="S40" s="34" t="s">
         <v>175</v>
       </c>
-      <c r="T40" s="74">
+      <c r="T40" s="34">
         <v>490027</v>
       </c>
-      <c r="U40" s="74">
+      <c r="U40" s="34">
         <v>591678</v>
       </c>
-      <c r="V40" s="74">
+      <c r="V40" s="34">
         <v>592576</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="8" t="s">
+      <c r="W40" s="34">
+        <v>503174</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B41" s="23">
+      <c r="B41" s="17">
         <v>191589</v>
       </c>
-      <c r="C41" s="23">
+      <c r="C41" s="17">
         <v>216946</v>
       </c>
-      <c r="D41" s="23">
+      <c r="D41" s="17">
         <v>357960</v>
       </c>
-      <c r="E41" s="23">
+      <c r="E41" s="17">
         <v>641442</v>
       </c>
-      <c r="F41" s="23">
+      <c r="F41" s="17">
         <v>662186</v>
       </c>
-      <c r="G41" s="23">
+      <c r="G41" s="34">
         <v>1356339</v>
       </c>
-      <c r="H41" s="23">
+      <c r="H41" s="34">
         <v>1560261</v>
       </c>
-      <c r="I41" s="23">
+      <c r="I41" s="34">
         <v>2331789</v>
       </c>
-      <c r="J41" s="23">
+      <c r="J41" s="34">
         <v>3004951</v>
       </c>
-      <c r="K41" s="23">
+      <c r="K41" s="34">
         <v>4875384</v>
       </c>
-      <c r="L41" s="29">
+      <c r="L41" s="34">
         <v>1997030</v>
       </c>
-      <c r="M41" s="29">
+      <c r="M41" s="34">
         <v>1770655</v>
       </c>
-      <c r="N41" s="29" t="s">
+      <c r="N41" s="34" t="s">
         <v>89</v>
       </c>
-      <c r="O41" s="29" t="s">
+      <c r="O41" s="34" t="s">
         <v>90</v>
       </c>
-      <c r="P41" s="29" t="s">
+      <c r="P41" s="34" t="s">
         <v>91</v>
       </c>
-      <c r="Q41" s="23" t="s">
+      <c r="Q41" s="34" t="s">
         <v>176</v>
       </c>
-      <c r="R41" s="23" t="s">
+      <c r="R41" s="34" t="s">
         <v>177</v>
       </c>
-      <c r="S41" s="89">
+      <c r="S41" s="34">
         <v>7483210</v>
       </c>
-      <c r="T41" s="74">
+      <c r="T41" s="34">
         <v>4598047</v>
       </c>
-      <c r="U41" s="74">
+      <c r="U41" s="34">
         <v>5364372</v>
       </c>
-      <c r="V41" s="74">
+      <c r="V41" s="34">
         <v>5130168</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="8" t="s">
+      <c r="W41" s="34">
+        <v>3952396</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23" ht="13.5" customHeight="1">
+      <c r="A42" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B42" s="23">
+      <c r="B42" s="17">
         <v>2138612</v>
       </c>
-      <c r="C42" s="23">
+      <c r="C42" s="17">
         <v>2848024</v>
       </c>
-      <c r="D42" s="23">
+      <c r="D42" s="17">
         <v>3407269</v>
       </c>
-      <c r="E42" s="23">
+      <c r="E42" s="17">
         <v>5519038</v>
       </c>
-      <c r="F42" s="23">
+      <c r="F42" s="17">
         <v>8662496</v>
       </c>
-      <c r="G42" s="23">
+      <c r="G42" s="34">
         <v>7772844</v>
       </c>
-      <c r="H42" s="23">
+      <c r="H42" s="34">
         <v>11546776</v>
       </c>
-      <c r="I42" s="23">
+      <c r="I42" s="34">
         <v>10570657</v>
       </c>
-      <c r="J42" s="23">
+      <c r="J42" s="34">
         <v>13052829</v>
       </c>
-      <c r="K42" s="23">
+      <c r="K42" s="34">
         <v>15683571</v>
       </c>
-      <c r="L42" s="29">
+      <c r="L42" s="34">
         <v>31974440</v>
       </c>
-      <c r="M42" s="29">
+      <c r="M42" s="34">
         <v>29894057</v>
       </c>
-      <c r="N42" s="29" t="s">
+      <c r="N42" s="34" t="s">
         <v>92</v>
       </c>
-      <c r="O42" s="29" t="s">
+      <c r="O42" s="34" t="s">
         <v>93</v>
       </c>
-      <c r="P42" s="29" t="s">
+      <c r="P42" s="34" t="s">
         <v>94</v>
       </c>
-      <c r="Q42" s="23" t="s">
+      <c r="Q42" s="34" t="s">
         <v>178</v>
       </c>
-      <c r="R42" s="23" t="s">
+      <c r="R42" s="34" t="s">
         <v>179</v>
       </c>
-      <c r="S42" s="78" t="s">
+      <c r="S42" s="34" t="s">
         <v>180</v>
       </c>
-      <c r="T42" s="74">
+      <c r="T42" s="34">
         <v>93426146</v>
       </c>
-      <c r="U42" s="74">
+      <c r="U42" s="34">
         <v>130033922</v>
       </c>
-      <c r="V42" s="74">
+      <c r="V42" s="34">
         <v>141626833</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="9" t="s">
+      <c r="W42" s="34">
+        <v>135694415</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23" s="6" customFormat="1">
+      <c r="A43" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="B43" s="23">
+      <c r="B43" s="17">
         <v>142431</v>
       </c>
-      <c r="C43" s="23">
+      <c r="C43" s="17">
         <v>191715</v>
       </c>
-      <c r="D43" s="23">
+      <c r="D43" s="17">
         <v>275934</v>
       </c>
-      <c r="E43" s="23">
+      <c r="E43" s="17">
         <v>598662</v>
       </c>
-      <c r="F43" s="23">
+      <c r="F43" s="17">
         <v>750613</v>
       </c>
-      <c r="G43" s="23">
+      <c r="G43" s="34">
         <v>807322</v>
       </c>
-      <c r="H43" s="23">
+      <c r="H43" s="34">
         <v>1177197</v>
       </c>
-      <c r="I43" s="23">
+      <c r="I43" s="34">
         <v>1115397</v>
       </c>
-      <c r="J43" s="23">
+      <c r="J43" s="34">
         <v>1352576</v>
       </c>
-      <c r="K43" s="23">
+      <c r="K43" s="34">
         <v>3280145</v>
       </c>
-      <c r="L43" s="29">
+      <c r="L43" s="34">
         <v>1940737</v>
       </c>
-      <c r="M43" s="29">
+      <c r="M43" s="34">
         <v>1878852</v>
       </c>
-      <c r="N43" s="29" t="s">
+      <c r="N43" s="34" t="s">
         <v>110</v>
       </c>
-      <c r="O43" s="29" t="s">
+      <c r="O43" s="34" t="s">
         <v>111</v>
       </c>
-      <c r="P43" s="29" t="s">
+      <c r="P43" s="34" t="s">
         <v>112</v>
       </c>
-      <c r="Q43" s="23" t="s">
+      <c r="Q43" s="34" t="s">
         <v>181</v>
       </c>
-      <c r="R43" s="23" t="s">
+      <c r="R43" s="34" t="s">
         <v>182</v>
       </c>
-      <c r="S43" s="78">
+      <c r="S43" s="34">
         <v>640581</v>
       </c>
-      <c r="T43" s="74">
+      <c r="T43" s="34">
         <v>648629</v>
       </c>
-      <c r="U43" s="74">
+      <c r="U43" s="34">
         <v>966153</v>
       </c>
-      <c r="V43" s="74">
+      <c r="V43" s="34">
         <v>1249714</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="9" t="s">
+      <c r="W43" s="34">
+        <v>1757432</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23" s="6" customFormat="1">
+      <c r="A44" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B44" s="23">
+      <c r="B44" s="17">
         <v>612326</v>
       </c>
-      <c r="C44" s="23">
+      <c r="C44" s="17">
         <v>717995</v>
       </c>
-      <c r="D44" s="23">
+      <c r="D44" s="17">
         <v>854614</v>
       </c>
-      <c r="E44" s="23">
+      <c r="E44" s="17">
         <v>865703</v>
       </c>
-      <c r="F44" s="23">
+      <c r="F44" s="17">
         <v>1151080</v>
       </c>
-      <c r="G44" s="32">
+      <c r="G44" s="34">
         <v>1139497</v>
       </c>
-      <c r="H44" s="32">
+      <c r="H44" s="34">
         <v>1070937</v>
       </c>
-      <c r="I44" s="32">
+      <c r="I44" s="34">
         <v>981936</v>
       </c>
-      <c r="J44" s="32">
+      <c r="J44" s="34">
         <v>1180114</v>
       </c>
-      <c r="K44" s="32">
+      <c r="K44" s="34">
         <v>1756494</v>
       </c>
-      <c r="L44" s="29">
+      <c r="L44" s="34">
         <v>1330166</v>
       </c>
-      <c r="M44" s="29">
+      <c r="M44" s="34">
         <v>966475</v>
       </c>
-      <c r="N44" s="29" t="s">
+      <c r="N44" s="34" t="s">
         <v>113</v>
       </c>
-      <c r="O44" s="29" t="s">
+      <c r="O44" s="34" t="s">
         <v>114</v>
       </c>
-      <c r="P44" s="29" t="s">
+      <c r="P44" s="34" t="s">
         <v>115</v>
       </c>
-      <c r="Q44" s="23" t="s">
+      <c r="Q44" s="34" t="s">
         <v>183</v>
       </c>
-      <c r="R44" s="23" t="s">
+      <c r="R44" s="34" t="s">
         <v>184</v>
       </c>
-      <c r="S44" s="78">
+      <c r="S44" s="34">
         <v>279101</v>
       </c>
-      <c r="T44" s="74">
+      <c r="T44" s="34">
         <v>10667</v>
       </c>
-      <c r="U44" s="74">
+      <c r="U44" s="34">
         <v>8364</v>
       </c>
-      <c r="V44" s="74">
+      <c r="V44" s="34">
         <v>221959</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="8" t="s">
+      <c r="W44" s="34">
+        <v>237239</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23">
+      <c r="A45" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="B45" s="23">
+      <c r="B45" s="17">
         <v>534522</v>
       </c>
-      <c r="C45" s="23">
+      <c r="C45" s="17">
         <v>511508</v>
       </c>
-      <c r="D45" s="23">
+      <c r="D45" s="17">
         <v>512814</v>
       </c>
-      <c r="E45" s="23">
+      <c r="E45" s="17">
         <v>632042</v>
       </c>
-      <c r="F45" s="31">
+      <c r="F45" s="21">
         <v>1177580</v>
       </c>
-      <c r="G45" s="23">
+      <c r="G45" s="34">
         <v>3256150</v>
       </c>
-      <c r="H45" s="23">
+      <c r="H45" s="34">
         <v>4435926</v>
       </c>
-      <c r="I45" s="23">
+      <c r="I45" s="34">
         <v>4616901</v>
       </c>
-      <c r="J45" s="23">
+      <c r="J45" s="34">
         <v>4615830</v>
       </c>
-      <c r="K45" s="23">
+      <c r="K45" s="34">
         <v>6486353</v>
       </c>
-      <c r="L45" s="29">
+      <c r="L45" s="34">
         <v>14262739</v>
       </c>
-      <c r="M45" s="29">
+      <c r="M45" s="34">
         <v>15041168</v>
       </c>
-      <c r="N45" s="29" t="s">
+      <c r="N45" s="34" t="s">
         <v>116</v>
       </c>
-      <c r="O45" s="29" t="s">
+      <c r="O45" s="34" t="s">
         <v>117</v>
       </c>
-      <c r="P45" s="29" t="s">
+      <c r="P45" s="34" t="s">
         <v>118</v>
       </c>
-      <c r="Q45" s="23" t="s">
+      <c r="Q45" s="34" t="s">
         <v>185</v>
       </c>
-      <c r="R45" s="23" t="s">
+      <c r="R45" s="34" t="s">
         <v>186</v>
       </c>
-      <c r="S45" s="78" t="s">
+      <c r="S45" s="34" t="s">
         <v>187</v>
       </c>
-      <c r="T45" s="74">
+      <c r="T45" s="34">
         <v>14151440</v>
       </c>
-      <c r="U45" s="74">
+      <c r="U45" s="34">
         <v>15650564</v>
       </c>
-      <c r="V45" s="74">
+      <c r="V45" s="34">
         <v>38774735</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="8" t="s">
+      <c r="W45" s="34">
+        <v>38427257</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23" ht="22.5" customHeight="1">
+      <c r="A46" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="B46" s="23">
+      <c r="B46" s="17">
         <v>2270003</v>
       </c>
-      <c r="C46" s="23">
+      <c r="C46" s="17">
         <v>2673503</v>
       </c>
-      <c r="D46" s="23">
+      <c r="D46" s="17">
         <v>3721271</v>
       </c>
-      <c r="E46" s="23">
+      <c r="E46" s="17">
         <v>5085146</v>
       </c>
-      <c r="F46" s="23">
+      <c r="F46" s="17">
         <v>4825149</v>
       </c>
-      <c r="G46" s="23">
+      <c r="G46" s="34">
         <v>5065956</v>
       </c>
-      <c r="H46" s="23">
+      <c r="H46" s="34">
         <v>8621977</v>
       </c>
-      <c r="I46" s="23">
+      <c r="I46" s="34">
         <v>9851515</v>
       </c>
-      <c r="J46" s="23">
+      <c r="J46" s="34">
         <v>7513791</v>
       </c>
-      <c r="K46" s="23">
+      <c r="K46" s="34">
         <v>11672789</v>
       </c>
-      <c r="L46" s="29">
+      <c r="L46" s="34">
         <v>6282206</v>
       </c>
-      <c r="M46" s="29">
+      <c r="M46" s="34">
         <v>5747362</v>
       </c>
-      <c r="N46" s="29" t="s">
+      <c r="N46" s="34" t="s">
         <v>71</v>
       </c>
-      <c r="O46" s="29" t="s">
+      <c r="O46" s="34" t="s">
         <v>72</v>
       </c>
-      <c r="P46" s="29" t="s">
+      <c r="P46" s="34" t="s">
         <v>73</v>
       </c>
-      <c r="Q46" s="23" t="s">
+      <c r="Q46" s="34" t="s">
         <v>158</v>
       </c>
-      <c r="R46" s="23" t="s">
+      <c r="R46" s="34" t="s">
         <v>159</v>
       </c>
-      <c r="S46" s="78" t="s">
+      <c r="S46" s="34" t="s">
         <v>160</v>
       </c>
-      <c r="T46" s="74">
+      <c r="T46" s="34">
         <v>8279286</v>
       </c>
-      <c r="U46" s="74">
+      <c r="U46" s="34">
         <v>8535381</v>
       </c>
-      <c r="V46" s="74">
+      <c r="V46" s="34">
         <v>10040273</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="8" t="s">
+      <c r="W46" s="34">
+        <v>10535584</v>
+      </c>
+    </row>
+    <row r="47" spans="1:23" ht="14.25" customHeight="1">
+      <c r="A47" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="B47" s="23">
+      <c r="B47" s="17">
         <v>177576</v>
       </c>
-      <c r="C47" s="23">
+      <c r="C47" s="17">
         <v>245385</v>
       </c>
-      <c r="D47" s="23">
+      <c r="D47" s="17">
         <v>335393</v>
       </c>
-      <c r="E47" s="23">
+      <c r="E47" s="17">
         <v>680973</v>
       </c>
-      <c r="F47" s="23">
+      <c r="F47" s="17">
         <v>476541</v>
       </c>
-      <c r="G47" s="23">
+      <c r="G47" s="33">
         <v>80627</v>
       </c>
-      <c r="H47" s="23">
+      <c r="H47" s="33">
         <v>290550</v>
       </c>
-      <c r="I47" s="23">
+      <c r="I47" s="33">
         <v>517929</v>
       </c>
-      <c r="J47" s="23">
+      <c r="J47" s="33">
         <v>772970</v>
       </c>
-      <c r="K47" s="23">
+      <c r="K47" s="33">
         <v>743621</v>
       </c>
-      <c r="L47" s="23">
+      <c r="L47" s="33">
         <v>1026945</v>
       </c>
-      <c r="M47" s="23">
+      <c r="M47" s="33">
         <v>1014860</v>
       </c>
-      <c r="N47" s="77">
+      <c r="N47" s="33">
         <v>1091813</v>
       </c>
-      <c r="O47" s="23">
+      <c r="O47" s="33">
         <v>1458686</v>
       </c>
-      <c r="P47" s="23">
+      <c r="P47" s="33">
         <v>1192813</v>
       </c>
-      <c r="Q47" s="23">
+      <c r="Q47" s="33">
         <v>1216853</v>
       </c>
-      <c r="R47" s="23">
+      <c r="R47" s="33">
         <v>1086792</v>
       </c>
-      <c r="S47" s="73">
+      <c r="S47" s="33">
         <v>1239120</v>
       </c>
-      <c r="T47" s="31">
+      <c r="T47" s="33">
         <v>189269</v>
       </c>
-      <c r="U47" s="31">
+      <c r="U47" s="33">
         <v>1716042</v>
       </c>
-      <c r="V47" s="31">
+      <c r="V47" s="33">
         <v>358025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="8" t="s">
+      <c r="W47" s="33">
+        <v>1582389</v>
+      </c>
+    </row>
+    <row r="48" spans="1:23">
+      <c r="A48" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="B48" s="23">
+      <c r="B48" s="17">
         <v>321930</v>
       </c>
-      <c r="C48" s="23">
+      <c r="C48" s="17">
         <v>505749</v>
       </c>
-      <c r="D48" s="23">
+      <c r="D48" s="17">
         <v>739548</v>
       </c>
-      <c r="E48" s="23">
+      <c r="E48" s="17">
         <v>1539304</v>
       </c>
-      <c r="F48" s="23">
+      <c r="F48" s="17">
         <v>1496002</v>
       </c>
-      <c r="G48" s="23">
+      <c r="G48" s="34">
         <v>3592831</v>
       </c>
-      <c r="H48" s="23">
+      <c r="H48" s="34">
         <v>966841</v>
       </c>
-      <c r="I48" s="28">
+      <c r="I48" s="34">
         <v>8374546</v>
       </c>
-      <c r="J48" s="28">
+      <c r="J48" s="34">
         <v>15480367</v>
       </c>
-      <c r="K48" s="28">
+      <c r="K48" s="34">
         <v>11198393</v>
       </c>
-      <c r="L48" s="29">
+      <c r="L48" s="34">
         <v>4507713</v>
       </c>
-      <c r="M48" s="29">
+      <c r="M48" s="34">
         <v>6346386</v>
       </c>
-      <c r="N48" s="29" t="s">
+      <c r="N48" s="34" t="s">
         <v>74</v>
       </c>
-      <c r="O48" s="29" t="s">
+      <c r="O48" s="34" t="s">
         <v>75</v>
       </c>
-      <c r="P48" s="29" t="s">
+      <c r="P48" s="34" t="s">
         <v>76</v>
       </c>
-      <c r="Q48" s="23" t="s">
+      <c r="Q48" s="34" t="s">
         <v>161</v>
       </c>
-      <c r="R48" s="23" t="s">
+      <c r="R48" s="34" t="s">
         <v>162</v>
       </c>
-      <c r="S48" s="78" t="s">
+      <c r="S48" s="34" t="s">
         <v>163</v>
       </c>
-      <c r="T48" s="74">
+      <c r="T48" s="34">
         <v>12876035</v>
       </c>
-      <c r="U48" s="74">
+      <c r="U48" s="34">
         <v>12830155</v>
       </c>
-      <c r="V48" s="74">
-[...4 lines deleted...]
-      <c r="A49" s="8" t="s">
+      <c r="V48" s="34">
+        <v>12829778</v>
+      </c>
+      <c r="W48" s="34">
+        <v>9616673</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23">
+      <c r="A49" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="B49" s="29">
+      <c r="B49" s="20">
         <v>292525</v>
       </c>
-      <c r="C49" s="29">
+      <c r="C49" s="20">
         <v>331887</v>
       </c>
-      <c r="D49" s="29">
+      <c r="D49" s="20">
         <v>347337</v>
       </c>
-      <c r="E49" s="29">
+      <c r="E49" s="20">
         <v>386361</v>
       </c>
-      <c r="F49" s="23">
+      <c r="F49" s="17">
         <v>504158</v>
       </c>
-      <c r="G49" s="23">
+      <c r="G49" s="33">
         <v>755465</v>
       </c>
-      <c r="H49" s="23">
+      <c r="H49" s="33">
         <v>904728</v>
       </c>
-      <c r="I49" s="23">
+      <c r="I49" s="33">
         <v>1641362</v>
       </c>
-      <c r="J49" s="23">
+      <c r="J49" s="33">
         <v>2458454</v>
       </c>
-      <c r="K49" s="23">
+      <c r="K49" s="33">
         <v>3760461</v>
       </c>
-      <c r="L49" s="23">
+      <c r="L49" s="33">
         <v>1172233</v>
       </c>
-      <c r="M49" s="23">
+      <c r="M49" s="33">
         <v>730831</v>
       </c>
-      <c r="N49" s="77">
+      <c r="N49" s="33">
         <v>1039516</v>
       </c>
-      <c r="O49" s="23">
+      <c r="O49" s="33">
         <v>3595647</v>
       </c>
-      <c r="P49" s="23">
+      <c r="P49" s="33">
         <v>2728731</v>
       </c>
-      <c r="Q49" s="23">
+      <c r="Q49" s="33">
         <v>2572133</v>
       </c>
-      <c r="R49" s="23">
+      <c r="R49" s="33">
         <v>4267658</v>
       </c>
-      <c r="S49" s="73">
+      <c r="S49" s="33">
         <v>5754384</v>
       </c>
-      <c r="T49" s="31">
+      <c r="T49" s="33">
         <v>8487334</v>
       </c>
-      <c r="U49" s="31">
+      <c r="U49" s="33">
         <v>22685200</v>
       </c>
-      <c r="V49" s="31">
+      <c r="V49" s="33">
         <v>20178340</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="8" t="s">
+      <c r="W49" s="33">
+        <v>7725003</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23" ht="25.5">
+      <c r="A50" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B50" s="29">
+      <c r="B50" s="20">
         <v>232848</v>
       </c>
-      <c r="C50" s="29">
+      <c r="C50" s="20">
         <v>217544</v>
       </c>
-      <c r="D50" s="29">
+      <c r="D50" s="20">
         <v>510537</v>
       </c>
-      <c r="E50" s="29">
+      <c r="E50" s="20">
         <v>704528</v>
       </c>
-      <c r="F50" s="23">
+      <c r="F50" s="17">
         <v>851203</v>
       </c>
-      <c r="G50" s="23">
+      <c r="G50" s="34">
         <v>296268</v>
       </c>
-      <c r="H50" s="23">
+      <c r="H50" s="34">
         <v>1140644</v>
       </c>
-      <c r="I50" s="23">
+      <c r="I50" s="34">
         <v>821920</v>
       </c>
-      <c r="J50" s="23">
+      <c r="J50" s="34">
         <v>712112</v>
       </c>
-      <c r="K50" s="23">
+      <c r="K50" s="34">
         <v>3763138</v>
       </c>
-      <c r="L50" s="29">
+      <c r="L50" s="34">
         <v>6606697</v>
       </c>
-      <c r="M50" s="29">
+      <c r="M50" s="34">
         <v>7097570</v>
       </c>
-      <c r="N50" s="29" t="s">
+      <c r="N50" s="34" t="s">
         <v>137</v>
       </c>
-      <c r="O50" s="29" t="s">
+      <c r="O50" s="34" t="s">
         <v>138</v>
       </c>
-      <c r="P50" s="29" t="s">
+      <c r="P50" s="34" t="s">
         <v>139</v>
       </c>
-      <c r="Q50" s="23" t="s">
+      <c r="Q50" s="34" t="s">
         <v>191</v>
       </c>
-      <c r="R50" s="23" t="s">
+      <c r="R50" s="34" t="s">
         <v>192</v>
       </c>
-      <c r="S50" s="78" t="s">
+      <c r="S50" s="34" t="s">
         <v>193</v>
       </c>
-      <c r="T50" s="74">
+      <c r="T50" s="34">
         <v>21605491</v>
       </c>
-      <c r="U50" s="74">
+      <c r="U50" s="34">
         <v>17190265</v>
       </c>
-      <c r="V50" s="74">
+      <c r="V50" s="34">
         <v>16973611</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="8" t="s">
+      <c r="W50" s="34">
+        <v>6391231</v>
+      </c>
+    </row>
+    <row r="51" spans="1:23">
+      <c r="A51" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="B51" s="29">
+      <c r="B51" s="20">
         <v>244870</v>
       </c>
-      <c r="C51" s="29">
+      <c r="C51" s="20">
         <v>277938</v>
       </c>
-      <c r="D51" s="29">
+      <c r="D51" s="20">
         <v>310330</v>
       </c>
-      <c r="E51" s="29">
+      <c r="E51" s="20">
         <v>359164</v>
       </c>
-      <c r="F51" s="23">
+      <c r="F51" s="17">
         <v>430291</v>
       </c>
-      <c r="G51" s="23">
+      <c r="G51" s="34">
         <v>1009252</v>
       </c>
-      <c r="H51" s="23">
+      <c r="H51" s="34">
         <v>1408916</v>
       </c>
-      <c r="I51" s="23">
+      <c r="I51" s="34">
         <v>1507528</v>
       </c>
-      <c r="J51" s="23">
+      <c r="J51" s="34">
         <v>1696483</v>
       </c>
-      <c r="K51" s="23">
+      <c r="K51" s="34">
         <v>4822158</v>
       </c>
-      <c r="L51" s="29">
+      <c r="L51" s="34">
         <v>4689997</v>
       </c>
-      <c r="M51" s="29">
+      <c r="M51" s="34">
         <v>8595673</v>
       </c>
-      <c r="N51" s="29" t="s">
+      <c r="N51" s="34" t="s">
         <v>140</v>
       </c>
-      <c r="O51" s="29" t="s">
+      <c r="O51" s="34" t="s">
         <v>141</v>
       </c>
-      <c r="P51" s="29" t="s">
+      <c r="P51" s="34" t="s">
         <v>142</v>
       </c>
-      <c r="Q51" s="23" t="s">
+      <c r="Q51" s="34" t="s">
         <v>188</v>
       </c>
-      <c r="R51" s="23" t="s">
+      <c r="R51" s="34" t="s">
         <v>189</v>
       </c>
-      <c r="S51" s="78" t="s">
+      <c r="S51" s="34" t="s">
         <v>190</v>
       </c>
-      <c r="T51" s="74">
+      <c r="T51" s="34">
         <v>13529810</v>
       </c>
-      <c r="U51" s="74">
+      <c r="U51" s="34">
         <v>13432231</v>
       </c>
-      <c r="V51" s="74">
-[...4 lines deleted...]
-      <c r="A52" s="8" t="s">
+      <c r="V51" s="34">
+        <v>13445373</v>
+      </c>
+      <c r="W51" s="34">
+        <v>5579463</v>
+      </c>
+    </row>
+    <row r="52" spans="1:23">
+      <c r="A52" s="38" t="s">
         <v>227</v>
       </c>
-      <c r="B52" s="23" t="s">
+      <c r="B52" s="17" t="s">
         <v>55</v>
       </c>
-      <c r="C52" s="23">
+      <c r="C52" s="17">
         <v>2899769</v>
       </c>
-      <c r="D52" s="29">
+      <c r="D52" s="20">
         <v>4755054</v>
       </c>
-      <c r="E52" s="23">
+      <c r="E52" s="17">
         <v>5283027</v>
       </c>
-      <c r="F52" s="31">
+      <c r="F52" s="21">
         <v>4836754</v>
       </c>
-      <c r="G52" s="23">
+      <c r="G52" s="34">
         <v>5103039</v>
       </c>
-      <c r="H52" s="88">
+      <c r="H52" s="34">
         <v>2704503</v>
       </c>
-      <c r="I52" s="88">
+      <c r="I52" s="34">
         <v>4663689</v>
       </c>
-      <c r="J52" s="88">
+      <c r="J52" s="34">
         <v>5722138</v>
       </c>
-      <c r="K52" s="88">
+      <c r="K52" s="34">
         <v>5515029</v>
       </c>
-      <c r="L52" s="29">
+      <c r="L52" s="34">
         <v>2770874</v>
       </c>
-      <c r="M52" s="29">
+      <c r="M52" s="34">
         <v>3278990</v>
       </c>
-      <c r="N52" s="29" t="s">
+      <c r="N52" s="34" t="s">
         <v>98</v>
       </c>
-      <c r="O52" s="29" t="s">
+      <c r="O52" s="34" t="s">
         <v>99</v>
       </c>
-      <c r="P52" s="29" t="s">
+      <c r="P52" s="34" t="s">
         <v>100</v>
       </c>
-      <c r="Q52" s="23" t="s">
+      <c r="Q52" s="34" t="s">
         <v>194</v>
       </c>
-      <c r="R52" s="23" t="s">
+      <c r="R52" s="34" t="s">
         <v>195</v>
       </c>
-      <c r="S52" s="78" t="s">
+      <c r="S52" s="34" t="s">
         <v>196</v>
       </c>
-      <c r="T52" s="74">
+      <c r="T52" s="34">
         <v>8784614</v>
       </c>
-      <c r="U52" s="74">
+      <c r="U52" s="34">
         <v>12971856</v>
       </c>
-      <c r="V52" s="74">
+      <c r="V52" s="34">
         <v>11918185</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="8" t="s">
+      <c r="W52" s="34">
+        <v>11292747</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23" ht="38.25">
+      <c r="A53" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="B53" s="29">
+      <c r="B53" s="20">
         <v>10044921</v>
       </c>
-      <c r="C53" s="29">
+      <c r="C53" s="20">
         <v>12334775</v>
       </c>
-      <c r="D53" s="29">
+      <c r="D53" s="20">
         <v>17111993</v>
       </c>
-      <c r="E53" s="29">
+      <c r="E53" s="20">
         <v>19943517</v>
       </c>
-      <c r="F53" s="23">
+      <c r="F53" s="17">
         <v>26764917</v>
       </c>
-      <c r="G53" s="23">
+      <c r="G53" s="34">
         <v>2216665</v>
       </c>
-      <c r="H53" s="23">
+      <c r="H53" s="34">
         <v>2263825</v>
       </c>
-      <c r="I53" s="23">
+      <c r="I53" s="34">
         <v>2831773</v>
       </c>
-      <c r="J53" s="23">
+      <c r="J53" s="34">
         <v>2962959</v>
       </c>
-      <c r="K53" s="23">
+      <c r="K53" s="34">
         <v>4517029</v>
       </c>
-      <c r="L53" s="29">
+      <c r="L53" s="34">
         <v>4896520</v>
       </c>
-      <c r="M53" s="29">
+      <c r="M53" s="34">
         <v>5318557</v>
       </c>
-      <c r="N53" s="29" t="s">
+      <c r="N53" s="34" t="s">
         <v>143</v>
       </c>
-      <c r="O53" s="29" t="s">
+      <c r="O53" s="34" t="s">
         <v>144</v>
       </c>
-      <c r="P53" s="29" t="s">
+      <c r="P53" s="34" t="s">
         <v>145</v>
       </c>
-      <c r="Q53" s="23" t="s">
+      <c r="Q53" s="34" t="s">
         <v>197</v>
       </c>
-      <c r="R53" s="23" t="s">
+      <c r="R53" s="34" t="s">
         <v>198</v>
       </c>
-      <c r="S53" s="78" t="s">
+      <c r="S53" s="34" t="s">
         <v>199</v>
       </c>
-      <c r="T53" s="74">
+      <c r="T53" s="34">
         <v>5463110</v>
       </c>
-      <c r="U53" s="74">
+      <c r="U53" s="34">
         <v>6042937</v>
       </c>
-      <c r="V53" s="74">
+      <c r="V53" s="34">
         <v>14094129</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="8" t="s">
+      <c r="W53" s="34">
+        <v>12904671</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23" ht="25.5">
+      <c r="A54" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="B54" s="29">
+      <c r="B54" s="20">
         <v>7586997</v>
       </c>
-      <c r="C54" s="29">
+      <c r="C54" s="20">
         <v>7787154</v>
       </c>
-      <c r="D54" s="29">
+      <c r="D54" s="20">
         <v>8746452</v>
       </c>
-      <c r="E54" s="29">
+      <c r="E54" s="20">
         <v>12194791</v>
       </c>
-      <c r="F54" s="23">
+      <c r="F54" s="17">
         <v>12201830</v>
       </c>
-      <c r="G54" s="23">
+      <c r="G54" s="33">
         <v>1610294</v>
       </c>
-      <c r="H54" s="23">
+      <c r="H54" s="33">
         <v>3789195</v>
       </c>
-      <c r="I54" s="23">
+      <c r="I54" s="33">
         <v>7526171</v>
       </c>
-      <c r="J54" s="23">
+      <c r="J54" s="33">
         <v>13087239</v>
       </c>
-      <c r="K54" s="23">
+      <c r="K54" s="33">
         <v>19983045</v>
       </c>
-      <c r="L54" s="29">
+      <c r="L54" s="33">
         <v>24628435</v>
       </c>
-      <c r="M54" s="29">
+      <c r="M54" s="33">
         <v>14945210</v>
       </c>
-      <c r="N54" s="29" t="s">
+      <c r="N54" s="33" t="s">
         <v>60</v>
       </c>
-      <c r="O54" s="29" t="s">
+      <c r="O54" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="P54" s="29" t="s">
+      <c r="P54" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="Q54" s="23" t="s">
+      <c r="Q54" s="33" t="s">
         <v>149</v>
       </c>
-      <c r="R54" s="23" t="s">
+      <c r="R54" s="33" t="s">
         <v>150</v>
       </c>
-      <c r="S54" s="78" t="s">
+      <c r="S54" s="33" t="s">
         <v>151</v>
       </c>
-      <c r="T54" s="31">
+      <c r="T54" s="33">
         <v>19112517</v>
       </c>
-      <c r="U54" s="31">
+      <c r="U54" s="33">
         <v>51253302</v>
       </c>
-      <c r="V54" s="31">
+      <c r="V54" s="33">
         <v>56296252</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="9" t="s">
+      <c r="W54" s="33">
+        <v>66831223</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23" s="6" customFormat="1" ht="25.5">
+      <c r="A55" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="B55" s="29">
+      <c r="B55" s="20">
         <v>2887543</v>
       </c>
-      <c r="C55" s="29">
+      <c r="C55" s="20">
         <v>2845659</v>
       </c>
-      <c r="D55" s="29">
+      <c r="D55" s="20">
         <v>3690629</v>
       </c>
-      <c r="E55" s="29">
+      <c r="E55" s="20">
         <v>2489775</v>
       </c>
-      <c r="F55" s="29">
+      <c r="F55" s="20">
         <v>1181046</v>
       </c>
-      <c r="G55" s="29">
+      <c r="G55" s="35">
         <v>478332</v>
       </c>
-      <c r="H55" s="29">
+      <c r="H55" s="35">
         <v>300619</v>
       </c>
-      <c r="I55" s="29">
+      <c r="I55" s="35">
         <v>352396</v>
       </c>
-      <c r="J55" s="29">
+      <c r="J55" s="35">
         <v>790903</v>
       </c>
-      <c r="K55" s="29">
+      <c r="K55" s="35">
         <v>495359</v>
       </c>
-      <c r="L55" s="29">
+      <c r="L55" s="35">
         <v>2300</v>
       </c>
-      <c r="M55" s="29">
+      <c r="M55" s="35">
         <v>283543</v>
       </c>
-      <c r="N55" s="29">
+      <c r="N55" s="35">
         <v>328887</v>
       </c>
-      <c r="O55" s="29" t="s">
+      <c r="O55" s="35" t="s">
         <v>63</v>
       </c>
-      <c r="P55" s="23" t="s">
+      <c r="P55" s="35" t="s">
         <v>64</v>
       </c>
-      <c r="Q55" s="23">
+      <c r="Q55" s="35">
         <v>291923</v>
       </c>
-      <c r="R55" s="23" t="s">
+      <c r="R55" s="35" t="s">
         <v>152</v>
       </c>
-      <c r="S55" s="78" t="s">
+      <c r="S55" s="35" t="s">
         <v>153</v>
       </c>
-      <c r="T55" s="32">
+      <c r="T55" s="35">
         <v>1446862</v>
       </c>
-      <c r="U55" s="32">
+      <c r="U55" s="35">
         <v>3831657</v>
       </c>
-      <c r="V55" s="32">
+      <c r="V55" s="35">
         <v>4909214</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="8" t="s">
+      <c r="W55" s="35">
+        <v>3877004</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23">
+      <c r="A56" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="B56" s="29">
+      <c r="B56" s="20">
         <v>148308</v>
       </c>
-      <c r="C56" s="29">
+      <c r="C56" s="20">
         <v>662926</v>
       </c>
-      <c r="D56" s="29">
+      <c r="D56" s="20">
         <v>736567</v>
       </c>
-      <c r="E56" s="29">
+      <c r="E56" s="20">
         <v>756966</v>
       </c>
-      <c r="F56" s="23">
+      <c r="F56" s="17">
         <v>865248</v>
       </c>
-      <c r="G56" s="23">
+      <c r="G56" s="33">
         <v>1959662</v>
       </c>
-      <c r="H56" s="23">
+      <c r="H56" s="33">
         <v>1287482</v>
       </c>
-      <c r="I56" s="23">
+      <c r="I56" s="33">
         <v>1849356</v>
       </c>
-      <c r="J56" s="23">
+      <c r="J56" s="33">
         <v>2783112</v>
       </c>
-      <c r="K56" s="23">
+      <c r="K56" s="33">
         <v>3530021</v>
       </c>
-      <c r="L56" s="29">
+      <c r="L56" s="33">
         <v>1688467</v>
       </c>
-      <c r="M56" s="29">
+      <c r="M56" s="33">
         <v>2892034</v>
       </c>
-      <c r="N56" s="29" t="s">
+      <c r="N56" s="33" t="s">
         <v>65</v>
       </c>
-      <c r="O56" s="29" t="s">
+      <c r="O56" s="33" t="s">
         <v>66</v>
       </c>
-      <c r="P56" s="29" t="s">
+      <c r="P56" s="33" t="s">
         <v>67</v>
       </c>
-      <c r="Q56" s="23" t="s">
+      <c r="Q56" s="33" t="s">
         <v>154</v>
       </c>
-      <c r="R56" s="23" t="s">
+      <c r="R56" s="33" t="s">
         <v>155</v>
       </c>
-      <c r="S56" s="78" t="s">
+      <c r="S56" s="33" t="s">
         <v>156</v>
       </c>
-      <c r="T56" s="31">
+      <c r="T56" s="33">
         <v>1862151</v>
       </c>
-      <c r="U56" s="31">
+      <c r="U56" s="33">
         <v>1797702</v>
       </c>
-      <c r="V56" s="31">
+      <c r="V56" s="33">
         <v>573748</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="8" t="s">
+      <c r="W56" s="33">
+        <v>16825785</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23" ht="25.5">
+      <c r="A57" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B57" s="29">
+      <c r="B57" s="20">
         <v>1366636</v>
       </c>
-      <c r="C57" s="29">
+      <c r="C57" s="20">
         <v>1447559</v>
       </c>
-      <c r="D57" s="29">
+      <c r="D57" s="20">
         <v>2518474</v>
       </c>
-      <c r="E57" s="29">
+      <c r="E57" s="20">
         <v>3051805</v>
       </c>
-      <c r="F57" s="23">
+      <c r="F57" s="17">
         <v>2925363</v>
       </c>
-      <c r="G57" s="23">
+      <c r="G57" s="33">
         <v>6249213</v>
       </c>
-      <c r="H57" s="23">
+      <c r="H57" s="33">
         <v>7038678</v>
       </c>
-      <c r="I57" s="23">
+      <c r="I57" s="33">
         <v>7710345</v>
       </c>
-      <c r="J57" s="23">
+      <c r="J57" s="33">
         <v>9226781</v>
       </c>
-      <c r="K57" s="23">
+      <c r="K57" s="33">
         <v>8080317</v>
       </c>
-      <c r="L57" s="29">
+      <c r="L57" s="33">
         <v>3057181</v>
       </c>
-      <c r="M57" s="29">
+      <c r="M57" s="33">
         <v>4555704</v>
       </c>
-      <c r="N57" s="29" t="s">
+      <c r="N57" s="33" t="s">
         <v>68</v>
       </c>
-      <c r="O57" s="29" t="s">
+      <c r="O57" s="33" t="s">
         <v>69</v>
       </c>
-      <c r="P57" s="29" t="s">
+      <c r="P57" s="33" t="s">
         <v>70</v>
       </c>
-      <c r="Q57" s="23" t="s">
+      <c r="Q57" s="33" t="s">
         <v>69</v>
       </c>
-      <c r="R57" s="23" t="s">
+      <c r="R57" s="33" t="s">
         <v>70</v>
       </c>
-      <c r="S57" s="78" t="s">
+      <c r="S57" s="33" t="s">
         <v>157</v>
       </c>
-      <c r="T57" s="31">
+      <c r="T57" s="33">
         <v>6950372</v>
       </c>
-      <c r="U57" s="31">
+      <c r="U57" s="33">
         <v>9137390</v>
       </c>
-      <c r="V57" s="31">
+      <c r="V57" s="33">
         <v>11569032</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A59" s="95" t="s">
+      <c r="W57" s="33">
+        <v>18534742</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23" s="4" customFormat="1">
+      <c r="M58" s="7"/>
+      <c r="W58"/>
+    </row>
+    <row r="59" spans="1:23" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A59" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="B59" s="96"/>
-[...9 lines deleted...]
-      <c r="L59" s="13"/>
+      <c r="B59" s="40"/>
+      <c r="C59" s="40"/>
+      <c r="D59" s="40"/>
+      <c r="E59" s="40"/>
+      <c r="F59" s="40"/>
+      <c r="G59" s="40"/>
+      <c r="H59" s="40"/>
+      <c r="I59" s="40"/>
+      <c r="J59" s="40"/>
+      <c r="K59" s="40"/>
+      <c r="L59" s="8"/>
       <c r="M59" s="1"/>
-    </row>
-[...43 lines deleted...]
-      <c r="F64" s="19"/>
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
+      <c r="A60" s="10"/>
+      <c r="B60" s="11"/>
+      <c r="C60" s="12"/>
+      <c r="D60" s="12"/>
+      <c r="E60" s="12"/>
+      <c r="F60" s="12"/>
+    </row>
+    <row r="61" spans="1:23">
+      <c r="A61" s="10"/>
+      <c r="B61" s="11"/>
+      <c r="C61" s="11"/>
+      <c r="D61" s="11"/>
+      <c r="E61" s="11"/>
+      <c r="F61" s="11"/>
+      <c r="G61" s="11"/>
+      <c r="H61" s="11"/>
+      <c r="I61" s="11"/>
+      <c r="J61" s="11"/>
+      <c r="K61" s="11"/>
+    </row>
+    <row r="62" spans="1:23">
+      <c r="A62" s="10"/>
+      <c r="B62" s="11"/>
+      <c r="C62" s="14"/>
+      <c r="D62" s="14"/>
+      <c r="E62" s="14"/>
+      <c r="F62" s="14"/>
+    </row>
+    <row r="63" spans="1:23">
+      <c r="A63" s="10"/>
+      <c r="B63" s="11"/>
+      <c r="C63" s="12"/>
+      <c r="D63" s="12"/>
+      <c r="E63" s="12"/>
+      <c r="F63" s="12"/>
+    </row>
+    <row r="64" spans="1:23">
+      <c r="A64" s="10"/>
+      <c r="B64" s="11"/>
+      <c r="C64" s="14"/>
+      <c r="D64" s="14"/>
+      <c r="E64" s="14"/>
+      <c r="F64" s="14"/>
     </row>
     <row r="65" spans="1:6">
-      <c r="A65" s="15"/>
-[...4 lines deleted...]
-      <c r="F65" s="19"/>
+      <c r="A65" s="10"/>
+      <c r="B65" s="11"/>
+      <c r="C65" s="14"/>
+      <c r="D65" s="14"/>
+      <c r="E65" s="14"/>
+      <c r="F65" s="14"/>
     </row>
     <row r="66" spans="1:6">
-      <c r="A66" s="15"/>
-[...4 lines deleted...]
-      <c r="F66" s="17"/>
+      <c r="A66" s="10"/>
+      <c r="B66" s="11"/>
+      <c r="C66" s="12"/>
+      <c r="D66" s="12"/>
+      <c r="E66" s="12"/>
+      <c r="F66" s="12"/>
     </row>
     <row r="67" spans="1:6">
-      <c r="A67" s="15"/>
-[...4 lines deleted...]
-      <c r="F67" s="19"/>
+      <c r="A67" s="10"/>
+      <c r="B67" s="11"/>
+      <c r="C67" s="14"/>
+      <c r="D67" s="14"/>
+      <c r="E67" s="14"/>
+      <c r="F67" s="14"/>
     </row>
     <row r="68" spans="1:6">
-      <c r="A68" s="15"/>
-[...4 lines deleted...]
-      <c r="F68" s="19"/>
+      <c r="A68" s="10"/>
+      <c r="B68" s="11"/>
+      <c r="C68" s="14"/>
+      <c r="D68" s="14"/>
+      <c r="E68" s="14"/>
+      <c r="F68" s="14"/>
     </row>
     <row r="69" spans="1:6">
-      <c r="A69" s="15"/>
-[...4 lines deleted...]
-      <c r="F69" s="17"/>
+      <c r="A69" s="10"/>
+      <c r="B69" s="11"/>
+      <c r="C69" s="12"/>
+      <c r="D69" s="12"/>
+      <c r="E69" s="12"/>
+      <c r="F69" s="12"/>
     </row>
     <row r="70" spans="1:6">
-      <c r="A70" s="15"/>
-[...4 lines deleted...]
-      <c r="F70" s="17"/>
+      <c r="A70" s="10"/>
+      <c r="B70" s="11"/>
+      <c r="C70" s="12"/>
+      <c r="D70" s="12"/>
+      <c r="E70" s="12"/>
+      <c r="F70" s="12"/>
     </row>
     <row r="71" spans="1:6">
-      <c r="A71" s="15"/>
-[...4 lines deleted...]
-      <c r="F71" s="17"/>
+      <c r="A71" s="10"/>
+      <c r="B71" s="11"/>
+      <c r="C71" s="12"/>
+      <c r="D71" s="12"/>
+      <c r="E71" s="12"/>
+      <c r="F71" s="12"/>
     </row>
     <row r="72" spans="1:6">
-      <c r="A72" s="15"/>
-[...4 lines deleted...]
-      <c r="F72" s="17"/>
+      <c r="A72" s="10"/>
+      <c r="B72" s="11"/>
+      <c r="C72" s="12"/>
+      <c r="D72" s="12"/>
+      <c r="E72" s="12"/>
+      <c r="F72" s="12"/>
     </row>
     <row r="73" spans="1:6">
-      <c r="A73" s="15"/>
-[...4 lines deleted...]
-      <c r="F73" s="17"/>
+      <c r="A73" s="10"/>
+      <c r="B73" s="11"/>
+      <c r="C73" s="12"/>
+      <c r="D73" s="12"/>
+      <c r="E73" s="12"/>
+      <c r="F73" s="12"/>
     </row>
     <row r="74" spans="1:6">
-      <c r="A74" s="15"/>
-[...4 lines deleted...]
-      <c r="F74" s="17"/>
+      <c r="A74" s="10"/>
+      <c r="B74" s="11"/>
+      <c r="C74" s="12"/>
+      <c r="D74" s="12"/>
+      <c r="E74" s="12"/>
+      <c r="F74" s="12"/>
     </row>
     <row r="75" spans="1:6">
-      <c r="A75" s="15"/>
-[...4 lines deleted...]
-      <c r="F75" s="17"/>
+      <c r="A75" s="10"/>
+      <c r="B75" s="11"/>
+      <c r="C75" s="12"/>
+      <c r="D75" s="12"/>
+      <c r="E75" s="12"/>
+      <c r="F75" s="12"/>
     </row>
     <row r="76" spans="1:6">
-      <c r="A76" s="15"/>
-[...4 lines deleted...]
-      <c r="F76" s="17"/>
+      <c r="A76" s="10"/>
+      <c r="B76" s="11"/>
+      <c r="C76" s="12"/>
+      <c r="D76" s="12"/>
+      <c r="E76" s="12"/>
+      <c r="F76" s="12"/>
     </row>
     <row r="77" spans="1:6">
-      <c r="A77" s="15"/>
-[...4 lines deleted...]
-      <c r="F77" s="17"/>
+      <c r="A77" s="10"/>
+      <c r="B77" s="11"/>
+      <c r="C77" s="12"/>
+      <c r="D77" s="12"/>
+      <c r="E77" s="12"/>
+      <c r="F77" s="12"/>
     </row>
     <row r="78" spans="1:6">
-      <c r="A78" s="15"/>
-[...4 lines deleted...]
-      <c r="F78" s="17"/>
+      <c r="A78" s="10"/>
+      <c r="B78" s="11"/>
+      <c r="C78" s="12"/>
+      <c r="D78" s="12"/>
+      <c r="E78" s="12"/>
+      <c r="F78" s="12"/>
     </row>
     <row r="79" spans="1:6">
-      <c r="A79" s="15"/>
-[...4 lines deleted...]
-      <c r="F79" s="17"/>
+      <c r="A79" s="10"/>
+      <c r="B79" s="11"/>
+      <c r="C79" s="12"/>
+      <c r="D79" s="12"/>
+      <c r="E79" s="12"/>
+      <c r="F79" s="12"/>
     </row>
     <row r="80" spans="1:6">
-      <c r="A80" s="15"/>
-[...4 lines deleted...]
-      <c r="F80" s="17"/>
+      <c r="A80" s="10"/>
+      <c r="B80" s="11"/>
+      <c r="C80" s="12"/>
+      <c r="D80" s="12"/>
+      <c r="E80" s="12"/>
+      <c r="F80" s="12"/>
     </row>
     <row r="81" spans="1:6">
-      <c r="A81" s="15"/>
-[...4 lines deleted...]
-      <c r="F81" s="17"/>
+      <c r="A81" s="10"/>
+      <c r="B81" s="11"/>
+      <c r="C81" s="12"/>
+      <c r="D81" s="12"/>
+      <c r="E81" s="12"/>
+      <c r="F81" s="12"/>
     </row>
     <row r="82" spans="1:6">
-      <c r="A82" s="15"/>
-[...4 lines deleted...]
-      <c r="F82" s="17"/>
+      <c r="A82" s="10"/>
+      <c r="B82" s="11"/>
+      <c r="C82" s="12"/>
+      <c r="D82" s="12"/>
+      <c r="E82" s="12"/>
+      <c r="F82" s="12"/>
     </row>
     <row r="83" spans="1:6">
-      <c r="A83" s="15"/>
-[...4 lines deleted...]
-      <c r="F83" s="17"/>
+      <c r="A83" s="10"/>
+      <c r="B83" s="11"/>
+      <c r="C83" s="12"/>
+      <c r="D83" s="12"/>
+      <c r="E83" s="12"/>
+      <c r="F83" s="12"/>
     </row>
     <row r="84" spans="1:6">
-      <c r="A84" s="15"/>
-[...4 lines deleted...]
-      <c r="F84" s="17"/>
+      <c r="A84" s="10"/>
+      <c r="B84" s="11"/>
+      <c r="C84" s="12"/>
+      <c r="D84" s="12"/>
+      <c r="E84" s="12"/>
+      <c r="F84" s="12"/>
     </row>
     <row r="85" spans="1:6">
-      <c r="A85" s="15"/>
-[...4 lines deleted...]
-      <c r="F85" s="17"/>
+      <c r="A85" s="10"/>
+      <c r="B85" s="11"/>
+      <c r="C85" s="12"/>
+      <c r="D85" s="12"/>
+      <c r="E85" s="12"/>
+      <c r="F85" s="12"/>
     </row>
     <row r="86" spans="1:6">
-      <c r="A86" s="15"/>
-[...4 lines deleted...]
-      <c r="F86" s="17"/>
+      <c r="A86" s="10"/>
+      <c r="B86" s="11"/>
+      <c r="C86" s="12"/>
+      <c r="D86" s="12"/>
+      <c r="E86" s="12"/>
+      <c r="F86" s="12"/>
     </row>
     <row r="87" spans="1:6">
-      <c r="A87" s="15"/>
-[...4 lines deleted...]
-      <c r="F87" s="17"/>
+      <c r="A87" s="10"/>
+      <c r="B87" s="11"/>
+      <c r="C87" s="12"/>
+      <c r="D87" s="12"/>
+      <c r="E87" s="12"/>
+      <c r="F87" s="12"/>
     </row>
     <row r="88" spans="1:6">
-      <c r="A88" s="15"/>
-[...4 lines deleted...]
-      <c r="F88" s="17"/>
+      <c r="A88" s="10"/>
+      <c r="B88" s="11"/>
+      <c r="C88" s="12"/>
+      <c r="D88" s="12"/>
+      <c r="E88" s="12"/>
+      <c r="F88" s="12"/>
     </row>
     <row r="89" spans="1:6">
-      <c r="A89" s="15"/>
-[...4 lines deleted...]
-      <c r="F89" s="17"/>
+      <c r="A89" s="10"/>
+      <c r="B89" s="11"/>
+      <c r="C89" s="12"/>
+      <c r="D89" s="12"/>
+      <c r="E89" s="12"/>
+      <c r="F89" s="12"/>
     </row>
     <row r="90" spans="1:6">
-      <c r="A90" s="15"/>
-[...4 lines deleted...]
-      <c r="F90" s="17"/>
+      <c r="A90" s="10"/>
+      <c r="B90" s="11"/>
+      <c r="C90" s="12"/>
+      <c r="D90" s="12"/>
+      <c r="E90" s="12"/>
+      <c r="F90" s="12"/>
     </row>
     <row r="91" spans="1:6">
-      <c r="A91" s="15"/>
-[...4 lines deleted...]
-      <c r="F91" s="17"/>
+      <c r="A91" s="10"/>
+      <c r="B91" s="11"/>
+      <c r="C91" s="12"/>
+      <c r="D91" s="12"/>
+      <c r="E91" s="12"/>
+      <c r="F91" s="12"/>
     </row>
     <row r="92" spans="1:6">
-      <c r="A92" s="15"/>
-[...4 lines deleted...]
-      <c r="F92" s="17"/>
+      <c r="A92" s="10"/>
+      <c r="B92" s="11"/>
+      <c r="C92" s="12"/>
+      <c r="D92" s="12"/>
+      <c r="E92" s="12"/>
+      <c r="F92" s="12"/>
     </row>
     <row r="93" spans="1:6">
-      <c r="A93" s="15"/>
-      <c r="B93" s="16"/>
+      <c r="A93" s="10"/>
+      <c r="B93" s="11"/>
     </row>
     <row r="94" spans="1:6">
-      <c r="A94" s="15"/>
-      <c r="B94" s="16"/>
+      <c r="A94" s="10"/>
+      <c r="B94" s="11"/>
     </row>
     <row r="95" spans="1:6">
-      <c r="A95" s="15"/>
-      <c r="B95" s="16"/>
+      <c r="A95" s="10"/>
+      <c r="B95" s="11"/>
     </row>
     <row r="96" spans="1:6">
-      <c r="A96" s="15"/>
-      <c r="B96" s="16"/>
+      <c r="A96" s="10"/>
+      <c r="B96" s="11"/>
     </row>
     <row r="97" spans="1:2">
-      <c r="A97" s="15"/>
-      <c r="B97" s="16"/>
+      <c r="A97" s="10"/>
+      <c r="B97" s="11"/>
     </row>
     <row r="98" spans="1:2">
-      <c r="A98" s="15"/>
-      <c r="B98" s="16"/>
+      <c r="A98" s="10"/>
+      <c r="B98" s="11"/>
     </row>
     <row r="99" spans="1:2">
-      <c r="A99" s="15"/>
-      <c r="B99" s="16"/>
+      <c r="A99" s="10"/>
+      <c r="B99" s="11"/>
     </row>
     <row r="100" spans="1:2">
-      <c r="A100" s="15"/>
-      <c r="B100" s="16"/>
+      <c r="A100" s="10"/>
+      <c r="B100" s="11"/>
     </row>
     <row r="101" spans="1:2">
-      <c r="A101" s="15"/>
-      <c r="B101" s="16"/>
+      <c r="A101" s="10"/>
+      <c r="B101" s="11"/>
     </row>
     <row r="102" spans="1:2">
-      <c r="A102" s="15"/>
-      <c r="B102" s="16"/>
+      <c r="A102" s="10"/>
+      <c r="B102" s="11"/>
     </row>
     <row r="103" spans="1:2">
-      <c r="A103" s="15"/>
-      <c r="B103" s="16"/>
+      <c r="A103" s="10"/>
+      <c r="B103" s="11"/>
     </row>
     <row r="104" spans="1:2">
-      <c r="A104" s="15"/>
-      <c r="B104" s="16"/>
+      <c r="A104" s="10"/>
+      <c r="B104" s="11"/>
     </row>
     <row r="105" spans="1:2">
-      <c r="A105" s="15"/>
-      <c r="B105" s="16"/>
+      <c r="A105" s="10"/>
+      <c r="B105" s="11"/>
     </row>
     <row r="106" spans="1:2">
-      <c r="A106" s="15"/>
-      <c r="B106" s="16"/>
+      <c r="A106" s="10"/>
+      <c r="B106" s="11"/>
     </row>
     <row r="107" spans="1:2">
-      <c r="A107" s="15"/>
-      <c r="B107" s="16"/>
+      <c r="A107" s="10"/>
+      <c r="B107" s="11"/>
     </row>
     <row r="108" spans="1:2">
-      <c r="A108" s="15"/>
-      <c r="B108" s="16"/>
+      <c r="A108" s="10"/>
+      <c r="B108" s="11"/>
     </row>
     <row r="109" spans="1:2">
-      <c r="A109" s="15"/>
-      <c r="B109" s="16"/>
+      <c r="A109" s="10"/>
+      <c r="B109" s="11"/>
     </row>
     <row r="110" spans="1:2">
-      <c r="A110" s="15"/>
-      <c r="B110" s="16"/>
+      <c r="A110" s="10"/>
+      <c r="B110" s="11"/>
     </row>
     <row r="111" spans="1:2">
-      <c r="A111" s="15"/>
-      <c r="B111" s="16"/>
+      <c r="A111" s="10"/>
+      <c r="B111" s="11"/>
     </row>
     <row r="112" spans="1:2">
-      <c r="A112" s="15"/>
-      <c r="B112" s="16"/>
+      <c r="A112" s="10"/>
+      <c r="B112" s="11"/>
     </row>
     <row r="113" spans="1:2">
-      <c r="A113" s="15"/>
-      <c r="B113" s="16"/>
+      <c r="A113" s="10"/>
+      <c r="B113" s="11"/>
     </row>
     <row r="114" spans="1:2">
-      <c r="A114" s="15"/>
-      <c r="B114" s="16"/>
+      <c r="A114" s="10"/>
+      <c r="B114" s="11"/>
     </row>
     <row r="115" spans="1:2">
-      <c r="A115" s="15"/>
-      <c r="B115" s="16"/>
+      <c r="A115" s="10"/>
+      <c r="B115" s="11"/>
     </row>
     <row r="116" spans="1:2">
-      <c r="A116" s="15"/>
-      <c r="B116" s="16"/>
+      <c r="A116" s="10"/>
+      <c r="B116" s="11"/>
     </row>
     <row r="117" spans="1:2">
-      <c r="A117" s="15"/>
-      <c r="B117" s="16"/>
+      <c r="A117" s="10"/>
+      <c r="B117" s="11"/>
     </row>
     <row r="118" spans="1:2">
-      <c r="A118" s="15"/>
-      <c r="B118" s="16"/>
+      <c r="A118" s="10"/>
+      <c r="B118" s="11"/>
     </row>
     <row r="119" spans="1:2">
-      <c r="A119" s="15"/>
-      <c r="B119" s="16"/>
+      <c r="A119" s="10"/>
+      <c r="B119" s="11"/>
     </row>
     <row r="120" spans="1:2">
-      <c r="A120" s="15"/>
-      <c r="B120" s="16"/>
+      <c r="A120" s="10"/>
+      <c r="B120" s="11"/>
     </row>
     <row r="121" spans="1:2">
-      <c r="A121" s="15"/>
-      <c r="B121" s="16"/>
+      <c r="A121" s="10"/>
+      <c r="B121" s="11"/>
     </row>
     <row r="122" spans="1:2">
-      <c r="A122" s="15"/>
-      <c r="B122" s="16"/>
+      <c r="A122" s="10"/>
+      <c r="B122" s="11"/>
     </row>
     <row r="123" spans="1:2">
-      <c r="A123" s="15"/>
-      <c r="B123" s="16"/>
+      <c r="A123" s="10"/>
+      <c r="B123" s="11"/>
     </row>
     <row r="124" spans="1:2">
-      <c r="A124" s="15"/>
-      <c r="B124" s="16"/>
+      <c r="A124" s="10"/>
+      <c r="B124" s="11"/>
     </row>
     <row r="125" spans="1:2">
-      <c r="A125" s="15"/>
-      <c r="B125" s="16"/>
+      <c r="A125" s="10"/>
+      <c r="B125" s="11"/>
     </row>
     <row r="126" spans="1:2">
-      <c r="A126" s="15"/>
-      <c r="B126" s="16"/>
+      <c r="A126" s="10"/>
+      <c r="B126" s="11"/>
     </row>
     <row r="127" spans="1:2">
-      <c r="A127" s="15"/>
-      <c r="B127" s="16"/>
+      <c r="A127" s="10"/>
+      <c r="B127" s="11"/>
     </row>
     <row r="128" spans="1:2">
-      <c r="A128" s="15"/>
-      <c r="B128" s="16"/>
+      <c r="A128" s="10"/>
+      <c r="B128" s="11"/>
     </row>
     <row r="129" spans="1:2">
-      <c r="A129" s="15"/>
-      <c r="B129" s="16"/>
+      <c r="A129" s="10"/>
+      <c r="B129" s="11"/>
     </row>
     <row r="130" spans="1:2">
-      <c r="A130" s="15"/>
-      <c r="B130" s="16"/>
+      <c r="A130" s="10"/>
+      <c r="B130" s="11"/>
     </row>
     <row r="131" spans="1:2">
-      <c r="A131" s="15"/>
-      <c r="B131" s="16"/>
+      <c r="A131" s="10"/>
+      <c r="B131" s="11"/>
     </row>
     <row r="132" spans="1:2">
-      <c r="A132" s="15"/>
-      <c r="B132" s="16"/>
+      <c r="A132" s="10"/>
+      <c r="B132" s="11"/>
     </row>
     <row r="133" spans="1:2">
-      <c r="A133" s="15"/>
-      <c r="B133" s="16"/>
+      <c r="A133" s="10"/>
+      <c r="B133" s="11"/>
     </row>
     <row r="134" spans="1:2">
-      <c r="A134" s="15"/>
-      <c r="B134" s="16"/>
+      <c r="A134" s="10"/>
+      <c r="B134" s="11"/>
     </row>
     <row r="135" spans="1:2">
-      <c r="A135" s="15"/>
-      <c r="B135" s="16"/>
+      <c r="A135" s="10"/>
+      <c r="B135" s="11"/>
     </row>
     <row r="136" spans="1:2">
-      <c r="A136" s="15"/>
-      <c r="B136" s="16"/>
+      <c r="A136" s="10"/>
+      <c r="B136" s="11"/>
     </row>
     <row r="137" spans="1:2">
-      <c r="A137" s="15"/>
-      <c r="B137" s="16"/>
+      <c r="A137" s="10"/>
+      <c r="B137" s="11"/>
     </row>
     <row r="138" spans="1:2">
-      <c r="A138" s="15"/>
-      <c r="B138" s="16"/>
+      <c r="A138" s="10"/>
+      <c r="B138" s="11"/>
     </row>
     <row r="139" spans="1:2">
-      <c r="A139" s="15"/>
-      <c r="B139" s="16"/>
+      <c r="A139" s="10"/>
+      <c r="B139" s="11"/>
     </row>
     <row r="140" spans="1:2">
-      <c r="A140" s="15"/>
-      <c r="B140" s="16"/>
+      <c r="A140" s="10"/>
+      <c r="B140" s="11"/>
     </row>
     <row r="141" spans="1:2">
-      <c r="A141" s="15"/>
-      <c r="B141" s="16"/>
+      <c r="A141" s="10"/>
+      <c r="B141" s="11"/>
     </row>
     <row r="142" spans="1:2">
-      <c r="A142" s="15"/>
-      <c r="B142" s="16"/>
+      <c r="A142" s="10"/>
+      <c r="B142" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A59:K59"/>
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.15748031496062992" bottom="0.15748031496062992" header="0.15748031496062992" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="35" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:X58"/>
+  <dimension ref="A1:W59"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AA19" sqref="AA19"/>
+      <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="53.7109375" style="46" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="22" max="16384" width="9.140625" style="46"/>
+    <col min="1" max="1" width="53.7109375" style="25" customWidth="1"/>
+    <col min="2" max="2" width="6.7109375" style="25" customWidth="1"/>
+    <col min="3" max="3" width="6.7109375" style="24" customWidth="1"/>
+    <col min="4" max="11" width="6.7109375" style="25" customWidth="1"/>
+    <col min="12" max="21" width="6.7109375" style="24" customWidth="1"/>
+    <col min="22" max="23" width="9.140625" style="2"/>
+    <col min="24" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="15">
-      <c r="A1" s="97" t="s">
+    <row r="1" spans="1:23" ht="15" customHeight="1">
+      <c r="A1" s="41" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="97"/>
-[...19 lines deleted...]
-      <c r="V2" s="92" t="s">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+    </row>
+    <row r="2" spans="1:23" ht="13.5" thickBot="1">
+      <c r="V2" s="47" t="s">
         <v>228</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="37">
+      <c r="W2" s="47"/>
+    </row>
+    <row r="3" spans="1:23" s="23" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A3" s="28"/>
+      <c r="B3" s="42">
         <v>2004</v>
       </c>
-      <c r="C3" s="37">
+      <c r="C3" s="42">
         <v>2005</v>
       </c>
-      <c r="D3" s="39">
+      <c r="D3" s="42">
         <v>2006</v>
       </c>
-      <c r="E3" s="37">
+      <c r="E3" s="42">
         <v>2007</v>
       </c>
-      <c r="F3" s="37">
+      <c r="F3" s="42">
         <v>2008</v>
       </c>
-      <c r="G3" s="43">
+      <c r="G3" s="42">
         <v>2009</v>
       </c>
-      <c r="H3" s="40">
+      <c r="H3" s="42">
         <v>2010</v>
       </c>
-      <c r="I3" s="40">
+      <c r="I3" s="42">
         <v>2011</v>
       </c>
-      <c r="J3" s="40">
+      <c r="J3" s="42">
         <v>2012</v>
       </c>
-      <c r="K3" s="40">
+      <c r="K3" s="42">
         <v>2013</v>
       </c>
-      <c r="L3" s="40">
+      <c r="L3" s="42">
         <v>2014</v>
       </c>
-      <c r="M3" s="34">
+      <c r="M3" s="42">
         <v>2015</v>
       </c>
-      <c r="N3" s="34">
+      <c r="N3" s="42">
         <v>2016</v>
       </c>
-      <c r="O3" s="34">
+      <c r="O3" s="42">
         <v>2017</v>
       </c>
-      <c r="P3" s="34">
+      <c r="P3" s="42">
         <v>2018</v>
       </c>
-      <c r="Q3" s="34">
+      <c r="Q3" s="42">
         <v>2019</v>
       </c>
-      <c r="R3" s="34">
+      <c r="R3" s="42">
         <v>2020</v>
       </c>
-      <c r="S3" s="34">
+      <c r="S3" s="42">
         <v>2021</v>
       </c>
-      <c r="T3" s="34">
+      <c r="T3" s="42">
         <v>2022</v>
       </c>
-      <c r="U3" s="34">
+      <c r="U3" s="42">
         <v>2023</v>
       </c>
-      <c r="V3" s="34">
+      <c r="V3" s="42">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="47" t="s">
+      <c r="W3" s="42">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23" s="3" customFormat="1">
+      <c r="A4" s="46" t="s">
         <v>226</v>
       </c>
-      <c r="B4" s="48">
+      <c r="B4" s="43">
         <v>100</v>
       </c>
-      <c r="C4" s="48">
+      <c r="C4" s="43">
         <v>100</v>
       </c>
-      <c r="D4" s="48">
+      <c r="D4" s="43">
         <v>100</v>
       </c>
-      <c r="E4" s="48">
+      <c r="E4" s="43">
         <v>100</v>
       </c>
-      <c r="F4" s="48">
+      <c r="F4" s="43">
         <v>100</v>
       </c>
-      <c r="G4" s="48">
+      <c r="G4" s="43">
         <v>100</v>
       </c>
-      <c r="H4" s="48">
+      <c r="H4" s="43">
         <v>100</v>
       </c>
-      <c r="I4" s="48">
+      <c r="I4" s="43">
         <v>100</v>
       </c>
-      <c r="J4" s="48">
+      <c r="J4" s="43">
         <v>100</v>
       </c>
-      <c r="K4" s="48">
+      <c r="K4" s="43">
         <v>100</v>
       </c>
-      <c r="L4" s="48">
+      <c r="L4" s="43">
         <v>100</v>
       </c>
-      <c r="M4" s="48">
+      <c r="M4" s="43">
         <v>100</v>
       </c>
-      <c r="N4" s="49">
+      <c r="N4" s="43">
         <v>100</v>
       </c>
-      <c r="O4" s="48">
+      <c r="O4" s="43">
         <v>100</v>
       </c>
-      <c r="P4" s="48">
+      <c r="P4" s="43">
         <v>100</v>
       </c>
-      <c r="Q4" s="48">
+      <c r="Q4" s="43">
         <v>100</v>
       </c>
-      <c r="R4" s="50">
+      <c r="R4" s="43">
         <v>100</v>
       </c>
-      <c r="S4" s="51">
+      <c r="S4" s="43">
         <v>100</v>
       </c>
-      <c r="T4" s="52">
+      <c r="T4" s="43">
         <v>100</v>
       </c>
-      <c r="U4" s="52">
+      <c r="U4" s="43">
         <v>100</v>
       </c>
-      <c r="V4" s="52">
+      <c r="V4" s="43">
         <v>100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="53" t="s">
+      <c r="W4" s="43">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23" s="4" customFormat="1">
+      <c r="A5" s="37" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="54">
+      <c r="B5" s="44">
         <v>41.3</v>
       </c>
-      <c r="C5" s="54">
+      <c r="C5" s="44">
         <v>41.6</v>
       </c>
-      <c r="D5" s="54">
+      <c r="D5" s="44">
         <v>39.6</v>
       </c>
-      <c r="E5" s="54">
+      <c r="E5" s="44">
         <v>37.9</v>
       </c>
-      <c r="F5" s="54">
+      <c r="F5" s="44">
         <v>39.5</v>
       </c>
-      <c r="G5" s="54">
+      <c r="G5" s="44">
         <v>40.700000000000003</v>
       </c>
-      <c r="H5" s="54">
+      <c r="H5" s="44">
         <v>38.200000000000003</v>
       </c>
-      <c r="I5" s="54">
+      <c r="I5" s="44">
         <v>32.9</v>
       </c>
-      <c r="J5" s="54">
+      <c r="J5" s="44">
         <v>34.4</v>
       </c>
-      <c r="K5" s="54">
+      <c r="K5" s="44">
         <v>30.6</v>
       </c>
-      <c r="L5" s="54">
+      <c r="L5" s="44">
         <v>28</v>
       </c>
-      <c r="M5" s="54">
+      <c r="M5" s="44">
         <v>33.5</v>
       </c>
-      <c r="N5" s="55">
+      <c r="N5" s="44">
         <v>34.700000000000003</v>
       </c>
-      <c r="O5" s="54">
+      <c r="O5" s="44">
         <v>32.299999999999997</v>
       </c>
-      <c r="P5" s="54">
+      <c r="P5" s="44">
         <v>31.1</v>
       </c>
-      <c r="Q5" s="54">
+      <c r="Q5" s="44">
         <v>28.6</v>
       </c>
-      <c r="R5" s="56">
+      <c r="R5" s="44">
         <v>30</v>
       </c>
-      <c r="S5" s="57">
+      <c r="S5" s="44">
         <v>26.7</v>
       </c>
-      <c r="T5" s="58">
+      <c r="T5" s="44">
         <v>31.6</v>
       </c>
-      <c r="U5" s="58">
+      <c r="U5" s="44">
         <v>34.4</v>
       </c>
-      <c r="V5" s="58">
-[...4 lines deleted...]
-      <c r="A6" s="5" t="s">
+      <c r="V5" s="44">
+        <v>33.1</v>
+      </c>
+      <c r="W5" s="44">
+        <v>43.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" s="2" customFormat="1" ht="25.5">
+      <c r="A6" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="41">
+      <c r="B6" s="45">
         <v>22.8</v>
       </c>
-      <c r="C6" s="41">
+      <c r="C6" s="45">
         <v>22.8</v>
       </c>
-      <c r="D6" s="41">
+      <c r="D6" s="45">
         <v>24.8</v>
       </c>
-      <c r="E6" s="41">
+      <c r="E6" s="45">
         <v>22.6</v>
       </c>
-      <c r="F6" s="41">
+      <c r="F6" s="45">
         <v>20.2</v>
       </c>
-      <c r="G6" s="41">
+      <c r="G6" s="45">
         <v>17.399999999999999</v>
       </c>
-      <c r="H6" s="41">
+      <c r="H6" s="45">
         <v>19.100000000000001</v>
       </c>
-      <c r="I6" s="41">
+      <c r="I6" s="45">
         <v>-20.399999999999999</v>
       </c>
-      <c r="J6" s="41">
+      <c r="J6" s="45">
         <v>24</v>
       </c>
-      <c r="K6" s="41">
+      <c r="K6" s="45">
         <v>23.3</v>
       </c>
-      <c r="L6" s="41">
+      <c r="L6" s="45">
         <v>24.1</v>
       </c>
-      <c r="M6" s="41">
+      <c r="M6" s="45">
         <v>21.7</v>
       </c>
-      <c r="N6" s="59">
+      <c r="N6" s="45">
         <v>14.7</v>
       </c>
-      <c r="O6" s="41">
+      <c r="O6" s="45">
         <v>17.7</v>
       </c>
-      <c r="P6" s="41">
+      <c r="P6" s="45">
         <v>20.5</v>
       </c>
-      <c r="Q6" s="41">
+      <c r="Q6" s="45">
         <v>20.9</v>
       </c>
-      <c r="R6" s="60">
+      <c r="R6" s="45">
         <v>18.5</v>
       </c>
-      <c r="S6" s="61">
+      <c r="S6" s="45">
         <v>18.2</v>
       </c>
-      <c r="T6" s="42">
+      <c r="T6" s="45">
         <v>17.399999999999999</v>
       </c>
-      <c r="U6" s="42">
+      <c r="U6" s="45">
         <v>17.3</v>
       </c>
-      <c r="V6" s="42">
-[...4 lines deleted...]
-      <c r="A7" s="8" t="s">
+      <c r="V6" s="45">
+        <v>6.1</v>
+      </c>
+      <c r="W6" s="45">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="2" customFormat="1">
+      <c r="A7" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="41">
+      <c r="B7" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="C7" s="41">
+      <c r="C7" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="D7" s="41">
+      <c r="D7" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E7" s="41">
+      <c r="E7" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="F7" s="41">
+      <c r="F7" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G7" s="41">
+      <c r="G7" s="45">
         <v>3.7</v>
       </c>
-      <c r="H7" s="41">
+      <c r="H7" s="45">
         <v>4.2</v>
       </c>
-      <c r="I7" s="41">
+      <c r="I7" s="45">
         <v>-2.5</v>
       </c>
-      <c r="J7" s="41">
+      <c r="J7" s="45">
         <v>1.7</v>
       </c>
-      <c r="K7" s="41">
+      <c r="K7" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="L7" s="41">
+      <c r="L7" s="45">
         <v>1.8</v>
       </c>
-      <c r="M7" s="41">
+      <c r="M7" s="45">
         <v>9</v>
       </c>
-      <c r="N7" s="59">
+      <c r="N7" s="45">
         <v>2.6</v>
       </c>
-      <c r="O7" s="41">
+      <c r="O7" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="P7" s="41">
+      <c r="P7" s="45">
         <v>3</v>
       </c>
-      <c r="Q7" s="41">
+      <c r="Q7" s="45">
         <v>2.7</v>
       </c>
-      <c r="R7" s="60">
+      <c r="R7" s="45">
         <v>2.7</v>
       </c>
-      <c r="S7" s="61">
+      <c r="S7" s="45">
         <v>3</v>
       </c>
-      <c r="T7" s="42">
+      <c r="T7" s="45">
         <v>2.8</v>
       </c>
-      <c r="U7" s="42">
+      <c r="U7" s="45">
         <v>3.6</v>
       </c>
-      <c r="V7" s="42">
-[...4 lines deleted...]
-      <c r="A8" s="9" t="s">
+      <c r="V7" s="45">
+        <v>1.2</v>
+      </c>
+      <c r="W7" s="45">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" s="6" customFormat="1">
+      <c r="A8" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="B8" s="41">
+      <c r="B8" s="45">
         <v>7.6</v>
       </c>
-      <c r="C8" s="41">
+      <c r="C8" s="45">
         <v>10.199999999999999</v>
       </c>
-      <c r="D8" s="41">
+      <c r="D8" s="45">
         <v>8.6</v>
       </c>
-      <c r="E8" s="41">
+      <c r="E8" s="45">
         <v>8.1999999999999993</v>
       </c>
-      <c r="F8" s="41">
+      <c r="F8" s="45">
         <v>8.4</v>
       </c>
-      <c r="G8" s="41">
+      <c r="G8" s="45">
         <v>11.1</v>
       </c>
-      <c r="H8" s="41">
+      <c r="H8" s="45">
         <v>11</v>
       </c>
-      <c r="I8" s="41">
+      <c r="I8" s="45">
         <v>-10.8</v>
       </c>
-      <c r="J8" s="41">
+      <c r="J8" s="45">
         <v>11.2</v>
       </c>
-      <c r="K8" s="41">
+      <c r="K8" s="45">
         <v>10.9</v>
       </c>
-      <c r="L8" s="41">
+      <c r="L8" s="45">
         <v>10.8</v>
       </c>
-      <c r="M8" s="41">
+      <c r="M8" s="45">
         <v>503.1</v>
       </c>
-      <c r="N8" s="59">
+      <c r="N8" s="45">
         <v>10.8</v>
       </c>
-      <c r="O8" s="41">
+      <c r="O8" s="45">
         <v>10.6</v>
       </c>
-      <c r="P8" s="41">
+      <c r="P8" s="45">
         <v>10.1</v>
       </c>
-      <c r="Q8" s="41">
+      <c r="Q8" s="45">
         <v>10.199999999999999</v>
       </c>
-      <c r="R8" s="60">
+      <c r="R8" s="45">
         <v>10.1</v>
       </c>
-      <c r="S8" s="61">
+      <c r="S8" s="45">
         <v>9.9</v>
       </c>
-      <c r="T8" s="42">
+      <c r="T8" s="45">
         <v>10.199999999999999</v>
       </c>
-      <c r="U8" s="42">
+      <c r="U8" s="45">
         <v>8.6999999999999993</v>
       </c>
-      <c r="V8" s="42">
-[...4 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="V8" s="45">
+        <v>2.7</v>
+      </c>
+      <c r="W8" s="45">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" s="6" customFormat="1">
+      <c r="A9" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="41">
+      <c r="B9" s="45">
         <v>3.2</v>
       </c>
-      <c r="C9" s="41">
+      <c r="C9" s="45">
         <v>3.2</v>
       </c>
-      <c r="D9" s="41">
+      <c r="D9" s="45">
         <v>2.9</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="45">
         <v>3</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="45">
         <v>2.5</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="H9" s="41">
+      <c r="H9" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="I9" s="41">
+      <c r="I9" s="45">
         <v>-1.9</v>
       </c>
-      <c r="J9" s="41">
+      <c r="J9" s="45">
         <v>2</v>
       </c>
-      <c r="K9" s="41">
+      <c r="K9" s="45">
         <v>1.7</v>
       </c>
-      <c r="L9" s="41">
+      <c r="L9" s="45">
         <v>2.5</v>
       </c>
-      <c r="M9" s="41">
+      <c r="M9" s="45">
         <v>25.1</v>
       </c>
-      <c r="N9" s="59">
+      <c r="N9" s="45">
         <v>2</v>
       </c>
-      <c r="O9" s="41">
+      <c r="O9" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="P9" s="41">
+      <c r="P9" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="Q9" s="41">
+      <c r="Q9" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="R9" s="60">
+      <c r="R9" s="45">
         <v>2</v>
       </c>
-      <c r="S9" s="61">
+      <c r="S9" s="45">
         <v>1.9</v>
       </c>
-      <c r="T9" s="42">
+      <c r="T9" s="45">
         <v>2</v>
       </c>
-      <c r="U9" s="42">
+      <c r="U9" s="45">
         <v>1.5</v>
       </c>
-      <c r="V9" s="42">
-[...4 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="V9" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="W9" s="45">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="6" customFormat="1">
+      <c r="A10" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="B10" s="41">
+      <c r="B10" s="45">
         <v>8.3000000000000007</v>
       </c>
-      <c r="C10" s="41">
+      <c r="C10" s="45">
         <v>8.1999999999999993</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="45">
         <v>8.1</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="45">
         <v>8</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="45">
         <v>7.5</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="45">
         <v>7.8</v>
       </c>
-      <c r="H10" s="41">
+      <c r="H10" s="45">
         <v>6.2</v>
       </c>
-      <c r="I10" s="41">
+      <c r="I10" s="45">
         <v>-6.6</v>
       </c>
-      <c r="J10" s="41">
+      <c r="J10" s="45">
         <v>6.8</v>
       </c>
-      <c r="K10" s="41">
+      <c r="K10" s="45">
         <v>7.1</v>
       </c>
-      <c r="L10" s="41">
+      <c r="L10" s="45">
         <v>7.6</v>
       </c>
-      <c r="M10" s="41">
+      <c r="M10" s="45">
         <v>316</v>
       </c>
-      <c r="N10" s="59">
+      <c r="N10" s="45">
         <v>9.5</v>
       </c>
-      <c r="O10" s="41">
+      <c r="O10" s="45">
         <v>9.6999999999999993</v>
       </c>
-      <c r="P10" s="41">
+      <c r="P10" s="45">
         <v>8.9</v>
       </c>
-      <c r="Q10" s="41">
+      <c r="Q10" s="45">
         <v>8.9</v>
       </c>
-      <c r="R10" s="60">
+      <c r="R10" s="45">
         <v>8.1999999999999993</v>
       </c>
-      <c r="S10" s="61">
+      <c r="S10" s="45">
         <v>10.9</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="45">
         <v>12.6</v>
       </c>
-      <c r="U10" s="42">
+      <c r="U10" s="45">
         <v>9.5</v>
       </c>
-      <c r="V10" s="42">
-[...4 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="V10" s="45">
+        <v>3</v>
+      </c>
+      <c r="W10" s="45">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="6" customFormat="1">
+      <c r="A11" s="39" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="41">
+      <c r="B11" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="C11" s="41">
+      <c r="C11" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="45">
         <v>2.6</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="45">
         <v>2.1</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="45">
         <v>1.7</v>
       </c>
-      <c r="I11" s="41">
+      <c r="I11" s="45">
         <v>-1.8</v>
       </c>
-      <c r="J11" s="41">
+      <c r="J11" s="45">
         <v>1.9</v>
       </c>
-      <c r="K11" s="41">
+      <c r="K11" s="45">
         <v>2</v>
       </c>
-      <c r="L11" s="41">
+      <c r="L11" s="45">
         <v>2.1</v>
       </c>
-      <c r="M11" s="41">
+      <c r="M11" s="45">
         <v>22</v>
       </c>
-      <c r="N11" s="59">
+      <c r="N11" s="45">
         <v>1.7</v>
       </c>
-      <c r="O11" s="41">
+      <c r="O11" s="45">
         <v>1.9</v>
       </c>
-      <c r="P11" s="41">
+      <c r="P11" s="45">
         <v>1.9</v>
       </c>
-      <c r="Q11" s="41">
+      <c r="Q11" s="45">
         <v>2</v>
       </c>
-      <c r="R11" s="60">
+      <c r="R11" s="45">
         <v>1.8</v>
       </c>
-      <c r="S11" s="61">
+      <c r="S11" s="45">
         <v>2.1</v>
       </c>
-      <c r="T11" s="42">
+      <c r="T11" s="45">
         <v>2.5</v>
       </c>
-      <c r="U11" s="42">
+      <c r="U11" s="45">
         <v>1.9</v>
       </c>
-      <c r="V11" s="42">
-[...4 lines deleted...]
-      <c r="A12" s="9" t="s">
+      <c r="V11" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="W11" s="45">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="6" customFormat="1">
+      <c r="A12" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="41">
+      <c r="B12" s="45">
         <v>3.8</v>
       </c>
-      <c r="C12" s="41">
+      <c r="C12" s="45">
         <v>3.7</v>
       </c>
-      <c r="D12" s="41">
+      <c r="D12" s="45">
         <v>3.6</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="45">
         <v>3.3</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="45">
         <v>3.4</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="45">
         <v>3.7</v>
       </c>
-      <c r="H12" s="41">
+      <c r="H12" s="45">
         <v>3.3</v>
       </c>
-      <c r="I12" s="41">
+      <c r="I12" s="45">
         <v>-3.5</v>
       </c>
-      <c r="J12" s="41">
+      <c r="J12" s="45">
         <v>3.7</v>
       </c>
-      <c r="K12" s="41">
+      <c r="K12" s="45">
         <v>3.1</v>
       </c>
-      <c r="L12" s="41">
+      <c r="L12" s="45">
         <v>5.8</v>
       </c>
-      <c r="M12" s="41">
+      <c r="M12" s="45">
         <v>279.39999999999998</v>
       </c>
-      <c r="N12" s="59">
+      <c r="N12" s="45">
         <v>4.7</v>
       </c>
-      <c r="O12" s="41">
+      <c r="O12" s="45">
         <v>5</v>
       </c>
-      <c r="P12" s="41">
+      <c r="P12" s="45">
         <v>5.7</v>
       </c>
-      <c r="Q12" s="41">
+      <c r="Q12" s="45">
         <v>5.5</v>
       </c>
-      <c r="R12" s="60">
+      <c r="R12" s="45">
         <v>5.2</v>
       </c>
-      <c r="S12" s="61">
+      <c r="S12" s="45">
         <v>4.9000000000000004</v>
       </c>
-      <c r="T12" s="42">
+      <c r="T12" s="45">
         <v>5.4</v>
       </c>
-      <c r="U12" s="42">
+      <c r="U12" s="45">
         <v>4.2</v>
       </c>
-      <c r="V12" s="42">
-[...4 lines deleted...]
-      <c r="A13" s="8" t="s">
+      <c r="V12" s="45">
+        <v>1.4</v>
+      </c>
+      <c r="W12" s="45">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="2" customFormat="1">
+      <c r="A13" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="41">
+      <c r="B13" s="45">
         <v>6.3</v>
       </c>
-      <c r="C13" s="41">
+      <c r="C13" s="45">
         <v>6.2</v>
       </c>
-      <c r="D13" s="41">
+      <c r="D13" s="45">
         <v>6.1</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="45">
         <v>5.4</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="45">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G13" s="41">
+      <c r="G13" s="45">
         <v>6.5</v>
       </c>
-      <c r="H13" s="41">
+      <c r="H13" s="45">
         <v>7.8</v>
       </c>
-      <c r="I13" s="41">
+      <c r="I13" s="45">
         <v>-10.1</v>
       </c>
-      <c r="J13" s="41">
+      <c r="J13" s="45">
         <v>10.1</v>
       </c>
-      <c r="K13" s="41">
+      <c r="K13" s="45">
         <v>7.9</v>
       </c>
-      <c r="L13" s="41">
+      <c r="L13" s="45">
         <v>5.5</v>
       </c>
-      <c r="M13" s="41">
+      <c r="M13" s="45">
         <v>137</v>
       </c>
-      <c r="N13" s="59">
+      <c r="N13" s="45">
         <v>6</v>
       </c>
-      <c r="O13" s="41">
+      <c r="O13" s="45">
         <v>5.8</v>
       </c>
-      <c r="P13" s="41">
+      <c r="P13" s="45">
         <v>4.8</v>
       </c>
-      <c r="Q13" s="41">
+      <c r="Q13" s="45">
         <v>4.9000000000000004</v>
       </c>
-      <c r="R13" s="60">
+      <c r="R13" s="45">
         <v>4.8</v>
       </c>
-      <c r="S13" s="61">
+      <c r="S13" s="45">
         <v>4.2</v>
       </c>
-      <c r="T13" s="42">
+      <c r="T13" s="45">
         <v>4.2</v>
       </c>
-      <c r="U13" s="42">
+      <c r="U13" s="45">
         <v>3.7</v>
       </c>
-      <c r="V13" s="42">
-[...4 lines deleted...]
-      <c r="A14" s="9" t="s">
+      <c r="V13" s="45">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="W13" s="45">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="6" customFormat="1">
+      <c r="A14" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="41">
+      <c r="B14" s="45">
         <v>6.1</v>
       </c>
-      <c r="C14" s="41">
+      <c r="C14" s="45">
         <v>6.1</v>
       </c>
-      <c r="D14" s="41">
+      <c r="D14" s="45">
         <v>6.3</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="45">
         <v>5.8</v>
       </c>
-      <c r="F14" s="41">
+      <c r="F14" s="45">
         <v>6</v>
       </c>
-      <c r="G14" s="41">
+      <c r="G14" s="45">
         <v>6.6</v>
       </c>
-      <c r="H14" s="41">
+      <c r="H14" s="45">
         <v>6.3</v>
       </c>
-      <c r="I14" s="41">
+      <c r="I14" s="45">
         <v>-5.2</v>
       </c>
-      <c r="J14" s="41">
+      <c r="J14" s="45">
         <v>4.8</v>
       </c>
-      <c r="K14" s="41">
+      <c r="K14" s="45">
         <v>6.4</v>
       </c>
-      <c r="L14" s="41">
+      <c r="L14" s="45">
         <v>6.1</v>
       </c>
-      <c r="M14" s="41">
+      <c r="M14" s="45">
         <v>84</v>
       </c>
-      <c r="N14" s="59">
+      <c r="N14" s="45">
         <v>6.7</v>
       </c>
-      <c r="O14" s="41">
+      <c r="O14" s="45">
         <v>7.2</v>
       </c>
-      <c r="P14" s="41">
+      <c r="P14" s="45">
         <v>7.2</v>
       </c>
-      <c r="Q14" s="41">
+      <c r="Q14" s="45">
         <v>7.5</v>
       </c>
-      <c r="R14" s="60">
+      <c r="R14" s="45">
         <v>6.7</v>
       </c>
-      <c r="S14" s="61">
+      <c r="S14" s="45">
         <v>6.5</v>
       </c>
-      <c r="T14" s="42">
+      <c r="T14" s="45">
         <v>6.2</v>
       </c>
-      <c r="U14" s="42">
+      <c r="U14" s="45">
         <v>5</v>
       </c>
-      <c r="V14" s="42">
-[...4 lines deleted...]
-      <c r="A15" s="8" t="s">
+      <c r="V14" s="45">
+        <v>1.7</v>
+      </c>
+      <c r="W14" s="45">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="2" customFormat="1">
+      <c r="A15" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="41">
+      <c r="B15" s="45">
         <v>12</v>
       </c>
-      <c r="C15" s="41">
+      <c r="C15" s="45">
         <v>10.7</v>
       </c>
-      <c r="D15" s="41">
+      <c r="D15" s="45">
         <v>9.5</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="45">
         <v>8.4</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="45">
         <v>7</v>
       </c>
-      <c r="G15" s="41">
+      <c r="G15" s="45">
         <v>6.3</v>
       </c>
-      <c r="H15" s="41">
+      <c r="H15" s="45">
         <v>5.2</v>
       </c>
-      <c r="I15" s="41">
+      <c r="I15" s="45">
         <v>-4.9000000000000004</v>
       </c>
-      <c r="J15" s="41">
+      <c r="J15" s="45">
         <v>4</v>
       </c>
-      <c r="K15" s="41">
+      <c r="K15" s="45">
         <v>3.6</v>
       </c>
-      <c r="L15" s="41">
+      <c r="L15" s="45">
         <v>3.5</v>
       </c>
-      <c r="M15" s="41">
+      <c r="M15" s="45">
         <v>52.2</v>
       </c>
-      <c r="N15" s="59">
+      <c r="N15" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="O15" s="41">
+      <c r="O15" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="P15" s="41">
+      <c r="P15" s="45">
         <v>2.1</v>
       </c>
-      <c r="Q15" s="41">
+      <c r="Q15" s="45">
         <v>2</v>
       </c>
-      <c r="R15" s="60">
+      <c r="R15" s="45">
         <v>1.8</v>
       </c>
-      <c r="S15" s="61">
+      <c r="S15" s="45">
         <v>9.9</v>
       </c>
-      <c r="T15" s="42">
+      <c r="T15" s="45">
         <v>8.6999999999999993</v>
       </c>
-      <c r="U15" s="42">
+      <c r="U15" s="45">
         <v>7.9</v>
       </c>
-      <c r="V15" s="42">
-[...4 lines deleted...]
-      <c r="A16" s="9" t="s">
+      <c r="V15" s="45">
+        <v>3.2</v>
+      </c>
+      <c r="W15" s="45">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="6" customFormat="1">
+      <c r="A16" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="41">
+      <c r="B16" s="45">
         <v>5.5</v>
       </c>
-      <c r="C16" s="41">
+      <c r="C16" s="45">
         <v>5.0999999999999996</v>
       </c>
-      <c r="D16" s="41">
+      <c r="D16" s="45">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="45">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F16" s="41">
+      <c r="F16" s="45">
         <v>5.2</v>
       </c>
-      <c r="G16" s="41">
+      <c r="G16" s="45">
         <v>6</v>
       </c>
-      <c r="H16" s="41">
+      <c r="H16" s="45">
         <v>5.4</v>
       </c>
-      <c r="I16" s="41">
+      <c r="I16" s="45">
         <v>-4.4000000000000004</v>
       </c>
-      <c r="J16" s="41">
+      <c r="J16" s="45">
         <v>3.8</v>
       </c>
-      <c r="K16" s="41">
+      <c r="K16" s="45">
         <v>4.4000000000000004</v>
       </c>
-      <c r="L16" s="41">
+      <c r="L16" s="45">
         <v>4.3</v>
       </c>
-      <c r="M16" s="41">
+      <c r="M16" s="45">
         <v>139.69999999999999</v>
       </c>
-      <c r="N16" s="59">
+      <c r="N16" s="45">
         <v>4.2</v>
       </c>
-      <c r="O16" s="41">
+      <c r="O16" s="45">
         <v>4.2</v>
       </c>
-      <c r="P16" s="41">
+      <c r="P16" s="45">
         <v>3.7</v>
       </c>
-      <c r="Q16" s="41">
+      <c r="Q16" s="45">
         <v>3.8</v>
       </c>
-      <c r="R16" s="60">
+      <c r="R16" s="45">
         <v>3.7</v>
       </c>
-      <c r="S16" s="61">
+      <c r="S16" s="45">
         <v>3.7</v>
       </c>
-      <c r="T16" s="42">
+      <c r="T16" s="45">
         <v>5</v>
       </c>
-      <c r="U16" s="42">
+      <c r="U16" s="45">
         <v>4.4000000000000004</v>
       </c>
-      <c r="V16" s="42">
-[...4 lines deleted...]
-      <c r="A17" s="9" t="s">
+      <c r="V16" s="45">
+        <v>1.5</v>
+      </c>
+      <c r="W16" s="45">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23" s="6" customFormat="1">
+      <c r="A17" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="41">
+      <c r="B17" s="45">
         <v>2.1</v>
       </c>
-      <c r="C17" s="41">
+      <c r="C17" s="45">
         <v>2</v>
       </c>
-      <c r="D17" s="41">
+      <c r="D17" s="45">
         <v>2.1</v>
       </c>
-      <c r="E17" s="41">
+      <c r="E17" s="45">
         <v>2</v>
       </c>
-      <c r="F17" s="41">
+      <c r="F17" s="45">
         <v>2.1</v>
       </c>
-      <c r="G17" s="41">
+      <c r="G17" s="45">
         <v>1.7</v>
       </c>
-      <c r="H17" s="41">
+      <c r="H17" s="45">
         <v>1.7</v>
       </c>
-      <c r="I17" s="41">
+      <c r="I17" s="45">
         <v>-2.5</v>
       </c>
-      <c r="J17" s="41">
+      <c r="J17" s="45">
         <v>1.5</v>
       </c>
-      <c r="K17" s="41">
+      <c r="K17" s="45">
         <v>1.4</v>
       </c>
-      <c r="L17" s="41">
+      <c r="L17" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="M17" s="41">
+      <c r="M17" s="45">
         <v>37.6</v>
       </c>
-      <c r="N17" s="59">
+      <c r="N17" s="45">
         <v>1.7</v>
       </c>
-      <c r="O17" s="41">
+      <c r="O17" s="45">
         <v>2.1</v>
       </c>
-      <c r="P17" s="41">
+      <c r="P17" s="45">
         <v>1.6</v>
       </c>
-      <c r="Q17" s="41">
+      <c r="Q17" s="45">
         <v>1.2</v>
       </c>
-      <c r="R17" s="60">
+      <c r="R17" s="45">
         <v>1.8</v>
       </c>
-      <c r="S17" s="61">
+      <c r="S17" s="45">
         <v>1.9</v>
       </c>
-      <c r="T17" s="42">
+      <c r="T17" s="45">
         <v>1.4</v>
       </c>
-      <c r="U17" s="42">
+      <c r="U17" s="45">
         <v>1.4</v>
       </c>
-      <c r="V17" s="42">
-[...4 lines deleted...]
-      <c r="A18" s="22" t="s">
+      <c r="V17" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="W17" s="45">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23" s="6" customFormat="1">
+      <c r="A18" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="41">
+      <c r="B18" s="45">
         <v>0.7</v>
       </c>
-      <c r="C18" s="41">
+      <c r="C18" s="45">
         <v>0.5</v>
       </c>
-      <c r="D18" s="41">
+      <c r="D18" s="45">
         <v>0.5</v>
       </c>
-      <c r="E18" s="41">
+      <c r="E18" s="45">
         <v>0.5</v>
       </c>
-      <c r="F18" s="41">
+      <c r="F18" s="45">
         <v>0.7</v>
       </c>
-      <c r="G18" s="41">
+      <c r="G18" s="45">
         <v>1.2</v>
       </c>
-      <c r="H18" s="41">
+      <c r="H18" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="I18" s="41">
+      <c r="I18" s="45">
         <v>-0.7</v>
       </c>
-      <c r="J18" s="41">
+      <c r="J18" s="45">
         <v>0.9</v>
       </c>
-      <c r="K18" s="41">
+      <c r="K18" s="45">
         <v>0.4</v>
       </c>
-      <c r="L18" s="41">
+      <c r="L18" s="45">
         <v>0.6</v>
       </c>
-      <c r="M18" s="41">
+      <c r="M18" s="45">
         <v>39.6</v>
       </c>
-      <c r="N18" s="59">
+      <c r="N18" s="45">
         <v>0.6</v>
       </c>
-      <c r="O18" s="41">
+      <c r="O18" s="45">
         <v>0.9</v>
       </c>
-      <c r="P18" s="41">
+      <c r="P18" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Q18" s="41">
+      <c r="Q18" s="45">
         <v>1.2</v>
       </c>
-      <c r="R18" s="60">
+      <c r="R18" s="45">
         <v>0.6</v>
       </c>
-      <c r="S18" s="61">
+      <c r="S18" s="45">
         <v>0.6</v>
       </c>
-      <c r="T18" s="42">
+      <c r="T18" s="45">
         <v>0.6</v>
       </c>
-      <c r="U18" s="42">
+      <c r="U18" s="45">
         <v>0.5</v>
       </c>
-      <c r="V18" s="42">
-[...4 lines deleted...]
-      <c r="A19" s="8" t="s">
+      <c r="V18" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="W18" s="45">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23" s="2" customFormat="1">
+      <c r="A19" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="B19" s="41">
+      <c r="B19" s="45">
         <v>2.9</v>
       </c>
-      <c r="C19" s="41">
+      <c r="C19" s="45">
         <v>3</v>
       </c>
-      <c r="D19" s="41">
+      <c r="D19" s="45">
         <v>2.9</v>
       </c>
-      <c r="E19" s="41">
+      <c r="E19" s="45">
         <v>3.6</v>
       </c>
-      <c r="F19" s="41">
+      <c r="F19" s="45">
         <v>3.9</v>
       </c>
-      <c r="G19" s="41">
+      <c r="G19" s="45">
         <v>6.5</v>
       </c>
-      <c r="H19" s="41">
+      <c r="H19" s="45">
         <v>6.2</v>
       </c>
-      <c r="I19" s="41">
+      <c r="I19" s="45">
         <v>-5.3</v>
       </c>
-      <c r="J19" s="41">
+      <c r="J19" s="45">
         <v>4.4000000000000004</v>
       </c>
-      <c r="K19" s="41">
+      <c r="K19" s="45">
         <v>3.9</v>
       </c>
-      <c r="L19" s="41">
+      <c r="L19" s="45">
         <v>2.9</v>
       </c>
-      <c r="M19" s="41">
+      <c r="M19" s="45">
         <v>532.9</v>
       </c>
-      <c r="N19" s="59">
+      <c r="N19" s="45">
         <v>1.9</v>
       </c>
-      <c r="O19" s="41">
+      <c r="O19" s="45">
         <v>1.7</v>
       </c>
-      <c r="P19" s="41">
+      <c r="P19" s="45">
         <v>2</v>
       </c>
-      <c r="Q19" s="41">
+      <c r="Q19" s="45">
         <v>2</v>
       </c>
-      <c r="R19" s="60">
+      <c r="R19" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="S19" s="61">
+      <c r="S19" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="T19" s="42">
+      <c r="T19" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="U19" s="42">
+      <c r="U19" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="V19" s="42">
-[...4 lines deleted...]
-      <c r="A20" s="9" t="s">
+      <c r="V19" s="45">
+        <v>1.4</v>
+      </c>
+      <c r="W19" s="45">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" s="6" customFormat="1">
+      <c r="A20" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="41">
+      <c r="B20" s="45">
         <v>0.7</v>
       </c>
-      <c r="C20" s="41">
+      <c r="C20" s="45">
         <v>0.9</v>
       </c>
-      <c r="D20" s="41">
+      <c r="D20" s="45">
         <v>1</v>
       </c>
-      <c r="E20" s="41">
+      <c r="E20" s="45">
         <v>1.2</v>
       </c>
-      <c r="F20" s="41">
+      <c r="F20" s="45">
         <v>1.4</v>
       </c>
-      <c r="G20" s="41">
+      <c r="G20" s="45">
         <v>1.2</v>
       </c>
-      <c r="H20" s="41">
+      <c r="H20" s="45">
         <v>1.4</v>
       </c>
-      <c r="I20" s="41">
+      <c r="I20" s="45">
         <v>-1.3</v>
       </c>
-      <c r="J20" s="41">
+      <c r="J20" s="45">
         <v>3.7</v>
       </c>
-      <c r="K20" s="41">
+      <c r="K20" s="45">
         <v>4.2</v>
       </c>
-      <c r="L20" s="41">
+      <c r="L20" s="45">
         <v>1</v>
       </c>
-      <c r="M20" s="41">
+      <c r="M20" s="45">
         <v>42.8</v>
       </c>
-      <c r="N20" s="59">
+      <c r="N20" s="45">
         <v>1.5</v>
       </c>
-      <c r="O20" s="41">
+      <c r="O20" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P20" s="41">
+      <c r="P20" s="45">
         <v>1.5</v>
       </c>
-      <c r="Q20" s="41">
+      <c r="Q20" s="45">
         <v>1.5</v>
       </c>
-      <c r="R20" s="60">
+      <c r="R20" s="45">
         <v>0.9</v>
       </c>
-      <c r="S20" s="61">
+      <c r="S20" s="45">
         <v>7.9</v>
       </c>
-      <c r="T20" s="42">
+      <c r="T20" s="45">
         <v>9</v>
       </c>
-      <c r="U20" s="42">
+      <c r="U20" s="45">
         <v>7.1</v>
       </c>
-      <c r="V20" s="42">
-[...4 lines deleted...]
-      <c r="A21" s="8" t="s">
+      <c r="V20" s="45">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="W20" s="45">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23" s="2" customFormat="1">
+      <c r="A21" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="41">
+      <c r="B21" s="45">
         <v>3.9</v>
       </c>
-      <c r="C21" s="41">
+      <c r="C21" s="45">
         <v>3.8</v>
       </c>
-      <c r="D21" s="41">
+      <c r="D21" s="45">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E21" s="41">
+      <c r="E21" s="45">
         <v>3.9</v>
       </c>
-      <c r="F21" s="41">
+      <c r="F21" s="45">
         <v>3.5</v>
       </c>
-      <c r="G21" s="41">
+      <c r="G21" s="45">
         <v>6.4</v>
       </c>
-      <c r="H21" s="41">
+      <c r="H21" s="45">
         <v>4.7</v>
       </c>
-      <c r="I21" s="41">
+      <c r="I21" s="45">
         <v>-3.7</v>
       </c>
-      <c r="J21" s="41">
+      <c r="J21" s="45">
         <v>3.9</v>
       </c>
-      <c r="K21" s="41">
+      <c r="K21" s="45">
         <v>3.5</v>
       </c>
-      <c r="L21" s="41">
+      <c r="L21" s="45">
         <v>3.7</v>
       </c>
-      <c r="M21" s="41">
+      <c r="M21" s="45">
         <v>297.7</v>
       </c>
-      <c r="N21" s="59">
+      <c r="N21" s="45">
         <v>3.7</v>
       </c>
-      <c r="O21" s="41">
+      <c r="O21" s="45">
         <v>3.4</v>
       </c>
-      <c r="P21" s="41">
+      <c r="P21" s="45">
         <v>3.8</v>
       </c>
-      <c r="Q21" s="41">
+      <c r="Q21" s="45">
         <v>3.8</v>
       </c>
-      <c r="R21" s="60">
+      <c r="R21" s="45">
         <v>4.4000000000000004</v>
       </c>
-      <c r="S21" s="61">
+      <c r="S21" s="45">
         <v>4.3</v>
       </c>
-      <c r="T21" s="42">
+      <c r="T21" s="45">
         <v>3.9</v>
       </c>
-      <c r="U21" s="42">
+      <c r="U21" s="45">
         <v>3.4</v>
       </c>
-      <c r="V21" s="42">
-[...4 lines deleted...]
-      <c r="A22" s="47" t="s">
+      <c r="V21" s="45">
+        <v>1</v>
+      </c>
+      <c r="W21" s="45">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" s="4" customFormat="1">
+      <c r="A22" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="B22" s="54">
+      <c r="B22" s="44">
         <v>58.7</v>
       </c>
-      <c r="C22" s="54">
+      <c r="C22" s="44">
         <v>58.4</v>
       </c>
-      <c r="D22" s="54">
+      <c r="D22" s="44">
         <v>60.4</v>
       </c>
-      <c r="E22" s="54">
+      <c r="E22" s="44">
         <v>62.1</v>
       </c>
-      <c r="F22" s="54">
+      <c r="F22" s="44">
         <v>60.5</v>
       </c>
-      <c r="G22" s="54">
+      <c r="G22" s="44">
         <v>59.3</v>
       </c>
-      <c r="H22" s="54">
+      <c r="H22" s="44">
         <v>61.8</v>
       </c>
-      <c r="I22" s="54">
+      <c r="I22" s="44">
         <v>67.099999999999994</v>
       </c>
-      <c r="J22" s="54">
+      <c r="J22" s="44">
         <v>65.599999999999994</v>
       </c>
-      <c r="K22" s="54">
+      <c r="K22" s="44">
         <v>69.400000000000006</v>
       </c>
-      <c r="L22" s="54">
+      <c r="L22" s="44">
         <v>72</v>
       </c>
-      <c r="M22" s="54">
+      <c r="M22" s="44">
         <v>66.5</v>
       </c>
-      <c r="N22" s="62">
+      <c r="N22" s="44">
         <v>65.3</v>
       </c>
-      <c r="O22" s="54">
+      <c r="O22" s="44">
         <v>67.7</v>
       </c>
-      <c r="P22" s="54">
+      <c r="P22" s="44">
         <v>68.900000000000006</v>
       </c>
-      <c r="Q22" s="56">
+      <c r="Q22" s="44">
         <v>71.400000000000006</v>
       </c>
-      <c r="R22" s="56">
+      <c r="R22" s="44">
         <v>70</v>
       </c>
-      <c r="S22" s="63">
+      <c r="S22" s="44">
         <v>73.3</v>
       </c>
-      <c r="T22" s="58">
+      <c r="T22" s="44">
         <v>68.400000000000006</v>
       </c>
-      <c r="U22" s="58">
+      <c r="U22" s="44">
         <v>65.599999999999994</v>
       </c>
-      <c r="V22" s="58">
-[...5 lines deleted...]
-      <c r="A23" s="8" t="s">
+      <c r="V22" s="44">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="W22" s="44">
+        <v>56.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23" s="2" customFormat="1">
+      <c r="A23" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B23" s="41">
+      <c r="B23" s="45">
         <v>3.7</v>
       </c>
-      <c r="C23" s="41">
+      <c r="C23" s="45">
         <v>3.2</v>
       </c>
-      <c r="D23" s="41">
+      <c r="D23" s="45">
         <v>3.4</v>
       </c>
-      <c r="E23" s="41">
+      <c r="E23" s="45">
         <v>3.3</v>
       </c>
-      <c r="F23" s="41">
+      <c r="F23" s="45">
         <v>4.0999999999999996</v>
       </c>
-      <c r="G23" s="41">
+      <c r="G23" s="45">
         <v>5.5</v>
       </c>
-      <c r="H23" s="41">
+      <c r="H23" s="45">
         <v>3.1</v>
       </c>
-      <c r="I23" s="41">
+      <c r="I23" s="45">
         <v>3.2</v>
       </c>
-      <c r="J23" s="44">
+      <c r="J23" s="45">
         <v>2.8</v>
       </c>
-      <c r="K23" s="44">
+      <c r="K23" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="L23" s="64">
+      <c r="L23" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="M23" s="64">
+      <c r="M23" s="45">
         <v>3.8</v>
       </c>
-      <c r="N23" s="64">
+      <c r="N23" s="45">
         <v>4.0999999999999996</v>
       </c>
-      <c r="O23" s="64">
+      <c r="O23" s="45">
         <v>2.7</v>
       </c>
-      <c r="P23" s="64">
+      <c r="P23" s="45">
         <v>2.7</v>
       </c>
-      <c r="Q23" s="60">
+      <c r="Q23" s="45">
         <v>2.4</v>
       </c>
-      <c r="R23" s="60">
+      <c r="R23" s="45">
         <v>2.7</v>
       </c>
-      <c r="S23" s="65">
+      <c r="S23" s="45">
         <v>1.8</v>
       </c>
-      <c r="T23" s="42">
+      <c r="T23" s="45">
         <v>3.9</v>
       </c>
-      <c r="U23" s="42">
+      <c r="U23" s="45">
         <v>2.1</v>
       </c>
-      <c r="V23" s="42">
-[...4 lines deleted...]
-      <c r="A24" s="9" t="s">
+      <c r="V23" s="45">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="W23" s="45">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" s="6" customFormat="1">
+      <c r="A24" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="41">
+      <c r="B24" s="45">
         <v>0.3</v>
       </c>
-      <c r="C24" s="41">
+      <c r="C24" s="45">
         <v>0.3</v>
       </c>
-      <c r="D24" s="41">
+      <c r="D24" s="45">
         <v>0.3</v>
       </c>
-      <c r="E24" s="41">
+      <c r="E24" s="45">
         <v>0.2</v>
       </c>
-      <c r="F24" s="41">
+      <c r="F24" s="45">
         <v>0.3</v>
       </c>
-      <c r="G24" s="41">
+      <c r="G24" s="45">
         <v>0.6</v>
       </c>
-      <c r="H24" s="41">
+      <c r="H24" s="45">
         <v>0.4</v>
       </c>
-      <c r="I24" s="41">
+      <c r="I24" s="45">
         <v>0.5</v>
       </c>
-      <c r="J24" s="44">
+      <c r="J24" s="45">
         <v>0.4</v>
       </c>
-      <c r="K24" s="44">
+      <c r="K24" s="45">
         <v>0.5</v>
       </c>
-      <c r="L24" s="64">
+      <c r="L24" s="45">
         <v>0.6</v>
       </c>
-      <c r="M24" s="64">
+      <c r="M24" s="45">
         <v>1.4</v>
       </c>
-      <c r="N24" s="64">
+      <c r="N24" s="45">
         <v>1</v>
       </c>
-      <c r="O24" s="64">
+      <c r="O24" s="45">
         <v>0.5</v>
       </c>
-      <c r="P24" s="64">
+      <c r="P24" s="45">
         <v>0.5</v>
       </c>
-      <c r="Q24" s="60">
+      <c r="Q24" s="45">
         <v>0.5</v>
       </c>
-      <c r="R24" s="60">
+      <c r="R24" s="45">
         <v>0.4</v>
       </c>
-      <c r="S24" s="65">
+      <c r="S24" s="45">
         <v>0.7</v>
       </c>
-      <c r="T24" s="42">
+      <c r="T24" s="45">
         <v>1.6</v>
       </c>
-      <c r="U24" s="42">
+      <c r="U24" s="45">
         <v>1</v>
       </c>
-      <c r="V24" s="42">
-[...4 lines deleted...]
-      <c r="A25" s="8" t="s">
+      <c r="V24" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="W24" s="45">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" s="2" customFormat="1">
+      <c r="A25" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="B25" s="41">
+      <c r="B25" s="45">
         <v>2</v>
       </c>
-      <c r="C25" s="41">
+      <c r="C25" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="D25" s="41">
+      <c r="D25" s="45">
         <v>2</v>
       </c>
-      <c r="E25" s="41">
+      <c r="E25" s="45">
         <v>1.8</v>
       </c>
-      <c r="F25" s="41">
+      <c r="F25" s="45">
         <v>2</v>
       </c>
-      <c r="G25" s="41">
+      <c r="G25" s="45">
         <v>1.7</v>
       </c>
-      <c r="H25" s="41">
+      <c r="H25" s="45">
         <v>1.3</v>
       </c>
-      <c r="I25" s="41">
+      <c r="I25" s="45">
         <v>2</v>
       </c>
-      <c r="J25" s="44">
+      <c r="J25" s="45">
         <v>1.8</v>
       </c>
-      <c r="K25" s="44">
+      <c r="K25" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="L25" s="64">
+      <c r="L25" s="45">
         <v>2.1</v>
       </c>
-      <c r="M25" s="64">
+      <c r="M25" s="45">
         <v>2.6</v>
       </c>
-      <c r="N25" s="64">
+      <c r="N25" s="45">
         <v>2.1</v>
       </c>
-      <c r="O25" s="64">
+      <c r="O25" s="45">
         <v>2.6</v>
       </c>
-      <c r="P25" s="64">
+      <c r="P25" s="45">
         <v>2.9</v>
       </c>
-      <c r="Q25" s="60">
+      <c r="Q25" s="45">
         <v>3.4</v>
       </c>
-      <c r="R25" s="60">
+      <c r="R25" s="45">
         <v>3.4</v>
       </c>
-      <c r="S25" s="65">
+      <c r="S25" s="45">
         <v>2.8</v>
       </c>
-      <c r="T25" s="42">
+      <c r="T25" s="45">
         <v>3.2</v>
       </c>
-      <c r="U25" s="42">
+      <c r="U25" s="45">
         <v>2.7</v>
       </c>
-      <c r="V25" s="42">
-[...4 lines deleted...]
-      <c r="A26" s="8" t="s">
+      <c r="V25" s="45">
+        <v>2.5</v>
+      </c>
+      <c r="W25" s="45">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23" s="2" customFormat="1">
+      <c r="A26" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B26" s="41">
+      <c r="B26" s="45">
         <v>0.9</v>
       </c>
-      <c r="C26" s="41">
+      <c r="C26" s="45">
         <v>0.9</v>
       </c>
-      <c r="D26" s="41">
+      <c r="D26" s="45">
         <v>0.8</v>
       </c>
-      <c r="E26" s="41">
+      <c r="E26" s="45">
         <v>0.7</v>
       </c>
-      <c r="F26" s="41">
+      <c r="F26" s="45">
         <v>0.7</v>
       </c>
-      <c r="G26" s="41">
+      <c r="G26" s="45">
         <v>1.6</v>
       </c>
-      <c r="H26" s="41">
+      <c r="H26" s="45">
         <v>0.7</v>
       </c>
-      <c r="I26" s="41">
+      <c r="I26" s="45">
         <v>1.2</v>
       </c>
-      <c r="J26" s="44">
+      <c r="J26" s="45">
         <v>1.7</v>
       </c>
-      <c r="K26" s="44">
+      <c r="K26" s="45">
         <v>2.5</v>
       </c>
-      <c r="L26" s="64">
+      <c r="L26" s="45">
         <v>0.8</v>
       </c>
-      <c r="M26" s="64">
+      <c r="M26" s="45">
         <v>1.3</v>
       </c>
-      <c r="N26" s="64">
+      <c r="N26" s="45">
         <v>0.6</v>
       </c>
-      <c r="O26" s="64">
+      <c r="O26" s="45">
         <v>1.8</v>
       </c>
-      <c r="P26" s="64">
+      <c r="P26" s="45">
         <v>1.9</v>
       </c>
-      <c r="Q26" s="60">
+      <c r="Q26" s="45">
         <v>1.6</v>
       </c>
-      <c r="R26" s="60">
+      <c r="R26" s="45">
         <v>1.6</v>
       </c>
-      <c r="S26" s="65">
+      <c r="S26" s="45">
         <v>1.4</v>
       </c>
-      <c r="T26" s="42">
+      <c r="T26" s="45">
         <v>1.8</v>
       </c>
-      <c r="U26" s="42">
+      <c r="U26" s="45">
         <v>1.4</v>
       </c>
-      <c r="V26" s="42">
-[...4 lines deleted...]
-      <c r="A27" s="8" t="s">
+      <c r="V26" s="45">
+        <v>1.3</v>
+      </c>
+      <c r="W26" s="45">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23" s="2" customFormat="1">
+      <c r="A27" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="41">
+      <c r="B27" s="45">
         <v>18.3</v>
       </c>
-      <c r="C27" s="41">
+      <c r="C27" s="45">
         <v>17.2</v>
       </c>
-      <c r="D27" s="41">
+      <c r="D27" s="45">
         <v>15.1</v>
       </c>
-      <c r="E27" s="41">
+      <c r="E27" s="45">
         <v>13.3</v>
       </c>
-      <c r="F27" s="41">
+      <c r="F27" s="45">
         <v>13</v>
       </c>
-      <c r="G27" s="41">
+      <c r="G27" s="45">
         <v>11.9</v>
       </c>
-      <c r="H27" s="41">
+      <c r="H27" s="45">
         <v>7.3</v>
       </c>
-      <c r="I27" s="41">
+      <c r="I27" s="45">
         <v>11.4</v>
       </c>
-      <c r="J27" s="44">
+      <c r="J27" s="45">
         <v>10</v>
       </c>
-      <c r="K27" s="44">
+      <c r="K27" s="45">
         <v>14.7</v>
       </c>
-      <c r="L27" s="64">
+      <c r="L27" s="45">
         <v>24.5</v>
       </c>
-      <c r="M27" s="64">
+      <c r="M27" s="45">
         <v>19.8</v>
       </c>
-      <c r="N27" s="64">
+      <c r="N27" s="45">
         <v>13.6</v>
       </c>
-      <c r="O27" s="64">
+      <c r="O27" s="45">
         <v>15.9</v>
       </c>
-      <c r="P27" s="64">
+      <c r="P27" s="45">
         <v>14.7</v>
       </c>
-      <c r="Q27" s="60">
+      <c r="Q27" s="45">
         <v>14.5</v>
       </c>
-      <c r="R27" s="60">
+      <c r="R27" s="45">
         <v>13.1</v>
       </c>
-      <c r="S27" s="65">
+      <c r="S27" s="45">
         <v>15.2</v>
       </c>
-      <c r="T27" s="42">
+      <c r="T27" s="45">
         <v>15.5</v>
       </c>
-      <c r="U27" s="42">
+      <c r="U27" s="45">
         <v>15.9</v>
       </c>
-      <c r="V27" s="42">
-[...4 lines deleted...]
-      <c r="A28" s="8" t="s">
+      <c r="V27" s="45">
+        <v>14.3</v>
+      </c>
+      <c r="W27" s="45">
+        <v>11.9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" s="2" customFormat="1">
+      <c r="A28" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="41">
+      <c r="B28" s="45">
         <v>6.9</v>
       </c>
-      <c r="C28" s="41">
+      <c r="C28" s="45">
         <v>6.6</v>
       </c>
-      <c r="D28" s="41">
+      <c r="D28" s="45">
         <v>5.8</v>
       </c>
-      <c r="E28" s="41">
+      <c r="E28" s="45">
         <v>5.0999999999999996</v>
       </c>
-      <c r="F28" s="41">
+      <c r="F28" s="45">
         <v>4.7</v>
       </c>
-      <c r="G28" s="41">
+      <c r="G28" s="45">
         <v>4.8</v>
       </c>
-      <c r="H28" s="41">
+      <c r="H28" s="45">
         <v>2.4</v>
       </c>
-      <c r="I28" s="41">
+      <c r="I28" s="45">
         <v>5.2</v>
       </c>
-      <c r="J28" s="44">
+      <c r="J28" s="45">
         <v>5</v>
       </c>
-      <c r="K28" s="44">
+      <c r="K28" s="45">
         <v>5</v>
       </c>
-      <c r="L28" s="64">
+      <c r="L28" s="45">
         <v>4</v>
       </c>
-      <c r="M28" s="64">
+      <c r="M28" s="45">
         <v>3.6</v>
       </c>
-      <c r="N28" s="64">
+      <c r="N28" s="45">
         <v>3.2</v>
       </c>
-      <c r="O28" s="64">
+      <c r="O28" s="45">
         <v>6.9</v>
       </c>
-      <c r="P28" s="64">
+      <c r="P28" s="45">
         <v>6</v>
       </c>
-      <c r="Q28" s="60">
+      <c r="Q28" s="45">
         <v>5.2</v>
       </c>
-      <c r="R28" s="60">
+      <c r="R28" s="45">
         <v>4.9000000000000004</v>
       </c>
-      <c r="S28" s="65">
+      <c r="S28" s="45">
         <v>4.0999999999999996</v>
       </c>
-      <c r="T28" s="42">
+      <c r="T28" s="45">
         <v>7.9</v>
       </c>
-      <c r="U28" s="42">
+      <c r="U28" s="45">
         <v>5.7</v>
       </c>
-      <c r="V28" s="42">
-[...4 lines deleted...]
-      <c r="A29" s="8" t="s">
+      <c r="V28" s="45">
+        <v>5.6</v>
+      </c>
+      <c r="W28" s="45">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23" s="2" customFormat="1">
+      <c r="A29" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="B29" s="41">
+      <c r="B29" s="45">
         <v>0.5</v>
       </c>
-      <c r="C29" s="41">
+      <c r="C29" s="45">
         <v>0.5</v>
       </c>
-      <c r="D29" s="41">
+      <c r="D29" s="45">
         <v>0.4</v>
       </c>
-      <c r="E29" s="41">
+      <c r="E29" s="45">
         <v>0.3</v>
       </c>
-      <c r="F29" s="41">
+      <c r="F29" s="45">
         <v>0.4</v>
       </c>
-      <c r="G29" s="41">
+      <c r="G29" s="45">
         <v>0.6</v>
       </c>
-      <c r="H29" s="41">
+      <c r="H29" s="45">
         <v>0.2</v>
       </c>
-      <c r="I29" s="41">
+      <c r="I29" s="45">
         <v>0.2</v>
       </c>
-      <c r="J29" s="44">
+      <c r="J29" s="45">
         <v>0.3</v>
       </c>
-      <c r="K29" s="44">
+      <c r="K29" s="45">
         <v>0.6</v>
       </c>
-      <c r="L29" s="64">
+      <c r="L29" s="45">
         <v>0.2</v>
       </c>
-      <c r="M29" s="64">
+      <c r="M29" s="45">
         <v>0.2</v>
       </c>
-      <c r="N29" s="64">
+      <c r="N29" s="45">
         <v>0.2</v>
       </c>
-      <c r="O29" s="64">
+      <c r="O29" s="45">
         <v>0.4</v>
       </c>
-      <c r="P29" s="64">
+      <c r="P29" s="45">
         <v>0.5</v>
       </c>
-      <c r="Q29" s="60">
+      <c r="Q29" s="45">
         <v>0</v>
       </c>
-      <c r="R29" s="60">
+      <c r="R29" s="45">
         <v>0</v>
       </c>
-      <c r="S29" s="65">
+      <c r="S29" s="45">
         <v>0.3</v>
       </c>
-      <c r="T29" s="42">
+      <c r="T29" s="45">
         <v>0.4</v>
       </c>
-      <c r="U29" s="42">
+      <c r="U29" s="45">
         <v>0.4</v>
       </c>
-      <c r="V29" s="42">
-[...4 lines deleted...]
-      <c r="A30" s="8" t="s">
+      <c r="V29" s="45">
+        <v>1.3</v>
+      </c>
+      <c r="W29" s="45">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23" s="2" customFormat="1">
+      <c r="A30" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="B30" s="41">
+      <c r="B30" s="45">
         <v>3</v>
       </c>
-      <c r="C30" s="41">
+      <c r="C30" s="45">
         <v>2.8</v>
       </c>
-      <c r="D30" s="41">
+      <c r="D30" s="45">
         <v>2.6</v>
       </c>
-      <c r="E30" s="41">
+      <c r="E30" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="F30" s="41">
+      <c r="F30" s="45">
         <v>2</v>
       </c>
-      <c r="G30" s="41">
+      <c r="G30" s="45">
         <v>3.7</v>
       </c>
-      <c r="H30" s="41">
+      <c r="H30" s="45">
         <v>2.6</v>
       </c>
-      <c r="I30" s="41">
+      <c r="I30" s="45">
         <v>5.6</v>
       </c>
-      <c r="J30" s="44">
+      <c r="J30" s="45">
         <v>3.8</v>
       </c>
-      <c r="K30" s="44">
+      <c r="K30" s="45">
         <v>4.0999999999999996</v>
       </c>
-      <c r="L30" s="64">
+      <c r="L30" s="45">
         <v>2.8</v>
       </c>
-      <c r="M30" s="64">
+      <c r="M30" s="45">
         <v>3</v>
       </c>
-      <c r="N30" s="64">
+      <c r="N30" s="45">
         <v>2.7</v>
       </c>
-      <c r="O30" s="64">
+      <c r="O30" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P30" s="64">
+      <c r="P30" s="45">
         <v>1.3</v>
       </c>
-      <c r="Q30" s="60">
+      <c r="Q30" s="45">
         <v>2.5</v>
       </c>
-      <c r="R30" s="60">
+      <c r="R30" s="45">
         <v>2.4</v>
       </c>
-      <c r="S30" s="65">
+      <c r="S30" s="45">
         <v>1.9</v>
       </c>
-      <c r="T30" s="42">
+      <c r="T30" s="45">
         <v>1.6</v>
       </c>
-      <c r="U30" s="42">
+      <c r="U30" s="45">
         <v>2.1</v>
       </c>
-      <c r="V30" s="42">
-[...4 lines deleted...]
-      <c r="A31" s="8" t="s">
+      <c r="V30" s="45">
+        <v>1.7</v>
+      </c>
+      <c r="W30" s="45">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" s="2" customFormat="1" ht="36" customHeight="1">
+      <c r="A31" s="38" t="s">
         <v>56</v>
       </c>
-      <c r="B31" s="41">
+      <c r="B31" s="45">
         <v>0.6</v>
       </c>
-      <c r="C31" s="41">
+      <c r="C31" s="45">
         <v>0.6</v>
       </c>
-      <c r="D31" s="41">
+      <c r="D31" s="45">
         <v>0.5</v>
       </c>
-      <c r="E31" s="41">
+      <c r="E31" s="45">
         <v>0.4</v>
       </c>
-      <c r="F31" s="41">
+      <c r="F31" s="45">
         <v>0.5</v>
       </c>
-      <c r="G31" s="41">
+      <c r="G31" s="45">
         <v>0.9</v>
       </c>
-      <c r="H31" s="41">
+      <c r="H31" s="45">
         <v>1</v>
       </c>
-      <c r="I31" s="41">
+      <c r="I31" s="45">
         <v>1.5</v>
       </c>
-      <c r="J31" s="44">
+      <c r="J31" s="45">
         <v>1.6</v>
       </c>
-      <c r="K31" s="44">
+      <c r="K31" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="L31" s="64">
+      <c r="L31" s="45">
         <v>0.8</v>
       </c>
-      <c r="M31" s="64">
+      <c r="M31" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="N31" s="64">
+      <c r="N31" s="45">
         <v>1.5</v>
       </c>
-      <c r="O31" s="64">
+      <c r="O31" s="45">
         <v>1.3</v>
       </c>
-      <c r="P31" s="64">
+      <c r="P31" s="45">
         <v>1.3</v>
       </c>
-      <c r="Q31" s="60">
+      <c r="Q31" s="45">
         <v>1.6</v>
       </c>
-      <c r="R31" s="60">
+      <c r="R31" s="45">
         <v>1.6</v>
       </c>
-      <c r="S31" s="65">
+      <c r="S31" s="45">
         <v>1.5</v>
       </c>
-      <c r="T31" s="42">
+      <c r="T31" s="45">
         <v>2</v>
       </c>
-      <c r="U31" s="42">
+      <c r="U31" s="45">
         <v>2.9</v>
       </c>
-      <c r="V31" s="42">
-[...4 lines deleted...]
-      <c r="A32" s="8" t="s">
+      <c r="V31" s="45">
+        <v>2.4</v>
+      </c>
+      <c r="W31" s="45">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23" s="2" customFormat="1">
+      <c r="A32" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="B32" s="41">
+      <c r="B32" s="45">
         <v>0.1</v>
       </c>
-      <c r="C32" s="41">
+      <c r="C32" s="45">
         <v>0.1</v>
       </c>
-      <c r="D32" s="41">
+      <c r="D32" s="45">
         <v>0.2</v>
       </c>
-      <c r="E32" s="41">
+      <c r="E32" s="45">
         <v>0.5</v>
       </c>
-      <c r="F32" s="41">
+      <c r="F32" s="45">
         <v>0.3</v>
       </c>
-      <c r="G32" s="41">
+      <c r="G32" s="45">
         <v>0.5</v>
       </c>
-      <c r="H32" s="41">
+      <c r="H32" s="45">
         <v>0.3</v>
       </c>
-      <c r="I32" s="41">
+      <c r="I32" s="45">
         <v>0.6</v>
       </c>
-      <c r="J32" s="44">
+      <c r="J32" s="45">
         <v>0.7</v>
       </c>
-      <c r="K32" s="44">
+      <c r="K32" s="45">
         <v>0.4</v>
       </c>
-      <c r="L32" s="64">
+      <c r="L32" s="45">
         <v>0.2</v>
       </c>
-      <c r="M32" s="64">
+      <c r="M32" s="45">
         <v>0.4</v>
       </c>
-      <c r="N32" s="64">
+      <c r="N32" s="45">
         <v>0.8</v>
       </c>
-      <c r="O32" s="64">
+      <c r="O32" s="45">
         <v>0.4</v>
       </c>
-      <c r="P32" s="64">
+      <c r="P32" s="45">
         <v>0.3</v>
       </c>
-      <c r="Q32" s="60">
+      <c r="Q32" s="45">
         <v>0.6</v>
       </c>
-      <c r="R32" s="60">
+      <c r="R32" s="45">
         <v>1.2</v>
       </c>
-      <c r="S32" s="65">
+      <c r="S32" s="45">
         <v>1.4</v>
       </c>
-      <c r="T32" s="42">
+      <c r="T32" s="45">
         <v>0.8</v>
       </c>
-      <c r="U32" s="42">
+      <c r="U32" s="45">
         <v>1.2</v>
       </c>
-      <c r="V32" s="42">
-[...4 lines deleted...]
-      <c r="A33" s="8" t="s">
+      <c r="V32" s="45">
+        <v>0.9</v>
+      </c>
+      <c r="W32" s="45">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23" s="2" customFormat="1" ht="25.5">
+      <c r="A33" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="B33" s="41">
+      <c r="B33" s="45">
         <v>0.2</v>
       </c>
-      <c r="C33" s="41">
+      <c r="C33" s="45">
         <v>0.2</v>
       </c>
-      <c r="D33" s="41">
+      <c r="D33" s="45">
         <v>0.1</v>
       </c>
-      <c r="E33" s="41">
+      <c r="E33" s="45">
         <v>0.1</v>
       </c>
-      <c r="F33" s="41">
+      <c r="F33" s="45">
         <v>0.1</v>
       </c>
-      <c r="G33" s="41">
+      <c r="G33" s="45">
         <v>0.3</v>
       </c>
-      <c r="H33" s="41">
+      <c r="H33" s="45">
         <v>0.2</v>
       </c>
-      <c r="I33" s="41">
+      <c r="I33" s="45">
         <v>0.4</v>
       </c>
-      <c r="J33" s="44">
+      <c r="J33" s="45">
         <v>0.5</v>
       </c>
-      <c r="K33" s="44">
+      <c r="K33" s="45">
         <v>0.6</v>
       </c>
-      <c r="L33" s="64">
+      <c r="L33" s="45">
         <v>0.2</v>
       </c>
-      <c r="M33" s="64">
+      <c r="M33" s="45">
         <v>0.3</v>
       </c>
-      <c r="N33" s="64">
+      <c r="N33" s="45">
         <v>0.3</v>
       </c>
-      <c r="O33" s="64">
+      <c r="O33" s="45">
         <v>0.3</v>
       </c>
-      <c r="P33" s="64">
+      <c r="P33" s="45">
         <v>0.3</v>
       </c>
-      <c r="Q33" s="60">
+      <c r="Q33" s="45">
         <v>0.3</v>
       </c>
-      <c r="R33" s="60">
+      <c r="R33" s="45">
         <v>0.3</v>
       </c>
-      <c r="S33" s="65">
+      <c r="S33" s="45">
         <v>0.3</v>
       </c>
-      <c r="T33" s="42">
+      <c r="T33" s="45">
         <v>0.6</v>
       </c>
-      <c r="U33" s="42">
+      <c r="U33" s="45">
         <v>0.6</v>
       </c>
-      <c r="V33" s="42">
-[...4 lines deleted...]
-      <c r="A34" s="8" t="s">
+      <c r="V33" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="W33" s="45">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23" s="2" customFormat="1">
+      <c r="A34" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="B34" s="41">
+      <c r="B34" s="45">
         <v>5</v>
       </c>
-      <c r="C34" s="41">
+      <c r="C34" s="45">
         <v>5.3</v>
       </c>
-      <c r="D34" s="41">
+      <c r="D34" s="45">
         <v>6.1</v>
       </c>
-      <c r="E34" s="41">
+      <c r="E34" s="45">
         <v>6.6</v>
       </c>
-      <c r="F34" s="41">
+      <c r="F34" s="45">
         <v>6.6</v>
       </c>
-      <c r="G34" s="41">
+      <c r="G34" s="45">
         <v>6</v>
       </c>
-      <c r="H34" s="41">
+      <c r="H34" s="45">
         <v>3.3</v>
       </c>
-      <c r="I34" s="41">
+      <c r="I34" s="45">
         <v>6.7</v>
       </c>
-      <c r="J34" s="44">
+      <c r="J34" s="45">
         <v>5.6</v>
       </c>
-      <c r="K34" s="44">
+      <c r="K34" s="45">
         <v>5.6</v>
       </c>
-      <c r="L34" s="64">
+      <c r="L34" s="45">
         <v>4.7</v>
       </c>
-      <c r="M34" s="64">
+      <c r="M34" s="45">
         <v>5.0999999999999996</v>
       </c>
-      <c r="N34" s="64">
+      <c r="N34" s="45">
         <v>5.3</v>
       </c>
-      <c r="O34" s="64">
+      <c r="O34" s="45">
         <v>4.3</v>
       </c>
-      <c r="P34" s="64">
+      <c r="P34" s="45">
         <v>4.4000000000000004</v>
       </c>
-      <c r="Q34" s="60">
+      <c r="Q34" s="45">
         <v>3.8</v>
       </c>
-      <c r="R34" s="60">
+      <c r="R34" s="45">
         <v>3.9</v>
       </c>
-      <c r="S34" s="65">
+      <c r="S34" s="45">
         <v>4.8</v>
       </c>
-      <c r="T34" s="42">
+      <c r="T34" s="45">
         <v>3.4</v>
       </c>
-      <c r="U34" s="42">
+      <c r="U34" s="45">
         <v>4.5999999999999996</v>
       </c>
-      <c r="V34" s="42">
-[...4 lines deleted...]
-      <c r="A35" s="8" t="s">
+      <c r="V34" s="45">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="W34" s="45">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23" s="2" customFormat="1">
+      <c r="A35" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="B35" s="41">
+      <c r="B35" s="45">
         <v>4.4000000000000004</v>
       </c>
-      <c r="C35" s="41">
+      <c r="C35" s="45">
         <v>4.5</v>
       </c>
-      <c r="D35" s="41">
+      <c r="D35" s="45">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E35" s="41">
+      <c r="E35" s="45">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F35" s="41">
+      <c r="F35" s="45">
         <v>3.9</v>
       </c>
-      <c r="G35" s="41">
+      <c r="G35" s="45">
         <v>3</v>
       </c>
-      <c r="H35" s="41">
+      <c r="H35" s="45">
         <v>1.3</v>
       </c>
-      <c r="I35" s="41">
+      <c r="I35" s="45">
         <v>2.6</v>
       </c>
-      <c r="J35" s="44">
+      <c r="J35" s="45">
         <v>1.8</v>
       </c>
-      <c r="K35" s="44">
+      <c r="K35" s="45">
         <v>1.8</v>
       </c>
-      <c r="L35" s="64">
+      <c r="L35" s="45">
         <v>2.4</v>
       </c>
-      <c r="M35" s="64">
+      <c r="M35" s="45">
         <v>2</v>
       </c>
-      <c r="N35" s="64">
+      <c r="N35" s="45">
         <v>1.4</v>
       </c>
-      <c r="O35" s="64">
+      <c r="O35" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P35" s="64">
+      <c r="P35" s="45">
         <v>1.5</v>
       </c>
-      <c r="Q35" s="60">
+      <c r="Q35" s="45">
         <v>1.3</v>
       </c>
-      <c r="R35" s="60">
+      <c r="R35" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="S35" s="65">
+      <c r="S35" s="45">
         <v>0.9</v>
       </c>
-      <c r="T35" s="42">
+      <c r="T35" s="45">
         <v>0.6</v>
       </c>
-      <c r="U35" s="42">
+      <c r="U35" s="45">
         <v>0.5</v>
       </c>
-      <c r="V35" s="42">
-[...4 lines deleted...]
-      <c r="A36" s="8" t="s">
+      <c r="V35" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="W35" s="45">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23" s="2" customFormat="1">
+      <c r="A36" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="B36" s="41">
+      <c r="B36" s="45">
         <v>1.2</v>
       </c>
-      <c r="C36" s="41">
+      <c r="C36" s="45">
         <v>0.9</v>
       </c>
-      <c r="D36" s="41">
+      <c r="D36" s="45">
         <v>0.9</v>
       </c>
-      <c r="E36" s="41">
+      <c r="E36" s="45">
         <v>1.4</v>
       </c>
-      <c r="F36" s="41">
+      <c r="F36" s="45">
         <v>1.8</v>
       </c>
-      <c r="G36" s="41">
+      <c r="G36" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="H36" s="41">
+      <c r="H36" s="45">
         <v>0.3</v>
       </c>
-      <c r="I36" s="41">
+      <c r="I36" s="45">
         <v>0.3</v>
       </c>
-      <c r="J36" s="44">
+      <c r="J36" s="45">
         <v>0.3</v>
       </c>
-      <c r="K36" s="44">
+      <c r="K36" s="45">
         <v>0.4</v>
       </c>
-      <c r="L36" s="64">
+      <c r="L36" s="45">
         <v>0.4</v>
       </c>
-      <c r="M36" s="64">
+      <c r="M36" s="45">
         <v>0.4</v>
       </c>
-      <c r="N36" s="64">
+      <c r="N36" s="45">
         <v>0.2</v>
       </c>
-      <c r="O36" s="64">
+      <c r="O36" s="45">
         <v>0</v>
       </c>
-      <c r="P36" s="64">
+      <c r="P36" s="45">
         <v>0</v>
       </c>
-      <c r="Q36" s="60">
+      <c r="Q36" s="45">
         <v>0</v>
       </c>
-      <c r="R36" s="60">
+      <c r="R36" s="45">
         <v>0</v>
       </c>
-      <c r="S36" s="65">
+      <c r="S36" s="45">
         <v>0</v>
       </c>
-      <c r="T36" s="42">
+      <c r="T36" s="45">
         <v>0</v>
       </c>
-      <c r="U36" s="42">
+      <c r="U36" s="45">
         <v>0</v>
       </c>
-      <c r="V36" s="42">
-[...4 lines deleted...]
-      <c r="A37" s="8" t="s">
+      <c r="V36" s="45">
+        <v>0</v>
+      </c>
+      <c r="W36" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23" s="2" customFormat="1">
+      <c r="A37" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B37" s="41">
+      <c r="B37" s="45">
         <v>0.1</v>
       </c>
-      <c r="C37" s="41">
+      <c r="C37" s="45">
         <v>0.1</v>
       </c>
-      <c r="D37" s="41">
+      <c r="D37" s="45">
         <v>0.1</v>
       </c>
-      <c r="E37" s="41">
+      <c r="E37" s="45">
         <v>0.1</v>
       </c>
-      <c r="F37" s="41">
+      <c r="F37" s="45">
         <v>0.1</v>
       </c>
-      <c r="G37" s="41">
+      <c r="G37" s="45">
         <v>0</v>
       </c>
-      <c r="H37" s="41">
+      <c r="H37" s="45">
         <v>0</v>
       </c>
-      <c r="I37" s="41">
+      <c r="I37" s="45">
         <v>0.1</v>
       </c>
-      <c r="J37" s="44">
+      <c r="J37" s="45">
         <v>0.1</v>
       </c>
-      <c r="K37" s="44">
+      <c r="K37" s="45">
         <v>0.1</v>
       </c>
-      <c r="L37" s="64">
+      <c r="L37" s="45">
         <v>0.1</v>
       </c>
-      <c r="M37" s="64">
+      <c r="M37" s="45">
         <v>0</v>
       </c>
-      <c r="N37" s="64">
+      <c r="N37" s="45">
         <v>0</v>
       </c>
-      <c r="O37" s="64">
+      <c r="O37" s="45">
         <v>0</v>
       </c>
-      <c r="P37" s="64">
+      <c r="P37" s="45">
         <v>0</v>
       </c>
-      <c r="Q37" s="60">
+      <c r="Q37" s="45">
         <v>0</v>
       </c>
-      <c r="R37" s="60">
+      <c r="R37" s="45">
         <v>0</v>
       </c>
-      <c r="S37" s="65">
+      <c r="S37" s="45">
         <v>0</v>
       </c>
-      <c r="T37" s="42">
+      <c r="T37" s="45">
         <v>0.9</v>
       </c>
-      <c r="U37" s="42">
+      <c r="U37" s="45">
         <v>0.4</v>
       </c>
-      <c r="V37" s="42">
-[...4 lines deleted...]
-      <c r="A38" s="8" t="s">
+      <c r="V37" s="45">
+        <v>0</v>
+      </c>
+      <c r="W37" s="45">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23" s="2" customFormat="1">
+      <c r="A38" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="B38" s="41">
+      <c r="B38" s="45">
         <v>0.5</v>
       </c>
-      <c r="C38" s="41">
+      <c r="C38" s="45">
         <v>0.5</v>
       </c>
-      <c r="D38" s="41">
+      <c r="D38" s="45">
         <v>0.7</v>
       </c>
-      <c r="E38" s="41">
+      <c r="E38" s="45">
         <v>0.6</v>
       </c>
-      <c r="F38" s="41">
+      <c r="F38" s="45">
         <v>0.7</v>
       </c>
-      <c r="G38" s="41">
+      <c r="G38" s="45">
         <v>0.5</v>
       </c>
-      <c r="H38" s="41">
+      <c r="H38" s="45">
         <v>0.2</v>
       </c>
-      <c r="I38" s="41">
+      <c r="I38" s="45">
         <v>0.3</v>
       </c>
-      <c r="J38" s="44">
+      <c r="J38" s="45">
         <v>0.9</v>
       </c>
-      <c r="K38" s="44">
+      <c r="K38" s="45">
         <v>0.7</v>
       </c>
-      <c r="L38" s="64">
+      <c r="L38" s="45">
         <v>0.1</v>
       </c>
-      <c r="M38" s="64">
+      <c r="M38" s="45">
         <v>0.2</v>
       </c>
-      <c r="N38" s="64">
+      <c r="N38" s="45">
         <v>1</v>
       </c>
-      <c r="O38" s="64">
+      <c r="O38" s="45">
         <v>0.4</v>
       </c>
-      <c r="P38" s="64">
+      <c r="P38" s="45">
         <v>0.4</v>
       </c>
-      <c r="Q38" s="60">
+      <c r="Q38" s="45">
         <v>0.3</v>
       </c>
-      <c r="R38" s="60">
+      <c r="R38" s="45">
         <v>0.2</v>
       </c>
-      <c r="S38" s="65">
+      <c r="S38" s="45">
         <v>0.9</v>
       </c>
-      <c r="T38" s="42">
+      <c r="T38" s="45">
         <v>1.5</v>
       </c>
-      <c r="U38" s="42">
+      <c r="U38" s="45">
         <v>1.5</v>
       </c>
-      <c r="V38" s="42">
-[...4 lines deleted...]
-      <c r="A39" s="8" t="s">
+      <c r="V38" s="45">
+        <v>1.3</v>
+      </c>
+      <c r="W38" s="45">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23" s="2" customFormat="1">
+      <c r="A39" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="B39" s="41">
+      <c r="B39" s="45">
         <v>1.3</v>
       </c>
-      <c r="C39" s="41">
+      <c r="C39" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="D39" s="41">
+      <c r="D39" s="45">
         <v>1.4</v>
       </c>
-      <c r="E39" s="41">
+      <c r="E39" s="45">
         <v>1.4</v>
       </c>
-      <c r="F39" s="41">
+      <c r="F39" s="45">
         <v>1.5</v>
       </c>
-      <c r="G39" s="41">
+      <c r="G39" s="45">
         <v>1.3</v>
       </c>
-      <c r="H39" s="41">
+      <c r="H39" s="45">
         <v>1</v>
       </c>
-      <c r="I39" s="41">
+      <c r="I39" s="45">
         <v>1.3</v>
       </c>
-      <c r="J39" s="44">
+      <c r="J39" s="45">
         <v>1.2</v>
       </c>
-      <c r="K39" s="44">
+      <c r="K39" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="L39" s="64">
+      <c r="L39" s="45">
         <v>0.4</v>
       </c>
-      <c r="M39" s="64">
+      <c r="M39" s="45">
         <v>0.6</v>
       </c>
-      <c r="N39" s="64">
+      <c r="N39" s="45">
         <v>1.9</v>
       </c>
-      <c r="O39" s="64">
+      <c r="O39" s="45">
         <v>1.5</v>
       </c>
-      <c r="P39" s="64">
+      <c r="P39" s="45">
         <v>2.4</v>
       </c>
-      <c r="Q39" s="60">
+      <c r="Q39" s="45">
         <v>2</v>
       </c>
-      <c r="R39" s="60">
+      <c r="R39" s="45">
         <v>1.8</v>
       </c>
-      <c r="S39" s="65">
+      <c r="S39" s="45">
         <v>1.5</v>
       </c>
-      <c r="T39" s="42">
+      <c r="T39" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="U39" s="42">
+      <c r="U39" s="45">
         <v>1</v>
       </c>
-      <c r="V39" s="42">
-[...4 lines deleted...]
-      <c r="A40" s="8" t="s">
+      <c r="V39" s="45">
+        <v>1</v>
+      </c>
+      <c r="W39" s="45">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23" s="2" customFormat="1">
+      <c r="A40" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B40" s="41">
+      <c r="B40" s="45">
         <v>0.1</v>
       </c>
-      <c r="C40" s="41">
+      <c r="C40" s="45">
         <v>0.1</v>
       </c>
-      <c r="D40" s="41">
+      <c r="D40" s="45">
         <v>0.1</v>
       </c>
-      <c r="E40" s="41">
+      <c r="E40" s="45">
         <v>0.1</v>
       </c>
-      <c r="F40" s="41">
+      <c r="F40" s="45">
         <v>0.1</v>
       </c>
-      <c r="G40" s="41">
+      <c r="G40" s="45">
         <v>0.1</v>
       </c>
-      <c r="H40" s="41">
+      <c r="H40" s="45">
         <v>0.2</v>
       </c>
-      <c r="I40" s="41">
+      <c r="I40" s="45">
         <v>0.1</v>
       </c>
-      <c r="J40" s="44">
+      <c r="J40" s="45">
         <v>0.1</v>
       </c>
-      <c r="K40" s="44">
+      <c r="K40" s="45">
         <v>0.1</v>
       </c>
-      <c r="L40" s="64">
+      <c r="L40" s="45">
         <v>0</v>
       </c>
-      <c r="M40" s="64">
+      <c r="M40" s="45">
         <v>0</v>
       </c>
-      <c r="N40" s="64">
+      <c r="N40" s="45">
         <v>0.4</v>
       </c>
-      <c r="O40" s="64">
+      <c r="O40" s="45">
         <v>0.3</v>
       </c>
-      <c r="P40" s="64">
+      <c r="P40" s="45">
         <v>0.3</v>
       </c>
-      <c r="Q40" s="60">
+      <c r="Q40" s="45">
         <v>0.3</v>
       </c>
-      <c r="R40" s="60">
+      <c r="R40" s="45">
         <v>0.2</v>
       </c>
-      <c r="S40" s="65">
+      <c r="S40" s="45">
         <v>0.1</v>
       </c>
-      <c r="T40" s="42">
+      <c r="T40" s="45">
         <v>0.1</v>
       </c>
-      <c r="U40" s="42">
+      <c r="U40" s="45">
         <v>0.1</v>
       </c>
-      <c r="V40" s="42">
-[...4 lines deleted...]
-      <c r="A41" s="8" t="s">
+      <c r="V40" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="W40" s="45">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23" s="2" customFormat="1">
+      <c r="A41" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B41" s="41">
+      <c r="B41" s="45">
         <v>0.3</v>
       </c>
-      <c r="C41" s="41">
+      <c r="C41" s="45">
         <v>0.3</v>
       </c>
-      <c r="D41" s="41">
+      <c r="D41" s="45">
         <v>0.4</v>
       </c>
-      <c r="E41" s="41">
+      <c r="E41" s="45">
         <v>0.6</v>
       </c>
-      <c r="F41" s="41">
+      <c r="F41" s="45">
         <v>0.5</v>
       </c>
-      <c r="G41" s="41">
+      <c r="G41" s="45">
         <v>1</v>
       </c>
-      <c r="H41" s="41">
+      <c r="H41" s="45">
         <v>0.5</v>
       </c>
-      <c r="I41" s="41">
+      <c r="I41" s="45">
         <v>1</v>
       </c>
-      <c r="J41" s="44">
+      <c r="J41" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="K41" s="44">
+      <c r="K41" s="45">
         <v>1.3</v>
       </c>
-      <c r="L41" s="64">
+      <c r="L41" s="45">
         <v>0.5</v>
       </c>
-      <c r="M41" s="64">
+      <c r="M41" s="45">
         <v>0.4</v>
       </c>
-      <c r="N41" s="64">
+      <c r="N41" s="45">
         <v>0.7</v>
       </c>
-      <c r="O41" s="64">
+      <c r="O41" s="45">
         <v>0.9</v>
       </c>
-      <c r="P41" s="64">
+      <c r="P41" s="45">
         <v>0.8</v>
       </c>
-      <c r="Q41" s="60">
+      <c r="Q41" s="45">
         <v>2.1</v>
       </c>
-      <c r="R41" s="60">
+      <c r="R41" s="45">
         <v>1.9</v>
       </c>
-      <c r="S41" s="65">
+      <c r="S41" s="45">
         <v>0.8</v>
       </c>
-      <c r="T41" s="42">
+      <c r="T41" s="45">
         <v>0.6</v>
       </c>
-      <c r="U41" s="42">
+      <c r="U41" s="45">
         <v>0.6</v>
       </c>
-      <c r="V41" s="42">
-[...4 lines deleted...]
-      <c r="A42" s="8" t="s">
+      <c r="V41" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="W41" s="45">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23" s="2" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A42" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B42" s="41">
+      <c r="B42" s="45">
         <v>3.2</v>
       </c>
-      <c r="C42" s="41">
+      <c r="C42" s="45">
         <v>3.7</v>
       </c>
-      <c r="D42" s="41">
+      <c r="D42" s="45">
         <v>3.7</v>
       </c>
-      <c r="E42" s="41">
+      <c r="E42" s="45">
         <v>4.8</v>
       </c>
-      <c r="F42" s="41">
+      <c r="F42" s="45">
         <v>6.8</v>
       </c>
-      <c r="G42" s="41">
+      <c r="G42" s="45">
         <v>5.8</v>
       </c>
-      <c r="H42" s="41">
+      <c r="H42" s="45">
         <v>3.9</v>
       </c>
-      <c r="I42" s="41">
+      <c r="I42" s="45">
         <v>4.3</v>
       </c>
-      <c r="J42" s="44">
+      <c r="J42" s="45">
         <v>4.8</v>
       </c>
-      <c r="K42" s="44">
+      <c r="K42" s="45">
         <v>4.2</v>
       </c>
-      <c r="L42" s="64">
+      <c r="L42" s="45">
         <v>7.5</v>
       </c>
-      <c r="M42" s="64">
+      <c r="M42" s="45">
         <v>7.5</v>
       </c>
-      <c r="N42" s="64">
+      <c r="N42" s="45">
         <v>7.9</v>
       </c>
-      <c r="O42" s="64">
+      <c r="O42" s="45">
         <v>8.5</v>
       </c>
-      <c r="P42" s="64">
+      <c r="P42" s="45">
         <v>12.7</v>
       </c>
-      <c r="Q42" s="60">
+      <c r="Q42" s="45">
         <v>11.2</v>
       </c>
-      <c r="R42" s="60">
+      <c r="R42" s="45">
         <v>10.7</v>
       </c>
-      <c r="S42" s="65">
+      <c r="S42" s="45">
         <v>12</v>
       </c>
-      <c r="T42" s="42">
+      <c r="T42" s="45">
         <v>12.7</v>
       </c>
-      <c r="U42" s="42">
+      <c r="U42" s="45">
         <v>14.9</v>
       </c>
-      <c r="V42" s="42">
-[...4 lines deleted...]
-      <c r="A43" s="9" t="s">
+      <c r="V42" s="45">
+        <v>14.7</v>
+      </c>
+      <c r="W42" s="45">
+        <v>14.9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23" s="6" customFormat="1">
+      <c r="A43" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="B43" s="41">
+      <c r="B43" s="45">
         <v>0.2</v>
       </c>
-      <c r="C43" s="41">
+      <c r="C43" s="45">
         <v>0.3</v>
       </c>
-      <c r="D43" s="41">
+      <c r="D43" s="45">
         <v>0.3</v>
       </c>
-      <c r="E43" s="41">
+      <c r="E43" s="45">
         <v>0.5</v>
       </c>
-      <c r="F43" s="41">
+      <c r="F43" s="45">
         <v>0.6</v>
       </c>
-      <c r="G43" s="41">
+      <c r="G43" s="45">
         <v>0.6</v>
       </c>
-      <c r="H43" s="41">
+      <c r="H43" s="45">
         <v>0.4</v>
       </c>
-      <c r="I43" s="41">
+      <c r="I43" s="45">
         <v>0.5</v>
       </c>
-      <c r="J43" s="44">
+      <c r="J43" s="45">
         <v>0.5</v>
       </c>
-      <c r="K43" s="44">
+      <c r="K43" s="45">
         <v>0.9</v>
       </c>
-      <c r="L43" s="64">
+      <c r="L43" s="45">
         <v>0.5</v>
       </c>
-      <c r="M43" s="64">
+      <c r="M43" s="45">
         <v>0.5</v>
       </c>
-      <c r="N43" s="64">
+      <c r="N43" s="45">
         <v>0.4</v>
       </c>
-      <c r="O43" s="64">
+      <c r="O43" s="45">
         <v>0.2</v>
       </c>
-      <c r="P43" s="64">
+      <c r="P43" s="45">
         <v>0.1</v>
       </c>
-      <c r="Q43" s="60">
+      <c r="Q43" s="45">
         <v>0.1</v>
       </c>
-      <c r="R43" s="60">
+      <c r="R43" s="45">
         <v>0.1</v>
       </c>
-      <c r="S43" s="65">
+      <c r="S43" s="45">
         <v>0.1</v>
       </c>
-      <c r="T43" s="42">
+      <c r="T43" s="45">
         <v>0.1</v>
       </c>
-      <c r="U43" s="42">
+      <c r="U43" s="45">
         <v>0.1</v>
       </c>
-      <c r="V43" s="42">
-[...4 lines deleted...]
-      <c r="A44" s="9" t="s">
+      <c r="V43" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="W43" s="45">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23" s="6" customFormat="1">
+      <c r="A44" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B44" s="41">
+      <c r="B44" s="45">
         <v>0.9</v>
       </c>
-      <c r="C44" s="41">
+      <c r="C44" s="45">
         <v>0.9</v>
       </c>
-      <c r="D44" s="41">
+      <c r="D44" s="45">
         <v>0.9</v>
       </c>
-      <c r="E44" s="41">
+      <c r="E44" s="45">
         <v>0.8</v>
       </c>
-      <c r="F44" s="41">
+      <c r="F44" s="45">
         <v>0.9</v>
       </c>
-      <c r="G44" s="41">
+      <c r="G44" s="45">
         <v>0.8</v>
       </c>
-      <c r="H44" s="41">
+      <c r="H44" s="45">
         <v>0.4</v>
       </c>
-      <c r="I44" s="41">
+      <c r="I44" s="45">
         <v>0.4</v>
       </c>
-      <c r="J44" s="44">
+      <c r="J44" s="45">
         <v>0.4</v>
       </c>
-      <c r="K44" s="44">
+      <c r="K44" s="45">
         <v>0.5</v>
       </c>
-      <c r="L44" s="64">
+      <c r="L44" s="45">
         <v>0.3</v>
       </c>
-      <c r="M44" s="64">
+      <c r="M44" s="45">
         <v>0.2</v>
       </c>
-      <c r="N44" s="64">
+      <c r="N44" s="45">
         <v>0.2</v>
       </c>
-      <c r="O44" s="64">
+      <c r="O44" s="45">
         <v>0.1</v>
       </c>
-      <c r="P44" s="64">
+      <c r="P44" s="45">
         <v>0</v>
       </c>
-      <c r="Q44" s="60">
+      <c r="Q44" s="45">
         <v>0</v>
       </c>
-      <c r="R44" s="60">
+      <c r="R44" s="45">
         <v>0</v>
       </c>
-      <c r="S44" s="65">
+      <c r="S44" s="45">
         <v>0</v>
       </c>
-      <c r="T44" s="42">
+      <c r="T44" s="45">
         <v>0</v>
       </c>
-      <c r="U44" s="42">
+      <c r="U44" s="45">
         <v>0</v>
       </c>
-      <c r="V44" s="42">
-[...4 lines deleted...]
-      <c r="A45" s="8" t="s">
+      <c r="V44" s="45">
+        <v>0</v>
+      </c>
+      <c r="W44" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23" s="2" customFormat="1">
+      <c r="A45" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="B45" s="41">
+      <c r="B45" s="45">
         <v>0.8</v>
       </c>
-      <c r="C45" s="41">
+      <c r="C45" s="45">
         <v>0.7</v>
       </c>
-      <c r="D45" s="41">
+      <c r="D45" s="45">
         <v>0.6</v>
       </c>
-      <c r="E45" s="41">
+      <c r="E45" s="45">
         <v>0.6</v>
       </c>
-      <c r="F45" s="41">
+      <c r="F45" s="45">
         <v>0.9</v>
       </c>
-      <c r="G45" s="41">
+      <c r="G45" s="45">
         <v>2.4</v>
       </c>
-      <c r="H45" s="41">
+      <c r="H45" s="45">
         <v>1.5</v>
       </c>
-      <c r="I45" s="41">
+      <c r="I45" s="45">
         <v>1.9</v>
       </c>
-      <c r="J45" s="44">
+      <c r="J45" s="45">
         <v>1.7</v>
       </c>
-      <c r="K45" s="44">
+      <c r="K45" s="45">
         <v>1.8</v>
       </c>
-      <c r="L45" s="64">
+      <c r="L45" s="45">
         <v>3.3</v>
       </c>
-      <c r="M45" s="64">
+      <c r="M45" s="45">
         <v>3.8</v>
       </c>
-      <c r="N45" s="64">
+      <c r="N45" s="45">
         <v>2.9</v>
       </c>
-      <c r="O45" s="64">
+      <c r="O45" s="45">
         <v>1.9</v>
       </c>
-      <c r="P45" s="64">
+      <c r="P45" s="45">
         <v>2</v>
       </c>
-      <c r="Q45" s="60">
+      <c r="Q45" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="R45" s="60">
+      <c r="R45" s="45">
         <v>2.1</v>
       </c>
-      <c r="S45" s="65">
+      <c r="S45" s="45">
         <v>1.7</v>
       </c>
-      <c r="T45" s="42">
+      <c r="T45" s="45">
         <v>1.9</v>
       </c>
-      <c r="U45" s="42">
+      <c r="U45" s="45">
         <v>1.8</v>
       </c>
-      <c r="V45" s="42">
-[...4 lines deleted...]
-      <c r="A46" s="8" t="s">
+      <c r="V45" s="45">
+        <v>4</v>
+      </c>
+      <c r="W45" s="45">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23" s="2" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A46" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="B46" s="41">
+      <c r="B46" s="45">
         <v>3.4</v>
       </c>
-      <c r="C46" s="41">
+      <c r="C46" s="45">
         <v>3.5</v>
       </c>
-      <c r="D46" s="41">
+      <c r="D46" s="45">
         <v>4</v>
       </c>
-      <c r="E46" s="41">
+      <c r="E46" s="45">
         <v>4.5</v>
       </c>
-      <c r="F46" s="41">
+      <c r="F46" s="45">
         <v>3.8</v>
       </c>
-      <c r="G46" s="41">
+      <c r="G46" s="45">
         <v>3.7</v>
       </c>
-      <c r="H46" s="41">
+      <c r="H46" s="45">
         <v>2.9</v>
       </c>
-      <c r="I46" s="41">
+      <c r="I46" s="45">
         <v>4</v>
       </c>
-      <c r="J46" s="44">
+      <c r="J46" s="45">
         <v>2.7</v>
       </c>
-      <c r="K46" s="44">
+      <c r="K46" s="45">
         <v>3.2</v>
       </c>
-      <c r="L46" s="64">
+      <c r="L46" s="45">
         <v>1.5</v>
       </c>
-      <c r="M46" s="64">
+      <c r="M46" s="45">
         <v>1.4</v>
       </c>
-      <c r="N46" s="64">
+      <c r="N46" s="45">
         <v>1.4</v>
       </c>
-      <c r="O46" s="64">
+      <c r="O46" s="45">
         <v>1</v>
       </c>
-      <c r="P46" s="64">
+      <c r="P46" s="45">
         <v>1.4</v>
       </c>
-      <c r="Q46" s="60">
+      <c r="Q46" s="45">
         <v>1.5</v>
       </c>
-      <c r="R46" s="60">
+      <c r="R46" s="45">
         <v>1.2</v>
       </c>
-      <c r="S46" s="65">
+      <c r="S46" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="T46" s="42">
+      <c r="T46" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="U46" s="42">
+      <c r="U46" s="45">
         <v>1</v>
       </c>
-      <c r="V46" s="42">
-[...4 lines deleted...]
-      <c r="A47" s="8" t="s">
+      <c r="V46" s="45">
+        <v>1</v>
+      </c>
+      <c r="W46" s="45">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:23" s="2" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A47" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="B47" s="41">
+      <c r="B47" s="45">
         <v>0.3</v>
       </c>
-      <c r="C47" s="41">
+      <c r="C47" s="45">
         <v>0.3</v>
       </c>
-      <c r="D47" s="41">
+      <c r="D47" s="45">
         <v>0.4</v>
       </c>
-      <c r="E47" s="41">
+      <c r="E47" s="45">
         <v>0.6</v>
       </c>
-      <c r="F47" s="41">
+      <c r="F47" s="45">
         <v>0.4</v>
       </c>
-      <c r="G47" s="41">
+      <c r="G47" s="45">
         <v>0.1</v>
       </c>
-      <c r="H47" s="41">
+      <c r="H47" s="45">
         <v>0.1</v>
       </c>
-      <c r="I47" s="41">
+      <c r="I47" s="45">
         <v>0.2</v>
       </c>
-      <c r="J47" s="44">
+      <c r="J47" s="45">
         <v>0.3</v>
       </c>
-      <c r="K47" s="44">
+      <c r="K47" s="45">
         <v>0.2</v>
       </c>
-      <c r="L47" s="64">
+      <c r="L47" s="45">
         <v>0.2</v>
       </c>
-      <c r="M47" s="64">
+      <c r="M47" s="45">
         <v>0.3</v>
       </c>
-      <c r="N47" s="64">
+      <c r="N47" s="45">
         <v>0.2</v>
       </c>
-      <c r="O47" s="64">
+      <c r="O47" s="45">
         <v>0.3</v>
       </c>
-      <c r="P47" s="64">
+      <c r="P47" s="45">
         <v>0.2</v>
       </c>
-      <c r="Q47" s="60">
+      <c r="Q47" s="45">
         <v>0.2</v>
       </c>
-      <c r="R47" s="60">
+      <c r="R47" s="45">
         <v>0.1</v>
       </c>
-      <c r="S47" s="65">
+      <c r="S47" s="45">
         <v>0.1</v>
       </c>
-      <c r="T47" s="42">
+      <c r="T47" s="45">
         <v>0</v>
       </c>
-      <c r="U47" s="42">
+      <c r="U47" s="45">
         <v>0.2</v>
       </c>
-      <c r="V47" s="42">
-[...4 lines deleted...]
-      <c r="A48" s="8" t="s">
+      <c r="V47" s="45">
+        <v>0</v>
+      </c>
+      <c r="W47" s="45">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:23" s="2" customFormat="1">
+      <c r="A48" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="B48" s="41">
+      <c r="B48" s="45">
         <v>0.5</v>
       </c>
-      <c r="C48" s="41">
+      <c r="C48" s="45">
         <v>0.7</v>
       </c>
-      <c r="D48" s="41">
+      <c r="D48" s="45">
         <v>0.8</v>
       </c>
-      <c r="E48" s="41">
+      <c r="E48" s="45">
         <v>1.4</v>
       </c>
-      <c r="F48" s="41">
+      <c r="F48" s="45">
         <v>1.2</v>
       </c>
-      <c r="G48" s="41">
+      <c r="G48" s="45">
         <v>2.7</v>
       </c>
-      <c r="H48" s="41">
+      <c r="H48" s="45">
         <v>0.3</v>
       </c>
-      <c r="I48" s="41">
+      <c r="I48" s="45">
         <v>3.4</v>
       </c>
-      <c r="J48" s="44">
+      <c r="J48" s="45">
         <v>5.7</v>
       </c>
-      <c r="K48" s="44">
+      <c r="K48" s="45">
         <v>3</v>
       </c>
-      <c r="L48" s="64">
+      <c r="L48" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="M48" s="64">
+      <c r="M48" s="45">
         <v>1.6</v>
       </c>
-      <c r="N48" s="64">
+      <c r="N48" s="45">
         <v>1.6</v>
       </c>
-      <c r="O48" s="64">
+      <c r="O48" s="45">
         <v>1.7</v>
       </c>
-      <c r="P48" s="64">
+      <c r="P48" s="45">
         <v>2.1</v>
       </c>
-      <c r="Q48" s="60">
+      <c r="Q48" s="45">
         <v>0</v>
       </c>
-      <c r="R48" s="60">
+      <c r="R48" s="45">
         <v>0</v>
       </c>
-      <c r="S48" s="65">
+      <c r="S48" s="45">
         <v>1.5</v>
       </c>
-      <c r="T48" s="42">
+      <c r="T48" s="45">
         <v>1.7</v>
       </c>
-      <c r="U48" s="42">
+      <c r="U48" s="45">
         <v>1.5</v>
       </c>
-      <c r="V48" s="42">
-[...4 lines deleted...]
-      <c r="A49" s="8" t="s">
+      <c r="V48" s="45">
+        <v>1.3</v>
+      </c>
+      <c r="W48" s="45">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23" s="2" customFormat="1">
+      <c r="A49" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="B49" s="41">
+      <c r="B49" s="45">
         <v>0.4</v>
       </c>
-      <c r="C49" s="41">
+      <c r="C49" s="45">
         <v>0.4</v>
       </c>
-      <c r="D49" s="41">
+      <c r="D49" s="45">
         <v>0.4</v>
       </c>
-      <c r="E49" s="41">
+      <c r="E49" s="45">
         <v>0.3</v>
       </c>
-      <c r="F49" s="41">
+      <c r="F49" s="45">
         <v>0.4</v>
       </c>
-      <c r="G49" s="41">
+      <c r="G49" s="45">
         <v>0.6</v>
       </c>
-      <c r="H49" s="41">
+      <c r="H49" s="45">
         <v>0.3</v>
       </c>
-      <c r="I49" s="41">
+      <c r="I49" s="45">
         <v>0.7</v>
       </c>
-      <c r="J49" s="44">
+      <c r="J49" s="45">
         <v>0.9</v>
       </c>
-      <c r="K49" s="44">
+      <c r="K49" s="45">
         <v>1</v>
       </c>
-      <c r="L49" s="64">
+      <c r="L49" s="45">
         <v>0.3</v>
       </c>
-      <c r="M49" s="64">
+      <c r="M49" s="45">
         <v>0.2</v>
       </c>
-      <c r="N49" s="64">
+      <c r="N49" s="45">
         <v>0.2</v>
       </c>
-      <c r="O49" s="64">
+      <c r="O49" s="45">
         <v>0.7</v>
       </c>
-      <c r="P49" s="64">
+      <c r="P49" s="45">
         <v>0.4</v>
       </c>
-      <c r="Q49" s="60">
+      <c r="Q49" s="45">
         <v>0.4</v>
       </c>
-      <c r="R49" s="60">
+      <c r="R49" s="45">
         <v>0.6</v>
       </c>
-      <c r="S49" s="65">
+      <c r="S49" s="45">
         <v>0.6</v>
       </c>
-      <c r="T49" s="42">
+      <c r="T49" s="45">
         <v>1.2</v>
       </c>
-      <c r="U49" s="42">
+      <c r="U49" s="45">
         <v>2.6</v>
       </c>
-      <c r="V49" s="42">
-[...4 lines deleted...]
-      <c r="A50" s="8" t="s">
+      <c r="V49" s="45">
+        <v>2.1</v>
+      </c>
+      <c r="W49" s="45">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23" s="2" customFormat="1">
+      <c r="A50" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B50" s="41">
+      <c r="B50" s="45">
         <v>0.3</v>
       </c>
-      <c r="C50" s="41">
+      <c r="C50" s="45">
         <v>0.3</v>
       </c>
-      <c r="D50" s="41">
+      <c r="D50" s="45">
         <v>0.5</v>
       </c>
-      <c r="E50" s="41">
+      <c r="E50" s="45">
         <v>0.6</v>
       </c>
-      <c r="F50" s="41">
+      <c r="F50" s="45">
         <v>0.7</v>
       </c>
-      <c r="G50" s="41">
+      <c r="G50" s="45">
         <v>0.2</v>
       </c>
-      <c r="H50" s="41">
+      <c r="H50" s="45">
         <v>0.4</v>
       </c>
-      <c r="I50" s="41">
+      <c r="I50" s="45">
         <v>0.3</v>
       </c>
-      <c r="J50" s="44">
+      <c r="J50" s="45">
         <v>0.3</v>
       </c>
-      <c r="K50" s="44">
+      <c r="K50" s="45">
         <v>1</v>
       </c>
-      <c r="L50" s="64">
+      <c r="L50" s="45">
         <v>1.5</v>
       </c>
-      <c r="M50" s="64">
+      <c r="M50" s="45">
         <v>1.8</v>
       </c>
-      <c r="N50" s="64">
+      <c r="N50" s="45">
         <v>2.1</v>
       </c>
-      <c r="O50" s="64">
+      <c r="O50" s="45">
         <v>3.4</v>
       </c>
-      <c r="P50" s="64">
+      <c r="P50" s="45">
         <v>2.7</v>
       </c>
-      <c r="Q50" s="60">
+      <c r="Q50" s="45">
         <v>2.4</v>
       </c>
-      <c r="R50" s="60">
+      <c r="R50" s="45">
         <v>2.4</v>
       </c>
-      <c r="S50" s="65">
+      <c r="S50" s="45">
         <v>2</v>
       </c>
-      <c r="T50" s="42">
+      <c r="T50" s="45">
         <v>2.9</v>
       </c>
-      <c r="U50" s="42">
+      <c r="U50" s="45">
         <v>2</v>
       </c>
-      <c r="V50" s="42">
-[...4 lines deleted...]
-      <c r="A51" s="8" t="s">
+      <c r="V50" s="45">
+        <v>1.8</v>
+      </c>
+      <c r="W50" s="45">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:23" s="2" customFormat="1">
+      <c r="A51" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="B51" s="41">
+      <c r="B51" s="45">
         <v>0.4</v>
       </c>
-      <c r="C51" s="41">
+      <c r="C51" s="45">
         <v>0.4</v>
       </c>
-      <c r="D51" s="41">
+      <c r="D51" s="45">
         <v>0.3</v>
       </c>
-      <c r="E51" s="41">
+      <c r="E51" s="45">
         <v>0.3</v>
       </c>
-      <c r="F51" s="41">
+      <c r="F51" s="45">
         <v>0.3</v>
       </c>
-      <c r="G51" s="41">
+      <c r="G51" s="45">
         <v>0.7</v>
       </c>
-      <c r="H51" s="41">
+      <c r="H51" s="45">
         <v>0.5</v>
       </c>
-      <c r="I51" s="41">
+      <c r="I51" s="45">
         <v>0.6</v>
       </c>
-      <c r="J51" s="44">
+      <c r="J51" s="45">
         <v>0.6</v>
       </c>
-      <c r="K51" s="44">
+      <c r="K51" s="45">
         <v>1.3</v>
       </c>
-      <c r="L51" s="64">
+      <c r="L51" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="M51" s="64">
+      <c r="M51" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="N51" s="64">
+      <c r="N51" s="45">
         <v>3.2</v>
       </c>
-      <c r="O51" s="64">
+      <c r="O51" s="45">
         <v>2.5</v>
       </c>
-      <c r="P51" s="64">
+      <c r="P51" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="Q51" s="60">
+      <c r="Q51" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="R51" s="60">
+      <c r="R51" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="S51" s="65">
+      <c r="S51" s="45">
         <v>1.8</v>
       </c>
-      <c r="T51" s="42">
+      <c r="T51" s="45">
         <v>1.8</v>
       </c>
-      <c r="U51" s="42">
+      <c r="U51" s="45">
         <v>1.5</v>
       </c>
-      <c r="V51" s="42">
-[...4 lines deleted...]
-      <c r="A52" s="8" t="s">
+      <c r="V51" s="45">
+        <v>1.4</v>
+      </c>
+      <c r="W51" s="45">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:23" s="2" customFormat="1">
+      <c r="A52" s="38" t="s">
         <v>227</v>
       </c>
-      <c r="B52" s="23" t="s">
+      <c r="B52" s="45" t="s">
         <v>55</v>
       </c>
-      <c r="C52" s="41">
+      <c r="C52" s="45">
         <v>3.8</v>
       </c>
-      <c r="D52" s="41">
+      <c r="D52" s="45">
         <v>5.0999999999999996</v>
       </c>
-      <c r="E52" s="41">
+      <c r="E52" s="45">
         <v>4.5999999999999996</v>
       </c>
-      <c r="F52" s="41">
+      <c r="F52" s="45">
         <v>3.8</v>
       </c>
-      <c r="G52" s="41">
+      <c r="G52" s="45">
         <v>3.8</v>
       </c>
-      <c r="H52" s="41">
+      <c r="H52" s="45">
         <v>0.9</v>
       </c>
-      <c r="I52" s="41">
+      <c r="I52" s="45">
         <v>1.9</v>
       </c>
-      <c r="J52" s="44">
+      <c r="J52" s="45">
         <v>2.1</v>
       </c>
-      <c r="K52" s="44">
+      <c r="K52" s="45">
         <v>1.5</v>
       </c>
-      <c r="L52" s="64">
+      <c r="L52" s="45">
         <v>0.6</v>
       </c>
-      <c r="M52" s="64">
+      <c r="M52" s="45">
         <v>0.8</v>
       </c>
-      <c r="N52" s="64">
+      <c r="N52" s="45">
         <v>1.9</v>
       </c>
-      <c r="O52" s="64">
+      <c r="O52" s="45">
         <v>2.1</v>
       </c>
-      <c r="P52" s="64">
+      <c r="P52" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="Q52" s="60">
+      <c r="Q52" s="45">
         <v>1</v>
       </c>
-      <c r="R52" s="60">
+      <c r="R52" s="45">
         <v>1</v>
       </c>
-      <c r="S52" s="65">
+      <c r="S52" s="45">
         <v>0.9</v>
       </c>
-      <c r="T52" s="42">
+      <c r="T52" s="45">
         <v>1.2</v>
       </c>
-      <c r="U52" s="42">
+      <c r="U52" s="45">
         <v>1.5</v>
       </c>
-      <c r="V52" s="42">
-[...4 lines deleted...]
-      <c r="A53" s="8" t="s">
+      <c r="V52" s="45">
+        <v>1.2</v>
+      </c>
+      <c r="W52" s="45">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23" s="2" customFormat="1" ht="25.5">
+      <c r="A53" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="B53" s="41">
+      <c r="B53" s="45">
         <v>15</v>
       </c>
-      <c r="C53" s="41">
+      <c r="C53" s="45">
         <v>16.2</v>
       </c>
-      <c r="D53" s="41">
+      <c r="D53" s="45">
         <v>18.399999999999999</v>
       </c>
-      <c r="E53" s="41">
+      <c r="E53" s="45">
         <v>17.5</v>
       </c>
-      <c r="F53" s="41">
+      <c r="F53" s="45">
         <v>20.9</v>
       </c>
-      <c r="G53" s="41">
+      <c r="G53" s="45">
         <v>1.6</v>
       </c>
-      <c r="H53" s="41">
+      <c r="H53" s="45">
         <v>0.8</v>
       </c>
-      <c r="I53" s="41">
+      <c r="I53" s="45">
         <v>1.2</v>
       </c>
-      <c r="J53" s="44">
+      <c r="J53" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="K53" s="44">
+      <c r="K53" s="45">
         <v>1.2</v>
       </c>
-      <c r="L53" s="64">
+      <c r="L53" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="M53" s="64">
+      <c r="M53" s="45">
         <v>1.3</v>
       </c>
-      <c r="N53" s="64">
+      <c r="N53" s="45">
         <v>2.8</v>
       </c>
-      <c r="O53" s="64">
+      <c r="O53" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P53" s="64">
+      <c r="P53" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Q53" s="60">
+      <c r="Q53" s="45">
         <v>0.9</v>
       </c>
-      <c r="R53" s="60">
+      <c r="R53" s="45">
         <v>0.8</v>
       </c>
-      <c r="S53" s="65">
+      <c r="S53" s="45">
         <v>0.8</v>
       </c>
-      <c r="T53" s="42">
+      <c r="T53" s="45">
         <v>0.7</v>
       </c>
-      <c r="U53" s="42">
+      <c r="U53" s="45">
         <v>0.7</v>
       </c>
-      <c r="V53" s="42">
-[...4 lines deleted...]
-      <c r="A54" s="8" t="s">
+      <c r="V53" s="45">
+        <v>1.5</v>
+      </c>
+      <c r="W53" s="45">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23" s="2" customFormat="1">
+      <c r="A54" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="B54" s="41">
+      <c r="B54" s="45">
         <v>11.3</v>
       </c>
-      <c r="C54" s="41">
+      <c r="C54" s="45">
         <v>10.199999999999999</v>
       </c>
-      <c r="D54" s="41">
+      <c r="D54" s="45">
         <v>9.4</v>
       </c>
-      <c r="E54" s="41">
+      <c r="E54" s="45">
         <v>10.7</v>
       </c>
-      <c r="F54" s="41">
+      <c r="F54" s="45">
         <v>9.5</v>
       </c>
-      <c r="G54" s="41">
+      <c r="G54" s="45">
         <v>1.2</v>
       </c>
-      <c r="H54" s="41">
+      <c r="H54" s="45">
         <v>1.3</v>
       </c>
-      <c r="I54" s="41">
+      <c r="I54" s="45">
         <v>3.1</v>
       </c>
-      <c r="J54" s="44">
+      <c r="J54" s="45">
         <v>4.8</v>
       </c>
-      <c r="K54" s="44">
+      <c r="K54" s="45">
         <v>5.4</v>
       </c>
-      <c r="L54" s="64">
+      <c r="L54" s="45">
         <v>5.8</v>
       </c>
-      <c r="M54" s="64">
+      <c r="M54" s="45">
         <v>3.7</v>
       </c>
-      <c r="N54" s="64">
+      <c r="N54" s="45">
         <v>1.9</v>
       </c>
-      <c r="O54" s="64">
+      <c r="O54" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="P54" s="64">
+      <c r="P54" s="45">
         <v>2.6</v>
       </c>
-      <c r="Q54" s="60">
+      <c r="Q54" s="45">
         <v>2.8</v>
       </c>
-      <c r="R54" s="60">
+      <c r="R54" s="45">
         <v>3.1</v>
       </c>
-      <c r="S54" s="65">
+      <c r="S54" s="45">
         <v>2.1</v>
       </c>
-      <c r="T54" s="42">
+      <c r="T54" s="45">
         <v>2.6</v>
       </c>
-      <c r="U54" s="42">
+      <c r="U54" s="45">
         <v>5.9</v>
       </c>
-      <c r="V54" s="42">
-[...4 lines deleted...]
-      <c r="A55" s="9" t="s">
+      <c r="V54" s="45">
+        <v>5.8</v>
+      </c>
+      <c r="W54" s="45">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23" s="6" customFormat="1">
+      <c r="A55" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="B55" s="41">
+      <c r="B55" s="45">
         <v>4.3</v>
       </c>
-      <c r="C55" s="41">
+      <c r="C55" s="45">
         <v>3.7</v>
       </c>
-      <c r="D55" s="41">
+      <c r="D55" s="45">
         <v>4</v>
       </c>
-      <c r="E55" s="41">
+      <c r="E55" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="F55" s="41">
+      <c r="F55" s="45">
         <v>0.9</v>
       </c>
-      <c r="G55" s="41">
+      <c r="G55" s="45">
         <v>0.4</v>
       </c>
-      <c r="H55" s="41">
+      <c r="H55" s="45">
         <v>0.1</v>
       </c>
-      <c r="I55" s="41">
+      <c r="I55" s="45">
         <v>0.1</v>
       </c>
-      <c r="J55" s="44">
+      <c r="J55" s="45">
         <v>0.3</v>
       </c>
-      <c r="K55" s="44">
+      <c r="K55" s="45">
         <v>0.1</v>
       </c>
-      <c r="L55" s="64">
+      <c r="L55" s="45">
         <v>0</v>
       </c>
-      <c r="M55" s="64">
+      <c r="M55" s="45">
         <v>0.1</v>
       </c>
-      <c r="N55" s="64">
+      <c r="N55" s="45">
         <v>0.1</v>
       </c>
-      <c r="O55" s="64">
+      <c r="O55" s="45">
         <v>0</v>
       </c>
-      <c r="P55" s="64">
+      <c r="P55" s="45">
         <v>0</v>
       </c>
-      <c r="Q55" s="60">
+      <c r="Q55" s="45">
         <v>0</v>
       </c>
-      <c r="R55" s="60">
+      <c r="R55" s="45">
         <v>0</v>
       </c>
-      <c r="S55" s="65">
+      <c r="S55" s="45">
         <v>0.2</v>
       </c>
-      <c r="T55" s="42">
+      <c r="T55" s="45">
         <v>0.2</v>
       </c>
-      <c r="U55" s="42">
+      <c r="U55" s="45">
         <v>0.4</v>
       </c>
-      <c r="V55" s="42">
-[...4 lines deleted...]
-      <c r="A56" s="8" t="s">
+      <c r="V55" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="W55" s="45">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23" s="2" customFormat="1">
+      <c r="A56" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="B56" s="41">
+      <c r="B56" s="45">
         <v>0.2</v>
       </c>
-      <c r="C56" s="41">
+      <c r="C56" s="45">
         <v>0.9</v>
       </c>
-      <c r="D56" s="41">
+      <c r="D56" s="45">
         <v>0.8</v>
       </c>
-      <c r="E56" s="41">
+      <c r="E56" s="45">
         <v>0.7</v>
       </c>
-      <c r="F56" s="41">
+      <c r="F56" s="45">
         <v>0.7</v>
       </c>
-      <c r="G56" s="41">
+      <c r="G56" s="45">
         <v>1.4</v>
       </c>
-      <c r="H56" s="41">
+      <c r="H56" s="45">
         <v>0.4</v>
       </c>
-      <c r="I56" s="41">
+      <c r="I56" s="45">
         <v>0.8</v>
       </c>
-      <c r="J56" s="44">
+      <c r="J56" s="45">
         <v>1</v>
       </c>
-      <c r="K56" s="44">
+      <c r="K56" s="45">
         <v>1</v>
       </c>
-      <c r="L56" s="64">
+      <c r="L56" s="45">
         <v>0.4</v>
       </c>
-      <c r="M56" s="64">
+      <c r="M56" s="45">
         <v>0.7</v>
       </c>
-      <c r="N56" s="64">
+      <c r="N56" s="45">
         <v>0.7</v>
       </c>
-      <c r="O56" s="64">
+      <c r="O56" s="45">
         <v>0.6</v>
       </c>
-      <c r="P56" s="64">
+      <c r="P56" s="45">
         <v>0.9</v>
       </c>
-      <c r="Q56" s="60">
+      <c r="Q56" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="R56" s="60">
+      <c r="R56" s="45">
         <v>1.8</v>
       </c>
-      <c r="S56" s="65">
+      <c r="S56" s="45">
         <v>2.5</v>
       </c>
-      <c r="T56" s="42">
+      <c r="T56" s="45">
         <v>0.3</v>
       </c>
-      <c r="U56" s="42">
+      <c r="U56" s="45">
         <v>0.2</v>
       </c>
-      <c r="V56" s="42">
-[...4 lines deleted...]
-      <c r="A57" s="8" t="s">
+      <c r="V56" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="W56" s="45">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23" s="2" customFormat="1">
+      <c r="A57" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B57" s="41">
+      <c r="B57" s="45">
         <v>2</v>
       </c>
-      <c r="C57" s="41">
+      <c r="C57" s="45">
         <v>1.9</v>
       </c>
-      <c r="D57" s="41">
+      <c r="D57" s="45">
         <v>2.7</v>
       </c>
-      <c r="E57" s="41">
+      <c r="E57" s="45">
         <v>2.7</v>
       </c>
-      <c r="F57" s="41">
+      <c r="F57" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="G57" s="41">
+      <c r="G57" s="45">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H57" s="41">
+      <c r="H57" s="45">
         <v>2.4</v>
       </c>
-      <c r="I57" s="41">
+      <c r="I57" s="45">
         <v>3.2</v>
       </c>
-      <c r="J57" s="44">
+      <c r="J57" s="45">
         <v>3.4</v>
       </c>
-      <c r="K57" s="44">
+      <c r="K57" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="L57" s="64">
+      <c r="L57" s="45">
         <v>0.7</v>
       </c>
-      <c r="M57" s="64">
+      <c r="M57" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="N57" s="64">
+      <c r="N57" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="O57" s="64">
+      <c r="O57" s="45">
         <v>0.3</v>
       </c>
-      <c r="P57" s="64">
+      <c r="P57" s="45">
         <v>0.3</v>
       </c>
-      <c r="Q57" s="60">
+      <c r="Q57" s="45">
         <v>0.3</v>
       </c>
-      <c r="R57" s="60">
+      <c r="R57" s="45">
         <v>0.3</v>
       </c>
-      <c r="S57" s="65">
+      <c r="S57" s="45">
         <v>0.5</v>
       </c>
-      <c r="T57" s="42">
+      <c r="T57" s="45">
         <v>0.9</v>
       </c>
-      <c r="U57" s="42">
+      <c r="U57" s="45">
         <v>1</v>
       </c>
-      <c r="V57" s="42">
-[...4 lines deleted...]
-      <c r="V58" s="2"/>
+      <c r="V57" s="45">
+        <v>1.2</v>
+      </c>
+      <c r="W57" s="45">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23">
+      <c r="V58" s="4"/>
+      <c r="W58" s="4"/>
+    </row>
+    <row r="59" spans="1:23">
+      <c r="A59" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="B59" s="40"/>
+      <c r="C59" s="40"/>
+      <c r="D59" s="40"/>
+      <c r="E59" s="40"/>
+      <c r="F59" s="40"/>
+      <c r="G59" s="40"/>
+      <c r="H59" s="40"/>
+      <c r="I59" s="40"/>
+      <c r="J59" s="40"/>
+      <c r="K59" s="40"/>
+      <c r="V59" s="9"/>
+      <c r="W59" s="9"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="3">
     <mergeCell ref="A1:S1"/>
+    <mergeCell ref="V2:W2"/>
+    <mergeCell ref="A59:K59"/>
   </mergeCells>
-  <phoneticPr fontId="11" type="noConversion"/>
+  <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>