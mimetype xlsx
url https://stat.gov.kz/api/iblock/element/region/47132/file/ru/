--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -8,82 +8,82 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14745" windowHeight="11805" tabRatio="778"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14745" windowHeight="11805" tabRatio="778" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="По всем видам транспорта" sheetId="30" r:id="rId3"/>
     <sheet name="Железнодорожный" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобильный" sheetId="32" r:id="rId5"/>
     <sheet name="Трубопроводный" sheetId="33" r:id="rId6"/>
     <sheet name="Воздушный" sheetId="34" r:id="rId7"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="34" l="1"/>
   <c r="A2" i="34"/>
   <c r="B2" i="33"/>
   <c r="A2" i="33"/>
   <c r="B2" i="32"/>
   <c r="A2" i="32"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="73">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -747,51 +747,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -963,59 +963,64 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="16">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="15"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный 3 3" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="10"/>
     <cellStyle name="Финансовый" xfId="14" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="11"/>
     <cellStyle name="Финансовый 2 2" xfId="12"/>
     <cellStyle name="Финансовый 3" xfId="13"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1326,51 +1331,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="25" customWidth="1"/>
     <col min="2" max="2" width="78" style="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
     </row>
     <row r="2" spans="1:10" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="15">
         <v>181103</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="14" t="s">
         <v>27</v>
       </c>
@@ -1607,51 +1612,51 @@
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="10" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AH15"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:M9"/>
+      <selection activeCell="R8" sqref="R8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="10" style="1" customWidth="1"/>
     <col min="6" max="6" width="11" style="1" customWidth="1"/>
     <col min="7" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="11" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="19" width="10.5703125" style="1" customWidth="1"/>
     <col min="20" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="40" width="9.140625" style="1"/>
     <col min="41" max="41" width="8.85546875" style="1" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
@@ -1838,122 +1843,126 @@
       </c>
       <c r="B8" s="56">
         <v>1491.3</v>
       </c>
       <c r="C8" s="54">
         <v>1781</v>
       </c>
       <c r="D8" s="56">
         <v>1904.9</v>
       </c>
       <c r="E8" s="54">
         <v>1801.9</v>
       </c>
       <c r="F8" s="54">
         <v>1676.4</v>
       </c>
       <c r="G8" s="54">
         <v>1631.6</v>
       </c>
       <c r="H8" s="54">
         <v>1705.5</v>
       </c>
       <c r="I8" s="54">
         <v>1715.1</v>
       </c>
-      <c r="J8" s="54"/>
+      <c r="J8" s="54">
+        <v>1749.8</v>
+      </c>
       <c r="K8" s="54"/>
       <c r="L8" s="56"/>
       <c r="M8" s="54"/>
     </row>
     <row r="9" spans="1:34" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A9" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="57">
         <v>2136.9</v>
       </c>
       <c r="C9" s="58">
         <v>1827</v>
       </c>
       <c r="D9" s="57">
         <v>1820.9</v>
       </c>
       <c r="E9" s="59">
         <v>1451.9</v>
       </c>
       <c r="F9" s="59">
         <v>1731.4</v>
       </c>
       <c r="G9" s="60" t="s">
         <v>69</v>
       </c>
       <c r="H9" s="59">
         <v>1873</v>
       </c>
       <c r="I9" s="59">
         <v>1970.3</v>
       </c>
-      <c r="J9" s="59"/>
+      <c r="J9" s="59">
+        <v>2003.5</v>
+      </c>
       <c r="K9" s="59"/>
       <c r="L9" s="61"/>
       <c r="M9" s="59"/>
       <c r="Y9" s="84"/>
     </row>
     <row r="10" spans="1:34" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="85" t="s">
+      <c r="A10" s="87" t="s">
         <v>51</v>
       </c>
-      <c r="B10" s="85"/>
-[...10 lines deleted...]
-      <c r="M10" s="85"/>
+      <c r="B10" s="87"/>
+      <c r="C10" s="87"/>
+      <c r="D10" s="87"/>
+      <c r="E10" s="87"/>
+      <c r="F10" s="87"/>
+      <c r="G10" s="87"/>
+      <c r="H10" s="87"/>
+      <c r="I10" s="87"/>
+      <c r="J10" s="87"/>
+      <c r="K10" s="87"/>
+      <c r="L10" s="87"/>
+      <c r="M10" s="87"/>
     </row>
     <row r="11" spans="1:34" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="86" t="s">
+      <c r="A11" s="88" t="s">
         <v>52</v>
       </c>
-      <c r="B11" s="86"/>
-[...10 lines deleted...]
-      <c r="M11" s="86"/>
+      <c r="B11" s="88"/>
+      <c r="C11" s="88"/>
+      <c r="D11" s="88"/>
+      <c r="E11" s="88"/>
+      <c r="F11" s="88"/>
+      <c r="G11" s="88"/>
+      <c r="H11" s="88"/>
+      <c r="I11" s="88"/>
+      <c r="J11" s="88"/>
+      <c r="K11" s="88"/>
+      <c r="L11" s="88"/>
+      <c r="M11" s="88"/>
     </row>
     <row r="12" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="45" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="45" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="43"/>
       <c r="C13" s="43"/>
       <c r="D13" s="43"/>
       <c r="E13" s="43"/>
       <c r="F13" s="43"/>
       <c r="G13" s="43"/>
       <c r="H13" s="43"/>
       <c r="I13" s="43"/>
       <c r="J13" s="43"/>
       <c r="K13" s="43"/>
       <c r="L13" s="43"/>
       <c r="M13" s="43"/>
     </row>
     <row r="14" spans="1:34" x14ac:dyDescent="0.2">
       <c r="B14" s="46"/>
@@ -1972,51 +1981,51 @@
       <c r="I15" s="44"/>
       <c r="J15" s="44"/>
       <c r="K15" s="44"/>
       <c r="L15" s="44"/>
       <c r="M15" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="90" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK10"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I18" sqref="I18"/>
+      <selection activeCell="K22" sqref="K22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="8" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено (транспортировано) грузов, багажа, грузобагажа</v>
       </c>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
@@ -2191,123 +2200,127 @@
       </c>
       <c r="B8" s="56">
         <v>266.8</v>
       </c>
       <c r="C8" s="54">
         <v>620</v>
       </c>
       <c r="D8" s="56">
         <v>677.3</v>
       </c>
       <c r="E8" s="65">
         <v>643.29999999999995</v>
       </c>
       <c r="F8" s="54">
         <v>667.1</v>
       </c>
       <c r="G8" s="54">
         <v>649.6</v>
       </c>
       <c r="H8" s="64">
         <v>694.7</v>
       </c>
       <c r="I8" s="64">
         <v>715.1</v>
       </c>
-      <c r="J8" s="64"/>
+      <c r="J8" s="64">
+        <v>713.7</v>
+      </c>
       <c r="K8" s="67"/>
       <c r="L8" s="66"/>
       <c r="M8" s="65"/>
     </row>
     <row r="9" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="48" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="68">
         <v>935.6</v>
       </c>
       <c r="C9" s="54">
         <v>695</v>
       </c>
       <c r="D9" s="56">
         <v>767.4</v>
       </c>
       <c r="E9" s="65">
         <v>739.4</v>
       </c>
       <c r="F9" s="54">
         <v>754.3</v>
       </c>
       <c r="G9" s="54">
         <v>730.1</v>
       </c>
       <c r="H9" s="64">
         <v>756.3</v>
       </c>
       <c r="I9" s="64">
         <v>783.9</v>
       </c>
-      <c r="J9" s="64"/>
+      <c r="J9" s="64">
+        <v>815.5</v>
+      </c>
       <c r="K9" s="67"/>
       <c r="L9" s="66"/>
       <c r="M9" s="65"/>
     </row>
     <row r="10" spans="1:37" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="87" t="s">
+      <c r="A10" s="89" t="s">
         <v>60</v>
       </c>
-      <c r="B10" s="87"/>
-[...10 lines deleted...]
-      <c r="M10" s="87"/>
+      <c r="B10" s="89"/>
+      <c r="C10" s="89"/>
+      <c r="D10" s="89"/>
+      <c r="E10" s="89"/>
+      <c r="F10" s="89"/>
+      <c r="G10" s="89"/>
+      <c r="H10" s="89"/>
+      <c r="I10" s="89"/>
+      <c r="J10" s="89"/>
+      <c r="K10" s="89"/>
+      <c r="L10" s="89"/>
+      <c r="M10" s="89"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK10"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:M9"/>
+      <selection activeCell="J8" sqref="J8:J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="1" customWidth="1"/>
     <col min="14" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="26" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="8" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено (транспортировано) грузов, багажа, грузобагажа</v>
@@ -2487,123 +2500,127 @@
       </c>
       <c r="B8" s="56">
         <v>168.8</v>
       </c>
       <c r="C8" s="54">
         <v>159.19999999999999</v>
       </c>
       <c r="D8" s="66">
         <v>196.1</v>
       </c>
       <c r="E8" s="65">
         <v>208.1</v>
       </c>
       <c r="F8" s="54">
         <v>206.5</v>
       </c>
       <c r="G8" s="54">
         <v>221.9</v>
       </c>
       <c r="H8" s="54">
         <v>284.39999999999998</v>
       </c>
       <c r="I8" s="64">
         <v>292.89999999999998</v>
       </c>
-      <c r="J8" s="64"/>
+      <c r="J8" s="64">
+        <v>344.6</v>
+      </c>
       <c r="K8" s="67"/>
       <c r="L8" s="66"/>
       <c r="M8" s="56"/>
     </row>
     <row r="9" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="34">
         <v>2026</v>
       </c>
       <c r="B9" s="61">
         <v>196.2</v>
       </c>
       <c r="C9" s="59">
         <v>220</v>
       </c>
       <c r="D9" s="70">
         <v>243.5</v>
       </c>
       <c r="E9" s="36">
         <v>241.1</v>
       </c>
       <c r="F9" s="59">
         <v>275.60000000000002</v>
       </c>
       <c r="G9" s="59">
         <v>329.8</v>
       </c>
       <c r="H9" s="59">
         <v>456.6</v>
       </c>
       <c r="I9" s="49">
         <v>443.7</v>
       </c>
-      <c r="J9" s="49"/>
+      <c r="J9" s="49">
+        <v>519.4</v>
+      </c>
       <c r="K9" s="71"/>
       <c r="L9" s="70"/>
       <c r="M9" s="61"/>
     </row>
     <row r="10" spans="1:37" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="85" t="s">
+      <c r="A10" s="87" t="s">
         <v>51</v>
       </c>
-      <c r="B10" s="85"/>
-[...10 lines deleted...]
-      <c r="M10" s="85"/>
+      <c r="B10" s="87"/>
+      <c r="C10" s="87"/>
+      <c r="D10" s="87"/>
+      <c r="E10" s="87"/>
+      <c r="F10" s="87"/>
+      <c r="G10" s="87"/>
+      <c r="H10" s="87"/>
+      <c r="I10" s="87"/>
+      <c r="J10" s="87"/>
+      <c r="K10" s="87"/>
+      <c r="L10" s="87"/>
+      <c r="M10" s="87"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AF11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:M9"/>
+      <selection activeCell="M19" sqref="M19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="10" width="9.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.7109375" style="1" customWidth="1"/>
     <col min="14" max="31" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="38" width="9.140625" style="1"/>
     <col min="39" max="39" width="8.85546875" style="1" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:32" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="8" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено (транспортировано) грузов, багажа, грузобагажа</v>
       </c>
     </row>
@@ -2781,128 +2798,132 @@
       </c>
       <c r="B8" s="80">
         <v>1055.7</v>
       </c>
       <c r="C8" s="81">
         <v>1001.7</v>
       </c>
       <c r="D8" s="80">
         <v>1031.5999999999999</v>
       </c>
       <c r="E8" s="82">
         <v>950.6</v>
       </c>
       <c r="F8" s="82">
         <v>802.7</v>
       </c>
       <c r="G8" s="82">
         <v>760</v>
       </c>
       <c r="H8" s="82">
         <v>727.4</v>
       </c>
       <c r="I8" s="82">
         <v>707.1</v>
       </c>
-      <c r="J8" s="54"/>
+      <c r="J8" s="82">
+        <v>691.5</v>
+      </c>
       <c r="K8" s="65"/>
       <c r="L8" s="56"/>
       <c r="M8" s="68"/>
     </row>
     <row r="9" spans="1:32" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="39">
         <v>2026</v>
       </c>
       <c r="B9" s="60" t="s">
         <v>70</v>
       </c>
       <c r="C9" s="60">
         <v>911.9</v>
       </c>
       <c r="D9" s="61">
         <v>810.1</v>
       </c>
       <c r="E9" s="59">
         <v>471.4</v>
       </c>
       <c r="F9" s="59">
         <v>701.5</v>
       </c>
       <c r="G9" s="59">
         <v>639.6</v>
       </c>
       <c r="H9" s="59">
         <v>660.1</v>
       </c>
       <c r="I9" s="59">
         <v>742.8</v>
       </c>
-      <c r="J9" s="59"/>
+      <c r="J9" s="90">
+        <v>668.5</v>
+      </c>
       <c r="K9" s="36"/>
       <c r="L9" s="61"/>
       <c r="M9" s="60"/>
     </row>
     <row r="10" spans="1:32" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="86" t="s">
+      <c r="A10" s="88" t="s">
         <v>53</v>
       </c>
-      <c r="B10" s="86"/>
-[...10 lines deleted...]
-      <c r="M10" s="86"/>
+      <c r="B10" s="88"/>
+      <c r="C10" s="88"/>
+      <c r="D10" s="88"/>
+      <c r="E10" s="88"/>
+      <c r="F10" s="88"/>
+      <c r="G10" s="88"/>
+      <c r="H10" s="88"/>
+      <c r="I10" s="88"/>
+      <c r="J10" s="88"/>
+      <c r="K10" s="88"/>
+      <c r="L10" s="88"/>
+      <c r="M10" s="88"/>
     </row>
     <row r="11" spans="1:32" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="45" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:M6"/>
+  <dimension ref="A2:M17"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Q10" sqref="Q10"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="V18" sqref="V18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="36" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="8" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено (транспортировано) грузов, багажа, грузобагажа</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
@@ -2952,94 +2973,104 @@
       </c>
       <c r="B5" s="73" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="73" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="73" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="73" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="74" t="s">
         <v>36</v>
       </c>
       <c r="G5" s="74" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="74" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="74" t="s">
         <v>33</v>
       </c>
-      <c r="J5" s="74"/>
+      <c r="J5" s="85" t="s">
+        <v>33</v>
+      </c>
       <c r="K5" s="74"/>
       <c r="L5" s="75"/>
       <c r="M5" s="74"/>
     </row>
     <row r="6" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="39">
         <v>2026</v>
       </c>
       <c r="B6" s="76" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="76" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="76" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="76" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="77" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="76" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="77" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="78" t="s">
         <v>71</v>
       </c>
-      <c r="J6" s="76"/>
+      <c r="J6" s="77" t="s">
+        <v>33</v>
+      </c>
       <c r="K6" s="79"/>
       <c r="L6" s="79"/>
       <c r="M6" s="79"/>
+    </row>
+    <row r="17" spans="12:12" x14ac:dyDescent="0.2">
+      <c r="L17" s="86"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
+  <ignoredErrors>
+    <ignoredError sqref="I6" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>По всем видам транспорта</vt:lpstr>
       <vt:lpstr>Железнодорожный</vt:lpstr>
       <vt:lpstr>Автомобильный</vt:lpstr>