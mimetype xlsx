--- v0 (2026-04-15)
+++ v1 (2026-09-24)
@@ -1,71 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11145" yWindow="60" windowWidth="11610" windowHeight="9660"/>
+    <workbookView xWindow="11148" yWindow="60" windowWidth="11616" windowHeight="9660"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="67">
   <si>
     <t>бірлік</t>
   </si>
   <si>
-    <t>Мердігерлік құрылыс ұйымдарының саны</t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>Ақмола облысы</t>
   </si>
   <si>
     <t>Көкшетау қ.ә.</t>
   </si>
   <si>
     <t>Қосшы қ.ә.</t>
   </si>
   <si>
     <t>Степногорск қ.ә.</t>
   </si>
   <si>
     <t>Аршалы</t>
   </si>
   <si>
     <t>Біржан сал</t>
   </si>
   <si>
     <t>Есіл</t>
   </si>
   <si>
     <t>Жақсы</t>
@@ -86,63 +87,195 @@
     <t xml:space="preserve">Атбасар </t>
   </si>
   <si>
     <t xml:space="preserve">Бұланды </t>
   </si>
   <si>
     <t xml:space="preserve">Егіндікөл </t>
   </si>
   <si>
     <t xml:space="preserve">Ерейментау </t>
   </si>
   <si>
     <t xml:space="preserve">Жарқайың </t>
   </si>
   <si>
     <t xml:space="preserve">Зеренді </t>
   </si>
   <si>
     <t xml:space="preserve">Целиноград </t>
   </si>
   <si>
     <t xml:space="preserve">Шортанды </t>
   </si>
   <si>
     <t xml:space="preserve">Бурабай </t>
+  </si>
+  <si>
+    <t>Құрылыс қызметін жүзеге асыратын ұйымдар, кәсіпорындар саны</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Бірлік</t>
+  </si>
+  <si>
+    <t>ҚСЖ атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2003 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Құрылыс ұйымдарына – жөндеу-құрылыс ұйымдарын қоса алғандағы, жалпықұрылыстық және мамандандырылған барлық ұйымдар жатады. Құрылыс ұйымдарының негізгі қызметі тапсырыс берушімен мердігерлік шарт бойынша мемлекеттік «Экономикалық қызмет түрлерінің жалпы жіктеуішіне (ЭҚЖЖ)» сәйкес қызмет түрі «Құрылыс» қызметіне жататын жұмыстарды орындаудан тұрады.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Жинақталған</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Құрылыс жұмыстарының көлемі негізгі және қосалқы экономикалық қызмет түрлерінің 41-43 "Құрылыс" коды бойынша ірі,орта және шағын кәсіпорындардың бастапқы статистикалық деректерінен қалыптастырады.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ақпараттық база болып негізгі және қосалқы экономикалық қызмет түрлерінің 41-43  "Құрылыс" кодтары бойынша,ірі,орта және шағын кәсіпорындарға қатысты жалпы мемлекеттік статистикалық бақылаудың бастапқы деректері табылады.</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/87/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні: </t>
+  </si>
+  <si>
+    <t>03.07.2026ж.</t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>05.07.2027ж.</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/akmola/spreadsheets/?industry=4492&amp;year=&amp;name=12884&amp;period=year&amp;type=</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885</t>
+  </si>
+  <si>
+    <t>Құрылыс, инвестициялар статистикасы және құрылымдық статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Туружанова Ляззат Еркеновна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7162 40-19-57</t>
+  </si>
+  <si>
+    <t>l.turuzhanova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -151,56 +284,139 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0033CC"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -260,57 +476,66 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -383,78 +608,174 @@
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="10">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="6"/>
+    <cellStyle name="Обычный 2 3" xfId="9"/>
+    <cellStyle name="Обычный 3" xfId="7"/>
     <cellStyle name="Обычный 4" xfId="3"/>
+    <cellStyle name="Обычный 4 2" xfId="4"/>
+    <cellStyle name="Обычный 4 3" xfId="8"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -697,121 +1018,765 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="65" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="65" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="48"/>
+      <c r="B1" s="48"/>
+    </row>
+    <row r="2" spans="1:13" s="51" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="50">
+        <v>162104</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="51" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="50" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="51" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="51" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="50" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="50" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="51" customFormat="1" ht="66">
+      <c r="A7" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="54" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="52" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="51" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="55" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="51" customFormat="1" ht="45" customHeight="1">
+      <c r="A10" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="55" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="51" customFormat="1" ht="22.8" customHeight="1">
+      <c r="A11" s="49" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="54"/>
+      <c r="M11" s="56"/>
+    </row>
+    <row r="12" spans="1:13" s="51" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="M12" s="56"/>
+    </row>
+    <row r="13" spans="1:13" s="51" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="58" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="M13" s="56"/>
+    </row>
+    <row r="14" spans="1:13" s="51" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="58" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="59" t="s">
+        <v>61</v>
+      </c>
+      <c r="M14" s="56"/>
+    </row>
+    <row r="15" spans="1:13" s="51" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="58" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="59" t="s">
+        <v>62</v>
+      </c>
+      <c r="M15" s="56"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="60" t="s">
+        <v>47</v>
+      </c>
+      <c r="M16" s="61"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="60" t="s">
+        <v>49</v>
+      </c>
+      <c r="M17" s="62"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="72" t="s">
+        <v>63</v>
+      </c>
+      <c r="M18" s="61"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="73" t="s">
+        <v>64</v>
+      </c>
+      <c r="M19" s="62"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="74" t="s">
+        <v>65</v>
+      </c>
+      <c r="M20" s="61"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="75" t="s">
+        <v>66</v>
+      </c>
+      <c r="M21" s="62"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="63"/>
+      <c r="B22" s="64"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="62"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="61"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="62"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="61"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:C18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="F10" sqref="F10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="4" customWidth="1"/>
+    <col min="3" max="256" width="9.109375" style="4"/>
+    <col min="257" max="257" width="4.44140625" style="4" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="4" customWidth="1"/>
+    <col min="259" max="512" width="9.109375" style="4"/>
+    <col min="513" max="513" width="4.44140625" style="4" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="4" customWidth="1"/>
+    <col min="515" max="768" width="9.109375" style="4"/>
+    <col min="769" max="769" width="4.44140625" style="4" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="4" customWidth="1"/>
+    <col min="771" max="1024" width="9.109375" style="4"/>
+    <col min="1025" max="1025" width="4.44140625" style="4" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="4" customWidth="1"/>
+    <col min="1027" max="1280" width="9.109375" style="4"/>
+    <col min="1281" max="1281" width="4.44140625" style="4" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="4" customWidth="1"/>
+    <col min="1283" max="1536" width="9.109375" style="4"/>
+    <col min="1537" max="1537" width="4.44140625" style="4" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="4" customWidth="1"/>
+    <col min="1539" max="1792" width="9.109375" style="4"/>
+    <col min="1793" max="1793" width="4.44140625" style="4" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="4" customWidth="1"/>
+    <col min="1795" max="2048" width="9.109375" style="4"/>
+    <col min="2049" max="2049" width="4.44140625" style="4" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="4" customWidth="1"/>
+    <col min="2051" max="2304" width="9.109375" style="4"/>
+    <col min="2305" max="2305" width="4.44140625" style="4" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="4" customWidth="1"/>
+    <col min="2307" max="2560" width="9.109375" style="4"/>
+    <col min="2561" max="2561" width="4.44140625" style="4" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="4" customWidth="1"/>
+    <col min="2563" max="2816" width="9.109375" style="4"/>
+    <col min="2817" max="2817" width="4.44140625" style="4" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="4" customWidth="1"/>
+    <col min="2819" max="3072" width="9.109375" style="4"/>
+    <col min="3073" max="3073" width="4.44140625" style="4" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="4" customWidth="1"/>
+    <col min="3075" max="3328" width="9.109375" style="4"/>
+    <col min="3329" max="3329" width="4.44140625" style="4" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="4" customWidth="1"/>
+    <col min="3331" max="3584" width="9.109375" style="4"/>
+    <col min="3585" max="3585" width="4.44140625" style="4" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="4" customWidth="1"/>
+    <col min="3587" max="3840" width="9.109375" style="4"/>
+    <col min="3841" max="3841" width="4.44140625" style="4" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="4" customWidth="1"/>
+    <col min="3843" max="4096" width="9.109375" style="4"/>
+    <col min="4097" max="4097" width="4.44140625" style="4" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="4" customWidth="1"/>
+    <col min="4099" max="4352" width="9.109375" style="4"/>
+    <col min="4353" max="4353" width="4.44140625" style="4" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="4" customWidth="1"/>
+    <col min="4355" max="4608" width="9.109375" style="4"/>
+    <col min="4609" max="4609" width="4.44140625" style="4" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="4" customWidth="1"/>
+    <col min="4611" max="4864" width="9.109375" style="4"/>
+    <col min="4865" max="4865" width="4.44140625" style="4" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="4" customWidth="1"/>
+    <col min="4867" max="5120" width="9.109375" style="4"/>
+    <col min="5121" max="5121" width="4.44140625" style="4" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="4" customWidth="1"/>
+    <col min="5123" max="5376" width="9.109375" style="4"/>
+    <col min="5377" max="5377" width="4.44140625" style="4" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="4" customWidth="1"/>
+    <col min="5379" max="5632" width="9.109375" style="4"/>
+    <col min="5633" max="5633" width="4.44140625" style="4" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="4" customWidth="1"/>
+    <col min="5635" max="5888" width="9.109375" style="4"/>
+    <col min="5889" max="5889" width="4.44140625" style="4" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="4" customWidth="1"/>
+    <col min="5891" max="6144" width="9.109375" style="4"/>
+    <col min="6145" max="6145" width="4.44140625" style="4" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="4" customWidth="1"/>
+    <col min="6147" max="6400" width="9.109375" style="4"/>
+    <col min="6401" max="6401" width="4.44140625" style="4" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="4" customWidth="1"/>
+    <col min="6403" max="6656" width="9.109375" style="4"/>
+    <col min="6657" max="6657" width="4.44140625" style="4" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="4" customWidth="1"/>
+    <col min="6659" max="6912" width="9.109375" style="4"/>
+    <col min="6913" max="6913" width="4.44140625" style="4" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="4" customWidth="1"/>
+    <col min="6915" max="7168" width="9.109375" style="4"/>
+    <col min="7169" max="7169" width="4.44140625" style="4" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="4" customWidth="1"/>
+    <col min="7171" max="7424" width="9.109375" style="4"/>
+    <col min="7425" max="7425" width="4.44140625" style="4" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="4" customWidth="1"/>
+    <col min="7427" max="7680" width="9.109375" style="4"/>
+    <col min="7681" max="7681" width="4.44140625" style="4" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="4" customWidth="1"/>
+    <col min="7683" max="7936" width="9.109375" style="4"/>
+    <col min="7937" max="7937" width="4.44140625" style="4" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="4" customWidth="1"/>
+    <col min="7939" max="8192" width="9.109375" style="4"/>
+    <col min="8193" max="8193" width="4.44140625" style="4" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="4" customWidth="1"/>
+    <col min="8195" max="8448" width="9.109375" style="4"/>
+    <col min="8449" max="8449" width="4.44140625" style="4" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="4" customWidth="1"/>
+    <col min="8451" max="8704" width="9.109375" style="4"/>
+    <col min="8705" max="8705" width="4.44140625" style="4" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="4" customWidth="1"/>
+    <col min="8707" max="8960" width="9.109375" style="4"/>
+    <col min="8961" max="8961" width="4.44140625" style="4" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="4" customWidth="1"/>
+    <col min="8963" max="9216" width="9.109375" style="4"/>
+    <col min="9217" max="9217" width="4.44140625" style="4" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="4" customWidth="1"/>
+    <col min="9219" max="9472" width="9.109375" style="4"/>
+    <col min="9473" max="9473" width="4.44140625" style="4" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="4" customWidth="1"/>
+    <col min="9475" max="9728" width="9.109375" style="4"/>
+    <col min="9729" max="9729" width="4.44140625" style="4" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="4" customWidth="1"/>
+    <col min="9731" max="9984" width="9.109375" style="4"/>
+    <col min="9985" max="9985" width="4.44140625" style="4" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="4" customWidth="1"/>
+    <col min="9987" max="10240" width="9.109375" style="4"/>
+    <col min="10241" max="10241" width="4.44140625" style="4" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="4" customWidth="1"/>
+    <col min="10243" max="10496" width="9.109375" style="4"/>
+    <col min="10497" max="10497" width="4.44140625" style="4" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="4" customWidth="1"/>
+    <col min="10499" max="10752" width="9.109375" style="4"/>
+    <col min="10753" max="10753" width="4.44140625" style="4" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="4" customWidth="1"/>
+    <col min="10755" max="11008" width="9.109375" style="4"/>
+    <col min="11009" max="11009" width="4.44140625" style="4" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="4" customWidth="1"/>
+    <col min="11011" max="11264" width="9.109375" style="4"/>
+    <col min="11265" max="11265" width="4.44140625" style="4" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="4" customWidth="1"/>
+    <col min="11267" max="11520" width="9.109375" style="4"/>
+    <col min="11521" max="11521" width="4.44140625" style="4" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="4" customWidth="1"/>
+    <col min="11523" max="11776" width="9.109375" style="4"/>
+    <col min="11777" max="11777" width="4.44140625" style="4" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="4" customWidth="1"/>
+    <col min="11779" max="12032" width="9.109375" style="4"/>
+    <col min="12033" max="12033" width="4.44140625" style="4" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="4" customWidth="1"/>
+    <col min="12035" max="12288" width="9.109375" style="4"/>
+    <col min="12289" max="12289" width="4.44140625" style="4" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="4" customWidth="1"/>
+    <col min="12291" max="12544" width="9.109375" style="4"/>
+    <col min="12545" max="12545" width="4.44140625" style="4" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="4" customWidth="1"/>
+    <col min="12547" max="12800" width="9.109375" style="4"/>
+    <col min="12801" max="12801" width="4.44140625" style="4" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="4" customWidth="1"/>
+    <col min="12803" max="13056" width="9.109375" style="4"/>
+    <col min="13057" max="13057" width="4.44140625" style="4" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="4" customWidth="1"/>
+    <col min="13059" max="13312" width="9.109375" style="4"/>
+    <col min="13313" max="13313" width="4.44140625" style="4" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="4" customWidth="1"/>
+    <col min="13315" max="13568" width="9.109375" style="4"/>
+    <col min="13569" max="13569" width="4.44140625" style="4" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="4" customWidth="1"/>
+    <col min="13571" max="13824" width="9.109375" style="4"/>
+    <col min="13825" max="13825" width="4.44140625" style="4" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="4" customWidth="1"/>
+    <col min="13827" max="14080" width="9.109375" style="4"/>
+    <col min="14081" max="14081" width="4.44140625" style="4" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="4" customWidth="1"/>
+    <col min="14083" max="14336" width="9.109375" style="4"/>
+    <col min="14337" max="14337" width="4.44140625" style="4" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="4" customWidth="1"/>
+    <col min="14339" max="14592" width="9.109375" style="4"/>
+    <col min="14593" max="14593" width="4.44140625" style="4" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="4" customWidth="1"/>
+    <col min="14595" max="14848" width="9.109375" style="4"/>
+    <col min="14849" max="14849" width="4.44140625" style="4" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="4" customWidth="1"/>
+    <col min="14851" max="15104" width="9.109375" style="4"/>
+    <col min="15105" max="15105" width="4.44140625" style="4" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="4" customWidth="1"/>
+    <col min="15107" max="15360" width="9.109375" style="4"/>
+    <col min="15361" max="15361" width="4.44140625" style="4" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="4" customWidth="1"/>
+    <col min="15363" max="15616" width="9.109375" style="4"/>
+    <col min="15617" max="15617" width="4.44140625" style="4" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="4" customWidth="1"/>
+    <col min="15619" max="15872" width="9.109375" style="4"/>
+    <col min="15873" max="15873" width="4.44140625" style="4" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="4" customWidth="1"/>
+    <col min="15875" max="16128" width="9.109375" style="4"/>
+    <col min="16129" max="16129" width="4.44140625" style="4" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="4" customWidth="1"/>
+    <col min="16131" max="16384" width="9.109375" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:3">
+      <c r="B2" s="66"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="67"/>
+      <c r="B6" s="68" t="s">
+        <v>54</v>
+      </c>
+      <c r="C6" s="69"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="67"/>
+      <c r="B7" s="68" t="s">
+        <v>55</v>
+      </c>
+      <c r="C7" s="69"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="67"/>
+      <c r="B8" s="68" t="s">
+        <v>56</v>
+      </c>
+      <c r="C8" s="69"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="67"/>
+      <c r="B9" s="68" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="69"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="67"/>
+      <c r="B10" s="68" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" s="69"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="67"/>
+      <c r="B11" s="67"/>
+      <c r="C11" s="69"/>
+    </row>
+    <row r="12" spans="1:3" ht="26.4">
+      <c r="A12" s="67"/>
+      <c r="B12" s="70" t="s">
+        <v>59</v>
+      </c>
+      <c r="C12" s="69"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="67"/>
+      <c r="B13" s="67"/>
+      <c r="C13" s="69"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="67"/>
+      <c r="B14" s="67"/>
+      <c r="C14" s="69"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="67"/>
+      <c r="B15" s="67"/>
+      <c r="C15" s="67"/>
+    </row>
+    <row r="16" spans="1:3" ht="14.4">
+      <c r="A16" s="76" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="77"/>
+      <c r="C16" s="77"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="71"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A16:C16"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A22" sqref="A22:XFD22"/>
+    <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
+      <selection activeCell="E31" sqref="E31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="12" width="9.140625" style="4"/>
+    <col min="1" max="1" width="16.21875" style="4" customWidth="1"/>
+    <col min="2" max="2" width="8.44140625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="8.33203125" style="4" customWidth="1"/>
+    <col min="4" max="4" width="7.88671875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="8.21875" style="4" customWidth="1"/>
+    <col min="6" max="6" width="8.33203125" style="4" customWidth="1"/>
+    <col min="7" max="8" width="8.6640625" style="4" customWidth="1"/>
+    <col min="9" max="10" width="8.21875" style="4" customWidth="1"/>
+    <col min="11" max="11" width="8.33203125" style="4" customWidth="1"/>
+    <col min="12" max="12" width="8.21875" style="4" customWidth="1"/>
     <col min="13" max="13" width="9" style="4" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="4"/>
+    <col min="14" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A1" s="46" t="s">
-[...23 lines deleted...]
-      <c r="A2" s="47" t="s">
+      <c r="A1" s="78" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
+      <c r="O1" s="78"/>
+      <c r="P1" s="78"/>
+      <c r="Q1" s="78"/>
+      <c r="R1" s="78"/>
+      <c r="S1" s="78"/>
+      <c r="T1" s="78"/>
+    </row>
+    <row r="2" spans="1:26" ht="13.8" thickBot="1">
+      <c r="A2" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="47"/>
-[...20 lines deleted...]
-      <c r="W2" s="47"/>
+      <c r="B2" s="79"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
+      <c r="N2" s="79"/>
+      <c r="O2" s="79"/>
+      <c r="P2" s="79"/>
+      <c r="Q2" s="79"/>
+      <c r="R2" s="79"/>
+      <c r="S2" s="79"/>
+      <c r="T2" s="79"/>
+      <c r="U2" s="79"/>
+      <c r="V2" s="79"/>
+      <c r="W2" s="79"/>
+      <c r="X2" s="79"/>
     </row>
     <row r="3" spans="1:26" ht="19.5" customHeight="1" thickBot="1">
       <c r="A3" s="5"/>
       <c r="B3" s="6">
         <v>2003</v>
       </c>
       <c r="C3" s="6">
         <v>2004</v>
       </c>
       <c r="D3" s="6">
         <v>2005</v>
       </c>
       <c r="E3" s="6">
         <v>2006</v>
       </c>
       <c r="F3" s="6">
         <v>2007</v>
       </c>
       <c r="G3" s="6">
         <v>2008</v>
       </c>
       <c r="H3" s="6">
         <v>2009</v>
       </c>
       <c r="I3" s="7">
@@ -837,54 +1802,57 @@
       </c>
       <c r="P3" s="8">
         <v>2017</v>
       </c>
       <c r="Q3" s="9">
         <v>2018</v>
       </c>
       <c r="R3" s="9">
         <v>2019</v>
       </c>
       <c r="S3" s="9">
         <v>2020</v>
       </c>
       <c r="T3" s="10">
         <v>2021</v>
       </c>
       <c r="U3" s="9">
         <v>2022</v>
       </c>
       <c r="V3" s="1">
         <v>2023</v>
       </c>
       <c r="W3" s="1">
         <v>2024</v>
       </c>
+      <c r="X3" s="1">
+        <v>2025</v>
+      </c>
     </row>
     <row r="4" spans="1:26" ht="15" customHeight="1">
       <c r="A4" s="11" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B4" s="12">
         <v>130</v>
       </c>
       <c r="C4" s="12">
         <v>147</v>
       </c>
       <c r="D4" s="12">
         <v>170</v>
       </c>
       <c r="E4" s="12">
         <v>187</v>
       </c>
       <c r="F4" s="12">
         <v>199</v>
       </c>
       <c r="G4" s="13">
         <v>206</v>
       </c>
       <c r="H4" s="14">
         <v>241</v>
       </c>
       <c r="I4" s="15">
         <v>264</v>
       </c>
@@ -908,54 +1876,57 @@
       </c>
       <c r="P4" s="18">
         <v>297</v>
       </c>
       <c r="Q4" s="19">
         <v>305</v>
       </c>
       <c r="R4" s="20">
         <v>304</v>
       </c>
       <c r="S4" s="20">
         <v>348</v>
       </c>
       <c r="T4" s="21">
         <v>344</v>
       </c>
       <c r="U4" s="2">
         <v>375</v>
       </c>
       <c r="V4" s="2">
         <v>386</v>
       </c>
       <c r="W4" s="44">
         <v>453</v>
       </c>
+      <c r="X4" s="46">
+        <v>453</v>
+      </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="22" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B5" s="23">
         <v>96</v>
       </c>
       <c r="C5" s="23">
         <v>112</v>
       </c>
       <c r="D5" s="23">
         <v>126</v>
       </c>
       <c r="E5" s="23">
         <v>142</v>
       </c>
       <c r="F5" s="23">
         <v>149</v>
       </c>
       <c r="G5" s="24">
         <v>133</v>
       </c>
       <c r="H5" s="25">
         <v>170</v>
       </c>
       <c r="I5" s="26">
         <v>177</v>
       </c>
@@ -979,95 +1950,101 @@
       </c>
       <c r="P5" s="3">
         <v>149</v>
       </c>
       <c r="Q5" s="29">
         <v>173</v>
       </c>
       <c r="R5" s="30">
         <v>172</v>
       </c>
       <c r="S5" s="30">
         <v>202</v>
       </c>
       <c r="T5" s="31">
         <v>204</v>
       </c>
       <c r="U5" s="3">
         <v>222</v>
       </c>
       <c r="V5" s="3">
         <v>204</v>
       </c>
       <c r="W5" s="45">
         <v>258</v>
       </c>
+      <c r="X5" s="47">
+        <v>246</v>
+      </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="22" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
       <c r="F6" s="23"/>
       <c r="G6" s="24"/>
       <c r="H6" s="25"/>
       <c r="I6" s="26"/>
       <c r="J6" s="26"/>
       <c r="K6" s="26"/>
       <c r="L6" s="27"/>
       <c r="M6" s="25"/>
       <c r="N6" s="28"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="29">
         <v>8</v>
       </c>
       <c r="R6" s="30">
         <v>10</v>
       </c>
       <c r="S6" s="30">
         <v>9</v>
       </c>
       <c r="T6" s="31">
         <v>8</v>
       </c>
       <c r="U6" s="3">
         <v>18</v>
       </c>
       <c r="V6" s="3">
         <v>25</v>
       </c>
       <c r="W6" s="45">
         <v>26</v>
       </c>
+      <c r="X6" s="47">
+        <v>41</v>
+      </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="22" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B7" s="23">
         <v>10</v>
       </c>
       <c r="C7" s="23">
         <v>9</v>
       </c>
       <c r="D7" s="23">
         <v>9</v>
       </c>
       <c r="E7" s="23">
         <v>7</v>
       </c>
       <c r="F7" s="23">
         <v>15</v>
       </c>
       <c r="G7" s="24">
         <v>18</v>
       </c>
       <c r="H7" s="25">
         <v>13</v>
       </c>
       <c r="I7" s="26">
         <v>20</v>
       </c>
@@ -1091,60 +2068,63 @@
       </c>
       <c r="P7" s="3">
         <v>41</v>
       </c>
       <c r="Q7" s="29">
         <v>34</v>
       </c>
       <c r="R7" s="30">
         <v>34</v>
       </c>
       <c r="S7" s="30">
         <v>34</v>
       </c>
       <c r="T7" s="31">
         <v>35</v>
       </c>
       <c r="U7" s="3">
         <v>27</v>
       </c>
       <c r="V7" s="3">
         <v>28</v>
       </c>
       <c r="W7" s="45">
         <v>33</v>
       </c>
+      <c r="X7" s="47">
+        <v>32</v>
+      </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="22" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B8" s="23">
         <v>1</v>
       </c>
       <c r="C8" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D8" s="23">
         <v>1</v>
       </c>
       <c r="E8" s="23">
         <v>4</v>
       </c>
       <c r="F8" s="23">
         <v>2</v>
       </c>
       <c r="G8" s="24">
         <v>3</v>
       </c>
       <c r="H8" s="25">
         <v>7</v>
       </c>
       <c r="I8" s="26">
         <v>6</v>
       </c>
       <c r="J8" s="26">
         <v>9</v>
       </c>
       <c r="K8" s="26">
         <v>10</v>
       </c>
@@ -1162,54 +2142,57 @@
       </c>
       <c r="P8" s="3">
         <v>7</v>
       </c>
       <c r="Q8" s="29">
         <v>6</v>
       </c>
       <c r="R8" s="30">
         <v>8</v>
       </c>
       <c r="S8" s="30">
         <v>10</v>
       </c>
       <c r="T8" s="31">
         <v>9</v>
       </c>
       <c r="U8" s="3">
         <v>11</v>
       </c>
       <c r="V8" s="3">
         <v>7</v>
       </c>
       <c r="W8" s="45">
         <v>8</v>
       </c>
+      <c r="X8" s="47">
+        <v>8</v>
+      </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="22" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B9" s="23">
         <v>2</v>
       </c>
       <c r="C9" s="23">
         <v>2</v>
       </c>
       <c r="D9" s="23">
         <v>1</v>
       </c>
       <c r="E9" s="23">
         <v>1</v>
       </c>
       <c r="F9" s="23">
         <v>2</v>
       </c>
       <c r="G9" s="24">
         <v>1</v>
       </c>
       <c r="H9" s="25">
         <v>6</v>
       </c>
       <c r="I9" s="26">
         <v>5</v>
       </c>
@@ -1233,126 +2216,132 @@
       </c>
       <c r="P9" s="3">
         <v>7</v>
       </c>
       <c r="Q9" s="29">
         <v>5</v>
       </c>
       <c r="R9" s="30">
         <v>8</v>
       </c>
       <c r="S9" s="30">
         <v>8</v>
       </c>
       <c r="T9" s="31">
         <v>8</v>
       </c>
       <c r="U9" s="3">
         <v>10</v>
       </c>
       <c r="V9" s="3">
         <v>11</v>
       </c>
       <c r="W9" s="45">
         <v>9</v>
       </c>
+      <c r="X9" s="47">
+        <v>11</v>
+      </c>
       <c r="Z9" s="32"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B10" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C10" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D10" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E10" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F10" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G10" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H10" s="25">
         <v>1</v>
       </c>
       <c r="I10" s="26">
         <v>5</v>
       </c>
       <c r="J10" s="26">
         <v>4</v>
       </c>
       <c r="K10" s="26">
         <v>6</v>
       </c>
       <c r="L10" s="27">
         <v>5</v>
       </c>
       <c r="M10" s="25">
         <v>4</v>
       </c>
       <c r="N10" s="28">
         <v>5</v>
       </c>
       <c r="O10" s="3">
         <v>4</v>
       </c>
       <c r="P10" s="3">
         <v>3</v>
       </c>
       <c r="Q10" s="29">
         <v>2</v>
       </c>
       <c r="R10" s="30">
         <v>1</v>
       </c>
       <c r="S10" s="30">
         <v>4</v>
       </c>
       <c r="T10" s="31">
         <v>4</v>
       </c>
       <c r="U10" s="3">
         <v>3</v>
       </c>
       <c r="V10" s="3">
         <v>3</v>
       </c>
       <c r="W10" s="45">
         <v>4</v>
       </c>
+      <c r="X10" s="47">
+        <v>4</v>
+      </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B11" s="23">
         <v>1</v>
       </c>
       <c r="C11" s="23">
         <v>1</v>
       </c>
       <c r="D11" s="23">
         <v>2</v>
       </c>
       <c r="E11" s="23">
         <v>2</v>
       </c>
       <c r="F11" s="23">
         <v>2</v>
       </c>
       <c r="G11" s="24">
         <v>4</v>
       </c>
       <c r="H11" s="25">
         <v>4</v>
       </c>
       <c r="I11" s="26">
         <v>6</v>
       </c>
@@ -1376,267 +2365,279 @@
       </c>
       <c r="P11" s="3">
         <v>9</v>
       </c>
       <c r="Q11" s="29">
         <v>9</v>
       </c>
       <c r="R11" s="30">
         <v>7</v>
       </c>
       <c r="S11" s="30">
         <v>6</v>
       </c>
       <c r="T11" s="31">
         <v>5</v>
       </c>
       <c r="U11" s="3">
         <v>5</v>
       </c>
       <c r="V11" s="3">
         <v>5</v>
       </c>
       <c r="W11" s="45">
         <v>6</v>
       </c>
+      <c r="X11" s="47">
+        <v>3</v>
+      </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="33" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B12" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C12" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D12" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E12" s="23">
         <v>1</v>
       </c>
       <c r="F12" s="23">
         <v>1</v>
       </c>
       <c r="G12" s="24">
         <v>1</v>
       </c>
       <c r="H12" s="25">
         <v>2</v>
       </c>
       <c r="I12" s="26">
         <v>1</v>
       </c>
       <c r="J12" s="26" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K12" s="26">
         <v>1</v>
       </c>
       <c r="L12" s="27">
         <v>4</v>
       </c>
       <c r="M12" s="25">
         <v>1</v>
       </c>
       <c r="N12" s="28">
         <v>2</v>
       </c>
       <c r="O12" s="3">
         <v>4</v>
       </c>
       <c r="P12" s="3">
         <v>7</v>
       </c>
       <c r="Q12" s="29">
         <v>4</v>
       </c>
       <c r="R12" s="30">
         <v>5</v>
       </c>
       <c r="S12" s="30">
         <v>7</v>
       </c>
       <c r="T12" s="31">
         <v>5</v>
       </c>
       <c r="U12" s="3">
         <v>6</v>
       </c>
       <c r="V12" s="3">
         <v>8</v>
       </c>
       <c r="W12" s="45">
         <v>11</v>
       </c>
+      <c r="X12" s="47">
+        <v>10</v>
+      </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="22" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B13" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C13" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D13" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E13" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F13" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G13" s="24">
         <v>1</v>
       </c>
       <c r="H13" s="25">
         <v>1</v>
       </c>
       <c r="I13" s="26" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J13" s="26" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K13" s="26">
         <v>2</v>
       </c>
       <c r="L13" s="27">
         <v>2</v>
       </c>
       <c r="M13" s="25">
         <v>1</v>
       </c>
       <c r="N13" s="28" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O13" s="3">
         <v>1</v>
       </c>
       <c r="P13" s="3">
         <v>1</v>
       </c>
       <c r="Q13" s="29">
         <v>1</v>
       </c>
       <c r="R13" s="34">
         <v>1</v>
       </c>
       <c r="S13" s="30" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T13" s="31">
         <v>1</v>
       </c>
       <c r="U13" s="3">
         <v>1</v>
       </c>
       <c r="V13" s="3">
         <v>1</v>
       </c>
       <c r="W13" s="45">
+        <v>1</v>
+      </c>
+      <c r="X13" s="47" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="22" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B14" s="23">
         <v>1</v>
       </c>
       <c r="C14" s="23">
         <v>1</v>
       </c>
       <c r="D14" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E14" s="23">
         <v>4</v>
       </c>
       <c r="F14" s="23">
         <v>3</v>
       </c>
       <c r="G14" s="24">
         <v>2</v>
       </c>
       <c r="H14" s="25">
         <v>1</v>
       </c>
       <c r="I14" s="26">
         <v>2</v>
       </c>
       <c r="J14" s="26">
         <v>3</v>
       </c>
       <c r="K14" s="26">
         <v>3</v>
       </c>
       <c r="L14" s="27">
         <v>4</v>
       </c>
       <c r="M14" s="25">
         <v>2</v>
       </c>
       <c r="N14" s="28">
         <v>1</v>
       </c>
       <c r="O14" s="3">
         <v>2</v>
       </c>
       <c r="P14" s="3" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q14" s="29">
         <v>1</v>
       </c>
       <c r="R14" s="30">
         <v>4</v>
       </c>
       <c r="S14" s="30">
         <v>1</v>
       </c>
       <c r="T14" s="31">
         <v>2</v>
       </c>
       <c r="U14" s="3">
         <v>1</v>
       </c>
       <c r="V14" s="3">
         <v>1</v>
       </c>
       <c r="W14" s="45">
         <v>3</v>
       </c>
+      <c r="X14" s="47">
+        <v>1</v>
+      </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="22" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B15" s="23">
         <v>1</v>
       </c>
       <c r="C15" s="23">
         <v>2</v>
       </c>
       <c r="D15" s="23">
         <v>2</v>
       </c>
       <c r="E15" s="23">
         <v>2</v>
       </c>
       <c r="F15" s="23">
         <v>1</v>
       </c>
       <c r="G15" s="24">
         <v>2</v>
       </c>
       <c r="H15" s="25">
         <v>2</v>
       </c>
       <c r="I15" s="26">
         <v>4</v>
       </c>
@@ -1660,69 +2661,72 @@
       </c>
       <c r="P15" s="3">
         <v>7</v>
       </c>
       <c r="Q15" s="29">
         <v>4</v>
       </c>
       <c r="R15" s="30">
         <v>4</v>
       </c>
       <c r="S15" s="30">
         <v>4</v>
       </c>
       <c r="T15" s="31">
         <v>5</v>
       </c>
       <c r="U15" s="3">
         <v>4</v>
       </c>
       <c r="V15" s="3">
         <v>6</v>
       </c>
       <c r="W15" s="45">
         <v>1</v>
       </c>
+      <c r="X15" s="47">
+        <v>4</v>
+      </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="22" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B16" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C16" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D16" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E16" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F16" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G16" s="24">
         <v>9</v>
       </c>
       <c r="H16" s="25">
         <v>5</v>
       </c>
       <c r="I16" s="26">
         <v>2</v>
       </c>
       <c r="J16" s="26">
         <v>3</v>
       </c>
       <c r="K16" s="26">
         <v>3</v>
       </c>
       <c r="L16" s="27">
         <v>5</v>
       </c>
       <c r="M16" s="25">
         <v>4</v>
       </c>
       <c r="N16" s="28">
         <v>4</v>
       </c>
@@ -1731,54 +2735,57 @@
       </c>
       <c r="P16" s="3">
         <v>7</v>
       </c>
       <c r="Q16" s="29">
         <v>6</v>
       </c>
       <c r="R16" s="30">
         <v>6</v>
       </c>
       <c r="S16" s="30">
         <v>6</v>
       </c>
       <c r="T16" s="31">
         <v>5</v>
       </c>
       <c r="U16" s="3">
         <v>2</v>
       </c>
       <c r="V16" s="3">
         <v>2</v>
       </c>
       <c r="W16" s="45">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="X16" s="47">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" s="22" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B17" s="23">
         <v>1</v>
       </c>
       <c r="C17" s="23">
         <v>1</v>
       </c>
       <c r="D17" s="23">
         <v>1</v>
       </c>
       <c r="E17" s="23">
         <v>1</v>
       </c>
       <c r="F17" s="23">
         <v>1</v>
       </c>
       <c r="G17" s="24">
         <v>2</v>
       </c>
       <c r="H17" s="25">
         <v>1</v>
       </c>
       <c r="I17" s="26">
         <v>4</v>
       </c>
@@ -1802,282 +2809,294 @@
       </c>
       <c r="P17" s="38">
         <v>2</v>
       </c>
       <c r="Q17" s="39">
         <v>2</v>
       </c>
       <c r="R17" s="30">
         <v>2</v>
       </c>
       <c r="S17" s="30">
         <v>4</v>
       </c>
       <c r="T17" s="31">
         <v>1</v>
       </c>
       <c r="U17" s="3">
         <v>1</v>
       </c>
       <c r="V17" s="3">
         <v>2</v>
       </c>
       <c r="W17" s="45">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" s="22" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B18" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C18" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D18" s="23">
         <v>1</v>
       </c>
       <c r="E18" s="23">
         <v>2</v>
       </c>
       <c r="F18" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G18" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H18" s="25">
         <v>2</v>
       </c>
       <c r="I18" s="26">
         <v>1</v>
       </c>
       <c r="J18" s="26">
         <v>3</v>
       </c>
       <c r="K18" s="26">
         <v>3</v>
       </c>
       <c r="L18" s="35">
         <v>3</v>
       </c>
       <c r="M18" s="36">
         <v>3</v>
       </c>
       <c r="N18" s="37">
         <v>1</v>
       </c>
       <c r="O18" s="3">
         <v>2</v>
       </c>
       <c r="P18" s="38">
         <v>4</v>
       </c>
       <c r="Q18" s="39">
         <v>2</v>
       </c>
       <c r="R18" s="30">
         <v>3</v>
       </c>
       <c r="S18" s="30">
         <v>2</v>
       </c>
       <c r="T18" s="31">
         <v>2</v>
       </c>
       <c r="U18" s="3">
         <v>3</v>
       </c>
       <c r="V18" s="3">
         <v>2</v>
       </c>
       <c r="W18" s="45">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18" s="47">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" s="22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B19" s="23">
         <v>1</v>
       </c>
       <c r="C19" s="23">
         <v>1</v>
       </c>
       <c r="D19" s="23">
         <v>1</v>
       </c>
       <c r="E19" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F19" s="23">
         <v>1</v>
       </c>
       <c r="G19" s="23">
         <v>5</v>
       </c>
       <c r="H19" s="25" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I19" s="26">
         <v>1</v>
       </c>
       <c r="J19" s="26" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K19" s="26">
         <v>2</v>
       </c>
       <c r="L19" s="35">
         <v>3</v>
       </c>
       <c r="M19" s="36">
         <v>1</v>
       </c>
       <c r="N19" s="37">
         <v>2</v>
       </c>
       <c r="O19" s="3">
         <v>5</v>
       </c>
       <c r="P19" s="38">
         <v>4</v>
       </c>
       <c r="Q19" s="39">
         <v>1</v>
       </c>
       <c r="R19" s="30">
         <v>6</v>
       </c>
       <c r="S19" s="30">
         <v>3</v>
       </c>
       <c r="T19" s="31">
         <v>4</v>
       </c>
       <c r="U19" s="3">
         <v>4</v>
       </c>
       <c r="V19" s="3">
         <v>8</v>
       </c>
       <c r="W19" s="45">
         <v>10</v>
       </c>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19" s="47">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" s="22" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B20" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C20" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D20" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E20" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F20" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G20" s="23" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H20" s="25">
         <v>1</v>
       </c>
       <c r="I20" s="26">
         <v>2</v>
       </c>
       <c r="J20" s="26">
         <v>2</v>
       </c>
       <c r="K20" s="26">
         <v>3</v>
       </c>
       <c r="L20" s="35">
         <v>1</v>
       </c>
       <c r="M20" s="36">
         <v>1</v>
       </c>
       <c r="N20" s="37" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O20" s="3">
         <v>1</v>
       </c>
       <c r="P20" s="38">
         <v>2</v>
       </c>
       <c r="Q20" s="39">
         <v>2</v>
       </c>
       <c r="R20" s="30">
         <v>2</v>
       </c>
       <c r="S20" s="30" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T20" s="31">
         <v>1</v>
       </c>
       <c r="U20" s="3">
         <v>1</v>
       </c>
       <c r="V20" s="3">
         <v>1</v>
       </c>
       <c r="W20" s="45">
         <v>4</v>
       </c>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20" s="47">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" s="22" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B21" s="40" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C21" s="40" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D21" s="40">
         <v>2</v>
       </c>
       <c r="E21" s="40" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F21" s="40" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G21" s="40">
         <v>1</v>
       </c>
       <c r="H21" s="40">
         <v>1</v>
       </c>
       <c r="I21" s="40">
         <v>2</v>
       </c>
       <c r="J21" s="40">
         <v>2</v>
       </c>
       <c r="K21" s="40">
         <v>2</v>
       </c>
       <c r="L21" s="40">
         <v>2</v>
       </c>
       <c r="M21" s="40">
         <v>2</v>
       </c>
       <c r="N21" s="40">
         <v>2</v>
       </c>
@@ -2086,54 +3105,57 @@
       </c>
       <c r="P21" s="41">
         <v>3</v>
       </c>
       <c r="Q21" s="35">
         <v>3</v>
       </c>
       <c r="R21" s="30">
         <v>3</v>
       </c>
       <c r="S21" s="30">
         <v>3</v>
       </c>
       <c r="T21" s="31">
         <v>1</v>
       </c>
       <c r="U21" s="3">
         <v>1</v>
       </c>
       <c r="V21" s="3">
         <v>1</v>
       </c>
       <c r="W21" s="45">
         <v>1</v>
       </c>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="X21" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B22" s="42">
         <v>3</v>
       </c>
       <c r="C22" s="42">
         <v>3</v>
       </c>
       <c r="D22" s="42">
         <v>8</v>
       </c>
       <c r="E22" s="42">
         <v>8</v>
       </c>
       <c r="F22" s="42">
         <v>4</v>
       </c>
       <c r="G22" s="40">
         <v>6</v>
       </c>
       <c r="H22" s="40">
         <v>4</v>
       </c>
       <c r="I22" s="40">
         <v>5</v>
       </c>
@@ -2157,66 +3179,69 @@
       </c>
       <c r="P22" s="42">
         <v>15</v>
       </c>
       <c r="Q22" s="42">
         <v>9</v>
       </c>
       <c r="R22" s="42">
         <v>7</v>
       </c>
       <c r="S22" s="42">
         <v>9</v>
       </c>
       <c r="T22" s="43">
         <v>15</v>
       </c>
       <c r="U22" s="3">
         <v>26</v>
       </c>
       <c r="V22" s="3">
         <v>28</v>
       </c>
       <c r="W22" s="45">
         <v>25</v>
       </c>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22" s="47">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" s="22" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B23" s="42">
         <v>2</v>
       </c>
       <c r="C23" s="42">
         <v>1</v>
       </c>
       <c r="D23" s="42">
         <v>2</v>
       </c>
       <c r="E23" s="40" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F23" s="42">
         <v>5</v>
       </c>
       <c r="G23" s="40">
         <v>3</v>
       </c>
       <c r="H23" s="40">
         <v>3</v>
       </c>
       <c r="I23" s="40">
         <v>1</v>
       </c>
       <c r="J23" s="40">
         <v>7</v>
       </c>
       <c r="K23" s="40">
         <v>6</v>
       </c>
       <c r="L23" s="40">
         <v>4</v>
       </c>
       <c r="M23" s="40">
         <v>6</v>
       </c>
@@ -2228,54 +3253,57 @@
       </c>
       <c r="P23" s="42">
         <v>6</v>
       </c>
       <c r="Q23" s="42">
         <v>9</v>
       </c>
       <c r="R23" s="42">
         <v>4</v>
       </c>
       <c r="S23" s="42">
         <v>15</v>
       </c>
       <c r="T23" s="43">
         <v>8</v>
       </c>
       <c r="U23" s="3">
         <v>7</v>
       </c>
       <c r="V23" s="3">
         <v>13</v>
       </c>
       <c r="W23" s="45">
         <v>16</v>
       </c>
-    </row>
-    <row r="24" spans="1:23">
+      <c r="X23" s="47">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B24" s="23">
         <v>11</v>
       </c>
       <c r="C24" s="23">
         <v>14</v>
       </c>
       <c r="D24" s="23">
         <v>14</v>
       </c>
       <c r="E24" s="23">
         <v>13</v>
       </c>
       <c r="F24" s="23">
         <v>13</v>
       </c>
       <c r="G24" s="24">
         <v>15</v>
       </c>
       <c r="H24" s="25">
         <v>17</v>
       </c>
       <c r="I24" s="26">
         <v>20</v>
       </c>
@@ -2298,188 +3326,193 @@
         <v>24</v>
       </c>
       <c r="P24" s="3">
         <v>23</v>
       </c>
       <c r="Q24" s="29">
         <v>24</v>
       </c>
       <c r="R24" s="30">
         <v>17</v>
       </c>
       <c r="S24" s="30">
         <v>21</v>
       </c>
       <c r="T24" s="31">
         <v>21</v>
       </c>
       <c r="U24" s="3">
         <v>22</v>
       </c>
       <c r="V24" s="3">
         <v>30</v>
       </c>
       <c r="W24" s="45">
         <v>30</v>
+      </c>
+      <c r="X24" s="47">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:T1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100A122E9E3F791814CB8DEC0832DD656B5" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="fad0ac2c0ad0a8fb167661bf62c8c66a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F78AE78-8AFB-4793-86EF-C0A7F57D72E5}">
-[...12 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66530801-F5EC-4131-A286-FBE4B6813B7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F78AE78-8AFB-4793-86EF-C0A7F57D72E5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E467E970-6BC2-4050-BD33-53C268A5D4C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>