--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
+    <workbookView xWindow="1635" yWindow="210" windowWidth="17610" windowHeight="12615" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер барлығы" sheetId="2" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="4" r:id="rId3"/>
     <sheet name="Нәресте өлім-жітім коэфф." sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1678" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1718" uniqueCount="50">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -399,51 +399,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -556,109 +556,100 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -927,178 +918,178 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+    <sheetView topLeftCell="J1" workbookViewId="0">
+      <selection activeCell="AG44" sqref="AG44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="17" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="60"/>
-[...22 lines deleted...]
-      <c r="Y1" s="60"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:37" s="20" customFormat="1">
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="65"/>
-      <c r="B4" s="58">
+      <c r="B4" s="62">
         <v>2024</v>
       </c>
-      <c r="C4" s="59"/>
-[...8 lines deleted...]
-      <c r="L4" s="59"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
       <c r="M4" s="64"/>
-      <c r="N4" s="58">
+      <c r="N4" s="62">
         <v>2025</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58">
+      <c r="O4" s="63"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="63"/>
+      <c r="X4" s="63"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="62">
         <v>2026</v>
       </c>
-      <c r="AA4" s="59"/>
-[...9 lines deleted...]
-      <c r="AK4" s="59"/>
+      <c r="AA4" s="63"/>
+      <c r="AB4" s="63"/>
+      <c r="AC4" s="63"/>
+      <c r="AD4" s="63"/>
+      <c r="AE4" s="63"/>
+      <c r="AF4" s="63"/>
+      <c r="AG4" s="63"/>
+      <c r="AH4" s="63"/>
+      <c r="AI4" s="63"/>
+      <c r="AJ4" s="63"/>
+      <c r="AK4" s="63"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="66"/>
       <c r="B5" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="15" t="s">
@@ -1168,77 +1159,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="15" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="15" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="61"/>
-[...22 lines deleted...]
-      <c r="Y6" s="61"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="1">
         <v>621</v>
       </c>
       <c r="C7" s="1">
         <v>479</v>
       </c>
       <c r="D7" s="1">
         <v>473</v>
       </c>
       <c r="E7" s="1">
         <v>508</v>
       </c>
       <c r="F7" s="1">
         <v>513</v>
       </c>
       <c r="G7" s="23">
         <v>485</v>
       </c>
       <c r="H7" s="1">
         <v>488</v>
@@ -1278,50 +1269,53 @@
       </c>
       <c r="T7" s="39">
         <v>496</v>
       </c>
       <c r="U7" s="39">
         <v>437</v>
       </c>
       <c r="V7" s="39">
         <v>496</v>
       </c>
       <c r="W7" s="39">
         <v>506</v>
       </c>
       <c r="X7" s="39">
         <v>495</v>
       </c>
       <c r="Y7" s="39">
         <v>534</v>
       </c>
       <c r="Z7" s="57">
         <v>514</v>
       </c>
       <c r="AA7" s="57">
         <v>395</v>
       </c>
+      <c r="AB7" s="57">
+        <v>549</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="1">
         <v>247</v>
       </c>
       <c r="C8" s="1">
         <v>205</v>
       </c>
       <c r="D8" s="1">
         <v>204</v>
       </c>
       <c r="E8" s="1">
         <v>211</v>
       </c>
       <c r="F8" s="1">
         <v>213</v>
       </c>
       <c r="G8" s="23">
         <v>186</v>
       </c>
       <c r="H8" s="1">
         <v>204</v>
@@ -1361,50 +1355,53 @@
       </c>
       <c r="T8" s="39">
         <v>215</v>
       </c>
       <c r="U8" s="39">
         <v>178</v>
       </c>
       <c r="V8" s="39">
         <v>200</v>
       </c>
       <c r="W8" s="39">
         <v>211</v>
       </c>
       <c r="X8" s="39">
         <v>221</v>
       </c>
       <c r="Y8" s="39">
         <v>212</v>
       </c>
       <c r="Z8" s="57">
         <v>222</v>
       </c>
       <c r="AA8" s="57">
         <v>160</v>
       </c>
+      <c r="AB8" s="57">
+        <v>188</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="1">
         <v>38</v>
       </c>
       <c r="C9" s="1">
         <v>31</v>
       </c>
       <c r="D9" s="1">
         <v>33</v>
       </c>
       <c r="E9" s="1">
         <v>32</v>
       </c>
       <c r="F9" s="1">
         <v>39</v>
       </c>
       <c r="G9" s="23">
         <v>26</v>
       </c>
       <c r="H9" s="1">
         <v>29</v>
@@ -1444,50 +1441,53 @@
       </c>
       <c r="T9" s="39">
         <v>22</v>
       </c>
       <c r="U9" s="39">
         <v>23</v>
       </c>
       <c r="V9" s="39">
         <v>30</v>
       </c>
       <c r="W9" s="39">
         <v>43</v>
       </c>
       <c r="X9" s="39">
         <v>25</v>
       </c>
       <c r="Y9" s="39">
         <v>34</v>
       </c>
       <c r="Z9" s="57">
         <v>34</v>
       </c>
       <c r="AA9" s="57">
         <v>35</v>
       </c>
+      <c r="AB9" s="57">
+        <v>39</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="1">
         <v>15</v>
       </c>
       <c r="C10" s="1">
         <v>7</v>
       </c>
       <c r="D10" s="1">
         <v>8</v>
       </c>
       <c r="E10" s="1">
         <v>13</v>
       </c>
       <c r="F10" s="1">
         <v>10</v>
       </c>
       <c r="G10" s="23">
         <v>9</v>
       </c>
       <c r="H10" s="1">
         <v>7</v>
@@ -1527,50 +1527,53 @@
       </c>
       <c r="T10" s="39">
         <v>7</v>
       </c>
       <c r="U10" s="39">
         <v>7</v>
       </c>
       <c r="V10" s="39">
         <v>7</v>
       </c>
       <c r="W10" s="39">
         <v>5</v>
       </c>
       <c r="X10" s="39">
         <v>10</v>
       </c>
       <c r="Y10" s="39">
         <v>8</v>
       </c>
       <c r="Z10" s="57">
         <v>10</v>
       </c>
       <c r="AA10" s="57">
         <v>14</v>
       </c>
+      <c r="AB10" s="57">
+        <v>7</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="1">
         <v>42</v>
       </c>
       <c r="C11" s="1">
         <v>23</v>
       </c>
       <c r="D11" s="1">
         <v>21</v>
       </c>
       <c r="E11" s="1">
         <v>36</v>
       </c>
       <c r="F11" s="1">
         <v>24</v>
       </c>
       <c r="G11" s="23">
         <v>34</v>
       </c>
       <c r="H11" s="1">
         <v>30</v>
@@ -1610,50 +1613,53 @@
       </c>
       <c r="T11" s="39">
         <v>27</v>
       </c>
       <c r="U11" s="39">
         <v>21</v>
       </c>
       <c r="V11" s="39">
         <v>23</v>
       </c>
       <c r="W11" s="39">
         <v>28</v>
       </c>
       <c r="X11" s="39">
         <v>24</v>
       </c>
       <c r="Y11" s="39">
         <v>29</v>
       </c>
       <c r="Z11" s="57">
         <v>26</v>
       </c>
       <c r="AA11" s="57">
         <v>13</v>
       </c>
+      <c r="AB11" s="57">
+        <v>36</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="1">
         <v>32</v>
       </c>
       <c r="C12" s="1">
         <v>11</v>
       </c>
       <c r="D12" s="1">
         <v>19</v>
       </c>
       <c r="E12" s="1">
         <v>23</v>
       </c>
       <c r="F12" s="1">
         <v>18</v>
       </c>
       <c r="G12" s="23">
         <v>29</v>
       </c>
       <c r="H12" s="1">
         <v>19</v>
@@ -1693,50 +1699,53 @@
       </c>
       <c r="T12" s="39">
         <v>12</v>
       </c>
       <c r="U12" s="39">
         <v>18</v>
       </c>
       <c r="V12" s="39">
         <v>27</v>
       </c>
       <c r="W12" s="39">
         <v>16</v>
       </c>
       <c r="X12" s="39">
         <v>17</v>
       </c>
       <c r="Y12" s="39">
         <v>16</v>
       </c>
       <c r="Z12" s="57">
         <v>23</v>
       </c>
       <c r="AA12" s="57">
         <v>9</v>
       </c>
+      <c r="AB12" s="57">
+        <v>28</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="1">
         <v>27</v>
       </c>
       <c r="C13" s="1">
         <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>22</v>
       </c>
       <c r="E13" s="1">
         <v>18</v>
       </c>
       <c r="F13" s="1">
         <v>19</v>
       </c>
       <c r="G13" s="23">
         <v>15</v>
       </c>
       <c r="H13" s="1">
         <v>20</v>
@@ -1776,50 +1785,53 @@
       </c>
       <c r="T13" s="39">
         <v>20</v>
       </c>
       <c r="U13" s="39">
         <v>11</v>
       </c>
       <c r="V13" s="39">
         <v>20</v>
       </c>
       <c r="W13" s="39">
         <v>24</v>
       </c>
       <c r="X13" s="39">
         <v>19</v>
       </c>
       <c r="Y13" s="39">
         <v>20</v>
       </c>
       <c r="Z13" s="57">
         <v>15</v>
       </c>
       <c r="AA13" s="57">
         <v>13</v>
       </c>
+      <c r="AB13" s="57">
+        <v>18</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="1">
         <v>54</v>
       </c>
       <c r="C14" s="1">
         <v>43</v>
       </c>
       <c r="D14" s="1">
         <v>36</v>
       </c>
       <c r="E14" s="1">
         <v>32</v>
       </c>
       <c r="F14" s="1">
         <v>42</v>
       </c>
       <c r="G14" s="23">
         <v>38</v>
       </c>
       <c r="H14" s="1">
         <v>39</v>
@@ -1859,50 +1871,53 @@
       </c>
       <c r="T14" s="39">
         <v>42</v>
       </c>
       <c r="U14" s="39">
         <v>41</v>
       </c>
       <c r="V14" s="39">
         <v>34</v>
       </c>
       <c r="W14" s="39">
         <v>43</v>
       </c>
       <c r="X14" s="39">
         <v>42</v>
       </c>
       <c r="Y14" s="39">
         <v>39</v>
       </c>
       <c r="Z14" s="57">
         <v>42</v>
       </c>
       <c r="AA14" s="57">
         <v>40</v>
       </c>
+      <c r="AB14" s="57">
+        <v>62</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="1">
         <v>12</v>
       </c>
       <c r="C15" s="1">
         <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>14</v>
       </c>
       <c r="E15" s="1">
         <v>18</v>
       </c>
       <c r="F15" s="1">
         <v>12</v>
       </c>
       <c r="G15" s="23">
         <v>21</v>
       </c>
       <c r="H15" s="1">
         <v>23</v>
@@ -1942,50 +1957,53 @@
       </c>
       <c r="T15" s="39">
         <v>17</v>
       </c>
       <c r="U15" s="39">
         <v>21</v>
       </c>
       <c r="V15" s="39">
         <v>18</v>
       </c>
       <c r="W15" s="39">
         <v>17</v>
       </c>
       <c r="X15" s="39">
         <v>9</v>
       </c>
       <c r="Y15" s="39">
         <v>21</v>
       </c>
       <c r="Z15" s="57">
         <v>17</v>
       </c>
       <c r="AA15" s="57">
         <v>15</v>
       </c>
+      <c r="AB15" s="57">
+        <v>18</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="1">
         <v>31</v>
       </c>
       <c r="C16" s="1">
         <v>23</v>
       </c>
       <c r="D16" s="1">
         <v>11</v>
       </c>
       <c r="E16" s="1">
         <v>21</v>
       </c>
       <c r="F16" s="1">
         <v>28</v>
       </c>
       <c r="G16" s="23">
         <v>19</v>
       </c>
       <c r="H16" s="1">
         <v>22</v>
@@ -2025,52 +2043,55 @@
       </c>
       <c r="T16" s="39">
         <v>25</v>
       </c>
       <c r="U16" s="39">
         <v>17</v>
       </c>
       <c r="V16" s="39">
         <v>16</v>
       </c>
       <c r="W16" s="39">
         <v>24</v>
       </c>
       <c r="X16" s="39">
         <v>11</v>
       </c>
       <c r="Y16" s="39">
         <v>27</v>
       </c>
       <c r="Z16" s="57">
         <v>15</v>
       </c>
       <c r="AA16" s="57">
         <v>15</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="57">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="1">
         <v>19</v>
       </c>
       <c r="C17" s="1">
         <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>24</v>
       </c>
       <c r="E17" s="1">
         <v>19</v>
       </c>
       <c r="F17" s="1">
         <v>26</v>
       </c>
       <c r="G17" s="23">
         <v>27</v>
       </c>
       <c r="H17" s="1">
         <v>19</v>
       </c>
       <c r="I17" s="39">
@@ -2108,52 +2129,55 @@
       </c>
       <c r="T17" s="39">
         <v>23</v>
       </c>
       <c r="U17" s="39">
         <v>22</v>
       </c>
       <c r="V17" s="39">
         <v>27</v>
       </c>
       <c r="W17" s="39">
         <v>17</v>
       </c>
       <c r="X17" s="39">
         <v>24</v>
       </c>
       <c r="Y17" s="39">
         <v>25</v>
       </c>
       <c r="Z17" s="57">
         <v>25</v>
       </c>
       <c r="AA17" s="57">
         <v>22</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="57">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="1">
         <v>43</v>
       </c>
       <c r="C18" s="1">
         <v>36</v>
       </c>
       <c r="D18" s="1">
         <v>36</v>
       </c>
       <c r="E18" s="1">
         <v>35</v>
       </c>
       <c r="F18" s="1">
         <v>33</v>
       </c>
       <c r="G18" s="23">
         <v>34</v>
       </c>
       <c r="H18" s="1">
         <v>28</v>
       </c>
       <c r="I18" s="39">
@@ -2191,52 +2215,55 @@
       </c>
       <c r="T18" s="39">
         <v>44</v>
       </c>
       <c r="U18" s="39">
         <v>30</v>
       </c>
       <c r="V18" s="39">
         <v>39</v>
       </c>
       <c r="W18" s="39">
         <v>36</v>
       </c>
       <c r="X18" s="39">
         <v>37</v>
       </c>
       <c r="Y18" s="39">
         <v>39</v>
       </c>
       <c r="Z18" s="57">
         <v>38</v>
       </c>
       <c r="AA18" s="57">
         <v>25</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="57">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="1">
         <v>18</v>
       </c>
       <c r="C19" s="1">
         <v>8</v>
       </c>
       <c r="D19" s="1">
         <v>9</v>
       </c>
       <c r="E19" s="1">
         <v>7</v>
       </c>
       <c r="F19" s="1">
         <v>11</v>
       </c>
       <c r="G19" s="23">
         <v>7</v>
       </c>
       <c r="H19" s="1">
         <v>7</v>
       </c>
       <c r="I19" s="39">
@@ -2274,52 +2301,55 @@
       </c>
       <c r="T19" s="39">
         <v>6</v>
       </c>
       <c r="U19" s="39">
         <v>8</v>
       </c>
       <c r="V19" s="39">
         <v>6</v>
       </c>
       <c r="W19" s="39">
         <v>10</v>
       </c>
       <c r="X19" s="39">
         <v>12</v>
       </c>
       <c r="Y19" s="39">
         <v>13</v>
       </c>
       <c r="Z19" s="57">
         <v>8</v>
       </c>
       <c r="AA19" s="57">
         <v>10</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="57">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="1">
         <v>7</v>
       </c>
       <c r="C20" s="1">
         <v>4</v>
       </c>
       <c r="D20" s="1">
         <v>12</v>
       </c>
       <c r="E20" s="1">
         <v>10</v>
       </c>
       <c r="F20" s="1">
         <v>6</v>
       </c>
       <c r="G20" s="23">
         <v>11</v>
       </c>
       <c r="H20" s="1">
         <v>7</v>
       </c>
       <c r="I20" s="39">
@@ -2357,52 +2387,55 @@
       </c>
       <c r="T20" s="39">
         <v>9</v>
       </c>
       <c r="U20" s="39">
         <v>9</v>
       </c>
       <c r="V20" s="39">
         <v>13</v>
       </c>
       <c r="W20" s="39">
         <v>8</v>
       </c>
       <c r="X20" s="39">
         <v>6</v>
       </c>
       <c r="Y20" s="39">
         <v>7</v>
       </c>
       <c r="Z20" s="57">
         <v>6</v>
       </c>
       <c r="AA20" s="57">
         <v>8</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="57">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="1">
         <v>36</v>
       </c>
       <c r="C21" s="1">
         <v>29</v>
       </c>
       <c r="D21" s="1">
         <v>24</v>
       </c>
       <c r="E21" s="1">
         <v>33</v>
       </c>
       <c r="F21" s="1">
         <v>32</v>
       </c>
       <c r="G21" s="23">
         <v>29</v>
       </c>
       <c r="H21" s="1">
         <v>34</v>
       </c>
       <c r="I21" s="39">
@@ -2440,83 +2473,86 @@
       </c>
       <c r="T21" s="39">
         <v>27</v>
       </c>
       <c r="U21" s="39">
         <v>31</v>
       </c>
       <c r="V21" s="39">
         <v>36</v>
       </c>
       <c r="W21" s="39">
         <v>24</v>
       </c>
       <c r="X21" s="39">
         <v>38</v>
       </c>
       <c r="Y21" s="39">
         <v>44</v>
       </c>
       <c r="Z21" s="57">
         <v>33</v>
       </c>
       <c r="AA21" s="57">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62" t="s">
+      <c r="AB21" s="57">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="62"/>
-[...22 lines deleted...]
-      <c r="Y22" s="62"/>
+      <c r="B22" s="60"/>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="60"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="60"/>
+      <c r="T22" s="60"/>
+      <c r="U22" s="60"/>
+      <c r="V22" s="60"/>
+      <c r="W22" s="60"/>
+      <c r="X22" s="60"/>
+      <c r="Y22" s="60"/>
       <c r="Z22" s="50"/>
       <c r="AA22" s="50"/>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="1">
         <v>295</v>
       </c>
       <c r="C23" s="1">
         <v>248</v>
       </c>
       <c r="D23" s="1">
         <v>228</v>
       </c>
       <c r="E23" s="1">
         <v>223</v>
       </c>
       <c r="F23" s="1">
         <v>249</v>
       </c>
       <c r="G23" s="23">
         <v>222</v>
       </c>
       <c r="H23" s="1">
         <v>251</v>
       </c>
       <c r="I23" s="39">
@@ -2554,52 +2590,55 @@
       </c>
       <c r="T23" s="39">
         <v>252</v>
       </c>
       <c r="U23" s="39">
         <v>210</v>
       </c>
       <c r="V23" s="39">
         <v>233</v>
       </c>
       <c r="W23" s="39">
         <v>262</v>
       </c>
       <c r="X23" s="39">
         <v>247</v>
       </c>
       <c r="Y23" s="39">
         <v>261</v>
       </c>
       <c r="Z23" s="57">
         <v>250</v>
       </c>
       <c r="AA23" s="57">
         <v>190</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="57">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="1">
         <v>247</v>
       </c>
       <c r="C24" s="1">
         <v>205</v>
       </c>
       <c r="D24" s="1">
         <v>204</v>
       </c>
       <c r="E24" s="1">
         <v>189</v>
       </c>
       <c r="F24" s="1">
         <v>213</v>
       </c>
       <c r="G24" s="23">
         <v>186</v>
       </c>
       <c r="H24" s="1">
         <v>204</v>
       </c>
       <c r="I24" s="39">
@@ -2637,52 +2676,55 @@
       </c>
       <c r="T24" s="39">
         <v>215</v>
       </c>
       <c r="U24" s="39">
         <v>178</v>
       </c>
       <c r="V24" s="39">
         <v>200</v>
       </c>
       <c r="W24" s="39">
         <v>211</v>
       </c>
       <c r="X24" s="39">
         <v>221</v>
       </c>
       <c r="Y24" s="39">
         <v>212</v>
       </c>
       <c r="Z24" s="57">
         <v>222</v>
       </c>
       <c r="AA24" s="57">
         <v>160</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="57">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="1">
         <v>15</v>
       </c>
       <c r="C25" s="1">
         <v>6</v>
       </c>
       <c r="D25" s="1">
         <v>5</v>
       </c>
       <c r="E25" s="1">
         <v>17</v>
       </c>
       <c r="F25" s="1">
         <v>9</v>
       </c>
       <c r="G25" s="23">
         <v>9</v>
       </c>
       <c r="H25" s="1">
         <v>11</v>
       </c>
       <c r="I25" s="39">
@@ -2720,52 +2762,55 @@
       </c>
       <c r="T25" s="39">
         <v>5</v>
       </c>
       <c r="U25" s="39">
         <v>11</v>
       </c>
       <c r="V25" s="39">
         <v>3</v>
       </c>
       <c r="W25" s="39">
         <v>13</v>
       </c>
       <c r="X25" s="39">
         <v>5</v>
       </c>
       <c r="Y25" s="39">
         <v>9</v>
       </c>
       <c r="Z25" s="57">
         <v>3</v>
       </c>
       <c r="AA25" s="57">
         <v>5</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="57">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="1">
         <v>7</v>
       </c>
       <c r="C26" s="1">
         <v>8</v>
       </c>
       <c r="D26" s="1">
         <v>7</v>
       </c>
       <c r="E26" s="1">
         <v>3</v>
       </c>
       <c r="F26" s="1">
         <v>2</v>
       </c>
       <c r="G26" s="23">
         <v>8</v>
       </c>
       <c r="H26" s="1">
         <v>16</v>
       </c>
       <c r="I26" s="39">
@@ -2803,52 +2848,55 @@
       </c>
       <c r="T26" s="39">
         <v>6</v>
       </c>
       <c r="U26" s="39">
         <v>8</v>
       </c>
       <c r="V26" s="39">
         <v>7</v>
       </c>
       <c r="W26" s="39">
         <v>10</v>
       </c>
       <c r="X26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y26" s="39">
         <v>10</v>
       </c>
       <c r="Z26" s="57">
         <v>5</v>
       </c>
       <c r="AA26" s="57">
         <v>6</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="57">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="1">
         <v>12</v>
       </c>
       <c r="C27" s="1">
         <v>14</v>
       </c>
       <c r="D27" s="1">
         <v>3</v>
       </c>
       <c r="E27" s="1">
         <v>5</v>
       </c>
       <c r="F27" s="1">
         <v>11</v>
       </c>
       <c r="G27" s="23">
         <v>7</v>
       </c>
       <c r="H27" s="1">
         <v>12</v>
       </c>
       <c r="I27" s="39">
@@ -2886,52 +2934,55 @@
       </c>
       <c r="T27" s="39">
         <v>11</v>
       </c>
       <c r="U27" s="39">
         <v>7</v>
       </c>
       <c r="V27" s="39">
         <v>5</v>
       </c>
       <c r="W27" s="39">
         <v>15</v>
       </c>
       <c r="X27" s="39">
         <v>7</v>
       </c>
       <c r="Y27" s="39">
         <v>10</v>
       </c>
       <c r="Z27" s="57">
         <v>4</v>
       </c>
       <c r="AA27" s="57">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="57">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="1">
         <v>14</v>
       </c>
       <c r="C28" s="1">
         <v>15</v>
       </c>
       <c r="D28" s="1">
         <v>9</v>
       </c>
       <c r="E28" s="1">
         <v>9</v>
       </c>
       <c r="F28" s="1">
         <v>14</v>
       </c>
       <c r="G28" s="23">
         <v>12</v>
       </c>
       <c r="H28" s="1">
         <v>8</v>
       </c>
       <c r="I28" s="39">
@@ -2969,83 +3020,86 @@
       </c>
       <c r="T28" s="39">
         <v>15</v>
       </c>
       <c r="U28" s="39">
         <v>6</v>
       </c>
       <c r="V28" s="39">
         <v>18</v>
       </c>
       <c r="W28" s="39">
         <v>13</v>
       </c>
       <c r="X28" s="39">
         <v>14</v>
       </c>
       <c r="Y28" s="39">
         <v>20</v>
       </c>
       <c r="Z28" s="57">
         <v>16</v>
       </c>
       <c r="AA28" s="57">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="63" t="s">
+      <c r="AB28" s="57">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="63"/>
-[...22 lines deleted...]
-      <c r="Y29" s="63"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
       <c r="Z29" s="50"/>
       <c r="AA29" s="50"/>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="1">
         <v>326</v>
       </c>
       <c r="C30" s="1">
         <v>231</v>
       </c>
       <c r="D30" s="1">
         <v>245</v>
       </c>
       <c r="E30" s="1">
         <v>265</v>
       </c>
       <c r="F30" s="1">
         <v>264</v>
       </c>
       <c r="G30" s="23">
         <v>263</v>
       </c>
       <c r="H30" s="1">
         <v>237</v>
       </c>
       <c r="I30" s="40">
@@ -3083,52 +3137,55 @@
       </c>
       <c r="T30" s="40">
         <v>244</v>
       </c>
       <c r="U30" s="40">
         <v>227</v>
       </c>
       <c r="V30" s="40">
         <v>263</v>
       </c>
       <c r="W30" s="40">
         <v>244</v>
       </c>
       <c r="X30" s="39">
         <v>248</v>
       </c>
       <c r="Y30" s="39">
         <v>273</v>
       </c>
       <c r="Z30" s="57">
         <v>264</v>
       </c>
       <c r="AA30" s="57">
         <v>205</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="57">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1">
         <v>38</v>
       </c>
       <c r="C31" s="1">
         <v>31</v>
       </c>
       <c r="D31" s="1">
         <v>33</v>
       </c>
       <c r="E31" s="1">
         <v>32</v>
       </c>
       <c r="F31" s="1">
         <v>39</v>
       </c>
       <c r="G31" s="23">
         <v>26</v>
       </c>
       <c r="H31" s="1">
         <v>29</v>
       </c>
       <c r="I31" s="40">
@@ -3166,52 +3223,55 @@
       </c>
       <c r="T31" s="40">
         <v>22</v>
       </c>
       <c r="U31" s="40">
         <v>23</v>
       </c>
       <c r="V31" s="40">
         <v>30</v>
       </c>
       <c r="W31" s="40">
         <v>43</v>
       </c>
       <c r="X31" s="39">
         <v>25</v>
       </c>
       <c r="Y31" s="39">
         <v>34</v>
       </c>
       <c r="Z31" s="57">
         <v>34</v>
       </c>
       <c r="AA31" s="57">
         <v>35</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="57">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="1">
         <v>15</v>
       </c>
       <c r="C32" s="1">
         <v>7</v>
       </c>
       <c r="D32" s="1">
         <v>8</v>
       </c>
       <c r="E32" s="1">
         <v>13</v>
       </c>
       <c r="F32" s="1">
         <v>10</v>
       </c>
       <c r="G32" s="23">
         <v>9</v>
       </c>
       <c r="H32" s="1">
         <v>7</v>
       </c>
       <c r="I32" s="40">
@@ -3249,52 +3309,55 @@
       </c>
       <c r="T32" s="40">
         <v>7</v>
       </c>
       <c r="U32" s="40">
         <v>7</v>
       </c>
       <c r="V32" s="40">
         <v>7</v>
       </c>
       <c r="W32" s="40">
         <v>5</v>
       </c>
       <c r="X32" s="39">
         <v>10</v>
       </c>
       <c r="Y32" s="39">
         <v>8</v>
       </c>
       <c r="Z32" s="57">
         <v>10</v>
       </c>
       <c r="AA32" s="57">
         <v>14</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="57">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="1">
         <v>27</v>
       </c>
       <c r="C33" s="1">
         <v>17</v>
       </c>
       <c r="D33" s="1">
         <v>16</v>
       </c>
       <c r="E33" s="1">
         <v>23</v>
       </c>
       <c r="F33" s="1">
         <v>15</v>
       </c>
       <c r="G33" s="23">
         <v>25</v>
       </c>
       <c r="H33" s="1">
         <v>19</v>
       </c>
       <c r="I33" s="40">
@@ -3332,52 +3395,55 @@
       </c>
       <c r="T33" s="40">
         <v>22</v>
       </c>
       <c r="U33" s="40">
         <v>10</v>
       </c>
       <c r="V33" s="40">
         <v>20</v>
       </c>
       <c r="W33" s="40">
         <v>15</v>
       </c>
       <c r="X33" s="39">
         <v>19</v>
       </c>
       <c r="Y33" s="39">
         <v>20</v>
       </c>
       <c r="Z33" s="57">
         <v>23</v>
       </c>
       <c r="AA33" s="57">
         <v>8</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="57">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="1">
         <v>32</v>
       </c>
       <c r="C34" s="1">
         <v>11</v>
       </c>
       <c r="D34" s="1">
         <v>19</v>
       </c>
       <c r="E34" s="1">
         <v>23</v>
       </c>
       <c r="F34" s="1">
         <v>18</v>
       </c>
       <c r="G34" s="23">
         <v>29</v>
       </c>
       <c r="H34" s="1">
         <v>19</v>
       </c>
       <c r="I34" s="40">
@@ -3415,52 +3481,55 @@
       </c>
       <c r="T34" s="40">
         <v>12</v>
       </c>
       <c r="U34" s="40">
         <v>18</v>
       </c>
       <c r="V34" s="40">
         <v>27</v>
       </c>
       <c r="W34" s="40">
         <v>16</v>
       </c>
       <c r="X34" s="39">
         <v>17</v>
       </c>
       <c r="Y34" s="39">
         <v>16</v>
       </c>
       <c r="Z34" s="57">
         <v>23</v>
       </c>
       <c r="AA34" s="57">
         <v>9</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="57">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="1">
         <v>27</v>
       </c>
       <c r="C35" s="1">
         <v>18</v>
       </c>
       <c r="D35" s="1">
         <v>22</v>
       </c>
       <c r="E35" s="1">
         <v>18</v>
       </c>
       <c r="F35" s="1">
         <v>19</v>
       </c>
       <c r="G35" s="23">
         <v>15</v>
       </c>
       <c r="H35" s="1">
         <v>20</v>
       </c>
       <c r="I35" s="40">
@@ -3498,52 +3567,55 @@
       </c>
       <c r="T35" s="40">
         <v>20</v>
       </c>
       <c r="U35" s="40">
         <v>11</v>
       </c>
       <c r="V35" s="40">
         <v>20</v>
       </c>
       <c r="W35" s="40">
         <v>24</v>
       </c>
       <c r="X35" s="39">
         <v>19</v>
       </c>
       <c r="Y35" s="39">
         <v>20</v>
       </c>
       <c r="Z35" s="57">
         <v>15</v>
       </c>
       <c r="AA35" s="57">
         <v>13</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="57">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="1">
         <v>54</v>
       </c>
       <c r="C36" s="1">
         <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>36</v>
       </c>
       <c r="E36" s="1">
         <v>32</v>
       </c>
       <c r="F36" s="1">
         <v>42</v>
       </c>
       <c r="G36" s="23">
         <v>38</v>
       </c>
       <c r="H36" s="1">
         <v>39</v>
       </c>
       <c r="I36" s="40">
@@ -3581,52 +3653,55 @@
       </c>
       <c r="T36" s="40">
         <v>42</v>
       </c>
       <c r="U36" s="40">
         <v>41</v>
       </c>
       <c r="V36" s="40">
         <v>34</v>
       </c>
       <c r="W36" s="40">
         <v>43</v>
       </c>
       <c r="X36" s="39">
         <v>42</v>
       </c>
       <c r="Y36" s="39">
         <v>39</v>
       </c>
       <c r="Z36" s="57">
         <v>42</v>
       </c>
       <c r="AA36" s="57">
         <v>40</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="57">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="1">
         <v>5</v>
       </c>
       <c r="C37" s="1">
         <v>11</v>
       </c>
       <c r="D37" s="1">
         <v>7</v>
       </c>
       <c r="E37" s="1">
         <v>14</v>
       </c>
       <c r="F37" s="1">
         <v>10</v>
       </c>
       <c r="G37" s="23">
         <v>13</v>
       </c>
       <c r="H37" s="1">
         <v>7</v>
       </c>
       <c r="I37" s="40">
@@ -3664,52 +3739,55 @@
       </c>
       <c r="T37" s="40">
         <v>11</v>
       </c>
       <c r="U37" s="40">
         <v>13</v>
       </c>
       <c r="V37" s="40">
         <v>11</v>
       </c>
       <c r="W37" s="40">
         <v>7</v>
       </c>
       <c r="X37" s="39">
         <v>9</v>
       </c>
       <c r="Y37" s="39">
         <v>11</v>
       </c>
       <c r="Z37" s="57">
         <v>12</v>
       </c>
       <c r="AA37" s="57">
         <v>9</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="57">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="1">
         <v>19</v>
       </c>
       <c r="C38" s="1">
         <v>9</v>
       </c>
       <c r="D38" s="1">
         <v>8</v>
       </c>
       <c r="E38" s="1">
         <v>14</v>
       </c>
       <c r="F38" s="1">
         <v>17</v>
       </c>
       <c r="G38" s="23">
         <v>12</v>
       </c>
       <c r="H38" s="1">
         <v>10</v>
       </c>
       <c r="I38" s="40">
@@ -3747,52 +3825,55 @@
       </c>
       <c r="T38" s="40">
         <v>14</v>
       </c>
       <c r="U38" s="40">
         <v>10</v>
       </c>
       <c r="V38" s="40">
         <v>11</v>
       </c>
       <c r="W38" s="40">
         <v>9</v>
       </c>
       <c r="X38" s="39">
         <v>4</v>
       </c>
       <c r="Y38" s="39">
         <v>17</v>
       </c>
       <c r="Z38" s="57">
         <v>11</v>
       </c>
       <c r="AA38" s="57">
         <v>8</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="57">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="1">
         <v>19</v>
       </c>
       <c r="C39" s="1">
         <v>22</v>
       </c>
       <c r="D39" s="1">
         <v>24</v>
       </c>
       <c r="E39" s="1">
         <v>19</v>
       </c>
       <c r="F39" s="1">
         <v>26</v>
       </c>
       <c r="G39" s="23">
         <v>27</v>
       </c>
       <c r="H39" s="1">
         <v>19</v>
       </c>
       <c r="I39" s="40">
@@ -3830,52 +3911,55 @@
       </c>
       <c r="T39" s="40">
         <v>23</v>
       </c>
       <c r="U39" s="40">
         <v>22</v>
       </c>
       <c r="V39" s="40">
         <v>27</v>
       </c>
       <c r="W39" s="40">
         <v>17</v>
       </c>
       <c r="X39" s="39">
         <v>24</v>
       </c>
       <c r="Y39" s="39">
         <v>25</v>
       </c>
       <c r="Z39" s="57">
         <v>25</v>
       </c>
       <c r="AA39" s="57">
         <v>22</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="57">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="1">
         <v>29</v>
       </c>
       <c r="C40" s="1">
         <v>21</v>
       </c>
       <c r="D40" s="1">
         <v>27</v>
       </c>
       <c r="E40" s="1">
         <v>27</v>
       </c>
       <c r="F40" s="1">
         <v>19</v>
       </c>
       <c r="G40" s="23">
         <v>22</v>
       </c>
       <c r="H40" s="1">
         <v>20</v>
       </c>
       <c r="I40" s="40">
@@ -3913,52 +3997,55 @@
       </c>
       <c r="T40" s="40">
         <v>29</v>
       </c>
       <c r="U40" s="40">
         <v>24</v>
       </c>
       <c r="V40" s="40">
         <v>21</v>
       </c>
       <c r="W40" s="40">
         <v>23</v>
       </c>
       <c r="X40" s="39">
         <v>23</v>
       </c>
       <c r="Y40" s="39">
         <v>19</v>
       </c>
       <c r="Z40" s="57">
         <v>22</v>
       </c>
       <c r="AA40" s="57">
         <v>13</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="57">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="1">
         <v>18</v>
       </c>
       <c r="C41" s="1">
         <v>8</v>
       </c>
       <c r="D41" s="1">
         <v>9</v>
       </c>
       <c r="E41" s="1">
         <v>7</v>
       </c>
       <c r="F41" s="1">
         <v>11</v>
       </c>
       <c r="G41" s="23">
         <v>7</v>
       </c>
       <c r="H41" s="1">
         <v>7</v>
       </c>
       <c r="I41" s="40">
@@ -3996,52 +4083,55 @@
       </c>
       <c r="T41" s="40">
         <v>6</v>
       </c>
       <c r="U41" s="40">
         <v>8</v>
       </c>
       <c r="V41" s="40">
         <v>6</v>
       </c>
       <c r="W41" s="40">
         <v>10</v>
       </c>
       <c r="X41" s="39">
         <v>12</v>
       </c>
       <c r="Y41" s="39">
         <v>13</v>
       </c>
       <c r="Z41" s="57">
         <v>8</v>
       </c>
       <c r="AA41" s="57">
         <v>10</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="57">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="1">
         <v>7</v>
       </c>
       <c r="C42" s="1">
         <v>4</v>
       </c>
       <c r="D42" s="1">
         <v>12</v>
       </c>
       <c r="E42" s="1">
         <v>10</v>
       </c>
       <c r="F42" s="1">
         <v>6</v>
       </c>
       <c r="G42" s="23">
         <v>11</v>
       </c>
       <c r="H42" s="1">
         <v>7</v>
       </c>
       <c r="I42" s="40">
@@ -4079,52 +4169,55 @@
       </c>
       <c r="T42" s="40">
         <v>9</v>
       </c>
       <c r="U42" s="40">
         <v>9</v>
       </c>
       <c r="V42" s="40">
         <v>13</v>
       </c>
       <c r="W42" s="40">
         <v>8</v>
       </c>
       <c r="X42" s="39">
         <v>6</v>
       </c>
       <c r="Y42" s="39">
         <v>7</v>
       </c>
       <c r="Z42" s="57">
         <v>6</v>
       </c>
       <c r="AA42" s="57">
         <v>8</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="57">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="2">
         <v>36</v>
       </c>
       <c r="C43" s="2">
         <v>29</v>
       </c>
       <c r="D43" s="2">
         <v>24</v>
       </c>
       <c r="E43" s="2">
         <v>33</v>
       </c>
       <c r="F43" s="2">
         <v>32</v>
       </c>
       <c r="G43" s="25">
         <v>29</v>
       </c>
       <c r="H43" s="25">
         <v>34</v>
       </c>
       <c r="I43" s="41">
@@ -4162,194 +4255,197 @@
       </c>
       <c r="T43" s="41">
         <v>27</v>
       </c>
       <c r="U43" s="41">
         <v>31</v>
       </c>
       <c r="V43" s="41">
         <v>36</v>
       </c>
       <c r="W43" s="41">
         <v>24</v>
       </c>
       <c r="X43" s="54">
         <v>38</v>
       </c>
       <c r="Y43" s="54">
         <v>44</v>
       </c>
       <c r="Z43" s="56">
         <v>33</v>
       </c>
       <c r="AA43" s="56">
         <v>16</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="56">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AB17" sqref="AB17"/>
+    <sheetView tabSelected="1" topLeftCell="O1" workbookViewId="0">
+      <selection activeCell="AG35" sqref="AG35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="17" bestFit="1" customWidth="1"/>
     <col min="15" max="18" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="60"/>
-[...22 lines deleted...]
-      <c r="Y1" s="60"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="65"/>
-      <c r="B4" s="58">
+      <c r="B4" s="62">
         <v>2024</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="58">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="62">
         <v>2025</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58">
+      <c r="O4" s="63"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="63"/>
+      <c r="X4" s="63"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="62">
         <v>2026</v>
       </c>
-      <c r="AA4" s="59"/>
-[...9 lines deleted...]
-      <c r="AK4" s="59"/>
+      <c r="AA4" s="63"/>
+      <c r="AB4" s="63"/>
+      <c r="AC4" s="63"/>
+      <c r="AD4" s="63"/>
+      <c r="AE4" s="63"/>
+      <c r="AF4" s="63"/>
+      <c r="AG4" s="63"/>
+      <c r="AH4" s="63"/>
+      <c r="AI4" s="63"/>
+      <c r="AJ4" s="63"/>
+      <c r="AK4" s="63"/>
     </row>
     <row r="5" spans="1:37" ht="22.5">
       <c r="A5" s="66"/>
       <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="7" t="s">
@@ -4419,77 +4515,77 @@
         <v>23</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="53" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="53" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="53" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="61"/>
-[...22 lines deleted...]
-      <c r="Y6" s="61"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="28">
         <v>13.94</v>
       </c>
       <c r="C7" s="28">
         <v>12.82</v>
       </c>
       <c r="D7" s="28">
         <v>12.05</v>
       </c>
       <c r="E7" s="28">
         <v>11.98</v>
       </c>
       <c r="F7" s="28">
         <v>11.87</v>
       </c>
       <c r="G7" s="29">
         <v>11.77</v>
       </c>
       <c r="H7" s="28">
         <v>11.65</v>
@@ -4529,50 +4625,53 @@
       </c>
       <c r="T7" s="46">
         <v>11.62</v>
       </c>
       <c r="U7" s="46">
         <v>11.4</v>
       </c>
       <c r="V7" s="46">
         <v>11.43</v>
       </c>
       <c r="W7" s="46">
         <v>11.43</v>
       </c>
       <c r="X7" s="46">
         <v>11.45</v>
       </c>
       <c r="Y7" s="46">
         <v>11.51</v>
       </c>
       <c r="Z7" s="42">
         <v>11.84</v>
       </c>
       <c r="AA7" s="46">
         <v>10.99</v>
       </c>
+      <c r="AB7" s="46">
+        <v>11.55</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="28">
         <v>13.1</v>
       </c>
       <c r="C8" s="28">
         <v>12.5</v>
       </c>
       <c r="D8" s="28">
         <v>11.92</v>
       </c>
       <c r="E8" s="28">
         <v>11.85</v>
       </c>
       <c r="F8" s="28">
         <v>11.75</v>
       </c>
       <c r="G8" s="29">
         <v>11.49</v>
       </c>
       <c r="H8" s="28">
         <v>11.39</v>
@@ -4612,50 +4711,53 @@
       </c>
       <c r="T8" s="46">
         <v>11.3</v>
       </c>
       <c r="U8" s="46">
         <v>11.06</v>
       </c>
       <c r="V8" s="46">
         <v>11.04</v>
       </c>
       <c r="W8" s="46">
         <v>11.06</v>
       </c>
       <c r="X8" s="46">
         <v>11.15</v>
       </c>
       <c r="Y8" s="46">
         <v>11.16</v>
       </c>
       <c r="Z8" s="42">
         <v>11.79</v>
       </c>
       <c r="AA8" s="46">
         <v>10.64</v>
       </c>
+      <c r="AB8" s="46">
+        <v>10.4</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="28">
         <v>14.31</v>
       </c>
       <c r="C9" s="28">
         <v>13.41</v>
       </c>
       <c r="D9" s="28">
         <v>13.04</v>
       </c>
       <c r="E9" s="28">
         <v>12.92</v>
       </c>
       <c r="F9" s="28">
         <v>13.25</v>
       </c>
       <c r="G9" s="29">
         <v>12.72</v>
       </c>
       <c r="H9" s="28">
         <v>12.45</v>
@@ -4695,50 +4797,53 @@
       </c>
       <c r="T9" s="46">
         <v>10</v>
       </c>
       <c r="U9" s="46">
         <v>9.86</v>
       </c>
       <c r="V9" s="46">
         <v>10.11</v>
       </c>
       <c r="W9" s="46">
         <v>10.78</v>
       </c>
       <c r="X9" s="46">
         <v>10.71</v>
       </c>
       <c r="Y9" s="46">
         <v>10.93</v>
       </c>
       <c r="Z9" s="42">
         <v>13.65</v>
       </c>
       <c r="AA9" s="46">
         <v>14.62</v>
       </c>
+      <c r="AB9" s="46">
+        <v>14.96</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="28">
         <v>13.7</v>
       </c>
       <c r="C10" s="28">
         <v>10.35</v>
       </c>
       <c r="D10" s="28">
         <v>9.2799999999999994</v>
       </c>
       <c r="E10" s="28">
         <v>10</v>
       </c>
       <c r="F10" s="28">
         <v>9.7899999999999991</v>
       </c>
       <c r="G10" s="29">
         <v>9.57</v>
       </c>
       <c r="H10" s="28">
         <v>9.1199999999999992</v>
@@ -4778,50 +4883,53 @@
       </c>
       <c r="T10" s="46">
         <v>6.51</v>
       </c>
       <c r="U10" s="46">
         <v>6.53</v>
       </c>
       <c r="V10" s="46">
         <v>6.55</v>
       </c>
       <c r="W10" s="46">
         <v>6.38</v>
       </c>
       <c r="X10" s="46">
         <v>6.67</v>
       </c>
       <c r="Y10" s="46">
         <v>6.75</v>
       </c>
       <c r="Z10" s="42">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA10" s="46">
         <v>12.4</v>
       </c>
+      <c r="AB10" s="46">
+        <v>10.53</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="28">
         <v>18.690000000000001</v>
       </c>
       <c r="C11" s="28">
         <v>14.96</v>
       </c>
       <c r="D11" s="28">
         <v>13.05</v>
       </c>
       <c r="E11" s="28">
         <v>13.92</v>
       </c>
       <c r="F11" s="28">
         <v>13.22</v>
       </c>
       <c r="G11" s="29">
         <v>13.62</v>
       </c>
       <c r="H11" s="28">
         <v>13.59</v>
@@ -4861,50 +4969,53 @@
       </c>
       <c r="T11" s="46">
         <v>12.5</v>
       </c>
       <c r="U11" s="46">
         <v>12.11</v>
       </c>
       <c r="V11" s="46">
         <v>11.96</v>
       </c>
       <c r="W11" s="46">
         <v>12.03</v>
       </c>
       <c r="X11" s="46">
         <v>11.96</v>
       </c>
       <c r="Y11" s="46">
         <v>12.06</v>
       </c>
       <c r="Z11" s="42">
         <v>11.97</v>
       </c>
       <c r="AA11" s="46">
         <v>9.42</v>
       </c>
+      <c r="AB11" s="46">
+        <v>11.88</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="28">
         <v>18.28</v>
       </c>
       <c r="C12" s="28">
         <v>12.68</v>
       </c>
       <c r="D12" s="28">
         <v>12.05</v>
       </c>
       <c r="E12" s="28">
         <v>12.43</v>
       </c>
       <c r="F12" s="28">
         <v>11.98</v>
       </c>
       <c r="G12" s="29">
         <v>12.8</v>
       </c>
       <c r="H12" s="28">
         <v>12.52</v>
@@ -4944,50 +5055,53 @@
       </c>
       <c r="T12" s="46">
         <v>13.87</v>
       </c>
       <c r="U12" s="46">
         <v>13.43</v>
       </c>
       <c r="V12" s="46">
         <v>13.73</v>
       </c>
       <c r="W12" s="46">
         <v>13.28</v>
       </c>
       <c r="X12" s="46">
         <v>13</v>
       </c>
       <c r="Y12" s="46">
         <v>12.68</v>
       </c>
       <c r="Z12" s="42">
         <v>13.84</v>
       </c>
       <c r="AA12" s="46">
         <v>10.050000000000001</v>
       </c>
+      <c r="AB12" s="46">
+        <v>12.31</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="28">
         <v>18.22</v>
       </c>
       <c r="C13" s="28">
         <v>15.71</v>
       </c>
       <c r="D13" s="28">
         <v>15.36</v>
       </c>
       <c r="E13" s="28">
         <v>14.64</v>
       </c>
       <c r="F13" s="28">
         <v>14.26</v>
       </c>
       <c r="G13" s="29">
         <v>13.62</v>
       </c>
       <c r="H13" s="28">
         <v>13.61</v>
@@ -5027,50 +5141,53 @@
       </c>
       <c r="T13" s="46">
         <v>12.55</v>
       </c>
       <c r="U13" s="46">
         <v>11.91</v>
       </c>
       <c r="V13" s="46">
         <v>12.21</v>
       </c>
       <c r="W13" s="46">
         <v>12.68</v>
       </c>
       <c r="X13" s="46">
         <v>12.77</v>
       </c>
       <c r="Y13" s="46">
         <v>12.87</v>
       </c>
       <c r="Z13" s="42">
         <v>10.9</v>
       </c>
       <c r="AA13" s="46">
         <v>10.61</v>
       </c>
+      <c r="AB13" s="46">
+        <v>11.42</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="28">
         <v>13.78</v>
       </c>
       <c r="C14" s="28">
         <v>12.77</v>
       </c>
       <c r="D14" s="28">
         <v>11.53</v>
       </c>
       <c r="E14" s="28">
         <v>10.64</v>
       </c>
       <c r="F14" s="28">
         <v>10.63</v>
       </c>
       <c r="G14" s="29">
         <v>10.52</v>
       </c>
       <c r="H14" s="28">
         <v>10.45</v>
@@ -5110,50 +5227,53 @@
       </c>
       <c r="T14" s="46">
         <v>10.92</v>
       </c>
       <c r="U14" s="46">
         <v>10.86</v>
       </c>
       <c r="V14" s="46">
         <v>10.64</v>
       </c>
       <c r="W14" s="46">
         <v>10.67</v>
       </c>
       <c r="X14" s="46">
         <v>10.7</v>
       </c>
       <c r="Y14" s="46">
         <v>10.63</v>
       </c>
       <c r="Z14" s="42">
         <v>10.8</v>
       </c>
       <c r="AA14" s="46">
         <v>11.06</v>
       </c>
+      <c r="AB14" s="46">
+        <v>12.77</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="28">
         <v>8.3000000000000007</v>
       </c>
       <c r="C15" s="28">
         <v>11.08</v>
       </c>
       <c r="D15" s="28">
         <v>10.58</v>
       </c>
       <c r="E15" s="28">
         <v>11.13</v>
       </c>
       <c r="F15" s="28">
         <v>10.55</v>
       </c>
       <c r="G15" s="29">
         <v>11.28</v>
       </c>
       <c r="H15" s="28">
         <v>11.96</v>
@@ -5193,50 +5313,53 @@
       </c>
       <c r="T15" s="46">
         <v>16.05</v>
       </c>
       <c r="U15" s="46">
         <v>15.89</v>
       </c>
       <c r="V15" s="46">
         <v>15.61</v>
       </c>
       <c r="W15" s="46">
         <v>15.23</v>
       </c>
       <c r="X15" s="46">
         <v>14.45</v>
       </c>
       <c r="Y15" s="46">
         <v>14.48</v>
       </c>
       <c r="Z15" s="42">
         <v>12.31</v>
       </c>
       <c r="AA15" s="46">
         <v>12.1</v>
       </c>
+      <c r="AB15" s="46">
+        <v>12.4</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="28">
         <v>20.77</v>
       </c>
       <c r="C16" s="28">
         <v>18.98</v>
       </c>
       <c r="D16" s="28">
         <v>14.99</v>
       </c>
       <c r="E16" s="28">
         <v>14.92</v>
       </c>
       <c r="F16" s="28">
         <v>15.72</v>
       </c>
       <c r="G16" s="29">
         <v>15.31</v>
       </c>
       <c r="H16" s="28">
         <v>15.23</v>
@@ -5276,52 +5399,55 @@
       </c>
       <c r="T16" s="46">
         <v>14.37</v>
       </c>
       <c r="U16" s="46">
         <v>14</v>
       </c>
       <c r="V16" s="46">
         <v>13.72</v>
       </c>
       <c r="W16" s="46">
         <v>14.03</v>
       </c>
       <c r="X16" s="46">
         <v>13.47</v>
       </c>
       <c r="Y16" s="46">
         <v>13.93</v>
       </c>
       <c r="Z16" s="42">
         <v>10.56</v>
       </c>
       <c r="AA16" s="46">
         <v>11.1</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="46">
+        <v>12.36</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="28">
         <v>12.81</v>
       </c>
       <c r="C17" s="28">
         <v>14.36</v>
       </c>
       <c r="D17" s="28">
         <v>14.94</v>
       </c>
       <c r="E17" s="28">
         <v>14.42</v>
       </c>
       <c r="F17" s="28">
         <v>15.02</v>
       </c>
       <c r="G17" s="29">
         <v>15.61</v>
       </c>
       <c r="H17" s="28">
         <v>15.18</v>
       </c>
       <c r="I17" s="33">
@@ -5359,52 +5485,55 @@
       </c>
       <c r="T17" s="46">
         <v>15.08</v>
       </c>
       <c r="U17" s="46">
         <v>15.08</v>
       </c>
       <c r="V17" s="46">
         <v>15.54</v>
       </c>
       <c r="W17" s="46">
         <v>15.11</v>
       </c>
       <c r="X17" s="46">
         <v>15.28</v>
       </c>
       <c r="Y17" s="46">
         <v>15.43</v>
       </c>
       <c r="Z17" s="42">
         <v>17.010000000000002</v>
       </c>
       <c r="AA17" s="46">
         <v>16.78</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="46">
+        <v>17.25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="28">
         <v>12.94</v>
       </c>
       <c r="C18" s="28">
         <v>12.49</v>
       </c>
       <c r="D18" s="28">
         <v>11.92</v>
       </c>
       <c r="E18" s="28">
         <v>11.67</v>
       </c>
       <c r="F18" s="28">
         <v>11.31</v>
       </c>
       <c r="G18" s="29">
         <v>11.19</v>
       </c>
       <c r="H18" s="28">
         <v>10.79</v>
       </c>
       <c r="I18" s="33">
@@ -5442,52 +5571,55 @@
       </c>
       <c r="T18" s="46">
         <v>12.12</v>
       </c>
       <c r="U18" s="46">
         <v>11.77</v>
       </c>
       <c r="V18" s="46">
         <v>11.85</v>
       </c>
       <c r="W18" s="46">
         <v>11.77</v>
       </c>
       <c r="X18" s="46">
         <v>11.78</v>
       </c>
       <c r="Y18" s="46">
         <v>11.81</v>
       </c>
       <c r="Z18" s="42">
         <v>12.13</v>
       </c>
       <c r="AA18" s="46">
         <v>10.53</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="46">
+        <v>11.72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="28">
         <v>22.57</v>
       </c>
       <c r="C19" s="28">
         <v>16.760000000000002</v>
       </c>
       <c r="D19" s="28">
         <v>14.76</v>
       </c>
       <c r="E19" s="28">
         <v>13.3</v>
       </c>
       <c r="F19" s="28">
         <v>13.33</v>
       </c>
       <c r="G19" s="29">
         <v>12.59</v>
       </c>
       <c r="H19" s="28">
         <v>12.03</v>
       </c>
       <c r="I19" s="33">
@@ -5525,52 +5657,55 @@
       </c>
       <c r="T19" s="46">
         <v>10.99</v>
       </c>
       <c r="U19" s="46">
         <v>10.88</v>
       </c>
       <c r="V19" s="46">
         <v>10.56</v>
       </c>
       <c r="W19" s="46">
         <v>10.78</v>
       </c>
       <c r="X19" s="46">
         <v>11.25</v>
       </c>
       <c r="Y19" s="46">
         <v>11.7</v>
       </c>
       <c r="Z19" s="42">
         <v>10.55</v>
       </c>
       <c r="AA19" s="46">
         <v>12.46</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="46">
+        <v>13.22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="28">
         <v>6.6</v>
       </c>
       <c r="C20" s="28">
         <v>5.35</v>
       </c>
       <c r="D20" s="28">
         <v>7.33</v>
       </c>
       <c r="E20" s="28">
         <v>7.89</v>
       </c>
       <c r="F20" s="28">
         <v>7.4</v>
       </c>
       <c r="G20" s="29">
         <v>7.92</v>
       </c>
       <c r="H20" s="28">
         <v>7.73</v>
       </c>
       <c r="I20" s="33">
@@ -5608,52 +5743,55 @@
       </c>
       <c r="T20" s="46">
         <v>6.34</v>
       </c>
       <c r="U20" s="46">
         <v>6.69</v>
       </c>
       <c r="V20" s="46">
         <v>7.43</v>
       </c>
       <c r="W20" s="46">
         <v>7.48</v>
       </c>
       <c r="X20" s="46">
         <v>7.37</v>
       </c>
       <c r="Y20" s="46">
         <v>7.33</v>
       </c>
       <c r="Z20" s="42">
         <v>6.19</v>
       </c>
       <c r="AA20" s="46">
         <v>7.62</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="46">
+        <v>8.23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="28">
         <v>12.18</v>
       </c>
       <c r="C21" s="28">
         <v>11.36</v>
       </c>
       <c r="D21" s="28">
         <v>10.24</v>
       </c>
       <c r="E21" s="28">
         <v>10.55</v>
       </c>
       <c r="F21" s="28">
         <v>10.61</v>
       </c>
       <c r="G21" s="29">
         <v>10.54</v>
       </c>
       <c r="H21" s="28">
         <v>10.69</v>
       </c>
       <c r="I21" s="33">
@@ -5691,82 +5829,85 @@
       </c>
       <c r="T21" s="46">
         <v>11.67</v>
       </c>
       <c r="U21" s="46">
         <v>11.55</v>
       </c>
       <c r="V21" s="46">
         <v>11.69</v>
       </c>
       <c r="W21" s="46">
         <v>11.34</v>
       </c>
       <c r="X21" s="46">
         <v>11.54</v>
       </c>
       <c r="Y21" s="46">
         <v>11.84</v>
       </c>
       <c r="Z21" s="42">
         <v>11.62</v>
       </c>
       <c r="AA21" s="46">
         <v>9.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62" t="s">
+      <c r="AB21" s="46">
+        <v>11.07</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="62"/>
-[...22 lines deleted...]
-      <c r="Y22" s="62"/>
+      <c r="B22" s="60"/>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="60"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="60"/>
+      <c r="T22" s="60"/>
+      <c r="U22" s="60"/>
+      <c r="V22" s="60"/>
+      <c r="W22" s="60"/>
+      <c r="X22" s="60"/>
+      <c r="Y22" s="60"/>
       <c r="AA22" s="46"/>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="28">
         <v>13.45</v>
       </c>
       <c r="C23" s="28">
         <v>12.9</v>
       </c>
       <c r="D23" s="28">
         <v>12.03</v>
       </c>
       <c r="E23" s="28">
         <v>11.9</v>
       </c>
       <c r="F23" s="28">
         <v>11.79</v>
       </c>
       <c r="G23" s="29">
         <v>11.57</v>
       </c>
       <c r="H23" s="28">
         <v>11.55</v>
       </c>
       <c r="I23" s="33">
@@ -5804,52 +5945,55 @@
       </c>
       <c r="T23" s="46">
         <v>11.68</v>
       </c>
       <c r="U23" s="46">
         <v>11.41</v>
       </c>
       <c r="V23" s="46">
         <v>11.36</v>
       </c>
       <c r="W23" s="46">
         <v>11.42</v>
       </c>
       <c r="X23" s="46">
         <v>11.44</v>
       </c>
       <c r="Y23" s="46">
         <v>11.48</v>
       </c>
       <c r="Z23" s="42">
         <v>11.42</v>
       </c>
       <c r="AA23" s="46">
         <v>10.54</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="46">
+        <v>10.55</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="28">
         <v>13.1</v>
       </c>
       <c r="C24" s="28">
         <v>12.5</v>
       </c>
       <c r="D24" s="28">
         <v>11.92</v>
       </c>
       <c r="E24" s="28">
         <v>11.85</v>
       </c>
       <c r="F24" s="28">
         <v>11.75</v>
       </c>
       <c r="G24" s="29">
         <v>11.49</v>
       </c>
       <c r="H24" s="28">
         <v>11.39</v>
       </c>
       <c r="I24" s="33">
@@ -5887,52 +6031,55 @@
       </c>
       <c r="T24" s="46">
         <v>11.3</v>
       </c>
       <c r="U24" s="46">
         <v>11.06</v>
       </c>
       <c r="V24" s="46">
         <v>11.04</v>
       </c>
       <c r="W24" s="46">
         <v>11.06</v>
       </c>
       <c r="X24" s="46">
         <v>11.15</v>
       </c>
       <c r="Y24" s="46">
         <v>11.16</v>
       </c>
       <c r="Z24" s="42">
         <v>11.79</v>
       </c>
       <c r="AA24" s="46">
         <v>10.64</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="46">
+        <v>10.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="28">
         <v>20.87</v>
       </c>
       <c r="C25" s="28">
         <v>15.14</v>
       </c>
       <c r="D25" s="28">
         <v>12.31</v>
       </c>
       <c r="E25" s="28">
         <v>13.88</v>
       </c>
       <c r="F25" s="28">
         <v>13.51</v>
       </c>
       <c r="G25" s="29">
         <v>13.4</v>
       </c>
       <c r="H25" s="28">
         <v>13.68</v>
       </c>
       <c r="I25" s="33">
@@ -5970,52 +6117,55 @@
       </c>
       <c r="T25" s="46">
         <v>14.75</v>
       </c>
       <c r="U25" s="46">
         <v>14.82</v>
       </c>
       <c r="V25" s="46">
         <v>13.64</v>
       </c>
       <c r="W25" s="46">
         <v>14.08</v>
       </c>
       <c r="X25" s="46">
         <v>13.47</v>
       </c>
       <c r="Y25" s="46">
         <v>13.38</v>
       </c>
       <c r="Z25" s="42">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA25" s="46">
         <v>5.8</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="46">
+        <v>9.07</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="28">
         <v>12.19</v>
       </c>
       <c r="C26" s="28">
         <v>13.47</v>
       </c>
       <c r="D26" s="28">
         <v>12.95</v>
       </c>
       <c r="E26" s="28">
         <v>11.46</v>
       </c>
       <c r="F26" s="28">
         <v>9.81</v>
       </c>
       <c r="G26" s="29">
         <v>10.5</v>
       </c>
       <c r="H26" s="28">
         <v>12.97</v>
       </c>
       <c r="I26" s="33">
@@ -6053,52 +6203,55 @@
       </c>
       <c r="T26" s="46">
         <v>15.18</v>
       </c>
       <c r="U26" s="46">
         <v>15.04</v>
       </c>
       <c r="V26" s="46">
         <v>14.79</v>
       </c>
       <c r="W26" s="46">
         <v>15.06</v>
       </c>
       <c r="X26" s="46">
         <v>13.69</v>
       </c>
       <c r="Y26" s="46">
         <v>14.01</v>
       </c>
       <c r="Z26" s="42">
         <v>8.92</v>
       </c>
       <c r="AA26" s="46">
         <v>10.41</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="46">
+        <v>11.72</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="28">
         <v>17.41</v>
       </c>
       <c r="C27" s="28">
         <v>19.7</v>
       </c>
       <c r="D27" s="28">
         <v>14.42</v>
       </c>
       <c r="E27" s="28">
         <v>13.5</v>
       </c>
       <c r="F27" s="28">
         <v>13.98</v>
       </c>
       <c r="G27" s="29">
         <v>13.38</v>
       </c>
       <c r="H27" s="28">
         <v>13.97</v>
       </c>
       <c r="I27" s="33">
@@ -6136,52 +6289,55 @@
       </c>
       <c r="T27" s="46">
         <v>15.2</v>
       </c>
       <c r="U27" s="46">
         <v>14.54</v>
       </c>
       <c r="V27" s="46">
         <v>13.75</v>
       </c>
       <c r="W27" s="46">
         <v>14.62</v>
       </c>
       <c r="X27" s="46">
         <v>14.26</v>
       </c>
       <c r="Y27" s="46">
         <v>14.31</v>
       </c>
       <c r="Z27" s="42">
         <v>5.8</v>
       </c>
       <c r="AA27" s="46">
         <v>8.39</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="46">
+        <v>9.01</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="28">
         <v>12.66</v>
       </c>
       <c r="C28" s="28">
         <v>13.69</v>
       </c>
       <c r="D28" s="28">
         <v>11.8</v>
       </c>
       <c r="E28" s="28">
         <v>10.73</v>
       </c>
       <c r="F28" s="28">
         <v>11.14</v>
       </c>
       <c r="G28" s="29">
         <v>11.16</v>
       </c>
       <c r="H28" s="28">
         <v>10.59</v>
       </c>
       <c r="I28" s="33">
@@ -6219,82 +6375,85 @@
       </c>
       <c r="T28" s="46">
         <v>12.31</v>
       </c>
       <c r="U28" s="46">
         <v>11.42</v>
       </c>
       <c r="V28" s="46">
         <v>12.04</v>
       </c>
       <c r="W28" s="46">
         <v>12.01</v>
       </c>
       <c r="X28" s="46">
         <v>12.11</v>
       </c>
       <c r="Y28" s="46">
         <v>12.65</v>
       </c>
       <c r="Z28" s="42">
         <v>14.73</v>
       </c>
       <c r="AA28" s="46">
         <v>13.49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="63" t="s">
+      <c r="AB28" s="46">
+        <v>14.58</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="63"/>
-[...22 lines deleted...]
-      <c r="Y29" s="63"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
       <c r="AA29" s="46"/>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="28">
         <v>14.41</v>
       </c>
       <c r="C30" s="28">
         <v>12.75</v>
       </c>
       <c r="D30" s="28">
         <v>12.07</v>
       </c>
       <c r="E30" s="28">
         <v>12.05</v>
       </c>
       <c r="F30" s="28">
         <v>11.95</v>
       </c>
       <c r="G30" s="29">
         <v>11.96</v>
       </c>
       <c r="H30" s="28">
         <v>11.75</v>
       </c>
       <c r="I30" s="33">
@@ -6332,52 +6491,55 @@
       </c>
       <c r="T30" s="46">
         <v>11.55</v>
       </c>
       <c r="U30" s="46">
         <v>11.39</v>
       </c>
       <c r="V30" s="46">
         <v>11.5</v>
       </c>
       <c r="W30" s="46">
         <v>11.45</v>
       </c>
       <c r="X30" s="46">
         <v>11.46</v>
       </c>
       <c r="Y30" s="46">
         <v>11.53</v>
       </c>
       <c r="Z30" s="42">
         <v>12.27</v>
       </c>
       <c r="AA30" s="46">
         <v>11.44</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="46">
+        <v>12.57</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="28">
         <v>14.31</v>
       </c>
       <c r="C31" s="28">
         <v>13.41</v>
       </c>
       <c r="D31" s="28">
         <v>13.04</v>
       </c>
       <c r="E31" s="28">
         <v>12.92</v>
       </c>
       <c r="F31" s="28">
         <v>13.25</v>
       </c>
       <c r="G31" s="29">
         <v>12.72</v>
       </c>
       <c r="H31" s="28">
         <v>12.45</v>
       </c>
       <c r="I31" s="33">
@@ -6415,52 +6577,55 @@
       </c>
       <c r="T31" s="46">
         <v>10</v>
       </c>
       <c r="U31" s="46">
         <v>9.86</v>
       </c>
       <c r="V31" s="46">
         <v>10.11</v>
       </c>
       <c r="W31" s="46">
         <v>10.78</v>
       </c>
       <c r="X31" s="46">
         <v>10.71</v>
       </c>
       <c r="Y31" s="46">
         <v>10.93</v>
       </c>
       <c r="Z31" s="42">
         <v>13.65</v>
       </c>
       <c r="AA31" s="46">
         <v>14.62</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="46">
+        <v>14.96</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="28">
         <v>13.7</v>
       </c>
       <c r="C32" s="28">
         <v>10.35</v>
       </c>
       <c r="D32" s="28">
         <v>9.2799999999999994</v>
       </c>
       <c r="E32" s="28">
         <v>10</v>
       </c>
       <c r="F32" s="28">
         <v>9.7899999999999991</v>
       </c>
       <c r="G32" s="29">
         <v>9.57</v>
       </c>
       <c r="H32" s="28">
         <v>9.1199999999999992</v>
       </c>
       <c r="I32" s="33">
@@ -6498,52 +6663,55 @@
       </c>
       <c r="T32" s="46">
         <v>6.51</v>
       </c>
       <c r="U32" s="46">
         <v>6.53</v>
       </c>
       <c r="V32" s="46">
         <v>6.55</v>
       </c>
       <c r="W32" s="46">
         <v>6.38</v>
       </c>
       <c r="X32" s="46">
         <v>6.67</v>
       </c>
       <c r="Y32" s="46">
         <v>6.75</v>
       </c>
       <c r="Z32" s="42">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA32" s="46">
         <v>12.4</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="46">
+        <v>10.53</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="28">
         <v>17.66</v>
       </c>
       <c r="C33" s="28">
         <v>14.88</v>
       </c>
       <c r="D33" s="28">
         <v>13.41</v>
       </c>
       <c r="E33" s="28">
         <v>13.94</v>
       </c>
       <c r="F33" s="28">
         <v>13.09</v>
       </c>
       <c r="G33" s="29">
         <v>13.72</v>
       </c>
       <c r="H33" s="28">
         <v>13.55</v>
       </c>
       <c r="I33" s="33">
@@ -6581,52 +6749,55 @@
       </c>
       <c r="T33" s="46">
         <v>11.4</v>
       </c>
       <c r="U33" s="46">
         <v>10.8</v>
       </c>
       <c r="V33" s="46">
         <v>11.15</v>
       </c>
       <c r="W33" s="46">
         <v>11.03</v>
       </c>
       <c r="X33" s="46">
         <v>11.23</v>
       </c>
       <c r="Y33" s="46">
         <v>11.42</v>
       </c>
       <c r="Z33" s="42">
         <v>15.87</v>
       </c>
       <c r="AA33" s="46">
         <v>11.23</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="46">
+        <v>13.28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="28">
         <v>18.28</v>
       </c>
       <c r="C34" s="28">
         <v>12.68</v>
       </c>
       <c r="D34" s="28">
         <v>12.05</v>
       </c>
       <c r="E34" s="28">
         <v>12.43</v>
       </c>
       <c r="F34" s="28">
         <v>11.98</v>
       </c>
       <c r="G34" s="29">
         <v>12.8</v>
       </c>
       <c r="H34" s="28">
         <v>12.52</v>
       </c>
       <c r="I34" s="33">
@@ -6664,52 +6835,55 @@
       </c>
       <c r="T34" s="46">
         <v>13.87</v>
       </c>
       <c r="U34" s="46">
         <v>13.43</v>
       </c>
       <c r="V34" s="46">
         <v>13.73</v>
       </c>
       <c r="W34" s="46">
         <v>13.28</v>
       </c>
       <c r="X34" s="46">
         <v>13</v>
       </c>
       <c r="Y34" s="46">
         <v>12.68</v>
       </c>
       <c r="Z34" s="42">
         <v>13.84</v>
       </c>
       <c r="AA34" s="46">
         <v>10.050000000000001</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="46">
+        <v>12.31</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="28">
         <v>18.22</v>
       </c>
       <c r="C35" s="28">
         <v>15.71</v>
       </c>
       <c r="D35" s="28">
         <v>15.36</v>
       </c>
       <c r="E35" s="28">
         <v>14.64</v>
       </c>
       <c r="F35" s="28">
         <v>14.26</v>
       </c>
       <c r="G35" s="29">
         <v>13.62</v>
       </c>
       <c r="H35" s="28">
         <v>13.61</v>
       </c>
       <c r="I35" s="33">
@@ -6747,52 +6921,55 @@
       </c>
       <c r="T35" s="46">
         <v>12.55</v>
       </c>
       <c r="U35" s="46">
         <v>11.91</v>
       </c>
       <c r="V35" s="46">
         <v>12.21</v>
       </c>
       <c r="W35" s="46">
         <v>12.68</v>
       </c>
       <c r="X35" s="46">
         <v>12.77</v>
       </c>
       <c r="Y35" s="46">
         <v>12.87</v>
       </c>
       <c r="Z35" s="42">
         <v>10.9</v>
       </c>
       <c r="AA35" s="46">
         <v>10.61</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="46">
+        <v>11.42</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="28">
         <v>13.78</v>
       </c>
       <c r="C36" s="28">
         <v>12.77</v>
       </c>
       <c r="D36" s="28">
         <v>11.53</v>
       </c>
       <c r="E36" s="28">
         <v>10.64</v>
       </c>
       <c r="F36" s="28">
         <v>10.63</v>
       </c>
       <c r="G36" s="29">
         <v>10.52</v>
       </c>
       <c r="H36" s="28">
         <v>10.45</v>
       </c>
       <c r="I36" s="33">
@@ -6830,52 +7007,55 @@
       </c>
       <c r="T36" s="46">
         <v>10.92</v>
       </c>
       <c r="U36" s="46">
         <v>10.86</v>
       </c>
       <c r="V36" s="46">
         <v>10.64</v>
       </c>
       <c r="W36" s="46">
         <v>10.67</v>
       </c>
       <c r="X36" s="46">
         <v>10.7</v>
       </c>
       <c r="Y36" s="46">
         <v>10.63</v>
       </c>
       <c r="Z36" s="42">
         <v>10.8</v>
       </c>
       <c r="AA36" s="46">
         <v>11.06</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="46">
+        <v>12.77</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="28">
         <v>5.74</v>
       </c>
       <c r="C37" s="28">
         <v>9.49</v>
       </c>
       <c r="D37" s="28">
         <v>9</v>
       </c>
       <c r="E37" s="28">
         <v>10.9</v>
       </c>
       <c r="F37" s="28">
         <v>11.05</v>
       </c>
       <c r="G37" s="29">
         <v>11.8</v>
       </c>
       <c r="H37" s="28">
         <v>11.27</v>
       </c>
       <c r="I37" s="33">
@@ -6913,52 +7093,55 @@
       </c>
       <c r="T37" s="46">
         <v>16.64</v>
       </c>
       <c r="U37" s="46">
         <v>16.46</v>
       </c>
       <c r="V37" s="46">
         <v>16.16</v>
       </c>
       <c r="W37" s="46">
         <v>15.34</v>
       </c>
       <c r="X37" s="46">
         <v>14.96</v>
       </c>
       <c r="Y37" s="46">
         <v>14.8</v>
       </c>
       <c r="Z37" s="42">
         <v>14.63</v>
       </c>
       <c r="AA37" s="46">
         <v>13.24</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="46">
+        <v>12.85</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="28">
         <v>23.65</v>
       </c>
       <c r="C38" s="28">
         <v>18.36</v>
       </c>
       <c r="D38" s="28">
         <v>15.48</v>
       </c>
       <c r="E38" s="28">
         <v>16.14</v>
       </c>
       <c r="F38" s="28">
         <v>17.21</v>
       </c>
       <c r="G38" s="29">
         <v>16.989999999999998</v>
       </c>
       <c r="H38" s="28">
         <v>16.329999999999998</v>
       </c>
       <c r="I38" s="33">
@@ -6996,52 +7179,55 @@
       </c>
       <c r="T38" s="46">
         <v>13.62</v>
       </c>
       <c r="U38" s="46">
         <v>13.53</v>
       </c>
       <c r="V38" s="46">
         <v>13.7</v>
       </c>
       <c r="W38" s="46">
         <v>13.5</v>
       </c>
       <c r="X38" s="46">
         <v>12.76</v>
       </c>
       <c r="Y38" s="46">
         <v>13.58</v>
       </c>
       <c r="Z38" s="42">
         <v>15.06</v>
       </c>
       <c r="AA38" s="46">
         <v>13.66</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="46">
+        <v>15.49</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="28">
         <v>12.81</v>
       </c>
       <c r="C39" s="28">
         <v>14.36</v>
       </c>
       <c r="D39" s="28">
         <v>14.94</v>
       </c>
       <c r="E39" s="28">
         <v>14.42</v>
       </c>
       <c r="F39" s="28">
         <v>15.02</v>
       </c>
       <c r="G39" s="29">
         <v>15.61</v>
       </c>
       <c r="H39" s="28">
         <v>15.18</v>
       </c>
       <c r="I39" s="33">
@@ -7079,52 +7265,55 @@
       </c>
       <c r="T39" s="46">
         <v>15.08</v>
       </c>
       <c r="U39" s="46">
         <v>15.08</v>
       </c>
       <c r="V39" s="46">
         <v>15.54</v>
       </c>
       <c r="W39" s="46">
         <v>15.11</v>
       </c>
       <c r="X39" s="46">
         <v>15.28</v>
       </c>
       <c r="Y39" s="46">
         <v>15.43</v>
       </c>
       <c r="Z39" s="42">
         <v>17.010000000000002</v>
       </c>
       <c r="AA39" s="46">
         <v>16.78</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="46">
+        <v>17.25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="28">
         <v>13.09</v>
       </c>
       <c r="C40" s="28">
         <v>11.89</v>
       </c>
       <c r="D40" s="28">
         <v>11.98</v>
       </c>
       <c r="E40" s="28">
         <v>12.13</v>
       </c>
       <c r="F40" s="28">
         <v>11.4</v>
       </c>
       <c r="G40" s="29">
         <v>11.21</v>
       </c>
       <c r="H40" s="28">
         <v>10.89</v>
       </c>
       <c r="I40" s="33">
@@ -7162,52 +7351,55 @@
       </c>
       <c r="T40" s="46">
         <v>12.02</v>
       </c>
       <c r="U40" s="46">
         <v>11.95</v>
       </c>
       <c r="V40" s="46">
         <v>11.75</v>
       </c>
       <c r="W40" s="46">
         <v>11.65</v>
       </c>
       <c r="X40" s="46">
         <v>11.61</v>
       </c>
       <c r="Y40" s="46">
         <v>11.38</v>
       </c>
       <c r="Z40" s="42">
         <v>10.76</v>
       </c>
       <c r="AA40" s="46">
         <v>8.9499999999999993</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="46">
+        <v>10.199999999999999</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="28">
         <v>22.57</v>
       </c>
       <c r="C41" s="28">
         <v>16.760000000000002</v>
       </c>
       <c r="D41" s="28">
         <v>14.76</v>
       </c>
       <c r="E41" s="28">
         <v>13.3</v>
       </c>
       <c r="F41" s="28">
         <v>13.33</v>
       </c>
       <c r="G41" s="29">
         <v>12.59</v>
       </c>
       <c r="H41" s="28">
         <v>12.03</v>
       </c>
       <c r="I41" s="33">
@@ -7245,52 +7437,55 @@
       </c>
       <c r="T41" s="46">
         <v>10.99</v>
       </c>
       <c r="U41" s="46">
         <v>10.88</v>
       </c>
       <c r="V41" s="46">
         <v>10.56</v>
       </c>
       <c r="W41" s="46">
         <v>10.78</v>
       </c>
       <c r="X41" s="46">
         <v>11.25</v>
       </c>
       <c r="Y41" s="46">
         <v>11.7</v>
       </c>
       <c r="Z41" s="42">
         <v>10.55</v>
       </c>
       <c r="AA41" s="46">
         <v>12.46</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="46">
+        <v>13.22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="28">
         <v>6.6</v>
       </c>
       <c r="C42" s="28">
         <v>5.35</v>
       </c>
       <c r="D42" s="28">
         <v>7.33</v>
       </c>
       <c r="E42" s="28">
         <v>7.89</v>
       </c>
       <c r="F42" s="28">
         <v>7.4</v>
       </c>
       <c r="G42" s="29">
         <v>7.92</v>
       </c>
       <c r="H42" s="28">
         <v>7.73</v>
       </c>
       <c r="I42" s="17">
@@ -7328,52 +7523,55 @@
       </c>
       <c r="T42" s="46">
         <v>6.34</v>
       </c>
       <c r="U42" s="46">
         <v>6.69</v>
       </c>
       <c r="V42" s="46">
         <v>7.43</v>
       </c>
       <c r="W42" s="46">
         <v>7.48</v>
       </c>
       <c r="X42" s="46">
         <v>7.37</v>
       </c>
       <c r="Y42" s="46">
         <v>7.33</v>
       </c>
       <c r="Z42" s="42">
         <v>6.19</v>
       </c>
       <c r="AA42" s="46">
         <v>7.62</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="46">
+        <v>8.23</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="31">
         <v>12.18</v>
       </c>
       <c r="C43" s="31">
         <v>11.36</v>
       </c>
       <c r="D43" s="31">
         <v>10.24</v>
       </c>
       <c r="E43" s="31">
         <v>10.55</v>
       </c>
       <c r="F43" s="31">
         <v>10.61</v>
       </c>
       <c r="G43" s="32">
         <v>10.54</v>
       </c>
       <c r="H43" s="32">
         <v>10.69</v>
       </c>
       <c r="I43" s="34">
@@ -7411,137 +7609,140 @@
       </c>
       <c r="T43" s="48">
         <v>11.67</v>
       </c>
       <c r="U43" s="48">
         <v>11.55</v>
       </c>
       <c r="V43" s="48">
         <v>11.69</v>
       </c>
       <c r="W43" s="48">
         <v>11.34</v>
       </c>
       <c r="X43" s="48">
         <v>11.54</v>
       </c>
       <c r="Y43" s="48">
         <v>11.84</v>
       </c>
       <c r="Z43" s="43">
         <v>11.62</v>
       </c>
       <c r="AA43" s="48">
         <v>9.1</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="48">
+        <v>11.07</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="X52" sqref="X52"/>
+    <sheetView topLeftCell="S1" workbookViewId="0">
+      <selection activeCell="AF47" sqref="AF47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="17" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="17" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" style="17" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="58" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="60"/>
-[...22 lines deleted...]
-      <c r="Y1" s="60"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" s="49"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="69"/>
@@ -7678,77 +7879,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="61"/>
-[...22 lines deleted...]
-      <c r="Y6" s="61"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="1">
         <v>5</v>
       </c>
       <c r="C7" s="1">
         <v>4</v>
       </c>
       <c r="D7" s="1">
         <v>2</v>
       </c>
       <c r="E7" s="1">
         <v>2</v>
       </c>
       <c r="F7" s="3">
         <v>2</v>
       </c>
       <c r="G7" s="3">
         <v>2</v>
       </c>
       <c r="H7" s="3">
         <v>4</v>
@@ -7788,50 +7989,53 @@
       </c>
       <c r="T7" s="44">
         <v>2</v>
       </c>
       <c r="U7" s="44">
         <v>1</v>
       </c>
       <c r="V7" s="44">
         <v>6</v>
       </c>
       <c r="W7" s="26">
         <v>1</v>
       </c>
       <c r="X7" s="44">
         <v>3</v>
       </c>
       <c r="Y7" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z7" s="55">
         <v>1</v>
       </c>
       <c r="AA7" s="44" t="s">
         <v>31</v>
       </c>
+      <c r="AB7" s="55">
+        <v>4</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="1">
         <v>2</v>
       </c>
       <c r="C8" s="1">
         <v>3</v>
       </c>
       <c r="D8" s="1">
         <v>2</v>
       </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
         <v>3</v>
@@ -7871,50 +8075,53 @@
       </c>
       <c r="T8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U8" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V8" s="44">
         <v>1</v>
       </c>
       <c r="W8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X8" s="44">
         <v>1</v>
       </c>
       <c r="Y8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA8" s="44" t="s">
         <v>31</v>
       </c>
+      <c r="AB8" s="55">
+        <v>1</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
@@ -7954,50 +8161,53 @@
       </c>
       <c r="T9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U9" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA9" s="44" t="s">
         <v>31</v>
       </c>
+      <c r="AB9" s="44" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
@@ -8037,50 +8247,53 @@
       </c>
       <c r="T10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U10" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA10" s="44" t="s">
         <v>31</v>
       </c>
+      <c r="AB10" s="44" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="1">
         <v>1</v>
       </c>
       <c r="C11" s="1">
         <v>1</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
         <v>1</v>
@@ -8120,50 +8333,53 @@
       </c>
       <c r="T11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U11" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA11" s="44" t="s">
         <v>31</v>
       </c>
+      <c r="AB11" s="44" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="1">
         <v>1</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
@@ -8203,50 +8419,53 @@
       </c>
       <c r="T12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U12" s="44">
         <v>1</v>
       </c>
       <c r="V12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA12" s="44" t="s">
         <v>31</v>
       </c>
+      <c r="AB12" s="44" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
@@ -8286,50 +8505,53 @@
       </c>
       <c r="T13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U13" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V13" s="44">
         <v>1</v>
       </c>
       <c r="W13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA13" s="44" t="s">
         <v>31</v>
       </c>
+      <c r="AB13" s="44" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="3">
         <v>1</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
@@ -8369,50 +8591,53 @@
       </c>
       <c r="T14" s="44">
         <v>1</v>
       </c>
       <c r="U14" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V14" s="44">
         <v>1</v>
       </c>
       <c r="W14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA14" s="44" t="s">
         <v>31</v>
       </c>
+      <c r="AB14" s="44" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
@@ -8452,50 +8677,53 @@
       </c>
       <c r="T15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U15" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA15" s="44" t="s">
         <v>31</v>
       </c>
+      <c r="AB15" s="44" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
@@ -8535,52 +8763,55 @@
       </c>
       <c r="T16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U16" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V16" s="44">
         <v>2</v>
       </c>
       <c r="W16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA16" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
@@ -8618,52 +8849,55 @@
       </c>
       <c r="T17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U17" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA17" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="3">
         <v>1</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
@@ -8701,52 +8935,55 @@
       </c>
       <c r="T18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U18" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA18" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="1">
         <v>1</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
@@ -8784,52 +9021,55 @@
       </c>
       <c r="T19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U19" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X19" s="44">
         <v>2</v>
       </c>
       <c r="Y19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA19" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
@@ -8867,52 +9107,55 @@
       </c>
       <c r="T20" s="44">
         <v>1</v>
       </c>
       <c r="U20" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA20" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
@@ -8950,81 +9193,84 @@
       </c>
       <c r="T21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U21" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V21" s="44">
         <v>1</v>
       </c>
       <c r="W21" s="26">
         <v>1</v>
       </c>
       <c r="X21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z21" s="55">
         <v>1</v>
       </c>
       <c r="AA21" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62" t="s">
+      <c r="AB21" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="62"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="60"/>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="60"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="60"/>
+      <c r="T22" s="60"/>
+      <c r="U22" s="60"/>
+      <c r="V22" s="60"/>
+      <c r="W22" s="60"/>
+      <c r="X22" s="60"/>
+      <c r="Y22" s="60"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="1">
         <v>3</v>
       </c>
       <c r="C23" s="1">
         <v>3</v>
       </c>
       <c r="D23" s="1">
         <v>2</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="3">
         <v>1</v>
       </c>
       <c r="G23" s="23">
         <v>1</v>
       </c>
       <c r="H23" s="26">
         <v>3</v>
       </c>
       <c r="I23" s="44">
@@ -9062,52 +9308,55 @@
       </c>
       <c r="T23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="V23" s="44">
         <v>1</v>
       </c>
       <c r="W23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X23" s="44">
         <v>1</v>
       </c>
       <c r="Y23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA23" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="44">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="1">
         <v>2</v>
       </c>
       <c r="C24" s="1">
         <v>3</v>
       </c>
       <c r="D24" s="1">
         <v>2</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G24" s="23">
         <v>1</v>
       </c>
       <c r="H24" s="26">
         <v>3</v>
       </c>
       <c r="I24" s="44">
@@ -9145,52 +9394,55 @@
       </c>
       <c r="T24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="V24" s="44">
         <v>1</v>
       </c>
       <c r="W24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X24" s="44">
         <v>1</v>
       </c>
       <c r="Y24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA24" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="44">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="1">
         <v>1</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
@@ -9228,52 +9480,53 @@
       </c>
       <c r="T25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="V25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA25" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="44"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
@@ -9311,52 +9564,53 @@
       </c>
       <c r="T26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="V26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA26" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="44"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
@@ -9394,52 +9648,55 @@
       </c>
       <c r="T27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="V27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA27" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="44">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F28" s="3">
         <v>1</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
@@ -9477,82 +9734,84 @@
       </c>
       <c r="T28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="V28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA28" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="63" t="s">
+      <c r="AB28" s="44"/>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="63"/>
-[...22 lines deleted...]
-      <c r="Y29" s="63"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
       <c r="AA29" s="44"/>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="44"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="1">
         <v>2</v>
       </c>
       <c r="C30" s="1">
         <v>1</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="3">
         <v>1</v>
       </c>
       <c r="G30" s="23">
         <v>1</v>
       </c>
       <c r="H30" s="23">
         <v>1</v>
       </c>
       <c r="I30" s="23">
@@ -9590,52 +9849,55 @@
       </c>
       <c r="T30" s="47">
         <v>2</v>
       </c>
       <c r="U30" s="47">
         <v>1</v>
       </c>
       <c r="V30" s="47">
         <v>5</v>
       </c>
       <c r="W30" s="26">
         <v>1</v>
       </c>
       <c r="X30" s="44">
         <v>2</v>
       </c>
       <c r="Y30" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z30" s="57">
         <v>1</v>
       </c>
       <c r="AA30" s="47" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="44">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
@@ -9673,52 +9935,55 @@
       </c>
       <c r="T31" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U31" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V31" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA31" s="47" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
@@ -9756,52 +10021,55 @@
       </c>
       <c r="T32" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U32" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V32" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA32" s="47" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="1">
         <v>1</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="23">
         <v>1</v>
       </c>
       <c r="H33" s="3">
         <v>1</v>
       </c>
       <c r="I33" s="3" t="s">
@@ -9839,52 +10107,55 @@
       </c>
       <c r="T33" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U33" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V33" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA33" s="47" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="1">
         <v>1</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
@@ -9922,52 +10193,55 @@
       </c>
       <c r="T34" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U34" s="47">
         <v>1</v>
       </c>
       <c r="V34" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA34" s="47" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
@@ -10005,52 +10279,55 @@
       </c>
       <c r="T35" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U35" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V35" s="47">
         <v>1</v>
       </c>
       <c r="W35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA35" s="47" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F36" s="3">
         <v>1</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="23">
@@ -10088,52 +10365,55 @@
       </c>
       <c r="T36" s="47">
         <v>1</v>
       </c>
       <c r="U36" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V36" s="47">
         <v>1</v>
       </c>
       <c r="W36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA36" s="47" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="23">
@@ -10171,52 +10451,55 @@
       </c>
       <c r="T37" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U37" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V37" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA37" s="47" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
@@ -10254,52 +10537,55 @@
       </c>
       <c r="T38" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U38" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V38" s="47">
         <v>2</v>
       </c>
       <c r="W38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA38" s="47" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
@@ -10337,52 +10623,55 @@
       </c>
       <c r="T39" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U39" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V39" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA39" s="47" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
@@ -10420,52 +10709,55 @@
       </c>
       <c r="T40" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U40" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V40" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA40" s="47" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="44">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="1">
         <v>1</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
@@ -10503,52 +10795,55 @@
       </c>
       <c r="T41" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U41" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V41" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X41" s="44">
         <v>2</v>
       </c>
       <c r="Y41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA41" s="47" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="44">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
@@ -10586,52 +10881,55 @@
       </c>
       <c r="T42" s="47">
         <v>1</v>
       </c>
       <c r="U42" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V42" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA42" s="47" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="43" spans="1:27" s="50" customFormat="1">
+      <c r="AB42" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" s="50" customFormat="1">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="2" t="s">
@@ -10669,129 +10967,132 @@
       </c>
       <c r="T43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="U43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="V43" s="45">
         <v>1</v>
       </c>
       <c r="W43" s="52">
         <v>1</v>
       </c>
       <c r="X43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="Y43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="Z43" s="56">
         <v>1</v>
       </c>
       <c r="AA43" s="45" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="45" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AW44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AK43" sqref="AK43"/>
+      <selection activeCell="AI47" sqref="AI47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="17" customWidth="1"/>
     <col min="2" max="13" width="0" style="17" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="15" max="18" width="6.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.140625" style="17" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="6.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9" style="17" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="27" max="29" width="6.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="32" max="33" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="35" max="36" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="8.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="12.75">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="58" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="60"/>
-[...22 lines deleted...]
-      <c r="Y1" s="60"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
       <c r="Z1" s="74"/>
       <c r="AA1" s="74"/>
       <c r="AB1" s="74"/>
       <c r="AC1" s="74"/>
       <c r="AD1" s="74"/>
       <c r="AE1" s="74"/>
       <c r="AF1" s="74"/>
       <c r="AG1" s="74"/>
       <c r="AH1" s="74"/>
       <c r="AI1" s="74"/>
       <c r="AJ1" s="74"/>
       <c r="AK1" s="74"/>
     </row>
     <row r="2" spans="1:49">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
@@ -10812,64 +11113,64 @@
     </row>
     <row r="3" spans="1:49">
       <c r="A3" s="74"/>
       <c r="B3" s="74"/>
       <c r="C3" s="74"/>
       <c r="D3" s="74"/>
       <c r="E3" s="74"/>
       <c r="F3" s="74"/>
       <c r="G3" s="74"/>
       <c r="H3" s="74"/>
       <c r="I3" s="74"/>
       <c r="J3" s="74"/>
       <c r="K3" s="74"/>
       <c r="L3" s="74"/>
       <c r="M3" s="74"/>
       <c r="N3" s="4"/>
       <c r="AJ3" s="71"/>
       <c r="AK3" s="71"/>
       <c r="AV3" s="71" t="s">
         <v>35</v>
       </c>
       <c r="AW3" s="71"/>
     </row>
     <row r="4" spans="1:49">
       <c r="A4" s="65"/>
-      <c r="B4" s="58">
+      <c r="B4" s="62">
         <v>2021</v>
       </c>
-      <c r="C4" s="59"/>
-[...9 lines deleted...]
-      <c r="M4" s="59"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
       <c r="N4" s="72">
         <v>2024</v>
       </c>
       <c r="O4" s="73"/>
       <c r="P4" s="73"/>
       <c r="Q4" s="73"/>
       <c r="R4" s="73"/>
       <c r="S4" s="73"/>
       <c r="T4" s="73"/>
       <c r="U4" s="73"/>
       <c r="V4" s="73"/>
       <c r="W4" s="73"/>
       <c r="X4" s="73"/>
       <c r="Y4" s="73"/>
       <c r="Z4" s="72">
         <v>2025</v>
       </c>
       <c r="AA4" s="73"/>
       <c r="AB4" s="73"/>
       <c r="AC4" s="73"/>
       <c r="AD4" s="73"/>
       <c r="AE4" s="73"/>
       <c r="AF4" s="73"/>
       <c r="AG4" s="73"/>
       <c r="AH4" s="73"/>
@@ -11017,89 +11318,89 @@
         <v>23</v>
       </c>
       <c r="AQ5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AR5" s="53" t="s">
         <v>25</v>
       </c>
       <c r="AS5" s="53" t="s">
         <v>26</v>
       </c>
       <c r="AT5" s="53" t="s">
         <v>27</v>
       </c>
       <c r="AU5" s="53" t="s">
         <v>28</v>
       </c>
       <c r="AV5" s="53" t="s">
         <v>29</v>
       </c>
       <c r="AW5" s="53" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:49">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="61"/>
-[...34 lines deleted...]
-      <c r="AK6" s="61"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
+      <c r="Z6" s="59"/>
+      <c r="AA6" s="59"/>
+      <c r="AB6" s="59"/>
+      <c r="AC6" s="59"/>
+      <c r="AD6" s="59"/>
+      <c r="AE6" s="59"/>
+      <c r="AF6" s="59"/>
+      <c r="AG6" s="59"/>
+      <c r="AH6" s="59"/>
+      <c r="AI6" s="59"/>
+      <c r="AJ6" s="59"/>
+      <c r="AK6" s="59"/>
     </row>
     <row r="7" spans="1:49">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="8">
         <v>10.31</v>
       </c>
       <c r="C7" s="42">
         <v>13.49</v>
       </c>
       <c r="D7" s="42">
         <v>11.97</v>
       </c>
       <c r="E7" s="42">
         <v>14.09</v>
       </c>
       <c r="F7" s="9">
         <v>12.91</v>
       </c>
       <c r="G7" s="42">
         <v>11.9</v>
       </c>
       <c r="H7" s="42">
         <v>10.9</v>
@@ -11172,52 +11473,55 @@
       </c>
       <c r="AE7" s="42">
         <v>7.1</v>
       </c>
       <c r="AF7" s="42">
         <v>6.66</v>
       </c>
       <c r="AG7" s="42">
         <v>6.11</v>
       </c>
       <c r="AH7" s="42">
         <v>7.18</v>
       </c>
       <c r="AI7" s="42">
         <v>6.77</v>
       </c>
       <c r="AJ7" s="42">
         <v>6.92</v>
       </c>
       <c r="AK7" s="42">
         <v>6.32</v>
       </c>
       <c r="AL7" s="42">
         <v>2.57</v>
       </c>
-      <c r="AM7" s="75">
+      <c r="AM7" s="42">
         <v>4.34</v>
+      </c>
+      <c r="AN7" s="42">
+        <v>6.61</v>
       </c>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="10">
         <v>10.26</v>
       </c>
       <c r="C8" s="42">
         <v>23.08</v>
       </c>
       <c r="D8" s="42">
         <v>20.16</v>
       </c>
       <c r="E8" s="42">
         <v>20.45</v>
       </c>
       <c r="F8" s="42">
         <v>19.059999999999999</v>
       </c>
       <c r="G8" s="42">
         <v>17.46</v>
       </c>
       <c r="H8" s="42">
@@ -11291,51 +11595,54 @@
       </c>
       <c r="AE8" s="42">
         <v>5.32</v>
       </c>
       <c r="AF8" s="42">
         <v>4.5199999999999996</v>
       </c>
       <c r="AG8" s="42">
         <v>3.89</v>
       </c>
       <c r="AH8" s="42">
         <v>4.18</v>
       </c>
       <c r="AI8" s="42">
         <v>3.81</v>
       </c>
       <c r="AJ8" s="42">
         <v>4.07</v>
       </c>
       <c r="AK8" s="42">
         <v>3.72</v>
       </c>
       <c r="AL8" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM8" s="75"/>
+      <c r="AM8" s="42"/>
+      <c r="AN8" s="42">
+        <v>2.2400000000000002</v>
+      </c>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="42">
         <v>6.37</v>
       </c>
       <c r="F9" s="42">
         <v>5.13</v>
       </c>
       <c r="G9" s="42">
         <v>4.4400000000000004</v>
       </c>
       <c r="H9" s="42">
         <v>3.92</v>
@@ -11408,51 +11715,54 @@
       </c>
       <c r="AE9" s="42">
         <v>7.19</v>
       </c>
       <c r="AF9" s="42">
         <v>6.06</v>
       </c>
       <c r="AG9" s="42">
         <v>5.26</v>
       </c>
       <c r="AH9" s="42">
         <v>4.6100000000000003</v>
       </c>
       <c r="AI9" s="42">
         <v>4.26</v>
       </c>
       <c r="AJ9" s="42">
         <v>3.82</v>
       </c>
       <c r="AK9" s="42">
         <v>3.5</v>
       </c>
       <c r="AL9" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM9" s="75"/>
+      <c r="AM9" s="42"/>
+      <c r="AN9" s="42" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H10" s="42" t="s">
         <v>31</v>
@@ -11525,51 +11835,54 @@
       </c>
       <c r="AE10" s="42">
         <v>26.32</v>
       </c>
       <c r="AF10" s="42">
         <v>22.22</v>
       </c>
       <c r="AG10" s="42">
         <v>18.350000000000001</v>
       </c>
       <c r="AH10" s="42">
         <v>16.39</v>
       </c>
       <c r="AI10" s="42">
         <v>15.5</v>
       </c>
       <c r="AJ10" s="42">
         <v>14.18</v>
       </c>
       <c r="AK10" s="42">
         <v>13.07</v>
       </c>
       <c r="AL10" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM10" s="75"/>
+      <c r="AM10" s="42"/>
+      <c r="AN10" s="42" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H11" s="42" t="s">
         <v>31</v>
@@ -11642,52 +11955,55 @@
       </c>
       <c r="AE11" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AG11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AH11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AI11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL11" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM11" s="75">
+      <c r="AM11" s="42">
         <v>34.479999999999997</v>
+      </c>
+      <c r="AN11" s="42">
+        <v>19.61</v>
       </c>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="42">
         <v>13.16</v>
       </c>
       <c r="F12" s="42">
         <v>10</v>
       </c>
       <c r="G12" s="42">
         <v>8.4700000000000006</v>
       </c>
       <c r="H12" s="42">
@@ -11761,51 +12077,54 @@
       </c>
       <c r="AE12" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AG12" s="42">
         <v>8.4700000000000006</v>
       </c>
       <c r="AH12" s="42">
         <v>7.41</v>
       </c>
       <c r="AI12" s="42">
         <v>6.67</v>
       </c>
       <c r="AJ12" s="42">
         <v>6.1</v>
       </c>
       <c r="AK12" s="42">
         <v>5.75</v>
       </c>
       <c r="AL12" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM12" s="75"/>
+      <c r="AM12" s="42"/>
+      <c r="AN12" s="42" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="42">
         <v>12.5</v>
       </c>
       <c r="F13" s="42">
         <v>10.53</v>
       </c>
       <c r="G13" s="42">
         <v>8.6199999999999992</v>
       </c>
       <c r="H13" s="42">
         <v>7.58</v>
@@ -11878,51 +12197,54 @@
       </c>
       <c r="AE13" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AG13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AH13" s="42">
         <v>8.6999999999999993</v>
       </c>
       <c r="AI13" s="42">
         <v>8</v>
       </c>
       <c r="AJ13" s="42">
         <v>7.3</v>
       </c>
       <c r="AK13" s="42">
         <v>6.71</v>
       </c>
       <c r="AL13" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM13" s="75"/>
+      <c r="AM13" s="42"/>
+      <c r="AN13" s="42" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="10">
         <v>31.25</v>
       </c>
       <c r="C14" s="42">
         <v>13.89</v>
       </c>
       <c r="D14" s="42">
         <v>8.77</v>
       </c>
       <c r="E14" s="42">
         <v>6.45</v>
       </c>
       <c r="F14" s="42">
         <v>5.18</v>
       </c>
       <c r="G14" s="42">
         <v>3.97</v>
       </c>
       <c r="H14" s="42">
         <v>3.28</v>
@@ -11995,51 +12317,54 @@
       </c>
       <c r="AE14" s="42">
         <v>5.62</v>
       </c>
       <c r="AF14" s="42">
         <v>9.39</v>
       </c>
       <c r="AG14" s="42">
         <v>8.3000000000000007</v>
       </c>
       <c r="AH14" s="42">
         <v>11.24</v>
       </c>
       <c r="AI14" s="42">
         <v>10.17</v>
       </c>
       <c r="AJ14" s="42">
         <v>9.23</v>
       </c>
       <c r="AK14" s="42">
         <v>8.36</v>
       </c>
       <c r="AL14" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM14" s="75"/>
+      <c r="AM14" s="42"/>
+      <c r="AN14" s="42" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="42" t="s">
         <v>31</v>
@@ -12112,51 +12437,54 @@
       </c>
       <c r="AE15" s="42">
         <v>17.54</v>
       </c>
       <c r="AF15" s="42">
         <v>14.29</v>
       </c>
       <c r="AG15" s="42">
         <v>11.9</v>
       </c>
       <c r="AH15" s="42">
         <v>10.99</v>
       </c>
       <c r="AI15" s="42">
         <v>9.6199999999999992</v>
       </c>
       <c r="AJ15" s="42">
         <v>8.93</v>
       </c>
       <c r="AK15" s="42">
         <v>8.1999999999999993</v>
       </c>
       <c r="AL15" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM15" s="75"/>
+      <c r="AM15" s="42"/>
+      <c r="AN15" s="42" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="10">
         <v>45.45</v>
       </c>
       <c r="C16" s="42">
         <v>26.32</v>
       </c>
       <c r="D16" s="42">
         <v>14.71</v>
       </c>
       <c r="E16" s="42">
         <v>24.1</v>
       </c>
       <c r="F16" s="42">
         <v>19.8</v>
       </c>
       <c r="G16" s="42">
         <v>15.87</v>
       </c>
       <c r="H16" s="42">
         <v>14.08</v>
@@ -12229,55 +12557,58 @@
       </c>
       <c r="AE16" s="9">
         <v>22.22</v>
       </c>
       <c r="AF16" s="42">
         <v>16.95</v>
       </c>
       <c r="AG16" s="9">
         <v>14.6</v>
       </c>
       <c r="AH16" s="9">
         <v>26.49</v>
       </c>
       <c r="AI16" s="42">
         <v>24.54</v>
       </c>
       <c r="AJ16" s="42">
         <v>23.67</v>
       </c>
       <c r="AK16" s="42">
         <v>21.62</v>
       </c>
       <c r="AL16" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM16" s="75">
+      <c r="AM16" s="42">
         <v>43.48</v>
       </c>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16" s="42">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="42">
         <v>16.95</v>
       </c>
       <c r="E17" s="42">
         <v>27.4</v>
       </c>
       <c r="F17" s="42">
         <v>35.29</v>
       </c>
       <c r="G17" s="42">
         <v>30.93</v>
       </c>
       <c r="H17" s="42">
         <v>25.21</v>
       </c>
       <c r="I17" s="42">
@@ -12348,53 +12679,56 @@
       </c>
       <c r="AE17" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AG17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AH17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AI17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL17" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM17" s="75"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:39">
+      <c r="AM17" s="42"/>
+      <c r="AN17" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="10">
         <v>23.26</v>
       </c>
       <c r="C18" s="42">
         <v>25.97</v>
       </c>
       <c r="D18" s="42">
         <v>24</v>
       </c>
       <c r="E18" s="42">
         <v>23.95</v>
       </c>
       <c r="F18" s="42">
         <v>20</v>
       </c>
       <c r="G18" s="42">
         <v>20.079999999999998</v>
       </c>
       <c r="H18" s="42">
         <v>17.73</v>
       </c>
       <c r="I18" s="42">
@@ -12465,53 +12799,56 @@
       </c>
       <c r="AE18" s="9">
         <v>6.1</v>
       </c>
       <c r="AF18" s="42">
         <v>4.9000000000000004</v>
       </c>
       <c r="AG18" s="9">
         <v>4.33</v>
       </c>
       <c r="AH18" s="9">
         <v>3.88</v>
       </c>
       <c r="AI18" s="42">
         <v>3.5</v>
       </c>
       <c r="AJ18" s="42">
         <v>3.22</v>
       </c>
       <c r="AK18" s="42">
         <v>2.92</v>
       </c>
       <c r="AL18" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM18" s="75"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:39">
+      <c r="AM18" s="42"/>
+      <c r="AN18" s="42">
+        <v>12.05</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="42">
         <v>21.74</v>
       </c>
       <c r="H19" s="42">
         <v>18.18</v>
       </c>
       <c r="I19" s="42">
@@ -12582,53 +12919,56 @@
       </c>
       <c r="AE19" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AG19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AH19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AI19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ19" s="42">
         <v>23.53</v>
       </c>
       <c r="AK19" s="42">
         <v>22.47</v>
       </c>
       <c r="AL19" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM19" s="75"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:39">
+      <c r="AM19" s="42"/>
+      <c r="AN19" s="42">
+        <v>52.63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="42" t="s">
@@ -12699,53 +13039,56 @@
       </c>
       <c r="AE20" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF20" s="42">
         <v>10</v>
       </c>
       <c r="AG20" s="9">
         <v>9.09</v>
       </c>
       <c r="AH20" s="9">
         <v>8</v>
       </c>
       <c r="AI20" s="42">
         <v>7.09</v>
       </c>
       <c r="AJ20" s="42">
         <v>6.41</v>
       </c>
       <c r="AK20" s="42">
         <v>5.81</v>
       </c>
       <c r="AL20" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM20" s="75"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:39">
+      <c r="AM20" s="42"/>
+      <c r="AN20" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="42" t="s">
@@ -12816,96 +13159,102 @@
       </c>
       <c r="AE21" s="9">
         <v>21.28</v>
       </c>
       <c r="AF21" s="42">
         <v>16.670000000000002</v>
       </c>
       <c r="AG21" s="9">
         <v>14.35</v>
       </c>
       <c r="AH21" s="9">
         <v>17.239999999999998</v>
       </c>
       <c r="AI21" s="42">
         <v>19.84</v>
       </c>
       <c r="AJ21" s="42">
         <v>18.05</v>
       </c>
       <c r="AK21" s="42">
         <v>16.5</v>
       </c>
       <c r="AL21" s="42">
         <v>50</v>
       </c>
-      <c r="AM21" s="75">
+      <c r="AM21" s="42">
         <v>30.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62" t="s">
+      <c r="AN21" s="42">
+        <v>16.670000000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
+      <c r="A22" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="62"/>
-[...36 lines deleted...]
-    <row r="23" spans="1:39">
+      <c r="B22" s="60"/>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="60"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="60"/>
+      <c r="T22" s="60"/>
+      <c r="U22" s="60"/>
+      <c r="V22" s="60"/>
+      <c r="W22" s="60"/>
+      <c r="X22" s="60"/>
+      <c r="Y22" s="60"/>
+      <c r="Z22" s="60"/>
+      <c r="AA22" s="60"/>
+      <c r="AB22" s="60"/>
+      <c r="AC22" s="60"/>
+      <c r="AD22" s="60"/>
+      <c r="AE22" s="60"/>
+      <c r="AF22" s="60"/>
+      <c r="AG22" s="60"/>
+      <c r="AH22" s="60"/>
+      <c r="AI22" s="60"/>
+      <c r="AJ22" s="60"/>
+      <c r="AK22" s="60"/>
+      <c r="AL22" s="42"/>
+      <c r="AM22" s="42"/>
+      <c r="AN22" s="42"/>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="8">
         <v>17.7</v>
       </c>
       <c r="C23" s="42">
         <v>26.26</v>
       </c>
       <c r="D23" s="42">
         <v>22.58</v>
       </c>
       <c r="E23" s="42">
         <v>22.48</v>
       </c>
       <c r="F23" s="42">
         <v>20.420000000000002</v>
       </c>
       <c r="G23" s="42">
         <v>18.899999999999999</v>
       </c>
       <c r="H23" s="42">
         <v>17.45</v>
       </c>
       <c r="I23" s="42">
@@ -12979,52 +13328,55 @@
       </c>
       <c r="AF23" s="9">
         <v>6.08</v>
       </c>
       <c r="AG23" s="9">
         <v>5.26</v>
       </c>
       <c r="AH23" s="9">
         <v>5.29</v>
       </c>
       <c r="AI23" s="42">
         <v>4.8099999999999996</v>
       </c>
       <c r="AJ23" s="42">
         <v>4.91</v>
       </c>
       <c r="AK23" s="42">
         <v>4.47</v>
       </c>
       <c r="AL23" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM23" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="24" spans="1:39">
+      <c r="AN23" s="42">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="10">
         <v>10.26</v>
       </c>
       <c r="C24" s="42">
         <v>23.08</v>
       </c>
       <c r="D24" s="42">
         <v>20.16</v>
       </c>
       <c r="E24" s="42">
         <v>20.45</v>
       </c>
       <c r="F24" s="42">
         <v>19.059999999999999</v>
       </c>
       <c r="G24" s="42">
         <v>17.46</v>
       </c>
       <c r="H24" s="42">
         <v>16.43</v>
       </c>
       <c r="I24" s="42">
@@ -13098,52 +13450,55 @@
       </c>
       <c r="AF24" s="9">
         <v>4.5199999999999996</v>
       </c>
       <c r="AG24" s="9">
         <v>3.89</v>
       </c>
       <c r="AH24" s="9">
         <v>4.18</v>
       </c>
       <c r="AI24" s="42">
         <v>3.81</v>
       </c>
       <c r="AJ24" s="42">
         <v>4.07</v>
       </c>
       <c r="AK24" s="42">
         <v>3.72</v>
       </c>
       <c r="AL24" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM24" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24" s="42">
+        <v>2.2400000000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="42" t="s">
@@ -13217,52 +13572,55 @@
       </c>
       <c r="AF25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AG25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AH25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AI25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM25" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="42" t="s">
@@ -13336,52 +13694,55 @@
       </c>
       <c r="AF26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AG26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AH26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AI26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM26" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="10">
         <v>125</v>
       </c>
       <c r="C27" s="42">
         <v>66.67</v>
       </c>
       <c r="D27" s="42">
         <v>31.25</v>
       </c>
       <c r="E27" s="42">
         <v>54.05</v>
       </c>
       <c r="F27" s="42">
         <v>43.48</v>
       </c>
       <c r="G27" s="42">
         <v>35.71</v>
       </c>
       <c r="H27" s="42">
         <v>28.57</v>
       </c>
       <c r="I27" s="42">
@@ -13455,52 +13816,55 @@
       </c>
       <c r="AF27" s="9">
         <v>32.26</v>
       </c>
       <c r="AG27" s="9">
         <v>28.57</v>
       </c>
       <c r="AH27" s="9">
         <v>25.32</v>
       </c>
       <c r="AI27" s="42">
         <v>23.81</v>
       </c>
       <c r="AJ27" s="42">
         <v>22.73</v>
       </c>
       <c r="AK27" s="42">
         <v>20.62</v>
       </c>
       <c r="AL27" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM27" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27" s="42">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="10">
         <v>66.67</v>
       </c>
       <c r="C28" s="42">
         <v>66.67</v>
       </c>
       <c r="D28" s="42">
         <v>66.67</v>
       </c>
       <c r="E28" s="42">
         <v>49.18</v>
       </c>
       <c r="F28" s="42">
         <v>41.1</v>
       </c>
       <c r="G28" s="42">
         <v>44.44</v>
       </c>
       <c r="H28" s="42">
         <v>40.4</v>
       </c>
       <c r="I28" s="42">
@@ -13574,93 +13938,99 @@
       </c>
       <c r="AF28" s="9">
         <v>14.08</v>
       </c>
       <c r="AG28" s="9">
         <v>11.76</v>
       </c>
       <c r="AH28" s="9">
         <v>11.11</v>
       </c>
       <c r="AI28" s="42">
         <v>9.8000000000000007</v>
       </c>
       <c r="AJ28" s="42">
         <v>8.85</v>
       </c>
       <c r="AK28" s="42">
         <v>7.81</v>
       </c>
       <c r="AL28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM28" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="63" t="s">
+      <c r="AN28" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40">
+      <c r="A29" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="63"/>
-[...36 lines deleted...]
-    <row r="30" spans="1:39">
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
+      <c r="Z29" s="61"/>
+      <c r="AA29" s="61"/>
+      <c r="AB29" s="61"/>
+      <c r="AC29" s="61"/>
+      <c r="AD29" s="61"/>
+      <c r="AE29" s="61"/>
+      <c r="AF29" s="61"/>
+      <c r="AG29" s="61"/>
+      <c r="AH29" s="61"/>
+      <c r="AI29" s="61"/>
+      <c r="AJ29" s="61"/>
+      <c r="AK29" s="61"/>
+      <c r="AL29" s="42"/>
+      <c r="AM29" s="42"/>
+      <c r="AN29" s="42"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="12">
         <v>3.86</v>
       </c>
       <c r="C30" s="42">
         <v>1.97</v>
       </c>
       <c r="D30" s="42">
         <v>2.4</v>
       </c>
       <c r="E30" s="42">
         <v>6.33</v>
       </c>
       <c r="F30" s="42">
         <v>5.88</v>
       </c>
       <c r="G30" s="42">
         <v>5.42</v>
       </c>
       <c r="H30" s="42">
         <v>4.67</v>
       </c>
       <c r="I30" s="42">
@@ -13728,58 +14098,61 @@
       </c>
       <c r="AD30" s="36">
         <v>7.42</v>
       </c>
       <c r="AE30" s="36">
         <v>7</v>
       </c>
       <c r="AF30" s="36">
         <v>7.21</v>
       </c>
       <c r="AG30" s="36">
         <v>6.94</v>
       </c>
       <c r="AH30" s="36">
         <v>8.99</v>
       </c>
       <c r="AI30" s="42">
         <v>8.6300000000000008</v>
       </c>
       <c r="AJ30" s="42">
         <v>8.81</v>
       </c>
       <c r="AK30" s="42">
         <v>8.09</v>
       </c>
-      <c r="AL30" s="18">
+      <c r="AL30" s="42">
         <v>5.24</v>
       </c>
-      <c r="AM30" s="76">
+      <c r="AM30" s="42">
         <v>8.7200000000000006</v>
       </c>
-    </row>
-    <row r="31" spans="1:39">
+      <c r="AN30" s="42">
+        <v>9.16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="42">
         <v>6.37</v>
       </c>
       <c r="F31" s="42">
         <v>5.13</v>
       </c>
       <c r="G31" s="42">
         <v>4.4400000000000004</v>
       </c>
       <c r="H31" s="42">
         <v>3.92</v>
       </c>
       <c r="I31" s="42">
@@ -13850,53 +14223,56 @@
       </c>
       <c r="AE31" s="36">
         <v>7.19</v>
       </c>
       <c r="AF31" s="36">
         <v>6.06</v>
       </c>
       <c r="AG31" s="36">
         <v>5.26</v>
       </c>
       <c r="AH31" s="36">
         <v>4.6100000000000003</v>
       </c>
       <c r="AI31" s="42">
         <v>4.26</v>
       </c>
       <c r="AJ31" s="42">
         <v>3.82</v>
       </c>
       <c r="AK31" s="42">
         <v>3.5</v>
       </c>
       <c r="AL31" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM31" s="76"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:39">
+      <c r="AM31" s="42"/>
+      <c r="AN31" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="42" t="s">
@@ -13967,53 +14343,56 @@
       </c>
       <c r="AE32" s="36">
         <v>26.32</v>
       </c>
       <c r="AF32" s="36">
         <v>22.22</v>
       </c>
       <c r="AG32" s="36">
         <v>18.350000000000001</v>
       </c>
       <c r="AH32" s="36">
         <v>16.39</v>
       </c>
       <c r="AI32" s="42">
         <v>15.5</v>
       </c>
       <c r="AJ32" s="42">
         <v>14.18</v>
       </c>
       <c r="AK32" s="42">
         <v>13.07</v>
       </c>
       <c r="AL32" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM32" s="76"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:39">
+      <c r="AM32" s="42"/>
+      <c r="AN32" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="42" t="s">
@@ -14084,55 +14463,58 @@
       </c>
       <c r="AE33" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF33" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AG33" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AH33" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AI33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL33" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM33" s="76">
+      <c r="AM33" s="42">
         <v>50</v>
       </c>
-    </row>
-    <row r="34" spans="1:39">
+      <c r="AN33" s="42">
+        <v>29.41</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="42">
         <v>13.16</v>
       </c>
       <c r="F34" s="42">
         <v>10</v>
       </c>
       <c r="G34" s="42">
         <v>8.4700000000000006</v>
       </c>
       <c r="H34" s="42">
         <v>7.41</v>
       </c>
       <c r="I34" s="42">
@@ -14203,53 +14585,56 @@
       </c>
       <c r="AE34" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF34" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AG34" s="36">
         <v>8.4700000000000006</v>
       </c>
       <c r="AH34" s="36">
         <v>7.41</v>
       </c>
       <c r="AI34" s="42">
         <v>6.67</v>
       </c>
       <c r="AJ34" s="42">
         <v>6.1</v>
       </c>
       <c r="AK34" s="42">
         <v>5.75</v>
       </c>
       <c r="AL34" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM34" s="76"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:39">
+      <c r="AM34" s="42"/>
+      <c r="AN34" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="42">
         <v>12.5</v>
       </c>
       <c r="F35" s="42">
         <v>10.53</v>
       </c>
       <c r="G35" s="42">
         <v>8.6199999999999992</v>
       </c>
       <c r="H35" s="42">
         <v>7.58</v>
       </c>
       <c r="I35" s="42">
@@ -14320,53 +14705,56 @@
       </c>
       <c r="AE35" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF35" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AG35" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AH35" s="36">
         <v>8.6999999999999993</v>
       </c>
       <c r="AI35" s="42">
         <v>8</v>
       </c>
       <c r="AJ35" s="42">
         <v>7.3</v>
       </c>
       <c r="AK35" s="42">
         <v>6.71</v>
       </c>
       <c r="AL35" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM35" s="76"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:39">
+      <c r="AM35" s="42"/>
+      <c r="AN35" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="10">
         <v>31.25</v>
       </c>
       <c r="C36" s="42">
         <v>13.89</v>
       </c>
       <c r="D36" s="42">
         <v>8.77</v>
       </c>
       <c r="E36" s="42">
         <v>6.45</v>
       </c>
       <c r="F36" s="42">
         <v>5.18</v>
       </c>
       <c r="G36" s="42">
         <v>3.97</v>
       </c>
       <c r="H36" s="42">
         <v>3.28</v>
       </c>
       <c r="I36" s="42">
@@ -14437,53 +14825,56 @@
       </c>
       <c r="AE36" s="36">
         <v>5.62</v>
       </c>
       <c r="AF36" s="36">
         <v>9.39</v>
       </c>
       <c r="AG36" s="36">
         <v>8.3000000000000007</v>
       </c>
       <c r="AH36" s="36">
         <v>11.24</v>
       </c>
       <c r="AI36" s="42">
         <v>10.17</v>
       </c>
       <c r="AJ36" s="42">
         <v>9.23</v>
       </c>
       <c r="AK36" s="42">
         <v>8.36</v>
       </c>
       <c r="AL36" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM36" s="76"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:39">
+      <c r="AM36" s="42"/>
+      <c r="AN36" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="42" t="s">
@@ -14554,53 +14945,56 @@
       </c>
       <c r="AE37" s="36">
         <v>33.33</v>
       </c>
       <c r="AF37" s="36">
         <v>26.32</v>
       </c>
       <c r="AG37" s="36">
         <v>20.41</v>
       </c>
       <c r="AH37" s="36">
         <v>18.87</v>
       </c>
       <c r="AI37" s="42">
         <v>17.239999999999998</v>
       </c>
       <c r="AJ37" s="42">
         <v>15.87</v>
       </c>
       <c r="AK37" s="42">
         <v>14.71</v>
       </c>
       <c r="AL37" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM37" s="76"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:39">
+      <c r="AM37" s="42"/>
+      <c r="AN37" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="42" t="s">
@@ -14671,55 +15065,58 @@
       </c>
       <c r="AE38" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF38" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AG38" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AH38" s="36">
         <v>27.78</v>
       </c>
       <c r="AI38" s="42">
         <v>25.32</v>
       </c>
       <c r="AJ38" s="42">
         <v>24.69</v>
       </c>
       <c r="AK38" s="42">
         <v>22.73</v>
       </c>
       <c r="AL38" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM38" s="76">
+      <c r="AM38" s="42">
         <v>83.33</v>
       </c>
-    </row>
-    <row r="39" spans="1:39">
+      <c r="AN38" s="42">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="42">
         <v>16.95</v>
       </c>
       <c r="E39" s="42">
         <v>27.4</v>
       </c>
       <c r="F39" s="42">
         <v>35.29</v>
       </c>
       <c r="G39" s="42">
         <v>30.93</v>
       </c>
       <c r="H39" s="42">
         <v>25.21</v>
       </c>
       <c r="I39" s="42">
@@ -14790,53 +15187,56 @@
       </c>
       <c r="AE39" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF39" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AG39" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AH39" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AI39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL39" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM39" s="76"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:39">
+      <c r="AM39" s="42"/>
+      <c r="AN39" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="42">
         <v>9.43</v>
       </c>
       <c r="F40" s="42">
         <v>7.87</v>
       </c>
       <c r="G40" s="42">
         <v>6.29</v>
       </c>
       <c r="H40" s="42">
         <v>5.46</v>
       </c>
       <c r="I40" s="42">
@@ -14907,53 +15307,56 @@
       </c>
       <c r="AE40" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF40" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AG40" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AH40" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AI40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL40" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM40" s="76"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:39">
+      <c r="AM40" s="42"/>
+      <c r="AN40" s="42">
+        <v>16.13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G41" s="42">
         <v>21.74</v>
       </c>
       <c r="H41" s="42">
         <v>18.18</v>
       </c>
       <c r="I41" s="42">
@@ -15024,53 +15427,56 @@
       </c>
       <c r="AE41" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF41" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AG41" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AH41" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AI41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ41" s="42">
         <v>23.53</v>
       </c>
       <c r="AK41" s="42">
         <v>22.47</v>
       </c>
       <c r="AL41" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM41" s="76"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:39">
+      <c r="AM41" s="42"/>
+      <c r="AN41" s="42">
+        <v>52.63</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G42" s="11" t="s">
         <v>31</v>
       </c>
       <c r="H42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="42" t="s">
@@ -15141,53 +15547,56 @@
       </c>
       <c r="AE42" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF42" s="36">
         <v>10</v>
       </c>
       <c r="AG42" s="36">
         <v>9.09</v>
       </c>
       <c r="AH42" s="36">
         <v>8</v>
       </c>
       <c r="AI42" s="42">
         <v>7.09</v>
       </c>
       <c r="AJ42" s="42">
         <v>6.41</v>
       </c>
       <c r="AK42" s="42">
         <v>5.81</v>
       </c>
       <c r="AL42" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM42" s="76"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:39" s="50" customFormat="1">
+      <c r="AM42" s="42"/>
+      <c r="AN42" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40" s="50" customFormat="1">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="41" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="D43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="F43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="38" t="s">
         <v>31</v>
       </c>
       <c r="H43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="43" t="s">
@@ -15258,55 +15667,58 @@
       </c>
       <c r="AE43" s="19">
         <v>21.28</v>
       </c>
       <c r="AF43" s="19">
         <v>16.670000000000002</v>
       </c>
       <c r="AG43" s="19">
         <v>14.35</v>
       </c>
       <c r="AH43" s="19">
         <v>17.239999999999998</v>
       </c>
       <c r="AI43" s="43">
         <v>19.84</v>
       </c>
       <c r="AJ43" s="43">
         <v>18.05</v>
       </c>
       <c r="AK43" s="43">
         <v>16.5</v>
       </c>
       <c r="AL43" s="43">
         <v>50</v>
       </c>
-      <c r="AM43" s="77">
+      <c r="AM43" s="43">
         <v>30.3</v>
       </c>
-    </row>
-    <row r="44" spans="1:39">
+      <c r="AN43" s="43">
+        <v>16.670000000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A22:AK22"/>
     <mergeCell ref="A29:AK29"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="AV3:AW3"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A6:AK6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">