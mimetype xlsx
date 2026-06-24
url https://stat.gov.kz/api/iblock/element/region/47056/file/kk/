--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1635" yWindow="210" windowWidth="17610" windowHeight="12615" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12348" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер барлығы" sheetId="2" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="4" r:id="rId3"/>
     <sheet name="Нәресте өлім-жітім коэфф." sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1718" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1784" uniqueCount="50">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -556,97 +556,97 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -918,178 +918,178 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="J1" workbookViewId="0">
-      <selection activeCell="AG44" sqref="AG44"/>
+    <sheetView topLeftCell="D1" workbookViewId="0">
+      <selection activeCell="AB7" sqref="AB7:AC43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="24.28515625" style="17" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.33203125" style="17" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" style="17" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="17" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="17" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="17" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="17"/>
+    <col min="20" max="20" width="5.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="17" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="17" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="58" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="58"/>
-[...22 lines deleted...]
-      <c r="Y1" s="58"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="60"/>
+      <c r="W1" s="60"/>
+      <c r="X1" s="60"/>
+      <c r="Y1" s="60"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:37" s="20" customFormat="1">
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="65"/>
-      <c r="B4" s="62">
+      <c r="B4" s="58">
         <v>2024</v>
       </c>
-      <c r="C4" s="63"/>
-[...8 lines deleted...]
-      <c r="L4" s="63"/>
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
       <c r="M4" s="64"/>
-      <c r="N4" s="62">
+      <c r="N4" s="58">
         <v>2025</v>
       </c>
-      <c r="O4" s="63"/>
-[...10 lines deleted...]
-      <c r="Z4" s="62">
+      <c r="O4" s="59"/>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="58">
         <v>2026</v>
       </c>
-      <c r="AA4" s="63"/>
-[...9 lines deleted...]
-      <c r="AK4" s="63"/>
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59"/>
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="59"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="66"/>
       <c r="B5" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="15" t="s">
@@ -1159,77 +1159,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="15" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="15" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="59"/>
-[...22 lines deleted...]
-      <c r="Y6" s="59"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="61"/>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="1">
         <v>621</v>
       </c>
       <c r="C7" s="1">
         <v>479</v>
       </c>
       <c r="D7" s="1">
         <v>473</v>
       </c>
       <c r="E7" s="1">
         <v>508</v>
       </c>
       <c r="F7" s="1">
         <v>513</v>
       </c>
       <c r="G7" s="23">
         <v>485</v>
       </c>
       <c r="H7" s="1">
         <v>488</v>
@@ -1272,50 +1272,53 @@
       </c>
       <c r="U7" s="39">
         <v>437</v>
       </c>
       <c r="V7" s="39">
         <v>496</v>
       </c>
       <c r="W7" s="39">
         <v>506</v>
       </c>
       <c r="X7" s="39">
         <v>495</v>
       </c>
       <c r="Y7" s="39">
         <v>534</v>
       </c>
       <c r="Z7" s="57">
         <v>514</v>
       </c>
       <c r="AA7" s="57">
         <v>395</v>
       </c>
       <c r="AB7" s="57">
         <v>549</v>
       </c>
+      <c r="AC7" s="57">
+        <v>542</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="1">
         <v>247</v>
       </c>
       <c r="C8" s="1">
         <v>205</v>
       </c>
       <c r="D8" s="1">
         <v>204</v>
       </c>
       <c r="E8" s="1">
         <v>211</v>
       </c>
       <c r="F8" s="1">
         <v>213</v>
       </c>
       <c r="G8" s="23">
         <v>186</v>
       </c>
       <c r="H8" s="1">
         <v>204</v>
@@ -1358,50 +1361,53 @@
       </c>
       <c r="U8" s="39">
         <v>178</v>
       </c>
       <c r="V8" s="39">
         <v>200</v>
       </c>
       <c r="W8" s="39">
         <v>211</v>
       </c>
       <c r="X8" s="39">
         <v>221</v>
       </c>
       <c r="Y8" s="39">
         <v>212</v>
       </c>
       <c r="Z8" s="57">
         <v>222</v>
       </c>
       <c r="AA8" s="57">
         <v>160</v>
       </c>
       <c r="AB8" s="57">
         <v>188</v>
       </c>
+      <c r="AC8" s="57">
+        <v>254</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="1">
         <v>38</v>
       </c>
       <c r="C9" s="1">
         <v>31</v>
       </c>
       <c r="D9" s="1">
         <v>33</v>
       </c>
       <c r="E9" s="1">
         <v>32</v>
       </c>
       <c r="F9" s="1">
         <v>39</v>
       </c>
       <c r="G9" s="23">
         <v>26</v>
       </c>
       <c r="H9" s="1">
         <v>29</v>
@@ -1444,50 +1450,53 @@
       </c>
       <c r="U9" s="39">
         <v>23</v>
       </c>
       <c r="V9" s="39">
         <v>30</v>
       </c>
       <c r="W9" s="39">
         <v>43</v>
       </c>
       <c r="X9" s="39">
         <v>25</v>
       </c>
       <c r="Y9" s="39">
         <v>34</v>
       </c>
       <c r="Z9" s="57">
         <v>34</v>
       </c>
       <c r="AA9" s="57">
         <v>35</v>
       </c>
       <c r="AB9" s="57">
         <v>39</v>
       </c>
+      <c r="AC9" s="57">
+        <v>38</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="1">
         <v>15</v>
       </c>
       <c r="C10" s="1">
         <v>7</v>
       </c>
       <c r="D10" s="1">
         <v>8</v>
       </c>
       <c r="E10" s="1">
         <v>13</v>
       </c>
       <c r="F10" s="1">
         <v>10</v>
       </c>
       <c r="G10" s="23">
         <v>9</v>
       </c>
       <c r="H10" s="1">
         <v>7</v>
@@ -1530,50 +1539,53 @@
       </c>
       <c r="U10" s="39">
         <v>7</v>
       </c>
       <c r="V10" s="39">
         <v>7</v>
       </c>
       <c r="W10" s="39">
         <v>5</v>
       </c>
       <c r="X10" s="39">
         <v>10</v>
       </c>
       <c r="Y10" s="39">
         <v>8</v>
       </c>
       <c r="Z10" s="57">
         <v>10</v>
       </c>
       <c r="AA10" s="57">
         <v>14</v>
       </c>
       <c r="AB10" s="57">
         <v>7</v>
       </c>
+      <c r="AC10" s="57">
+        <v>8</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="1">
         <v>42</v>
       </c>
       <c r="C11" s="1">
         <v>23</v>
       </c>
       <c r="D11" s="1">
         <v>21</v>
       </c>
       <c r="E11" s="1">
         <v>36</v>
       </c>
       <c r="F11" s="1">
         <v>24</v>
       </c>
       <c r="G11" s="23">
         <v>34</v>
       </c>
       <c r="H11" s="1">
         <v>30</v>
@@ -1616,50 +1628,53 @@
       </c>
       <c r="U11" s="39">
         <v>21</v>
       </c>
       <c r="V11" s="39">
         <v>23</v>
       </c>
       <c r="W11" s="39">
         <v>28</v>
       </c>
       <c r="X11" s="39">
         <v>24</v>
       </c>
       <c r="Y11" s="39">
         <v>29</v>
       </c>
       <c r="Z11" s="57">
         <v>26</v>
       </c>
       <c r="AA11" s="57">
         <v>13</v>
       </c>
       <c r="AB11" s="57">
         <v>36</v>
       </c>
+      <c r="AC11" s="57">
+        <v>32</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="1">
         <v>32</v>
       </c>
       <c r="C12" s="1">
         <v>11</v>
       </c>
       <c r="D12" s="1">
         <v>19</v>
       </c>
       <c r="E12" s="1">
         <v>23</v>
       </c>
       <c r="F12" s="1">
         <v>18</v>
       </c>
       <c r="G12" s="23">
         <v>29</v>
       </c>
       <c r="H12" s="1">
         <v>19</v>
@@ -1702,50 +1717,53 @@
       </c>
       <c r="U12" s="39">
         <v>18</v>
       </c>
       <c r="V12" s="39">
         <v>27</v>
       </c>
       <c r="W12" s="39">
         <v>16</v>
       </c>
       <c r="X12" s="39">
         <v>17</v>
       </c>
       <c r="Y12" s="39">
         <v>16</v>
       </c>
       <c r="Z12" s="57">
         <v>23</v>
       </c>
       <c r="AA12" s="57">
         <v>9</v>
       </c>
       <c r="AB12" s="57">
         <v>28</v>
       </c>
+      <c r="AC12" s="57">
+        <v>22</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="1">
         <v>27</v>
       </c>
       <c r="C13" s="1">
         <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>22</v>
       </c>
       <c r="E13" s="1">
         <v>18</v>
       </c>
       <c r="F13" s="1">
         <v>19</v>
       </c>
       <c r="G13" s="23">
         <v>15</v>
       </c>
       <c r="H13" s="1">
         <v>20</v>
@@ -1788,50 +1806,53 @@
       </c>
       <c r="U13" s="39">
         <v>11</v>
       </c>
       <c r="V13" s="39">
         <v>20</v>
       </c>
       <c r="W13" s="39">
         <v>24</v>
       </c>
       <c r="X13" s="39">
         <v>19</v>
       </c>
       <c r="Y13" s="39">
         <v>20</v>
       </c>
       <c r="Z13" s="57">
         <v>15</v>
       </c>
       <c r="AA13" s="57">
         <v>13</v>
       </c>
       <c r="AB13" s="57">
         <v>18</v>
       </c>
+      <c r="AC13" s="57">
+        <v>15</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="1">
         <v>54</v>
       </c>
       <c r="C14" s="1">
         <v>43</v>
       </c>
       <c r="D14" s="1">
         <v>36</v>
       </c>
       <c r="E14" s="1">
         <v>32</v>
       </c>
       <c r="F14" s="1">
         <v>42</v>
       </c>
       <c r="G14" s="23">
         <v>38</v>
       </c>
       <c r="H14" s="1">
         <v>39</v>
@@ -1874,50 +1895,53 @@
       </c>
       <c r="U14" s="39">
         <v>41</v>
       </c>
       <c r="V14" s="39">
         <v>34</v>
       </c>
       <c r="W14" s="39">
         <v>43</v>
       </c>
       <c r="X14" s="39">
         <v>42</v>
       </c>
       <c r="Y14" s="39">
         <v>39</v>
       </c>
       <c r="Z14" s="57">
         <v>42</v>
       </c>
       <c r="AA14" s="57">
         <v>40</v>
       </c>
       <c r="AB14" s="57">
         <v>62</v>
       </c>
+      <c r="AC14" s="57">
+        <v>41</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="1">
         <v>12</v>
       </c>
       <c r="C15" s="1">
         <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>14</v>
       </c>
       <c r="E15" s="1">
         <v>18</v>
       </c>
       <c r="F15" s="1">
         <v>12</v>
       </c>
       <c r="G15" s="23">
         <v>21</v>
       </c>
       <c r="H15" s="1">
         <v>23</v>
@@ -1960,50 +1984,53 @@
       </c>
       <c r="U15" s="39">
         <v>21</v>
       </c>
       <c r="V15" s="39">
         <v>18</v>
       </c>
       <c r="W15" s="39">
         <v>17</v>
       </c>
       <c r="X15" s="39">
         <v>9</v>
       </c>
       <c r="Y15" s="39">
         <v>21</v>
       </c>
       <c r="Z15" s="57">
         <v>17</v>
       </c>
       <c r="AA15" s="57">
         <v>15</v>
       </c>
       <c r="AB15" s="57">
         <v>18</v>
       </c>
+      <c r="AC15" s="57">
+        <v>18</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="1">
         <v>31</v>
       </c>
       <c r="C16" s="1">
         <v>23</v>
       </c>
       <c r="D16" s="1">
         <v>11</v>
       </c>
       <c r="E16" s="1">
         <v>21</v>
       </c>
       <c r="F16" s="1">
         <v>28</v>
       </c>
       <c r="G16" s="23">
         <v>19</v>
       </c>
       <c r="H16" s="1">
         <v>22</v>
@@ -2046,52 +2073,55 @@
       </c>
       <c r="U16" s="39">
         <v>17</v>
       </c>
       <c r="V16" s="39">
         <v>16</v>
       </c>
       <c r="W16" s="39">
         <v>24</v>
       </c>
       <c r="X16" s="39">
         <v>11</v>
       </c>
       <c r="Y16" s="39">
         <v>27</v>
       </c>
       <c r="Z16" s="57">
         <v>15</v>
       </c>
       <c r="AA16" s="57">
         <v>15</v>
       </c>
       <c r="AB16" s="57">
         <v>21</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="57">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="1">
         <v>19</v>
       </c>
       <c r="C17" s="1">
         <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>24</v>
       </c>
       <c r="E17" s="1">
         <v>19</v>
       </c>
       <c r="F17" s="1">
         <v>26</v>
       </c>
       <c r="G17" s="23">
         <v>27</v>
       </c>
       <c r="H17" s="1">
         <v>19</v>
       </c>
       <c r="I17" s="39">
@@ -2132,52 +2162,55 @@
       </c>
       <c r="U17" s="39">
         <v>22</v>
       </c>
       <c r="V17" s="39">
         <v>27</v>
       </c>
       <c r="W17" s="39">
         <v>17</v>
       </c>
       <c r="X17" s="39">
         <v>24</v>
       </c>
       <c r="Y17" s="39">
         <v>25</v>
       </c>
       <c r="Z17" s="57">
         <v>25</v>
       </c>
       <c r="AA17" s="57">
         <v>22</v>
       </c>
       <c r="AB17" s="57">
         <v>26</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="57">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="1">
         <v>43</v>
       </c>
       <c r="C18" s="1">
         <v>36</v>
       </c>
       <c r="D18" s="1">
         <v>36</v>
       </c>
       <c r="E18" s="1">
         <v>35</v>
       </c>
       <c r="F18" s="1">
         <v>33</v>
       </c>
       <c r="G18" s="23">
         <v>34</v>
       </c>
       <c r="H18" s="1">
         <v>28</v>
       </c>
       <c r="I18" s="39">
@@ -2218,52 +2251,55 @@
       </c>
       <c r="U18" s="39">
         <v>30</v>
       </c>
       <c r="V18" s="39">
         <v>39</v>
       </c>
       <c r="W18" s="39">
         <v>36</v>
       </c>
       <c r="X18" s="39">
         <v>37</v>
       </c>
       <c r="Y18" s="39">
         <v>39</v>
       </c>
       <c r="Z18" s="57">
         <v>38</v>
       </c>
       <c r="AA18" s="57">
         <v>25</v>
       </c>
       <c r="AB18" s="57">
         <v>44</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="57">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="1">
         <v>18</v>
       </c>
       <c r="C19" s="1">
         <v>8</v>
       </c>
       <c r="D19" s="1">
         <v>9</v>
       </c>
       <c r="E19" s="1">
         <v>7</v>
       </c>
       <c r="F19" s="1">
         <v>11</v>
       </c>
       <c r="G19" s="23">
         <v>7</v>
       </c>
       <c r="H19" s="1">
         <v>7</v>
       </c>
       <c r="I19" s="39">
@@ -2304,52 +2340,55 @@
       </c>
       <c r="U19" s="39">
         <v>8</v>
       </c>
       <c r="V19" s="39">
         <v>6</v>
       </c>
       <c r="W19" s="39">
         <v>10</v>
       </c>
       <c r="X19" s="39">
         <v>12</v>
       </c>
       <c r="Y19" s="39">
         <v>13</v>
       </c>
       <c r="Z19" s="57">
         <v>8</v>
       </c>
       <c r="AA19" s="57">
         <v>10</v>
       </c>
       <c r="AB19" s="57">
         <v>11</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="57">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="1">
         <v>7</v>
       </c>
       <c r="C20" s="1">
         <v>4</v>
       </c>
       <c r="D20" s="1">
         <v>12</v>
       </c>
       <c r="E20" s="1">
         <v>10</v>
       </c>
       <c r="F20" s="1">
         <v>6</v>
       </c>
       <c r="G20" s="23">
         <v>11</v>
       </c>
       <c r="H20" s="1">
         <v>7</v>
       </c>
       <c r="I20" s="39">
@@ -2390,52 +2429,55 @@
       </c>
       <c r="U20" s="39">
         <v>9</v>
       </c>
       <c r="V20" s="39">
         <v>13</v>
       </c>
       <c r="W20" s="39">
         <v>8</v>
       </c>
       <c r="X20" s="39">
         <v>6</v>
       </c>
       <c r="Y20" s="39">
         <v>7</v>
       </c>
       <c r="Z20" s="57">
         <v>6</v>
       </c>
       <c r="AA20" s="57">
         <v>8</v>
       </c>
       <c r="AB20" s="57">
         <v>9</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="57">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="1">
         <v>36</v>
       </c>
       <c r="C21" s="1">
         <v>29</v>
       </c>
       <c r="D21" s="1">
         <v>24</v>
       </c>
       <c r="E21" s="1">
         <v>33</v>
       </c>
       <c r="F21" s="1">
         <v>32</v>
       </c>
       <c r="G21" s="23">
         <v>29</v>
       </c>
       <c r="H21" s="1">
         <v>34</v>
       </c>
       <c r="I21" s="39">
@@ -2476,83 +2518,88 @@
       </c>
       <c r="U21" s="39">
         <v>31</v>
       </c>
       <c r="V21" s="39">
         <v>36</v>
       </c>
       <c r="W21" s="39">
         <v>24</v>
       </c>
       <c r="X21" s="39">
         <v>38</v>
       </c>
       <c r="Y21" s="39">
         <v>44</v>
       </c>
       <c r="Z21" s="57">
         <v>33</v>
       </c>
       <c r="AA21" s="57">
         <v>16</v>
       </c>
       <c r="AB21" s="57">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="60" t="s">
+      <c r="AC21" s="57">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="60"/>
-[...22 lines deleted...]
-      <c r="Y22" s="60"/>
+      <c r="B22" s="62"/>
+      <c r="C22" s="62"/>
+      <c r="D22" s="62"/>
+      <c r="E22" s="62"/>
+      <c r="F22" s="62"/>
+      <c r="G22" s="62"/>
+      <c r="H22" s="62"/>
+      <c r="I22" s="62"/>
+      <c r="J22" s="62"/>
+      <c r="K22" s="62"/>
+      <c r="L22" s="62"/>
+      <c r="M22" s="62"/>
+      <c r="N22" s="62"/>
+      <c r="O22" s="62"/>
+      <c r="P22" s="62"/>
+      <c r="Q22" s="62"/>
+      <c r="R22" s="62"/>
+      <c r="S22" s="62"/>
+      <c r="T22" s="62"/>
+      <c r="U22" s="62"/>
+      <c r="V22" s="62"/>
+      <c r="W22" s="62"/>
+      <c r="X22" s="62"/>
+      <c r="Y22" s="62"/>
       <c r="Z22" s="50"/>
       <c r="AA22" s="50"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AB22" s="50"/>
+      <c r="AC22" s="57"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="1">
         <v>295</v>
       </c>
       <c r="C23" s="1">
         <v>248</v>
       </c>
       <c r="D23" s="1">
         <v>228</v>
       </c>
       <c r="E23" s="1">
         <v>223</v>
       </c>
       <c r="F23" s="1">
         <v>249</v>
       </c>
       <c r="G23" s="23">
         <v>222</v>
       </c>
       <c r="H23" s="1">
         <v>251</v>
       </c>
       <c r="I23" s="39">
@@ -2593,52 +2640,55 @@
       </c>
       <c r="U23" s="39">
         <v>210</v>
       </c>
       <c r="V23" s="39">
         <v>233</v>
       </c>
       <c r="W23" s="39">
         <v>262</v>
       </c>
       <c r="X23" s="39">
         <v>247</v>
       </c>
       <c r="Y23" s="39">
         <v>261</v>
       </c>
       <c r="Z23" s="57">
         <v>250</v>
       </c>
       <c r="AA23" s="57">
         <v>190</v>
       </c>
       <c r="AB23" s="57">
         <v>232</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="57">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="1">
         <v>247</v>
       </c>
       <c r="C24" s="1">
         <v>205</v>
       </c>
       <c r="D24" s="1">
         <v>204</v>
       </c>
       <c r="E24" s="1">
         <v>189</v>
       </c>
       <c r="F24" s="1">
         <v>213</v>
       </c>
       <c r="G24" s="23">
         <v>186</v>
       </c>
       <c r="H24" s="1">
         <v>204</v>
       </c>
       <c r="I24" s="39">
@@ -2679,52 +2729,55 @@
       </c>
       <c r="U24" s="39">
         <v>178</v>
       </c>
       <c r="V24" s="39">
         <v>200</v>
       </c>
       <c r="W24" s="39">
         <v>211</v>
       </c>
       <c r="X24" s="39">
         <v>221</v>
       </c>
       <c r="Y24" s="39">
         <v>212</v>
       </c>
       <c r="Z24" s="57">
         <v>222</v>
       </c>
       <c r="AA24" s="57">
         <v>160</v>
       </c>
       <c r="AB24" s="57">
         <v>188</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="57">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="1">
         <v>15</v>
       </c>
       <c r="C25" s="1">
         <v>6</v>
       </c>
       <c r="D25" s="1">
         <v>5</v>
       </c>
       <c r="E25" s="1">
         <v>17</v>
       </c>
       <c r="F25" s="1">
         <v>9</v>
       </c>
       <c r="G25" s="23">
         <v>9</v>
       </c>
       <c r="H25" s="1">
         <v>11</v>
       </c>
       <c r="I25" s="39">
@@ -2765,52 +2818,55 @@
       </c>
       <c r="U25" s="39">
         <v>11</v>
       </c>
       <c r="V25" s="39">
         <v>3</v>
       </c>
       <c r="W25" s="39">
         <v>13</v>
       </c>
       <c r="X25" s="39">
         <v>5</v>
       </c>
       <c r="Y25" s="39">
         <v>9</v>
       </c>
       <c r="Z25" s="57">
         <v>3</v>
       </c>
       <c r="AA25" s="57">
         <v>5</v>
       </c>
       <c r="AB25" s="57">
         <v>11</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="57">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="1">
         <v>7</v>
       </c>
       <c r="C26" s="1">
         <v>8</v>
       </c>
       <c r="D26" s="1">
         <v>7</v>
       </c>
       <c r="E26" s="1">
         <v>3</v>
       </c>
       <c r="F26" s="1">
         <v>2</v>
       </c>
       <c r="G26" s="23">
         <v>8</v>
       </c>
       <c r="H26" s="1">
         <v>16</v>
       </c>
       <c r="I26" s="39">
@@ -2851,52 +2907,55 @@
       </c>
       <c r="U26" s="39">
         <v>8</v>
       </c>
       <c r="V26" s="39">
         <v>7</v>
       </c>
       <c r="W26" s="39">
         <v>10</v>
       </c>
       <c r="X26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y26" s="39">
         <v>10</v>
       </c>
       <c r="Z26" s="57">
         <v>5</v>
       </c>
       <c r="AA26" s="57">
         <v>6</v>
       </c>
       <c r="AB26" s="57">
         <v>8</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="57">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="1">
         <v>12</v>
       </c>
       <c r="C27" s="1">
         <v>14</v>
       </c>
       <c r="D27" s="1">
         <v>3</v>
       </c>
       <c r="E27" s="1">
         <v>5</v>
       </c>
       <c r="F27" s="1">
         <v>11</v>
       </c>
       <c r="G27" s="23">
         <v>7</v>
       </c>
       <c r="H27" s="1">
         <v>12</v>
       </c>
       <c r="I27" s="39">
@@ -2937,52 +2996,55 @@
       </c>
       <c r="U27" s="39">
         <v>7</v>
       </c>
       <c r="V27" s="39">
         <v>5</v>
       </c>
       <c r="W27" s="39">
         <v>15</v>
       </c>
       <c r="X27" s="39">
         <v>7</v>
       </c>
       <c r="Y27" s="39">
         <v>10</v>
       </c>
       <c r="Z27" s="57">
         <v>4</v>
       </c>
       <c r="AA27" s="57">
         <v>7</v>
       </c>
       <c r="AB27" s="57">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="57">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="1">
         <v>14</v>
       </c>
       <c r="C28" s="1">
         <v>15</v>
       </c>
       <c r="D28" s="1">
         <v>9</v>
       </c>
       <c r="E28" s="1">
         <v>9</v>
       </c>
       <c r="F28" s="1">
         <v>14</v>
       </c>
       <c r="G28" s="23">
         <v>12</v>
       </c>
       <c r="H28" s="1">
         <v>8</v>
       </c>
       <c r="I28" s="39">
@@ -3023,83 +3085,88 @@
       </c>
       <c r="U28" s="39">
         <v>6</v>
       </c>
       <c r="V28" s="39">
         <v>18</v>
       </c>
       <c r="W28" s="39">
         <v>13</v>
       </c>
       <c r="X28" s="39">
         <v>14</v>
       </c>
       <c r="Y28" s="39">
         <v>20</v>
       </c>
       <c r="Z28" s="57">
         <v>16</v>
       </c>
       <c r="AA28" s="57">
         <v>12</v>
       </c>
       <c r="AB28" s="57">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="61" t="s">
+      <c r="AC28" s="57">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="61"/>
-[...22 lines deleted...]
-      <c r="Y29" s="61"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
+      <c r="O29" s="63"/>
+      <c r="P29" s="63"/>
+      <c r="Q29" s="63"/>
+      <c r="R29" s="63"/>
+      <c r="S29" s="63"/>
+      <c r="T29" s="63"/>
+      <c r="U29" s="63"/>
+      <c r="V29" s="63"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
       <c r="Z29" s="50"/>
       <c r="AA29" s="50"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AB29" s="50"/>
+      <c r="AC29" s="57"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="1">
         <v>326</v>
       </c>
       <c r="C30" s="1">
         <v>231</v>
       </c>
       <c r="D30" s="1">
         <v>245</v>
       </c>
       <c r="E30" s="1">
         <v>265</v>
       </c>
       <c r="F30" s="1">
         <v>264</v>
       </c>
       <c r="G30" s="23">
         <v>263</v>
       </c>
       <c r="H30" s="1">
         <v>237</v>
       </c>
       <c r="I30" s="40">
@@ -3140,52 +3207,55 @@
       </c>
       <c r="U30" s="40">
         <v>227</v>
       </c>
       <c r="V30" s="40">
         <v>263</v>
       </c>
       <c r="W30" s="40">
         <v>244</v>
       </c>
       <c r="X30" s="39">
         <v>248</v>
       </c>
       <c r="Y30" s="39">
         <v>273</v>
       </c>
       <c r="Z30" s="57">
         <v>264</v>
       </c>
       <c r="AA30" s="57">
         <v>205</v>
       </c>
       <c r="AB30" s="57">
         <v>317</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="57">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1">
         <v>38</v>
       </c>
       <c r="C31" s="1">
         <v>31</v>
       </c>
       <c r="D31" s="1">
         <v>33</v>
       </c>
       <c r="E31" s="1">
         <v>32</v>
       </c>
       <c r="F31" s="1">
         <v>39</v>
       </c>
       <c r="G31" s="23">
         <v>26</v>
       </c>
       <c r="H31" s="1">
         <v>29</v>
       </c>
       <c r="I31" s="40">
@@ -3226,52 +3296,55 @@
       </c>
       <c r="U31" s="40">
         <v>23</v>
       </c>
       <c r="V31" s="40">
         <v>30</v>
       </c>
       <c r="W31" s="40">
         <v>43</v>
       </c>
       <c r="X31" s="39">
         <v>25</v>
       </c>
       <c r="Y31" s="39">
         <v>34</v>
       </c>
       <c r="Z31" s="57">
         <v>34</v>
       </c>
       <c r="AA31" s="57">
         <v>35</v>
       </c>
       <c r="AB31" s="57">
         <v>39</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="57">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="1">
         <v>15</v>
       </c>
       <c r="C32" s="1">
         <v>7</v>
       </c>
       <c r="D32" s="1">
         <v>8</v>
       </c>
       <c r="E32" s="1">
         <v>13</v>
       </c>
       <c r="F32" s="1">
         <v>10</v>
       </c>
       <c r="G32" s="23">
         <v>9</v>
       </c>
       <c r="H32" s="1">
         <v>7</v>
       </c>
       <c r="I32" s="40">
@@ -3312,52 +3385,55 @@
       </c>
       <c r="U32" s="40">
         <v>7</v>
       </c>
       <c r="V32" s="40">
         <v>7</v>
       </c>
       <c r="W32" s="40">
         <v>5</v>
       </c>
       <c r="X32" s="39">
         <v>10</v>
       </c>
       <c r="Y32" s="39">
         <v>8</v>
       </c>
       <c r="Z32" s="57">
         <v>10</v>
       </c>
       <c r="AA32" s="57">
         <v>14</v>
       </c>
       <c r="AB32" s="57">
         <v>7</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="57">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="1">
         <v>27</v>
       </c>
       <c r="C33" s="1">
         <v>17</v>
       </c>
       <c r="D33" s="1">
         <v>16</v>
       </c>
       <c r="E33" s="1">
         <v>23</v>
       </c>
       <c r="F33" s="1">
         <v>15</v>
       </c>
       <c r="G33" s="23">
         <v>25</v>
       </c>
       <c r="H33" s="1">
         <v>19</v>
       </c>
       <c r="I33" s="40">
@@ -3398,52 +3474,55 @@
       </c>
       <c r="U33" s="40">
         <v>10</v>
       </c>
       <c r="V33" s="40">
         <v>20</v>
       </c>
       <c r="W33" s="40">
         <v>15</v>
       </c>
       <c r="X33" s="39">
         <v>19</v>
       </c>
       <c r="Y33" s="39">
         <v>20</v>
       </c>
       <c r="Z33" s="57">
         <v>23</v>
       </c>
       <c r="AA33" s="57">
         <v>8</v>
       </c>
       <c r="AB33" s="57">
         <v>25</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="57">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="1">
         <v>32</v>
       </c>
       <c r="C34" s="1">
         <v>11</v>
       </c>
       <c r="D34" s="1">
         <v>19</v>
       </c>
       <c r="E34" s="1">
         <v>23</v>
       </c>
       <c r="F34" s="1">
         <v>18</v>
       </c>
       <c r="G34" s="23">
         <v>29</v>
       </c>
       <c r="H34" s="1">
         <v>19</v>
       </c>
       <c r="I34" s="40">
@@ -3484,52 +3563,55 @@
       </c>
       <c r="U34" s="40">
         <v>18</v>
       </c>
       <c r="V34" s="40">
         <v>27</v>
       </c>
       <c r="W34" s="40">
         <v>16</v>
       </c>
       <c r="X34" s="39">
         <v>17</v>
       </c>
       <c r="Y34" s="39">
         <v>16</v>
       </c>
       <c r="Z34" s="57">
         <v>23</v>
       </c>
       <c r="AA34" s="57">
         <v>9</v>
       </c>
       <c r="AB34" s="57">
         <v>28</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="57">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="1">
         <v>27</v>
       </c>
       <c r="C35" s="1">
         <v>18</v>
       </c>
       <c r="D35" s="1">
         <v>22</v>
       </c>
       <c r="E35" s="1">
         <v>18</v>
       </c>
       <c r="F35" s="1">
         <v>19</v>
       </c>
       <c r="G35" s="23">
         <v>15</v>
       </c>
       <c r="H35" s="1">
         <v>20</v>
       </c>
       <c r="I35" s="40">
@@ -3570,52 +3652,55 @@
       </c>
       <c r="U35" s="40">
         <v>11</v>
       </c>
       <c r="V35" s="40">
         <v>20</v>
       </c>
       <c r="W35" s="40">
         <v>24</v>
       </c>
       <c r="X35" s="39">
         <v>19</v>
       </c>
       <c r="Y35" s="39">
         <v>20</v>
       </c>
       <c r="Z35" s="57">
         <v>15</v>
       </c>
       <c r="AA35" s="57">
         <v>13</v>
       </c>
       <c r="AB35" s="57">
         <v>18</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="57">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="1">
         <v>54</v>
       </c>
       <c r="C36" s="1">
         <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>36</v>
       </c>
       <c r="E36" s="1">
         <v>32</v>
       </c>
       <c r="F36" s="1">
         <v>42</v>
       </c>
       <c r="G36" s="23">
         <v>38</v>
       </c>
       <c r="H36" s="1">
         <v>39</v>
       </c>
       <c r="I36" s="40">
@@ -3656,52 +3741,55 @@
       </c>
       <c r="U36" s="40">
         <v>41</v>
       </c>
       <c r="V36" s="40">
         <v>34</v>
       </c>
       <c r="W36" s="40">
         <v>43</v>
       </c>
       <c r="X36" s="39">
         <v>42</v>
       </c>
       <c r="Y36" s="39">
         <v>39</v>
       </c>
       <c r="Z36" s="57">
         <v>42</v>
       </c>
       <c r="AA36" s="57">
         <v>40</v>
       </c>
       <c r="AB36" s="57">
         <v>62</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="57">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="1">
         <v>5</v>
       </c>
       <c r="C37" s="1">
         <v>11</v>
       </c>
       <c r="D37" s="1">
         <v>7</v>
       </c>
       <c r="E37" s="1">
         <v>14</v>
       </c>
       <c r="F37" s="1">
         <v>10</v>
       </c>
       <c r="G37" s="23">
         <v>13</v>
       </c>
       <c r="H37" s="1">
         <v>7</v>
       </c>
       <c r="I37" s="40">
@@ -3742,52 +3830,55 @@
       </c>
       <c r="U37" s="40">
         <v>13</v>
       </c>
       <c r="V37" s="40">
         <v>11</v>
       </c>
       <c r="W37" s="40">
         <v>7</v>
       </c>
       <c r="X37" s="39">
         <v>9</v>
       </c>
       <c r="Y37" s="39">
         <v>11</v>
       </c>
       <c r="Z37" s="57">
         <v>12</v>
       </c>
       <c r="AA37" s="57">
         <v>9</v>
       </c>
       <c r="AB37" s="57">
         <v>10</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="57">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="1">
         <v>19</v>
       </c>
       <c r="C38" s="1">
         <v>9</v>
       </c>
       <c r="D38" s="1">
         <v>8</v>
       </c>
       <c r="E38" s="1">
         <v>14</v>
       </c>
       <c r="F38" s="1">
         <v>17</v>
       </c>
       <c r="G38" s="23">
         <v>12</v>
       </c>
       <c r="H38" s="1">
         <v>10</v>
       </c>
       <c r="I38" s="40">
@@ -3828,52 +3919,55 @@
       </c>
       <c r="U38" s="40">
         <v>10</v>
       </c>
       <c r="V38" s="40">
         <v>11</v>
       </c>
       <c r="W38" s="40">
         <v>9</v>
       </c>
       <c r="X38" s="39">
         <v>4</v>
       </c>
       <c r="Y38" s="39">
         <v>17</v>
       </c>
       <c r="Z38" s="57">
         <v>11</v>
       </c>
       <c r="AA38" s="57">
         <v>8</v>
       </c>
       <c r="AB38" s="57">
         <v>14</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="57">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="1">
         <v>19</v>
       </c>
       <c r="C39" s="1">
         <v>22</v>
       </c>
       <c r="D39" s="1">
         <v>24</v>
       </c>
       <c r="E39" s="1">
         <v>19</v>
       </c>
       <c r="F39" s="1">
         <v>26</v>
       </c>
       <c r="G39" s="23">
         <v>27</v>
       </c>
       <c r="H39" s="1">
         <v>19</v>
       </c>
       <c r="I39" s="40">
@@ -3914,52 +4008,55 @@
       </c>
       <c r="U39" s="40">
         <v>22</v>
       </c>
       <c r="V39" s="40">
         <v>27</v>
       </c>
       <c r="W39" s="40">
         <v>17</v>
       </c>
       <c r="X39" s="39">
         <v>24</v>
       </c>
       <c r="Y39" s="39">
         <v>25</v>
       </c>
       <c r="Z39" s="57">
         <v>25</v>
       </c>
       <c r="AA39" s="57">
         <v>22</v>
       </c>
       <c r="AB39" s="57">
         <v>26</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="57">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="1">
         <v>29</v>
       </c>
       <c r="C40" s="1">
         <v>21</v>
       </c>
       <c r="D40" s="1">
         <v>27</v>
       </c>
       <c r="E40" s="1">
         <v>27</v>
       </c>
       <c r="F40" s="1">
         <v>19</v>
       </c>
       <c r="G40" s="23">
         <v>22</v>
       </c>
       <c r="H40" s="1">
         <v>20</v>
       </c>
       <c r="I40" s="40">
@@ -4000,52 +4097,55 @@
       </c>
       <c r="U40" s="40">
         <v>24</v>
       </c>
       <c r="V40" s="40">
         <v>21</v>
       </c>
       <c r="W40" s="40">
         <v>23</v>
       </c>
       <c r="X40" s="39">
         <v>23</v>
       </c>
       <c r="Y40" s="39">
         <v>19</v>
       </c>
       <c r="Z40" s="57">
         <v>22</v>
       </c>
       <c r="AA40" s="57">
         <v>13</v>
       </c>
       <c r="AB40" s="57">
         <v>26</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="57">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="1">
         <v>18</v>
       </c>
       <c r="C41" s="1">
         <v>8</v>
       </c>
       <c r="D41" s="1">
         <v>9</v>
       </c>
       <c r="E41" s="1">
         <v>7</v>
       </c>
       <c r="F41" s="1">
         <v>11</v>
       </c>
       <c r="G41" s="23">
         <v>7</v>
       </c>
       <c r="H41" s="1">
         <v>7</v>
       </c>
       <c r="I41" s="40">
@@ -4086,52 +4186,55 @@
       </c>
       <c r="U41" s="40">
         <v>8</v>
       </c>
       <c r="V41" s="40">
         <v>6</v>
       </c>
       <c r="W41" s="40">
         <v>10</v>
       </c>
       <c r="X41" s="39">
         <v>12</v>
       </c>
       <c r="Y41" s="39">
         <v>13</v>
       </c>
       <c r="Z41" s="57">
         <v>8</v>
       </c>
       <c r="AA41" s="57">
         <v>10</v>
       </c>
       <c r="AB41" s="57">
         <v>11</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="57">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="1">
         <v>7</v>
       </c>
       <c r="C42" s="1">
         <v>4</v>
       </c>
       <c r="D42" s="1">
         <v>12</v>
       </c>
       <c r="E42" s="1">
         <v>10</v>
       </c>
       <c r="F42" s="1">
         <v>6</v>
       </c>
       <c r="G42" s="23">
         <v>11</v>
       </c>
       <c r="H42" s="1">
         <v>7</v>
       </c>
       <c r="I42" s="40">
@@ -4172,52 +4275,55 @@
       </c>
       <c r="U42" s="40">
         <v>9</v>
       </c>
       <c r="V42" s="40">
         <v>13</v>
       </c>
       <c r="W42" s="40">
         <v>8</v>
       </c>
       <c r="X42" s="39">
         <v>6</v>
       </c>
       <c r="Y42" s="39">
         <v>7</v>
       </c>
       <c r="Z42" s="57">
         <v>6</v>
       </c>
       <c r="AA42" s="57">
         <v>8</v>
       </c>
       <c r="AB42" s="57">
         <v>9</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="57">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="2">
         <v>36</v>
       </c>
       <c r="C43" s="2">
         <v>29</v>
       </c>
       <c r="D43" s="2">
         <v>24</v>
       </c>
       <c r="E43" s="2">
         <v>33</v>
       </c>
       <c r="F43" s="2">
         <v>32</v>
       </c>
       <c r="G43" s="25">
         <v>29</v>
       </c>
       <c r="H43" s="25">
         <v>34</v>
       </c>
       <c r="I43" s="41">
@@ -4258,196 +4364,199 @@
       </c>
       <c r="U43" s="41">
         <v>31</v>
       </c>
       <c r="V43" s="41">
         <v>36</v>
       </c>
       <c r="W43" s="41">
         <v>24</v>
       </c>
       <c r="X43" s="54">
         <v>38</v>
       </c>
       <c r="Y43" s="54">
         <v>44</v>
       </c>
       <c r="Z43" s="56">
         <v>33</v>
       </c>
       <c r="AA43" s="56">
         <v>16</v>
       </c>
       <c r="AB43" s="56">
         <v>42</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="56">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="O1" workbookViewId="0">
-      <selection activeCell="AG35" sqref="AG35"/>
+    <sheetView topLeftCell="I1" workbookViewId="0">
+      <selection activeCell="AD34" sqref="AD34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="24.28515625" style="17" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="6" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.33203125" style="17" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="8" max="9" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="18" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="20" max="21" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="17"/>
+    <col min="20" max="21" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="23" max="24" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="58" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="58"/>
-[...22 lines deleted...]
-      <c r="Y1" s="58"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="60"/>
+      <c r="W1" s="60"/>
+      <c r="X1" s="60"/>
+      <c r="Y1" s="60"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="65"/>
-      <c r="B4" s="62">
+      <c r="B4" s="58">
         <v>2024</v>
       </c>
-      <c r="C4" s="63"/>
-[...10 lines deleted...]
-      <c r="N4" s="62">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="58">
         <v>2025</v>
       </c>
-      <c r="O4" s="63"/>
-[...10 lines deleted...]
-      <c r="Z4" s="62">
+      <c r="O4" s="59"/>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="58">
         <v>2026</v>
       </c>
-      <c r="AA4" s="63"/>
-[...11 lines deleted...]
-    <row r="5" spans="1:37" ht="22.5">
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59"/>
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="59"/>
+    </row>
+    <row r="5" spans="1:37" ht="20.399999999999999">
       <c r="A5" s="66"/>
       <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>26</v>
       </c>
@@ -4515,77 +4624,77 @@
         <v>23</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="53" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="53" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="53" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="59"/>
-[...22 lines deleted...]
-      <c r="Y6" s="59"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="61"/>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="28">
         <v>13.94</v>
       </c>
       <c r="C7" s="28">
         <v>12.82</v>
       </c>
       <c r="D7" s="28">
         <v>12.05</v>
       </c>
       <c r="E7" s="28">
         <v>11.98</v>
       </c>
       <c r="F7" s="28">
         <v>11.87</v>
       </c>
       <c r="G7" s="29">
         <v>11.77</v>
       </c>
       <c r="H7" s="28">
         <v>11.65</v>
@@ -4628,50 +4737,53 @@
       </c>
       <c r="U7" s="46">
         <v>11.4</v>
       </c>
       <c r="V7" s="46">
         <v>11.43</v>
       </c>
       <c r="W7" s="46">
         <v>11.43</v>
       </c>
       <c r="X7" s="46">
         <v>11.45</v>
       </c>
       <c r="Y7" s="46">
         <v>11.51</v>
       </c>
       <c r="Z7" s="42">
         <v>11.84</v>
       </c>
       <c r="AA7" s="46">
         <v>10.99</v>
       </c>
       <c r="AB7" s="46">
         <v>11.55</v>
       </c>
+      <c r="AC7" s="46">
+        <v>11.88</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="28">
         <v>13.1</v>
       </c>
       <c r="C8" s="28">
         <v>12.5</v>
       </c>
       <c r="D8" s="28">
         <v>11.92</v>
       </c>
       <c r="E8" s="28">
         <v>11.85</v>
       </c>
       <c r="F8" s="28">
         <v>11.75</v>
       </c>
       <c r="G8" s="29">
         <v>11.49</v>
       </c>
       <c r="H8" s="28">
         <v>11.39</v>
@@ -4714,50 +4826,53 @@
       </c>
       <c r="U8" s="46">
         <v>11.06</v>
       </c>
       <c r="V8" s="46">
         <v>11.04</v>
       </c>
       <c r="W8" s="46">
         <v>11.06</v>
       </c>
       <c r="X8" s="46">
         <v>11.15</v>
       </c>
       <c r="Y8" s="46">
         <v>11.16</v>
       </c>
       <c r="Z8" s="42">
         <v>11.79</v>
       </c>
       <c r="AA8" s="46">
         <v>10.64</v>
       </c>
       <c r="AB8" s="46">
         <v>10.4</v>
       </c>
+      <c r="AC8" s="46">
+        <v>11.28</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="28">
         <v>14.31</v>
       </c>
       <c r="C9" s="28">
         <v>13.41</v>
       </c>
       <c r="D9" s="28">
         <v>13.04</v>
       </c>
       <c r="E9" s="28">
         <v>12.92</v>
       </c>
       <c r="F9" s="28">
         <v>13.25</v>
       </c>
       <c r="G9" s="29">
         <v>12.72</v>
       </c>
       <c r="H9" s="28">
         <v>12.45</v>
@@ -4800,50 +4915,53 @@
       </c>
       <c r="U9" s="46">
         <v>9.86</v>
       </c>
       <c r="V9" s="46">
         <v>10.11</v>
       </c>
       <c r="W9" s="46">
         <v>10.78</v>
       </c>
       <c r="X9" s="46">
         <v>10.71</v>
       </c>
       <c r="Y9" s="46">
         <v>10.93</v>
       </c>
       <c r="Z9" s="42">
         <v>13.65</v>
       </c>
       <c r="AA9" s="46">
         <v>14.62</v>
       </c>
       <c r="AB9" s="46">
         <v>14.96</v>
       </c>
+      <c r="AC9" s="46">
+        <v>15.1</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="28">
         <v>13.7</v>
       </c>
       <c r="C10" s="28">
         <v>10.35</v>
       </c>
       <c r="D10" s="28">
         <v>9.2799999999999994</v>
       </c>
       <c r="E10" s="28">
         <v>10</v>
       </c>
       <c r="F10" s="28">
         <v>9.7899999999999991</v>
       </c>
       <c r="G10" s="29">
         <v>9.57</v>
       </c>
       <c r="H10" s="28">
         <v>9.1199999999999992</v>
@@ -4886,50 +5004,53 @@
       </c>
       <c r="U10" s="46">
         <v>6.53</v>
       </c>
       <c r="V10" s="46">
         <v>6.55</v>
       </c>
       <c r="W10" s="46">
         <v>6.38</v>
       </c>
       <c r="X10" s="46">
         <v>6.67</v>
       </c>
       <c r="Y10" s="46">
         <v>6.75</v>
       </c>
       <c r="Z10" s="42">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA10" s="46">
         <v>12.4</v>
       </c>
       <c r="AB10" s="46">
         <v>10.53</v>
       </c>
+      <c r="AC10" s="46">
+        <v>9.89</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="28">
         <v>18.690000000000001</v>
       </c>
       <c r="C11" s="28">
         <v>14.96</v>
       </c>
       <c r="D11" s="28">
         <v>13.05</v>
       </c>
       <c r="E11" s="28">
         <v>13.92</v>
       </c>
       <c r="F11" s="28">
         <v>13.22</v>
       </c>
       <c r="G11" s="29">
         <v>13.62</v>
       </c>
       <c r="H11" s="28">
         <v>13.59</v>
@@ -4972,50 +5093,53 @@
       </c>
       <c r="U11" s="46">
         <v>12.11</v>
       </c>
       <c r="V11" s="46">
         <v>11.96</v>
       </c>
       <c r="W11" s="46">
         <v>12.03</v>
       </c>
       <c r="X11" s="46">
         <v>11.96</v>
       </c>
       <c r="Y11" s="46">
         <v>12.06</v>
       </c>
       <c r="Z11" s="42">
         <v>11.97</v>
       </c>
       <c r="AA11" s="46">
         <v>9.42</v>
       </c>
       <c r="AB11" s="46">
         <v>11.88</v>
       </c>
+      <c r="AC11" s="46">
+        <v>12.73</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="28">
         <v>18.28</v>
       </c>
       <c r="C12" s="28">
         <v>12.68</v>
       </c>
       <c r="D12" s="28">
         <v>12.05</v>
       </c>
       <c r="E12" s="28">
         <v>12.43</v>
       </c>
       <c r="F12" s="28">
         <v>11.98</v>
       </c>
       <c r="G12" s="29">
         <v>12.8</v>
       </c>
       <c r="H12" s="28">
         <v>12.52</v>
@@ -5058,50 +5182,53 @@
       </c>
       <c r="U12" s="46">
         <v>13.43</v>
       </c>
       <c r="V12" s="46">
         <v>13.73</v>
       </c>
       <c r="W12" s="46">
         <v>13.28</v>
       </c>
       <c r="X12" s="46">
         <v>13</v>
       </c>
       <c r="Y12" s="46">
         <v>12.68</v>
       </c>
       <c r="Z12" s="42">
         <v>13.84</v>
       </c>
       <c r="AA12" s="46">
         <v>10.050000000000001</v>
       </c>
       <c r="AB12" s="46">
         <v>12.31</v>
       </c>
+      <c r="AC12" s="46">
+        <v>12.61</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="28">
         <v>18.22</v>
       </c>
       <c r="C13" s="28">
         <v>15.71</v>
       </c>
       <c r="D13" s="28">
         <v>15.36</v>
       </c>
       <c r="E13" s="28">
         <v>14.64</v>
       </c>
       <c r="F13" s="28">
         <v>14.26</v>
       </c>
       <c r="G13" s="29">
         <v>13.62</v>
       </c>
       <c r="H13" s="28">
         <v>13.61</v>
@@ -5144,50 +5271,53 @@
       </c>
       <c r="U13" s="46">
         <v>11.91</v>
       </c>
       <c r="V13" s="46">
         <v>12.21</v>
       </c>
       <c r="W13" s="46">
         <v>12.68</v>
       </c>
       <c r="X13" s="46">
         <v>12.77</v>
       </c>
       <c r="Y13" s="46">
         <v>12.87</v>
       </c>
       <c r="Z13" s="42">
         <v>10.9</v>
       </c>
       <c r="AA13" s="46">
         <v>10.61</v>
       </c>
       <c r="AB13" s="46">
         <v>11.42</v>
       </c>
+      <c r="AC13" s="46">
+        <v>11.36</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="28">
         <v>13.78</v>
       </c>
       <c r="C14" s="28">
         <v>12.77</v>
       </c>
       <c r="D14" s="28">
         <v>11.53</v>
       </c>
       <c r="E14" s="28">
         <v>10.64</v>
       </c>
       <c r="F14" s="28">
         <v>10.63</v>
       </c>
       <c r="G14" s="29">
         <v>10.52</v>
       </c>
       <c r="H14" s="28">
         <v>10.45</v>
@@ -5230,50 +5360,53 @@
       </c>
       <c r="U14" s="46">
         <v>10.86</v>
       </c>
       <c r="V14" s="46">
         <v>10.64</v>
       </c>
       <c r="W14" s="46">
         <v>10.67</v>
       </c>
       <c r="X14" s="46">
         <v>10.7</v>
       </c>
       <c r="Y14" s="46">
         <v>10.63</v>
       </c>
       <c r="Z14" s="42">
         <v>10.8</v>
       </c>
       <c r="AA14" s="46">
         <v>11.06</v>
       </c>
       <c r="AB14" s="46">
         <v>12.77</v>
       </c>
+      <c r="AC14" s="46">
+        <v>12.29</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="28">
         <v>8.3000000000000007</v>
       </c>
       <c r="C15" s="28">
         <v>11.08</v>
       </c>
       <c r="D15" s="28">
         <v>10.58</v>
       </c>
       <c r="E15" s="28">
         <v>11.13</v>
       </c>
       <c r="F15" s="28">
         <v>10.55</v>
       </c>
       <c r="G15" s="29">
         <v>11.28</v>
       </c>
       <c r="H15" s="28">
         <v>11.96</v>
@@ -5316,50 +5449,53 @@
       </c>
       <c r="U15" s="46">
         <v>15.89</v>
       </c>
       <c r="V15" s="46">
         <v>15.61</v>
       </c>
       <c r="W15" s="46">
         <v>15.23</v>
       </c>
       <c r="X15" s="46">
         <v>14.45</v>
       </c>
       <c r="Y15" s="46">
         <v>14.48</v>
       </c>
       <c r="Z15" s="42">
         <v>12.31</v>
       </c>
       <c r="AA15" s="46">
         <v>12.1</v>
       </c>
       <c r="AB15" s="46">
         <v>12.4</v>
       </c>
+      <c r="AC15" s="46">
+        <v>12.67</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="28">
         <v>20.77</v>
       </c>
       <c r="C16" s="28">
         <v>18.98</v>
       </c>
       <c r="D16" s="28">
         <v>14.99</v>
       </c>
       <c r="E16" s="28">
         <v>14.92</v>
       </c>
       <c r="F16" s="28">
         <v>15.72</v>
       </c>
       <c r="G16" s="29">
         <v>15.31</v>
       </c>
       <c r="H16" s="28">
         <v>15.23</v>
@@ -5402,52 +5538,55 @@
       </c>
       <c r="U16" s="46">
         <v>14</v>
       </c>
       <c r="V16" s="46">
         <v>13.72</v>
       </c>
       <c r="W16" s="46">
         <v>14.03</v>
       </c>
       <c r="X16" s="46">
         <v>13.47</v>
       </c>
       <c r="Y16" s="46">
         <v>13.93</v>
       </c>
       <c r="Z16" s="42">
         <v>10.56</v>
       </c>
       <c r="AA16" s="46">
         <v>11.1</v>
       </c>
       <c r="AB16" s="46">
         <v>12.36</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="46">
+        <v>11.43</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="28">
         <v>12.81</v>
       </c>
       <c r="C17" s="28">
         <v>14.36</v>
       </c>
       <c r="D17" s="28">
         <v>14.94</v>
       </c>
       <c r="E17" s="28">
         <v>14.42</v>
       </c>
       <c r="F17" s="28">
         <v>15.02</v>
       </c>
       <c r="G17" s="29">
         <v>15.61</v>
       </c>
       <c r="H17" s="28">
         <v>15.18</v>
       </c>
       <c r="I17" s="33">
@@ -5488,52 +5627,55 @@
       </c>
       <c r="U17" s="46">
         <v>15.08</v>
       </c>
       <c r="V17" s="46">
         <v>15.54</v>
       </c>
       <c r="W17" s="46">
         <v>15.11</v>
       </c>
       <c r="X17" s="46">
         <v>15.28</v>
       </c>
       <c r="Y17" s="46">
         <v>15.43</v>
       </c>
       <c r="Z17" s="42">
         <v>17.010000000000002</v>
       </c>
       <c r="AA17" s="46">
         <v>16.78</v>
       </c>
       <c r="AB17" s="46">
         <v>17.25</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="46">
+        <v>16.87</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="28">
         <v>12.94</v>
       </c>
       <c r="C18" s="28">
         <v>12.49</v>
       </c>
       <c r="D18" s="28">
         <v>11.92</v>
       </c>
       <c r="E18" s="28">
         <v>11.67</v>
       </c>
       <c r="F18" s="28">
         <v>11.31</v>
       </c>
       <c r="G18" s="29">
         <v>11.19</v>
       </c>
       <c r="H18" s="28">
         <v>10.79</v>
       </c>
       <c r="I18" s="33">
@@ -5574,52 +5716,55 @@
       </c>
       <c r="U18" s="46">
         <v>11.77</v>
       </c>
       <c r="V18" s="46">
         <v>11.85</v>
       </c>
       <c r="W18" s="46">
         <v>11.77</v>
       </c>
       <c r="X18" s="46">
         <v>11.78</v>
       </c>
       <c r="Y18" s="46">
         <v>11.81</v>
       </c>
       <c r="Z18" s="42">
         <v>12.13</v>
       </c>
       <c r="AA18" s="46">
         <v>10.53</v>
       </c>
       <c r="AB18" s="46">
         <v>11.72</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="46">
+        <v>10.83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="28">
         <v>22.57</v>
       </c>
       <c r="C19" s="28">
         <v>16.760000000000002</v>
       </c>
       <c r="D19" s="28">
         <v>14.76</v>
       </c>
       <c r="E19" s="28">
         <v>13.3</v>
       </c>
       <c r="F19" s="28">
         <v>13.33</v>
       </c>
       <c r="G19" s="29">
         <v>12.59</v>
       </c>
       <c r="H19" s="28">
         <v>12.03</v>
       </c>
       <c r="I19" s="33">
@@ -5660,52 +5805,55 @@
       </c>
       <c r="U19" s="46">
         <v>10.88</v>
       </c>
       <c r="V19" s="46">
         <v>10.56</v>
       </c>
       <c r="W19" s="46">
         <v>10.78</v>
       </c>
       <c r="X19" s="46">
         <v>11.25</v>
       </c>
       <c r="Y19" s="46">
         <v>11.7</v>
       </c>
       <c r="Z19" s="42">
         <v>10.55</v>
       </c>
       <c r="AA19" s="46">
         <v>12.46</v>
       </c>
       <c r="AB19" s="46">
         <v>13.22</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="46">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="28">
         <v>6.6</v>
       </c>
       <c r="C20" s="28">
         <v>5.35</v>
       </c>
       <c r="D20" s="28">
         <v>7.33</v>
       </c>
       <c r="E20" s="28">
         <v>7.89</v>
       </c>
       <c r="F20" s="28">
         <v>7.4</v>
       </c>
       <c r="G20" s="29">
         <v>7.92</v>
       </c>
       <c r="H20" s="28">
         <v>7.73</v>
       </c>
       <c r="I20" s="33">
@@ -5746,52 +5894,55 @@
       </c>
       <c r="U20" s="46">
         <v>6.69</v>
       </c>
       <c r="V20" s="46">
         <v>7.43</v>
       </c>
       <c r="W20" s="46">
         <v>7.48</v>
       </c>
       <c r="X20" s="46">
         <v>7.37</v>
       </c>
       <c r="Y20" s="46">
         <v>7.33</v>
       </c>
       <c r="Z20" s="42">
         <v>6.19</v>
       </c>
       <c r="AA20" s="46">
         <v>7.62</v>
       </c>
       <c r="AB20" s="46">
         <v>8.23</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="46">
+        <v>8.31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="28">
         <v>12.18</v>
       </c>
       <c r="C21" s="28">
         <v>11.36</v>
       </c>
       <c r="D21" s="28">
         <v>10.24</v>
       </c>
       <c r="E21" s="28">
         <v>10.55</v>
       </c>
       <c r="F21" s="28">
         <v>10.61</v>
       </c>
       <c r="G21" s="29">
         <v>10.54</v>
       </c>
       <c r="H21" s="28">
         <v>10.69</v>
       </c>
       <c r="I21" s="33">
@@ -5832,82 +5983,86 @@
       </c>
       <c r="U21" s="46">
         <v>11.55</v>
       </c>
       <c r="V21" s="46">
         <v>11.69</v>
       </c>
       <c r="W21" s="46">
         <v>11.34</v>
       </c>
       <c r="X21" s="46">
         <v>11.54</v>
       </c>
       <c r="Y21" s="46">
         <v>11.84</v>
       </c>
       <c r="Z21" s="42">
         <v>11.62</v>
       </c>
       <c r="AA21" s="46">
         <v>9.1</v>
       </c>
       <c r="AB21" s="46">
         <v>11.07</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="60" t="s">
+      <c r="AC21" s="46">
+        <v>11.67</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="60"/>
-[...22 lines deleted...]
-      <c r="Y22" s="60"/>
+      <c r="B22" s="62"/>
+      <c r="C22" s="62"/>
+      <c r="D22" s="62"/>
+      <c r="E22" s="62"/>
+      <c r="F22" s="62"/>
+      <c r="G22" s="62"/>
+      <c r="H22" s="62"/>
+      <c r="I22" s="62"/>
+      <c r="J22" s="62"/>
+      <c r="K22" s="62"/>
+      <c r="L22" s="62"/>
+      <c r="M22" s="62"/>
+      <c r="N22" s="62"/>
+      <c r="O22" s="62"/>
+      <c r="P22" s="62"/>
+      <c r="Q22" s="62"/>
+      <c r="R22" s="62"/>
+      <c r="S22" s="62"/>
+      <c r="T22" s="62"/>
+      <c r="U22" s="62"/>
+      <c r="V22" s="62"/>
+      <c r="W22" s="62"/>
+      <c r="X22" s="62"/>
+      <c r="Y22" s="62"/>
       <c r="AA22" s="46"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="46"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="28">
         <v>13.45</v>
       </c>
       <c r="C23" s="28">
         <v>12.9</v>
       </c>
       <c r="D23" s="28">
         <v>12.03</v>
       </c>
       <c r="E23" s="28">
         <v>11.9</v>
       </c>
       <c r="F23" s="28">
         <v>11.79</v>
       </c>
       <c r="G23" s="29">
         <v>11.57</v>
       </c>
       <c r="H23" s="28">
         <v>11.55</v>
       </c>
       <c r="I23" s="33">
@@ -5948,52 +6103,55 @@
       </c>
       <c r="U23" s="46">
         <v>11.41</v>
       </c>
       <c r="V23" s="46">
         <v>11.36</v>
       </c>
       <c r="W23" s="46">
         <v>11.42</v>
       </c>
       <c r="X23" s="46">
         <v>11.44</v>
       </c>
       <c r="Y23" s="46">
         <v>11.48</v>
       </c>
       <c r="Z23" s="42">
         <v>11.42</v>
       </c>
       <c r="AA23" s="46">
         <v>10.54</v>
       </c>
       <c r="AB23" s="46">
         <v>10.55</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="46">
+        <v>11.23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="28">
         <v>13.1</v>
       </c>
       <c r="C24" s="28">
         <v>12.5</v>
       </c>
       <c r="D24" s="28">
         <v>11.92</v>
       </c>
       <c r="E24" s="28">
         <v>11.85</v>
       </c>
       <c r="F24" s="28">
         <v>11.75</v>
       </c>
       <c r="G24" s="29">
         <v>11.49</v>
       </c>
       <c r="H24" s="28">
         <v>11.39</v>
       </c>
       <c r="I24" s="33">
@@ -6034,52 +6192,55 @@
       </c>
       <c r="U24" s="46">
         <v>11.06</v>
       </c>
       <c r="V24" s="46">
         <v>11.04</v>
       </c>
       <c r="W24" s="46">
         <v>11.06</v>
       </c>
       <c r="X24" s="46">
         <v>11.15</v>
       </c>
       <c r="Y24" s="46">
         <v>11.16</v>
       </c>
       <c r="Z24" s="42">
         <v>11.79</v>
       </c>
       <c r="AA24" s="46">
         <v>10.64</v>
       </c>
       <c r="AB24" s="46">
         <v>10.4</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="46">
+        <v>11.28</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="28">
         <v>20.87</v>
       </c>
       <c r="C25" s="28">
         <v>15.14</v>
       </c>
       <c r="D25" s="28">
         <v>12.31</v>
       </c>
       <c r="E25" s="28">
         <v>13.88</v>
       </c>
       <c r="F25" s="28">
         <v>13.51</v>
       </c>
       <c r="G25" s="29">
         <v>13.4</v>
       </c>
       <c r="H25" s="28">
         <v>13.68</v>
       </c>
       <c r="I25" s="33">
@@ -6120,52 +6281,55 @@
       </c>
       <c r="U25" s="46">
         <v>14.82</v>
       </c>
       <c r="V25" s="46">
         <v>13.64</v>
       </c>
       <c r="W25" s="46">
         <v>14.08</v>
       </c>
       <c r="X25" s="46">
         <v>13.47</v>
       </c>
       <c r="Y25" s="46">
         <v>13.38</v>
       </c>
       <c r="Z25" s="42">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA25" s="46">
         <v>5.8</v>
       </c>
       <c r="AB25" s="46">
         <v>9.07</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="46">
+        <v>9.68</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="28">
         <v>12.19</v>
       </c>
       <c r="C26" s="28">
         <v>13.47</v>
       </c>
       <c r="D26" s="28">
         <v>12.95</v>
       </c>
       <c r="E26" s="28">
         <v>11.46</v>
       </c>
       <c r="F26" s="28">
         <v>9.81</v>
       </c>
       <c r="G26" s="29">
         <v>10.5</v>
       </c>
       <c r="H26" s="28">
         <v>12.97</v>
       </c>
       <c r="I26" s="33">
@@ -6206,52 +6370,55 @@
       </c>
       <c r="U26" s="46">
         <v>15.04</v>
       </c>
       <c r="V26" s="46">
         <v>14.79</v>
       </c>
       <c r="W26" s="46">
         <v>15.06</v>
       </c>
       <c r="X26" s="46">
         <v>13.69</v>
       </c>
       <c r="Y26" s="46">
         <v>14.01</v>
       </c>
       <c r="Z26" s="42">
         <v>8.92</v>
       </c>
       <c r="AA26" s="46">
         <v>10.41</v>
       </c>
       <c r="AB26" s="46">
         <v>11.72</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="46">
+        <v>10.65</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="28">
         <v>17.41</v>
       </c>
       <c r="C27" s="28">
         <v>19.7</v>
       </c>
       <c r="D27" s="28">
         <v>14.42</v>
       </c>
       <c r="E27" s="28">
         <v>13.5</v>
       </c>
       <c r="F27" s="28">
         <v>13.98</v>
       </c>
       <c r="G27" s="29">
         <v>13.38</v>
       </c>
       <c r="H27" s="28">
         <v>13.97</v>
       </c>
       <c r="I27" s="33">
@@ -6292,52 +6459,55 @@
       </c>
       <c r="U27" s="46">
         <v>14.54</v>
       </c>
       <c r="V27" s="46">
         <v>13.75</v>
       </c>
       <c r="W27" s="46">
         <v>14.62</v>
       </c>
       <c r="X27" s="46">
         <v>14.26</v>
       </c>
       <c r="Y27" s="46">
         <v>14.31</v>
       </c>
       <c r="Z27" s="42">
         <v>5.8</v>
       </c>
       <c r="AA27" s="46">
         <v>8.39</v>
       </c>
       <c r="AB27" s="46">
         <v>9.01</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="46">
+        <v>8.24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="28">
         <v>12.66</v>
       </c>
       <c r="C28" s="28">
         <v>13.69</v>
       </c>
       <c r="D28" s="28">
         <v>11.8</v>
       </c>
       <c r="E28" s="28">
         <v>10.73</v>
       </c>
       <c r="F28" s="28">
         <v>11.14</v>
       </c>
       <c r="G28" s="29">
         <v>11.16</v>
       </c>
       <c r="H28" s="28">
         <v>10.59</v>
       </c>
       <c r="I28" s="33">
@@ -6378,82 +6548,86 @@
       </c>
       <c r="U28" s="46">
         <v>11.42</v>
       </c>
       <c r="V28" s="46">
         <v>12.04</v>
       </c>
       <c r="W28" s="46">
         <v>12.01</v>
       </c>
       <c r="X28" s="46">
         <v>12.11</v>
       </c>
       <c r="Y28" s="46">
         <v>12.65</v>
       </c>
       <c r="Z28" s="42">
         <v>14.73</v>
       </c>
       <c r="AA28" s="46">
         <v>13.49</v>
       </c>
       <c r="AB28" s="46">
         <v>14.58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="61" t="s">
+      <c r="AC28" s="46">
+        <v>13.52</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="61"/>
-[...22 lines deleted...]
-      <c r="Y29" s="61"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
+      <c r="O29" s="63"/>
+      <c r="P29" s="63"/>
+      <c r="Q29" s="63"/>
+      <c r="R29" s="63"/>
+      <c r="S29" s="63"/>
+      <c r="T29" s="63"/>
+      <c r="U29" s="63"/>
+      <c r="V29" s="63"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
       <c r="AA29" s="46"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="46"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="28">
         <v>14.41</v>
       </c>
       <c r="C30" s="28">
         <v>12.75</v>
       </c>
       <c r="D30" s="28">
         <v>12.07</v>
       </c>
       <c r="E30" s="28">
         <v>12.05</v>
       </c>
       <c r="F30" s="28">
         <v>11.95</v>
       </c>
       <c r="G30" s="29">
         <v>11.96</v>
       </c>
       <c r="H30" s="28">
         <v>11.75</v>
       </c>
       <c r="I30" s="33">
@@ -6494,52 +6668,55 @@
       </c>
       <c r="U30" s="46">
         <v>11.39</v>
       </c>
       <c r="V30" s="46">
         <v>11.5</v>
       </c>
       <c r="W30" s="46">
         <v>11.45</v>
       </c>
       <c r="X30" s="46">
         <v>11.46</v>
       </c>
       <c r="Y30" s="46">
         <v>11.53</v>
       </c>
       <c r="Z30" s="42">
         <v>12.27</v>
       </c>
       <c r="AA30" s="46">
         <v>11.44</v>
       </c>
       <c r="AB30" s="46">
         <v>12.57</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="46">
+        <v>12.55</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="28">
         <v>14.31</v>
       </c>
       <c r="C31" s="28">
         <v>13.41</v>
       </c>
       <c r="D31" s="28">
         <v>13.04</v>
       </c>
       <c r="E31" s="28">
         <v>12.92</v>
       </c>
       <c r="F31" s="28">
         <v>13.25</v>
       </c>
       <c r="G31" s="29">
         <v>12.72</v>
       </c>
       <c r="H31" s="28">
         <v>12.45</v>
       </c>
       <c r="I31" s="33">
@@ -6580,52 +6757,55 @@
       </c>
       <c r="U31" s="46">
         <v>9.86</v>
       </c>
       <c r="V31" s="46">
         <v>10.11</v>
       </c>
       <c r="W31" s="46">
         <v>10.78</v>
       </c>
       <c r="X31" s="46">
         <v>10.71</v>
       </c>
       <c r="Y31" s="46">
         <v>10.93</v>
       </c>
       <c r="Z31" s="42">
         <v>13.65</v>
       </c>
       <c r="AA31" s="46">
         <v>14.62</v>
       </c>
       <c r="AB31" s="46">
         <v>14.96</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="46">
+        <v>15.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="28">
         <v>13.7</v>
       </c>
       <c r="C32" s="28">
         <v>10.35</v>
       </c>
       <c r="D32" s="28">
         <v>9.2799999999999994</v>
       </c>
       <c r="E32" s="28">
         <v>10</v>
       </c>
       <c r="F32" s="28">
         <v>9.7899999999999991</v>
       </c>
       <c r="G32" s="29">
         <v>9.57</v>
       </c>
       <c r="H32" s="28">
         <v>9.1199999999999992</v>
       </c>
       <c r="I32" s="33">
@@ -6666,52 +6846,55 @@
       </c>
       <c r="U32" s="46">
         <v>6.53</v>
       </c>
       <c r="V32" s="46">
         <v>6.55</v>
       </c>
       <c r="W32" s="46">
         <v>6.38</v>
       </c>
       <c r="X32" s="46">
         <v>6.67</v>
       </c>
       <c r="Y32" s="46">
         <v>6.75</v>
       </c>
       <c r="Z32" s="42">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA32" s="46">
         <v>12.4</v>
       </c>
       <c r="AB32" s="46">
         <v>10.53</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="46">
+        <v>9.89</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="28">
         <v>17.66</v>
       </c>
       <c r="C33" s="28">
         <v>14.88</v>
       </c>
       <c r="D33" s="28">
         <v>13.41</v>
       </c>
       <c r="E33" s="28">
         <v>13.94</v>
       </c>
       <c r="F33" s="28">
         <v>13.09</v>
       </c>
       <c r="G33" s="29">
         <v>13.72</v>
       </c>
       <c r="H33" s="28">
         <v>13.55</v>
       </c>
       <c r="I33" s="33">
@@ -6752,52 +6935,55 @@
       </c>
       <c r="U33" s="46">
         <v>10.8</v>
       </c>
       <c r="V33" s="46">
         <v>11.15</v>
       </c>
       <c r="W33" s="46">
         <v>11.03</v>
       </c>
       <c r="X33" s="46">
         <v>11.23</v>
       </c>
       <c r="Y33" s="46">
         <v>11.42</v>
       </c>
       <c r="Z33" s="42">
         <v>15.87</v>
       </c>
       <c r="AA33" s="46">
         <v>11.23</v>
       </c>
       <c r="AB33" s="46">
         <v>13.28</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="46">
+        <v>14.25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="28">
         <v>18.28</v>
       </c>
       <c r="C34" s="28">
         <v>12.68</v>
       </c>
       <c r="D34" s="28">
         <v>12.05</v>
       </c>
       <c r="E34" s="28">
         <v>12.43</v>
       </c>
       <c r="F34" s="28">
         <v>11.98</v>
       </c>
       <c r="G34" s="29">
         <v>12.8</v>
       </c>
       <c r="H34" s="28">
         <v>12.52</v>
       </c>
       <c r="I34" s="33">
@@ -6838,52 +7024,55 @@
       </c>
       <c r="U34" s="46">
         <v>13.43</v>
       </c>
       <c r="V34" s="46">
         <v>13.73</v>
       </c>
       <c r="W34" s="46">
         <v>13.28</v>
       </c>
       <c r="X34" s="46">
         <v>13</v>
       </c>
       <c r="Y34" s="46">
         <v>12.68</v>
       </c>
       <c r="Z34" s="42">
         <v>13.84</v>
       </c>
       <c r="AA34" s="46">
         <v>10.050000000000001</v>
       </c>
       <c r="AB34" s="46">
         <v>12.31</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="46">
+        <v>12.61</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="28">
         <v>18.22</v>
       </c>
       <c r="C35" s="28">
         <v>15.71</v>
       </c>
       <c r="D35" s="28">
         <v>15.36</v>
       </c>
       <c r="E35" s="28">
         <v>14.64</v>
       </c>
       <c r="F35" s="28">
         <v>14.26</v>
       </c>
       <c r="G35" s="29">
         <v>13.62</v>
       </c>
       <c r="H35" s="28">
         <v>13.61</v>
       </c>
       <c r="I35" s="33">
@@ -6924,52 +7113,55 @@
       </c>
       <c r="U35" s="46">
         <v>11.91</v>
       </c>
       <c r="V35" s="46">
         <v>12.21</v>
       </c>
       <c r="W35" s="46">
         <v>12.68</v>
       </c>
       <c r="X35" s="46">
         <v>12.77</v>
       </c>
       <c r="Y35" s="46">
         <v>12.87</v>
       </c>
       <c r="Z35" s="42">
         <v>10.9</v>
       </c>
       <c r="AA35" s="46">
         <v>10.61</v>
       </c>
       <c r="AB35" s="46">
         <v>11.42</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="46">
+        <v>11.36</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="28">
         <v>13.78</v>
       </c>
       <c r="C36" s="28">
         <v>12.77</v>
       </c>
       <c r="D36" s="28">
         <v>11.53</v>
       </c>
       <c r="E36" s="28">
         <v>10.64</v>
       </c>
       <c r="F36" s="28">
         <v>10.63</v>
       </c>
       <c r="G36" s="29">
         <v>10.52</v>
       </c>
       <c r="H36" s="28">
         <v>10.45</v>
       </c>
       <c r="I36" s="33">
@@ -7010,52 +7202,55 @@
       </c>
       <c r="U36" s="46">
         <v>10.86</v>
       </c>
       <c r="V36" s="46">
         <v>10.64</v>
       </c>
       <c r="W36" s="46">
         <v>10.67</v>
       </c>
       <c r="X36" s="46">
         <v>10.7</v>
       </c>
       <c r="Y36" s="46">
         <v>10.63</v>
       </c>
       <c r="Z36" s="42">
         <v>10.8</v>
       </c>
       <c r="AA36" s="46">
         <v>11.06</v>
       </c>
       <c r="AB36" s="46">
         <v>12.77</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="46">
+        <v>12.29</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="28">
         <v>5.74</v>
       </c>
       <c r="C37" s="28">
         <v>9.49</v>
       </c>
       <c r="D37" s="28">
         <v>9</v>
       </c>
       <c r="E37" s="28">
         <v>10.9</v>
       </c>
       <c r="F37" s="28">
         <v>11.05</v>
       </c>
       <c r="G37" s="29">
         <v>11.8</v>
       </c>
       <c r="H37" s="28">
         <v>11.27</v>
       </c>
       <c r="I37" s="33">
@@ -7096,52 +7291,55 @@
       </c>
       <c r="U37" s="46">
         <v>16.46</v>
       </c>
       <c r="V37" s="46">
         <v>16.16</v>
       </c>
       <c r="W37" s="46">
         <v>15.34</v>
       </c>
       <c r="X37" s="46">
         <v>14.96</v>
       </c>
       <c r="Y37" s="46">
         <v>14.8</v>
       </c>
       <c r="Z37" s="42">
         <v>14.63</v>
       </c>
       <c r="AA37" s="46">
         <v>13.24</v>
       </c>
       <c r="AB37" s="46">
         <v>12.85</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="46">
+        <v>14.04</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="28">
         <v>23.65</v>
       </c>
       <c r="C38" s="28">
         <v>18.36</v>
       </c>
       <c r="D38" s="28">
         <v>15.48</v>
       </c>
       <c r="E38" s="28">
         <v>16.14</v>
       </c>
       <c r="F38" s="28">
         <v>17.21</v>
       </c>
       <c r="G38" s="29">
         <v>16.989999999999998</v>
       </c>
       <c r="H38" s="28">
         <v>16.329999999999998</v>
       </c>
       <c r="I38" s="33">
@@ -7182,52 +7380,55 @@
       </c>
       <c r="U38" s="46">
         <v>13.53</v>
       </c>
       <c r="V38" s="46">
         <v>13.7</v>
       </c>
       <c r="W38" s="46">
         <v>13.5</v>
       </c>
       <c r="X38" s="46">
         <v>12.76</v>
       </c>
       <c r="Y38" s="46">
         <v>13.58</v>
       </c>
       <c r="Z38" s="42">
         <v>15.06</v>
       </c>
       <c r="AA38" s="46">
         <v>13.66</v>
       </c>
       <c r="AB38" s="46">
         <v>15.49</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="46">
+        <v>14.41</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="28">
         <v>12.81</v>
       </c>
       <c r="C39" s="28">
         <v>14.36</v>
       </c>
       <c r="D39" s="28">
         <v>14.94</v>
       </c>
       <c r="E39" s="28">
         <v>14.42</v>
       </c>
       <c r="F39" s="28">
         <v>15.02</v>
       </c>
       <c r="G39" s="29">
         <v>15.61</v>
       </c>
       <c r="H39" s="28">
         <v>15.18</v>
       </c>
       <c r="I39" s="33">
@@ -7268,52 +7469,55 @@
       </c>
       <c r="U39" s="46">
         <v>15.08</v>
       </c>
       <c r="V39" s="46">
         <v>15.54</v>
       </c>
       <c r="W39" s="46">
         <v>15.11</v>
       </c>
       <c r="X39" s="46">
         <v>15.28</v>
       </c>
       <c r="Y39" s="46">
         <v>15.43</v>
       </c>
       <c r="Z39" s="42">
         <v>17.010000000000002</v>
       </c>
       <c r="AA39" s="46">
         <v>16.78</v>
       </c>
       <c r="AB39" s="46">
         <v>17.25</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="46">
+        <v>16.87</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="28">
         <v>13.09</v>
       </c>
       <c r="C40" s="28">
         <v>11.89</v>
       </c>
       <c r="D40" s="28">
         <v>11.98</v>
       </c>
       <c r="E40" s="28">
         <v>12.13</v>
       </c>
       <c r="F40" s="28">
         <v>11.4</v>
       </c>
       <c r="G40" s="29">
         <v>11.21</v>
       </c>
       <c r="H40" s="28">
         <v>10.89</v>
       </c>
       <c r="I40" s="33">
@@ -7354,52 +7558,55 @@
       </c>
       <c r="U40" s="46">
         <v>11.95</v>
       </c>
       <c r="V40" s="46">
         <v>11.75</v>
       </c>
       <c r="W40" s="46">
         <v>11.65</v>
       </c>
       <c r="X40" s="46">
         <v>11.61</v>
       </c>
       <c r="Y40" s="46">
         <v>11.38</v>
       </c>
       <c r="Z40" s="42">
         <v>10.76</v>
       </c>
       <c r="AA40" s="46">
         <v>8.9499999999999993</v>
       </c>
       <c r="AB40" s="46">
         <v>10.199999999999999</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="46">
+        <v>9.41</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="28">
         <v>22.57</v>
       </c>
       <c r="C41" s="28">
         <v>16.760000000000002</v>
       </c>
       <c r="D41" s="28">
         <v>14.76</v>
       </c>
       <c r="E41" s="28">
         <v>13.3</v>
       </c>
       <c r="F41" s="28">
         <v>13.33</v>
       </c>
       <c r="G41" s="29">
         <v>12.59</v>
       </c>
       <c r="H41" s="28">
         <v>12.03</v>
       </c>
       <c r="I41" s="33">
@@ -7440,52 +7647,55 @@
       </c>
       <c r="U41" s="46">
         <v>10.88</v>
       </c>
       <c r="V41" s="46">
         <v>10.56</v>
       </c>
       <c r="W41" s="46">
         <v>10.78</v>
       </c>
       <c r="X41" s="46">
         <v>11.25</v>
       </c>
       <c r="Y41" s="46">
         <v>11.7</v>
       </c>
       <c r="Z41" s="42">
         <v>10.55</v>
       </c>
       <c r="AA41" s="46">
         <v>12.46</v>
       </c>
       <c r="AB41" s="46">
         <v>13.22</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="46">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="28">
         <v>6.6</v>
       </c>
       <c r="C42" s="28">
         <v>5.35</v>
       </c>
       <c r="D42" s="28">
         <v>7.33</v>
       </c>
       <c r="E42" s="28">
         <v>7.89</v>
       </c>
       <c r="F42" s="28">
         <v>7.4</v>
       </c>
       <c r="G42" s="29">
         <v>7.92</v>
       </c>
       <c r="H42" s="28">
         <v>7.73</v>
       </c>
       <c r="I42" s="17">
@@ -7526,52 +7736,55 @@
       </c>
       <c r="U42" s="46">
         <v>6.69</v>
       </c>
       <c r="V42" s="46">
         <v>7.43</v>
       </c>
       <c r="W42" s="46">
         <v>7.48</v>
       </c>
       <c r="X42" s="46">
         <v>7.37</v>
       </c>
       <c r="Y42" s="46">
         <v>7.33</v>
       </c>
       <c r="Z42" s="42">
         <v>6.19</v>
       </c>
       <c r="AA42" s="46">
         <v>7.62</v>
       </c>
       <c r="AB42" s="46">
         <v>8.23</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="46">
+        <v>8.31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="31">
         <v>12.18</v>
       </c>
       <c r="C43" s="31">
         <v>11.36</v>
       </c>
       <c r="D43" s="31">
         <v>10.24</v>
       </c>
       <c r="E43" s="31">
         <v>10.55</v>
       </c>
       <c r="F43" s="31">
         <v>10.61</v>
       </c>
       <c r="G43" s="32">
         <v>10.54</v>
       </c>
       <c r="H43" s="32">
         <v>10.69</v>
       </c>
       <c r="I43" s="34">
@@ -7612,137 +7825,140 @@
       </c>
       <c r="U43" s="48">
         <v>11.55</v>
       </c>
       <c r="V43" s="48">
         <v>11.69</v>
       </c>
       <c r="W43" s="48">
         <v>11.34</v>
       </c>
       <c r="X43" s="48">
         <v>11.54</v>
       </c>
       <c r="Y43" s="48">
         <v>11.84</v>
       </c>
       <c r="Z43" s="43">
         <v>11.62</v>
       </c>
       <c r="AA43" s="48">
         <v>9.1</v>
       </c>
       <c r="AB43" s="48">
         <v>11.07</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="48">
+        <v>11.67</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="S1" workbookViewId="0">
-      <selection activeCell="AF47" sqref="AF47"/>
+    <sheetView tabSelected="1" topLeftCell="I1" workbookViewId="0">
+      <selection activeCell="AC7" sqref="AC7:AC43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25.42578125" style="17" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="25.44140625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" style="17" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="17" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="17" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="17" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="17"/>
+    <col min="20" max="20" width="5.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="17" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.44140625" style="17" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="17" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="58" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="58"/>
-[...22 lines deleted...]
-      <c r="Y1" s="58"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="60"/>
+      <c r="W1" s="60"/>
+      <c r="X1" s="60"/>
+      <c r="Y1" s="60"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" s="49"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="69"/>
@@ -7879,77 +8095,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="59"/>
-[...22 lines deleted...]
-      <c r="Y6" s="59"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="61"/>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="1">
         <v>5</v>
       </c>
       <c r="C7" s="1">
         <v>4</v>
       </c>
       <c r="D7" s="1">
         <v>2</v>
       </c>
       <c r="E7" s="1">
         <v>2</v>
       </c>
       <c r="F7" s="3">
         <v>2</v>
       </c>
       <c r="G7" s="3">
         <v>2</v>
       </c>
       <c r="H7" s="3">
         <v>4</v>
@@ -7986,55 +8202,58 @@
       </c>
       <c r="S7" s="44">
         <v>3</v>
       </c>
       <c r="T7" s="44">
         <v>2</v>
       </c>
       <c r="U7" s="44">
         <v>1</v>
       </c>
       <c r="V7" s="44">
         <v>6</v>
       </c>
       <c r="W7" s="26">
         <v>1</v>
       </c>
       <c r="X7" s="44">
         <v>3</v>
       </c>
       <c r="Y7" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z7" s="55">
         <v>1</v>
       </c>
-      <c r="AA7" s="44" t="s">
-        <v>31</v>
+      <c r="AA7" s="26">
+        <v>2</v>
       </c>
       <c r="AB7" s="55">
         <v>4</v>
+      </c>
+      <c r="AC7" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="1">
         <v>2</v>
       </c>
       <c r="C8" s="1">
         <v>3</v>
       </c>
       <c r="D8" s="1">
         <v>2</v>
       </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
@@ -8078,50 +8297,53 @@
       </c>
       <c r="U8" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V8" s="44">
         <v>1</v>
       </c>
       <c r="W8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X8" s="44">
         <v>1</v>
       </c>
       <c r="Y8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB8" s="55">
         <v>1</v>
       </c>
+      <c r="AC8" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
@@ -8164,50 +8386,53 @@
       </c>
       <c r="U9" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB9" s="44" t="s">
         <v>31</v>
       </c>
+      <c r="AC9" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
@@ -8250,50 +8475,53 @@
       </c>
       <c r="U10" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB10" s="44" t="s">
         <v>31</v>
       </c>
+      <c r="AC10" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="1">
         <v>1</v>
       </c>
       <c r="C11" s="1">
         <v>1</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
         <v>1</v>
@@ -8330,54 +8558,57 @@
       </c>
       <c r="S11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="T11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U11" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z11" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="AA11" s="44" t="s">
-        <v>31</v>
+      <c r="AA11" s="26">
+        <v>1</v>
       </c>
       <c r="AB11" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC11" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="1">
         <v>1</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>31</v>
       </c>
@@ -8422,50 +8653,53 @@
       </c>
       <c r="U12" s="44">
         <v>1</v>
       </c>
       <c r="V12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB12" s="44" t="s">
         <v>31</v>
       </c>
+      <c r="AC12" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
@@ -8508,50 +8742,53 @@
       </c>
       <c r="U13" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V13" s="44">
         <v>1</v>
       </c>
       <c r="W13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB13" s="44" t="s">
         <v>31</v>
       </c>
+      <c r="AC13" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="3">
         <v>1</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
@@ -8594,50 +8831,53 @@
       </c>
       <c r="U14" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V14" s="44">
         <v>1</v>
       </c>
       <c r="W14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB14" s="44" t="s">
         <v>31</v>
       </c>
+      <c r="AC14" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
@@ -8680,50 +8920,53 @@
       </c>
       <c r="U15" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB15" s="44" t="s">
         <v>31</v>
       </c>
+      <c r="AC15" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
@@ -8760,58 +9003,61 @@
       </c>
       <c r="S16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="T16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U16" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V16" s="44">
         <v>2</v>
       </c>
       <c r="W16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z16" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="AA16" s="44" t="s">
-        <v>31</v>
+      <c r="AA16" s="26">
+        <v>1</v>
       </c>
       <c r="AB16" s="55">
         <v>1</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
@@ -8852,52 +9098,55 @@
       </c>
       <c r="U17" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB17" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="3">
         <v>1</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
@@ -8938,52 +9187,55 @@
       </c>
       <c r="U18" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB18" s="55">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="1">
         <v>1</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
@@ -9024,52 +9276,55 @@
       </c>
       <c r="U19" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X19" s="44">
         <v>2</v>
       </c>
       <c r="Y19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB19" s="55">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
@@ -9110,52 +9365,55 @@
       </c>
       <c r="U20" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB20" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
@@ -9196,81 +9454,85 @@
       </c>
       <c r="U21" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V21" s="44">
         <v>1</v>
       </c>
       <c r="W21" s="26">
         <v>1</v>
       </c>
       <c r="X21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z21" s="55">
         <v>1</v>
       </c>
       <c r="AA21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB21" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="60" t="s">
+      <c r="AC21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="60"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="62"/>
+      <c r="C22" s="62"/>
+      <c r="D22" s="62"/>
+      <c r="E22" s="62"/>
+      <c r="F22" s="62"/>
+      <c r="G22" s="62"/>
+      <c r="H22" s="62"/>
+      <c r="I22" s="62"/>
+      <c r="J22" s="62"/>
+      <c r="K22" s="62"/>
+      <c r="L22" s="62"/>
+      <c r="M22" s="62"/>
+      <c r="N22" s="62"/>
+      <c r="O22" s="62"/>
+      <c r="P22" s="62"/>
+      <c r="Q22" s="62"/>
+      <c r="R22" s="62"/>
+      <c r="S22" s="62"/>
+      <c r="T22" s="62"/>
+      <c r="U22" s="62"/>
+      <c r="V22" s="62"/>
+      <c r="W22" s="62"/>
+      <c r="X22" s="62"/>
+      <c r="Y22" s="62"/>
+      <c r="AC22" s="1"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="1">
         <v>3</v>
       </c>
       <c r="C23" s="1">
         <v>3</v>
       </c>
       <c r="D23" s="1">
         <v>2</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="3">
         <v>1</v>
       </c>
       <c r="G23" s="23">
         <v>1</v>
       </c>
       <c r="H23" s="26">
         <v>3</v>
       </c>
       <c r="I23" s="44">
@@ -9311,52 +9573,55 @@
       </c>
       <c r="U23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="V23" s="44">
         <v>1</v>
       </c>
       <c r="W23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X23" s="44">
         <v>1</v>
       </c>
       <c r="Y23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB23" s="44">
         <v>2</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="1">
         <v>2</v>
       </c>
       <c r="C24" s="1">
         <v>3</v>
       </c>
       <c r="D24" s="1">
         <v>2</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G24" s="23">
         <v>1</v>
       </c>
       <c r="H24" s="26">
         <v>3</v>
       </c>
       <c r="I24" s="44">
@@ -9397,52 +9662,55 @@
       </c>
       <c r="U24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="V24" s="44">
         <v>1</v>
       </c>
       <c r="W24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X24" s="44">
         <v>1</v>
       </c>
       <c r="Y24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB24" s="44">
         <v>1</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="1">
         <v>1</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
@@ -9480,53 +9748,58 @@
       </c>
       <c r="T25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="V25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA25" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="AB25" s="44"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:28">
+      <c r="AB25" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC25" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
@@ -9564,53 +9837,58 @@
       </c>
       <c r="T26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="V26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA26" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="AB26" s="44"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="AB26" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC26" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
@@ -9651,52 +9929,55 @@
       </c>
       <c r="U27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="V27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB27" s="44">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F28" s="3">
         <v>1</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
@@ -9734,84 +10015,90 @@
       </c>
       <c r="T28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="U28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="V28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA28" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="AB28" s="44"/>
-[...2 lines deleted...]
-      <c r="A29" s="61" t="s">
+      <c r="AB28" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC28" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="61"/>
-[...22 lines deleted...]
-      <c r="Y29" s="61"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
+      <c r="O29" s="63"/>
+      <c r="P29" s="63"/>
+      <c r="Q29" s="63"/>
+      <c r="R29" s="63"/>
+      <c r="S29" s="63"/>
+      <c r="T29" s="63"/>
+      <c r="U29" s="63"/>
+      <c r="V29" s="63"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
       <c r="AA29" s="44"/>
       <c r="AB29" s="44"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="1"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="1">
         <v>2</v>
       </c>
       <c r="C30" s="1">
         <v>1</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="3">
         <v>1</v>
       </c>
       <c r="G30" s="23">
         <v>1</v>
       </c>
       <c r="H30" s="23">
         <v>1</v>
       </c>
       <c r="I30" s="23">
@@ -9846,58 +10133,61 @@
       </c>
       <c r="S30" s="47">
         <v>1</v>
       </c>
       <c r="T30" s="47">
         <v>2</v>
       </c>
       <c r="U30" s="47">
         <v>1</v>
       </c>
       <c r="V30" s="47">
         <v>5</v>
       </c>
       <c r="W30" s="26">
         <v>1</v>
       </c>
       <c r="X30" s="44">
         <v>2</v>
       </c>
       <c r="Y30" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z30" s="57">
         <v>1</v>
       </c>
-      <c r="AA30" s="47" t="s">
-        <v>31</v>
+      <c r="AA30" s="26">
+        <v>2</v>
       </c>
       <c r="AB30" s="44">
         <v>2</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="44">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
@@ -9932,58 +10222,61 @@
       </c>
       <c r="S31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="T31" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U31" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V31" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z31" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="AA31" s="47" t="s">
+      <c r="AA31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB31" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
@@ -10018,58 +10311,61 @@
       </c>
       <c r="S32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="T32" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U32" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V32" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z32" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="AA32" s="47" t="s">
+      <c r="AA32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB32" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="1">
         <v>1</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="23">
         <v>1</v>
       </c>
       <c r="H33" s="3">
         <v>1</v>
       </c>
       <c r="I33" s="3" t="s">
@@ -10104,58 +10400,61 @@
       </c>
       <c r="S33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="T33" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U33" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V33" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z33" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="AA33" s="47" t="s">
-        <v>31</v>
+      <c r="AA33" s="26">
+        <v>1</v>
       </c>
       <c r="AB33" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="1">
         <v>1</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
@@ -10190,58 +10489,61 @@
       </c>
       <c r="S34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="T34" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U34" s="47">
         <v>1</v>
       </c>
       <c r="V34" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z34" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="AA34" s="47" t="s">
+      <c r="AA34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB34" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
@@ -10276,58 +10578,61 @@
       </c>
       <c r="S35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="T35" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U35" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V35" s="47">
         <v>1</v>
       </c>
       <c r="W35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z35" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="AA35" s="47" t="s">
+      <c r="AA35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB35" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F36" s="3">
         <v>1</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="23">
@@ -10362,58 +10667,61 @@
       </c>
       <c r="S36" s="47">
         <v>1</v>
       </c>
       <c r="T36" s="47">
         <v>1</v>
       </c>
       <c r="U36" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V36" s="47">
         <v>1</v>
       </c>
       <c r="W36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z36" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="AA36" s="47" t="s">
+      <c r="AA36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB36" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="23">
@@ -10448,58 +10756,61 @@
       </c>
       <c r="S37" s="47" t="s">
         <v>31</v>
       </c>
       <c r="T37" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U37" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V37" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z37" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="AA37" s="47" t="s">
+      <c r="AA37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB37" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
@@ -10534,58 +10845,61 @@
       </c>
       <c r="S38" s="47" t="s">
         <v>31</v>
       </c>
       <c r="T38" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U38" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V38" s="47">
         <v>2</v>
       </c>
       <c r="W38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z38" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="AA38" s="47" t="s">
-        <v>31</v>
+      <c r="AA38" s="26">
+        <v>1</v>
       </c>
       <c r="AB38" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
@@ -10620,58 +10934,61 @@
       </c>
       <c r="S39" s="47" t="s">
         <v>31</v>
       </c>
       <c r="T39" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U39" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V39" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z39" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="AA39" s="47" t="s">
+      <c r="AA39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB39" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
@@ -10706,58 +11023,61 @@
       </c>
       <c r="S40" s="47" t="s">
         <v>31</v>
       </c>
       <c r="T40" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U40" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V40" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z40" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="AA40" s="47" t="s">
+      <c r="AA40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB40" s="44">
         <v>1</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="1">
         <v>1</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
@@ -10792,58 +11112,61 @@
       </c>
       <c r="S41" s="47" t="s">
         <v>31</v>
       </c>
       <c r="T41" s="47" t="s">
         <v>31</v>
       </c>
       <c r="U41" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V41" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X41" s="44">
         <v>2</v>
       </c>
       <c r="Y41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z41" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="AA41" s="47" t="s">
+      <c r="AA41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB41" s="44">
         <v>1</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
@@ -10884,52 +11207,55 @@
       </c>
       <c r="U42" s="47" t="s">
         <v>31</v>
       </c>
       <c r="V42" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA42" s="47" t="s">
         <v>31</v>
       </c>
       <c r="AB42" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="50" customFormat="1">
+      <c r="AC42" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="50" customFormat="1">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="2" t="s">
@@ -10970,129 +11296,132 @@
       </c>
       <c r="U43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="V43" s="45">
         <v>1</v>
       </c>
       <c r="W43" s="52">
         <v>1</v>
       </c>
       <c r="X43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="Y43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="Z43" s="56">
         <v>1</v>
       </c>
       <c r="AA43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="AB43" s="45" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AW44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AI47" sqref="AI47"/>
+    <sheetView topLeftCell="Y1" workbookViewId="0">
+      <selection activeCell="AL43" sqref="AL43:AO43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="17" customWidth="1"/>
     <col min="2" max="13" width="0" style="17" hidden="1" customWidth="1"/>
-    <col min="14" max="14" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="23" max="24" width="6.7109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="6.6640625" style="17" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="20" max="21" width="6.6640625" style="17" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="23" max="24" width="6.6640625" style="17" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9" style="17" bestFit="1" customWidth="1"/>
-    <col min="26" max="26" width="6.42578125" style="17" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="30" max="30" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="6.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="27" max="29" width="6.6640625" style="17" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="32" max="33" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="17"/>
+    <col min="32" max="33" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="35" max="36" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="8.88671875" style="17" bestFit="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.109375" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" ht="12.75">
-      <c r="A1" s="58" t="s">
+    <row r="1" spans="1:49" ht="13.2">
+      <c r="A1" s="60" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="58"/>
-[...22 lines deleted...]
-      <c r="Y1" s="58"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="60"/>
+      <c r="W1" s="60"/>
+      <c r="X1" s="60"/>
+      <c r="Y1" s="60"/>
       <c r="Z1" s="74"/>
       <c r="AA1" s="74"/>
       <c r="AB1" s="74"/>
       <c r="AC1" s="74"/>
       <c r="AD1" s="74"/>
       <c r="AE1" s="74"/>
       <c r="AF1" s="74"/>
       <c r="AG1" s="74"/>
       <c r="AH1" s="74"/>
       <c r="AI1" s="74"/>
       <c r="AJ1" s="74"/>
       <c r="AK1" s="74"/>
     </row>
     <row r="2" spans="1:49">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
@@ -11104,115 +11433,115 @@
       <c r="Q2" s="49"/>
       <c r="R2" s="49"/>
       <c r="S2" s="49"/>
       <c r="T2" s="49"/>
       <c r="U2" s="49"/>
       <c r="V2" s="49"/>
       <c r="W2" s="49"/>
       <c r="X2" s="49"/>
       <c r="Y2" s="49"/>
     </row>
     <row r="3" spans="1:49">
       <c r="A3" s="74"/>
       <c r="B3" s="74"/>
       <c r="C3" s="74"/>
       <c r="D3" s="74"/>
       <c r="E3" s="74"/>
       <c r="F3" s="74"/>
       <c r="G3" s="74"/>
       <c r="H3" s="74"/>
       <c r="I3" s="74"/>
       <c r="J3" s="74"/>
       <c r="K3" s="74"/>
       <c r="L3" s="74"/>
       <c r="M3" s="74"/>
       <c r="N3" s="4"/>
-      <c r="AJ3" s="71"/>
-[...1 lines deleted...]
-      <c r="AV3" s="71" t="s">
+      <c r="AJ3" s="73"/>
+      <c r="AK3" s="73"/>
+      <c r="AV3" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="AW3" s="71"/>
+      <c r="AW3" s="73"/>
     </row>
     <row r="4" spans="1:49">
       <c r="A4" s="65"/>
-      <c r="B4" s="62">
+      <c r="B4" s="58">
         <v>2021</v>
       </c>
-      <c r="C4" s="63"/>
-[...10 lines deleted...]
-      <c r="N4" s="72">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="71">
         <v>2024</v>
       </c>
-      <c r="O4" s="73"/>
-[...10 lines deleted...]
-      <c r="Z4" s="72">
+      <c r="O4" s="72"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="71">
         <v>2025</v>
       </c>
-      <c r="AA4" s="73"/>
-[...10 lines deleted...]
-      <c r="AL4" s="72">
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="72"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
+      <c r="AL4" s="71">
         <v>2026</v>
       </c>
-      <c r="AM4" s="73"/>
-[...9 lines deleted...]
-      <c r="AW4" s="73"/>
+      <c r="AM4" s="72"/>
+      <c r="AN4" s="72"/>
+      <c r="AO4" s="72"/>
+      <c r="AP4" s="72"/>
+      <c r="AQ4" s="72"/>
+      <c r="AR4" s="72"/>
+      <c r="AS4" s="72"/>
+      <c r="AT4" s="72"/>
+      <c r="AU4" s="72"/>
+      <c r="AV4" s="72"/>
+      <c r="AW4" s="72"/>
     </row>
     <row r="5" spans="1:49" ht="27" customHeight="1">
       <c r="A5" s="66"/>
       <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="37" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="37" t="s">
@@ -11318,89 +11647,89 @@
         <v>23</v>
       </c>
       <c r="AQ5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AR5" s="53" t="s">
         <v>25</v>
       </c>
       <c r="AS5" s="53" t="s">
         <v>26</v>
       </c>
       <c r="AT5" s="53" t="s">
         <v>27</v>
       </c>
       <c r="AU5" s="53" t="s">
         <v>28</v>
       </c>
       <c r="AV5" s="53" t="s">
         <v>29</v>
       </c>
       <c r="AW5" s="53" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:49">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="59"/>
-[...34 lines deleted...]
-      <c r="AK6" s="59"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="61"/>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="61"/>
+      <c r="AA6" s="61"/>
+      <c r="AB6" s="61"/>
+      <c r="AC6" s="61"/>
+      <c r="AD6" s="61"/>
+      <c r="AE6" s="61"/>
+      <c r="AF6" s="61"/>
+      <c r="AG6" s="61"/>
+      <c r="AH6" s="61"/>
+      <c r="AI6" s="61"/>
+      <c r="AJ6" s="61"/>
+      <c r="AK6" s="61"/>
     </row>
     <row r="7" spans="1:49">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="8">
         <v>10.31</v>
       </c>
       <c r="C7" s="42">
         <v>13.49</v>
       </c>
       <c r="D7" s="42">
         <v>11.97</v>
       </c>
       <c r="E7" s="42">
         <v>14.09</v>
       </c>
       <c r="F7" s="9">
         <v>12.91</v>
       </c>
       <c r="G7" s="42">
         <v>11.9</v>
       </c>
       <c r="H7" s="42">
         <v>10.9</v>
@@ -11479,50 +11808,53 @@
       </c>
       <c r="AG7" s="42">
         <v>6.11</v>
       </c>
       <c r="AH7" s="42">
         <v>7.18</v>
       </c>
       <c r="AI7" s="42">
         <v>6.77</v>
       </c>
       <c r="AJ7" s="42">
         <v>6.92</v>
       </c>
       <c r="AK7" s="42">
         <v>6.32</v>
       </c>
       <c r="AL7" s="42">
         <v>2.57</v>
       </c>
       <c r="AM7" s="42">
         <v>4.34</v>
       </c>
       <c r="AN7" s="42">
         <v>6.61</v>
       </c>
+      <c r="AO7" s="42">
+        <v>6.19</v>
+      </c>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="10">
         <v>10.26</v>
       </c>
       <c r="C8" s="42">
         <v>23.08</v>
       </c>
       <c r="D8" s="42">
         <v>20.16</v>
       </c>
       <c r="E8" s="42">
         <v>20.45</v>
       </c>
       <c r="F8" s="42">
         <v>19.059999999999999</v>
       </c>
       <c r="G8" s="42">
         <v>17.46</v>
       </c>
       <c r="H8" s="42">
         <v>16.43</v>
@@ -11595,53 +11927,58 @@
       </c>
       <c r="AE8" s="42">
         <v>5.32</v>
       </c>
       <c r="AF8" s="42">
         <v>4.5199999999999996</v>
       </c>
       <c r="AG8" s="42">
         <v>3.89</v>
       </c>
       <c r="AH8" s="42">
         <v>4.18</v>
       </c>
       <c r="AI8" s="42">
         <v>3.81</v>
       </c>
       <c r="AJ8" s="42">
         <v>4.07</v>
       </c>
       <c r="AK8" s="42">
         <v>3.72</v>
       </c>
       <c r="AL8" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM8" s="42"/>
+      <c r="AM8" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN8" s="42">
         <v>2.2400000000000002</v>
+      </c>
+      <c r="AO8" s="42">
+        <v>1.63</v>
       </c>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="42">
         <v>6.37</v>
       </c>
       <c r="F9" s="42">
         <v>5.13</v>
       </c>
       <c r="G9" s="42">
         <v>4.4400000000000004</v>
       </c>
       <c r="H9" s="42">
@@ -11715,52 +12052,57 @@
       </c>
       <c r="AE9" s="42">
         <v>7.19</v>
       </c>
       <c r="AF9" s="42">
         <v>6.06</v>
       </c>
       <c r="AG9" s="42">
         <v>5.26</v>
       </c>
       <c r="AH9" s="42">
         <v>4.6100000000000003</v>
       </c>
       <c r="AI9" s="42">
         <v>4.26</v>
       </c>
       <c r="AJ9" s="42">
         <v>3.82</v>
       </c>
       <c r="AK9" s="42">
         <v>3.5</v>
       </c>
       <c r="AL9" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM9" s="42"/>
+      <c r="AM9" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN9" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AO9" s="42" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="42" t="s">
         <v>31</v>
       </c>
@@ -11835,52 +12177,57 @@
       </c>
       <c r="AE10" s="42">
         <v>26.32</v>
       </c>
       <c r="AF10" s="42">
         <v>22.22</v>
       </c>
       <c r="AG10" s="42">
         <v>18.350000000000001</v>
       </c>
       <c r="AH10" s="42">
         <v>16.39</v>
       </c>
       <c r="AI10" s="42">
         <v>15.5</v>
       </c>
       <c r="AJ10" s="42">
         <v>14.18</v>
       </c>
       <c r="AK10" s="42">
         <v>13.07</v>
       </c>
       <c r="AL10" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM10" s="42"/>
+      <c r="AM10" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN10" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AO10" s="42" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="42" t="s">
         <v>31</v>
       </c>
@@ -11961,50 +12308,53 @@
       </c>
       <c r="AG11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AH11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AI11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM11" s="42">
         <v>34.479999999999997</v>
       </c>
       <c r="AN11" s="42">
         <v>19.61</v>
       </c>
+      <c r="AO11" s="42">
+        <v>15.63</v>
+      </c>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="42">
         <v>13.16</v>
       </c>
       <c r="F12" s="42">
         <v>10</v>
       </c>
       <c r="G12" s="42">
         <v>8.4700000000000006</v>
       </c>
       <c r="H12" s="42">
         <v>7.41</v>
@@ -12077,52 +12427,57 @@
       </c>
       <c r="AE12" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AG12" s="42">
         <v>8.4700000000000006</v>
       </c>
       <c r="AH12" s="42">
         <v>7.41</v>
       </c>
       <c r="AI12" s="42">
         <v>6.67</v>
       </c>
       <c r="AJ12" s="42">
         <v>6.1</v>
       </c>
       <c r="AK12" s="42">
         <v>5.75</v>
       </c>
       <c r="AL12" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM12" s="42"/>
+      <c r="AM12" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN12" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AO12" s="42" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="42">
         <v>12.5</v>
       </c>
       <c r="F13" s="42">
         <v>10.53</v>
       </c>
       <c r="G13" s="42">
         <v>8.6199999999999992</v>
       </c>
@@ -12197,52 +12552,57 @@
       </c>
       <c r="AE13" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AG13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AH13" s="42">
         <v>8.6999999999999993</v>
       </c>
       <c r="AI13" s="42">
         <v>8</v>
       </c>
       <c r="AJ13" s="42">
         <v>7.3</v>
       </c>
       <c r="AK13" s="42">
         <v>6.71</v>
       </c>
       <c r="AL13" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM13" s="42"/>
+      <c r="AM13" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN13" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AO13" s="42" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="10">
         <v>31.25</v>
       </c>
       <c r="C14" s="42">
         <v>13.89</v>
       </c>
       <c r="D14" s="42">
         <v>8.77</v>
       </c>
       <c r="E14" s="42">
         <v>6.45</v>
       </c>
       <c r="F14" s="42">
         <v>5.18</v>
       </c>
       <c r="G14" s="42">
         <v>3.97</v>
       </c>
@@ -12317,52 +12677,57 @@
       </c>
       <c r="AE14" s="42">
         <v>5.62</v>
       </c>
       <c r="AF14" s="42">
         <v>9.39</v>
       </c>
       <c r="AG14" s="42">
         <v>8.3000000000000007</v>
       </c>
       <c r="AH14" s="42">
         <v>11.24</v>
       </c>
       <c r="AI14" s="42">
         <v>10.17</v>
       </c>
       <c r="AJ14" s="42">
         <v>9.23</v>
       </c>
       <c r="AK14" s="42">
         <v>8.36</v>
       </c>
       <c r="AL14" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM14" s="42"/>
+      <c r="AM14" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN14" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AO14" s="42" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="42" t="s">
         <v>31</v>
       </c>
@@ -12437,52 +12802,57 @@
       </c>
       <c r="AE15" s="42">
         <v>17.54</v>
       </c>
       <c r="AF15" s="42">
         <v>14.29</v>
       </c>
       <c r="AG15" s="42">
         <v>11.9</v>
       </c>
       <c r="AH15" s="42">
         <v>10.99</v>
       </c>
       <c r="AI15" s="42">
         <v>9.6199999999999992</v>
       </c>
       <c r="AJ15" s="42">
         <v>8.93</v>
       </c>
       <c r="AK15" s="42">
         <v>8.1999999999999993</v>
       </c>
       <c r="AL15" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM15" s="42"/>
+      <c r="AM15" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN15" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AO15" s="42" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="10">
         <v>45.45</v>
       </c>
       <c r="C16" s="42">
         <v>26.32</v>
       </c>
       <c r="D16" s="42">
         <v>14.71</v>
       </c>
       <c r="E16" s="42">
         <v>24.1</v>
       </c>
       <c r="F16" s="42">
         <v>19.8</v>
       </c>
       <c r="G16" s="42">
         <v>15.87</v>
       </c>
@@ -12563,52 +12933,55 @@
       </c>
       <c r="AG16" s="9">
         <v>14.6</v>
       </c>
       <c r="AH16" s="9">
         <v>26.49</v>
       </c>
       <c r="AI16" s="42">
         <v>24.54</v>
       </c>
       <c r="AJ16" s="42">
         <v>23.67</v>
       </c>
       <c r="AK16" s="42">
         <v>21.62</v>
       </c>
       <c r="AL16" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM16" s="42">
         <v>43.48</v>
       </c>
       <c r="AN16" s="42">
         <v>66.67</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16" s="42">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="42">
         <v>16.95</v>
       </c>
       <c r="E17" s="42">
         <v>27.4</v>
       </c>
       <c r="F17" s="42">
         <v>35.29</v>
       </c>
       <c r="G17" s="42">
         <v>30.93</v>
       </c>
       <c r="H17" s="42">
         <v>25.21</v>
       </c>
       <c r="I17" s="42">
@@ -12679,56 +13052,61 @@
       </c>
       <c r="AE17" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AG17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AH17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AI17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL17" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM17" s="42"/>
+      <c r="AM17" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN17" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="10">
         <v>23.26</v>
       </c>
       <c r="C18" s="42">
         <v>25.97</v>
       </c>
       <c r="D18" s="42">
         <v>24</v>
       </c>
       <c r="E18" s="42">
         <v>23.95</v>
       </c>
       <c r="F18" s="42">
         <v>20</v>
       </c>
       <c r="G18" s="42">
         <v>20.079999999999998</v>
       </c>
       <c r="H18" s="42">
         <v>17.73</v>
       </c>
       <c r="I18" s="42">
@@ -12799,56 +13177,61 @@
       </c>
       <c r="AE18" s="9">
         <v>6.1</v>
       </c>
       <c r="AF18" s="42">
         <v>4.9000000000000004</v>
       </c>
       <c r="AG18" s="9">
         <v>4.33</v>
       </c>
       <c r="AH18" s="9">
         <v>3.88</v>
       </c>
       <c r="AI18" s="42">
         <v>3.5</v>
       </c>
       <c r="AJ18" s="42">
         <v>3.22</v>
       </c>
       <c r="AK18" s="42">
         <v>2.92</v>
       </c>
       <c r="AL18" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM18" s="42"/>
+      <c r="AM18" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN18" s="42">
         <v>12.05</v>
       </c>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18" s="42">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="42">
         <v>21.74</v>
       </c>
       <c r="H19" s="42">
         <v>18.18</v>
       </c>
       <c r="I19" s="42">
@@ -12919,56 +13302,61 @@
       </c>
       <c r="AE19" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AG19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AH19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AI19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ19" s="42">
         <v>23.53</v>
       </c>
       <c r="AK19" s="42">
         <v>22.47</v>
       </c>
       <c r="AL19" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM19" s="42"/>
+      <c r="AM19" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN19" s="42">
         <v>52.63</v>
       </c>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19" s="42">
+        <v>35.71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="42" t="s">
@@ -13039,56 +13427,61 @@
       </c>
       <c r="AE20" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF20" s="42">
         <v>10</v>
       </c>
       <c r="AG20" s="9">
         <v>9.09</v>
       </c>
       <c r="AH20" s="9">
         <v>8</v>
       </c>
       <c r="AI20" s="42">
         <v>7.09</v>
       </c>
       <c r="AJ20" s="42">
         <v>6.41</v>
       </c>
       <c r="AK20" s="42">
         <v>5.81</v>
       </c>
       <c r="AL20" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM20" s="42"/>
+      <c r="AM20" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN20" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="42" t="s">
@@ -13165,96 +13558,100 @@
       </c>
       <c r="AG21" s="9">
         <v>14.35</v>
       </c>
       <c r="AH21" s="9">
         <v>17.239999999999998</v>
       </c>
       <c r="AI21" s="42">
         <v>19.84</v>
       </c>
       <c r="AJ21" s="42">
         <v>18.05</v>
       </c>
       <c r="AK21" s="42">
         <v>16.5</v>
       </c>
       <c r="AL21" s="42">
         <v>50</v>
       </c>
       <c r="AM21" s="42">
         <v>30.3</v>
       </c>
       <c r="AN21" s="42">
         <v>16.670000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="60" t="s">
+      <c r="AO21" s="42">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:41">
+      <c r="A22" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="60"/>
-[...34 lines deleted...]
-      <c r="AK22" s="60"/>
+      <c r="B22" s="62"/>
+      <c r="C22" s="62"/>
+      <c r="D22" s="62"/>
+      <c r="E22" s="62"/>
+      <c r="F22" s="62"/>
+      <c r="G22" s="62"/>
+      <c r="H22" s="62"/>
+      <c r="I22" s="62"/>
+      <c r="J22" s="62"/>
+      <c r="K22" s="62"/>
+      <c r="L22" s="62"/>
+      <c r="M22" s="62"/>
+      <c r="N22" s="62"/>
+      <c r="O22" s="62"/>
+      <c r="P22" s="62"/>
+      <c r="Q22" s="62"/>
+      <c r="R22" s="62"/>
+      <c r="S22" s="62"/>
+      <c r="T22" s="62"/>
+      <c r="U22" s="62"/>
+      <c r="V22" s="62"/>
+      <c r="W22" s="62"/>
+      <c r="X22" s="62"/>
+      <c r="Y22" s="62"/>
+      <c r="Z22" s="62"/>
+      <c r="AA22" s="62"/>
+      <c r="AB22" s="62"/>
+      <c r="AC22" s="62"/>
+      <c r="AD22" s="62"/>
+      <c r="AE22" s="62"/>
+      <c r="AF22" s="62"/>
+      <c r="AG22" s="62"/>
+      <c r="AH22" s="62"/>
+      <c r="AI22" s="62"/>
+      <c r="AJ22" s="62"/>
+      <c r="AK22" s="62"/>
       <c r="AL22" s="42"/>
       <c r="AM22" s="42"/>
       <c r="AN22" s="42"/>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22" s="42"/>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="8">
         <v>17.7</v>
       </c>
       <c r="C23" s="42">
         <v>26.26</v>
       </c>
       <c r="D23" s="42">
         <v>22.58</v>
       </c>
       <c r="E23" s="42">
         <v>22.48</v>
       </c>
       <c r="F23" s="42">
         <v>20.420000000000002</v>
       </c>
       <c r="G23" s="42">
         <v>18.899999999999999</v>
       </c>
       <c r="H23" s="42">
         <v>17.45</v>
       </c>
       <c r="I23" s="42">
@@ -13331,52 +13728,55 @@
       </c>
       <c r="AG23" s="9">
         <v>5.26</v>
       </c>
       <c r="AH23" s="9">
         <v>5.29</v>
       </c>
       <c r="AI23" s="42">
         <v>4.8099999999999996</v>
       </c>
       <c r="AJ23" s="42">
         <v>4.91</v>
       </c>
       <c r="AK23" s="42">
         <v>4.47</v>
       </c>
       <c r="AL23" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM23" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN23" s="42">
         <v>3.9</v>
       </c>
-    </row>
-    <row r="24" spans="1:40">
+      <c r="AO23" s="42">
+        <v>2.81</v>
+      </c>
+    </row>
+    <row r="24" spans="1:41">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="10">
         <v>10.26</v>
       </c>
       <c r="C24" s="42">
         <v>23.08</v>
       </c>
       <c r="D24" s="42">
         <v>20.16</v>
       </c>
       <c r="E24" s="42">
         <v>20.45</v>
       </c>
       <c r="F24" s="42">
         <v>19.059999999999999</v>
       </c>
       <c r="G24" s="42">
         <v>17.46</v>
       </c>
       <c r="H24" s="42">
         <v>16.43</v>
       </c>
       <c r="I24" s="42">
@@ -13453,52 +13853,55 @@
       </c>
       <c r="AG24" s="9">
         <v>3.89</v>
       </c>
       <c r="AH24" s="9">
         <v>4.18</v>
       </c>
       <c r="AI24" s="42">
         <v>3.81</v>
       </c>
       <c r="AJ24" s="42">
         <v>4.07</v>
       </c>
       <c r="AK24" s="42">
         <v>3.72</v>
       </c>
       <c r="AL24" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM24" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN24" s="42">
         <v>2.2400000000000002</v>
       </c>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24" s="42">
+        <v>1.63</v>
+      </c>
+    </row>
+    <row r="25" spans="1:41">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="42" t="s">
@@ -13575,52 +13978,55 @@
       </c>
       <c r="AG25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AH25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AI25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN25" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="42" t="s">
@@ -13697,52 +14103,55 @@
       </c>
       <c r="AG26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AH26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AI26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN26" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="10">
         <v>125</v>
       </c>
       <c r="C27" s="42">
         <v>66.67</v>
       </c>
       <c r="D27" s="42">
         <v>31.25</v>
       </c>
       <c r="E27" s="42">
         <v>54.05</v>
       </c>
       <c r="F27" s="42">
         <v>43.48</v>
       </c>
       <c r="G27" s="42">
         <v>35.71</v>
       </c>
       <c r="H27" s="42">
         <v>28.57</v>
       </c>
       <c r="I27" s="42">
@@ -13819,52 +14228,55 @@
       </c>
       <c r="AG27" s="9">
         <v>28.57</v>
       </c>
       <c r="AH27" s="9">
         <v>25.32</v>
       </c>
       <c r="AI27" s="42">
         <v>23.81</v>
       </c>
       <c r="AJ27" s="42">
         <v>22.73</v>
       </c>
       <c r="AK27" s="42">
         <v>20.62</v>
       </c>
       <c r="AL27" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM27" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN27" s="42">
         <v>66.67</v>
       </c>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27" s="42">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="10">
         <v>66.67</v>
       </c>
       <c r="C28" s="42">
         <v>66.67</v>
       </c>
       <c r="D28" s="42">
         <v>66.67</v>
       </c>
       <c r="E28" s="42">
         <v>49.18</v>
       </c>
       <c r="F28" s="42">
         <v>41.1</v>
       </c>
       <c r="G28" s="42">
         <v>44.44</v>
       </c>
       <c r="H28" s="42">
         <v>40.4</v>
       </c>
       <c r="I28" s="42">
@@ -13941,96 +14353,100 @@
       </c>
       <c r="AG28" s="9">
         <v>11.76</v>
       </c>
       <c r="AH28" s="9">
         <v>11.11</v>
       </c>
       <c r="AI28" s="42">
         <v>9.8000000000000007</v>
       </c>
       <c r="AJ28" s="42">
         <v>8.85</v>
       </c>
       <c r="AK28" s="42">
         <v>7.81</v>
       </c>
       <c r="AL28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN28" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="61" t="s">
+      <c r="AO28" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="29" spans="1:41">
+      <c r="A29" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="61"/>
-[...34 lines deleted...]
-      <c r="AK29" s="61"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
+      <c r="O29" s="63"/>
+      <c r="P29" s="63"/>
+      <c r="Q29" s="63"/>
+      <c r="R29" s="63"/>
+      <c r="S29" s="63"/>
+      <c r="T29" s="63"/>
+      <c r="U29" s="63"/>
+      <c r="V29" s="63"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
+      <c r="Z29" s="63"/>
+      <c r="AA29" s="63"/>
+      <c r="AB29" s="63"/>
+      <c r="AC29" s="63"/>
+      <c r="AD29" s="63"/>
+      <c r="AE29" s="63"/>
+      <c r="AF29" s="63"/>
+      <c r="AG29" s="63"/>
+      <c r="AH29" s="63"/>
+      <c r="AI29" s="63"/>
+      <c r="AJ29" s="63"/>
+      <c r="AK29" s="63"/>
       <c r="AL29" s="42"/>
       <c r="AM29" s="42"/>
       <c r="AN29" s="42"/>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29" s="42"/>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="12">
         <v>3.86</v>
       </c>
       <c r="C30" s="42">
         <v>1.97</v>
       </c>
       <c r="D30" s="42">
         <v>2.4</v>
       </c>
       <c r="E30" s="42">
         <v>6.33</v>
       </c>
       <c r="F30" s="42">
         <v>5.88</v>
       </c>
       <c r="G30" s="42">
         <v>5.42</v>
       </c>
       <c r="H30" s="42">
         <v>4.67</v>
       </c>
       <c r="I30" s="42">
@@ -14107,52 +14523,55 @@
       </c>
       <c r="AG30" s="36">
         <v>6.94</v>
       </c>
       <c r="AH30" s="36">
         <v>8.99</v>
       </c>
       <c r="AI30" s="42">
         <v>8.6300000000000008</v>
       </c>
       <c r="AJ30" s="42">
         <v>8.81</v>
       </c>
       <c r="AK30" s="42">
         <v>8.09</v>
       </c>
       <c r="AL30" s="42">
         <v>5.24</v>
       </c>
       <c r="AM30" s="42">
         <v>8.7200000000000006</v>
       </c>
       <c r="AN30" s="42">
         <v>9.16</v>
       </c>
-    </row>
-    <row r="31" spans="1:40">
+      <c r="AO30" s="42">
+        <v>9.4600000000000009</v>
+      </c>
+    </row>
+    <row r="31" spans="1:41">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="42">
         <v>6.37</v>
       </c>
       <c r="F31" s="42">
         <v>5.13</v>
       </c>
       <c r="G31" s="42">
         <v>4.4400000000000004</v>
       </c>
       <c r="H31" s="42">
         <v>3.92</v>
       </c>
       <c r="I31" s="42">
@@ -14223,56 +14642,61 @@
       </c>
       <c r="AE31" s="36">
         <v>7.19</v>
       </c>
       <c r="AF31" s="36">
         <v>6.06</v>
       </c>
       <c r="AG31" s="36">
         <v>5.26</v>
       </c>
       <c r="AH31" s="36">
         <v>4.6100000000000003</v>
       </c>
       <c r="AI31" s="42">
         <v>4.26</v>
       </c>
       <c r="AJ31" s="42">
         <v>3.82</v>
       </c>
       <c r="AK31" s="42">
         <v>3.5</v>
       </c>
       <c r="AL31" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM31" s="42"/>
+      <c r="AM31" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN31" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="32" spans="1:40">
+      <c r="AO31" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="32" spans="1:41">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="42" t="s">
@@ -14343,56 +14767,61 @@
       </c>
       <c r="AE32" s="36">
         <v>26.32</v>
       </c>
       <c r="AF32" s="36">
         <v>22.22</v>
       </c>
       <c r="AG32" s="36">
         <v>18.350000000000001</v>
       </c>
       <c r="AH32" s="36">
         <v>16.39</v>
       </c>
       <c r="AI32" s="42">
         <v>15.5</v>
       </c>
       <c r="AJ32" s="42">
         <v>14.18</v>
       </c>
       <c r="AK32" s="42">
         <v>13.07</v>
       </c>
       <c r="AL32" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM32" s="42"/>
+      <c r="AM32" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN32" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="33" spans="1:40">
+      <c r="AO32" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:41">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="42" t="s">
@@ -14469,52 +14898,55 @@
       </c>
       <c r="AG33" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AH33" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AI33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM33" s="42">
         <v>50</v>
       </c>
       <c r="AN33" s="42">
         <v>29.41</v>
       </c>
-    </row>
-    <row r="34" spans="1:40">
+      <c r="AO33" s="42">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:41">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="42">
         <v>13.16</v>
       </c>
       <c r="F34" s="42">
         <v>10</v>
       </c>
       <c r="G34" s="42">
         <v>8.4700000000000006</v>
       </c>
       <c r="H34" s="42">
         <v>7.41</v>
       </c>
       <c r="I34" s="42">
@@ -14585,56 +15017,61 @@
       </c>
       <c r="AE34" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF34" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AG34" s="36">
         <v>8.4700000000000006</v>
       </c>
       <c r="AH34" s="36">
         <v>7.41</v>
       </c>
       <c r="AI34" s="42">
         <v>6.67</v>
       </c>
       <c r="AJ34" s="42">
         <v>6.1</v>
       </c>
       <c r="AK34" s="42">
         <v>5.75</v>
       </c>
       <c r="AL34" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM34" s="42"/>
+      <c r="AM34" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN34" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="35" spans="1:41">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="42">
         <v>12.5</v>
       </c>
       <c r="F35" s="42">
         <v>10.53</v>
       </c>
       <c r="G35" s="42">
         <v>8.6199999999999992</v>
       </c>
       <c r="H35" s="42">
         <v>7.58</v>
       </c>
       <c r="I35" s="42">
@@ -14705,56 +15142,61 @@
       </c>
       <c r="AE35" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF35" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AG35" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AH35" s="36">
         <v>8.6999999999999993</v>
       </c>
       <c r="AI35" s="42">
         <v>8</v>
       </c>
       <c r="AJ35" s="42">
         <v>7.3</v>
       </c>
       <c r="AK35" s="42">
         <v>6.71</v>
       </c>
       <c r="AL35" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM35" s="42"/>
+      <c r="AM35" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN35" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:41">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="10">
         <v>31.25</v>
       </c>
       <c r="C36" s="42">
         <v>13.89</v>
       </c>
       <c r="D36" s="42">
         <v>8.77</v>
       </c>
       <c r="E36" s="42">
         <v>6.45</v>
       </c>
       <c r="F36" s="42">
         <v>5.18</v>
       </c>
       <c r="G36" s="42">
         <v>3.97</v>
       </c>
       <c r="H36" s="42">
         <v>3.28</v>
       </c>
       <c r="I36" s="42">
@@ -14825,56 +15267,61 @@
       </c>
       <c r="AE36" s="36">
         <v>5.62</v>
       </c>
       <c r="AF36" s="36">
         <v>9.39</v>
       </c>
       <c r="AG36" s="36">
         <v>8.3000000000000007</v>
       </c>
       <c r="AH36" s="36">
         <v>11.24</v>
       </c>
       <c r="AI36" s="42">
         <v>10.17</v>
       </c>
       <c r="AJ36" s="42">
         <v>9.23</v>
       </c>
       <c r="AK36" s="42">
         <v>8.36</v>
       </c>
       <c r="AL36" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM36" s="42"/>
+      <c r="AM36" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN36" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AO36" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:41">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="42" t="s">
@@ -14945,56 +15392,61 @@
       </c>
       <c r="AE37" s="36">
         <v>33.33</v>
       </c>
       <c r="AF37" s="36">
         <v>26.32</v>
       </c>
       <c r="AG37" s="36">
         <v>20.41</v>
       </c>
       <c r="AH37" s="36">
         <v>18.87</v>
       </c>
       <c r="AI37" s="42">
         <v>17.239999999999998</v>
       </c>
       <c r="AJ37" s="42">
         <v>15.87</v>
       </c>
       <c r="AK37" s="42">
         <v>14.71</v>
       </c>
       <c r="AL37" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM37" s="42"/>
+      <c r="AM37" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN37" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="38" spans="1:40">
+      <c r="AO37" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="38" spans="1:41">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="42" t="s">
@@ -15071,52 +15523,55 @@
       </c>
       <c r="AG38" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AH38" s="36">
         <v>27.78</v>
       </c>
       <c r="AI38" s="42">
         <v>25.32</v>
       </c>
       <c r="AJ38" s="42">
         <v>24.69</v>
       </c>
       <c r="AK38" s="42">
         <v>22.73</v>
       </c>
       <c r="AL38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM38" s="42">
         <v>83.33</v>
       </c>
       <c r="AN38" s="42">
         <v>66.67</v>
       </c>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38" s="42">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="39" spans="1:41">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="42">
         <v>16.95</v>
       </c>
       <c r="E39" s="42">
         <v>27.4</v>
       </c>
       <c r="F39" s="42">
         <v>35.29</v>
       </c>
       <c r="G39" s="42">
         <v>30.93</v>
       </c>
       <c r="H39" s="42">
         <v>25.21</v>
       </c>
       <c r="I39" s="42">
@@ -15187,56 +15642,61 @@
       </c>
       <c r="AE39" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF39" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AG39" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AH39" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AI39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL39" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM39" s="42"/>
+      <c r="AM39" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN39" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="40" spans="1:40">
+      <c r="AO39" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="40" spans="1:41">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="42">
         <v>9.43</v>
       </c>
       <c r="F40" s="42">
         <v>7.87</v>
       </c>
       <c r="G40" s="42">
         <v>6.29</v>
       </c>
       <c r="H40" s="42">
         <v>5.46</v>
       </c>
       <c r="I40" s="42">
@@ -15307,56 +15767,61 @@
       </c>
       <c r="AE40" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF40" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AG40" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AH40" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AI40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL40" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM40" s="42"/>
+      <c r="AM40" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN40" s="42">
         <v>16.13</v>
       </c>
-    </row>
-    <row r="41" spans="1:40">
+      <c r="AO40" s="42">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:41">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G41" s="42">
         <v>21.74</v>
       </c>
       <c r="H41" s="42">
         <v>18.18</v>
       </c>
       <c r="I41" s="42">
@@ -15427,56 +15892,61 @@
       </c>
       <c r="AE41" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF41" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AG41" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AH41" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AI41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ41" s="42">
         <v>23.53</v>
       </c>
       <c r="AK41" s="42">
         <v>22.47</v>
       </c>
       <c r="AL41" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM41" s="42"/>
+      <c r="AM41" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN41" s="42">
         <v>52.63</v>
       </c>
-    </row>
-    <row r="42" spans="1:40">
+      <c r="AO41" s="42">
+        <v>35.71</v>
+      </c>
+    </row>
+    <row r="42" spans="1:41">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G42" s="11" t="s">
         <v>31</v>
       </c>
       <c r="H42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="42" t="s">
@@ -15547,56 +16017,61 @@
       </c>
       <c r="AE42" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AF42" s="36">
         <v>10</v>
       </c>
       <c r="AG42" s="36">
         <v>9.09</v>
       </c>
       <c r="AH42" s="36">
         <v>8</v>
       </c>
       <c r="AI42" s="42">
         <v>7.09</v>
       </c>
       <c r="AJ42" s="42">
         <v>6.41</v>
       </c>
       <c r="AK42" s="42">
         <v>5.81</v>
       </c>
       <c r="AL42" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AM42" s="42"/>
+      <c r="AM42" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AN42" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="43" spans="1:40" s="50" customFormat="1">
+      <c r="AO42" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:41" s="50" customFormat="1">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="41" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="D43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="F43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="38" t="s">
         <v>31</v>
       </c>
       <c r="H43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="43" t="s">
@@ -15673,70 +16148,73 @@
       </c>
       <c r="AG43" s="19">
         <v>14.35</v>
       </c>
       <c r="AH43" s="19">
         <v>17.239999999999998</v>
       </c>
       <c r="AI43" s="43">
         <v>19.84</v>
       </c>
       <c r="AJ43" s="43">
         <v>18.05</v>
       </c>
       <c r="AK43" s="43">
         <v>16.5</v>
       </c>
       <c r="AL43" s="43">
         <v>50</v>
       </c>
       <c r="AM43" s="43">
         <v>30.3</v>
       </c>
       <c r="AN43" s="43">
         <v>16.670000000000002</v>
       </c>
-    </row>
-    <row r="44" spans="1:40">
+      <c r="AO43" s="43">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="44" spans="1:41">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="AV3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A6:AK6"/>
     <mergeCell ref="A22:AK22"/>
     <mergeCell ref="A29:AK29"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="AV3:AW3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:AK6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
       <vt:lpstr>Коэффициенттер барлығы</vt:lpstr>
       <vt:lpstr>Нәресте өлім-жітімі</vt:lpstr>