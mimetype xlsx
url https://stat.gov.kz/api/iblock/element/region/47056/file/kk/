--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12348" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12348" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер барлығы" sheetId="2" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="4" r:id="rId3"/>
     <sheet name="Нәресте өлім-жітім коэфф." sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1784" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1829" uniqueCount="50">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -556,97 +556,97 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -919,180 +919,180 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView topLeftCell="D1" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AC43"/>
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="17" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="17" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="17" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="17" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="17" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="17" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="17" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="17" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="17" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="17" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="17" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="60"/>
-[...22 lines deleted...]
-      <c r="Y1" s="60"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="64"/>
+      <c r="T1" s="64"/>
+      <c r="U1" s="64"/>
+      <c r="V1" s="64"/>
+      <c r="W1" s="64"/>
+      <c r="X1" s="64"/>
+      <c r="Y1" s="64"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:37" s="20" customFormat="1">
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="65"/>
-      <c r="B4" s="58">
+      <c r="A4" s="62"/>
+      <c r="B4" s="59">
         <v>2024</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="58">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="59">
         <v>2025</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="59">
         <v>2026</v>
       </c>
-      <c r="AA4" s="59"/>
-[...9 lines deleted...]
-      <c r="AK4" s="59"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="66"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="15" t="s">
@@ -1159,77 +1159,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="15" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="15" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="61"/>
-[...22 lines deleted...]
-      <c r="Y6" s="61"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="65"/>
+      <c r="D6" s="65"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="65"/>
+      <c r="G6" s="65"/>
+      <c r="H6" s="65"/>
+      <c r="I6" s="65"/>
+      <c r="J6" s="65"/>
+      <c r="K6" s="65"/>
+      <c r="L6" s="65"/>
+      <c r="M6" s="65"/>
+      <c r="N6" s="65"/>
+      <c r="O6" s="65"/>
+      <c r="P6" s="65"/>
+      <c r="Q6" s="65"/>
+      <c r="R6" s="65"/>
+      <c r="S6" s="65"/>
+      <c r="T6" s="65"/>
+      <c r="U6" s="65"/>
+      <c r="V6" s="65"/>
+      <c r="W6" s="65"/>
+      <c r="X6" s="65"/>
+      <c r="Y6" s="65"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="1">
         <v>621</v>
       </c>
       <c r="C7" s="1">
         <v>479</v>
       </c>
       <c r="D7" s="1">
         <v>473</v>
       </c>
       <c r="E7" s="1">
         <v>508</v>
       </c>
       <c r="F7" s="1">
         <v>513</v>
       </c>
       <c r="G7" s="23">
         <v>485</v>
       </c>
       <c r="H7" s="1">
         <v>488</v>
@@ -1275,50 +1275,53 @@
       </c>
       <c r="V7" s="39">
         <v>496</v>
       </c>
       <c r="W7" s="39">
         <v>506</v>
       </c>
       <c r="X7" s="39">
         <v>495</v>
       </c>
       <c r="Y7" s="39">
         <v>534</v>
       </c>
       <c r="Z7" s="57">
         <v>514</v>
       </c>
       <c r="AA7" s="57">
         <v>395</v>
       </c>
       <c r="AB7" s="57">
         <v>549</v>
       </c>
       <c r="AC7" s="57">
         <v>542</v>
       </c>
+      <c r="AD7" s="1">
+        <v>456</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="1">
         <v>247</v>
       </c>
       <c r="C8" s="1">
         <v>205</v>
       </c>
       <c r="D8" s="1">
         <v>204</v>
       </c>
       <c r="E8" s="1">
         <v>211</v>
       </c>
       <c r="F8" s="1">
         <v>213</v>
       </c>
       <c r="G8" s="23">
         <v>186</v>
       </c>
       <c r="H8" s="1">
         <v>204</v>
@@ -1364,50 +1367,53 @@
       </c>
       <c r="V8" s="39">
         <v>200</v>
       </c>
       <c r="W8" s="39">
         <v>211</v>
       </c>
       <c r="X8" s="39">
         <v>221</v>
       </c>
       <c r="Y8" s="39">
         <v>212</v>
       </c>
       <c r="Z8" s="57">
         <v>222</v>
       </c>
       <c r="AA8" s="57">
         <v>160</v>
       </c>
       <c r="AB8" s="57">
         <v>188</v>
       </c>
       <c r="AC8" s="57">
         <v>254</v>
       </c>
+      <c r="AD8" s="1">
+        <v>187</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="1">
         <v>38</v>
       </c>
       <c r="C9" s="1">
         <v>31</v>
       </c>
       <c r="D9" s="1">
         <v>33</v>
       </c>
       <c r="E9" s="1">
         <v>32</v>
       </c>
       <c r="F9" s="1">
         <v>39</v>
       </c>
       <c r="G9" s="23">
         <v>26</v>
       </c>
       <c r="H9" s="1">
         <v>29</v>
@@ -1453,50 +1459,53 @@
       </c>
       <c r="V9" s="39">
         <v>30</v>
       </c>
       <c r="W9" s="39">
         <v>43</v>
       </c>
       <c r="X9" s="39">
         <v>25</v>
       </c>
       <c r="Y9" s="39">
         <v>34</v>
       </c>
       <c r="Z9" s="57">
         <v>34</v>
       </c>
       <c r="AA9" s="57">
         <v>35</v>
       </c>
       <c r="AB9" s="57">
         <v>39</v>
       </c>
       <c r="AC9" s="57">
         <v>38</v>
       </c>
+      <c r="AD9" s="1">
+        <v>21</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="1">
         <v>15</v>
       </c>
       <c r="C10" s="1">
         <v>7</v>
       </c>
       <c r="D10" s="1">
         <v>8</v>
       </c>
       <c r="E10" s="1">
         <v>13</v>
       </c>
       <c r="F10" s="1">
         <v>10</v>
       </c>
       <c r="G10" s="23">
         <v>9</v>
       </c>
       <c r="H10" s="1">
         <v>7</v>
@@ -1542,50 +1551,53 @@
       </c>
       <c r="V10" s="39">
         <v>7</v>
       </c>
       <c r="W10" s="39">
         <v>5</v>
       </c>
       <c r="X10" s="39">
         <v>10</v>
       </c>
       <c r="Y10" s="39">
         <v>8</v>
       </c>
       <c r="Z10" s="57">
         <v>10</v>
       </c>
       <c r="AA10" s="57">
         <v>14</v>
       </c>
       <c r="AB10" s="57">
         <v>7</v>
       </c>
       <c r="AC10" s="57">
         <v>8</v>
       </c>
+      <c r="AD10" s="1">
+        <v>12</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="1">
         <v>42</v>
       </c>
       <c r="C11" s="1">
         <v>23</v>
       </c>
       <c r="D11" s="1">
         <v>21</v>
       </c>
       <c r="E11" s="1">
         <v>36</v>
       </c>
       <c r="F11" s="1">
         <v>24</v>
       </c>
       <c r="G11" s="23">
         <v>34</v>
       </c>
       <c r="H11" s="1">
         <v>30</v>
@@ -1631,50 +1643,53 @@
       </c>
       <c r="V11" s="39">
         <v>23</v>
       </c>
       <c r="W11" s="39">
         <v>28</v>
       </c>
       <c r="X11" s="39">
         <v>24</v>
       </c>
       <c r="Y11" s="39">
         <v>29</v>
       </c>
       <c r="Z11" s="57">
         <v>26</v>
       </c>
       <c r="AA11" s="57">
         <v>13</v>
       </c>
       <c r="AB11" s="57">
         <v>36</v>
       </c>
       <c r="AC11" s="57">
         <v>32</v>
       </c>
+      <c r="AD11" s="1">
+        <v>22</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="1">
         <v>32</v>
       </c>
       <c r="C12" s="1">
         <v>11</v>
       </c>
       <c r="D12" s="1">
         <v>19</v>
       </c>
       <c r="E12" s="1">
         <v>23</v>
       </c>
       <c r="F12" s="1">
         <v>18</v>
       </c>
       <c r="G12" s="23">
         <v>29</v>
       </c>
       <c r="H12" s="1">
         <v>19</v>
@@ -1720,50 +1735,53 @@
       </c>
       <c r="V12" s="39">
         <v>27</v>
       </c>
       <c r="W12" s="39">
         <v>16</v>
       </c>
       <c r="X12" s="39">
         <v>17</v>
       </c>
       <c r="Y12" s="39">
         <v>16</v>
       </c>
       <c r="Z12" s="57">
         <v>23</v>
       </c>
       <c r="AA12" s="57">
         <v>9</v>
       </c>
       <c r="AB12" s="57">
         <v>28</v>
       </c>
       <c r="AC12" s="57">
         <v>22</v>
       </c>
+      <c r="AD12" s="1">
+        <v>15</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="1">
         <v>27</v>
       </c>
       <c r="C13" s="1">
         <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>22</v>
       </c>
       <c r="E13" s="1">
         <v>18</v>
       </c>
       <c r="F13" s="1">
         <v>19</v>
       </c>
       <c r="G13" s="23">
         <v>15</v>
       </c>
       <c r="H13" s="1">
         <v>20</v>
@@ -1809,50 +1827,53 @@
       </c>
       <c r="V13" s="39">
         <v>20</v>
       </c>
       <c r="W13" s="39">
         <v>24</v>
       </c>
       <c r="X13" s="39">
         <v>19</v>
       </c>
       <c r="Y13" s="39">
         <v>20</v>
       </c>
       <c r="Z13" s="57">
         <v>15</v>
       </c>
       <c r="AA13" s="57">
         <v>13</v>
       </c>
       <c r="AB13" s="57">
         <v>18</v>
       </c>
       <c r="AC13" s="57">
         <v>15</v>
       </c>
+      <c r="AD13" s="1">
+        <v>13</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="1">
         <v>54</v>
       </c>
       <c r="C14" s="1">
         <v>43</v>
       </c>
       <c r="D14" s="1">
         <v>36</v>
       </c>
       <c r="E14" s="1">
         <v>32</v>
       </c>
       <c r="F14" s="1">
         <v>42</v>
       </c>
       <c r="G14" s="23">
         <v>38</v>
       </c>
       <c r="H14" s="1">
         <v>39</v>
@@ -1898,50 +1919,53 @@
       </c>
       <c r="V14" s="39">
         <v>34</v>
       </c>
       <c r="W14" s="39">
         <v>43</v>
       </c>
       <c r="X14" s="39">
         <v>42</v>
       </c>
       <c r="Y14" s="39">
         <v>39</v>
       </c>
       <c r="Z14" s="57">
         <v>42</v>
       </c>
       <c r="AA14" s="57">
         <v>40</v>
       </c>
       <c r="AB14" s="57">
         <v>62</v>
       </c>
       <c r="AC14" s="57">
         <v>41</v>
       </c>
+      <c r="AD14" s="1">
+        <v>52</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="1">
         <v>12</v>
       </c>
       <c r="C15" s="1">
         <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>14</v>
       </c>
       <c r="E15" s="1">
         <v>18</v>
       </c>
       <c r="F15" s="1">
         <v>12</v>
       </c>
       <c r="G15" s="23">
         <v>21</v>
       </c>
       <c r="H15" s="1">
         <v>23</v>
@@ -1987,50 +2011,53 @@
       </c>
       <c r="V15" s="39">
         <v>18</v>
       </c>
       <c r="W15" s="39">
         <v>17</v>
       </c>
       <c r="X15" s="39">
         <v>9</v>
       </c>
       <c r="Y15" s="39">
         <v>21</v>
       </c>
       <c r="Z15" s="57">
         <v>17</v>
       </c>
       <c r="AA15" s="57">
         <v>15</v>
       </c>
       <c r="AB15" s="57">
         <v>18</v>
       </c>
       <c r="AC15" s="57">
         <v>18</v>
       </c>
+      <c r="AD15" s="1">
+        <v>16</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="1">
         <v>31</v>
       </c>
       <c r="C16" s="1">
         <v>23</v>
       </c>
       <c r="D16" s="1">
         <v>11</v>
       </c>
       <c r="E16" s="1">
         <v>21</v>
       </c>
       <c r="F16" s="1">
         <v>28</v>
       </c>
       <c r="G16" s="23">
         <v>19</v>
       </c>
       <c r="H16" s="1">
         <v>22</v>
@@ -2076,52 +2103,55 @@
       </c>
       <c r="V16" s="39">
         <v>16</v>
       </c>
       <c r="W16" s="39">
         <v>24</v>
       </c>
       <c r="X16" s="39">
         <v>11</v>
       </c>
       <c r="Y16" s="39">
         <v>27</v>
       </c>
       <c r="Z16" s="57">
         <v>15</v>
       </c>
       <c r="AA16" s="57">
         <v>15</v>
       </c>
       <c r="AB16" s="57">
         <v>21</v>
       </c>
       <c r="AC16" s="57">
         <v>12</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="1">
         <v>19</v>
       </c>
       <c r="C17" s="1">
         <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>24</v>
       </c>
       <c r="E17" s="1">
         <v>19</v>
       </c>
       <c r="F17" s="1">
         <v>26</v>
       </c>
       <c r="G17" s="23">
         <v>27</v>
       </c>
       <c r="H17" s="1">
         <v>19</v>
       </c>
       <c r="I17" s="39">
@@ -2165,52 +2195,55 @@
       </c>
       <c r="V17" s="39">
         <v>27</v>
       </c>
       <c r="W17" s="39">
         <v>17</v>
       </c>
       <c r="X17" s="39">
         <v>24</v>
       </c>
       <c r="Y17" s="39">
         <v>25</v>
       </c>
       <c r="Z17" s="57">
         <v>25</v>
       </c>
       <c r="AA17" s="57">
         <v>22</v>
       </c>
       <c r="AB17" s="57">
         <v>26</v>
       </c>
       <c r="AC17" s="57">
         <v>22</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="1">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="1">
         <v>43</v>
       </c>
       <c r="C18" s="1">
         <v>36</v>
       </c>
       <c r="D18" s="1">
         <v>36</v>
       </c>
       <c r="E18" s="1">
         <v>35</v>
       </c>
       <c r="F18" s="1">
         <v>33</v>
       </c>
       <c r="G18" s="23">
         <v>34</v>
       </c>
       <c r="H18" s="1">
         <v>28</v>
       </c>
       <c r="I18" s="39">
@@ -2254,52 +2287,55 @@
       </c>
       <c r="V18" s="39">
         <v>39</v>
       </c>
       <c r="W18" s="39">
         <v>36</v>
       </c>
       <c r="X18" s="39">
         <v>37</v>
       </c>
       <c r="Y18" s="39">
         <v>39</v>
       </c>
       <c r="Z18" s="57">
         <v>38</v>
       </c>
       <c r="AA18" s="57">
         <v>25</v>
       </c>
       <c r="AB18" s="57">
         <v>44</v>
       </c>
       <c r="AC18" s="57">
         <v>25</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="1">
         <v>18</v>
       </c>
       <c r="C19" s="1">
         <v>8</v>
       </c>
       <c r="D19" s="1">
         <v>9</v>
       </c>
       <c r="E19" s="1">
         <v>7</v>
       </c>
       <c r="F19" s="1">
         <v>11</v>
       </c>
       <c r="G19" s="23">
         <v>7</v>
       </c>
       <c r="H19" s="1">
         <v>7</v>
       </c>
       <c r="I19" s="39">
@@ -2343,52 +2379,55 @@
       </c>
       <c r="V19" s="39">
         <v>6</v>
       </c>
       <c r="W19" s="39">
         <v>10</v>
       </c>
       <c r="X19" s="39">
         <v>12</v>
       </c>
       <c r="Y19" s="39">
         <v>13</v>
       </c>
       <c r="Z19" s="57">
         <v>8</v>
       </c>
       <c r="AA19" s="57">
         <v>10</v>
       </c>
       <c r="AB19" s="57">
         <v>11</v>
       </c>
       <c r="AC19" s="57">
         <v>10</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="1">
         <v>7</v>
       </c>
       <c r="C20" s="1">
         <v>4</v>
       </c>
       <c r="D20" s="1">
         <v>12</v>
       </c>
       <c r="E20" s="1">
         <v>10</v>
       </c>
       <c r="F20" s="1">
         <v>6</v>
       </c>
       <c r="G20" s="23">
         <v>11</v>
       </c>
       <c r="H20" s="1">
         <v>7</v>
       </c>
       <c r="I20" s="39">
@@ -2432,52 +2471,55 @@
       </c>
       <c r="V20" s="39">
         <v>13</v>
       </c>
       <c r="W20" s="39">
         <v>8</v>
       </c>
       <c r="X20" s="39">
         <v>6</v>
       </c>
       <c r="Y20" s="39">
         <v>7</v>
       </c>
       <c r="Z20" s="57">
         <v>6</v>
       </c>
       <c r="AA20" s="57">
         <v>8</v>
       </c>
       <c r="AB20" s="57">
         <v>9</v>
       </c>
       <c r="AC20" s="57">
         <v>8</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="1">
         <v>36</v>
       </c>
       <c r="C21" s="1">
         <v>29</v>
       </c>
       <c r="D21" s="1">
         <v>24</v>
       </c>
       <c r="E21" s="1">
         <v>33</v>
       </c>
       <c r="F21" s="1">
         <v>32</v>
       </c>
       <c r="G21" s="23">
         <v>29</v>
       </c>
       <c r="H21" s="1">
         <v>34</v>
       </c>
       <c r="I21" s="39">
@@ -2521,85 +2563,88 @@
       </c>
       <c r="V21" s="39">
         <v>36</v>
       </c>
       <c r="W21" s="39">
         <v>24</v>
       </c>
       <c r="X21" s="39">
         <v>38</v>
       </c>
       <c r="Y21" s="39">
         <v>44</v>
       </c>
       <c r="Z21" s="57">
         <v>33</v>
       </c>
       <c r="AA21" s="57">
         <v>16</v>
       </c>
       <c r="AB21" s="57">
         <v>42</v>
       </c>
       <c r="AC21" s="57">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62" t="s">
+      <c r="AD21" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="66" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="62"/>
-[...22 lines deleted...]
-      <c r="Y22" s="62"/>
+      <c r="B22" s="66"/>
+      <c r="C22" s="66"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="66"/>
+      <c r="F22" s="66"/>
+      <c r="G22" s="66"/>
+      <c r="H22" s="66"/>
+      <c r="I22" s="66"/>
+      <c r="J22" s="66"/>
+      <c r="K22" s="66"/>
+      <c r="L22" s="66"/>
+      <c r="M22" s="66"/>
+      <c r="N22" s="66"/>
+      <c r="O22" s="66"/>
+      <c r="P22" s="66"/>
+      <c r="Q22" s="66"/>
+      <c r="R22" s="66"/>
+      <c r="S22" s="66"/>
+      <c r="T22" s="66"/>
+      <c r="U22" s="66"/>
+      <c r="V22" s="66"/>
+      <c r="W22" s="66"/>
+      <c r="X22" s="66"/>
+      <c r="Y22" s="66"/>
       <c r="Z22" s="50"/>
       <c r="AA22" s="50"/>
       <c r="AB22" s="50"/>
       <c r="AC22" s="57"/>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="1">
         <v>295</v>
       </c>
       <c r="C23" s="1">
         <v>248</v>
       </c>
       <c r="D23" s="1">
         <v>228</v>
       </c>
       <c r="E23" s="1">
         <v>223</v>
       </c>
       <c r="F23" s="1">
         <v>249</v>
       </c>
       <c r="G23" s="23">
         <v>222</v>
       </c>
       <c r="H23" s="1">
         <v>251</v>
       </c>
       <c r="I23" s="39">
@@ -2643,52 +2688,55 @@
       </c>
       <c r="V23" s="39">
         <v>233</v>
       </c>
       <c r="W23" s="39">
         <v>262</v>
       </c>
       <c r="X23" s="39">
         <v>247</v>
       </c>
       <c r="Y23" s="39">
         <v>261</v>
       </c>
       <c r="Z23" s="57">
         <v>250</v>
       </c>
       <c r="AA23" s="57">
         <v>190</v>
       </c>
       <c r="AB23" s="57">
         <v>232</v>
       </c>
       <c r="AC23" s="57">
         <v>281</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="1">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="1">
         <v>247</v>
       </c>
       <c r="C24" s="1">
         <v>205</v>
       </c>
       <c r="D24" s="1">
         <v>204</v>
       </c>
       <c r="E24" s="1">
         <v>189</v>
       </c>
       <c r="F24" s="1">
         <v>213</v>
       </c>
       <c r="G24" s="23">
         <v>186</v>
       </c>
       <c r="H24" s="1">
         <v>204</v>
       </c>
       <c r="I24" s="39">
@@ -2732,52 +2780,55 @@
       </c>
       <c r="V24" s="39">
         <v>200</v>
       </c>
       <c r="W24" s="39">
         <v>211</v>
       </c>
       <c r="X24" s="39">
         <v>221</v>
       </c>
       <c r="Y24" s="39">
         <v>212</v>
       </c>
       <c r="Z24" s="57">
         <v>222</v>
       </c>
       <c r="AA24" s="57">
         <v>160</v>
       </c>
       <c r="AB24" s="57">
         <v>188</v>
       </c>
       <c r="AC24" s="57">
         <v>254</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="1">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="1">
         <v>15</v>
       </c>
       <c r="C25" s="1">
         <v>6</v>
       </c>
       <c r="D25" s="1">
         <v>5</v>
       </c>
       <c r="E25" s="1">
         <v>17</v>
       </c>
       <c r="F25" s="1">
         <v>9</v>
       </c>
       <c r="G25" s="23">
         <v>9</v>
       </c>
       <c r="H25" s="1">
         <v>11</v>
       </c>
       <c r="I25" s="39">
@@ -2821,52 +2872,55 @@
       </c>
       <c r="V25" s="39">
         <v>3</v>
       </c>
       <c r="W25" s="39">
         <v>13</v>
       </c>
       <c r="X25" s="39">
         <v>5</v>
       </c>
       <c r="Y25" s="39">
         <v>9</v>
       </c>
       <c r="Z25" s="57">
         <v>3</v>
       </c>
       <c r="AA25" s="57">
         <v>5</v>
       </c>
       <c r="AB25" s="57">
         <v>11</v>
       </c>
       <c r="AC25" s="57">
         <v>8</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="1">
         <v>7</v>
       </c>
       <c r="C26" s="1">
         <v>8</v>
       </c>
       <c r="D26" s="1">
         <v>7</v>
       </c>
       <c r="E26" s="1">
         <v>3</v>
       </c>
       <c r="F26" s="1">
         <v>2</v>
       </c>
       <c r="G26" s="23">
         <v>8</v>
       </c>
       <c r="H26" s="1">
         <v>16</v>
       </c>
       <c r="I26" s="39">
@@ -2910,52 +2964,55 @@
       </c>
       <c r="V26" s="39">
         <v>7</v>
       </c>
       <c r="W26" s="39">
         <v>10</v>
       </c>
       <c r="X26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y26" s="39">
         <v>10</v>
       </c>
       <c r="Z26" s="57">
         <v>5</v>
       </c>
       <c r="AA26" s="57">
         <v>6</v>
       </c>
       <c r="AB26" s="57">
         <v>8</v>
       </c>
       <c r="AC26" s="57">
         <v>4</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="1">
         <v>12</v>
       </c>
       <c r="C27" s="1">
         <v>14</v>
       </c>
       <c r="D27" s="1">
         <v>3</v>
       </c>
       <c r="E27" s="1">
         <v>5</v>
       </c>
       <c r="F27" s="1">
         <v>11</v>
       </c>
       <c r="G27" s="23">
         <v>7</v>
       </c>
       <c r="H27" s="1">
         <v>12</v>
       </c>
       <c r="I27" s="39">
@@ -2999,52 +3056,55 @@
       </c>
       <c r="V27" s="39">
         <v>5</v>
       </c>
       <c r="W27" s="39">
         <v>15</v>
       </c>
       <c r="X27" s="39">
         <v>7</v>
       </c>
       <c r="Y27" s="39">
         <v>10</v>
       </c>
       <c r="Z27" s="57">
         <v>4</v>
       </c>
       <c r="AA27" s="57">
         <v>7</v>
       </c>
       <c r="AB27" s="57">
         <v>7</v>
       </c>
       <c r="AC27" s="57">
         <v>4</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="1">
         <v>14</v>
       </c>
       <c r="C28" s="1">
         <v>15</v>
       </c>
       <c r="D28" s="1">
         <v>9</v>
       </c>
       <c r="E28" s="1">
         <v>9</v>
       </c>
       <c r="F28" s="1">
         <v>14</v>
       </c>
       <c r="G28" s="23">
         <v>12</v>
       </c>
       <c r="H28" s="1">
         <v>8</v>
       </c>
       <c r="I28" s="39">
@@ -3088,85 +3148,88 @@
       </c>
       <c r="V28" s="39">
         <v>18</v>
       </c>
       <c r="W28" s="39">
         <v>13</v>
       </c>
       <c r="X28" s="39">
         <v>14</v>
       </c>
       <c r="Y28" s="39">
         <v>20</v>
       </c>
       <c r="Z28" s="57">
         <v>16</v>
       </c>
       <c r="AA28" s="57">
         <v>12</v>
       </c>
       <c r="AB28" s="57">
         <v>18</v>
       </c>
       <c r="AC28" s="57">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="63" t="s">
+      <c r="AD28" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="63"/>
-[...22 lines deleted...]
-      <c r="Y29" s="63"/>
+      <c r="B29" s="58"/>
+      <c r="C29" s="58"/>
+      <c r="D29" s="58"/>
+      <c r="E29" s="58"/>
+      <c r="F29" s="58"/>
+      <c r="G29" s="58"/>
+      <c r="H29" s="58"/>
+      <c r="I29" s="58"/>
+      <c r="J29" s="58"/>
+      <c r="K29" s="58"/>
+      <c r="L29" s="58"/>
+      <c r="M29" s="58"/>
+      <c r="N29" s="58"/>
+      <c r="O29" s="58"/>
+      <c r="P29" s="58"/>
+      <c r="Q29" s="58"/>
+      <c r="R29" s="58"/>
+      <c r="S29" s="58"/>
+      <c r="T29" s="58"/>
+      <c r="U29" s="58"/>
+      <c r="V29" s="58"/>
+      <c r="W29" s="58"/>
+      <c r="X29" s="58"/>
+      <c r="Y29" s="58"/>
       <c r="Z29" s="50"/>
       <c r="AA29" s="50"/>
       <c r="AB29" s="50"/>
       <c r="AC29" s="57"/>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="1">
         <v>326</v>
       </c>
       <c r="C30" s="1">
         <v>231</v>
       </c>
       <c r="D30" s="1">
         <v>245</v>
       </c>
       <c r="E30" s="1">
         <v>265</v>
       </c>
       <c r="F30" s="1">
         <v>264</v>
       </c>
       <c r="G30" s="23">
         <v>263</v>
       </c>
       <c r="H30" s="1">
         <v>237</v>
       </c>
       <c r="I30" s="40">
@@ -3210,52 +3273,55 @@
       </c>
       <c r="V30" s="40">
         <v>263</v>
       </c>
       <c r="W30" s="40">
         <v>244</v>
       </c>
       <c r="X30" s="39">
         <v>248</v>
       </c>
       <c r="Y30" s="39">
         <v>273</v>
       </c>
       <c r="Z30" s="57">
         <v>264</v>
       </c>
       <c r="AA30" s="57">
         <v>205</v>
       </c>
       <c r="AB30" s="57">
         <v>317</v>
       </c>
       <c r="AC30" s="57">
         <v>261</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="1">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1">
         <v>38</v>
       </c>
       <c r="C31" s="1">
         <v>31</v>
       </c>
       <c r="D31" s="1">
         <v>33</v>
       </c>
       <c r="E31" s="1">
         <v>32</v>
       </c>
       <c r="F31" s="1">
         <v>39</v>
       </c>
       <c r="G31" s="23">
         <v>26</v>
       </c>
       <c r="H31" s="1">
         <v>29</v>
       </c>
       <c r="I31" s="40">
@@ -3299,52 +3365,55 @@
       </c>
       <c r="V31" s="40">
         <v>30</v>
       </c>
       <c r="W31" s="40">
         <v>43</v>
       </c>
       <c r="X31" s="39">
         <v>25</v>
       </c>
       <c r="Y31" s="39">
         <v>34</v>
       </c>
       <c r="Z31" s="57">
         <v>34</v>
       </c>
       <c r="AA31" s="57">
         <v>35</v>
       </c>
       <c r="AB31" s="57">
         <v>39</v>
       </c>
       <c r="AC31" s="57">
         <v>38</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="1">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="1">
         <v>15</v>
       </c>
       <c r="C32" s="1">
         <v>7</v>
       </c>
       <c r="D32" s="1">
         <v>8</v>
       </c>
       <c r="E32" s="1">
         <v>13</v>
       </c>
       <c r="F32" s="1">
         <v>10</v>
       </c>
       <c r="G32" s="23">
         <v>9</v>
       </c>
       <c r="H32" s="1">
         <v>7</v>
       </c>
       <c r="I32" s="40">
@@ -3388,52 +3457,55 @@
       </c>
       <c r="V32" s="40">
         <v>7</v>
       </c>
       <c r="W32" s="40">
         <v>5</v>
       </c>
       <c r="X32" s="39">
         <v>10</v>
       </c>
       <c r="Y32" s="39">
         <v>8</v>
       </c>
       <c r="Z32" s="57">
         <v>10</v>
       </c>
       <c r="AA32" s="57">
         <v>14</v>
       </c>
       <c r="AB32" s="57">
         <v>7</v>
       </c>
       <c r="AC32" s="57">
         <v>8</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="1">
         <v>27</v>
       </c>
       <c r="C33" s="1">
         <v>17</v>
       </c>
       <c r="D33" s="1">
         <v>16</v>
       </c>
       <c r="E33" s="1">
         <v>23</v>
       </c>
       <c r="F33" s="1">
         <v>15</v>
       </c>
       <c r="G33" s="23">
         <v>25</v>
       </c>
       <c r="H33" s="1">
         <v>19</v>
       </c>
       <c r="I33" s="40">
@@ -3477,52 +3549,55 @@
       </c>
       <c r="V33" s="40">
         <v>20</v>
       </c>
       <c r="W33" s="40">
         <v>15</v>
       </c>
       <c r="X33" s="39">
         <v>19</v>
       </c>
       <c r="Y33" s="39">
         <v>20</v>
       </c>
       <c r="Z33" s="57">
         <v>23</v>
       </c>
       <c r="AA33" s="57">
         <v>8</v>
       </c>
       <c r="AB33" s="57">
         <v>25</v>
       </c>
       <c r="AC33" s="57">
         <v>24</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="1">
         <v>32</v>
       </c>
       <c r="C34" s="1">
         <v>11</v>
       </c>
       <c r="D34" s="1">
         <v>19</v>
       </c>
       <c r="E34" s="1">
         <v>23</v>
       </c>
       <c r="F34" s="1">
         <v>18</v>
       </c>
       <c r="G34" s="23">
         <v>29</v>
       </c>
       <c r="H34" s="1">
         <v>19</v>
       </c>
       <c r="I34" s="40">
@@ -3566,52 +3641,55 @@
       </c>
       <c r="V34" s="40">
         <v>27</v>
       </c>
       <c r="W34" s="40">
         <v>16</v>
       </c>
       <c r="X34" s="39">
         <v>17</v>
       </c>
       <c r="Y34" s="39">
         <v>16</v>
       </c>
       <c r="Z34" s="57">
         <v>23</v>
       </c>
       <c r="AA34" s="57">
         <v>9</v>
       </c>
       <c r="AB34" s="57">
         <v>28</v>
       </c>
       <c r="AC34" s="57">
         <v>22</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="1">
         <v>27</v>
       </c>
       <c r="C35" s="1">
         <v>18</v>
       </c>
       <c r="D35" s="1">
         <v>22</v>
       </c>
       <c r="E35" s="1">
         <v>18</v>
       </c>
       <c r="F35" s="1">
         <v>19</v>
       </c>
       <c r="G35" s="23">
         <v>15</v>
       </c>
       <c r="H35" s="1">
         <v>20</v>
       </c>
       <c r="I35" s="40">
@@ -3655,52 +3733,55 @@
       </c>
       <c r="V35" s="40">
         <v>20</v>
       </c>
       <c r="W35" s="40">
         <v>24</v>
       </c>
       <c r="X35" s="39">
         <v>19</v>
       </c>
       <c r="Y35" s="39">
         <v>20</v>
       </c>
       <c r="Z35" s="57">
         <v>15</v>
       </c>
       <c r="AA35" s="57">
         <v>13</v>
       </c>
       <c r="AB35" s="57">
         <v>18</v>
       </c>
       <c r="AC35" s="57">
         <v>15</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="1">
         <v>54</v>
       </c>
       <c r="C36" s="1">
         <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>36</v>
       </c>
       <c r="E36" s="1">
         <v>32</v>
       </c>
       <c r="F36" s="1">
         <v>42</v>
       </c>
       <c r="G36" s="23">
         <v>38</v>
       </c>
       <c r="H36" s="1">
         <v>39</v>
       </c>
       <c r="I36" s="40">
@@ -3744,52 +3825,55 @@
       </c>
       <c r="V36" s="40">
         <v>34</v>
       </c>
       <c r="W36" s="40">
         <v>43</v>
       </c>
       <c r="X36" s="39">
         <v>42</v>
       </c>
       <c r="Y36" s="39">
         <v>39</v>
       </c>
       <c r="Z36" s="57">
         <v>42</v>
       </c>
       <c r="AA36" s="57">
         <v>40</v>
       </c>
       <c r="AB36" s="57">
         <v>62</v>
       </c>
       <c r="AC36" s="57">
         <v>41</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="1">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="1">
         <v>5</v>
       </c>
       <c r="C37" s="1">
         <v>11</v>
       </c>
       <c r="D37" s="1">
         <v>7</v>
       </c>
       <c r="E37" s="1">
         <v>14</v>
       </c>
       <c r="F37" s="1">
         <v>10</v>
       </c>
       <c r="G37" s="23">
         <v>13</v>
       </c>
       <c r="H37" s="1">
         <v>7</v>
       </c>
       <c r="I37" s="40">
@@ -3833,52 +3917,55 @@
       </c>
       <c r="V37" s="40">
         <v>11</v>
       </c>
       <c r="W37" s="40">
         <v>7</v>
       </c>
       <c r="X37" s="39">
         <v>9</v>
       </c>
       <c r="Y37" s="39">
         <v>11</v>
       </c>
       <c r="Z37" s="57">
         <v>12</v>
       </c>
       <c r="AA37" s="57">
         <v>9</v>
       </c>
       <c r="AB37" s="57">
         <v>10</v>
       </c>
       <c r="AC37" s="57">
         <v>14</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="1">
         <v>19</v>
       </c>
       <c r="C38" s="1">
         <v>9</v>
       </c>
       <c r="D38" s="1">
         <v>8</v>
       </c>
       <c r="E38" s="1">
         <v>14</v>
       </c>
       <c r="F38" s="1">
         <v>17</v>
       </c>
       <c r="G38" s="23">
         <v>12</v>
       </c>
       <c r="H38" s="1">
         <v>10</v>
       </c>
       <c r="I38" s="40">
@@ -3922,52 +4009,55 @@
       </c>
       <c r="V38" s="40">
         <v>11</v>
       </c>
       <c r="W38" s="40">
         <v>9</v>
       </c>
       <c r="X38" s="39">
         <v>4</v>
       </c>
       <c r="Y38" s="39">
         <v>17</v>
       </c>
       <c r="Z38" s="57">
         <v>11</v>
       </c>
       <c r="AA38" s="57">
         <v>8</v>
       </c>
       <c r="AB38" s="57">
         <v>14</v>
       </c>
       <c r="AC38" s="57">
         <v>8</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="1">
         <v>19</v>
       </c>
       <c r="C39" s="1">
         <v>22</v>
       </c>
       <c r="D39" s="1">
         <v>24</v>
       </c>
       <c r="E39" s="1">
         <v>19</v>
       </c>
       <c r="F39" s="1">
         <v>26</v>
       </c>
       <c r="G39" s="23">
         <v>27</v>
       </c>
       <c r="H39" s="1">
         <v>19</v>
       </c>
       <c r="I39" s="40">
@@ -4011,52 +4101,55 @@
       </c>
       <c r="V39" s="40">
         <v>27</v>
       </c>
       <c r="W39" s="40">
         <v>17</v>
       </c>
       <c r="X39" s="39">
         <v>24</v>
       </c>
       <c r="Y39" s="39">
         <v>25</v>
       </c>
       <c r="Z39" s="57">
         <v>25</v>
       </c>
       <c r="AA39" s="57">
         <v>22</v>
       </c>
       <c r="AB39" s="57">
         <v>26</v>
       </c>
       <c r="AC39" s="57">
         <v>22</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="1">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="1">
         <v>29</v>
       </c>
       <c r="C40" s="1">
         <v>21</v>
       </c>
       <c r="D40" s="1">
         <v>27</v>
       </c>
       <c r="E40" s="1">
         <v>27</v>
       </c>
       <c r="F40" s="1">
         <v>19</v>
       </c>
       <c r="G40" s="23">
         <v>22</v>
       </c>
       <c r="H40" s="1">
         <v>20</v>
       </c>
       <c r="I40" s="40">
@@ -4100,52 +4193,55 @@
       </c>
       <c r="V40" s="40">
         <v>21</v>
       </c>
       <c r="W40" s="40">
         <v>23</v>
       </c>
       <c r="X40" s="39">
         <v>23</v>
       </c>
       <c r="Y40" s="39">
         <v>19</v>
       </c>
       <c r="Z40" s="57">
         <v>22</v>
       </c>
       <c r="AA40" s="57">
         <v>13</v>
       </c>
       <c r="AB40" s="57">
         <v>26</v>
       </c>
       <c r="AC40" s="57">
         <v>14</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="1">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="1">
         <v>18</v>
       </c>
       <c r="C41" s="1">
         <v>8</v>
       </c>
       <c r="D41" s="1">
         <v>9</v>
       </c>
       <c r="E41" s="1">
         <v>7</v>
       </c>
       <c r="F41" s="1">
         <v>11</v>
       </c>
       <c r="G41" s="23">
         <v>7</v>
       </c>
       <c r="H41" s="1">
         <v>7</v>
       </c>
       <c r="I41" s="40">
@@ -4189,52 +4285,55 @@
       </c>
       <c r="V41" s="40">
         <v>6</v>
       </c>
       <c r="W41" s="40">
         <v>10</v>
       </c>
       <c r="X41" s="39">
         <v>12</v>
       </c>
       <c r="Y41" s="39">
         <v>13</v>
       </c>
       <c r="Z41" s="57">
         <v>8</v>
       </c>
       <c r="AA41" s="57">
         <v>10</v>
       </c>
       <c r="AB41" s="57">
         <v>11</v>
       </c>
       <c r="AC41" s="57">
         <v>10</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="1">
         <v>7</v>
       </c>
       <c r="C42" s="1">
         <v>4</v>
       </c>
       <c r="D42" s="1">
         <v>12</v>
       </c>
       <c r="E42" s="1">
         <v>10</v>
       </c>
       <c r="F42" s="1">
         <v>6</v>
       </c>
       <c r="G42" s="23">
         <v>11</v>
       </c>
       <c r="H42" s="1">
         <v>7</v>
       </c>
       <c r="I42" s="40">
@@ -4278,52 +4377,55 @@
       </c>
       <c r="V42" s="40">
         <v>13</v>
       </c>
       <c r="W42" s="40">
         <v>8</v>
       </c>
       <c r="X42" s="39">
         <v>6</v>
       </c>
       <c r="Y42" s="39">
         <v>7</v>
       </c>
       <c r="Z42" s="57">
         <v>6</v>
       </c>
       <c r="AA42" s="57">
         <v>8</v>
       </c>
       <c r="AB42" s="57">
         <v>9</v>
       </c>
       <c r="AC42" s="57">
         <v>8</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="2">
         <v>36</v>
       </c>
       <c r="C43" s="2">
         <v>29</v>
       </c>
       <c r="D43" s="2">
         <v>24</v>
       </c>
       <c r="E43" s="2">
         <v>33</v>
       </c>
       <c r="F43" s="2">
         <v>32</v>
       </c>
       <c r="G43" s="25">
         <v>29</v>
       </c>
       <c r="H43" s="25">
         <v>34</v>
       </c>
       <c r="I43" s="41">
@@ -4367,197 +4469,200 @@
       </c>
       <c r="V43" s="41">
         <v>36</v>
       </c>
       <c r="W43" s="41">
         <v>24</v>
       </c>
       <c r="X43" s="54">
         <v>38</v>
       </c>
       <c r="Y43" s="54">
         <v>44</v>
       </c>
       <c r="Z43" s="56">
         <v>33</v>
       </c>
       <c r="AA43" s="56">
         <v>16</v>
       </c>
       <c r="AB43" s="56">
         <v>42</v>
       </c>
       <c r="AC43" s="56">
         <v>37</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView topLeftCell="I1" workbookViewId="0">
-      <selection activeCell="AD34" sqref="AD34"/>
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="17" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="17" bestFit="1" customWidth="1"/>
     <col min="15" max="18" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="64" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="60"/>
-[...22 lines deleted...]
-      <c r="Y1" s="60"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="64"/>
+      <c r="T1" s="64"/>
+      <c r="U1" s="64"/>
+      <c r="V1" s="64"/>
+      <c r="W1" s="64"/>
+      <c r="X1" s="64"/>
+      <c r="Y1" s="64"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="65"/>
-      <c r="B4" s="58">
+      <c r="A4" s="62"/>
+      <c r="B4" s="59">
         <v>2024</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="58">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="59">
         <v>2025</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="59">
         <v>2026</v>
       </c>
-      <c r="AA4" s="59"/>
-[...9 lines deleted...]
-      <c r="AK4" s="59"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
     </row>
     <row r="5" spans="1:37" ht="20.399999999999999">
-      <c r="A5" s="66"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -4624,77 +4729,77 @@
         <v>23</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="53" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="53" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="53" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="61"/>
-[...22 lines deleted...]
-      <c r="Y6" s="61"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="65"/>
+      <c r="D6" s="65"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="65"/>
+      <c r="G6" s="65"/>
+      <c r="H6" s="65"/>
+      <c r="I6" s="65"/>
+      <c r="J6" s="65"/>
+      <c r="K6" s="65"/>
+      <c r="L6" s="65"/>
+      <c r="M6" s="65"/>
+      <c r="N6" s="65"/>
+      <c r="O6" s="65"/>
+      <c r="P6" s="65"/>
+      <c r="Q6" s="65"/>
+      <c r="R6" s="65"/>
+      <c r="S6" s="65"/>
+      <c r="T6" s="65"/>
+      <c r="U6" s="65"/>
+      <c r="V6" s="65"/>
+      <c r="W6" s="65"/>
+      <c r="X6" s="65"/>
+      <c r="Y6" s="65"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="28">
         <v>13.94</v>
       </c>
       <c r="C7" s="28">
         <v>12.82</v>
       </c>
       <c r="D7" s="28">
         <v>12.05</v>
       </c>
       <c r="E7" s="28">
         <v>11.98</v>
       </c>
       <c r="F7" s="28">
         <v>11.87</v>
       </c>
       <c r="G7" s="29">
         <v>11.77</v>
       </c>
       <c r="H7" s="28">
         <v>11.65</v>
@@ -4740,50 +4845,53 @@
       </c>
       <c r="V7" s="46">
         <v>11.43</v>
       </c>
       <c r="W7" s="46">
         <v>11.43</v>
       </c>
       <c r="X7" s="46">
         <v>11.45</v>
       </c>
       <c r="Y7" s="46">
         <v>11.51</v>
       </c>
       <c r="Z7" s="42">
         <v>11.84</v>
       </c>
       <c r="AA7" s="46">
         <v>10.99</v>
       </c>
       <c r="AB7" s="46">
         <v>11.55</v>
       </c>
       <c r="AC7" s="46">
         <v>11.88</v>
       </c>
+      <c r="AD7" s="42">
+        <v>11.59</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="28">
         <v>13.1</v>
       </c>
       <c r="C8" s="28">
         <v>12.5</v>
       </c>
       <c r="D8" s="28">
         <v>11.92</v>
       </c>
       <c r="E8" s="28">
         <v>11.85</v>
       </c>
       <c r="F8" s="28">
         <v>11.75</v>
       </c>
       <c r="G8" s="29">
         <v>11.49</v>
       </c>
       <c r="H8" s="28">
         <v>11.39</v>
@@ -4829,50 +4937,53 @@
       </c>
       <c r="V8" s="46">
         <v>11.04</v>
       </c>
       <c r="W8" s="46">
         <v>11.06</v>
       </c>
       <c r="X8" s="46">
         <v>11.15</v>
       </c>
       <c r="Y8" s="46">
         <v>11.16</v>
       </c>
       <c r="Z8" s="42">
         <v>11.79</v>
       </c>
       <c r="AA8" s="46">
         <v>10.64</v>
       </c>
       <c r="AB8" s="46">
         <v>10.4</v>
       </c>
       <c r="AC8" s="46">
         <v>11.28</v>
       </c>
+      <c r="AD8" s="42">
+        <v>11.01</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="28">
         <v>14.31</v>
       </c>
       <c r="C9" s="28">
         <v>13.41</v>
       </c>
       <c r="D9" s="28">
         <v>13.04</v>
       </c>
       <c r="E9" s="28">
         <v>12.92</v>
       </c>
       <c r="F9" s="28">
         <v>13.25</v>
       </c>
       <c r="G9" s="29">
         <v>12.72</v>
       </c>
       <c r="H9" s="28">
         <v>12.45</v>
@@ -4918,50 +5029,53 @@
       </c>
       <c r="V9" s="46">
         <v>10.11</v>
       </c>
       <c r="W9" s="46">
         <v>10.78</v>
       </c>
       <c r="X9" s="46">
         <v>10.71</v>
       </c>
       <c r="Y9" s="46">
         <v>10.93</v>
       </c>
       <c r="Z9" s="42">
         <v>13.65</v>
       </c>
       <c r="AA9" s="46">
         <v>14.62</v>
       </c>
       <c r="AB9" s="46">
         <v>14.96</v>
       </c>
       <c r="AC9" s="46">
         <v>15.1</v>
       </c>
+      <c r="AD9" s="42">
+        <v>13.71</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="28">
         <v>13.7</v>
       </c>
       <c r="C10" s="28">
         <v>10.35</v>
       </c>
       <c r="D10" s="28">
         <v>9.2799999999999994</v>
       </c>
       <c r="E10" s="28">
         <v>10</v>
       </c>
       <c r="F10" s="28">
         <v>9.7899999999999991</v>
       </c>
       <c r="G10" s="29">
         <v>9.57</v>
       </c>
       <c r="H10" s="28">
         <v>9.1199999999999992</v>
@@ -5007,50 +5121,53 @@
       </c>
       <c r="V10" s="46">
         <v>6.55</v>
       </c>
       <c r="W10" s="46">
         <v>6.38</v>
       </c>
       <c r="X10" s="46">
         <v>6.67</v>
       </c>
       <c r="Y10" s="46">
         <v>6.75</v>
       </c>
       <c r="Z10" s="42">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA10" s="46">
         <v>12.4</v>
       </c>
       <c r="AB10" s="46">
         <v>10.53</v>
       </c>
       <c r="AC10" s="46">
         <v>9.89</v>
       </c>
+      <c r="AD10" s="42">
+        <v>10.26</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="28">
         <v>18.690000000000001</v>
       </c>
       <c r="C11" s="28">
         <v>14.96</v>
       </c>
       <c r="D11" s="28">
         <v>13.05</v>
       </c>
       <c r="E11" s="28">
         <v>13.92</v>
       </c>
       <c r="F11" s="28">
         <v>13.22</v>
       </c>
       <c r="G11" s="29">
         <v>13.62</v>
       </c>
       <c r="H11" s="28">
         <v>13.59</v>
@@ -5096,50 +5213,53 @@
       </c>
       <c r="V11" s="46">
         <v>11.96</v>
       </c>
       <c r="W11" s="46">
         <v>12.03</v>
       </c>
       <c r="X11" s="46">
         <v>11.96</v>
       </c>
       <c r="Y11" s="46">
         <v>12.06</v>
       </c>
       <c r="Z11" s="42">
         <v>11.97</v>
       </c>
       <c r="AA11" s="46">
         <v>9.42</v>
       </c>
       <c r="AB11" s="46">
         <v>11.88</v>
       </c>
       <c r="AC11" s="46">
         <v>12.73</v>
       </c>
+      <c r="AD11" s="42">
+        <v>12.19</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="28">
         <v>18.28</v>
       </c>
       <c r="C12" s="28">
         <v>12.68</v>
       </c>
       <c r="D12" s="28">
         <v>12.05</v>
       </c>
       <c r="E12" s="28">
         <v>12.43</v>
       </c>
       <c r="F12" s="28">
         <v>11.98</v>
       </c>
       <c r="G12" s="29">
         <v>12.8</v>
       </c>
       <c r="H12" s="28">
         <v>12.52</v>
@@ -5185,50 +5305,53 @@
       </c>
       <c r="V12" s="46">
         <v>13.73</v>
       </c>
       <c r="W12" s="46">
         <v>13.28</v>
       </c>
       <c r="X12" s="46">
         <v>13</v>
       </c>
       <c r="Y12" s="46">
         <v>12.68</v>
       </c>
       <c r="Z12" s="42">
         <v>13.84</v>
       </c>
       <c r="AA12" s="46">
         <v>10.050000000000001</v>
       </c>
       <c r="AB12" s="46">
         <v>12.31</v>
       </c>
       <c r="AC12" s="46">
         <v>12.61</v>
       </c>
+      <c r="AD12" s="42">
+        <v>11.82</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="28">
         <v>18.22</v>
       </c>
       <c r="C13" s="28">
         <v>15.71</v>
       </c>
       <c r="D13" s="28">
         <v>15.36</v>
       </c>
       <c r="E13" s="28">
         <v>14.64</v>
       </c>
       <c r="F13" s="28">
         <v>14.26</v>
       </c>
       <c r="G13" s="29">
         <v>13.62</v>
       </c>
       <c r="H13" s="28">
         <v>13.61</v>
@@ -5274,50 +5397,53 @@
       </c>
       <c r="V13" s="46">
         <v>12.21</v>
       </c>
       <c r="W13" s="46">
         <v>12.68</v>
       </c>
       <c r="X13" s="46">
         <v>12.77</v>
       </c>
       <c r="Y13" s="46">
         <v>12.87</v>
       </c>
       <c r="Z13" s="42">
         <v>10.9</v>
       </c>
       <c r="AA13" s="46">
         <v>10.61</v>
       </c>
       <c r="AB13" s="46">
         <v>11.42</v>
       </c>
       <c r="AC13" s="46">
         <v>11.36</v>
       </c>
+      <c r="AD13" s="42">
+        <v>10.94</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="28">
         <v>13.78</v>
       </c>
       <c r="C14" s="28">
         <v>12.77</v>
       </c>
       <c r="D14" s="28">
         <v>11.53</v>
       </c>
       <c r="E14" s="28">
         <v>10.64</v>
       </c>
       <c r="F14" s="28">
         <v>10.63</v>
       </c>
       <c r="G14" s="29">
         <v>10.52</v>
       </c>
       <c r="H14" s="28">
         <v>10.45</v>
@@ -5363,50 +5489,53 @@
       </c>
       <c r="V14" s="46">
         <v>10.64</v>
       </c>
       <c r="W14" s="46">
         <v>10.67</v>
       </c>
       <c r="X14" s="46">
         <v>10.7</v>
       </c>
       <c r="Y14" s="46">
         <v>10.63</v>
       </c>
       <c r="Z14" s="42">
         <v>10.8</v>
       </c>
       <c r="AA14" s="46">
         <v>11.06</v>
       </c>
       <c r="AB14" s="46">
         <v>12.77</v>
       </c>
       <c r="AC14" s="46">
         <v>12.29</v>
       </c>
+      <c r="AD14" s="42">
+        <v>12.51</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="28">
         <v>8.3000000000000007</v>
       </c>
       <c r="C15" s="28">
         <v>11.08</v>
       </c>
       <c r="D15" s="28">
         <v>10.58</v>
       </c>
       <c r="E15" s="28">
         <v>11.13</v>
       </c>
       <c r="F15" s="28">
         <v>10.55</v>
       </c>
       <c r="G15" s="29">
         <v>11.28</v>
       </c>
       <c r="H15" s="28">
         <v>11.96</v>
@@ -5452,50 +5581,53 @@
       </c>
       <c r="V15" s="46">
         <v>15.61</v>
       </c>
       <c r="W15" s="46">
         <v>15.23</v>
       </c>
       <c r="X15" s="46">
         <v>14.45</v>
       </c>
       <c r="Y15" s="46">
         <v>14.48</v>
       </c>
       <c r="Z15" s="42">
         <v>12.31</v>
       </c>
       <c r="AA15" s="46">
         <v>12.1</v>
       </c>
       <c r="AB15" s="46">
         <v>12.4</v>
       </c>
       <c r="AC15" s="46">
         <v>12.67</v>
       </c>
+      <c r="AD15" s="42">
+        <v>12.46</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="28">
         <v>20.77</v>
       </c>
       <c r="C16" s="28">
         <v>18.98</v>
       </c>
       <c r="D16" s="28">
         <v>14.99</v>
       </c>
       <c r="E16" s="28">
         <v>14.92</v>
       </c>
       <c r="F16" s="28">
         <v>15.72</v>
       </c>
       <c r="G16" s="29">
         <v>15.31</v>
       </c>
       <c r="H16" s="28">
         <v>15.23</v>
@@ -5541,52 +5673,55 @@
       </c>
       <c r="V16" s="46">
         <v>13.72</v>
       </c>
       <c r="W16" s="46">
         <v>14.03</v>
       </c>
       <c r="X16" s="46">
         <v>13.47</v>
       </c>
       <c r="Y16" s="46">
         <v>13.93</v>
       </c>
       <c r="Z16" s="42">
         <v>10.56</v>
       </c>
       <c r="AA16" s="46">
         <v>11.1</v>
       </c>
       <c r="AB16" s="46">
         <v>12.36</v>
       </c>
       <c r="AC16" s="46">
         <v>11.43</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="42">
+        <v>11.12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="28">
         <v>12.81</v>
       </c>
       <c r="C17" s="28">
         <v>14.36</v>
       </c>
       <c r="D17" s="28">
         <v>14.94</v>
       </c>
       <c r="E17" s="28">
         <v>14.42</v>
       </c>
       <c r="F17" s="28">
         <v>15.02</v>
       </c>
       <c r="G17" s="29">
         <v>15.61</v>
       </c>
       <c r="H17" s="28">
         <v>15.18</v>
       </c>
       <c r="I17" s="33">
@@ -5630,52 +5765,55 @@
       </c>
       <c r="V17" s="46">
         <v>15.54</v>
       </c>
       <c r="W17" s="46">
         <v>15.11</v>
       </c>
       <c r="X17" s="46">
         <v>15.28</v>
       </c>
       <c r="Y17" s="46">
         <v>15.43</v>
       </c>
       <c r="Z17" s="42">
         <v>17.010000000000002</v>
       </c>
       <c r="AA17" s="46">
         <v>16.78</v>
       </c>
       <c r="AB17" s="46">
         <v>17.25</v>
       </c>
       <c r="AC17" s="46">
         <v>16.87</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="42">
+        <v>17.47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="28">
         <v>12.94</v>
       </c>
       <c r="C18" s="28">
         <v>12.49</v>
       </c>
       <c r="D18" s="28">
         <v>11.92</v>
       </c>
       <c r="E18" s="28">
         <v>11.67</v>
       </c>
       <c r="F18" s="28">
         <v>11.31</v>
       </c>
       <c r="G18" s="29">
         <v>11.19</v>
       </c>
       <c r="H18" s="28">
         <v>10.79</v>
       </c>
       <c r="I18" s="33">
@@ -5719,52 +5857,55 @@
       </c>
       <c r="V18" s="46">
         <v>11.85</v>
       </c>
       <c r="W18" s="46">
         <v>11.77</v>
       </c>
       <c r="X18" s="46">
         <v>11.78</v>
       </c>
       <c r="Y18" s="46">
         <v>11.81</v>
       </c>
       <c r="Z18" s="42">
         <v>12.13</v>
       </c>
       <c r="AA18" s="46">
         <v>10.53</v>
       </c>
       <c r="AB18" s="46">
         <v>11.72</v>
       </c>
       <c r="AC18" s="46">
         <v>10.83</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="42">
+        <v>10.95</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="28">
         <v>22.57</v>
       </c>
       <c r="C19" s="28">
         <v>16.760000000000002</v>
       </c>
       <c r="D19" s="28">
         <v>14.76</v>
       </c>
       <c r="E19" s="28">
         <v>13.3</v>
       </c>
       <c r="F19" s="28">
         <v>13.33</v>
       </c>
       <c r="G19" s="29">
         <v>12.59</v>
       </c>
       <c r="H19" s="28">
         <v>12.03</v>
       </c>
       <c r="I19" s="33">
@@ -5808,52 +5949,55 @@
       </c>
       <c r="V19" s="46">
         <v>10.56</v>
       </c>
       <c r="W19" s="46">
         <v>10.78</v>
       </c>
       <c r="X19" s="46">
         <v>11.25</v>
       </c>
       <c r="Y19" s="46">
         <v>11.7</v>
       </c>
       <c r="Z19" s="42">
         <v>10.55</v>
       </c>
       <c r="AA19" s="46">
         <v>12.46</v>
       </c>
       <c r="AB19" s="46">
         <v>13.22</v>
       </c>
       <c r="AC19" s="46">
         <v>13.2</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="42">
+        <v>12.39</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="28">
         <v>6.6</v>
       </c>
       <c r="C20" s="28">
         <v>5.35</v>
       </c>
       <c r="D20" s="28">
         <v>7.33</v>
       </c>
       <c r="E20" s="28">
         <v>7.89</v>
       </c>
       <c r="F20" s="28">
         <v>7.4</v>
       </c>
       <c r="G20" s="29">
         <v>7.92</v>
       </c>
       <c r="H20" s="28">
         <v>7.73</v>
       </c>
       <c r="I20" s="33">
@@ -5897,52 +6041,55 @@
       </c>
       <c r="V20" s="46">
         <v>7.43</v>
       </c>
       <c r="W20" s="46">
         <v>7.48</v>
       </c>
       <c r="X20" s="46">
         <v>7.37</v>
       </c>
       <c r="Y20" s="46">
         <v>7.33</v>
       </c>
       <c r="Z20" s="42">
         <v>6.19</v>
       </c>
       <c r="AA20" s="46">
         <v>7.62</v>
       </c>
       <c r="AB20" s="46">
         <v>8.23</v>
       </c>
       <c r="AC20" s="46">
         <v>8.31</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="42">
+        <v>8.77</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="28">
         <v>12.18</v>
       </c>
       <c r="C21" s="28">
         <v>11.36</v>
       </c>
       <c r="D21" s="28">
         <v>10.24</v>
       </c>
       <c r="E21" s="28">
         <v>10.55</v>
       </c>
       <c r="F21" s="28">
         <v>10.61</v>
       </c>
       <c r="G21" s="29">
         <v>10.54</v>
       </c>
       <c r="H21" s="28">
         <v>10.69</v>
       </c>
       <c r="I21" s="33">
@@ -5986,83 +6133,86 @@
       </c>
       <c r="V21" s="46">
         <v>11.69</v>
       </c>
       <c r="W21" s="46">
         <v>11.34</v>
       </c>
       <c r="X21" s="46">
         <v>11.54</v>
       </c>
       <c r="Y21" s="46">
         <v>11.84</v>
       </c>
       <c r="Z21" s="42">
         <v>11.62</v>
       </c>
       <c r="AA21" s="46">
         <v>9.1</v>
       </c>
       <c r="AB21" s="46">
         <v>11.07</v>
       </c>
       <c r="AC21" s="46">
         <v>11.67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62" t="s">
+      <c r="AD21" s="42">
+        <v>10.86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="66" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="62"/>
-[...22 lines deleted...]
-      <c r="Y22" s="62"/>
+      <c r="B22" s="66"/>
+      <c r="C22" s="66"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="66"/>
+      <c r="F22" s="66"/>
+      <c r="G22" s="66"/>
+      <c r="H22" s="66"/>
+      <c r="I22" s="66"/>
+      <c r="J22" s="66"/>
+      <c r="K22" s="66"/>
+      <c r="L22" s="66"/>
+      <c r="M22" s="66"/>
+      <c r="N22" s="66"/>
+      <c r="O22" s="66"/>
+      <c r="P22" s="66"/>
+      <c r="Q22" s="66"/>
+      <c r="R22" s="66"/>
+      <c r="S22" s="66"/>
+      <c r="T22" s="66"/>
+      <c r="U22" s="66"/>
+      <c r="V22" s="66"/>
+      <c r="W22" s="66"/>
+      <c r="X22" s="66"/>
+      <c r="Y22" s="66"/>
       <c r="AA22" s="46"/>
       <c r="AC22" s="46"/>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="28">
         <v>13.45</v>
       </c>
       <c r="C23" s="28">
         <v>12.9</v>
       </c>
       <c r="D23" s="28">
         <v>12.03</v>
       </c>
       <c r="E23" s="28">
         <v>11.9</v>
       </c>
       <c r="F23" s="28">
         <v>11.79</v>
       </c>
       <c r="G23" s="29">
         <v>11.57</v>
       </c>
       <c r="H23" s="28">
         <v>11.55</v>
       </c>
       <c r="I23" s="33">
@@ -6106,52 +6256,55 @@
       </c>
       <c r="V23" s="46">
         <v>11.36</v>
       </c>
       <c r="W23" s="46">
         <v>11.42</v>
       </c>
       <c r="X23" s="46">
         <v>11.44</v>
       </c>
       <c r="Y23" s="46">
         <v>11.48</v>
       </c>
       <c r="Z23" s="42">
         <v>11.42</v>
       </c>
       <c r="AA23" s="46">
         <v>10.54</v>
       </c>
       <c r="AB23" s="46">
         <v>10.55</v>
       </c>
       <c r="AC23" s="46">
         <v>11.23</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="42">
+        <v>10.93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="28">
         <v>13.1</v>
       </c>
       <c r="C24" s="28">
         <v>12.5</v>
       </c>
       <c r="D24" s="28">
         <v>11.92</v>
       </c>
       <c r="E24" s="28">
         <v>11.85</v>
       </c>
       <c r="F24" s="28">
         <v>11.75</v>
       </c>
       <c r="G24" s="29">
         <v>11.49</v>
       </c>
       <c r="H24" s="28">
         <v>11.39</v>
       </c>
       <c r="I24" s="33">
@@ -6195,52 +6348,55 @@
       </c>
       <c r="V24" s="46">
         <v>11.04</v>
       </c>
       <c r="W24" s="46">
         <v>11.06</v>
       </c>
       <c r="X24" s="46">
         <v>11.15</v>
       </c>
       <c r="Y24" s="46">
         <v>11.16</v>
       </c>
       <c r="Z24" s="42">
         <v>11.79</v>
       </c>
       <c r="AA24" s="46">
         <v>10.64</v>
       </c>
       <c r="AB24" s="46">
         <v>10.4</v>
       </c>
       <c r="AC24" s="46">
         <v>11.28</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="42">
+        <v>11.01</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="28">
         <v>20.87</v>
       </c>
       <c r="C25" s="28">
         <v>15.14</v>
       </c>
       <c r="D25" s="28">
         <v>12.31</v>
       </c>
       <c r="E25" s="28">
         <v>13.88</v>
       </c>
       <c r="F25" s="28">
         <v>13.51</v>
       </c>
       <c r="G25" s="29">
         <v>13.4</v>
       </c>
       <c r="H25" s="28">
         <v>13.68</v>
       </c>
       <c r="I25" s="33">
@@ -6284,52 +6440,55 @@
       </c>
       <c r="V25" s="46">
         <v>13.64</v>
       </c>
       <c r="W25" s="46">
         <v>14.08</v>
       </c>
       <c r="X25" s="46">
         <v>13.47</v>
       </c>
       <c r="Y25" s="46">
         <v>13.38</v>
       </c>
       <c r="Z25" s="42">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA25" s="46">
         <v>5.8</v>
       </c>
       <c r="AB25" s="46">
         <v>9.07</v>
       </c>
       <c r="AC25" s="46">
         <v>9.68</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="42">
+        <v>8.5399999999999991</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="28">
         <v>12.19</v>
       </c>
       <c r="C26" s="28">
         <v>13.47</v>
       </c>
       <c r="D26" s="28">
         <v>12.95</v>
       </c>
       <c r="E26" s="28">
         <v>11.46</v>
       </c>
       <c r="F26" s="28">
         <v>9.81</v>
       </c>
       <c r="G26" s="29">
         <v>10.5</v>
       </c>
       <c r="H26" s="28">
         <v>12.97</v>
       </c>
       <c r="I26" s="33">
@@ -6373,52 +6532,55 @@
       </c>
       <c r="V26" s="46">
         <v>14.79</v>
       </c>
       <c r="W26" s="46">
         <v>15.06</v>
       </c>
       <c r="X26" s="46">
         <v>13.69</v>
       </c>
       <c r="Y26" s="46">
         <v>14.01</v>
       </c>
       <c r="Z26" s="42">
         <v>8.92</v>
       </c>
       <c r="AA26" s="46">
         <v>10.41</v>
       </c>
       <c r="AB26" s="46">
         <v>11.72</v>
       </c>
       <c r="AC26" s="46">
         <v>10.65</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="42">
+        <v>11.06</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="28">
         <v>17.41</v>
       </c>
       <c r="C27" s="28">
         <v>19.7</v>
       </c>
       <c r="D27" s="28">
         <v>14.42</v>
       </c>
       <c r="E27" s="28">
         <v>13.5</v>
       </c>
       <c r="F27" s="28">
         <v>13.98</v>
       </c>
       <c r="G27" s="29">
         <v>13.38</v>
       </c>
       <c r="H27" s="28">
         <v>13.97</v>
       </c>
       <c r="I27" s="33">
@@ -6462,52 +6624,55 @@
       </c>
       <c r="V27" s="46">
         <v>13.75</v>
       </c>
       <c r="W27" s="46">
         <v>14.62</v>
       </c>
       <c r="X27" s="46">
         <v>14.26</v>
       </c>
       <c r="Y27" s="46">
         <v>14.31</v>
       </c>
       <c r="Z27" s="42">
         <v>5.8</v>
       </c>
       <c r="AA27" s="46">
         <v>8.39</v>
       </c>
       <c r="AB27" s="46">
         <v>9.01</v>
       </c>
       <c r="AC27" s="46">
         <v>8.24</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="42">
+        <v>8.66</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="28">
         <v>12.66</v>
       </c>
       <c r="C28" s="28">
         <v>13.69</v>
       </c>
       <c r="D28" s="28">
         <v>11.8</v>
       </c>
       <c r="E28" s="28">
         <v>10.73</v>
       </c>
       <c r="F28" s="28">
         <v>11.14</v>
       </c>
       <c r="G28" s="29">
         <v>11.16</v>
       </c>
       <c r="H28" s="28">
         <v>10.59</v>
       </c>
       <c r="I28" s="33">
@@ -6551,83 +6716,86 @@
       </c>
       <c r="V28" s="46">
         <v>12.04</v>
       </c>
       <c r="W28" s="46">
         <v>12.01</v>
       </c>
       <c r="X28" s="46">
         <v>12.11</v>
       </c>
       <c r="Y28" s="46">
         <v>12.65</v>
       </c>
       <c r="Z28" s="42">
         <v>14.73</v>
       </c>
       <c r="AA28" s="46">
         <v>13.49</v>
       </c>
       <c r="AB28" s="46">
         <v>14.58</v>
       </c>
       <c r="AC28" s="46">
         <v>13.52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="63" t="s">
+      <c r="AD28" s="42">
+        <v>12.63</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="63"/>
-[...22 lines deleted...]
-      <c r="Y29" s="63"/>
+      <c r="B29" s="58"/>
+      <c r="C29" s="58"/>
+      <c r="D29" s="58"/>
+      <c r="E29" s="58"/>
+      <c r="F29" s="58"/>
+      <c r="G29" s="58"/>
+      <c r="H29" s="58"/>
+      <c r="I29" s="58"/>
+      <c r="J29" s="58"/>
+      <c r="K29" s="58"/>
+      <c r="L29" s="58"/>
+      <c r="M29" s="58"/>
+      <c r="N29" s="58"/>
+      <c r="O29" s="58"/>
+      <c r="P29" s="58"/>
+      <c r="Q29" s="58"/>
+      <c r="R29" s="58"/>
+      <c r="S29" s="58"/>
+      <c r="T29" s="58"/>
+      <c r="U29" s="58"/>
+      <c r="V29" s="58"/>
+      <c r="W29" s="58"/>
+      <c r="X29" s="58"/>
+      <c r="Y29" s="58"/>
       <c r="AA29" s="46"/>
       <c r="AC29" s="46"/>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="28">
         <v>14.41</v>
       </c>
       <c r="C30" s="28">
         <v>12.75</v>
       </c>
       <c r="D30" s="28">
         <v>12.07</v>
       </c>
       <c r="E30" s="28">
         <v>12.05</v>
       </c>
       <c r="F30" s="28">
         <v>11.95</v>
       </c>
       <c r="G30" s="29">
         <v>11.96</v>
       </c>
       <c r="H30" s="28">
         <v>11.75</v>
       </c>
       <c r="I30" s="33">
@@ -6671,52 +6839,55 @@
       </c>
       <c r="V30" s="46">
         <v>11.5</v>
       </c>
       <c r="W30" s="46">
         <v>11.45</v>
       </c>
       <c r="X30" s="46">
         <v>11.46</v>
       </c>
       <c r="Y30" s="46">
         <v>11.53</v>
       </c>
       <c r="Z30" s="42">
         <v>12.27</v>
       </c>
       <c r="AA30" s="46">
         <v>11.44</v>
       </c>
       <c r="AB30" s="46">
         <v>12.57</v>
       </c>
       <c r="AC30" s="46">
         <v>12.55</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="18">
+        <v>12.26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="28">
         <v>14.31</v>
       </c>
       <c r="C31" s="28">
         <v>13.41</v>
       </c>
       <c r="D31" s="28">
         <v>13.04</v>
       </c>
       <c r="E31" s="28">
         <v>12.92</v>
       </c>
       <c r="F31" s="28">
         <v>13.25</v>
       </c>
       <c r="G31" s="29">
         <v>12.72</v>
       </c>
       <c r="H31" s="28">
         <v>12.45</v>
       </c>
       <c r="I31" s="33">
@@ -6760,52 +6931,55 @@
       </c>
       <c r="V31" s="46">
         <v>10.11</v>
       </c>
       <c r="W31" s="46">
         <v>10.78</v>
       </c>
       <c r="X31" s="46">
         <v>10.71</v>
       </c>
       <c r="Y31" s="46">
         <v>10.93</v>
       </c>
       <c r="Z31" s="42">
         <v>13.65</v>
       </c>
       <c r="AA31" s="46">
         <v>14.62</v>
       </c>
       <c r="AB31" s="46">
         <v>14.96</v>
       </c>
       <c r="AC31" s="46">
         <v>15.1</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="18">
+        <v>13.71</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="28">
         <v>13.7</v>
       </c>
       <c r="C32" s="28">
         <v>10.35</v>
       </c>
       <c r="D32" s="28">
         <v>9.2799999999999994</v>
       </c>
       <c r="E32" s="28">
         <v>10</v>
       </c>
       <c r="F32" s="28">
         <v>9.7899999999999991</v>
       </c>
       <c r="G32" s="29">
         <v>9.57</v>
       </c>
       <c r="H32" s="28">
         <v>9.1199999999999992</v>
       </c>
       <c r="I32" s="33">
@@ -6849,52 +7023,55 @@
       </c>
       <c r="V32" s="46">
         <v>6.55</v>
       </c>
       <c r="W32" s="46">
         <v>6.38</v>
       </c>
       <c r="X32" s="46">
         <v>6.67</v>
       </c>
       <c r="Y32" s="46">
         <v>6.75</v>
       </c>
       <c r="Z32" s="42">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA32" s="46">
         <v>12.4</v>
       </c>
       <c r="AB32" s="46">
         <v>10.53</v>
       </c>
       <c r="AC32" s="46">
         <v>9.89</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="18">
+        <v>10.26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="28">
         <v>17.66</v>
       </c>
       <c r="C33" s="28">
         <v>14.88</v>
       </c>
       <c r="D33" s="28">
         <v>13.41</v>
       </c>
       <c r="E33" s="28">
         <v>13.94</v>
       </c>
       <c r="F33" s="28">
         <v>13.09</v>
       </c>
       <c r="G33" s="29">
         <v>13.72</v>
       </c>
       <c r="H33" s="28">
         <v>13.55</v>
       </c>
       <c r="I33" s="33">
@@ -6938,52 +7115,55 @@
       </c>
       <c r="V33" s="46">
         <v>11.15</v>
       </c>
       <c r="W33" s="46">
         <v>11.03</v>
       </c>
       <c r="X33" s="46">
         <v>11.23</v>
       </c>
       <c r="Y33" s="46">
         <v>11.42</v>
       </c>
       <c r="Z33" s="42">
         <v>15.87</v>
       </c>
       <c r="AA33" s="46">
         <v>11.23</v>
       </c>
       <c r="AB33" s="46">
         <v>13.28</v>
       </c>
       <c r="AC33" s="46">
         <v>14.25</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="18">
+        <v>13.99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="28">
         <v>18.28</v>
       </c>
       <c r="C34" s="28">
         <v>12.68</v>
       </c>
       <c r="D34" s="28">
         <v>12.05</v>
       </c>
       <c r="E34" s="28">
         <v>12.43</v>
       </c>
       <c r="F34" s="28">
         <v>11.98</v>
       </c>
       <c r="G34" s="29">
         <v>12.8</v>
       </c>
       <c r="H34" s="28">
         <v>12.52</v>
       </c>
       <c r="I34" s="33">
@@ -7027,52 +7207,55 @@
       </c>
       <c r="V34" s="46">
         <v>13.73</v>
       </c>
       <c r="W34" s="46">
         <v>13.28</v>
       </c>
       <c r="X34" s="46">
         <v>13</v>
       </c>
       <c r="Y34" s="46">
         <v>12.68</v>
       </c>
       <c r="Z34" s="42">
         <v>13.84</v>
       </c>
       <c r="AA34" s="46">
         <v>10.050000000000001</v>
       </c>
       <c r="AB34" s="46">
         <v>12.31</v>
       </c>
       <c r="AC34" s="46">
         <v>12.61</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="18">
+        <v>11.82</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="28">
         <v>18.22</v>
       </c>
       <c r="C35" s="28">
         <v>15.71</v>
       </c>
       <c r="D35" s="28">
         <v>15.36</v>
       </c>
       <c r="E35" s="28">
         <v>14.64</v>
       </c>
       <c r="F35" s="28">
         <v>14.26</v>
       </c>
       <c r="G35" s="29">
         <v>13.62</v>
       </c>
       <c r="H35" s="28">
         <v>13.61</v>
       </c>
       <c r="I35" s="33">
@@ -7116,52 +7299,55 @@
       </c>
       <c r="V35" s="46">
         <v>12.21</v>
       </c>
       <c r="W35" s="46">
         <v>12.68</v>
       </c>
       <c r="X35" s="46">
         <v>12.77</v>
       </c>
       <c r="Y35" s="46">
         <v>12.87</v>
       </c>
       <c r="Z35" s="42">
         <v>10.9</v>
       </c>
       <c r="AA35" s="46">
         <v>10.61</v>
       </c>
       <c r="AB35" s="46">
         <v>11.42</v>
       </c>
       <c r="AC35" s="46">
         <v>11.36</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="18">
+        <v>10.94</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="28">
         <v>13.78</v>
       </c>
       <c r="C36" s="28">
         <v>12.77</v>
       </c>
       <c r="D36" s="28">
         <v>11.53</v>
       </c>
       <c r="E36" s="28">
         <v>10.64</v>
       </c>
       <c r="F36" s="28">
         <v>10.63</v>
       </c>
       <c r="G36" s="29">
         <v>10.52</v>
       </c>
       <c r="H36" s="28">
         <v>10.45</v>
       </c>
       <c r="I36" s="33">
@@ -7205,52 +7391,55 @@
       </c>
       <c r="V36" s="46">
         <v>10.64</v>
       </c>
       <c r="W36" s="46">
         <v>10.67</v>
       </c>
       <c r="X36" s="46">
         <v>10.7</v>
       </c>
       <c r="Y36" s="46">
         <v>10.63</v>
       </c>
       <c r="Z36" s="42">
         <v>10.8</v>
       </c>
       <c r="AA36" s="46">
         <v>11.06</v>
       </c>
       <c r="AB36" s="46">
         <v>12.77</v>
       </c>
       <c r="AC36" s="46">
         <v>12.29</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="18">
+        <v>12.51</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="28">
         <v>5.74</v>
       </c>
       <c r="C37" s="28">
         <v>9.49</v>
       </c>
       <c r="D37" s="28">
         <v>9</v>
       </c>
       <c r="E37" s="28">
         <v>10.9</v>
       </c>
       <c r="F37" s="28">
         <v>11.05</v>
       </c>
       <c r="G37" s="29">
         <v>11.8</v>
       </c>
       <c r="H37" s="28">
         <v>11.27</v>
       </c>
       <c r="I37" s="33">
@@ -7294,52 +7483,55 @@
       </c>
       <c r="V37" s="46">
         <v>16.16</v>
       </c>
       <c r="W37" s="46">
         <v>15.34</v>
       </c>
       <c r="X37" s="46">
         <v>14.96</v>
       </c>
       <c r="Y37" s="46">
         <v>14.8</v>
       </c>
       <c r="Z37" s="42">
         <v>14.63</v>
       </c>
       <c r="AA37" s="46">
         <v>13.24</v>
       </c>
       <c r="AB37" s="46">
         <v>12.85</v>
       </c>
       <c r="AC37" s="46">
         <v>14.04</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="18">
+        <v>13.41</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="28">
         <v>23.65</v>
       </c>
       <c r="C38" s="28">
         <v>18.36</v>
       </c>
       <c r="D38" s="28">
         <v>15.48</v>
       </c>
       <c r="E38" s="28">
         <v>16.14</v>
       </c>
       <c r="F38" s="28">
         <v>17.21</v>
       </c>
       <c r="G38" s="29">
         <v>16.989999999999998</v>
       </c>
       <c r="H38" s="28">
         <v>16.329999999999998</v>
       </c>
       <c r="I38" s="33">
@@ -7383,52 +7575,55 @@
       </c>
       <c r="V38" s="46">
         <v>13.7</v>
       </c>
       <c r="W38" s="46">
         <v>13.5</v>
       </c>
       <c r="X38" s="46">
         <v>12.76</v>
       </c>
       <c r="Y38" s="46">
         <v>13.58</v>
       </c>
       <c r="Z38" s="42">
         <v>15.06</v>
       </c>
       <c r="AA38" s="46">
         <v>13.66</v>
       </c>
       <c r="AB38" s="46">
         <v>15.49</v>
       </c>
       <c r="AC38" s="46">
         <v>14.41</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="18">
+        <v>13.41</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="28">
         <v>12.81</v>
       </c>
       <c r="C39" s="28">
         <v>14.36</v>
       </c>
       <c r="D39" s="28">
         <v>14.94</v>
       </c>
       <c r="E39" s="28">
         <v>14.42</v>
       </c>
       <c r="F39" s="28">
         <v>15.02</v>
       </c>
       <c r="G39" s="29">
         <v>15.61</v>
       </c>
       <c r="H39" s="28">
         <v>15.18</v>
       </c>
       <c r="I39" s="33">
@@ -7472,52 +7667,55 @@
       </c>
       <c r="V39" s="46">
         <v>15.54</v>
       </c>
       <c r="W39" s="46">
         <v>15.11</v>
       </c>
       <c r="X39" s="46">
         <v>15.28</v>
       </c>
       <c r="Y39" s="46">
         <v>15.43</v>
       </c>
       <c r="Z39" s="42">
         <v>17.010000000000002</v>
       </c>
       <c r="AA39" s="46">
         <v>16.78</v>
       </c>
       <c r="AB39" s="46">
         <v>17.25</v>
       </c>
       <c r="AC39" s="46">
         <v>16.87</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="18">
+        <v>17.47</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="28">
         <v>13.09</v>
       </c>
       <c r="C40" s="28">
         <v>11.89</v>
       </c>
       <c r="D40" s="28">
         <v>11.98</v>
       </c>
       <c r="E40" s="28">
         <v>12.13</v>
       </c>
       <c r="F40" s="28">
         <v>11.4</v>
       </c>
       <c r="G40" s="29">
         <v>11.21</v>
       </c>
       <c r="H40" s="28">
         <v>10.89</v>
       </c>
       <c r="I40" s="33">
@@ -7561,52 +7759,55 @@
       </c>
       <c r="V40" s="46">
         <v>11.75</v>
       </c>
       <c r="W40" s="46">
         <v>11.65</v>
       </c>
       <c r="X40" s="46">
         <v>11.61</v>
       </c>
       <c r="Y40" s="46">
         <v>11.38</v>
       </c>
       <c r="Z40" s="42">
         <v>10.76</v>
       </c>
       <c r="AA40" s="46">
         <v>8.9499999999999993</v>
       </c>
       <c r="AB40" s="46">
         <v>10.199999999999999</v>
       </c>
       <c r="AC40" s="46">
         <v>9.41</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="18">
+        <v>10.050000000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="28">
         <v>22.57</v>
       </c>
       <c r="C41" s="28">
         <v>16.760000000000002</v>
       </c>
       <c r="D41" s="28">
         <v>14.76</v>
       </c>
       <c r="E41" s="28">
         <v>13.3</v>
       </c>
       <c r="F41" s="28">
         <v>13.33</v>
       </c>
       <c r="G41" s="29">
         <v>12.59</v>
       </c>
       <c r="H41" s="28">
         <v>12.03</v>
       </c>
       <c r="I41" s="33">
@@ -7650,52 +7851,55 @@
       </c>
       <c r="V41" s="46">
         <v>10.56</v>
       </c>
       <c r="W41" s="46">
         <v>10.78</v>
       </c>
       <c r="X41" s="46">
         <v>11.25</v>
       </c>
       <c r="Y41" s="46">
         <v>11.7</v>
       </c>
       <c r="Z41" s="42">
         <v>10.55</v>
       </c>
       <c r="AA41" s="46">
         <v>12.46</v>
       </c>
       <c r="AB41" s="46">
         <v>13.22</v>
       </c>
       <c r="AC41" s="46">
         <v>13.2</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="18">
+        <v>12.39</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="28">
         <v>6.6</v>
       </c>
       <c r="C42" s="28">
         <v>5.35</v>
       </c>
       <c r="D42" s="28">
         <v>7.33</v>
       </c>
       <c r="E42" s="28">
         <v>7.89</v>
       </c>
       <c r="F42" s="28">
         <v>7.4</v>
       </c>
       <c r="G42" s="29">
         <v>7.92</v>
       </c>
       <c r="H42" s="28">
         <v>7.73</v>
       </c>
       <c r="I42" s="17">
@@ -7739,52 +7943,55 @@
       </c>
       <c r="V42" s="46">
         <v>7.43</v>
       </c>
       <c r="W42" s="46">
         <v>7.48</v>
       </c>
       <c r="X42" s="46">
         <v>7.37</v>
       </c>
       <c r="Y42" s="46">
         <v>7.33</v>
       </c>
       <c r="Z42" s="42">
         <v>6.19</v>
       </c>
       <c r="AA42" s="46">
         <v>7.62</v>
       </c>
       <c r="AB42" s="46">
         <v>8.23</v>
       </c>
       <c r="AC42" s="46">
         <v>8.31</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="18">
+        <v>8.77</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="31">
         <v>12.18</v>
       </c>
       <c r="C43" s="31">
         <v>11.36</v>
       </c>
       <c r="D43" s="31">
         <v>10.24</v>
       </c>
       <c r="E43" s="31">
         <v>10.55</v>
       </c>
       <c r="F43" s="31">
         <v>10.61</v>
       </c>
       <c r="G43" s="32">
         <v>10.54</v>
       </c>
       <c r="H43" s="32">
         <v>10.69</v>
       </c>
       <c r="I43" s="34">
@@ -7828,137 +8035,140 @@
       </c>
       <c r="V43" s="48">
         <v>11.69</v>
       </c>
       <c r="W43" s="48">
         <v>11.34</v>
       </c>
       <c r="X43" s="48">
         <v>11.54</v>
       </c>
       <c r="Y43" s="48">
         <v>11.84</v>
       </c>
       <c r="Z43" s="43">
         <v>11.62</v>
       </c>
       <c r="AA43" s="48">
         <v>9.1</v>
       </c>
       <c r="AB43" s="48">
         <v>11.07</v>
       </c>
       <c r="AC43" s="48">
         <v>11.67</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="43">
+        <v>10.86</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="I1" workbookViewId="0">
-      <selection activeCell="AC7" sqref="AC7:AC43"/>
+    <sheetView topLeftCell="I13" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25.44140625" style="17" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="17" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="17" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="17" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="17" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="17" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="17" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="17" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="17" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="17" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.44140625" style="17" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="17" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="64" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="60"/>
-[...22 lines deleted...]
-      <c r="Y1" s="60"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="64"/>
+      <c r="T1" s="64"/>
+      <c r="U1" s="64"/>
+      <c r="V1" s="64"/>
+      <c r="W1" s="64"/>
+      <c r="X1" s="64"/>
+      <c r="Y1" s="64"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" s="49"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="69"/>
@@ -8095,77 +8305,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="61"/>
-[...22 lines deleted...]
-      <c r="Y6" s="61"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="65"/>
+      <c r="D6" s="65"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="65"/>
+      <c r="G6" s="65"/>
+      <c r="H6" s="65"/>
+      <c r="I6" s="65"/>
+      <c r="J6" s="65"/>
+      <c r="K6" s="65"/>
+      <c r="L6" s="65"/>
+      <c r="M6" s="65"/>
+      <c r="N6" s="65"/>
+      <c r="O6" s="65"/>
+      <c r="P6" s="65"/>
+      <c r="Q6" s="65"/>
+      <c r="R6" s="65"/>
+      <c r="S6" s="65"/>
+      <c r="T6" s="65"/>
+      <c r="U6" s="65"/>
+      <c r="V6" s="65"/>
+      <c r="W6" s="65"/>
+      <c r="X6" s="65"/>
+      <c r="Y6" s="65"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="1">
         <v>5</v>
       </c>
       <c r="C7" s="1">
         <v>4</v>
       </c>
       <c r="D7" s="1">
         <v>2</v>
       </c>
       <c r="E7" s="1">
         <v>2</v>
       </c>
       <c r="F7" s="3">
         <v>2</v>
       </c>
       <c r="G7" s="3">
         <v>2</v>
       </c>
       <c r="H7" s="3">
         <v>4</v>
@@ -8211,50 +8421,53 @@
       </c>
       <c r="V7" s="44">
         <v>6</v>
       </c>
       <c r="W7" s="26">
         <v>1</v>
       </c>
       <c r="X7" s="44">
         <v>3</v>
       </c>
       <c r="Y7" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z7" s="55">
         <v>1</v>
       </c>
       <c r="AA7" s="26">
         <v>2</v>
       </c>
       <c r="AB7" s="55">
         <v>4</v>
       </c>
       <c r="AC7" s="1">
         <v>2</v>
       </c>
+      <c r="AD7" s="1">
+        <v>3</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="1">
         <v>2</v>
       </c>
       <c r="C8" s="1">
         <v>3</v>
       </c>
       <c r="D8" s="1">
         <v>2</v>
       </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
         <v>3</v>
@@ -8300,50 +8513,53 @@
       </c>
       <c r="V8" s="44">
         <v>1</v>
       </c>
       <c r="W8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X8" s="44">
         <v>1</v>
       </c>
       <c r="Y8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB8" s="55">
         <v>1</v>
       </c>
       <c r="AC8" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AD8" s="1">
+        <v>1</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
@@ -8389,50 +8605,53 @@
       </c>
       <c r="V9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC9" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AD9" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
@@ -8478,50 +8697,53 @@
       </c>
       <c r="V10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC10" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AD10" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="1">
         <v>1</v>
       </c>
       <c r="C11" s="1">
         <v>1</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
         <v>1</v>
@@ -8567,50 +8789,53 @@
       </c>
       <c r="V11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA11" s="26">
         <v>1</v>
       </c>
       <c r="AB11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC11" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AD11" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="1">
         <v>1</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
@@ -8656,50 +8881,53 @@
       </c>
       <c r="V12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC12" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AD12" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
@@ -8745,50 +8973,53 @@
       </c>
       <c r="V13" s="44">
         <v>1</v>
       </c>
       <c r="W13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC13" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AD13" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="3">
         <v>1</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
@@ -8834,50 +9065,53 @@
       </c>
       <c r="V14" s="44">
         <v>1</v>
       </c>
       <c r="W14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC14" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AD14" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
@@ -8923,50 +9157,53 @@
       </c>
       <c r="V15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC15" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AD15" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
@@ -9012,52 +9249,55 @@
       </c>
       <c r="V16" s="44">
         <v>2</v>
       </c>
       <c r="W16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA16" s="26">
         <v>1</v>
       </c>
       <c r="AB16" s="55">
         <v>1</v>
       </c>
       <c r="AC16" s="1">
         <v>1</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
@@ -9101,52 +9341,55 @@
       </c>
       <c r="V17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC17" s="1" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="3">
         <v>1</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
@@ -9190,52 +9433,55 @@
       </c>
       <c r="V18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB18" s="55">
         <v>1</v>
       </c>
       <c r="AC18" s="1" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="1">
         <v>1</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
@@ -9279,52 +9525,55 @@
       </c>
       <c r="V19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X19" s="44">
         <v>2</v>
       </c>
       <c r="Y19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB19" s="55">
         <v>1</v>
       </c>
       <c r="AC19" s="1" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
@@ -9368,52 +9617,55 @@
       </c>
       <c r="V20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC20" s="1" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
@@ -9457,82 +9709,85 @@
       </c>
       <c r="V21" s="44">
         <v>1</v>
       </c>
       <c r="W21" s="26">
         <v>1</v>
       </c>
       <c r="X21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z21" s="55">
         <v>1</v>
       </c>
       <c r="AA21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC21" s="1">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62" t="s">
+      <c r="AD21" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="66" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="62"/>
-[...22 lines deleted...]
-      <c r="Y22" s="62"/>
+      <c r="B22" s="66"/>
+      <c r="C22" s="66"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="66"/>
+      <c r="F22" s="66"/>
+      <c r="G22" s="66"/>
+      <c r="H22" s="66"/>
+      <c r="I22" s="66"/>
+      <c r="J22" s="66"/>
+      <c r="K22" s="66"/>
+      <c r="L22" s="66"/>
+      <c r="M22" s="66"/>
+      <c r="N22" s="66"/>
+      <c r="O22" s="66"/>
+      <c r="P22" s="66"/>
+      <c r="Q22" s="66"/>
+      <c r="R22" s="66"/>
+      <c r="S22" s="66"/>
+      <c r="T22" s="66"/>
+      <c r="U22" s="66"/>
+      <c r="V22" s="66"/>
+      <c r="W22" s="66"/>
+      <c r="X22" s="66"/>
+      <c r="Y22" s="66"/>
       <c r="AC22" s="1"/>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="1">
         <v>3</v>
       </c>
       <c r="C23" s="1">
         <v>3</v>
       </c>
       <c r="D23" s="1">
         <v>2</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="3">
         <v>1</v>
       </c>
       <c r="G23" s="23">
         <v>1</v>
       </c>
       <c r="H23" s="26">
         <v>3</v>
       </c>
       <c r="I23" s="44">
@@ -9576,52 +9831,55 @@
       </c>
       <c r="V23" s="44">
         <v>1</v>
       </c>
       <c r="W23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X23" s="44">
         <v>1</v>
       </c>
       <c r="Y23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB23" s="44">
         <v>2</v>
       </c>
       <c r="AC23" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="1">
         <v>2</v>
       </c>
       <c r="C24" s="1">
         <v>3</v>
       </c>
       <c r="D24" s="1">
         <v>2</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G24" s="23">
         <v>1</v>
       </c>
       <c r="H24" s="26">
         <v>3</v>
       </c>
       <c r="I24" s="44">
@@ -9665,52 +9923,55 @@
       </c>
       <c r="V24" s="44">
         <v>1</v>
       </c>
       <c r="W24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X24" s="44">
         <v>1</v>
       </c>
       <c r="Y24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB24" s="44">
         <v>1</v>
       </c>
       <c r="AC24" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="1">
         <v>1</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
@@ -9754,52 +10015,55 @@
       </c>
       <c r="V25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC25" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
@@ -9843,52 +10107,55 @@
       </c>
       <c r="V26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC26" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
@@ -9932,52 +10199,55 @@
       </c>
       <c r="V27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB27" s="44">
         <v>1</v>
       </c>
       <c r="AC27" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F28" s="3">
         <v>1</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
@@ -10021,84 +10291,87 @@
       </c>
       <c r="V28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="W28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC28" s="44" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="63" t="s">
+      <c r="AD28" s="44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="63"/>
-[...22 lines deleted...]
-      <c r="Y29" s="63"/>
+      <c r="B29" s="58"/>
+      <c r="C29" s="58"/>
+      <c r="D29" s="58"/>
+      <c r="E29" s="58"/>
+      <c r="F29" s="58"/>
+      <c r="G29" s="58"/>
+      <c r="H29" s="58"/>
+      <c r="I29" s="58"/>
+      <c r="J29" s="58"/>
+      <c r="K29" s="58"/>
+      <c r="L29" s="58"/>
+      <c r="M29" s="58"/>
+      <c r="N29" s="58"/>
+      <c r="O29" s="58"/>
+      <c r="P29" s="58"/>
+      <c r="Q29" s="58"/>
+      <c r="R29" s="58"/>
+      <c r="S29" s="58"/>
+      <c r="T29" s="58"/>
+      <c r="U29" s="58"/>
+      <c r="V29" s="58"/>
+      <c r="W29" s="58"/>
+      <c r="X29" s="58"/>
+      <c r="Y29" s="58"/>
       <c r="AA29" s="44"/>
       <c r="AB29" s="44"/>
       <c r="AC29" s="1"/>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="1">
         <v>2</v>
       </c>
       <c r="C30" s="1">
         <v>1</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="3">
         <v>1</v>
       </c>
       <c r="G30" s="23">
         <v>1</v>
       </c>
       <c r="H30" s="23">
         <v>1</v>
       </c>
       <c r="I30" s="23">
@@ -10142,52 +10415,55 @@
       </c>
       <c r="V30" s="47">
         <v>5</v>
       </c>
       <c r="W30" s="26">
         <v>1</v>
       </c>
       <c r="X30" s="44">
         <v>2</v>
       </c>
       <c r="Y30" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z30" s="57">
         <v>1</v>
       </c>
       <c r="AA30" s="26">
         <v>2</v>
       </c>
       <c r="AB30" s="44">
         <v>2</v>
       </c>
       <c r="AC30" s="44">
         <v>2</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
@@ -10231,52 +10507,55 @@
       </c>
       <c r="V31" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC31" s="1" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
@@ -10320,52 +10599,55 @@
       </c>
       <c r="V32" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC32" s="1" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="1">
         <v>1</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="23">
         <v>1</v>
       </c>
       <c r="H33" s="3">
         <v>1</v>
       </c>
       <c r="I33" s="3" t="s">
@@ -10409,52 +10691,55 @@
       </c>
       <c r="V33" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA33" s="26">
         <v>1</v>
       </c>
       <c r="AB33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="1">
         <v>1</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
@@ -10498,52 +10783,55 @@
       </c>
       <c r="V34" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC34" s="1" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
@@ -10587,52 +10875,55 @@
       </c>
       <c r="V35" s="47">
         <v>1</v>
       </c>
       <c r="W35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F36" s="3">
         <v>1</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="23">
@@ -10676,52 +10967,55 @@
       </c>
       <c r="V36" s="47">
         <v>1</v>
       </c>
       <c r="W36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC36" s="1" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="23">
@@ -10765,52 +11059,55 @@
       </c>
       <c r="V37" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
@@ -10854,52 +11151,55 @@
       </c>
       <c r="V38" s="47">
         <v>2</v>
       </c>
       <c r="W38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA38" s="26">
         <v>1</v>
       </c>
       <c r="AB38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC38" s="1">
         <v>1</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
@@ -10943,52 +11243,55 @@
       </c>
       <c r="V39" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC39" s="1" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
@@ -11032,52 +11335,55 @@
       </c>
       <c r="V40" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB40" s="44">
         <v>1</v>
       </c>
       <c r="AC40" s="1" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="1">
         <v>1</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
@@ -11121,52 +11427,55 @@
       </c>
       <c r="V41" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X41" s="44">
         <v>2</v>
       </c>
       <c r="Y41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB41" s="44">
         <v>1</v>
       </c>
       <c r="AC41" s="1" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
@@ -11210,52 +11519,55 @@
       </c>
       <c r="V42" s="47" t="s">
         <v>31</v>
       </c>
       <c r="W42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA42" s="47" t="s">
         <v>31</v>
       </c>
       <c r="AB42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC42" s="1" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="50" customFormat="1">
+      <c r="AD42" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="50" customFormat="1">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="2" t="s">
@@ -11299,129 +11611,132 @@
       </c>
       <c r="V43" s="45">
         <v>1</v>
       </c>
       <c r="W43" s="52">
         <v>1</v>
       </c>
       <c r="X43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="Y43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="Z43" s="56">
         <v>1</v>
       </c>
       <c r="AA43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="AB43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="AC43" s="2">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AW44"/>
   <sheetViews>
-    <sheetView topLeftCell="Y1" workbookViewId="0">
-      <selection activeCell="AL43" sqref="AL43:AO43"/>
+    <sheetView tabSelected="1" topLeftCell="Y16" workbookViewId="0">
+      <selection activeCell="AP7" sqref="AP7:AP43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="17" customWidth="1"/>
     <col min="2" max="13" width="0" style="17" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="15" max="18" width="6.6640625" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.109375" style="17" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6.6640625" style="17" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.44140625" style="17" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="6.6640625" style="17" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9" style="17" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.44140625" style="17" bestFit="1" customWidth="1"/>
     <col min="27" max="29" width="6.6640625" style="17" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="32" max="33" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="35" max="36" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="8.88671875" style="17" bestFit="1" customWidth="1"/>
     <col min="38" max="16384" width="9.109375" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="13.2">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="64" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="60"/>
-[...22 lines deleted...]
-      <c r="Y1" s="60"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="64"/>
+      <c r="T1" s="64"/>
+      <c r="U1" s="64"/>
+      <c r="V1" s="64"/>
+      <c r="W1" s="64"/>
+      <c r="X1" s="64"/>
+      <c r="Y1" s="64"/>
       <c r="Z1" s="74"/>
       <c r="AA1" s="74"/>
       <c r="AB1" s="74"/>
       <c r="AC1" s="74"/>
       <c r="AD1" s="74"/>
       <c r="AE1" s="74"/>
       <c r="AF1" s="74"/>
       <c r="AG1" s="74"/>
       <c r="AH1" s="74"/>
       <c r="AI1" s="74"/>
       <c r="AJ1" s="74"/>
       <c r="AK1" s="74"/>
     </row>
     <row r="2" spans="1:49">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
@@ -11433,118 +11748,118 @@
       <c r="Q2" s="49"/>
       <c r="R2" s="49"/>
       <c r="S2" s="49"/>
       <c r="T2" s="49"/>
       <c r="U2" s="49"/>
       <c r="V2" s="49"/>
       <c r="W2" s="49"/>
       <c r="X2" s="49"/>
       <c r="Y2" s="49"/>
     </row>
     <row r="3" spans="1:49">
       <c r="A3" s="74"/>
       <c r="B3" s="74"/>
       <c r="C3" s="74"/>
       <c r="D3" s="74"/>
       <c r="E3" s="74"/>
       <c r="F3" s="74"/>
       <c r="G3" s="74"/>
       <c r="H3" s="74"/>
       <c r="I3" s="74"/>
       <c r="J3" s="74"/>
       <c r="K3" s="74"/>
       <c r="L3" s="74"/>
       <c r="M3" s="74"/>
       <c r="N3" s="4"/>
-      <c r="AJ3" s="73"/>
-[...1 lines deleted...]
-      <c r="AV3" s="73" t="s">
+      <c r="AJ3" s="71"/>
+      <c r="AK3" s="71"/>
+      <c r="AV3" s="71" t="s">
         <v>35</v>
       </c>
-      <c r="AW3" s="73"/>
+      <c r="AW3" s="71"/>
     </row>
     <row r="4" spans="1:49">
-      <c r="A4" s="65"/>
-      <c r="B4" s="58">
+      <c r="A4" s="62"/>
+      <c r="B4" s="59">
         <v>2021</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="71">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="72">
         <v>2024</v>
       </c>
-      <c r="O4" s="72"/>
-[...10 lines deleted...]
-      <c r="Z4" s="71">
+      <c r="O4" s="73"/>
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73"/>
+      <c r="T4" s="73"/>
+      <c r="U4" s="73"/>
+      <c r="V4" s="73"/>
+      <c r="W4" s="73"/>
+      <c r="X4" s="73"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="72">
         <v>2025</v>
       </c>
-      <c r="AA4" s="72"/>
-[...10 lines deleted...]
-      <c r="AL4" s="71">
+      <c r="AA4" s="73"/>
+      <c r="AB4" s="73"/>
+      <c r="AC4" s="73"/>
+      <c r="AD4" s="73"/>
+      <c r="AE4" s="73"/>
+      <c r="AF4" s="73"/>
+      <c r="AG4" s="73"/>
+      <c r="AH4" s="73"/>
+      <c r="AI4" s="73"/>
+      <c r="AJ4" s="73"/>
+      <c r="AK4" s="73"/>
+      <c r="AL4" s="72">
         <v>2026</v>
       </c>
-      <c r="AM4" s="72"/>
-[...9 lines deleted...]
-      <c r="AW4" s="72"/>
+      <c r="AM4" s="73"/>
+      <c r="AN4" s="73"/>
+      <c r="AO4" s="73"/>
+      <c r="AP4" s="73"/>
+      <c r="AQ4" s="73"/>
+      <c r="AR4" s="73"/>
+      <c r="AS4" s="73"/>
+      <c r="AT4" s="73"/>
+      <c r="AU4" s="73"/>
+      <c r="AV4" s="73"/>
+      <c r="AW4" s="73"/>
     </row>
     <row r="5" spans="1:49" ht="27" customHeight="1">
-      <c r="A5" s="66"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="37" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="37" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="37" t="s">
@@ -11647,89 +11962,89 @@
         <v>23</v>
       </c>
       <c r="AQ5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AR5" s="53" t="s">
         <v>25</v>
       </c>
       <c r="AS5" s="53" t="s">
         <v>26</v>
       </c>
       <c r="AT5" s="53" t="s">
         <v>27</v>
       </c>
       <c r="AU5" s="53" t="s">
         <v>28</v>
       </c>
       <c r="AV5" s="53" t="s">
         <v>29</v>
       </c>
       <c r="AW5" s="53" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:49">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="61"/>
-[...34 lines deleted...]
-      <c r="AK6" s="61"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="65"/>
+      <c r="D6" s="65"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="65"/>
+      <c r="G6" s="65"/>
+      <c r="H6" s="65"/>
+      <c r="I6" s="65"/>
+      <c r="J6" s="65"/>
+      <c r="K6" s="65"/>
+      <c r="L6" s="65"/>
+      <c r="M6" s="65"/>
+      <c r="N6" s="65"/>
+      <c r="O6" s="65"/>
+      <c r="P6" s="65"/>
+      <c r="Q6" s="65"/>
+      <c r="R6" s="65"/>
+      <c r="S6" s="65"/>
+      <c r="T6" s="65"/>
+      <c r="U6" s="65"/>
+      <c r="V6" s="65"/>
+      <c r="W6" s="65"/>
+      <c r="X6" s="65"/>
+      <c r="Y6" s="65"/>
+      <c r="Z6" s="65"/>
+      <c r="AA6" s="65"/>
+      <c r="AB6" s="65"/>
+      <c r="AC6" s="65"/>
+      <c r="AD6" s="65"/>
+      <c r="AE6" s="65"/>
+      <c r="AF6" s="65"/>
+      <c r="AG6" s="65"/>
+      <c r="AH6" s="65"/>
+      <c r="AI6" s="65"/>
+      <c r="AJ6" s="65"/>
+      <c r="AK6" s="65"/>
     </row>
     <row r="7" spans="1:49">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="8">
         <v>10.31</v>
       </c>
       <c r="C7" s="42">
         <v>13.49</v>
       </c>
       <c r="D7" s="42">
         <v>11.97</v>
       </c>
       <c r="E7" s="42">
         <v>14.09</v>
       </c>
       <c r="F7" s="9">
         <v>12.91</v>
       </c>
       <c r="G7" s="42">
         <v>11.9</v>
       </c>
       <c r="H7" s="42">
         <v>10.9</v>
@@ -11811,50 +12126,53 @@
       </c>
       <c r="AH7" s="42">
         <v>7.18</v>
       </c>
       <c r="AI7" s="42">
         <v>6.77</v>
       </c>
       <c r="AJ7" s="42">
         <v>6.92</v>
       </c>
       <c r="AK7" s="42">
         <v>6.32</v>
       </c>
       <c r="AL7" s="42">
         <v>2.57</v>
       </c>
       <c r="AM7" s="42">
         <v>4.34</v>
       </c>
       <c r="AN7" s="42">
         <v>6.61</v>
       </c>
       <c r="AO7" s="42">
         <v>6.19</v>
       </c>
+      <c r="AP7" s="42">
+        <v>6.85</v>
+      </c>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="10">
         <v>10.26</v>
       </c>
       <c r="C8" s="42">
         <v>23.08</v>
       </c>
       <c r="D8" s="42">
         <v>20.16</v>
       </c>
       <c r="E8" s="42">
         <v>20.45</v>
       </c>
       <c r="F8" s="42">
         <v>19.059999999999999</v>
       </c>
       <c r="G8" s="42">
         <v>17.46</v>
       </c>
       <c r="H8" s="42">
         <v>16.43</v>
@@ -11936,50 +12254,53 @@
       </c>
       <c r="AH8" s="42">
         <v>4.18</v>
       </c>
       <c r="AI8" s="42">
         <v>3.81</v>
       </c>
       <c r="AJ8" s="42">
         <v>4.07</v>
       </c>
       <c r="AK8" s="42">
         <v>3.72</v>
       </c>
       <c r="AL8" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM8" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN8" s="42">
         <v>2.2400000000000002</v>
       </c>
       <c r="AO8" s="42">
         <v>1.63</v>
       </c>
+      <c r="AP8" s="42">
+        <v>2.66</v>
+      </c>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="42">
         <v>6.37</v>
       </c>
       <c r="F9" s="42">
         <v>5.13</v>
       </c>
       <c r="G9" s="42">
         <v>4.4400000000000004</v>
       </c>
       <c r="H9" s="42">
         <v>3.92</v>
@@ -12061,50 +12382,53 @@
       </c>
       <c r="AH9" s="42">
         <v>4.6100000000000003</v>
       </c>
       <c r="AI9" s="42">
         <v>4.26</v>
       </c>
       <c r="AJ9" s="42">
         <v>3.82</v>
       </c>
       <c r="AK9" s="42">
         <v>3.5</v>
       </c>
       <c r="AL9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO9" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AP9" s="42" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H10" s="42" t="s">
         <v>31</v>
@@ -12186,50 +12510,53 @@
       </c>
       <c r="AH10" s="42">
         <v>16.39</v>
       </c>
       <c r="AI10" s="42">
         <v>15.5</v>
       </c>
       <c r="AJ10" s="42">
         <v>14.18</v>
       </c>
       <c r="AK10" s="42">
         <v>13.07</v>
       </c>
       <c r="AL10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO10" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AP10" s="42" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H11" s="42" t="s">
         <v>31</v>
@@ -12311,50 +12638,53 @@
       </c>
       <c r="AH11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AI11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM11" s="42">
         <v>34.479999999999997</v>
       </c>
       <c r="AN11" s="42">
         <v>19.61</v>
       </c>
       <c r="AO11" s="42">
         <v>15.63</v>
       </c>
+      <c r="AP11" s="42">
+        <v>13.16</v>
+      </c>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="42">
         <v>13.16</v>
       </c>
       <c r="F12" s="42">
         <v>10</v>
       </c>
       <c r="G12" s="42">
         <v>8.4700000000000006</v>
       </c>
       <c r="H12" s="42">
         <v>7.41</v>
@@ -12436,50 +12766,53 @@
       </c>
       <c r="AH12" s="42">
         <v>7.41</v>
       </c>
       <c r="AI12" s="42">
         <v>6.67</v>
       </c>
       <c r="AJ12" s="42">
         <v>6.1</v>
       </c>
       <c r="AK12" s="42">
         <v>5.75</v>
       </c>
       <c r="AL12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO12" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AP12" s="42" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="42">
         <v>12.5</v>
       </c>
       <c r="F13" s="42">
         <v>10.53</v>
       </c>
       <c r="G13" s="42">
         <v>8.6199999999999992</v>
       </c>
       <c r="H13" s="42">
         <v>7.58</v>
@@ -12561,50 +12894,53 @@
       </c>
       <c r="AH13" s="42">
         <v>8.6999999999999993</v>
       </c>
       <c r="AI13" s="42">
         <v>8</v>
       </c>
       <c r="AJ13" s="42">
         <v>7.3</v>
       </c>
       <c r="AK13" s="42">
         <v>6.71</v>
       </c>
       <c r="AL13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO13" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AP13" s="42" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="10">
         <v>31.25</v>
       </c>
       <c r="C14" s="42">
         <v>13.89</v>
       </c>
       <c r="D14" s="42">
         <v>8.77</v>
       </c>
       <c r="E14" s="42">
         <v>6.45</v>
       </c>
       <c r="F14" s="42">
         <v>5.18</v>
       </c>
       <c r="G14" s="42">
         <v>3.97</v>
       </c>
       <c r="H14" s="42">
         <v>3.28</v>
@@ -12686,50 +13022,53 @@
       </c>
       <c r="AH14" s="42">
         <v>11.24</v>
       </c>
       <c r="AI14" s="42">
         <v>10.17</v>
       </c>
       <c r="AJ14" s="42">
         <v>9.23</v>
       </c>
       <c r="AK14" s="42">
         <v>8.36</v>
       </c>
       <c r="AL14" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM14" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN14" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO14" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AP14" s="42" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="42" t="s">
         <v>31</v>
@@ -12811,50 +13150,53 @@
       </c>
       <c r="AH15" s="42">
         <v>10.99</v>
       </c>
       <c r="AI15" s="42">
         <v>9.6199999999999992</v>
       </c>
       <c r="AJ15" s="42">
         <v>8.93</v>
       </c>
       <c r="AK15" s="42">
         <v>8.1999999999999993</v>
       </c>
       <c r="AL15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO15" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AP15" s="42" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="10">
         <v>45.45</v>
       </c>
       <c r="C16" s="42">
         <v>26.32</v>
       </c>
       <c r="D16" s="42">
         <v>14.71</v>
       </c>
       <c r="E16" s="42">
         <v>24.1</v>
       </c>
       <c r="F16" s="42">
         <v>19.8</v>
       </c>
       <c r="G16" s="42">
         <v>15.87</v>
       </c>
       <c r="H16" s="42">
         <v>14.08</v>
@@ -12936,52 +13278,55 @@
       </c>
       <c r="AH16" s="9">
         <v>26.49</v>
       </c>
       <c r="AI16" s="42">
         <v>24.54</v>
       </c>
       <c r="AJ16" s="42">
         <v>23.67</v>
       </c>
       <c r="AK16" s="42">
         <v>21.62</v>
       </c>
       <c r="AL16" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM16" s="42">
         <v>43.48</v>
       </c>
       <c r="AN16" s="42">
         <v>66.67</v>
       </c>
       <c r="AO16" s="42">
         <v>66.67</v>
       </c>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16" s="42">
+        <v>52.63</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="42">
         <v>16.95</v>
       </c>
       <c r="E17" s="42">
         <v>27.4</v>
       </c>
       <c r="F17" s="42">
         <v>35.29</v>
       </c>
       <c r="G17" s="42">
         <v>30.93</v>
       </c>
       <c r="H17" s="42">
         <v>25.21</v>
       </c>
       <c r="I17" s="42">
@@ -13061,52 +13406,55 @@
       </c>
       <c r="AH17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AI17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO17" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="10">
         <v>23.26</v>
       </c>
       <c r="C18" s="42">
         <v>25.97</v>
       </c>
       <c r="D18" s="42">
         <v>24</v>
       </c>
       <c r="E18" s="42">
         <v>23.95</v>
       </c>
       <c r="F18" s="42">
         <v>20</v>
       </c>
       <c r="G18" s="42">
         <v>20.079999999999998</v>
       </c>
       <c r="H18" s="42">
         <v>17.73</v>
       </c>
       <c r="I18" s="42">
@@ -13186,52 +13534,55 @@
       </c>
       <c r="AH18" s="9">
         <v>3.88</v>
       </c>
       <c r="AI18" s="42">
         <v>3.5</v>
       </c>
       <c r="AJ18" s="42">
         <v>3.22</v>
       </c>
       <c r="AK18" s="42">
         <v>2.92</v>
       </c>
       <c r="AL18" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM18" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN18" s="42">
         <v>12.05</v>
       </c>
       <c r="AO18" s="42">
         <v>9.17</v>
       </c>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18" s="42">
+        <v>15.04</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="42">
         <v>21.74</v>
       </c>
       <c r="H19" s="42">
         <v>18.18</v>
       </c>
       <c r="I19" s="42">
@@ -13311,52 +13662,55 @@
       </c>
       <c r="AH19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AI19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ19" s="42">
         <v>23.53</v>
       </c>
       <c r="AK19" s="42">
         <v>22.47</v>
       </c>
       <c r="AL19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN19" s="42">
         <v>52.63</v>
       </c>
       <c r="AO19" s="42">
         <v>35.71</v>
       </c>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19" s="42">
+        <v>58.82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="42" t="s">
@@ -13436,52 +13790,55 @@
       </c>
       <c r="AH20" s="9">
         <v>8</v>
       </c>
       <c r="AI20" s="42">
         <v>7.09</v>
       </c>
       <c r="AJ20" s="42">
         <v>6.41</v>
       </c>
       <c r="AK20" s="42">
         <v>5.81</v>
       </c>
       <c r="AL20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO20" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="42" t="s">
@@ -13561,97 +13918,100 @@
       </c>
       <c r="AH21" s="9">
         <v>17.239999999999998</v>
       </c>
       <c r="AI21" s="42">
         <v>19.84</v>
       </c>
       <c r="AJ21" s="42">
         <v>18.05</v>
       </c>
       <c r="AK21" s="42">
         <v>16.5</v>
       </c>
       <c r="AL21" s="42">
         <v>50</v>
       </c>
       <c r="AM21" s="42">
         <v>30.3</v>
       </c>
       <c r="AN21" s="42">
         <v>16.670000000000002</v>
       </c>
       <c r="AO21" s="42">
         <v>22.22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62" t="s">
+      <c r="AP21" s="42">
+        <v>19.420000000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42">
+      <c r="A22" s="66" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="62"/>
-[...34 lines deleted...]
-      <c r="AK22" s="62"/>
+      <c r="B22" s="66"/>
+      <c r="C22" s="66"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="66"/>
+      <c r="F22" s="66"/>
+      <c r="G22" s="66"/>
+      <c r="H22" s="66"/>
+      <c r="I22" s="66"/>
+      <c r="J22" s="66"/>
+      <c r="K22" s="66"/>
+      <c r="L22" s="66"/>
+      <c r="M22" s="66"/>
+      <c r="N22" s="66"/>
+      <c r="O22" s="66"/>
+      <c r="P22" s="66"/>
+      <c r="Q22" s="66"/>
+      <c r="R22" s="66"/>
+      <c r="S22" s="66"/>
+      <c r="T22" s="66"/>
+      <c r="U22" s="66"/>
+      <c r="V22" s="66"/>
+      <c r="W22" s="66"/>
+      <c r="X22" s="66"/>
+      <c r="Y22" s="66"/>
+      <c r="Z22" s="66"/>
+      <c r="AA22" s="66"/>
+      <c r="AB22" s="66"/>
+      <c r="AC22" s="66"/>
+      <c r="AD22" s="66"/>
+      <c r="AE22" s="66"/>
+      <c r="AF22" s="66"/>
+      <c r="AG22" s="66"/>
+      <c r="AH22" s="66"/>
+      <c r="AI22" s="66"/>
+      <c r="AJ22" s="66"/>
+      <c r="AK22" s="66"/>
       <c r="AL22" s="42"/>
       <c r="AM22" s="42"/>
       <c r="AN22" s="42"/>
       <c r="AO22" s="42"/>
     </row>
-    <row r="23" spans="1:41">
+    <row r="23" spans="1:42">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="8">
         <v>17.7</v>
       </c>
       <c r="C23" s="42">
         <v>26.26</v>
       </c>
       <c r="D23" s="42">
         <v>22.58</v>
       </c>
       <c r="E23" s="42">
         <v>22.48</v>
       </c>
       <c r="F23" s="42">
         <v>20.420000000000002</v>
       </c>
       <c r="G23" s="42">
         <v>18.899999999999999</v>
       </c>
       <c r="H23" s="42">
         <v>17.45</v>
       </c>
       <c r="I23" s="42">
@@ -13731,52 +14091,55 @@
       </c>
       <c r="AH23" s="9">
         <v>5.29</v>
       </c>
       <c r="AI23" s="42">
         <v>4.8099999999999996</v>
       </c>
       <c r="AJ23" s="42">
         <v>4.91</v>
       </c>
       <c r="AK23" s="42">
         <v>4.47</v>
       </c>
       <c r="AL23" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM23" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN23" s="42">
         <v>3.9</v>
       </c>
       <c r="AO23" s="42">
         <v>2.81</v>
       </c>
-    </row>
-    <row r="24" spans="1:41">
+      <c r="AP23" s="42">
+        <v>3.44</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="10">
         <v>10.26</v>
       </c>
       <c r="C24" s="42">
         <v>23.08</v>
       </c>
       <c r="D24" s="42">
         <v>20.16</v>
       </c>
       <c r="E24" s="42">
         <v>20.45</v>
       </c>
       <c r="F24" s="42">
         <v>19.059999999999999</v>
       </c>
       <c r="G24" s="42">
         <v>17.46</v>
       </c>
       <c r="H24" s="42">
         <v>16.43</v>
       </c>
       <c r="I24" s="42">
@@ -13856,52 +14219,55 @@
       </c>
       <c r="AH24" s="9">
         <v>4.18</v>
       </c>
       <c r="AI24" s="42">
         <v>3.81</v>
       </c>
       <c r="AJ24" s="42">
         <v>4.07</v>
       </c>
       <c r="AK24" s="42">
         <v>3.72</v>
       </c>
       <c r="AL24" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM24" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN24" s="42">
         <v>2.2400000000000002</v>
       </c>
       <c r="AO24" s="42">
         <v>1.63</v>
       </c>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24" s="42">
+        <v>2.66</v>
+      </c>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="42" t="s">
@@ -13981,52 +14347,55 @@
       </c>
       <c r="AH25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AI25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO25" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="42" t="s">
@@ -14106,52 +14475,55 @@
       </c>
       <c r="AH26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AI26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO26" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="10">
         <v>125</v>
       </c>
       <c r="C27" s="42">
         <v>66.67</v>
       </c>
       <c r="D27" s="42">
         <v>31.25</v>
       </c>
       <c r="E27" s="42">
         <v>54.05</v>
       </c>
       <c r="F27" s="42">
         <v>43.48</v>
       </c>
       <c r="G27" s="42">
         <v>35.71</v>
       </c>
       <c r="H27" s="42">
         <v>28.57</v>
       </c>
       <c r="I27" s="42">
@@ -14231,52 +14603,55 @@
       </c>
       <c r="AH27" s="9">
         <v>25.32</v>
       </c>
       <c r="AI27" s="42">
         <v>23.81</v>
       </c>
       <c r="AJ27" s="42">
         <v>22.73</v>
       </c>
       <c r="AK27" s="42">
         <v>20.62</v>
       </c>
       <c r="AL27" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM27" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN27" s="42">
         <v>66.67</v>
       </c>
       <c r="AO27" s="42">
         <v>40</v>
       </c>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27" s="42">
+        <v>31.25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="10">
         <v>66.67</v>
       </c>
       <c r="C28" s="42">
         <v>66.67</v>
       </c>
       <c r="D28" s="42">
         <v>66.67</v>
       </c>
       <c r="E28" s="42">
         <v>49.18</v>
       </c>
       <c r="F28" s="42">
         <v>41.1</v>
       </c>
       <c r="G28" s="42">
         <v>44.44</v>
       </c>
       <c r="H28" s="42">
         <v>40.4</v>
       </c>
       <c r="I28" s="42">
@@ -14356,97 +14731,101 @@
       </c>
       <c r="AH28" s="9">
         <v>11.11</v>
       </c>
       <c r="AI28" s="42">
         <v>9.8000000000000007</v>
       </c>
       <c r="AJ28" s="42">
         <v>8.85</v>
       </c>
       <c r="AK28" s="42">
         <v>7.81</v>
       </c>
       <c r="AL28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO28" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="63" t="s">
+      <c r="AP28" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42">
+      <c r="A29" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="63"/>
-[...34 lines deleted...]
-      <c r="AK29" s="63"/>
+      <c r="B29" s="58"/>
+      <c r="C29" s="58"/>
+      <c r="D29" s="58"/>
+      <c r="E29" s="58"/>
+      <c r="F29" s="58"/>
+      <c r="G29" s="58"/>
+      <c r="H29" s="58"/>
+      <c r="I29" s="58"/>
+      <c r="J29" s="58"/>
+      <c r="K29" s="58"/>
+      <c r="L29" s="58"/>
+      <c r="M29" s="58"/>
+      <c r="N29" s="58"/>
+      <c r="O29" s="58"/>
+      <c r="P29" s="58"/>
+      <c r="Q29" s="58"/>
+      <c r="R29" s="58"/>
+      <c r="S29" s="58"/>
+      <c r="T29" s="58"/>
+      <c r="U29" s="58"/>
+      <c r="V29" s="58"/>
+      <c r="W29" s="58"/>
+      <c r="X29" s="58"/>
+      <c r="Y29" s="58"/>
+      <c r="Z29" s="58"/>
+      <c r="AA29" s="58"/>
+      <c r="AB29" s="58"/>
+      <c r="AC29" s="58"/>
+      <c r="AD29" s="58"/>
+      <c r="AE29" s="58"/>
+      <c r="AF29" s="58"/>
+      <c r="AG29" s="58"/>
+      <c r="AH29" s="58"/>
+      <c r="AI29" s="58"/>
+      <c r="AJ29" s="58"/>
+      <c r="AK29" s="58"/>
       <c r="AL29" s="42"/>
       <c r="AM29" s="42"/>
       <c r="AN29" s="42"/>
       <c r="AO29" s="42"/>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29" s="42"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="12">
         <v>3.86</v>
       </c>
       <c r="C30" s="42">
         <v>1.97</v>
       </c>
       <c r="D30" s="42">
         <v>2.4</v>
       </c>
       <c r="E30" s="42">
         <v>6.33</v>
       </c>
       <c r="F30" s="42">
         <v>5.88</v>
       </c>
       <c r="G30" s="42">
         <v>5.42</v>
       </c>
       <c r="H30" s="42">
         <v>4.67</v>
       </c>
       <c r="I30" s="42">
@@ -14526,52 +14905,55 @@
       </c>
       <c r="AH30" s="36">
         <v>8.99</v>
       </c>
       <c r="AI30" s="42">
         <v>8.6300000000000008</v>
       </c>
       <c r="AJ30" s="42">
         <v>8.81</v>
       </c>
       <c r="AK30" s="42">
         <v>8.09</v>
       </c>
       <c r="AL30" s="42">
         <v>5.24</v>
       </c>
       <c r="AM30" s="42">
         <v>8.7200000000000006</v>
       </c>
       <c r="AN30" s="42">
         <v>9.16</v>
       </c>
       <c r="AO30" s="42">
         <v>9.4600000000000009</v>
       </c>
-    </row>
-    <row r="31" spans="1:41">
+      <c r="AP30" s="42">
+        <v>10.23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="42">
         <v>6.37</v>
       </c>
       <c r="F31" s="42">
         <v>5.13</v>
       </c>
       <c r="G31" s="42">
         <v>4.4400000000000004</v>
       </c>
       <c r="H31" s="42">
         <v>3.92</v>
       </c>
       <c r="I31" s="42">
@@ -14651,52 +15033,55 @@
       </c>
       <c r="AH31" s="36">
         <v>4.6100000000000003</v>
       </c>
       <c r="AI31" s="42">
         <v>4.26</v>
       </c>
       <c r="AJ31" s="42">
         <v>3.82</v>
       </c>
       <c r="AK31" s="42">
         <v>3.5</v>
       </c>
       <c r="AL31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO31" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="32" spans="1:41">
+      <c r="AP31" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="32" spans="1:42">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="42" t="s">
@@ -14776,52 +15161,55 @@
       </c>
       <c r="AH32" s="36">
         <v>16.39</v>
       </c>
       <c r="AI32" s="42">
         <v>15.5</v>
       </c>
       <c r="AJ32" s="42">
         <v>14.18</v>
       </c>
       <c r="AK32" s="42">
         <v>13.07</v>
       </c>
       <c r="AL32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO32" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="42" t="s">
@@ -14901,52 +15289,55 @@
       </c>
       <c r="AH33" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AI33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM33" s="42">
         <v>50</v>
       </c>
       <c r="AN33" s="42">
         <v>29.41</v>
       </c>
       <c r="AO33" s="42">
         <v>25</v>
       </c>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33" s="42">
+        <v>21.74</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="42">
         <v>13.16</v>
       </c>
       <c r="F34" s="42">
         <v>10</v>
       </c>
       <c r="G34" s="42">
         <v>8.4700000000000006</v>
       </c>
       <c r="H34" s="42">
         <v>7.41</v>
       </c>
       <c r="I34" s="42">
@@ -15026,52 +15417,55 @@
       </c>
       <c r="AH34" s="36">
         <v>7.41</v>
       </c>
       <c r="AI34" s="42">
         <v>6.67</v>
       </c>
       <c r="AJ34" s="42">
         <v>6.1</v>
       </c>
       <c r="AK34" s="42">
         <v>5.75</v>
       </c>
       <c r="AL34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO34" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="42">
         <v>12.5</v>
       </c>
       <c r="F35" s="42">
         <v>10.53</v>
       </c>
       <c r="G35" s="42">
         <v>8.6199999999999992</v>
       </c>
       <c r="H35" s="42">
         <v>7.58</v>
       </c>
       <c r="I35" s="42">
@@ -15151,52 +15545,55 @@
       </c>
       <c r="AH35" s="36">
         <v>8.6999999999999993</v>
       </c>
       <c r="AI35" s="42">
         <v>8</v>
       </c>
       <c r="AJ35" s="42">
         <v>7.3</v>
       </c>
       <c r="AK35" s="42">
         <v>6.71</v>
       </c>
       <c r="AL35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO35" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="10">
         <v>31.25</v>
       </c>
       <c r="C36" s="42">
         <v>13.89</v>
       </c>
       <c r="D36" s="42">
         <v>8.77</v>
       </c>
       <c r="E36" s="42">
         <v>6.45</v>
       </c>
       <c r="F36" s="42">
         <v>5.18</v>
       </c>
       <c r="G36" s="42">
         <v>3.97</v>
       </c>
       <c r="H36" s="42">
         <v>3.28</v>
       </c>
       <c r="I36" s="42">
@@ -15276,52 +15673,55 @@
       </c>
       <c r="AH36" s="36">
         <v>11.24</v>
       </c>
       <c r="AI36" s="42">
         <v>10.17</v>
       </c>
       <c r="AJ36" s="42">
         <v>9.23</v>
       </c>
       <c r="AK36" s="42">
         <v>8.36</v>
       </c>
       <c r="AL36" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM36" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN36" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO36" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="42" t="s">
@@ -15401,52 +15801,55 @@
       </c>
       <c r="AH37" s="36">
         <v>18.87</v>
       </c>
       <c r="AI37" s="42">
         <v>17.239999999999998</v>
       </c>
       <c r="AJ37" s="42">
         <v>15.87</v>
       </c>
       <c r="AK37" s="42">
         <v>14.71</v>
       </c>
       <c r="AL37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO37" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="42" t="s">
@@ -15526,52 +15929,55 @@
       </c>
       <c r="AH38" s="36">
         <v>27.78</v>
       </c>
       <c r="AI38" s="42">
         <v>25.32</v>
       </c>
       <c r="AJ38" s="42">
         <v>24.69</v>
       </c>
       <c r="AK38" s="42">
         <v>22.73</v>
       </c>
       <c r="AL38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM38" s="42">
         <v>83.33</v>
       </c>
       <c r="AN38" s="42">
         <v>66.67</v>
       </c>
       <c r="AO38" s="42">
         <v>100</v>
       </c>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38" s="42">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="42">
         <v>16.95</v>
       </c>
       <c r="E39" s="42">
         <v>27.4</v>
       </c>
       <c r="F39" s="42">
         <v>35.29</v>
       </c>
       <c r="G39" s="42">
         <v>30.93</v>
       </c>
       <c r="H39" s="42">
         <v>25.21</v>
       </c>
       <c r="I39" s="42">
@@ -15651,52 +16057,55 @@
       </c>
       <c r="AH39" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AI39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO39" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="40" spans="1:41">
+      <c r="AP39" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="42">
         <v>9.43</v>
       </c>
       <c r="F40" s="42">
         <v>7.87</v>
       </c>
       <c r="G40" s="42">
         <v>6.29</v>
       </c>
       <c r="H40" s="42">
         <v>5.46</v>
       </c>
       <c r="I40" s="42">
@@ -15776,52 +16185,55 @@
       </c>
       <c r="AH40" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AI40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN40" s="42">
         <v>16.13</v>
       </c>
       <c r="AO40" s="42">
         <v>12.5</v>
       </c>
-    </row>
-    <row r="41" spans="1:41">
+      <c r="AP40" s="42">
+        <v>20.83</v>
+      </c>
+    </row>
+    <row r="41" spans="1:42">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G41" s="42">
         <v>21.74</v>
       </c>
       <c r="H41" s="42">
         <v>18.18</v>
       </c>
       <c r="I41" s="42">
@@ -15901,52 +16313,55 @@
       </c>
       <c r="AH41" s="36" t="s">
         <v>31</v>
       </c>
       <c r="AI41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ41" s="42">
         <v>23.53</v>
       </c>
       <c r="AK41" s="42">
         <v>22.47</v>
       </c>
       <c r="AL41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN41" s="42">
         <v>52.63</v>
       </c>
       <c r="AO41" s="42">
         <v>35.71</v>
       </c>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41" s="42">
+        <v>58.82</v>
+      </c>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G42" s="11" t="s">
         <v>31</v>
       </c>
       <c r="H42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="42" t="s">
@@ -16026,52 +16441,55 @@
       </c>
       <c r="AH42" s="36">
         <v>8</v>
       </c>
       <c r="AI42" s="42">
         <v>7.09</v>
       </c>
       <c r="AJ42" s="42">
         <v>6.41</v>
       </c>
       <c r="AK42" s="42">
         <v>5.81</v>
       </c>
       <c r="AL42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO42" s="42" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="43" spans="1:41" s="50" customFormat="1">
+      <c r="AP42" s="42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:42" s="50" customFormat="1">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="41" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="D43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="F43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="38" t="s">
         <v>31</v>
       </c>
       <c r="H43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="43" t="s">
@@ -16151,70 +16569,73 @@
       </c>
       <c r="AH43" s="19">
         <v>17.239999999999998</v>
       </c>
       <c r="AI43" s="43">
         <v>19.84</v>
       </c>
       <c r="AJ43" s="43">
         <v>18.05</v>
       </c>
       <c r="AK43" s="43">
         <v>16.5</v>
       </c>
       <c r="AL43" s="43">
         <v>50</v>
       </c>
       <c r="AM43" s="43">
         <v>30.3</v>
       </c>
       <c r="AN43" s="43">
         <v>16.670000000000002</v>
       </c>
       <c r="AO43" s="43">
         <v>22.22</v>
       </c>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43" s="43">
+        <v>19.420000000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="AV3:AW3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:AK6"/>
     <mergeCell ref="A22:AK22"/>
     <mergeCell ref="A29:AK29"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
+    <mergeCell ref="AV3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A6:AK6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
       <vt:lpstr>Коэффициенттер барлығы</vt:lpstr>
       <vt:lpstr>Нәресте өлім-жітімі</vt:lpstr>