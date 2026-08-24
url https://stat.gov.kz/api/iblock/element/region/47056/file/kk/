--- v3 (2026-07-22)
+++ v4 (2026-08-24)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12348" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23250" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер барлығы" sheetId="2" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="4" r:id="rId3"/>
     <sheet name="Нәресте өлім-жітім коэфф." sheetId="5" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1829" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1883" uniqueCount="50">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -399,51 +399,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -556,97 +556,109 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -918,181 +930,181 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="D1" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="24.33203125" style="17" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.42578125" style="17" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.7109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.44140625" style="17" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.85546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.42578125" style="17" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.7109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.44140625" style="17" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="17"/>
+    <col min="20" max="20" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.85546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="64" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="64"/>
-[...22 lines deleted...]
-      <c r="Y1" s="64"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
+      <c r="Y1" s="68"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:37" s="20" customFormat="1">
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="59">
+      <c r="A4" s="66"/>
+      <c r="B4" s="63">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="63">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="64"/>
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="63">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...9 lines deleted...]
-      <c r="AK4" s="60"/>
+      <c r="AA4" s="64"/>
+      <c r="AB4" s="64"/>
+      <c r="AC4" s="64"/>
+      <c r="AD4" s="64"/>
+      <c r="AE4" s="64"/>
+      <c r="AF4" s="64"/>
+      <c r="AG4" s="64"/>
+      <c r="AH4" s="64"/>
+      <c r="AI4" s="64"/>
+      <c r="AJ4" s="64"/>
+      <c r="AK4" s="64"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="63"/>
+      <c r="A5" s="67"/>
       <c r="B5" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="15" t="s">
@@ -1159,77 +1171,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="15" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="15" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="65" t="s">
+      <c r="A6" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="65"/>
-[...22 lines deleted...]
-      <c r="Y6" s="65"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="69"/>
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="1">
         <v>621</v>
       </c>
       <c r="C7" s="1">
         <v>479</v>
       </c>
       <c r="D7" s="1">
         <v>473</v>
       </c>
       <c r="E7" s="1">
         <v>508</v>
       </c>
       <c r="F7" s="1">
         <v>513</v>
       </c>
       <c r="G7" s="23">
         <v>485</v>
       </c>
       <c r="H7" s="1">
         <v>488</v>
@@ -1278,50 +1290,59 @@
       </c>
       <c r="W7" s="39">
         <v>506</v>
       </c>
       <c r="X7" s="39">
         <v>495</v>
       </c>
       <c r="Y7" s="39">
         <v>534</v>
       </c>
       <c r="Z7" s="57">
         <v>514</v>
       </c>
       <c r="AA7" s="57">
         <v>395</v>
       </c>
       <c r="AB7" s="57">
         <v>549</v>
       </c>
       <c r="AC7" s="57">
         <v>542</v>
       </c>
       <c r="AD7" s="1">
         <v>456</v>
       </c>
+      <c r="AE7" s="58">
+        <v>487</v>
+      </c>
+      <c r="AF7" s="50"/>
+      <c r="AG7" s="50"/>
+      <c r="AH7" s="50"/>
+      <c r="AI7" s="50"/>
+      <c r="AJ7" s="50"/>
+      <c r="AK7" s="50"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="1">
         <v>247</v>
       </c>
       <c r="C8" s="1">
         <v>205</v>
       </c>
       <c r="D8" s="1">
         <v>204</v>
       </c>
       <c r="E8" s="1">
         <v>211</v>
       </c>
       <c r="F8" s="1">
         <v>213</v>
       </c>
       <c r="G8" s="23">
         <v>186</v>
       </c>
       <c r="H8" s="1">
         <v>204</v>
@@ -1370,50 +1391,59 @@
       </c>
       <c r="W8" s="39">
         <v>211</v>
       </c>
       <c r="X8" s="39">
         <v>221</v>
       </c>
       <c r="Y8" s="39">
         <v>212</v>
       </c>
       <c r="Z8" s="57">
         <v>222</v>
       </c>
       <c r="AA8" s="57">
         <v>160</v>
       </c>
       <c r="AB8" s="57">
         <v>188</v>
       </c>
       <c r="AC8" s="57">
         <v>254</v>
       </c>
       <c r="AD8" s="1">
         <v>187</v>
       </c>
+      <c r="AE8" s="58">
+        <v>199</v>
+      </c>
+      <c r="AF8" s="50"/>
+      <c r="AG8" s="50"/>
+      <c r="AH8" s="50"/>
+      <c r="AI8" s="50"/>
+      <c r="AJ8" s="50"/>
+      <c r="AK8" s="50"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="1">
         <v>38</v>
       </c>
       <c r="C9" s="1">
         <v>31</v>
       </c>
       <c r="D9" s="1">
         <v>33</v>
       </c>
       <c r="E9" s="1">
         <v>32</v>
       </c>
       <c r="F9" s="1">
         <v>39</v>
       </c>
       <c r="G9" s="23">
         <v>26</v>
       </c>
       <c r="H9" s="1">
         <v>29</v>
@@ -1462,50 +1492,59 @@
       </c>
       <c r="W9" s="39">
         <v>43</v>
       </c>
       <c r="X9" s="39">
         <v>25</v>
       </c>
       <c r="Y9" s="39">
         <v>34</v>
       </c>
       <c r="Z9" s="57">
         <v>34</v>
       </c>
       <c r="AA9" s="57">
         <v>35</v>
       </c>
       <c r="AB9" s="57">
         <v>39</v>
       </c>
       <c r="AC9" s="57">
         <v>38</v>
       </c>
       <c r="AD9" s="1">
         <v>21</v>
       </c>
+      <c r="AE9" s="58">
+        <v>32</v>
+      </c>
+      <c r="AF9" s="50"/>
+      <c r="AG9" s="50"/>
+      <c r="AH9" s="50"/>
+      <c r="AI9" s="50"/>
+      <c r="AJ9" s="50"/>
+      <c r="AK9" s="50"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="1">
         <v>15</v>
       </c>
       <c r="C10" s="1">
         <v>7</v>
       </c>
       <c r="D10" s="1">
         <v>8</v>
       </c>
       <c r="E10" s="1">
         <v>13</v>
       </c>
       <c r="F10" s="1">
         <v>10</v>
       </c>
       <c r="G10" s="23">
         <v>9</v>
       </c>
       <c r="H10" s="1">
         <v>7</v>
@@ -1554,50 +1593,59 @@
       </c>
       <c r="W10" s="39">
         <v>5</v>
       </c>
       <c r="X10" s="39">
         <v>10</v>
       </c>
       <c r="Y10" s="39">
         <v>8</v>
       </c>
       <c r="Z10" s="57">
         <v>10</v>
       </c>
       <c r="AA10" s="57">
         <v>14</v>
       </c>
       <c r="AB10" s="57">
         <v>7</v>
       </c>
       <c r="AC10" s="57">
         <v>8</v>
       </c>
       <c r="AD10" s="1">
         <v>12</v>
       </c>
+      <c r="AE10" s="58">
+        <v>9</v>
+      </c>
+      <c r="AF10" s="50"/>
+      <c r="AG10" s="50"/>
+      <c r="AH10" s="50"/>
+      <c r="AI10" s="50"/>
+      <c r="AJ10" s="50"/>
+      <c r="AK10" s="50"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="1">
         <v>42</v>
       </c>
       <c r="C11" s="1">
         <v>23</v>
       </c>
       <c r="D11" s="1">
         <v>21</v>
       </c>
       <c r="E11" s="1">
         <v>36</v>
       </c>
       <c r="F11" s="1">
         <v>24</v>
       </c>
       <c r="G11" s="23">
         <v>34</v>
       </c>
       <c r="H11" s="1">
         <v>30</v>
@@ -1646,50 +1694,59 @@
       </c>
       <c r="W11" s="39">
         <v>28</v>
       </c>
       <c r="X11" s="39">
         <v>24</v>
       </c>
       <c r="Y11" s="39">
         <v>29</v>
       </c>
       <c r="Z11" s="57">
         <v>26</v>
       </c>
       <c r="AA11" s="57">
         <v>13</v>
       </c>
       <c r="AB11" s="57">
         <v>36</v>
       </c>
       <c r="AC11" s="57">
         <v>32</v>
       </c>
       <c r="AD11" s="1">
         <v>22</v>
       </c>
+      <c r="AE11" s="58">
+        <v>31</v>
+      </c>
+      <c r="AF11" s="50"/>
+      <c r="AG11" s="50"/>
+      <c r="AH11" s="50"/>
+      <c r="AI11" s="50"/>
+      <c r="AJ11" s="50"/>
+      <c r="AK11" s="50"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="1">
         <v>32</v>
       </c>
       <c r="C12" s="1">
         <v>11</v>
       </c>
       <c r="D12" s="1">
         <v>19</v>
       </c>
       <c r="E12" s="1">
         <v>23</v>
       </c>
       <c r="F12" s="1">
         <v>18</v>
       </c>
       <c r="G12" s="23">
         <v>29</v>
       </c>
       <c r="H12" s="1">
         <v>19</v>
@@ -1738,50 +1795,59 @@
       </c>
       <c r="W12" s="39">
         <v>16</v>
       </c>
       <c r="X12" s="39">
         <v>17</v>
       </c>
       <c r="Y12" s="39">
         <v>16</v>
       </c>
       <c r="Z12" s="57">
         <v>23</v>
       </c>
       <c r="AA12" s="57">
         <v>9</v>
       </c>
       <c r="AB12" s="57">
         <v>28</v>
       </c>
       <c r="AC12" s="57">
         <v>22</v>
       </c>
       <c r="AD12" s="1">
         <v>15</v>
       </c>
+      <c r="AE12" s="58">
+        <v>15</v>
+      </c>
+      <c r="AF12" s="50"/>
+      <c r="AG12" s="50"/>
+      <c r="AH12" s="50"/>
+      <c r="AI12" s="50"/>
+      <c r="AJ12" s="50"/>
+      <c r="AK12" s="50"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="1">
         <v>27</v>
       </c>
       <c r="C13" s="1">
         <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>22</v>
       </c>
       <c r="E13" s="1">
         <v>18</v>
       </c>
       <c r="F13" s="1">
         <v>19</v>
       </c>
       <c r="G13" s="23">
         <v>15</v>
       </c>
       <c r="H13" s="1">
         <v>20</v>
@@ -1830,50 +1896,59 @@
       </c>
       <c r="W13" s="39">
         <v>24</v>
       </c>
       <c r="X13" s="39">
         <v>19</v>
       </c>
       <c r="Y13" s="39">
         <v>20</v>
       </c>
       <c r="Z13" s="57">
         <v>15</v>
       </c>
       <c r="AA13" s="57">
         <v>13</v>
       </c>
       <c r="AB13" s="57">
         <v>18</v>
       </c>
       <c r="AC13" s="57">
         <v>15</v>
       </c>
       <c r="AD13" s="1">
         <v>13</v>
       </c>
+      <c r="AE13" s="58">
+        <v>21</v>
+      </c>
+      <c r="AF13" s="50"/>
+      <c r="AG13" s="50"/>
+      <c r="AH13" s="50"/>
+      <c r="AI13" s="50"/>
+      <c r="AJ13" s="50"/>
+      <c r="AK13" s="50"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="1">
         <v>54</v>
       </c>
       <c r="C14" s="1">
         <v>43</v>
       </c>
       <c r="D14" s="1">
         <v>36</v>
       </c>
       <c r="E14" s="1">
         <v>32</v>
       </c>
       <c r="F14" s="1">
         <v>42</v>
       </c>
       <c r="G14" s="23">
         <v>38</v>
       </c>
       <c r="H14" s="1">
         <v>39</v>
@@ -1922,50 +1997,59 @@
       </c>
       <c r="W14" s="39">
         <v>43</v>
       </c>
       <c r="X14" s="39">
         <v>42</v>
       </c>
       <c r="Y14" s="39">
         <v>39</v>
       </c>
       <c r="Z14" s="57">
         <v>42</v>
       </c>
       <c r="AA14" s="57">
         <v>40</v>
       </c>
       <c r="AB14" s="57">
         <v>62</v>
       </c>
       <c r="AC14" s="57">
         <v>41</v>
       </c>
       <c r="AD14" s="1">
         <v>52</v>
       </c>
+      <c r="AE14" s="58">
+        <v>34</v>
+      </c>
+      <c r="AF14" s="50"/>
+      <c r="AG14" s="50"/>
+      <c r="AH14" s="50"/>
+      <c r="AI14" s="50"/>
+      <c r="AJ14" s="50"/>
+      <c r="AK14" s="50"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="1">
         <v>12</v>
       </c>
       <c r="C15" s="1">
         <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>14</v>
       </c>
       <c r="E15" s="1">
         <v>18</v>
       </c>
       <c r="F15" s="1">
         <v>12</v>
       </c>
       <c r="G15" s="23">
         <v>21</v>
       </c>
       <c r="H15" s="1">
         <v>23</v>
@@ -2014,50 +2098,59 @@
       </c>
       <c r="W15" s="39">
         <v>17</v>
       </c>
       <c r="X15" s="39">
         <v>9</v>
       </c>
       <c r="Y15" s="39">
         <v>21</v>
       </c>
       <c r="Z15" s="57">
         <v>17</v>
       </c>
       <c r="AA15" s="57">
         <v>15</v>
       </c>
       <c r="AB15" s="57">
         <v>18</v>
       </c>
       <c r="AC15" s="57">
         <v>18</v>
       </c>
       <c r="AD15" s="1">
         <v>16</v>
       </c>
+      <c r="AE15" s="58">
+        <v>20</v>
+      </c>
+      <c r="AF15" s="50"/>
+      <c r="AG15" s="50"/>
+      <c r="AH15" s="50"/>
+      <c r="AI15" s="50"/>
+      <c r="AJ15" s="50"/>
+      <c r="AK15" s="50"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="1">
         <v>31</v>
       </c>
       <c r="C16" s="1">
         <v>23</v>
       </c>
       <c r="D16" s="1">
         <v>11</v>
       </c>
       <c r="E16" s="1">
         <v>21</v>
       </c>
       <c r="F16" s="1">
         <v>28</v>
       </c>
       <c r="G16" s="23">
         <v>19</v>
       </c>
       <c r="H16" s="1">
         <v>22</v>
@@ -2106,52 +2199,61 @@
       </c>
       <c r="W16" s="39">
         <v>24</v>
       </c>
       <c r="X16" s="39">
         <v>11</v>
       </c>
       <c r="Y16" s="39">
         <v>27</v>
       </c>
       <c r="Z16" s="57">
         <v>15</v>
       </c>
       <c r="AA16" s="57">
         <v>15</v>
       </c>
       <c r="AB16" s="57">
         <v>21</v>
       </c>
       <c r="AC16" s="57">
         <v>12</v>
       </c>
       <c r="AD16" s="1">
         <v>14</v>
       </c>
+      <c r="AE16" s="58">
+        <v>21</v>
+      </c>
+      <c r="AF16" s="50"/>
+      <c r="AG16" s="50"/>
+      <c r="AH16" s="50"/>
+      <c r="AI16" s="50"/>
+      <c r="AJ16" s="50"/>
+      <c r="AK16" s="50"/>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:37">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="1">
         <v>19</v>
       </c>
       <c r="C17" s="1">
         <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>24</v>
       </c>
       <c r="E17" s="1">
         <v>19</v>
       </c>
       <c r="F17" s="1">
         <v>26</v>
       </c>
       <c r="G17" s="23">
         <v>27</v>
       </c>
       <c r="H17" s="1">
         <v>19</v>
       </c>
       <c r="I17" s="39">
@@ -2198,52 +2300,61 @@
       </c>
       <c r="W17" s="39">
         <v>17</v>
       </c>
       <c r="X17" s="39">
         <v>24</v>
       </c>
       <c r="Y17" s="39">
         <v>25</v>
       </c>
       <c r="Z17" s="57">
         <v>25</v>
       </c>
       <c r="AA17" s="57">
         <v>22</v>
       </c>
       <c r="AB17" s="57">
         <v>26</v>
       </c>
       <c r="AC17" s="57">
         <v>22</v>
       </c>
       <c r="AD17" s="1">
         <v>29</v>
       </c>
+      <c r="AE17" s="58">
+        <v>17</v>
+      </c>
+      <c r="AF17" s="50"/>
+      <c r="AG17" s="50"/>
+      <c r="AH17" s="50"/>
+      <c r="AI17" s="50"/>
+      <c r="AJ17" s="50"/>
+      <c r="AK17" s="50"/>
     </row>
-    <row r="18" spans="1:30">
+    <row r="18" spans="1:37">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="1">
         <v>43</v>
       </c>
       <c r="C18" s="1">
         <v>36</v>
       </c>
       <c r="D18" s="1">
         <v>36</v>
       </c>
       <c r="E18" s="1">
         <v>35</v>
       </c>
       <c r="F18" s="1">
         <v>33</v>
       </c>
       <c r="G18" s="23">
         <v>34</v>
       </c>
       <c r="H18" s="1">
         <v>28</v>
       </c>
       <c r="I18" s="39">
@@ -2290,52 +2401,61 @@
       </c>
       <c r="W18" s="39">
         <v>36</v>
       </c>
       <c r="X18" s="39">
         <v>37</v>
       </c>
       <c r="Y18" s="39">
         <v>39</v>
       </c>
       <c r="Z18" s="57">
         <v>38</v>
       </c>
       <c r="AA18" s="57">
         <v>25</v>
       </c>
       <c r="AB18" s="57">
         <v>44</v>
       </c>
       <c r="AC18" s="57">
         <v>25</v>
       </c>
       <c r="AD18" s="1">
         <v>36</v>
       </c>
+      <c r="AE18" s="58">
+        <v>37</v>
+      </c>
+      <c r="AF18" s="50"/>
+      <c r="AG18" s="50"/>
+      <c r="AH18" s="50"/>
+      <c r="AI18" s="50"/>
+      <c r="AJ18" s="50"/>
+      <c r="AK18" s="50"/>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:37">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="1">
         <v>18</v>
       </c>
       <c r="C19" s="1">
         <v>8</v>
       </c>
       <c r="D19" s="1">
         <v>9</v>
       </c>
       <c r="E19" s="1">
         <v>7</v>
       </c>
       <c r="F19" s="1">
         <v>11</v>
       </c>
       <c r="G19" s="23">
         <v>7</v>
       </c>
       <c r="H19" s="1">
         <v>7</v>
       </c>
       <c r="I19" s="39">
@@ -2382,52 +2502,61 @@
       </c>
       <c r="W19" s="39">
         <v>10</v>
       </c>
       <c r="X19" s="39">
         <v>12</v>
       </c>
       <c r="Y19" s="39">
         <v>13</v>
       </c>
       <c r="Z19" s="57">
         <v>8</v>
       </c>
       <c r="AA19" s="57">
         <v>10</v>
       </c>
       <c r="AB19" s="57">
         <v>11</v>
       </c>
       <c r="AC19" s="57">
         <v>10</v>
       </c>
       <c r="AD19" s="1">
         <v>7</v>
       </c>
+      <c r="AE19" s="58">
+        <v>8</v>
+      </c>
+      <c r="AF19" s="50"/>
+      <c r="AG19" s="50"/>
+      <c r="AH19" s="50"/>
+      <c r="AI19" s="50"/>
+      <c r="AJ19" s="50"/>
+      <c r="AK19" s="50"/>
     </row>
-    <row r="20" spans="1:30">
+    <row r="20" spans="1:37">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="1">
         <v>7</v>
       </c>
       <c r="C20" s="1">
         <v>4</v>
       </c>
       <c r="D20" s="1">
         <v>12</v>
       </c>
       <c r="E20" s="1">
         <v>10</v>
       </c>
       <c r="F20" s="1">
         <v>6</v>
       </c>
       <c r="G20" s="23">
         <v>11</v>
       </c>
       <c r="H20" s="1">
         <v>7</v>
       </c>
       <c r="I20" s="39">
@@ -2474,52 +2603,61 @@
       </c>
       <c r="W20" s="39">
         <v>8</v>
       </c>
       <c r="X20" s="39">
         <v>6</v>
       </c>
       <c r="Y20" s="39">
         <v>7</v>
       </c>
       <c r="Z20" s="57">
         <v>6</v>
       </c>
       <c r="AA20" s="57">
         <v>8</v>
       </c>
       <c r="AB20" s="57">
         <v>9</v>
       </c>
       <c r="AC20" s="57">
         <v>8</v>
       </c>
       <c r="AD20" s="1">
         <v>10</v>
       </c>
+      <c r="AE20" s="58">
+        <v>7</v>
+      </c>
+      <c r="AF20" s="50"/>
+      <c r="AG20" s="50"/>
+      <c r="AH20" s="50"/>
+      <c r="AI20" s="50"/>
+      <c r="AJ20" s="50"/>
+      <c r="AK20" s="50"/>
     </row>
-    <row r="21" spans="1:30">
+    <row r="21" spans="1:37">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="1">
         <v>36</v>
       </c>
       <c r="C21" s="1">
         <v>29</v>
       </c>
       <c r="D21" s="1">
         <v>24</v>
       </c>
       <c r="E21" s="1">
         <v>33</v>
       </c>
       <c r="F21" s="1">
         <v>32</v>
       </c>
       <c r="G21" s="23">
         <v>29</v>
       </c>
       <c r="H21" s="1">
         <v>34</v>
       </c>
       <c r="I21" s="39">
@@ -2566,85 +2704,101 @@
       </c>
       <c r="W21" s="39">
         <v>24</v>
       </c>
       <c r="X21" s="39">
         <v>38</v>
       </c>
       <c r="Y21" s="39">
         <v>44</v>
       </c>
       <c r="Z21" s="57">
         <v>33</v>
       </c>
       <c r="AA21" s="57">
         <v>16</v>
       </c>
       <c r="AB21" s="57">
         <v>42</v>
       </c>
       <c r="AC21" s="57">
         <v>37</v>
       </c>
       <c r="AD21" s="1">
         <v>22</v>
       </c>
+      <c r="AE21" s="58">
+        <v>36</v>
+      </c>
+      <c r="AF21" s="50"/>
+      <c r="AG21" s="50"/>
+      <c r="AH21" s="50"/>
+      <c r="AI21" s="50"/>
+      <c r="AJ21" s="50"/>
+      <c r="AK21" s="50"/>
     </row>
-    <row r="22" spans="1:30">
-      <c r="A22" s="66" t="s">
+    <row r="22" spans="1:37">
+      <c r="A22" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="66"/>
-[...22 lines deleted...]
-      <c r="Y22" s="66"/>
+      <c r="B22" s="70"/>
+      <c r="C22" s="70"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="70"/>
+      <c r="F22" s="70"/>
+      <c r="G22" s="70"/>
+      <c r="H22" s="70"/>
+      <c r="I22" s="70"/>
+      <c r="J22" s="70"/>
+      <c r="K22" s="70"/>
+      <c r="L22" s="70"/>
+      <c r="M22" s="70"/>
+      <c r="N22" s="70"/>
+      <c r="O22" s="70"/>
+      <c r="P22" s="70"/>
+      <c r="Q22" s="70"/>
+      <c r="R22" s="70"/>
+      <c r="S22" s="70"/>
+      <c r="T22" s="70"/>
+      <c r="U22" s="70"/>
+      <c r="V22" s="70"/>
+      <c r="W22" s="70"/>
+      <c r="X22" s="70"/>
+      <c r="Y22" s="70"/>
       <c r="Z22" s="50"/>
       <c r="AA22" s="50"/>
       <c r="AB22" s="50"/>
       <c r="AC22" s="57"/>
+      <c r="AE22" s="50"/>
+      <c r="AF22" s="50"/>
+      <c r="AG22" s="50"/>
+      <c r="AH22" s="50"/>
+      <c r="AI22" s="50"/>
+      <c r="AJ22" s="50"/>
+      <c r="AK22" s="50"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:37">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="1">
         <v>295</v>
       </c>
       <c r="C23" s="1">
         <v>248</v>
       </c>
       <c r="D23" s="1">
         <v>228</v>
       </c>
       <c r="E23" s="1">
         <v>223</v>
       </c>
       <c r="F23" s="1">
         <v>249</v>
       </c>
       <c r="G23" s="23">
         <v>222</v>
       </c>
       <c r="H23" s="1">
         <v>251</v>
       </c>
       <c r="I23" s="39">
@@ -2691,52 +2845,61 @@
       </c>
       <c r="W23" s="39">
         <v>262</v>
       </c>
       <c r="X23" s="39">
         <v>247</v>
       </c>
       <c r="Y23" s="39">
         <v>261</v>
       </c>
       <c r="Z23" s="57">
         <v>250</v>
       </c>
       <c r="AA23" s="57">
         <v>190</v>
       </c>
       <c r="AB23" s="57">
         <v>232</v>
       </c>
       <c r="AC23" s="57">
         <v>281</v>
       </c>
       <c r="AD23" s="1">
         <v>214</v>
       </c>
+      <c r="AE23" s="58">
+        <v>248</v>
+      </c>
+      <c r="AF23" s="50"/>
+      <c r="AG23" s="50"/>
+      <c r="AH23" s="50"/>
+      <c r="AI23" s="50"/>
+      <c r="AJ23" s="50"/>
+      <c r="AK23" s="50"/>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:37">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="1">
         <v>247</v>
       </c>
       <c r="C24" s="1">
         <v>205</v>
       </c>
       <c r="D24" s="1">
         <v>204</v>
       </c>
       <c r="E24" s="1">
         <v>189</v>
       </c>
       <c r="F24" s="1">
         <v>213</v>
       </c>
       <c r="G24" s="23">
         <v>186</v>
       </c>
       <c r="H24" s="1">
         <v>204</v>
       </c>
       <c r="I24" s="39">
@@ -2783,52 +2946,61 @@
       </c>
       <c r="W24" s="39">
         <v>211</v>
       </c>
       <c r="X24" s="39">
         <v>221</v>
       </c>
       <c r="Y24" s="39">
         <v>212</v>
       </c>
       <c r="Z24" s="57">
         <v>222</v>
       </c>
       <c r="AA24" s="57">
         <v>160</v>
       </c>
       <c r="AB24" s="57">
         <v>188</v>
       </c>
       <c r="AC24" s="57">
         <v>254</v>
       </c>
       <c r="AD24" s="1">
         <v>187</v>
       </c>
+      <c r="AE24" s="58">
+        <v>199</v>
+      </c>
+      <c r="AF24" s="50"/>
+      <c r="AG24" s="50"/>
+      <c r="AH24" s="50"/>
+      <c r="AI24" s="50"/>
+      <c r="AJ24" s="50"/>
+      <c r="AK24" s="50"/>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:37">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="1">
         <v>15</v>
       </c>
       <c r="C25" s="1">
         <v>6</v>
       </c>
       <c r="D25" s="1">
         <v>5</v>
       </c>
       <c r="E25" s="1">
         <v>17</v>
       </c>
       <c r="F25" s="1">
         <v>9</v>
       </c>
       <c r="G25" s="23">
         <v>9</v>
       </c>
       <c r="H25" s="1">
         <v>11</v>
       </c>
       <c r="I25" s="39">
@@ -2875,52 +3047,61 @@
       </c>
       <c r="W25" s="39">
         <v>13</v>
       </c>
       <c r="X25" s="39">
         <v>5</v>
       </c>
       <c r="Y25" s="39">
         <v>9</v>
       </c>
       <c r="Z25" s="57">
         <v>3</v>
       </c>
       <c r="AA25" s="57">
         <v>5</v>
       </c>
       <c r="AB25" s="57">
         <v>11</v>
       </c>
       <c r="AC25" s="57">
         <v>8</v>
       </c>
       <c r="AD25" s="1">
         <v>3</v>
       </c>
+      <c r="AE25" s="58">
+        <v>13</v>
+      </c>
+      <c r="AF25" s="50"/>
+      <c r="AG25" s="50"/>
+      <c r="AH25" s="50"/>
+      <c r="AI25" s="50"/>
+      <c r="AJ25" s="50"/>
+      <c r="AK25" s="50"/>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:37">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="1">
         <v>7</v>
       </c>
       <c r="C26" s="1">
         <v>8</v>
       </c>
       <c r="D26" s="1">
         <v>7</v>
       </c>
       <c r="E26" s="1">
         <v>3</v>
       </c>
       <c r="F26" s="1">
         <v>2</v>
       </c>
       <c r="G26" s="23">
         <v>8</v>
       </c>
       <c r="H26" s="1">
         <v>16</v>
       </c>
       <c r="I26" s="39">
@@ -2967,52 +3148,61 @@
       </c>
       <c r="W26" s="39">
         <v>10</v>
       </c>
       <c r="X26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y26" s="39">
         <v>10</v>
       </c>
       <c r="Z26" s="57">
         <v>5</v>
       </c>
       <c r="AA26" s="57">
         <v>6</v>
       </c>
       <c r="AB26" s="57">
         <v>8</v>
       </c>
       <c r="AC26" s="57">
         <v>4</v>
       </c>
       <c r="AD26" s="1">
         <v>7</v>
       </c>
+      <c r="AE26" s="58">
+        <v>7</v>
+      </c>
+      <c r="AF26" s="50"/>
+      <c r="AG26" s="50"/>
+      <c r="AH26" s="50"/>
+      <c r="AI26" s="50"/>
+      <c r="AJ26" s="50"/>
+      <c r="AK26" s="50"/>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:37">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="1">
         <v>12</v>
       </c>
       <c r="C27" s="1">
         <v>14</v>
       </c>
       <c r="D27" s="1">
         <v>3</v>
       </c>
       <c r="E27" s="1">
         <v>5</v>
       </c>
       <c r="F27" s="1">
         <v>11</v>
       </c>
       <c r="G27" s="23">
         <v>7</v>
       </c>
       <c r="H27" s="1">
         <v>12</v>
       </c>
       <c r="I27" s="39">
@@ -3059,52 +3249,61 @@
       </c>
       <c r="W27" s="39">
         <v>15</v>
       </c>
       <c r="X27" s="39">
         <v>7</v>
       </c>
       <c r="Y27" s="39">
         <v>10</v>
       </c>
       <c r="Z27" s="57">
         <v>4</v>
       </c>
       <c r="AA27" s="57">
         <v>7</v>
       </c>
       <c r="AB27" s="57">
         <v>7</v>
       </c>
       <c r="AC27" s="57">
         <v>4</v>
       </c>
       <c r="AD27" s="1">
         <v>7</v>
       </c>
+      <c r="AE27" s="58">
+        <v>14</v>
+      </c>
+      <c r="AF27" s="50"/>
+      <c r="AG27" s="50"/>
+      <c r="AH27" s="50"/>
+      <c r="AI27" s="50"/>
+      <c r="AJ27" s="50"/>
+      <c r="AK27" s="50"/>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:37">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="1">
         <v>14</v>
       </c>
       <c r="C28" s="1">
         <v>15</v>
       </c>
       <c r="D28" s="1">
         <v>9</v>
       </c>
       <c r="E28" s="1">
         <v>9</v>
       </c>
       <c r="F28" s="1">
         <v>14</v>
       </c>
       <c r="G28" s="23">
         <v>12</v>
       </c>
       <c r="H28" s="1">
         <v>8</v>
       </c>
       <c r="I28" s="39">
@@ -3151,85 +3350,101 @@
       </c>
       <c r="W28" s="39">
         <v>13</v>
       </c>
       <c r="X28" s="39">
         <v>14</v>
       </c>
       <c r="Y28" s="39">
         <v>20</v>
       </c>
       <c r="Z28" s="57">
         <v>16</v>
       </c>
       <c r="AA28" s="57">
         <v>12</v>
       </c>
       <c r="AB28" s="57">
         <v>18</v>
       </c>
       <c r="AC28" s="57">
         <v>11</v>
       </c>
       <c r="AD28" s="1">
         <v>10</v>
       </c>
+      <c r="AE28" s="58">
+        <v>15</v>
+      </c>
+      <c r="AF28" s="50"/>
+      <c r="AG28" s="50"/>
+      <c r="AH28" s="50"/>
+      <c r="AI28" s="50"/>
+      <c r="AJ28" s="50"/>
+      <c r="AK28" s="50"/>
     </row>
-    <row r="29" spans="1:30">
-      <c r="A29" s="58" t="s">
+    <row r="29" spans="1:37">
+      <c r="A29" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="58"/>
-[...22 lines deleted...]
-      <c r="Y29" s="58"/>
+      <c r="B29" s="62"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="62"/>
+      <c r="F29" s="62"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="62"/>
+      <c r="I29" s="62"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="62"/>
+      <c r="N29" s="62"/>
+      <c r="O29" s="62"/>
+      <c r="P29" s="62"/>
+      <c r="Q29" s="62"/>
+      <c r="R29" s="62"/>
+      <c r="S29" s="62"/>
+      <c r="T29" s="62"/>
+      <c r="U29" s="62"/>
+      <c r="V29" s="62"/>
+      <c r="W29" s="62"/>
+      <c r="X29" s="62"/>
+      <c r="Y29" s="62"/>
       <c r="Z29" s="50"/>
       <c r="AA29" s="50"/>
       <c r="AB29" s="50"/>
       <c r="AC29" s="57"/>
+      <c r="AE29" s="50"/>
+      <c r="AF29" s="50"/>
+      <c r="AG29" s="50"/>
+      <c r="AH29" s="50"/>
+      <c r="AI29" s="50"/>
+      <c r="AJ29" s="50"/>
+      <c r="AK29" s="50"/>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:37">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="1">
         <v>326</v>
       </c>
       <c r="C30" s="1">
         <v>231</v>
       </c>
       <c r="D30" s="1">
         <v>245</v>
       </c>
       <c r="E30" s="1">
         <v>265</v>
       </c>
       <c r="F30" s="1">
         <v>264</v>
       </c>
       <c r="G30" s="23">
         <v>263</v>
       </c>
       <c r="H30" s="1">
         <v>237</v>
       </c>
       <c r="I30" s="40">
@@ -3276,52 +3491,61 @@
       </c>
       <c r="W30" s="40">
         <v>244</v>
       </c>
       <c r="X30" s="39">
         <v>248</v>
       </c>
       <c r="Y30" s="39">
         <v>273</v>
       </c>
       <c r="Z30" s="57">
         <v>264</v>
       </c>
       <c r="AA30" s="57">
         <v>205</v>
       </c>
       <c r="AB30" s="57">
         <v>317</v>
       </c>
       <c r="AC30" s="57">
         <v>261</v>
       </c>
       <c r="AD30" s="1">
         <v>242</v>
       </c>
+      <c r="AE30" s="58">
+        <v>239</v>
+      </c>
+      <c r="AF30" s="50"/>
+      <c r="AG30" s="50"/>
+      <c r="AH30" s="50"/>
+      <c r="AI30" s="50"/>
+      <c r="AJ30" s="50"/>
+      <c r="AK30" s="50"/>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:37">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1">
         <v>38</v>
       </c>
       <c r="C31" s="1">
         <v>31</v>
       </c>
       <c r="D31" s="1">
         <v>33</v>
       </c>
       <c r="E31" s="1">
         <v>32</v>
       </c>
       <c r="F31" s="1">
         <v>39</v>
       </c>
       <c r="G31" s="23">
         <v>26</v>
       </c>
       <c r="H31" s="1">
         <v>29</v>
       </c>
       <c r="I31" s="40">
@@ -3368,52 +3592,61 @@
       </c>
       <c r="W31" s="40">
         <v>43</v>
       </c>
       <c r="X31" s="39">
         <v>25</v>
       </c>
       <c r="Y31" s="39">
         <v>34</v>
       </c>
       <c r="Z31" s="57">
         <v>34</v>
       </c>
       <c r="AA31" s="57">
         <v>35</v>
       </c>
       <c r="AB31" s="57">
         <v>39</v>
       </c>
       <c r="AC31" s="57">
         <v>38</v>
       </c>
       <c r="AD31" s="1">
         <v>21</v>
       </c>
+      <c r="AE31" s="58">
+        <v>32</v>
+      </c>
+      <c r="AF31" s="50"/>
+      <c r="AG31" s="50"/>
+      <c r="AH31" s="50"/>
+      <c r="AI31" s="50"/>
+      <c r="AJ31" s="50"/>
+      <c r="AK31" s="50"/>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:37">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="1">
         <v>15</v>
       </c>
       <c r="C32" s="1">
         <v>7</v>
       </c>
       <c r="D32" s="1">
         <v>8</v>
       </c>
       <c r="E32" s="1">
         <v>13</v>
       </c>
       <c r="F32" s="1">
         <v>10</v>
       </c>
       <c r="G32" s="23">
         <v>9</v>
       </c>
       <c r="H32" s="1">
         <v>7</v>
       </c>
       <c r="I32" s="40">
@@ -3460,52 +3693,61 @@
       </c>
       <c r="W32" s="40">
         <v>5</v>
       </c>
       <c r="X32" s="39">
         <v>10</v>
       </c>
       <c r="Y32" s="39">
         <v>8</v>
       </c>
       <c r="Z32" s="57">
         <v>10</v>
       </c>
       <c r="AA32" s="57">
         <v>14</v>
       </c>
       <c r="AB32" s="57">
         <v>7</v>
       </c>
       <c r="AC32" s="57">
         <v>8</v>
       </c>
       <c r="AD32" s="1">
         <v>12</v>
       </c>
+      <c r="AE32" s="58">
+        <v>9</v>
+      </c>
+      <c r="AF32" s="50"/>
+      <c r="AG32" s="50"/>
+      <c r="AH32" s="50"/>
+      <c r="AI32" s="50"/>
+      <c r="AJ32" s="50"/>
+      <c r="AK32" s="50"/>
     </row>
-    <row r="33" spans="1:30">
+    <row r="33" spans="1:37">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="1">
         <v>27</v>
       </c>
       <c r="C33" s="1">
         <v>17</v>
       </c>
       <c r="D33" s="1">
         <v>16</v>
       </c>
       <c r="E33" s="1">
         <v>23</v>
       </c>
       <c r="F33" s="1">
         <v>15</v>
       </c>
       <c r="G33" s="23">
         <v>25</v>
       </c>
       <c r="H33" s="1">
         <v>19</v>
       </c>
       <c r="I33" s="40">
@@ -3552,52 +3794,61 @@
       </c>
       <c r="W33" s="40">
         <v>15</v>
       </c>
       <c r="X33" s="39">
         <v>19</v>
       </c>
       <c r="Y33" s="39">
         <v>20</v>
       </c>
       <c r="Z33" s="57">
         <v>23</v>
       </c>
       <c r="AA33" s="57">
         <v>8</v>
       </c>
       <c r="AB33" s="57">
         <v>25</v>
       </c>
       <c r="AC33" s="57">
         <v>24</v>
       </c>
       <c r="AD33" s="1">
         <v>19</v>
       </c>
+      <c r="AE33" s="58">
+        <v>18</v>
+      </c>
+      <c r="AF33" s="50"/>
+      <c r="AG33" s="50"/>
+      <c r="AH33" s="50"/>
+      <c r="AI33" s="50"/>
+      <c r="AJ33" s="50"/>
+      <c r="AK33" s="50"/>
     </row>
-    <row r="34" spans="1:30">
+    <row r="34" spans="1:37">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="1">
         <v>32</v>
       </c>
       <c r="C34" s="1">
         <v>11</v>
       </c>
       <c r="D34" s="1">
         <v>19</v>
       </c>
       <c r="E34" s="1">
         <v>23</v>
       </c>
       <c r="F34" s="1">
         <v>18</v>
       </c>
       <c r="G34" s="23">
         <v>29</v>
       </c>
       <c r="H34" s="1">
         <v>19</v>
       </c>
       <c r="I34" s="40">
@@ -3644,52 +3895,61 @@
       </c>
       <c r="W34" s="40">
         <v>16</v>
       </c>
       <c r="X34" s="39">
         <v>17</v>
       </c>
       <c r="Y34" s="39">
         <v>16</v>
       </c>
       <c r="Z34" s="57">
         <v>23</v>
       </c>
       <c r="AA34" s="57">
         <v>9</v>
       </c>
       <c r="AB34" s="57">
         <v>28</v>
       </c>
       <c r="AC34" s="57">
         <v>22</v>
       </c>
       <c r="AD34" s="1">
         <v>15</v>
       </c>
+      <c r="AE34" s="58">
+        <v>15</v>
+      </c>
+      <c r="AF34" s="50"/>
+      <c r="AG34" s="50"/>
+      <c r="AH34" s="50"/>
+      <c r="AI34" s="50"/>
+      <c r="AJ34" s="50"/>
+      <c r="AK34" s="50"/>
     </row>
-    <row r="35" spans="1:30">
+    <row r="35" spans="1:37">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="1">
         <v>27</v>
       </c>
       <c r="C35" s="1">
         <v>18</v>
       </c>
       <c r="D35" s="1">
         <v>22</v>
       </c>
       <c r="E35" s="1">
         <v>18</v>
       </c>
       <c r="F35" s="1">
         <v>19</v>
       </c>
       <c r="G35" s="23">
         <v>15</v>
       </c>
       <c r="H35" s="1">
         <v>20</v>
       </c>
       <c r="I35" s="40">
@@ -3736,52 +3996,61 @@
       </c>
       <c r="W35" s="40">
         <v>24</v>
       </c>
       <c r="X35" s="39">
         <v>19</v>
       </c>
       <c r="Y35" s="39">
         <v>20</v>
       </c>
       <c r="Z35" s="57">
         <v>15</v>
       </c>
       <c r="AA35" s="57">
         <v>13</v>
       </c>
       <c r="AB35" s="57">
         <v>18</v>
       </c>
       <c r="AC35" s="57">
         <v>15</v>
       </c>
       <c r="AD35" s="1">
         <v>13</v>
       </c>
+      <c r="AE35" s="58">
+        <v>21</v>
+      </c>
+      <c r="AF35" s="50"/>
+      <c r="AG35" s="50"/>
+      <c r="AH35" s="50"/>
+      <c r="AI35" s="50"/>
+      <c r="AJ35" s="50"/>
+      <c r="AK35" s="50"/>
     </row>
-    <row r="36" spans="1:30">
+    <row r="36" spans="1:37">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="1">
         <v>54</v>
       </c>
       <c r="C36" s="1">
         <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>36</v>
       </c>
       <c r="E36" s="1">
         <v>32</v>
       </c>
       <c r="F36" s="1">
         <v>42</v>
       </c>
       <c r="G36" s="23">
         <v>38</v>
       </c>
       <c r="H36" s="1">
         <v>39</v>
       </c>
       <c r="I36" s="40">
@@ -3828,52 +4097,61 @@
       </c>
       <c r="W36" s="40">
         <v>43</v>
       </c>
       <c r="X36" s="39">
         <v>42</v>
       </c>
       <c r="Y36" s="39">
         <v>39</v>
       </c>
       <c r="Z36" s="57">
         <v>42</v>
       </c>
       <c r="AA36" s="57">
         <v>40</v>
       </c>
       <c r="AB36" s="57">
         <v>62</v>
       </c>
       <c r="AC36" s="57">
         <v>41</v>
       </c>
       <c r="AD36" s="1">
         <v>52</v>
       </c>
+      <c r="AE36" s="58">
+        <v>34</v>
+      </c>
+      <c r="AF36" s="50"/>
+      <c r="AG36" s="50"/>
+      <c r="AH36" s="50"/>
+      <c r="AI36" s="50"/>
+      <c r="AJ36" s="50"/>
+      <c r="AK36" s="50"/>
     </row>
-    <row r="37" spans="1:30">
+    <row r="37" spans="1:37">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="1">
         <v>5</v>
       </c>
       <c r="C37" s="1">
         <v>11</v>
       </c>
       <c r="D37" s="1">
         <v>7</v>
       </c>
       <c r="E37" s="1">
         <v>14</v>
       </c>
       <c r="F37" s="1">
         <v>10</v>
       </c>
       <c r="G37" s="23">
         <v>13</v>
       </c>
       <c r="H37" s="1">
         <v>7</v>
       </c>
       <c r="I37" s="40">
@@ -3920,52 +4198,61 @@
       </c>
       <c r="W37" s="40">
         <v>7</v>
       </c>
       <c r="X37" s="39">
         <v>9</v>
       </c>
       <c r="Y37" s="39">
         <v>11</v>
       </c>
       <c r="Z37" s="57">
         <v>12</v>
       </c>
       <c r="AA37" s="57">
         <v>9</v>
       </c>
       <c r="AB37" s="57">
         <v>10</v>
       </c>
       <c r="AC37" s="57">
         <v>14</v>
       </c>
       <c r="AD37" s="1">
         <v>9</v>
       </c>
+      <c r="AE37" s="58">
+        <v>13</v>
+      </c>
+      <c r="AF37" s="50"/>
+      <c r="AG37" s="50"/>
+      <c r="AH37" s="50"/>
+      <c r="AI37" s="50"/>
+      <c r="AJ37" s="50"/>
+      <c r="AK37" s="50"/>
     </row>
-    <row r="38" spans="1:30">
+    <row r="38" spans="1:37">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="1">
         <v>19</v>
       </c>
       <c r="C38" s="1">
         <v>9</v>
       </c>
       <c r="D38" s="1">
         <v>8</v>
       </c>
       <c r="E38" s="1">
         <v>14</v>
       </c>
       <c r="F38" s="1">
         <v>17</v>
       </c>
       <c r="G38" s="23">
         <v>12</v>
       </c>
       <c r="H38" s="1">
         <v>10</v>
       </c>
       <c r="I38" s="40">
@@ -4012,52 +4299,61 @@
       </c>
       <c r="W38" s="40">
         <v>9</v>
       </c>
       <c r="X38" s="39">
         <v>4</v>
       </c>
       <c r="Y38" s="39">
         <v>17</v>
       </c>
       <c r="Z38" s="57">
         <v>11</v>
       </c>
       <c r="AA38" s="57">
         <v>8</v>
       </c>
       <c r="AB38" s="57">
         <v>14</v>
       </c>
       <c r="AC38" s="57">
         <v>8</v>
       </c>
       <c r="AD38" s="1">
         <v>7</v>
       </c>
+      <c r="AE38" s="58">
+        <v>7</v>
+      </c>
+      <c r="AF38" s="50"/>
+      <c r="AG38" s="50"/>
+      <c r="AH38" s="50"/>
+      <c r="AI38" s="50"/>
+      <c r="AJ38" s="50"/>
+      <c r="AK38" s="50"/>
     </row>
-    <row r="39" spans="1:30">
+    <row r="39" spans="1:37">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="1">
         <v>19</v>
       </c>
       <c r="C39" s="1">
         <v>22</v>
       </c>
       <c r="D39" s="1">
         <v>24</v>
       </c>
       <c r="E39" s="1">
         <v>19</v>
       </c>
       <c r="F39" s="1">
         <v>26</v>
       </c>
       <c r="G39" s="23">
         <v>27</v>
       </c>
       <c r="H39" s="1">
         <v>19</v>
       </c>
       <c r="I39" s="40">
@@ -4104,52 +4400,61 @@
       </c>
       <c r="W39" s="40">
         <v>17</v>
       </c>
       <c r="X39" s="39">
         <v>24</v>
       </c>
       <c r="Y39" s="39">
         <v>25</v>
       </c>
       <c r="Z39" s="57">
         <v>25</v>
       </c>
       <c r="AA39" s="57">
         <v>22</v>
       </c>
       <c r="AB39" s="57">
         <v>26</v>
       </c>
       <c r="AC39" s="57">
         <v>22</v>
       </c>
       <c r="AD39" s="1">
         <v>29</v>
       </c>
+      <c r="AE39" s="58">
+        <v>17</v>
+      </c>
+      <c r="AF39" s="50"/>
+      <c r="AG39" s="50"/>
+      <c r="AH39" s="50"/>
+      <c r="AI39" s="50"/>
+      <c r="AJ39" s="50"/>
+      <c r="AK39" s="50"/>
     </row>
-    <row r="40" spans="1:30">
+    <row r="40" spans="1:37">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="1">
         <v>29</v>
       </c>
       <c r="C40" s="1">
         <v>21</v>
       </c>
       <c r="D40" s="1">
         <v>27</v>
       </c>
       <c r="E40" s="1">
         <v>27</v>
       </c>
       <c r="F40" s="1">
         <v>19</v>
       </c>
       <c r="G40" s="23">
         <v>22</v>
       </c>
       <c r="H40" s="1">
         <v>20</v>
       </c>
       <c r="I40" s="40">
@@ -4196,52 +4501,61 @@
       </c>
       <c r="W40" s="40">
         <v>23</v>
       </c>
       <c r="X40" s="39">
         <v>23</v>
       </c>
       <c r="Y40" s="39">
         <v>19</v>
       </c>
       <c r="Z40" s="57">
         <v>22</v>
       </c>
       <c r="AA40" s="57">
         <v>13</v>
       </c>
       <c r="AB40" s="57">
         <v>26</v>
       </c>
       <c r="AC40" s="57">
         <v>14</v>
       </c>
       <c r="AD40" s="1">
         <v>26</v>
       </c>
+      <c r="AE40" s="58">
+        <v>22</v>
+      </c>
+      <c r="AF40" s="50"/>
+      <c r="AG40" s="50"/>
+      <c r="AH40" s="50"/>
+      <c r="AI40" s="50"/>
+      <c r="AJ40" s="50"/>
+      <c r="AK40" s="50"/>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:37">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="1">
         <v>18</v>
       </c>
       <c r="C41" s="1">
         <v>8</v>
       </c>
       <c r="D41" s="1">
         <v>9</v>
       </c>
       <c r="E41" s="1">
         <v>7</v>
       </c>
       <c r="F41" s="1">
         <v>11</v>
       </c>
       <c r="G41" s="23">
         <v>7</v>
       </c>
       <c r="H41" s="1">
         <v>7</v>
       </c>
       <c r="I41" s="40">
@@ -4288,52 +4602,61 @@
       </c>
       <c r="W41" s="40">
         <v>10</v>
       </c>
       <c r="X41" s="39">
         <v>12</v>
       </c>
       <c r="Y41" s="39">
         <v>13</v>
       </c>
       <c r="Z41" s="57">
         <v>8</v>
       </c>
       <c r="AA41" s="57">
         <v>10</v>
       </c>
       <c r="AB41" s="57">
         <v>11</v>
       </c>
       <c r="AC41" s="57">
         <v>10</v>
       </c>
       <c r="AD41" s="1">
         <v>7</v>
       </c>
+      <c r="AE41" s="58">
+        <v>8</v>
+      </c>
+      <c r="AF41" s="50"/>
+      <c r="AG41" s="50"/>
+      <c r="AH41" s="50"/>
+      <c r="AI41" s="50"/>
+      <c r="AJ41" s="50"/>
+      <c r="AK41" s="50"/>
     </row>
-    <row r="42" spans="1:30">
+    <row r="42" spans="1:37">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="1">
         <v>7</v>
       </c>
       <c r="C42" s="1">
         <v>4</v>
       </c>
       <c r="D42" s="1">
         <v>12</v>
       </c>
       <c r="E42" s="1">
         <v>10</v>
       </c>
       <c r="F42" s="1">
         <v>6</v>
       </c>
       <c r="G42" s="23">
         <v>11</v>
       </c>
       <c r="H42" s="1">
         <v>7</v>
       </c>
       <c r="I42" s="40">
@@ -4380,52 +4703,61 @@
       </c>
       <c r="W42" s="40">
         <v>8</v>
       </c>
       <c r="X42" s="39">
         <v>6</v>
       </c>
       <c r="Y42" s="39">
         <v>7</v>
       </c>
       <c r="Z42" s="57">
         <v>6</v>
       </c>
       <c r="AA42" s="57">
         <v>8</v>
       </c>
       <c r="AB42" s="57">
         <v>9</v>
       </c>
       <c r="AC42" s="57">
         <v>8</v>
       </c>
       <c r="AD42" s="1">
         <v>10</v>
       </c>
+      <c r="AE42" s="58">
+        <v>7</v>
+      </c>
+      <c r="AF42" s="50"/>
+      <c r="AG42" s="50"/>
+      <c r="AH42" s="50"/>
+      <c r="AI42" s="50"/>
+      <c r="AJ42" s="50"/>
+      <c r="AK42" s="50"/>
     </row>
-    <row r="43" spans="1:30">
+    <row r="43" spans="1:37">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="2">
         <v>36</v>
       </c>
       <c r="C43" s="2">
         <v>29</v>
       </c>
       <c r="D43" s="2">
         <v>24</v>
       </c>
       <c r="E43" s="2">
         <v>33</v>
       </c>
       <c r="F43" s="2">
         <v>32</v>
       </c>
       <c r="G43" s="25">
         <v>29</v>
       </c>
       <c r="H43" s="25">
         <v>34</v>
       </c>
       <c r="I43" s="41">
@@ -4472,197 +4804,206 @@
       </c>
       <c r="W43" s="41">
         <v>24</v>
       </c>
       <c r="X43" s="54">
         <v>38</v>
       </c>
       <c r="Y43" s="54">
         <v>44</v>
       </c>
       <c r="Z43" s="56">
         <v>33</v>
       </c>
       <c r="AA43" s="56">
         <v>16</v>
       </c>
       <c r="AB43" s="56">
         <v>42</v>
       </c>
       <c r="AC43" s="56">
         <v>37</v>
       </c>
       <c r="AD43" s="2">
         <v>22</v>
       </c>
+      <c r="AE43" s="52">
+        <v>36</v>
+      </c>
+      <c r="AF43" s="34"/>
+      <c r="AG43" s="34"/>
+      <c r="AH43" s="34"/>
+      <c r="AI43" s="34"/>
+      <c r="AJ43" s="34"/>
+      <c r="AK43" s="34"/>
     </row>
-    <row r="44" spans="1:30">
+    <row r="44" spans="1:37">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="I1" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="24.33203125" style="17" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="6" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="8" max="9" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="18" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="20" max="21" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="17"/>
+    <col min="20" max="21" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="23" max="24" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="64" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="68" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="64"/>
-[...22 lines deleted...]
-      <c r="Y1" s="64"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
+      <c r="Y1" s="68"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="59">
+      <c r="A4" s="66"/>
+      <c r="B4" s="63">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="64"/>
+      <c r="N4" s="63">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="64"/>
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="63">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...9 lines deleted...]
-      <c r="AK4" s="60"/>
+      <c r="AA4" s="64"/>
+      <c r="AB4" s="64"/>
+      <c r="AC4" s="64"/>
+      <c r="AD4" s="64"/>
+      <c r="AE4" s="64"/>
+      <c r="AF4" s="64"/>
+      <c r="AG4" s="64"/>
+      <c r="AH4" s="64"/>
+      <c r="AI4" s="64"/>
+      <c r="AJ4" s="64"/>
+      <c r="AK4" s="64"/>
     </row>
-    <row r="5" spans="1:37" ht="20.399999999999999">
-      <c r="A5" s="63"/>
+    <row r="5" spans="1:37" ht="22.5">
+      <c r="A5" s="67"/>
       <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -4729,77 +5070,77 @@
         <v>23</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="53" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="53" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="53" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="65" t="s">
+      <c r="A6" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="65"/>
-[...22 lines deleted...]
-      <c r="Y6" s="65"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="69"/>
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="28">
         <v>13.94</v>
       </c>
       <c r="C7" s="28">
         <v>12.82</v>
       </c>
       <c r="D7" s="28">
         <v>12.05</v>
       </c>
       <c r="E7" s="28">
         <v>11.98</v>
       </c>
       <c r="F7" s="28">
         <v>11.87</v>
       </c>
       <c r="G7" s="29">
         <v>11.77</v>
       </c>
       <c r="H7" s="28">
         <v>11.65</v>
@@ -4848,50 +5189,59 @@
       </c>
       <c r="W7" s="46">
         <v>11.43</v>
       </c>
       <c r="X7" s="46">
         <v>11.45</v>
       </c>
       <c r="Y7" s="46">
         <v>11.51</v>
       </c>
       <c r="Z7" s="42">
         <v>11.84</v>
       </c>
       <c r="AA7" s="46">
         <v>10.99</v>
       </c>
       <c r="AB7" s="46">
         <v>11.55</v>
       </c>
       <c r="AC7" s="46">
         <v>11.88</v>
       </c>
       <c r="AD7" s="42">
         <v>11.59</v>
       </c>
+      <c r="AE7" s="59">
+        <v>11.59</v>
+      </c>
+      <c r="AF7" s="50"/>
+      <c r="AG7" s="50"/>
+      <c r="AH7" s="50"/>
+      <c r="AI7" s="50"/>
+      <c r="AJ7" s="50"/>
+      <c r="AK7" s="50"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="28">
         <v>13.1</v>
       </c>
       <c r="C8" s="28">
         <v>12.5</v>
       </c>
       <c r="D8" s="28">
         <v>11.92</v>
       </c>
       <c r="E8" s="28">
         <v>11.85</v>
       </c>
       <c r="F8" s="28">
         <v>11.75</v>
       </c>
       <c r="G8" s="29">
         <v>11.49</v>
       </c>
       <c r="H8" s="28">
         <v>11.39</v>
@@ -4940,50 +5290,59 @@
       </c>
       <c r="W8" s="46">
         <v>11.06</v>
       </c>
       <c r="X8" s="46">
         <v>11.15</v>
       </c>
       <c r="Y8" s="46">
         <v>11.16</v>
       </c>
       <c r="Z8" s="42">
         <v>11.79</v>
       </c>
       <c r="AA8" s="46">
         <v>10.64</v>
       </c>
       <c r="AB8" s="46">
         <v>10.4</v>
       </c>
       <c r="AC8" s="46">
         <v>11.28</v>
       </c>
       <c r="AD8" s="42">
         <v>11.01</v>
       </c>
+      <c r="AE8" s="59">
+        <v>10.99</v>
+      </c>
+      <c r="AF8" s="50"/>
+      <c r="AG8" s="50"/>
+      <c r="AH8" s="50"/>
+      <c r="AI8" s="50"/>
+      <c r="AJ8" s="50"/>
+      <c r="AK8" s="50"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="28">
         <v>14.31</v>
       </c>
       <c r="C9" s="28">
         <v>13.41</v>
       </c>
       <c r="D9" s="28">
         <v>13.04</v>
       </c>
       <c r="E9" s="28">
         <v>12.92</v>
       </c>
       <c r="F9" s="28">
         <v>13.25</v>
       </c>
       <c r="G9" s="29">
         <v>12.72</v>
       </c>
       <c r="H9" s="28">
         <v>12.45</v>
@@ -5032,50 +5391,59 @@
       </c>
       <c r="W9" s="46">
         <v>10.78</v>
       </c>
       <c r="X9" s="46">
         <v>10.71</v>
       </c>
       <c r="Y9" s="46">
         <v>10.93</v>
       </c>
       <c r="Z9" s="42">
         <v>13.65</v>
       </c>
       <c r="AA9" s="46">
         <v>14.62</v>
       </c>
       <c r="AB9" s="46">
         <v>14.96</v>
       </c>
       <c r="AC9" s="46">
         <v>15.1</v>
       </c>
       <c r="AD9" s="42">
         <v>13.71</v>
       </c>
+      <c r="AE9" s="59">
+        <v>13.66</v>
+      </c>
+      <c r="AF9" s="50"/>
+      <c r="AG9" s="50"/>
+      <c r="AH9" s="50"/>
+      <c r="AI9" s="50"/>
+      <c r="AJ9" s="50"/>
+      <c r="AK9" s="50"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="28">
         <v>13.7</v>
       </c>
       <c r="C10" s="28">
         <v>10.35</v>
       </c>
       <c r="D10" s="28">
         <v>9.2799999999999994</v>
       </c>
       <c r="E10" s="28">
         <v>10</v>
       </c>
       <c r="F10" s="28">
         <v>9.7899999999999991</v>
       </c>
       <c r="G10" s="29">
         <v>9.57</v>
       </c>
       <c r="H10" s="28">
         <v>9.1199999999999992</v>
@@ -5124,50 +5492,59 @@
       </c>
       <c r="W10" s="46">
         <v>6.38</v>
       </c>
       <c r="X10" s="46">
         <v>6.67</v>
       </c>
       <c r="Y10" s="46">
         <v>6.75</v>
       </c>
       <c r="Z10" s="42">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA10" s="46">
         <v>12.4</v>
       </c>
       <c r="AB10" s="46">
         <v>10.53</v>
       </c>
       <c r="AC10" s="46">
         <v>9.89</v>
       </c>
       <c r="AD10" s="42">
         <v>10.26</v>
       </c>
+      <c r="AE10" s="59">
+        <v>10.08</v>
+      </c>
+      <c r="AF10" s="50"/>
+      <c r="AG10" s="50"/>
+      <c r="AH10" s="50"/>
+      <c r="AI10" s="50"/>
+      <c r="AJ10" s="50"/>
+      <c r="AK10" s="50"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="28">
         <v>18.690000000000001</v>
       </c>
       <c r="C11" s="28">
         <v>14.96</v>
       </c>
       <c r="D11" s="28">
         <v>13.05</v>
       </c>
       <c r="E11" s="28">
         <v>13.92</v>
       </c>
       <c r="F11" s="28">
         <v>13.22</v>
       </c>
       <c r="G11" s="29">
         <v>13.62</v>
       </c>
       <c r="H11" s="28">
         <v>13.59</v>
@@ -5216,50 +5593,59 @@
       </c>
       <c r="W11" s="46">
         <v>12.03</v>
       </c>
       <c r="X11" s="46">
         <v>11.96</v>
       </c>
       <c r="Y11" s="46">
         <v>12.06</v>
       </c>
       <c r="Z11" s="42">
         <v>11.97</v>
       </c>
       <c r="AA11" s="46">
         <v>9.42</v>
       </c>
       <c r="AB11" s="46">
         <v>11.88</v>
       </c>
       <c r="AC11" s="46">
         <v>12.73</v>
       </c>
       <c r="AD11" s="42">
         <v>12.19</v>
       </c>
+      <c r="AE11" s="59">
+        <v>12.59</v>
+      </c>
+      <c r="AF11" s="50"/>
+      <c r="AG11" s="50"/>
+      <c r="AH11" s="50"/>
+      <c r="AI11" s="50"/>
+      <c r="AJ11" s="50"/>
+      <c r="AK11" s="50"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="28">
         <v>18.28</v>
       </c>
       <c r="C12" s="28">
         <v>12.68</v>
       </c>
       <c r="D12" s="28">
         <v>12.05</v>
       </c>
       <c r="E12" s="28">
         <v>12.43</v>
       </c>
       <c r="F12" s="28">
         <v>11.98</v>
       </c>
       <c r="G12" s="29">
         <v>12.8</v>
       </c>
       <c r="H12" s="28">
         <v>12.52</v>
@@ -5308,50 +5694,59 @@
       </c>
       <c r="W12" s="46">
         <v>13.28</v>
       </c>
       <c r="X12" s="46">
         <v>13</v>
       </c>
       <c r="Y12" s="46">
         <v>12.68</v>
       </c>
       <c r="Z12" s="42">
         <v>13.84</v>
       </c>
       <c r="AA12" s="46">
         <v>10.050000000000001</v>
       </c>
       <c r="AB12" s="46">
         <v>12.31</v>
       </c>
       <c r="AC12" s="46">
         <v>12.61</v>
       </c>
       <c r="AD12" s="42">
         <v>11.82</v>
       </c>
+      <c r="AE12" s="59">
+        <v>11.38</v>
+      </c>
+      <c r="AF12" s="50"/>
+      <c r="AG12" s="50"/>
+      <c r="AH12" s="50"/>
+      <c r="AI12" s="50"/>
+      <c r="AJ12" s="50"/>
+      <c r="AK12" s="50"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="28">
         <v>18.22</v>
       </c>
       <c r="C13" s="28">
         <v>15.71</v>
       </c>
       <c r="D13" s="28">
         <v>15.36</v>
       </c>
       <c r="E13" s="28">
         <v>14.64</v>
       </c>
       <c r="F13" s="28">
         <v>14.26</v>
       </c>
       <c r="G13" s="29">
         <v>13.62</v>
       </c>
       <c r="H13" s="28">
         <v>13.61</v>
@@ -5400,50 +5795,59 @@
       </c>
       <c r="W13" s="46">
         <v>12.68</v>
       </c>
       <c r="X13" s="46">
         <v>12.77</v>
       </c>
       <c r="Y13" s="46">
         <v>12.87</v>
       </c>
       <c r="Z13" s="42">
         <v>10.9</v>
       </c>
       <c r="AA13" s="46">
         <v>10.61</v>
       </c>
       <c r="AB13" s="46">
         <v>11.42</v>
       </c>
       <c r="AC13" s="46">
         <v>11.36</v>
       </c>
       <c r="AD13" s="42">
         <v>10.94</v>
       </c>
+      <c r="AE13" s="59">
+        <v>11.71</v>
+      </c>
+      <c r="AF13" s="50"/>
+      <c r="AG13" s="50"/>
+      <c r="AH13" s="50"/>
+      <c r="AI13" s="50"/>
+      <c r="AJ13" s="50"/>
+      <c r="AK13" s="50"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="28">
         <v>13.78</v>
       </c>
       <c r="C14" s="28">
         <v>12.77</v>
       </c>
       <c r="D14" s="28">
         <v>11.53</v>
       </c>
       <c r="E14" s="28">
         <v>10.64</v>
       </c>
       <c r="F14" s="28">
         <v>10.63</v>
       </c>
       <c r="G14" s="29">
         <v>10.52</v>
       </c>
       <c r="H14" s="28">
         <v>10.45</v>
@@ -5492,50 +5896,59 @@
       </c>
       <c r="W14" s="46">
         <v>10.67</v>
       </c>
       <c r="X14" s="46">
         <v>10.7</v>
       </c>
       <c r="Y14" s="46">
         <v>10.63</v>
       </c>
       <c r="Z14" s="42">
         <v>10.8</v>
       </c>
       <c r="AA14" s="46">
         <v>11.06</v>
       </c>
       <c r="AB14" s="46">
         <v>12.77</v>
       </c>
       <c r="AC14" s="46">
         <v>12.29</v>
       </c>
       <c r="AD14" s="42">
         <v>12.51</v>
       </c>
+      <c r="AE14" s="59">
+        <v>11.93</v>
+      </c>
+      <c r="AF14" s="50"/>
+      <c r="AG14" s="50"/>
+      <c r="AH14" s="50"/>
+      <c r="AI14" s="50"/>
+      <c r="AJ14" s="50"/>
+      <c r="AK14" s="50"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="28">
         <v>8.3000000000000007</v>
       </c>
       <c r="C15" s="28">
         <v>11.08</v>
       </c>
       <c r="D15" s="28">
         <v>10.58</v>
       </c>
       <c r="E15" s="28">
         <v>11.13</v>
       </c>
       <c r="F15" s="28">
         <v>10.55</v>
       </c>
       <c r="G15" s="29">
         <v>11.28</v>
       </c>
       <c r="H15" s="28">
         <v>11.96</v>
@@ -5584,50 +5997,59 @@
       </c>
       <c r="W15" s="46">
         <v>15.23</v>
       </c>
       <c r="X15" s="46">
         <v>14.45</v>
       </c>
       <c r="Y15" s="46">
         <v>14.48</v>
       </c>
       <c r="Z15" s="42">
         <v>12.31</v>
       </c>
       <c r="AA15" s="46">
         <v>12.1</v>
       </c>
       <c r="AB15" s="46">
         <v>12.4</v>
       </c>
       <c r="AC15" s="46">
         <v>12.67</v>
       </c>
       <c r="AD15" s="42">
         <v>12.46</v>
       </c>
+      <c r="AE15" s="59">
+        <v>12.88</v>
+      </c>
+      <c r="AF15" s="50"/>
+      <c r="AG15" s="50"/>
+      <c r="AH15" s="50"/>
+      <c r="AI15" s="50"/>
+      <c r="AJ15" s="50"/>
+      <c r="AK15" s="50"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="28">
         <v>20.77</v>
       </c>
       <c r="C16" s="28">
         <v>18.98</v>
       </c>
       <c r="D16" s="28">
         <v>14.99</v>
       </c>
       <c r="E16" s="28">
         <v>14.92</v>
       </c>
       <c r="F16" s="28">
         <v>15.72</v>
       </c>
       <c r="G16" s="29">
         <v>15.31</v>
       </c>
       <c r="H16" s="28">
         <v>15.23</v>
@@ -5676,52 +6098,61 @@
       </c>
       <c r="W16" s="46">
         <v>14.03</v>
       </c>
       <c r="X16" s="46">
         <v>13.47</v>
       </c>
       <c r="Y16" s="46">
         <v>13.93</v>
       </c>
       <c r="Z16" s="42">
         <v>10.56</v>
       </c>
       <c r="AA16" s="46">
         <v>11.1</v>
       </c>
       <c r="AB16" s="46">
         <v>12.36</v>
       </c>
       <c r="AC16" s="46">
         <v>11.43</v>
       </c>
       <c r="AD16" s="42">
         <v>11.12</v>
       </c>
+      <c r="AE16" s="59">
+        <v>11.8</v>
+      </c>
+      <c r="AF16" s="50"/>
+      <c r="AG16" s="50"/>
+      <c r="AH16" s="50"/>
+      <c r="AI16" s="50"/>
+      <c r="AJ16" s="50"/>
+      <c r="AK16" s="50"/>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:37">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="28">
         <v>12.81</v>
       </c>
       <c r="C17" s="28">
         <v>14.36</v>
       </c>
       <c r="D17" s="28">
         <v>14.94</v>
       </c>
       <c r="E17" s="28">
         <v>14.42</v>
       </c>
       <c r="F17" s="28">
         <v>15.02</v>
       </c>
       <c r="G17" s="29">
         <v>15.61</v>
       </c>
       <c r="H17" s="28">
         <v>15.18</v>
       </c>
       <c r="I17" s="33">
@@ -5768,52 +6199,61 @@
       </c>
       <c r="W17" s="46">
         <v>15.11</v>
       </c>
       <c r="X17" s="46">
         <v>15.28</v>
       </c>
       <c r="Y17" s="46">
         <v>15.43</v>
       </c>
       <c r="Z17" s="42">
         <v>17.010000000000002</v>
       </c>
       <c r="AA17" s="46">
         <v>16.78</v>
       </c>
       <c r="AB17" s="46">
         <v>17.25</v>
       </c>
       <c r="AC17" s="46">
         <v>16.87</v>
       </c>
       <c r="AD17" s="42">
         <v>17.47</v>
       </c>
+      <c r="AE17" s="59">
+        <v>16.66</v>
+      </c>
+      <c r="AF17" s="50"/>
+      <c r="AG17" s="50"/>
+      <c r="AH17" s="50"/>
+      <c r="AI17" s="50"/>
+      <c r="AJ17" s="50"/>
+      <c r="AK17" s="50"/>
     </row>
-    <row r="18" spans="1:30">
+    <row r="18" spans="1:37">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="28">
         <v>12.94</v>
       </c>
       <c r="C18" s="28">
         <v>12.49</v>
       </c>
       <c r="D18" s="28">
         <v>11.92</v>
       </c>
       <c r="E18" s="28">
         <v>11.67</v>
       </c>
       <c r="F18" s="28">
         <v>11.31</v>
       </c>
       <c r="G18" s="29">
         <v>11.19</v>
       </c>
       <c r="H18" s="28">
         <v>10.79</v>
       </c>
       <c r="I18" s="33">
@@ -5860,52 +6300,61 @@
       </c>
       <c r="W18" s="46">
         <v>11.77</v>
       </c>
       <c r="X18" s="46">
         <v>11.78</v>
       </c>
       <c r="Y18" s="46">
         <v>11.81</v>
       </c>
       <c r="Z18" s="42">
         <v>12.13</v>
       </c>
       <c r="AA18" s="46">
         <v>10.53</v>
       </c>
       <c r="AB18" s="46">
         <v>11.72</v>
       </c>
       <c r="AC18" s="46">
         <v>10.83</v>
       </c>
       <c r="AD18" s="42">
         <v>10.95</v>
       </c>
+      <c r="AE18" s="59">
+        <v>11.15</v>
+      </c>
+      <c r="AF18" s="50"/>
+      <c r="AG18" s="50"/>
+      <c r="AH18" s="50"/>
+      <c r="AI18" s="50"/>
+      <c r="AJ18" s="50"/>
+      <c r="AK18" s="50"/>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:37">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="28">
         <v>22.57</v>
       </c>
       <c r="C19" s="28">
         <v>16.760000000000002</v>
       </c>
       <c r="D19" s="28">
         <v>14.76</v>
       </c>
       <c r="E19" s="28">
         <v>13.3</v>
       </c>
       <c r="F19" s="28">
         <v>13.33</v>
       </c>
       <c r="G19" s="29">
         <v>12.59</v>
       </c>
       <c r="H19" s="28">
         <v>12.03</v>
       </c>
       <c r="I19" s="33">
@@ -5952,52 +6401,61 @@
       </c>
       <c r="W19" s="46">
         <v>10.78</v>
       </c>
       <c r="X19" s="46">
         <v>11.25</v>
       </c>
       <c r="Y19" s="46">
         <v>11.7</v>
       </c>
       <c r="Z19" s="42">
         <v>10.55</v>
       </c>
       <c r="AA19" s="46">
         <v>12.46</v>
       </c>
       <c r="AB19" s="46">
         <v>13.22</v>
       </c>
       <c r="AC19" s="46">
         <v>13.2</v>
       </c>
       <c r="AD19" s="42">
         <v>12.39</v>
       </c>
+      <c r="AE19" s="59">
+        <v>12.18</v>
+      </c>
+      <c r="AF19" s="50"/>
+      <c r="AG19" s="50"/>
+      <c r="AH19" s="50"/>
+      <c r="AI19" s="50"/>
+      <c r="AJ19" s="50"/>
+      <c r="AK19" s="50"/>
     </row>
-    <row r="20" spans="1:30">
+    <row r="20" spans="1:37">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="28">
         <v>6.6</v>
       </c>
       <c r="C20" s="28">
         <v>5.35</v>
       </c>
       <c r="D20" s="28">
         <v>7.33</v>
       </c>
       <c r="E20" s="28">
         <v>7.89</v>
       </c>
       <c r="F20" s="28">
         <v>7.4</v>
       </c>
       <c r="G20" s="29">
         <v>7.92</v>
       </c>
       <c r="H20" s="28">
         <v>7.73</v>
       </c>
       <c r="I20" s="33">
@@ -6044,52 +6502,61 @@
       </c>
       <c r="W20" s="46">
         <v>7.48</v>
       </c>
       <c r="X20" s="46">
         <v>7.37</v>
       </c>
       <c r="Y20" s="46">
         <v>7.33</v>
       </c>
       <c r="Z20" s="42">
         <v>6.19</v>
       </c>
       <c r="AA20" s="46">
         <v>7.62</v>
       </c>
       <c r="AB20" s="46">
         <v>8.23</v>
       </c>
       <c r="AC20" s="46">
         <v>8.31</v>
       </c>
       <c r="AD20" s="42">
         <v>8.77</v>
       </c>
+      <c r="AE20" s="59">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="AF20" s="50"/>
+      <c r="AG20" s="50"/>
+      <c r="AH20" s="50"/>
+      <c r="AI20" s="50"/>
+      <c r="AJ20" s="50"/>
+      <c r="AK20" s="50"/>
     </row>
-    <row r="21" spans="1:30">
+    <row r="21" spans="1:37">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="28">
         <v>12.18</v>
       </c>
       <c r="C21" s="28">
         <v>11.36</v>
       </c>
       <c r="D21" s="28">
         <v>10.24</v>
       </c>
       <c r="E21" s="28">
         <v>10.55</v>
       </c>
       <c r="F21" s="28">
         <v>10.61</v>
       </c>
       <c r="G21" s="29">
         <v>10.54</v>
       </c>
       <c r="H21" s="28">
         <v>10.69</v>
       </c>
       <c r="I21" s="33">
@@ -6136,83 +6603,98 @@
       </c>
       <c r="W21" s="46">
         <v>11.34</v>
       </c>
       <c r="X21" s="46">
         <v>11.54</v>
       </c>
       <c r="Y21" s="46">
         <v>11.84</v>
       </c>
       <c r="Z21" s="42">
         <v>11.62</v>
       </c>
       <c r="AA21" s="46">
         <v>9.1</v>
       </c>
       <c r="AB21" s="46">
         <v>11.07</v>
       </c>
       <c r="AC21" s="46">
         <v>11.67</v>
       </c>
       <c r="AD21" s="42">
         <v>10.86</v>
       </c>
+      <c r="AE21" s="59">
+        <v>11.24</v>
+      </c>
+      <c r="AF21" s="50"/>
+      <c r="AG21" s="50"/>
+      <c r="AH21" s="50"/>
+      <c r="AI21" s="50"/>
+      <c r="AJ21" s="50"/>
+      <c r="AK21" s="50"/>
     </row>
-    <row r="22" spans="1:30">
-      <c r="A22" s="66" t="s">
+    <row r="22" spans="1:37">
+      <c r="A22" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="66"/>
-[...22 lines deleted...]
-      <c r="Y22" s="66"/>
+      <c r="B22" s="70"/>
+      <c r="C22" s="70"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="70"/>
+      <c r="F22" s="70"/>
+      <c r="G22" s="70"/>
+      <c r="H22" s="70"/>
+      <c r="I22" s="70"/>
+      <c r="J22" s="70"/>
+      <c r="K22" s="70"/>
+      <c r="L22" s="70"/>
+      <c r="M22" s="70"/>
+      <c r="N22" s="70"/>
+      <c r="O22" s="70"/>
+      <c r="P22" s="70"/>
+      <c r="Q22" s="70"/>
+      <c r="R22" s="70"/>
+      <c r="S22" s="70"/>
+      <c r="T22" s="70"/>
+      <c r="U22" s="70"/>
+      <c r="V22" s="70"/>
+      <c r="W22" s="70"/>
+      <c r="X22" s="70"/>
+      <c r="Y22" s="70"/>
       <c r="AA22" s="46"/>
       <c r="AC22" s="46"/>
+      <c r="AF22" s="50"/>
+      <c r="AG22" s="50"/>
+      <c r="AH22" s="50"/>
+      <c r="AI22" s="50"/>
+      <c r="AJ22" s="50"/>
+      <c r="AK22" s="50"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:37">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="28">
         <v>13.45</v>
       </c>
       <c r="C23" s="28">
         <v>12.9</v>
       </c>
       <c r="D23" s="28">
         <v>12.03</v>
       </c>
       <c r="E23" s="28">
         <v>11.9</v>
       </c>
       <c r="F23" s="28">
         <v>11.79</v>
       </c>
       <c r="G23" s="29">
         <v>11.57</v>
       </c>
       <c r="H23" s="28">
         <v>11.55</v>
       </c>
       <c r="I23" s="33">
@@ -6259,52 +6741,61 @@
       </c>
       <c r="W23" s="46">
         <v>11.42</v>
       </c>
       <c r="X23" s="46">
         <v>11.44</v>
       </c>
       <c r="Y23" s="46">
         <v>11.48</v>
       </c>
       <c r="Z23" s="42">
         <v>11.42</v>
       </c>
       <c r="AA23" s="46">
         <v>10.54</v>
       </c>
       <c r="AB23" s="46">
         <v>10.55</v>
       </c>
       <c r="AC23" s="46">
         <v>11.23</v>
       </c>
       <c r="AD23" s="42">
         <v>10.93</v>
       </c>
+      <c r="AE23" s="59">
+        <v>11.06</v>
+      </c>
+      <c r="AF23" s="50"/>
+      <c r="AG23" s="50"/>
+      <c r="AH23" s="50"/>
+      <c r="AI23" s="50"/>
+      <c r="AJ23" s="50"/>
+      <c r="AK23" s="50"/>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:37">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="28">
         <v>13.1</v>
       </c>
       <c r="C24" s="28">
         <v>12.5</v>
       </c>
       <c r="D24" s="28">
         <v>11.92</v>
       </c>
       <c r="E24" s="28">
         <v>11.85</v>
       </c>
       <c r="F24" s="28">
         <v>11.75</v>
       </c>
       <c r="G24" s="29">
         <v>11.49</v>
       </c>
       <c r="H24" s="28">
         <v>11.39</v>
       </c>
       <c r="I24" s="33">
@@ -6351,52 +6842,61 @@
       </c>
       <c r="W24" s="46">
         <v>11.06</v>
       </c>
       <c r="X24" s="46">
         <v>11.15</v>
       </c>
       <c r="Y24" s="46">
         <v>11.16</v>
       </c>
       <c r="Z24" s="42">
         <v>11.79</v>
       </c>
       <c r="AA24" s="46">
         <v>10.64</v>
       </c>
       <c r="AB24" s="46">
         <v>10.4</v>
       </c>
       <c r="AC24" s="46">
         <v>11.28</v>
       </c>
       <c r="AD24" s="42">
         <v>11.01</v>
       </c>
+      <c r="AE24" s="59">
+        <v>10.99</v>
+      </c>
+      <c r="AF24" s="50"/>
+      <c r="AG24" s="50"/>
+      <c r="AH24" s="50"/>
+      <c r="AI24" s="50"/>
+      <c r="AJ24" s="50"/>
+      <c r="AK24" s="50"/>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:37">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="28">
         <v>20.87</v>
       </c>
       <c r="C25" s="28">
         <v>15.14</v>
       </c>
       <c r="D25" s="28">
         <v>12.31</v>
       </c>
       <c r="E25" s="28">
         <v>13.88</v>
       </c>
       <c r="F25" s="28">
         <v>13.51</v>
       </c>
       <c r="G25" s="29">
         <v>13.4</v>
       </c>
       <c r="H25" s="28">
         <v>13.68</v>
       </c>
       <c r="I25" s="33">
@@ -6443,52 +6943,61 @@
       </c>
       <c r="W25" s="46">
         <v>14.08</v>
       </c>
       <c r="X25" s="46">
         <v>13.47</v>
       </c>
       <c r="Y25" s="46">
         <v>13.38</v>
       </c>
       <c r="Z25" s="42">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA25" s="46">
         <v>5.8</v>
       </c>
       <c r="AB25" s="46">
         <v>9.07</v>
       </c>
       <c r="AC25" s="46">
         <v>9.68</v>
       </c>
       <c r="AD25" s="42">
         <v>8.5399999999999991</v>
       </c>
+      <c r="AE25" s="59">
+        <v>10.17</v>
+      </c>
+      <c r="AF25" s="50"/>
+      <c r="AG25" s="50"/>
+      <c r="AH25" s="50"/>
+      <c r="AI25" s="50"/>
+      <c r="AJ25" s="50"/>
+      <c r="AK25" s="50"/>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:37">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="28">
         <v>12.19</v>
       </c>
       <c r="C26" s="28">
         <v>13.47</v>
       </c>
       <c r="D26" s="28">
         <v>12.95</v>
       </c>
       <c r="E26" s="28">
         <v>11.46</v>
       </c>
       <c r="F26" s="28">
         <v>9.81</v>
       </c>
       <c r="G26" s="29">
         <v>10.5</v>
       </c>
       <c r="H26" s="28">
         <v>12.97</v>
       </c>
       <c r="I26" s="33">
@@ -6535,52 +7044,61 @@
       </c>
       <c r="W26" s="46">
         <v>15.06</v>
       </c>
       <c r="X26" s="46">
         <v>13.69</v>
       </c>
       <c r="Y26" s="46">
         <v>14.01</v>
       </c>
       <c r="Z26" s="42">
         <v>8.92</v>
       </c>
       <c r="AA26" s="46">
         <v>10.41</v>
       </c>
       <c r="AB26" s="46">
         <v>11.72</v>
       </c>
       <c r="AC26" s="46">
         <v>10.65</v>
       </c>
       <c r="AD26" s="42">
         <v>11.06</v>
       </c>
+      <c r="AE26" s="59">
+        <v>11.37</v>
+      </c>
+      <c r="AF26" s="50"/>
+      <c r="AG26" s="50"/>
+      <c r="AH26" s="50"/>
+      <c r="AI26" s="50"/>
+      <c r="AJ26" s="50"/>
+      <c r="AK26" s="50"/>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:37">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="28">
         <v>17.41</v>
       </c>
       <c r="C27" s="28">
         <v>19.7</v>
       </c>
       <c r="D27" s="28">
         <v>14.42</v>
       </c>
       <c r="E27" s="28">
         <v>13.5</v>
       </c>
       <c r="F27" s="28">
         <v>13.98</v>
       </c>
       <c r="G27" s="29">
         <v>13.38</v>
       </c>
       <c r="H27" s="28">
         <v>13.97</v>
       </c>
       <c r="I27" s="33">
@@ -6627,52 +7145,61 @@
       </c>
       <c r="W27" s="46">
         <v>14.62</v>
       </c>
       <c r="X27" s="46">
         <v>14.26</v>
       </c>
       <c r="Y27" s="46">
         <v>14.31</v>
       </c>
       <c r="Z27" s="42">
         <v>5.8</v>
       </c>
       <c r="AA27" s="46">
         <v>8.39</v>
       </c>
       <c r="AB27" s="46">
         <v>9.01</v>
       </c>
       <c r="AC27" s="46">
         <v>8.24</v>
       </c>
       <c r="AD27" s="42">
         <v>8.66</v>
       </c>
+      <c r="AE27" s="59">
+        <v>10.76</v>
+      </c>
+      <c r="AF27" s="50"/>
+      <c r="AG27" s="50"/>
+      <c r="AH27" s="50"/>
+      <c r="AI27" s="50"/>
+      <c r="AJ27" s="50"/>
+      <c r="AK27" s="50"/>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:37">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="28">
         <v>12.66</v>
       </c>
       <c r="C28" s="28">
         <v>13.69</v>
       </c>
       <c r="D28" s="28">
         <v>11.8</v>
       </c>
       <c r="E28" s="28">
         <v>10.73</v>
       </c>
       <c r="F28" s="28">
         <v>11.14</v>
       </c>
       <c r="G28" s="29">
         <v>11.16</v>
       </c>
       <c r="H28" s="28">
         <v>10.59</v>
       </c>
       <c r="I28" s="33">
@@ -6719,83 +7246,98 @@
       </c>
       <c r="W28" s="46">
         <v>12.01</v>
       </c>
       <c r="X28" s="46">
         <v>12.11</v>
       </c>
       <c r="Y28" s="46">
         <v>12.65</v>
       </c>
       <c r="Z28" s="42">
         <v>14.73</v>
       </c>
       <c r="AA28" s="46">
         <v>13.49</v>
       </c>
       <c r="AB28" s="46">
         <v>14.58</v>
       </c>
       <c r="AC28" s="46">
         <v>13.52</v>
       </c>
       <c r="AD28" s="42">
         <v>12.63</v>
       </c>
+      <c r="AE28" s="59">
+        <v>12.92</v>
+      </c>
+      <c r="AF28" s="50"/>
+      <c r="AG28" s="50"/>
+      <c r="AH28" s="50"/>
+      <c r="AI28" s="50"/>
+      <c r="AJ28" s="50"/>
+      <c r="AK28" s="50"/>
     </row>
-    <row r="29" spans="1:30">
-      <c r="A29" s="58" t="s">
+    <row r="29" spans="1:37">
+      <c r="A29" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="58"/>
-[...22 lines deleted...]
-      <c r="Y29" s="58"/>
+      <c r="B29" s="62"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="62"/>
+      <c r="F29" s="62"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="62"/>
+      <c r="I29" s="62"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="62"/>
+      <c r="N29" s="62"/>
+      <c r="O29" s="62"/>
+      <c r="P29" s="62"/>
+      <c r="Q29" s="62"/>
+      <c r="R29" s="62"/>
+      <c r="S29" s="62"/>
+      <c r="T29" s="62"/>
+      <c r="U29" s="62"/>
+      <c r="V29" s="62"/>
+      <c r="W29" s="62"/>
+      <c r="X29" s="62"/>
+      <c r="Y29" s="62"/>
       <c r="AA29" s="46"/>
       <c r="AC29" s="46"/>
+      <c r="AF29" s="50"/>
+      <c r="AG29" s="50"/>
+      <c r="AH29" s="50"/>
+      <c r="AI29" s="50"/>
+      <c r="AJ29" s="50"/>
+      <c r="AK29" s="50"/>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:37">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="28">
         <v>14.41</v>
       </c>
       <c r="C30" s="28">
         <v>12.75</v>
       </c>
       <c r="D30" s="28">
         <v>12.07</v>
       </c>
       <c r="E30" s="28">
         <v>12.05</v>
       </c>
       <c r="F30" s="28">
         <v>11.95</v>
       </c>
       <c r="G30" s="29">
         <v>11.96</v>
       </c>
       <c r="H30" s="28">
         <v>11.75</v>
       </c>
       <c r="I30" s="33">
@@ -6842,52 +7384,61 @@
       </c>
       <c r="W30" s="46">
         <v>11.45</v>
       </c>
       <c r="X30" s="46">
         <v>11.46</v>
       </c>
       <c r="Y30" s="46">
         <v>11.53</v>
       </c>
       <c r="Z30" s="42">
         <v>12.27</v>
       </c>
       <c r="AA30" s="46">
         <v>11.44</v>
       </c>
       <c r="AB30" s="46">
         <v>12.57</v>
       </c>
       <c r="AC30" s="46">
         <v>12.55</v>
       </c>
       <c r="AD30" s="18">
         <v>12.26</v>
       </c>
+      <c r="AE30" s="60">
+        <v>12.14</v>
+      </c>
+      <c r="AF30" s="50"/>
+      <c r="AG30" s="50"/>
+      <c r="AH30" s="50"/>
+      <c r="AI30" s="50"/>
+      <c r="AJ30" s="50"/>
+      <c r="AK30" s="50"/>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:37">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="28">
         <v>14.31</v>
       </c>
       <c r="C31" s="28">
         <v>13.41</v>
       </c>
       <c r="D31" s="28">
         <v>13.04</v>
       </c>
       <c r="E31" s="28">
         <v>12.92</v>
       </c>
       <c r="F31" s="28">
         <v>13.25</v>
       </c>
       <c r="G31" s="29">
         <v>12.72</v>
       </c>
       <c r="H31" s="28">
         <v>12.45</v>
       </c>
       <c r="I31" s="33">
@@ -6934,52 +7485,61 @@
       </c>
       <c r="W31" s="46">
         <v>10.78</v>
       </c>
       <c r="X31" s="46">
         <v>10.71</v>
       </c>
       <c r="Y31" s="46">
         <v>10.93</v>
       </c>
       <c r="Z31" s="42">
         <v>13.65</v>
       </c>
       <c r="AA31" s="46">
         <v>14.62</v>
       </c>
       <c r="AB31" s="46">
         <v>14.96</v>
       </c>
       <c r="AC31" s="46">
         <v>15.1</v>
       </c>
       <c r="AD31" s="18">
         <v>13.71</v>
       </c>
+      <c r="AE31" s="60">
+        <v>13.66</v>
+      </c>
+      <c r="AF31" s="50"/>
+      <c r="AG31" s="50"/>
+      <c r="AH31" s="50"/>
+      <c r="AI31" s="50"/>
+      <c r="AJ31" s="50"/>
+      <c r="AK31" s="50"/>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:37">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="28">
         <v>13.7</v>
       </c>
       <c r="C32" s="28">
         <v>10.35</v>
       </c>
       <c r="D32" s="28">
         <v>9.2799999999999994</v>
       </c>
       <c r="E32" s="28">
         <v>10</v>
       </c>
       <c r="F32" s="28">
         <v>9.7899999999999991</v>
       </c>
       <c r="G32" s="29">
         <v>9.57</v>
       </c>
       <c r="H32" s="28">
         <v>9.1199999999999992</v>
       </c>
       <c r="I32" s="33">
@@ -7026,52 +7586,61 @@
       </c>
       <c r="W32" s="46">
         <v>6.38</v>
       </c>
       <c r="X32" s="46">
         <v>6.67</v>
       </c>
       <c r="Y32" s="46">
         <v>6.75</v>
       </c>
       <c r="Z32" s="42">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA32" s="46">
         <v>12.4</v>
       </c>
       <c r="AB32" s="46">
         <v>10.53</v>
       </c>
       <c r="AC32" s="46">
         <v>9.89</v>
       </c>
       <c r="AD32" s="18">
         <v>10.26</v>
       </c>
+      <c r="AE32" s="60">
+        <v>10.08</v>
+      </c>
+      <c r="AF32" s="50"/>
+      <c r="AG32" s="50"/>
+      <c r="AH32" s="50"/>
+      <c r="AI32" s="50"/>
+      <c r="AJ32" s="50"/>
+      <c r="AK32" s="50"/>
     </row>
-    <row r="33" spans="1:30">
+    <row r="33" spans="1:37">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="28">
         <v>17.66</v>
       </c>
       <c r="C33" s="28">
         <v>14.88</v>
       </c>
       <c r="D33" s="28">
         <v>13.41</v>
       </c>
       <c r="E33" s="28">
         <v>13.94</v>
       </c>
       <c r="F33" s="28">
         <v>13.09</v>
       </c>
       <c r="G33" s="29">
         <v>13.72</v>
       </c>
       <c r="H33" s="28">
         <v>13.55</v>
       </c>
       <c r="I33" s="33">
@@ -7118,52 +7687,61 @@
       </c>
       <c r="W33" s="46">
         <v>11.03</v>
       </c>
       <c r="X33" s="46">
         <v>11.23</v>
       </c>
       <c r="Y33" s="46">
         <v>11.42</v>
       </c>
       <c r="Z33" s="42">
         <v>15.87</v>
       </c>
       <c r="AA33" s="46">
         <v>11.23</v>
       </c>
       <c r="AB33" s="46">
         <v>13.28</v>
       </c>
       <c r="AC33" s="46">
         <v>14.25</v>
       </c>
       <c r="AD33" s="18">
         <v>13.99</v>
       </c>
+      <c r="AE33" s="60">
+        <v>13.8</v>
+      </c>
+      <c r="AF33" s="50"/>
+      <c r="AG33" s="50"/>
+      <c r="AH33" s="50"/>
+      <c r="AI33" s="50"/>
+      <c r="AJ33" s="50"/>
+      <c r="AK33" s="50"/>
     </row>
-    <row r="34" spans="1:30">
+    <row r="34" spans="1:37">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="28">
         <v>18.28</v>
       </c>
       <c r="C34" s="28">
         <v>12.68</v>
       </c>
       <c r="D34" s="28">
         <v>12.05</v>
       </c>
       <c r="E34" s="28">
         <v>12.43</v>
       </c>
       <c r="F34" s="28">
         <v>11.98</v>
       </c>
       <c r="G34" s="29">
         <v>12.8</v>
       </c>
       <c r="H34" s="28">
         <v>12.52</v>
       </c>
       <c r="I34" s="33">
@@ -7210,52 +7788,61 @@
       </c>
       <c r="W34" s="46">
         <v>13.28</v>
       </c>
       <c r="X34" s="46">
         <v>13</v>
       </c>
       <c r="Y34" s="46">
         <v>12.68</v>
       </c>
       <c r="Z34" s="42">
         <v>13.84</v>
       </c>
       <c r="AA34" s="46">
         <v>10.050000000000001</v>
       </c>
       <c r="AB34" s="46">
         <v>12.31</v>
       </c>
       <c r="AC34" s="46">
         <v>12.61</v>
       </c>
       <c r="AD34" s="18">
         <v>11.82</v>
       </c>
+      <c r="AE34" s="60">
+        <v>11.38</v>
+      </c>
+      <c r="AF34" s="50"/>
+      <c r="AG34" s="50"/>
+      <c r="AH34" s="50"/>
+      <c r="AI34" s="50"/>
+      <c r="AJ34" s="50"/>
+      <c r="AK34" s="50"/>
     </row>
-    <row r="35" spans="1:30">
+    <row r="35" spans="1:37">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="28">
         <v>18.22</v>
       </c>
       <c r="C35" s="28">
         <v>15.71</v>
       </c>
       <c r="D35" s="28">
         <v>15.36</v>
       </c>
       <c r="E35" s="28">
         <v>14.64</v>
       </c>
       <c r="F35" s="28">
         <v>14.26</v>
       </c>
       <c r="G35" s="29">
         <v>13.62</v>
       </c>
       <c r="H35" s="28">
         <v>13.61</v>
       </c>
       <c r="I35" s="33">
@@ -7302,52 +7889,61 @@
       </c>
       <c r="W35" s="46">
         <v>12.68</v>
       </c>
       <c r="X35" s="46">
         <v>12.77</v>
       </c>
       <c r="Y35" s="46">
         <v>12.87</v>
       </c>
       <c r="Z35" s="42">
         <v>10.9</v>
       </c>
       <c r="AA35" s="46">
         <v>10.61</v>
       </c>
       <c r="AB35" s="46">
         <v>11.42</v>
       </c>
       <c r="AC35" s="46">
         <v>11.36</v>
       </c>
       <c r="AD35" s="18">
         <v>10.94</v>
       </c>
+      <c r="AE35" s="60">
+        <v>11.71</v>
+      </c>
+      <c r="AF35" s="50"/>
+      <c r="AG35" s="50"/>
+      <c r="AH35" s="50"/>
+      <c r="AI35" s="50"/>
+      <c r="AJ35" s="50"/>
+      <c r="AK35" s="50"/>
     </row>
-    <row r="36" spans="1:30">
+    <row r="36" spans="1:37">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="28">
         <v>13.78</v>
       </c>
       <c r="C36" s="28">
         <v>12.77</v>
       </c>
       <c r="D36" s="28">
         <v>11.53</v>
       </c>
       <c r="E36" s="28">
         <v>10.64</v>
       </c>
       <c r="F36" s="28">
         <v>10.63</v>
       </c>
       <c r="G36" s="29">
         <v>10.52</v>
       </c>
       <c r="H36" s="28">
         <v>10.45</v>
       </c>
       <c r="I36" s="33">
@@ -7394,52 +7990,61 @@
       </c>
       <c r="W36" s="46">
         <v>10.67</v>
       </c>
       <c r="X36" s="46">
         <v>10.7</v>
       </c>
       <c r="Y36" s="46">
         <v>10.63</v>
       </c>
       <c r="Z36" s="42">
         <v>10.8</v>
       </c>
       <c r="AA36" s="46">
         <v>11.06</v>
       </c>
       <c r="AB36" s="46">
         <v>12.77</v>
       </c>
       <c r="AC36" s="46">
         <v>12.29</v>
       </c>
       <c r="AD36" s="18">
         <v>12.51</v>
       </c>
+      <c r="AE36" s="60">
+        <v>11.93</v>
+      </c>
+      <c r="AF36" s="50"/>
+      <c r="AG36" s="50"/>
+      <c r="AH36" s="50"/>
+      <c r="AI36" s="50"/>
+      <c r="AJ36" s="50"/>
+      <c r="AK36" s="50"/>
     </row>
-    <row r="37" spans="1:30">
+    <row r="37" spans="1:37">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="28">
         <v>5.74</v>
       </c>
       <c r="C37" s="28">
         <v>9.49</v>
       </c>
       <c r="D37" s="28">
         <v>9</v>
       </c>
       <c r="E37" s="28">
         <v>10.9</v>
       </c>
       <c r="F37" s="28">
         <v>11.05</v>
       </c>
       <c r="G37" s="29">
         <v>11.8</v>
       </c>
       <c r="H37" s="28">
         <v>11.27</v>
       </c>
       <c r="I37" s="33">
@@ -7486,52 +8091,61 @@
       </c>
       <c r="W37" s="46">
         <v>15.34</v>
       </c>
       <c r="X37" s="46">
         <v>14.96</v>
       </c>
       <c r="Y37" s="46">
         <v>14.8</v>
       </c>
       <c r="Z37" s="42">
         <v>14.63</v>
       </c>
       <c r="AA37" s="46">
         <v>13.24</v>
       </c>
       <c r="AB37" s="46">
         <v>12.85</v>
       </c>
       <c r="AC37" s="46">
         <v>14.04</v>
       </c>
       <c r="AD37" s="18">
         <v>13.41</v>
       </c>
+      <c r="AE37" s="60">
+        <v>13.9</v>
+      </c>
+      <c r="AF37" s="50"/>
+      <c r="AG37" s="50"/>
+      <c r="AH37" s="50"/>
+      <c r="AI37" s="50"/>
+      <c r="AJ37" s="50"/>
+      <c r="AK37" s="50"/>
     </row>
-    <row r="38" spans="1:30">
+    <row r="38" spans="1:37">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="28">
         <v>23.65</v>
       </c>
       <c r="C38" s="28">
         <v>18.36</v>
       </c>
       <c r="D38" s="28">
         <v>15.48</v>
       </c>
       <c r="E38" s="28">
         <v>16.14</v>
       </c>
       <c r="F38" s="28">
         <v>17.21</v>
       </c>
       <c r="G38" s="29">
         <v>16.989999999999998</v>
       </c>
       <c r="H38" s="28">
         <v>16.329999999999998</v>
       </c>
       <c r="I38" s="33">
@@ -7578,52 +8192,61 @@
       </c>
       <c r="W38" s="46">
         <v>13.5</v>
       </c>
       <c r="X38" s="46">
         <v>12.76</v>
       </c>
       <c r="Y38" s="46">
         <v>13.58</v>
       </c>
       <c r="Z38" s="42">
         <v>15.06</v>
       </c>
       <c r="AA38" s="46">
         <v>13.66</v>
       </c>
       <c r="AB38" s="46">
         <v>15.49</v>
       </c>
       <c r="AC38" s="46">
         <v>14.41</v>
       </c>
       <c r="AD38" s="18">
         <v>13.41</v>
       </c>
+      <c r="AE38" s="60">
+        <v>12.77</v>
+      </c>
+      <c r="AF38" s="50"/>
+      <c r="AG38" s="50"/>
+      <c r="AH38" s="50"/>
+      <c r="AI38" s="50"/>
+      <c r="AJ38" s="50"/>
+      <c r="AK38" s="50"/>
     </row>
-    <row r="39" spans="1:30">
+    <row r="39" spans="1:37">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="28">
         <v>12.81</v>
       </c>
       <c r="C39" s="28">
         <v>14.36</v>
       </c>
       <c r="D39" s="28">
         <v>14.94</v>
       </c>
       <c r="E39" s="28">
         <v>14.42</v>
       </c>
       <c r="F39" s="28">
         <v>15.02</v>
       </c>
       <c r="G39" s="29">
         <v>15.61</v>
       </c>
       <c r="H39" s="28">
         <v>15.18</v>
       </c>
       <c r="I39" s="33">
@@ -7670,52 +8293,61 @@
       </c>
       <c r="W39" s="46">
         <v>15.11</v>
       </c>
       <c r="X39" s="46">
         <v>15.28</v>
       </c>
       <c r="Y39" s="46">
         <v>15.43</v>
       </c>
       <c r="Z39" s="42">
         <v>17.010000000000002</v>
       </c>
       <c r="AA39" s="46">
         <v>16.78</v>
       </c>
       <c r="AB39" s="46">
         <v>17.25</v>
       </c>
       <c r="AC39" s="46">
         <v>16.87</v>
       </c>
       <c r="AD39" s="18">
         <v>17.47</v>
       </c>
+      <c r="AE39" s="60">
+        <v>16.66</v>
+      </c>
+      <c r="AF39" s="50"/>
+      <c r="AG39" s="50"/>
+      <c r="AH39" s="50"/>
+      <c r="AI39" s="50"/>
+      <c r="AJ39" s="50"/>
+      <c r="AK39" s="50"/>
     </row>
-    <row r="40" spans="1:30">
+    <row r="40" spans="1:37">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="28">
         <v>13.09</v>
       </c>
       <c r="C40" s="28">
         <v>11.89</v>
       </c>
       <c r="D40" s="28">
         <v>11.98</v>
       </c>
       <c r="E40" s="28">
         <v>12.13</v>
       </c>
       <c r="F40" s="28">
         <v>11.4</v>
       </c>
       <c r="G40" s="29">
         <v>11.21</v>
       </c>
       <c r="H40" s="28">
         <v>10.89</v>
       </c>
       <c r="I40" s="33">
@@ -7762,52 +8394,61 @@
       </c>
       <c r="W40" s="46">
         <v>11.65</v>
       </c>
       <c r="X40" s="46">
         <v>11.61</v>
       </c>
       <c r="Y40" s="46">
         <v>11.38</v>
       </c>
       <c r="Z40" s="42">
         <v>10.76</v>
       </c>
       <c r="AA40" s="46">
         <v>8.9499999999999993</v>
       </c>
       <c r="AB40" s="46">
         <v>10.199999999999999</v>
       </c>
       <c r="AC40" s="46">
         <v>9.41</v>
       </c>
       <c r="AD40" s="18">
         <v>10.050000000000001</v>
       </c>
+      <c r="AE40" s="60">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="AF40" s="50"/>
+      <c r="AG40" s="50"/>
+      <c r="AH40" s="50"/>
+      <c r="AI40" s="50"/>
+      <c r="AJ40" s="50"/>
+      <c r="AK40" s="50"/>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:37">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="28">
         <v>22.57</v>
       </c>
       <c r="C41" s="28">
         <v>16.760000000000002</v>
       </c>
       <c r="D41" s="28">
         <v>14.76</v>
       </c>
       <c r="E41" s="28">
         <v>13.3</v>
       </c>
       <c r="F41" s="28">
         <v>13.33</v>
       </c>
       <c r="G41" s="29">
         <v>12.59</v>
       </c>
       <c r="H41" s="28">
         <v>12.03</v>
       </c>
       <c r="I41" s="33">
@@ -7854,52 +8495,61 @@
       </c>
       <c r="W41" s="46">
         <v>10.78</v>
       </c>
       <c r="X41" s="46">
         <v>11.25</v>
       </c>
       <c r="Y41" s="46">
         <v>11.7</v>
       </c>
       <c r="Z41" s="42">
         <v>10.55</v>
       </c>
       <c r="AA41" s="46">
         <v>12.46</v>
       </c>
       <c r="AB41" s="46">
         <v>13.22</v>
       </c>
       <c r="AC41" s="46">
         <v>13.2</v>
       </c>
       <c r="AD41" s="18">
         <v>12.39</v>
       </c>
+      <c r="AE41" s="60">
+        <v>12.18</v>
+      </c>
+      <c r="AF41" s="50"/>
+      <c r="AG41" s="50"/>
+      <c r="AH41" s="50"/>
+      <c r="AI41" s="50"/>
+      <c r="AJ41" s="50"/>
+      <c r="AK41" s="50"/>
     </row>
-    <row r="42" spans="1:30">
+    <row r="42" spans="1:37">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="28">
         <v>6.6</v>
       </c>
       <c r="C42" s="28">
         <v>5.35</v>
       </c>
       <c r="D42" s="28">
         <v>7.33</v>
       </c>
       <c r="E42" s="28">
         <v>7.89</v>
       </c>
       <c r="F42" s="28">
         <v>7.4</v>
       </c>
       <c r="G42" s="29">
         <v>7.92</v>
       </c>
       <c r="H42" s="28">
         <v>7.73</v>
       </c>
       <c r="I42" s="17">
@@ -7946,52 +8596,61 @@
       </c>
       <c r="W42" s="46">
         <v>7.48</v>
       </c>
       <c r="X42" s="46">
         <v>7.37</v>
       </c>
       <c r="Y42" s="46">
         <v>7.33</v>
       </c>
       <c r="Z42" s="42">
         <v>6.19</v>
       </c>
       <c r="AA42" s="46">
         <v>7.62</v>
       </c>
       <c r="AB42" s="46">
         <v>8.23</v>
       </c>
       <c r="AC42" s="46">
         <v>8.31</v>
       </c>
       <c r="AD42" s="18">
         <v>8.77</v>
       </c>
+      <c r="AE42" s="60">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="AF42" s="50"/>
+      <c r="AG42" s="50"/>
+      <c r="AH42" s="50"/>
+      <c r="AI42" s="50"/>
+      <c r="AJ42" s="50"/>
+      <c r="AK42" s="50"/>
     </row>
-    <row r="43" spans="1:30">
+    <row r="43" spans="1:37">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="31">
         <v>12.18</v>
       </c>
       <c r="C43" s="31">
         <v>11.36</v>
       </c>
       <c r="D43" s="31">
         <v>10.24</v>
       </c>
       <c r="E43" s="31">
         <v>10.55</v>
       </c>
       <c r="F43" s="31">
         <v>10.61</v>
       </c>
       <c r="G43" s="32">
         <v>10.54</v>
       </c>
       <c r="H43" s="32">
         <v>10.69</v>
       </c>
       <c r="I43" s="34">
@@ -8038,207 +8697,216 @@
       </c>
       <c r="W43" s="48">
         <v>11.34</v>
       </c>
       <c r="X43" s="48">
         <v>11.54</v>
       </c>
       <c r="Y43" s="48">
         <v>11.84</v>
       </c>
       <c r="Z43" s="43">
         <v>11.62</v>
       </c>
       <c r="AA43" s="48">
         <v>9.1</v>
       </c>
       <c r="AB43" s="48">
         <v>11.07</v>
       </c>
       <c r="AC43" s="48">
         <v>11.67</v>
       </c>
       <c r="AD43" s="43">
         <v>10.86</v>
       </c>
+      <c r="AE43" s="61">
+        <v>11.24</v>
+      </c>
+      <c r="AF43" s="34"/>
+      <c r="AG43" s="34"/>
+      <c r="AH43" s="34"/>
+      <c r="AI43" s="34"/>
+      <c r="AJ43" s="34"/>
+      <c r="AK43" s="34"/>
     </row>
-    <row r="44" spans="1:30">
+    <row r="44" spans="1:37">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="I13" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="25.44140625" style="17" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="25.42578125" style="17" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.42578125" style="17" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.7109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.44140625" style="17" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.85546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.42578125" style="17" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.7109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.44140625" style="17" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="17"/>
+    <col min="20" max="20" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.85546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.42578125" style="17" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="64" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="68" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="64"/>
-[...22 lines deleted...]
-      <c r="Y1" s="64"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
+      <c r="Y1" s="68"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" s="49"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="69"/>
-      <c r="B4" s="67">
+      <c r="A4" s="73"/>
+      <c r="B4" s="71">
         <v>2024</v>
       </c>
-      <c r="C4" s="68"/>
-[...10 lines deleted...]
-      <c r="N4" s="67">
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="71">
         <v>2025</v>
       </c>
-      <c r="O4" s="68"/>
-[...10 lines deleted...]
-      <c r="Z4" s="67">
+      <c r="O4" s="72"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="71">
         <v>2026</v>
       </c>
-      <c r="AA4" s="68"/>
-[...9 lines deleted...]
-      <c r="AK4" s="68"/>
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="72"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="70"/>
+      <c r="A5" s="74"/>
       <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -8305,77 +8973,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="65" t="s">
+      <c r="A6" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="65"/>
-[...22 lines deleted...]
-      <c r="Y6" s="65"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="69"/>
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="1">
         <v>5</v>
       </c>
       <c r="C7" s="1">
         <v>4</v>
       </c>
       <c r="D7" s="1">
         <v>2</v>
       </c>
       <c r="E7" s="1">
         <v>2</v>
       </c>
       <c r="F7" s="3">
         <v>2</v>
       </c>
       <c r="G7" s="3">
         <v>2</v>
       </c>
       <c r="H7" s="3">
         <v>4</v>
@@ -8424,50 +9092,59 @@
       </c>
       <c r="W7" s="26">
         <v>1</v>
       </c>
       <c r="X7" s="44">
         <v>3</v>
       </c>
       <c r="Y7" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z7" s="55">
         <v>1</v>
       </c>
       <c r="AA7" s="26">
         <v>2</v>
       </c>
       <c r="AB7" s="55">
         <v>4</v>
       </c>
       <c r="AC7" s="1">
         <v>2</v>
       </c>
       <c r="AD7" s="1">
         <v>3</v>
       </c>
+      <c r="AE7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF7" s="50"/>
+      <c r="AG7" s="50"/>
+      <c r="AH7" s="50"/>
+      <c r="AI7" s="50"/>
+      <c r="AJ7" s="50"/>
+      <c r="AK7" s="50"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="1">
         <v>2</v>
       </c>
       <c r="C8" s="1">
         <v>3</v>
       </c>
       <c r="D8" s="1">
         <v>2</v>
       </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
         <v>3</v>
@@ -8516,50 +9193,59 @@
       </c>
       <c r="W8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X8" s="44">
         <v>1</v>
       </c>
       <c r="Y8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB8" s="55">
         <v>1</v>
       </c>
       <c r="AC8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD8" s="1">
         <v>1</v>
       </c>
+      <c r="AE8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF8" s="50"/>
+      <c r="AG8" s="50"/>
+      <c r="AH8" s="50"/>
+      <c r="AI8" s="50"/>
+      <c r="AJ8" s="50"/>
+      <c r="AK8" s="50"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
@@ -8608,50 +9294,59 @@
       </c>
       <c r="W9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD9" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF9" s="50"/>
+      <c r="AG9" s="50"/>
+      <c r="AH9" s="50"/>
+      <c r="AI9" s="50"/>
+      <c r="AJ9" s="50"/>
+      <c r="AK9" s="50"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
@@ -8700,50 +9395,59 @@
       </c>
       <c r="W10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD10" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF10" s="50"/>
+      <c r="AG10" s="50"/>
+      <c r="AH10" s="50"/>
+      <c r="AI10" s="50"/>
+      <c r="AJ10" s="50"/>
+      <c r="AK10" s="50"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="1">
         <v>1</v>
       </c>
       <c r="C11" s="1">
         <v>1</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
         <v>1</v>
@@ -8792,50 +9496,59 @@
       </c>
       <c r="W11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA11" s="26">
         <v>1</v>
       </c>
       <c r="AB11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD11" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE11" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF11" s="50"/>
+      <c r="AG11" s="50"/>
+      <c r="AH11" s="50"/>
+      <c r="AI11" s="50"/>
+      <c r="AJ11" s="50"/>
+      <c r="AK11" s="50"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="1">
         <v>1</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
@@ -8884,50 +9597,59 @@
       </c>
       <c r="W12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD12" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE12" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF12" s="50"/>
+      <c r="AG12" s="50"/>
+      <c r="AH12" s="50"/>
+      <c r="AI12" s="50"/>
+      <c r="AJ12" s="50"/>
+      <c r="AK12" s="50"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
@@ -8976,50 +9698,59 @@
       </c>
       <c r="W13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD13" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE13" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF13" s="50"/>
+      <c r="AG13" s="50"/>
+      <c r="AH13" s="50"/>
+      <c r="AI13" s="50"/>
+      <c r="AJ13" s="50"/>
+      <c r="AK13" s="50"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="3">
         <v>1</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
@@ -9068,50 +9799,59 @@
       </c>
       <c r="W14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD14" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE14" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF14" s="50"/>
+      <c r="AG14" s="50"/>
+      <c r="AH14" s="50"/>
+      <c r="AI14" s="50"/>
+      <c r="AJ14" s="50"/>
+      <c r="AK14" s="50"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>31</v>
@@ -9160,50 +9900,59 @@
       </c>
       <c r="W15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD15" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF15" s="50"/>
+      <c r="AG15" s="50"/>
+      <c r="AH15" s="50"/>
+      <c r="AI15" s="50"/>
+      <c r="AJ15" s="50"/>
+      <c r="AK15" s="50"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>31</v>
@@ -9252,52 +10001,61 @@
       </c>
       <c r="W16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA16" s="26">
         <v>1</v>
       </c>
       <c r="AB16" s="55">
         <v>1</v>
       </c>
       <c r="AC16" s="1">
         <v>1</v>
       </c>
       <c r="AD16" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE16" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF16" s="50"/>
+      <c r="AG16" s="50"/>
+      <c r="AH16" s="50"/>
+      <c r="AI16" s="50"/>
+      <c r="AJ16" s="50"/>
+      <c r="AK16" s="50"/>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:37">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
@@ -9344,52 +10102,61 @@
       </c>
       <c r="W17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD17" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE17" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF17" s="50"/>
+      <c r="AG17" s="50"/>
+      <c r="AH17" s="50"/>
+      <c r="AI17" s="50"/>
+      <c r="AJ17" s="50"/>
+      <c r="AK17" s="50"/>
     </row>
-    <row r="18" spans="1:30">
+    <row r="18" spans="1:37">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="3">
         <v>1</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
@@ -9436,52 +10203,61 @@
       </c>
       <c r="W18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB18" s="55">
         <v>1</v>
       </c>
       <c r="AC18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD18" s="1">
         <v>1</v>
       </c>
+      <c r="AE18" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF18" s="50"/>
+      <c r="AG18" s="50"/>
+      <c r="AH18" s="50"/>
+      <c r="AI18" s="50"/>
+      <c r="AJ18" s="50"/>
+      <c r="AK18" s="50"/>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:37">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="1">
         <v>1</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
@@ -9528,52 +10304,61 @@
       </c>
       <c r="W19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X19" s="44">
         <v>2</v>
       </c>
       <c r="Y19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB19" s="55">
         <v>1</v>
       </c>
       <c r="AC19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD19" s="1">
         <v>1</v>
       </c>
+      <c r="AE19" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF19" s="50"/>
+      <c r="AG19" s="50"/>
+      <c r="AH19" s="50"/>
+      <c r="AI19" s="50"/>
+      <c r="AJ19" s="50"/>
+      <c r="AK19" s="50"/>
     </row>
-    <row r="20" spans="1:30">
+    <row r="20" spans="1:37">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="3" t="s">
@@ -9620,52 +10405,61 @@
       </c>
       <c r="W20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD20" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE20" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF20" s="50"/>
+      <c r="AG20" s="50"/>
+      <c r="AH20" s="50"/>
+      <c r="AI20" s="50"/>
+      <c r="AJ20" s="50"/>
+      <c r="AK20" s="50"/>
     </row>
-    <row r="21" spans="1:30">
+    <row r="21" spans="1:37">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="3" t="s">
@@ -9712,82 +10506,97 @@
       </c>
       <c r="W21" s="26">
         <v>1</v>
       </c>
       <c r="X21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z21" s="55">
         <v>1</v>
       </c>
       <c r="AA21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC21" s="1">
         <v>1</v>
       </c>
       <c r="AD21" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE21" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF21" s="50"/>
+      <c r="AG21" s="50"/>
+      <c r="AH21" s="50"/>
+      <c r="AI21" s="50"/>
+      <c r="AJ21" s="50"/>
+      <c r="AK21" s="50"/>
     </row>
-    <row r="22" spans="1:30">
-      <c r="A22" s="66" t="s">
+    <row r="22" spans="1:37">
+      <c r="A22" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="66"/>
-[...22 lines deleted...]
-      <c r="Y22" s="66"/>
+      <c r="B22" s="70"/>
+      <c r="C22" s="70"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="70"/>
+      <c r="F22" s="70"/>
+      <c r="G22" s="70"/>
+      <c r="H22" s="70"/>
+      <c r="I22" s="70"/>
+      <c r="J22" s="70"/>
+      <c r="K22" s="70"/>
+      <c r="L22" s="70"/>
+      <c r="M22" s="70"/>
+      <c r="N22" s="70"/>
+      <c r="O22" s="70"/>
+      <c r="P22" s="70"/>
+      <c r="Q22" s="70"/>
+      <c r="R22" s="70"/>
+      <c r="S22" s="70"/>
+      <c r="T22" s="70"/>
+      <c r="U22" s="70"/>
+      <c r="V22" s="70"/>
+      <c r="W22" s="70"/>
+      <c r="X22" s="70"/>
+      <c r="Y22" s="70"/>
       <c r="AC22" s="1"/>
+      <c r="AF22" s="50"/>
+      <c r="AG22" s="50"/>
+      <c r="AH22" s="50"/>
+      <c r="AI22" s="50"/>
+      <c r="AJ22" s="50"/>
+      <c r="AK22" s="50"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:37">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="1">
         <v>3</v>
       </c>
       <c r="C23" s="1">
         <v>3</v>
       </c>
       <c r="D23" s="1">
         <v>2</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="3">
         <v>1</v>
       </c>
       <c r="G23" s="23">
         <v>1</v>
       </c>
       <c r="H23" s="26">
         <v>3</v>
       </c>
       <c r="I23" s="44">
@@ -9834,52 +10643,61 @@
       </c>
       <c r="W23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X23" s="44">
         <v>1</v>
       </c>
       <c r="Y23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB23" s="44">
         <v>2</v>
       </c>
       <c r="AC23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AD23" s="1">
         <v>1</v>
       </c>
+      <c r="AE23" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF23" s="50"/>
+      <c r="AG23" s="50"/>
+      <c r="AH23" s="50"/>
+      <c r="AI23" s="50"/>
+      <c r="AJ23" s="50"/>
+      <c r="AK23" s="50"/>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:37">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="1">
         <v>2</v>
       </c>
       <c r="C24" s="1">
         <v>3</v>
       </c>
       <c r="D24" s="1">
         <v>2</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G24" s="23">
         <v>1</v>
       </c>
       <c r="H24" s="26">
         <v>3</v>
       </c>
       <c r="I24" s="44">
@@ -9926,52 +10744,61 @@
       </c>
       <c r="W24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X24" s="44">
         <v>1</v>
       </c>
       <c r="Y24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB24" s="44">
         <v>1</v>
       </c>
       <c r="AC24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AD24" s="1">
         <v>1</v>
       </c>
+      <c r="AE24" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF24" s="50"/>
+      <c r="AG24" s="50"/>
+      <c r="AH24" s="50"/>
+      <c r="AI24" s="50"/>
+      <c r="AJ24" s="50"/>
+      <c r="AK24" s="50"/>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:37">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="1">
         <v>1</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="3" t="s">
@@ -10018,52 +10845,61 @@
       </c>
       <c r="W25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AD25" s="44" t="s">
         <v>31</v>
       </c>
+      <c r="AE25" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF25" s="50"/>
+      <c r="AG25" s="50"/>
+      <c r="AH25" s="50"/>
+      <c r="AI25" s="50"/>
+      <c r="AJ25" s="50"/>
+      <c r="AK25" s="50"/>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:37">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="3" t="s">
@@ -10110,52 +10946,61 @@
       </c>
       <c r="W26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AD26" s="44" t="s">
         <v>31</v>
       </c>
+      <c r="AE26" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF26" s="50"/>
+      <c r="AG26" s="50"/>
+      <c r="AH26" s="50"/>
+      <c r="AI26" s="50"/>
+      <c r="AJ26" s="50"/>
+      <c r="AK26" s="50"/>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:37">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="3" t="s">
@@ -10202,52 +11047,61 @@
       </c>
       <c r="W27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB27" s="44">
         <v>1</v>
       </c>
       <c r="AC27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AD27" s="44" t="s">
         <v>31</v>
       </c>
+      <c r="AE27" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF27" s="50"/>
+      <c r="AG27" s="50"/>
+      <c r="AH27" s="50"/>
+      <c r="AI27" s="50"/>
+      <c r="AJ27" s="50"/>
+      <c r="AK27" s="50"/>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:37">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F28" s="3">
         <v>1</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="3" t="s">
@@ -10294,84 +11148,99 @@
       </c>
       <c r="W28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AD28" s="44" t="s">
         <v>31</v>
       </c>
+      <c r="AE28" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF28" s="50"/>
+      <c r="AG28" s="50"/>
+      <c r="AH28" s="50"/>
+      <c r="AI28" s="50"/>
+      <c r="AJ28" s="50"/>
+      <c r="AK28" s="50"/>
     </row>
-    <row r="29" spans="1:30">
-      <c r="A29" s="58" t="s">
+    <row r="29" spans="1:37">
+      <c r="A29" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="58"/>
-[...22 lines deleted...]
-      <c r="Y29" s="58"/>
+      <c r="B29" s="62"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="62"/>
+      <c r="F29" s="62"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="62"/>
+      <c r="I29" s="62"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="62"/>
+      <c r="N29" s="62"/>
+      <c r="O29" s="62"/>
+      <c r="P29" s="62"/>
+      <c r="Q29" s="62"/>
+      <c r="R29" s="62"/>
+      <c r="S29" s="62"/>
+      <c r="T29" s="62"/>
+      <c r="U29" s="62"/>
+      <c r="V29" s="62"/>
+      <c r="W29" s="62"/>
+      <c r="X29" s="62"/>
+      <c r="Y29" s="62"/>
       <c r="AA29" s="44"/>
       <c r="AB29" s="44"/>
       <c r="AC29" s="1"/>
+      <c r="AF29" s="50"/>
+      <c r="AG29" s="50"/>
+      <c r="AH29" s="50"/>
+      <c r="AI29" s="50"/>
+      <c r="AJ29" s="50"/>
+      <c r="AK29" s="50"/>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:37">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="1">
         <v>2</v>
       </c>
       <c r="C30" s="1">
         <v>1</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="3">
         <v>1</v>
       </c>
       <c r="G30" s="23">
         <v>1</v>
       </c>
       <c r="H30" s="23">
         <v>1</v>
       </c>
       <c r="I30" s="23">
@@ -10418,52 +11287,61 @@
       </c>
       <c r="W30" s="26">
         <v>1</v>
       </c>
       <c r="X30" s="44">
         <v>2</v>
       </c>
       <c r="Y30" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z30" s="57">
         <v>1</v>
       </c>
       <c r="AA30" s="26">
         <v>2</v>
       </c>
       <c r="AB30" s="44">
         <v>2</v>
       </c>
       <c r="AC30" s="44">
         <v>2</v>
       </c>
       <c r="AD30" s="1">
         <v>2</v>
       </c>
+      <c r="AE30" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF30" s="50"/>
+      <c r="AG30" s="50"/>
+      <c r="AH30" s="50"/>
+      <c r="AI30" s="50"/>
+      <c r="AJ30" s="50"/>
+      <c r="AK30" s="50"/>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:37">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="3" t="s">
@@ -10510,52 +11388,61 @@
       </c>
       <c r="W31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD31" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE31" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF31" s="50"/>
+      <c r="AG31" s="50"/>
+      <c r="AH31" s="50"/>
+      <c r="AI31" s="50"/>
+      <c r="AJ31" s="50"/>
+      <c r="AK31" s="50"/>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:37">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="3" t="s">
@@ -10602,52 +11489,61 @@
       </c>
       <c r="W32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD32" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE32" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF32" s="50"/>
+      <c r="AG32" s="50"/>
+      <c r="AH32" s="50"/>
+      <c r="AI32" s="50"/>
+      <c r="AJ32" s="50"/>
+      <c r="AK32" s="50"/>
     </row>
-    <row r="33" spans="1:30">
+    <row r="33" spans="1:37">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="1">
         <v>1</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="23">
         <v>1</v>
       </c>
       <c r="H33" s="3">
         <v>1</v>
       </c>
       <c r="I33" s="3" t="s">
@@ -10694,52 +11590,61 @@
       </c>
       <c r="W33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA33" s="26">
         <v>1</v>
       </c>
       <c r="AB33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD33" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE33" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF33" s="50"/>
+      <c r="AG33" s="50"/>
+      <c r="AH33" s="50"/>
+      <c r="AI33" s="50"/>
+      <c r="AJ33" s="50"/>
+      <c r="AK33" s="50"/>
     </row>
-    <row r="34" spans="1:30">
+    <row r="34" spans="1:37">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="1">
         <v>1</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I34" s="3" t="s">
@@ -10786,52 +11691,61 @@
       </c>
       <c r="W34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD34" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE34" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF34" s="50"/>
+      <c r="AG34" s="50"/>
+      <c r="AH34" s="50"/>
+      <c r="AI34" s="50"/>
+      <c r="AJ34" s="50"/>
+      <c r="AK34" s="50"/>
     </row>
-    <row r="35" spans="1:30">
+    <row r="35" spans="1:37">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="3" t="s">
@@ -10878,52 +11792,61 @@
       </c>
       <c r="W35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD35" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE35" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF35" s="50"/>
+      <c r="AG35" s="50"/>
+      <c r="AH35" s="50"/>
+      <c r="AI35" s="50"/>
+      <c r="AJ35" s="50"/>
+      <c r="AK35" s="50"/>
     </row>
-    <row r="36" spans="1:30">
+    <row r="36" spans="1:37">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F36" s="3">
         <v>1</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="23">
@@ -10970,52 +11893,61 @@
       </c>
       <c r="W36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD36" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE36" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF36" s="50"/>
+      <c r="AG36" s="50"/>
+      <c r="AH36" s="50"/>
+      <c r="AI36" s="50"/>
+      <c r="AJ36" s="50"/>
+      <c r="AK36" s="50"/>
     </row>
-    <row r="37" spans="1:30">
+    <row r="37" spans="1:37">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="23">
@@ -11062,52 +11994,61 @@
       </c>
       <c r="W37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD37" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE37" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF37" s="50"/>
+      <c r="AG37" s="50"/>
+      <c r="AH37" s="50"/>
+      <c r="AI37" s="50"/>
+      <c r="AJ37" s="50"/>
+      <c r="AK37" s="50"/>
     </row>
-    <row r="38" spans="1:30">
+    <row r="38" spans="1:37">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3" t="s">
@@ -11154,52 +12095,61 @@
       </c>
       <c r="W38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA38" s="26">
         <v>1</v>
       </c>
       <c r="AB38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC38" s="1">
         <v>1</v>
       </c>
       <c r="AD38" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE38" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF38" s="50"/>
+      <c r="AG38" s="50"/>
+      <c r="AH38" s="50"/>
+      <c r="AI38" s="50"/>
+      <c r="AJ38" s="50"/>
+      <c r="AK38" s="50"/>
     </row>
-    <row r="39" spans="1:30">
+    <row r="39" spans="1:37">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="3" t="s">
@@ -11246,52 +12196,61 @@
       </c>
       <c r="W39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD39" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="AE39" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF39" s="50"/>
+      <c r="AG39" s="50"/>
+      <c r="AH39" s="50"/>
+      <c r="AI39" s="50"/>
+      <c r="AJ39" s="50"/>
+      <c r="AK39" s="50"/>
     </row>
-    <row r="40" spans="1:30">
+    <row r="40" spans="1:37">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="3" t="s">
@@ -11338,52 +12297,61 @@
       </c>
       <c r="W40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB40" s="44">
         <v>1</v>
       </c>
       <c r="AC40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD40" s="1">
         <v>1</v>
       </c>
+      <c r="AE40" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF40" s="50"/>
+      <c r="AG40" s="50"/>
+      <c r="AH40" s="50"/>
+      <c r="AI40" s="50"/>
+      <c r="AJ40" s="50"/>
+      <c r="AK40" s="50"/>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:37">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="1">
         <v>1</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="3" t="s">
@@ -11430,52 +12398,61 @@
       </c>
       <c r="W41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X41" s="44">
         <v>2</v>
       </c>
       <c r="Y41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB41" s="44">
         <v>1</v>
       </c>
       <c r="AC41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD41" s="1">
         <v>1</v>
       </c>
+      <c r="AE41" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF41" s="50"/>
+      <c r="AG41" s="50"/>
+      <c r="AH41" s="50"/>
+      <c r="AI41" s="50"/>
+      <c r="AJ41" s="50"/>
+      <c r="AK41" s="50"/>
     </row>
-    <row r="42" spans="1:30">
+    <row r="42" spans="1:37">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="3" t="s">
@@ -11522,52 +12499,61 @@
       </c>
       <c r="W42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="X42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA42" s="47" t="s">
         <v>31</v>
       </c>
       <c r="AB42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD42" s="3" t="s">
         <v>31</v>
       </c>
+      <c r="AE42" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF42" s="50"/>
+      <c r="AG42" s="50"/>
+      <c r="AH42" s="50"/>
+      <c r="AI42" s="50"/>
+      <c r="AJ42" s="50"/>
+      <c r="AK42" s="50"/>
     </row>
-    <row r="43" spans="1:30" s="50" customFormat="1">
+    <row r="43" spans="1:37" s="50" customFormat="1">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="2" t="s">
@@ -11614,252 +12600,261 @@
       </c>
       <c r="W43" s="52">
         <v>1</v>
       </c>
       <c r="X43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="Y43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="Z43" s="56">
         <v>1</v>
       </c>
       <c r="AA43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="AB43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="AC43" s="2">
         <v>1</v>
       </c>
       <c r="AD43" s="2" t="s">
         <v>31</v>
       </c>
+      <c r="AE43" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF43" s="34"/>
+      <c r="AG43" s="34"/>
+      <c r="AH43" s="34"/>
+      <c r="AI43" s="34"/>
+      <c r="AJ43" s="34"/>
+      <c r="AK43" s="34"/>
     </row>
-    <row r="44" spans="1:30">
+    <row r="44" spans="1:37">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AW44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="Y16" workbookViewId="0">
-      <selection activeCell="AP7" sqref="AP7:AP43"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:AK1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="17" customWidth="1"/>
     <col min="2" max="13" width="0" style="17" hidden="1" customWidth="1"/>
-    <col min="14" max="14" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="23" max="24" width="6.6640625" style="17" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="6.7109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="20" max="21" width="6.7109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.42578125" style="17" bestFit="1" customWidth="1"/>
+    <col min="23" max="24" width="6.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9" style="17" bestFit="1" customWidth="1"/>
-    <col min="26" max="26" width="6.44140625" style="17" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="30" max="30" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="6.42578125" style="17" bestFit="1" customWidth="1"/>
+    <col min="27" max="29" width="6.7109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="32" max="33" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="38" max="16384" width="9.109375" style="17"/>
+    <col min="32" max="33" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="35" max="36" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="8.85546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" ht="13.2">
-      <c r="A1" s="64" t="s">
+    <row r="1" spans="1:49" ht="12.75">
+      <c r="A1" s="68" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="64"/>
-[...34 lines deleted...]
-      <c r="AK1" s="74"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
+      <c r="Y1" s="68"/>
+      <c r="Z1" s="78"/>
+      <c r="AA1" s="78"/>
+      <c r="AB1" s="78"/>
+      <c r="AC1" s="78"/>
+      <c r="AD1" s="78"/>
+      <c r="AE1" s="78"/>
+      <c r="AF1" s="78"/>
+      <c r="AG1" s="78"/>
+      <c r="AH1" s="78"/>
+      <c r="AI1" s="78"/>
+      <c r="AJ1" s="78"/>
+      <c r="AK1" s="78"/>
     </row>
     <row r="2" spans="1:49">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
       <c r="N2" s="49"/>
       <c r="O2" s="49"/>
       <c r="P2" s="49"/>
       <c r="Q2" s="49"/>
       <c r="R2" s="49"/>
       <c r="S2" s="49"/>
       <c r="T2" s="49"/>
       <c r="U2" s="49"/>
       <c r="V2" s="49"/>
       <c r="W2" s="49"/>
       <c r="X2" s="49"/>
       <c r="Y2" s="49"/>
     </row>
     <row r="3" spans="1:49">
-      <c r="A3" s="74"/>
-[...11 lines deleted...]
-      <c r="M3" s="74"/>
+      <c r="A3" s="78"/>
+      <c r="B3" s="78"/>
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="K3" s="78"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
       <c r="N3" s="4"/>
-      <c r="AJ3" s="71"/>
-[...1 lines deleted...]
-      <c r="AV3" s="71" t="s">
+      <c r="AJ3" s="77"/>
+      <c r="AK3" s="77"/>
+      <c r="AV3" s="77" t="s">
         <v>35</v>
       </c>
-      <c r="AW3" s="71"/>
+      <c r="AW3" s="77"/>
     </row>
     <row r="4" spans="1:49">
-      <c r="A4" s="62"/>
-      <c r="B4" s="59">
+      <c r="A4" s="66"/>
+      <c r="B4" s="63">
         <v>2021</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="72">
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="64"/>
+      <c r="N4" s="75">
         <v>2024</v>
       </c>
-      <c r="O4" s="73"/>
-[...10 lines deleted...]
-      <c r="Z4" s="72">
+      <c r="O4" s="76"/>
+      <c r="P4" s="76"/>
+      <c r="Q4" s="76"/>
+      <c r="R4" s="76"/>
+      <c r="S4" s="76"/>
+      <c r="T4" s="76"/>
+      <c r="U4" s="76"/>
+      <c r="V4" s="76"/>
+      <c r="W4" s="76"/>
+      <c r="X4" s="76"/>
+      <c r="Y4" s="76"/>
+      <c r="Z4" s="75">
         <v>2025</v>
       </c>
-      <c r="AA4" s="73"/>
-[...10 lines deleted...]
-      <c r="AL4" s="72">
+      <c r="AA4" s="76"/>
+      <c r="AB4" s="76"/>
+      <c r="AC4" s="76"/>
+      <c r="AD4" s="76"/>
+      <c r="AE4" s="76"/>
+      <c r="AF4" s="76"/>
+      <c r="AG4" s="76"/>
+      <c r="AH4" s="76"/>
+      <c r="AI4" s="76"/>
+      <c r="AJ4" s="76"/>
+      <c r="AK4" s="76"/>
+      <c r="AL4" s="75">
         <v>2026</v>
       </c>
-      <c r="AM4" s="73"/>
-[...9 lines deleted...]
-      <c r="AW4" s="73"/>
+      <c r="AM4" s="76"/>
+      <c r="AN4" s="76"/>
+      <c r="AO4" s="76"/>
+      <c r="AP4" s="76"/>
+      <c r="AQ4" s="76"/>
+      <c r="AR4" s="76"/>
+      <c r="AS4" s="76"/>
+      <c r="AT4" s="76"/>
+      <c r="AU4" s="76"/>
+      <c r="AV4" s="76"/>
+      <c r="AW4" s="76"/>
     </row>
     <row r="5" spans="1:49" ht="27" customHeight="1">
-      <c r="A5" s="63"/>
+      <c r="A5" s="67"/>
       <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="37" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="37" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="37" t="s">
@@ -11962,89 +12957,89 @@
         <v>23</v>
       </c>
       <c r="AQ5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AR5" s="53" t="s">
         <v>25</v>
       </c>
       <c r="AS5" s="53" t="s">
         <v>26</v>
       </c>
       <c r="AT5" s="53" t="s">
         <v>27</v>
       </c>
       <c r="AU5" s="53" t="s">
         <v>28</v>
       </c>
       <c r="AV5" s="53" t="s">
         <v>29</v>
       </c>
       <c r="AW5" s="53" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:49">
-      <c r="A6" s="65" t="s">
+      <c r="A6" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="65"/>
-[...34 lines deleted...]
-      <c r="AK6" s="65"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="69"/>
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
+      <c r="Z6" s="69"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="69"/>
+      <c r="AC6" s="69"/>
+      <c r="AD6" s="69"/>
+      <c r="AE6" s="69"/>
+      <c r="AF6" s="69"/>
+      <c r="AG6" s="69"/>
+      <c r="AH6" s="69"/>
+      <c r="AI6" s="69"/>
+      <c r="AJ6" s="69"/>
+      <c r="AK6" s="69"/>
     </row>
     <row r="7" spans="1:49">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="8">
         <v>10.31</v>
       </c>
       <c r="C7" s="42">
         <v>13.49</v>
       </c>
       <c r="D7" s="42">
         <v>11.97</v>
       </c>
       <c r="E7" s="42">
         <v>14.09</v>
       </c>
       <c r="F7" s="9">
         <v>12.91</v>
       </c>
       <c r="G7" s="42">
         <v>11.9</v>
       </c>
       <c r="H7" s="42">
         <v>10.9</v>
@@ -12129,50 +13124,59 @@
       </c>
       <c r="AI7" s="42">
         <v>6.77</v>
       </c>
       <c r="AJ7" s="42">
         <v>6.92</v>
       </c>
       <c r="AK7" s="42">
         <v>6.32</v>
       </c>
       <c r="AL7" s="42">
         <v>2.57</v>
       </c>
       <c r="AM7" s="42">
         <v>4.34</v>
       </c>
       <c r="AN7" s="42">
         <v>6.61</v>
       </c>
       <c r="AO7" s="42">
         <v>6.19</v>
       </c>
       <c r="AP7" s="42">
         <v>6.85</v>
       </c>
+      <c r="AQ7" s="59">
+        <v>5.68</v>
+      </c>
+      <c r="AR7" s="50"/>
+      <c r="AS7" s="50"/>
+      <c r="AT7" s="50"/>
+      <c r="AU7" s="50"/>
+      <c r="AV7" s="50"/>
+      <c r="AW7" s="50"/>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="10">
         <v>10.26</v>
       </c>
       <c r="C8" s="42">
         <v>23.08</v>
       </c>
       <c r="D8" s="42">
         <v>20.16</v>
       </c>
       <c r="E8" s="42">
         <v>20.45</v>
       </c>
       <c r="F8" s="42">
         <v>19.059999999999999</v>
       </c>
       <c r="G8" s="42">
         <v>17.46</v>
       </c>
       <c r="H8" s="42">
         <v>16.43</v>
@@ -12257,50 +13261,59 @@
       </c>
       <c r="AI8" s="42">
         <v>3.81</v>
       </c>
       <c r="AJ8" s="42">
         <v>4.07</v>
       </c>
       <c r="AK8" s="42">
         <v>3.72</v>
       </c>
       <c r="AL8" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM8" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN8" s="42">
         <v>2.2400000000000002</v>
       </c>
       <c r="AO8" s="42">
         <v>1.63</v>
       </c>
       <c r="AP8" s="42">
         <v>2.66</v>
       </c>
+      <c r="AQ8" s="59">
+        <v>2.19</v>
+      </c>
+      <c r="AR8" s="50"/>
+      <c r="AS8" s="50"/>
+      <c r="AT8" s="50"/>
+      <c r="AU8" s="50"/>
+      <c r="AV8" s="50"/>
+      <c r="AW8" s="50"/>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="42">
         <v>6.37</v>
       </c>
       <c r="F9" s="42">
         <v>5.13</v>
       </c>
       <c r="G9" s="42">
         <v>4.4400000000000004</v>
       </c>
       <c r="H9" s="42">
         <v>3.92</v>
@@ -12385,50 +13398,59 @@
       </c>
       <c r="AI9" s="42">
         <v>4.26</v>
       </c>
       <c r="AJ9" s="42">
         <v>3.82</v>
       </c>
       <c r="AK9" s="42">
         <v>3.5</v>
       </c>
       <c r="AL9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP9" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AQ9" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR9" s="50"/>
+      <c r="AS9" s="50"/>
+      <c r="AT9" s="50"/>
+      <c r="AU9" s="50"/>
+      <c r="AV9" s="50"/>
+      <c r="AW9" s="50"/>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H10" s="42" t="s">
         <v>31</v>
@@ -12513,50 +13535,59 @@
       </c>
       <c r="AI10" s="42">
         <v>15.5</v>
       </c>
       <c r="AJ10" s="42">
         <v>14.18</v>
       </c>
       <c r="AK10" s="42">
         <v>13.07</v>
       </c>
       <c r="AL10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP10" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AQ10" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR10" s="50"/>
+      <c r="AS10" s="50"/>
+      <c r="AT10" s="50"/>
+      <c r="AU10" s="50"/>
+      <c r="AV10" s="50"/>
+      <c r="AW10" s="50"/>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H11" s="42" t="s">
         <v>31</v>
@@ -12641,50 +13672,59 @@
       </c>
       <c r="AI11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM11" s="42">
         <v>34.479999999999997</v>
       </c>
       <c r="AN11" s="42">
         <v>19.61</v>
       </c>
       <c r="AO11" s="42">
         <v>15.63</v>
       </c>
       <c r="AP11" s="42">
         <v>13.16</v>
       </c>
+      <c r="AQ11" s="59">
+        <v>10.75</v>
+      </c>
+      <c r="AR11" s="50"/>
+      <c r="AS11" s="50"/>
+      <c r="AT11" s="50"/>
+      <c r="AU11" s="50"/>
+      <c r="AV11" s="50"/>
+      <c r="AW11" s="50"/>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="42">
         <v>13.16</v>
       </c>
       <c r="F12" s="42">
         <v>10</v>
       </c>
       <c r="G12" s="42">
         <v>8.4700000000000006</v>
       </c>
       <c r="H12" s="42">
         <v>7.41</v>
@@ -12769,50 +13809,59 @@
       </c>
       <c r="AI12" s="42">
         <v>6.67</v>
       </c>
       <c r="AJ12" s="42">
         <v>6.1</v>
       </c>
       <c r="AK12" s="42">
         <v>5.75</v>
       </c>
       <c r="AL12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP12" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AQ12" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR12" s="50"/>
+      <c r="AS12" s="50"/>
+      <c r="AT12" s="50"/>
+      <c r="AU12" s="50"/>
+      <c r="AV12" s="50"/>
+      <c r="AW12" s="50"/>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="42">
         <v>12.5</v>
       </c>
       <c r="F13" s="42">
         <v>10.53</v>
       </c>
       <c r="G13" s="42">
         <v>8.6199999999999992</v>
       </c>
       <c r="H13" s="42">
         <v>7.58</v>
@@ -12897,50 +13946,59 @@
       </c>
       <c r="AI13" s="42">
         <v>8</v>
       </c>
       <c r="AJ13" s="42">
         <v>7.3</v>
       </c>
       <c r="AK13" s="42">
         <v>6.71</v>
       </c>
       <c r="AL13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP13" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AQ13" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR13" s="50"/>
+      <c r="AS13" s="50"/>
+      <c r="AT13" s="50"/>
+      <c r="AU13" s="50"/>
+      <c r="AV13" s="50"/>
+      <c r="AW13" s="50"/>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="10">
         <v>31.25</v>
       </c>
       <c r="C14" s="42">
         <v>13.89</v>
       </c>
       <c r="D14" s="42">
         <v>8.77</v>
       </c>
       <c r="E14" s="42">
         <v>6.45</v>
       </c>
       <c r="F14" s="42">
         <v>5.18</v>
       </c>
       <c r="G14" s="42">
         <v>3.97</v>
       </c>
       <c r="H14" s="42">
         <v>3.28</v>
@@ -13025,50 +14083,59 @@
       </c>
       <c r="AI14" s="42">
         <v>10.17</v>
       </c>
       <c r="AJ14" s="42">
         <v>9.23</v>
       </c>
       <c r="AK14" s="42">
         <v>8.36</v>
       </c>
       <c r="AL14" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM14" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN14" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO14" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP14" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AQ14" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR14" s="50"/>
+      <c r="AS14" s="50"/>
+      <c r="AT14" s="50"/>
+      <c r="AU14" s="50"/>
+      <c r="AV14" s="50"/>
+      <c r="AW14" s="50"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="42" t="s">
         <v>31</v>
@@ -13153,50 +14220,59 @@
       </c>
       <c r="AI15" s="42">
         <v>9.6199999999999992</v>
       </c>
       <c r="AJ15" s="42">
         <v>8.93</v>
       </c>
       <c r="AK15" s="42">
         <v>8.1999999999999993</v>
       </c>
       <c r="AL15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP15" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AQ15" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR15" s="50"/>
+      <c r="AS15" s="50"/>
+      <c r="AT15" s="50"/>
+      <c r="AU15" s="50"/>
+      <c r="AV15" s="50"/>
+      <c r="AW15" s="50"/>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="10">
         <v>45.45</v>
       </c>
       <c r="C16" s="42">
         <v>26.32</v>
       </c>
       <c r="D16" s="42">
         <v>14.71</v>
       </c>
       <c r="E16" s="42">
         <v>24.1</v>
       </c>
       <c r="F16" s="42">
         <v>19.8</v>
       </c>
       <c r="G16" s="42">
         <v>15.87</v>
       </c>
       <c r="H16" s="42">
         <v>14.08</v>
@@ -13281,52 +14357,61 @@
       </c>
       <c r="AI16" s="42">
         <v>24.54</v>
       </c>
       <c r="AJ16" s="42">
         <v>23.67</v>
       </c>
       <c r="AK16" s="42">
         <v>21.62</v>
       </c>
       <c r="AL16" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM16" s="42">
         <v>43.48</v>
       </c>
       <c r="AN16" s="42">
         <v>66.67</v>
       </c>
       <c r="AO16" s="42">
         <v>66.67</v>
       </c>
       <c r="AP16" s="42">
         <v>52.63</v>
       </c>
+      <c r="AQ16" s="59">
+        <v>38.96</v>
+      </c>
+      <c r="AR16" s="50"/>
+      <c r="AS16" s="50"/>
+      <c r="AT16" s="50"/>
+      <c r="AU16" s="50"/>
+      <c r="AV16" s="50"/>
+      <c r="AW16" s="50"/>
     </row>
-    <row r="17" spans="1:42">
+    <row r="17" spans="1:49">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="42">
         <v>16.95</v>
       </c>
       <c r="E17" s="42">
         <v>27.4</v>
       </c>
       <c r="F17" s="42">
         <v>35.29</v>
       </c>
       <c r="G17" s="42">
         <v>30.93</v>
       </c>
       <c r="H17" s="42">
         <v>25.21</v>
       </c>
       <c r="I17" s="42">
@@ -13409,52 +14494,61 @@
       </c>
       <c r="AI17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP17" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AQ17" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR17" s="50"/>
+      <c r="AS17" s="50"/>
+      <c r="AT17" s="50"/>
+      <c r="AU17" s="50"/>
+      <c r="AV17" s="50"/>
+      <c r="AW17" s="50"/>
     </row>
-    <row r="18" spans="1:42">
+    <row r="18" spans="1:49">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="10">
         <v>23.26</v>
       </c>
       <c r="C18" s="42">
         <v>25.97</v>
       </c>
       <c r="D18" s="42">
         <v>24</v>
       </c>
       <c r="E18" s="42">
         <v>23.95</v>
       </c>
       <c r="F18" s="42">
         <v>20</v>
       </c>
       <c r="G18" s="42">
         <v>20.079999999999998</v>
       </c>
       <c r="H18" s="42">
         <v>17.73</v>
       </c>
       <c r="I18" s="42">
@@ -13537,52 +14631,61 @@
       </c>
       <c r="AI18" s="42">
         <v>3.5</v>
       </c>
       <c r="AJ18" s="42">
         <v>3.22</v>
       </c>
       <c r="AK18" s="42">
         <v>2.92</v>
       </c>
       <c r="AL18" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM18" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN18" s="42">
         <v>12.05</v>
       </c>
       <c r="AO18" s="42">
         <v>9.17</v>
       </c>
       <c r="AP18" s="42">
         <v>15.04</v>
       </c>
+      <c r="AQ18" s="59">
+        <v>12.82</v>
+      </c>
+      <c r="AR18" s="50"/>
+      <c r="AS18" s="50"/>
+      <c r="AT18" s="50"/>
+      <c r="AU18" s="50"/>
+      <c r="AV18" s="50"/>
+      <c r="AW18" s="50"/>
     </row>
-    <row r="19" spans="1:42">
+    <row r="19" spans="1:49">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="42">
         <v>21.74</v>
       </c>
       <c r="H19" s="42">
         <v>18.18</v>
       </c>
       <c r="I19" s="42">
@@ -13665,52 +14768,61 @@
       </c>
       <c r="AI19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ19" s="42">
         <v>23.53</v>
       </c>
       <c r="AK19" s="42">
         <v>22.47</v>
       </c>
       <c r="AL19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN19" s="42">
         <v>52.63</v>
       </c>
       <c r="AO19" s="42">
         <v>35.71</v>
       </c>
       <c r="AP19" s="42">
         <v>58.82</v>
       </c>
+      <c r="AQ19" s="59">
+        <v>50</v>
+      </c>
+      <c r="AR19" s="50"/>
+      <c r="AS19" s="50"/>
+      <c r="AT19" s="50"/>
+      <c r="AU19" s="50"/>
+      <c r="AV19" s="50"/>
+      <c r="AW19" s="50"/>
     </row>
-    <row r="20" spans="1:42">
+    <row r="20" spans="1:49">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="42" t="s">
@@ -13793,52 +14905,61 @@
       </c>
       <c r="AI20" s="42">
         <v>7.09</v>
       </c>
       <c r="AJ20" s="42">
         <v>6.41</v>
       </c>
       <c r="AK20" s="42">
         <v>5.81</v>
       </c>
       <c r="AL20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP20" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AQ20" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR20" s="50"/>
+      <c r="AS20" s="50"/>
+      <c r="AT20" s="50"/>
+      <c r="AU20" s="50"/>
+      <c r="AV20" s="50"/>
+      <c r="AW20" s="50"/>
     </row>
-    <row r="21" spans="1:42">
+    <row r="21" spans="1:49">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I21" s="42" t="s">
@@ -13921,97 +15042,112 @@
       </c>
       <c r="AI21" s="42">
         <v>19.84</v>
       </c>
       <c r="AJ21" s="42">
         <v>18.05</v>
       </c>
       <c r="AK21" s="42">
         <v>16.5</v>
       </c>
       <c r="AL21" s="42">
         <v>50</v>
       </c>
       <c r="AM21" s="42">
         <v>30.3</v>
       </c>
       <c r="AN21" s="42">
         <v>16.670000000000002</v>
       </c>
       <c r="AO21" s="42">
         <v>22.22</v>
       </c>
       <c r="AP21" s="42">
         <v>19.420000000000002</v>
       </c>
+      <c r="AQ21" s="59">
+        <v>16.13</v>
+      </c>
+      <c r="AR21" s="50"/>
+      <c r="AS21" s="50"/>
+      <c r="AT21" s="50"/>
+      <c r="AU21" s="50"/>
+      <c r="AV21" s="50"/>
+      <c r="AW21" s="50"/>
     </row>
-    <row r="22" spans="1:42">
-      <c r="A22" s="66" t="s">
+    <row r="22" spans="1:49">
+      <c r="A22" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="66"/>
-[...34 lines deleted...]
-      <c r="AK22" s="66"/>
+      <c r="B22" s="70"/>
+      <c r="C22" s="70"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="70"/>
+      <c r="F22" s="70"/>
+      <c r="G22" s="70"/>
+      <c r="H22" s="70"/>
+      <c r="I22" s="70"/>
+      <c r="J22" s="70"/>
+      <c r="K22" s="70"/>
+      <c r="L22" s="70"/>
+      <c r="M22" s="70"/>
+      <c r="N22" s="70"/>
+      <c r="O22" s="70"/>
+      <c r="P22" s="70"/>
+      <c r="Q22" s="70"/>
+      <c r="R22" s="70"/>
+      <c r="S22" s="70"/>
+      <c r="T22" s="70"/>
+      <c r="U22" s="70"/>
+      <c r="V22" s="70"/>
+      <c r="W22" s="70"/>
+      <c r="X22" s="70"/>
+      <c r="Y22" s="70"/>
+      <c r="Z22" s="70"/>
+      <c r="AA22" s="70"/>
+      <c r="AB22" s="70"/>
+      <c r="AC22" s="70"/>
+      <c r="AD22" s="70"/>
+      <c r="AE22" s="70"/>
+      <c r="AF22" s="70"/>
+      <c r="AG22" s="70"/>
+      <c r="AH22" s="70"/>
+      <c r="AI22" s="70"/>
+      <c r="AJ22" s="70"/>
+      <c r="AK22" s="70"/>
       <c r="AL22" s="42"/>
       <c r="AM22" s="42"/>
       <c r="AN22" s="42"/>
       <c r="AO22" s="42"/>
+      <c r="AR22" s="50"/>
+      <c r="AS22" s="50"/>
+      <c r="AT22" s="50"/>
+      <c r="AU22" s="50"/>
+      <c r="AV22" s="50"/>
+      <c r="AW22" s="50"/>
     </row>
-    <row r="23" spans="1:42">
+    <row r="23" spans="1:49">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="8">
         <v>17.7</v>
       </c>
       <c r="C23" s="42">
         <v>26.26</v>
       </c>
       <c r="D23" s="42">
         <v>22.58</v>
       </c>
       <c r="E23" s="42">
         <v>22.48</v>
       </c>
       <c r="F23" s="42">
         <v>20.420000000000002</v>
       </c>
       <c r="G23" s="42">
         <v>18.899999999999999</v>
       </c>
       <c r="H23" s="42">
         <v>17.45</v>
       </c>
       <c r="I23" s="42">
@@ -14094,52 +15230,61 @@
       </c>
       <c r="AI23" s="42">
         <v>4.8099999999999996</v>
       </c>
       <c r="AJ23" s="42">
         <v>4.91</v>
       </c>
       <c r="AK23" s="42">
         <v>4.47</v>
       </c>
       <c r="AL23" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM23" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN23" s="42">
         <v>3.9</v>
       </c>
       <c r="AO23" s="42">
         <v>2.81</v>
       </c>
       <c r="AP23" s="42">
         <v>3.44</v>
       </c>
+      <c r="AQ23" s="59">
+        <v>2.83</v>
+      </c>
+      <c r="AR23" s="50"/>
+      <c r="AS23" s="50"/>
+      <c r="AT23" s="50"/>
+      <c r="AU23" s="50"/>
+      <c r="AV23" s="50"/>
+      <c r="AW23" s="50"/>
     </row>
-    <row r="24" spans="1:42">
+    <row r="24" spans="1:49">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="10">
         <v>10.26</v>
       </c>
       <c r="C24" s="42">
         <v>23.08</v>
       </c>
       <c r="D24" s="42">
         <v>20.16</v>
       </c>
       <c r="E24" s="42">
         <v>20.45</v>
       </c>
       <c r="F24" s="42">
         <v>19.059999999999999</v>
       </c>
       <c r="G24" s="42">
         <v>17.46</v>
       </c>
       <c r="H24" s="42">
         <v>16.43</v>
       </c>
       <c r="I24" s="42">
@@ -14222,52 +15367,61 @@
       </c>
       <c r="AI24" s="42">
         <v>3.81</v>
       </c>
       <c r="AJ24" s="42">
         <v>4.07</v>
       </c>
       <c r="AK24" s="42">
         <v>3.72</v>
       </c>
       <c r="AL24" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM24" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN24" s="42">
         <v>2.2400000000000002</v>
       </c>
       <c r="AO24" s="42">
         <v>1.63</v>
       </c>
       <c r="AP24" s="42">
         <v>2.66</v>
       </c>
+      <c r="AQ24" s="59">
+        <v>2.19</v>
+      </c>
+      <c r="AR24" s="50"/>
+      <c r="AS24" s="50"/>
+      <c r="AT24" s="50"/>
+      <c r="AU24" s="50"/>
+      <c r="AV24" s="50"/>
+      <c r="AW24" s="50"/>
     </row>
-    <row r="25" spans="1:42">
+    <row r="25" spans="1:49">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="42" t="s">
@@ -14350,52 +15504,61 @@
       </c>
       <c r="AI25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP25" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AQ25" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR25" s="50"/>
+      <c r="AS25" s="50"/>
+      <c r="AT25" s="50"/>
+      <c r="AU25" s="50"/>
+      <c r="AV25" s="50"/>
+      <c r="AW25" s="50"/>
     </row>
-    <row r="26" spans="1:42">
+    <row r="26" spans="1:49">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="42" t="s">
@@ -14478,52 +15641,61 @@
       </c>
       <c r="AI26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP26" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AQ26" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR26" s="50"/>
+      <c r="AS26" s="50"/>
+      <c r="AT26" s="50"/>
+      <c r="AU26" s="50"/>
+      <c r="AV26" s="50"/>
+      <c r="AW26" s="50"/>
     </row>
-    <row r="27" spans="1:42">
+    <row r="27" spans="1:49">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="10">
         <v>125</v>
       </c>
       <c r="C27" s="42">
         <v>66.67</v>
       </c>
       <c r="D27" s="42">
         <v>31.25</v>
       </c>
       <c r="E27" s="42">
         <v>54.05</v>
       </c>
       <c r="F27" s="42">
         <v>43.48</v>
       </c>
       <c r="G27" s="42">
         <v>35.71</v>
       </c>
       <c r="H27" s="42">
         <v>28.57</v>
       </c>
       <c r="I27" s="42">
@@ -14606,52 +15778,61 @@
       </c>
       <c r="AI27" s="42">
         <v>23.81</v>
       </c>
       <c r="AJ27" s="42">
         <v>22.73</v>
       </c>
       <c r="AK27" s="42">
         <v>20.62</v>
       </c>
       <c r="AL27" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM27" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN27" s="42">
         <v>66.67</v>
       </c>
       <c r="AO27" s="42">
         <v>40</v>
       </c>
       <c r="AP27" s="42">
         <v>31.25</v>
       </c>
+      <c r="AQ27" s="59">
+        <v>24.39</v>
+      </c>
+      <c r="AR27" s="50"/>
+      <c r="AS27" s="50"/>
+      <c r="AT27" s="50"/>
+      <c r="AU27" s="50"/>
+      <c r="AV27" s="50"/>
+      <c r="AW27" s="50"/>
     </row>
-    <row r="28" spans="1:42">
+    <row r="28" spans="1:49">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="10">
         <v>66.67</v>
       </c>
       <c r="C28" s="42">
         <v>66.67</v>
       </c>
       <c r="D28" s="42">
         <v>66.67</v>
       </c>
       <c r="E28" s="42">
         <v>49.18</v>
       </c>
       <c r="F28" s="42">
         <v>41.1</v>
       </c>
       <c r="G28" s="42">
         <v>44.44</v>
       </c>
       <c r="H28" s="42">
         <v>40.4</v>
       </c>
       <c r="I28" s="42">
@@ -14734,98 +15915,113 @@
       </c>
       <c r="AI28" s="42">
         <v>9.8000000000000007</v>
       </c>
       <c r="AJ28" s="42">
         <v>8.85</v>
       </c>
       <c r="AK28" s="42">
         <v>7.81</v>
       </c>
       <c r="AL28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP28" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AQ28" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR28" s="50"/>
+      <c r="AS28" s="50"/>
+      <c r="AT28" s="50"/>
+      <c r="AU28" s="50"/>
+      <c r="AV28" s="50"/>
+      <c r="AW28" s="50"/>
     </row>
-    <row r="29" spans="1:42">
-      <c r="A29" s="58" t="s">
+    <row r="29" spans="1:49">
+      <c r="A29" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="58"/>
-[...34 lines deleted...]
-      <c r="AK29" s="58"/>
+      <c r="B29" s="62"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="62"/>
+      <c r="F29" s="62"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="62"/>
+      <c r="I29" s="62"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="62"/>
+      <c r="N29" s="62"/>
+      <c r="O29" s="62"/>
+      <c r="P29" s="62"/>
+      <c r="Q29" s="62"/>
+      <c r="R29" s="62"/>
+      <c r="S29" s="62"/>
+      <c r="T29" s="62"/>
+      <c r="U29" s="62"/>
+      <c r="V29" s="62"/>
+      <c r="W29" s="62"/>
+      <c r="X29" s="62"/>
+      <c r="Y29" s="62"/>
+      <c r="Z29" s="62"/>
+      <c r="AA29" s="62"/>
+      <c r="AB29" s="62"/>
+      <c r="AC29" s="62"/>
+      <c r="AD29" s="62"/>
+      <c r="AE29" s="62"/>
+      <c r="AF29" s="62"/>
+      <c r="AG29" s="62"/>
+      <c r="AH29" s="62"/>
+      <c r="AI29" s="62"/>
+      <c r="AJ29" s="62"/>
+      <c r="AK29" s="62"/>
       <c r="AL29" s="42"/>
       <c r="AM29" s="42"/>
       <c r="AN29" s="42"/>
       <c r="AO29" s="42"/>
       <c r="AP29" s="42"/>
+      <c r="AR29" s="50"/>
+      <c r="AS29" s="50"/>
+      <c r="AT29" s="50"/>
+      <c r="AU29" s="50"/>
+      <c r="AV29" s="50"/>
+      <c r="AW29" s="50"/>
     </row>
-    <row r="30" spans="1:42">
+    <row r="30" spans="1:49">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="12">
         <v>3.86</v>
       </c>
       <c r="C30" s="42">
         <v>1.97</v>
       </c>
       <c r="D30" s="42">
         <v>2.4</v>
       </c>
       <c r="E30" s="42">
         <v>6.33</v>
       </c>
       <c r="F30" s="42">
         <v>5.88</v>
       </c>
       <c r="G30" s="42">
         <v>5.42</v>
       </c>
       <c r="H30" s="42">
         <v>4.67</v>
       </c>
       <c r="I30" s="42">
@@ -14908,52 +16104,61 @@
       </c>
       <c r="AI30" s="42">
         <v>8.6300000000000008</v>
       </c>
       <c r="AJ30" s="42">
         <v>8.81</v>
       </c>
       <c r="AK30" s="42">
         <v>8.09</v>
       </c>
       <c r="AL30" s="42">
         <v>5.24</v>
       </c>
       <c r="AM30" s="42">
         <v>8.7200000000000006</v>
       </c>
       <c r="AN30" s="42">
         <v>9.16</v>
       </c>
       <c r="AO30" s="42">
         <v>9.4600000000000009</v>
       </c>
       <c r="AP30" s="42">
         <v>10.23</v>
       </c>
+      <c r="AQ30" s="60">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="AR30" s="50"/>
+      <c r="AS30" s="50"/>
+      <c r="AT30" s="50"/>
+      <c r="AU30" s="50"/>
+      <c r="AV30" s="50"/>
+      <c r="AW30" s="50"/>
     </row>
-    <row r="31" spans="1:42">
+    <row r="31" spans="1:49">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="42">
         <v>6.37</v>
       </c>
       <c r="F31" s="42">
         <v>5.13</v>
       </c>
       <c r="G31" s="42">
         <v>4.4400000000000004</v>
       </c>
       <c r="H31" s="42">
         <v>3.92</v>
       </c>
       <c r="I31" s="42">
@@ -15036,52 +16241,61 @@
       </c>
       <c r="AI31" s="42">
         <v>4.26</v>
       </c>
       <c r="AJ31" s="42">
         <v>3.82</v>
       </c>
       <c r="AK31" s="42">
         <v>3.5</v>
       </c>
       <c r="AL31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP31" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AQ31" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR31" s="50"/>
+      <c r="AS31" s="50"/>
+      <c r="AT31" s="50"/>
+      <c r="AU31" s="50"/>
+      <c r="AV31" s="50"/>
+      <c r="AW31" s="50"/>
     </row>
-    <row r="32" spans="1:42">
+    <row r="32" spans="1:49">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="42" t="s">
@@ -15164,52 +16378,61 @@
       </c>
       <c r="AI32" s="42">
         <v>15.5</v>
       </c>
       <c r="AJ32" s="42">
         <v>14.18</v>
       </c>
       <c r="AK32" s="42">
         <v>13.07</v>
       </c>
       <c r="AL32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP32" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AQ32" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR32" s="50"/>
+      <c r="AS32" s="50"/>
+      <c r="AT32" s="50"/>
+      <c r="AU32" s="50"/>
+      <c r="AV32" s="50"/>
+      <c r="AW32" s="50"/>
     </row>
-    <row r="33" spans="1:42">
+    <row r="33" spans="1:49">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="42" t="s">
@@ -15292,52 +16515,61 @@
       </c>
       <c r="AI33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM33" s="42">
         <v>50</v>
       </c>
       <c r="AN33" s="42">
         <v>29.41</v>
       </c>
       <c r="AO33" s="42">
         <v>25</v>
       </c>
       <c r="AP33" s="42">
         <v>21.74</v>
       </c>
+      <c r="AQ33" s="60">
+        <v>17.54</v>
+      </c>
+      <c r="AR33" s="50"/>
+      <c r="AS33" s="50"/>
+      <c r="AT33" s="50"/>
+      <c r="AU33" s="50"/>
+      <c r="AV33" s="50"/>
+      <c r="AW33" s="50"/>
     </row>
-    <row r="34" spans="1:42">
+    <row r="34" spans="1:49">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="42">
         <v>13.16</v>
       </c>
       <c r="F34" s="42">
         <v>10</v>
       </c>
       <c r="G34" s="42">
         <v>8.4700000000000006</v>
       </c>
       <c r="H34" s="42">
         <v>7.41</v>
       </c>
       <c r="I34" s="42">
@@ -15420,52 +16652,61 @@
       </c>
       <c r="AI34" s="42">
         <v>6.67</v>
       </c>
       <c r="AJ34" s="42">
         <v>6.1</v>
       </c>
       <c r="AK34" s="42">
         <v>5.75</v>
       </c>
       <c r="AL34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP34" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AQ34" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR34" s="50"/>
+      <c r="AS34" s="50"/>
+      <c r="AT34" s="50"/>
+      <c r="AU34" s="50"/>
+      <c r="AV34" s="50"/>
+      <c r="AW34" s="50"/>
     </row>
-    <row r="35" spans="1:42">
+    <row r="35" spans="1:49">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="42">
         <v>12.5</v>
       </c>
       <c r="F35" s="42">
         <v>10.53</v>
       </c>
       <c r="G35" s="42">
         <v>8.6199999999999992</v>
       </c>
       <c r="H35" s="42">
         <v>7.58</v>
       </c>
       <c r="I35" s="42">
@@ -15548,52 +16789,61 @@
       </c>
       <c r="AI35" s="42">
         <v>8</v>
       </c>
       <c r="AJ35" s="42">
         <v>7.3</v>
       </c>
       <c r="AK35" s="42">
         <v>6.71</v>
       </c>
       <c r="AL35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP35" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AQ35" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR35" s="50"/>
+      <c r="AS35" s="50"/>
+      <c r="AT35" s="50"/>
+      <c r="AU35" s="50"/>
+      <c r="AV35" s="50"/>
+      <c r="AW35" s="50"/>
     </row>
-    <row r="36" spans="1:42">
+    <row r="36" spans="1:49">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="10">
         <v>31.25</v>
       </c>
       <c r="C36" s="42">
         <v>13.89</v>
       </c>
       <c r="D36" s="42">
         <v>8.77</v>
       </c>
       <c r="E36" s="42">
         <v>6.45</v>
       </c>
       <c r="F36" s="42">
         <v>5.18</v>
       </c>
       <c r="G36" s="42">
         <v>3.97</v>
       </c>
       <c r="H36" s="42">
         <v>3.28</v>
       </c>
       <c r="I36" s="42">
@@ -15676,52 +16926,61 @@
       </c>
       <c r="AI36" s="42">
         <v>10.17</v>
       </c>
       <c r="AJ36" s="42">
         <v>9.23</v>
       </c>
       <c r="AK36" s="42">
         <v>8.36</v>
       </c>
       <c r="AL36" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM36" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN36" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO36" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP36" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AQ36" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR36" s="50"/>
+      <c r="AS36" s="50"/>
+      <c r="AT36" s="50"/>
+      <c r="AU36" s="50"/>
+      <c r="AV36" s="50"/>
+      <c r="AW36" s="50"/>
     </row>
-    <row r="37" spans="1:42">
+    <row r="37" spans="1:49">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="42" t="s">
@@ -15804,52 +17063,61 @@
       </c>
       <c r="AI37" s="42">
         <v>17.239999999999998</v>
       </c>
       <c r="AJ37" s="42">
         <v>15.87</v>
       </c>
       <c r="AK37" s="42">
         <v>14.71</v>
       </c>
       <c r="AL37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP37" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AQ37" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR37" s="50"/>
+      <c r="AS37" s="50"/>
+      <c r="AT37" s="50"/>
+      <c r="AU37" s="50"/>
+      <c r="AV37" s="50"/>
+      <c r="AW37" s="50"/>
     </row>
-    <row r="38" spans="1:42">
+    <row r="38" spans="1:49">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="42" t="s">
@@ -15932,52 +17200,61 @@
       </c>
       <c r="AI38" s="42">
         <v>25.32</v>
       </c>
       <c r="AJ38" s="42">
         <v>24.69</v>
       </c>
       <c r="AK38" s="42">
         <v>22.73</v>
       </c>
       <c r="AL38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM38" s="42">
         <v>83.33</v>
       </c>
       <c r="AN38" s="42">
         <v>66.67</v>
       </c>
       <c r="AO38" s="42">
         <v>100</v>
       </c>
       <c r="AP38" s="42">
         <v>80</v>
       </c>
+      <c r="AQ38" s="60">
+        <v>55.56</v>
+      </c>
+      <c r="AR38" s="50"/>
+      <c r="AS38" s="50"/>
+      <c r="AT38" s="50"/>
+      <c r="AU38" s="50"/>
+      <c r="AV38" s="50"/>
+      <c r="AW38" s="50"/>
     </row>
-    <row r="39" spans="1:42">
+    <row r="39" spans="1:49">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="42">
         <v>16.95</v>
       </c>
       <c r="E39" s="42">
         <v>27.4</v>
       </c>
       <c r="F39" s="42">
         <v>35.29</v>
       </c>
       <c r="G39" s="42">
         <v>30.93</v>
       </c>
       <c r="H39" s="42">
         <v>25.21</v>
       </c>
       <c r="I39" s="42">
@@ -16060,52 +17337,61 @@
       </c>
       <c r="AI39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP39" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AQ39" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR39" s="50"/>
+      <c r="AS39" s="50"/>
+      <c r="AT39" s="50"/>
+      <c r="AU39" s="50"/>
+      <c r="AV39" s="50"/>
+      <c r="AW39" s="50"/>
     </row>
-    <row r="40" spans="1:42">
+    <row r="40" spans="1:49">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="42">
         <v>9.43</v>
       </c>
       <c r="F40" s="42">
         <v>7.87</v>
       </c>
       <c r="G40" s="42">
         <v>6.29</v>
       </c>
       <c r="H40" s="42">
         <v>5.46</v>
       </c>
       <c r="I40" s="42">
@@ -16188,52 +17474,61 @@
       </c>
       <c r="AI40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN40" s="42">
         <v>16.13</v>
       </c>
       <c r="AO40" s="42">
         <v>12.5</v>
       </c>
       <c r="AP40" s="42">
         <v>20.83</v>
       </c>
+      <c r="AQ40" s="60">
+        <v>18.18</v>
+      </c>
+      <c r="AR40" s="50"/>
+      <c r="AS40" s="50"/>
+      <c r="AT40" s="50"/>
+      <c r="AU40" s="50"/>
+      <c r="AV40" s="50"/>
+      <c r="AW40" s="50"/>
     </row>
-    <row r="41" spans="1:42">
+    <row r="41" spans="1:49">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G41" s="42">
         <v>21.74</v>
       </c>
       <c r="H41" s="42">
         <v>18.18</v>
       </c>
       <c r="I41" s="42">
@@ -16316,52 +17611,61 @@
       </c>
       <c r="AI41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AJ41" s="42">
         <v>23.53</v>
       </c>
       <c r="AK41" s="42">
         <v>22.47</v>
       </c>
       <c r="AL41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN41" s="42">
         <v>52.63</v>
       </c>
       <c r="AO41" s="42">
         <v>35.71</v>
       </c>
       <c r="AP41" s="42">
         <v>58.82</v>
       </c>
+      <c r="AQ41" s="60">
+        <v>50</v>
+      </c>
+      <c r="AR41" s="50"/>
+      <c r="AS41" s="50"/>
+      <c r="AT41" s="50"/>
+      <c r="AU41" s="50"/>
+      <c r="AV41" s="50"/>
+      <c r="AW41" s="50"/>
     </row>
-    <row r="42" spans="1:42">
+    <row r="42" spans="1:49">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G42" s="11" t="s">
         <v>31</v>
       </c>
       <c r="H42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="42" t="s">
@@ -16444,52 +17748,61 @@
       </c>
       <c r="AI42" s="42">
         <v>7.09</v>
       </c>
       <c r="AJ42" s="42">
         <v>6.41</v>
       </c>
       <c r="AK42" s="42">
         <v>5.81</v>
       </c>
       <c r="AL42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP42" s="42" t="s">
         <v>31</v>
       </c>
+      <c r="AQ42" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR42" s="50"/>
+      <c r="AS42" s="50"/>
+      <c r="AT42" s="50"/>
+      <c r="AU42" s="50"/>
+      <c r="AV42" s="50"/>
+      <c r="AW42" s="50"/>
     </row>
-    <row r="43" spans="1:42" s="50" customFormat="1">
+    <row r="43" spans="1:49" s="50" customFormat="1">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="41" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="D43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="F43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="38" t="s">
         <v>31</v>
       </c>
       <c r="H43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="43" t="s">
@@ -16572,70 +17885,79 @@
       </c>
       <c r="AI43" s="43">
         <v>19.84</v>
       </c>
       <c r="AJ43" s="43">
         <v>18.05</v>
       </c>
       <c r="AK43" s="43">
         <v>16.5</v>
       </c>
       <c r="AL43" s="43">
         <v>50</v>
       </c>
       <c r="AM43" s="43">
         <v>30.3</v>
       </c>
       <c r="AN43" s="43">
         <v>16.670000000000002</v>
       </c>
       <c r="AO43" s="43">
         <v>22.22</v>
       </c>
       <c r="AP43" s="43">
         <v>19.420000000000002</v>
       </c>
+      <c r="AQ43" s="61">
+        <v>16.13</v>
+      </c>
+      <c r="AR43" s="34"/>
+      <c r="AS43" s="34"/>
+      <c r="AT43" s="34"/>
+      <c r="AU43" s="34"/>
+      <c r="AV43" s="34"/>
+      <c r="AW43" s="34"/>
     </row>
-    <row r="44" spans="1:42">
+    <row r="44" spans="1:49">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="AV3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A6:AK6"/>
     <mergeCell ref="A22:AK22"/>
     <mergeCell ref="A29:AK29"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="AV3:AW3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:AK6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
       <vt:lpstr>Коэффициенттер барлығы</vt:lpstr>
       <vt:lpstr>Нәресте өлім-жітімі</vt:lpstr>