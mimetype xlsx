--- v4 (2026-08-24)
+++ v5 (2026-09-20)
@@ -1,67 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23250" windowHeight="12345"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23250" windowHeight="12345" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер барлығы" sheetId="2" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="4" r:id="rId3"/>
     <sheet name="Нәресте өлім-жітім коэфф." sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1883" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1918" uniqueCount="50">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -568,97 +569,97 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -930,181 +931,181 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="17" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="68"/>
-[...22 lines deleted...]
-      <c r="Y1" s="68"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:37" s="20" customFormat="1">
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="66"/>
-      <c r="B4" s="63">
+      <c r="A4" s="69"/>
+      <c r="B4" s="66">
         <v>2024</v>
       </c>
-      <c r="C4" s="64"/>
-[...10 lines deleted...]
-      <c r="N4" s="63">
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="68"/>
+      <c r="N4" s="66">
         <v>2025</v>
       </c>
-      <c r="O4" s="64"/>
-[...10 lines deleted...]
-      <c r="Z4" s="63">
+      <c r="O4" s="67"/>
+      <c r="P4" s="67"/>
+      <c r="Q4" s="67"/>
+      <c r="R4" s="67"/>
+      <c r="S4" s="67"/>
+      <c r="T4" s="67"/>
+      <c r="U4" s="67"/>
+      <c r="V4" s="67"/>
+      <c r="W4" s="67"/>
+      <c r="X4" s="67"/>
+      <c r="Y4" s="67"/>
+      <c r="Z4" s="66">
         <v>2026</v>
       </c>
-      <c r="AA4" s="64"/>
-[...9 lines deleted...]
-      <c r="AK4" s="64"/>
+      <c r="AA4" s="67"/>
+      <c r="AB4" s="67"/>
+      <c r="AC4" s="67"/>
+      <c r="AD4" s="67"/>
+      <c r="AE4" s="67"/>
+      <c r="AF4" s="67"/>
+      <c r="AG4" s="67"/>
+      <c r="AH4" s="67"/>
+      <c r="AI4" s="67"/>
+      <c r="AJ4" s="67"/>
+      <c r="AK4" s="67"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="67"/>
+      <c r="A5" s="70"/>
       <c r="B5" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="15" t="s">
@@ -1171,77 +1172,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="15" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="15" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="69" t="s">
+      <c r="A6" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="69"/>
-[...22 lines deleted...]
-      <c r="Y6" s="69"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="63"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="63"/>
+      <c r="K6" s="63"/>
+      <c r="L6" s="63"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="1">
         <v>621</v>
       </c>
       <c r="C7" s="1">
         <v>479</v>
       </c>
       <c r="D7" s="1">
         <v>473</v>
       </c>
       <c r="E7" s="1">
         <v>508</v>
       </c>
       <c r="F7" s="1">
         <v>513</v>
       </c>
       <c r="G7" s="23">
         <v>485</v>
       </c>
       <c r="H7" s="1">
         <v>488</v>
@@ -1293,51 +1294,53 @@
       </c>
       <c r="X7" s="39">
         <v>495</v>
       </c>
       <c r="Y7" s="39">
         <v>534</v>
       </c>
       <c r="Z7" s="57">
         <v>514</v>
       </c>
       <c r="AA7" s="57">
         <v>395</v>
       </c>
       <c r="AB7" s="57">
         <v>549</v>
       </c>
       <c r="AC7" s="57">
         <v>542</v>
       </c>
       <c r="AD7" s="1">
         <v>456</v>
       </c>
       <c r="AE7" s="58">
         <v>487</v>
       </c>
-      <c r="AF7" s="50"/>
+      <c r="AF7" s="3">
+        <v>530</v>
+      </c>
       <c r="AG7" s="50"/>
       <c r="AH7" s="50"/>
       <c r="AI7" s="50"/>
       <c r="AJ7" s="50"/>
       <c r="AK7" s="50"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="1">
         <v>247</v>
       </c>
       <c r="C8" s="1">
         <v>205</v>
       </c>
       <c r="D8" s="1">
         <v>204</v>
       </c>
       <c r="E8" s="1">
         <v>211</v>
       </c>
       <c r="F8" s="1">
         <v>213</v>
       </c>
@@ -1394,51 +1397,53 @@
       </c>
       <c r="X8" s="39">
         <v>221</v>
       </c>
       <c r="Y8" s="39">
         <v>212</v>
       </c>
       <c r="Z8" s="57">
         <v>222</v>
       </c>
       <c r="AA8" s="57">
         <v>160</v>
       </c>
       <c r="AB8" s="57">
         <v>188</v>
       </c>
       <c r="AC8" s="57">
         <v>254</v>
       </c>
       <c r="AD8" s="1">
         <v>187</v>
       </c>
       <c r="AE8" s="58">
         <v>199</v>
       </c>
-      <c r="AF8" s="50"/>
+      <c r="AF8" s="3">
+        <v>212</v>
+      </c>
       <c r="AG8" s="50"/>
       <c r="AH8" s="50"/>
       <c r="AI8" s="50"/>
       <c r="AJ8" s="50"/>
       <c r="AK8" s="50"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="1">
         <v>38</v>
       </c>
       <c r="C9" s="1">
         <v>31</v>
       </c>
       <c r="D9" s="1">
         <v>33</v>
       </c>
       <c r="E9" s="1">
         <v>32</v>
       </c>
       <c r="F9" s="1">
         <v>39</v>
       </c>
@@ -1495,51 +1500,53 @@
       </c>
       <c r="X9" s="39">
         <v>25</v>
       </c>
       <c r="Y9" s="39">
         <v>34</v>
       </c>
       <c r="Z9" s="57">
         <v>34</v>
       </c>
       <c r="AA9" s="57">
         <v>35</v>
       </c>
       <c r="AB9" s="57">
         <v>39</v>
       </c>
       <c r="AC9" s="57">
         <v>38</v>
       </c>
       <c r="AD9" s="1">
         <v>21</v>
       </c>
       <c r="AE9" s="58">
         <v>32</v>
       </c>
-      <c r="AF9" s="50"/>
+      <c r="AF9" s="3">
+        <v>26</v>
+      </c>
       <c r="AG9" s="50"/>
       <c r="AH9" s="50"/>
       <c r="AI9" s="50"/>
       <c r="AJ9" s="50"/>
       <c r="AK9" s="50"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="1">
         <v>15</v>
       </c>
       <c r="C10" s="1">
         <v>7</v>
       </c>
       <c r="D10" s="1">
         <v>8</v>
       </c>
       <c r="E10" s="1">
         <v>13</v>
       </c>
       <c r="F10" s="1">
         <v>10</v>
       </c>
@@ -1596,51 +1603,53 @@
       </c>
       <c r="X10" s="39">
         <v>10</v>
       </c>
       <c r="Y10" s="39">
         <v>8</v>
       </c>
       <c r="Z10" s="57">
         <v>10</v>
       </c>
       <c r="AA10" s="57">
         <v>14</v>
       </c>
       <c r="AB10" s="57">
         <v>7</v>
       </c>
       <c r="AC10" s="57">
         <v>8</v>
       </c>
       <c r="AD10" s="1">
         <v>12</v>
       </c>
       <c r="AE10" s="58">
         <v>9</v>
       </c>
-      <c r="AF10" s="50"/>
+      <c r="AF10" s="3">
+        <v>9</v>
+      </c>
       <c r="AG10" s="50"/>
       <c r="AH10" s="50"/>
       <c r="AI10" s="50"/>
       <c r="AJ10" s="50"/>
       <c r="AK10" s="50"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="1">
         <v>42</v>
       </c>
       <c r="C11" s="1">
         <v>23</v>
       </c>
       <c r="D11" s="1">
         <v>21</v>
       </c>
       <c r="E11" s="1">
         <v>36</v>
       </c>
       <c r="F11" s="1">
         <v>24</v>
       </c>
@@ -1697,51 +1706,53 @@
       </c>
       <c r="X11" s="39">
         <v>24</v>
       </c>
       <c r="Y11" s="39">
         <v>29</v>
       </c>
       <c r="Z11" s="57">
         <v>26</v>
       </c>
       <c r="AA11" s="57">
         <v>13</v>
       </c>
       <c r="AB11" s="57">
         <v>36</v>
       </c>
       <c r="AC11" s="57">
         <v>32</v>
       </c>
       <c r="AD11" s="1">
         <v>22</v>
       </c>
       <c r="AE11" s="58">
         <v>31</v>
       </c>
-      <c r="AF11" s="50"/>
+      <c r="AF11" s="3">
+        <v>24</v>
+      </c>
       <c r="AG11" s="50"/>
       <c r="AH11" s="50"/>
       <c r="AI11" s="50"/>
       <c r="AJ11" s="50"/>
       <c r="AK11" s="50"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="1">
         <v>32</v>
       </c>
       <c r="C12" s="1">
         <v>11</v>
       </c>
       <c r="D12" s="1">
         <v>19</v>
       </c>
       <c r="E12" s="1">
         <v>23</v>
       </c>
       <c r="F12" s="1">
         <v>18</v>
       </c>
@@ -1798,51 +1809,53 @@
       </c>
       <c r="X12" s="39">
         <v>17</v>
       </c>
       <c r="Y12" s="39">
         <v>16</v>
       </c>
       <c r="Z12" s="57">
         <v>23</v>
       </c>
       <c r="AA12" s="57">
         <v>9</v>
       </c>
       <c r="AB12" s="57">
         <v>28</v>
       </c>
       <c r="AC12" s="57">
         <v>22</v>
       </c>
       <c r="AD12" s="1">
         <v>15</v>
       </c>
       <c r="AE12" s="58">
         <v>15</v>
       </c>
-      <c r="AF12" s="50"/>
+      <c r="AF12" s="3">
+        <v>31</v>
+      </c>
       <c r="AG12" s="50"/>
       <c r="AH12" s="50"/>
       <c r="AI12" s="50"/>
       <c r="AJ12" s="50"/>
       <c r="AK12" s="50"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="1">
         <v>27</v>
       </c>
       <c r="C13" s="1">
         <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>22</v>
       </c>
       <c r="E13" s="1">
         <v>18</v>
       </c>
       <c r="F13" s="1">
         <v>19</v>
       </c>
@@ -1899,51 +1912,53 @@
       </c>
       <c r="X13" s="39">
         <v>19</v>
       </c>
       <c r="Y13" s="39">
         <v>20</v>
       </c>
       <c r="Z13" s="57">
         <v>15</v>
       </c>
       <c r="AA13" s="57">
         <v>13</v>
       </c>
       <c r="AB13" s="57">
         <v>18</v>
       </c>
       <c r="AC13" s="57">
         <v>15</v>
       </c>
       <c r="AD13" s="1">
         <v>13</v>
       </c>
       <c r="AE13" s="58">
         <v>21</v>
       </c>
-      <c r="AF13" s="50"/>
+      <c r="AF13" s="3">
+        <v>23</v>
+      </c>
       <c r="AG13" s="50"/>
       <c r="AH13" s="50"/>
       <c r="AI13" s="50"/>
       <c r="AJ13" s="50"/>
       <c r="AK13" s="50"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="1">
         <v>54</v>
       </c>
       <c r="C14" s="1">
         <v>43</v>
       </c>
       <c r="D14" s="1">
         <v>36</v>
       </c>
       <c r="E14" s="1">
         <v>32</v>
       </c>
       <c r="F14" s="1">
         <v>42</v>
       </c>
@@ -2000,51 +2015,53 @@
       </c>
       <c r="X14" s="39">
         <v>42</v>
       </c>
       <c r="Y14" s="39">
         <v>39</v>
       </c>
       <c r="Z14" s="57">
         <v>42</v>
       </c>
       <c r="AA14" s="57">
         <v>40</v>
       </c>
       <c r="AB14" s="57">
         <v>62</v>
       </c>
       <c r="AC14" s="57">
         <v>41</v>
       </c>
       <c r="AD14" s="1">
         <v>52</v>
       </c>
       <c r="AE14" s="58">
         <v>34</v>
       </c>
-      <c r="AF14" s="50"/>
+      <c r="AF14" s="3">
+        <v>43</v>
+      </c>
       <c r="AG14" s="50"/>
       <c r="AH14" s="50"/>
       <c r="AI14" s="50"/>
       <c r="AJ14" s="50"/>
       <c r="AK14" s="50"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="1">
         <v>12</v>
       </c>
       <c r="C15" s="1">
         <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>14</v>
       </c>
       <c r="E15" s="1">
         <v>18</v>
       </c>
       <c r="F15" s="1">
         <v>12</v>
       </c>
@@ -2101,51 +2118,53 @@
       </c>
       <c r="X15" s="39">
         <v>9</v>
       </c>
       <c r="Y15" s="39">
         <v>21</v>
       </c>
       <c r="Z15" s="57">
         <v>17</v>
       </c>
       <c r="AA15" s="57">
         <v>15</v>
       </c>
       <c r="AB15" s="57">
         <v>18</v>
       </c>
       <c r="AC15" s="57">
         <v>18</v>
       </c>
       <c r="AD15" s="1">
         <v>16</v>
       </c>
       <c r="AE15" s="58">
         <v>20</v>
       </c>
-      <c r="AF15" s="50"/>
+      <c r="AF15" s="3">
+        <v>18</v>
+      </c>
       <c r="AG15" s="50"/>
       <c r="AH15" s="50"/>
       <c r="AI15" s="50"/>
       <c r="AJ15" s="50"/>
       <c r="AK15" s="50"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="1">
         <v>31</v>
       </c>
       <c r="C16" s="1">
         <v>23</v>
       </c>
       <c r="D16" s="1">
         <v>11</v>
       </c>
       <c r="E16" s="1">
         <v>21</v>
       </c>
       <c r="F16" s="1">
         <v>28</v>
       </c>
@@ -2202,51 +2221,53 @@
       </c>
       <c r="X16" s="39">
         <v>11</v>
       </c>
       <c r="Y16" s="39">
         <v>27</v>
       </c>
       <c r="Z16" s="57">
         <v>15</v>
       </c>
       <c r="AA16" s="57">
         <v>15</v>
       </c>
       <c r="AB16" s="57">
         <v>21</v>
       </c>
       <c r="AC16" s="57">
         <v>12</v>
       </c>
       <c r="AD16" s="1">
         <v>14</v>
       </c>
       <c r="AE16" s="58">
         <v>21</v>
       </c>
-      <c r="AF16" s="50"/>
+      <c r="AF16" s="3">
+        <v>20</v>
+      </c>
       <c r="AG16" s="50"/>
       <c r="AH16" s="50"/>
       <c r="AI16" s="50"/>
       <c r="AJ16" s="50"/>
       <c r="AK16" s="50"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="1">
         <v>19</v>
       </c>
       <c r="C17" s="1">
         <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>24</v>
       </c>
       <c r="E17" s="1">
         <v>19</v>
       </c>
       <c r="F17" s="1">
         <v>26</v>
       </c>
@@ -2303,51 +2324,53 @@
       </c>
       <c r="X17" s="39">
         <v>24</v>
       </c>
       <c r="Y17" s="39">
         <v>25</v>
       </c>
       <c r="Z17" s="57">
         <v>25</v>
       </c>
       <c r="AA17" s="57">
         <v>22</v>
       </c>
       <c r="AB17" s="57">
         <v>26</v>
       </c>
       <c r="AC17" s="57">
         <v>22</v>
       </c>
       <c r="AD17" s="1">
         <v>29</v>
       </c>
       <c r="AE17" s="58">
         <v>17</v>
       </c>
-      <c r="AF17" s="50"/>
+      <c r="AF17" s="3">
+        <v>25</v>
+      </c>
       <c r="AG17" s="50"/>
       <c r="AH17" s="50"/>
       <c r="AI17" s="50"/>
       <c r="AJ17" s="50"/>
       <c r="AK17" s="50"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="1">
         <v>43</v>
       </c>
       <c r="C18" s="1">
         <v>36</v>
       </c>
       <c r="D18" s="1">
         <v>36</v>
       </c>
       <c r="E18" s="1">
         <v>35</v>
       </c>
       <c r="F18" s="1">
         <v>33</v>
       </c>
@@ -2404,51 +2427,53 @@
       </c>
       <c r="X18" s="39">
         <v>37</v>
       </c>
       <c r="Y18" s="39">
         <v>39</v>
       </c>
       <c r="Z18" s="57">
         <v>38</v>
       </c>
       <c r="AA18" s="57">
         <v>25</v>
       </c>
       <c r="AB18" s="57">
         <v>44</v>
       </c>
       <c r="AC18" s="57">
         <v>25</v>
       </c>
       <c r="AD18" s="1">
         <v>36</v>
       </c>
       <c r="AE18" s="58">
         <v>37</v>
       </c>
-      <c r="AF18" s="50"/>
+      <c r="AF18" s="3">
+        <v>46</v>
+      </c>
       <c r="AG18" s="50"/>
       <c r="AH18" s="50"/>
       <c r="AI18" s="50"/>
       <c r="AJ18" s="50"/>
       <c r="AK18" s="50"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="1">
         <v>18</v>
       </c>
       <c r="C19" s="1">
         <v>8</v>
       </c>
       <c r="D19" s="1">
         <v>9</v>
       </c>
       <c r="E19" s="1">
         <v>7</v>
       </c>
       <c r="F19" s="1">
         <v>11</v>
       </c>
@@ -2505,51 +2530,53 @@
       </c>
       <c r="X19" s="39">
         <v>12</v>
       </c>
       <c r="Y19" s="39">
         <v>13</v>
       </c>
       <c r="Z19" s="57">
         <v>8</v>
       </c>
       <c r="AA19" s="57">
         <v>10</v>
       </c>
       <c r="AB19" s="57">
         <v>11</v>
       </c>
       <c r="AC19" s="57">
         <v>10</v>
       </c>
       <c r="AD19" s="1">
         <v>7</v>
       </c>
       <c r="AE19" s="58">
         <v>8</v>
       </c>
-      <c r="AF19" s="50"/>
+      <c r="AF19" s="3">
+        <v>11</v>
+      </c>
       <c r="AG19" s="50"/>
       <c r="AH19" s="50"/>
       <c r="AI19" s="50"/>
       <c r="AJ19" s="50"/>
       <c r="AK19" s="50"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="1">
         <v>7</v>
       </c>
       <c r="C20" s="1">
         <v>4</v>
       </c>
       <c r="D20" s="1">
         <v>12</v>
       </c>
       <c r="E20" s="1">
         <v>10</v>
       </c>
       <c r="F20" s="1">
         <v>6</v>
       </c>
@@ -2606,51 +2633,53 @@
       </c>
       <c r="X20" s="39">
         <v>6</v>
       </c>
       <c r="Y20" s="39">
         <v>7</v>
       </c>
       <c r="Z20" s="57">
         <v>6</v>
       </c>
       <c r="AA20" s="57">
         <v>8</v>
       </c>
       <c r="AB20" s="57">
         <v>9</v>
       </c>
       <c r="AC20" s="57">
         <v>8</v>
       </c>
       <c r="AD20" s="1">
         <v>10</v>
       </c>
       <c r="AE20" s="58">
         <v>7</v>
       </c>
-      <c r="AF20" s="50"/>
+      <c r="AF20" s="3">
+        <v>7</v>
+      </c>
       <c r="AG20" s="50"/>
       <c r="AH20" s="50"/>
       <c r="AI20" s="50"/>
       <c r="AJ20" s="50"/>
       <c r="AK20" s="50"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="1">
         <v>36</v>
       </c>
       <c r="C21" s="1">
         <v>29</v>
       </c>
       <c r="D21" s="1">
         <v>24</v>
       </c>
       <c r="E21" s="1">
         <v>33</v>
       </c>
       <c r="F21" s="1">
         <v>32</v>
       </c>
@@ -2707,91 +2736,93 @@
       </c>
       <c r="X21" s="39">
         <v>38</v>
       </c>
       <c r="Y21" s="39">
         <v>44</v>
       </c>
       <c r="Z21" s="57">
         <v>33</v>
       </c>
       <c r="AA21" s="57">
         <v>16</v>
       </c>
       <c r="AB21" s="57">
         <v>42</v>
       </c>
       <c r="AC21" s="57">
         <v>37</v>
       </c>
       <c r="AD21" s="1">
         <v>22</v>
       </c>
       <c r="AE21" s="58">
         <v>36</v>
       </c>
-      <c r="AF21" s="50"/>
+      <c r="AF21" s="3">
+        <v>35</v>
+      </c>
       <c r="AG21" s="50"/>
       <c r="AH21" s="50"/>
       <c r="AI21" s="50"/>
       <c r="AJ21" s="50"/>
       <c r="AK21" s="50"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="70" t="s">
+      <c r="A22" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="70"/>
-[...22 lines deleted...]
-      <c r="Y22" s="70"/>
+      <c r="B22" s="64"/>
+      <c r="C22" s="64"/>
+      <c r="D22" s="64"/>
+      <c r="E22" s="64"/>
+      <c r="F22" s="64"/>
+      <c r="G22" s="64"/>
+      <c r="H22" s="64"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="64"/>
+      <c r="K22" s="64"/>
+      <c r="L22" s="64"/>
+      <c r="M22" s="64"/>
+      <c r="N22" s="64"/>
+      <c r="O22" s="64"/>
+      <c r="P22" s="64"/>
+      <c r="Q22" s="64"/>
+      <c r="R22" s="64"/>
+      <c r="S22" s="64"/>
+      <c r="T22" s="64"/>
+      <c r="U22" s="64"/>
+      <c r="V22" s="64"/>
+      <c r="W22" s="64"/>
+      <c r="X22" s="64"/>
+      <c r="Y22" s="64"/>
       <c r="Z22" s="50"/>
       <c r="AA22" s="50"/>
       <c r="AB22" s="50"/>
       <c r="AC22" s="57"/>
       <c r="AE22" s="50"/>
-      <c r="AF22" s="50"/>
+      <c r="AF22" s="3"/>
       <c r="AG22" s="50"/>
       <c r="AH22" s="50"/>
       <c r="AI22" s="50"/>
       <c r="AJ22" s="50"/>
       <c r="AK22" s="50"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="1">
         <v>295</v>
       </c>
       <c r="C23" s="1">
         <v>248</v>
       </c>
       <c r="D23" s="1">
         <v>228</v>
       </c>
       <c r="E23" s="1">
         <v>223</v>
       </c>
       <c r="F23" s="1">
         <v>249</v>
       </c>
@@ -2848,51 +2879,53 @@
       </c>
       <c r="X23" s="39">
         <v>247</v>
       </c>
       <c r="Y23" s="39">
         <v>261</v>
       </c>
       <c r="Z23" s="57">
         <v>250</v>
       </c>
       <c r="AA23" s="57">
         <v>190</v>
       </c>
       <c r="AB23" s="57">
         <v>232</v>
       </c>
       <c r="AC23" s="57">
         <v>281</v>
       </c>
       <c r="AD23" s="1">
         <v>214</v>
       </c>
       <c r="AE23" s="58">
         <v>248</v>
       </c>
-      <c r="AF23" s="50"/>
+      <c r="AF23" s="3">
+        <v>261</v>
+      </c>
       <c r="AG23" s="50"/>
       <c r="AH23" s="50"/>
       <c r="AI23" s="50"/>
       <c r="AJ23" s="50"/>
       <c r="AK23" s="50"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="1">
         <v>247</v>
       </c>
       <c r="C24" s="1">
         <v>205</v>
       </c>
       <c r="D24" s="1">
         <v>204</v>
       </c>
       <c r="E24" s="1">
         <v>189</v>
       </c>
       <c r="F24" s="1">
         <v>213</v>
       </c>
@@ -2949,51 +2982,53 @@
       </c>
       <c r="X24" s="39">
         <v>221</v>
       </c>
       <c r="Y24" s="39">
         <v>212</v>
       </c>
       <c r="Z24" s="57">
         <v>222</v>
       </c>
       <c r="AA24" s="57">
         <v>160</v>
       </c>
       <c r="AB24" s="57">
         <v>188</v>
       </c>
       <c r="AC24" s="57">
         <v>254</v>
       </c>
       <c r="AD24" s="1">
         <v>187</v>
       </c>
       <c r="AE24" s="58">
         <v>199</v>
       </c>
-      <c r="AF24" s="50"/>
+      <c r="AF24" s="3">
+        <v>212</v>
+      </c>
       <c r="AG24" s="50"/>
       <c r="AH24" s="50"/>
       <c r="AI24" s="50"/>
       <c r="AJ24" s="50"/>
       <c r="AK24" s="50"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="1">
         <v>15</v>
       </c>
       <c r="C25" s="1">
         <v>6</v>
       </c>
       <c r="D25" s="1">
         <v>5</v>
       </c>
       <c r="E25" s="1">
         <v>17</v>
       </c>
       <c r="F25" s="1">
         <v>9</v>
       </c>
@@ -3050,51 +3085,53 @@
       </c>
       <c r="X25" s="39">
         <v>5</v>
       </c>
       <c r="Y25" s="39">
         <v>9</v>
       </c>
       <c r="Z25" s="57">
         <v>3</v>
       </c>
       <c r="AA25" s="57">
         <v>5</v>
       </c>
       <c r="AB25" s="57">
         <v>11</v>
       </c>
       <c r="AC25" s="57">
         <v>8</v>
       </c>
       <c r="AD25" s="1">
         <v>3</v>
       </c>
       <c r="AE25" s="58">
         <v>13</v>
       </c>
-      <c r="AF25" s="50"/>
+      <c r="AF25" s="3">
+        <v>9</v>
+      </c>
       <c r="AG25" s="50"/>
       <c r="AH25" s="50"/>
       <c r="AI25" s="50"/>
       <c r="AJ25" s="50"/>
       <c r="AK25" s="50"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="1">
         <v>7</v>
       </c>
       <c r="C26" s="1">
         <v>8</v>
       </c>
       <c r="D26" s="1">
         <v>7</v>
       </c>
       <c r="E26" s="1">
         <v>3</v>
       </c>
       <c r="F26" s="1">
         <v>2</v>
       </c>
@@ -3151,51 +3188,53 @@
       </c>
       <c r="X26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y26" s="39">
         <v>10</v>
       </c>
       <c r="Z26" s="57">
         <v>5</v>
       </c>
       <c r="AA26" s="57">
         <v>6</v>
       </c>
       <c r="AB26" s="57">
         <v>8</v>
       </c>
       <c r="AC26" s="57">
         <v>4</v>
       </c>
       <c r="AD26" s="1">
         <v>7</v>
       </c>
       <c r="AE26" s="58">
         <v>7</v>
       </c>
-      <c r="AF26" s="50"/>
+      <c r="AF26" s="3">
+        <v>9</v>
+      </c>
       <c r="AG26" s="50"/>
       <c r="AH26" s="50"/>
       <c r="AI26" s="50"/>
       <c r="AJ26" s="50"/>
       <c r="AK26" s="50"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="1">
         <v>12</v>
       </c>
       <c r="C27" s="1">
         <v>14</v>
       </c>
       <c r="D27" s="1">
         <v>3</v>
       </c>
       <c r="E27" s="1">
         <v>5</v>
       </c>
       <c r="F27" s="1">
         <v>11</v>
       </c>
@@ -3252,51 +3291,53 @@
       </c>
       <c r="X27" s="39">
         <v>7</v>
       </c>
       <c r="Y27" s="39">
         <v>10</v>
       </c>
       <c r="Z27" s="57">
         <v>4</v>
       </c>
       <c r="AA27" s="57">
         <v>7</v>
       </c>
       <c r="AB27" s="57">
         <v>7</v>
       </c>
       <c r="AC27" s="57">
         <v>4</v>
       </c>
       <c r="AD27" s="1">
         <v>7</v>
       </c>
       <c r="AE27" s="58">
         <v>14</v>
       </c>
-      <c r="AF27" s="50"/>
+      <c r="AF27" s="3">
+        <v>14</v>
+      </c>
       <c r="AG27" s="50"/>
       <c r="AH27" s="50"/>
       <c r="AI27" s="50"/>
       <c r="AJ27" s="50"/>
       <c r="AK27" s="50"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="1">
         <v>14</v>
       </c>
       <c r="C28" s="1">
         <v>15</v>
       </c>
       <c r="D28" s="1">
         <v>9</v>
       </c>
       <c r="E28" s="1">
         <v>9</v>
       </c>
       <c r="F28" s="1">
         <v>14</v>
       </c>
@@ -3353,91 +3394,93 @@
       </c>
       <c r="X28" s="39">
         <v>14</v>
       </c>
       <c r="Y28" s="39">
         <v>20</v>
       </c>
       <c r="Z28" s="57">
         <v>16</v>
       </c>
       <c r="AA28" s="57">
         <v>12</v>
       </c>
       <c r="AB28" s="57">
         <v>18</v>
       </c>
       <c r="AC28" s="57">
         <v>11</v>
       </c>
       <c r="AD28" s="1">
         <v>10</v>
       </c>
       <c r="AE28" s="58">
         <v>15</v>
       </c>
-      <c r="AF28" s="50"/>
+      <c r="AF28" s="3">
+        <v>17</v>
+      </c>
       <c r="AG28" s="50"/>
       <c r="AH28" s="50"/>
       <c r="AI28" s="50"/>
       <c r="AJ28" s="50"/>
       <c r="AK28" s="50"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="62" t="s">
+      <c r="A29" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="62"/>
-[...22 lines deleted...]
-      <c r="Y29" s="62"/>
+      <c r="B29" s="65"/>
+      <c r="C29" s="65"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="65"/>
+      <c r="G29" s="65"/>
+      <c r="H29" s="65"/>
+      <c r="I29" s="65"/>
+      <c r="J29" s="65"/>
+      <c r="K29" s="65"/>
+      <c r="L29" s="65"/>
+      <c r="M29" s="65"/>
+      <c r="N29" s="65"/>
+      <c r="O29" s="65"/>
+      <c r="P29" s="65"/>
+      <c r="Q29" s="65"/>
+      <c r="R29" s="65"/>
+      <c r="S29" s="65"/>
+      <c r="T29" s="65"/>
+      <c r="U29" s="65"/>
+      <c r="V29" s="65"/>
+      <c r="W29" s="65"/>
+      <c r="X29" s="65"/>
+      <c r="Y29" s="65"/>
       <c r="Z29" s="50"/>
       <c r="AA29" s="50"/>
       <c r="AB29" s="50"/>
       <c r="AC29" s="57"/>
       <c r="AE29" s="50"/>
-      <c r="AF29" s="50"/>
+      <c r="AF29" s="3"/>
       <c r="AG29" s="50"/>
       <c r="AH29" s="50"/>
       <c r="AI29" s="50"/>
       <c r="AJ29" s="50"/>
       <c r="AK29" s="50"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="1">
         <v>326</v>
       </c>
       <c r="C30" s="1">
         <v>231</v>
       </c>
       <c r="D30" s="1">
         <v>245</v>
       </c>
       <c r="E30" s="1">
         <v>265</v>
       </c>
       <c r="F30" s="1">
         <v>264</v>
       </c>
@@ -3494,51 +3537,53 @@
       </c>
       <c r="X30" s="39">
         <v>248</v>
       </c>
       <c r="Y30" s="39">
         <v>273</v>
       </c>
       <c r="Z30" s="57">
         <v>264</v>
       </c>
       <c r="AA30" s="57">
         <v>205</v>
       </c>
       <c r="AB30" s="57">
         <v>317</v>
       </c>
       <c r="AC30" s="57">
         <v>261</v>
       </c>
       <c r="AD30" s="1">
         <v>242</v>
       </c>
       <c r="AE30" s="58">
         <v>239</v>
       </c>
-      <c r="AF30" s="50"/>
+      <c r="AF30" s="3">
+        <v>269</v>
+      </c>
       <c r="AG30" s="50"/>
       <c r="AH30" s="50"/>
       <c r="AI30" s="50"/>
       <c r="AJ30" s="50"/>
       <c r="AK30" s="50"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1">
         <v>38</v>
       </c>
       <c r="C31" s="1">
         <v>31</v>
       </c>
       <c r="D31" s="1">
         <v>33</v>
       </c>
       <c r="E31" s="1">
         <v>32</v>
       </c>
       <c r="F31" s="1">
         <v>39</v>
       </c>
@@ -3595,51 +3640,53 @@
       </c>
       <c r="X31" s="39">
         <v>25</v>
       </c>
       <c r="Y31" s="39">
         <v>34</v>
       </c>
       <c r="Z31" s="57">
         <v>34</v>
       </c>
       <c r="AA31" s="57">
         <v>35</v>
       </c>
       <c r="AB31" s="57">
         <v>39</v>
       </c>
       <c r="AC31" s="57">
         <v>38</v>
       </c>
       <c r="AD31" s="1">
         <v>21</v>
       </c>
       <c r="AE31" s="58">
         <v>32</v>
       </c>
-      <c r="AF31" s="50"/>
+      <c r="AF31" s="3">
+        <v>26</v>
+      </c>
       <c r="AG31" s="50"/>
       <c r="AH31" s="50"/>
       <c r="AI31" s="50"/>
       <c r="AJ31" s="50"/>
       <c r="AK31" s="50"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="1">
         <v>15</v>
       </c>
       <c r="C32" s="1">
         <v>7</v>
       </c>
       <c r="D32" s="1">
         <v>8</v>
       </c>
       <c r="E32" s="1">
         <v>13</v>
       </c>
       <c r="F32" s="1">
         <v>10</v>
       </c>
@@ -3696,51 +3743,53 @@
       </c>
       <c r="X32" s="39">
         <v>10</v>
       </c>
       <c r="Y32" s="39">
         <v>8</v>
       </c>
       <c r="Z32" s="57">
         <v>10</v>
       </c>
       <c r="AA32" s="57">
         <v>14</v>
       </c>
       <c r="AB32" s="57">
         <v>7</v>
       </c>
       <c r="AC32" s="57">
         <v>8</v>
       </c>
       <c r="AD32" s="1">
         <v>12</v>
       </c>
       <c r="AE32" s="58">
         <v>9</v>
       </c>
-      <c r="AF32" s="50"/>
+      <c r="AF32" s="3">
+        <v>9</v>
+      </c>
       <c r="AG32" s="50"/>
       <c r="AH32" s="50"/>
       <c r="AI32" s="50"/>
       <c r="AJ32" s="50"/>
       <c r="AK32" s="50"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="1">
         <v>27</v>
       </c>
       <c r="C33" s="1">
         <v>17</v>
       </c>
       <c r="D33" s="1">
         <v>16</v>
       </c>
       <c r="E33" s="1">
         <v>23</v>
       </c>
       <c r="F33" s="1">
         <v>15</v>
       </c>
@@ -3797,51 +3846,53 @@
       </c>
       <c r="X33" s="39">
         <v>19</v>
       </c>
       <c r="Y33" s="39">
         <v>20</v>
       </c>
       <c r="Z33" s="57">
         <v>23</v>
       </c>
       <c r="AA33" s="57">
         <v>8</v>
       </c>
       <c r="AB33" s="57">
         <v>25</v>
       </c>
       <c r="AC33" s="57">
         <v>24</v>
       </c>
       <c r="AD33" s="1">
         <v>19</v>
       </c>
       <c r="AE33" s="58">
         <v>18</v>
       </c>
-      <c r="AF33" s="50"/>
+      <c r="AF33" s="3">
+        <v>15</v>
+      </c>
       <c r="AG33" s="50"/>
       <c r="AH33" s="50"/>
       <c r="AI33" s="50"/>
       <c r="AJ33" s="50"/>
       <c r="AK33" s="50"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="1">
         <v>32</v>
       </c>
       <c r="C34" s="1">
         <v>11</v>
       </c>
       <c r="D34" s="1">
         <v>19</v>
       </c>
       <c r="E34" s="1">
         <v>23</v>
       </c>
       <c r="F34" s="1">
         <v>18</v>
       </c>
@@ -3898,51 +3949,53 @@
       </c>
       <c r="X34" s="39">
         <v>17</v>
       </c>
       <c r="Y34" s="39">
         <v>16</v>
       </c>
       <c r="Z34" s="57">
         <v>23</v>
       </c>
       <c r="AA34" s="57">
         <v>9</v>
       </c>
       <c r="AB34" s="57">
         <v>28</v>
       </c>
       <c r="AC34" s="57">
         <v>22</v>
       </c>
       <c r="AD34" s="1">
         <v>15</v>
       </c>
       <c r="AE34" s="58">
         <v>15</v>
       </c>
-      <c r="AF34" s="50"/>
+      <c r="AF34" s="3">
+        <v>31</v>
+      </c>
       <c r="AG34" s="50"/>
       <c r="AH34" s="50"/>
       <c r="AI34" s="50"/>
       <c r="AJ34" s="50"/>
       <c r="AK34" s="50"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="1">
         <v>27</v>
       </c>
       <c r="C35" s="1">
         <v>18</v>
       </c>
       <c r="D35" s="1">
         <v>22</v>
       </c>
       <c r="E35" s="1">
         <v>18</v>
       </c>
       <c r="F35" s="1">
         <v>19</v>
       </c>
@@ -3999,51 +4052,53 @@
       </c>
       <c r="X35" s="39">
         <v>19</v>
       </c>
       <c r="Y35" s="39">
         <v>20</v>
       </c>
       <c r="Z35" s="57">
         <v>15</v>
       </c>
       <c r="AA35" s="57">
         <v>13</v>
       </c>
       <c r="AB35" s="57">
         <v>18</v>
       </c>
       <c r="AC35" s="57">
         <v>15</v>
       </c>
       <c r="AD35" s="1">
         <v>13</v>
       </c>
       <c r="AE35" s="58">
         <v>21</v>
       </c>
-      <c r="AF35" s="50"/>
+      <c r="AF35" s="3">
+        <v>23</v>
+      </c>
       <c r="AG35" s="50"/>
       <c r="AH35" s="50"/>
       <c r="AI35" s="50"/>
       <c r="AJ35" s="50"/>
       <c r="AK35" s="50"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="1">
         <v>54</v>
       </c>
       <c r="C36" s="1">
         <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>36</v>
       </c>
       <c r="E36" s="1">
         <v>32</v>
       </c>
       <c r="F36" s="1">
         <v>42</v>
       </c>
@@ -4100,51 +4155,53 @@
       </c>
       <c r="X36" s="39">
         <v>42</v>
       </c>
       <c r="Y36" s="39">
         <v>39</v>
       </c>
       <c r="Z36" s="57">
         <v>42</v>
       </c>
       <c r="AA36" s="57">
         <v>40</v>
       </c>
       <c r="AB36" s="57">
         <v>62</v>
       </c>
       <c r="AC36" s="57">
         <v>41</v>
       </c>
       <c r="AD36" s="1">
         <v>52</v>
       </c>
       <c r="AE36" s="58">
         <v>34</v>
       </c>
-      <c r="AF36" s="50"/>
+      <c r="AF36" s="3">
+        <v>43</v>
+      </c>
       <c r="AG36" s="50"/>
       <c r="AH36" s="50"/>
       <c r="AI36" s="50"/>
       <c r="AJ36" s="50"/>
       <c r="AK36" s="50"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="1">
         <v>5</v>
       </c>
       <c r="C37" s="1">
         <v>11</v>
       </c>
       <c r="D37" s="1">
         <v>7</v>
       </c>
       <c r="E37" s="1">
         <v>14</v>
       </c>
       <c r="F37" s="1">
         <v>10</v>
       </c>
@@ -4201,51 +4258,53 @@
       </c>
       <c r="X37" s="39">
         <v>9</v>
       </c>
       <c r="Y37" s="39">
         <v>11</v>
       </c>
       <c r="Z37" s="57">
         <v>12</v>
       </c>
       <c r="AA37" s="57">
         <v>9</v>
       </c>
       <c r="AB37" s="57">
         <v>10</v>
       </c>
       <c r="AC37" s="57">
         <v>14</v>
       </c>
       <c r="AD37" s="1">
         <v>9</v>
       </c>
       <c r="AE37" s="58">
         <v>13</v>
       </c>
-      <c r="AF37" s="50"/>
+      <c r="AF37" s="3">
+        <v>9</v>
+      </c>
       <c r="AG37" s="50"/>
       <c r="AH37" s="50"/>
       <c r="AI37" s="50"/>
       <c r="AJ37" s="50"/>
       <c r="AK37" s="50"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="1">
         <v>19</v>
       </c>
       <c r="C38" s="1">
         <v>9</v>
       </c>
       <c r="D38" s="1">
         <v>8</v>
       </c>
       <c r="E38" s="1">
         <v>14</v>
       </c>
       <c r="F38" s="1">
         <v>17</v>
       </c>
@@ -4302,51 +4361,53 @@
       </c>
       <c r="X38" s="39">
         <v>4</v>
       </c>
       <c r="Y38" s="39">
         <v>17</v>
       </c>
       <c r="Z38" s="57">
         <v>11</v>
       </c>
       <c r="AA38" s="57">
         <v>8</v>
       </c>
       <c r="AB38" s="57">
         <v>14</v>
       </c>
       <c r="AC38" s="57">
         <v>8</v>
       </c>
       <c r="AD38" s="1">
         <v>7</v>
       </c>
       <c r="AE38" s="58">
         <v>7</v>
       </c>
-      <c r="AF38" s="50"/>
+      <c r="AF38" s="3">
+        <v>6</v>
+      </c>
       <c r="AG38" s="50"/>
       <c r="AH38" s="50"/>
       <c r="AI38" s="50"/>
       <c r="AJ38" s="50"/>
       <c r="AK38" s="50"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="1">
         <v>19</v>
       </c>
       <c r="C39" s="1">
         <v>22</v>
       </c>
       <c r="D39" s="1">
         <v>24</v>
       </c>
       <c r="E39" s="1">
         <v>19</v>
       </c>
       <c r="F39" s="1">
         <v>26</v>
       </c>
@@ -4403,51 +4464,53 @@
       </c>
       <c r="X39" s="39">
         <v>24</v>
       </c>
       <c r="Y39" s="39">
         <v>25</v>
       </c>
       <c r="Z39" s="57">
         <v>25</v>
       </c>
       <c r="AA39" s="57">
         <v>22</v>
       </c>
       <c r="AB39" s="57">
         <v>26</v>
       </c>
       <c r="AC39" s="57">
         <v>22</v>
       </c>
       <c r="AD39" s="1">
         <v>29</v>
       </c>
       <c r="AE39" s="58">
         <v>17</v>
       </c>
-      <c r="AF39" s="50"/>
+      <c r="AF39" s="3">
+        <v>25</v>
+      </c>
       <c r="AG39" s="50"/>
       <c r="AH39" s="50"/>
       <c r="AI39" s="50"/>
       <c r="AJ39" s="50"/>
       <c r="AK39" s="50"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="1">
         <v>29</v>
       </c>
       <c r="C40" s="1">
         <v>21</v>
       </c>
       <c r="D40" s="1">
         <v>27</v>
       </c>
       <c r="E40" s="1">
         <v>27</v>
       </c>
       <c r="F40" s="1">
         <v>19</v>
       </c>
@@ -4504,51 +4567,53 @@
       </c>
       <c r="X40" s="39">
         <v>23</v>
       </c>
       <c r="Y40" s="39">
         <v>19</v>
       </c>
       <c r="Z40" s="57">
         <v>22</v>
       </c>
       <c r="AA40" s="57">
         <v>13</v>
       </c>
       <c r="AB40" s="57">
         <v>26</v>
       </c>
       <c r="AC40" s="57">
         <v>14</v>
       </c>
       <c r="AD40" s="1">
         <v>26</v>
       </c>
       <c r="AE40" s="58">
         <v>22</v>
       </c>
-      <c r="AF40" s="50"/>
+      <c r="AF40" s="3">
+        <v>29</v>
+      </c>
       <c r="AG40" s="50"/>
       <c r="AH40" s="50"/>
       <c r="AI40" s="50"/>
       <c r="AJ40" s="50"/>
       <c r="AK40" s="50"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="1">
         <v>18</v>
       </c>
       <c r="C41" s="1">
         <v>8</v>
       </c>
       <c r="D41" s="1">
         <v>9</v>
       </c>
       <c r="E41" s="1">
         <v>7</v>
       </c>
       <c r="F41" s="1">
         <v>11</v>
       </c>
@@ -4605,51 +4670,53 @@
       </c>
       <c r="X41" s="39">
         <v>12</v>
       </c>
       <c r="Y41" s="39">
         <v>13</v>
       </c>
       <c r="Z41" s="57">
         <v>8</v>
       </c>
       <c r="AA41" s="57">
         <v>10</v>
       </c>
       <c r="AB41" s="57">
         <v>11</v>
       </c>
       <c r="AC41" s="57">
         <v>10</v>
       </c>
       <c r="AD41" s="1">
         <v>7</v>
       </c>
       <c r="AE41" s="58">
         <v>8</v>
       </c>
-      <c r="AF41" s="50"/>
+      <c r="AF41" s="3">
+        <v>11</v>
+      </c>
       <c r="AG41" s="50"/>
       <c r="AH41" s="50"/>
       <c r="AI41" s="50"/>
       <c r="AJ41" s="50"/>
       <c r="AK41" s="50"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="1">
         <v>7</v>
       </c>
       <c r="C42" s="1">
         <v>4</v>
       </c>
       <c r="D42" s="1">
         <v>12</v>
       </c>
       <c r="E42" s="1">
         <v>10</v>
       </c>
       <c r="F42" s="1">
         <v>6</v>
       </c>
@@ -4706,51 +4773,53 @@
       </c>
       <c r="X42" s="39">
         <v>6</v>
       </c>
       <c r="Y42" s="39">
         <v>7</v>
       </c>
       <c r="Z42" s="57">
         <v>6</v>
       </c>
       <c r="AA42" s="57">
         <v>8</v>
       </c>
       <c r="AB42" s="57">
         <v>9</v>
       </c>
       <c r="AC42" s="57">
         <v>8</v>
       </c>
       <c r="AD42" s="1">
         <v>10</v>
       </c>
       <c r="AE42" s="58">
         <v>7</v>
       </c>
-      <c r="AF42" s="50"/>
+      <c r="AF42" s="3">
+        <v>7</v>
+      </c>
       <c r="AG42" s="50"/>
       <c r="AH42" s="50"/>
       <c r="AI42" s="50"/>
       <c r="AJ42" s="50"/>
       <c r="AK42" s="50"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="2">
         <v>36</v>
       </c>
       <c r="C43" s="2">
         <v>29</v>
       </c>
       <c r="D43" s="2">
         <v>24</v>
       </c>
       <c r="E43" s="2">
         <v>33</v>
       </c>
       <c r="F43" s="2">
         <v>32</v>
       </c>
@@ -4807,203 +4876,205 @@
       </c>
       <c r="X43" s="54">
         <v>38</v>
       </c>
       <c r="Y43" s="54">
         <v>44</v>
       </c>
       <c r="Z43" s="56">
         <v>33</v>
       </c>
       <c r="AA43" s="56">
         <v>16</v>
       </c>
       <c r="AB43" s="56">
         <v>42</v>
       </c>
       <c r="AC43" s="56">
         <v>37</v>
       </c>
       <c r="AD43" s="2">
         <v>22</v>
       </c>
       <c r="AE43" s="52">
         <v>36</v>
       </c>
-      <c r="AF43" s="34"/>
+      <c r="AF43" s="2">
+        <v>35</v>
+      </c>
       <c r="AG43" s="34"/>
       <c r="AH43" s="34"/>
       <c r="AI43" s="34"/>
       <c r="AJ43" s="34"/>
       <c r="AK43" s="34"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+      <selection activeCell="AF7" sqref="AF7:AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="17" bestFit="1" customWidth="1"/>
     <col min="15" max="18" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="68"/>
-[...22 lines deleted...]
-      <c r="Y1" s="68"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="66"/>
-      <c r="B4" s="63">
+      <c r="A4" s="69"/>
+      <c r="B4" s="66">
         <v>2024</v>
       </c>
-      <c r="C4" s="64"/>
-[...10 lines deleted...]
-      <c r="N4" s="63">
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="66">
         <v>2025</v>
       </c>
-      <c r="O4" s="64"/>
-[...10 lines deleted...]
-      <c r="Z4" s="63">
+      <c r="O4" s="67"/>
+      <c r="P4" s="67"/>
+      <c r="Q4" s="67"/>
+      <c r="R4" s="67"/>
+      <c r="S4" s="67"/>
+      <c r="T4" s="67"/>
+      <c r="U4" s="67"/>
+      <c r="V4" s="67"/>
+      <c r="W4" s="67"/>
+      <c r="X4" s="67"/>
+      <c r="Y4" s="67"/>
+      <c r="Z4" s="66">
         <v>2026</v>
       </c>
-      <c r="AA4" s="64"/>
-[...9 lines deleted...]
-      <c r="AK4" s="64"/>
+      <c r="AA4" s="67"/>
+      <c r="AB4" s="67"/>
+      <c r="AC4" s="67"/>
+      <c r="AD4" s="67"/>
+      <c r="AE4" s="67"/>
+      <c r="AF4" s="67"/>
+      <c r="AG4" s="67"/>
+      <c r="AH4" s="67"/>
+      <c r="AI4" s="67"/>
+      <c r="AJ4" s="67"/>
+      <c r="AK4" s="67"/>
     </row>
     <row r="5" spans="1:37" ht="22.5">
-      <c r="A5" s="67"/>
+      <c r="A5" s="70"/>
       <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -5070,77 +5141,77 @@
         <v>23</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="53" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="53" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="53" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="69" t="s">
+      <c r="A6" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="69"/>
-[...22 lines deleted...]
-      <c r="Y6" s="69"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="63"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="63"/>
+      <c r="K6" s="63"/>
+      <c r="L6" s="63"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="28">
         <v>13.94</v>
       </c>
       <c r="C7" s="28">
         <v>12.82</v>
       </c>
       <c r="D7" s="28">
         <v>12.05</v>
       </c>
       <c r="E7" s="28">
         <v>11.98</v>
       </c>
       <c r="F7" s="28">
         <v>11.87</v>
       </c>
       <c r="G7" s="29">
         <v>11.77</v>
       </c>
       <c r="H7" s="28">
         <v>11.65</v>
@@ -5192,51 +5263,53 @@
       </c>
       <c r="X7" s="46">
         <v>11.45</v>
       </c>
       <c r="Y7" s="46">
         <v>11.51</v>
       </c>
       <c r="Z7" s="42">
         <v>11.84</v>
       </c>
       <c r="AA7" s="46">
         <v>10.99</v>
       </c>
       <c r="AB7" s="46">
         <v>11.55</v>
       </c>
       <c r="AC7" s="46">
         <v>11.88</v>
       </c>
       <c r="AD7" s="42">
         <v>11.59</v>
       </c>
       <c r="AE7" s="59">
         <v>11.59</v>
       </c>
-      <c r="AF7" s="50"/>
+      <c r="AF7" s="42">
+        <v>11.68</v>
+      </c>
       <c r="AG7" s="50"/>
       <c r="AH7" s="50"/>
       <c r="AI7" s="50"/>
       <c r="AJ7" s="50"/>
       <c r="AK7" s="50"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="28">
         <v>13.1</v>
       </c>
       <c r="C8" s="28">
         <v>12.5</v>
       </c>
       <c r="D8" s="28">
         <v>11.92</v>
       </c>
       <c r="E8" s="28">
         <v>11.85</v>
       </c>
       <c r="F8" s="28">
         <v>11.75</v>
       </c>
@@ -5293,51 +5366,53 @@
       </c>
       <c r="X8" s="46">
         <v>11.15</v>
       </c>
       <c r="Y8" s="46">
         <v>11.16</v>
       </c>
       <c r="Z8" s="42">
         <v>11.79</v>
       </c>
       <c r="AA8" s="46">
         <v>10.64</v>
       </c>
       <c r="AB8" s="46">
         <v>10.4</v>
       </c>
       <c r="AC8" s="46">
         <v>11.28</v>
       </c>
       <c r="AD8" s="42">
         <v>11.01</v>
       </c>
       <c r="AE8" s="59">
         <v>10.99</v>
       </c>
-      <c r="AF8" s="50"/>
+      <c r="AF8" s="42">
+        <v>11.02</v>
+      </c>
       <c r="AG8" s="50"/>
       <c r="AH8" s="50"/>
       <c r="AI8" s="50"/>
       <c r="AJ8" s="50"/>
       <c r="AK8" s="50"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="28">
         <v>14.31</v>
       </c>
       <c r="C9" s="28">
         <v>13.41</v>
       </c>
       <c r="D9" s="28">
         <v>13.04</v>
       </c>
       <c r="E9" s="28">
         <v>12.92</v>
       </c>
       <c r="F9" s="28">
         <v>13.25</v>
       </c>
@@ -5394,51 +5469,53 @@
       </c>
       <c r="X9" s="46">
         <v>10.71</v>
       </c>
       <c r="Y9" s="46">
         <v>10.93</v>
       </c>
       <c r="Z9" s="42">
         <v>13.65</v>
       </c>
       <c r="AA9" s="46">
         <v>14.62</v>
       </c>
       <c r="AB9" s="46">
         <v>14.96</v>
       </c>
       <c r="AC9" s="46">
         <v>15.1</v>
       </c>
       <c r="AD9" s="42">
         <v>13.71</v>
       </c>
       <c r="AE9" s="59">
         <v>13.66</v>
       </c>
-      <c r="AF9" s="50"/>
+      <c r="AF9" s="42">
+        <v>13.19</v>
+      </c>
       <c r="AG9" s="50"/>
       <c r="AH9" s="50"/>
       <c r="AI9" s="50"/>
       <c r="AJ9" s="50"/>
       <c r="AK9" s="50"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="28">
         <v>13.7</v>
       </c>
       <c r="C10" s="28">
         <v>10.35</v>
       </c>
       <c r="D10" s="28">
         <v>9.2799999999999994</v>
       </c>
       <c r="E10" s="28">
         <v>10</v>
       </c>
       <c r="F10" s="28">
         <v>9.7899999999999991</v>
       </c>
@@ -5495,51 +5572,53 @@
       </c>
       <c r="X10" s="46">
         <v>6.67</v>
       </c>
       <c r="Y10" s="46">
         <v>6.75</v>
       </c>
       <c r="Z10" s="42">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA10" s="46">
         <v>12.4</v>
       </c>
       <c r="AB10" s="46">
         <v>10.53</v>
       </c>
       <c r="AC10" s="46">
         <v>9.89</v>
       </c>
       <c r="AD10" s="42">
         <v>10.26</v>
       </c>
       <c r="AE10" s="59">
         <v>10.08</v>
       </c>
-      <c r="AF10" s="50"/>
+      <c r="AF10" s="42">
+        <v>9.9</v>
+      </c>
       <c r="AG10" s="50"/>
       <c r="AH10" s="50"/>
       <c r="AI10" s="50"/>
       <c r="AJ10" s="50"/>
       <c r="AK10" s="50"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="28">
         <v>18.690000000000001</v>
       </c>
       <c r="C11" s="28">
         <v>14.96</v>
       </c>
       <c r="D11" s="28">
         <v>13.05</v>
       </c>
       <c r="E11" s="28">
         <v>13.92</v>
       </c>
       <c r="F11" s="28">
         <v>13.22</v>
       </c>
@@ -5596,51 +5675,53 @@
       </c>
       <c r="X11" s="46">
         <v>11.96</v>
       </c>
       <c r="Y11" s="46">
         <v>12.06</v>
       </c>
       <c r="Z11" s="42">
         <v>11.97</v>
       </c>
       <c r="AA11" s="46">
         <v>9.42</v>
       </c>
       <c r="AB11" s="46">
         <v>11.88</v>
       </c>
       <c r="AC11" s="46">
         <v>12.73</v>
       </c>
       <c r="AD11" s="42">
         <v>12.19</v>
       </c>
       <c r="AE11" s="59">
         <v>12.59</v>
       </c>
-      <c r="AF11" s="50"/>
+      <c r="AF11" s="42">
+        <v>12.37</v>
+      </c>
       <c r="AG11" s="50"/>
       <c r="AH11" s="50"/>
       <c r="AI11" s="50"/>
       <c r="AJ11" s="50"/>
       <c r="AK11" s="50"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="28">
         <v>18.28</v>
       </c>
       <c r="C12" s="28">
         <v>12.68</v>
       </c>
       <c r="D12" s="28">
         <v>12.05</v>
       </c>
       <c r="E12" s="28">
         <v>12.43</v>
       </c>
       <c r="F12" s="28">
         <v>11.98</v>
       </c>
@@ -5697,51 +5778,53 @@
       </c>
       <c r="X12" s="46">
         <v>13</v>
       </c>
       <c r="Y12" s="46">
         <v>12.68</v>
       </c>
       <c r="Z12" s="42">
         <v>13.84</v>
       </c>
       <c r="AA12" s="46">
         <v>10.050000000000001</v>
       </c>
       <c r="AB12" s="46">
         <v>12.31</v>
       </c>
       <c r="AC12" s="46">
         <v>12.61</v>
       </c>
       <c r="AD12" s="42">
         <v>11.82</v>
       </c>
       <c r="AE12" s="59">
         <v>11.38</v>
       </c>
-      <c r="AF12" s="50"/>
+      <c r="AF12" s="42">
+        <v>12.42</v>
+      </c>
       <c r="AG12" s="50"/>
       <c r="AH12" s="50"/>
       <c r="AI12" s="50"/>
       <c r="AJ12" s="50"/>
       <c r="AK12" s="50"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="28">
         <v>18.22</v>
       </c>
       <c r="C13" s="28">
         <v>15.71</v>
       </c>
       <c r="D13" s="28">
         <v>15.36</v>
       </c>
       <c r="E13" s="28">
         <v>14.64</v>
       </c>
       <c r="F13" s="28">
         <v>14.26</v>
       </c>
@@ -5798,51 +5881,53 @@
       </c>
       <c r="X13" s="46">
         <v>12.77</v>
       </c>
       <c r="Y13" s="46">
         <v>12.87</v>
       </c>
       <c r="Z13" s="42">
         <v>10.9</v>
       </c>
       <c r="AA13" s="46">
         <v>10.61</v>
       </c>
       <c r="AB13" s="46">
         <v>11.42</v>
       </c>
       <c r="AC13" s="46">
         <v>11.36</v>
       </c>
       <c r="AD13" s="42">
         <v>10.94</v>
       </c>
       <c r="AE13" s="59">
         <v>11.71</v>
       </c>
-      <c r="AF13" s="50"/>
+      <c r="AF13" s="42">
+        <v>12.45</v>
+      </c>
       <c r="AG13" s="50"/>
       <c r="AH13" s="50"/>
       <c r="AI13" s="50"/>
       <c r="AJ13" s="50"/>
       <c r="AK13" s="50"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="28">
         <v>13.78</v>
       </c>
       <c r="C14" s="28">
         <v>12.77</v>
       </c>
       <c r="D14" s="28">
         <v>11.53</v>
       </c>
       <c r="E14" s="28">
         <v>10.64</v>
       </c>
       <c r="F14" s="28">
         <v>10.63</v>
       </c>
@@ -5899,51 +5984,53 @@
       </c>
       <c r="X14" s="46">
         <v>10.7</v>
       </c>
       <c r="Y14" s="46">
         <v>10.63</v>
       </c>
       <c r="Z14" s="42">
         <v>10.8</v>
       </c>
       <c r="AA14" s="46">
         <v>11.06</v>
       </c>
       <c r="AB14" s="46">
         <v>12.77</v>
       </c>
       <c r="AC14" s="46">
         <v>12.29</v>
       </c>
       <c r="AD14" s="42">
         <v>12.51</v>
       </c>
       <c r="AE14" s="59">
         <v>11.93</v>
       </c>
-      <c r="AF14" s="50"/>
+      <c r="AF14" s="42">
+        <v>11.8</v>
+      </c>
       <c r="AG14" s="50"/>
       <c r="AH14" s="50"/>
       <c r="AI14" s="50"/>
       <c r="AJ14" s="50"/>
       <c r="AK14" s="50"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="28">
         <v>8.3000000000000007</v>
       </c>
       <c r="C15" s="28">
         <v>11.08</v>
       </c>
       <c r="D15" s="28">
         <v>10.58</v>
       </c>
       <c r="E15" s="28">
         <v>11.13</v>
       </c>
       <c r="F15" s="28">
         <v>10.55</v>
       </c>
@@ -6000,51 +6087,53 @@
       </c>
       <c r="X15" s="46">
         <v>14.45</v>
       </c>
       <c r="Y15" s="46">
         <v>14.48</v>
       </c>
       <c r="Z15" s="42">
         <v>12.31</v>
       </c>
       <c r="AA15" s="46">
         <v>12.1</v>
       </c>
       <c r="AB15" s="46">
         <v>12.4</v>
       </c>
       <c r="AC15" s="46">
         <v>12.67</v>
       </c>
       <c r="AD15" s="42">
         <v>12.46</v>
       </c>
       <c r="AE15" s="59">
         <v>12.88</v>
       </c>
-      <c r="AF15" s="50"/>
+      <c r="AF15" s="42">
+        <v>12.92</v>
+      </c>
       <c r="AG15" s="50"/>
       <c r="AH15" s="50"/>
       <c r="AI15" s="50"/>
       <c r="AJ15" s="50"/>
       <c r="AK15" s="50"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="28">
         <v>20.77</v>
       </c>
       <c r="C16" s="28">
         <v>18.98</v>
       </c>
       <c r="D16" s="28">
         <v>14.99</v>
       </c>
       <c r="E16" s="28">
         <v>14.92</v>
       </c>
       <c r="F16" s="28">
         <v>15.72</v>
       </c>
@@ -6101,51 +6190,53 @@
       </c>
       <c r="X16" s="46">
         <v>13.47</v>
       </c>
       <c r="Y16" s="46">
         <v>13.93</v>
       </c>
       <c r="Z16" s="42">
         <v>10.56</v>
       </c>
       <c r="AA16" s="46">
         <v>11.1</v>
       </c>
       <c r="AB16" s="46">
         <v>12.36</v>
       </c>
       <c r="AC16" s="46">
         <v>11.43</v>
       </c>
       <c r="AD16" s="42">
         <v>11.12</v>
       </c>
       <c r="AE16" s="59">
         <v>11.8</v>
       </c>
-      <c r="AF16" s="50"/>
+      <c r="AF16" s="42">
+        <v>12.13</v>
+      </c>
       <c r="AG16" s="50"/>
       <c r="AH16" s="50"/>
       <c r="AI16" s="50"/>
       <c r="AJ16" s="50"/>
       <c r="AK16" s="50"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="28">
         <v>12.81</v>
       </c>
       <c r="C17" s="28">
         <v>14.36</v>
       </c>
       <c r="D17" s="28">
         <v>14.94</v>
       </c>
       <c r="E17" s="28">
         <v>14.42</v>
       </c>
       <c r="F17" s="28">
         <v>15.02</v>
       </c>
@@ -6202,51 +6293,53 @@
       </c>
       <c r="X17" s="46">
         <v>15.28</v>
       </c>
       <c r="Y17" s="46">
         <v>15.43</v>
       </c>
       <c r="Z17" s="42">
         <v>17.010000000000002</v>
       </c>
       <c r="AA17" s="46">
         <v>16.78</v>
       </c>
       <c r="AB17" s="46">
         <v>17.25</v>
       </c>
       <c r="AC17" s="46">
         <v>16.87</v>
       </c>
       <c r="AD17" s="42">
         <v>17.47</v>
       </c>
       <c r="AE17" s="59">
         <v>16.66</v>
       </c>
-      <c r="AF17" s="50"/>
+      <c r="AF17" s="42">
+        <v>16.75</v>
+      </c>
       <c r="AG17" s="50"/>
       <c r="AH17" s="50"/>
       <c r="AI17" s="50"/>
       <c r="AJ17" s="50"/>
       <c r="AK17" s="50"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="28">
         <v>12.94</v>
       </c>
       <c r="C18" s="28">
         <v>12.49</v>
       </c>
       <c r="D18" s="28">
         <v>11.92</v>
       </c>
       <c r="E18" s="28">
         <v>11.67</v>
       </c>
       <c r="F18" s="28">
         <v>11.31</v>
       </c>
@@ -6303,51 +6396,53 @@
       </c>
       <c r="X18" s="46">
         <v>11.78</v>
       </c>
       <c r="Y18" s="46">
         <v>11.81</v>
       </c>
       <c r="Z18" s="42">
         <v>12.13</v>
       </c>
       <c r="AA18" s="46">
         <v>10.53</v>
       </c>
       <c r="AB18" s="46">
         <v>11.72</v>
       </c>
       <c r="AC18" s="46">
         <v>10.83</v>
       </c>
       <c r="AD18" s="42">
         <v>10.95</v>
       </c>
       <c r="AE18" s="59">
         <v>11.15</v>
       </c>
-      <c r="AF18" s="50"/>
+      <c r="AF18" s="42">
+        <v>11.66</v>
+      </c>
       <c r="AG18" s="50"/>
       <c r="AH18" s="50"/>
       <c r="AI18" s="50"/>
       <c r="AJ18" s="50"/>
       <c r="AK18" s="50"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="28">
         <v>22.57</v>
       </c>
       <c r="C19" s="28">
         <v>16.760000000000002</v>
       </c>
       <c r="D19" s="28">
         <v>14.76</v>
       </c>
       <c r="E19" s="28">
         <v>13.3</v>
       </c>
       <c r="F19" s="28">
         <v>13.33</v>
       </c>
@@ -6404,51 +6499,53 @@
       </c>
       <c r="X19" s="46">
         <v>11.25</v>
       </c>
       <c r="Y19" s="46">
         <v>11.7</v>
       </c>
       <c r="Z19" s="42">
         <v>10.55</v>
       </c>
       <c r="AA19" s="46">
         <v>12.46</v>
       </c>
       <c r="AB19" s="46">
         <v>13.22</v>
       </c>
       <c r="AC19" s="46">
         <v>13.2</v>
       </c>
       <c r="AD19" s="42">
         <v>12.39</v>
       </c>
       <c r="AE19" s="59">
         <v>12.18</v>
       </c>
-      <c r="AF19" s="50"/>
+      <c r="AF19" s="42">
+        <v>12.54</v>
+      </c>
       <c r="AG19" s="50"/>
       <c r="AH19" s="50"/>
       <c r="AI19" s="50"/>
       <c r="AJ19" s="50"/>
       <c r="AK19" s="50"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="28">
         <v>6.6</v>
       </c>
       <c r="C20" s="28">
         <v>5.35</v>
       </c>
       <c r="D20" s="28">
         <v>7.33</v>
       </c>
       <c r="E20" s="28">
         <v>7.89</v>
       </c>
       <c r="F20" s="28">
         <v>7.4</v>
       </c>
@@ -6505,51 +6602,53 @@
       </c>
       <c r="X20" s="46">
         <v>7.37</v>
       </c>
       <c r="Y20" s="46">
         <v>7.33</v>
       </c>
       <c r="Z20" s="42">
         <v>6.19</v>
       </c>
       <c r="AA20" s="46">
         <v>7.62</v>
       </c>
       <c r="AB20" s="46">
         <v>8.23</v>
       </c>
       <c r="AC20" s="46">
         <v>8.31</v>
       </c>
       <c r="AD20" s="42">
         <v>8.77</v>
       </c>
       <c r="AE20" s="59">
         <v>8.5500000000000007</v>
       </c>
-      <c r="AF20" s="50"/>
+      <c r="AF20" s="42">
+        <v>8.3699999999999992</v>
+      </c>
       <c r="AG20" s="50"/>
       <c r="AH20" s="50"/>
       <c r="AI20" s="50"/>
       <c r="AJ20" s="50"/>
       <c r="AK20" s="50"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="28">
         <v>12.18</v>
       </c>
       <c r="C21" s="28">
         <v>11.36</v>
       </c>
       <c r="D21" s="28">
         <v>10.24</v>
       </c>
       <c r="E21" s="28">
         <v>10.55</v>
       </c>
       <c r="F21" s="28">
         <v>10.61</v>
       </c>
@@ -6606,88 +6705,90 @@
       </c>
       <c r="X21" s="46">
         <v>11.54</v>
       </c>
       <c r="Y21" s="46">
         <v>11.84</v>
       </c>
       <c r="Z21" s="42">
         <v>11.62</v>
       </c>
       <c r="AA21" s="46">
         <v>9.1</v>
       </c>
       <c r="AB21" s="46">
         <v>11.07</v>
       </c>
       <c r="AC21" s="46">
         <v>11.67</v>
       </c>
       <c r="AD21" s="42">
         <v>10.86</v>
       </c>
       <c r="AE21" s="59">
         <v>11.24</v>
       </c>
-      <c r="AF21" s="50"/>
+      <c r="AF21" s="42">
+        <v>11.4</v>
+      </c>
       <c r="AG21" s="50"/>
       <c r="AH21" s="50"/>
       <c r="AI21" s="50"/>
       <c r="AJ21" s="50"/>
       <c r="AK21" s="50"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="70" t="s">
+      <c r="A22" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="70"/>
-[...22 lines deleted...]
-      <c r="Y22" s="70"/>
+      <c r="B22" s="64"/>
+      <c r="C22" s="64"/>
+      <c r="D22" s="64"/>
+      <c r="E22" s="64"/>
+      <c r="F22" s="64"/>
+      <c r="G22" s="64"/>
+      <c r="H22" s="64"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="64"/>
+      <c r="K22" s="64"/>
+      <c r="L22" s="64"/>
+      <c r="M22" s="64"/>
+      <c r="N22" s="64"/>
+      <c r="O22" s="64"/>
+      <c r="P22" s="64"/>
+      <c r="Q22" s="64"/>
+      <c r="R22" s="64"/>
+      <c r="S22" s="64"/>
+      <c r="T22" s="64"/>
+      <c r="U22" s="64"/>
+      <c r="V22" s="64"/>
+      <c r="W22" s="64"/>
+      <c r="X22" s="64"/>
+      <c r="Y22" s="64"/>
       <c r="AA22" s="46"/>
       <c r="AC22" s="46"/>
-      <c r="AF22" s="50"/>
+      <c r="AF22" s="42"/>
       <c r="AG22" s="50"/>
       <c r="AH22" s="50"/>
       <c r="AI22" s="50"/>
       <c r="AJ22" s="50"/>
       <c r="AK22" s="50"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="28">
         <v>13.45</v>
       </c>
       <c r="C23" s="28">
         <v>12.9</v>
       </c>
       <c r="D23" s="28">
         <v>12.03</v>
       </c>
       <c r="E23" s="28">
         <v>11.9</v>
       </c>
       <c r="F23" s="28">
         <v>11.79</v>
       </c>
@@ -6744,51 +6845,53 @@
       </c>
       <c r="X23" s="46">
         <v>11.44</v>
       </c>
       <c r="Y23" s="46">
         <v>11.48</v>
       </c>
       <c r="Z23" s="42">
         <v>11.42</v>
       </c>
       <c r="AA23" s="46">
         <v>10.54</v>
       </c>
       <c r="AB23" s="46">
         <v>10.55</v>
       </c>
       <c r="AC23" s="46">
         <v>11.23</v>
       </c>
       <c r="AD23" s="42">
         <v>10.93</v>
       </c>
       <c r="AE23" s="59">
         <v>11.06</v>
       </c>
-      <c r="AF23" s="50"/>
+      <c r="AF23" s="42">
+        <v>11.18</v>
+      </c>
       <c r="AG23" s="50"/>
       <c r="AH23" s="50"/>
       <c r="AI23" s="50"/>
       <c r="AJ23" s="50"/>
       <c r="AK23" s="50"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="28">
         <v>13.1</v>
       </c>
       <c r="C24" s="28">
         <v>12.5</v>
       </c>
       <c r="D24" s="28">
         <v>11.92</v>
       </c>
       <c r="E24" s="28">
         <v>11.85</v>
       </c>
       <c r="F24" s="28">
         <v>11.75</v>
       </c>
@@ -6845,51 +6948,53 @@
       </c>
       <c r="X24" s="46">
         <v>11.15</v>
       </c>
       <c r="Y24" s="46">
         <v>11.16</v>
       </c>
       <c r="Z24" s="42">
         <v>11.79</v>
       </c>
       <c r="AA24" s="46">
         <v>10.64</v>
       </c>
       <c r="AB24" s="46">
         <v>10.4</v>
       </c>
       <c r="AC24" s="46">
         <v>11.28</v>
       </c>
       <c r="AD24" s="42">
         <v>11.01</v>
       </c>
       <c r="AE24" s="59">
         <v>10.99</v>
       </c>
-      <c r="AF24" s="50"/>
+      <c r="AF24" s="42">
+        <v>11.02</v>
+      </c>
       <c r="AG24" s="50"/>
       <c r="AH24" s="50"/>
       <c r="AI24" s="50"/>
       <c r="AJ24" s="50"/>
       <c r="AK24" s="50"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="28">
         <v>20.87</v>
       </c>
       <c r="C25" s="28">
         <v>15.14</v>
       </c>
       <c r="D25" s="28">
         <v>12.31</v>
       </c>
       <c r="E25" s="28">
         <v>13.88</v>
       </c>
       <c r="F25" s="28">
         <v>13.51</v>
       </c>
@@ -6946,51 +7051,53 @@
       </c>
       <c r="X25" s="46">
         <v>13.47</v>
       </c>
       <c r="Y25" s="46">
         <v>13.38</v>
       </c>
       <c r="Z25" s="42">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA25" s="46">
         <v>5.8</v>
       </c>
       <c r="AB25" s="46">
         <v>9.07</v>
       </c>
       <c r="AC25" s="46">
         <v>9.68</v>
       </c>
       <c r="AD25" s="42">
         <v>8.5399999999999991</v>
       </c>
       <c r="AE25" s="59">
         <v>10.17</v>
       </c>
-      <c r="AF25" s="50"/>
+      <c r="AF25" s="42">
+        <v>10.5</v>
+      </c>
       <c r="AG25" s="50"/>
       <c r="AH25" s="50"/>
       <c r="AI25" s="50"/>
       <c r="AJ25" s="50"/>
       <c r="AK25" s="50"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="28">
         <v>12.19</v>
       </c>
       <c r="C26" s="28">
         <v>13.47</v>
       </c>
       <c r="D26" s="28">
         <v>12.95</v>
       </c>
       <c r="E26" s="28">
         <v>11.46</v>
       </c>
       <c r="F26" s="28">
         <v>9.81</v>
       </c>
@@ -7047,51 +7154,53 @@
       </c>
       <c r="X26" s="46">
         <v>13.69</v>
       </c>
       <c r="Y26" s="46">
         <v>14.01</v>
       </c>
       <c r="Z26" s="42">
         <v>8.92</v>
       </c>
       <c r="AA26" s="46">
         <v>10.41</v>
       </c>
       <c r="AB26" s="46">
         <v>11.72</v>
       </c>
       <c r="AC26" s="46">
         <v>10.65</v>
       </c>
       <c r="AD26" s="42">
         <v>11.06</v>
       </c>
       <c r="AE26" s="59">
         <v>11.37</v>
       </c>
-      <c r="AF26" s="50"/>
+      <c r="AF26" s="42">
+        <v>12.09</v>
+      </c>
       <c r="AG26" s="50"/>
       <c r="AH26" s="50"/>
       <c r="AI26" s="50"/>
       <c r="AJ26" s="50"/>
       <c r="AK26" s="50"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="28">
         <v>17.41</v>
       </c>
       <c r="C27" s="28">
         <v>19.7</v>
       </c>
       <c r="D27" s="28">
         <v>14.42</v>
       </c>
       <c r="E27" s="28">
         <v>13.5</v>
       </c>
       <c r="F27" s="28">
         <v>13.98</v>
       </c>
@@ -7148,51 +7257,53 @@
       </c>
       <c r="X27" s="46">
         <v>14.26</v>
       </c>
       <c r="Y27" s="46">
         <v>14.31</v>
       </c>
       <c r="Z27" s="42">
         <v>5.8</v>
       </c>
       <c r="AA27" s="46">
         <v>8.39</v>
       </c>
       <c r="AB27" s="46">
         <v>9.01</v>
       </c>
       <c r="AC27" s="46">
         <v>8.24</v>
       </c>
       <c r="AD27" s="42">
         <v>8.66</v>
       </c>
       <c r="AE27" s="59">
         <v>10.76</v>
       </c>
-      <c r="AF27" s="50"/>
+      <c r="AF27" s="42">
+        <v>12.2</v>
+      </c>
       <c r="AG27" s="50"/>
       <c r="AH27" s="50"/>
       <c r="AI27" s="50"/>
       <c r="AJ27" s="50"/>
       <c r="AK27" s="50"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="28">
         <v>12.66</v>
       </c>
       <c r="C28" s="28">
         <v>13.69</v>
       </c>
       <c r="D28" s="28">
         <v>11.8</v>
       </c>
       <c r="E28" s="28">
         <v>10.73</v>
       </c>
       <c r="F28" s="28">
         <v>11.14</v>
       </c>
@@ -7249,88 +7360,90 @@
       </c>
       <c r="X28" s="46">
         <v>12.11</v>
       </c>
       <c r="Y28" s="46">
         <v>12.65</v>
       </c>
       <c r="Z28" s="42">
         <v>14.73</v>
       </c>
       <c r="AA28" s="46">
         <v>13.49</v>
       </c>
       <c r="AB28" s="46">
         <v>14.58</v>
       </c>
       <c r="AC28" s="46">
         <v>13.52</v>
       </c>
       <c r="AD28" s="42">
         <v>12.63</v>
       </c>
       <c r="AE28" s="59">
         <v>12.92</v>
       </c>
-      <c r="AF28" s="50"/>
+      <c r="AF28" s="42">
+        <v>13.32</v>
+      </c>
       <c r="AG28" s="50"/>
       <c r="AH28" s="50"/>
       <c r="AI28" s="50"/>
       <c r="AJ28" s="50"/>
       <c r="AK28" s="50"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="62" t="s">
+      <c r="A29" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="62"/>
-[...22 lines deleted...]
-      <c r="Y29" s="62"/>
+      <c r="B29" s="65"/>
+      <c r="C29" s="65"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="65"/>
+      <c r="G29" s="65"/>
+      <c r="H29" s="65"/>
+      <c r="I29" s="65"/>
+      <c r="J29" s="65"/>
+      <c r="K29" s="65"/>
+      <c r="L29" s="65"/>
+      <c r="M29" s="65"/>
+      <c r="N29" s="65"/>
+      <c r="O29" s="65"/>
+      <c r="P29" s="65"/>
+      <c r="Q29" s="65"/>
+      <c r="R29" s="65"/>
+      <c r="S29" s="65"/>
+      <c r="T29" s="65"/>
+      <c r="U29" s="65"/>
+      <c r="V29" s="65"/>
+      <c r="W29" s="65"/>
+      <c r="X29" s="65"/>
+      <c r="Y29" s="65"/>
       <c r="AA29" s="46"/>
       <c r="AC29" s="46"/>
-      <c r="AF29" s="50"/>
+      <c r="AF29" s="42"/>
       <c r="AG29" s="50"/>
       <c r="AH29" s="50"/>
       <c r="AI29" s="50"/>
       <c r="AJ29" s="50"/>
       <c r="AK29" s="50"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="28">
         <v>14.41</v>
       </c>
       <c r="C30" s="28">
         <v>12.75</v>
       </c>
       <c r="D30" s="28">
         <v>12.07</v>
       </c>
       <c r="E30" s="28">
         <v>12.05</v>
       </c>
       <c r="F30" s="28">
         <v>11.95</v>
       </c>
@@ -7387,51 +7500,53 @@
       </c>
       <c r="X30" s="46">
         <v>11.46</v>
       </c>
       <c r="Y30" s="46">
         <v>11.53</v>
       </c>
       <c r="Z30" s="42">
         <v>12.27</v>
       </c>
       <c r="AA30" s="46">
         <v>11.44</v>
       </c>
       <c r="AB30" s="46">
         <v>12.57</v>
       </c>
       <c r="AC30" s="46">
         <v>12.55</v>
       </c>
       <c r="AD30" s="18">
         <v>12.26</v>
       </c>
       <c r="AE30" s="60">
         <v>12.14</v>
       </c>
-      <c r="AF30" s="50"/>
+      <c r="AF30" s="42">
+        <v>12.19</v>
+      </c>
       <c r="AG30" s="50"/>
       <c r="AH30" s="50"/>
       <c r="AI30" s="50"/>
       <c r="AJ30" s="50"/>
       <c r="AK30" s="50"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="28">
         <v>14.31</v>
       </c>
       <c r="C31" s="28">
         <v>13.41</v>
       </c>
       <c r="D31" s="28">
         <v>13.04</v>
       </c>
       <c r="E31" s="28">
         <v>12.92</v>
       </c>
       <c r="F31" s="28">
         <v>13.25</v>
       </c>
@@ -7488,51 +7603,53 @@
       </c>
       <c r="X31" s="46">
         <v>10.71</v>
       </c>
       <c r="Y31" s="46">
         <v>10.93</v>
       </c>
       <c r="Z31" s="42">
         <v>13.65</v>
       </c>
       <c r="AA31" s="46">
         <v>14.62</v>
       </c>
       <c r="AB31" s="46">
         <v>14.96</v>
       </c>
       <c r="AC31" s="46">
         <v>15.1</v>
       </c>
       <c r="AD31" s="18">
         <v>13.71</v>
       </c>
       <c r="AE31" s="60">
         <v>13.66</v>
       </c>
-      <c r="AF31" s="50"/>
+      <c r="AF31" s="42">
+        <v>13.19</v>
+      </c>
       <c r="AG31" s="50"/>
       <c r="AH31" s="50"/>
       <c r="AI31" s="50"/>
       <c r="AJ31" s="50"/>
       <c r="AK31" s="50"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="28">
         <v>13.7</v>
       </c>
       <c r="C32" s="28">
         <v>10.35</v>
       </c>
       <c r="D32" s="28">
         <v>9.2799999999999994</v>
       </c>
       <c r="E32" s="28">
         <v>10</v>
       </c>
       <c r="F32" s="28">
         <v>9.7899999999999991</v>
       </c>
@@ -7589,51 +7706,53 @@
       </c>
       <c r="X32" s="46">
         <v>6.67</v>
       </c>
       <c r="Y32" s="46">
         <v>6.75</v>
       </c>
       <c r="Z32" s="42">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA32" s="46">
         <v>12.4</v>
       </c>
       <c r="AB32" s="46">
         <v>10.53</v>
       </c>
       <c r="AC32" s="46">
         <v>9.89</v>
       </c>
       <c r="AD32" s="18">
         <v>10.26</v>
       </c>
       <c r="AE32" s="60">
         <v>10.08</v>
       </c>
-      <c r="AF32" s="50"/>
+      <c r="AF32" s="42">
+        <v>9.9</v>
+      </c>
       <c r="AG32" s="50"/>
       <c r="AH32" s="50"/>
       <c r="AI32" s="50"/>
       <c r="AJ32" s="50"/>
       <c r="AK32" s="50"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="28">
         <v>17.66</v>
       </c>
       <c r="C33" s="28">
         <v>14.88</v>
       </c>
       <c r="D33" s="28">
         <v>13.41</v>
       </c>
       <c r="E33" s="28">
         <v>13.94</v>
       </c>
       <c r="F33" s="28">
         <v>13.09</v>
       </c>
@@ -7690,51 +7809,53 @@
       </c>
       <c r="X33" s="46">
         <v>11.23</v>
       </c>
       <c r="Y33" s="46">
         <v>11.42</v>
       </c>
       <c r="Z33" s="42">
         <v>15.87</v>
       </c>
       <c r="AA33" s="46">
         <v>11.23</v>
       </c>
       <c r="AB33" s="46">
         <v>13.28</v>
       </c>
       <c r="AC33" s="46">
         <v>14.25</v>
       </c>
       <c r="AD33" s="18">
         <v>13.99</v>
       </c>
       <c r="AE33" s="60">
         <v>13.8</v>
       </c>
-      <c r="AF33" s="50"/>
+      <c r="AF33" s="42">
+        <v>13.3</v>
+      </c>
       <c r="AG33" s="50"/>
       <c r="AH33" s="50"/>
       <c r="AI33" s="50"/>
       <c r="AJ33" s="50"/>
       <c r="AK33" s="50"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="28">
         <v>18.28</v>
       </c>
       <c r="C34" s="28">
         <v>12.68</v>
       </c>
       <c r="D34" s="28">
         <v>12.05</v>
       </c>
       <c r="E34" s="28">
         <v>12.43</v>
       </c>
       <c r="F34" s="28">
         <v>11.98</v>
       </c>
@@ -7791,51 +7912,53 @@
       </c>
       <c r="X34" s="46">
         <v>13</v>
       </c>
       <c r="Y34" s="46">
         <v>12.68</v>
       </c>
       <c r="Z34" s="42">
         <v>13.84</v>
       </c>
       <c r="AA34" s="46">
         <v>10.050000000000001</v>
       </c>
       <c r="AB34" s="46">
         <v>12.31</v>
       </c>
       <c r="AC34" s="46">
         <v>12.61</v>
       </c>
       <c r="AD34" s="18">
         <v>11.82</v>
       </c>
       <c r="AE34" s="60">
         <v>11.38</v>
       </c>
-      <c r="AF34" s="50"/>
+      <c r="AF34" s="42">
+        <v>12.42</v>
+      </c>
       <c r="AG34" s="50"/>
       <c r="AH34" s="50"/>
       <c r="AI34" s="50"/>
       <c r="AJ34" s="50"/>
       <c r="AK34" s="50"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="28">
         <v>18.22</v>
       </c>
       <c r="C35" s="28">
         <v>15.71</v>
       </c>
       <c r="D35" s="28">
         <v>15.36</v>
       </c>
       <c r="E35" s="28">
         <v>14.64</v>
       </c>
       <c r="F35" s="28">
         <v>14.26</v>
       </c>
@@ -7892,51 +8015,53 @@
       </c>
       <c r="X35" s="46">
         <v>12.77</v>
       </c>
       <c r="Y35" s="46">
         <v>12.87</v>
       </c>
       <c r="Z35" s="42">
         <v>10.9</v>
       </c>
       <c r="AA35" s="46">
         <v>10.61</v>
       </c>
       <c r="AB35" s="46">
         <v>11.42</v>
       </c>
       <c r="AC35" s="46">
         <v>11.36</v>
       </c>
       <c r="AD35" s="18">
         <v>10.94</v>
       </c>
       <c r="AE35" s="60">
         <v>11.71</v>
       </c>
-      <c r="AF35" s="50"/>
+      <c r="AF35" s="42">
+        <v>12.45</v>
+      </c>
       <c r="AG35" s="50"/>
       <c r="AH35" s="50"/>
       <c r="AI35" s="50"/>
       <c r="AJ35" s="50"/>
       <c r="AK35" s="50"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="28">
         <v>13.78</v>
       </c>
       <c r="C36" s="28">
         <v>12.77</v>
       </c>
       <c r="D36" s="28">
         <v>11.53</v>
       </c>
       <c r="E36" s="28">
         <v>10.64</v>
       </c>
       <c r="F36" s="28">
         <v>10.63</v>
       </c>
@@ -7993,51 +8118,53 @@
       </c>
       <c r="X36" s="46">
         <v>10.7</v>
       </c>
       <c r="Y36" s="46">
         <v>10.63</v>
       </c>
       <c r="Z36" s="42">
         <v>10.8</v>
       </c>
       <c r="AA36" s="46">
         <v>11.06</v>
       </c>
       <c r="AB36" s="46">
         <v>12.77</v>
       </c>
       <c r="AC36" s="46">
         <v>12.29</v>
       </c>
       <c r="AD36" s="18">
         <v>12.51</v>
       </c>
       <c r="AE36" s="60">
         <v>11.93</v>
       </c>
-      <c r="AF36" s="50"/>
+      <c r="AF36" s="42">
+        <v>11.8</v>
+      </c>
       <c r="AG36" s="50"/>
       <c r="AH36" s="50"/>
       <c r="AI36" s="50"/>
       <c r="AJ36" s="50"/>
       <c r="AK36" s="50"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="28">
         <v>5.74</v>
       </c>
       <c r="C37" s="28">
         <v>9.49</v>
       </c>
       <c r="D37" s="28">
         <v>9</v>
       </c>
       <c r="E37" s="28">
         <v>10.9</v>
       </c>
       <c r="F37" s="28">
         <v>11.05</v>
       </c>
@@ -8094,51 +8221,53 @@
       </c>
       <c r="X37" s="46">
         <v>14.96</v>
       </c>
       <c r="Y37" s="46">
         <v>14.8</v>
       </c>
       <c r="Z37" s="42">
         <v>14.63</v>
       </c>
       <c r="AA37" s="46">
         <v>13.24</v>
       </c>
       <c r="AB37" s="46">
         <v>12.85</v>
       </c>
       <c r="AC37" s="46">
         <v>14.04</v>
       </c>
       <c r="AD37" s="18">
         <v>13.41</v>
       </c>
       <c r="AE37" s="60">
         <v>13.9</v>
       </c>
-      <c r="AF37" s="50"/>
+      <c r="AF37" s="42">
+        <v>13.48</v>
+      </c>
       <c r="AG37" s="50"/>
       <c r="AH37" s="50"/>
       <c r="AI37" s="50"/>
       <c r="AJ37" s="50"/>
       <c r="AK37" s="50"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="28">
         <v>23.65</v>
       </c>
       <c r="C38" s="28">
         <v>18.36</v>
       </c>
       <c r="D38" s="28">
         <v>15.48</v>
       </c>
       <c r="E38" s="28">
         <v>16.14</v>
       </c>
       <c r="F38" s="28">
         <v>17.21</v>
       </c>
@@ -8195,51 +8324,53 @@
       </c>
       <c r="X38" s="46">
         <v>12.76</v>
       </c>
       <c r="Y38" s="46">
         <v>13.58</v>
       </c>
       <c r="Z38" s="42">
         <v>15.06</v>
       </c>
       <c r="AA38" s="46">
         <v>13.66</v>
       </c>
       <c r="AB38" s="46">
         <v>15.49</v>
       </c>
       <c r="AC38" s="46">
         <v>14.41</v>
       </c>
       <c r="AD38" s="18">
         <v>13.41</v>
       </c>
       <c r="AE38" s="60">
         <v>12.77</v>
       </c>
-      <c r="AF38" s="50"/>
+      <c r="AF38" s="42">
+        <v>12.07</v>
+      </c>
       <c r="AG38" s="50"/>
       <c r="AH38" s="50"/>
       <c r="AI38" s="50"/>
       <c r="AJ38" s="50"/>
       <c r="AK38" s="50"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="28">
         <v>12.81</v>
       </c>
       <c r="C39" s="28">
         <v>14.36</v>
       </c>
       <c r="D39" s="28">
         <v>14.94</v>
       </c>
       <c r="E39" s="28">
         <v>14.42</v>
       </c>
       <c r="F39" s="28">
         <v>15.02</v>
       </c>
@@ -8296,51 +8427,53 @@
       </c>
       <c r="X39" s="46">
         <v>15.28</v>
       </c>
       <c r="Y39" s="46">
         <v>15.43</v>
       </c>
       <c r="Z39" s="42">
         <v>17.010000000000002</v>
       </c>
       <c r="AA39" s="46">
         <v>16.78</v>
       </c>
       <c r="AB39" s="46">
         <v>17.25</v>
       </c>
       <c r="AC39" s="46">
         <v>16.87</v>
       </c>
       <c r="AD39" s="18">
         <v>17.47</v>
       </c>
       <c r="AE39" s="60">
         <v>16.66</v>
       </c>
-      <c r="AF39" s="50"/>
+      <c r="AF39" s="42">
+        <v>16.75</v>
+      </c>
       <c r="AG39" s="50"/>
       <c r="AH39" s="50"/>
       <c r="AI39" s="50"/>
       <c r="AJ39" s="50"/>
       <c r="AK39" s="50"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="28">
         <v>13.09</v>
       </c>
       <c r="C40" s="28">
         <v>11.89</v>
       </c>
       <c r="D40" s="28">
         <v>11.98</v>
       </c>
       <c r="E40" s="28">
         <v>12.13</v>
       </c>
       <c r="F40" s="28">
         <v>11.4</v>
       </c>
@@ -8397,51 +8530,53 @@
       </c>
       <c r="X40" s="46">
         <v>11.61</v>
       </c>
       <c r="Y40" s="46">
         <v>11.38</v>
       </c>
       <c r="Z40" s="42">
         <v>10.76</v>
       </c>
       <c r="AA40" s="46">
         <v>8.9499999999999993</v>
       </c>
       <c r="AB40" s="46">
         <v>10.199999999999999</v>
       </c>
       <c r="AC40" s="46">
         <v>9.41</v>
       </c>
       <c r="AD40" s="18">
         <v>10.050000000000001</v>
       </c>
       <c r="AE40" s="60">
         <v>10.210000000000001</v>
       </c>
-      <c r="AF40" s="50"/>
+      <c r="AF40" s="42">
+        <v>10.78</v>
+      </c>
       <c r="AG40" s="50"/>
       <c r="AH40" s="50"/>
       <c r="AI40" s="50"/>
       <c r="AJ40" s="50"/>
       <c r="AK40" s="50"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="28">
         <v>22.57</v>
       </c>
       <c r="C41" s="28">
         <v>16.760000000000002</v>
       </c>
       <c r="D41" s="28">
         <v>14.76</v>
       </c>
       <c r="E41" s="28">
         <v>13.3</v>
       </c>
       <c r="F41" s="28">
         <v>13.33</v>
       </c>
@@ -8498,51 +8633,53 @@
       </c>
       <c r="X41" s="46">
         <v>11.25</v>
       </c>
       <c r="Y41" s="46">
         <v>11.7</v>
       </c>
       <c r="Z41" s="42">
         <v>10.55</v>
       </c>
       <c r="AA41" s="46">
         <v>12.46</v>
       </c>
       <c r="AB41" s="46">
         <v>13.22</v>
       </c>
       <c r="AC41" s="46">
         <v>13.2</v>
       </c>
       <c r="AD41" s="18">
         <v>12.39</v>
       </c>
       <c r="AE41" s="60">
         <v>12.18</v>
       </c>
-      <c r="AF41" s="50"/>
+      <c r="AF41" s="42">
+        <v>12.54</v>
+      </c>
       <c r="AG41" s="50"/>
       <c r="AH41" s="50"/>
       <c r="AI41" s="50"/>
       <c r="AJ41" s="50"/>
       <c r="AK41" s="50"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="28">
         <v>6.6</v>
       </c>
       <c r="C42" s="28">
         <v>5.35</v>
       </c>
       <c r="D42" s="28">
         <v>7.33</v>
       </c>
       <c r="E42" s="28">
         <v>7.89</v>
       </c>
       <c r="F42" s="28">
         <v>7.4</v>
       </c>
@@ -8599,51 +8736,53 @@
       </c>
       <c r="X42" s="46">
         <v>7.37</v>
       </c>
       <c r="Y42" s="46">
         <v>7.33</v>
       </c>
       <c r="Z42" s="42">
         <v>6.19</v>
       </c>
       <c r="AA42" s="46">
         <v>7.62</v>
       </c>
       <c r="AB42" s="46">
         <v>8.23</v>
       </c>
       <c r="AC42" s="46">
         <v>8.31</v>
       </c>
       <c r="AD42" s="18">
         <v>8.77</v>
       </c>
       <c r="AE42" s="60">
         <v>8.5500000000000007</v>
       </c>
-      <c r="AF42" s="50"/>
+      <c r="AF42" s="42">
+        <v>8.3699999999999992</v>
+      </c>
       <c r="AG42" s="50"/>
       <c r="AH42" s="50"/>
       <c r="AI42" s="50"/>
       <c r="AJ42" s="50"/>
       <c r="AK42" s="50"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="31">
         <v>12.18</v>
       </c>
       <c r="C43" s="31">
         <v>11.36</v>
       </c>
       <c r="D43" s="31">
         <v>10.24</v>
       </c>
       <c r="E43" s="31">
         <v>10.55</v>
       </c>
       <c r="F43" s="31">
         <v>10.61</v>
       </c>
@@ -8700,143 +8839,145 @@
       </c>
       <c r="X43" s="48">
         <v>11.54</v>
       </c>
       <c r="Y43" s="48">
         <v>11.84</v>
       </c>
       <c r="Z43" s="43">
         <v>11.62</v>
       </c>
       <c r="AA43" s="48">
         <v>9.1</v>
       </c>
       <c r="AB43" s="48">
         <v>11.07</v>
       </c>
       <c r="AC43" s="48">
         <v>11.67</v>
       </c>
       <c r="AD43" s="43">
         <v>10.86</v>
       </c>
       <c r="AE43" s="61">
         <v>11.24</v>
       </c>
-      <c r="AF43" s="34"/>
+      <c r="AF43" s="43">
+        <v>11.4</v>
+      </c>
       <c r="AG43" s="34"/>
       <c r="AH43" s="34"/>
       <c r="AI43" s="34"/>
       <c r="AJ43" s="34"/>
       <c r="AK43" s="34"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+      <selection activeCell="AF7" sqref="AF7:AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="17" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="17" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" style="17" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="68"/>
-[...22 lines deleted...]
-      <c r="Y1" s="68"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" s="49"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="73"/>
@@ -8973,77 +9114,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="69" t="s">
+      <c r="A6" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="69"/>
-[...22 lines deleted...]
-      <c r="Y6" s="69"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="63"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="63"/>
+      <c r="K6" s="63"/>
+      <c r="L6" s="63"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="1">
         <v>5</v>
       </c>
       <c r="C7" s="1">
         <v>4</v>
       </c>
       <c r="D7" s="1">
         <v>2</v>
       </c>
       <c r="E7" s="1">
         <v>2</v>
       </c>
       <c r="F7" s="3">
         <v>2</v>
       </c>
       <c r="G7" s="3">
         <v>2</v>
       </c>
       <c r="H7" s="3">
         <v>4</v>
@@ -9095,51 +9236,53 @@
       </c>
       <c r="X7" s="44">
         <v>3</v>
       </c>
       <c r="Y7" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z7" s="55">
         <v>1</v>
       </c>
       <c r="AA7" s="26">
         <v>2</v>
       </c>
       <c r="AB7" s="55">
         <v>4</v>
       </c>
       <c r="AC7" s="1">
         <v>2</v>
       </c>
       <c r="AD7" s="1">
         <v>3</v>
       </c>
       <c r="AE7" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF7" s="50"/>
+      <c r="AF7" s="1">
+        <v>6</v>
+      </c>
       <c r="AG7" s="50"/>
       <c r="AH7" s="50"/>
       <c r="AI7" s="50"/>
       <c r="AJ7" s="50"/>
       <c r="AK7" s="50"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="1">
         <v>2</v>
       </c>
       <c r="C8" s="1">
         <v>3</v>
       </c>
       <c r="D8" s="1">
         <v>2</v>
       </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>31</v>
       </c>
@@ -9196,51 +9339,53 @@
       </c>
       <c r="X8" s="44">
         <v>1</v>
       </c>
       <c r="Y8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB8" s="55">
         <v>1</v>
       </c>
       <c r="AC8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD8" s="1">
         <v>1</v>
       </c>
       <c r="AE8" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF8" s="50"/>
+      <c r="AF8" s="1">
+        <v>2</v>
+      </c>
       <c r="AG8" s="50"/>
       <c r="AH8" s="50"/>
       <c r="AI8" s="50"/>
       <c r="AJ8" s="50"/>
       <c r="AK8" s="50"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>31</v>
       </c>
@@ -9297,51 +9442,53 @@
       </c>
       <c r="X9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF9" s="50"/>
+      <c r="AF9" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG9" s="50"/>
       <c r="AH9" s="50"/>
       <c r="AI9" s="50"/>
       <c r="AJ9" s="50"/>
       <c r="AK9" s="50"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>31</v>
       </c>
@@ -9398,51 +9545,53 @@
       </c>
       <c r="X10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF10" s="50"/>
+      <c r="AF10" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG10" s="50"/>
       <c r="AH10" s="50"/>
       <c r="AI10" s="50"/>
       <c r="AJ10" s="50"/>
       <c r="AK10" s="50"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="1">
         <v>1</v>
       </c>
       <c r="C11" s="1">
         <v>1</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>31</v>
       </c>
@@ -9499,51 +9648,53 @@
       </c>
       <c r="X11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA11" s="26">
         <v>1</v>
       </c>
       <c r="AB11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF11" s="50"/>
+      <c r="AF11" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG11" s="50"/>
       <c r="AH11" s="50"/>
       <c r="AI11" s="50"/>
       <c r="AJ11" s="50"/>
       <c r="AK11" s="50"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="1">
         <v>1</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>31</v>
       </c>
@@ -9600,51 +9751,53 @@
       </c>
       <c r="X12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF12" s="50"/>
+      <c r="AF12" s="1">
+        <v>1</v>
+      </c>
       <c r="AG12" s="50"/>
       <c r="AH12" s="50"/>
       <c r="AI12" s="50"/>
       <c r="AJ12" s="50"/>
       <c r="AK12" s="50"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>31</v>
       </c>
@@ -9701,51 +9854,53 @@
       </c>
       <c r="X13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE13" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF13" s="50"/>
+      <c r="AF13" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG13" s="50"/>
       <c r="AH13" s="50"/>
       <c r="AI13" s="50"/>
       <c r="AJ13" s="50"/>
       <c r="AK13" s="50"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="3">
         <v>1</v>
       </c>
@@ -9802,51 +9957,53 @@
       </c>
       <c r="X14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE14" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF14" s="50"/>
+      <c r="AF14" s="1">
+        <v>1</v>
+      </c>
       <c r="AG14" s="50"/>
       <c r="AH14" s="50"/>
       <c r="AI14" s="50"/>
       <c r="AJ14" s="50"/>
       <c r="AK14" s="50"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>31</v>
       </c>
@@ -9903,51 +10060,53 @@
       </c>
       <c r="X15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE15" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF15" s="50"/>
+      <c r="AF15" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG15" s="50"/>
       <c r="AH15" s="50"/>
       <c r="AI15" s="50"/>
       <c r="AJ15" s="50"/>
       <c r="AK15" s="50"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>31</v>
       </c>
@@ -10004,51 +10163,53 @@
       </c>
       <c r="X16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA16" s="26">
         <v>1</v>
       </c>
       <c r="AB16" s="55">
         <v>1</v>
       </c>
       <c r="AC16" s="1">
         <v>1</v>
       </c>
       <c r="AD16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE16" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF16" s="50"/>
+      <c r="AF16" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG16" s="50"/>
       <c r="AH16" s="50"/>
       <c r="AI16" s="50"/>
       <c r="AJ16" s="50"/>
       <c r="AK16" s="50"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>31</v>
       </c>
@@ -10105,51 +10266,53 @@
       </c>
       <c r="X17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE17" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF17" s="50"/>
+      <c r="AF17" s="1">
+        <v>1</v>
+      </c>
       <c r="AG17" s="50"/>
       <c r="AH17" s="50"/>
       <c r="AI17" s="50"/>
       <c r="AJ17" s="50"/>
       <c r="AK17" s="50"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="3">
         <v>1</v>
       </c>
@@ -10206,51 +10369,53 @@
       </c>
       <c r="X18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB18" s="55">
         <v>1</v>
       </c>
       <c r="AC18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD18" s="1">
         <v>1</v>
       </c>
       <c r="AE18" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF18" s="50"/>
+      <c r="AF18" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG18" s="50"/>
       <c r="AH18" s="50"/>
       <c r="AI18" s="50"/>
       <c r="AJ18" s="50"/>
       <c r="AK18" s="50"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="1">
         <v>1</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>31</v>
       </c>
@@ -10307,51 +10472,53 @@
       </c>
       <c r="X19" s="44">
         <v>2</v>
       </c>
       <c r="Y19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB19" s="55">
         <v>1</v>
       </c>
       <c r="AC19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD19" s="1">
         <v>1</v>
       </c>
       <c r="AE19" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF19" s="50"/>
+      <c r="AF19" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG19" s="50"/>
       <c r="AH19" s="50"/>
       <c r="AI19" s="50"/>
       <c r="AJ19" s="50"/>
       <c r="AK19" s="50"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>31</v>
       </c>
@@ -10408,51 +10575,53 @@
       </c>
       <c r="X20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE20" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF20" s="50"/>
+      <c r="AF20" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG20" s="50"/>
       <c r="AH20" s="50"/>
       <c r="AI20" s="50"/>
       <c r="AJ20" s="50"/>
       <c r="AK20" s="50"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>31</v>
       </c>
@@ -10509,87 +10678,89 @@
       </c>
       <c r="X21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z21" s="55">
         <v>1</v>
       </c>
       <c r="AA21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC21" s="1">
         <v>1</v>
       </c>
       <c r="AD21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE21" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF21" s="50"/>
+      <c r="AF21" s="1">
+        <v>1</v>
+      </c>
       <c r="AG21" s="50"/>
       <c r="AH21" s="50"/>
       <c r="AI21" s="50"/>
       <c r="AJ21" s="50"/>
       <c r="AK21" s="50"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="70" t="s">
+      <c r="A22" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="70"/>
-[...22 lines deleted...]
-      <c r="Y22" s="70"/>
+      <c r="B22" s="64"/>
+      <c r="C22" s="64"/>
+      <c r="D22" s="64"/>
+      <c r="E22" s="64"/>
+      <c r="F22" s="64"/>
+      <c r="G22" s="64"/>
+      <c r="H22" s="64"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="64"/>
+      <c r="K22" s="64"/>
+      <c r="L22" s="64"/>
+      <c r="M22" s="64"/>
+      <c r="N22" s="64"/>
+      <c r="O22" s="64"/>
+      <c r="P22" s="64"/>
+      <c r="Q22" s="64"/>
+      <c r="R22" s="64"/>
+      <c r="S22" s="64"/>
+      <c r="T22" s="64"/>
+      <c r="U22" s="64"/>
+      <c r="V22" s="64"/>
+      <c r="W22" s="64"/>
+      <c r="X22" s="64"/>
+      <c r="Y22" s="64"/>
       <c r="AC22" s="1"/>
-      <c r="AF22" s="50"/>
+      <c r="AF22" s="1"/>
       <c r="AG22" s="50"/>
       <c r="AH22" s="50"/>
       <c r="AI22" s="50"/>
       <c r="AJ22" s="50"/>
       <c r="AK22" s="50"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="1">
         <v>3</v>
       </c>
       <c r="C23" s="1">
         <v>3</v>
       </c>
       <c r="D23" s="1">
         <v>2</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="3">
         <v>1</v>
       </c>
@@ -10646,51 +10817,53 @@
       </c>
       <c r="X23" s="44">
         <v>1</v>
       </c>
       <c r="Y23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB23" s="44">
         <v>2</v>
       </c>
       <c r="AC23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AD23" s="1">
         <v>1</v>
       </c>
       <c r="AE23" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF23" s="50"/>
+      <c r="AF23" s="1">
+        <v>2</v>
+      </c>
       <c r="AG23" s="50"/>
       <c r="AH23" s="50"/>
       <c r="AI23" s="50"/>
       <c r="AJ23" s="50"/>
       <c r="AK23" s="50"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="1">
         <v>2</v>
       </c>
       <c r="C24" s="1">
         <v>3</v>
       </c>
       <c r="D24" s="1">
         <v>2</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>31</v>
       </c>
@@ -10747,51 +10920,53 @@
       </c>
       <c r="X24" s="44">
         <v>1</v>
       </c>
       <c r="Y24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB24" s="44">
         <v>1</v>
       </c>
       <c r="AC24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AD24" s="1">
         <v>1</v>
       </c>
       <c r="AE24" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF24" s="50"/>
+      <c r="AF24" s="1">
+        <v>2</v>
+      </c>
       <c r="AG24" s="50"/>
       <c r="AH24" s="50"/>
       <c r="AI24" s="50"/>
       <c r="AJ24" s="50"/>
       <c r="AK24" s="50"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="1">
         <v>1</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>31</v>
       </c>
@@ -10848,51 +11023,53 @@
       </c>
       <c r="X25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AD25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AE25" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF25" s="50"/>
+      <c r="AF25" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG25" s="50"/>
       <c r="AH25" s="50"/>
       <c r="AI25" s="50"/>
       <c r="AJ25" s="50"/>
       <c r="AK25" s="50"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>31</v>
       </c>
@@ -10949,51 +11126,53 @@
       </c>
       <c r="X26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AD26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AE26" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF26" s="50"/>
+      <c r="AF26" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG26" s="50"/>
       <c r="AH26" s="50"/>
       <c r="AI26" s="50"/>
       <c r="AJ26" s="50"/>
       <c r="AK26" s="50"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>31</v>
       </c>
@@ -11050,51 +11229,53 @@
       </c>
       <c r="X27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB27" s="44">
         <v>1</v>
       </c>
       <c r="AC27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AD27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AE27" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF27" s="50"/>
+      <c r="AF27" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG27" s="50"/>
       <c r="AH27" s="50"/>
       <c r="AI27" s="50"/>
       <c r="AJ27" s="50"/>
       <c r="AK27" s="50"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F28" s="3">
         <v>1</v>
       </c>
@@ -11151,89 +11332,91 @@
       </c>
       <c r="X28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AD28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AE28" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AF28" s="50"/>
+      <c r="AF28" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG28" s="50"/>
       <c r="AH28" s="50"/>
       <c r="AI28" s="50"/>
       <c r="AJ28" s="50"/>
       <c r="AK28" s="50"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="62" t="s">
+      <c r="A29" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="62"/>
-[...22 lines deleted...]
-      <c r="Y29" s="62"/>
+      <c r="B29" s="65"/>
+      <c r="C29" s="65"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="65"/>
+      <c r="G29" s="65"/>
+      <c r="H29" s="65"/>
+      <c r="I29" s="65"/>
+      <c r="J29" s="65"/>
+      <c r="K29" s="65"/>
+      <c r="L29" s="65"/>
+      <c r="M29" s="65"/>
+      <c r="N29" s="65"/>
+      <c r="O29" s="65"/>
+      <c r="P29" s="65"/>
+      <c r="Q29" s="65"/>
+      <c r="R29" s="65"/>
+      <c r="S29" s="65"/>
+      <c r="T29" s="65"/>
+      <c r="U29" s="65"/>
+      <c r="V29" s="65"/>
+      <c r="W29" s="65"/>
+      <c r="X29" s="65"/>
+      <c r="Y29" s="65"/>
       <c r="AA29" s="44"/>
       <c r="AB29" s="44"/>
       <c r="AC29" s="1"/>
-      <c r="AF29" s="50"/>
+      <c r="AF29" s="1"/>
       <c r="AG29" s="50"/>
       <c r="AH29" s="50"/>
       <c r="AI29" s="50"/>
       <c r="AJ29" s="50"/>
       <c r="AK29" s="50"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="1">
         <v>2</v>
       </c>
       <c r="C30" s="1">
         <v>1</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="3">
         <v>1</v>
       </c>
@@ -11290,51 +11473,53 @@
       </c>
       <c r="X30" s="44">
         <v>2</v>
       </c>
       <c r="Y30" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z30" s="57">
         <v>1</v>
       </c>
       <c r="AA30" s="26">
         <v>2</v>
       </c>
       <c r="AB30" s="44">
         <v>2</v>
       </c>
       <c r="AC30" s="44">
         <v>2</v>
       </c>
       <c r="AD30" s="1">
         <v>2</v>
       </c>
       <c r="AE30" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="AF30" s="50"/>
+      <c r="AF30" s="1">
+        <v>4</v>
+      </c>
       <c r="AG30" s="50"/>
       <c r="AH30" s="50"/>
       <c r="AI30" s="50"/>
       <c r="AJ30" s="50"/>
       <c r="AK30" s="50"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>31</v>
       </c>
@@ -11391,51 +11576,53 @@
       </c>
       <c r="X31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE31" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="AF31" s="50"/>
+      <c r="AF31" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG31" s="50"/>
       <c r="AH31" s="50"/>
       <c r="AI31" s="50"/>
       <c r="AJ31" s="50"/>
       <c r="AK31" s="50"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>31</v>
       </c>
@@ -11492,51 +11679,53 @@
       </c>
       <c r="X32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE32" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="AF32" s="50"/>
+      <c r="AF32" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG32" s="50"/>
       <c r="AH32" s="50"/>
       <c r="AI32" s="50"/>
       <c r="AJ32" s="50"/>
       <c r="AK32" s="50"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="1">
         <v>1</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>31</v>
       </c>
@@ -11593,51 +11782,53 @@
       </c>
       <c r="X33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA33" s="26">
         <v>1</v>
       </c>
       <c r="AB33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE33" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="AF33" s="50"/>
+      <c r="AF33" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG33" s="50"/>
       <c r="AH33" s="50"/>
       <c r="AI33" s="50"/>
       <c r="AJ33" s="50"/>
       <c r="AK33" s="50"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="1">
         <v>1</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>31</v>
       </c>
@@ -11694,51 +11885,53 @@
       </c>
       <c r="X34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE34" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="AF34" s="50"/>
+      <c r="AF34" s="1">
+        <v>1</v>
+      </c>
       <c r="AG34" s="50"/>
       <c r="AH34" s="50"/>
       <c r="AI34" s="50"/>
       <c r="AJ34" s="50"/>
       <c r="AK34" s="50"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>31</v>
       </c>
@@ -11795,51 +11988,53 @@
       </c>
       <c r="X35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE35" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="AF35" s="50"/>
+      <c r="AF35" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG35" s="50"/>
       <c r="AH35" s="50"/>
       <c r="AI35" s="50"/>
       <c r="AJ35" s="50"/>
       <c r="AK35" s="50"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F36" s="3">
         <v>1</v>
       </c>
@@ -11896,51 +12091,53 @@
       </c>
       <c r="X36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE36" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="AF36" s="50"/>
+      <c r="AF36" s="1">
+        <v>1</v>
+      </c>
       <c r="AG36" s="50"/>
       <c r="AH36" s="50"/>
       <c r="AI36" s="50"/>
       <c r="AJ36" s="50"/>
       <c r="AK36" s="50"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>31</v>
       </c>
@@ -11997,51 +12194,53 @@
       </c>
       <c r="X37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE37" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="AF37" s="50"/>
+      <c r="AF37" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG37" s="50"/>
       <c r="AH37" s="50"/>
       <c r="AI37" s="50"/>
       <c r="AJ37" s="50"/>
       <c r="AK37" s="50"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>31</v>
       </c>
@@ -12098,51 +12297,53 @@
       </c>
       <c r="X38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA38" s="26">
         <v>1</v>
       </c>
       <c r="AB38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC38" s="1">
         <v>1</v>
       </c>
       <c r="AD38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE38" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="AF38" s="50"/>
+      <c r="AF38" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG38" s="50"/>
       <c r="AH38" s="50"/>
       <c r="AI38" s="50"/>
       <c r="AJ38" s="50"/>
       <c r="AK38" s="50"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>31</v>
       </c>
@@ -12199,51 +12400,53 @@
       </c>
       <c r="X39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE39" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="AF39" s="50"/>
+      <c r="AF39" s="1">
+        <v>1</v>
+      </c>
       <c r="AG39" s="50"/>
       <c r="AH39" s="50"/>
       <c r="AI39" s="50"/>
       <c r="AJ39" s="50"/>
       <c r="AK39" s="50"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>31</v>
       </c>
@@ -12300,51 +12503,53 @@
       </c>
       <c r="X40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB40" s="44">
         <v>1</v>
       </c>
       <c r="AC40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD40" s="1">
         <v>1</v>
       </c>
       <c r="AE40" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="AF40" s="50"/>
+      <c r="AF40" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG40" s="50"/>
       <c r="AH40" s="50"/>
       <c r="AI40" s="50"/>
       <c r="AJ40" s="50"/>
       <c r="AK40" s="50"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="1">
         <v>1</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>31</v>
       </c>
@@ -12401,51 +12606,53 @@
       </c>
       <c r="X41" s="44">
         <v>2</v>
       </c>
       <c r="Y41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB41" s="44">
         <v>1</v>
       </c>
       <c r="AC41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD41" s="1">
         <v>1</v>
       </c>
       <c r="AE41" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="AF41" s="50"/>
+      <c r="AF41" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG41" s="50"/>
       <c r="AH41" s="50"/>
       <c r="AI41" s="50"/>
       <c r="AJ41" s="50"/>
       <c r="AK41" s="50"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>31</v>
       </c>
@@ -12502,51 +12709,53 @@
       </c>
       <c r="X42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Y42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA42" s="47" t="s">
         <v>31</v>
       </c>
       <c r="AB42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AE42" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="AF42" s="50"/>
+      <c r="AF42" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AG42" s="50"/>
       <c r="AH42" s="50"/>
       <c r="AI42" s="50"/>
       <c r="AJ42" s="50"/>
       <c r="AK42" s="50"/>
     </row>
     <row r="43" spans="1:37" s="50" customFormat="1">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>31</v>
       </c>
@@ -12603,135 +12812,137 @@
       </c>
       <c r="X43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="Y43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="Z43" s="56">
         <v>1</v>
       </c>
       <c r="AA43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="AB43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="AC43" s="2">
         <v>1</v>
       </c>
       <c r="AD43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AE43" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="AF43" s="34"/>
+      <c r="AF43" s="2">
+        <v>1</v>
+      </c>
       <c r="AG43" s="34"/>
       <c r="AH43" s="34"/>
       <c r="AI43" s="34"/>
       <c r="AJ43" s="34"/>
       <c r="AK43" s="34"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AW44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:AK1"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AR7" sqref="AR7:AR43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="17" customWidth="1"/>
     <col min="2" max="13" width="0" style="17" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="15" max="18" width="6.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.140625" style="17" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="6.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9" style="17" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="27" max="29" width="6.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7" style="17" bestFit="1" customWidth="1"/>
     <col min="32" max="33" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="35" max="36" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="8.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="12.75">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="62" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="68"/>
-[...22 lines deleted...]
-      <c r="Y1" s="68"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
       <c r="Z1" s="78"/>
       <c r="AA1" s="78"/>
       <c r="AB1" s="78"/>
       <c r="AC1" s="78"/>
       <c r="AD1" s="78"/>
       <c r="AE1" s="78"/>
       <c r="AF1" s="78"/>
       <c r="AG1" s="78"/>
       <c r="AH1" s="78"/>
       <c r="AI1" s="78"/>
       <c r="AJ1" s="78"/>
       <c r="AK1" s="78"/>
     </row>
     <row r="2" spans="1:49">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
@@ -12743,118 +12954,118 @@
       <c r="Q2" s="49"/>
       <c r="R2" s="49"/>
       <c r="S2" s="49"/>
       <c r="T2" s="49"/>
       <c r="U2" s="49"/>
       <c r="V2" s="49"/>
       <c r="W2" s="49"/>
       <c r="X2" s="49"/>
       <c r="Y2" s="49"/>
     </row>
     <row r="3" spans="1:49">
       <c r="A3" s="78"/>
       <c r="B3" s="78"/>
       <c r="C3" s="78"/>
       <c r="D3" s="78"/>
       <c r="E3" s="78"/>
       <c r="F3" s="78"/>
       <c r="G3" s="78"/>
       <c r="H3" s="78"/>
       <c r="I3" s="78"/>
       <c r="J3" s="78"/>
       <c r="K3" s="78"/>
       <c r="L3" s="78"/>
       <c r="M3" s="78"/>
       <c r="N3" s="4"/>
-      <c r="AJ3" s="77"/>
-[...1 lines deleted...]
-      <c r="AV3" s="77" t="s">
+      <c r="AJ3" s="75"/>
+      <c r="AK3" s="75"/>
+      <c r="AV3" s="75" t="s">
         <v>35</v>
       </c>
-      <c r="AW3" s="77"/>
+      <c r="AW3" s="75"/>
     </row>
     <row r="4" spans="1:49">
-      <c r="A4" s="66"/>
-      <c r="B4" s="63">
+      <c r="A4" s="69"/>
+      <c r="B4" s="66">
         <v>2021</v>
       </c>
-      <c r="C4" s="64"/>
-[...10 lines deleted...]
-      <c r="N4" s="75">
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="76">
         <v>2024</v>
       </c>
-      <c r="O4" s="76"/>
-[...10 lines deleted...]
-      <c r="Z4" s="75">
+      <c r="O4" s="77"/>
+      <c r="P4" s="77"/>
+      <c r="Q4" s="77"/>
+      <c r="R4" s="77"/>
+      <c r="S4" s="77"/>
+      <c r="T4" s="77"/>
+      <c r="U4" s="77"/>
+      <c r="V4" s="77"/>
+      <c r="W4" s="77"/>
+      <c r="X4" s="77"/>
+      <c r="Y4" s="77"/>
+      <c r="Z4" s="76">
         <v>2025</v>
       </c>
-      <c r="AA4" s="76"/>
-[...10 lines deleted...]
-      <c r="AL4" s="75">
+      <c r="AA4" s="77"/>
+      <c r="AB4" s="77"/>
+      <c r="AC4" s="77"/>
+      <c r="AD4" s="77"/>
+      <c r="AE4" s="77"/>
+      <c r="AF4" s="77"/>
+      <c r="AG4" s="77"/>
+      <c r="AH4" s="77"/>
+      <c r="AI4" s="77"/>
+      <c r="AJ4" s="77"/>
+      <c r="AK4" s="77"/>
+      <c r="AL4" s="76">
         <v>2026</v>
       </c>
-      <c r="AM4" s="76"/>
-[...9 lines deleted...]
-      <c r="AW4" s="76"/>
+      <c r="AM4" s="77"/>
+      <c r="AN4" s="77"/>
+      <c r="AO4" s="77"/>
+      <c r="AP4" s="77"/>
+      <c r="AQ4" s="77"/>
+      <c r="AR4" s="77"/>
+      <c r="AS4" s="77"/>
+      <c r="AT4" s="77"/>
+      <c r="AU4" s="77"/>
+      <c r="AV4" s="77"/>
+      <c r="AW4" s="77"/>
     </row>
     <row r="5" spans="1:49" ht="27" customHeight="1">
-      <c r="A5" s="67"/>
+      <c r="A5" s="70"/>
       <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="37" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="37" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="37" t="s">
@@ -12957,89 +13168,89 @@
         <v>23</v>
       </c>
       <c r="AQ5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AR5" s="53" t="s">
         <v>25</v>
       </c>
       <c r="AS5" s="53" t="s">
         <v>26</v>
       </c>
       <c r="AT5" s="53" t="s">
         <v>27</v>
       </c>
       <c r="AU5" s="53" t="s">
         <v>28</v>
       </c>
       <c r="AV5" s="53" t="s">
         <v>29</v>
       </c>
       <c r="AW5" s="53" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:49">
-      <c r="A6" s="69" t="s">
+      <c r="A6" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="69"/>
-[...34 lines deleted...]
-      <c r="AK6" s="69"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="63"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="63"/>
+      <c r="K6" s="63"/>
+      <c r="L6" s="63"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
+      <c r="Z6" s="63"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="63"/>
+      <c r="AC6" s="63"/>
+      <c r="AD6" s="63"/>
+      <c r="AE6" s="63"/>
+      <c r="AF6" s="63"/>
+      <c r="AG6" s="63"/>
+      <c r="AH6" s="63"/>
+      <c r="AI6" s="63"/>
+      <c r="AJ6" s="63"/>
+      <c r="AK6" s="63"/>
     </row>
     <row r="7" spans="1:49">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="8">
         <v>10.31</v>
       </c>
       <c r="C7" s="42">
         <v>13.49</v>
       </c>
       <c r="D7" s="42">
         <v>11.97</v>
       </c>
       <c r="E7" s="42">
         <v>14.09</v>
       </c>
       <c r="F7" s="9">
         <v>12.91</v>
       </c>
       <c r="G7" s="42">
         <v>11.9</v>
       </c>
       <c r="H7" s="42">
         <v>10.9</v>
@@ -13127,51 +13338,53 @@
       </c>
       <c r="AJ7" s="42">
         <v>6.92</v>
       </c>
       <c r="AK7" s="42">
         <v>6.32</v>
       </c>
       <c r="AL7" s="42">
         <v>2.57</v>
       </c>
       <c r="AM7" s="42">
         <v>4.34</v>
       </c>
       <c r="AN7" s="42">
         <v>6.61</v>
       </c>
       <c r="AO7" s="42">
         <v>6.19</v>
       </c>
       <c r="AP7" s="42">
         <v>6.85</v>
       </c>
       <c r="AQ7" s="59">
         <v>5.68</v>
       </c>
-      <c r="AR7" s="50"/>
+      <c r="AR7" s="42">
+        <v>7.23</v>
+      </c>
       <c r="AS7" s="50"/>
       <c r="AT7" s="50"/>
       <c r="AU7" s="50"/>
       <c r="AV7" s="50"/>
       <c r="AW7" s="50"/>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="10">
         <v>10.26</v>
       </c>
       <c r="C8" s="42">
         <v>23.08</v>
       </c>
       <c r="D8" s="42">
         <v>20.16</v>
       </c>
       <c r="E8" s="42">
         <v>20.45</v>
       </c>
       <c r="F8" s="42">
         <v>19.059999999999999</v>
       </c>
@@ -13264,51 +13477,53 @@
       </c>
       <c r="AJ8" s="42">
         <v>4.07</v>
       </c>
       <c r="AK8" s="42">
         <v>3.72</v>
       </c>
       <c r="AL8" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM8" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN8" s="42">
         <v>2.2400000000000002</v>
       </c>
       <c r="AO8" s="42">
         <v>1.63</v>
       </c>
       <c r="AP8" s="42">
         <v>2.66</v>
       </c>
       <c r="AQ8" s="59">
         <v>2.19</v>
       </c>
-      <c r="AR8" s="50"/>
+      <c r="AR8" s="42">
+        <v>3.68</v>
+      </c>
       <c r="AS8" s="50"/>
       <c r="AT8" s="50"/>
       <c r="AU8" s="50"/>
       <c r="AV8" s="50"/>
       <c r="AW8" s="50"/>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="42">
         <v>6.37</v>
       </c>
       <c r="F9" s="42">
         <v>5.13</v>
       </c>
@@ -13401,51 +13616,53 @@
       </c>
       <c r="AJ9" s="42">
         <v>3.82</v>
       </c>
       <c r="AK9" s="42">
         <v>3.5</v>
       </c>
       <c r="AL9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ9" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AR9" s="50"/>
+      <c r="AR9" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AS9" s="50"/>
       <c r="AT9" s="50"/>
       <c r="AU9" s="50"/>
       <c r="AV9" s="50"/>
       <c r="AW9" s="50"/>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="42" t="s">
         <v>31</v>
       </c>
@@ -13538,51 +13755,53 @@
       </c>
       <c r="AJ10" s="42">
         <v>14.18</v>
       </c>
       <c r="AK10" s="42">
         <v>13.07</v>
       </c>
       <c r="AL10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ10" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AR10" s="50"/>
+      <c r="AR10" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AS10" s="50"/>
       <c r="AT10" s="50"/>
       <c r="AU10" s="50"/>
       <c r="AV10" s="50"/>
       <c r="AW10" s="50"/>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="42" t="s">
         <v>31</v>
       </c>
@@ -13675,51 +13894,53 @@
       </c>
       <c r="AJ11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM11" s="42">
         <v>34.479999999999997</v>
       </c>
       <c r="AN11" s="42">
         <v>19.61</v>
       </c>
       <c r="AO11" s="42">
         <v>15.63</v>
       </c>
       <c r="AP11" s="42">
         <v>13.16</v>
       </c>
       <c r="AQ11" s="59">
         <v>10.75</v>
       </c>
-      <c r="AR11" s="50"/>
+      <c r="AR11" s="42">
+        <v>9.35</v>
+      </c>
       <c r="AS11" s="50"/>
       <c r="AT11" s="50"/>
       <c r="AU11" s="50"/>
       <c r="AV11" s="50"/>
       <c r="AW11" s="50"/>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="42">
         <v>13.16</v>
       </c>
       <c r="F12" s="42">
         <v>10</v>
       </c>
@@ -13812,51 +14033,53 @@
       </c>
       <c r="AJ12" s="42">
         <v>6.1</v>
       </c>
       <c r="AK12" s="42">
         <v>5.75</v>
       </c>
       <c r="AL12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ12" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AR12" s="50"/>
+      <c r="AR12" s="42">
+        <v>10.1</v>
+      </c>
       <c r="AS12" s="50"/>
       <c r="AT12" s="50"/>
       <c r="AU12" s="50"/>
       <c r="AV12" s="50"/>
       <c r="AW12" s="50"/>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="42">
         <v>12.5</v>
       </c>
       <c r="F13" s="42">
         <v>10.53</v>
       </c>
@@ -13949,51 +14172,53 @@
       </c>
       <c r="AJ13" s="42">
         <v>7.3</v>
       </c>
       <c r="AK13" s="42">
         <v>6.71</v>
       </c>
       <c r="AL13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ13" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AR13" s="50"/>
+      <c r="AR13" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AS13" s="50"/>
       <c r="AT13" s="50"/>
       <c r="AU13" s="50"/>
       <c r="AV13" s="50"/>
       <c r="AW13" s="50"/>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="10">
         <v>31.25</v>
       </c>
       <c r="C14" s="42">
         <v>13.89</v>
       </c>
       <c r="D14" s="42">
         <v>8.77</v>
       </c>
       <c r="E14" s="42">
         <v>6.45</v>
       </c>
       <c r="F14" s="42">
         <v>5.18</v>
       </c>
@@ -14086,51 +14311,53 @@
       </c>
       <c r="AJ14" s="42">
         <v>9.23</v>
       </c>
       <c r="AK14" s="42">
         <v>8.36</v>
       </c>
       <c r="AL14" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM14" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN14" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO14" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP14" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ14" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AR14" s="50"/>
+      <c r="AR14" s="42">
+        <v>4.46</v>
+      </c>
       <c r="AS14" s="50"/>
       <c r="AT14" s="50"/>
       <c r="AU14" s="50"/>
       <c r="AV14" s="50"/>
       <c r="AW14" s="50"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="42" t="s">
         <v>31</v>
       </c>
@@ -14223,51 +14450,53 @@
       </c>
       <c r="AJ15" s="42">
         <v>8.93</v>
       </c>
       <c r="AK15" s="42">
         <v>8.1999999999999993</v>
       </c>
       <c r="AL15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ15" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AR15" s="50"/>
+      <c r="AR15" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AS15" s="50"/>
       <c r="AT15" s="50"/>
       <c r="AU15" s="50"/>
       <c r="AV15" s="50"/>
       <c r="AW15" s="50"/>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="10">
         <v>45.45</v>
       </c>
       <c r="C16" s="42">
         <v>26.32</v>
       </c>
       <c r="D16" s="42">
         <v>14.71</v>
       </c>
       <c r="E16" s="42">
         <v>24.1</v>
       </c>
       <c r="F16" s="42">
         <v>19.8</v>
       </c>
@@ -14360,51 +14589,53 @@
       </c>
       <c r="AJ16" s="42">
         <v>23.67</v>
       </c>
       <c r="AK16" s="42">
         <v>21.62</v>
       </c>
       <c r="AL16" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM16" s="42">
         <v>43.48</v>
       </c>
       <c r="AN16" s="42">
         <v>66.67</v>
       </c>
       <c r="AO16" s="42">
         <v>66.67</v>
       </c>
       <c r="AP16" s="42">
         <v>52.63</v>
       </c>
       <c r="AQ16" s="59">
         <v>38.96</v>
       </c>
-      <c r="AR16" s="50"/>
+      <c r="AR16" s="42">
+        <v>33.71</v>
+      </c>
       <c r="AS16" s="50"/>
       <c r="AT16" s="50"/>
       <c r="AU16" s="50"/>
       <c r="AV16" s="50"/>
       <c r="AW16" s="50"/>
     </row>
     <row r="17" spans="1:49">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="42">
         <v>16.95</v>
       </c>
       <c r="E17" s="42">
         <v>27.4</v>
       </c>
       <c r="F17" s="42">
         <v>35.29</v>
       </c>
@@ -14497,51 +14728,53 @@
       </c>
       <c r="AJ17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ17" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AR17" s="50"/>
+      <c r="AR17" s="42">
+        <v>13.51</v>
+      </c>
       <c r="AS17" s="50"/>
       <c r="AT17" s="50"/>
       <c r="AU17" s="50"/>
       <c r="AV17" s="50"/>
       <c r="AW17" s="50"/>
     </row>
     <row r="18" spans="1:49">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="10">
         <v>23.26</v>
       </c>
       <c r="C18" s="42">
         <v>25.97</v>
       </c>
       <c r="D18" s="42">
         <v>24</v>
       </c>
       <c r="E18" s="42">
         <v>23.95</v>
       </c>
       <c r="F18" s="42">
         <v>20</v>
       </c>
@@ -14634,51 +14867,53 @@
       </c>
       <c r="AJ18" s="42">
         <v>3.22</v>
       </c>
       <c r="AK18" s="42">
         <v>2.92</v>
       </c>
       <c r="AL18" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM18" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN18" s="42">
         <v>12.05</v>
       </c>
       <c r="AO18" s="42">
         <v>9.17</v>
       </c>
       <c r="AP18" s="42">
         <v>15.04</v>
       </c>
       <c r="AQ18" s="59">
         <v>12.82</v>
       </c>
-      <c r="AR18" s="50"/>
+      <c r="AR18" s="42">
+        <v>11.11</v>
+      </c>
       <c r="AS18" s="50"/>
       <c r="AT18" s="50"/>
       <c r="AU18" s="50"/>
       <c r="AV18" s="50"/>
       <c r="AW18" s="50"/>
     </row>
     <row r="19" spans="1:49">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="42" t="s">
         <v>31</v>
       </c>
@@ -14771,51 +15006,53 @@
       </c>
       <c r="AJ19" s="42">
         <v>23.53</v>
       </c>
       <c r="AK19" s="42">
         <v>22.47</v>
       </c>
       <c r="AL19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN19" s="42">
         <v>52.63</v>
       </c>
       <c r="AO19" s="42">
         <v>35.71</v>
       </c>
       <c r="AP19" s="42">
         <v>58.82</v>
       </c>
       <c r="AQ19" s="59">
         <v>50</v>
       </c>
-      <c r="AR19" s="50"/>
+      <c r="AR19" s="42">
+        <v>44.44</v>
+      </c>
       <c r="AS19" s="50"/>
       <c r="AT19" s="50"/>
       <c r="AU19" s="50"/>
       <c r="AV19" s="50"/>
       <c r="AW19" s="50"/>
     </row>
     <row r="20" spans="1:49">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F20" s="42" t="s">
         <v>31</v>
       </c>
@@ -14908,51 +15145,53 @@
       </c>
       <c r="AJ20" s="42">
         <v>6.41</v>
       </c>
       <c r="AK20" s="42">
         <v>5.81</v>
       </c>
       <c r="AL20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ20" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AR20" s="50"/>
+      <c r="AR20" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AS20" s="50"/>
       <c r="AT20" s="50"/>
       <c r="AU20" s="50"/>
       <c r="AV20" s="50"/>
       <c r="AW20" s="50"/>
     </row>
     <row r="21" spans="1:49">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F21" s="42" t="s">
         <v>31</v>
       </c>
@@ -15045,102 +15284,104 @@
       </c>
       <c r="AJ21" s="42">
         <v>18.05</v>
       </c>
       <c r="AK21" s="42">
         <v>16.5</v>
       </c>
       <c r="AL21" s="42">
         <v>50</v>
       </c>
       <c r="AM21" s="42">
         <v>30.3</v>
       </c>
       <c r="AN21" s="42">
         <v>16.670000000000002</v>
       </c>
       <c r="AO21" s="42">
         <v>22.22</v>
       </c>
       <c r="AP21" s="42">
         <v>19.420000000000002</v>
       </c>
       <c r="AQ21" s="59">
         <v>16.13</v>
       </c>
-      <c r="AR21" s="50"/>
+      <c r="AR21" s="42">
+        <v>20.55</v>
+      </c>
       <c r="AS21" s="50"/>
       <c r="AT21" s="50"/>
       <c r="AU21" s="50"/>
       <c r="AV21" s="50"/>
       <c r="AW21" s="50"/>
     </row>
     <row r="22" spans="1:49">
-      <c r="A22" s="70" t="s">
+      <c r="A22" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="70"/>
-[...34 lines deleted...]
-      <c r="AK22" s="70"/>
+      <c r="B22" s="64"/>
+      <c r="C22" s="64"/>
+      <c r="D22" s="64"/>
+      <c r="E22" s="64"/>
+      <c r="F22" s="64"/>
+      <c r="G22" s="64"/>
+      <c r="H22" s="64"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="64"/>
+      <c r="K22" s="64"/>
+      <c r="L22" s="64"/>
+      <c r="M22" s="64"/>
+      <c r="N22" s="64"/>
+      <c r="O22" s="64"/>
+      <c r="P22" s="64"/>
+      <c r="Q22" s="64"/>
+      <c r="R22" s="64"/>
+      <c r="S22" s="64"/>
+      <c r="T22" s="64"/>
+      <c r="U22" s="64"/>
+      <c r="V22" s="64"/>
+      <c r="W22" s="64"/>
+      <c r="X22" s="64"/>
+      <c r="Y22" s="64"/>
+      <c r="Z22" s="64"/>
+      <c r="AA22" s="64"/>
+      <c r="AB22" s="64"/>
+      <c r="AC22" s="64"/>
+      <c r="AD22" s="64"/>
+      <c r="AE22" s="64"/>
+      <c r="AF22" s="64"/>
+      <c r="AG22" s="64"/>
+      <c r="AH22" s="64"/>
+      <c r="AI22" s="64"/>
+      <c r="AJ22" s="64"/>
+      <c r="AK22" s="64"/>
       <c r="AL22" s="42"/>
       <c r="AM22" s="42"/>
       <c r="AN22" s="42"/>
       <c r="AO22" s="42"/>
-      <c r="AR22" s="50"/>
+      <c r="AR22" s="42"/>
       <c r="AS22" s="50"/>
       <c r="AT22" s="50"/>
       <c r="AU22" s="50"/>
       <c r="AV22" s="50"/>
       <c r="AW22" s="50"/>
     </row>
     <row r="23" spans="1:49">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="8">
         <v>17.7</v>
       </c>
       <c r="C23" s="42">
         <v>26.26</v>
       </c>
       <c r="D23" s="42">
         <v>22.58</v>
       </c>
       <c r="E23" s="42">
         <v>22.48</v>
       </c>
       <c r="F23" s="42">
         <v>20.420000000000002</v>
       </c>
@@ -15233,51 +15474,53 @@
       </c>
       <c r="AJ23" s="42">
         <v>4.91</v>
       </c>
       <c r="AK23" s="42">
         <v>4.47</v>
       </c>
       <c r="AL23" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM23" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN23" s="42">
         <v>3.9</v>
       </c>
       <c r="AO23" s="42">
         <v>2.81</v>
       </c>
       <c r="AP23" s="42">
         <v>3.44</v>
       </c>
       <c r="AQ23" s="59">
         <v>2.83</v>
       </c>
-      <c r="AR23" s="50"/>
+      <c r="AR23" s="42">
+        <v>3.99</v>
+      </c>
       <c r="AS23" s="50"/>
       <c r="AT23" s="50"/>
       <c r="AU23" s="50"/>
       <c r="AV23" s="50"/>
       <c r="AW23" s="50"/>
     </row>
     <row r="24" spans="1:49">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="10">
         <v>10.26</v>
       </c>
       <c r="C24" s="42">
         <v>23.08</v>
       </c>
       <c r="D24" s="42">
         <v>20.16</v>
       </c>
       <c r="E24" s="42">
         <v>20.45</v>
       </c>
       <c r="F24" s="42">
         <v>19.059999999999999</v>
       </c>
@@ -15370,51 +15613,53 @@
       </c>
       <c r="AJ24" s="42">
         <v>4.07</v>
       </c>
       <c r="AK24" s="42">
         <v>3.72</v>
       </c>
       <c r="AL24" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM24" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN24" s="42">
         <v>2.2400000000000002</v>
       </c>
       <c r="AO24" s="42">
         <v>1.63</v>
       </c>
       <c r="AP24" s="42">
         <v>2.66</v>
       </c>
       <c r="AQ24" s="59">
         <v>2.19</v>
       </c>
-      <c r="AR24" s="50"/>
+      <c r="AR24" s="42">
+        <v>3.68</v>
+      </c>
       <c r="AS24" s="50"/>
       <c r="AT24" s="50"/>
       <c r="AU24" s="50"/>
       <c r="AV24" s="50"/>
       <c r="AW24" s="50"/>
     </row>
     <row r="25" spans="1:49">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="42" t="s">
         <v>31</v>
       </c>
@@ -15507,51 +15752,53 @@
       </c>
       <c r="AJ25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ25" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AR25" s="50"/>
+      <c r="AR25" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AS25" s="50"/>
       <c r="AT25" s="50"/>
       <c r="AU25" s="50"/>
       <c r="AV25" s="50"/>
       <c r="AW25" s="50"/>
     </row>
     <row r="26" spans="1:49">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="42" t="s">
         <v>31</v>
       </c>
@@ -15644,51 +15891,53 @@
       </c>
       <c r="AJ26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ26" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AR26" s="50"/>
+      <c r="AR26" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AS26" s="50"/>
       <c r="AT26" s="50"/>
       <c r="AU26" s="50"/>
       <c r="AV26" s="50"/>
       <c r="AW26" s="50"/>
     </row>
     <row r="27" spans="1:49">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="10">
         <v>125</v>
       </c>
       <c r="C27" s="42">
         <v>66.67</v>
       </c>
       <c r="D27" s="42">
         <v>31.25</v>
       </c>
       <c r="E27" s="42">
         <v>54.05</v>
       </c>
       <c r="F27" s="42">
         <v>43.48</v>
       </c>
@@ -15781,51 +16030,53 @@
       </c>
       <c r="AJ27" s="42">
         <v>22.73</v>
       </c>
       <c r="AK27" s="42">
         <v>20.62</v>
       </c>
       <c r="AL27" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM27" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN27" s="42">
         <v>66.67</v>
       </c>
       <c r="AO27" s="42">
         <v>40</v>
       </c>
       <c r="AP27" s="42">
         <v>31.25</v>
       </c>
       <c r="AQ27" s="59">
         <v>24.39</v>
       </c>
-      <c r="AR27" s="50"/>
+      <c r="AR27" s="42">
+        <v>21.74</v>
+      </c>
       <c r="AS27" s="50"/>
       <c r="AT27" s="50"/>
       <c r="AU27" s="50"/>
       <c r="AV27" s="50"/>
       <c r="AW27" s="50"/>
     </row>
     <row r="28" spans="1:49">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="10">
         <v>66.67</v>
       </c>
       <c r="C28" s="42">
         <v>66.67</v>
       </c>
       <c r="D28" s="42">
         <v>66.67</v>
       </c>
       <c r="E28" s="42">
         <v>49.18</v>
       </c>
       <c r="F28" s="42">
         <v>41.1</v>
       </c>
@@ -15918,103 +16169,105 @@
       </c>
       <c r="AJ28" s="42">
         <v>8.85</v>
       </c>
       <c r="AK28" s="42">
         <v>7.81</v>
       </c>
       <c r="AL28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ28" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AR28" s="50"/>
+      <c r="AR28" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AS28" s="50"/>
       <c r="AT28" s="50"/>
       <c r="AU28" s="50"/>
       <c r="AV28" s="50"/>
       <c r="AW28" s="50"/>
     </row>
     <row r="29" spans="1:49">
-      <c r="A29" s="62" t="s">
+      <c r="A29" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="62"/>
-[...34 lines deleted...]
-      <c r="AK29" s="62"/>
+      <c r="B29" s="65"/>
+      <c r="C29" s="65"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="65"/>
+      <c r="G29" s="65"/>
+      <c r="H29" s="65"/>
+      <c r="I29" s="65"/>
+      <c r="J29" s="65"/>
+      <c r="K29" s="65"/>
+      <c r="L29" s="65"/>
+      <c r="M29" s="65"/>
+      <c r="N29" s="65"/>
+      <c r="O29" s="65"/>
+      <c r="P29" s="65"/>
+      <c r="Q29" s="65"/>
+      <c r="R29" s="65"/>
+      <c r="S29" s="65"/>
+      <c r="T29" s="65"/>
+      <c r="U29" s="65"/>
+      <c r="V29" s="65"/>
+      <c r="W29" s="65"/>
+      <c r="X29" s="65"/>
+      <c r="Y29" s="65"/>
+      <c r="Z29" s="65"/>
+      <c r="AA29" s="65"/>
+      <c r="AB29" s="65"/>
+      <c r="AC29" s="65"/>
+      <c r="AD29" s="65"/>
+      <c r="AE29" s="65"/>
+      <c r="AF29" s="65"/>
+      <c r="AG29" s="65"/>
+      <c r="AH29" s="65"/>
+      <c r="AI29" s="65"/>
+      <c r="AJ29" s="65"/>
+      <c r="AK29" s="65"/>
       <c r="AL29" s="42"/>
       <c r="AM29" s="42"/>
       <c r="AN29" s="42"/>
       <c r="AO29" s="42"/>
       <c r="AP29" s="42"/>
-      <c r="AR29" s="50"/>
+      <c r="AR29" s="42"/>
       <c r="AS29" s="50"/>
       <c r="AT29" s="50"/>
       <c r="AU29" s="50"/>
       <c r="AV29" s="50"/>
       <c r="AW29" s="50"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="12">
         <v>3.86</v>
       </c>
       <c r="C30" s="42">
         <v>1.97</v>
       </c>
       <c r="D30" s="42">
         <v>2.4</v>
       </c>
       <c r="E30" s="42">
         <v>6.33</v>
       </c>
       <c r="F30" s="42">
         <v>5.88</v>
       </c>
@@ -16107,51 +16360,53 @@
       </c>
       <c r="AJ30" s="42">
         <v>8.81</v>
       </c>
       <c r="AK30" s="42">
         <v>8.09</v>
       </c>
       <c r="AL30" s="42">
         <v>5.24</v>
       </c>
       <c r="AM30" s="42">
         <v>8.7200000000000006</v>
       </c>
       <c r="AN30" s="42">
         <v>9.16</v>
       </c>
       <c r="AO30" s="42">
         <v>9.4600000000000009</v>
       </c>
       <c r="AP30" s="42">
         <v>10.23</v>
       </c>
       <c r="AQ30" s="60">
         <v>8.5399999999999991</v>
       </c>
-      <c r="AR30" s="50"/>
+      <c r="AR30" s="42">
+        <v>10.52</v>
+      </c>
       <c r="AS30" s="50"/>
       <c r="AT30" s="50"/>
       <c r="AU30" s="50"/>
       <c r="AV30" s="50"/>
       <c r="AW30" s="50"/>
     </row>
     <row r="31" spans="1:49">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="42">
         <v>6.37</v>
       </c>
       <c r="F31" s="42">
         <v>5.13</v>
       </c>
@@ -16244,51 +16499,53 @@
       </c>
       <c r="AJ31" s="42">
         <v>3.82</v>
       </c>
       <c r="AK31" s="42">
         <v>3.5</v>
       </c>
       <c r="AL31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ31" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AR31" s="50"/>
+      <c r="AR31" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AS31" s="50"/>
       <c r="AT31" s="50"/>
       <c r="AU31" s="50"/>
       <c r="AV31" s="50"/>
       <c r="AW31" s="50"/>
     </row>
     <row r="32" spans="1:49">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="42" t="s">
         <v>31</v>
       </c>
@@ -16381,51 +16638,53 @@
       </c>
       <c r="AJ32" s="42">
         <v>14.18</v>
       </c>
       <c r="AK32" s="42">
         <v>13.07</v>
       </c>
       <c r="AL32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ32" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AR32" s="50"/>
+      <c r="AR32" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AS32" s="50"/>
       <c r="AT32" s="50"/>
       <c r="AU32" s="50"/>
       <c r="AV32" s="50"/>
       <c r="AW32" s="50"/>
     </row>
     <row r="33" spans="1:49">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="42" t="s">
         <v>31</v>
       </c>
@@ -16518,51 +16777,53 @@
       </c>
       <c r="AJ33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM33" s="42">
         <v>50</v>
       </c>
       <c r="AN33" s="42">
         <v>29.41</v>
       </c>
       <c r="AO33" s="42">
         <v>25</v>
       </c>
       <c r="AP33" s="42">
         <v>21.74</v>
       </c>
       <c r="AQ33" s="60">
         <v>17.54</v>
       </c>
-      <c r="AR33" s="50"/>
+      <c r="AR33" s="42">
+        <v>14.49</v>
+      </c>
       <c r="AS33" s="50"/>
       <c r="AT33" s="50"/>
       <c r="AU33" s="50"/>
       <c r="AV33" s="50"/>
       <c r="AW33" s="50"/>
     </row>
     <row r="34" spans="1:49">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="42">
         <v>13.16</v>
       </c>
       <c r="F34" s="42">
         <v>10</v>
       </c>
@@ -16655,51 +16916,53 @@
       </c>
       <c r="AJ34" s="42">
         <v>6.1</v>
       </c>
       <c r="AK34" s="42">
         <v>5.75</v>
       </c>
       <c r="AL34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ34" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AR34" s="50"/>
+      <c r="AR34" s="42">
+        <v>10.1</v>
+      </c>
       <c r="AS34" s="50"/>
       <c r="AT34" s="50"/>
       <c r="AU34" s="50"/>
       <c r="AV34" s="50"/>
       <c r="AW34" s="50"/>
     </row>
     <row r="35" spans="1:49">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="42">
         <v>12.5</v>
       </c>
       <c r="F35" s="42">
         <v>10.53</v>
       </c>
@@ -16792,51 +17055,53 @@
       </c>
       <c r="AJ35" s="42">
         <v>7.3</v>
       </c>
       <c r="AK35" s="42">
         <v>6.71</v>
       </c>
       <c r="AL35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ35" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AR35" s="50"/>
+      <c r="AR35" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AS35" s="50"/>
       <c r="AT35" s="50"/>
       <c r="AU35" s="50"/>
       <c r="AV35" s="50"/>
       <c r="AW35" s="50"/>
     </row>
     <row r="36" spans="1:49">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="10">
         <v>31.25</v>
       </c>
       <c r="C36" s="42">
         <v>13.89</v>
       </c>
       <c r="D36" s="42">
         <v>8.77</v>
       </c>
       <c r="E36" s="42">
         <v>6.45</v>
       </c>
       <c r="F36" s="42">
         <v>5.18</v>
       </c>
@@ -16929,51 +17194,53 @@
       </c>
       <c r="AJ36" s="42">
         <v>9.23</v>
       </c>
       <c r="AK36" s="42">
         <v>8.36</v>
       </c>
       <c r="AL36" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM36" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN36" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO36" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP36" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ36" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AR36" s="50"/>
+      <c r="AR36" s="42">
+        <v>4.46</v>
+      </c>
       <c r="AS36" s="50"/>
       <c r="AT36" s="50"/>
       <c r="AU36" s="50"/>
       <c r="AV36" s="50"/>
       <c r="AW36" s="50"/>
     </row>
     <row r="37" spans="1:49">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="42" t="s">
         <v>31</v>
       </c>
@@ -17066,51 +17333,53 @@
       </c>
       <c r="AJ37" s="42">
         <v>15.87</v>
       </c>
       <c r="AK37" s="42">
         <v>14.71</v>
       </c>
       <c r="AL37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ37" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AR37" s="50"/>
+      <c r="AR37" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AS37" s="50"/>
       <c r="AT37" s="50"/>
       <c r="AU37" s="50"/>
       <c r="AV37" s="50"/>
       <c r="AW37" s="50"/>
     </row>
     <row r="38" spans="1:49">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="42" t="s">
         <v>31</v>
       </c>
@@ -17203,51 +17472,53 @@
       </c>
       <c r="AJ38" s="42">
         <v>24.69</v>
       </c>
       <c r="AK38" s="42">
         <v>22.73</v>
       </c>
       <c r="AL38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM38" s="42">
         <v>83.33</v>
       </c>
       <c r="AN38" s="42">
         <v>66.67</v>
       </c>
       <c r="AO38" s="42">
         <v>100</v>
       </c>
       <c r="AP38" s="42">
         <v>80</v>
       </c>
       <c r="AQ38" s="60">
         <v>55.56</v>
       </c>
-      <c r="AR38" s="50"/>
+      <c r="AR38" s="42">
+        <v>46.51</v>
+      </c>
       <c r="AS38" s="50"/>
       <c r="AT38" s="50"/>
       <c r="AU38" s="50"/>
       <c r="AV38" s="50"/>
       <c r="AW38" s="50"/>
     </row>
     <row r="39" spans="1:49">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="42">
         <v>16.95</v>
       </c>
       <c r="E39" s="42">
         <v>27.4</v>
       </c>
       <c r="F39" s="42">
         <v>35.29</v>
       </c>
@@ -17340,51 +17611,53 @@
       </c>
       <c r="AJ39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ39" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AR39" s="50"/>
+      <c r="AR39" s="42">
+        <v>13.51</v>
+      </c>
       <c r="AS39" s="50"/>
       <c r="AT39" s="50"/>
       <c r="AU39" s="50"/>
       <c r="AV39" s="50"/>
       <c r="AW39" s="50"/>
     </row>
     <row r="40" spans="1:49">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="42">
         <v>9.43</v>
       </c>
       <c r="F40" s="42">
         <v>7.87</v>
       </c>
@@ -17477,51 +17750,53 @@
       </c>
       <c r="AJ40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AK40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN40" s="42">
         <v>16.13</v>
       </c>
       <c r="AO40" s="42">
         <v>12.5</v>
       </c>
       <c r="AP40" s="42">
         <v>20.83</v>
       </c>
       <c r="AQ40" s="60">
         <v>18.18</v>
       </c>
-      <c r="AR40" s="50"/>
+      <c r="AR40" s="42">
+        <v>15.5</v>
+      </c>
       <c r="AS40" s="50"/>
       <c r="AT40" s="50"/>
       <c r="AU40" s="50"/>
       <c r="AV40" s="50"/>
       <c r="AW40" s="50"/>
     </row>
     <row r="41" spans="1:49">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F41" s="42" t="s">
         <v>31</v>
       </c>
@@ -17614,51 +17889,53 @@
       </c>
       <c r="AJ41" s="42">
         <v>23.53</v>
       </c>
       <c r="AK41" s="42">
         <v>22.47</v>
       </c>
       <c r="AL41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN41" s="42">
         <v>52.63</v>
       </c>
       <c r="AO41" s="42">
         <v>35.71</v>
       </c>
       <c r="AP41" s="42">
         <v>58.82</v>
       </c>
       <c r="AQ41" s="60">
         <v>50</v>
       </c>
-      <c r="AR41" s="50"/>
+      <c r="AR41" s="42">
+        <v>44.44</v>
+      </c>
       <c r="AS41" s="50"/>
       <c r="AT41" s="50"/>
       <c r="AU41" s="50"/>
       <c r="AV41" s="50"/>
       <c r="AW41" s="50"/>
     </row>
     <row r="42" spans="1:49">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F42" s="42" t="s">
         <v>31</v>
       </c>
@@ -17751,51 +18028,53 @@
       </c>
       <c r="AJ42" s="42">
         <v>6.41</v>
       </c>
       <c r="AK42" s="42">
         <v>5.81</v>
       </c>
       <c r="AL42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ42" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="AR42" s="50"/>
+      <c r="AR42" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AS42" s="50"/>
       <c r="AT42" s="50"/>
       <c r="AU42" s="50"/>
       <c r="AV42" s="50"/>
       <c r="AW42" s="50"/>
     </row>
     <row r="43" spans="1:49" s="50" customFormat="1">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="41" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="D43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="F43" s="43" t="s">
         <v>31</v>
       </c>
@@ -17888,76 +18167,78 @@
       </c>
       <c r="AJ43" s="43">
         <v>18.05</v>
       </c>
       <c r="AK43" s="43">
         <v>16.5</v>
       </c>
       <c r="AL43" s="43">
         <v>50</v>
       </c>
       <c r="AM43" s="43">
         <v>30.3</v>
       </c>
       <c r="AN43" s="43">
         <v>16.670000000000002</v>
       </c>
       <c r="AO43" s="43">
         <v>22.22</v>
       </c>
       <c r="AP43" s="43">
         <v>19.420000000000002</v>
       </c>
       <c r="AQ43" s="61">
         <v>16.13</v>
       </c>
-      <c r="AR43" s="34"/>
+      <c r="AR43" s="43">
+        <v>20.55</v>
+      </c>
       <c r="AS43" s="34"/>
       <c r="AT43" s="34"/>
       <c r="AU43" s="34"/>
       <c r="AV43" s="34"/>
       <c r="AW43" s="34"/>
     </row>
     <row r="44" spans="1:49">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="AV3:AW3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:AK6"/>
     <mergeCell ref="A22:AK22"/>
     <mergeCell ref="A29:AK29"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
+    <mergeCell ref="AV3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A6:AK6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
       <vt:lpstr>Коэффициенттер барлығы</vt:lpstr>
       <vt:lpstr>Нәресте өлім-жітімі</vt:lpstr>