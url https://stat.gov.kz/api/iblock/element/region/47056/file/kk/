--- v5 (2026-09-20)
+++ v6 (2026-10-13)
@@ -1,68 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23250" windowHeight="12345" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12348" firstSheet="1" activeTab="4"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Нәресте өлім-жітім коэфф." sheetId="5" r:id="rId4"/>
+    <sheet name="Метадеректер (барлық хал)" sheetId="7" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
+    <sheet name="Барлық халық" sheetId="1" r:id="rId3"/>
+    <sheet name="Коэффициенттер барлығы" sheetId="2" r:id="rId4"/>
+    <sheet name="Нәресте өлім-жітімі" sheetId="4" r:id="rId5"/>
+    <sheet name="Нәресте өлім-жітім коэфф." sheetId="5" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1918" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2006" uniqueCount="94">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -169,59 +172,191 @@
   </si>
   <si>
     <t>Қызылжар ауданы</t>
   </si>
   <si>
     <t>Мамлют ауданы</t>
   </si>
   <si>
     <t>Шал ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов ат.ауданы</t>
   </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Қайтыс болғандар саны</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Адам</t>
+  </si>
+  <si>
+    <t>КСП қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Қайтыс болғандар саны (айлар бойынша)</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>1 қаңтар 2024 жылдан бастап</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткішті анықтау </t>
+  </si>
+  <si>
+    <t>Өңірлер бойынша қайтыс болғандардың ай сайынғы саны</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есеп айырысу</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есептеу әдістемесі </t>
+  </si>
+  <si>
+    <t>Қазақстан Республикасында қайтыс болғандардың статистикасы қайтыс болу туралы актілерді азаматтық хал туралы актілерді тіркеу органдарында тіркеуге негізделеді</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Өлім статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер, атап айтқанда, азаматтық хал туралы актілерді тіркеу органдарынан және Статистикалық жұмыстар жоспарынан тыс жүргізілетін "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" КЕАҚ ұсынатын әкімшілік деректер сияқты деректер көздері пайдаланылады</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Деректер өлім туралы актілерді тіркеу күні бойынша қалыптастырылды</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсініктемелер</t>
+  </si>
+  <si>
+    <t>Байланысты басылымдар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылу күні  </t>
+  </si>
+  <si>
+    <t>Келесі жаңартылу күні</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі:</t>
+  </si>
+  <si>
+    <t>Электронды пошта</t>
+  </si>
+  <si>
+    <t>Әлеуметтік, демографиялық статистика және тұрмыс деңгейі басқармасы</t>
+  </si>
+  <si>
+    <t>Бубенко Ольга</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 715 2 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/sko/dynamic-tables/4482/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/105/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -250,60 +385,135 @@
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -394,57 +604,89 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -569,119 +811,163 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="7" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 5" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 4 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -924,188 +1210,443 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C20"/>
+  <sheetViews>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15:B16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="18" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="39.109375" style="74" customWidth="1"/>
+    <col min="2" max="2" width="89.109375" style="74" customWidth="1"/>
+    <col min="3" max="16384" width="14.44140625" style="74"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="18" customHeight="1">
+      <c r="A1" s="67" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="68">
+        <v>612201</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="18" customHeight="1">
+      <c r="A2" s="67" t="s">
+        <v>58</v>
+      </c>
+      <c r="B2" s="69" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="18" customHeight="1">
+      <c r="A3" s="67" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3" s="69" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="18" customHeight="1">
+      <c r="A4" s="67" t="s">
+        <v>62</v>
+      </c>
+      <c r="B4" s="69" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="18" customHeight="1">
+      <c r="A5" s="67" t="s">
+        <v>64</v>
+      </c>
+      <c r="B5" s="69" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="18" customHeight="1">
+      <c r="A6" s="67" t="s">
+        <v>66</v>
+      </c>
+      <c r="B6" s="69" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="18" customHeight="1">
+      <c r="A7" s="67" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" s="69" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="18" customHeight="1">
+      <c r="A8" s="67" t="s">
+        <v>70</v>
+      </c>
+      <c r="B8" s="70" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="18" customHeight="1">
+      <c r="A9" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="B9" s="70" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="18" customHeight="1">
+      <c r="A10" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="B10" s="70" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="18" customHeight="1">
+      <c r="A11" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="69" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="18" customHeight="1">
+      <c r="A12" s="67" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="71" t="s">
+        <v>93</v>
+      </c>
+      <c r="C12" s="79"/>
+    </row>
+    <row r="13" spans="1:3" ht="18" customHeight="1">
+      <c r="A13" s="67" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="71" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="18" customHeight="1">
+      <c r="A14" s="67" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="72" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="18" customHeight="1">
+      <c r="A15" s="67" t="s">
+        <v>82</v>
+      </c>
+      <c r="B15" s="73">
+        <v>46304</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="18" customHeight="1">
+      <c r="A16" s="67" t="s">
+        <v>83</v>
+      </c>
+      <c r="B16" s="73">
+        <v>46335</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="18" customHeight="1">
+      <c r="A17" s="67" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" s="75" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="18" customHeight="1">
+      <c r="A18" s="67" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" s="76" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="18" customHeight="1">
+      <c r="A19" s="67" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="77" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="18" customHeight="1">
+      <c r="A20" s="67" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" s="78" t="s">
+        <v>91</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B4:B13"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="14.44140625" style="63"/>
+    <col min="2" max="2" width="30.88671875" style="63" customWidth="1"/>
+    <col min="3" max="16384" width="14.44140625" style="63"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="2:2" ht="15" customHeight="1">
+      <c r="B4" s="62" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2" ht="14.4">
+      <c r="B5" s="62" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" ht="15" customHeight="1">
+      <c r="B6" s="62" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="15" customHeight="1">
+      <c r="B7" s="62" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="15" customHeight="1">
+      <c r="B8" s="62" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" ht="15" customHeight="1">
+      <c r="B9" s="64"/>
+    </row>
+    <row r="10" spans="2:2" ht="63" customHeight="1">
+      <c r="B10" s="65" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="15" customHeight="1">
+      <c r="B11" s="64"/>
+    </row>
+    <row r="12" spans="2:2" ht="15" customHeight="1">
+      <c r="B12" s="64"/>
+    </row>
+    <row r="13" spans="2:2" ht="15" customHeight="1">
+      <c r="B13" s="66" t="s">
+        <v>56</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF43"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="24.28515625" style="17" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.33203125" style="17" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" style="17" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="17" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="17" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="17" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="17"/>
+    <col min="20" max="20" width="5.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="17" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="17" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="80" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="62"/>
-[...22 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="80"/>
+      <c r="O1" s="80"/>
+      <c r="P1" s="80"/>
+      <c r="Q1" s="80"/>
+      <c r="R1" s="80"/>
+      <c r="S1" s="80"/>
+      <c r="T1" s="80"/>
+      <c r="U1" s="80"/>
+      <c r="V1" s="80"/>
+      <c r="W1" s="80"/>
+      <c r="X1" s="80"/>
+      <c r="Y1" s="80"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:37" s="20" customFormat="1">
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="69"/>
-      <c r="B4" s="66">
+      <c r="A4" s="87"/>
+      <c r="B4" s="84">
         <v>2024</v>
       </c>
-      <c r="C4" s="67"/>
-[...10 lines deleted...]
-      <c r="N4" s="66">
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="86"/>
+      <c r="N4" s="84">
         <v>2025</v>
       </c>
-      <c r="O4" s="67"/>
-[...10 lines deleted...]
-      <c r="Z4" s="66">
+      <c r="O4" s="85"/>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="85"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="85"/>
+      <c r="T4" s="85"/>
+      <c r="U4" s="85"/>
+      <c r="V4" s="85"/>
+      <c r="W4" s="85"/>
+      <c r="X4" s="85"/>
+      <c r="Y4" s="85"/>
+      <c r="Z4" s="84">
         <v>2026</v>
       </c>
-      <c r="AA4" s="67"/>
-[...9 lines deleted...]
-      <c r="AK4" s="67"/>
+      <c r="AA4" s="85"/>
+      <c r="AB4" s="85"/>
+      <c r="AC4" s="85"/>
+      <c r="AD4" s="85"/>
+      <c r="AE4" s="85"/>
+      <c r="AF4" s="85"/>
+      <c r="AG4" s="85"/>
+      <c r="AH4" s="85"/>
+      <c r="AI4" s="85"/>
+      <c r="AJ4" s="85"/>
+      <c r="AK4" s="85"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="70"/>
+      <c r="A5" s="88"/>
       <c r="B5" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="15" t="s">
@@ -1172,77 +1713,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="15" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="15" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="63"/>
-[...22 lines deleted...]
-      <c r="Y6" s="63"/>
+      <c r="B6" s="81"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81"/>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81"/>
+      <c r="R6" s="81"/>
+      <c r="S6" s="81"/>
+      <c r="T6" s="81"/>
+      <c r="U6" s="81"/>
+      <c r="V6" s="81"/>
+      <c r="W6" s="81"/>
+      <c r="X6" s="81"/>
+      <c r="Y6" s="81"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="1">
         <v>621</v>
       </c>
       <c r="C7" s="1">
         <v>479</v>
       </c>
       <c r="D7" s="1">
         <v>473</v>
       </c>
       <c r="E7" s="1">
         <v>508</v>
       </c>
       <c r="F7" s="1">
         <v>513</v>
       </c>
       <c r="G7" s="23">
         <v>485</v>
       </c>
       <c r="H7" s="1">
         <v>488</v>
@@ -1297,51 +1838,53 @@
       </c>
       <c r="Y7" s="39">
         <v>534</v>
       </c>
       <c r="Z7" s="57">
         <v>514</v>
       </c>
       <c r="AA7" s="57">
         <v>395</v>
       </c>
       <c r="AB7" s="57">
         <v>549</v>
       </c>
       <c r="AC7" s="57">
         <v>542</v>
       </c>
       <c r="AD7" s="1">
         <v>456</v>
       </c>
       <c r="AE7" s="58">
         <v>487</v>
       </c>
       <c r="AF7" s="3">
         <v>530</v>
       </c>
-      <c r="AG7" s="50"/>
+      <c r="AG7" s="1">
+        <v>452</v>
+      </c>
       <c r="AH7" s="50"/>
       <c r="AI7" s="50"/>
       <c r="AJ7" s="50"/>
       <c r="AK7" s="50"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="1">
         <v>247</v>
       </c>
       <c r="C8" s="1">
         <v>205</v>
       </c>
       <c r="D8" s="1">
         <v>204</v>
       </c>
       <c r="E8" s="1">
         <v>211</v>
       </c>
       <c r="F8" s="1">
         <v>213</v>
       </c>
       <c r="G8" s="23">
@@ -1400,51 +1943,53 @@
       </c>
       <c r="Y8" s="39">
         <v>212</v>
       </c>
       <c r="Z8" s="57">
         <v>222</v>
       </c>
       <c r="AA8" s="57">
         <v>160</v>
       </c>
       <c r="AB8" s="57">
         <v>188</v>
       </c>
       <c r="AC8" s="57">
         <v>254</v>
       </c>
       <c r="AD8" s="1">
         <v>187</v>
       </c>
       <c r="AE8" s="58">
         <v>199</v>
       </c>
       <c r="AF8" s="3">
         <v>212</v>
       </c>
-      <c r="AG8" s="50"/>
+      <c r="AG8" s="1">
+        <v>202</v>
+      </c>
       <c r="AH8" s="50"/>
       <c r="AI8" s="50"/>
       <c r="AJ8" s="50"/>
       <c r="AK8" s="50"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="1">
         <v>38</v>
       </c>
       <c r="C9" s="1">
         <v>31</v>
       </c>
       <c r="D9" s="1">
         <v>33</v>
       </c>
       <c r="E9" s="1">
         <v>32</v>
       </c>
       <c r="F9" s="1">
         <v>39</v>
       </c>
       <c r="G9" s="23">
@@ -1503,51 +2048,53 @@
       </c>
       <c r="Y9" s="39">
         <v>34</v>
       </c>
       <c r="Z9" s="57">
         <v>34</v>
       </c>
       <c r="AA9" s="57">
         <v>35</v>
       </c>
       <c r="AB9" s="57">
         <v>39</v>
       </c>
       <c r="AC9" s="57">
         <v>38</v>
       </c>
       <c r="AD9" s="1">
         <v>21</v>
       </c>
       <c r="AE9" s="58">
         <v>32</v>
       </c>
       <c r="AF9" s="3">
         <v>26</v>
       </c>
-      <c r="AG9" s="50"/>
+      <c r="AG9" s="1">
+        <v>24</v>
+      </c>
       <c r="AH9" s="50"/>
       <c r="AI9" s="50"/>
       <c r="AJ9" s="50"/>
       <c r="AK9" s="50"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="1">
         <v>15</v>
       </c>
       <c r="C10" s="1">
         <v>7</v>
       </c>
       <c r="D10" s="1">
         <v>8</v>
       </c>
       <c r="E10" s="1">
         <v>13</v>
       </c>
       <c r="F10" s="1">
         <v>10</v>
       </c>
       <c r="G10" s="23">
@@ -1606,51 +2153,53 @@
       </c>
       <c r="Y10" s="39">
         <v>8</v>
       </c>
       <c r="Z10" s="57">
         <v>10</v>
       </c>
       <c r="AA10" s="57">
         <v>14</v>
       </c>
       <c r="AB10" s="57">
         <v>7</v>
       </c>
       <c r="AC10" s="57">
         <v>8</v>
       </c>
       <c r="AD10" s="1">
         <v>12</v>
       </c>
       <c r="AE10" s="58">
         <v>9</v>
       </c>
       <c r="AF10" s="3">
         <v>9</v>
       </c>
-      <c r="AG10" s="50"/>
+      <c r="AG10" s="1">
+        <v>3</v>
+      </c>
       <c r="AH10" s="50"/>
       <c r="AI10" s="50"/>
       <c r="AJ10" s="50"/>
       <c r="AK10" s="50"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="1">
         <v>42</v>
       </c>
       <c r="C11" s="1">
         <v>23</v>
       </c>
       <c r="D11" s="1">
         <v>21</v>
       </c>
       <c r="E11" s="1">
         <v>36</v>
       </c>
       <c r="F11" s="1">
         <v>24</v>
       </c>
       <c r="G11" s="23">
@@ -1709,51 +2258,53 @@
       </c>
       <c r="Y11" s="39">
         <v>29</v>
       </c>
       <c r="Z11" s="57">
         <v>26</v>
       </c>
       <c r="AA11" s="57">
         <v>13</v>
       </c>
       <c r="AB11" s="57">
         <v>36</v>
       </c>
       <c r="AC11" s="57">
         <v>32</v>
       </c>
       <c r="AD11" s="1">
         <v>22</v>
       </c>
       <c r="AE11" s="58">
         <v>31</v>
       </c>
       <c r="AF11" s="3">
         <v>24</v>
       </c>
-      <c r="AG11" s="50"/>
+      <c r="AG11" s="1">
+        <v>24</v>
+      </c>
       <c r="AH11" s="50"/>
       <c r="AI11" s="50"/>
       <c r="AJ11" s="50"/>
       <c r="AK11" s="50"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="1">
         <v>32</v>
       </c>
       <c r="C12" s="1">
         <v>11</v>
       </c>
       <c r="D12" s="1">
         <v>19</v>
       </c>
       <c r="E12" s="1">
         <v>23</v>
       </c>
       <c r="F12" s="1">
         <v>18</v>
       </c>
       <c r="G12" s="23">
@@ -1812,51 +2363,53 @@
       </c>
       <c r="Y12" s="39">
         <v>16</v>
       </c>
       <c r="Z12" s="57">
         <v>23</v>
       </c>
       <c r="AA12" s="57">
         <v>9</v>
       </c>
       <c r="AB12" s="57">
         <v>28</v>
       </c>
       <c r="AC12" s="57">
         <v>22</v>
       </c>
       <c r="AD12" s="1">
         <v>15</v>
       </c>
       <c r="AE12" s="58">
         <v>15</v>
       </c>
       <c r="AF12" s="3">
         <v>31</v>
       </c>
-      <c r="AG12" s="50"/>
+      <c r="AG12" s="1">
+        <v>13</v>
+      </c>
       <c r="AH12" s="50"/>
       <c r="AI12" s="50"/>
       <c r="AJ12" s="50"/>
       <c r="AK12" s="50"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="1">
         <v>27</v>
       </c>
       <c r="C13" s="1">
         <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>22</v>
       </c>
       <c r="E13" s="1">
         <v>18</v>
       </c>
       <c r="F13" s="1">
         <v>19</v>
       </c>
       <c r="G13" s="23">
@@ -1915,51 +2468,53 @@
       </c>
       <c r="Y13" s="39">
         <v>20</v>
       </c>
       <c r="Z13" s="57">
         <v>15</v>
       </c>
       <c r="AA13" s="57">
         <v>13</v>
       </c>
       <c r="AB13" s="57">
         <v>18</v>
       </c>
       <c r="AC13" s="57">
         <v>15</v>
       </c>
       <c r="AD13" s="1">
         <v>13</v>
       </c>
       <c r="AE13" s="58">
         <v>21</v>
       </c>
       <c r="AF13" s="3">
         <v>23</v>
       </c>
-      <c r="AG13" s="50"/>
+      <c r="AG13" s="1">
+        <v>20</v>
+      </c>
       <c r="AH13" s="50"/>
       <c r="AI13" s="50"/>
       <c r="AJ13" s="50"/>
       <c r="AK13" s="50"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="1">
         <v>54</v>
       </c>
       <c r="C14" s="1">
         <v>43</v>
       </c>
       <c r="D14" s="1">
         <v>36</v>
       </c>
       <c r="E14" s="1">
         <v>32</v>
       </c>
       <c r="F14" s="1">
         <v>42</v>
       </c>
       <c r="G14" s="23">
@@ -2018,51 +2573,53 @@
       </c>
       <c r="Y14" s="39">
         <v>39</v>
       </c>
       <c r="Z14" s="57">
         <v>42</v>
       </c>
       <c r="AA14" s="57">
         <v>40</v>
       </c>
       <c r="AB14" s="57">
         <v>62</v>
       </c>
       <c r="AC14" s="57">
         <v>41</v>
       </c>
       <c r="AD14" s="1">
         <v>52</v>
       </c>
       <c r="AE14" s="58">
         <v>34</v>
       </c>
       <c r="AF14" s="3">
         <v>43</v>
       </c>
-      <c r="AG14" s="50"/>
+      <c r="AG14" s="1">
+        <v>41</v>
+      </c>
       <c r="AH14" s="50"/>
       <c r="AI14" s="50"/>
       <c r="AJ14" s="50"/>
       <c r="AK14" s="50"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="1">
         <v>12</v>
       </c>
       <c r="C15" s="1">
         <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>14</v>
       </c>
       <c r="E15" s="1">
         <v>18</v>
       </c>
       <c r="F15" s="1">
         <v>12</v>
       </c>
       <c r="G15" s="23">
@@ -2121,51 +2678,53 @@
       </c>
       <c r="Y15" s="39">
         <v>21</v>
       </c>
       <c r="Z15" s="57">
         <v>17</v>
       </c>
       <c r="AA15" s="57">
         <v>15</v>
       </c>
       <c r="AB15" s="57">
         <v>18</v>
       </c>
       <c r="AC15" s="57">
         <v>18</v>
       </c>
       <c r="AD15" s="1">
         <v>16</v>
       </c>
       <c r="AE15" s="58">
         <v>20</v>
       </c>
       <c r="AF15" s="3">
         <v>18</v>
       </c>
-      <c r="AG15" s="50"/>
+      <c r="AG15" s="1">
+        <v>17</v>
+      </c>
       <c r="AH15" s="50"/>
       <c r="AI15" s="50"/>
       <c r="AJ15" s="50"/>
       <c r="AK15" s="50"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="1">
         <v>31</v>
       </c>
       <c r="C16" s="1">
         <v>23</v>
       </c>
       <c r="D16" s="1">
         <v>11</v>
       </c>
       <c r="E16" s="1">
         <v>21</v>
       </c>
       <c r="F16" s="1">
         <v>28</v>
       </c>
       <c r="G16" s="23">
@@ -2224,51 +2783,53 @@
       </c>
       <c r="Y16" s="39">
         <v>27</v>
       </c>
       <c r="Z16" s="57">
         <v>15</v>
       </c>
       <c r="AA16" s="57">
         <v>15</v>
       </c>
       <c r="AB16" s="57">
         <v>21</v>
       </c>
       <c r="AC16" s="57">
         <v>12</v>
       </c>
       <c r="AD16" s="1">
         <v>14</v>
       </c>
       <c r="AE16" s="58">
         <v>21</v>
       </c>
       <c r="AF16" s="3">
         <v>20</v>
       </c>
-      <c r="AG16" s="50"/>
+      <c r="AG16" s="1">
+        <v>21</v>
+      </c>
       <c r="AH16" s="50"/>
       <c r="AI16" s="50"/>
       <c r="AJ16" s="50"/>
       <c r="AK16" s="50"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="1">
         <v>19</v>
       </c>
       <c r="C17" s="1">
         <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>24</v>
       </c>
       <c r="E17" s="1">
         <v>19</v>
       </c>
       <c r="F17" s="1">
         <v>26</v>
       </c>
       <c r="G17" s="23">
@@ -2327,51 +2888,53 @@
       </c>
       <c r="Y17" s="39">
         <v>25</v>
       </c>
       <c r="Z17" s="57">
         <v>25</v>
       </c>
       <c r="AA17" s="57">
         <v>22</v>
       </c>
       <c r="AB17" s="57">
         <v>26</v>
       </c>
       <c r="AC17" s="57">
         <v>22</v>
       </c>
       <c r="AD17" s="1">
         <v>29</v>
       </c>
       <c r="AE17" s="58">
         <v>17</v>
       </c>
       <c r="AF17" s="3">
         <v>25</v>
       </c>
-      <c r="AG17" s="50"/>
+      <c r="AG17" s="1">
+        <v>14</v>
+      </c>
       <c r="AH17" s="50"/>
       <c r="AI17" s="50"/>
       <c r="AJ17" s="50"/>
       <c r="AK17" s="50"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="1">
         <v>43</v>
       </c>
       <c r="C18" s="1">
         <v>36</v>
       </c>
       <c r="D18" s="1">
         <v>36</v>
       </c>
       <c r="E18" s="1">
         <v>35</v>
       </c>
       <c r="F18" s="1">
         <v>33</v>
       </c>
       <c r="G18" s="23">
@@ -2430,51 +2993,53 @@
       </c>
       <c r="Y18" s="39">
         <v>39</v>
       </c>
       <c r="Z18" s="57">
         <v>38</v>
       </c>
       <c r="AA18" s="57">
         <v>25</v>
       </c>
       <c r="AB18" s="57">
         <v>44</v>
       </c>
       <c r="AC18" s="57">
         <v>25</v>
       </c>
       <c r="AD18" s="1">
         <v>36</v>
       </c>
       <c r="AE18" s="58">
         <v>37</v>
       </c>
       <c r="AF18" s="3">
         <v>46</v>
       </c>
-      <c r="AG18" s="50"/>
+      <c r="AG18" s="1">
+        <v>28</v>
+      </c>
       <c r="AH18" s="50"/>
       <c r="AI18" s="50"/>
       <c r="AJ18" s="50"/>
       <c r="AK18" s="50"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="1">
         <v>18</v>
       </c>
       <c r="C19" s="1">
         <v>8</v>
       </c>
       <c r="D19" s="1">
         <v>9</v>
       </c>
       <c r="E19" s="1">
         <v>7</v>
       </c>
       <c r="F19" s="1">
         <v>11</v>
       </c>
       <c r="G19" s="23">
@@ -2533,51 +3098,53 @@
       </c>
       <c r="Y19" s="39">
         <v>13</v>
       </c>
       <c r="Z19" s="57">
         <v>8</v>
       </c>
       <c r="AA19" s="57">
         <v>10</v>
       </c>
       <c r="AB19" s="57">
         <v>11</v>
       </c>
       <c r="AC19" s="57">
         <v>10</v>
       </c>
       <c r="AD19" s="1">
         <v>7</v>
       </c>
       <c r="AE19" s="58">
         <v>8</v>
       </c>
       <c r="AF19" s="3">
         <v>11</v>
       </c>
-      <c r="AG19" s="50"/>
+      <c r="AG19" s="1">
+        <v>8</v>
+      </c>
       <c r="AH19" s="50"/>
       <c r="AI19" s="50"/>
       <c r="AJ19" s="50"/>
       <c r="AK19" s="50"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="1">
         <v>7</v>
       </c>
       <c r="C20" s="1">
         <v>4</v>
       </c>
       <c r="D20" s="1">
         <v>12</v>
       </c>
       <c r="E20" s="1">
         <v>10</v>
       </c>
       <c r="F20" s="1">
         <v>6</v>
       </c>
       <c r="G20" s="23">
@@ -2636,51 +3203,53 @@
       </c>
       <c r="Y20" s="39">
         <v>7</v>
       </c>
       <c r="Z20" s="57">
         <v>6</v>
       </c>
       <c r="AA20" s="57">
         <v>8</v>
       </c>
       <c r="AB20" s="57">
         <v>9</v>
       </c>
       <c r="AC20" s="57">
         <v>8</v>
       </c>
       <c r="AD20" s="1">
         <v>10</v>
       </c>
       <c r="AE20" s="58">
         <v>7</v>
       </c>
       <c r="AF20" s="3">
         <v>7</v>
       </c>
-      <c r="AG20" s="50"/>
+      <c r="AG20" s="1">
+        <v>10</v>
+      </c>
       <c r="AH20" s="50"/>
       <c r="AI20" s="50"/>
       <c r="AJ20" s="50"/>
       <c r="AK20" s="50"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="1">
         <v>36</v>
       </c>
       <c r="C21" s="1">
         <v>29</v>
       </c>
       <c r="D21" s="1">
         <v>24</v>
       </c>
       <c r="E21" s="1">
         <v>33</v>
       </c>
       <c r="F21" s="1">
         <v>32</v>
       </c>
       <c r="G21" s="23">
@@ -2739,84 +3308,86 @@
       </c>
       <c r="Y21" s="39">
         <v>44</v>
       </c>
       <c r="Z21" s="57">
         <v>33</v>
       </c>
       <c r="AA21" s="57">
         <v>16</v>
       </c>
       <c r="AB21" s="57">
         <v>42</v>
       </c>
       <c r="AC21" s="57">
         <v>37</v>
       </c>
       <c r="AD21" s="1">
         <v>22</v>
       </c>
       <c r="AE21" s="58">
         <v>36</v>
       </c>
       <c r="AF21" s="3">
         <v>35</v>
       </c>
-      <c r="AG21" s="50"/>
+      <c r="AG21" s="1">
+        <v>27</v>
+      </c>
       <c r="AH21" s="50"/>
       <c r="AI21" s="50"/>
       <c r="AJ21" s="50"/>
       <c r="AK21" s="50"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="64" t="s">
+      <c r="A22" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="64"/>
-[...22 lines deleted...]
-      <c r="Y22" s="64"/>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="82"/>
+      <c r="N22" s="82"/>
+      <c r="O22" s="82"/>
+      <c r="P22" s="82"/>
+      <c r="Q22" s="82"/>
+      <c r="R22" s="82"/>
+      <c r="S22" s="82"/>
+      <c r="T22" s="82"/>
+      <c r="U22" s="82"/>
+      <c r="V22" s="82"/>
+      <c r="W22" s="82"/>
+      <c r="X22" s="82"/>
+      <c r="Y22" s="82"/>
       <c r="Z22" s="50"/>
       <c r="AA22" s="50"/>
       <c r="AB22" s="50"/>
       <c r="AC22" s="57"/>
       <c r="AE22" s="50"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="50"/>
       <c r="AH22" s="50"/>
       <c r="AI22" s="50"/>
       <c r="AJ22" s="50"/>
       <c r="AK22" s="50"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="1">
         <v>295</v>
       </c>
       <c r="C23" s="1">
         <v>248</v>
       </c>
       <c r="D23" s="1">
         <v>228</v>
       </c>
@@ -2882,51 +3453,53 @@
       </c>
       <c r="Y23" s="39">
         <v>261</v>
       </c>
       <c r="Z23" s="57">
         <v>250</v>
       </c>
       <c r="AA23" s="57">
         <v>190</v>
       </c>
       <c r="AB23" s="57">
         <v>232</v>
       </c>
       <c r="AC23" s="57">
         <v>281</v>
       </c>
       <c r="AD23" s="1">
         <v>214</v>
       </c>
       <c r="AE23" s="58">
         <v>248</v>
       </c>
       <c r="AF23" s="3">
         <v>261</v>
       </c>
-      <c r="AG23" s="50"/>
+      <c r="AG23" s="1">
+        <v>241</v>
+      </c>
       <c r="AH23" s="50"/>
       <c r="AI23" s="50"/>
       <c r="AJ23" s="50"/>
       <c r="AK23" s="50"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="1">
         <v>247</v>
       </c>
       <c r="C24" s="1">
         <v>205</v>
       </c>
       <c r="D24" s="1">
         <v>204</v>
       </c>
       <c r="E24" s="1">
         <v>189</v>
       </c>
       <c r="F24" s="1">
         <v>213</v>
       </c>
       <c r="G24" s="23">
@@ -2985,51 +3558,53 @@
       </c>
       <c r="Y24" s="39">
         <v>212</v>
       </c>
       <c r="Z24" s="57">
         <v>222</v>
       </c>
       <c r="AA24" s="57">
         <v>160</v>
       </c>
       <c r="AB24" s="57">
         <v>188</v>
       </c>
       <c r="AC24" s="57">
         <v>254</v>
       </c>
       <c r="AD24" s="1">
         <v>187</v>
       </c>
       <c r="AE24" s="58">
         <v>199</v>
       </c>
       <c r="AF24" s="3">
         <v>212</v>
       </c>
-      <c r="AG24" s="50"/>
+      <c r="AG24" s="1">
+        <v>202</v>
+      </c>
       <c r="AH24" s="50"/>
       <c r="AI24" s="50"/>
       <c r="AJ24" s="50"/>
       <c r="AK24" s="50"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="1">
         <v>15</v>
       </c>
       <c r="C25" s="1">
         <v>6</v>
       </c>
       <c r="D25" s="1">
         <v>5</v>
       </c>
       <c r="E25" s="1">
         <v>17</v>
       </c>
       <c r="F25" s="1">
         <v>9</v>
       </c>
       <c r="G25" s="23">
@@ -3088,51 +3663,53 @@
       </c>
       <c r="Y25" s="39">
         <v>9</v>
       </c>
       <c r="Z25" s="57">
         <v>3</v>
       </c>
       <c r="AA25" s="57">
         <v>5</v>
       </c>
       <c r="AB25" s="57">
         <v>11</v>
       </c>
       <c r="AC25" s="57">
         <v>8</v>
       </c>
       <c r="AD25" s="1">
         <v>3</v>
       </c>
       <c r="AE25" s="58">
         <v>13</v>
       </c>
       <c r="AF25" s="3">
         <v>9</v>
       </c>
-      <c r="AG25" s="50"/>
+      <c r="AG25" s="1">
+        <v>13</v>
+      </c>
       <c r="AH25" s="50"/>
       <c r="AI25" s="50"/>
       <c r="AJ25" s="50"/>
       <c r="AK25" s="50"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="1">
         <v>7</v>
       </c>
       <c r="C26" s="1">
         <v>8</v>
       </c>
       <c r="D26" s="1">
         <v>7</v>
       </c>
       <c r="E26" s="1">
         <v>3</v>
       </c>
       <c r="F26" s="1">
         <v>2</v>
       </c>
       <c r="G26" s="23">
@@ -3191,51 +3768,53 @@
       </c>
       <c r="Y26" s="39">
         <v>10</v>
       </c>
       <c r="Z26" s="57">
         <v>5</v>
       </c>
       <c r="AA26" s="57">
         <v>6</v>
       </c>
       <c r="AB26" s="57">
         <v>8</v>
       </c>
       <c r="AC26" s="57">
         <v>4</v>
       </c>
       <c r="AD26" s="1">
         <v>7</v>
       </c>
       <c r="AE26" s="58">
         <v>7</v>
       </c>
       <c r="AF26" s="3">
         <v>9</v>
       </c>
-      <c r="AG26" s="50"/>
+      <c r="AG26" s="1">
+        <v>9</v>
+      </c>
       <c r="AH26" s="50"/>
       <c r="AI26" s="50"/>
       <c r="AJ26" s="50"/>
       <c r="AK26" s="50"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="1">
         <v>12</v>
       </c>
       <c r="C27" s="1">
         <v>14</v>
       </c>
       <c r="D27" s="1">
         <v>3</v>
       </c>
       <c r="E27" s="1">
         <v>5</v>
       </c>
       <c r="F27" s="1">
         <v>11</v>
       </c>
       <c r="G27" s="23">
@@ -3294,51 +3873,53 @@
       </c>
       <c r="Y27" s="39">
         <v>10</v>
       </c>
       <c r="Z27" s="57">
         <v>4</v>
       </c>
       <c r="AA27" s="57">
         <v>7</v>
       </c>
       <c r="AB27" s="57">
         <v>7</v>
       </c>
       <c r="AC27" s="57">
         <v>4</v>
       </c>
       <c r="AD27" s="1">
         <v>7</v>
       </c>
       <c r="AE27" s="58">
         <v>14</v>
       </c>
       <c r="AF27" s="3">
         <v>14</v>
       </c>
-      <c r="AG27" s="50"/>
+      <c r="AG27" s="1">
+        <v>10</v>
+      </c>
       <c r="AH27" s="50"/>
       <c r="AI27" s="50"/>
       <c r="AJ27" s="50"/>
       <c r="AK27" s="50"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="1">
         <v>14</v>
       </c>
       <c r="C28" s="1">
         <v>15</v>
       </c>
       <c r="D28" s="1">
         <v>9</v>
       </c>
       <c r="E28" s="1">
         <v>9</v>
       </c>
       <c r="F28" s="1">
         <v>14</v>
       </c>
       <c r="G28" s="23">
@@ -3397,84 +3978,86 @@
       </c>
       <c r="Y28" s="39">
         <v>20</v>
       </c>
       <c r="Z28" s="57">
         <v>16</v>
       </c>
       <c r="AA28" s="57">
         <v>12</v>
       </c>
       <c r="AB28" s="57">
         <v>18</v>
       </c>
       <c r="AC28" s="57">
         <v>11</v>
       </c>
       <c r="AD28" s="1">
         <v>10</v>
       </c>
       <c r="AE28" s="58">
         <v>15</v>
       </c>
       <c r="AF28" s="3">
         <v>17</v>
       </c>
-      <c r="AG28" s="50"/>
+      <c r="AG28" s="1">
+        <v>7</v>
+      </c>
       <c r="AH28" s="50"/>
       <c r="AI28" s="50"/>
       <c r="AJ28" s="50"/>
       <c r="AK28" s="50"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="65" t="s">
+      <c r="A29" s="83" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="65"/>
-[...22 lines deleted...]
-      <c r="Y29" s="65"/>
+      <c r="B29" s="83"/>
+      <c r="C29" s="83"/>
+      <c r="D29" s="83"/>
+      <c r="E29" s="83"/>
+      <c r="F29" s="83"/>
+      <c r="G29" s="83"/>
+      <c r="H29" s="83"/>
+      <c r="I29" s="83"/>
+      <c r="J29" s="83"/>
+      <c r="K29" s="83"/>
+      <c r="L29" s="83"/>
+      <c r="M29" s="83"/>
+      <c r="N29" s="83"/>
+      <c r="O29" s="83"/>
+      <c r="P29" s="83"/>
+      <c r="Q29" s="83"/>
+      <c r="R29" s="83"/>
+      <c r="S29" s="83"/>
+      <c r="T29" s="83"/>
+      <c r="U29" s="83"/>
+      <c r="V29" s="83"/>
+      <c r="W29" s="83"/>
+      <c r="X29" s="83"/>
+      <c r="Y29" s="83"/>
       <c r="Z29" s="50"/>
       <c r="AA29" s="50"/>
       <c r="AB29" s="50"/>
       <c r="AC29" s="57"/>
       <c r="AE29" s="50"/>
       <c r="AF29" s="3"/>
       <c r="AG29" s="50"/>
       <c r="AH29" s="50"/>
       <c r="AI29" s="50"/>
       <c r="AJ29" s="50"/>
       <c r="AK29" s="50"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="1">
         <v>326</v>
       </c>
       <c r="C30" s="1">
         <v>231</v>
       </c>
       <c r="D30" s="1">
         <v>245</v>
       </c>
@@ -3540,51 +4123,53 @@
       </c>
       <c r="Y30" s="39">
         <v>273</v>
       </c>
       <c r="Z30" s="57">
         <v>264</v>
       </c>
       <c r="AA30" s="57">
         <v>205</v>
       </c>
       <c r="AB30" s="57">
         <v>317</v>
       </c>
       <c r="AC30" s="57">
         <v>261</v>
       </c>
       <c r="AD30" s="1">
         <v>242</v>
       </c>
       <c r="AE30" s="58">
         <v>239</v>
       </c>
       <c r="AF30" s="3">
         <v>269</v>
       </c>
-      <c r="AG30" s="50"/>
+      <c r="AG30" s="1">
+        <v>211</v>
+      </c>
       <c r="AH30" s="50"/>
       <c r="AI30" s="50"/>
       <c r="AJ30" s="50"/>
       <c r="AK30" s="50"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1">
         <v>38</v>
       </c>
       <c r="C31" s="1">
         <v>31</v>
       </c>
       <c r="D31" s="1">
         <v>33</v>
       </c>
       <c r="E31" s="1">
         <v>32</v>
       </c>
       <c r="F31" s="1">
         <v>39</v>
       </c>
       <c r="G31" s="23">
@@ -3643,51 +4228,53 @@
       </c>
       <c r="Y31" s="39">
         <v>34</v>
       </c>
       <c r="Z31" s="57">
         <v>34</v>
       </c>
       <c r="AA31" s="57">
         <v>35</v>
       </c>
       <c r="AB31" s="57">
         <v>39</v>
       </c>
       <c r="AC31" s="57">
         <v>38</v>
       </c>
       <c r="AD31" s="1">
         <v>21</v>
       </c>
       <c r="AE31" s="58">
         <v>32</v>
       </c>
       <c r="AF31" s="3">
         <v>26</v>
       </c>
-      <c r="AG31" s="50"/>
+      <c r="AG31" s="3">
+        <v>24</v>
+      </c>
       <c r="AH31" s="50"/>
       <c r="AI31" s="50"/>
       <c r="AJ31" s="50"/>
       <c r="AK31" s="50"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="1">
         <v>15</v>
       </c>
       <c r="C32" s="1">
         <v>7</v>
       </c>
       <c r="D32" s="1">
         <v>8</v>
       </c>
       <c r="E32" s="1">
         <v>13</v>
       </c>
       <c r="F32" s="1">
         <v>10</v>
       </c>
       <c r="G32" s="23">
@@ -3746,51 +4333,53 @@
       </c>
       <c r="Y32" s="39">
         <v>8</v>
       </c>
       <c r="Z32" s="57">
         <v>10</v>
       </c>
       <c r="AA32" s="57">
         <v>14</v>
       </c>
       <c r="AB32" s="57">
         <v>7</v>
       </c>
       <c r="AC32" s="57">
         <v>8</v>
       </c>
       <c r="AD32" s="1">
         <v>12</v>
       </c>
       <c r="AE32" s="58">
         <v>9</v>
       </c>
       <c r="AF32" s="3">
         <v>9</v>
       </c>
-      <c r="AG32" s="50"/>
+      <c r="AG32" s="3">
+        <v>3</v>
+      </c>
       <c r="AH32" s="50"/>
       <c r="AI32" s="50"/>
       <c r="AJ32" s="50"/>
       <c r="AK32" s="50"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="1">
         <v>27</v>
       </c>
       <c r="C33" s="1">
         <v>17</v>
       </c>
       <c r="D33" s="1">
         <v>16</v>
       </c>
       <c r="E33" s="1">
         <v>23</v>
       </c>
       <c r="F33" s="1">
         <v>15</v>
       </c>
       <c r="G33" s="23">
@@ -3849,51 +4438,53 @@
       </c>
       <c r="Y33" s="39">
         <v>20</v>
       </c>
       <c r="Z33" s="57">
         <v>23</v>
       </c>
       <c r="AA33" s="57">
         <v>8</v>
       </c>
       <c r="AB33" s="57">
         <v>25</v>
       </c>
       <c r="AC33" s="57">
         <v>24</v>
       </c>
       <c r="AD33" s="1">
         <v>19</v>
       </c>
       <c r="AE33" s="58">
         <v>18</v>
       </c>
       <c r="AF33" s="3">
         <v>15</v>
       </c>
-      <c r="AG33" s="50"/>
+      <c r="AG33" s="3">
+        <v>11</v>
+      </c>
       <c r="AH33" s="50"/>
       <c r="AI33" s="50"/>
       <c r="AJ33" s="50"/>
       <c r="AK33" s="50"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="1">
         <v>32</v>
       </c>
       <c r="C34" s="1">
         <v>11</v>
       </c>
       <c r="D34" s="1">
         <v>19</v>
       </c>
       <c r="E34" s="1">
         <v>23</v>
       </c>
       <c r="F34" s="1">
         <v>18</v>
       </c>
       <c r="G34" s="23">
@@ -3952,51 +4543,53 @@
       </c>
       <c r="Y34" s="39">
         <v>16</v>
       </c>
       <c r="Z34" s="57">
         <v>23</v>
       </c>
       <c r="AA34" s="57">
         <v>9</v>
       </c>
       <c r="AB34" s="57">
         <v>28</v>
       </c>
       <c r="AC34" s="57">
         <v>22</v>
       </c>
       <c r="AD34" s="1">
         <v>15</v>
       </c>
       <c r="AE34" s="58">
         <v>15</v>
       </c>
       <c r="AF34" s="3">
         <v>31</v>
       </c>
-      <c r="AG34" s="50"/>
+      <c r="AG34" s="3">
+        <v>13</v>
+      </c>
       <c r="AH34" s="50"/>
       <c r="AI34" s="50"/>
       <c r="AJ34" s="50"/>
       <c r="AK34" s="50"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="1">
         <v>27</v>
       </c>
       <c r="C35" s="1">
         <v>18</v>
       </c>
       <c r="D35" s="1">
         <v>22</v>
       </c>
       <c r="E35" s="1">
         <v>18</v>
       </c>
       <c r="F35" s="1">
         <v>19</v>
       </c>
       <c r="G35" s="23">
@@ -4055,51 +4648,53 @@
       </c>
       <c r="Y35" s="39">
         <v>20</v>
       </c>
       <c r="Z35" s="57">
         <v>15</v>
       </c>
       <c r="AA35" s="57">
         <v>13</v>
       </c>
       <c r="AB35" s="57">
         <v>18</v>
       </c>
       <c r="AC35" s="57">
         <v>15</v>
       </c>
       <c r="AD35" s="1">
         <v>13</v>
       </c>
       <c r="AE35" s="58">
         <v>21</v>
       </c>
       <c r="AF35" s="3">
         <v>23</v>
       </c>
-      <c r="AG35" s="50"/>
+      <c r="AG35" s="3">
+        <v>20</v>
+      </c>
       <c r="AH35" s="50"/>
       <c r="AI35" s="50"/>
       <c r="AJ35" s="50"/>
       <c r="AK35" s="50"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="1">
         <v>54</v>
       </c>
       <c r="C36" s="1">
         <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>36</v>
       </c>
       <c r="E36" s="1">
         <v>32</v>
       </c>
       <c r="F36" s="1">
         <v>42</v>
       </c>
       <c r="G36" s="23">
@@ -4158,51 +4753,53 @@
       </c>
       <c r="Y36" s="39">
         <v>39</v>
       </c>
       <c r="Z36" s="57">
         <v>42</v>
       </c>
       <c r="AA36" s="57">
         <v>40</v>
       </c>
       <c r="AB36" s="57">
         <v>62</v>
       </c>
       <c r="AC36" s="57">
         <v>41</v>
       </c>
       <c r="AD36" s="1">
         <v>52</v>
       </c>
       <c r="AE36" s="58">
         <v>34</v>
       </c>
       <c r="AF36" s="3">
         <v>43</v>
       </c>
-      <c r="AG36" s="50"/>
+      <c r="AG36" s="3">
+        <v>41</v>
+      </c>
       <c r="AH36" s="50"/>
       <c r="AI36" s="50"/>
       <c r="AJ36" s="50"/>
       <c r="AK36" s="50"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="1">
         <v>5</v>
       </c>
       <c r="C37" s="1">
         <v>11</v>
       </c>
       <c r="D37" s="1">
         <v>7</v>
       </c>
       <c r="E37" s="1">
         <v>14</v>
       </c>
       <c r="F37" s="1">
         <v>10</v>
       </c>
       <c r="G37" s="23">
@@ -4261,51 +4858,53 @@
       </c>
       <c r="Y37" s="39">
         <v>11</v>
       </c>
       <c r="Z37" s="57">
         <v>12</v>
       </c>
       <c r="AA37" s="57">
         <v>9</v>
       </c>
       <c r="AB37" s="57">
         <v>10</v>
       </c>
       <c r="AC37" s="57">
         <v>14</v>
       </c>
       <c r="AD37" s="1">
         <v>9</v>
       </c>
       <c r="AE37" s="58">
         <v>13</v>
       </c>
       <c r="AF37" s="3">
         <v>9</v>
       </c>
-      <c r="AG37" s="50"/>
+      <c r="AG37" s="3">
+        <v>8</v>
+      </c>
       <c r="AH37" s="50"/>
       <c r="AI37" s="50"/>
       <c r="AJ37" s="50"/>
       <c r="AK37" s="50"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="1">
         <v>19</v>
       </c>
       <c r="C38" s="1">
         <v>9</v>
       </c>
       <c r="D38" s="1">
         <v>8</v>
       </c>
       <c r="E38" s="1">
         <v>14</v>
       </c>
       <c r="F38" s="1">
         <v>17</v>
       </c>
       <c r="G38" s="23">
@@ -4364,51 +4963,53 @@
       </c>
       <c r="Y38" s="39">
         <v>17</v>
       </c>
       <c r="Z38" s="57">
         <v>11</v>
       </c>
       <c r="AA38" s="57">
         <v>8</v>
       </c>
       <c r="AB38" s="57">
         <v>14</v>
       </c>
       <c r="AC38" s="57">
         <v>8</v>
       </c>
       <c r="AD38" s="1">
         <v>7</v>
       </c>
       <c r="AE38" s="58">
         <v>7</v>
       </c>
       <c r="AF38" s="3">
         <v>6</v>
       </c>
-      <c r="AG38" s="50"/>
+      <c r="AG38" s="3">
+        <v>11</v>
+      </c>
       <c r="AH38" s="50"/>
       <c r="AI38" s="50"/>
       <c r="AJ38" s="50"/>
       <c r="AK38" s="50"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="1">
         <v>19</v>
       </c>
       <c r="C39" s="1">
         <v>22</v>
       </c>
       <c r="D39" s="1">
         <v>24</v>
       </c>
       <c r="E39" s="1">
         <v>19</v>
       </c>
       <c r="F39" s="1">
         <v>26</v>
       </c>
       <c r="G39" s="23">
@@ -4467,51 +5068,53 @@
       </c>
       <c r="Y39" s="39">
         <v>25</v>
       </c>
       <c r="Z39" s="57">
         <v>25</v>
       </c>
       <c r="AA39" s="57">
         <v>22</v>
       </c>
       <c r="AB39" s="57">
         <v>26</v>
       </c>
       <c r="AC39" s="57">
         <v>22</v>
       </c>
       <c r="AD39" s="1">
         <v>29</v>
       </c>
       <c r="AE39" s="58">
         <v>17</v>
       </c>
       <c r="AF39" s="3">
         <v>25</v>
       </c>
-      <c r="AG39" s="50"/>
+      <c r="AG39" s="3">
+        <v>14</v>
+      </c>
       <c r="AH39" s="50"/>
       <c r="AI39" s="50"/>
       <c r="AJ39" s="50"/>
       <c r="AK39" s="50"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="1">
         <v>29</v>
       </c>
       <c r="C40" s="1">
         <v>21</v>
       </c>
       <c r="D40" s="1">
         <v>27</v>
       </c>
       <c r="E40" s="1">
         <v>27</v>
       </c>
       <c r="F40" s="1">
         <v>19</v>
       </c>
       <c r="G40" s="23">
@@ -4570,51 +5173,53 @@
       </c>
       <c r="Y40" s="39">
         <v>19</v>
       </c>
       <c r="Z40" s="57">
         <v>22</v>
       </c>
       <c r="AA40" s="57">
         <v>13</v>
       </c>
       <c r="AB40" s="57">
         <v>26</v>
       </c>
       <c r="AC40" s="57">
         <v>14</v>
       </c>
       <c r="AD40" s="1">
         <v>26</v>
       </c>
       <c r="AE40" s="58">
         <v>22</v>
       </c>
       <c r="AF40" s="3">
         <v>29</v>
       </c>
-      <c r="AG40" s="50"/>
+      <c r="AG40" s="3">
+        <v>21</v>
+      </c>
       <c r="AH40" s="50"/>
       <c r="AI40" s="50"/>
       <c r="AJ40" s="50"/>
       <c r="AK40" s="50"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="1">
         <v>18</v>
       </c>
       <c r="C41" s="1">
         <v>8</v>
       </c>
       <c r="D41" s="1">
         <v>9</v>
       </c>
       <c r="E41" s="1">
         <v>7</v>
       </c>
       <c r="F41" s="1">
         <v>11</v>
       </c>
       <c r="G41" s="23">
@@ -4673,51 +5278,53 @@
       </c>
       <c r="Y41" s="39">
         <v>13</v>
       </c>
       <c r="Z41" s="57">
         <v>8</v>
       </c>
       <c r="AA41" s="57">
         <v>10</v>
       </c>
       <c r="AB41" s="57">
         <v>11</v>
       </c>
       <c r="AC41" s="57">
         <v>10</v>
       </c>
       <c r="AD41" s="1">
         <v>7</v>
       </c>
       <c r="AE41" s="58">
         <v>8</v>
       </c>
       <c r="AF41" s="3">
         <v>11</v>
       </c>
-      <c r="AG41" s="50"/>
+      <c r="AG41" s="3">
+        <v>8</v>
+      </c>
       <c r="AH41" s="50"/>
       <c r="AI41" s="50"/>
       <c r="AJ41" s="50"/>
       <c r="AK41" s="50"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="1">
         <v>7</v>
       </c>
       <c r="C42" s="1">
         <v>4</v>
       </c>
       <c r="D42" s="1">
         <v>12</v>
       </c>
       <c r="E42" s="1">
         <v>10</v>
       </c>
       <c r="F42" s="1">
         <v>6</v>
       </c>
       <c r="G42" s="23">
@@ -4776,51 +5383,53 @@
       </c>
       <c r="Y42" s="39">
         <v>7</v>
       </c>
       <c r="Z42" s="57">
         <v>6</v>
       </c>
       <c r="AA42" s="57">
         <v>8</v>
       </c>
       <c r="AB42" s="57">
         <v>9</v>
       </c>
       <c r="AC42" s="57">
         <v>8</v>
       </c>
       <c r="AD42" s="1">
         <v>10</v>
       </c>
       <c r="AE42" s="58">
         <v>7</v>
       </c>
       <c r="AF42" s="3">
         <v>7</v>
       </c>
-      <c r="AG42" s="50"/>
+      <c r="AG42" s="3">
+        <v>10</v>
+      </c>
       <c r="AH42" s="50"/>
       <c r="AI42" s="50"/>
       <c r="AJ42" s="50"/>
       <c r="AK42" s="50"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="2">
         <v>36</v>
       </c>
       <c r="C43" s="2">
         <v>29</v>
       </c>
       <c r="D43" s="2">
         <v>24</v>
       </c>
       <c r="E43" s="2">
         <v>33</v>
       </c>
       <c r="F43" s="2">
         <v>32</v>
       </c>
       <c r="G43" s="25">
@@ -4879,202 +5488,204 @@
       </c>
       <c r="Y43" s="54">
         <v>44</v>
       </c>
       <c r="Z43" s="56">
         <v>33</v>
       </c>
       <c r="AA43" s="56">
         <v>16</v>
       </c>
       <c r="AB43" s="56">
         <v>42</v>
       </c>
       <c r="AC43" s="56">
         <v>37</v>
       </c>
       <c r="AD43" s="2">
         <v>22</v>
       </c>
       <c r="AE43" s="52">
         <v>36</v>
       </c>
       <c r="AF43" s="2">
         <v>35</v>
       </c>
-      <c r="AG43" s="34"/>
+      <c r="AG43" s="2">
+        <v>27</v>
+      </c>
       <c r="AH43" s="34"/>
       <c r="AI43" s="34"/>
       <c r="AJ43" s="34"/>
       <c r="AK43" s="34"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF43"/>
+    <sheetView topLeftCell="N1" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="24.28515625" style="17" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="6" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.33203125" style="17" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="8" max="9" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="18" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="20" max="21" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="17"/>
+    <col min="20" max="21" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="23" max="24" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="80" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="62"/>
-[...22 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="80"/>
+      <c r="O1" s="80"/>
+      <c r="P1" s="80"/>
+      <c r="Q1" s="80"/>
+      <c r="R1" s="80"/>
+      <c r="S1" s="80"/>
+      <c r="T1" s="80"/>
+      <c r="U1" s="80"/>
+      <c r="V1" s="80"/>
+      <c r="W1" s="80"/>
+      <c r="X1" s="80"/>
+      <c r="Y1" s="80"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="69"/>
-      <c r="B4" s="66">
+      <c r="A4" s="87"/>
+      <c r="B4" s="84">
         <v>2024</v>
       </c>
-      <c r="C4" s="67"/>
-[...10 lines deleted...]
-      <c r="N4" s="66">
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="84">
         <v>2025</v>
       </c>
-      <c r="O4" s="67"/>
-[...10 lines deleted...]
-      <c r="Z4" s="66">
+      <c r="O4" s="85"/>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="85"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="85"/>
+      <c r="T4" s="85"/>
+      <c r="U4" s="85"/>
+      <c r="V4" s="85"/>
+      <c r="W4" s="85"/>
+      <c r="X4" s="85"/>
+      <c r="Y4" s="85"/>
+      <c r="Z4" s="84">
         <v>2026</v>
       </c>
-      <c r="AA4" s="67"/>
-[...12 lines deleted...]
-      <c r="A5" s="70"/>
+      <c r="AA4" s="85"/>
+      <c r="AB4" s="85"/>
+      <c r="AC4" s="85"/>
+      <c r="AD4" s="85"/>
+      <c r="AE4" s="85"/>
+      <c r="AF4" s="85"/>
+      <c r="AG4" s="85"/>
+      <c r="AH4" s="85"/>
+      <c r="AI4" s="85"/>
+      <c r="AJ4" s="85"/>
+      <c r="AK4" s="85"/>
+    </row>
+    <row r="5" spans="1:37" ht="20.399999999999999">
+      <c r="A5" s="88"/>
       <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -5141,77 +5752,77 @@
         <v>23</v>
       </c>
       <c r="AE5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="53" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="53" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="53" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="63"/>
-[...22 lines deleted...]
-      <c r="Y6" s="63"/>
+      <c r="B6" s="81"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81"/>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81"/>
+      <c r="R6" s="81"/>
+      <c r="S6" s="81"/>
+      <c r="T6" s="81"/>
+      <c r="U6" s="81"/>
+      <c r="V6" s="81"/>
+      <c r="W6" s="81"/>
+      <c r="X6" s="81"/>
+      <c r="Y6" s="81"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="28">
         <v>13.94</v>
       </c>
       <c r="C7" s="28">
         <v>12.82</v>
       </c>
       <c r="D7" s="28">
         <v>12.05</v>
       </c>
       <c r="E7" s="28">
         <v>11.98</v>
       </c>
       <c r="F7" s="28">
         <v>11.87</v>
       </c>
       <c r="G7" s="29">
         <v>11.77</v>
       </c>
       <c r="H7" s="28">
         <v>11.65</v>
@@ -5266,51 +5877,53 @@
       </c>
       <c r="Y7" s="46">
         <v>11.51</v>
       </c>
       <c r="Z7" s="42">
         <v>11.84</v>
       </c>
       <c r="AA7" s="46">
         <v>10.99</v>
       </c>
       <c r="AB7" s="46">
         <v>11.55</v>
       </c>
       <c r="AC7" s="46">
         <v>11.88</v>
       </c>
       <c r="AD7" s="42">
         <v>11.59</v>
       </c>
       <c r="AE7" s="59">
         <v>11.59</v>
       </c>
       <c r="AF7" s="42">
         <v>11.68</v>
       </c>
-      <c r="AG7" s="50"/>
+      <c r="AG7" s="42">
+        <v>11.52</v>
+      </c>
       <c r="AH7" s="50"/>
       <c r="AI7" s="50"/>
       <c r="AJ7" s="50"/>
       <c r="AK7" s="50"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="28">
         <v>13.1</v>
       </c>
       <c r="C8" s="28">
         <v>12.5</v>
       </c>
       <c r="D8" s="28">
         <v>11.92</v>
       </c>
       <c r="E8" s="28">
         <v>11.85</v>
       </c>
       <c r="F8" s="28">
         <v>11.75</v>
       </c>
       <c r="G8" s="29">
@@ -5369,51 +5982,53 @@
       </c>
       <c r="Y8" s="46">
         <v>11.16</v>
       </c>
       <c r="Z8" s="42">
         <v>11.79</v>
       </c>
       <c r="AA8" s="46">
         <v>10.64</v>
       </c>
       <c r="AB8" s="46">
         <v>10.4</v>
       </c>
       <c r="AC8" s="46">
         <v>11.28</v>
       </c>
       <c r="AD8" s="42">
         <v>11.01</v>
       </c>
       <c r="AE8" s="59">
         <v>10.99</v>
       </c>
       <c r="AF8" s="42">
         <v>11.02</v>
       </c>
-      <c r="AG8" s="50"/>
+      <c r="AG8" s="42">
+        <v>10.98</v>
+      </c>
       <c r="AH8" s="50"/>
       <c r="AI8" s="50"/>
       <c r="AJ8" s="50"/>
       <c r="AK8" s="50"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="28">
         <v>14.31</v>
       </c>
       <c r="C9" s="28">
         <v>13.41</v>
       </c>
       <c r="D9" s="28">
         <v>13.04</v>
       </c>
       <c r="E9" s="28">
         <v>12.92</v>
       </c>
       <c r="F9" s="28">
         <v>13.25</v>
       </c>
       <c r="G9" s="29">
@@ -5472,51 +6087,53 @@
       </c>
       <c r="Y9" s="46">
         <v>10.93</v>
       </c>
       <c r="Z9" s="42">
         <v>13.65</v>
       </c>
       <c r="AA9" s="46">
         <v>14.62</v>
       </c>
       <c r="AB9" s="46">
         <v>14.96</v>
       </c>
       <c r="AC9" s="46">
         <v>15.1</v>
       </c>
       <c r="AD9" s="42">
         <v>13.71</v>
       </c>
       <c r="AE9" s="59">
         <v>13.66</v>
       </c>
       <c r="AF9" s="42">
         <v>13.19</v>
       </c>
-      <c r="AG9" s="50"/>
+      <c r="AG9" s="42">
+        <v>12.75</v>
+      </c>
       <c r="AH9" s="50"/>
       <c r="AI9" s="50"/>
       <c r="AJ9" s="50"/>
       <c r="AK9" s="50"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="28">
         <v>13.7</v>
       </c>
       <c r="C10" s="28">
         <v>10.35</v>
       </c>
       <c r="D10" s="28">
         <v>9.2799999999999994</v>
       </c>
       <c r="E10" s="28">
         <v>10</v>
       </c>
       <c r="F10" s="28">
         <v>9.7899999999999991</v>
       </c>
       <c r="G10" s="29">
@@ -5575,51 +6192,53 @@
       </c>
       <c r="Y10" s="46">
         <v>6.75</v>
       </c>
       <c r="Z10" s="42">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA10" s="46">
         <v>12.4</v>
       </c>
       <c r="AB10" s="46">
         <v>10.53</v>
       </c>
       <c r="AC10" s="46">
         <v>9.89</v>
       </c>
       <c r="AD10" s="42">
         <v>10.26</v>
       </c>
       <c r="AE10" s="59">
         <v>10.08</v>
       </c>
       <c r="AF10" s="42">
         <v>9.9</v>
       </c>
-      <c r="AG10" s="50"/>
+      <c r="AG10" s="42">
+        <v>9.02</v>
+      </c>
       <c r="AH10" s="50"/>
       <c r="AI10" s="50"/>
       <c r="AJ10" s="50"/>
       <c r="AK10" s="50"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="28">
         <v>18.690000000000001</v>
       </c>
       <c r="C11" s="28">
         <v>14.96</v>
       </c>
       <c r="D11" s="28">
         <v>13.05</v>
       </c>
       <c r="E11" s="28">
         <v>13.92</v>
       </c>
       <c r="F11" s="28">
         <v>13.22</v>
       </c>
       <c r="G11" s="29">
@@ -5678,51 +6297,53 @@
       </c>
       <c r="Y11" s="46">
         <v>12.06</v>
       </c>
       <c r="Z11" s="42">
         <v>11.97</v>
       </c>
       <c r="AA11" s="46">
         <v>9.42</v>
       </c>
       <c r="AB11" s="46">
         <v>11.88</v>
       </c>
       <c r="AC11" s="46">
         <v>12.73</v>
       </c>
       <c r="AD11" s="42">
         <v>12.19</v>
       </c>
       <c r="AE11" s="59">
         <v>12.59</v>
       </c>
       <c r="AF11" s="42">
         <v>12.37</v>
       </c>
-      <c r="AG11" s="50"/>
+      <c r="AG11" s="42">
+        <v>12.22</v>
+      </c>
       <c r="AH11" s="50"/>
       <c r="AI11" s="50"/>
       <c r="AJ11" s="50"/>
       <c r="AK11" s="50"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="28">
         <v>18.28</v>
       </c>
       <c r="C12" s="28">
         <v>12.68</v>
       </c>
       <c r="D12" s="28">
         <v>12.05</v>
       </c>
       <c r="E12" s="28">
         <v>12.43</v>
       </c>
       <c r="F12" s="28">
         <v>11.98</v>
       </c>
       <c r="G12" s="29">
@@ -5781,51 +6402,53 @@
       </c>
       <c r="Y12" s="46">
         <v>12.68</v>
       </c>
       <c r="Z12" s="42">
         <v>13.84</v>
       </c>
       <c r="AA12" s="46">
         <v>10.050000000000001</v>
       </c>
       <c r="AB12" s="46">
         <v>12.31</v>
       </c>
       <c r="AC12" s="46">
         <v>12.61</v>
       </c>
       <c r="AD12" s="42">
         <v>11.82</v>
       </c>
       <c r="AE12" s="59">
         <v>11.38</v>
       </c>
       <c r="AF12" s="42">
         <v>12.42</v>
       </c>
-      <c r="AG12" s="50"/>
+      <c r="AG12" s="42">
+        <v>11.82</v>
+      </c>
       <c r="AH12" s="50"/>
       <c r="AI12" s="50"/>
       <c r="AJ12" s="50"/>
       <c r="AK12" s="50"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="28">
         <v>18.22</v>
       </c>
       <c r="C13" s="28">
         <v>15.71</v>
       </c>
       <c r="D13" s="28">
         <v>15.36</v>
       </c>
       <c r="E13" s="28">
         <v>14.64</v>
       </c>
       <c r="F13" s="28">
         <v>14.26</v>
       </c>
       <c r="G13" s="29">
@@ -5884,51 +6507,53 @@
       </c>
       <c r="Y13" s="46">
         <v>12.87</v>
       </c>
       <c r="Z13" s="42">
         <v>10.9</v>
       </c>
       <c r="AA13" s="46">
         <v>10.61</v>
       </c>
       <c r="AB13" s="46">
         <v>11.42</v>
       </c>
       <c r="AC13" s="46">
         <v>11.36</v>
       </c>
       <c r="AD13" s="42">
         <v>10.94</v>
       </c>
       <c r="AE13" s="59">
         <v>11.71</v>
       </c>
       <c r="AF13" s="42">
         <v>12.45</v>
       </c>
-      <c r="AG13" s="50"/>
+      <c r="AG13" s="42">
+        <v>12.71</v>
+      </c>
       <c r="AH13" s="50"/>
       <c r="AI13" s="50"/>
       <c r="AJ13" s="50"/>
       <c r="AK13" s="50"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="28">
         <v>13.78</v>
       </c>
       <c r="C14" s="28">
         <v>12.77</v>
       </c>
       <c r="D14" s="28">
         <v>11.53</v>
       </c>
       <c r="E14" s="28">
         <v>10.64</v>
       </c>
       <c r="F14" s="28">
         <v>10.63</v>
       </c>
       <c r="G14" s="29">
@@ -5987,51 +6612,53 @@
       </c>
       <c r="Y14" s="46">
         <v>10.63</v>
       </c>
       <c r="Z14" s="42">
         <v>10.8</v>
       </c>
       <c r="AA14" s="46">
         <v>11.06</v>
       </c>
       <c r="AB14" s="46">
         <v>12.77</v>
       </c>
       <c r="AC14" s="46">
         <v>12.29</v>
       </c>
       <c r="AD14" s="42">
         <v>12.51</v>
       </c>
       <c r="AE14" s="59">
         <v>11.93</v>
       </c>
       <c r="AF14" s="42">
         <v>11.8</v>
       </c>
-      <c r="AG14" s="50"/>
+      <c r="AG14" s="42">
+        <v>11.64</v>
+      </c>
       <c r="AH14" s="50"/>
       <c r="AI14" s="50"/>
       <c r="AJ14" s="50"/>
       <c r="AK14" s="50"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="28">
         <v>8.3000000000000007</v>
       </c>
       <c r="C15" s="28">
         <v>11.08</v>
       </c>
       <c r="D15" s="28">
         <v>10.58</v>
       </c>
       <c r="E15" s="28">
         <v>11.13</v>
       </c>
       <c r="F15" s="28">
         <v>10.55</v>
       </c>
       <c r="G15" s="29">
@@ -6090,51 +6717,53 @@
       </c>
       <c r="Y15" s="46">
         <v>14.48</v>
       </c>
       <c r="Z15" s="42">
         <v>12.31</v>
       </c>
       <c r="AA15" s="46">
         <v>12.1</v>
       </c>
       <c r="AB15" s="46">
         <v>12.4</v>
       </c>
       <c r="AC15" s="46">
         <v>12.67</v>
       </c>
       <c r="AD15" s="42">
         <v>12.46</v>
       </c>
       <c r="AE15" s="59">
         <v>12.88</v>
       </c>
       <c r="AF15" s="42">
         <v>12.92</v>
       </c>
-      <c r="AG15" s="50"/>
+      <c r="AG15" s="42">
+        <v>12.88</v>
+      </c>
       <c r="AH15" s="50"/>
       <c r="AI15" s="50"/>
       <c r="AJ15" s="50"/>
       <c r="AK15" s="50"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="28">
         <v>20.77</v>
       </c>
       <c r="C16" s="28">
         <v>18.98</v>
       </c>
       <c r="D16" s="28">
         <v>14.99</v>
       </c>
       <c r="E16" s="28">
         <v>14.92</v>
       </c>
       <c r="F16" s="28">
         <v>15.72</v>
       </c>
       <c r="G16" s="29">
@@ -6193,51 +6822,53 @@
       </c>
       <c r="Y16" s="46">
         <v>13.93</v>
       </c>
       <c r="Z16" s="42">
         <v>10.56</v>
       </c>
       <c r="AA16" s="46">
         <v>11.1</v>
       </c>
       <c r="AB16" s="46">
         <v>12.36</v>
       </c>
       <c r="AC16" s="46">
         <v>11.43</v>
       </c>
       <c r="AD16" s="42">
         <v>11.12</v>
       </c>
       <c r="AE16" s="59">
         <v>11.8</v>
       </c>
       <c r="AF16" s="42">
         <v>12.13</v>
       </c>
-      <c r="AG16" s="50"/>
+      <c r="AG16" s="42">
+        <v>12.48</v>
+      </c>
       <c r="AH16" s="50"/>
       <c r="AI16" s="50"/>
       <c r="AJ16" s="50"/>
       <c r="AK16" s="50"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="28">
         <v>12.81</v>
       </c>
       <c r="C17" s="28">
         <v>14.36</v>
       </c>
       <c r="D17" s="28">
         <v>14.94</v>
       </c>
       <c r="E17" s="28">
         <v>14.42</v>
       </c>
       <c r="F17" s="28">
         <v>15.02</v>
       </c>
       <c r="G17" s="29">
@@ -6296,51 +6927,53 @@
       </c>
       <c r="Y17" s="46">
         <v>15.43</v>
       </c>
       <c r="Z17" s="42">
         <v>17.010000000000002</v>
       </c>
       <c r="AA17" s="46">
         <v>16.78</v>
       </c>
       <c r="AB17" s="46">
         <v>17.25</v>
       </c>
       <c r="AC17" s="46">
         <v>16.87</v>
       </c>
       <c r="AD17" s="42">
         <v>17.47</v>
       </c>
       <c r="AE17" s="59">
         <v>16.66</v>
       </c>
       <c r="AF17" s="42">
         <v>16.75</v>
       </c>
-      <c r="AG17" s="50"/>
+      <c r="AG17" s="42">
+        <v>15.85</v>
+      </c>
       <c r="AH17" s="50"/>
       <c r="AI17" s="50"/>
       <c r="AJ17" s="50"/>
       <c r="AK17" s="50"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="28">
         <v>12.94</v>
       </c>
       <c r="C18" s="28">
         <v>12.49</v>
       </c>
       <c r="D18" s="28">
         <v>11.92</v>
       </c>
       <c r="E18" s="28">
         <v>11.67</v>
       </c>
       <c r="F18" s="28">
         <v>11.31</v>
       </c>
       <c r="G18" s="29">
@@ -6399,51 +7032,53 @@
       </c>
       <c r="Y18" s="46">
         <v>11.81</v>
       </c>
       <c r="Z18" s="42">
         <v>12.13</v>
       </c>
       <c r="AA18" s="46">
         <v>10.53</v>
       </c>
       <c r="AB18" s="46">
         <v>11.72</v>
       </c>
       <c r="AC18" s="46">
         <v>10.83</v>
       </c>
       <c r="AD18" s="42">
         <v>10.95</v>
       </c>
       <c r="AE18" s="59">
         <v>11.15</v>
       </c>
       <c r="AF18" s="42">
         <v>11.66</v>
       </c>
-      <c r="AG18" s="50"/>
+      <c r="AG18" s="42">
+        <v>11.31</v>
+      </c>
       <c r="AH18" s="50"/>
       <c r="AI18" s="50"/>
       <c r="AJ18" s="50"/>
       <c r="AK18" s="50"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="28">
         <v>22.57</v>
       </c>
       <c r="C19" s="28">
         <v>16.760000000000002</v>
       </c>
       <c r="D19" s="28">
         <v>14.76</v>
       </c>
       <c r="E19" s="28">
         <v>13.3</v>
       </c>
       <c r="F19" s="28">
         <v>13.33</v>
       </c>
       <c r="G19" s="29">
@@ -6502,51 +7137,53 @@
       </c>
       <c r="Y19" s="46">
         <v>11.7</v>
       </c>
       <c r="Z19" s="42">
         <v>10.55</v>
       </c>
       <c r="AA19" s="46">
         <v>12.46</v>
       </c>
       <c r="AB19" s="46">
         <v>13.22</v>
       </c>
       <c r="AC19" s="46">
         <v>13.2</v>
       </c>
       <c r="AD19" s="42">
         <v>12.39</v>
       </c>
       <c r="AE19" s="59">
         <v>12.18</v>
       </c>
       <c r="AF19" s="42">
         <v>12.54</v>
       </c>
-      <c r="AG19" s="50"/>
+      <c r="AG19" s="42">
+        <v>12.31</v>
+      </c>
       <c r="AH19" s="50"/>
       <c r="AI19" s="50"/>
       <c r="AJ19" s="50"/>
       <c r="AK19" s="50"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="28">
         <v>6.6</v>
       </c>
       <c r="C20" s="28">
         <v>5.35</v>
       </c>
       <c r="D20" s="28">
         <v>7.33</v>
       </c>
       <c r="E20" s="28">
         <v>7.89</v>
       </c>
       <c r="F20" s="28">
         <v>7.4</v>
       </c>
       <c r="G20" s="29">
@@ -6605,51 +7242,53 @@
       </c>
       <c r="Y20" s="46">
         <v>7.33</v>
       </c>
       <c r="Z20" s="42">
         <v>6.19</v>
       </c>
       <c r="AA20" s="46">
         <v>7.62</v>
       </c>
       <c r="AB20" s="46">
         <v>8.23</v>
       </c>
       <c r="AC20" s="46">
         <v>8.31</v>
       </c>
       <c r="AD20" s="42">
         <v>8.77</v>
       </c>
       <c r="AE20" s="59">
         <v>8.5500000000000007</v>
       </c>
       <c r="AF20" s="42">
         <v>8.3699999999999992</v>
       </c>
-      <c r="AG20" s="50"/>
+      <c r="AG20" s="42">
+        <v>8.68</v>
+      </c>
       <c r="AH20" s="50"/>
       <c r="AI20" s="50"/>
       <c r="AJ20" s="50"/>
       <c r="AK20" s="50"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="28">
         <v>12.18</v>
       </c>
       <c r="C21" s="28">
         <v>11.36</v>
       </c>
       <c r="D21" s="28">
         <v>10.24</v>
       </c>
       <c r="E21" s="28">
         <v>10.55</v>
       </c>
       <c r="F21" s="28">
         <v>10.61</v>
       </c>
       <c r="G21" s="29">
@@ -6708,88 +7347,89 @@
       </c>
       <c r="Y21" s="46">
         <v>11.84</v>
       </c>
       <c r="Z21" s="42">
         <v>11.62</v>
       </c>
       <c r="AA21" s="46">
         <v>9.1</v>
       </c>
       <c r="AB21" s="46">
         <v>11.07</v>
       </c>
       <c r="AC21" s="46">
         <v>11.67</v>
       </c>
       <c r="AD21" s="42">
         <v>10.86</v>
       </c>
       <c r="AE21" s="59">
         <v>11.24</v>
       </c>
       <c r="AF21" s="42">
         <v>11.4</v>
       </c>
-      <c r="AG21" s="50"/>
+      <c r="AG21" s="42">
+        <v>11.17</v>
+      </c>
       <c r="AH21" s="50"/>
       <c r="AI21" s="50"/>
       <c r="AJ21" s="50"/>
       <c r="AK21" s="50"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="64" t="s">
+      <c r="A22" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="64"/>
-[...22 lines deleted...]
-      <c r="Y22" s="64"/>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="82"/>
+      <c r="N22" s="82"/>
+      <c r="O22" s="82"/>
+      <c r="P22" s="82"/>
+      <c r="Q22" s="82"/>
+      <c r="R22" s="82"/>
+      <c r="S22" s="82"/>
+      <c r="T22" s="82"/>
+      <c r="U22" s="82"/>
+      <c r="V22" s="82"/>
+      <c r="W22" s="82"/>
+      <c r="X22" s="82"/>
+      <c r="Y22" s="82"/>
       <c r="AA22" s="46"/>
       <c r="AC22" s="46"/>
       <c r="AF22" s="42"/>
-      <c r="AG22" s="50"/>
       <c r="AH22" s="50"/>
       <c r="AI22" s="50"/>
       <c r="AJ22" s="50"/>
       <c r="AK22" s="50"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="28">
         <v>13.45</v>
       </c>
       <c r="C23" s="28">
         <v>12.9</v>
       </c>
       <c r="D23" s="28">
         <v>12.03</v>
       </c>
       <c r="E23" s="28">
         <v>11.9</v>
       </c>
       <c r="F23" s="28">
         <v>11.79</v>
       </c>
       <c r="G23" s="29">
@@ -6848,51 +7488,53 @@
       </c>
       <c r="Y23" s="46">
         <v>11.48</v>
       </c>
       <c r="Z23" s="42">
         <v>11.42</v>
       </c>
       <c r="AA23" s="46">
         <v>10.54</v>
       </c>
       <c r="AB23" s="46">
         <v>10.55</v>
       </c>
       <c r="AC23" s="46">
         <v>11.23</v>
       </c>
       <c r="AD23" s="42">
         <v>10.93</v>
       </c>
       <c r="AE23" s="59">
         <v>11.06</v>
       </c>
       <c r="AF23" s="42">
         <v>11.18</v>
       </c>
-      <c r="AG23" s="50"/>
+      <c r="AG23" s="42">
+        <v>11.16</v>
+      </c>
       <c r="AH23" s="50"/>
       <c r="AI23" s="50"/>
       <c r="AJ23" s="50"/>
       <c r="AK23" s="50"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="28">
         <v>13.1</v>
       </c>
       <c r="C24" s="28">
         <v>12.5</v>
       </c>
       <c r="D24" s="28">
         <v>11.92</v>
       </c>
       <c r="E24" s="28">
         <v>11.85</v>
       </c>
       <c r="F24" s="28">
         <v>11.75</v>
       </c>
       <c r="G24" s="29">
@@ -6951,51 +7593,53 @@
       </c>
       <c r="Y24" s="46">
         <v>11.16</v>
       </c>
       <c r="Z24" s="42">
         <v>11.79</v>
       </c>
       <c r="AA24" s="46">
         <v>10.64</v>
       </c>
       <c r="AB24" s="46">
         <v>10.4</v>
       </c>
       <c r="AC24" s="46">
         <v>11.28</v>
       </c>
       <c r="AD24" s="42">
         <v>11.01</v>
       </c>
       <c r="AE24" s="59">
         <v>10.99</v>
       </c>
       <c r="AF24" s="42">
         <v>11.02</v>
       </c>
-      <c r="AG24" s="50"/>
+      <c r="AG24" s="42">
+        <v>10.98</v>
+      </c>
       <c r="AH24" s="50"/>
       <c r="AI24" s="50"/>
       <c r="AJ24" s="50"/>
       <c r="AK24" s="50"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="28">
         <v>20.87</v>
       </c>
       <c r="C25" s="28">
         <v>15.14</v>
       </c>
       <c r="D25" s="28">
         <v>12.31</v>
       </c>
       <c r="E25" s="28">
         <v>13.88</v>
       </c>
       <c r="F25" s="28">
         <v>13.51</v>
       </c>
       <c r="G25" s="29">
@@ -7054,51 +7698,53 @@
       </c>
       <c r="Y25" s="46">
         <v>13.38</v>
       </c>
       <c r="Z25" s="42">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA25" s="46">
         <v>5.8</v>
       </c>
       <c r="AB25" s="46">
         <v>9.07</v>
       </c>
       <c r="AC25" s="46">
         <v>9.68</v>
       </c>
       <c r="AD25" s="42">
         <v>8.5399999999999991</v>
       </c>
       <c r="AE25" s="59">
         <v>10.17</v>
       </c>
       <c r="AF25" s="42">
         <v>10.5</v>
       </c>
-      <c r="AG25" s="50"/>
+      <c r="AG25" s="42">
+        <v>11.46</v>
+      </c>
       <c r="AH25" s="50"/>
       <c r="AI25" s="50"/>
       <c r="AJ25" s="50"/>
       <c r="AK25" s="50"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="28">
         <v>12.19</v>
       </c>
       <c r="C26" s="28">
         <v>13.47</v>
       </c>
       <c r="D26" s="28">
         <v>12.95</v>
       </c>
       <c r="E26" s="28">
         <v>11.46</v>
       </c>
       <c r="F26" s="28">
         <v>9.81</v>
       </c>
       <c r="G26" s="29">
@@ -7157,51 +7803,53 @@
       </c>
       <c r="Y26" s="46">
         <v>14.01</v>
       </c>
       <c r="Z26" s="42">
         <v>8.92</v>
       </c>
       <c r="AA26" s="46">
         <v>10.41</v>
       </c>
       <c r="AB26" s="46">
         <v>11.72</v>
       </c>
       <c r="AC26" s="46">
         <v>10.65</v>
       </c>
       <c r="AD26" s="42">
         <v>11.06</v>
       </c>
       <c r="AE26" s="59">
         <v>11.37</v>
       </c>
       <c r="AF26" s="42">
         <v>12.09</v>
       </c>
-      <c r="AG26" s="50"/>
+      <c r="AG26" s="42">
+        <v>12.63</v>
+      </c>
       <c r="AH26" s="50"/>
       <c r="AI26" s="50"/>
       <c r="AJ26" s="50"/>
       <c r="AK26" s="50"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="28">
         <v>17.41</v>
       </c>
       <c r="C27" s="28">
         <v>19.7</v>
       </c>
       <c r="D27" s="28">
         <v>14.42</v>
       </c>
       <c r="E27" s="28">
         <v>13.5</v>
       </c>
       <c r="F27" s="28">
         <v>13.98</v>
       </c>
       <c r="G27" s="29">
@@ -7260,51 +7908,53 @@
       </c>
       <c r="Y27" s="46">
         <v>14.31</v>
       </c>
       <c r="Z27" s="42">
         <v>5.8</v>
       </c>
       <c r="AA27" s="46">
         <v>8.39</v>
       </c>
       <c r="AB27" s="46">
         <v>9.01</v>
       </c>
       <c r="AC27" s="46">
         <v>8.24</v>
       </c>
       <c r="AD27" s="42">
         <v>8.66</v>
       </c>
       <c r="AE27" s="59">
         <v>10.76</v>
       </c>
       <c r="AF27" s="42">
         <v>12.2</v>
       </c>
-      <c r="AG27" s="50"/>
+      <c r="AG27" s="42">
+        <v>12.5</v>
+      </c>
       <c r="AH27" s="50"/>
       <c r="AI27" s="50"/>
       <c r="AJ27" s="50"/>
       <c r="AK27" s="50"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="28">
         <v>12.66</v>
       </c>
       <c r="C28" s="28">
         <v>13.69</v>
       </c>
       <c r="D28" s="28">
         <v>11.8</v>
       </c>
       <c r="E28" s="28">
         <v>10.73</v>
       </c>
       <c r="F28" s="28">
         <v>11.14</v>
       </c>
       <c r="G28" s="29">
@@ -7363,88 +8013,89 @@
       </c>
       <c r="Y28" s="46">
         <v>12.65</v>
       </c>
       <c r="Z28" s="42">
         <v>14.73</v>
       </c>
       <c r="AA28" s="46">
         <v>13.49</v>
       </c>
       <c r="AB28" s="46">
         <v>14.58</v>
       </c>
       <c r="AC28" s="46">
         <v>13.52</v>
       </c>
       <c r="AD28" s="42">
         <v>12.63</v>
       </c>
       <c r="AE28" s="59">
         <v>12.92</v>
       </c>
       <c r="AF28" s="42">
         <v>13.32</v>
       </c>
-      <c r="AG28" s="50"/>
+      <c r="AG28" s="42">
+        <v>12.44</v>
+      </c>
       <c r="AH28" s="50"/>
       <c r="AI28" s="50"/>
       <c r="AJ28" s="50"/>
       <c r="AK28" s="50"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="65" t="s">
+      <c r="A29" s="83" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="65"/>
-[...22 lines deleted...]
-      <c r="Y29" s="65"/>
+      <c r="B29" s="83"/>
+      <c r="C29" s="83"/>
+      <c r="D29" s="83"/>
+      <c r="E29" s="83"/>
+      <c r="F29" s="83"/>
+      <c r="G29" s="83"/>
+      <c r="H29" s="83"/>
+      <c r="I29" s="83"/>
+      <c r="J29" s="83"/>
+      <c r="K29" s="83"/>
+      <c r="L29" s="83"/>
+      <c r="M29" s="83"/>
+      <c r="N29" s="83"/>
+      <c r="O29" s="83"/>
+      <c r="P29" s="83"/>
+      <c r="Q29" s="83"/>
+      <c r="R29" s="83"/>
+      <c r="S29" s="83"/>
+      <c r="T29" s="83"/>
+      <c r="U29" s="83"/>
+      <c r="V29" s="83"/>
+      <c r="W29" s="83"/>
+      <c r="X29" s="83"/>
+      <c r="Y29" s="83"/>
       <c r="AA29" s="46"/>
       <c r="AC29" s="46"/>
       <c r="AF29" s="42"/>
-      <c r="AG29" s="50"/>
       <c r="AH29" s="50"/>
       <c r="AI29" s="50"/>
       <c r="AJ29" s="50"/>
       <c r="AK29" s="50"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="28">
         <v>14.41</v>
       </c>
       <c r="C30" s="28">
         <v>12.75</v>
       </c>
       <c r="D30" s="28">
         <v>12.07</v>
       </c>
       <c r="E30" s="28">
         <v>12.05</v>
       </c>
       <c r="F30" s="28">
         <v>11.95</v>
       </c>
       <c r="G30" s="29">
@@ -7503,51 +8154,53 @@
       </c>
       <c r="Y30" s="46">
         <v>11.53</v>
       </c>
       <c r="Z30" s="42">
         <v>12.27</v>
       </c>
       <c r="AA30" s="46">
         <v>11.44</v>
       </c>
       <c r="AB30" s="46">
         <v>12.57</v>
       </c>
       <c r="AC30" s="46">
         <v>12.55</v>
       </c>
       <c r="AD30" s="18">
         <v>12.26</v>
       </c>
       <c r="AE30" s="60">
         <v>12.14</v>
       </c>
       <c r="AF30" s="42">
         <v>12.19</v>
       </c>
-      <c r="AG30" s="50"/>
+      <c r="AG30" s="18">
+        <v>11.9</v>
+      </c>
       <c r="AH30" s="50"/>
       <c r="AI30" s="50"/>
       <c r="AJ30" s="50"/>
       <c r="AK30" s="50"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="28">
         <v>14.31</v>
       </c>
       <c r="C31" s="28">
         <v>13.41</v>
       </c>
       <c r="D31" s="28">
         <v>13.04</v>
       </c>
       <c r="E31" s="28">
         <v>12.92</v>
       </c>
       <c r="F31" s="28">
         <v>13.25</v>
       </c>
       <c r="G31" s="29">
@@ -7606,51 +8259,53 @@
       </c>
       <c r="Y31" s="46">
         <v>10.93</v>
       </c>
       <c r="Z31" s="42">
         <v>13.65</v>
       </c>
       <c r="AA31" s="46">
         <v>14.62</v>
       </c>
       <c r="AB31" s="46">
         <v>14.96</v>
       </c>
       <c r="AC31" s="46">
         <v>15.1</v>
       </c>
       <c r="AD31" s="18">
         <v>13.71</v>
       </c>
       <c r="AE31" s="60">
         <v>13.66</v>
       </c>
       <c r="AF31" s="42">
         <v>13.19</v>
       </c>
-      <c r="AG31" s="50"/>
+      <c r="AG31" s="18">
+        <v>12.75</v>
+      </c>
       <c r="AH31" s="50"/>
       <c r="AI31" s="50"/>
       <c r="AJ31" s="50"/>
       <c r="AK31" s="50"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="28">
         <v>13.7</v>
       </c>
       <c r="C32" s="28">
         <v>10.35</v>
       </c>
       <c r="D32" s="28">
         <v>9.2799999999999994</v>
       </c>
       <c r="E32" s="28">
         <v>10</v>
       </c>
       <c r="F32" s="28">
         <v>9.7899999999999991</v>
       </c>
       <c r="G32" s="29">
@@ -7709,51 +8364,53 @@
       </c>
       <c r="Y32" s="46">
         <v>6.75</v>
       </c>
       <c r="Z32" s="42">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA32" s="46">
         <v>12.4</v>
       </c>
       <c r="AB32" s="46">
         <v>10.53</v>
       </c>
       <c r="AC32" s="46">
         <v>9.89</v>
       </c>
       <c r="AD32" s="18">
         <v>10.26</v>
       </c>
       <c r="AE32" s="60">
         <v>10.08</v>
       </c>
       <c r="AF32" s="42">
         <v>9.9</v>
       </c>
-      <c r="AG32" s="50"/>
+      <c r="AG32" s="18">
+        <v>9.02</v>
+      </c>
       <c r="AH32" s="50"/>
       <c r="AI32" s="50"/>
       <c r="AJ32" s="50"/>
       <c r="AK32" s="50"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="28">
         <v>17.66</v>
       </c>
       <c r="C33" s="28">
         <v>14.88</v>
       </c>
       <c r="D33" s="28">
         <v>13.41</v>
       </c>
       <c r="E33" s="28">
         <v>13.94</v>
       </c>
       <c r="F33" s="28">
         <v>13.09</v>
       </c>
       <c r="G33" s="29">
@@ -7812,51 +8469,53 @@
       </c>
       <c r="Y33" s="46">
         <v>11.42</v>
       </c>
       <c r="Z33" s="42">
         <v>15.87</v>
       </c>
       <c r="AA33" s="46">
         <v>11.23</v>
       </c>
       <c r="AB33" s="46">
         <v>13.28</v>
       </c>
       <c r="AC33" s="46">
         <v>14.25</v>
       </c>
       <c r="AD33" s="18">
         <v>13.99</v>
       </c>
       <c r="AE33" s="60">
         <v>13.8</v>
       </c>
       <c r="AF33" s="42">
         <v>13.3</v>
       </c>
-      <c r="AG33" s="50"/>
+      <c r="AG33" s="18">
+        <v>12.59</v>
+      </c>
       <c r="AH33" s="50"/>
       <c r="AI33" s="50"/>
       <c r="AJ33" s="50"/>
       <c r="AK33" s="50"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="28">
         <v>18.28</v>
       </c>
       <c r="C34" s="28">
         <v>12.68</v>
       </c>
       <c r="D34" s="28">
         <v>12.05</v>
       </c>
       <c r="E34" s="28">
         <v>12.43</v>
       </c>
       <c r="F34" s="28">
         <v>11.98</v>
       </c>
       <c r="G34" s="29">
@@ -7915,51 +8574,53 @@
       </c>
       <c r="Y34" s="46">
         <v>12.68</v>
       </c>
       <c r="Z34" s="42">
         <v>13.84</v>
       </c>
       <c r="AA34" s="46">
         <v>10.050000000000001</v>
       </c>
       <c r="AB34" s="46">
         <v>12.31</v>
       </c>
       <c r="AC34" s="46">
         <v>12.61</v>
       </c>
       <c r="AD34" s="18">
         <v>11.82</v>
       </c>
       <c r="AE34" s="60">
         <v>11.38</v>
       </c>
       <c r="AF34" s="42">
         <v>12.42</v>
       </c>
-      <c r="AG34" s="50"/>
+      <c r="AG34" s="18">
+        <v>11.82</v>
+      </c>
       <c r="AH34" s="50"/>
       <c r="AI34" s="50"/>
       <c r="AJ34" s="50"/>
       <c r="AK34" s="50"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="28">
         <v>18.22</v>
       </c>
       <c r="C35" s="28">
         <v>15.71</v>
       </c>
       <c r="D35" s="28">
         <v>15.36</v>
       </c>
       <c r="E35" s="28">
         <v>14.64</v>
       </c>
       <c r="F35" s="28">
         <v>14.26</v>
       </c>
       <c r="G35" s="29">
@@ -8018,51 +8679,53 @@
       </c>
       <c r="Y35" s="46">
         <v>12.87</v>
       </c>
       <c r="Z35" s="42">
         <v>10.9</v>
       </c>
       <c r="AA35" s="46">
         <v>10.61</v>
       </c>
       <c r="AB35" s="46">
         <v>11.42</v>
       </c>
       <c r="AC35" s="46">
         <v>11.36</v>
       </c>
       <c r="AD35" s="18">
         <v>10.94</v>
       </c>
       <c r="AE35" s="60">
         <v>11.71</v>
       </c>
       <c r="AF35" s="42">
         <v>12.45</v>
       </c>
-      <c r="AG35" s="50"/>
+      <c r="AG35" s="18">
+        <v>12.71</v>
+      </c>
       <c r="AH35" s="50"/>
       <c r="AI35" s="50"/>
       <c r="AJ35" s="50"/>
       <c r="AK35" s="50"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="28">
         <v>13.78</v>
       </c>
       <c r="C36" s="28">
         <v>12.77</v>
       </c>
       <c r="D36" s="28">
         <v>11.53</v>
       </c>
       <c r="E36" s="28">
         <v>10.64</v>
       </c>
       <c r="F36" s="28">
         <v>10.63</v>
       </c>
       <c r="G36" s="29">
@@ -8121,51 +8784,53 @@
       </c>
       <c r="Y36" s="46">
         <v>10.63</v>
       </c>
       <c r="Z36" s="42">
         <v>10.8</v>
       </c>
       <c r="AA36" s="46">
         <v>11.06</v>
       </c>
       <c r="AB36" s="46">
         <v>12.77</v>
       </c>
       <c r="AC36" s="46">
         <v>12.29</v>
       </c>
       <c r="AD36" s="18">
         <v>12.51</v>
       </c>
       <c r="AE36" s="60">
         <v>11.93</v>
       </c>
       <c r="AF36" s="42">
         <v>11.8</v>
       </c>
-      <c r="AG36" s="50"/>
+      <c r="AG36" s="18">
+        <v>11.64</v>
+      </c>
       <c r="AH36" s="50"/>
       <c r="AI36" s="50"/>
       <c r="AJ36" s="50"/>
       <c r="AK36" s="50"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="28">
         <v>5.74</v>
       </c>
       <c r="C37" s="28">
         <v>9.49</v>
       </c>
       <c r="D37" s="28">
         <v>9</v>
       </c>
       <c r="E37" s="28">
         <v>10.9</v>
       </c>
       <c r="F37" s="28">
         <v>11.05</v>
       </c>
       <c r="G37" s="29">
@@ -8224,51 +8889,53 @@
       </c>
       <c r="Y37" s="46">
         <v>14.8</v>
       </c>
       <c r="Z37" s="42">
         <v>14.63</v>
       </c>
       <c r="AA37" s="46">
         <v>13.24</v>
       </c>
       <c r="AB37" s="46">
         <v>12.85</v>
       </c>
       <c r="AC37" s="46">
         <v>14.04</v>
       </c>
       <c r="AD37" s="18">
         <v>13.41</v>
       </c>
       <c r="AE37" s="60">
         <v>13.9</v>
       </c>
       <c r="AF37" s="42">
         <v>13.48</v>
       </c>
-      <c r="AG37" s="50"/>
+      <c r="AG37" s="18">
+        <v>13.04</v>
+      </c>
       <c r="AH37" s="50"/>
       <c r="AI37" s="50"/>
       <c r="AJ37" s="50"/>
       <c r="AK37" s="50"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="28">
         <v>23.65</v>
       </c>
       <c r="C38" s="28">
         <v>18.36</v>
       </c>
       <c r="D38" s="28">
         <v>15.48</v>
       </c>
       <c r="E38" s="28">
         <v>16.14</v>
       </c>
       <c r="F38" s="28">
         <v>17.21</v>
       </c>
       <c r="G38" s="29">
@@ -8327,51 +8994,53 @@
       </c>
       <c r="Y38" s="46">
         <v>13.58</v>
       </c>
       <c r="Z38" s="42">
         <v>15.06</v>
       </c>
       <c r="AA38" s="46">
         <v>13.66</v>
       </c>
       <c r="AB38" s="46">
         <v>15.49</v>
       </c>
       <c r="AC38" s="46">
         <v>14.41</v>
       </c>
       <c r="AD38" s="18">
         <v>13.41</v>
       </c>
       <c r="AE38" s="60">
         <v>12.77</v>
       </c>
       <c r="AF38" s="42">
         <v>12.07</v>
       </c>
-      <c r="AG38" s="50"/>
+      <c r="AG38" s="18">
+        <v>12.46</v>
+      </c>
       <c r="AH38" s="50"/>
       <c r="AI38" s="50"/>
       <c r="AJ38" s="50"/>
       <c r="AK38" s="50"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="28">
         <v>12.81</v>
       </c>
       <c r="C39" s="28">
         <v>14.36</v>
       </c>
       <c r="D39" s="28">
         <v>14.94</v>
       </c>
       <c r="E39" s="28">
         <v>14.42</v>
       </c>
       <c r="F39" s="28">
         <v>15.02</v>
       </c>
       <c r="G39" s="29">
@@ -8430,51 +9099,53 @@
       </c>
       <c r="Y39" s="46">
         <v>15.43</v>
       </c>
       <c r="Z39" s="42">
         <v>17.010000000000002</v>
       </c>
       <c r="AA39" s="46">
         <v>16.78</v>
       </c>
       <c r="AB39" s="46">
         <v>17.25</v>
       </c>
       <c r="AC39" s="46">
         <v>16.87</v>
       </c>
       <c r="AD39" s="18">
         <v>17.47</v>
       </c>
       <c r="AE39" s="60">
         <v>16.66</v>
       </c>
       <c r="AF39" s="42">
         <v>16.75</v>
       </c>
-      <c r="AG39" s="50"/>
+      <c r="AG39" s="18">
+        <v>15.85</v>
+      </c>
       <c r="AH39" s="50"/>
       <c r="AI39" s="50"/>
       <c r="AJ39" s="50"/>
       <c r="AK39" s="50"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="28">
         <v>13.09</v>
       </c>
       <c r="C40" s="28">
         <v>11.89</v>
       </c>
       <c r="D40" s="28">
         <v>11.98</v>
       </c>
       <c r="E40" s="28">
         <v>12.13</v>
       </c>
       <c r="F40" s="28">
         <v>11.4</v>
       </c>
       <c r="G40" s="29">
@@ -8533,51 +9204,53 @@
       </c>
       <c r="Y40" s="46">
         <v>11.38</v>
       </c>
       <c r="Z40" s="42">
         <v>10.76</v>
       </c>
       <c r="AA40" s="46">
         <v>8.9499999999999993</v>
       </c>
       <c r="AB40" s="46">
         <v>10.199999999999999</v>
       </c>
       <c r="AC40" s="46">
         <v>9.41</v>
       </c>
       <c r="AD40" s="18">
         <v>10.050000000000001</v>
       </c>
       <c r="AE40" s="60">
         <v>10.210000000000001</v>
       </c>
       <c r="AF40" s="42">
         <v>10.78</v>
       </c>
-      <c r="AG40" s="50"/>
+      <c r="AG40" s="18">
+        <v>10.71</v>
+      </c>
       <c r="AH40" s="50"/>
       <c r="AI40" s="50"/>
       <c r="AJ40" s="50"/>
       <c r="AK40" s="50"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="28">
         <v>22.57</v>
       </c>
       <c r="C41" s="28">
         <v>16.760000000000002</v>
       </c>
       <c r="D41" s="28">
         <v>14.76</v>
       </c>
       <c r="E41" s="28">
         <v>13.3</v>
       </c>
       <c r="F41" s="28">
         <v>13.33</v>
       </c>
       <c r="G41" s="29">
@@ -8636,51 +9309,53 @@
       </c>
       <c r="Y41" s="46">
         <v>11.7</v>
       </c>
       <c r="Z41" s="42">
         <v>10.55</v>
       </c>
       <c r="AA41" s="46">
         <v>12.46</v>
       </c>
       <c r="AB41" s="46">
         <v>13.22</v>
       </c>
       <c r="AC41" s="46">
         <v>13.2</v>
       </c>
       <c r="AD41" s="18">
         <v>12.39</v>
       </c>
       <c r="AE41" s="60">
         <v>12.18</v>
       </c>
       <c r="AF41" s="42">
         <v>12.54</v>
       </c>
-      <c r="AG41" s="50"/>
+      <c r="AG41" s="18">
+        <v>12.31</v>
+      </c>
       <c r="AH41" s="50"/>
       <c r="AI41" s="50"/>
       <c r="AJ41" s="50"/>
       <c r="AK41" s="50"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="28">
         <v>6.6</v>
       </c>
       <c r="C42" s="28">
         <v>5.35</v>
       </c>
       <c r="D42" s="28">
         <v>7.33</v>
       </c>
       <c r="E42" s="28">
         <v>7.89</v>
       </c>
       <c r="F42" s="28">
         <v>7.4</v>
       </c>
       <c r="G42" s="29">
@@ -8739,51 +9414,53 @@
       </c>
       <c r="Y42" s="46">
         <v>7.33</v>
       </c>
       <c r="Z42" s="42">
         <v>6.19</v>
       </c>
       <c r="AA42" s="46">
         <v>7.62</v>
       </c>
       <c r="AB42" s="46">
         <v>8.23</v>
       </c>
       <c r="AC42" s="46">
         <v>8.31</v>
       </c>
       <c r="AD42" s="18">
         <v>8.77</v>
       </c>
       <c r="AE42" s="60">
         <v>8.5500000000000007</v>
       </c>
       <c r="AF42" s="42">
         <v>8.3699999999999992</v>
       </c>
-      <c r="AG42" s="50"/>
+      <c r="AG42" s="18">
+        <v>8.68</v>
+      </c>
       <c r="AH42" s="50"/>
       <c r="AI42" s="50"/>
       <c r="AJ42" s="50"/>
       <c r="AK42" s="50"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="31">
         <v>12.18</v>
       </c>
       <c r="C43" s="31">
         <v>11.36</v>
       </c>
       <c r="D43" s="31">
         <v>10.24</v>
       </c>
       <c r="E43" s="31">
         <v>10.55</v>
       </c>
       <c r="F43" s="31">
         <v>10.61</v>
       </c>
       <c r="G43" s="32">
@@ -8842,212 +9519,214 @@
       </c>
       <c r="Y43" s="48">
         <v>11.84</v>
       </c>
       <c r="Z43" s="43">
         <v>11.62</v>
       </c>
       <c r="AA43" s="48">
         <v>9.1</v>
       </c>
       <c r="AB43" s="48">
         <v>11.07</v>
       </c>
       <c r="AC43" s="48">
         <v>11.67</v>
       </c>
       <c r="AD43" s="43">
         <v>10.86</v>
       </c>
       <c r="AE43" s="61">
         <v>11.24</v>
       </c>
       <c r="AF43" s="43">
         <v>11.4</v>
       </c>
-      <c r="AG43" s="34"/>
+      <c r="AG43" s="43">
+        <v>11.17</v>
+      </c>
       <c r="AH43" s="34"/>
       <c r="AI43" s="34"/>
       <c r="AJ43" s="34"/>
       <c r="AK43" s="34"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF43"/>
+    <sheetView tabSelected="1" topLeftCell="K1" workbookViewId="0">
+      <selection activeCell="Z7" sqref="Z7:AG7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25.42578125" style="17" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="25.44140625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" style="17" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="17" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="17" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="17" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="17" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="17" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="17"/>
+    <col min="20" max="20" width="5.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="17" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.44140625" style="17" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="17" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="80" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="62"/>
-[...22 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="80"/>
+      <c r="O1" s="80"/>
+      <c r="P1" s="80"/>
+      <c r="Q1" s="80"/>
+      <c r="R1" s="80"/>
+      <c r="S1" s="80"/>
+      <c r="T1" s="80"/>
+      <c r="U1" s="80"/>
+      <c r="V1" s="80"/>
+      <c r="W1" s="80"/>
+      <c r="X1" s="80"/>
+      <c r="Y1" s="80"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" s="49"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="73"/>
-      <c r="B4" s="71">
+      <c r="A4" s="91"/>
+      <c r="B4" s="89">
         <v>2024</v>
       </c>
-      <c r="C4" s="72"/>
-[...10 lines deleted...]
-      <c r="N4" s="71">
+      <c r="C4" s="90"/>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90"/>
+      <c r="M4" s="90"/>
+      <c r="N4" s="89">
         <v>2025</v>
       </c>
-      <c r="O4" s="72"/>
-[...10 lines deleted...]
-      <c r="Z4" s="71">
+      <c r="O4" s="90"/>
+      <c r="P4" s="90"/>
+      <c r="Q4" s="90"/>
+      <c r="R4" s="90"/>
+      <c r="S4" s="90"/>
+      <c r="T4" s="90"/>
+      <c r="U4" s="90"/>
+      <c r="V4" s="90"/>
+      <c r="W4" s="90"/>
+      <c r="X4" s="90"/>
+      <c r="Y4" s="90"/>
+      <c r="Z4" s="89">
         <v>2026</v>
       </c>
-      <c r="AA4" s="72"/>
-[...9 lines deleted...]
-      <c r="AK4" s="72"/>
+      <c r="AA4" s="90"/>
+      <c r="AB4" s="90"/>
+      <c r="AC4" s="90"/>
+      <c r="AD4" s="90"/>
+      <c r="AE4" s="90"/>
+      <c r="AF4" s="90"/>
+      <c r="AG4" s="90"/>
+      <c r="AH4" s="90"/>
+      <c r="AI4" s="90"/>
+      <c r="AJ4" s="90"/>
+      <c r="AK4" s="90"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="74"/>
+      <c r="A5" s="92"/>
       <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -9114,77 +9793,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="63"/>
-[...22 lines deleted...]
-      <c r="Y6" s="63"/>
+      <c r="B6" s="81"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81"/>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81"/>
+      <c r="R6" s="81"/>
+      <c r="S6" s="81"/>
+      <c r="T6" s="81"/>
+      <c r="U6" s="81"/>
+      <c r="V6" s="81"/>
+      <c r="W6" s="81"/>
+      <c r="X6" s="81"/>
+      <c r="Y6" s="81"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="1">
         <v>5</v>
       </c>
       <c r="C7" s="1">
         <v>4</v>
       </c>
       <c r="D7" s="1">
         <v>2</v>
       </c>
       <c r="E7" s="1">
         <v>2</v>
       </c>
       <c r="F7" s="3">
         <v>2</v>
       </c>
       <c r="G7" s="3">
         <v>2</v>
       </c>
       <c r="H7" s="3">
         <v>4</v>
@@ -9239,51 +9918,53 @@
       </c>
       <c r="Y7" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z7" s="55">
         <v>1</v>
       </c>
       <c r="AA7" s="26">
         <v>2</v>
       </c>
       <c r="AB7" s="55">
         <v>4</v>
       </c>
       <c r="AC7" s="1">
         <v>2</v>
       </c>
       <c r="AD7" s="1">
         <v>3</v>
       </c>
       <c r="AE7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF7" s="1">
         <v>6</v>
       </c>
-      <c r="AG7" s="50"/>
+      <c r="AG7" s="1">
+        <v>1</v>
+      </c>
       <c r="AH7" s="50"/>
       <c r="AI7" s="50"/>
       <c r="AJ7" s="50"/>
       <c r="AK7" s="50"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="1">
         <v>2</v>
       </c>
       <c r="C8" s="1">
         <v>3</v>
       </c>
       <c r="D8" s="1">
         <v>2</v>
       </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="3">
@@ -9342,51 +10023,53 @@
       </c>
       <c r="Y8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB8" s="55">
         <v>1</v>
       </c>
       <c r="AC8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD8" s="1">
         <v>1</v>
       </c>
       <c r="AE8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF8" s="1">
         <v>2</v>
       </c>
-      <c r="AG8" s="50"/>
+      <c r="AG8" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH8" s="50"/>
       <c r="AI8" s="50"/>
       <c r="AJ8" s="50"/>
       <c r="AK8" s="50"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="3" t="s">
@@ -9445,51 +10128,53 @@
       </c>
       <c r="Y9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG9" s="50"/>
+      <c r="AG9" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH9" s="50"/>
       <c r="AI9" s="50"/>
       <c r="AJ9" s="50"/>
       <c r="AK9" s="50"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="3" t="s">
@@ -9548,51 +10233,53 @@
       </c>
       <c r="Y10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG10" s="50"/>
+      <c r="AG10" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH10" s="50"/>
       <c r="AI10" s="50"/>
       <c r="AJ10" s="50"/>
       <c r="AK10" s="50"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="1">
         <v>1</v>
       </c>
       <c r="C11" s="1">
         <v>1</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="3">
@@ -9651,51 +10338,53 @@
       </c>
       <c r="Y11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA11" s="26">
         <v>1</v>
       </c>
       <c r="AB11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG11" s="50"/>
+      <c r="AG11" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH11" s="50"/>
       <c r="AI11" s="50"/>
       <c r="AJ11" s="50"/>
       <c r="AK11" s="50"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="1">
         <v>1</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="3" t="s">
@@ -9754,51 +10443,53 @@
       </c>
       <c r="Y12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB12" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF12" s="1">
         <v>1</v>
       </c>
-      <c r="AG12" s="50"/>
+      <c r="AG12" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH12" s="50"/>
       <c r="AI12" s="50"/>
       <c r="AJ12" s="50"/>
       <c r="AK12" s="50"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="3" t="s">
@@ -9857,51 +10548,53 @@
       </c>
       <c r="Y13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB13" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF13" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG13" s="50"/>
+      <c r="AG13" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH13" s="50"/>
       <c r="AI13" s="50"/>
       <c r="AJ13" s="50"/>
       <c r="AK13" s="50"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="3">
         <v>1</v>
       </c>
       <c r="G14" s="3" t="s">
@@ -9960,51 +10653,53 @@
       </c>
       <c r="Y14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF14" s="1">
         <v>1</v>
       </c>
-      <c r="AG14" s="50"/>
+      <c r="AG14" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH14" s="50"/>
       <c r="AI14" s="50"/>
       <c r="AJ14" s="50"/>
       <c r="AK14" s="50"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="3" t="s">
@@ -10063,51 +10758,53 @@
       </c>
       <c r="Y15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB15" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF15" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG15" s="50"/>
+      <c r="AG15" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH15" s="50"/>
       <c r="AI15" s="50"/>
       <c r="AJ15" s="50"/>
       <c r="AK15" s="50"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="3" t="s">
@@ -10166,51 +10863,53 @@
       </c>
       <c r="Y16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA16" s="26">
         <v>1</v>
       </c>
       <c r="AB16" s="55">
         <v>1</v>
       </c>
       <c r="AC16" s="1">
         <v>1</v>
       </c>
       <c r="AD16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF16" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG16" s="50"/>
+      <c r="AG16" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH16" s="50"/>
       <c r="AI16" s="50"/>
       <c r="AJ16" s="50"/>
       <c r="AK16" s="50"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="3" t="s">
@@ -10269,51 +10968,53 @@
       </c>
       <c r="Y17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB17" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF17" s="1">
         <v>1</v>
       </c>
-      <c r="AG17" s="50"/>
+      <c r="AG17" s="1">
+        <v>1</v>
+      </c>
       <c r="AH17" s="50"/>
       <c r="AI17" s="50"/>
       <c r="AJ17" s="50"/>
       <c r="AK17" s="50"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="3">
         <v>1</v>
       </c>
       <c r="G18" s="3" t="s">
@@ -10372,51 +11073,53 @@
       </c>
       <c r="Y18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA18" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB18" s="55">
         <v>1</v>
       </c>
       <c r="AC18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD18" s="1">
         <v>1</v>
       </c>
       <c r="AE18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF18" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG18" s="50"/>
+      <c r="AG18" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH18" s="50"/>
       <c r="AI18" s="50"/>
       <c r="AJ18" s="50"/>
       <c r="AK18" s="50"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="1">
         <v>1</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="3" t="s">
@@ -10475,51 +11178,53 @@
       </c>
       <c r="Y19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA19" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB19" s="55">
         <v>1</v>
       </c>
       <c r="AC19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD19" s="1">
         <v>1</v>
       </c>
       <c r="AE19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF19" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG19" s="50"/>
+      <c r="AG19" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH19" s="50"/>
       <c r="AI19" s="50"/>
       <c r="AJ19" s="50"/>
       <c r="AK19" s="50"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="3" t="s">
@@ -10578,51 +11283,53 @@
       </c>
       <c r="Y20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB20" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE20" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF20" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG20" s="50"/>
+      <c r="AG20" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH20" s="50"/>
       <c r="AI20" s="50"/>
       <c r="AJ20" s="50"/>
       <c r="AK20" s="50"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="3" t="s">
@@ -10681,87 +11388,88 @@
       </c>
       <c r="Y21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z21" s="55">
         <v>1</v>
       </c>
       <c r="AA21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB21" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC21" s="1">
         <v>1</v>
       </c>
       <c r="AD21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF21" s="1">
         <v>1</v>
       </c>
-      <c r="AG21" s="50"/>
+      <c r="AG21" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH21" s="50"/>
       <c r="AI21" s="50"/>
       <c r="AJ21" s="50"/>
       <c r="AK21" s="50"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="64" t="s">
+      <c r="A22" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="64"/>
-[...22 lines deleted...]
-      <c r="Y22" s="64"/>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="82"/>
+      <c r="N22" s="82"/>
+      <c r="O22" s="82"/>
+      <c r="P22" s="82"/>
+      <c r="Q22" s="82"/>
+      <c r="R22" s="82"/>
+      <c r="S22" s="82"/>
+      <c r="T22" s="82"/>
+      <c r="U22" s="82"/>
+      <c r="V22" s="82"/>
+      <c r="W22" s="82"/>
+      <c r="X22" s="82"/>
+      <c r="Y22" s="82"/>
       <c r="AC22" s="1"/>
       <c r="AF22" s="1"/>
-      <c r="AG22" s="50"/>
       <c r="AH22" s="50"/>
       <c r="AI22" s="50"/>
       <c r="AJ22" s="50"/>
       <c r="AK22" s="50"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="1">
         <v>3</v>
       </c>
       <c r="C23" s="1">
         <v>3</v>
       </c>
       <c r="D23" s="1">
         <v>2</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="3">
         <v>1</v>
       </c>
       <c r="G23" s="23">
@@ -10820,51 +11528,53 @@
       </c>
       <c r="Y23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB23" s="44">
         <v>2</v>
       </c>
       <c r="AC23" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AD23" s="1">
         <v>1</v>
       </c>
       <c r="AE23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF23" s="1">
         <v>2</v>
       </c>
-      <c r="AG23" s="50"/>
+      <c r="AG23" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH23" s="50"/>
       <c r="AI23" s="50"/>
       <c r="AJ23" s="50"/>
       <c r="AK23" s="50"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="1">
         <v>2</v>
       </c>
       <c r="C24" s="1">
         <v>3</v>
       </c>
       <c r="D24" s="1">
         <v>2</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G24" s="23">
@@ -10923,51 +11633,53 @@
       </c>
       <c r="Y24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB24" s="44">
         <v>1</v>
       </c>
       <c r="AC24" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AD24" s="1">
         <v>1</v>
       </c>
       <c r="AE24" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF24" s="1">
         <v>2</v>
       </c>
-      <c r="AG24" s="50"/>
+      <c r="AG24" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH24" s="50"/>
       <c r="AI24" s="50"/>
       <c r="AJ24" s="50"/>
       <c r="AK24" s="50"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="1">
         <v>1</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="3" t="s">
@@ -11026,51 +11738,53 @@
       </c>
       <c r="Y25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AD25" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AE25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF25" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG25" s="50"/>
+      <c r="AG25" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH25" s="50"/>
       <c r="AI25" s="50"/>
       <c r="AJ25" s="50"/>
       <c r="AK25" s="50"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G26" s="3" t="s">
@@ -11129,51 +11843,53 @@
       </c>
       <c r="Y26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AD26" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AE26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF26" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG26" s="50"/>
+      <c r="AG26" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH26" s="50"/>
       <c r="AI26" s="50"/>
       <c r="AJ26" s="50"/>
       <c r="AK26" s="50"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G27" s="3" t="s">
@@ -11232,51 +11948,53 @@
       </c>
       <c r="Y27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB27" s="44">
         <v>1</v>
       </c>
       <c r="AC27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AD27" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AE27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF27" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG27" s="50"/>
+      <c r="AG27" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH27" s="50"/>
       <c r="AI27" s="50"/>
       <c r="AJ27" s="50"/>
       <c r="AK27" s="50"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F28" s="3">
         <v>1</v>
       </c>
       <c r="G28" s="3" t="s">
@@ -11335,89 +12053,90 @@
       </c>
       <c r="Y28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AD28" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AE28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AF28" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG28" s="50"/>
+      <c r="AG28" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH28" s="50"/>
       <c r="AI28" s="50"/>
       <c r="AJ28" s="50"/>
       <c r="AK28" s="50"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="65" t="s">
+      <c r="A29" s="83" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="65"/>
-[...22 lines deleted...]
-      <c r="Y29" s="65"/>
+      <c r="B29" s="83"/>
+      <c r="C29" s="83"/>
+      <c r="D29" s="83"/>
+      <c r="E29" s="83"/>
+      <c r="F29" s="83"/>
+      <c r="G29" s="83"/>
+      <c r="H29" s="83"/>
+      <c r="I29" s="83"/>
+      <c r="J29" s="83"/>
+      <c r="K29" s="83"/>
+      <c r="L29" s="83"/>
+      <c r="M29" s="83"/>
+      <c r="N29" s="83"/>
+      <c r="O29" s="83"/>
+      <c r="P29" s="83"/>
+      <c r="Q29" s="83"/>
+      <c r="R29" s="83"/>
+      <c r="S29" s="83"/>
+      <c r="T29" s="83"/>
+      <c r="U29" s="83"/>
+      <c r="V29" s="83"/>
+      <c r="W29" s="83"/>
+      <c r="X29" s="83"/>
+      <c r="Y29" s="83"/>
       <c r="AA29" s="44"/>
       <c r="AB29" s="44"/>
       <c r="AC29" s="1"/>
       <c r="AF29" s="1"/>
-      <c r="AG29" s="50"/>
       <c r="AH29" s="50"/>
       <c r="AI29" s="50"/>
       <c r="AJ29" s="50"/>
       <c r="AK29" s="50"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="1">
         <v>2</v>
       </c>
       <c r="C30" s="1">
         <v>1</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="3">
         <v>1</v>
       </c>
       <c r="G30" s="23">
@@ -11476,51 +12195,53 @@
       </c>
       <c r="Y30" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z30" s="57">
         <v>1</v>
       </c>
       <c r="AA30" s="26">
         <v>2</v>
       </c>
       <c r="AB30" s="44">
         <v>2</v>
       </c>
       <c r="AC30" s="44">
         <v>2</v>
       </c>
       <c r="AD30" s="1">
         <v>2</v>
       </c>
       <c r="AE30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AF30" s="1">
         <v>4</v>
       </c>
-      <c r="AG30" s="50"/>
+      <c r="AG30" s="1">
+        <v>1</v>
+      </c>
       <c r="AH30" s="50"/>
       <c r="AI30" s="50"/>
       <c r="AJ30" s="50"/>
       <c r="AK30" s="50"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G31" s="3" t="s">
@@ -11579,51 +12300,53 @@
       </c>
       <c r="Y31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB31" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AF31" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG31" s="50"/>
+      <c r="AG31" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH31" s="50"/>
       <c r="AI31" s="50"/>
       <c r="AJ31" s="50"/>
       <c r="AK31" s="50"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="3" t="s">
@@ -11682,51 +12405,53 @@
       </c>
       <c r="Y32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB32" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AF32" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG32" s="50"/>
+      <c r="AG32" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH32" s="50"/>
       <c r="AI32" s="50"/>
       <c r="AJ32" s="50"/>
       <c r="AK32" s="50"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="1">
         <v>1</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="23">
@@ -11785,51 +12510,53 @@
       </c>
       <c r="Y33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA33" s="26">
         <v>1</v>
       </c>
       <c r="AB33" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AF33" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG33" s="50"/>
+      <c r="AG33" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH33" s="50"/>
       <c r="AI33" s="50"/>
       <c r="AJ33" s="50"/>
       <c r="AK33" s="50"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="1">
         <v>1</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G34" s="3" t="s">
@@ -11888,51 +12615,53 @@
       </c>
       <c r="Y34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB34" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AF34" s="1">
         <v>1</v>
       </c>
-      <c r="AG34" s="50"/>
+      <c r="AG34" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH34" s="50"/>
       <c r="AI34" s="50"/>
       <c r="AJ34" s="50"/>
       <c r="AK34" s="50"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G35" s="3" t="s">
@@ -11991,51 +12720,53 @@
       </c>
       <c r="Y35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB35" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AF35" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG35" s="50"/>
+      <c r="AG35" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH35" s="50"/>
       <c r="AI35" s="50"/>
       <c r="AJ35" s="50"/>
       <c r="AK35" s="50"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F36" s="3">
         <v>1</v>
       </c>
       <c r="G36" s="3" t="s">
@@ -12094,51 +12825,53 @@
       </c>
       <c r="Y36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB36" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE36" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AF36" s="1">
         <v>1</v>
       </c>
-      <c r="AG36" s="50"/>
+      <c r="AG36" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH36" s="50"/>
       <c r="AI36" s="50"/>
       <c r="AJ36" s="50"/>
       <c r="AK36" s="50"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="3" t="s">
@@ -12197,51 +12930,53 @@
       </c>
       <c r="Y37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB37" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AF37" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG37" s="50"/>
+      <c r="AG37" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH37" s="50"/>
       <c r="AI37" s="50"/>
       <c r="AJ37" s="50"/>
       <c r="AK37" s="50"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="3" t="s">
@@ -12300,51 +13035,53 @@
       </c>
       <c r="Y38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA38" s="26">
         <v>1</v>
       </c>
       <c r="AB38" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC38" s="1">
         <v>1</v>
       </c>
       <c r="AD38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AF38" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG38" s="50"/>
+      <c r="AG38" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH38" s="50"/>
       <c r="AI38" s="50"/>
       <c r="AJ38" s="50"/>
       <c r="AK38" s="50"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G39" s="3" t="s">
@@ -12403,51 +13140,53 @@
       </c>
       <c r="Y39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB39" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AE39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AF39" s="1">
         <v>1</v>
       </c>
-      <c r="AG39" s="50"/>
+      <c r="AG39" s="1">
+        <v>1</v>
+      </c>
       <c r="AH39" s="50"/>
       <c r="AI39" s="50"/>
       <c r="AJ39" s="50"/>
       <c r="AK39" s="50"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G40" s="3" t="s">
@@ -12506,51 +13245,53 @@
       </c>
       <c r="Y40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA40" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB40" s="44">
         <v>1</v>
       </c>
       <c r="AC40" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD40" s="1">
         <v>1</v>
       </c>
       <c r="AE40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AF40" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG40" s="50"/>
+      <c r="AG40" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH40" s="50"/>
       <c r="AI40" s="50"/>
       <c r="AJ40" s="50"/>
       <c r="AK40" s="50"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="1">
         <v>1</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G41" s="3" t="s">
@@ -12609,51 +13350,53 @@
       </c>
       <c r="Y41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA41" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AB41" s="44">
         <v>1</v>
       </c>
       <c r="AC41" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD41" s="1">
         <v>1</v>
       </c>
       <c r="AE41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AF41" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG41" s="50"/>
+      <c r="AG41" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="AH41" s="50"/>
       <c r="AI41" s="50"/>
       <c r="AJ41" s="50"/>
       <c r="AK41" s="50"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G42" s="3" t="s">
@@ -12712,51 +13455,53 @@
       </c>
       <c r="Y42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="Z42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AA42" s="47" t="s">
         <v>31</v>
       </c>
       <c r="AB42" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AC42" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AE42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AF42" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG42" s="50"/>
+      <c r="AG42" s="3" t="s">
+        <v>31</v>
+      </c>
       <c r="AH42" s="50"/>
       <c r="AI42" s="50"/>
       <c r="AJ42" s="50"/>
       <c r="AK42" s="50"/>
     </row>
     <row r="43" spans="1:37" s="50" customFormat="1">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="2" t="s">
@@ -12815,257 +13560,259 @@
       </c>
       <c r="Y43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="Z43" s="56">
         <v>1</v>
       </c>
       <c r="AA43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="AB43" s="45" t="s">
         <v>31</v>
       </c>
       <c r="AC43" s="2">
         <v>1</v>
       </c>
       <c r="AD43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AE43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AF43" s="2">
         <v>1</v>
       </c>
-      <c r="AG43" s="34"/>
+      <c r="AG43" s="2" t="s">
+        <v>31</v>
+      </c>
       <c r="AH43" s="34"/>
       <c r="AI43" s="34"/>
       <c r="AJ43" s="34"/>
       <c r="AK43" s="34"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AW44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AR7" sqref="AR7:AR43"/>
+    <sheetView topLeftCell="Y13" workbookViewId="0">
+      <selection activeCell="AS7" sqref="AS7:AS43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="17" customWidth="1"/>
     <col min="2" max="13" width="0" style="17" hidden="1" customWidth="1"/>
-    <col min="14" max="14" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="23" max="24" width="6.7109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="6.6640625" style="17" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.109375" style="17" bestFit="1" customWidth="1"/>
+    <col min="20" max="21" width="6.6640625" style="17" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="23" max="24" width="6.6640625" style="17" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9" style="17" bestFit="1" customWidth="1"/>
-    <col min="26" max="26" width="6.42578125" style="17" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="30" max="30" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="6.44140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="27" max="29" width="6.6640625" style="17" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7" style="17" bestFit="1" customWidth="1"/>
-    <col min="32" max="33" width="6.5703125" style="17" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="17"/>
+    <col min="32" max="33" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="8.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="35" max="36" width="6.5546875" style="17" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="8.88671875" style="17" bestFit="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.109375" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" ht="12.75">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:49" ht="13.2">
+      <c r="A1" s="80" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="62"/>
-[...34 lines deleted...]
-      <c r="AK1" s="78"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="80"/>
+      <c r="O1" s="80"/>
+      <c r="P1" s="80"/>
+      <c r="Q1" s="80"/>
+      <c r="R1" s="80"/>
+      <c r="S1" s="80"/>
+      <c r="T1" s="80"/>
+      <c r="U1" s="80"/>
+      <c r="V1" s="80"/>
+      <c r="W1" s="80"/>
+      <c r="X1" s="80"/>
+      <c r="Y1" s="80"/>
+      <c r="Z1" s="96"/>
+      <c r="AA1" s="96"/>
+      <c r="AB1" s="96"/>
+      <c r="AC1" s="96"/>
+      <c r="AD1" s="96"/>
+      <c r="AE1" s="96"/>
+      <c r="AF1" s="96"/>
+      <c r="AG1" s="96"/>
+      <c r="AH1" s="96"/>
+      <c r="AI1" s="96"/>
+      <c r="AJ1" s="96"/>
+      <c r="AK1" s="96"/>
     </row>
     <row r="2" spans="1:49">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
       <c r="N2" s="49"/>
       <c r="O2" s="49"/>
       <c r="P2" s="49"/>
       <c r="Q2" s="49"/>
       <c r="R2" s="49"/>
       <c r="S2" s="49"/>
       <c r="T2" s="49"/>
       <c r="U2" s="49"/>
       <c r="V2" s="49"/>
       <c r="W2" s="49"/>
       <c r="X2" s="49"/>
       <c r="Y2" s="49"/>
     </row>
     <row r="3" spans="1:49">
-      <c r="A3" s="78"/>
-[...11 lines deleted...]
-      <c r="M3" s="78"/>
+      <c r="A3" s="96"/>
+      <c r="B3" s="96"/>
+      <c r="C3" s="96"/>
+      <c r="D3" s="96"/>
+      <c r="E3" s="96"/>
+      <c r="F3" s="96"/>
+      <c r="G3" s="96"/>
+      <c r="H3" s="96"/>
+      <c r="I3" s="96"/>
+      <c r="J3" s="96"/>
+      <c r="K3" s="96"/>
+      <c r="L3" s="96"/>
+      <c r="M3" s="96"/>
       <c r="N3" s="4"/>
-      <c r="AJ3" s="75"/>
-[...1 lines deleted...]
-      <c r="AV3" s="75" t="s">
+      <c r="AJ3" s="95"/>
+      <c r="AK3" s="95"/>
+      <c r="AV3" s="95" t="s">
         <v>35</v>
       </c>
-      <c r="AW3" s="75"/>
+      <c r="AW3" s="95"/>
     </row>
     <row r="4" spans="1:49">
-      <c r="A4" s="69"/>
-      <c r="B4" s="66">
+      <c r="A4" s="87"/>
+      <c r="B4" s="84">
         <v>2021</v>
       </c>
-      <c r="C4" s="67"/>
-[...10 lines deleted...]
-      <c r="N4" s="76">
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="93">
         <v>2024</v>
       </c>
-      <c r="O4" s="77"/>
-[...10 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="O4" s="94"/>
+      <c r="P4" s="94"/>
+      <c r="Q4" s="94"/>
+      <c r="R4" s="94"/>
+      <c r="S4" s="94"/>
+      <c r="T4" s="94"/>
+      <c r="U4" s="94"/>
+      <c r="V4" s="94"/>
+      <c r="W4" s="94"/>
+      <c r="X4" s="94"/>
+      <c r="Y4" s="94"/>
+      <c r="Z4" s="93">
         <v>2025</v>
       </c>
-      <c r="AA4" s="77"/>
-[...10 lines deleted...]
-      <c r="AL4" s="76">
+      <c r="AA4" s="94"/>
+      <c r="AB4" s="94"/>
+      <c r="AC4" s="94"/>
+      <c r="AD4" s="94"/>
+      <c r="AE4" s="94"/>
+      <c r="AF4" s="94"/>
+      <c r="AG4" s="94"/>
+      <c r="AH4" s="94"/>
+      <c r="AI4" s="94"/>
+      <c r="AJ4" s="94"/>
+      <c r="AK4" s="94"/>
+      <c r="AL4" s="93">
         <v>2026</v>
       </c>
-      <c r="AM4" s="77"/>
-[...9 lines deleted...]
-      <c r="AW4" s="77"/>
+      <c r="AM4" s="94"/>
+      <c r="AN4" s="94"/>
+      <c r="AO4" s="94"/>
+      <c r="AP4" s="94"/>
+      <c r="AQ4" s="94"/>
+      <c r="AR4" s="94"/>
+      <c r="AS4" s="94"/>
+      <c r="AT4" s="94"/>
+      <c r="AU4" s="94"/>
+      <c r="AV4" s="94"/>
+      <c r="AW4" s="94"/>
     </row>
     <row r="5" spans="1:49" ht="27" customHeight="1">
-      <c r="A5" s="70"/>
+      <c r="A5" s="88"/>
       <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="37" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="37" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="37" t="s">
@@ -13168,89 +13915,89 @@
         <v>23</v>
       </c>
       <c r="AQ5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AR5" s="53" t="s">
         <v>25</v>
       </c>
       <c r="AS5" s="53" t="s">
         <v>26</v>
       </c>
       <c r="AT5" s="53" t="s">
         <v>27</v>
       </c>
       <c r="AU5" s="53" t="s">
         <v>28</v>
       </c>
       <c r="AV5" s="53" t="s">
         <v>29</v>
       </c>
       <c r="AW5" s="53" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:49">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="63"/>
-[...34 lines deleted...]
-      <c r="AK6" s="63"/>
+      <c r="B6" s="81"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81"/>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81"/>
+      <c r="R6" s="81"/>
+      <c r="S6" s="81"/>
+      <c r="T6" s="81"/>
+      <c r="U6" s="81"/>
+      <c r="V6" s="81"/>
+      <c r="W6" s="81"/>
+      <c r="X6" s="81"/>
+      <c r="Y6" s="81"/>
+      <c r="Z6" s="81"/>
+      <c r="AA6" s="81"/>
+      <c r="AB6" s="81"/>
+      <c r="AC6" s="81"/>
+      <c r="AD6" s="81"/>
+      <c r="AE6" s="81"/>
+      <c r="AF6" s="81"/>
+      <c r="AG6" s="81"/>
+      <c r="AH6" s="81"/>
+      <c r="AI6" s="81"/>
+      <c r="AJ6" s="81"/>
+      <c r="AK6" s="81"/>
     </row>
     <row r="7" spans="1:49">
       <c r="A7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="8">
         <v>10.31</v>
       </c>
       <c r="C7" s="42">
         <v>13.49</v>
       </c>
       <c r="D7" s="42">
         <v>11.97</v>
       </c>
       <c r="E7" s="42">
         <v>14.09</v>
       </c>
       <c r="F7" s="9">
         <v>12.91</v>
       </c>
       <c r="G7" s="42">
         <v>11.9</v>
       </c>
       <c r="H7" s="42">
         <v>10.9</v>
@@ -13341,51 +14088,53 @@
       </c>
       <c r="AK7" s="42">
         <v>6.32</v>
       </c>
       <c r="AL7" s="42">
         <v>2.57</v>
       </c>
       <c r="AM7" s="42">
         <v>4.34</v>
       </c>
       <c r="AN7" s="42">
         <v>6.61</v>
       </c>
       <c r="AO7" s="42">
         <v>6.19</v>
       </c>
       <c r="AP7" s="42">
         <v>6.85</v>
       </c>
       <c r="AQ7" s="59">
         <v>5.68</v>
       </c>
       <c r="AR7" s="42">
         <v>7.23</v>
       </c>
-      <c r="AS7" s="50"/>
+      <c r="AS7" s="42">
+        <v>6.73</v>
+      </c>
       <c r="AT7" s="50"/>
       <c r="AU7" s="50"/>
       <c r="AV7" s="50"/>
       <c r="AW7" s="50"/>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="10">
         <v>10.26</v>
       </c>
       <c r="C8" s="42">
         <v>23.08</v>
       </c>
       <c r="D8" s="42">
         <v>20.16</v>
       </c>
       <c r="E8" s="42">
         <v>20.45</v>
       </c>
       <c r="F8" s="42">
         <v>19.059999999999999</v>
       </c>
       <c r="G8" s="42">
@@ -13480,51 +14229,53 @@
       </c>
       <c r="AK8" s="42">
         <v>3.72</v>
       </c>
       <c r="AL8" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM8" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN8" s="42">
         <v>2.2400000000000002</v>
       </c>
       <c r="AO8" s="42">
         <v>1.63</v>
       </c>
       <c r="AP8" s="42">
         <v>2.66</v>
       </c>
       <c r="AQ8" s="59">
         <v>2.19</v>
       </c>
       <c r="AR8" s="42">
         <v>3.68</v>
       </c>
-      <c r="AS8" s="50"/>
+      <c r="AS8" s="42">
+        <v>3.23</v>
+      </c>
       <c r="AT8" s="50"/>
       <c r="AU8" s="50"/>
       <c r="AV8" s="50"/>
       <c r="AW8" s="50"/>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="42">
         <v>6.37</v>
       </c>
       <c r="F9" s="42">
         <v>5.13</v>
       </c>
       <c r="G9" s="42">
@@ -13619,51 +14370,53 @@
       </c>
       <c r="AK9" s="42">
         <v>3.5</v>
       </c>
       <c r="AL9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ9" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AR9" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AS9" s="50"/>
+      <c r="AS9" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AT9" s="50"/>
       <c r="AU9" s="50"/>
       <c r="AV9" s="50"/>
       <c r="AW9" s="50"/>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="42" t="s">
@@ -13758,51 +14511,53 @@
       </c>
       <c r="AK10" s="42">
         <v>13.07</v>
       </c>
       <c r="AL10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ10" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AR10" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AS10" s="50"/>
+      <c r="AS10" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AT10" s="50"/>
       <c r="AU10" s="50"/>
       <c r="AV10" s="50"/>
       <c r="AW10" s="50"/>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="42" t="s">
@@ -13897,51 +14652,53 @@
       </c>
       <c r="AK11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL11" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM11" s="42">
         <v>34.479999999999997</v>
       </c>
       <c r="AN11" s="42">
         <v>19.61</v>
       </c>
       <c r="AO11" s="42">
         <v>15.63</v>
       </c>
       <c r="AP11" s="42">
         <v>13.16</v>
       </c>
       <c r="AQ11" s="59">
         <v>10.75</v>
       </c>
       <c r="AR11" s="42">
         <v>9.35</v>
       </c>
-      <c r="AS11" s="50"/>
+      <c r="AS11" s="42">
+        <v>8.33</v>
+      </c>
       <c r="AT11" s="50"/>
       <c r="AU11" s="50"/>
       <c r="AV11" s="50"/>
       <c r="AW11" s="50"/>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="42">
         <v>13.16</v>
       </c>
       <c r="F12" s="42">
         <v>10</v>
       </c>
       <c r="G12" s="42">
@@ -14036,51 +14793,53 @@
       </c>
       <c r="AK12" s="42">
         <v>5.75</v>
       </c>
       <c r="AL12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ12" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AR12" s="42">
         <v>10.1</v>
       </c>
-      <c r="AS12" s="50"/>
+      <c r="AS12" s="42">
+        <v>9.43</v>
+      </c>
       <c r="AT12" s="50"/>
       <c r="AU12" s="50"/>
       <c r="AV12" s="50"/>
       <c r="AW12" s="50"/>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="42">
         <v>12.5</v>
       </c>
       <c r="F13" s="42">
         <v>10.53</v>
       </c>
       <c r="G13" s="42">
@@ -14175,51 +14934,53 @@
       </c>
       <c r="AK13" s="42">
         <v>6.71</v>
       </c>
       <c r="AL13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AR13" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AS13" s="50"/>
+      <c r="AS13" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AT13" s="50"/>
       <c r="AU13" s="50"/>
       <c r="AV13" s="50"/>
       <c r="AW13" s="50"/>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="10">
         <v>31.25</v>
       </c>
       <c r="C14" s="42">
         <v>13.89</v>
       </c>
       <c r="D14" s="42">
         <v>8.77</v>
       </c>
       <c r="E14" s="42">
         <v>6.45</v>
       </c>
       <c r="F14" s="42">
         <v>5.18</v>
       </c>
       <c r="G14" s="42">
@@ -14314,51 +15075,53 @@
       </c>
       <c r="AK14" s="42">
         <v>8.36</v>
       </c>
       <c r="AL14" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM14" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN14" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO14" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP14" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ14" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AR14" s="42">
         <v>4.46</v>
       </c>
-      <c r="AS14" s="50"/>
+      <c r="AS14" s="42">
+        <v>4.03</v>
+      </c>
       <c r="AT14" s="50"/>
       <c r="AU14" s="50"/>
       <c r="AV14" s="50"/>
       <c r="AW14" s="50"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="42" t="s">
@@ -14453,51 +15216,53 @@
       </c>
       <c r="AK15" s="42">
         <v>8.1999999999999993</v>
       </c>
       <c r="AL15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AR15" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AS15" s="50"/>
+      <c r="AS15" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AT15" s="50"/>
       <c r="AU15" s="50"/>
       <c r="AV15" s="50"/>
       <c r="AW15" s="50"/>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="10">
         <v>45.45</v>
       </c>
       <c r="C16" s="42">
         <v>26.32</v>
       </c>
       <c r="D16" s="42">
         <v>14.71</v>
       </c>
       <c r="E16" s="42">
         <v>24.1</v>
       </c>
       <c r="F16" s="42">
         <v>19.8</v>
       </c>
       <c r="G16" s="42">
@@ -14592,51 +15357,53 @@
       </c>
       <c r="AK16" s="42">
         <v>21.62</v>
       </c>
       <c r="AL16" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM16" s="42">
         <v>43.48</v>
       </c>
       <c r="AN16" s="42">
         <v>66.67</v>
       </c>
       <c r="AO16" s="42">
         <v>66.67</v>
       </c>
       <c r="AP16" s="42">
         <v>52.63</v>
       </c>
       <c r="AQ16" s="59">
         <v>38.96</v>
       </c>
       <c r="AR16" s="42">
         <v>33.71</v>
       </c>
-      <c r="AS16" s="50"/>
+      <c r="AS16" s="42">
+        <v>28.04</v>
+      </c>
       <c r="AT16" s="50"/>
       <c r="AU16" s="50"/>
       <c r="AV16" s="50"/>
       <c r="AW16" s="50"/>
     </row>
     <row r="17" spans="1:49">
       <c r="A17" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="42">
         <v>16.95</v>
       </c>
       <c r="E17" s="42">
         <v>27.4</v>
       </c>
       <c r="F17" s="42">
         <v>35.29</v>
       </c>
       <c r="G17" s="42">
@@ -14731,51 +15498,53 @@
       </c>
       <c r="AK17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ17" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AR17" s="42">
         <v>13.51</v>
       </c>
-      <c r="AS17" s="50"/>
+      <c r="AS17" s="42">
+        <v>24.39</v>
+      </c>
       <c r="AT17" s="50"/>
       <c r="AU17" s="50"/>
       <c r="AV17" s="50"/>
       <c r="AW17" s="50"/>
     </row>
     <row r="18" spans="1:49">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="10">
         <v>23.26</v>
       </c>
       <c r="C18" s="42">
         <v>25.97</v>
       </c>
       <c r="D18" s="42">
         <v>24</v>
       </c>
       <c r="E18" s="42">
         <v>23.95</v>
       </c>
       <c r="F18" s="42">
         <v>20</v>
       </c>
       <c r="G18" s="42">
@@ -14870,51 +15639,53 @@
       </c>
       <c r="AK18" s="42">
         <v>2.92</v>
       </c>
       <c r="AL18" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM18" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN18" s="42">
         <v>12.05</v>
       </c>
       <c r="AO18" s="42">
         <v>9.17</v>
       </c>
       <c r="AP18" s="42">
         <v>15.04</v>
       </c>
       <c r="AQ18" s="59">
         <v>12.82</v>
       </c>
       <c r="AR18" s="42">
         <v>11.11</v>
       </c>
-      <c r="AS18" s="50"/>
+      <c r="AS18" s="42">
+        <v>9.57</v>
+      </c>
       <c r="AT18" s="50"/>
       <c r="AU18" s="50"/>
       <c r="AV18" s="50"/>
       <c r="AW18" s="50"/>
     </row>
     <row r="19" spans="1:49">
       <c r="A19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="42">
@@ -15009,51 +15780,53 @@
       </c>
       <c r="AK19" s="42">
         <v>22.47</v>
       </c>
       <c r="AL19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM19" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN19" s="42">
         <v>52.63</v>
       </c>
       <c r="AO19" s="42">
         <v>35.71</v>
       </c>
       <c r="AP19" s="42">
         <v>58.82</v>
       </c>
       <c r="AQ19" s="59">
         <v>50</v>
       </c>
       <c r="AR19" s="42">
         <v>44.44</v>
       </c>
-      <c r="AS19" s="50"/>
+      <c r="AS19" s="42">
+        <v>40</v>
+      </c>
       <c r="AT19" s="50"/>
       <c r="AU19" s="50"/>
       <c r="AV19" s="50"/>
       <c r="AW19" s="50"/>
     </row>
     <row r="20" spans="1:49">
       <c r="A20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="42" t="s">
@@ -15148,51 +15921,53 @@
       </c>
       <c r="AK20" s="42">
         <v>5.81</v>
       </c>
       <c r="AL20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ20" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AR20" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AS20" s="50"/>
+      <c r="AS20" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AT20" s="50"/>
       <c r="AU20" s="50"/>
       <c r="AV20" s="50"/>
       <c r="AW20" s="50"/>
     </row>
     <row r="21" spans="1:49">
       <c r="A21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F21" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="42" t="s">
@@ -15287,102 +16062,103 @@
       </c>
       <c r="AK21" s="42">
         <v>16.5</v>
       </c>
       <c r="AL21" s="42">
         <v>50</v>
       </c>
       <c r="AM21" s="42">
         <v>30.3</v>
       </c>
       <c r="AN21" s="42">
         <v>16.670000000000002</v>
       </c>
       <c r="AO21" s="42">
         <v>22.22</v>
       </c>
       <c r="AP21" s="42">
         <v>19.420000000000002</v>
       </c>
       <c r="AQ21" s="59">
         <v>16.13</v>
       </c>
       <c r="AR21" s="42">
         <v>20.55</v>
       </c>
-      <c r="AS21" s="50"/>
+      <c r="AS21" s="42">
+        <v>17.96</v>
+      </c>
       <c r="AT21" s="50"/>
       <c r="AU21" s="50"/>
       <c r="AV21" s="50"/>
       <c r="AW21" s="50"/>
     </row>
     <row r="22" spans="1:49">
-      <c r="A22" s="64" t="s">
+      <c r="A22" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="64"/>
-[...34 lines deleted...]
-      <c r="AK22" s="64"/>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="82"/>
+      <c r="N22" s="82"/>
+      <c r="O22" s="82"/>
+      <c r="P22" s="82"/>
+      <c r="Q22" s="82"/>
+      <c r="R22" s="82"/>
+      <c r="S22" s="82"/>
+      <c r="T22" s="82"/>
+      <c r="U22" s="82"/>
+      <c r="V22" s="82"/>
+      <c r="W22" s="82"/>
+      <c r="X22" s="82"/>
+      <c r="Y22" s="82"/>
+      <c r="Z22" s="82"/>
+      <c r="AA22" s="82"/>
+      <c r="AB22" s="82"/>
+      <c r="AC22" s="82"/>
+      <c r="AD22" s="82"/>
+      <c r="AE22" s="82"/>
+      <c r="AF22" s="82"/>
+      <c r="AG22" s="82"/>
+      <c r="AH22" s="82"/>
+      <c r="AI22" s="82"/>
+      <c r="AJ22" s="82"/>
+      <c r="AK22" s="82"/>
       <c r="AL22" s="42"/>
       <c r="AM22" s="42"/>
       <c r="AN22" s="42"/>
       <c r="AO22" s="42"/>
       <c r="AR22" s="42"/>
-      <c r="AS22" s="50"/>
       <c r="AT22" s="50"/>
       <c r="AU22" s="50"/>
       <c r="AV22" s="50"/>
       <c r="AW22" s="50"/>
     </row>
     <row r="23" spans="1:49">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="8">
         <v>17.7</v>
       </c>
       <c r="C23" s="42">
         <v>26.26</v>
       </c>
       <c r="D23" s="42">
         <v>22.58</v>
       </c>
       <c r="E23" s="42">
         <v>22.48</v>
       </c>
       <c r="F23" s="42">
         <v>20.420000000000002</v>
       </c>
       <c r="G23" s="42">
@@ -15477,51 +16253,53 @@
       </c>
       <c r="AK23" s="42">
         <v>4.47</v>
       </c>
       <c r="AL23" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM23" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN23" s="42">
         <v>3.9</v>
       </c>
       <c r="AO23" s="42">
         <v>2.81</v>
       </c>
       <c r="AP23" s="42">
         <v>3.44</v>
       </c>
       <c r="AQ23" s="59">
         <v>2.83</v>
       </c>
       <c r="AR23" s="42">
         <v>3.99</v>
       </c>
-      <c r="AS23" s="50"/>
+      <c r="AS23" s="42">
+        <v>3.49</v>
+      </c>
       <c r="AT23" s="50"/>
       <c r="AU23" s="50"/>
       <c r="AV23" s="50"/>
       <c r="AW23" s="50"/>
     </row>
     <row r="24" spans="1:49">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="10">
         <v>10.26</v>
       </c>
       <c r="C24" s="42">
         <v>23.08</v>
       </c>
       <c r="D24" s="42">
         <v>20.16</v>
       </c>
       <c r="E24" s="42">
         <v>20.45</v>
       </c>
       <c r="F24" s="42">
         <v>19.059999999999999</v>
       </c>
       <c r="G24" s="42">
@@ -15616,51 +16394,53 @@
       </c>
       <c r="AK24" s="42">
         <v>3.72</v>
       </c>
       <c r="AL24" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM24" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN24" s="42">
         <v>2.2400000000000002</v>
       </c>
       <c r="AO24" s="42">
         <v>1.63</v>
       </c>
       <c r="AP24" s="42">
         <v>2.66</v>
       </c>
       <c r="AQ24" s="59">
         <v>2.19</v>
       </c>
       <c r="AR24" s="42">
         <v>3.68</v>
       </c>
-      <c r="AS24" s="50"/>
+      <c r="AS24" s="42">
+        <v>3.23</v>
+      </c>
       <c r="AT24" s="50"/>
       <c r="AU24" s="50"/>
       <c r="AV24" s="50"/>
       <c r="AW24" s="50"/>
     </row>
     <row r="25" spans="1:49">
       <c r="A25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="42" t="s">
@@ -15755,51 +16535,53 @@
       </c>
       <c r="AK25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AR25" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AS25" s="50"/>
+      <c r="AS25" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AT25" s="50"/>
       <c r="AU25" s="50"/>
       <c r="AV25" s="50"/>
       <c r="AW25" s="50"/>
     </row>
     <row r="26" spans="1:49">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G26" s="42" t="s">
@@ -15894,51 +16676,53 @@
       </c>
       <c r="AK26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ26" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AR26" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AS26" s="50"/>
+      <c r="AS26" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AT26" s="50"/>
       <c r="AU26" s="50"/>
       <c r="AV26" s="50"/>
       <c r="AW26" s="50"/>
     </row>
     <row r="27" spans="1:49">
       <c r="A27" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="10">
         <v>125</v>
       </c>
       <c r="C27" s="42">
         <v>66.67</v>
       </c>
       <c r="D27" s="42">
         <v>31.25</v>
       </c>
       <c r="E27" s="42">
         <v>54.05</v>
       </c>
       <c r="F27" s="42">
         <v>43.48</v>
       </c>
       <c r="G27" s="42">
@@ -16033,51 +16817,53 @@
       </c>
       <c r="AK27" s="42">
         <v>20.62</v>
       </c>
       <c r="AL27" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM27" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN27" s="42">
         <v>66.67</v>
       </c>
       <c r="AO27" s="42">
         <v>40</v>
       </c>
       <c r="AP27" s="42">
         <v>31.25</v>
       </c>
       <c r="AQ27" s="59">
         <v>24.39</v>
       </c>
       <c r="AR27" s="42">
         <v>21.74</v>
       </c>
-      <c r="AS27" s="50"/>
+      <c r="AS27" s="42">
+        <v>17.239999999999998</v>
+      </c>
       <c r="AT27" s="50"/>
       <c r="AU27" s="50"/>
       <c r="AV27" s="50"/>
       <c r="AW27" s="50"/>
     </row>
     <row r="28" spans="1:49">
       <c r="A28" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="10">
         <v>66.67</v>
       </c>
       <c r="C28" s="42">
         <v>66.67</v>
       </c>
       <c r="D28" s="42">
         <v>66.67</v>
       </c>
       <c r="E28" s="42">
         <v>49.18</v>
       </c>
       <c r="F28" s="42">
         <v>41.1</v>
       </c>
       <c r="G28" s="42">
@@ -16172,103 +16958,104 @@
       </c>
       <c r="AK28" s="42">
         <v>7.81</v>
       </c>
       <c r="AL28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ28" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AR28" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AS28" s="50"/>
+      <c r="AS28" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AT28" s="50"/>
       <c r="AU28" s="50"/>
       <c r="AV28" s="50"/>
       <c r="AW28" s="50"/>
     </row>
     <row r="29" spans="1:49">
-      <c r="A29" s="65" t="s">
+      <c r="A29" s="83" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="65"/>
-[...34 lines deleted...]
-      <c r="AK29" s="65"/>
+      <c r="B29" s="83"/>
+      <c r="C29" s="83"/>
+      <c r="D29" s="83"/>
+      <c r="E29" s="83"/>
+      <c r="F29" s="83"/>
+      <c r="G29" s="83"/>
+      <c r="H29" s="83"/>
+      <c r="I29" s="83"/>
+      <c r="J29" s="83"/>
+      <c r="K29" s="83"/>
+      <c r="L29" s="83"/>
+      <c r="M29" s="83"/>
+      <c r="N29" s="83"/>
+      <c r="O29" s="83"/>
+      <c r="P29" s="83"/>
+      <c r="Q29" s="83"/>
+      <c r="R29" s="83"/>
+      <c r="S29" s="83"/>
+      <c r="T29" s="83"/>
+      <c r="U29" s="83"/>
+      <c r="V29" s="83"/>
+      <c r="W29" s="83"/>
+      <c r="X29" s="83"/>
+      <c r="Y29" s="83"/>
+      <c r="Z29" s="83"/>
+      <c r="AA29" s="83"/>
+      <c r="AB29" s="83"/>
+      <c r="AC29" s="83"/>
+      <c r="AD29" s="83"/>
+      <c r="AE29" s="83"/>
+      <c r="AF29" s="83"/>
+      <c r="AG29" s="83"/>
+      <c r="AH29" s="83"/>
+      <c r="AI29" s="83"/>
+      <c r="AJ29" s="83"/>
+      <c r="AK29" s="83"/>
       <c r="AL29" s="42"/>
       <c r="AM29" s="42"/>
       <c r="AN29" s="42"/>
       <c r="AO29" s="42"/>
       <c r="AP29" s="42"/>
       <c r="AR29" s="42"/>
-      <c r="AS29" s="50"/>
       <c r="AT29" s="50"/>
       <c r="AU29" s="50"/>
       <c r="AV29" s="50"/>
       <c r="AW29" s="50"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="12">
         <v>3.86</v>
       </c>
       <c r="C30" s="42">
         <v>1.97</v>
       </c>
       <c r="D30" s="42">
         <v>2.4</v>
       </c>
       <c r="E30" s="42">
         <v>6.33</v>
       </c>
       <c r="F30" s="42">
         <v>5.88</v>
       </c>
       <c r="G30" s="42">
@@ -16363,51 +17150,53 @@
       </c>
       <c r="AK30" s="42">
         <v>8.09</v>
       </c>
       <c r="AL30" s="42">
         <v>5.24</v>
       </c>
       <c r="AM30" s="42">
         <v>8.7200000000000006</v>
       </c>
       <c r="AN30" s="42">
         <v>9.16</v>
       </c>
       <c r="AO30" s="42">
         <v>9.4600000000000009</v>
       </c>
       <c r="AP30" s="42">
         <v>10.23</v>
       </c>
       <c r="AQ30" s="60">
         <v>8.5399999999999991</v>
       </c>
       <c r="AR30" s="42">
         <v>10.52</v>
       </c>
-      <c r="AS30" s="50"/>
+      <c r="AS30" s="42">
+        <v>10.06</v>
+      </c>
       <c r="AT30" s="50"/>
       <c r="AU30" s="50"/>
       <c r="AV30" s="50"/>
       <c r="AW30" s="50"/>
     </row>
     <row r="31" spans="1:49">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="42">
         <v>6.37</v>
       </c>
       <c r="F31" s="42">
         <v>5.13</v>
       </c>
       <c r="G31" s="42">
@@ -16502,51 +17291,53 @@
       </c>
       <c r="AK31" s="42">
         <v>3.5</v>
       </c>
       <c r="AL31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ31" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AR31" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AS31" s="50"/>
+      <c r="AS31" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AT31" s="50"/>
       <c r="AU31" s="50"/>
       <c r="AV31" s="50"/>
       <c r="AW31" s="50"/>
     </row>
     <row r="32" spans="1:49">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="42" t="s">
@@ -16641,51 +17432,53 @@
       </c>
       <c r="AK32" s="42">
         <v>13.07</v>
       </c>
       <c r="AL32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ32" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AR32" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AS32" s="50"/>
+      <c r="AS32" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AT32" s="50"/>
       <c r="AU32" s="50"/>
       <c r="AV32" s="50"/>
       <c r="AW32" s="50"/>
     </row>
     <row r="33" spans="1:49">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="42" t="s">
@@ -16780,51 +17573,53 @@
       </c>
       <c r="AK33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL33" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM33" s="42">
         <v>50</v>
       </c>
       <c r="AN33" s="42">
         <v>29.41</v>
       </c>
       <c r="AO33" s="42">
         <v>25</v>
       </c>
       <c r="AP33" s="42">
         <v>21.74</v>
       </c>
       <c r="AQ33" s="60">
         <v>17.54</v>
       </c>
       <c r="AR33" s="42">
         <v>14.49</v>
       </c>
-      <c r="AS33" s="50"/>
+      <c r="AS33" s="42">
+        <v>13.33</v>
+      </c>
       <c r="AT33" s="50"/>
       <c r="AU33" s="50"/>
       <c r="AV33" s="50"/>
       <c r="AW33" s="50"/>
     </row>
     <row r="34" spans="1:49">
       <c r="A34" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="42">
         <v>13.16</v>
       </c>
       <c r="F34" s="42">
         <v>10</v>
       </c>
       <c r="G34" s="42">
@@ -16919,51 +17714,53 @@
       </c>
       <c r="AK34" s="42">
         <v>5.75</v>
       </c>
       <c r="AL34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ34" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AR34" s="42">
         <v>10.1</v>
       </c>
-      <c r="AS34" s="50"/>
+      <c r="AS34" s="42">
+        <v>9.43</v>
+      </c>
       <c r="AT34" s="50"/>
       <c r="AU34" s="50"/>
       <c r="AV34" s="50"/>
       <c r="AW34" s="50"/>
     </row>
     <row r="35" spans="1:49">
       <c r="A35" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="42">
         <v>12.5</v>
       </c>
       <c r="F35" s="42">
         <v>10.53</v>
       </c>
       <c r="G35" s="42">
@@ -17058,51 +17855,53 @@
       </c>
       <c r="AK35" s="42">
         <v>6.71</v>
       </c>
       <c r="AL35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ35" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AR35" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AS35" s="50"/>
+      <c r="AS35" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AT35" s="50"/>
       <c r="AU35" s="50"/>
       <c r="AV35" s="50"/>
       <c r="AW35" s="50"/>
     </row>
     <row r="36" spans="1:49">
       <c r="A36" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="10">
         <v>31.25</v>
       </c>
       <c r="C36" s="42">
         <v>13.89</v>
       </c>
       <c r="D36" s="42">
         <v>8.77</v>
       </c>
       <c r="E36" s="42">
         <v>6.45</v>
       </c>
       <c r="F36" s="42">
         <v>5.18</v>
       </c>
       <c r="G36" s="42">
@@ -17197,51 +17996,53 @@
       </c>
       <c r="AK36" s="42">
         <v>8.36</v>
       </c>
       <c r="AL36" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM36" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN36" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO36" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP36" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ36" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AR36" s="42">
         <v>4.46</v>
       </c>
-      <c r="AS36" s="50"/>
+      <c r="AS36" s="42">
+        <v>4.03</v>
+      </c>
       <c r="AT36" s="50"/>
       <c r="AU36" s="50"/>
       <c r="AV36" s="50"/>
       <c r="AW36" s="50"/>
     </row>
     <row r="37" spans="1:49">
       <c r="A37" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="42" t="s">
@@ -17336,51 +18137,53 @@
       </c>
       <c r="AK37" s="42">
         <v>14.71</v>
       </c>
       <c r="AL37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ37" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AR37" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AS37" s="50"/>
+      <c r="AS37" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AT37" s="50"/>
       <c r="AU37" s="50"/>
       <c r="AV37" s="50"/>
       <c r="AW37" s="50"/>
     </row>
     <row r="38" spans="1:49">
       <c r="A38" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="42" t="s">
@@ -17475,51 +18278,53 @@
       </c>
       <c r="AK38" s="42">
         <v>22.73</v>
       </c>
       <c r="AL38" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM38" s="42">
         <v>83.33</v>
       </c>
       <c r="AN38" s="42">
         <v>66.67</v>
       </c>
       <c r="AO38" s="42">
         <v>100</v>
       </c>
       <c r="AP38" s="42">
         <v>80</v>
       </c>
       <c r="AQ38" s="60">
         <v>55.56</v>
       </c>
       <c r="AR38" s="42">
         <v>46.51</v>
       </c>
-      <c r="AS38" s="50"/>
+      <c r="AS38" s="42">
+        <v>40.82</v>
+      </c>
       <c r="AT38" s="50"/>
       <c r="AU38" s="50"/>
       <c r="AV38" s="50"/>
       <c r="AW38" s="50"/>
     </row>
     <row r="39" spans="1:49">
       <c r="A39" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="42">
         <v>16.95</v>
       </c>
       <c r="E39" s="42">
         <v>27.4</v>
       </c>
       <c r="F39" s="42">
         <v>35.29</v>
       </c>
       <c r="G39" s="42">
@@ -17614,51 +18419,53 @@
       </c>
       <c r="AK39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AR39" s="42">
         <v>13.51</v>
       </c>
-      <c r="AS39" s="50"/>
+      <c r="AS39" s="42">
+        <v>24.39</v>
+      </c>
       <c r="AT39" s="50"/>
       <c r="AU39" s="50"/>
       <c r="AV39" s="50"/>
       <c r="AW39" s="50"/>
     </row>
     <row r="40" spans="1:49">
       <c r="A40" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="42">
         <v>9.43</v>
       </c>
       <c r="F40" s="42">
         <v>7.87</v>
       </c>
       <c r="G40" s="42">
@@ -17753,51 +18560,53 @@
       </c>
       <c r="AK40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AL40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM40" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN40" s="42">
         <v>16.13</v>
       </c>
       <c r="AO40" s="42">
         <v>12.5</v>
       </c>
       <c r="AP40" s="42">
         <v>20.83</v>
       </c>
       <c r="AQ40" s="60">
         <v>18.18</v>
       </c>
       <c r="AR40" s="42">
         <v>15.5</v>
       </c>
-      <c r="AS40" s="50"/>
+      <c r="AS40" s="42">
+        <v>13.42</v>
+      </c>
       <c r="AT40" s="50"/>
       <c r="AU40" s="50"/>
       <c r="AV40" s="50"/>
       <c r="AW40" s="50"/>
     </row>
     <row r="41" spans="1:49">
       <c r="A41" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G41" s="42">
@@ -17892,51 +18701,53 @@
       </c>
       <c r="AK41" s="42">
         <v>22.47</v>
       </c>
       <c r="AL41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM41" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN41" s="42">
         <v>52.63</v>
       </c>
       <c r="AO41" s="42">
         <v>35.71</v>
       </c>
       <c r="AP41" s="42">
         <v>58.82</v>
       </c>
       <c r="AQ41" s="60">
         <v>50</v>
       </c>
       <c r="AR41" s="42">
         <v>44.44</v>
       </c>
-      <c r="AS41" s="50"/>
+      <c r="AS41" s="42">
+        <v>40</v>
+      </c>
       <c r="AT41" s="50"/>
       <c r="AU41" s="50"/>
       <c r="AV41" s="50"/>
       <c r="AW41" s="50"/>
     </row>
     <row r="42" spans="1:49">
       <c r="A42" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="F42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="G42" s="11" t="s">
@@ -18031,51 +18842,53 @@
       </c>
       <c r="AK42" s="42">
         <v>5.81</v>
       </c>
       <c r="AL42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AM42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AN42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AO42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AP42" s="42" t="s">
         <v>31</v>
       </c>
       <c r="AQ42" s="18" t="s">
         <v>31</v>
       </c>
       <c r="AR42" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AS42" s="50"/>
+      <c r="AS42" s="42" t="s">
+        <v>31</v>
+      </c>
       <c r="AT42" s="50"/>
       <c r="AU42" s="50"/>
       <c r="AV42" s="50"/>
       <c r="AW42" s="50"/>
     </row>
     <row r="43" spans="1:49" s="50" customFormat="1">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="41" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="D43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="F43" s="43" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="38" t="s">
@@ -18170,95 +18983,99 @@
       </c>
       <c r="AK43" s="43">
         <v>16.5</v>
       </c>
       <c r="AL43" s="43">
         <v>50</v>
       </c>
       <c r="AM43" s="43">
         <v>30.3</v>
       </c>
       <c r="AN43" s="43">
         <v>16.670000000000002</v>
       </c>
       <c r="AO43" s="43">
         <v>22.22</v>
       </c>
       <c r="AP43" s="43">
         <v>19.420000000000002</v>
       </c>
       <c r="AQ43" s="61">
         <v>16.13</v>
       </c>
       <c r="AR43" s="43">
         <v>20.55</v>
       </c>
-      <c r="AS43" s="34"/>
+      <c r="AS43" s="43">
+        <v>17.96</v>
+      </c>
       <c r="AT43" s="34"/>
       <c r="AU43" s="34"/>
       <c r="AV43" s="34"/>
       <c r="AW43" s="34"/>
     </row>
     <row r="44" spans="1:49">
       <c r="A44" s="13" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="AV3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A6:AK6"/>
     <mergeCell ref="A22:AK22"/>
     <mergeCell ref="A29:AK29"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="AV3:AW3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:AK6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Метадеректер (барлық хал)</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Барлық халық</vt:lpstr>
       <vt:lpstr>Коэффициенттер барлығы</vt:lpstr>
       <vt:lpstr>Нәресте өлім-жітімі</vt:lpstr>
       <vt:lpstr>Нәресте өлім-жітім коэфф.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>