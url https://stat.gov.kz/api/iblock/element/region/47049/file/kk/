--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер" sheetId="4" r:id="rId2"/>
     <sheet name="Жынысы бойынша туғандар" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="50">
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -372,51 +372,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -502,112 +502,103 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -886,52 +877,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AE35" sqref="AE35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
@@ -971,96 +962,96 @@
       <c r="X1" s="54"/>
       <c r="Y1" s="54"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="39"/>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="52"/>
-      <c r="B4" s="50">
+      <c r="A4" s="60"/>
+      <c r="B4" s="58">
         <v>2024</v>
       </c>
-      <c r="C4" s="51"/>
-[...10 lines deleted...]
-      <c r="N4" s="50">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="58">
         <v>2025</v>
       </c>
-      <c r="O4" s="51"/>
-[...10 lines deleted...]
-      <c r="Z4" s="50">
+      <c r="O4" s="59"/>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="58">
         <v>2026</v>
       </c>
-      <c r="AA4" s="51"/>
-[...9 lines deleted...]
-      <c r="AK4" s="51"/>
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59"/>
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="59"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="53"/>
+      <c r="A5" s="61"/>
       <c r="B5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="35" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="35" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="35" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="35" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="35" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="35" t="s">
@@ -1231,55 +1222,58 @@
       </c>
       <c r="R7" s="5">
         <v>392</v>
       </c>
       <c r="S7" s="5">
         <v>361</v>
       </c>
       <c r="T7" s="5">
         <v>448</v>
       </c>
       <c r="U7" s="5">
         <v>406</v>
       </c>
       <c r="V7" s="5">
         <v>373</v>
       </c>
       <c r="W7" s="5">
         <v>360</v>
       </c>
       <c r="X7" s="5">
         <v>352</v>
       </c>
       <c r="Y7" s="5">
         <v>392</v>
       </c>
-      <c r="Z7" s="33">
+      <c r="Z7" s="5">
         <v>389</v>
       </c>
-      <c r="AA7" s="62">
+      <c r="AA7" s="5">
         <v>302</v>
+      </c>
+      <c r="AB7" s="5">
+        <v>368</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="6">
         <v>197</v>
       </c>
       <c r="C8" s="6">
         <v>185</v>
       </c>
       <c r="D8" s="6">
         <v>164</v>
       </c>
       <c r="E8" s="6">
         <v>189</v>
       </c>
       <c r="F8" s="6">
         <v>168</v>
       </c>
       <c r="G8" s="6">
         <v>172</v>
       </c>
       <c r="H8" s="6">
@@ -1314,55 +1308,58 @@
       </c>
       <c r="R8" s="5">
         <v>170</v>
       </c>
       <c r="S8" s="5">
         <v>139</v>
       </c>
       <c r="T8" s="5">
         <v>167</v>
       </c>
       <c r="U8" s="5">
         <v>177</v>
       </c>
       <c r="V8" s="5">
         <v>152</v>
       </c>
       <c r="W8" s="5">
         <v>138</v>
       </c>
       <c r="X8" s="5">
         <v>146</v>
       </c>
       <c r="Y8" s="5">
         <v>164</v>
       </c>
-      <c r="Z8" s="33">
+      <c r="Z8" s="5">
         <v>177</v>
       </c>
-      <c r="AA8" s="62">
+      <c r="AA8" s="5">
         <v>126</v>
+      </c>
+      <c r="AB8" s="5">
+        <v>143</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="6">
         <v>27</v>
       </c>
       <c r="C9" s="6">
         <v>24</v>
       </c>
       <c r="D9" s="6">
         <v>18</v>
       </c>
       <c r="E9" s="6">
         <v>32</v>
       </c>
       <c r="F9" s="6">
         <v>32</v>
       </c>
       <c r="G9" s="6">
         <v>19</v>
       </c>
       <c r="H9" s="6">
@@ -1397,55 +1394,58 @@
       </c>
       <c r="R9" s="5">
         <v>20</v>
       </c>
       <c r="S9" s="5">
         <v>21</v>
       </c>
       <c r="T9" s="5">
         <v>26</v>
       </c>
       <c r="U9" s="5">
         <v>25</v>
       </c>
       <c r="V9" s="5">
         <v>27</v>
       </c>
       <c r="W9" s="5">
         <v>18</v>
       </c>
       <c r="X9" s="5">
         <v>27</v>
       </c>
       <c r="Y9" s="5">
         <v>24</v>
       </c>
-      <c r="Z9" s="33">
+      <c r="Z9" s="5">
         <v>24</v>
       </c>
-      <c r="AA9" s="62">
+      <c r="AA9" s="5">
         <v>16</v>
+      </c>
+      <c r="AB9" s="5">
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="6">
         <v>9</v>
       </c>
       <c r="C10" s="6">
         <v>8</v>
       </c>
       <c r="D10" s="6">
         <v>15</v>
       </c>
       <c r="E10" s="6">
         <v>6</v>
       </c>
       <c r="F10" s="6">
         <v>17</v>
       </c>
       <c r="G10" s="6">
         <v>18</v>
       </c>
       <c r="H10" s="6">
@@ -1480,55 +1480,58 @@
       </c>
       <c r="R10" s="5">
         <v>15</v>
       </c>
       <c r="S10" s="5">
         <v>9</v>
       </c>
       <c r="T10" s="5">
         <v>14</v>
       </c>
       <c r="U10" s="5">
         <v>19</v>
       </c>
       <c r="V10" s="5">
         <v>13</v>
       </c>
       <c r="W10" s="5">
         <v>7</v>
       </c>
       <c r="X10" s="5">
         <v>12</v>
       </c>
       <c r="Y10" s="5">
         <v>12</v>
       </c>
-      <c r="Z10" s="33">
+      <c r="Z10" s="5">
         <v>19</v>
       </c>
-      <c r="AA10" s="62">
+      <c r="AA10" s="5">
         <v>13</v>
+      </c>
+      <c r="AB10" s="5">
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="6">
         <v>25</v>
       </c>
       <c r="C11" s="6">
         <v>21</v>
       </c>
       <c r="D11" s="6">
         <v>16</v>
       </c>
       <c r="E11" s="6">
         <v>29</v>
       </c>
       <c r="F11" s="6">
         <v>33</v>
       </c>
       <c r="G11" s="6">
         <v>23</v>
       </c>
       <c r="H11" s="6">
@@ -1563,55 +1566,58 @@
       </c>
       <c r="R11" s="5">
         <v>22</v>
       </c>
       <c r="S11" s="5">
         <v>16</v>
       </c>
       <c r="T11" s="5">
         <v>18</v>
       </c>
       <c r="U11" s="5">
         <v>8</v>
       </c>
       <c r="V11" s="5">
         <v>19</v>
       </c>
       <c r="W11" s="5">
         <v>20</v>
       </c>
       <c r="X11" s="5">
         <v>11</v>
       </c>
       <c r="Y11" s="5">
         <v>21</v>
       </c>
-      <c r="Z11" s="33">
+      <c r="Z11" s="5">
         <v>15</v>
       </c>
-      <c r="AA11" s="62">
+      <c r="AA11" s="5">
         <v>14</v>
+      </c>
+      <c r="AB11" s="5">
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="6">
         <v>12</v>
       </c>
       <c r="C12" s="6">
         <v>18</v>
       </c>
       <c r="D12" s="6">
         <v>11</v>
       </c>
       <c r="E12" s="6">
         <v>21</v>
       </c>
       <c r="F12" s="6">
         <v>12</v>
       </c>
       <c r="G12" s="6">
         <v>19</v>
       </c>
       <c r="H12" s="6">
@@ -1646,55 +1652,58 @@
       </c>
       <c r="R12" s="5">
         <v>15</v>
       </c>
       <c r="S12" s="5">
         <v>17</v>
       </c>
       <c r="T12" s="5">
         <v>15</v>
       </c>
       <c r="U12" s="5">
         <v>18</v>
       </c>
       <c r="V12" s="5">
         <v>17</v>
       </c>
       <c r="W12" s="5">
         <v>15</v>
       </c>
       <c r="X12" s="5">
         <v>14</v>
       </c>
       <c r="Y12" s="5">
         <v>10</v>
       </c>
-      <c r="Z12" s="33">
+      <c r="Z12" s="5">
         <v>9</v>
       </c>
-      <c r="AA12" s="62">
+      <c r="AA12" s="5">
         <v>8</v>
+      </c>
+      <c r="AB12" s="5">
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="6">
         <v>13</v>
       </c>
       <c r="C13" s="6">
         <v>19</v>
       </c>
       <c r="D13" s="6">
         <v>14</v>
       </c>
       <c r="E13" s="6">
         <v>16</v>
       </c>
       <c r="F13" s="6">
         <v>17</v>
       </c>
       <c r="G13" s="6">
         <v>18</v>
       </c>
       <c r="H13" s="6">
@@ -1729,55 +1738,58 @@
       </c>
       <c r="R13" s="5">
         <v>12</v>
       </c>
       <c r="S13" s="5">
         <v>18</v>
       </c>
       <c r="T13" s="5">
         <v>14</v>
       </c>
       <c r="U13" s="5">
         <v>16</v>
       </c>
       <c r="V13" s="5">
         <v>14</v>
       </c>
       <c r="W13" s="5">
         <v>10</v>
       </c>
       <c r="X13" s="5">
         <v>12</v>
       </c>
       <c r="Y13" s="5">
         <v>12</v>
       </c>
-      <c r="Z13" s="33">
+      <c r="Z13" s="5">
         <v>13</v>
       </c>
-      <c r="AA13" s="62">
+      <c r="AA13" s="5">
         <v>10</v>
+      </c>
+      <c r="AB13" s="5">
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="6">
         <v>37</v>
       </c>
       <c r="C14" s="6">
         <v>38</v>
       </c>
       <c r="D14" s="6">
         <v>41</v>
       </c>
       <c r="E14" s="6">
         <v>27</v>
       </c>
       <c r="F14" s="6">
         <v>42</v>
       </c>
       <c r="G14" s="6">
         <v>30</v>
       </c>
       <c r="H14" s="6">
@@ -1812,55 +1824,58 @@
       </c>
       <c r="R14" s="5">
         <v>26</v>
       </c>
       <c r="S14" s="5">
         <v>32</v>
       </c>
       <c r="T14" s="5">
         <v>35</v>
       </c>
       <c r="U14" s="5">
         <v>28</v>
       </c>
       <c r="V14" s="5">
         <v>26</v>
       </c>
       <c r="W14" s="5">
         <v>28</v>
       </c>
       <c r="X14" s="5">
         <v>30</v>
       </c>
       <c r="Y14" s="5">
         <v>34</v>
       </c>
-      <c r="Z14" s="33">
+      <c r="Z14" s="5">
         <v>35</v>
       </c>
-      <c r="AA14" s="62">
+      <c r="AA14" s="5">
         <v>26</v>
+      </c>
+      <c r="AB14" s="5">
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="6">
         <v>16</v>
       </c>
       <c r="C15" s="6">
         <v>14</v>
       </c>
       <c r="D15" s="6">
         <v>9</v>
       </c>
       <c r="E15" s="6">
         <v>21</v>
       </c>
       <c r="F15" s="6">
         <v>13</v>
       </c>
       <c r="G15" s="6">
         <v>15</v>
       </c>
       <c r="H15" s="6">
@@ -1895,55 +1910,58 @@
       </c>
       <c r="R15" s="5">
         <v>9</v>
       </c>
       <c r="S15" s="5">
         <v>5</v>
       </c>
       <c r="T15" s="5">
         <v>13</v>
       </c>
       <c r="U15" s="5">
         <v>14</v>
       </c>
       <c r="V15" s="5">
         <v>7</v>
       </c>
       <c r="W15" s="5">
         <v>13</v>
       </c>
       <c r="X15" s="5">
         <v>8</v>
       </c>
       <c r="Y15" s="5">
         <v>10</v>
       </c>
-      <c r="Z15" s="33">
+      <c r="Z15" s="5">
         <v>10</v>
       </c>
-      <c r="AA15" s="62">
+      <c r="AA15" s="5">
         <v>12</v>
+      </c>
+      <c r="AB15" s="5">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="6">
         <v>26</v>
       </c>
       <c r="C16" s="6">
         <v>11</v>
       </c>
       <c r="D16" s="6">
         <v>9</v>
       </c>
       <c r="E16" s="6">
         <v>14</v>
       </c>
       <c r="F16" s="6">
         <v>18</v>
       </c>
       <c r="G16" s="6">
         <v>15</v>
       </c>
       <c r="H16" s="6">
@@ -1978,58 +1996,61 @@
       </c>
       <c r="R16" s="5">
         <v>15</v>
       </c>
       <c r="S16" s="5">
         <v>20</v>
       </c>
       <c r="T16" s="5">
         <v>28</v>
       </c>
       <c r="U16" s="5">
         <v>19</v>
       </c>
       <c r="V16" s="5">
         <v>14</v>
       </c>
       <c r="W16" s="5">
         <v>12</v>
       </c>
       <c r="X16" s="5">
         <v>6</v>
       </c>
       <c r="Y16" s="5">
         <v>16</v>
       </c>
-      <c r="Z16" s="33">
+      <c r="Z16" s="5">
         <v>12</v>
       </c>
-      <c r="AA16" s="62">
+      <c r="AA16" s="5">
         <v>11</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="6">
         <v>10</v>
       </c>
       <c r="C17" s="6">
         <v>9</v>
       </c>
       <c r="D17" s="6">
         <v>6</v>
       </c>
       <c r="E17" s="6">
         <v>21</v>
       </c>
       <c r="F17" s="6">
         <v>10</v>
       </c>
       <c r="G17" s="6">
         <v>11</v>
       </c>
       <c r="H17" s="6">
         <v>13</v>
       </c>
       <c r="I17" s="4">
@@ -2061,58 +2082,61 @@
       </c>
       <c r="R17" s="5">
         <v>14</v>
       </c>
       <c r="S17" s="5">
         <v>12</v>
       </c>
       <c r="T17" s="5">
         <v>15</v>
       </c>
       <c r="U17" s="5">
         <v>7</v>
       </c>
       <c r="V17" s="5">
         <v>11</v>
       </c>
       <c r="W17" s="5">
         <v>22</v>
       </c>
       <c r="X17" s="5">
         <v>14</v>
       </c>
       <c r="Y17" s="5">
         <v>12</v>
       </c>
-      <c r="Z17" s="33">
+      <c r="Z17" s="5">
         <v>14</v>
       </c>
-      <c r="AA17" s="62">
+      <c r="AA17" s="5">
         <v>8</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="6">
         <v>33</v>
       </c>
       <c r="C18" s="6">
         <v>32</v>
       </c>
       <c r="D18" s="6">
         <v>29</v>
       </c>
       <c r="E18" s="6">
         <v>27</v>
       </c>
       <c r="F18" s="6">
         <v>35</v>
       </c>
       <c r="G18" s="6">
         <v>26</v>
       </c>
       <c r="H18" s="6">
         <v>34</v>
       </c>
       <c r="I18" s="4">
@@ -2144,58 +2168,61 @@
       </c>
       <c r="R18" s="5">
         <v>29</v>
       </c>
       <c r="S18" s="5">
         <v>26</v>
       </c>
       <c r="T18" s="5">
         <v>40</v>
       </c>
       <c r="U18" s="5">
         <v>27</v>
       </c>
       <c r="V18" s="5">
         <v>27</v>
       </c>
       <c r="W18" s="5">
         <v>28</v>
       </c>
       <c r="X18" s="5">
         <v>25</v>
       </c>
       <c r="Y18" s="5">
         <v>31</v>
       </c>
-      <c r="Z18" s="33">
+      <c r="Z18" s="5">
         <v>27</v>
       </c>
-      <c r="AA18" s="62">
+      <c r="AA18" s="5">
         <v>31</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="5">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="6">
         <v>6</v>
       </c>
       <c r="C19" s="6">
         <v>7</v>
       </c>
       <c r="D19" s="6">
         <v>6</v>
       </c>
       <c r="E19" s="6">
         <v>6</v>
       </c>
       <c r="F19" s="6">
         <v>12</v>
       </c>
       <c r="G19" s="6">
         <v>10</v>
       </c>
       <c r="H19" s="6">
         <v>11</v>
       </c>
       <c r="I19" s="4">
@@ -2227,58 +2254,61 @@
       </c>
       <c r="R19" s="5">
         <v>4</v>
       </c>
       <c r="S19" s="5">
         <v>10</v>
       </c>
       <c r="T19" s="5">
         <v>8</v>
       </c>
       <c r="U19" s="5">
         <v>9</v>
       </c>
       <c r="V19" s="5">
         <v>8</v>
       </c>
       <c r="W19" s="5">
         <v>13</v>
       </c>
       <c r="X19" s="5">
         <v>7</v>
       </c>
       <c r="Y19" s="5">
         <v>4</v>
       </c>
-      <c r="Z19" s="33">
+      <c r="Z19" s="5">
         <v>7</v>
       </c>
-      <c r="AA19" s="62">
+      <c r="AA19" s="5">
         <v>5</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="6">
         <v>15</v>
       </c>
       <c r="C20" s="6">
         <v>11</v>
       </c>
       <c r="D20" s="6">
         <v>11</v>
       </c>
       <c r="E20" s="6">
         <v>16</v>
       </c>
       <c r="F20" s="6">
         <v>22</v>
       </c>
       <c r="G20" s="6">
         <v>15</v>
       </c>
       <c r="H20" s="6">
         <v>16</v>
       </c>
       <c r="I20" s="4">
@@ -2310,58 +2340,61 @@
       </c>
       <c r="R20" s="5">
         <v>12</v>
       </c>
       <c r="S20" s="5">
         <v>13</v>
       </c>
       <c r="T20" s="5">
         <v>16</v>
       </c>
       <c r="U20" s="5">
         <v>10</v>
       </c>
       <c r="V20" s="5">
         <v>15</v>
       </c>
       <c r="W20" s="5">
         <v>16</v>
       </c>
       <c r="X20" s="5">
         <v>15</v>
       </c>
       <c r="Y20" s="5">
         <v>16</v>
       </c>
-      <c r="Z20" s="33">
+      <c r="Z20" s="5">
         <v>7</v>
       </c>
-      <c r="AA20" s="62">
+      <c r="AA20" s="5">
         <v>9</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="5">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="6">
         <v>34</v>
       </c>
       <c r="C21" s="6">
         <v>21</v>
       </c>
       <c r="D21" s="6">
         <v>27</v>
       </c>
       <c r="E21" s="6">
         <v>29</v>
       </c>
       <c r="F21" s="6">
         <v>24</v>
       </c>
       <c r="G21" s="6">
         <v>17</v>
       </c>
       <c r="H21" s="6">
         <v>36</v>
       </c>
       <c r="I21" s="4">
@@ -2393,87 +2426,93 @@
       </c>
       <c r="R21" s="5">
         <v>29</v>
       </c>
       <c r="S21" s="5">
         <v>23</v>
       </c>
       <c r="T21" s="5">
         <v>39</v>
       </c>
       <c r="U21" s="5">
         <v>29</v>
       </c>
       <c r="V21" s="5">
         <v>23</v>
       </c>
       <c r="W21" s="5">
         <v>20</v>
       </c>
       <c r="X21" s="5">
         <v>25</v>
       </c>
       <c r="Y21" s="5">
         <v>26</v>
       </c>
-      <c r="Z21" s="33">
+      <c r="Z21" s="5">
         <v>20</v>
       </c>
-      <c r="AA21" s="62">
+      <c r="AA21" s="5">
         <v>13</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="56" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="56"/>
       <c r="C22" s="56"/>
       <c r="D22" s="56"/>
       <c r="E22" s="56"/>
       <c r="F22" s="56"/>
       <c r="G22" s="56"/>
       <c r="H22" s="56"/>
       <c r="I22" s="56"/>
       <c r="J22" s="56"/>
       <c r="K22" s="56"/>
       <c r="L22" s="56"/>
       <c r="M22" s="56"/>
       <c r="N22" s="56"/>
       <c r="O22" s="56"/>
       <c r="P22" s="56"/>
       <c r="Q22" s="56"/>
       <c r="R22" s="56"/>
       <c r="S22" s="56"/>
       <c r="T22" s="56"/>
       <c r="U22" s="56"/>
       <c r="V22" s="56"/>
       <c r="W22" s="56"/>
       <c r="X22" s="56"/>
       <c r="Y22" s="56"/>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="Z22" s="5"/>
+      <c r="AA22" s="5"/>
+      <c r="AB22" s="5"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="6">
         <v>240</v>
       </c>
       <c r="C23" s="6">
         <v>214</v>
       </c>
       <c r="D23" s="6">
         <v>193</v>
       </c>
       <c r="E23" s="6">
         <v>223</v>
       </c>
       <c r="F23" s="6">
         <v>207</v>
       </c>
       <c r="G23" s="6">
         <v>196</v>
       </c>
       <c r="H23" s="6">
         <v>172</v>
       </c>
       <c r="I23" s="4">
@@ -2505,58 +2544,61 @@
       </c>
       <c r="R23" s="5">
         <v>205</v>
       </c>
       <c r="S23" s="5">
         <v>162</v>
       </c>
       <c r="T23" s="5">
         <v>204</v>
       </c>
       <c r="U23" s="5">
         <v>207</v>
       </c>
       <c r="V23" s="5">
         <v>180</v>
       </c>
       <c r="W23" s="5">
         <v>170</v>
       </c>
       <c r="X23" s="5">
         <v>165</v>
       </c>
       <c r="Y23" s="5">
         <v>200</v>
       </c>
-      <c r="Z23" s="33">
+      <c r="Z23" s="5">
         <v>198</v>
       </c>
-      <c r="AA23" s="62">
+      <c r="AA23" s="5">
         <v>149</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="5">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="6">
         <v>197</v>
       </c>
       <c r="C24" s="6">
         <v>185</v>
       </c>
       <c r="D24" s="6">
         <v>164</v>
       </c>
       <c r="E24" s="6">
         <v>189</v>
       </c>
       <c r="F24" s="6">
         <v>168</v>
       </c>
       <c r="G24" s="6">
         <v>172</v>
       </c>
       <c r="H24" s="6">
         <v>151</v>
       </c>
       <c r="I24" s="4">
@@ -2588,58 +2630,61 @@
       </c>
       <c r="R24" s="5">
         <v>170</v>
       </c>
       <c r="S24" s="5">
         <v>139</v>
       </c>
       <c r="T24" s="5">
         <v>167</v>
       </c>
       <c r="U24" s="5">
         <v>177</v>
       </c>
       <c r="V24" s="5">
         <v>152</v>
       </c>
       <c r="W24" s="5">
         <v>138</v>
       </c>
       <c r="X24" s="5">
         <v>146</v>
       </c>
       <c r="Y24" s="5">
         <v>164</v>
       </c>
-      <c r="Z24" s="33">
+      <c r="Z24" s="5">
         <v>177</v>
       </c>
-      <c r="AA24" s="62">
+      <c r="AA24" s="5">
         <v>126</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="5">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="6">
         <v>7</v>
       </c>
       <c r="C25" s="6">
         <v>9</v>
       </c>
       <c r="D25" s="6">
         <v>11</v>
       </c>
       <c r="E25" s="6">
         <v>17</v>
       </c>
       <c r="F25" s="6">
         <v>10</v>
       </c>
       <c r="G25" s="6">
         <v>6</v>
       </c>
       <c r="H25" s="6">
         <v>5</v>
       </c>
       <c r="I25" s="4">
@@ -2671,58 +2716,61 @@
       </c>
       <c r="R25" s="5">
         <v>7</v>
       </c>
       <c r="S25" s="5">
         <v>3</v>
       </c>
       <c r="T25" s="5">
         <v>4</v>
       </c>
       <c r="U25" s="5">
         <v>5</v>
       </c>
       <c r="V25" s="5">
         <v>11</v>
       </c>
       <c r="W25" s="5">
         <v>7</v>
       </c>
       <c r="X25" s="5">
         <v>1</v>
       </c>
       <c r="Y25" s="5">
         <v>7</v>
       </c>
-      <c r="Z25" s="33">
+      <c r="Z25" s="5">
         <v>5</v>
       </c>
-      <c r="AA25" s="62">
+      <c r="AA25" s="5">
         <v>4</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="6">
         <v>6</v>
       </c>
       <c r="C26" s="6">
         <v>5</v>
       </c>
       <c r="D26" s="6">
         <v>3</v>
       </c>
       <c r="E26" s="6">
         <v>3</v>
       </c>
       <c r="F26" s="6">
         <v>6</v>
       </c>
       <c r="G26" s="6">
         <v>5</v>
       </c>
       <c r="H26" s="6">
         <v>5</v>
       </c>
       <c r="I26" s="4">
@@ -2754,58 +2802,61 @@
       </c>
       <c r="R26" s="5">
         <v>5</v>
       </c>
       <c r="S26" s="5">
         <v>3</v>
       </c>
       <c r="T26" s="5">
         <v>5</v>
       </c>
       <c r="U26" s="5">
         <v>3</v>
       </c>
       <c r="V26" s="5">
         <v>3</v>
       </c>
       <c r="W26" s="5">
         <v>8</v>
       </c>
       <c r="X26" s="5">
         <v>3</v>
       </c>
       <c r="Y26" s="5">
         <v>5</v>
       </c>
-      <c r="Z26" s="33">
-[...2 lines deleted...]
-      <c r="AA26" s="62">
+      <c r="Z26" s="5">
+        <v>6</v>
+      </c>
+      <c r="AA26" s="5">
         <v>2</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="6">
         <v>15</v>
       </c>
       <c r="C27" s="6">
         <v>4</v>
       </c>
       <c r="D27" s="6">
         <v>3</v>
       </c>
       <c r="E27" s="6">
         <v>5</v>
       </c>
       <c r="F27" s="6">
         <v>10</v>
       </c>
       <c r="G27" s="6">
         <v>6</v>
       </c>
       <c r="H27" s="6">
         <v>3</v>
       </c>
       <c r="I27" s="4">
@@ -2837,58 +2888,61 @@
       </c>
       <c r="R27" s="5">
         <v>10</v>
       </c>
       <c r="S27" s="5">
         <v>11</v>
       </c>
       <c r="T27" s="5">
         <v>16</v>
       </c>
       <c r="U27" s="5">
         <v>8</v>
       </c>
       <c r="V27" s="5">
         <v>9</v>
       </c>
       <c r="W27" s="5">
         <v>5</v>
       </c>
       <c r="X27" s="5">
         <v>4</v>
       </c>
       <c r="Y27" s="5">
         <v>9</v>
       </c>
-      <c r="Z27" s="33">
+      <c r="Z27" s="5">
         <v>4</v>
       </c>
-      <c r="AA27" s="62">
+      <c r="AA27" s="5">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="6">
         <v>15</v>
       </c>
       <c r="C28" s="6">
         <v>11</v>
       </c>
       <c r="D28" s="6">
         <v>12</v>
       </c>
       <c r="E28" s="6">
         <v>9</v>
       </c>
       <c r="F28" s="6">
         <v>13</v>
       </c>
       <c r="G28" s="6">
         <v>7</v>
       </c>
       <c r="H28" s="6">
         <v>8</v>
       </c>
       <c r="I28" s="4">
@@ -2920,87 +2974,93 @@
       </c>
       <c r="R28" s="5">
         <v>13</v>
       </c>
       <c r="S28" s="5">
         <v>6</v>
       </c>
       <c r="T28" s="5">
         <v>12</v>
       </c>
       <c r="U28" s="5">
         <v>14</v>
       </c>
       <c r="V28" s="5">
         <v>5</v>
       </c>
       <c r="W28" s="5">
         <v>12</v>
       </c>
       <c r="X28" s="5">
         <v>11</v>
       </c>
       <c r="Y28" s="5">
         <v>15</v>
       </c>
-      <c r="Z28" s="33">
-[...2 lines deleted...]
-      <c r="AA28" s="62">
+      <c r="Z28" s="5">
+        <v>6</v>
+      </c>
+      <c r="AA28" s="5">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="49" t="s">
+      <c r="AB28" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B29" s="49"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="B29" s="57"/>
+      <c r="C29" s="57"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="57"/>
+      <c r="F29" s="57"/>
+      <c r="G29" s="57"/>
+      <c r="H29" s="57"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="57"/>
+      <c r="K29" s="57"/>
+      <c r="L29" s="57"/>
+      <c r="M29" s="57"/>
+      <c r="N29" s="57"/>
+      <c r="O29" s="57"/>
+      <c r="P29" s="57"/>
+      <c r="Q29" s="57"/>
+      <c r="R29" s="57"/>
+      <c r="S29" s="57"/>
+      <c r="T29" s="57"/>
+      <c r="U29" s="57"/>
+      <c r="V29" s="57"/>
+      <c r="W29" s="57"/>
+      <c r="X29" s="57"/>
+      <c r="Y29" s="57"/>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="6">
         <v>220</v>
       </c>
       <c r="C30" s="6">
         <v>204</v>
       </c>
       <c r="D30" s="6">
         <v>183</v>
       </c>
       <c r="E30" s="6">
         <v>231</v>
       </c>
       <c r="F30" s="6">
         <v>248</v>
       </c>
       <c r="G30" s="6">
         <v>212</v>
       </c>
       <c r="H30" s="6">
         <v>243</v>
       </c>
       <c r="I30" s="4">
@@ -3032,58 +3092,61 @@
       </c>
       <c r="R30" s="5">
         <v>187</v>
       </c>
       <c r="S30" s="5">
         <v>199</v>
       </c>
       <c r="T30" s="5">
         <v>244</v>
       </c>
       <c r="U30" s="5">
         <v>199</v>
       </c>
       <c r="V30" s="5">
         <v>193</v>
       </c>
       <c r="W30" s="5">
         <v>190</v>
       </c>
       <c r="X30" s="5">
         <v>187</v>
       </c>
       <c r="Y30" s="5">
         <v>192</v>
       </c>
-      <c r="Z30" s="45">
+      <c r="Z30" s="5">
         <v>191</v>
       </c>
-      <c r="AA30" s="63">
+      <c r="AA30" s="5">
         <v>153</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="5">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="42" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="6">
         <v>27</v>
       </c>
       <c r="C31" s="6">
         <v>24</v>
       </c>
       <c r="D31" s="6">
         <v>18</v>
       </c>
       <c r="E31" s="6">
         <v>32</v>
       </c>
       <c r="F31" s="6">
         <v>32</v>
       </c>
       <c r="G31" s="6">
         <v>19</v>
       </c>
       <c r="H31" s="6">
         <v>27</v>
       </c>
       <c r="I31" s="4">
@@ -3115,58 +3178,61 @@
       </c>
       <c r="R31" s="5">
         <v>20</v>
       </c>
       <c r="S31" s="5">
         <v>21</v>
       </c>
       <c r="T31" s="5">
         <v>26</v>
       </c>
       <c r="U31" s="5">
         <v>25</v>
       </c>
       <c r="V31" s="5">
         <v>27</v>
       </c>
       <c r="W31" s="5">
         <v>18</v>
       </c>
       <c r="X31" s="5">
         <v>27</v>
       </c>
       <c r="Y31" s="5">
         <v>24</v>
       </c>
-      <c r="Z31" s="45">
+      <c r="Z31" s="5">
         <v>24</v>
       </c>
-      <c r="AA31" s="63">
+      <c r="AA31" s="5">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="42" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="6">
         <v>9</v>
       </c>
       <c r="C32" s="6">
         <v>8</v>
       </c>
       <c r="D32" s="6">
         <v>15</v>
       </c>
       <c r="E32" s="6">
         <v>6</v>
       </c>
       <c r="F32" s="6">
         <v>17</v>
       </c>
       <c r="G32" s="6">
         <v>18</v>
       </c>
       <c r="H32" s="6">
         <v>18</v>
       </c>
       <c r="I32" s="4">
@@ -3198,58 +3264,61 @@
       </c>
       <c r="R32" s="5">
         <v>15</v>
       </c>
       <c r="S32" s="5">
         <v>9</v>
       </c>
       <c r="T32" s="5">
         <v>14</v>
       </c>
       <c r="U32" s="5">
         <v>19</v>
       </c>
       <c r="V32" s="5">
         <v>13</v>
       </c>
       <c r="W32" s="5">
         <v>7</v>
       </c>
       <c r="X32" s="5">
         <v>12</v>
       </c>
       <c r="Y32" s="5">
         <v>12</v>
       </c>
-      <c r="Z32" s="45">
+      <c r="Z32" s="5">
         <v>19</v>
       </c>
-      <c r="AA32" s="63">
+      <c r="AA32" s="5">
         <v>13</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="5">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="42" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="6">
         <v>18</v>
       </c>
       <c r="C33" s="6">
         <v>12</v>
       </c>
       <c r="D33" s="6">
         <v>5</v>
       </c>
       <c r="E33" s="6">
         <v>12</v>
       </c>
       <c r="F33" s="6">
         <v>23</v>
       </c>
       <c r="G33" s="6">
         <v>17</v>
       </c>
       <c r="H33" s="6">
         <v>9</v>
       </c>
       <c r="I33" s="4">
@@ -3281,58 +3350,61 @@
       </c>
       <c r="R33" s="5">
         <v>15</v>
       </c>
       <c r="S33" s="5">
         <v>13</v>
       </c>
       <c r="T33" s="5">
         <v>14</v>
       </c>
       <c r="U33" s="5">
         <v>3</v>
       </c>
       <c r="V33" s="5">
         <v>8</v>
       </c>
       <c r="W33" s="5">
         <v>13</v>
       </c>
       <c r="X33" s="5">
         <v>10</v>
       </c>
       <c r="Y33" s="5">
         <v>14</v>
       </c>
-      <c r="Z33" s="45">
+      <c r="Z33" s="5">
         <v>10</v>
       </c>
-      <c r="AA33" s="63">
+      <c r="AA33" s="5">
         <v>10</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="42" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="6">
         <v>12</v>
       </c>
       <c r="C34" s="6">
         <v>18</v>
       </c>
       <c r="D34" s="6">
         <v>11</v>
       </c>
       <c r="E34" s="6">
         <v>21</v>
       </c>
       <c r="F34" s="6">
         <v>12</v>
       </c>
       <c r="G34" s="6">
         <v>19</v>
       </c>
       <c r="H34" s="6">
         <v>13</v>
       </c>
       <c r="I34" s="4">
@@ -3364,58 +3436,61 @@
       </c>
       <c r="R34" s="5">
         <v>15</v>
       </c>
       <c r="S34" s="5">
         <v>17</v>
       </c>
       <c r="T34" s="5">
         <v>15</v>
       </c>
       <c r="U34" s="5">
         <v>18</v>
       </c>
       <c r="V34" s="5">
         <v>17</v>
       </c>
       <c r="W34" s="5">
         <v>15</v>
       </c>
       <c r="X34" s="5">
         <v>14</v>
       </c>
       <c r="Y34" s="5">
         <v>10</v>
       </c>
-      <c r="Z34" s="45">
+      <c r="Z34" s="5">
         <v>9</v>
       </c>
-      <c r="AA34" s="63">
+      <c r="AA34" s="5">
         <v>8</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="42" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="6">
         <v>13</v>
       </c>
       <c r="C35" s="6">
         <v>19</v>
       </c>
       <c r="D35" s="6">
         <v>14</v>
       </c>
       <c r="E35" s="6">
         <v>16</v>
       </c>
       <c r="F35" s="6">
         <v>17</v>
       </c>
       <c r="G35" s="6">
         <v>18</v>
       </c>
       <c r="H35" s="6">
         <v>19</v>
       </c>
       <c r="I35" s="4">
@@ -3447,58 +3522,61 @@
       </c>
       <c r="R35" s="5">
         <v>12</v>
       </c>
       <c r="S35" s="5">
         <v>18</v>
       </c>
       <c r="T35" s="5">
         <v>14</v>
       </c>
       <c r="U35" s="5">
         <v>16</v>
       </c>
       <c r="V35" s="5">
         <v>14</v>
       </c>
       <c r="W35" s="5">
         <v>10</v>
       </c>
       <c r="X35" s="5">
         <v>12</v>
       </c>
       <c r="Y35" s="5">
         <v>12</v>
       </c>
-      <c r="Z35" s="45">
+      <c r="Z35" s="5">
         <v>13</v>
       </c>
-      <c r="AA35" s="63">
+      <c r="AA35" s="5">
         <v>10</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="6">
         <v>37</v>
       </c>
       <c r="C36" s="6">
         <v>38</v>
       </c>
       <c r="D36" s="6">
         <v>41</v>
       </c>
       <c r="E36" s="6">
         <v>27</v>
       </c>
       <c r="F36" s="6">
         <v>42</v>
       </c>
       <c r="G36" s="6">
         <v>30</v>
       </c>
       <c r="H36" s="6">
         <v>40</v>
       </c>
       <c r="I36" s="4">
@@ -3530,58 +3608,61 @@
       </c>
       <c r="R36" s="5">
         <v>26</v>
       </c>
       <c r="S36" s="5">
         <v>32</v>
       </c>
       <c r="T36" s="5">
         <v>35</v>
       </c>
       <c r="U36" s="5">
         <v>28</v>
       </c>
       <c r="V36" s="5">
         <v>26</v>
       </c>
       <c r="W36" s="5">
         <v>28</v>
       </c>
       <c r="X36" s="5">
         <v>30</v>
       </c>
       <c r="Y36" s="5">
         <v>34</v>
       </c>
-      <c r="Z36" s="45">
+      <c r="Z36" s="5">
         <v>35</v>
       </c>
-      <c r="AA36" s="63">
+      <c r="AA36" s="5">
         <v>26</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="5">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="42" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="6">
         <v>10</v>
       </c>
       <c r="C37" s="6">
         <v>9</v>
       </c>
       <c r="D37" s="6">
         <v>6</v>
       </c>
       <c r="E37" s="6">
         <v>18</v>
       </c>
       <c r="F37" s="6">
         <v>7</v>
       </c>
       <c r="G37" s="6">
         <v>10</v>
       </c>
       <c r="H37" s="6">
         <v>5</v>
       </c>
       <c r="I37" s="4">
@@ -3613,58 +3694,61 @@
       </c>
       <c r="R37" s="5">
         <v>4</v>
       </c>
       <c r="S37" s="5">
         <v>2</v>
       </c>
       <c r="T37" s="5">
         <v>8</v>
       </c>
       <c r="U37" s="5">
         <v>11</v>
       </c>
       <c r="V37" s="5">
         <v>4</v>
       </c>
       <c r="W37" s="5">
         <v>5</v>
       </c>
       <c r="X37" s="5">
         <v>5</v>
       </c>
       <c r="Y37" s="5">
         <v>5</v>
       </c>
-      <c r="Z37" s="45">
+      <c r="Z37" s="5">
         <v>4</v>
       </c>
-      <c r="AA37" s="63">
+      <c r="AA37" s="5">
         <v>10</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="42" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="6">
         <v>11</v>
       </c>
       <c r="C38" s="6">
         <v>7</v>
       </c>
       <c r="D38" s="6">
         <v>6</v>
       </c>
       <c r="E38" s="6">
         <v>9</v>
       </c>
       <c r="F38" s="6">
         <v>8</v>
       </c>
       <c r="G38" s="6">
         <v>9</v>
       </c>
       <c r="H38" s="6">
         <v>10</v>
       </c>
       <c r="I38" s="4">
@@ -3696,58 +3780,61 @@
       </c>
       <c r="R38" s="5">
         <v>5</v>
       </c>
       <c r="S38" s="5">
         <v>9</v>
       </c>
       <c r="T38" s="5">
         <v>12</v>
       </c>
       <c r="U38" s="5">
         <v>11</v>
       </c>
       <c r="V38" s="5">
         <v>5</v>
       </c>
       <c r="W38" s="5">
         <v>7</v>
       </c>
       <c r="X38" s="5">
         <v>2</v>
       </c>
       <c r="Y38" s="5">
         <v>7</v>
       </c>
-      <c r="Z38" s="45">
+      <c r="Z38" s="5">
         <v>8</v>
       </c>
-      <c r="AA38" s="63">
+      <c r="AA38" s="5">
         <v>4</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="6">
         <v>10</v>
       </c>
       <c r="C39" s="6">
         <v>9</v>
       </c>
       <c r="D39" s="6">
         <v>6</v>
       </c>
       <c r="E39" s="6">
         <v>21</v>
       </c>
       <c r="F39" s="6">
         <v>10</v>
       </c>
       <c r="G39" s="6">
         <v>11</v>
       </c>
       <c r="H39" s="6">
         <v>13</v>
       </c>
       <c r="I39" s="4">
@@ -3779,58 +3866,61 @@
       </c>
       <c r="R39" s="5">
         <v>14</v>
       </c>
       <c r="S39" s="5">
         <v>12</v>
       </c>
       <c r="T39" s="5">
         <v>15</v>
       </c>
       <c r="U39" s="5">
         <v>7</v>
       </c>
       <c r="V39" s="5">
         <v>11</v>
       </c>
       <c r="W39" s="5">
         <v>22</v>
       </c>
       <c r="X39" s="5">
         <v>14</v>
       </c>
       <c r="Y39" s="5">
         <v>12</v>
       </c>
-      <c r="Z39" s="45">
+      <c r="Z39" s="5">
         <v>14</v>
       </c>
-      <c r="AA39" s="63">
+      <c r="AA39" s="5">
         <v>8</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="42" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="6">
         <v>18</v>
       </c>
       <c r="C40" s="6">
         <v>21</v>
       </c>
       <c r="D40" s="6">
         <v>17</v>
       </c>
       <c r="E40" s="6">
         <v>18</v>
       </c>
       <c r="F40" s="6">
         <v>22</v>
       </c>
       <c r="G40" s="6">
         <v>19</v>
       </c>
       <c r="H40" s="6">
         <v>26</v>
       </c>
       <c r="I40" s="4">
@@ -3862,58 +3952,61 @@
       </c>
       <c r="R40" s="5">
         <v>16</v>
       </c>
       <c r="S40" s="5">
         <v>20</v>
       </c>
       <c r="T40" s="5">
         <v>28</v>
       </c>
       <c r="U40" s="5">
         <v>13</v>
       </c>
       <c r="V40" s="5">
         <v>22</v>
       </c>
       <c r="W40" s="5">
         <v>16</v>
       </c>
       <c r="X40" s="5">
         <v>14</v>
       </c>
       <c r="Y40" s="5">
         <v>16</v>
       </c>
-      <c r="Z40" s="45">
+      <c r="Z40" s="5">
         <v>21</v>
       </c>
-      <c r="AA40" s="63">
+      <c r="AA40" s="5">
         <v>21</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="42" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="6">
         <v>6</v>
       </c>
       <c r="C41" s="6">
         <v>7</v>
       </c>
       <c r="D41" s="6">
         <v>6</v>
       </c>
       <c r="E41" s="6">
         <v>6</v>
       </c>
       <c r="F41" s="6">
         <v>12</v>
       </c>
       <c r="G41" s="6">
         <v>10</v>
       </c>
       <c r="H41" s="6">
         <v>11</v>
       </c>
       <c r="I41" s="4">
@@ -3945,58 +4038,61 @@
       </c>
       <c r="R41" s="5">
         <v>4</v>
       </c>
       <c r="S41" s="5">
         <v>10</v>
       </c>
       <c r="T41" s="5">
         <v>8</v>
       </c>
       <c r="U41" s="5">
         <v>9</v>
       </c>
       <c r="V41" s="5">
         <v>8</v>
       </c>
       <c r="W41" s="5">
         <v>13</v>
       </c>
       <c r="X41" s="5">
         <v>7</v>
       </c>
       <c r="Y41" s="5">
         <v>4</v>
       </c>
-      <c r="Z41" s="45">
+      <c r="Z41" s="5">
         <v>7</v>
       </c>
-      <c r="AA41" s="63">
+      <c r="AA41" s="5">
         <v>5</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="42" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="6">
         <v>15</v>
       </c>
       <c r="C42" s="6">
         <v>11</v>
       </c>
       <c r="D42" s="6">
         <v>11</v>
       </c>
       <c r="E42" s="6">
         <v>16</v>
       </c>
       <c r="F42" s="6">
         <v>22</v>
       </c>
       <c r="G42" s="6">
         <v>15</v>
       </c>
       <c r="H42" s="6">
         <v>16</v>
       </c>
       <c r="I42" s="4">
@@ -4028,58 +4124,61 @@
       </c>
       <c r="R42" s="5">
         <v>12</v>
       </c>
       <c r="S42" s="5">
         <v>13</v>
       </c>
       <c r="T42" s="5">
         <v>16</v>
       </c>
       <c r="U42" s="5">
         <v>10</v>
       </c>
       <c r="V42" s="5">
         <v>15</v>
       </c>
       <c r="W42" s="5">
         <v>16</v>
       </c>
       <c r="X42" s="5">
         <v>15</v>
       </c>
       <c r="Y42" s="5">
         <v>16</v>
       </c>
-      <c r="Z42" s="45">
+      <c r="Z42" s="5">
         <v>7</v>
       </c>
-      <c r="AA42" s="63">
+      <c r="AA42" s="5">
         <v>9</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="5">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="9">
         <v>34</v>
       </c>
       <c r="C43" s="9">
         <v>21</v>
       </c>
       <c r="D43" s="9">
         <v>27</v>
       </c>
       <c r="E43" s="9">
         <v>29</v>
       </c>
       <c r="F43" s="9">
         <v>24</v>
       </c>
       <c r="G43" s="20">
         <v>17</v>
       </c>
       <c r="H43" s="20">
         <v>36</v>
       </c>
       <c r="I43" s="7">
@@ -4111,84 +4210,87 @@
       </c>
       <c r="R43" s="8">
         <v>29</v>
       </c>
       <c r="S43" s="8">
         <v>23</v>
       </c>
       <c r="T43" s="8">
         <v>39</v>
       </c>
       <c r="U43" s="8">
         <v>29</v>
       </c>
       <c r="V43" s="8">
         <v>23</v>
       </c>
       <c r="W43" s="8">
         <v>20</v>
       </c>
       <c r="X43" s="8">
         <v>25</v>
       </c>
       <c r="Y43" s="8">
         <v>26</v>
       </c>
-      <c r="Z43" s="34">
+      <c r="Z43" s="8">
         <v>20</v>
       </c>
-      <c r="AA43" s="64">
+      <c r="AA43" s="8">
         <v>13</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="8">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="10" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+      <selection activeCell="AC17" sqref="AC17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="18" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
       <c r="A1" s="54" t="s">
         <v>29</v>
@@ -4218,96 +4320,96 @@
       <c r="X1" s="54"/>
       <c r="Y1" s="54"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="39"/>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="52"/>
-      <c r="B4" s="50">
+      <c r="A4" s="60"/>
+      <c r="B4" s="58">
         <v>2024</v>
       </c>
-      <c r="C4" s="51"/>
-[...10 lines deleted...]
-      <c r="N4" s="50">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="58">
         <v>2025</v>
       </c>
-      <c r="O4" s="51"/>
-[...10 lines deleted...]
-      <c r="Z4" s="50">
+      <c r="O4" s="59"/>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="58">
         <v>2026</v>
       </c>
-      <c r="AA4" s="51"/>
-[...9 lines deleted...]
-      <c r="AK4" s="51"/>
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59"/>
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="59"/>
     </row>
     <row r="5" spans="1:37" ht="22.5">
-      <c r="A5" s="53"/>
+      <c r="A5" s="61"/>
       <c r="B5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="12" t="s">
@@ -4481,52 +4583,55 @@
       </c>
       <c r="S7" s="14">
         <v>8.77</v>
       </c>
       <c r="T7" s="14">
         <v>8.98</v>
       </c>
       <c r="U7" s="14">
         <v>9.01</v>
       </c>
       <c r="V7" s="14">
         <v>8.98</v>
       </c>
       <c r="W7" s="14">
         <v>8.9</v>
       </c>
       <c r="X7" s="14">
         <v>8.84</v>
       </c>
       <c r="Y7" s="14">
         <v>8.85</v>
       </c>
       <c r="Z7" s="46">
         <v>8.9600000000000009</v>
       </c>
-      <c r="AA7" s="65">
+      <c r="AA7" s="49">
         <v>8.35</v>
+      </c>
+      <c r="AB7" s="46">
+        <v>8.39</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="21">
         <v>10.45</v>
       </c>
       <c r="C8" s="21">
         <v>10.56</v>
       </c>
       <c r="D8" s="21">
         <v>9.92</v>
       </c>
       <c r="E8" s="21">
         <v>10.050000000000001</v>
       </c>
       <c r="F8" s="21">
         <v>9.82</v>
       </c>
       <c r="G8" s="23">
         <v>9.76</v>
       </c>
       <c r="H8" s="23">
@@ -4564,52 +4669,55 @@
       </c>
       <c r="S8" s="14">
         <v>8.5399999999999991</v>
       </c>
       <c r="T8" s="14">
         <v>8.59</v>
       </c>
       <c r="U8" s="14">
         <v>8.69</v>
       </c>
       <c r="V8" s="14">
         <v>8.65</v>
       </c>
       <c r="W8" s="14">
         <v>8.51</v>
       </c>
       <c r="X8" s="14">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y8" s="14">
         <v>8.49</v>
       </c>
       <c r="Z8" s="46">
         <v>9.4</v>
       </c>
-      <c r="AA8" s="65">
+      <c r="AA8" s="49">
         <v>8.44</v>
+      </c>
+      <c r="AB8" s="46">
+        <v>8.14</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="21">
         <v>10.16</v>
       </c>
       <c r="C9" s="21">
         <v>9.91</v>
       </c>
       <c r="D9" s="21">
         <v>8.82</v>
       </c>
       <c r="E9" s="21">
         <v>9.73</v>
       </c>
       <c r="F9" s="21">
         <v>10.18</v>
       </c>
       <c r="G9" s="23">
         <v>9.7100000000000009</v>
       </c>
       <c r="H9" s="23">
@@ -4647,52 +4755,55 @@
       </c>
       <c r="S9" s="14">
         <v>9.25</v>
       </c>
       <c r="T9" s="14">
         <v>9.3800000000000008</v>
       </c>
       <c r="U9" s="14">
         <v>9.42</v>
       </c>
       <c r="V9" s="14">
         <v>9.58</v>
       </c>
       <c r="W9" s="14">
         <v>9.31</v>
       </c>
       <c r="X9" s="14">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y9" s="14">
         <v>9.44</v>
       </c>
       <c r="Z9" s="46">
         <v>9.64</v>
       </c>
-      <c r="AA9" s="65">
+      <c r="AA9" s="49">
         <v>8.48</v>
+      </c>
+      <c r="AB9" s="46">
+        <v>8.0399999999999991</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="21">
         <v>8.2200000000000006</v>
       </c>
       <c r="C10" s="21">
         <v>8</v>
       </c>
       <c r="D10" s="21">
         <v>9.9</v>
       </c>
       <c r="E10" s="21">
         <v>8.84</v>
       </c>
       <c r="F10" s="21">
         <v>10.16</v>
       </c>
       <c r="G10" s="23">
         <v>11.27</v>
       </c>
       <c r="H10" s="23">
@@ -4730,52 +4841,55 @@
       </c>
       <c r="S10" s="14">
         <v>12.33</v>
       </c>
       <c r="T10" s="14">
         <v>12.46</v>
       </c>
       <c r="U10" s="14">
         <v>13.18</v>
       </c>
       <c r="V10" s="14">
         <v>13.11</v>
       </c>
       <c r="W10" s="14">
         <v>12.46</v>
       </c>
       <c r="X10" s="14">
         <v>12.38</v>
       </c>
       <c r="Y10" s="14">
         <v>12.29</v>
       </c>
       <c r="Z10" s="46">
         <v>18.579999999999998</v>
       </c>
-      <c r="AA10" s="65">
+      <c r="AA10" s="49">
         <v>16.54</v>
+      </c>
+      <c r="AB10" s="46">
+        <v>14.6</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="21">
         <v>11.12</v>
       </c>
       <c r="C11" s="21">
         <v>10.59</v>
       </c>
       <c r="D11" s="21">
         <v>9.41</v>
       </c>
       <c r="E11" s="21">
         <v>10.38</v>
       </c>
       <c r="F11" s="21">
         <v>11.23</v>
       </c>
       <c r="G11" s="23">
         <v>11.12</v>
       </c>
       <c r="H11" s="23">
@@ -4813,52 +4927,55 @@
       </c>
       <c r="S11" s="14">
         <v>8.52</v>
       </c>
       <c r="T11" s="14">
         <v>8.4600000000000009</v>
       </c>
       <c r="U11" s="14">
         <v>7.84</v>
       </c>
       <c r="V11" s="14">
         <v>7.96</v>
       </c>
       <c r="W11" s="14">
         <v>8.07</v>
       </c>
       <c r="X11" s="14">
         <v>7.81</v>
       </c>
       <c r="Y11" s="14">
         <v>7.95</v>
       </c>
       <c r="Z11" s="46">
         <v>6.9</v>
       </c>
-      <c r="AA11" s="65">
+      <c r="AA11" s="49">
         <v>7.01</v>
+      </c>
+      <c r="AB11" s="46">
+        <v>8.08</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="21">
         <v>6.85</v>
       </c>
       <c r="C12" s="21">
         <v>8.84</v>
       </c>
       <c r="D12" s="21">
         <v>7.97</v>
       </c>
       <c r="E12" s="21">
         <v>9.07</v>
       </c>
       <c r="F12" s="21">
         <v>8.6</v>
       </c>
       <c r="G12" s="23">
         <v>9.02</v>
       </c>
       <c r="H12" s="23">
@@ -4896,52 +5013,55 @@
       </c>
       <c r="S12" s="14">
         <v>8.48</v>
       </c>
       <c r="T12" s="14">
         <v>8.51</v>
       </c>
       <c r="U12" s="14">
         <v>8.76</v>
       </c>
       <c r="V12" s="14">
         <v>8.91</v>
       </c>
       <c r="W12" s="14">
         <v>8.89</v>
       </c>
       <c r="X12" s="14">
         <v>8.85</v>
       </c>
       <c r="Y12" s="14">
         <v>8.58</v>
       </c>
       <c r="Z12" s="46">
         <v>5.42</v>
       </c>
-      <c r="AA12" s="65">
+      <c r="AA12" s="49">
         <v>5.34</v>
+      </c>
+      <c r="AB12" s="46">
+        <v>8.2100000000000009</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="21">
         <v>8.77</v>
       </c>
       <c r="C13" s="21">
         <v>11.17</v>
       </c>
       <c r="D13" s="21">
         <v>10.55</v>
       </c>
       <c r="E13" s="21">
         <v>10.68</v>
       </c>
       <c r="F13" s="21">
         <v>10.83</v>
       </c>
       <c r="G13" s="23">
         <v>11.1</v>
       </c>
       <c r="H13" s="23">
@@ -4979,52 +5099,55 @@
       </c>
       <c r="S13" s="14">
         <v>8.4700000000000006</v>
       </c>
       <c r="T13" s="14">
         <v>8.67</v>
       </c>
       <c r="U13" s="14">
         <v>8.98</v>
       </c>
       <c r="V13" s="14">
         <v>9.11</v>
       </c>
       <c r="W13" s="14">
         <v>8.9</v>
       </c>
       <c r="X13" s="14">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y13" s="14">
         <v>8.83</v>
       </c>
       <c r="Z13" s="46">
         <v>9.4499999999999993</v>
       </c>
-      <c r="AA13" s="65">
+      <c r="AA13" s="49">
         <v>8.7200000000000006</v>
+      </c>
+      <c r="AB13" s="46">
+        <v>9.19</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="21">
         <v>9.44</v>
       </c>
       <c r="C14" s="21">
         <v>9.8800000000000008</v>
       </c>
       <c r="D14" s="21">
         <v>10.06</v>
       </c>
       <c r="E14" s="21">
         <v>9.2200000000000006</v>
       </c>
       <c r="F14" s="21">
         <v>9.5</v>
       </c>
       <c r="G14" s="23">
         <v>9.24</v>
       </c>
       <c r="H14" s="23">
@@ -5062,52 +5185,55 @@
       </c>
       <c r="S14" s="14">
         <v>7.79</v>
       </c>
       <c r="T14" s="14">
         <v>7.96</v>
       </c>
       <c r="U14" s="14">
         <v>7.86</v>
       </c>
       <c r="V14" s="14">
         <v>7.74</v>
       </c>
       <c r="W14" s="14">
         <v>7.67</v>
       </c>
       <c r="X14" s="14">
         <v>7.69</v>
       </c>
       <c r="Y14" s="14">
         <v>7.78</v>
       </c>
       <c r="Z14" s="46">
         <v>9</v>
       </c>
-      <c r="AA14" s="65">
+      <c r="AA14" s="49">
         <v>8.23</v>
+      </c>
+      <c r="AB14" s="46">
+        <v>8.8699999999999992</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="21">
         <v>11.07</v>
       </c>
       <c r="C15" s="21">
         <v>10.72</v>
       </c>
       <c r="D15" s="21">
         <v>9.17</v>
       </c>
       <c r="E15" s="21">
         <v>10.6</v>
       </c>
       <c r="F15" s="21">
         <v>10.27</v>
       </c>
       <c r="G15" s="23">
         <v>10.34</v>
       </c>
       <c r="H15" s="23">
@@ -5145,52 +5271,55 @@
       </c>
       <c r="S15" s="14">
         <v>6.91</v>
       </c>
       <c r="T15" s="14">
         <v>7.25</v>
       </c>
       <c r="U15" s="14">
         <v>7.58</v>
       </c>
       <c r="V15" s="14">
         <v>7.32</v>
       </c>
       <c r="W15" s="14">
         <v>7.51</v>
       </c>
       <c r="X15" s="14">
         <v>7.36</v>
       </c>
       <c r="Y15" s="14">
         <v>7.33</v>
       </c>
       <c r="Z15" s="46">
         <v>7.24</v>
       </c>
-      <c r="AA15" s="65">
+      <c r="AA15" s="49">
         <v>8.32</v>
+      </c>
+      <c r="AB15" s="46">
+        <v>7.69</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="21">
         <v>17.420000000000002</v>
       </c>
       <c r="C16" s="21">
         <v>13.01</v>
       </c>
       <c r="D16" s="21">
         <v>10.61</v>
       </c>
       <c r="E16" s="21">
         <v>10.41</v>
       </c>
       <c r="F16" s="21">
         <v>10.75</v>
       </c>
       <c r="G16" s="23">
         <v>10.71</v>
       </c>
       <c r="H16" s="23">
@@ -5228,55 +5357,58 @@
       </c>
       <c r="S16" s="14">
         <v>10.68</v>
       </c>
       <c r="T16" s="14">
         <v>11.94</v>
       </c>
       <c r="U16" s="14">
         <v>12.07</v>
       </c>
       <c r="V16" s="14">
         <v>11.84</v>
       </c>
       <c r="W16" s="14">
         <v>11.49</v>
       </c>
       <c r="X16" s="14">
         <v>10.84</v>
       </c>
       <c r="Y16" s="14">
         <v>10.87</v>
       </c>
       <c r="Z16" s="46">
         <v>8.4499999999999993</v>
       </c>
-      <c r="AA16" s="65">
+      <c r="AA16" s="49">
         <v>8.51</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="46">
+        <v>7.27</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="21">
         <v>6.74</v>
       </c>
       <c r="C17" s="21">
         <v>6.66</v>
       </c>
       <c r="D17" s="21">
         <v>5.74</v>
       </c>
       <c r="E17" s="21">
         <v>7.9</v>
       </c>
       <c r="F17" s="21">
         <v>7.65</v>
       </c>
       <c r="G17" s="23">
         <v>7.64</v>
       </c>
       <c r="H17" s="23">
         <v>7.78</v>
       </c>
       <c r="I17" s="13">
@@ -5311,55 +5443,58 @@
       </c>
       <c r="S17" s="14">
         <v>9.25</v>
       </c>
       <c r="T17" s="14">
         <v>9.39</v>
       </c>
       <c r="U17" s="14">
         <v>8.8000000000000007</v>
       </c>
       <c r="V17" s="14">
         <v>8.6999999999999993</v>
       </c>
       <c r="W17" s="14">
         <v>9.33</v>
       </c>
       <c r="X17" s="14">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y17" s="14">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z17" s="46">
         <v>9.52</v>
       </c>
-      <c r="AA17" s="65">
+      <c r="AA17" s="49">
         <v>7.85</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="46">
+        <v>8.0399999999999991</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="21">
         <v>9.93</v>
       </c>
       <c r="C18" s="21">
         <v>10.28</v>
       </c>
       <c r="D18" s="21">
         <v>9.75</v>
       </c>
       <c r="E18" s="21">
         <v>9.41</v>
       </c>
       <c r="F18" s="21">
         <v>9.64</v>
       </c>
       <c r="G18" s="23">
         <v>9.39</v>
       </c>
       <c r="H18" s="23">
         <v>9.51</v>
       </c>
       <c r="I18" s="13">
@@ -5394,55 +5529,58 @@
       </c>
       <c r="S18" s="14">
         <v>8.7100000000000009</v>
       </c>
       <c r="T18" s="14">
         <v>9.26</v>
       </c>
       <c r="U18" s="14">
         <v>9.15</v>
       </c>
       <c r="V18" s="14">
         <v>9.1</v>
       </c>
       <c r="W18" s="14">
         <v>9.0500000000000007</v>
       </c>
       <c r="X18" s="14">
         <v>8.9600000000000009</v>
       </c>
       <c r="Y18" s="14">
         <v>9.02</v>
       </c>
       <c r="Z18" s="46">
         <v>8.6199999999999992</v>
       </c>
-      <c r="AA18" s="65">
+      <c r="AA18" s="49">
         <v>9.69</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="46">
+        <v>9.09</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="21">
         <v>7.52</v>
       </c>
       <c r="C19" s="21">
         <v>8.3800000000000008</v>
       </c>
       <c r="D19" s="21">
         <v>8.01</v>
       </c>
       <c r="E19" s="21">
         <v>7.92</v>
       </c>
       <c r="F19" s="21">
         <v>9.3000000000000007</v>
       </c>
       <c r="G19" s="23">
         <v>9.86</v>
       </c>
       <c r="H19" s="23">
         <v>10.41</v>
       </c>
       <c r="I19" s="13">
@@ -5477,55 +5615,58 @@
       </c>
       <c r="S19" s="14">
         <v>8.7200000000000006</v>
       </c>
       <c r="T19" s="14">
         <v>8.94</v>
       </c>
       <c r="U19" s="14">
         <v>9.26</v>
       </c>
       <c r="V19" s="14">
         <v>9.4</v>
       </c>
       <c r="W19" s="14">
         <v>10.130000000000001</v>
       </c>
       <c r="X19" s="14">
         <v>10.06</v>
       </c>
       <c r="Y19" s="14">
         <v>9.64</v>
       </c>
       <c r="Z19" s="46">
         <v>9.23</v>
       </c>
-      <c r="AA19" s="65">
+      <c r="AA19" s="49">
         <v>8.31</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="46">
+        <v>8.66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="21">
         <v>14.14</v>
       </c>
       <c r="C20" s="21">
         <v>12.65</v>
       </c>
       <c r="D20" s="21">
         <v>11.8</v>
       </c>
       <c r="E20" s="21">
         <v>12.67</v>
       </c>
       <c r="F20" s="21">
         <v>14.24</v>
       </c>
       <c r="G20" s="23">
         <v>14.26</v>
       </c>
       <c r="H20" s="23">
         <v>14.38</v>
       </c>
       <c r="I20" s="13">
@@ -5560,55 +5701,58 @@
       </c>
       <c r="S20" s="14">
         <v>14.13</v>
       </c>
       <c r="T20" s="14">
         <v>14.4</v>
       </c>
       <c r="U20" s="14">
         <v>13.88</v>
       </c>
       <c r="V20" s="14">
         <v>14.07</v>
       </c>
       <c r="W20" s="14">
         <v>14.25</v>
       </c>
       <c r="X20" s="14">
         <v>14.37</v>
       </c>
       <c r="Y20" s="14">
         <v>14.48</v>
       </c>
       <c r="Z20" s="46">
         <v>7.22</v>
       </c>
-      <c r="AA20" s="65">
+      <c r="AA20" s="49">
         <v>8.7100000000000009</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="46">
+        <v>9.66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="21">
         <v>11.5</v>
       </c>
       <c r="C21" s="21">
         <v>9.61</v>
       </c>
       <c r="D21" s="21">
         <v>9.43</v>
       </c>
       <c r="E21" s="21">
         <v>9.6</v>
       </c>
       <c r="F21" s="21">
         <v>9.3000000000000007</v>
       </c>
       <c r="G21" s="23">
         <v>8.76</v>
       </c>
       <c r="H21" s="23">
         <v>9.26</v>
       </c>
       <c r="I21" s="13">
@@ -5643,84 +5787,87 @@
       </c>
       <c r="S21" s="14">
         <v>8.35</v>
       </c>
       <c r="T21" s="14">
         <v>9.09</v>
       </c>
       <c r="U21" s="14">
         <v>9.2100000000000009</v>
       </c>
       <c r="V21" s="14">
         <v>9.1</v>
       </c>
       <c r="W21" s="14">
         <v>8.8699999999999992</v>
       </c>
       <c r="X21" s="14">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y21" s="14">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z21" s="46">
         <v>7.04</v>
       </c>
-      <c r="AA21" s="65">
+      <c r="AA21" s="49">
         <v>6.13</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="46">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="56" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="56"/>
       <c r="C22" s="56"/>
       <c r="D22" s="56"/>
       <c r="E22" s="56"/>
       <c r="F22" s="56"/>
       <c r="G22" s="56"/>
       <c r="H22" s="56"/>
       <c r="I22" s="56"/>
       <c r="J22" s="56"/>
       <c r="K22" s="56"/>
       <c r="L22" s="56"/>
       <c r="M22" s="56"/>
       <c r="N22" s="56"/>
       <c r="O22" s="56"/>
       <c r="P22" s="56"/>
       <c r="Q22" s="56"/>
       <c r="R22" s="56"/>
       <c r="S22" s="56"/>
       <c r="T22" s="56"/>
       <c r="U22" s="56"/>
       <c r="V22" s="56"/>
       <c r="W22" s="56"/>
       <c r="X22" s="56"/>
       <c r="Y22" s="56"/>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="21">
         <v>10.94</v>
       </c>
       <c r="C23" s="21">
         <v>10.78</v>
       </c>
       <c r="D23" s="21">
         <v>10.1</v>
       </c>
       <c r="E23" s="21">
         <v>10.210000000000001</v>
       </c>
       <c r="F23" s="21">
         <v>10.06</v>
       </c>
       <c r="G23" s="23">
         <v>9.92</v>
       </c>
       <c r="H23" s="23">
         <v>9.6199999999999992</v>
       </c>
       <c r="I23" s="13">
@@ -5755,55 +5902,58 @@
       </c>
       <c r="S23" s="14">
         <v>8.68</v>
       </c>
       <c r="T23" s="14">
         <v>8.77</v>
       </c>
       <c r="U23" s="14">
         <v>8.86</v>
       </c>
       <c r="V23" s="14">
         <v>8.81</v>
       </c>
       <c r="W23" s="14">
         <v>8.7100000000000009</v>
       </c>
       <c r="X23" s="14">
         <v>8.6199999999999992</v>
       </c>
       <c r="Y23" s="14">
         <v>8.67</v>
       </c>
       <c r="Z23" s="46">
         <v>9.0500000000000007</v>
       </c>
-      <c r="AA23" s="65">
+      <c r="AA23" s="49">
         <v>8.32</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="46">
+        <v>8.06</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="21">
         <v>10.45</v>
       </c>
       <c r="C24" s="21">
         <v>10.56</v>
       </c>
       <c r="D24" s="21">
         <v>9.92</v>
       </c>
       <c r="E24" s="21">
         <v>10.050000000000001</v>
       </c>
       <c r="F24" s="21">
         <v>9.82</v>
       </c>
       <c r="G24" s="23">
         <v>9.76</v>
       </c>
       <c r="H24" s="23">
         <v>9.5</v>
       </c>
       <c r="I24" s="13">
@@ -5838,55 +5988,58 @@
       </c>
       <c r="S24" s="14">
         <v>8.5399999999999991</v>
       </c>
       <c r="T24" s="14">
         <v>8.59</v>
       </c>
       <c r="U24" s="14">
         <v>8.69</v>
       </c>
       <c r="V24" s="14">
         <v>8.65</v>
       </c>
       <c r="W24" s="14">
         <v>8.51</v>
       </c>
       <c r="X24" s="14">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y24" s="14">
         <v>8.49</v>
       </c>
       <c r="Z24" s="46">
         <v>9.4</v>
       </c>
-      <c r="AA24" s="65">
+      <c r="AA24" s="49">
         <v>8.44</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="46">
+        <v>8.14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="21">
         <v>9.74</v>
       </c>
       <c r="C25" s="21">
         <v>11.54</v>
       </c>
       <c r="D25" s="21">
         <v>12.78</v>
       </c>
       <c r="E25" s="21">
         <v>15.65</v>
       </c>
       <c r="F25" s="21">
         <v>15.2</v>
       </c>
       <c r="G25" s="23">
         <v>14.1</v>
       </c>
       <c r="H25" s="23">
         <v>13.07</v>
       </c>
       <c r="I25" s="13">
@@ -5921,55 +6074,58 @@
       </c>
       <c r="S25" s="14">
         <v>9.2200000000000006</v>
       </c>
       <c r="T25" s="14">
         <v>8.69</v>
       </c>
       <c r="U25" s="14">
         <v>8.4700000000000006</v>
       </c>
       <c r="V25" s="14">
         <v>9.25</v>
       </c>
       <c r="W25" s="14">
         <v>9.2899999999999991</v>
       </c>
       <c r="X25" s="14">
         <v>8.6</v>
       </c>
       <c r="Y25" s="14">
         <v>8.69</v>
       </c>
       <c r="Z25" s="46">
         <v>6.91</v>
       </c>
-      <c r="AA25" s="65">
+      <c r="AA25" s="49">
         <v>6.53</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="46">
+        <v>8.1199999999999992</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="21">
         <v>10.45</v>
       </c>
       <c r="C26" s="21">
         <v>9.8800000000000008</v>
       </c>
       <c r="D26" s="21">
         <v>8.24</v>
       </c>
       <c r="E26" s="21">
         <v>7.49</v>
       </c>
       <c r="F26" s="21">
         <v>8.0500000000000007</v>
       </c>
       <c r="G26" s="23">
         <v>8.16</v>
       </c>
       <c r="H26" s="23">
         <v>8.23</v>
       </c>
       <c r="I26" s="13">
@@ -6004,55 +6160,58 @@
       </c>
       <c r="S26" s="14">
         <v>8.1300000000000008</v>
       </c>
       <c r="T26" s="14">
         <v>8.23</v>
       </c>
       <c r="U26" s="14">
         <v>7.85</v>
       </c>
       <c r="V26" s="14">
         <v>7.59</v>
       </c>
       <c r="W26" s="14">
         <v>8.25</v>
       </c>
       <c r="X26" s="14">
         <v>7.99</v>
       </c>
       <c r="Y26" s="14">
         <v>8.0500000000000007</v>
       </c>
       <c r="Z26" s="46">
         <v>10.7</v>
       </c>
-      <c r="AA26" s="65">
+      <c r="AA26" s="49">
         <v>7.57</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="46">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="21">
         <v>21.77</v>
       </c>
       <c r="C27" s="21">
         <v>14.4</v>
       </c>
       <c r="D27" s="21">
         <v>10.94</v>
       </c>
       <c r="E27" s="21">
         <v>10.130000000000001</v>
       </c>
       <c r="F27" s="21">
         <v>11.01</v>
       </c>
       <c r="G27" s="23">
         <v>10.65</v>
       </c>
       <c r="H27" s="23">
         <v>9.74</v>
       </c>
       <c r="I27" s="13">
@@ -6087,55 +6246,58 @@
       </c>
       <c r="S27" s="14">
         <v>11.58</v>
       </c>
       <c r="T27" s="14">
         <v>13.28</v>
       </c>
       <c r="U27" s="14">
         <v>13.05</v>
       </c>
       <c r="V27" s="14">
         <v>13.09</v>
       </c>
       <c r="W27" s="14">
         <v>12.53</v>
       </c>
       <c r="X27" s="14">
         <v>11.95</v>
       </c>
       <c r="Y27" s="14">
         <v>12.07</v>
       </c>
       <c r="Z27" s="46">
         <v>5.8</v>
       </c>
-      <c r="AA27" s="65">
+      <c r="AA27" s="49">
         <v>8.39</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="46">
+        <v>7.51</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="21">
         <v>13.57</v>
       </c>
       <c r="C28" s="21">
         <v>12.27</v>
       </c>
       <c r="D28" s="21">
         <v>11.8</v>
       </c>
       <c r="E28" s="21">
         <v>10.96</v>
       </c>
       <c r="F28" s="21">
         <v>11.14</v>
       </c>
       <c r="G28" s="23">
         <v>10.38</v>
       </c>
       <c r="H28" s="23">
         <v>9.93</v>
       </c>
       <c r="I28" s="13">
@@ -6170,84 +6332,87 @@
       </c>
       <c r="S28" s="14">
         <v>9.24</v>
       </c>
       <c r="T28" s="14">
         <v>9.5</v>
       </c>
       <c r="U28" s="14">
         <v>9.91</v>
       </c>
       <c r="V28" s="14">
         <v>9.34</v>
       </c>
       <c r="W28" s="14">
         <v>9.5</v>
       </c>
       <c r="X28" s="14">
         <v>9.57</v>
       </c>
       <c r="Y28" s="14">
         <v>9.93</v>
       </c>
       <c r="Z28" s="46">
         <v>5.52</v>
       </c>
-      <c r="AA28" s="65">
+      <c r="AA28" s="49">
         <v>7.71</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="49" t="s">
+      <c r="AB28" s="46">
+        <v>6.66</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B29" s="49"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="B29" s="57"/>
+      <c r="C29" s="57"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="57"/>
+      <c r="F29" s="57"/>
+      <c r="G29" s="57"/>
+      <c r="H29" s="57"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="57"/>
+      <c r="K29" s="57"/>
+      <c r="L29" s="57"/>
+      <c r="M29" s="57"/>
+      <c r="N29" s="57"/>
+      <c r="O29" s="57"/>
+      <c r="P29" s="57"/>
+      <c r="Q29" s="57"/>
+      <c r="R29" s="57"/>
+      <c r="S29" s="57"/>
+      <c r="T29" s="57"/>
+      <c r="U29" s="57"/>
+      <c r="V29" s="57"/>
+      <c r="W29" s="57"/>
+      <c r="X29" s="57"/>
+      <c r="Y29" s="57"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="21">
         <v>9.73</v>
       </c>
       <c r="C30" s="21">
         <v>9.7100000000000009</v>
       </c>
       <c r="D30" s="21">
         <v>9.14</v>
       </c>
       <c r="E30" s="21">
         <v>9.4600000000000009</v>
       </c>
       <c r="F30" s="22">
         <v>9.75</v>
       </c>
       <c r="G30" s="23">
         <v>9.74</v>
       </c>
       <c r="H30" s="23">
         <v>9.89</v>
       </c>
       <c r="I30" s="13">
@@ -6282,55 +6447,58 @@
       </c>
       <c r="S30" s="14">
         <v>8.8699999999999992</v>
       </c>
       <c r="T30" s="14">
         <v>9.19</v>
       </c>
       <c r="U30" s="14">
         <v>9.17</v>
       </c>
       <c r="V30" s="14">
         <v>9.15</v>
       </c>
       <c r="W30" s="14">
         <v>9.09</v>
       </c>
       <c r="X30" s="14">
         <v>9.06</v>
       </c>
       <c r="Y30" s="14">
         <v>9.0299999999999994</v>
       </c>
       <c r="Z30" s="47">
         <v>8.8699999999999992</v>
       </c>
-      <c r="AA30" s="65">
+      <c r="AA30" s="49">
         <v>8.39</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="46">
+        <v>8.73</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="42" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="21">
         <v>10.16</v>
       </c>
       <c r="C31" s="21">
         <v>9.91</v>
       </c>
       <c r="D31" s="21">
         <v>8.82</v>
       </c>
       <c r="E31" s="21">
         <v>9.73</v>
       </c>
       <c r="F31" s="22">
         <v>10.18</v>
       </c>
       <c r="G31" s="23">
         <v>9.7100000000000009</v>
       </c>
       <c r="H31" s="23">
         <v>9.7799999999999994</v>
       </c>
       <c r="I31" s="13">
@@ -6365,55 +6533,58 @@
       </c>
       <c r="S31" s="14">
         <v>9.25</v>
       </c>
       <c r="T31" s="14">
         <v>9.3800000000000008</v>
       </c>
       <c r="U31" s="14">
         <v>9.42</v>
       </c>
       <c r="V31" s="14">
         <v>9.58</v>
       </c>
       <c r="W31" s="14">
         <v>9.31</v>
       </c>
       <c r="X31" s="14">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y31" s="14">
         <v>9.44</v>
       </c>
       <c r="Z31" s="47">
         <v>9.64</v>
       </c>
-      <c r="AA31" s="65">
+      <c r="AA31" s="49">
         <v>8.48</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="46">
+        <v>8.0399999999999991</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="42" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="21">
         <v>8.2200000000000006</v>
       </c>
       <c r="C32" s="21">
         <v>8</v>
       </c>
       <c r="D32" s="21">
         <v>9.9</v>
       </c>
       <c r="E32" s="21">
         <v>8.84</v>
       </c>
       <c r="F32" s="22">
         <v>10.16</v>
       </c>
       <c r="G32" s="23">
         <v>11.27</v>
       </c>
       <c r="H32" s="23">
         <v>12.03</v>
       </c>
       <c r="I32" s="13">
@@ -6448,55 +6619,58 @@
       </c>
       <c r="S32" s="14">
         <v>12.33</v>
       </c>
       <c r="T32" s="14">
         <v>12.46</v>
       </c>
       <c r="U32" s="14">
         <v>13.18</v>
       </c>
       <c r="V32" s="14">
         <v>13.11</v>
       </c>
       <c r="W32" s="14">
         <v>12.46</v>
       </c>
       <c r="X32" s="14">
         <v>12.38</v>
       </c>
       <c r="Y32" s="14">
         <v>12.29</v>
       </c>
       <c r="Z32" s="47">
         <v>18.579999999999998</v>
       </c>
-      <c r="AA32" s="65">
+      <c r="AA32" s="49">
         <v>16.54</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="46">
+        <v>14.6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="42" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="21">
         <v>11.78</v>
       </c>
       <c r="C33" s="21">
         <v>10.14</v>
       </c>
       <c r="D33" s="21">
         <v>7.82</v>
       </c>
       <c r="E33" s="21">
         <v>7.9</v>
       </c>
       <c r="F33" s="22">
         <v>9.35</v>
       </c>
       <c r="G33" s="23">
         <v>9.6999999999999993</v>
       </c>
       <c r="H33" s="23">
         <v>9.16</v>
       </c>
       <c r="I33" s="13">
@@ -6531,55 +6705,58 @@
       </c>
       <c r="S33" s="14">
         <v>8.18</v>
       </c>
       <c r="T33" s="14">
         <v>8.35</v>
       </c>
       <c r="U33" s="14">
         <v>7.54</v>
       </c>
       <c r="V33" s="14">
         <v>7.33</v>
       </c>
       <c r="W33" s="14">
         <v>7.47</v>
       </c>
       <c r="X33" s="14">
         <v>7.42</v>
       </c>
       <c r="Y33" s="14">
         <v>7.59</v>
       </c>
       <c r="Z33" s="47">
         <v>6.9</v>
       </c>
-      <c r="AA33" s="65">
+      <c r="AA33" s="49">
         <v>7.24</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="46">
+        <v>8.06</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="42" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="21">
         <v>6.85</v>
       </c>
       <c r="C34" s="21">
         <v>8.84</v>
       </c>
       <c r="D34" s="21">
         <v>7.97</v>
       </c>
       <c r="E34" s="21">
         <v>9.07</v>
       </c>
       <c r="F34" s="22">
         <v>8.6</v>
       </c>
       <c r="G34" s="23">
         <v>9.02</v>
       </c>
       <c r="H34" s="23">
         <v>8.7899999999999991</v>
       </c>
       <c r="I34" s="13">
@@ -6614,55 +6791,58 @@
       </c>
       <c r="S34" s="14">
         <v>8.48</v>
       </c>
       <c r="T34" s="14">
         <v>8.51</v>
       </c>
       <c r="U34" s="14">
         <v>8.76</v>
       </c>
       <c r="V34" s="14">
         <v>8.91</v>
       </c>
       <c r="W34" s="14">
         <v>8.89</v>
       </c>
       <c r="X34" s="14">
         <v>8.85</v>
       </c>
       <c r="Y34" s="14">
         <v>8.58</v>
       </c>
       <c r="Z34" s="47">
         <v>5.42</v>
       </c>
-      <c r="AA34" s="65">
+      <c r="AA34" s="49">
         <v>5.34</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="46">
+        <v>8.2100000000000009</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="42" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="21">
         <v>8.77</v>
       </c>
       <c r="C35" s="21">
         <v>11.17</v>
       </c>
       <c r="D35" s="21">
         <v>10.55</v>
       </c>
       <c r="E35" s="21">
         <v>10.68</v>
       </c>
       <c r="F35" s="22">
         <v>10.83</v>
       </c>
       <c r="G35" s="23">
         <v>11.1</v>
       </c>
       <c r="H35" s="23">
         <v>11.36</v>
       </c>
       <c r="I35" s="13">
@@ -6697,55 +6877,58 @@
       </c>
       <c r="S35" s="14">
         <v>8.4700000000000006</v>
       </c>
       <c r="T35" s="14">
         <v>8.67</v>
       </c>
       <c r="U35" s="14">
         <v>8.98</v>
       </c>
       <c r="V35" s="14">
         <v>9.11</v>
       </c>
       <c r="W35" s="14">
         <v>8.9</v>
       </c>
       <c r="X35" s="14">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y35" s="14">
         <v>8.83</v>
       </c>
       <c r="Z35" s="47">
         <v>9.4499999999999993</v>
       </c>
-      <c r="AA35" s="65">
+      <c r="AA35" s="49">
         <v>8.7200000000000006</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="46">
+        <v>9.19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="21">
         <v>9.44</v>
       </c>
       <c r="C36" s="21">
         <v>9.8800000000000008</v>
       </c>
       <c r="D36" s="21">
         <v>10.06</v>
       </c>
       <c r="E36" s="21">
         <v>9.2200000000000006</v>
       </c>
       <c r="F36" s="22">
         <v>9.5</v>
       </c>
       <c r="G36" s="23">
         <v>9.24</v>
       </c>
       <c r="H36" s="23">
         <v>9.3800000000000008</v>
       </c>
       <c r="I36" s="13">
@@ -6780,55 +6963,58 @@
       </c>
       <c r="S36" s="14">
         <v>7.79</v>
       </c>
       <c r="T36" s="14">
         <v>7.96</v>
       </c>
       <c r="U36" s="14">
         <v>7.86</v>
       </c>
       <c r="V36" s="14">
         <v>7.74</v>
       </c>
       <c r="W36" s="14">
         <v>7.67</v>
       </c>
       <c r="X36" s="14">
         <v>7.69</v>
       </c>
       <c r="Y36" s="14">
         <v>7.78</v>
       </c>
       <c r="Z36" s="47">
         <v>9</v>
       </c>
-      <c r="AA36" s="65">
+      <c r="AA36" s="49">
         <v>8.23</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="46">
+        <v>8.8699999999999992</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="42" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="21">
         <v>11.47</v>
       </c>
       <c r="C37" s="21">
         <v>11.27</v>
       </c>
       <c r="D37" s="21">
         <v>9.7799999999999994</v>
       </c>
       <c r="E37" s="21">
         <v>12.67</v>
       </c>
       <c r="F37" s="22">
         <v>11.75</v>
       </c>
       <c r="G37" s="23">
         <v>11.8</v>
       </c>
       <c r="H37" s="23">
         <v>10.94</v>
       </c>
       <c r="I37" s="13">
@@ -6863,55 +7049,58 @@
       </c>
       <c r="S37" s="14">
         <v>6.09</v>
       </c>
       <c r="T37" s="14">
         <v>6.58</v>
       </c>
       <c r="U37" s="14">
         <v>7.4</v>
       </c>
       <c r="V37" s="14">
         <v>7.14</v>
       </c>
       <c r="W37" s="14">
         <v>7.01</v>
       </c>
       <c r="X37" s="14">
         <v>6.93</v>
       </c>
       <c r="Y37" s="14">
         <v>6.85</v>
       </c>
       <c r="Z37" s="47">
         <v>4.88</v>
       </c>
-      <c r="AA37" s="65">
+      <c r="AA37" s="49">
         <v>8.82</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="46">
+        <v>7.05</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="42" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="21">
         <v>13.69</v>
       </c>
       <c r="C38" s="21">
         <v>11.8</v>
       </c>
       <c r="D38" s="21">
         <v>10.32</v>
       </c>
       <c r="E38" s="21">
         <v>10.65</v>
       </c>
       <c r="F38" s="22">
         <v>10.53</v>
       </c>
       <c r="G38" s="23">
         <v>10.75</v>
       </c>
       <c r="H38" s="23">
         <v>11.01</v>
       </c>
       <c r="I38" s="13">
@@ -6946,55 +7135,58 @@
       </c>
       <c r="S38" s="14">
         <v>9.8699999999999992</v>
       </c>
       <c r="T38" s="14">
         <v>10.74</v>
       </c>
       <c r="U38" s="14">
         <v>11.19</v>
       </c>
       <c r="V38" s="14">
         <v>10.72</v>
       </c>
       <c r="W38" s="14">
         <v>10.56</v>
       </c>
       <c r="X38" s="14">
         <v>9.85</v>
       </c>
       <c r="Y38" s="14">
         <v>9.8000000000000007</v>
       </c>
       <c r="Z38" s="47">
         <v>10.95</v>
       </c>
-      <c r="AA38" s="65">
+      <c r="AA38" s="49">
         <v>8.6300000000000008</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="46">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="21">
         <v>6.74</v>
       </c>
       <c r="C39" s="21">
         <v>6.66</v>
       </c>
       <c r="D39" s="21">
         <v>5.74</v>
       </c>
       <c r="E39" s="21">
         <v>7.9</v>
       </c>
       <c r="F39" s="22">
         <v>7.65</v>
       </c>
       <c r="G39" s="23">
         <v>7.64</v>
       </c>
       <c r="H39" s="23">
         <v>7.78</v>
       </c>
       <c r="I39" s="13">
@@ -7029,55 +7221,58 @@
       </c>
       <c r="S39" s="14">
         <v>9.25</v>
       </c>
       <c r="T39" s="14">
         <v>9.39</v>
       </c>
       <c r="U39" s="14">
         <v>8.8000000000000007</v>
       </c>
       <c r="V39" s="14">
         <v>8.6999999999999993</v>
       </c>
       <c r="W39" s="14">
         <v>9.33</v>
       </c>
       <c r="X39" s="14">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y39" s="14">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z39" s="47">
         <v>9.52</v>
       </c>
-      <c r="AA39" s="65">
+      <c r="AA39" s="49">
         <v>7.85</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="46">
+        <v>8.0399999999999991</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="42" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="21">
         <v>8.1199999999999992</v>
       </c>
       <c r="C40" s="21">
         <v>9.2799999999999994</v>
       </c>
       <c r="D40" s="21">
         <v>8.7200000000000006</v>
       </c>
       <c r="E40" s="21">
         <v>8.6300000000000008</v>
       </c>
       <c r="F40" s="22">
         <v>8.89</v>
       </c>
       <c r="G40" s="23">
         <v>8.89</v>
       </c>
       <c r="H40" s="23">
         <v>9.31</v>
       </c>
       <c r="I40" s="13">
@@ -7112,55 +7307,58 @@
       </c>
       <c r="S40" s="14">
         <v>8.44</v>
       </c>
       <c r="T40" s="14">
         <v>9.14</v>
       </c>
       <c r="U40" s="14">
         <v>8.76</v>
       </c>
       <c r="V40" s="14">
         <v>8.9700000000000006</v>
       </c>
       <c r="W40" s="14">
         <v>8.82</v>
       </c>
       <c r="X40" s="14">
         <v>8.65</v>
       </c>
       <c r="Y40" s="14">
         <v>8.5399999999999991</v>
       </c>
       <c r="Z40" s="47">
         <v>10.27</v>
       </c>
-      <c r="AA40" s="65">
+      <c r="AA40" s="49">
         <v>10.74</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="46">
+        <v>10.37</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="42" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="21">
         <v>7.52</v>
       </c>
       <c r="C41" s="21">
         <v>8.3800000000000008</v>
       </c>
       <c r="D41" s="21">
         <v>8.01</v>
       </c>
       <c r="E41" s="21">
         <v>7.92</v>
       </c>
       <c r="F41" s="22">
         <v>9.3000000000000007</v>
       </c>
       <c r="G41" s="24">
         <v>9.86</v>
       </c>
       <c r="H41" s="23">
         <v>10.41</v>
       </c>
       <c r="I41" s="13">
@@ -7195,55 +7393,58 @@
       </c>
       <c r="S41" s="14">
         <v>8.7200000000000006</v>
       </c>
       <c r="T41" s="14">
         <v>8.94</v>
       </c>
       <c r="U41" s="14">
         <v>9.26</v>
       </c>
       <c r="V41" s="14">
         <v>9.4</v>
       </c>
       <c r="W41" s="14">
         <v>10.130000000000001</v>
       </c>
       <c r="X41" s="14">
         <v>10.06</v>
       </c>
       <c r="Y41" s="14">
         <v>9.64</v>
       </c>
       <c r="Z41" s="47">
         <v>9.23</v>
       </c>
-      <c r="AA41" s="65">
+      <c r="AA41" s="49">
         <v>8.31</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="46">
+        <v>8.66</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="42" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="21">
         <v>14.14</v>
       </c>
       <c r="C42" s="21">
         <v>12.65</v>
       </c>
       <c r="D42" s="21">
         <v>11.8</v>
       </c>
       <c r="E42" s="21">
         <v>12.67</v>
       </c>
       <c r="F42" s="22">
         <v>14.24</v>
       </c>
       <c r="G42" s="23">
         <v>14.26</v>
       </c>
       <c r="H42" s="23">
         <v>14.38</v>
       </c>
       <c r="I42" s="1">
@@ -7278,55 +7479,58 @@
       </c>
       <c r="S42" s="14">
         <v>14.13</v>
       </c>
       <c r="T42" s="14">
         <v>14.4</v>
       </c>
       <c r="U42" s="14">
         <v>13.88</v>
       </c>
       <c r="V42" s="14">
         <v>14.07</v>
       </c>
       <c r="W42" s="14">
         <v>14.25</v>
       </c>
       <c r="X42" s="14">
         <v>14.37</v>
       </c>
       <c r="Y42" s="14">
         <v>14.48</v>
       </c>
       <c r="Z42" s="47">
         <v>7.22</v>
       </c>
-      <c r="AA42" s="65">
+      <c r="AA42" s="49">
         <v>8.7100000000000009</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="46">
+        <v>9.66</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="25">
         <v>11.5</v>
       </c>
       <c r="C43" s="25">
         <v>9.61</v>
       </c>
       <c r="D43" s="25">
         <v>9.43</v>
       </c>
       <c r="E43" s="25">
         <v>9.6</v>
       </c>
       <c r="F43" s="25">
         <v>9.3000000000000007</v>
       </c>
       <c r="G43" s="26">
         <v>8.76</v>
       </c>
       <c r="H43" s="26">
         <v>9.26</v>
       </c>
       <c r="I43" s="15">
@@ -7361,81 +7565,84 @@
       </c>
       <c r="S43" s="30">
         <v>8.35</v>
       </c>
       <c r="T43" s="30">
         <v>9.09</v>
       </c>
       <c r="U43" s="30">
         <v>9.2100000000000009</v>
       </c>
       <c r="V43" s="30">
         <v>9.1</v>
       </c>
       <c r="W43" s="30">
         <v>8.8699999999999992</v>
       </c>
       <c r="X43" s="30">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y43" s="30">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z43" s="48">
         <v>7.04</v>
       </c>
-      <c r="AA43" s="66">
+      <c r="AA43" s="50">
         <v>6.13</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="48">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="10" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA53"/>
+    <sheetView topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="AE31" sqref="AE31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
@@ -7466,96 +7673,96 @@
       <c r="O1" s="54"/>
       <c r="P1" s="54"/>
       <c r="Q1" s="54"/>
       <c r="R1" s="54"/>
       <c r="S1" s="54"/>
       <c r="T1" s="54"/>
       <c r="U1" s="54"/>
       <c r="V1" s="54"/>
       <c r="W1" s="54"/>
       <c r="X1" s="54"/>
       <c r="Y1" s="54"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="39"/>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
     </row>
     <row r="3" spans="1:37" s="40" customFormat="1">
       <c r="Y3" s="41"/>
       <c r="AK3" s="41" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="52"/>
-      <c r="B4" s="59">
+      <c r="A4" s="60"/>
+      <c r="B4" s="64">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="50">
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="58">
         <v>2025</v>
       </c>
-      <c r="O4" s="51"/>
-[...10 lines deleted...]
-      <c r="Z4" s="50">
+      <c r="O4" s="59"/>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="58">
         <v>2026</v>
       </c>
-      <c r="AA4" s="51"/>
-[...9 lines deleted...]
-      <c r="AK4" s="51"/>
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59"/>
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="59"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="53"/>
+      <c r="A5" s="61"/>
       <c r="B5" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="35" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="35" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="35" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="35" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="35" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="35" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="35" t="s">
@@ -7622,77 +7829,77 @@
         <v>3</v>
       </c>
       <c r="AE5" s="44" t="s">
         <v>4</v>
       </c>
       <c r="AF5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="AG5" s="44" t="s">
         <v>6</v>
       </c>
       <c r="AH5" s="44" t="s">
         <v>7</v>
       </c>
       <c r="AI5" s="44" t="s">
         <v>24</v>
       </c>
       <c r="AJ5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AK5" s="3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="36" customFormat="1">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="66" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="61"/>
-[...22 lines deleted...]
-      <c r="Y6" s="61"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="66"/>
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="66"/>
+      <c r="Y6" s="66"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="33">
         <v>460</v>
       </c>
       <c r="C7" s="6">
         <v>418</v>
       </c>
       <c r="D7" s="33">
         <v>376</v>
       </c>
       <c r="E7" s="33">
         <v>454</v>
       </c>
       <c r="F7" s="33">
         <v>455</v>
       </c>
       <c r="G7" s="6">
         <v>408</v>
       </c>
       <c r="H7" s="6">
         <v>415</v>
@@ -7729,52 +7936,55 @@
       </c>
       <c r="S7" s="6">
         <v>361</v>
       </c>
       <c r="T7" s="6">
         <v>448</v>
       </c>
       <c r="U7" s="6">
         <v>406</v>
       </c>
       <c r="V7" s="6">
         <v>373</v>
       </c>
       <c r="W7" s="6">
         <v>360</v>
       </c>
       <c r="X7" s="6">
         <v>352</v>
       </c>
       <c r="Y7" s="6">
         <v>392</v>
       </c>
       <c r="Z7" s="33">
         <v>389</v>
       </c>
-      <c r="AA7" s="67">
+      <c r="AA7" s="51">
         <v>302</v>
+      </c>
+      <c r="AB7" s="33">
+        <v>368</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="33">
         <v>197</v>
       </c>
       <c r="C8" s="6">
         <v>185</v>
       </c>
       <c r="D8" s="33">
         <v>164</v>
       </c>
       <c r="E8" s="33">
         <v>189</v>
       </c>
       <c r="F8" s="33">
         <v>168</v>
       </c>
       <c r="G8" s="6">
         <v>172</v>
       </c>
       <c r="H8" s="6">
@@ -7812,52 +8022,55 @@
       </c>
       <c r="S8" s="6">
         <v>139</v>
       </c>
       <c r="T8" s="6">
         <v>167</v>
       </c>
       <c r="U8" s="6">
         <v>177</v>
       </c>
       <c r="V8" s="6">
         <v>152</v>
       </c>
       <c r="W8" s="6">
         <v>138</v>
       </c>
       <c r="X8" s="6">
         <v>146</v>
       </c>
       <c r="Y8" s="6">
         <v>164</v>
       </c>
       <c r="Z8" s="33">
         <v>177</v>
       </c>
-      <c r="AA8" s="67">
+      <c r="AA8" s="51">
         <v>126</v>
+      </c>
+      <c r="AB8" s="33">
+        <v>143</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="33">
         <v>27</v>
       </c>
       <c r="C9" s="6">
         <v>24</v>
       </c>
       <c r="D9" s="33">
         <v>18</v>
       </c>
       <c r="E9" s="33">
         <v>32</v>
       </c>
       <c r="F9" s="33">
         <v>32</v>
       </c>
       <c r="G9" s="6">
         <v>19</v>
       </c>
       <c r="H9" s="6">
@@ -7895,52 +8108,55 @@
       </c>
       <c r="S9" s="6">
         <v>21</v>
       </c>
       <c r="T9" s="6">
         <v>26</v>
       </c>
       <c r="U9" s="6">
         <v>25</v>
       </c>
       <c r="V9" s="6">
         <v>27</v>
       </c>
       <c r="W9" s="6">
         <v>18</v>
       </c>
       <c r="X9" s="6">
         <v>27</v>
       </c>
       <c r="Y9" s="6">
         <v>24</v>
       </c>
       <c r="Z9" s="33">
         <v>24</v>
       </c>
-      <c r="AA9" s="67">
+      <c r="AA9" s="51">
         <v>16</v>
+      </c>
+      <c r="AB9" s="33">
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="33">
         <v>9</v>
       </c>
       <c r="C10" s="6">
         <v>8</v>
       </c>
       <c r="D10" s="33">
         <v>15</v>
       </c>
       <c r="E10" s="33">
         <v>6</v>
       </c>
       <c r="F10" s="33">
         <v>17</v>
       </c>
       <c r="G10" s="6">
         <v>18</v>
       </c>
       <c r="H10" s="6">
@@ -7978,52 +8194,55 @@
       </c>
       <c r="S10" s="6">
         <v>9</v>
       </c>
       <c r="T10" s="6">
         <v>14</v>
       </c>
       <c r="U10" s="6">
         <v>19</v>
       </c>
       <c r="V10" s="6">
         <v>13</v>
       </c>
       <c r="W10" s="6">
         <v>7</v>
       </c>
       <c r="X10" s="6">
         <v>12</v>
       </c>
       <c r="Y10" s="6">
         <v>12</v>
       </c>
       <c r="Z10" s="33">
         <v>19</v>
       </c>
-      <c r="AA10" s="67">
+      <c r="AA10" s="51">
         <v>13</v>
+      </c>
+      <c r="AB10" s="33">
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="33">
         <v>25</v>
       </c>
       <c r="C11" s="6">
         <v>21</v>
       </c>
       <c r="D11" s="33">
         <v>16</v>
       </c>
       <c r="E11" s="33">
         <v>29</v>
       </c>
       <c r="F11" s="33">
         <v>33</v>
       </c>
       <c r="G11" s="6">
         <v>23</v>
       </c>
       <c r="H11" s="6">
@@ -8061,52 +8280,55 @@
       </c>
       <c r="S11" s="6">
         <v>16</v>
       </c>
       <c r="T11" s="6">
         <v>18</v>
       </c>
       <c r="U11" s="6">
         <v>8</v>
       </c>
       <c r="V11" s="6">
         <v>19</v>
       </c>
       <c r="W11" s="6">
         <v>20</v>
       </c>
       <c r="X11" s="6">
         <v>11</v>
       </c>
       <c r="Y11" s="6">
         <v>21</v>
       </c>
       <c r="Z11" s="33">
         <v>15</v>
       </c>
-      <c r="AA11" s="67">
+      <c r="AA11" s="51">
         <v>14</v>
+      </c>
+      <c r="AB11" s="33">
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="33">
         <v>12</v>
       </c>
       <c r="C12" s="6">
         <v>18</v>
       </c>
       <c r="D12" s="33">
         <v>11</v>
       </c>
       <c r="E12" s="33">
         <v>21</v>
       </c>
       <c r="F12" s="33">
         <v>12</v>
       </c>
       <c r="G12" s="6">
         <v>19</v>
       </c>
       <c r="H12" s="6">
@@ -8144,52 +8366,55 @@
       </c>
       <c r="S12" s="6">
         <v>17</v>
       </c>
       <c r="T12" s="6">
         <v>15</v>
       </c>
       <c r="U12" s="6">
         <v>18</v>
       </c>
       <c r="V12" s="6">
         <v>17</v>
       </c>
       <c r="W12" s="6">
         <v>15</v>
       </c>
       <c r="X12" s="6">
         <v>14</v>
       </c>
       <c r="Y12" s="6">
         <v>10</v>
       </c>
       <c r="Z12" s="33">
         <v>9</v>
       </c>
-      <c r="AA12" s="67">
+      <c r="AA12" s="51">
         <v>8</v>
+      </c>
+      <c r="AB12" s="33">
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="33">
         <v>13</v>
       </c>
       <c r="C13" s="6">
         <v>19</v>
       </c>
       <c r="D13" s="33">
         <v>14</v>
       </c>
       <c r="E13" s="33">
         <v>16</v>
       </c>
       <c r="F13" s="33">
         <v>17</v>
       </c>
       <c r="G13" s="6">
         <v>18</v>
       </c>
       <c r="H13" s="6">
@@ -8227,52 +8452,55 @@
       </c>
       <c r="S13" s="6">
         <v>18</v>
       </c>
       <c r="T13" s="6">
         <v>14</v>
       </c>
       <c r="U13" s="6">
         <v>16</v>
       </c>
       <c r="V13" s="6">
         <v>14</v>
       </c>
       <c r="W13" s="6">
         <v>10</v>
       </c>
       <c r="X13" s="6">
         <v>12</v>
       </c>
       <c r="Y13" s="6">
         <v>12</v>
       </c>
       <c r="Z13" s="33">
         <v>13</v>
       </c>
-      <c r="AA13" s="67">
+      <c r="AA13" s="51">
         <v>10</v>
+      </c>
+      <c r="AB13" s="33">
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="33">
         <v>37</v>
       </c>
       <c r="C14" s="6">
         <v>38</v>
       </c>
       <c r="D14" s="33">
         <v>41</v>
       </c>
       <c r="E14" s="33">
         <v>27</v>
       </c>
       <c r="F14" s="33">
         <v>42</v>
       </c>
       <c r="G14" s="6">
         <v>30</v>
       </c>
       <c r="H14" s="6">
@@ -8310,52 +8538,55 @@
       </c>
       <c r="S14" s="6">
         <v>32</v>
       </c>
       <c r="T14" s="6">
         <v>35</v>
       </c>
       <c r="U14" s="6">
         <v>28</v>
       </c>
       <c r="V14" s="6">
         <v>26</v>
       </c>
       <c r="W14" s="6">
         <v>28</v>
       </c>
       <c r="X14" s="6">
         <v>30</v>
       </c>
       <c r="Y14" s="6">
         <v>34</v>
       </c>
       <c r="Z14" s="33">
         <v>35</v>
       </c>
-      <c r="AA14" s="67">
+      <c r="AA14" s="51">
         <v>26</v>
+      </c>
+      <c r="AB14" s="33">
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="33">
         <v>16</v>
       </c>
       <c r="C15" s="6">
         <v>14</v>
       </c>
       <c r="D15" s="33">
         <v>9</v>
       </c>
       <c r="E15" s="33">
         <v>21</v>
       </c>
       <c r="F15" s="33">
         <v>13</v>
       </c>
       <c r="G15" s="6">
         <v>15</v>
       </c>
       <c r="H15" s="6">
@@ -8393,52 +8624,55 @@
       </c>
       <c r="S15" s="6">
         <v>5</v>
       </c>
       <c r="T15" s="6">
         <v>13</v>
       </c>
       <c r="U15" s="6">
         <v>14</v>
       </c>
       <c r="V15" s="6">
         <v>7</v>
       </c>
       <c r="W15" s="6">
         <v>13</v>
       </c>
       <c r="X15" s="6">
         <v>8</v>
       </c>
       <c r="Y15" s="6">
         <v>10</v>
       </c>
       <c r="Z15" s="33">
         <v>10</v>
       </c>
-      <c r="AA15" s="67">
+      <c r="AA15" s="51">
         <v>12</v>
+      </c>
+      <c r="AB15" s="33">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="33">
         <v>26</v>
       </c>
       <c r="C16" s="6">
         <v>11</v>
       </c>
       <c r="D16" s="33">
         <v>9</v>
       </c>
       <c r="E16" s="33">
         <v>14</v>
       </c>
       <c r="F16" s="33">
         <v>18</v>
       </c>
       <c r="G16" s="6">
         <v>15</v>
       </c>
       <c r="H16" s="6">
@@ -8476,55 +8710,58 @@
       </c>
       <c r="S16" s="6">
         <v>20</v>
       </c>
       <c r="T16" s="6">
         <v>28</v>
       </c>
       <c r="U16" s="6">
         <v>19</v>
       </c>
       <c r="V16" s="6">
         <v>14</v>
       </c>
       <c r="W16" s="6">
         <v>12</v>
       </c>
       <c r="X16" s="6">
         <v>6</v>
       </c>
       <c r="Y16" s="6">
         <v>16</v>
       </c>
       <c r="Z16" s="33">
         <v>12</v>
       </c>
-      <c r="AA16" s="67">
+      <c r="AA16" s="51">
         <v>11</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="33">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="33">
         <v>10</v>
       </c>
       <c r="C17" s="6">
         <v>9</v>
       </c>
       <c r="D17" s="33">
         <v>6</v>
       </c>
       <c r="E17" s="33">
         <v>21</v>
       </c>
       <c r="F17" s="33">
         <v>10</v>
       </c>
       <c r="G17" s="6">
         <v>11</v>
       </c>
       <c r="H17" s="6">
         <v>13</v>
       </c>
       <c r="I17" s="6">
@@ -8559,55 +8796,58 @@
       </c>
       <c r="S17" s="6">
         <v>12</v>
       </c>
       <c r="T17" s="6">
         <v>15</v>
       </c>
       <c r="U17" s="6">
         <v>7</v>
       </c>
       <c r="V17" s="6">
         <v>11</v>
       </c>
       <c r="W17" s="6">
         <v>22</v>
       </c>
       <c r="X17" s="6">
         <v>14</v>
       </c>
       <c r="Y17" s="6">
         <v>12</v>
       </c>
       <c r="Z17" s="33">
         <v>14</v>
       </c>
-      <c r="AA17" s="67">
+      <c r="AA17" s="51">
         <v>8</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="33">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="33">
         <v>33</v>
       </c>
       <c r="C18" s="6">
         <v>32</v>
       </c>
       <c r="D18" s="33">
         <v>29</v>
       </c>
       <c r="E18" s="33">
         <v>27</v>
       </c>
       <c r="F18" s="33">
         <v>35</v>
       </c>
       <c r="G18" s="6">
         <v>26</v>
       </c>
       <c r="H18" s="6">
         <v>34</v>
       </c>
       <c r="I18" s="6">
@@ -8642,55 +8882,58 @@
       </c>
       <c r="S18" s="6">
         <v>26</v>
       </c>
       <c r="T18" s="6">
         <v>40</v>
       </c>
       <c r="U18" s="6">
         <v>27</v>
       </c>
       <c r="V18" s="6">
         <v>27</v>
       </c>
       <c r="W18" s="6">
         <v>28</v>
       </c>
       <c r="X18" s="6">
         <v>25</v>
       </c>
       <c r="Y18" s="6">
         <v>31</v>
       </c>
       <c r="Z18" s="33">
         <v>27</v>
       </c>
-      <c r="AA18" s="67">
+      <c r="AA18" s="51">
         <v>31</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="33">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="33">
         <v>6</v>
       </c>
       <c r="C19" s="6">
         <v>7</v>
       </c>
       <c r="D19" s="33">
         <v>6</v>
       </c>
       <c r="E19" s="33">
         <v>6</v>
       </c>
       <c r="F19" s="33">
         <v>12</v>
       </c>
       <c r="G19" s="6">
         <v>10</v>
       </c>
       <c r="H19" s="6">
         <v>11</v>
       </c>
       <c r="I19" s="6">
@@ -8725,55 +8968,58 @@
       </c>
       <c r="S19" s="6">
         <v>10</v>
       </c>
       <c r="T19" s="6">
         <v>8</v>
       </c>
       <c r="U19" s="6">
         <v>9</v>
       </c>
       <c r="V19" s="6">
         <v>8</v>
       </c>
       <c r="W19" s="6">
         <v>13</v>
       </c>
       <c r="X19" s="6">
         <v>7</v>
       </c>
       <c r="Y19" s="6">
         <v>4</v>
       </c>
       <c r="Z19" s="33">
         <v>7</v>
       </c>
-      <c r="AA19" s="67">
+      <c r="AA19" s="51">
         <v>5</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="33">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="33">
         <v>15</v>
       </c>
       <c r="C20" s="6">
         <v>11</v>
       </c>
       <c r="D20" s="33">
         <v>11</v>
       </c>
       <c r="E20" s="33">
         <v>16</v>
       </c>
       <c r="F20" s="33">
         <v>22</v>
       </c>
       <c r="G20" s="6">
         <v>15</v>
       </c>
       <c r="H20" s="6">
         <v>16</v>
       </c>
       <c r="I20" s="6">
@@ -8808,55 +9054,58 @@
       </c>
       <c r="S20" s="6">
         <v>13</v>
       </c>
       <c r="T20" s="6">
         <v>16</v>
       </c>
       <c r="U20" s="6">
         <v>10</v>
       </c>
       <c r="V20" s="6">
         <v>15</v>
       </c>
       <c r="W20" s="6">
         <v>16</v>
       </c>
       <c r="X20" s="6">
         <v>15</v>
       </c>
       <c r="Y20" s="6">
         <v>16</v>
       </c>
       <c r="Z20" s="33">
         <v>7</v>
       </c>
-      <c r="AA20" s="67">
+      <c r="AA20" s="51">
         <v>9</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="33">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="33">
         <v>34</v>
       </c>
       <c r="C21" s="6">
         <v>21</v>
       </c>
       <c r="D21" s="33">
         <v>27</v>
       </c>
       <c r="E21" s="33">
         <v>29</v>
       </c>
       <c r="F21" s="33">
         <v>24</v>
       </c>
       <c r="G21" s="6">
         <v>17</v>
       </c>
       <c r="H21" s="6">
         <v>36</v>
       </c>
       <c r="I21" s="6">
@@ -8891,85 +9140,89 @@
       </c>
       <c r="S21" s="6">
         <v>23</v>
       </c>
       <c r="T21" s="6">
         <v>39</v>
       </c>
       <c r="U21" s="6">
         <v>29</v>
       </c>
       <c r="V21" s="6">
         <v>23</v>
       </c>
       <c r="W21" s="6">
         <v>20</v>
       </c>
       <c r="X21" s="6">
         <v>25</v>
       </c>
       <c r="Y21" s="6">
         <v>26</v>
       </c>
       <c r="Z21" s="33">
         <v>20</v>
       </c>
-      <c r="AA21" s="67">
+      <c r="AA21" s="51">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="57" t="s">
+      <c r="AB21" s="33">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="36" customFormat="1">
+      <c r="A22" s="62" t="s">
         <v>35</v>
       </c>
-      <c r="B22" s="57"/>
-[...22 lines deleted...]
-      <c r="Y22" s="57"/>
+      <c r="B22" s="62"/>
+      <c r="C22" s="62"/>
+      <c r="D22" s="62"/>
+      <c r="E22" s="62"/>
+      <c r="F22" s="62"/>
+      <c r="G22" s="62"/>
+      <c r="H22" s="62"/>
+      <c r="I22" s="62"/>
+      <c r="J22" s="62"/>
+      <c r="K22" s="62"/>
+      <c r="L22" s="62"/>
+      <c r="M22" s="62"/>
+      <c r="N22" s="62"/>
+      <c r="O22" s="62"/>
+      <c r="P22" s="62"/>
+      <c r="Q22" s="62"/>
+      <c r="R22" s="62"/>
+      <c r="S22" s="62"/>
+      <c r="T22" s="62"/>
+      <c r="U22" s="62"/>
+      <c r="V22" s="62"/>
+      <c r="W22" s="62"/>
+      <c r="X22" s="62"/>
+      <c r="Y22" s="62"/>
       <c r="AA22" s="6"/>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="6"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="33">
         <v>225</v>
       </c>
       <c r="C23" s="6">
         <v>209</v>
       </c>
       <c r="D23" s="33">
         <v>188</v>
       </c>
       <c r="E23" s="33">
         <v>228</v>
       </c>
       <c r="F23" s="33">
         <v>230</v>
       </c>
       <c r="G23" s="33">
         <v>212</v>
       </c>
       <c r="H23" s="33">
         <v>224</v>
       </c>
       <c r="I23" s="33">
@@ -9004,55 +9257,58 @@
       </c>
       <c r="S23" s="6">
         <v>200</v>
       </c>
       <c r="T23" s="6">
         <v>248</v>
       </c>
       <c r="U23" s="6">
         <v>206</v>
       </c>
       <c r="V23" s="6">
         <v>187</v>
       </c>
       <c r="W23" s="6">
         <v>183</v>
       </c>
       <c r="X23" s="6">
         <v>174</v>
       </c>
       <c r="Y23" s="6">
         <v>202</v>
       </c>
       <c r="Z23" s="33">
         <v>198</v>
       </c>
-      <c r="AA23" s="67">
+      <c r="AA23" s="51">
         <v>155</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="33">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="33">
         <v>107</v>
       </c>
       <c r="C24" s="6">
         <v>90</v>
       </c>
       <c r="D24" s="33">
         <v>83</v>
       </c>
       <c r="E24" s="33">
         <v>86</v>
       </c>
       <c r="F24" s="33">
         <v>82</v>
       </c>
       <c r="G24" s="33">
         <v>86</v>
       </c>
       <c r="H24" s="33">
         <v>87</v>
       </c>
       <c r="I24" s="33">
@@ -9087,55 +9343,58 @@
       </c>
       <c r="S24" s="6">
         <v>74</v>
       </c>
       <c r="T24" s="6">
         <v>99</v>
       </c>
       <c r="U24" s="6">
         <v>82</v>
       </c>
       <c r="V24" s="6">
         <v>73</v>
       </c>
       <c r="W24" s="6">
         <v>74</v>
       </c>
       <c r="X24" s="6">
         <v>77</v>
       </c>
       <c r="Y24" s="6">
         <v>84</v>
       </c>
       <c r="Z24" s="33">
         <v>89</v>
       </c>
-      <c r="AA24" s="67">
+      <c r="AA24" s="51">
         <v>57</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="33">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="33">
         <v>12</v>
       </c>
       <c r="C25" s="6">
         <v>12</v>
       </c>
       <c r="D25" s="33">
         <v>9</v>
       </c>
       <c r="E25" s="33">
         <v>18</v>
       </c>
       <c r="F25" s="33">
         <v>14</v>
       </c>
       <c r="G25" s="33">
         <v>11</v>
       </c>
       <c r="H25" s="33">
         <v>15</v>
       </c>
       <c r="I25" s="33">
@@ -9170,55 +9429,58 @@
       </c>
       <c r="S25" s="6">
         <v>10</v>
       </c>
       <c r="T25" s="6">
         <v>13</v>
       </c>
       <c r="U25" s="6">
         <v>13</v>
       </c>
       <c r="V25" s="6">
         <v>13</v>
       </c>
       <c r="W25" s="6">
         <v>10</v>
       </c>
       <c r="X25" s="6">
         <v>12</v>
       </c>
       <c r="Y25" s="6">
         <v>15</v>
       </c>
       <c r="Z25" s="33">
         <v>12</v>
       </c>
-      <c r="AA25" s="67">
+      <c r="AA25" s="51">
         <v>10</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="33">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="33">
         <v>6</v>
       </c>
       <c r="C26" s="6">
         <v>4</v>
       </c>
       <c r="D26" s="33">
         <v>6</v>
       </c>
       <c r="E26" s="33">
         <v>2</v>
       </c>
       <c r="F26" s="33">
         <v>8</v>
       </c>
       <c r="G26" s="33">
         <v>9</v>
       </c>
       <c r="H26" s="33">
         <v>10</v>
       </c>
       <c r="I26" s="33">
@@ -9253,55 +9515,58 @@
       </c>
       <c r="S26" s="6">
         <v>4</v>
       </c>
       <c r="T26" s="6">
         <v>12</v>
       </c>
       <c r="U26" s="6">
         <v>11</v>
       </c>
       <c r="V26" s="6">
         <v>7</v>
       </c>
       <c r="W26" s="6">
         <v>5</v>
       </c>
       <c r="X26" s="6">
         <v>4</v>
       </c>
       <c r="Y26" s="6">
         <v>7</v>
       </c>
       <c r="Z26" s="33">
         <v>10</v>
       </c>
-      <c r="AA26" s="67">
+      <c r="AA26" s="51">
         <v>7</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="33">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="33">
         <v>13</v>
       </c>
       <c r="C27" s="6">
         <v>11</v>
       </c>
       <c r="D27" s="33">
         <v>6</v>
       </c>
       <c r="E27" s="33">
         <v>18</v>
       </c>
       <c r="F27" s="33">
         <v>16</v>
       </c>
       <c r="G27" s="33">
         <v>10</v>
       </c>
       <c r="H27" s="33">
         <v>9</v>
       </c>
       <c r="I27" s="33">
@@ -9336,55 +9601,58 @@
       </c>
       <c r="S27" s="6">
         <v>9</v>
       </c>
       <c r="T27" s="6">
         <v>7</v>
       </c>
       <c r="U27" s="6">
         <v>4</v>
       </c>
       <c r="V27" s="6">
         <v>9</v>
       </c>
       <c r="W27" s="6">
         <v>13</v>
       </c>
       <c r="X27" s="6">
         <v>6</v>
       </c>
       <c r="Y27" s="6">
         <v>10</v>
       </c>
       <c r="Z27" s="33">
         <v>9</v>
       </c>
-      <c r="AA27" s="67">
+      <c r="AA27" s="51">
         <v>9</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="33">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="33">
         <v>4</v>
       </c>
       <c r="C28" s="6">
         <v>9</v>
       </c>
       <c r="D28" s="33">
         <v>2</v>
       </c>
       <c r="E28" s="33">
         <v>8</v>
       </c>
       <c r="F28" s="33">
         <v>8</v>
       </c>
       <c r="G28" s="33">
         <v>10</v>
       </c>
       <c r="H28" s="33">
         <v>6</v>
       </c>
       <c r="I28" s="33">
@@ -9419,55 +9687,58 @@
       </c>
       <c r="S28" s="6">
         <v>9</v>
       </c>
       <c r="T28" s="6">
         <v>9</v>
       </c>
       <c r="U28" s="6">
         <v>9</v>
       </c>
       <c r="V28" s="6">
         <v>6</v>
       </c>
       <c r="W28" s="6">
         <v>8</v>
       </c>
       <c r="X28" s="6">
         <v>7</v>
       </c>
       <c r="Y28" s="6">
         <v>2</v>
       </c>
       <c r="Z28" s="33">
         <v>6</v>
       </c>
-      <c r="AA28" s="67">
+      <c r="AA28" s="51">
         <v>3</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="33">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B29" s="33">
         <v>7</v>
       </c>
       <c r="C29" s="6">
         <v>9</v>
       </c>
       <c r="D29" s="33">
         <v>6</v>
       </c>
       <c r="E29" s="33">
         <v>10</v>
       </c>
       <c r="F29" s="33">
         <v>7</v>
       </c>
       <c r="G29" s="33">
         <v>13</v>
       </c>
       <c r="H29" s="33">
         <v>9</v>
       </c>
       <c r="I29" s="33">
@@ -9502,55 +9773,58 @@
       </c>
       <c r="S29" s="6">
         <v>6</v>
       </c>
       <c r="T29" s="6">
         <v>5</v>
       </c>
       <c r="U29" s="6">
         <v>6</v>
       </c>
       <c r="V29" s="6">
         <v>8</v>
       </c>
       <c r="W29" s="6">
         <v>8</v>
       </c>
       <c r="X29" s="6">
         <v>3</v>
       </c>
       <c r="Y29" s="6">
         <v>7</v>
       </c>
       <c r="Z29" s="33">
         <v>5</v>
       </c>
-      <c r="AA29" s="67">
+      <c r="AA29" s="51">
         <v>4</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="33">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B30" s="33">
         <v>21</v>
       </c>
       <c r="C30" s="6">
         <v>20</v>
       </c>
       <c r="D30" s="33">
         <v>25</v>
       </c>
       <c r="E30" s="33">
         <v>15</v>
       </c>
       <c r="F30" s="33">
         <v>23</v>
       </c>
       <c r="G30" s="33">
         <v>20</v>
       </c>
       <c r="H30" s="33">
         <v>19</v>
       </c>
       <c r="I30" s="33">
@@ -9585,55 +9859,58 @@
       </c>
       <c r="S30" s="6">
         <v>18</v>
       </c>
       <c r="T30" s="6">
         <v>18</v>
       </c>
       <c r="U30" s="6">
         <v>16</v>
       </c>
       <c r="V30" s="6">
         <v>15</v>
       </c>
       <c r="W30" s="6">
         <v>11</v>
       </c>
       <c r="X30" s="6">
         <v>16</v>
       </c>
       <c r="Y30" s="6">
         <v>21</v>
       </c>
       <c r="Z30" s="33">
         <v>18</v>
       </c>
-      <c r="AA30" s="67">
+      <c r="AA30" s="51">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="33">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B31" s="33">
         <v>6</v>
       </c>
       <c r="C31" s="6">
         <v>8</v>
       </c>
       <c r="D31" s="33">
         <v>6</v>
       </c>
       <c r="E31" s="33">
         <v>12</v>
       </c>
       <c r="F31" s="33">
         <v>9</v>
       </c>
       <c r="G31" s="33">
         <v>7</v>
       </c>
       <c r="H31" s="33">
         <v>6</v>
       </c>
       <c r="I31" s="33">
@@ -9668,55 +9945,58 @@
       </c>
       <c r="S31" s="6">
         <v>2</v>
       </c>
       <c r="T31" s="6">
         <v>6</v>
       </c>
       <c r="U31" s="6">
         <v>7</v>
       </c>
       <c r="V31" s="6">
         <v>4</v>
       </c>
       <c r="W31" s="6">
         <v>5</v>
       </c>
       <c r="X31" s="6">
         <v>7</v>
       </c>
       <c r="Y31" s="6">
         <v>6</v>
       </c>
       <c r="Z31" s="33">
         <v>5</v>
       </c>
-      <c r="AA31" s="67">
+      <c r="AA31" s="51">
         <v>4</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B32" s="33">
         <v>11</v>
       </c>
       <c r="C32" s="6">
         <v>6</v>
       </c>
       <c r="D32" s="33">
         <v>2</v>
       </c>
       <c r="E32" s="33">
         <v>7</v>
       </c>
       <c r="F32" s="33">
         <v>9</v>
       </c>
       <c r="G32" s="33">
         <v>7</v>
       </c>
       <c r="H32" s="33">
         <v>8</v>
       </c>
       <c r="I32" s="33">
@@ -9751,55 +10031,58 @@
       </c>
       <c r="S32" s="6">
         <v>15</v>
       </c>
       <c r="T32" s="6">
         <v>19</v>
       </c>
       <c r="U32" s="6">
         <v>14</v>
       </c>
       <c r="V32" s="6">
         <v>9</v>
       </c>
       <c r="W32" s="6">
         <v>4</v>
       </c>
       <c r="X32" s="6">
         <v>2</v>
       </c>
       <c r="Y32" s="6">
         <v>10</v>
       </c>
       <c r="Z32" s="33">
         <v>7</v>
       </c>
-      <c r="AA32" s="67">
+      <c r="AA32" s="51">
         <v>5</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="33">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B33" s="33">
         <v>1</v>
       </c>
       <c r="C33" s="6">
         <v>4</v>
       </c>
       <c r="D33" s="33">
         <v>5</v>
       </c>
       <c r="E33" s="33">
         <v>14</v>
       </c>
       <c r="F33" s="33">
         <v>4</v>
       </c>
       <c r="G33" s="33">
         <v>7</v>
       </c>
       <c r="H33" s="33">
         <v>7</v>
       </c>
       <c r="I33" s="33">
@@ -9834,55 +10117,58 @@
       </c>
       <c r="S33" s="6">
         <v>7</v>
       </c>
       <c r="T33" s="6">
         <v>8</v>
       </c>
       <c r="U33" s="6">
         <v>3</v>
       </c>
       <c r="V33" s="6">
         <v>4</v>
       </c>
       <c r="W33" s="6">
         <v>8</v>
       </c>
       <c r="X33" s="6">
         <v>9</v>
       </c>
       <c r="Y33" s="6">
         <v>8</v>
       </c>
       <c r="Z33" s="33">
         <v>9</v>
       </c>
-      <c r="AA33" s="67">
+      <c r="AA33" s="51">
         <v>4</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="33">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="33">
         <v>12</v>
       </c>
       <c r="C34" s="6">
         <v>16</v>
       </c>
       <c r="D34" s="33">
         <v>16</v>
       </c>
       <c r="E34" s="33">
         <v>16</v>
       </c>
       <c r="F34" s="33">
         <v>18</v>
       </c>
       <c r="G34" s="33">
         <v>9</v>
       </c>
       <c r="H34" s="33">
         <v>21</v>
       </c>
       <c r="I34" s="33">
@@ -9917,55 +10203,58 @@
       </c>
       <c r="S34" s="6">
         <v>18</v>
       </c>
       <c r="T34" s="6">
         <v>20</v>
       </c>
       <c r="U34" s="6">
         <v>15</v>
       </c>
       <c r="V34" s="6">
         <v>15</v>
       </c>
       <c r="W34" s="6">
         <v>12</v>
       </c>
       <c r="X34" s="6">
         <v>11</v>
       </c>
       <c r="Y34" s="6">
         <v>11</v>
       </c>
       <c r="Z34" s="33">
         <v>15</v>
       </c>
-      <c r="AA34" s="67">
+      <c r="AA34" s="51">
         <v>20</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="33">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B35" s="33">
         <v>3</v>
       </c>
       <c r="C35" s="6">
         <v>2</v>
       </c>
       <c r="D35" s="33">
         <v>3</v>
       </c>
       <c r="E35" s="33">
         <v>5</v>
       </c>
       <c r="F35" s="33">
         <v>3</v>
       </c>
       <c r="G35" s="33">
         <v>5</v>
       </c>
       <c r="H35" s="33">
         <v>6</v>
       </c>
       <c r="I35" s="33">
@@ -10000,55 +10289,58 @@
       </c>
       <c r="S35" s="6">
         <v>5</v>
       </c>
       <c r="T35" s="6">
         <v>6</v>
       </c>
       <c r="U35" s="6">
         <v>5</v>
       </c>
       <c r="V35" s="6">
         <v>6</v>
       </c>
       <c r="W35" s="6">
         <v>9</v>
       </c>
       <c r="X35" s="6">
         <v>3</v>
       </c>
       <c r="Y35" s="6">
         <v>1</v>
       </c>
       <c r="Z35" s="33">
         <v>3</v>
       </c>
-      <c r="AA35" s="67">
+      <c r="AA35" s="51">
         <v>4</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="33">
         <v>6</v>
       </c>
       <c r="C36" s="6">
         <v>6</v>
       </c>
       <c r="D36" s="33">
         <v>6</v>
       </c>
       <c r="E36" s="33">
         <v>4</v>
       </c>
       <c r="F36" s="33">
         <v>15</v>
       </c>
       <c r="G36" s="33">
         <v>9</v>
       </c>
       <c r="H36" s="33">
         <v>9</v>
       </c>
       <c r="I36" s="33">
@@ -10083,55 +10375,58 @@
       </c>
       <c r="S36" s="6">
         <v>9</v>
       </c>
       <c r="T36" s="6">
         <v>10</v>
       </c>
       <c r="U36" s="6">
         <v>6</v>
       </c>
       <c r="V36" s="6">
         <v>6</v>
       </c>
       <c r="W36" s="6">
         <v>7</v>
       </c>
       <c r="X36" s="6">
         <v>7</v>
       </c>
       <c r="Y36" s="6">
         <v>9</v>
       </c>
       <c r="Z36" s="33">
         <v>4</v>
       </c>
-      <c r="AA36" s="67">
-[...3 lines deleted...]
-    <row r="37" spans="1:27">
+      <c r="AA36" s="51">
+        <v>6</v>
+      </c>
+      <c r="AB36" s="33">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B37" s="33">
         <v>16</v>
       </c>
       <c r="C37" s="6">
         <v>12</v>
       </c>
       <c r="D37" s="33">
         <v>13</v>
       </c>
       <c r="E37" s="33">
         <v>13</v>
       </c>
       <c r="F37" s="33">
         <v>14</v>
       </c>
       <c r="G37" s="33">
         <v>9</v>
       </c>
       <c r="H37" s="33">
         <v>12</v>
       </c>
       <c r="I37" s="33">
@@ -10166,85 +10461,89 @@
       </c>
       <c r="S37" s="6">
         <v>14</v>
       </c>
       <c r="T37" s="6">
         <v>16</v>
       </c>
       <c r="U37" s="6">
         <v>15</v>
       </c>
       <c r="V37" s="6">
         <v>12</v>
       </c>
       <c r="W37" s="6">
         <v>9</v>
       </c>
       <c r="X37" s="6">
         <v>10</v>
       </c>
       <c r="Y37" s="6">
         <v>11</v>
       </c>
       <c r="Z37" s="33">
         <v>6</v>
       </c>
-      <c r="AA37" s="67">
-[...4 lines deleted...]
-      <c r="A38" s="58" t="s">
+      <c r="AA37" s="51">
+        <v>6</v>
+      </c>
+      <c r="AB37" s="33">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" s="36" customFormat="1">
+      <c r="A38" s="63" t="s">
         <v>36</v>
       </c>
-      <c r="B38" s="58"/>
-[...22 lines deleted...]
-      <c r="Y38" s="58"/>
+      <c r="B38" s="63"/>
+      <c r="C38" s="63"/>
+      <c r="D38" s="63"/>
+      <c r="E38" s="63"/>
+      <c r="F38" s="63"/>
+      <c r="G38" s="63"/>
+      <c r="H38" s="63"/>
+      <c r="I38" s="63"/>
+      <c r="J38" s="63"/>
+      <c r="K38" s="63"/>
+      <c r="L38" s="63"/>
+      <c r="M38" s="63"/>
+      <c r="N38" s="63"/>
+      <c r="O38" s="63"/>
+      <c r="P38" s="63"/>
+      <c r="Q38" s="63"/>
+      <c r="R38" s="63"/>
+      <c r="S38" s="63"/>
+      <c r="T38" s="63"/>
+      <c r="U38" s="63"/>
+      <c r="V38" s="63"/>
+      <c r="W38" s="63"/>
+      <c r="X38" s="63"/>
+      <c r="Y38" s="63"/>
       <c r="AA38" s="6"/>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="6"/>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="43" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="33">
         <v>235</v>
       </c>
       <c r="C39" s="6">
         <v>209</v>
       </c>
       <c r="D39" s="33">
         <v>188</v>
       </c>
       <c r="E39" s="33">
         <v>226</v>
       </c>
       <c r="F39" s="33">
         <v>225</v>
       </c>
       <c r="G39" s="33">
         <v>196</v>
       </c>
       <c r="H39" s="33">
         <v>191</v>
       </c>
       <c r="I39" s="33">
@@ -10279,55 +10578,58 @@
       </c>
       <c r="S39" s="6">
         <v>161</v>
       </c>
       <c r="T39" s="37">
         <v>200</v>
       </c>
       <c r="U39" s="6">
         <v>200</v>
       </c>
       <c r="V39" s="6">
         <v>186</v>
       </c>
       <c r="W39" s="6">
         <v>177</v>
       </c>
       <c r="X39" s="6">
         <v>178</v>
       </c>
       <c r="Y39" s="6">
         <v>190</v>
       </c>
       <c r="Z39" s="45">
         <v>191</v>
       </c>
-      <c r="AA39" s="68">
+      <c r="AA39" s="52">
         <v>147</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="45">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="33">
         <v>90</v>
       </c>
       <c r="C40" s="6">
         <v>95</v>
       </c>
       <c r="D40" s="33">
         <v>81</v>
       </c>
       <c r="E40" s="33">
         <v>103</v>
       </c>
       <c r="F40" s="33">
         <v>86</v>
       </c>
       <c r="G40" s="33">
         <v>86</v>
       </c>
       <c r="H40" s="33">
         <v>64</v>
       </c>
       <c r="I40" s="33">
@@ -10362,55 +10664,58 @@
       </c>
       <c r="S40" s="6">
         <v>65</v>
       </c>
       <c r="T40" s="37">
         <v>68</v>
       </c>
       <c r="U40" s="6">
         <v>95</v>
       </c>
       <c r="V40" s="6">
         <v>79</v>
       </c>
       <c r="W40" s="6">
         <v>64</v>
       </c>
       <c r="X40" s="6">
         <v>69</v>
       </c>
       <c r="Y40" s="6">
         <v>80</v>
       </c>
       <c r="Z40" s="45">
         <v>88</v>
       </c>
-      <c r="AA40" s="68">
+      <c r="AA40" s="52">
         <v>69</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="45">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="42" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="33">
         <v>15</v>
       </c>
       <c r="C41" s="6">
         <v>12</v>
       </c>
       <c r="D41" s="33">
         <v>9</v>
       </c>
       <c r="E41" s="33">
         <v>14</v>
       </c>
       <c r="F41" s="33">
         <v>18</v>
       </c>
       <c r="G41" s="33">
         <v>8</v>
       </c>
       <c r="H41" s="33">
         <v>12</v>
       </c>
       <c r="I41" s="33">
@@ -10445,55 +10750,58 @@
       </c>
       <c r="S41" s="6">
         <v>11</v>
       </c>
       <c r="T41" s="37">
         <v>13</v>
       </c>
       <c r="U41" s="6">
         <v>12</v>
       </c>
       <c r="V41" s="6">
         <v>14</v>
       </c>
       <c r="W41" s="6">
         <v>8</v>
       </c>
       <c r="X41" s="6">
         <v>15</v>
       </c>
       <c r="Y41" s="6">
         <v>9</v>
       </c>
       <c r="Z41" s="45">
         <v>12</v>
       </c>
-      <c r="AA41" s="68">
-[...3 lines deleted...]
-    <row r="42" spans="1:27">
+      <c r="AA41" s="52">
+        <v>6</v>
+      </c>
+      <c r="AB41" s="45">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="42" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="33">
         <v>3</v>
       </c>
       <c r="C42" s="6">
         <v>4</v>
       </c>
       <c r="D42" s="33">
         <v>9</v>
       </c>
       <c r="E42" s="33">
         <v>4</v>
       </c>
       <c r="F42" s="33">
         <v>9</v>
       </c>
       <c r="G42" s="33">
         <v>9</v>
       </c>
       <c r="H42" s="33">
         <v>8</v>
       </c>
       <c r="I42" s="33">
@@ -10528,55 +10836,58 @@
       </c>
       <c r="S42" s="6">
         <v>5</v>
       </c>
       <c r="T42" s="37">
         <v>2</v>
       </c>
       <c r="U42" s="6">
         <v>8</v>
       </c>
       <c r="V42" s="6">
         <v>6</v>
       </c>
       <c r="W42" s="6">
         <v>2</v>
       </c>
       <c r="X42" s="6">
         <v>8</v>
       </c>
       <c r="Y42" s="6">
         <v>5</v>
       </c>
       <c r="Z42" s="45">
         <v>9</v>
       </c>
-      <c r="AA42" s="68">
-[...3 lines deleted...]
-    <row r="43" spans="1:27">
+      <c r="AA42" s="52">
+        <v>6</v>
+      </c>
+      <c r="AB42" s="45">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="42" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="33">
         <v>12</v>
       </c>
       <c r="C43" s="6">
         <v>10</v>
       </c>
       <c r="D43" s="33">
         <v>10</v>
       </c>
       <c r="E43" s="33">
         <v>11</v>
       </c>
       <c r="F43" s="33">
         <v>17</v>
       </c>
       <c r="G43" s="33">
         <v>13</v>
       </c>
       <c r="H43" s="33">
         <v>5</v>
       </c>
       <c r="I43" s="33">
@@ -10611,55 +10922,58 @@
       </c>
       <c r="S43" s="6">
         <v>7</v>
       </c>
       <c r="T43" s="37">
         <v>11</v>
       </c>
       <c r="U43" s="6">
         <v>4</v>
       </c>
       <c r="V43" s="6">
         <v>10</v>
       </c>
       <c r="W43" s="6">
         <v>7</v>
       </c>
       <c r="X43" s="6">
         <v>5</v>
       </c>
       <c r="Y43" s="6">
         <v>11</v>
       </c>
       <c r="Z43" s="45">
         <v>6</v>
       </c>
-      <c r="AA43" s="68">
+      <c r="AA43" s="52">
         <v>5</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="45">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="42" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="33">
         <v>8</v>
       </c>
       <c r="C44" s="6">
         <v>9</v>
       </c>
       <c r="D44" s="33">
         <v>9</v>
       </c>
       <c r="E44" s="33">
         <v>13</v>
       </c>
       <c r="F44" s="33">
         <v>4</v>
       </c>
       <c r="G44" s="33">
         <v>9</v>
       </c>
       <c r="H44" s="33">
         <v>7</v>
       </c>
       <c r="I44" s="33">
@@ -10694,55 +11008,58 @@
       </c>
       <c r="S44" s="6">
         <v>8</v>
       </c>
       <c r="T44" s="37">
         <v>6</v>
       </c>
       <c r="U44" s="6">
         <v>9</v>
       </c>
       <c r="V44" s="6">
         <v>11</v>
       </c>
       <c r="W44" s="6">
         <v>7</v>
       </c>
       <c r="X44" s="6">
         <v>7</v>
       </c>
       <c r="Y44" s="6">
         <v>8</v>
       </c>
       <c r="Z44" s="45">
         <v>3</v>
       </c>
-      <c r="AA44" s="68">
+      <c r="AA44" s="52">
         <v>5</v>
       </c>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44" s="45">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" s="42" t="s">
         <v>41</v>
       </c>
       <c r="B45" s="33">
         <v>6</v>
       </c>
       <c r="C45" s="6">
         <v>10</v>
       </c>
       <c r="D45" s="33">
         <v>8</v>
       </c>
       <c r="E45" s="33">
         <v>6</v>
       </c>
       <c r="F45" s="33">
         <v>10</v>
       </c>
       <c r="G45" s="33">
         <v>5</v>
       </c>
       <c r="H45" s="33">
         <v>10</v>
       </c>
       <c r="I45" s="33">
@@ -10777,55 +11094,58 @@
       </c>
       <c r="S45" s="6">
         <v>12</v>
       </c>
       <c r="T45" s="37">
         <v>9</v>
       </c>
       <c r="U45" s="6">
         <v>10</v>
       </c>
       <c r="V45" s="6">
         <v>6</v>
       </c>
       <c r="W45" s="6">
         <v>2</v>
       </c>
       <c r="X45" s="6">
         <v>9</v>
       </c>
       <c r="Y45" s="6">
         <v>5</v>
       </c>
       <c r="Z45" s="45">
         <v>8</v>
       </c>
-      <c r="AA45" s="68">
-[...3 lines deleted...]
-    <row r="46" spans="1:27">
+      <c r="AA45" s="52">
+        <v>6</v>
+      </c>
+      <c r="AB45" s="45">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="33">
         <v>16</v>
       </c>
       <c r="C46" s="6">
         <v>18</v>
       </c>
       <c r="D46" s="33">
         <v>16</v>
       </c>
       <c r="E46" s="33">
         <v>12</v>
       </c>
       <c r="F46" s="33">
         <v>19</v>
       </c>
       <c r="G46" s="33">
         <v>10</v>
       </c>
       <c r="H46" s="33">
         <v>21</v>
       </c>
       <c r="I46" s="33">
@@ -10860,55 +11180,58 @@
       </c>
       <c r="S46" s="6">
         <v>14</v>
       </c>
       <c r="T46" s="37">
         <v>17</v>
       </c>
       <c r="U46" s="6">
         <v>12</v>
       </c>
       <c r="V46" s="6">
         <v>11</v>
       </c>
       <c r="W46" s="6">
         <v>17</v>
       </c>
       <c r="X46" s="6">
         <v>14</v>
       </c>
       <c r="Y46" s="6">
         <v>13</v>
       </c>
       <c r="Z46" s="45">
         <v>17</v>
       </c>
-      <c r="AA46" s="68">
+      <c r="AA46" s="52">
         <v>10</v>
       </c>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46" s="45">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47" s="42" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="33">
         <v>10</v>
       </c>
       <c r="C47" s="6">
         <v>6</v>
       </c>
       <c r="D47" s="33">
         <v>3</v>
       </c>
       <c r="E47" s="33">
         <v>9</v>
       </c>
       <c r="F47" s="33">
         <v>4</v>
       </c>
       <c r="G47" s="33">
         <v>8</v>
       </c>
       <c r="H47" s="33">
         <v>4</v>
       </c>
       <c r="I47" s="33">
@@ -10943,55 +11266,58 @@
       </c>
       <c r="S47" s="6">
         <v>3</v>
       </c>
       <c r="T47" s="37">
         <v>7</v>
       </c>
       <c r="U47" s="6">
         <v>7</v>
       </c>
       <c r="V47" s="6">
         <v>3</v>
       </c>
       <c r="W47" s="6">
         <v>8</v>
       </c>
       <c r="X47" s="6">
         <v>1</v>
       </c>
       <c r="Y47" s="6">
         <v>4</v>
       </c>
       <c r="Z47" s="45">
         <v>5</v>
       </c>
-      <c r="AA47" s="68">
+      <c r="AA47" s="52">
         <v>8</v>
       </c>
-    </row>
-    <row r="48" spans="1:27">
+      <c r="AB47" s="45">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" s="42" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="33">
         <v>15</v>
       </c>
       <c r="C48" s="6">
         <v>5</v>
       </c>
       <c r="D48" s="33">
         <v>7</v>
       </c>
       <c r="E48" s="33">
         <v>7</v>
       </c>
       <c r="F48" s="33">
         <v>9</v>
       </c>
       <c r="G48" s="33">
         <v>8</v>
       </c>
       <c r="H48" s="33">
         <v>5</v>
       </c>
       <c r="I48" s="33">
@@ -11026,55 +11352,58 @@
       </c>
       <c r="S48" s="6">
         <v>5</v>
       </c>
       <c r="T48" s="37">
         <v>9</v>
       </c>
       <c r="U48" s="6">
         <v>5</v>
       </c>
       <c r="V48" s="6">
         <v>5</v>
       </c>
       <c r="W48" s="6">
         <v>8</v>
       </c>
       <c r="X48" s="6">
         <v>4</v>
       </c>
       <c r="Y48" s="6">
         <v>6</v>
       </c>
       <c r="Z48" s="45">
         <v>5</v>
       </c>
-      <c r="AA48" s="68">
-[...3 lines deleted...]
-    <row r="49" spans="1:27">
+      <c r="AA48" s="52">
+        <v>6</v>
+      </c>
+      <c r="AB48" s="45">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="33">
         <v>9</v>
       </c>
       <c r="C49" s="6">
         <v>5</v>
       </c>
       <c r="D49" s="33">
         <v>1</v>
       </c>
       <c r="E49" s="33">
         <v>7</v>
       </c>
       <c r="F49" s="33">
         <v>6</v>
       </c>
       <c r="G49" s="33">
         <v>4</v>
       </c>
       <c r="H49" s="33">
         <v>6</v>
       </c>
       <c r="I49" s="33">
@@ -11109,55 +11438,58 @@
       </c>
       <c r="S49" s="6">
         <v>5</v>
       </c>
       <c r="T49" s="37">
         <v>7</v>
       </c>
       <c r="U49" s="6">
         <v>4</v>
       </c>
       <c r="V49" s="6">
         <v>7</v>
       </c>
       <c r="W49" s="6">
         <v>14</v>
       </c>
       <c r="X49" s="6">
         <v>5</v>
       </c>
       <c r="Y49" s="6">
         <v>4</v>
       </c>
       <c r="Z49" s="45">
         <v>5</v>
       </c>
-      <c r="AA49" s="68">
+      <c r="AA49" s="52">
         <v>4</v>
       </c>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49" s="45">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" s="42" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="33">
         <v>21</v>
       </c>
       <c r="C50" s="6">
         <v>16</v>
       </c>
       <c r="D50" s="33">
         <v>13</v>
       </c>
       <c r="E50" s="33">
         <v>11</v>
       </c>
       <c r="F50" s="33">
         <v>17</v>
       </c>
       <c r="G50" s="33">
         <v>17</v>
       </c>
       <c r="H50" s="33">
         <v>13</v>
       </c>
       <c r="I50" s="33">
@@ -11192,55 +11524,58 @@
       </c>
       <c r="S50" s="6">
         <v>8</v>
       </c>
       <c r="T50" s="37">
         <v>20</v>
       </c>
       <c r="U50" s="6">
         <v>12</v>
       </c>
       <c r="V50" s="6">
         <v>12</v>
       </c>
       <c r="W50" s="6">
         <v>16</v>
       </c>
       <c r="X50" s="6">
         <v>14</v>
       </c>
       <c r="Y50" s="6">
         <v>20</v>
       </c>
       <c r="Z50" s="45">
         <v>12</v>
       </c>
-      <c r="AA50" s="68">
+      <c r="AA50" s="52">
         <v>11</v>
       </c>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50" s="45">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" s="42" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="33">
         <v>3</v>
       </c>
       <c r="C51" s="6">
         <v>5</v>
       </c>
       <c r="D51" s="33">
         <v>3</v>
       </c>
       <c r="E51" s="33">
         <v>1</v>
       </c>
       <c r="F51" s="33">
         <v>9</v>
       </c>
       <c r="G51" s="33">
         <v>5</v>
       </c>
       <c r="H51" s="33">
         <v>5</v>
       </c>
       <c r="I51" s="33">
@@ -11275,55 +11610,58 @@
       </c>
       <c r="S51" s="6">
         <v>5</v>
       </c>
       <c r="T51" s="37">
         <v>2</v>
       </c>
       <c r="U51" s="6">
         <v>4</v>
       </c>
       <c r="V51" s="6">
         <v>2</v>
       </c>
       <c r="W51" s="6">
         <v>4</v>
       </c>
       <c r="X51" s="6">
         <v>4</v>
       </c>
       <c r="Y51" s="6">
         <v>3</v>
       </c>
       <c r="Z51" s="45">
         <v>4</v>
       </c>
-      <c r="AA51" s="68">
+      <c r="AA51" s="52">
         <v>1</v>
       </c>
-    </row>
-    <row r="52" spans="1:27">
+      <c r="AB51" s="45">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" s="42" t="s">
         <v>48</v>
       </c>
       <c r="B52" s="33">
         <v>9</v>
       </c>
       <c r="C52" s="6">
         <v>5</v>
       </c>
       <c r="D52" s="33">
         <v>5</v>
       </c>
       <c r="E52" s="33">
         <v>12</v>
       </c>
       <c r="F52" s="33">
         <v>7</v>
       </c>
       <c r="G52" s="33">
         <v>6</v>
       </c>
       <c r="H52" s="33">
         <v>7</v>
       </c>
       <c r="I52" s="33">
@@ -11358,55 +11696,58 @@
       </c>
       <c r="S52" s="6">
         <v>4</v>
       </c>
       <c r="T52" s="37">
         <v>6</v>
       </c>
       <c r="U52" s="6">
         <v>4</v>
       </c>
       <c r="V52" s="6">
         <v>9</v>
       </c>
       <c r="W52" s="6">
         <v>9</v>
       </c>
       <c r="X52" s="6">
         <v>8</v>
       </c>
       <c r="Y52" s="6">
         <v>7</v>
       </c>
       <c r="Z52" s="45">
         <v>3</v>
       </c>
-      <c r="AA52" s="68">
+      <c r="AA52" s="52">
         <v>3</v>
       </c>
-    </row>
-    <row r="53" spans="1:27">
+      <c r="AB52" s="45">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28">
       <c r="A53" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B53" s="34">
         <v>18</v>
       </c>
       <c r="C53" s="9">
         <v>9</v>
       </c>
       <c r="D53" s="34">
         <v>14</v>
       </c>
       <c r="E53" s="34">
         <v>16</v>
       </c>
       <c r="F53" s="34">
         <v>10</v>
       </c>
       <c r="G53" s="34">
         <v>8</v>
       </c>
       <c r="H53" s="34">
         <v>24</v>
       </c>
       <c r="I53" s="34">
@@ -11441,55 +11782,58 @@
       </c>
       <c r="S53" s="9">
         <v>9</v>
       </c>
       <c r="T53" s="9">
         <v>23</v>
       </c>
       <c r="U53" s="9">
         <v>14</v>
       </c>
       <c r="V53" s="9">
         <v>11</v>
       </c>
       <c r="W53" s="9">
         <v>11</v>
       </c>
       <c r="X53" s="9">
         <v>15</v>
       </c>
       <c r="Y53" s="9">
         <v>15</v>
       </c>
       <c r="Z53" s="34">
         <v>14</v>
       </c>
-      <c r="AA53" s="69">
+      <c r="AA53" s="53">
         <v>7</v>
       </c>
-    </row>
-    <row r="54" spans="1:27">
+      <c r="AB53" s="34">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28">
       <c r="A54" s="10" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>