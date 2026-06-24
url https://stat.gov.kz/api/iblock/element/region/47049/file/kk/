--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12348"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер" sheetId="4" r:id="rId2"/>
     <sheet name="Жынысы бойынша туғандар" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="50">
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -174,51 +174,51 @@
     <t>Шал ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов ат.ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
@@ -239,56 +239,50 @@
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -372,51 +366,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -471,112 +465,97 @@
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
@@ -877,181 +856,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AE35" sqref="AE35"/>
+    <sheetView tabSelected="1" topLeftCell="E1" workbookViewId="0">
+      <selection activeCell="AA7" sqref="AA7:AC43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="24.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="20" max="20" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.44140625" style="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="54"/>
-[...22 lines deleted...]
-      <c r="Y1" s="54"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="39"/>
-[...11 lines deleted...]
-      <c r="M2" s="39"/>
+      <c r="A2" s="38"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="60"/>
-      <c r="B4" s="58">
+      <c r="A4" s="55"/>
+      <c r="B4" s="49">
         <v>2024</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="58">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="49">
         <v>2025</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="49">
         <v>2026</v>
       </c>
-      <c r="AA4" s="59"/>
-[...9 lines deleted...]
-      <c r="AK4" s="59"/>
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="50"/>
+      <c r="AC4" s="50"/>
+      <c r="AD4" s="50"/>
+      <c r="AE4" s="50"/>
+      <c r="AF4" s="50"/>
+      <c r="AG4" s="50"/>
+      <c r="AH4" s="50"/>
+      <c r="AI4" s="50"/>
+      <c r="AJ4" s="50"/>
+      <c r="AK4" s="50"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="61"/>
+      <c r="A5" s="56"/>
       <c r="B5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="35" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="35" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="35" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="35" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="35" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="35" t="s">
@@ -1086,109 +1065,109 @@
       </c>
       <c r="T5" s="35" t="s">
         <v>5</v>
       </c>
       <c r="U5" s="35" t="s">
         <v>6</v>
       </c>
       <c r="V5" s="35" t="s">
         <v>7</v>
       </c>
       <c r="W5" s="35" t="s">
         <v>24</v>
       </c>
       <c r="X5" s="35" t="s">
         <v>25</v>
       </c>
       <c r="Y5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="Z5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="AA5" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="AB5" s="44" t="s">
+      <c r="AB5" s="43" t="s">
         <v>10</v>
       </c>
       <c r="AC5" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="AD5" s="44" t="s">
+      <c r="AD5" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="AE5" s="44" t="s">
+      <c r="AE5" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="AF5" s="44" t="s">
+      <c r="AF5" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="AG5" s="44" t="s">
-[...2 lines deleted...]
-      <c r="AH5" s="44" t="s">
+      <c r="AG5" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="AH5" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="AI5" s="44" t="s">
+      <c r="AI5" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="AJ5" s="44" t="s">
+      <c r="AJ5" s="43" t="s">
         <v>25</v>
       </c>
       <c r="AK5" s="3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="55" t="s">
+      <c r="A6" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="55"/>
-[...22 lines deleted...]
-      <c r="Y6" s="55"/>
+      <c r="B6" s="52"/>
+      <c r="C6" s="52"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="52"/>
+      <c r="M6" s="52"/>
+      <c r="N6" s="52"/>
+      <c r="O6" s="52"/>
+      <c r="P6" s="52"/>
+      <c r="Q6" s="52"/>
+      <c r="R6" s="52"/>
+      <c r="S6" s="52"/>
+      <c r="T6" s="52"/>
+      <c r="U6" s="52"/>
+      <c r="V6" s="52"/>
+      <c r="W6" s="52"/>
+      <c r="X6" s="52"/>
+      <c r="Y6" s="52"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="6">
         <v>460</v>
       </c>
       <c r="C7" s="6">
         <v>418</v>
       </c>
       <c r="D7" s="6">
         <v>376</v>
       </c>
       <c r="E7" s="6">
         <v>454</v>
       </c>
       <c r="F7" s="6">
         <v>455</v>
       </c>
       <c r="G7" s="6">
         <v>408</v>
       </c>
       <c r="H7" s="6">
         <v>415</v>
@@ -1222,58 +1201,61 @@
       </c>
       <c r="R7" s="5">
         <v>392</v>
       </c>
       <c r="S7" s="5">
         <v>361</v>
       </c>
       <c r="T7" s="5">
         <v>448</v>
       </c>
       <c r="U7" s="5">
         <v>406</v>
       </c>
       <c r="V7" s="5">
         <v>373</v>
       </c>
       <c r="W7" s="5">
         <v>360</v>
       </c>
       <c r="X7" s="5">
         <v>352</v>
       </c>
       <c r="Y7" s="5">
         <v>392</v>
       </c>
-      <c r="Z7" s="5">
+      <c r="Z7" s="33">
         <v>389</v>
       </c>
-      <c r="AA7" s="5">
+      <c r="AA7" s="33">
         <v>302</v>
       </c>
-      <c r="AB7" s="5">
+      <c r="AB7" s="33">
         <v>368</v>
+      </c>
+      <c r="AC7" s="33">
+        <v>394</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="6">
         <v>197</v>
       </c>
       <c r="C8" s="6">
         <v>185</v>
       </c>
       <c r="D8" s="6">
         <v>164</v>
       </c>
       <c r="E8" s="6">
         <v>189</v>
       </c>
       <c r="F8" s="6">
         <v>168</v>
       </c>
       <c r="G8" s="6">
         <v>172</v>
       </c>
       <c r="H8" s="6">
@@ -1308,58 +1290,61 @@
       </c>
       <c r="R8" s="5">
         <v>170</v>
       </c>
       <c r="S8" s="5">
         <v>139</v>
       </c>
       <c r="T8" s="5">
         <v>167</v>
       </c>
       <c r="U8" s="5">
         <v>177</v>
       </c>
       <c r="V8" s="5">
         <v>152</v>
       </c>
       <c r="W8" s="5">
         <v>138</v>
       </c>
       <c r="X8" s="5">
         <v>146</v>
       </c>
       <c r="Y8" s="5">
         <v>164</v>
       </c>
-      <c r="Z8" s="5">
+      <c r="Z8" s="33">
         <v>177</v>
       </c>
-      <c r="AA8" s="5">
+      <c r="AA8" s="33">
         <v>126</v>
       </c>
-      <c r="AB8" s="5">
+      <c r="AB8" s="33">
         <v>143</v>
+      </c>
+      <c r="AC8" s="33">
+        <v>169</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="6">
         <v>27</v>
       </c>
       <c r="C9" s="6">
         <v>24</v>
       </c>
       <c r="D9" s="6">
         <v>18</v>
       </c>
       <c r="E9" s="6">
         <v>32</v>
       </c>
       <c r="F9" s="6">
         <v>32</v>
       </c>
       <c r="G9" s="6">
         <v>19</v>
       </c>
       <c r="H9" s="6">
@@ -1394,58 +1379,61 @@
       </c>
       <c r="R9" s="5">
         <v>20</v>
       </c>
       <c r="S9" s="5">
         <v>21</v>
       </c>
       <c r="T9" s="5">
         <v>26</v>
       </c>
       <c r="U9" s="5">
         <v>25</v>
       </c>
       <c r="V9" s="5">
         <v>27</v>
       </c>
       <c r="W9" s="5">
         <v>18</v>
       </c>
       <c r="X9" s="5">
         <v>27</v>
       </c>
       <c r="Y9" s="5">
         <v>24</v>
       </c>
-      <c r="Z9" s="5">
+      <c r="Z9" s="33">
         <v>24</v>
       </c>
-      <c r="AA9" s="5">
+      <c r="AA9" s="33">
         <v>16</v>
       </c>
-      <c r="AB9" s="5">
+      <c r="AB9" s="33">
         <v>18</v>
+      </c>
+      <c r="AC9" s="33">
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="6">
         <v>9</v>
       </c>
       <c r="C10" s="6">
         <v>8</v>
       </c>
       <c r="D10" s="6">
         <v>15</v>
       </c>
       <c r="E10" s="6">
         <v>6</v>
       </c>
       <c r="F10" s="6">
         <v>17</v>
       </c>
       <c r="G10" s="6">
         <v>18</v>
       </c>
       <c r="H10" s="6">
@@ -1480,57 +1468,60 @@
       </c>
       <c r="R10" s="5">
         <v>15</v>
       </c>
       <c r="S10" s="5">
         <v>9</v>
       </c>
       <c r="T10" s="5">
         <v>14</v>
       </c>
       <c r="U10" s="5">
         <v>19</v>
       </c>
       <c r="V10" s="5">
         <v>13</v>
       </c>
       <c r="W10" s="5">
         <v>7</v>
       </c>
       <c r="X10" s="5">
         <v>12</v>
       </c>
       <c r="Y10" s="5">
         <v>12</v>
       </c>
-      <c r="Z10" s="5">
+      <c r="Z10" s="33">
         <v>19</v>
       </c>
-      <c r="AA10" s="5">
+      <c r="AA10" s="33">
         <v>13</v>
       </c>
-      <c r="AB10" s="5">
+      <c r="AB10" s="33">
+        <v>11</v>
+      </c>
+      <c r="AC10" s="33">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="6">
         <v>25</v>
       </c>
       <c r="C11" s="6">
         <v>21</v>
       </c>
       <c r="D11" s="6">
         <v>16</v>
       </c>
       <c r="E11" s="6">
         <v>29</v>
       </c>
       <c r="F11" s="6">
         <v>33</v>
       </c>
       <c r="G11" s="6">
         <v>23</v>
       </c>
@@ -1566,58 +1557,61 @@
       </c>
       <c r="R11" s="5">
         <v>22</v>
       </c>
       <c r="S11" s="5">
         <v>16</v>
       </c>
       <c r="T11" s="5">
         <v>18</v>
       </c>
       <c r="U11" s="5">
         <v>8</v>
       </c>
       <c r="V11" s="5">
         <v>19</v>
       </c>
       <c r="W11" s="5">
         <v>20</v>
       </c>
       <c r="X11" s="5">
         <v>11</v>
       </c>
       <c r="Y11" s="5">
         <v>21</v>
       </c>
-      <c r="Z11" s="5">
+      <c r="Z11" s="33">
         <v>15</v>
       </c>
-      <c r="AA11" s="5">
+      <c r="AA11" s="33">
         <v>14</v>
       </c>
-      <c r="AB11" s="5">
+      <c r="AB11" s="33">
         <v>22</v>
+      </c>
+      <c r="AC11" s="33">
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="6">
         <v>12</v>
       </c>
       <c r="C12" s="6">
         <v>18</v>
       </c>
       <c r="D12" s="6">
         <v>11</v>
       </c>
       <c r="E12" s="6">
         <v>21</v>
       </c>
       <c r="F12" s="6">
         <v>12</v>
       </c>
       <c r="G12" s="6">
         <v>19</v>
       </c>
       <c r="H12" s="6">
@@ -1652,58 +1646,61 @@
       </c>
       <c r="R12" s="5">
         <v>15</v>
       </c>
       <c r="S12" s="5">
         <v>17</v>
       </c>
       <c r="T12" s="5">
         <v>15</v>
       </c>
       <c r="U12" s="5">
         <v>18</v>
       </c>
       <c r="V12" s="5">
         <v>17</v>
       </c>
       <c r="W12" s="5">
         <v>15</v>
       </c>
       <c r="X12" s="5">
         <v>14</v>
       </c>
       <c r="Y12" s="5">
         <v>10</v>
       </c>
-      <c r="Z12" s="5">
+      <c r="Z12" s="33">
         <v>9</v>
       </c>
-      <c r="AA12" s="5">
+      <c r="AA12" s="33">
         <v>8</v>
       </c>
-      <c r="AB12" s="5">
+      <c r="AB12" s="33">
         <v>23</v>
+      </c>
+      <c r="AC12" s="33">
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="6">
         <v>13</v>
       </c>
       <c r="C13" s="6">
         <v>19</v>
       </c>
       <c r="D13" s="6">
         <v>14</v>
       </c>
       <c r="E13" s="6">
         <v>16</v>
       </c>
       <c r="F13" s="6">
         <v>17</v>
       </c>
       <c r="G13" s="6">
         <v>18</v>
       </c>
       <c r="H13" s="6">
@@ -1738,58 +1735,61 @@
       </c>
       <c r="R13" s="5">
         <v>12</v>
       </c>
       <c r="S13" s="5">
         <v>18</v>
       </c>
       <c r="T13" s="5">
         <v>14</v>
       </c>
       <c r="U13" s="5">
         <v>16</v>
       </c>
       <c r="V13" s="5">
         <v>14</v>
       </c>
       <c r="W13" s="5">
         <v>10</v>
       </c>
       <c r="X13" s="5">
         <v>12</v>
       </c>
       <c r="Y13" s="5">
         <v>12</v>
       </c>
-      <c r="Z13" s="5">
+      <c r="Z13" s="33">
         <v>13</v>
       </c>
-      <c r="AA13" s="5">
+      <c r="AA13" s="33">
         <v>10</v>
       </c>
-      <c r="AB13" s="5">
+      <c r="AB13" s="33">
         <v>14</v>
+      </c>
+      <c r="AC13" s="33">
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="6">
         <v>37</v>
       </c>
       <c r="C14" s="6">
         <v>38</v>
       </c>
       <c r="D14" s="6">
         <v>41</v>
       </c>
       <c r="E14" s="6">
         <v>27</v>
       </c>
       <c r="F14" s="6">
         <v>42</v>
       </c>
       <c r="G14" s="6">
         <v>30</v>
       </c>
       <c r="H14" s="6">
@@ -1824,58 +1824,61 @@
       </c>
       <c r="R14" s="5">
         <v>26</v>
       </c>
       <c r="S14" s="5">
         <v>32</v>
       </c>
       <c r="T14" s="5">
         <v>35</v>
       </c>
       <c r="U14" s="5">
         <v>28</v>
       </c>
       <c r="V14" s="5">
         <v>26</v>
       </c>
       <c r="W14" s="5">
         <v>28</v>
       </c>
       <c r="X14" s="5">
         <v>30</v>
       </c>
       <c r="Y14" s="5">
         <v>34</v>
       </c>
-      <c r="Z14" s="5">
+      <c r="Z14" s="33">
         <v>35</v>
       </c>
-      <c r="AA14" s="5">
+      <c r="AA14" s="33">
         <v>26</v>
       </c>
-      <c r="AB14" s="5">
+      <c r="AB14" s="33">
         <v>39</v>
+      </c>
+      <c r="AC14" s="33">
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="6">
         <v>16</v>
       </c>
       <c r="C15" s="6">
         <v>14</v>
       </c>
       <c r="D15" s="6">
         <v>9</v>
       </c>
       <c r="E15" s="6">
         <v>21</v>
       </c>
       <c r="F15" s="6">
         <v>13</v>
       </c>
       <c r="G15" s="6">
         <v>15</v>
       </c>
       <c r="H15" s="6">
@@ -1910,57 +1913,60 @@
       </c>
       <c r="R15" s="5">
         <v>9</v>
       </c>
       <c r="S15" s="5">
         <v>5</v>
       </c>
       <c r="T15" s="5">
         <v>13</v>
       </c>
       <c r="U15" s="5">
         <v>14</v>
       </c>
       <c r="V15" s="5">
         <v>7</v>
       </c>
       <c r="W15" s="5">
         <v>13</v>
       </c>
       <c r="X15" s="5">
         <v>8</v>
       </c>
       <c r="Y15" s="5">
         <v>10</v>
       </c>
-      <c r="Z15" s="5">
+      <c r="Z15" s="33">
         <v>10</v>
       </c>
-      <c r="AA15" s="5">
+      <c r="AA15" s="33">
         <v>12</v>
       </c>
-      <c r="AB15" s="5">
+      <c r="AB15" s="33">
+        <v>9</v>
+      </c>
+      <c r="AC15" s="33">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="6">
         <v>26</v>
       </c>
       <c r="C16" s="6">
         <v>11</v>
       </c>
       <c r="D16" s="6">
         <v>9</v>
       </c>
       <c r="E16" s="6">
         <v>14</v>
       </c>
       <c r="F16" s="6">
         <v>18</v>
       </c>
       <c r="G16" s="6">
         <v>15</v>
       </c>
@@ -1996,61 +2002,64 @@
       </c>
       <c r="R16" s="5">
         <v>15</v>
       </c>
       <c r="S16" s="5">
         <v>20</v>
       </c>
       <c r="T16" s="5">
         <v>28</v>
       </c>
       <c r="U16" s="5">
         <v>19</v>
       </c>
       <c r="V16" s="5">
         <v>14</v>
       </c>
       <c r="W16" s="5">
         <v>12</v>
       </c>
       <c r="X16" s="5">
         <v>6</v>
       </c>
       <c r="Y16" s="5">
         <v>16</v>
       </c>
-      <c r="Z16" s="5">
+      <c r="Z16" s="33">
         <v>12</v>
       </c>
-      <c r="AA16" s="5">
+      <c r="AA16" s="33">
         <v>11</v>
       </c>
-      <c r="AB16" s="5">
+      <c r="AB16" s="33">
         <v>7</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="33">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="6">
         <v>10</v>
       </c>
       <c r="C17" s="6">
         <v>9</v>
       </c>
       <c r="D17" s="6">
         <v>6</v>
       </c>
       <c r="E17" s="6">
         <v>21</v>
       </c>
       <c r="F17" s="6">
         <v>10</v>
       </c>
       <c r="G17" s="6">
         <v>11</v>
       </c>
       <c r="H17" s="6">
         <v>13</v>
       </c>
       <c r="I17" s="4">
@@ -2082,61 +2091,64 @@
       </c>
       <c r="R17" s="5">
         <v>14</v>
       </c>
       <c r="S17" s="5">
         <v>12</v>
       </c>
       <c r="T17" s="5">
         <v>15</v>
       </c>
       <c r="U17" s="5">
         <v>7</v>
       </c>
       <c r="V17" s="5">
         <v>11</v>
       </c>
       <c r="W17" s="5">
         <v>22</v>
       </c>
       <c r="X17" s="5">
         <v>14</v>
       </c>
       <c r="Y17" s="5">
         <v>12</v>
       </c>
-      <c r="Z17" s="5">
+      <c r="Z17" s="33">
         <v>14</v>
       </c>
-      <c r="AA17" s="5">
+      <c r="AA17" s="33">
         <v>8</v>
       </c>
-      <c r="AB17" s="5">
+      <c r="AB17" s="33">
         <v>12</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="33">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="6">
         <v>33</v>
       </c>
       <c r="C18" s="6">
         <v>32</v>
       </c>
       <c r="D18" s="6">
         <v>29</v>
       </c>
       <c r="E18" s="6">
         <v>27</v>
       </c>
       <c r="F18" s="6">
         <v>35</v>
       </c>
       <c r="G18" s="6">
         <v>26</v>
       </c>
       <c r="H18" s="6">
         <v>34</v>
       </c>
       <c r="I18" s="4">
@@ -2168,61 +2180,64 @@
       </c>
       <c r="R18" s="5">
         <v>29</v>
       </c>
       <c r="S18" s="5">
         <v>26</v>
       </c>
       <c r="T18" s="5">
         <v>40</v>
       </c>
       <c r="U18" s="5">
         <v>27</v>
       </c>
       <c r="V18" s="5">
         <v>27</v>
       </c>
       <c r="W18" s="5">
         <v>28</v>
       </c>
       <c r="X18" s="5">
         <v>25</v>
       </c>
       <c r="Y18" s="5">
         <v>31</v>
       </c>
-      <c r="Z18" s="5">
+      <c r="Z18" s="33">
         <v>27</v>
       </c>
-      <c r="AA18" s="5">
+      <c r="AA18" s="33">
         <v>31</v>
       </c>
-      <c r="AB18" s="5">
+      <c r="AB18" s="33">
         <v>25</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="33">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="6">
         <v>6</v>
       </c>
       <c r="C19" s="6">
         <v>7</v>
       </c>
       <c r="D19" s="6">
         <v>6</v>
       </c>
       <c r="E19" s="6">
         <v>6</v>
       </c>
       <c r="F19" s="6">
         <v>12</v>
       </c>
       <c r="G19" s="6">
         <v>10</v>
       </c>
       <c r="H19" s="6">
         <v>11</v>
       </c>
       <c r="I19" s="4">
@@ -2254,61 +2269,64 @@
       </c>
       <c r="R19" s="5">
         <v>4</v>
       </c>
       <c r="S19" s="5">
         <v>10</v>
       </c>
       <c r="T19" s="5">
         <v>8</v>
       </c>
       <c r="U19" s="5">
         <v>9</v>
       </c>
       <c r="V19" s="5">
         <v>8</v>
       </c>
       <c r="W19" s="5">
         <v>13</v>
       </c>
       <c r="X19" s="5">
         <v>7</v>
       </c>
       <c r="Y19" s="5">
         <v>4</v>
       </c>
-      <c r="Z19" s="5">
+      <c r="Z19" s="33">
         <v>7</v>
       </c>
-      <c r="AA19" s="5">
+      <c r="AA19" s="33">
         <v>5</v>
       </c>
-      <c r="AB19" s="5">
+      <c r="AB19" s="33">
         <v>7</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="33">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="6">
         <v>15</v>
       </c>
       <c r="C20" s="6">
         <v>11</v>
       </c>
       <c r="D20" s="6">
         <v>11</v>
       </c>
       <c r="E20" s="6">
         <v>16</v>
       </c>
       <c r="F20" s="6">
         <v>22</v>
       </c>
       <c r="G20" s="6">
         <v>15</v>
       </c>
       <c r="H20" s="6">
         <v>16</v>
       </c>
       <c r="I20" s="4">
@@ -2340,61 +2358,64 @@
       </c>
       <c r="R20" s="5">
         <v>12</v>
       </c>
       <c r="S20" s="5">
         <v>13</v>
       </c>
       <c r="T20" s="5">
         <v>16</v>
       </c>
       <c r="U20" s="5">
         <v>10</v>
       </c>
       <c r="V20" s="5">
         <v>15</v>
       </c>
       <c r="W20" s="5">
         <v>16</v>
       </c>
       <c r="X20" s="5">
         <v>15</v>
       </c>
       <c r="Y20" s="5">
         <v>16</v>
       </c>
-      <c r="Z20" s="5">
+      <c r="Z20" s="33">
         <v>7</v>
       </c>
-      <c r="AA20" s="5">
+      <c r="AA20" s="33">
         <v>9</v>
       </c>
-      <c r="AB20" s="5">
+      <c r="AB20" s="33">
         <v>11</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="33">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="6">
         <v>34</v>
       </c>
       <c r="C21" s="6">
         <v>21</v>
       </c>
       <c r="D21" s="6">
         <v>27</v>
       </c>
       <c r="E21" s="6">
         <v>29</v>
       </c>
       <c r="F21" s="6">
         <v>24</v>
       </c>
       <c r="G21" s="6">
         <v>17</v>
       </c>
       <c r="H21" s="6">
         <v>36</v>
       </c>
       <c r="I21" s="4">
@@ -2426,93 +2447,93 @@
       </c>
       <c r="R21" s="5">
         <v>29</v>
       </c>
       <c r="S21" s="5">
         <v>23</v>
       </c>
       <c r="T21" s="5">
         <v>39</v>
       </c>
       <c r="U21" s="5">
         <v>29</v>
       </c>
       <c r="V21" s="5">
         <v>23</v>
       </c>
       <c r="W21" s="5">
         <v>20</v>
       </c>
       <c r="X21" s="5">
         <v>25</v>
       </c>
       <c r="Y21" s="5">
         <v>26</v>
       </c>
-      <c r="Z21" s="5">
+      <c r="Z21" s="33">
         <v>20</v>
       </c>
-      <c r="AA21" s="5">
+      <c r="AA21" s="33">
         <v>13</v>
       </c>
-      <c r="AB21" s="5">
+      <c r="AB21" s="33">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="56" t="s">
+      <c r="AC21" s="33">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B22" s="56"/>
-[...27 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="53"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="53"/>
+      <c r="K22" s="53"/>
+      <c r="L22" s="53"/>
+      <c r="M22" s="53"/>
+      <c r="N22" s="53"/>
+      <c r="O22" s="53"/>
+      <c r="P22" s="53"/>
+      <c r="Q22" s="53"/>
+      <c r="R22" s="53"/>
+      <c r="S22" s="53"/>
+      <c r="T22" s="53"/>
+      <c r="U22" s="53"/>
+      <c r="V22" s="53"/>
+      <c r="W22" s="53"/>
+      <c r="X22" s="53"/>
+      <c r="Y22" s="53"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="6">
         <v>240</v>
       </c>
       <c r="C23" s="6">
         <v>214</v>
       </c>
       <c r="D23" s="6">
         <v>193</v>
       </c>
       <c r="E23" s="6">
         <v>223</v>
       </c>
       <c r="F23" s="6">
         <v>207</v>
       </c>
       <c r="G23" s="6">
         <v>196</v>
       </c>
       <c r="H23" s="6">
         <v>172</v>
       </c>
       <c r="I23" s="4">
@@ -2544,61 +2565,64 @@
       </c>
       <c r="R23" s="5">
         <v>205</v>
       </c>
       <c r="S23" s="5">
         <v>162</v>
       </c>
       <c r="T23" s="5">
         <v>204</v>
       </c>
       <c r="U23" s="5">
         <v>207</v>
       </c>
       <c r="V23" s="5">
         <v>180</v>
       </c>
       <c r="W23" s="5">
         <v>170</v>
       </c>
       <c r="X23" s="5">
         <v>165</v>
       </c>
       <c r="Y23" s="5">
         <v>200</v>
       </c>
-      <c r="Z23" s="5">
+      <c r="Z23" s="33">
         <v>198</v>
       </c>
-      <c r="AA23" s="5">
+      <c r="AA23" s="33">
         <v>149</v>
       </c>
-      <c r="AB23" s="5">
+      <c r="AB23" s="33">
         <v>166</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="33">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="6">
         <v>197</v>
       </c>
       <c r="C24" s="6">
         <v>185</v>
       </c>
       <c r="D24" s="6">
         <v>164</v>
       </c>
       <c r="E24" s="6">
         <v>189</v>
       </c>
       <c r="F24" s="6">
         <v>168</v>
       </c>
       <c r="G24" s="6">
         <v>172</v>
       </c>
       <c r="H24" s="6">
         <v>151</v>
       </c>
       <c r="I24" s="4">
@@ -2630,61 +2654,64 @@
       </c>
       <c r="R24" s="5">
         <v>170</v>
       </c>
       <c r="S24" s="5">
         <v>139</v>
       </c>
       <c r="T24" s="5">
         <v>167</v>
       </c>
       <c r="U24" s="5">
         <v>177</v>
       </c>
       <c r="V24" s="5">
         <v>152</v>
       </c>
       <c r="W24" s="5">
         <v>138</v>
       </c>
       <c r="X24" s="5">
         <v>146</v>
       </c>
       <c r="Y24" s="5">
         <v>164</v>
       </c>
-      <c r="Z24" s="5">
+      <c r="Z24" s="33">
         <v>177</v>
       </c>
-      <c r="AA24" s="5">
+      <c r="AA24" s="33">
         <v>126</v>
       </c>
-      <c r="AB24" s="5">
+      <c r="AB24" s="33">
         <v>143</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="33">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="6">
         <v>7</v>
       </c>
       <c r="C25" s="6">
         <v>9</v>
       </c>
       <c r="D25" s="6">
         <v>11</v>
       </c>
       <c r="E25" s="6">
         <v>17</v>
       </c>
       <c r="F25" s="6">
         <v>10</v>
       </c>
       <c r="G25" s="6">
         <v>6</v>
       </c>
       <c r="H25" s="6">
         <v>5</v>
       </c>
       <c r="I25" s="4">
@@ -2716,61 +2743,64 @@
       </c>
       <c r="R25" s="5">
         <v>7</v>
       </c>
       <c r="S25" s="5">
         <v>3</v>
       </c>
       <c r="T25" s="5">
         <v>4</v>
       </c>
       <c r="U25" s="5">
         <v>5</v>
       </c>
       <c r="V25" s="5">
         <v>11</v>
       </c>
       <c r="W25" s="5">
         <v>7</v>
       </c>
       <c r="X25" s="5">
         <v>1</v>
       </c>
       <c r="Y25" s="5">
         <v>7</v>
       </c>
-      <c r="Z25" s="5">
+      <c r="Z25" s="33">
         <v>5</v>
       </c>
-      <c r="AA25" s="5">
+      <c r="AA25" s="33">
         <v>4</v>
       </c>
-      <c r="AB25" s="5">
+      <c r="AB25" s="33">
         <v>8</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="33">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="6">
         <v>6</v>
       </c>
       <c r="C26" s="6">
         <v>5</v>
       </c>
       <c r="D26" s="6">
         <v>3</v>
       </c>
       <c r="E26" s="6">
         <v>3</v>
       </c>
       <c r="F26" s="6">
         <v>6</v>
       </c>
       <c r="G26" s="6">
         <v>5</v>
       </c>
       <c r="H26" s="6">
         <v>5</v>
       </c>
       <c r="I26" s="4">
@@ -2802,61 +2832,64 @@
       </c>
       <c r="R26" s="5">
         <v>5</v>
       </c>
       <c r="S26" s="5">
         <v>3</v>
       </c>
       <c r="T26" s="5">
         <v>5</v>
       </c>
       <c r="U26" s="5">
         <v>3</v>
       </c>
       <c r="V26" s="5">
         <v>3</v>
       </c>
       <c r="W26" s="5">
         <v>8</v>
       </c>
       <c r="X26" s="5">
         <v>3</v>
       </c>
       <c r="Y26" s="5">
         <v>5</v>
       </c>
-      <c r="Z26" s="5">
-[...2 lines deleted...]
-      <c r="AA26" s="5">
+      <c r="Z26" s="33">
+        <v>6</v>
+      </c>
+      <c r="AA26" s="33">
         <v>2</v>
       </c>
-      <c r="AB26" s="5">
-[...3 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="AB26" s="33">
+        <v>6</v>
+      </c>
+      <c r="AC26" s="33">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="6">
         <v>15</v>
       </c>
       <c r="C27" s="6">
         <v>4</v>
       </c>
       <c r="D27" s="6">
         <v>3</v>
       </c>
       <c r="E27" s="6">
         <v>5</v>
       </c>
       <c r="F27" s="6">
         <v>10</v>
       </c>
       <c r="G27" s="6">
         <v>6</v>
       </c>
       <c r="H27" s="6">
         <v>3</v>
       </c>
       <c r="I27" s="4">
@@ -2888,61 +2921,64 @@
       </c>
       <c r="R27" s="5">
         <v>10</v>
       </c>
       <c r="S27" s="5">
         <v>11</v>
       </c>
       <c r="T27" s="5">
         <v>16</v>
       </c>
       <c r="U27" s="5">
         <v>8</v>
       </c>
       <c r="V27" s="5">
         <v>9</v>
       </c>
       <c r="W27" s="5">
         <v>5</v>
       </c>
       <c r="X27" s="5">
         <v>4</v>
       </c>
       <c r="Y27" s="5">
         <v>9</v>
       </c>
-      <c r="Z27" s="5">
+      <c r="Z27" s="33">
         <v>4</v>
       </c>
-      <c r="AA27" s="5">
+      <c r="AA27" s="33">
         <v>7</v>
       </c>
-      <c r="AB27" s="5">
+      <c r="AB27" s="33">
         <v>4</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="33">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="6">
         <v>15</v>
       </c>
       <c r="C28" s="6">
         <v>11</v>
       </c>
       <c r="D28" s="6">
         <v>12</v>
       </c>
       <c r="E28" s="6">
         <v>9</v>
       </c>
       <c r="F28" s="6">
         <v>13</v>
       </c>
       <c r="G28" s="6">
         <v>7</v>
       </c>
       <c r="H28" s="6">
         <v>8</v>
       </c>
       <c r="I28" s="4">
@@ -2974,93 +3010,93 @@
       </c>
       <c r="R28" s="5">
         <v>13</v>
       </c>
       <c r="S28" s="5">
         <v>6</v>
       </c>
       <c r="T28" s="5">
         <v>12</v>
       </c>
       <c r="U28" s="5">
         <v>14</v>
       </c>
       <c r="V28" s="5">
         <v>5</v>
       </c>
       <c r="W28" s="5">
         <v>12</v>
       </c>
       <c r="X28" s="5">
         <v>11</v>
       </c>
       <c r="Y28" s="5">
         <v>15</v>
       </c>
-      <c r="Z28" s="5">
-[...2 lines deleted...]
-      <c r="AA28" s="5">
+      <c r="Z28" s="33">
+        <v>6</v>
+      </c>
+      <c r="AA28" s="33">
         <v>10</v>
       </c>
-      <c r="AB28" s="5">
+      <c r="AB28" s="33">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="57" t="s">
+      <c r="AC28" s="33">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="B29" s="57"/>
-[...27 lines deleted...]
-    <row r="30" spans="1:28">
+      <c r="B29" s="54"/>
+      <c r="C29" s="54"/>
+      <c r="D29" s="54"/>
+      <c r="E29" s="54"/>
+      <c r="F29" s="54"/>
+      <c r="G29" s="54"/>
+      <c r="H29" s="54"/>
+      <c r="I29" s="54"/>
+      <c r="J29" s="54"/>
+      <c r="K29" s="54"/>
+      <c r="L29" s="54"/>
+      <c r="M29" s="54"/>
+      <c r="N29" s="54"/>
+      <c r="O29" s="54"/>
+      <c r="P29" s="54"/>
+      <c r="Q29" s="54"/>
+      <c r="R29" s="54"/>
+      <c r="S29" s="54"/>
+      <c r="T29" s="54"/>
+      <c r="U29" s="54"/>
+      <c r="V29" s="54"/>
+      <c r="W29" s="54"/>
+      <c r="X29" s="54"/>
+      <c r="Y29" s="54"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="6">
         <v>220</v>
       </c>
       <c r="C30" s="6">
         <v>204</v>
       </c>
       <c r="D30" s="6">
         <v>183</v>
       </c>
       <c r="E30" s="6">
         <v>231</v>
       </c>
       <c r="F30" s="6">
         <v>248</v>
       </c>
       <c r="G30" s="6">
         <v>212</v>
       </c>
       <c r="H30" s="6">
         <v>243</v>
       </c>
       <c r="I30" s="4">
@@ -3092,62 +3128,65 @@
       </c>
       <c r="R30" s="5">
         <v>187</v>
       </c>
       <c r="S30" s="5">
         <v>199</v>
       </c>
       <c r="T30" s="5">
         <v>244</v>
       </c>
       <c r="U30" s="5">
         <v>199</v>
       </c>
       <c r="V30" s="5">
         <v>193</v>
       </c>
       <c r="W30" s="5">
         <v>190</v>
       </c>
       <c r="X30" s="5">
         <v>187</v>
       </c>
       <c r="Y30" s="5">
         <v>192</v>
       </c>
-      <c r="Z30" s="5">
+      <c r="Z30" s="44">
         <v>191</v>
       </c>
-      <c r="AA30" s="5">
+      <c r="AA30" s="44">
         <v>153</v>
       </c>
-      <c r="AB30" s="5">
+      <c r="AB30" s="44">
         <v>202</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="42" t="s">
+      <c r="AC30" s="44">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="41" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="6">
         <v>27</v>
       </c>
       <c r="C31" s="6">
         <v>24</v>
       </c>
       <c r="D31" s="6">
         <v>18</v>
       </c>
       <c r="E31" s="6">
         <v>32</v>
       </c>
       <c r="F31" s="6">
         <v>32</v>
       </c>
       <c r="G31" s="6">
         <v>19</v>
       </c>
       <c r="H31" s="6">
         <v>27</v>
       </c>
       <c r="I31" s="4">
         <v>29</v>
@@ -3178,62 +3217,65 @@
       </c>
       <c r="R31" s="5">
         <v>20</v>
       </c>
       <c r="S31" s="5">
         <v>21</v>
       </c>
       <c r="T31" s="5">
         <v>26</v>
       </c>
       <c r="U31" s="5">
         <v>25</v>
       </c>
       <c r="V31" s="5">
         <v>27</v>
       </c>
       <c r="W31" s="5">
         <v>18</v>
       </c>
       <c r="X31" s="5">
         <v>27</v>
       </c>
       <c r="Y31" s="5">
         <v>24</v>
       </c>
-      <c r="Z31" s="5">
+      <c r="Z31" s="44">
         <v>24</v>
       </c>
-      <c r="AA31" s="5">
+      <c r="AA31" s="44">
         <v>16</v>
       </c>
-      <c r="AB31" s="5">
+      <c r="AB31" s="44">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="42" t="s">
+      <c r="AC31" s="44">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="6">
         <v>9</v>
       </c>
       <c r="C32" s="6">
         <v>8</v>
       </c>
       <c r="D32" s="6">
         <v>15</v>
       </c>
       <c r="E32" s="6">
         <v>6</v>
       </c>
       <c r="F32" s="6">
         <v>17</v>
       </c>
       <c r="G32" s="6">
         <v>18</v>
       </c>
       <c r="H32" s="6">
         <v>18</v>
       </c>
       <c r="I32" s="4">
         <v>12</v>
@@ -3264,62 +3306,65 @@
       </c>
       <c r="R32" s="5">
         <v>15</v>
       </c>
       <c r="S32" s="5">
         <v>9</v>
       </c>
       <c r="T32" s="5">
         <v>14</v>
       </c>
       <c r="U32" s="5">
         <v>19</v>
       </c>
       <c r="V32" s="5">
         <v>13</v>
       </c>
       <c r="W32" s="5">
         <v>7</v>
       </c>
       <c r="X32" s="5">
         <v>12</v>
       </c>
       <c r="Y32" s="5">
         <v>12</v>
       </c>
-      <c r="Z32" s="5">
+      <c r="Z32" s="44">
         <v>19</v>
       </c>
-      <c r="AA32" s="5">
+      <c r="AA32" s="44">
         <v>13</v>
       </c>
-      <c r="AB32" s="5">
+      <c r="AB32" s="44">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="42" t="s">
+      <c r="AC32" s="44">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="41" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="6">
         <v>18</v>
       </c>
       <c r="C33" s="6">
         <v>12</v>
       </c>
       <c r="D33" s="6">
         <v>5</v>
       </c>
       <c r="E33" s="6">
         <v>12</v>
       </c>
       <c r="F33" s="6">
         <v>23</v>
       </c>
       <c r="G33" s="6">
         <v>17</v>
       </c>
       <c r="H33" s="6">
         <v>9</v>
       </c>
       <c r="I33" s="4">
         <v>14</v>
@@ -3350,62 +3395,65 @@
       </c>
       <c r="R33" s="5">
         <v>15</v>
       </c>
       <c r="S33" s="5">
         <v>13</v>
       </c>
       <c r="T33" s="5">
         <v>14</v>
       </c>
       <c r="U33" s="5">
         <v>3</v>
       </c>
       <c r="V33" s="5">
         <v>8</v>
       </c>
       <c r="W33" s="5">
         <v>13</v>
       </c>
       <c r="X33" s="5">
         <v>10</v>
       </c>
       <c r="Y33" s="5">
         <v>14</v>
       </c>
-      <c r="Z33" s="5">
+      <c r="Z33" s="44">
         <v>10</v>
       </c>
-      <c r="AA33" s="5">
+      <c r="AA33" s="44">
         <v>10</v>
       </c>
-      <c r="AB33" s="5">
+      <c r="AB33" s="44">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="42" t="s">
+      <c r="AC33" s="44">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" s="41" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="6">
         <v>12</v>
       </c>
       <c r="C34" s="6">
         <v>18</v>
       </c>
       <c r="D34" s="6">
         <v>11</v>
       </c>
       <c r="E34" s="6">
         <v>21</v>
       </c>
       <c r="F34" s="6">
         <v>12</v>
       </c>
       <c r="G34" s="6">
         <v>19</v>
       </c>
       <c r="H34" s="6">
         <v>13</v>
       </c>
       <c r="I34" s="4">
         <v>15</v>
@@ -3436,62 +3484,65 @@
       </c>
       <c r="R34" s="5">
         <v>15</v>
       </c>
       <c r="S34" s="5">
         <v>17</v>
       </c>
       <c r="T34" s="5">
         <v>15</v>
       </c>
       <c r="U34" s="5">
         <v>18</v>
       </c>
       <c r="V34" s="5">
         <v>17</v>
       </c>
       <c r="W34" s="5">
         <v>15</v>
       </c>
       <c r="X34" s="5">
         <v>14</v>
       </c>
       <c r="Y34" s="5">
         <v>10</v>
       </c>
-      <c r="Z34" s="5">
+      <c r="Z34" s="44">
         <v>9</v>
       </c>
-      <c r="AA34" s="5">
+      <c r="AA34" s="44">
         <v>8</v>
       </c>
-      <c r="AB34" s="5">
+      <c r="AB34" s="44">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="42" t="s">
+      <c r="AC34" s="44">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
+      <c r="A35" s="41" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="6">
         <v>13</v>
       </c>
       <c r="C35" s="6">
         <v>19</v>
       </c>
       <c r="D35" s="6">
         <v>14</v>
       </c>
       <c r="E35" s="6">
         <v>16</v>
       </c>
       <c r="F35" s="6">
         <v>17</v>
       </c>
       <c r="G35" s="6">
         <v>18</v>
       </c>
       <c r="H35" s="6">
         <v>19</v>
       </c>
       <c r="I35" s="4">
         <v>21</v>
@@ -3522,62 +3573,65 @@
       </c>
       <c r="R35" s="5">
         <v>12</v>
       </c>
       <c r="S35" s="5">
         <v>18</v>
       </c>
       <c r="T35" s="5">
         <v>14</v>
       </c>
       <c r="U35" s="5">
         <v>16</v>
       </c>
       <c r="V35" s="5">
         <v>14</v>
       </c>
       <c r="W35" s="5">
         <v>10</v>
       </c>
       <c r="X35" s="5">
         <v>12</v>
       </c>
       <c r="Y35" s="5">
         <v>12</v>
       </c>
-      <c r="Z35" s="5">
+      <c r="Z35" s="44">
         <v>13</v>
       </c>
-      <c r="AA35" s="5">
+      <c r="AA35" s="44">
         <v>10</v>
       </c>
-      <c r="AB35" s="5">
+      <c r="AB35" s="44">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="42" t="s">
+      <c r="AC35" s="44">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
+      <c r="A36" s="41" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="6">
         <v>37</v>
       </c>
       <c r="C36" s="6">
         <v>38</v>
       </c>
       <c r="D36" s="6">
         <v>41</v>
       </c>
       <c r="E36" s="6">
         <v>27</v>
       </c>
       <c r="F36" s="6">
         <v>42</v>
       </c>
       <c r="G36" s="6">
         <v>30</v>
       </c>
       <c r="H36" s="6">
         <v>40</v>
       </c>
       <c r="I36" s="4">
         <v>36</v>
@@ -3608,62 +3662,65 @@
       </c>
       <c r="R36" s="5">
         <v>26</v>
       </c>
       <c r="S36" s="5">
         <v>32</v>
       </c>
       <c r="T36" s="5">
         <v>35</v>
       </c>
       <c r="U36" s="5">
         <v>28</v>
       </c>
       <c r="V36" s="5">
         <v>26</v>
       </c>
       <c r="W36" s="5">
         <v>28</v>
       </c>
       <c r="X36" s="5">
         <v>30</v>
       </c>
       <c r="Y36" s="5">
         <v>34</v>
       </c>
-      <c r="Z36" s="5">
+      <c r="Z36" s="44">
         <v>35</v>
       </c>
-      <c r="AA36" s="5">
+      <c r="AA36" s="44">
         <v>26</v>
       </c>
-      <c r="AB36" s="5">
+      <c r="AB36" s="44">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="42" t="s">
+      <c r="AC36" s="44">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
+      <c r="A37" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="6">
         <v>10</v>
       </c>
       <c r="C37" s="6">
         <v>9</v>
       </c>
       <c r="D37" s="6">
         <v>6</v>
       </c>
       <c r="E37" s="6">
         <v>18</v>
       </c>
       <c r="F37" s="6">
         <v>7</v>
       </c>
       <c r="G37" s="6">
         <v>10</v>
       </c>
       <c r="H37" s="6">
         <v>5</v>
       </c>
       <c r="I37" s="4">
         <v>12</v>
@@ -3694,62 +3751,65 @@
       </c>
       <c r="R37" s="5">
         <v>4</v>
       </c>
       <c r="S37" s="5">
         <v>2</v>
       </c>
       <c r="T37" s="5">
         <v>8</v>
       </c>
       <c r="U37" s="5">
         <v>11</v>
       </c>
       <c r="V37" s="5">
         <v>4</v>
       </c>
       <c r="W37" s="5">
         <v>5</v>
       </c>
       <c r="X37" s="5">
         <v>5</v>
       </c>
       <c r="Y37" s="5">
         <v>5</v>
       </c>
-      <c r="Z37" s="5">
+      <c r="Z37" s="44">
         <v>4</v>
       </c>
-      <c r="AA37" s="5">
+      <c r="AA37" s="44">
         <v>10</v>
       </c>
-      <c r="AB37" s="5">
+      <c r="AB37" s="44">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="42" t="s">
+      <c r="AC37" s="44">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="41" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="6">
         <v>11</v>
       </c>
       <c r="C38" s="6">
         <v>7</v>
       </c>
       <c r="D38" s="6">
         <v>6</v>
       </c>
       <c r="E38" s="6">
         <v>9</v>
       </c>
       <c r="F38" s="6">
         <v>8</v>
       </c>
       <c r="G38" s="6">
         <v>9</v>
       </c>
       <c r="H38" s="6">
         <v>10</v>
       </c>
       <c r="I38" s="4">
         <v>11</v>
@@ -3780,62 +3840,65 @@
       </c>
       <c r="R38" s="5">
         <v>5</v>
       </c>
       <c r="S38" s="5">
         <v>9</v>
       </c>
       <c r="T38" s="5">
         <v>12</v>
       </c>
       <c r="U38" s="5">
         <v>11</v>
       </c>
       <c r="V38" s="5">
         <v>5</v>
       </c>
       <c r="W38" s="5">
         <v>7</v>
       </c>
       <c r="X38" s="5">
         <v>2</v>
       </c>
       <c r="Y38" s="5">
         <v>7</v>
       </c>
-      <c r="Z38" s="5">
+      <c r="Z38" s="44">
         <v>8</v>
       </c>
-      <c r="AA38" s="5">
+      <c r="AA38" s="44">
         <v>4</v>
       </c>
-      <c r="AB38" s="5">
+      <c r="AB38" s="44">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="42" t="s">
+      <c r="AC38" s="44">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
+      <c r="A39" s="41" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="6">
         <v>10</v>
       </c>
       <c r="C39" s="6">
         <v>9</v>
       </c>
       <c r="D39" s="6">
         <v>6</v>
       </c>
       <c r="E39" s="6">
         <v>21</v>
       </c>
       <c r="F39" s="6">
         <v>10</v>
       </c>
       <c r="G39" s="6">
         <v>11</v>
       </c>
       <c r="H39" s="6">
         <v>13</v>
       </c>
       <c r="I39" s="4">
         <v>8</v>
@@ -3866,62 +3929,65 @@
       </c>
       <c r="R39" s="5">
         <v>14</v>
       </c>
       <c r="S39" s="5">
         <v>12</v>
       </c>
       <c r="T39" s="5">
         <v>15</v>
       </c>
       <c r="U39" s="5">
         <v>7</v>
       </c>
       <c r="V39" s="5">
         <v>11</v>
       </c>
       <c r="W39" s="5">
         <v>22</v>
       </c>
       <c r="X39" s="5">
         <v>14</v>
       </c>
       <c r="Y39" s="5">
         <v>12</v>
       </c>
-      <c r="Z39" s="5">
+      <c r="Z39" s="44">
         <v>14</v>
       </c>
-      <c r="AA39" s="5">
+      <c r="AA39" s="44">
         <v>8</v>
       </c>
-      <c r="AB39" s="5">
+      <c r="AB39" s="44">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="42" t="s">
+      <c r="AC39" s="44">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
+      <c r="A40" s="41" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="6">
         <v>18</v>
       </c>
       <c r="C40" s="6">
         <v>21</v>
       </c>
       <c r="D40" s="6">
         <v>17</v>
       </c>
       <c r="E40" s="6">
         <v>18</v>
       </c>
       <c r="F40" s="6">
         <v>22</v>
       </c>
       <c r="G40" s="6">
         <v>19</v>
       </c>
       <c r="H40" s="6">
         <v>26</v>
       </c>
       <c r="I40" s="4">
         <v>23</v>
@@ -3952,62 +4018,65 @@
       </c>
       <c r="R40" s="5">
         <v>16</v>
       </c>
       <c r="S40" s="5">
         <v>20</v>
       </c>
       <c r="T40" s="5">
         <v>28</v>
       </c>
       <c r="U40" s="5">
         <v>13</v>
       </c>
       <c r="V40" s="5">
         <v>22</v>
       </c>
       <c r="W40" s="5">
         <v>16</v>
       </c>
       <c r="X40" s="5">
         <v>14</v>
       </c>
       <c r="Y40" s="5">
         <v>16</v>
       </c>
-      <c r="Z40" s="5">
+      <c r="Z40" s="44">
         <v>21</v>
       </c>
-      <c r="AA40" s="5">
+      <c r="AA40" s="44">
         <v>21</v>
       </c>
-      <c r="AB40" s="5">
+      <c r="AB40" s="44">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="42" t="s">
+      <c r="AC40" s="44">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
+      <c r="A41" s="41" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="6">
         <v>6</v>
       </c>
       <c r="C41" s="6">
         <v>7</v>
       </c>
       <c r="D41" s="6">
         <v>6</v>
       </c>
       <c r="E41" s="6">
         <v>6</v>
       </c>
       <c r="F41" s="6">
         <v>12</v>
       </c>
       <c r="G41" s="6">
         <v>10</v>
       </c>
       <c r="H41" s="6">
         <v>11</v>
       </c>
       <c r="I41" s="4">
         <v>7</v>
@@ -4038,62 +4107,65 @@
       </c>
       <c r="R41" s="5">
         <v>4</v>
       </c>
       <c r="S41" s="5">
         <v>10</v>
       </c>
       <c r="T41" s="5">
         <v>8</v>
       </c>
       <c r="U41" s="5">
         <v>9</v>
       </c>
       <c r="V41" s="5">
         <v>8</v>
       </c>
       <c r="W41" s="5">
         <v>13</v>
       </c>
       <c r="X41" s="5">
         <v>7</v>
       </c>
       <c r="Y41" s="5">
         <v>4</v>
       </c>
-      <c r="Z41" s="5">
+      <c r="Z41" s="44">
         <v>7</v>
       </c>
-      <c r="AA41" s="5">
+      <c r="AA41" s="44">
         <v>5</v>
       </c>
-      <c r="AB41" s="5">
+      <c r="AB41" s="44">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="42" t="s">
+      <c r="AC41" s="44">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
+      <c r="A42" s="41" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="6">
         <v>15</v>
       </c>
       <c r="C42" s="6">
         <v>11</v>
       </c>
       <c r="D42" s="6">
         <v>11</v>
       </c>
       <c r="E42" s="6">
         <v>16</v>
       </c>
       <c r="F42" s="6">
         <v>22</v>
       </c>
       <c r="G42" s="6">
         <v>15</v>
       </c>
       <c r="H42" s="6">
         <v>16</v>
       </c>
       <c r="I42" s="4">
         <v>16</v>
@@ -4124,61 +4196,64 @@
       </c>
       <c r="R42" s="5">
         <v>12</v>
       </c>
       <c r="S42" s="5">
         <v>13</v>
       </c>
       <c r="T42" s="5">
         <v>16</v>
       </c>
       <c r="U42" s="5">
         <v>10</v>
       </c>
       <c r="V42" s="5">
         <v>15</v>
       </c>
       <c r="W42" s="5">
         <v>16</v>
       </c>
       <c r="X42" s="5">
         <v>15</v>
       </c>
       <c r="Y42" s="5">
         <v>16</v>
       </c>
-      <c r="Z42" s="5">
+      <c r="Z42" s="44">
         <v>7</v>
       </c>
-      <c r="AA42" s="5">
+      <c r="AA42" s="44">
         <v>9</v>
       </c>
-      <c r="AB42" s="5">
+      <c r="AB42" s="44">
         <v>11</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="44">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="9">
         <v>34</v>
       </c>
       <c r="C43" s="9">
         <v>21</v>
       </c>
       <c r="D43" s="9">
         <v>27</v>
       </c>
       <c r="E43" s="9">
         <v>29</v>
       </c>
       <c r="F43" s="9">
         <v>24</v>
       </c>
       <c r="G43" s="20">
         <v>17</v>
       </c>
       <c r="H43" s="20">
         <v>36</v>
       </c>
       <c r="I43" s="7">
@@ -4210,206 +4285,209 @@
       </c>
       <c r="R43" s="8">
         <v>29</v>
       </c>
       <c r="S43" s="8">
         <v>23</v>
       </c>
       <c r="T43" s="8">
         <v>39</v>
       </c>
       <c r="U43" s="8">
         <v>29</v>
       </c>
       <c r="V43" s="8">
         <v>23</v>
       </c>
       <c r="W43" s="8">
         <v>20</v>
       </c>
       <c r="X43" s="8">
         <v>25</v>
       </c>
       <c r="Y43" s="8">
         <v>26</v>
       </c>
-      <c r="Z43" s="8">
+      <c r="Z43" s="34">
         <v>20</v>
       </c>
-      <c r="AA43" s="8">
+      <c r="AA43" s="34">
         <v>13</v>
       </c>
-      <c r="AB43" s="8">
+      <c r="AB43" s="34">
         <v>27</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="34">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="10" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AC17" sqref="AC17"/>
+    <sheetView topLeftCell="F1" workbookViewId="0">
+      <selection activeCell="F1" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
-    <col min="3" max="6" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="18" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="21" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="20" max="21" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="54"/>
-[...22 lines deleted...]
-      <c r="Y1" s="54"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="39"/>
-[...11 lines deleted...]
-      <c r="M2" s="39"/>
+      <c r="A2" s="38"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="60"/>
-      <c r="B4" s="58">
+      <c r="A4" s="55"/>
+      <c r="B4" s="49">
         <v>2024</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="58">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="49">
         <v>2025</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="49">
         <v>2026</v>
       </c>
-      <c r="AA4" s="59"/>
-[...12 lines deleted...]
-      <c r="A5" s="61"/>
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="50"/>
+      <c r="AC4" s="50"/>
+      <c r="AD4" s="50"/>
+      <c r="AE4" s="50"/>
+      <c r="AF4" s="50"/>
+      <c r="AG4" s="50"/>
+      <c r="AH4" s="50"/>
+      <c r="AI4" s="50"/>
+      <c r="AJ4" s="50"/>
+      <c r="AK4" s="50"/>
+    </row>
+    <row r="5" spans="1:37" ht="20.399999999999999">
+      <c r="A5" s="56"/>
       <c r="B5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="12" t="s">
@@ -4476,77 +4554,77 @@
         <v>12</v>
       </c>
       <c r="AE5" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AF5" s="12" t="s">
         <v>14</v>
       </c>
       <c r="AG5" s="12" t="s">
         <v>15</v>
       </c>
       <c r="AH5" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AI5" s="12" t="s">
         <v>22</v>
       </c>
       <c r="AJ5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="AK5" s="12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="55" t="s">
+      <c r="A6" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="55"/>
-[...22 lines deleted...]
-      <c r="Y6" s="55"/>
+      <c r="B6" s="52"/>
+      <c r="C6" s="52"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="52"/>
+      <c r="M6" s="52"/>
+      <c r="N6" s="52"/>
+      <c r="O6" s="52"/>
+      <c r="P6" s="52"/>
+      <c r="Q6" s="52"/>
+      <c r="R6" s="52"/>
+      <c r="S6" s="52"/>
+      <c r="T6" s="52"/>
+      <c r="U6" s="52"/>
+      <c r="V6" s="52"/>
+      <c r="W6" s="52"/>
+      <c r="X6" s="52"/>
+      <c r="Y6" s="52"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="21">
         <v>10.32</v>
       </c>
       <c r="C7" s="21">
         <v>10.24</v>
       </c>
       <c r="D7" s="21">
         <v>9.61</v>
       </c>
       <c r="E7" s="21">
         <v>9.83</v>
       </c>
       <c r="F7" s="21">
         <v>9.9</v>
       </c>
       <c r="G7" s="23">
         <v>9.83</v>
       </c>
       <c r="H7" s="23">
         <v>9.75</v>
@@ -4580,58 +4658,61 @@
       </c>
       <c r="R7" s="14">
         <v>8.83</v>
       </c>
       <c r="S7" s="14">
         <v>8.77</v>
       </c>
       <c r="T7" s="14">
         <v>8.98</v>
       </c>
       <c r="U7" s="14">
         <v>9.01</v>
       </c>
       <c r="V7" s="14">
         <v>8.98</v>
       </c>
       <c r="W7" s="14">
         <v>8.9</v>
       </c>
       <c r="X7" s="14">
         <v>8.84</v>
       </c>
       <c r="Y7" s="14">
         <v>8.85</v>
       </c>
-      <c r="Z7" s="46">
+      <c r="Z7" s="45">
         <v>8.9600000000000009</v>
       </c>
-      <c r="AA7" s="49">
+      <c r="AA7" s="45">
         <v>8.35</v>
       </c>
-      <c r="AB7" s="46">
+      <c r="AB7" s="45">
         <v>8.39</v>
+      </c>
+      <c r="AC7" s="45">
+        <v>8.6300000000000008</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="21">
         <v>10.45</v>
       </c>
       <c r="C8" s="21">
         <v>10.56</v>
       </c>
       <c r="D8" s="21">
         <v>9.92</v>
       </c>
       <c r="E8" s="21">
         <v>10.050000000000001</v>
       </c>
       <c r="F8" s="21">
         <v>9.82</v>
       </c>
       <c r="G8" s="23">
         <v>9.76</v>
       </c>
       <c r="H8" s="23">
@@ -4666,58 +4747,61 @@
       </c>
       <c r="R8" s="14">
         <v>8.7200000000000006</v>
       </c>
       <c r="S8" s="14">
         <v>8.5399999999999991</v>
       </c>
       <c r="T8" s="14">
         <v>8.59</v>
       </c>
       <c r="U8" s="14">
         <v>8.69</v>
       </c>
       <c r="V8" s="14">
         <v>8.65</v>
       </c>
       <c r="W8" s="14">
         <v>8.51</v>
       </c>
       <c r="X8" s="14">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y8" s="14">
         <v>8.49</v>
       </c>
-      <c r="Z8" s="46">
+      <c r="Z8" s="45">
         <v>9.4</v>
       </c>
-      <c r="AA8" s="49">
+      <c r="AA8" s="45">
         <v>8.44</v>
       </c>
-      <c r="AB8" s="46">
+      <c r="AB8" s="45">
         <v>8.14</v>
+      </c>
+      <c r="AC8" s="45">
+        <v>8.42</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="21">
         <v>10.16</v>
       </c>
       <c r="C9" s="21">
         <v>9.91</v>
       </c>
       <c r="D9" s="21">
         <v>8.82</v>
       </c>
       <c r="E9" s="21">
         <v>9.73</v>
       </c>
       <c r="F9" s="21">
         <v>10.18</v>
       </c>
       <c r="G9" s="23">
         <v>9.7100000000000009</v>
       </c>
       <c r="H9" s="23">
@@ -4752,58 +4836,61 @@
       </c>
       <c r="R9" s="14">
         <v>9.41</v>
       </c>
       <c r="S9" s="14">
         <v>9.25</v>
       </c>
       <c r="T9" s="14">
         <v>9.3800000000000008</v>
       </c>
       <c r="U9" s="14">
         <v>9.42</v>
       </c>
       <c r="V9" s="14">
         <v>9.58</v>
       </c>
       <c r="W9" s="14">
         <v>9.31</v>
       </c>
       <c r="X9" s="14">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y9" s="14">
         <v>9.44</v>
       </c>
-      <c r="Z9" s="46">
+      <c r="Z9" s="45">
         <v>9.64</v>
       </c>
-      <c r="AA9" s="49">
+      <c r="AA9" s="45">
         <v>8.48</v>
       </c>
-      <c r="AB9" s="46">
+      <c r="AB9" s="45">
         <v>8.0399999999999991</v>
+      </c>
+      <c r="AC9" s="45">
+        <v>8.59</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="21">
         <v>8.2200000000000006</v>
       </c>
       <c r="C10" s="21">
         <v>8</v>
       </c>
       <c r="D10" s="21">
         <v>9.9</v>
       </c>
       <c r="E10" s="21">
         <v>8.84</v>
       </c>
       <c r="F10" s="21">
         <v>10.16</v>
       </c>
       <c r="G10" s="23">
         <v>11.27</v>
       </c>
       <c r="H10" s="23">
@@ -4838,58 +4925,61 @@
       </c>
       <c r="R10" s="14">
         <v>12.99</v>
       </c>
       <c r="S10" s="14">
         <v>12.33</v>
       </c>
       <c r="T10" s="14">
         <v>12.46</v>
       </c>
       <c r="U10" s="14">
         <v>13.18</v>
       </c>
       <c r="V10" s="14">
         <v>13.11</v>
       </c>
       <c r="W10" s="14">
         <v>12.46</v>
       </c>
       <c r="X10" s="14">
         <v>12.38</v>
       </c>
       <c r="Y10" s="14">
         <v>12.29</v>
       </c>
-      <c r="Z10" s="46">
+      <c r="Z10" s="45">
         <v>18.579999999999998</v>
       </c>
-      <c r="AA10" s="49">
+      <c r="AA10" s="45">
         <v>16.54</v>
       </c>
-      <c r="AB10" s="46">
+      <c r="AB10" s="45">
         <v>14.6</v>
+      </c>
+      <c r="AC10" s="45">
+        <v>13.7</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="21">
         <v>11.12</v>
       </c>
       <c r="C11" s="21">
         <v>10.59</v>
       </c>
       <c r="D11" s="21">
         <v>9.41</v>
       </c>
       <c r="E11" s="21">
         <v>10.38</v>
       </c>
       <c r="F11" s="21">
         <v>11.23</v>
       </c>
       <c r="G11" s="23">
         <v>11.12</v>
       </c>
       <c r="H11" s="23">
@@ -4924,58 +5014,61 @@
       </c>
       <c r="R11" s="14">
         <v>8.73</v>
       </c>
       <c r="S11" s="14">
         <v>8.52</v>
       </c>
       <c r="T11" s="14">
         <v>8.4600000000000009</v>
       </c>
       <c r="U11" s="14">
         <v>7.84</v>
       </c>
       <c r="V11" s="14">
         <v>7.96</v>
       </c>
       <c r="W11" s="14">
         <v>8.07</v>
       </c>
       <c r="X11" s="14">
         <v>7.81</v>
       </c>
       <c r="Y11" s="14">
         <v>7.95</v>
       </c>
-      <c r="Z11" s="46">
+      <c r="Z11" s="45">
         <v>6.9</v>
       </c>
-      <c r="AA11" s="49">
+      <c r="AA11" s="45">
         <v>7.01</v>
       </c>
-      <c r="AB11" s="46">
+      <c r="AB11" s="45">
         <v>8.08</v>
+      </c>
+      <c r="AC11" s="45">
+        <v>7.62</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="21">
         <v>6.85</v>
       </c>
       <c r="C12" s="21">
         <v>8.84</v>
       </c>
       <c r="D12" s="21">
         <v>7.97</v>
       </c>
       <c r="E12" s="21">
         <v>9.07</v>
       </c>
       <c r="F12" s="21">
         <v>8.6</v>
       </c>
       <c r="G12" s="23">
         <v>9.02</v>
       </c>
       <c r="H12" s="23">
@@ -5010,58 +5103,61 @@
       </c>
       <c r="R12" s="14">
         <v>8.14</v>
       </c>
       <c r="S12" s="14">
         <v>8.48</v>
       </c>
       <c r="T12" s="14">
         <v>8.51</v>
       </c>
       <c r="U12" s="14">
         <v>8.76</v>
       </c>
       <c r="V12" s="14">
         <v>8.91</v>
       </c>
       <c r="W12" s="14">
         <v>8.89</v>
       </c>
       <c r="X12" s="14">
         <v>8.85</v>
       </c>
       <c r="Y12" s="14">
         <v>8.58</v>
       </c>
-      <c r="Z12" s="46">
+      <c r="Z12" s="45">
         <v>5.42</v>
       </c>
-      <c r="AA12" s="49">
+      <c r="AA12" s="45">
         <v>5.34</v>
       </c>
-      <c r="AB12" s="46">
+      <c r="AB12" s="45">
         <v>8.2100000000000009</v>
+      </c>
+      <c r="AC12" s="45">
+        <v>8.92</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="21">
         <v>8.77</v>
       </c>
       <c r="C13" s="21">
         <v>11.17</v>
       </c>
       <c r="D13" s="21">
         <v>10.55</v>
       </c>
       <c r="E13" s="21">
         <v>10.68</v>
       </c>
       <c r="F13" s="21">
         <v>10.83</v>
       </c>
       <c r="G13" s="23">
         <v>11.1</v>
       </c>
       <c r="H13" s="23">
@@ -5096,58 +5192,61 @@
       </c>
       <c r="R13" s="14">
         <v>7.59</v>
       </c>
       <c r="S13" s="14">
         <v>8.4700000000000006</v>
       </c>
       <c r="T13" s="14">
         <v>8.67</v>
       </c>
       <c r="U13" s="14">
         <v>8.98</v>
       </c>
       <c r="V13" s="14">
         <v>9.11</v>
       </c>
       <c r="W13" s="14">
         <v>8.9</v>
       </c>
       <c r="X13" s="14">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y13" s="14">
         <v>8.83</v>
       </c>
-      <c r="Z13" s="46">
+      <c r="Z13" s="45">
         <v>9.4499999999999993</v>
       </c>
-      <c r="AA13" s="49">
+      <c r="AA13" s="45">
         <v>8.7200000000000006</v>
       </c>
-      <c r="AB13" s="46">
+      <c r="AB13" s="45">
         <v>9.19</v>
+      </c>
+      <c r="AC13" s="45">
+        <v>8.75</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="21">
         <v>9.44</v>
       </c>
       <c r="C14" s="21">
         <v>9.8800000000000008</v>
       </c>
       <c r="D14" s="21">
         <v>10.06</v>
       </c>
       <c r="E14" s="21">
         <v>9.2200000000000006</v>
       </c>
       <c r="F14" s="21">
         <v>9.5</v>
       </c>
       <c r="G14" s="23">
         <v>9.24</v>
       </c>
       <c r="H14" s="23">
@@ -5182,58 +5281,61 @@
       </c>
       <c r="R14" s="14">
         <v>7.66</v>
       </c>
       <c r="S14" s="14">
         <v>7.79</v>
       </c>
       <c r="T14" s="14">
         <v>7.96</v>
       </c>
       <c r="U14" s="14">
         <v>7.86</v>
       </c>
       <c r="V14" s="14">
         <v>7.74</v>
       </c>
       <c r="W14" s="14">
         <v>7.67</v>
       </c>
       <c r="X14" s="14">
         <v>7.69</v>
       </c>
       <c r="Y14" s="14">
         <v>7.78</v>
       </c>
-      <c r="Z14" s="46">
+      <c r="Z14" s="45">
         <v>9</v>
       </c>
-      <c r="AA14" s="49">
+      <c r="AA14" s="45">
         <v>8.23</v>
       </c>
-      <c r="AB14" s="46">
+      <c r="AB14" s="45">
         <v>8.8699999999999992</v>
+      </c>
+      <c r="AC14" s="45">
+        <v>9.1</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="21">
         <v>11.07</v>
       </c>
       <c r="C15" s="21">
         <v>10.72</v>
       </c>
       <c r="D15" s="21">
         <v>9.17</v>
       </c>
       <c r="E15" s="21">
         <v>10.6</v>
       </c>
       <c r="F15" s="21">
         <v>10.27</v>
       </c>
       <c r="G15" s="23">
         <v>10.34</v>
       </c>
       <c r="H15" s="23">
@@ -5268,58 +5370,61 @@
       </c>
       <c r="R15" s="14">
         <v>7.55</v>
       </c>
       <c r="S15" s="14">
         <v>6.91</v>
       </c>
       <c r="T15" s="14">
         <v>7.25</v>
       </c>
       <c r="U15" s="14">
         <v>7.58</v>
       </c>
       <c r="V15" s="14">
         <v>7.32</v>
       </c>
       <c r="W15" s="14">
         <v>7.51</v>
       </c>
       <c r="X15" s="14">
         <v>7.36</v>
       </c>
       <c r="Y15" s="14">
         <v>7.33</v>
       </c>
-      <c r="Z15" s="46">
+      <c r="Z15" s="45">
         <v>7.24</v>
       </c>
-      <c r="AA15" s="49">
+      <c r="AA15" s="45">
         <v>8.32</v>
       </c>
-      <c r="AB15" s="46">
+      <c r="AB15" s="45">
         <v>7.69</v>
+      </c>
+      <c r="AC15" s="45">
+        <v>7.45</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="21">
         <v>17.420000000000002</v>
       </c>
       <c r="C16" s="21">
         <v>13.01</v>
       </c>
       <c r="D16" s="21">
         <v>10.61</v>
       </c>
       <c r="E16" s="21">
         <v>10.41</v>
       </c>
       <c r="F16" s="21">
         <v>10.75</v>
       </c>
       <c r="G16" s="23">
         <v>10.71</v>
       </c>
       <c r="H16" s="23">
@@ -5354,61 +5459,64 @@
       </c>
       <c r="R16" s="14">
         <v>9.9499999999999993</v>
       </c>
       <c r="S16" s="14">
         <v>10.68</v>
       </c>
       <c r="T16" s="14">
         <v>11.94</v>
       </c>
       <c r="U16" s="14">
         <v>12.07</v>
       </c>
       <c r="V16" s="14">
         <v>11.84</v>
       </c>
       <c r="W16" s="14">
         <v>11.49</v>
       </c>
       <c r="X16" s="14">
         <v>10.84</v>
       </c>
       <c r="Y16" s="14">
         <v>10.87</v>
       </c>
-      <c r="Z16" s="46">
+      <c r="Z16" s="45">
         <v>8.4499999999999993</v>
       </c>
-      <c r="AA16" s="49">
+      <c r="AA16" s="45">
         <v>8.51</v>
       </c>
-      <c r="AB16" s="46">
+      <c r="AB16" s="45">
         <v>7.27</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="45">
+        <v>8.16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="21">
         <v>6.74</v>
       </c>
       <c r="C17" s="21">
         <v>6.66</v>
       </c>
       <c r="D17" s="21">
         <v>5.74</v>
       </c>
       <c r="E17" s="21">
         <v>7.9</v>
       </c>
       <c r="F17" s="21">
         <v>7.65</v>
       </c>
       <c r="G17" s="23">
         <v>7.64</v>
       </c>
       <c r="H17" s="23">
         <v>7.78</v>
       </c>
       <c r="I17" s="13">
@@ -5440,61 +5548,64 @@
       </c>
       <c r="R17" s="14">
         <v>9.41</v>
       </c>
       <c r="S17" s="14">
         <v>9.25</v>
       </c>
       <c r="T17" s="14">
         <v>9.39</v>
       </c>
       <c r="U17" s="14">
         <v>8.8000000000000007</v>
       </c>
       <c r="V17" s="14">
         <v>8.6999999999999993</v>
       </c>
       <c r="W17" s="14">
         <v>9.33</v>
       </c>
       <c r="X17" s="14">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y17" s="14">
         <v>9.2799999999999994</v>
       </c>
-      <c r="Z17" s="46">
+      <c r="Z17" s="45">
         <v>9.52</v>
       </c>
-      <c r="AA17" s="49">
+      <c r="AA17" s="45">
         <v>7.85</v>
       </c>
-      <c r="AB17" s="46">
+      <c r="AB17" s="45">
         <v>8.0399999999999991</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="45">
+        <v>7.81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="21">
         <v>9.93</v>
       </c>
       <c r="C18" s="21">
         <v>10.28</v>
       </c>
       <c r="D18" s="21">
         <v>9.75</v>
       </c>
       <c r="E18" s="21">
         <v>9.41</v>
       </c>
       <c r="F18" s="21">
         <v>9.64</v>
       </c>
       <c r="G18" s="23">
         <v>9.39</v>
       </c>
       <c r="H18" s="23">
         <v>9.51</v>
       </c>
       <c r="I18" s="13">
@@ -5526,61 +5637,64 @@
       </c>
       <c r="R18" s="14">
         <v>8.77</v>
       </c>
       <c r="S18" s="14">
         <v>8.7100000000000009</v>
       </c>
       <c r="T18" s="14">
         <v>9.26</v>
       </c>
       <c r="U18" s="14">
         <v>9.15</v>
       </c>
       <c r="V18" s="14">
         <v>9.1</v>
       </c>
       <c r="W18" s="14">
         <v>9.0500000000000007</v>
       </c>
       <c r="X18" s="14">
         <v>8.9600000000000009</v>
       </c>
       <c r="Y18" s="14">
         <v>9.02</v>
       </c>
-      <c r="Z18" s="46">
+      <c r="Z18" s="45">
         <v>8.6199999999999992</v>
       </c>
-      <c r="AA18" s="49">
+      <c r="AA18" s="45">
         <v>9.69</v>
       </c>
-      <c r="AB18" s="46">
+      <c r="AB18" s="45">
         <v>9.09</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="45">
+        <v>8.9499999999999993</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="21">
         <v>7.52</v>
       </c>
       <c r="C19" s="21">
         <v>8.3800000000000008</v>
       </c>
       <c r="D19" s="21">
         <v>8.01</v>
       </c>
       <c r="E19" s="21">
         <v>7.92</v>
       </c>
       <c r="F19" s="21">
         <v>9.3000000000000007</v>
       </c>
       <c r="G19" s="23">
         <v>9.86</v>
       </c>
       <c r="H19" s="23">
         <v>10.41</v>
       </c>
       <c r="I19" s="13">
@@ -5612,61 +5726,64 @@
       </c>
       <c r="R19" s="14">
         <v>7.86</v>
       </c>
       <c r="S19" s="14">
         <v>8.7200000000000006</v>
       </c>
       <c r="T19" s="14">
         <v>8.94</v>
       </c>
       <c r="U19" s="14">
         <v>9.26</v>
       </c>
       <c r="V19" s="14">
         <v>9.4</v>
       </c>
       <c r="W19" s="14">
         <v>10.130000000000001</v>
       </c>
       <c r="X19" s="14">
         <v>10.06</v>
       </c>
       <c r="Y19" s="14">
         <v>9.64</v>
       </c>
-      <c r="Z19" s="46">
+      <c r="Z19" s="45">
         <v>9.23</v>
       </c>
-      <c r="AA19" s="49">
+      <c r="AA19" s="45">
         <v>8.31</v>
       </c>
-      <c r="AB19" s="46">
+      <c r="AB19" s="45">
         <v>8.66</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="45">
+        <v>9.48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="21">
         <v>14.14</v>
       </c>
       <c r="C20" s="21">
         <v>12.65</v>
       </c>
       <c r="D20" s="21">
         <v>11.8</v>
       </c>
       <c r="E20" s="21">
         <v>12.67</v>
       </c>
       <c r="F20" s="21">
         <v>14.24</v>
       </c>
       <c r="G20" s="23">
         <v>14.26</v>
       </c>
       <c r="H20" s="23">
         <v>14.38</v>
       </c>
       <c r="I20" s="13">
@@ -5698,61 +5815,64 @@
       </c>
       <c r="R20" s="14">
         <v>14.29</v>
       </c>
       <c r="S20" s="14">
         <v>14.13</v>
       </c>
       <c r="T20" s="14">
         <v>14.4</v>
       </c>
       <c r="U20" s="14">
         <v>13.88</v>
       </c>
       <c r="V20" s="14">
         <v>14.07</v>
       </c>
       <c r="W20" s="14">
         <v>14.25</v>
       </c>
       <c r="X20" s="14">
         <v>14.37</v>
       </c>
       <c r="Y20" s="14">
         <v>14.48</v>
       </c>
-      <c r="Z20" s="46">
+      <c r="Z20" s="45">
         <v>7.22</v>
       </c>
-      <c r="AA20" s="49">
+      <c r="AA20" s="45">
         <v>8.7100000000000009</v>
       </c>
-      <c r="AB20" s="46">
+      <c r="AB20" s="45">
         <v>9.66</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="45">
+        <v>10.46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="21">
         <v>11.5</v>
       </c>
       <c r="C21" s="21">
         <v>9.61</v>
       </c>
       <c r="D21" s="21">
         <v>9.43</v>
       </c>
       <c r="E21" s="21">
         <v>9.6</v>
       </c>
       <c r="F21" s="21">
         <v>9.3000000000000007</v>
       </c>
       <c r="G21" s="23">
         <v>8.76</v>
       </c>
       <c r="H21" s="23">
         <v>9.26</v>
       </c>
       <c r="I21" s="13">
@@ -5784,90 +5904,93 @@
       </c>
       <c r="R21" s="14">
         <v>8.3699999999999992</v>
       </c>
       <c r="S21" s="14">
         <v>8.35</v>
       </c>
       <c r="T21" s="14">
         <v>9.09</v>
       </c>
       <c r="U21" s="14">
         <v>9.2100000000000009</v>
       </c>
       <c r="V21" s="14">
         <v>9.1</v>
       </c>
       <c r="W21" s="14">
         <v>8.8699999999999992</v>
       </c>
       <c r="X21" s="14">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y21" s="14">
         <v>8.8800000000000008</v>
       </c>
-      <c r="Z21" s="46">
+      <c r="Z21" s="45">
         <v>7.04</v>
       </c>
-      <c r="AA21" s="49">
+      <c r="AA21" s="45">
         <v>6.13</v>
       </c>
-      <c r="AB21" s="46">
+      <c r="AB21" s="45">
         <v>7.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="56" t="s">
+      <c r="AC21" s="45">
+        <v>8.2100000000000009</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B22" s="56"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="53"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="53"/>
+      <c r="K22" s="53"/>
+      <c r="L22" s="53"/>
+      <c r="M22" s="53"/>
+      <c r="N22" s="53"/>
+      <c r="O22" s="53"/>
+      <c r="P22" s="53"/>
+      <c r="Q22" s="53"/>
+      <c r="R22" s="53"/>
+      <c r="S22" s="53"/>
+      <c r="T22" s="53"/>
+      <c r="U22" s="53"/>
+      <c r="V22" s="53"/>
+      <c r="W22" s="53"/>
+      <c r="X22" s="53"/>
+      <c r="Y22" s="53"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="21">
         <v>10.94</v>
       </c>
       <c r="C23" s="21">
         <v>10.78</v>
       </c>
       <c r="D23" s="21">
         <v>10.1</v>
       </c>
       <c r="E23" s="21">
         <v>10.210000000000001</v>
       </c>
       <c r="F23" s="21">
         <v>10.06</v>
       </c>
       <c r="G23" s="23">
         <v>9.92</v>
       </c>
       <c r="H23" s="23">
         <v>9.6199999999999992</v>
       </c>
       <c r="I23" s="13">
@@ -5899,61 +6022,64 @@
       </c>
       <c r="R23" s="14">
         <v>8.8800000000000008</v>
       </c>
       <c r="S23" s="14">
         <v>8.68</v>
       </c>
       <c r="T23" s="14">
         <v>8.77</v>
       </c>
       <c r="U23" s="14">
         <v>8.86</v>
       </c>
       <c r="V23" s="14">
         <v>8.81</v>
       </c>
       <c r="W23" s="14">
         <v>8.7100000000000009</v>
       </c>
       <c r="X23" s="14">
         <v>8.6199999999999992</v>
       </c>
       <c r="Y23" s="14">
         <v>8.67</v>
       </c>
-      <c r="Z23" s="46">
+      <c r="Z23" s="45">
         <v>9.0500000000000007</v>
       </c>
-      <c r="AA23" s="49">
+      <c r="AA23" s="45">
         <v>8.32</v>
       </c>
-      <c r="AB23" s="46">
+      <c r="AB23" s="45">
         <v>8.06</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="45">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="21">
         <v>10.45</v>
       </c>
       <c r="C24" s="21">
         <v>10.56</v>
       </c>
       <c r="D24" s="21">
         <v>9.92</v>
       </c>
       <c r="E24" s="21">
         <v>10.050000000000001</v>
       </c>
       <c r="F24" s="21">
         <v>9.82</v>
       </c>
       <c r="G24" s="23">
         <v>9.76</v>
       </c>
       <c r="H24" s="23">
         <v>9.5</v>
       </c>
       <c r="I24" s="13">
@@ -5985,61 +6111,64 @@
       </c>
       <c r="R24" s="14">
         <v>8.7200000000000006</v>
       </c>
       <c r="S24" s="14">
         <v>8.5399999999999991</v>
       </c>
       <c r="T24" s="14">
         <v>8.59</v>
       </c>
       <c r="U24" s="14">
         <v>8.69</v>
       </c>
       <c r="V24" s="14">
         <v>8.65</v>
       </c>
       <c r="W24" s="14">
         <v>8.51</v>
       </c>
       <c r="X24" s="14">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y24" s="14">
         <v>8.49</v>
       </c>
-      <c r="Z24" s="46">
+      <c r="Z24" s="45">
         <v>9.4</v>
       </c>
-      <c r="AA24" s="49">
+      <c r="AA24" s="45">
         <v>8.44</v>
       </c>
-      <c r="AB24" s="46">
+      <c r="AB24" s="45">
         <v>8.14</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="45">
+        <v>8.42</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="21">
         <v>9.74</v>
       </c>
       <c r="C25" s="21">
         <v>11.54</v>
       </c>
       <c r="D25" s="21">
         <v>12.78</v>
       </c>
       <c r="E25" s="21">
         <v>15.65</v>
       </c>
       <c r="F25" s="21">
         <v>15.2</v>
       </c>
       <c r="G25" s="23">
         <v>14.1</v>
       </c>
       <c r="H25" s="23">
         <v>13.07</v>
       </c>
       <c r="I25" s="13">
@@ -6071,61 +6200,64 @@
       </c>
       <c r="R25" s="14">
         <v>10.17</v>
       </c>
       <c r="S25" s="14">
         <v>9.2200000000000006</v>
       </c>
       <c r="T25" s="14">
         <v>8.69</v>
       </c>
       <c r="U25" s="14">
         <v>8.4700000000000006</v>
       </c>
       <c r="V25" s="14">
         <v>9.25</v>
       </c>
       <c r="W25" s="14">
         <v>9.2899999999999991</v>
       </c>
       <c r="X25" s="14">
         <v>8.6</v>
       </c>
       <c r="Y25" s="14">
         <v>8.69</v>
       </c>
-      <c r="Z25" s="46">
+      <c r="Z25" s="45">
         <v>6.91</v>
       </c>
-      <c r="AA25" s="49">
+      <c r="AA25" s="45">
         <v>6.53</v>
       </c>
-      <c r="AB25" s="46">
+      <c r="AB25" s="45">
         <v>8.1199999999999992</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="45">
+        <v>8.61</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="21">
         <v>10.45</v>
       </c>
       <c r="C26" s="21">
         <v>9.8800000000000008</v>
       </c>
       <c r="D26" s="21">
         <v>8.24</v>
       </c>
       <c r="E26" s="21">
         <v>7.49</v>
       </c>
       <c r="F26" s="21">
         <v>8.0500000000000007</v>
       </c>
       <c r="G26" s="23">
         <v>8.16</v>
       </c>
       <c r="H26" s="23">
         <v>8.23</v>
       </c>
       <c r="I26" s="13">
@@ -6157,61 +6289,64 @@
       </c>
       <c r="R26" s="14">
         <v>8.66</v>
       </c>
       <c r="S26" s="14">
         <v>8.1300000000000008</v>
       </c>
       <c r="T26" s="14">
         <v>8.23</v>
       </c>
       <c r="U26" s="14">
         <v>7.85</v>
       </c>
       <c r="V26" s="14">
         <v>7.59</v>
       </c>
       <c r="W26" s="14">
         <v>8.25</v>
       </c>
       <c r="X26" s="14">
         <v>7.99</v>
       </c>
       <c r="Y26" s="14">
         <v>8.0500000000000007</v>
       </c>
-      <c r="Z26" s="46">
+      <c r="Z26" s="45">
         <v>10.7</v>
       </c>
-      <c r="AA26" s="49">
+      <c r="AA26" s="45">
         <v>7.57</v>
       </c>
-      <c r="AB26" s="46">
+      <c r="AB26" s="45">
         <v>8.64</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="45">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="21">
         <v>21.77</v>
       </c>
       <c r="C27" s="21">
         <v>14.4</v>
       </c>
       <c r="D27" s="21">
         <v>10.94</v>
       </c>
       <c r="E27" s="21">
         <v>10.130000000000001</v>
       </c>
       <c r="F27" s="21">
         <v>11.01</v>
       </c>
       <c r="G27" s="23">
         <v>10.65</v>
       </c>
       <c r="H27" s="23">
         <v>9.74</v>
       </c>
       <c r="I27" s="13">
@@ -6243,61 +6378,64 @@
       </c>
       <c r="R27" s="14">
         <v>10.55</v>
       </c>
       <c r="S27" s="14">
         <v>11.58</v>
       </c>
       <c r="T27" s="14">
         <v>13.28</v>
       </c>
       <c r="U27" s="14">
         <v>13.05</v>
       </c>
       <c r="V27" s="14">
         <v>13.09</v>
       </c>
       <c r="W27" s="14">
         <v>12.53</v>
       </c>
       <c r="X27" s="14">
         <v>11.95</v>
       </c>
       <c r="Y27" s="14">
         <v>12.07</v>
       </c>
-      <c r="Z27" s="46">
+      <c r="Z27" s="45">
         <v>5.8</v>
       </c>
-      <c r="AA27" s="49">
+      <c r="AA27" s="45">
         <v>8.39</v>
       </c>
-      <c r="AB27" s="46">
+      <c r="AB27" s="45">
         <v>7.51</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="45">
+        <v>9.3699999999999992</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="21">
         <v>13.57</v>
       </c>
       <c r="C28" s="21">
         <v>12.27</v>
       </c>
       <c r="D28" s="21">
         <v>11.8</v>
       </c>
       <c r="E28" s="21">
         <v>10.96</v>
       </c>
       <c r="F28" s="21">
         <v>11.14</v>
       </c>
       <c r="G28" s="23">
         <v>10.38</v>
       </c>
       <c r="H28" s="23">
         <v>9.93</v>
       </c>
       <c r="I28" s="13">
@@ -6329,90 +6467,93 @@
       </c>
       <c r="R28" s="14">
         <v>9.94</v>
       </c>
       <c r="S28" s="14">
         <v>9.24</v>
       </c>
       <c r="T28" s="14">
         <v>9.5</v>
       </c>
       <c r="U28" s="14">
         <v>9.91</v>
       </c>
       <c r="V28" s="14">
         <v>9.34</v>
       </c>
       <c r="W28" s="14">
         <v>9.5</v>
       </c>
       <c r="X28" s="14">
         <v>9.57</v>
       </c>
       <c r="Y28" s="14">
         <v>9.93</v>
       </c>
-      <c r="Z28" s="46">
+      <c r="Z28" s="45">
         <v>5.52</v>
       </c>
-      <c r="AA28" s="49">
+      <c r="AA28" s="45">
         <v>7.71</v>
       </c>
-      <c r="AB28" s="46">
+      <c r="AB28" s="45">
         <v>6.66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="57" t="s">
+      <c r="AC28" s="45">
+        <v>6.88</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="B29" s="57"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:28">
+      <c r="B29" s="54"/>
+      <c r="C29" s="54"/>
+      <c r="D29" s="54"/>
+      <c r="E29" s="54"/>
+      <c r="F29" s="54"/>
+      <c r="G29" s="54"/>
+      <c r="H29" s="54"/>
+      <c r="I29" s="54"/>
+      <c r="J29" s="54"/>
+      <c r="K29" s="54"/>
+      <c r="L29" s="54"/>
+      <c r="M29" s="54"/>
+      <c r="N29" s="54"/>
+      <c r="O29" s="54"/>
+      <c r="P29" s="54"/>
+      <c r="Q29" s="54"/>
+      <c r="R29" s="54"/>
+      <c r="S29" s="54"/>
+      <c r="T29" s="54"/>
+      <c r="U29" s="54"/>
+      <c r="V29" s="54"/>
+      <c r="W29" s="54"/>
+      <c r="X29" s="54"/>
+      <c r="Y29" s="54"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="21">
         <v>9.73</v>
       </c>
       <c r="C30" s="21">
         <v>9.7100000000000009</v>
       </c>
       <c r="D30" s="21">
         <v>9.14</v>
       </c>
       <c r="E30" s="21">
         <v>9.4600000000000009</v>
       </c>
       <c r="F30" s="22">
         <v>9.75</v>
       </c>
       <c r="G30" s="23">
         <v>9.74</v>
       </c>
       <c r="H30" s="23">
         <v>9.89</v>
       </c>
       <c r="I30" s="13">
@@ -6444,62 +6585,65 @@
       </c>
       <c r="R30" s="14">
         <v>8.7799999999999994</v>
       </c>
       <c r="S30" s="14">
         <v>8.8699999999999992</v>
       </c>
       <c r="T30" s="14">
         <v>9.19</v>
       </c>
       <c r="U30" s="14">
         <v>9.17</v>
       </c>
       <c r="V30" s="14">
         <v>9.15</v>
       </c>
       <c r="W30" s="14">
         <v>9.09</v>
       </c>
       <c r="X30" s="14">
         <v>9.06</v>
       </c>
       <c r="Y30" s="14">
         <v>9.0299999999999994</v>
       </c>
-      <c r="Z30" s="47">
+      <c r="Z30" s="46">
         <v>8.8699999999999992</v>
       </c>
-      <c r="AA30" s="49">
+      <c r="AA30" s="45">
         <v>8.39</v>
       </c>
-      <c r="AB30" s="46">
+      <c r="AB30" s="45">
         <v>8.73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="42" t="s">
+      <c r="AC30" s="46">
+        <v>8.8699999999999992</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="41" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="21">
         <v>10.16</v>
       </c>
       <c r="C31" s="21">
         <v>9.91</v>
       </c>
       <c r="D31" s="21">
         <v>8.82</v>
       </c>
       <c r="E31" s="21">
         <v>9.73</v>
       </c>
       <c r="F31" s="22">
         <v>10.18</v>
       </c>
       <c r="G31" s="23">
         <v>9.7100000000000009</v>
       </c>
       <c r="H31" s="23">
         <v>9.7799999999999994</v>
       </c>
       <c r="I31" s="13">
         <v>9.92</v>
@@ -6530,62 +6674,65 @@
       </c>
       <c r="R31" s="14">
         <v>9.41</v>
       </c>
       <c r="S31" s="14">
         <v>9.25</v>
       </c>
       <c r="T31" s="14">
         <v>9.3800000000000008</v>
       </c>
       <c r="U31" s="14">
         <v>9.42</v>
       </c>
       <c r="V31" s="14">
         <v>9.58</v>
       </c>
       <c r="W31" s="14">
         <v>9.31</v>
       </c>
       <c r="X31" s="14">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y31" s="14">
         <v>9.44</v>
       </c>
-      <c r="Z31" s="47">
+      <c r="Z31" s="46">
         <v>9.64</v>
       </c>
-      <c r="AA31" s="49">
+      <c r="AA31" s="45">
         <v>8.48</v>
       </c>
-      <c r="AB31" s="46">
+      <c r="AB31" s="45">
         <v>8.0399999999999991</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="42" t="s">
+      <c r="AC31" s="46">
+        <v>8.59</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="21">
         <v>8.2200000000000006</v>
       </c>
       <c r="C32" s="21">
         <v>8</v>
       </c>
       <c r="D32" s="21">
         <v>9.9</v>
       </c>
       <c r="E32" s="21">
         <v>8.84</v>
       </c>
       <c r="F32" s="22">
         <v>10.16</v>
       </c>
       <c r="G32" s="23">
         <v>11.27</v>
       </c>
       <c r="H32" s="23">
         <v>12.03</v>
       </c>
       <c r="I32" s="13">
         <v>11.91</v>
@@ -6616,62 +6763,65 @@
       </c>
       <c r="R32" s="14">
         <v>12.99</v>
       </c>
       <c r="S32" s="14">
         <v>12.33</v>
       </c>
       <c r="T32" s="14">
         <v>12.46</v>
       </c>
       <c r="U32" s="14">
         <v>13.18</v>
       </c>
       <c r="V32" s="14">
         <v>13.11</v>
       </c>
       <c r="W32" s="14">
         <v>12.46</v>
       </c>
       <c r="X32" s="14">
         <v>12.38</v>
       </c>
       <c r="Y32" s="14">
         <v>12.29</v>
       </c>
-      <c r="Z32" s="47">
+      <c r="Z32" s="46">
         <v>18.579999999999998</v>
       </c>
-      <c r="AA32" s="49">
+      <c r="AA32" s="45">
         <v>16.54</v>
       </c>
-      <c r="AB32" s="46">
+      <c r="AB32" s="45">
         <v>14.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="42" t="s">
+      <c r="AC32" s="46">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="41" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="21">
         <v>11.78</v>
       </c>
       <c r="C33" s="21">
         <v>10.14</v>
       </c>
       <c r="D33" s="21">
         <v>7.82</v>
       </c>
       <c r="E33" s="21">
         <v>7.9</v>
       </c>
       <c r="F33" s="22">
         <v>9.35</v>
       </c>
       <c r="G33" s="23">
         <v>9.6999999999999993</v>
       </c>
       <c r="H33" s="23">
         <v>9.16</v>
       </c>
       <c r="I33" s="13">
         <v>9.16</v>
@@ -6702,62 +6852,65 @@
       </c>
       <c r="R33" s="14">
         <v>8.02</v>
       </c>
       <c r="S33" s="14">
         <v>8.18</v>
       </c>
       <c r="T33" s="14">
         <v>8.35</v>
       </c>
       <c r="U33" s="14">
         <v>7.54</v>
       </c>
       <c r="V33" s="14">
         <v>7.33</v>
       </c>
       <c r="W33" s="14">
         <v>7.47</v>
       </c>
       <c r="X33" s="14">
         <v>7.42</v>
       </c>
       <c r="Y33" s="14">
         <v>7.59</v>
       </c>
-      <c r="Z33" s="47">
+      <c r="Z33" s="46">
         <v>6.9</v>
       </c>
-      <c r="AA33" s="49">
+      <c r="AA33" s="45">
         <v>7.24</v>
       </c>
-      <c r="AB33" s="46">
+      <c r="AB33" s="45">
         <v>8.06</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="42" t="s">
+      <c r="AC33" s="46">
+        <v>7.12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" s="41" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="21">
         <v>6.85</v>
       </c>
       <c r="C34" s="21">
         <v>8.84</v>
       </c>
       <c r="D34" s="21">
         <v>7.97</v>
       </c>
       <c r="E34" s="21">
         <v>9.07</v>
       </c>
       <c r="F34" s="22">
         <v>8.6</v>
       </c>
       <c r="G34" s="23">
         <v>9.02</v>
       </c>
       <c r="H34" s="23">
         <v>8.7899999999999991</v>
       </c>
       <c r="I34" s="13">
         <v>8.76</v>
@@ -6788,62 +6941,65 @@
       </c>
       <c r="R34" s="14">
         <v>8.14</v>
       </c>
       <c r="S34" s="14">
         <v>8.48</v>
       </c>
       <c r="T34" s="14">
         <v>8.51</v>
       </c>
       <c r="U34" s="14">
         <v>8.76</v>
       </c>
       <c r="V34" s="14">
         <v>8.91</v>
       </c>
       <c r="W34" s="14">
         <v>8.89</v>
       </c>
       <c r="X34" s="14">
         <v>8.85</v>
       </c>
       <c r="Y34" s="14">
         <v>8.58</v>
       </c>
-      <c r="Z34" s="47">
+      <c r="Z34" s="46">
         <v>5.42</v>
       </c>
-      <c r="AA34" s="49">
+      <c r="AA34" s="45">
         <v>5.34</v>
       </c>
-      <c r="AB34" s="46">
+      <c r="AB34" s="45">
         <v>8.2100000000000009</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="42" t="s">
+      <c r="AC34" s="46">
+        <v>8.92</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
+      <c r="A35" s="41" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="21">
         <v>8.77</v>
       </c>
       <c r="C35" s="21">
         <v>11.17</v>
       </c>
       <c r="D35" s="21">
         <v>10.55</v>
       </c>
       <c r="E35" s="21">
         <v>10.68</v>
       </c>
       <c r="F35" s="22">
         <v>10.83</v>
       </c>
       <c r="G35" s="23">
         <v>11.1</v>
       </c>
       <c r="H35" s="23">
         <v>11.36</v>
       </c>
       <c r="I35" s="13">
         <v>11.71</v>
@@ -6874,62 +7030,65 @@
       </c>
       <c r="R35" s="14">
         <v>7.59</v>
       </c>
       <c r="S35" s="14">
         <v>8.4700000000000006</v>
       </c>
       <c r="T35" s="14">
         <v>8.67</v>
       </c>
       <c r="U35" s="14">
         <v>8.98</v>
       </c>
       <c r="V35" s="14">
         <v>9.11</v>
       </c>
       <c r="W35" s="14">
         <v>8.9</v>
       </c>
       <c r="X35" s="14">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y35" s="14">
         <v>8.83</v>
       </c>
-      <c r="Z35" s="47">
+      <c r="Z35" s="46">
         <v>9.4499999999999993</v>
       </c>
-      <c r="AA35" s="49">
+      <c r="AA35" s="45">
         <v>8.7200000000000006</v>
       </c>
-      <c r="AB35" s="46">
+      <c r="AB35" s="45">
         <v>9.19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="42" t="s">
+      <c r="AC35" s="46">
+        <v>8.75</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
+      <c r="A36" s="41" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="21">
         <v>9.44</v>
       </c>
       <c r="C36" s="21">
         <v>9.8800000000000008</v>
       </c>
       <c r="D36" s="21">
         <v>10.06</v>
       </c>
       <c r="E36" s="21">
         <v>9.2200000000000006</v>
       </c>
       <c r="F36" s="22">
         <v>9.5</v>
       </c>
       <c r="G36" s="23">
         <v>9.24</v>
       </c>
       <c r="H36" s="23">
         <v>9.3800000000000008</v>
       </c>
       <c r="I36" s="13">
         <v>9.3699999999999992</v>
@@ -6960,62 +7119,65 @@
       </c>
       <c r="R36" s="14">
         <v>7.66</v>
       </c>
       <c r="S36" s="14">
         <v>7.79</v>
       </c>
       <c r="T36" s="14">
         <v>7.96</v>
       </c>
       <c r="U36" s="14">
         <v>7.86</v>
       </c>
       <c r="V36" s="14">
         <v>7.74</v>
       </c>
       <c r="W36" s="14">
         <v>7.67</v>
       </c>
       <c r="X36" s="14">
         <v>7.69</v>
       </c>
       <c r="Y36" s="14">
         <v>7.78</v>
       </c>
-      <c r="Z36" s="47">
+      <c r="Z36" s="46">
         <v>9</v>
       </c>
-      <c r="AA36" s="49">
+      <c r="AA36" s="45">
         <v>8.23</v>
       </c>
-      <c r="AB36" s="46">
+      <c r="AB36" s="45">
         <v>8.8699999999999992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="42" t="s">
+      <c r="AC36" s="46">
+        <v>9.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
+      <c r="A37" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="21">
         <v>11.47</v>
       </c>
       <c r="C37" s="21">
         <v>11.27</v>
       </c>
       <c r="D37" s="21">
         <v>9.7799999999999994</v>
       </c>
       <c r="E37" s="21">
         <v>12.67</v>
       </c>
       <c r="F37" s="22">
         <v>11.75</v>
       </c>
       <c r="G37" s="23">
         <v>11.8</v>
       </c>
       <c r="H37" s="23">
         <v>10.94</v>
       </c>
       <c r="I37" s="13">
         <v>11.31</v>
@@ -7046,62 +7208,65 @@
       </c>
       <c r="R37" s="14">
         <v>6.8</v>
       </c>
       <c r="S37" s="14">
         <v>6.09</v>
       </c>
       <c r="T37" s="14">
         <v>6.58</v>
       </c>
       <c r="U37" s="14">
         <v>7.4</v>
       </c>
       <c r="V37" s="14">
         <v>7.14</v>
       </c>
       <c r="W37" s="14">
         <v>7.01</v>
       </c>
       <c r="X37" s="14">
         <v>6.93</v>
       </c>
       <c r="Y37" s="14">
         <v>6.85</v>
       </c>
-      <c r="Z37" s="47">
+      <c r="Z37" s="46">
         <v>4.88</v>
       </c>
-      <c r="AA37" s="49">
+      <c r="AA37" s="45">
         <v>8.82</v>
       </c>
-      <c r="AB37" s="46">
+      <c r="AB37" s="45">
         <v>7.05</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="42" t="s">
+      <c r="AC37" s="46">
+        <v>6.24</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="41" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="21">
         <v>13.69</v>
       </c>
       <c r="C38" s="21">
         <v>11.8</v>
       </c>
       <c r="D38" s="21">
         <v>10.32</v>
       </c>
       <c r="E38" s="21">
         <v>10.65</v>
       </c>
       <c r="F38" s="22">
         <v>10.53</v>
       </c>
       <c r="G38" s="23">
         <v>10.75</v>
       </c>
       <c r="H38" s="23">
         <v>11.01</v>
       </c>
       <c r="I38" s="13">
         <v>11.35</v>
@@ -7132,62 +7297,65 @@
       </c>
       <c r="R38" s="14">
         <v>9.41</v>
       </c>
       <c r="S38" s="14">
         <v>9.8699999999999992</v>
       </c>
       <c r="T38" s="14">
         <v>10.74</v>
       </c>
       <c r="U38" s="14">
         <v>11.19</v>
       </c>
       <c r="V38" s="14">
         <v>10.72</v>
       </c>
       <c r="W38" s="14">
         <v>10.56</v>
       </c>
       <c r="X38" s="14">
         <v>9.85</v>
       </c>
       <c r="Y38" s="14">
         <v>9.8000000000000007</v>
       </c>
-      <c r="Z38" s="47">
+      <c r="Z38" s="46">
         <v>10.95</v>
       </c>
-      <c r="AA38" s="49">
+      <c r="AA38" s="45">
         <v>8.6300000000000008</v>
       </c>
-      <c r="AB38" s="46">
+      <c r="AB38" s="45">
         <v>7.04</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="42" t="s">
+      <c r="AC38" s="46">
+        <v>7.03</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
+      <c r="A39" s="41" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="21">
         <v>6.74</v>
       </c>
       <c r="C39" s="21">
         <v>6.66</v>
       </c>
       <c r="D39" s="21">
         <v>5.74</v>
       </c>
       <c r="E39" s="21">
         <v>7.9</v>
       </c>
       <c r="F39" s="22">
         <v>7.65</v>
       </c>
       <c r="G39" s="23">
         <v>7.64</v>
       </c>
       <c r="H39" s="23">
         <v>7.78</v>
       </c>
       <c r="I39" s="13">
         <v>7.47</v>
@@ -7218,62 +7386,65 @@
       </c>
       <c r="R39" s="14">
         <v>9.41</v>
       </c>
       <c r="S39" s="14">
         <v>9.25</v>
       </c>
       <c r="T39" s="14">
         <v>9.39</v>
       </c>
       <c r="U39" s="14">
         <v>8.8000000000000007</v>
       </c>
       <c r="V39" s="14">
         <v>8.6999999999999993</v>
       </c>
       <c r="W39" s="14">
         <v>9.33</v>
       </c>
       <c r="X39" s="14">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y39" s="14">
         <v>9.2799999999999994</v>
       </c>
-      <c r="Z39" s="47">
+      <c r="Z39" s="46">
         <v>9.52</v>
       </c>
-      <c r="AA39" s="49">
+      <c r="AA39" s="45">
         <v>7.85</v>
       </c>
-      <c r="AB39" s="46">
+      <c r="AB39" s="45">
         <v>8.0399999999999991</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="42" t="s">
+      <c r="AC39" s="46">
+        <v>7.81</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
+      <c r="A40" s="41" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="21">
         <v>8.1199999999999992</v>
       </c>
       <c r="C40" s="21">
         <v>9.2799999999999994</v>
       </c>
       <c r="D40" s="21">
         <v>8.7200000000000006</v>
       </c>
       <c r="E40" s="21">
         <v>8.6300000000000008</v>
       </c>
       <c r="F40" s="22">
         <v>8.89</v>
       </c>
       <c r="G40" s="23">
         <v>8.89</v>
       </c>
       <c r="H40" s="23">
         <v>9.31</v>
       </c>
       <c r="I40" s="13">
         <v>9.4499999999999993</v>
@@ -7304,62 +7475,65 @@
       </c>
       <c r="R40" s="14">
         <v>8.17</v>
       </c>
       <c r="S40" s="14">
         <v>8.44</v>
       </c>
       <c r="T40" s="14">
         <v>9.14</v>
       </c>
       <c r="U40" s="14">
         <v>8.76</v>
       </c>
       <c r="V40" s="14">
         <v>8.9700000000000006</v>
       </c>
       <c r="W40" s="14">
         <v>8.82</v>
       </c>
       <c r="X40" s="14">
         <v>8.65</v>
       </c>
       <c r="Y40" s="14">
         <v>8.5399999999999991</v>
       </c>
-      <c r="Z40" s="47">
+      <c r="Z40" s="46">
         <v>10.27</v>
       </c>
-      <c r="AA40" s="49">
+      <c r="AA40" s="45">
         <v>10.74</v>
       </c>
-      <c r="AB40" s="46">
+      <c r="AB40" s="45">
         <v>10.37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="42" t="s">
+      <c r="AC40" s="46">
+        <v>10.039999999999999</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
+      <c r="A41" s="41" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="21">
         <v>7.52</v>
       </c>
       <c r="C41" s="21">
         <v>8.3800000000000008</v>
       </c>
       <c r="D41" s="21">
         <v>8.01</v>
       </c>
       <c r="E41" s="21">
         <v>7.92</v>
       </c>
       <c r="F41" s="22">
         <v>9.3000000000000007</v>
       </c>
       <c r="G41" s="24">
         <v>9.86</v>
       </c>
       <c r="H41" s="23">
         <v>10.41</v>
       </c>
       <c r="I41" s="13">
         <v>10.199999999999999</v>
@@ -7390,62 +7564,65 @@
       </c>
       <c r="R41" s="14">
         <v>7.86</v>
       </c>
       <c r="S41" s="14">
         <v>8.7200000000000006</v>
       </c>
       <c r="T41" s="14">
         <v>8.94</v>
       </c>
       <c r="U41" s="14">
         <v>9.26</v>
       </c>
       <c r="V41" s="14">
         <v>9.4</v>
       </c>
       <c r="W41" s="14">
         <v>10.130000000000001</v>
       </c>
       <c r="X41" s="14">
         <v>10.06</v>
       </c>
       <c r="Y41" s="14">
         <v>9.64</v>
       </c>
-      <c r="Z41" s="47">
+      <c r="Z41" s="46">
         <v>9.23</v>
       </c>
-      <c r="AA41" s="49">
+      <c r="AA41" s="45">
         <v>8.31</v>
       </c>
-      <c r="AB41" s="46">
+      <c r="AB41" s="45">
         <v>8.66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="42" t="s">
+      <c r="AC41" s="46">
+        <v>9.48</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
+      <c r="A42" s="41" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="21">
         <v>14.14</v>
       </c>
       <c r="C42" s="21">
         <v>12.65</v>
       </c>
       <c r="D42" s="21">
         <v>11.8</v>
       </c>
       <c r="E42" s="21">
         <v>12.67</v>
       </c>
       <c r="F42" s="22">
         <v>14.24</v>
       </c>
       <c r="G42" s="23">
         <v>14.26</v>
       </c>
       <c r="H42" s="23">
         <v>14.38</v>
       </c>
       <c r="I42" s="1">
         <v>14.5</v>
@@ -7476,61 +7653,64 @@
       </c>
       <c r="R42" s="14">
         <v>14.29</v>
       </c>
       <c r="S42" s="14">
         <v>14.13</v>
       </c>
       <c r="T42" s="14">
         <v>14.4</v>
       </c>
       <c r="U42" s="14">
         <v>13.88</v>
       </c>
       <c r="V42" s="14">
         <v>14.07</v>
       </c>
       <c r="W42" s="14">
         <v>14.25</v>
       </c>
       <c r="X42" s="14">
         <v>14.37</v>
       </c>
       <c r="Y42" s="14">
         <v>14.48</v>
       </c>
-      <c r="Z42" s="47">
+      <c r="Z42" s="46">
         <v>7.22</v>
       </c>
-      <c r="AA42" s="49">
+      <c r="AA42" s="45">
         <v>8.7100000000000009</v>
       </c>
-      <c r="AB42" s="46">
+      <c r="AB42" s="45">
         <v>9.66</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="46">
+        <v>10.46</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="25">
         <v>11.5</v>
       </c>
       <c r="C43" s="25">
         <v>9.61</v>
       </c>
       <c r="D43" s="25">
         <v>9.43</v>
       </c>
       <c r="E43" s="25">
         <v>9.6</v>
       </c>
       <c r="F43" s="25">
         <v>9.3000000000000007</v>
       </c>
       <c r="G43" s="26">
         <v>8.76</v>
       </c>
       <c r="H43" s="26">
         <v>9.26</v>
       </c>
       <c r="I43" s="15">
@@ -7562,344 +7742,347 @@
       </c>
       <c r="R43" s="30">
         <v>8.3699999999999992</v>
       </c>
       <c r="S43" s="30">
         <v>8.35</v>
       </c>
       <c r="T43" s="30">
         <v>9.09</v>
       </c>
       <c r="U43" s="30">
         <v>9.2100000000000009</v>
       </c>
       <c r="V43" s="30">
         <v>9.1</v>
       </c>
       <c r="W43" s="30">
         <v>8.8699999999999992</v>
       </c>
       <c r="X43" s="30">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y43" s="30">
         <v>8.8800000000000008</v>
       </c>
-      <c r="Z43" s="48">
+      <c r="Z43" s="47">
         <v>7.04</v>
       </c>
-      <c r="AA43" s="50">
+      <c r="AA43" s="47">
         <v>6.13</v>
       </c>
-      <c r="AB43" s="48">
+      <c r="AB43" s="47">
         <v>7.3</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="47">
+        <v>8.2100000000000009</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="10" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="AE31" sqref="AE31"/>
+    <sheetView topLeftCell="D31" workbookViewId="0">
+      <selection activeCell="D31" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="20" max="20" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="54"/>
-[...22 lines deleted...]
-      <c r="Y1" s="54"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="39"/>
-[...6 lines deleted...]
-      <c r="AK3" s="41" t="s">
+      <c r="A2" s="38"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+    </row>
+    <row r="3" spans="1:37" s="39" customFormat="1">
+      <c r="Y3" s="40"/>
+      <c r="AK3" s="40" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="60"/>
-      <c r="B4" s="64">
+      <c r="A4" s="55"/>
+      <c r="B4" s="59">
         <v>2024</v>
       </c>
-      <c r="C4" s="65"/>
-[...10 lines deleted...]
-      <c r="N4" s="58">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="49">
         <v>2025</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="49">
         <v>2026</v>
       </c>
-      <c r="AA4" s="59"/>
-[...9 lines deleted...]
-      <c r="AK4" s="59"/>
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="50"/>
+      <c r="AC4" s="50"/>
+      <c r="AD4" s="50"/>
+      <c r="AE4" s="50"/>
+      <c r="AF4" s="50"/>
+      <c r="AG4" s="50"/>
+      <c r="AH4" s="50"/>
+      <c r="AI4" s="50"/>
+      <c r="AJ4" s="50"/>
+      <c r="AK4" s="50"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="61"/>
+      <c r="A5" s="56"/>
       <c r="B5" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="35" t="s">
+      <c r="D5" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="35" t="s">
+      <c r="E5" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="F5" s="35" t="s">
+      <c r="F5" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="G5" s="35" t="s">
+      <c r="G5" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="H5" s="35" t="s">
+      <c r="H5" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="35" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="35" t="s">
+      <c r="I5" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="J5" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="K5" s="35" t="s">
+      <c r="K5" s="48" t="s">
         <v>24</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="N5" s="32" t="s">
         <v>8</v>
       </c>
       <c r="O5" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="P5" s="35" t="s">
+      <c r="P5" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="Q5" s="35" t="s">
+      <c r="Q5" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="R5" s="38" t="s">
+      <c r="R5" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="S5" s="38" t="s">
+      <c r="S5" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="T5" s="38" t="s">
+      <c r="T5" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="U5" s="38" t="s">
-[...2 lines deleted...]
-      <c r="V5" s="38" t="s">
+      <c r="U5" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="V5" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="W5" s="38" t="s">
+      <c r="W5" s="48" t="s">
         <v>24</v>
       </c>
       <c r="X5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="Y5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="Z5" s="32" t="s">
         <v>8</v>
       </c>
       <c r="AA5" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="AB5" s="44" t="s">
+      <c r="AB5" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="AC5" s="44" t="s">
+      <c r="AC5" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="AD5" s="44" t="s">
+      <c r="AD5" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="AE5" s="44" t="s">
+      <c r="AE5" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="AF5" s="44" t="s">
+      <c r="AF5" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="AG5" s="44" t="s">
-[...2 lines deleted...]
-      <c r="AH5" s="44" t="s">
+      <c r="AG5" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="AH5" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="AI5" s="44" t="s">
+      <c r="AI5" s="48" t="s">
         <v>24</v>
       </c>
       <c r="AJ5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AK5" s="3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="36" customFormat="1">
-      <c r="A6" s="66" t="s">
+      <c r="A6" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="66"/>
-[...22 lines deleted...]
-      <c r="Y6" s="66"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="61"/>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="33">
         <v>460</v>
       </c>
       <c r="C7" s="6">
         <v>418</v>
       </c>
       <c r="D7" s="33">
         <v>376</v>
       </c>
       <c r="E7" s="33">
         <v>454</v>
       </c>
       <c r="F7" s="33">
         <v>455</v>
       </c>
       <c r="G7" s="6">
         <v>408</v>
       </c>
       <c r="H7" s="6">
         <v>415</v>
@@ -7936,55 +8119,58 @@
       </c>
       <c r="S7" s="6">
         <v>361</v>
       </c>
       <c r="T7" s="6">
         <v>448</v>
       </c>
       <c r="U7" s="6">
         <v>406</v>
       </c>
       <c r="V7" s="6">
         <v>373</v>
       </c>
       <c r="W7" s="6">
         <v>360</v>
       </c>
       <c r="X7" s="6">
         <v>352</v>
       </c>
       <c r="Y7" s="6">
         <v>392</v>
       </c>
       <c r="Z7" s="33">
         <v>389</v>
       </c>
-      <c r="AA7" s="51">
+      <c r="AA7" s="33">
         <v>302</v>
       </c>
       <c r="AB7" s="33">
         <v>368</v>
+      </c>
+      <c r="AC7" s="33">
+        <v>394</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="33">
         <v>197</v>
       </c>
       <c r="C8" s="6">
         <v>185</v>
       </c>
       <c r="D8" s="33">
         <v>164</v>
       </c>
       <c r="E8" s="33">
         <v>189</v>
       </c>
       <c r="F8" s="33">
         <v>168</v>
       </c>
       <c r="G8" s="6">
         <v>172</v>
       </c>
       <c r="H8" s="6">
@@ -8022,55 +8208,58 @@
       </c>
       <c r="S8" s="6">
         <v>139</v>
       </c>
       <c r="T8" s="6">
         <v>167</v>
       </c>
       <c r="U8" s="6">
         <v>177</v>
       </c>
       <c r="V8" s="6">
         <v>152</v>
       </c>
       <c r="W8" s="6">
         <v>138</v>
       </c>
       <c r="X8" s="6">
         <v>146</v>
       </c>
       <c r="Y8" s="6">
         <v>164</v>
       </c>
       <c r="Z8" s="33">
         <v>177</v>
       </c>
-      <c r="AA8" s="51">
+      <c r="AA8" s="33">
         <v>126</v>
       </c>
       <c r="AB8" s="33">
         <v>143</v>
+      </c>
+      <c r="AC8" s="33">
+        <v>169</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="33">
         <v>27</v>
       </c>
       <c r="C9" s="6">
         <v>24</v>
       </c>
       <c r="D9" s="33">
         <v>18</v>
       </c>
       <c r="E9" s="33">
         <v>32</v>
       </c>
       <c r="F9" s="33">
         <v>32</v>
       </c>
       <c r="G9" s="6">
         <v>19</v>
       </c>
       <c r="H9" s="6">
@@ -8108,55 +8297,58 @@
       </c>
       <c r="S9" s="6">
         <v>21</v>
       </c>
       <c r="T9" s="6">
         <v>26</v>
       </c>
       <c r="U9" s="6">
         <v>25</v>
       </c>
       <c r="V9" s="6">
         <v>27</v>
       </c>
       <c r="W9" s="6">
         <v>18</v>
       </c>
       <c r="X9" s="6">
         <v>27</v>
       </c>
       <c r="Y9" s="6">
         <v>24</v>
       </c>
       <c r="Z9" s="33">
         <v>24</v>
       </c>
-      <c r="AA9" s="51">
+      <c r="AA9" s="33">
         <v>16</v>
       </c>
       <c r="AB9" s="33">
         <v>18</v>
+      </c>
+      <c r="AC9" s="33">
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="33">
         <v>9</v>
       </c>
       <c r="C10" s="6">
         <v>8</v>
       </c>
       <c r="D10" s="33">
         <v>15</v>
       </c>
       <c r="E10" s="33">
         <v>6</v>
       </c>
       <c r="F10" s="33">
         <v>17</v>
       </c>
       <c r="G10" s="6">
         <v>18</v>
       </c>
       <c r="H10" s="6">
@@ -8194,54 +8386,57 @@
       </c>
       <c r="S10" s="6">
         <v>9</v>
       </c>
       <c r="T10" s="6">
         <v>14</v>
       </c>
       <c r="U10" s="6">
         <v>19</v>
       </c>
       <c r="V10" s="6">
         <v>13</v>
       </c>
       <c r="W10" s="6">
         <v>7</v>
       </c>
       <c r="X10" s="6">
         <v>12</v>
       </c>
       <c r="Y10" s="6">
         <v>12</v>
       </c>
       <c r="Z10" s="33">
         <v>19</v>
       </c>
-      <c r="AA10" s="51">
+      <c r="AA10" s="33">
         <v>13</v>
       </c>
       <c r="AB10" s="33">
+        <v>11</v>
+      </c>
+      <c r="AC10" s="33">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="33">
         <v>25</v>
       </c>
       <c r="C11" s="6">
         <v>21</v>
       </c>
       <c r="D11" s="33">
         <v>16</v>
       </c>
       <c r="E11" s="33">
         <v>29</v>
       </c>
       <c r="F11" s="33">
         <v>33</v>
       </c>
       <c r="G11" s="6">
         <v>23</v>
       </c>
@@ -8280,55 +8475,58 @@
       </c>
       <c r="S11" s="6">
         <v>16</v>
       </c>
       <c r="T11" s="6">
         <v>18</v>
       </c>
       <c r="U11" s="6">
         <v>8</v>
       </c>
       <c r="V11" s="6">
         <v>19</v>
       </c>
       <c r="W11" s="6">
         <v>20</v>
       </c>
       <c r="X11" s="6">
         <v>11</v>
       </c>
       <c r="Y11" s="6">
         <v>21</v>
       </c>
       <c r="Z11" s="33">
         <v>15</v>
       </c>
-      <c r="AA11" s="51">
+      <c r="AA11" s="33">
         <v>14</v>
       </c>
       <c r="AB11" s="33">
         <v>22</v>
+      </c>
+      <c r="AC11" s="33">
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="33">
         <v>12</v>
       </c>
       <c r="C12" s="6">
         <v>18</v>
       </c>
       <c r="D12" s="33">
         <v>11</v>
       </c>
       <c r="E12" s="33">
         <v>21</v>
       </c>
       <c r="F12" s="33">
         <v>12</v>
       </c>
       <c r="G12" s="6">
         <v>19</v>
       </c>
       <c r="H12" s="6">
@@ -8366,55 +8564,58 @@
       </c>
       <c r="S12" s="6">
         <v>17</v>
       </c>
       <c r="T12" s="6">
         <v>15</v>
       </c>
       <c r="U12" s="6">
         <v>18</v>
       </c>
       <c r="V12" s="6">
         <v>17</v>
       </c>
       <c r="W12" s="6">
         <v>15</v>
       </c>
       <c r="X12" s="6">
         <v>14</v>
       </c>
       <c r="Y12" s="6">
         <v>10</v>
       </c>
       <c r="Z12" s="33">
         <v>9</v>
       </c>
-      <c r="AA12" s="51">
+      <c r="AA12" s="33">
         <v>8</v>
       </c>
       <c r="AB12" s="33">
         <v>23</v>
+      </c>
+      <c r="AC12" s="33">
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="33">
         <v>13</v>
       </c>
       <c r="C13" s="6">
         <v>19</v>
       </c>
       <c r="D13" s="33">
         <v>14</v>
       </c>
       <c r="E13" s="33">
         <v>16</v>
       </c>
       <c r="F13" s="33">
         <v>17</v>
       </c>
       <c r="G13" s="6">
         <v>18</v>
       </c>
       <c r="H13" s="6">
@@ -8452,55 +8653,58 @@
       </c>
       <c r="S13" s="6">
         <v>18</v>
       </c>
       <c r="T13" s="6">
         <v>14</v>
       </c>
       <c r="U13" s="6">
         <v>16</v>
       </c>
       <c r="V13" s="6">
         <v>14</v>
       </c>
       <c r="W13" s="6">
         <v>10</v>
       </c>
       <c r="X13" s="6">
         <v>12</v>
       </c>
       <c r="Y13" s="6">
         <v>12</v>
       </c>
       <c r="Z13" s="33">
         <v>13</v>
       </c>
-      <c r="AA13" s="51">
+      <c r="AA13" s="33">
         <v>10</v>
       </c>
       <c r="AB13" s="33">
         <v>14</v>
+      </c>
+      <c r="AC13" s="33">
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="33">
         <v>37</v>
       </c>
       <c r="C14" s="6">
         <v>38</v>
       </c>
       <c r="D14" s="33">
         <v>41</v>
       </c>
       <c r="E14" s="33">
         <v>27</v>
       </c>
       <c r="F14" s="33">
         <v>42</v>
       </c>
       <c r="G14" s="6">
         <v>30</v>
       </c>
       <c r="H14" s="6">
@@ -8538,55 +8742,58 @@
       </c>
       <c r="S14" s="6">
         <v>32</v>
       </c>
       <c r="T14" s="6">
         <v>35</v>
       </c>
       <c r="U14" s="6">
         <v>28</v>
       </c>
       <c r="V14" s="6">
         <v>26</v>
       </c>
       <c r="W14" s="6">
         <v>28</v>
       </c>
       <c r="X14" s="6">
         <v>30</v>
       </c>
       <c r="Y14" s="6">
         <v>34</v>
       </c>
       <c r="Z14" s="33">
         <v>35</v>
       </c>
-      <c r="AA14" s="51">
+      <c r="AA14" s="33">
         <v>26</v>
       </c>
       <c r="AB14" s="33">
         <v>39</v>
+      </c>
+      <c r="AC14" s="33">
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="33">
         <v>16</v>
       </c>
       <c r="C15" s="6">
         <v>14</v>
       </c>
       <c r="D15" s="33">
         <v>9</v>
       </c>
       <c r="E15" s="33">
         <v>21</v>
       </c>
       <c r="F15" s="33">
         <v>13</v>
       </c>
       <c r="G15" s="6">
         <v>15</v>
       </c>
       <c r="H15" s="6">
@@ -8624,54 +8831,57 @@
       </c>
       <c r="S15" s="6">
         <v>5</v>
       </c>
       <c r="T15" s="6">
         <v>13</v>
       </c>
       <c r="U15" s="6">
         <v>14</v>
       </c>
       <c r="V15" s="6">
         <v>7</v>
       </c>
       <c r="W15" s="6">
         <v>13</v>
       </c>
       <c r="X15" s="6">
         <v>8</v>
       </c>
       <c r="Y15" s="6">
         <v>10</v>
       </c>
       <c r="Z15" s="33">
         <v>10</v>
       </c>
-      <c r="AA15" s="51">
+      <c r="AA15" s="33">
         <v>12</v>
       </c>
       <c r="AB15" s="33">
+        <v>9</v>
+      </c>
+      <c r="AC15" s="33">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="33">
         <v>26</v>
       </c>
       <c r="C16" s="6">
         <v>11</v>
       </c>
       <c r="D16" s="33">
         <v>9</v>
       </c>
       <c r="E16" s="33">
         <v>14</v>
       </c>
       <c r="F16" s="33">
         <v>18</v>
       </c>
       <c r="G16" s="6">
         <v>15</v>
       </c>
@@ -8710,58 +8920,61 @@
       </c>
       <c r="S16" s="6">
         <v>20</v>
       </c>
       <c r="T16" s="6">
         <v>28</v>
       </c>
       <c r="U16" s="6">
         <v>19</v>
       </c>
       <c r="V16" s="6">
         <v>14</v>
       </c>
       <c r="W16" s="6">
         <v>12</v>
       </c>
       <c r="X16" s="6">
         <v>6</v>
       </c>
       <c r="Y16" s="6">
         <v>16</v>
       </c>
       <c r="Z16" s="33">
         <v>12</v>
       </c>
-      <c r="AA16" s="51">
+      <c r="AA16" s="33">
         <v>11</v>
       </c>
       <c r="AB16" s="33">
         <v>7</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="33">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="33">
         <v>10</v>
       </c>
       <c r="C17" s="6">
         <v>9</v>
       </c>
       <c r="D17" s="33">
         <v>6</v>
       </c>
       <c r="E17" s="33">
         <v>21</v>
       </c>
       <c r="F17" s="33">
         <v>10</v>
       </c>
       <c r="G17" s="6">
         <v>11</v>
       </c>
       <c r="H17" s="6">
         <v>13</v>
       </c>
       <c r="I17" s="6">
@@ -8796,58 +9009,61 @@
       </c>
       <c r="S17" s="6">
         <v>12</v>
       </c>
       <c r="T17" s="6">
         <v>15</v>
       </c>
       <c r="U17" s="6">
         <v>7</v>
       </c>
       <c r="V17" s="6">
         <v>11</v>
       </c>
       <c r="W17" s="6">
         <v>22</v>
       </c>
       <c r="X17" s="6">
         <v>14</v>
       </c>
       <c r="Y17" s="6">
         <v>12</v>
       </c>
       <c r="Z17" s="33">
         <v>14</v>
       </c>
-      <c r="AA17" s="51">
+      <c r="AA17" s="33">
         <v>8</v>
       </c>
       <c r="AB17" s="33">
         <v>12</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="33">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="33">
         <v>33</v>
       </c>
       <c r="C18" s="6">
         <v>32</v>
       </c>
       <c r="D18" s="33">
         <v>29</v>
       </c>
       <c r="E18" s="33">
         <v>27</v>
       </c>
       <c r="F18" s="33">
         <v>35</v>
       </c>
       <c r="G18" s="6">
         <v>26</v>
       </c>
       <c r="H18" s="6">
         <v>34</v>
       </c>
       <c r="I18" s="6">
@@ -8882,58 +9098,61 @@
       </c>
       <c r="S18" s="6">
         <v>26</v>
       </c>
       <c r="T18" s="6">
         <v>40</v>
       </c>
       <c r="U18" s="6">
         <v>27</v>
       </c>
       <c r="V18" s="6">
         <v>27</v>
       </c>
       <c r="W18" s="6">
         <v>28</v>
       </c>
       <c r="X18" s="6">
         <v>25</v>
       </c>
       <c r="Y18" s="6">
         <v>31</v>
       </c>
       <c r="Z18" s="33">
         <v>27</v>
       </c>
-      <c r="AA18" s="51">
+      <c r="AA18" s="33">
         <v>31</v>
       </c>
       <c r="AB18" s="33">
         <v>25</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="33">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="33">
         <v>6</v>
       </c>
       <c r="C19" s="6">
         <v>7</v>
       </c>
       <c r="D19" s="33">
         <v>6</v>
       </c>
       <c r="E19" s="33">
         <v>6</v>
       </c>
       <c r="F19" s="33">
         <v>12</v>
       </c>
       <c r="G19" s="6">
         <v>10</v>
       </c>
       <c r="H19" s="6">
         <v>11</v>
       </c>
       <c r="I19" s="6">
@@ -8968,58 +9187,61 @@
       </c>
       <c r="S19" s="6">
         <v>10</v>
       </c>
       <c r="T19" s="6">
         <v>8</v>
       </c>
       <c r="U19" s="6">
         <v>9</v>
       </c>
       <c r="V19" s="6">
         <v>8</v>
       </c>
       <c r="W19" s="6">
         <v>13</v>
       </c>
       <c r="X19" s="6">
         <v>7</v>
       </c>
       <c r="Y19" s="6">
         <v>4</v>
       </c>
       <c r="Z19" s="33">
         <v>7</v>
       </c>
-      <c r="AA19" s="51">
+      <c r="AA19" s="33">
         <v>5</v>
       </c>
       <c r="AB19" s="33">
         <v>7</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="33">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="33">
         <v>15</v>
       </c>
       <c r="C20" s="6">
         <v>11</v>
       </c>
       <c r="D20" s="33">
         <v>11</v>
       </c>
       <c r="E20" s="33">
         <v>16</v>
       </c>
       <c r="F20" s="33">
         <v>22</v>
       </c>
       <c r="G20" s="6">
         <v>15</v>
       </c>
       <c r="H20" s="6">
         <v>16</v>
       </c>
       <c r="I20" s="6">
@@ -9054,58 +9276,61 @@
       </c>
       <c r="S20" s="6">
         <v>13</v>
       </c>
       <c r="T20" s="6">
         <v>16</v>
       </c>
       <c r="U20" s="6">
         <v>10</v>
       </c>
       <c r="V20" s="6">
         <v>15</v>
       </c>
       <c r="W20" s="6">
         <v>16</v>
       </c>
       <c r="X20" s="6">
         <v>15</v>
       </c>
       <c r="Y20" s="6">
         <v>16</v>
       </c>
       <c r="Z20" s="33">
         <v>7</v>
       </c>
-      <c r="AA20" s="51">
+      <c r="AA20" s="33">
         <v>9</v>
       </c>
       <c r="AB20" s="33">
         <v>11</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="33">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="33">
         <v>34</v>
       </c>
       <c r="C21" s="6">
         <v>21</v>
       </c>
       <c r="D21" s="33">
         <v>27</v>
       </c>
       <c r="E21" s="33">
         <v>29</v>
       </c>
       <c r="F21" s="33">
         <v>24</v>
       </c>
       <c r="G21" s="6">
         <v>17</v>
       </c>
       <c r="H21" s="6">
         <v>36</v>
       </c>
       <c r="I21" s="6">
@@ -9140,89 +9365,93 @@
       </c>
       <c r="S21" s="6">
         <v>23</v>
       </c>
       <c r="T21" s="6">
         <v>39</v>
       </c>
       <c r="U21" s="6">
         <v>29</v>
       </c>
       <c r="V21" s="6">
         <v>23</v>
       </c>
       <c r="W21" s="6">
         <v>20</v>
       </c>
       <c r="X21" s="6">
         <v>25</v>
       </c>
       <c r="Y21" s="6">
         <v>26</v>
       </c>
       <c r="Z21" s="33">
         <v>20</v>
       </c>
-      <c r="AA21" s="51">
+      <c r="AA21" s="33">
         <v>13</v>
       </c>
       <c r="AB21" s="33">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62" t="s">
+      <c r="AC21" s="33">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="36" customFormat="1">
+      <c r="A22" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="B22" s="62"/>
-[...22 lines deleted...]
-      <c r="Y22" s="62"/>
+      <c r="B22" s="57"/>
+      <c r="C22" s="57"/>
+      <c r="D22" s="57"/>
+      <c r="E22" s="57"/>
+      <c r="F22" s="57"/>
+      <c r="G22" s="57"/>
+      <c r="H22" s="57"/>
+      <c r="I22" s="57"/>
+      <c r="J22" s="57"/>
+      <c r="K22" s="57"/>
+      <c r="L22" s="57"/>
+      <c r="M22" s="57"/>
+      <c r="N22" s="57"/>
+      <c r="O22" s="57"/>
+      <c r="P22" s="57"/>
+      <c r="Q22" s="57"/>
+      <c r="R22" s="57"/>
+      <c r="S22" s="57"/>
+      <c r="T22" s="57"/>
+      <c r="U22" s="57"/>
+      <c r="V22" s="57"/>
+      <c r="W22" s="57"/>
+      <c r="X22" s="57"/>
+      <c r="Y22" s="57"/>
       <c r="AA22" s="6"/>
       <c r="AB22" s="6"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="6"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="33">
         <v>225</v>
       </c>
       <c r="C23" s="6">
         <v>209</v>
       </c>
       <c r="D23" s="33">
         <v>188</v>
       </c>
       <c r="E23" s="33">
         <v>228</v>
       </c>
       <c r="F23" s="33">
         <v>230</v>
       </c>
       <c r="G23" s="33">
         <v>212</v>
       </c>
       <c r="H23" s="33">
         <v>224</v>
       </c>
       <c r="I23" s="33">
@@ -9257,58 +9486,61 @@
       </c>
       <c r="S23" s="6">
         <v>200</v>
       </c>
       <c r="T23" s="6">
         <v>248</v>
       </c>
       <c r="U23" s="6">
         <v>206</v>
       </c>
       <c r="V23" s="6">
         <v>187</v>
       </c>
       <c r="W23" s="6">
         <v>183</v>
       </c>
       <c r="X23" s="6">
         <v>174</v>
       </c>
       <c r="Y23" s="6">
         <v>202</v>
       </c>
       <c r="Z23" s="33">
         <v>198</v>
       </c>
-      <c r="AA23" s="51">
+      <c r="AA23" s="33">
         <v>155</v>
       </c>
       <c r="AB23" s="33">
         <v>198</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="33">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="33">
         <v>107</v>
       </c>
       <c r="C24" s="6">
         <v>90</v>
       </c>
       <c r="D24" s="33">
         <v>83</v>
       </c>
       <c r="E24" s="33">
         <v>86</v>
       </c>
       <c r="F24" s="33">
         <v>82</v>
       </c>
       <c r="G24" s="33">
         <v>86</v>
       </c>
       <c r="H24" s="33">
         <v>87</v>
       </c>
       <c r="I24" s="33">
@@ -9343,58 +9575,61 @@
       </c>
       <c r="S24" s="6">
         <v>74</v>
       </c>
       <c r="T24" s="6">
         <v>99</v>
       </c>
       <c r="U24" s="6">
         <v>82</v>
       </c>
       <c r="V24" s="6">
         <v>73</v>
       </c>
       <c r="W24" s="6">
         <v>74</v>
       </c>
       <c r="X24" s="6">
         <v>77</v>
       </c>
       <c r="Y24" s="6">
         <v>84</v>
       </c>
       <c r="Z24" s="33">
         <v>89</v>
       </c>
-      <c r="AA24" s="51">
+      <c r="AA24" s="33">
         <v>57</v>
       </c>
       <c r="AB24" s="33">
         <v>75</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="33">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="33">
         <v>12</v>
       </c>
       <c r="C25" s="6">
         <v>12</v>
       </c>
       <c r="D25" s="33">
         <v>9</v>
       </c>
       <c r="E25" s="33">
         <v>18</v>
       </c>
       <c r="F25" s="33">
         <v>14</v>
       </c>
       <c r="G25" s="33">
         <v>11</v>
       </c>
       <c r="H25" s="33">
         <v>15</v>
       </c>
       <c r="I25" s="33">
@@ -9429,58 +9664,61 @@
       </c>
       <c r="S25" s="6">
         <v>10</v>
       </c>
       <c r="T25" s="6">
         <v>13</v>
       </c>
       <c r="U25" s="6">
         <v>13</v>
       </c>
       <c r="V25" s="6">
         <v>13</v>
       </c>
       <c r="W25" s="6">
         <v>10</v>
       </c>
       <c r="X25" s="6">
         <v>12</v>
       </c>
       <c r="Y25" s="6">
         <v>15</v>
       </c>
       <c r="Z25" s="33">
         <v>12</v>
       </c>
-      <c r="AA25" s="51">
+      <c r="AA25" s="33">
         <v>10</v>
       </c>
       <c r="AB25" s="33">
         <v>5</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="33">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="33">
         <v>6</v>
       </c>
       <c r="C26" s="6">
         <v>4</v>
       </c>
       <c r="D26" s="33">
         <v>6</v>
       </c>
       <c r="E26" s="33">
         <v>2</v>
       </c>
       <c r="F26" s="33">
         <v>8</v>
       </c>
       <c r="G26" s="33">
         <v>9</v>
       </c>
       <c r="H26" s="33">
         <v>10</v>
       </c>
       <c r="I26" s="33">
@@ -9515,58 +9753,61 @@
       </c>
       <c r="S26" s="6">
         <v>4</v>
       </c>
       <c r="T26" s="6">
         <v>12</v>
       </c>
       <c r="U26" s="6">
         <v>11</v>
       </c>
       <c r="V26" s="6">
         <v>7</v>
       </c>
       <c r="W26" s="6">
         <v>5</v>
       </c>
       <c r="X26" s="6">
         <v>4</v>
       </c>
       <c r="Y26" s="6">
         <v>7</v>
       </c>
       <c r="Z26" s="33">
         <v>10</v>
       </c>
-      <c r="AA26" s="51">
+      <c r="AA26" s="33">
         <v>7</v>
       </c>
       <c r="AB26" s="33">
         <v>6</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="33">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="33">
         <v>13</v>
       </c>
       <c r="C27" s="6">
         <v>11</v>
       </c>
       <c r="D27" s="33">
         <v>6</v>
       </c>
       <c r="E27" s="33">
         <v>18</v>
       </c>
       <c r="F27" s="33">
         <v>16</v>
       </c>
       <c r="G27" s="33">
         <v>10</v>
       </c>
       <c r="H27" s="33">
         <v>9</v>
       </c>
       <c r="I27" s="33">
@@ -9601,58 +9842,61 @@
       </c>
       <c r="S27" s="6">
         <v>9</v>
       </c>
       <c r="T27" s="6">
         <v>7</v>
       </c>
       <c r="U27" s="6">
         <v>4</v>
       </c>
       <c r="V27" s="6">
         <v>9</v>
       </c>
       <c r="W27" s="6">
         <v>13</v>
       </c>
       <c r="X27" s="6">
         <v>6</v>
       </c>
       <c r="Y27" s="6">
         <v>10</v>
       </c>
       <c r="Z27" s="33">
         <v>9</v>
       </c>
-      <c r="AA27" s="51">
+      <c r="AA27" s="33">
         <v>9</v>
       </c>
       <c r="AB27" s="33">
         <v>14</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="33">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="33">
         <v>4</v>
       </c>
       <c r="C28" s="6">
         <v>9</v>
       </c>
       <c r="D28" s="33">
         <v>2</v>
       </c>
       <c r="E28" s="33">
         <v>8</v>
       </c>
       <c r="F28" s="33">
         <v>8</v>
       </c>
       <c r="G28" s="33">
         <v>10</v>
       </c>
       <c r="H28" s="33">
         <v>6</v>
       </c>
       <c r="I28" s="33">
@@ -9687,58 +9931,61 @@
       </c>
       <c r="S28" s="6">
         <v>9</v>
       </c>
       <c r="T28" s="6">
         <v>9</v>
       </c>
       <c r="U28" s="6">
         <v>9</v>
       </c>
       <c r="V28" s="6">
         <v>6</v>
       </c>
       <c r="W28" s="6">
         <v>8</v>
       </c>
       <c r="X28" s="6">
         <v>7</v>
       </c>
       <c r="Y28" s="6">
         <v>2</v>
       </c>
       <c r="Z28" s="33">
         <v>6</v>
       </c>
-      <c r="AA28" s="51">
+      <c r="AA28" s="33">
         <v>3</v>
       </c>
       <c r="AB28" s="33">
         <v>15</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="33">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B29" s="33">
         <v>7</v>
       </c>
       <c r="C29" s="6">
         <v>9</v>
       </c>
       <c r="D29" s="33">
         <v>6</v>
       </c>
       <c r="E29" s="33">
         <v>10</v>
       </c>
       <c r="F29" s="33">
         <v>7</v>
       </c>
       <c r="G29" s="33">
         <v>13</v>
       </c>
       <c r="H29" s="33">
         <v>9</v>
       </c>
       <c r="I29" s="33">
@@ -9773,58 +10020,61 @@
       </c>
       <c r="S29" s="6">
         <v>6</v>
       </c>
       <c r="T29" s="6">
         <v>5</v>
       </c>
       <c r="U29" s="6">
         <v>6</v>
       </c>
       <c r="V29" s="6">
         <v>8</v>
       </c>
       <c r="W29" s="6">
         <v>8</v>
       </c>
       <c r="X29" s="6">
         <v>3</v>
       </c>
       <c r="Y29" s="6">
         <v>7</v>
       </c>
       <c r="Z29" s="33">
         <v>5</v>
       </c>
-      <c r="AA29" s="51">
+      <c r="AA29" s="33">
         <v>4</v>
       </c>
       <c r="AB29" s="33">
         <v>9</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="33">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B30" s="33">
         <v>21</v>
       </c>
       <c r="C30" s="6">
         <v>20</v>
       </c>
       <c r="D30" s="33">
         <v>25</v>
       </c>
       <c r="E30" s="33">
         <v>15</v>
       </c>
       <c r="F30" s="33">
         <v>23</v>
       </c>
       <c r="G30" s="33">
         <v>20</v>
       </c>
       <c r="H30" s="33">
         <v>19</v>
       </c>
       <c r="I30" s="33">
@@ -9859,58 +10109,61 @@
       </c>
       <c r="S30" s="6">
         <v>18</v>
       </c>
       <c r="T30" s="6">
         <v>18</v>
       </c>
       <c r="U30" s="6">
         <v>16</v>
       </c>
       <c r="V30" s="6">
         <v>15</v>
       </c>
       <c r="W30" s="6">
         <v>11</v>
       </c>
       <c r="X30" s="6">
         <v>16</v>
       </c>
       <c r="Y30" s="6">
         <v>21</v>
       </c>
       <c r="Z30" s="33">
         <v>18</v>
       </c>
-      <c r="AA30" s="51">
+      <c r="AA30" s="33">
         <v>16</v>
       </c>
       <c r="AB30" s="33">
         <v>24</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="33">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B31" s="33">
         <v>6</v>
       </c>
       <c r="C31" s="6">
         <v>8</v>
       </c>
       <c r="D31" s="33">
         <v>6</v>
       </c>
       <c r="E31" s="33">
         <v>12</v>
       </c>
       <c r="F31" s="33">
         <v>9</v>
       </c>
       <c r="G31" s="33">
         <v>7</v>
       </c>
       <c r="H31" s="33">
         <v>6</v>
       </c>
       <c r="I31" s="33">
@@ -9945,58 +10198,61 @@
       </c>
       <c r="S31" s="6">
         <v>2</v>
       </c>
       <c r="T31" s="6">
         <v>6</v>
       </c>
       <c r="U31" s="6">
         <v>7</v>
       </c>
       <c r="V31" s="6">
         <v>4</v>
       </c>
       <c r="W31" s="6">
         <v>5</v>
       </c>
       <c r="X31" s="6">
         <v>7</v>
       </c>
       <c r="Y31" s="6">
         <v>6</v>
       </c>
       <c r="Z31" s="33">
         <v>5</v>
       </c>
-      <c r="AA31" s="51">
+      <c r="AA31" s="33">
         <v>4</v>
       </c>
       <c r="AB31" s="33">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="33">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B32" s="33">
         <v>11</v>
       </c>
       <c r="C32" s="6">
         <v>6</v>
       </c>
       <c r="D32" s="33">
         <v>2</v>
       </c>
       <c r="E32" s="33">
         <v>7</v>
       </c>
       <c r="F32" s="33">
         <v>9</v>
       </c>
       <c r="G32" s="33">
         <v>7</v>
       </c>
       <c r="H32" s="33">
         <v>8</v>
       </c>
       <c r="I32" s="33">
@@ -10031,58 +10287,61 @@
       </c>
       <c r="S32" s="6">
         <v>15</v>
       </c>
       <c r="T32" s="6">
         <v>19</v>
       </c>
       <c r="U32" s="6">
         <v>14</v>
       </c>
       <c r="V32" s="6">
         <v>9</v>
       </c>
       <c r="W32" s="6">
         <v>4</v>
       </c>
       <c r="X32" s="6">
         <v>2</v>
       </c>
       <c r="Y32" s="6">
         <v>10</v>
       </c>
       <c r="Z32" s="33">
         <v>7</v>
       </c>
-      <c r="AA32" s="51">
+      <c r="AA32" s="33">
         <v>5</v>
       </c>
       <c r="AB32" s="33">
         <v>4</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="33">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B33" s="33">
         <v>1</v>
       </c>
       <c r="C33" s="6">
         <v>4</v>
       </c>
       <c r="D33" s="33">
         <v>5</v>
       </c>
       <c r="E33" s="33">
         <v>14</v>
       </c>
       <c r="F33" s="33">
         <v>4</v>
       </c>
       <c r="G33" s="33">
         <v>7</v>
       </c>
       <c r="H33" s="33">
         <v>7</v>
       </c>
       <c r="I33" s="33">
@@ -10117,58 +10376,61 @@
       </c>
       <c r="S33" s="6">
         <v>7</v>
       </c>
       <c r="T33" s="6">
         <v>8</v>
       </c>
       <c r="U33" s="6">
         <v>3</v>
       </c>
       <c r="V33" s="6">
         <v>4</v>
       </c>
       <c r="W33" s="6">
         <v>8</v>
       </c>
       <c r="X33" s="6">
         <v>9</v>
       </c>
       <c r="Y33" s="6">
         <v>8</v>
       </c>
       <c r="Z33" s="33">
         <v>9</v>
       </c>
-      <c r="AA33" s="51">
+      <c r="AA33" s="33">
         <v>4</v>
       </c>
       <c r="AB33" s="33">
         <v>8</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="33">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="33">
         <v>12</v>
       </c>
       <c r="C34" s="6">
         <v>16</v>
       </c>
       <c r="D34" s="33">
         <v>16</v>
       </c>
       <c r="E34" s="33">
         <v>16</v>
       </c>
       <c r="F34" s="33">
         <v>18</v>
       </c>
       <c r="G34" s="33">
         <v>9</v>
       </c>
       <c r="H34" s="33">
         <v>21</v>
       </c>
       <c r="I34" s="33">
@@ -10203,58 +10465,61 @@
       </c>
       <c r="S34" s="6">
         <v>18</v>
       </c>
       <c r="T34" s="6">
         <v>20</v>
       </c>
       <c r="U34" s="6">
         <v>15</v>
       </c>
       <c r="V34" s="6">
         <v>15</v>
       </c>
       <c r="W34" s="6">
         <v>12</v>
       </c>
       <c r="X34" s="6">
         <v>11</v>
       </c>
       <c r="Y34" s="6">
         <v>11</v>
       </c>
       <c r="Z34" s="33">
         <v>15</v>
       </c>
-      <c r="AA34" s="51">
+      <c r="AA34" s="33">
         <v>20</v>
       </c>
       <c r="AB34" s="33">
         <v>14</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="33">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B35" s="33">
         <v>3</v>
       </c>
       <c r="C35" s="6">
         <v>2</v>
       </c>
       <c r="D35" s="33">
         <v>3</v>
       </c>
       <c r="E35" s="33">
         <v>5</v>
       </c>
       <c r="F35" s="33">
         <v>3</v>
       </c>
       <c r="G35" s="33">
         <v>5</v>
       </c>
       <c r="H35" s="33">
         <v>6</v>
       </c>
       <c r="I35" s="33">
@@ -10289,58 +10554,61 @@
       </c>
       <c r="S35" s="6">
         <v>5</v>
       </c>
       <c r="T35" s="6">
         <v>6</v>
       </c>
       <c r="U35" s="6">
         <v>5</v>
       </c>
       <c r="V35" s="6">
         <v>6</v>
       </c>
       <c r="W35" s="6">
         <v>9</v>
       </c>
       <c r="X35" s="6">
         <v>3</v>
       </c>
       <c r="Y35" s="6">
         <v>1</v>
       </c>
       <c r="Z35" s="33">
         <v>3</v>
       </c>
-      <c r="AA35" s="51">
+      <c r="AA35" s="33">
         <v>4</v>
       </c>
       <c r="AB35" s="33">
         <v>1</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="33">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="33">
         <v>6</v>
       </c>
       <c r="C36" s="6">
         <v>6</v>
       </c>
       <c r="D36" s="33">
         <v>6</v>
       </c>
       <c r="E36" s="33">
         <v>4</v>
       </c>
       <c r="F36" s="33">
         <v>15</v>
       </c>
       <c r="G36" s="33">
         <v>9</v>
       </c>
       <c r="H36" s="33">
         <v>9</v>
       </c>
       <c r="I36" s="33">
@@ -10375,58 +10643,61 @@
       </c>
       <c r="S36" s="6">
         <v>9</v>
       </c>
       <c r="T36" s="6">
         <v>10</v>
       </c>
       <c r="U36" s="6">
         <v>6</v>
       </c>
       <c r="V36" s="6">
         <v>6</v>
       </c>
       <c r="W36" s="6">
         <v>7</v>
       </c>
       <c r="X36" s="6">
         <v>7</v>
       </c>
       <c r="Y36" s="6">
         <v>9</v>
       </c>
       <c r="Z36" s="33">
         <v>4</v>
       </c>
-      <c r="AA36" s="51">
+      <c r="AA36" s="33">
         <v>6</v>
       </c>
       <c r="AB36" s="33">
         <v>7</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="33">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B37" s="33">
         <v>16</v>
       </c>
       <c r="C37" s="6">
         <v>12</v>
       </c>
       <c r="D37" s="33">
         <v>13</v>
       </c>
       <c r="E37" s="33">
         <v>13</v>
       </c>
       <c r="F37" s="33">
         <v>14</v>
       </c>
       <c r="G37" s="33">
         <v>9</v>
       </c>
       <c r="H37" s="33">
         <v>12</v>
       </c>
       <c r="I37" s="33">
@@ -10461,90 +10732,94 @@
       </c>
       <c r="S37" s="6">
         <v>14</v>
       </c>
       <c r="T37" s="6">
         <v>16</v>
       </c>
       <c r="U37" s="6">
         <v>15</v>
       </c>
       <c r="V37" s="6">
         <v>12</v>
       </c>
       <c r="W37" s="6">
         <v>9</v>
       </c>
       <c r="X37" s="6">
         <v>10</v>
       </c>
       <c r="Y37" s="6">
         <v>11</v>
       </c>
       <c r="Z37" s="33">
         <v>6</v>
       </c>
-      <c r="AA37" s="51">
+      <c r="AA37" s="33">
         <v>6</v>
       </c>
       <c r="AB37" s="33">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="63" t="s">
+      <c r="AC37" s="33">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" s="36" customFormat="1">
+      <c r="A38" s="58" t="s">
         <v>36</v>
       </c>
-      <c r="B38" s="63"/>
-[...22 lines deleted...]
-      <c r="Y38" s="63"/>
+      <c r="B38" s="58"/>
+      <c r="C38" s="58"/>
+      <c r="D38" s="58"/>
+      <c r="E38" s="58"/>
+      <c r="F38" s="58"/>
+      <c r="G38" s="58"/>
+      <c r="H38" s="58"/>
+      <c r="I38" s="58"/>
+      <c r="J38" s="58"/>
+      <c r="K38" s="58"/>
+      <c r="L38" s="58"/>
+      <c r="M38" s="58"/>
+      <c r="N38" s="58"/>
+      <c r="O38" s="58"/>
+      <c r="P38" s="58"/>
+      <c r="Q38" s="58"/>
+      <c r="R38" s="58"/>
+      <c r="S38" s="58"/>
+      <c r="T38" s="58"/>
+      <c r="U38" s="58"/>
+      <c r="V38" s="58"/>
+      <c r="W38" s="58"/>
+      <c r="X38" s="58"/>
+      <c r="Y38" s="58"/>
       <c r="AA38" s="6"/>
       <c r="AB38" s="6"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="43" t="s">
+      <c r="AC38" s="6"/>
+    </row>
+    <row r="39" spans="1:29">
+      <c r="A39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="33">
         <v>235</v>
       </c>
       <c r="C39" s="6">
         <v>209</v>
       </c>
       <c r="D39" s="33">
         <v>188</v>
       </c>
       <c r="E39" s="33">
         <v>226</v>
       </c>
       <c r="F39" s="33">
         <v>225</v>
       </c>
       <c r="G39" s="33">
         <v>196</v>
       </c>
       <c r="H39" s="33">
         <v>191</v>
       </c>
       <c r="I39" s="33">
         <v>210</v>
@@ -10575,62 +10850,65 @@
       </c>
       <c r="R39" s="6">
         <v>196</v>
       </c>
       <c r="S39" s="6">
         <v>161</v>
       </c>
       <c r="T39" s="37">
         <v>200</v>
       </c>
       <c r="U39" s="6">
         <v>200</v>
       </c>
       <c r="V39" s="6">
         <v>186</v>
       </c>
       <c r="W39" s="6">
         <v>177</v>
       </c>
       <c r="X39" s="6">
         <v>178</v>
       </c>
       <c r="Y39" s="6">
         <v>190</v>
       </c>
-      <c r="Z39" s="45">
+      <c r="Z39" s="44">
         <v>191</v>
       </c>
-      <c r="AA39" s="52">
+      <c r="AA39" s="44">
         <v>147</v>
       </c>
-      <c r="AB39" s="45">
+      <c r="AB39" s="44">
         <v>170</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="42" t="s">
+      <c r="AC39" s="44">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
+      <c r="A40" s="41" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="33">
         <v>90</v>
       </c>
       <c r="C40" s="6">
         <v>95</v>
       </c>
       <c r="D40" s="33">
         <v>81</v>
       </c>
       <c r="E40" s="33">
         <v>103</v>
       </c>
       <c r="F40" s="33">
         <v>86</v>
       </c>
       <c r="G40" s="33">
         <v>86</v>
       </c>
       <c r="H40" s="33">
         <v>64</v>
       </c>
       <c r="I40" s="33">
         <v>88</v>
@@ -10661,62 +10939,65 @@
       </c>
       <c r="R40" s="6">
         <v>96</v>
       </c>
       <c r="S40" s="6">
         <v>65</v>
       </c>
       <c r="T40" s="37">
         <v>68</v>
       </c>
       <c r="U40" s="6">
         <v>95</v>
       </c>
       <c r="V40" s="6">
         <v>79</v>
       </c>
       <c r="W40" s="6">
         <v>64</v>
       </c>
       <c r="X40" s="6">
         <v>69</v>
       </c>
       <c r="Y40" s="6">
         <v>80</v>
       </c>
-      <c r="Z40" s="45">
+      <c r="Z40" s="44">
         <v>88</v>
       </c>
-      <c r="AA40" s="52">
+      <c r="AA40" s="44">
         <v>69</v>
       </c>
-      <c r="AB40" s="45">
+      <c r="AB40" s="44">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="42" t="s">
+      <c r="AC40" s="44">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
+      <c r="A41" s="41" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="33">
         <v>15</v>
       </c>
       <c r="C41" s="6">
         <v>12</v>
       </c>
       <c r="D41" s="33">
         <v>9</v>
       </c>
       <c r="E41" s="33">
         <v>14</v>
       </c>
       <c r="F41" s="33">
         <v>18</v>
       </c>
       <c r="G41" s="33">
         <v>8</v>
       </c>
       <c r="H41" s="33">
         <v>12</v>
       </c>
       <c r="I41" s="33">
         <v>16</v>
@@ -10747,62 +11028,65 @@
       </c>
       <c r="R41" s="6">
         <v>7</v>
       </c>
       <c r="S41" s="6">
         <v>11</v>
       </c>
       <c r="T41" s="37">
         <v>13</v>
       </c>
       <c r="U41" s="6">
         <v>12</v>
       </c>
       <c r="V41" s="6">
         <v>14</v>
       </c>
       <c r="W41" s="6">
         <v>8</v>
       </c>
       <c r="X41" s="6">
         <v>15</v>
       </c>
       <c r="Y41" s="6">
         <v>9</v>
       </c>
-      <c r="Z41" s="45">
+      <c r="Z41" s="44">
         <v>12</v>
       </c>
-      <c r="AA41" s="52">
-[...2 lines deleted...]
-      <c r="AB41" s="45">
+      <c r="AA41" s="44">
+        <v>6</v>
+      </c>
+      <c r="AB41" s="44">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="42" t="s">
+      <c r="AC41" s="44">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
+      <c r="A42" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="33">
         <v>3</v>
       </c>
       <c r="C42" s="6">
         <v>4</v>
       </c>
       <c r="D42" s="33">
         <v>9</v>
       </c>
       <c r="E42" s="33">
         <v>4</v>
       </c>
       <c r="F42" s="33">
         <v>9</v>
       </c>
       <c r="G42" s="33">
         <v>9</v>
       </c>
       <c r="H42" s="33">
         <v>8</v>
       </c>
       <c r="I42" s="33">
         <v>8</v>
@@ -10833,62 +11117,65 @@
       </c>
       <c r="R42" s="6">
         <v>7</v>
       </c>
       <c r="S42" s="6">
         <v>5</v>
       </c>
       <c r="T42" s="37">
         <v>2</v>
       </c>
       <c r="U42" s="6">
         <v>8</v>
       </c>
       <c r="V42" s="6">
         <v>6</v>
       </c>
       <c r="W42" s="6">
         <v>2</v>
       </c>
       <c r="X42" s="6">
         <v>8</v>
       </c>
       <c r="Y42" s="6">
         <v>5</v>
       </c>
-      <c r="Z42" s="45">
+      <c r="Z42" s="44">
         <v>9</v>
       </c>
-      <c r="AA42" s="52">
-[...2 lines deleted...]
-      <c r="AB42" s="45">
+      <c r="AA42" s="44">
+        <v>6</v>
+      </c>
+      <c r="AB42" s="44">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="42" t="s">
+      <c r="AC42" s="44">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
+      <c r="A43" s="41" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="33">
         <v>12</v>
       </c>
       <c r="C43" s="6">
         <v>10</v>
       </c>
       <c r="D43" s="33">
         <v>10</v>
       </c>
       <c r="E43" s="33">
         <v>11</v>
       </c>
       <c r="F43" s="33">
         <v>17</v>
       </c>
       <c r="G43" s="33">
         <v>13</v>
       </c>
       <c r="H43" s="33">
         <v>5</v>
       </c>
       <c r="I43" s="33">
         <v>15</v>
@@ -10919,62 +11206,65 @@
       </c>
       <c r="R43" s="6">
         <v>10</v>
       </c>
       <c r="S43" s="6">
         <v>7</v>
       </c>
       <c r="T43" s="37">
         <v>11</v>
       </c>
       <c r="U43" s="6">
         <v>4</v>
       </c>
       <c r="V43" s="6">
         <v>10</v>
       </c>
       <c r="W43" s="6">
         <v>7</v>
       </c>
       <c r="X43" s="6">
         <v>5</v>
       </c>
       <c r="Y43" s="6">
         <v>11</v>
       </c>
-      <c r="Z43" s="45">
-[...2 lines deleted...]
-      <c r="AA43" s="52">
+      <c r="Z43" s="44">
+        <v>6</v>
+      </c>
+      <c r="AA43" s="44">
         <v>5</v>
       </c>
-      <c r="AB43" s="45">
+      <c r="AB43" s="44">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="42" t="s">
+      <c r="AC43" s="44">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
+      <c r="A44" s="41" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="33">
         <v>8</v>
       </c>
       <c r="C44" s="6">
         <v>9</v>
       </c>
       <c r="D44" s="33">
         <v>9</v>
       </c>
       <c r="E44" s="33">
         <v>13</v>
       </c>
       <c r="F44" s="33">
         <v>4</v>
       </c>
       <c r="G44" s="33">
         <v>9</v>
       </c>
       <c r="H44" s="33">
         <v>7</v>
       </c>
       <c r="I44" s="33">
         <v>8</v>
@@ -11005,62 +11295,65 @@
       </c>
       <c r="R44" s="6">
         <v>6</v>
       </c>
       <c r="S44" s="6">
         <v>8</v>
       </c>
       <c r="T44" s="37">
         <v>6</v>
       </c>
       <c r="U44" s="6">
         <v>9</v>
       </c>
       <c r="V44" s="6">
         <v>11</v>
       </c>
       <c r="W44" s="6">
         <v>7</v>
       </c>
       <c r="X44" s="6">
         <v>7</v>
       </c>
       <c r="Y44" s="6">
         <v>8</v>
       </c>
-      <c r="Z44" s="45">
+      <c r="Z44" s="44">
         <v>3</v>
       </c>
-      <c r="AA44" s="52">
+      <c r="AA44" s="44">
         <v>5</v>
       </c>
-      <c r="AB44" s="45">
+      <c r="AB44" s="44">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="42" t="s">
+      <c r="AC44" s="44">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
+      <c r="A45" s="41" t="s">
         <v>41</v>
       </c>
       <c r="B45" s="33">
         <v>6</v>
       </c>
       <c r="C45" s="6">
         <v>10</v>
       </c>
       <c r="D45" s="33">
         <v>8</v>
       </c>
       <c r="E45" s="33">
         <v>6</v>
       </c>
       <c r="F45" s="33">
         <v>10</v>
       </c>
       <c r="G45" s="33">
         <v>5</v>
       </c>
       <c r="H45" s="33">
         <v>10</v>
       </c>
       <c r="I45" s="33">
         <v>8</v>
@@ -11091,62 +11384,65 @@
       </c>
       <c r="R45" s="6">
         <v>5</v>
       </c>
       <c r="S45" s="6">
         <v>12</v>
       </c>
       <c r="T45" s="37">
         <v>9</v>
       </c>
       <c r="U45" s="6">
         <v>10</v>
       </c>
       <c r="V45" s="6">
         <v>6</v>
       </c>
       <c r="W45" s="6">
         <v>2</v>
       </c>
       <c r="X45" s="6">
         <v>9</v>
       </c>
       <c r="Y45" s="6">
         <v>5</v>
       </c>
-      <c r="Z45" s="45">
+      <c r="Z45" s="44">
         <v>8</v>
       </c>
-      <c r="AA45" s="52">
-[...2 lines deleted...]
-      <c r="AB45" s="45">
+      <c r="AA45" s="44">
+        <v>6</v>
+      </c>
+      <c r="AB45" s="44">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="42" t="s">
+      <c r="AC45" s="44">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
+      <c r="A46" s="41" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="33">
         <v>16</v>
       </c>
       <c r="C46" s="6">
         <v>18</v>
       </c>
       <c r="D46" s="33">
         <v>16</v>
       </c>
       <c r="E46" s="33">
         <v>12</v>
       </c>
       <c r="F46" s="33">
         <v>19</v>
       </c>
       <c r="G46" s="33">
         <v>10</v>
       </c>
       <c r="H46" s="33">
         <v>21</v>
       </c>
       <c r="I46" s="33">
         <v>18</v>
@@ -11177,62 +11473,65 @@
       </c>
       <c r="R46" s="6">
         <v>14</v>
       </c>
       <c r="S46" s="6">
         <v>14</v>
       </c>
       <c r="T46" s="37">
         <v>17</v>
       </c>
       <c r="U46" s="6">
         <v>12</v>
       </c>
       <c r="V46" s="6">
         <v>11</v>
       </c>
       <c r="W46" s="6">
         <v>17</v>
       </c>
       <c r="X46" s="6">
         <v>14</v>
       </c>
       <c r="Y46" s="6">
         <v>13</v>
       </c>
-      <c r="Z46" s="45">
+      <c r="Z46" s="44">
         <v>17</v>
       </c>
-      <c r="AA46" s="52">
+      <c r="AA46" s="44">
         <v>10</v>
       </c>
-      <c r="AB46" s="45">
+      <c r="AB46" s="44">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="42" t="s">
+      <c r="AC46" s="44">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
+      <c r="A47" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="33">
         <v>10</v>
       </c>
       <c r="C47" s="6">
         <v>6</v>
       </c>
       <c r="D47" s="33">
         <v>3</v>
       </c>
       <c r="E47" s="33">
         <v>9</v>
       </c>
       <c r="F47" s="33">
         <v>4</v>
       </c>
       <c r="G47" s="33">
         <v>8</v>
       </c>
       <c r="H47" s="33">
         <v>4</v>
       </c>
       <c r="I47" s="33">
         <v>8</v>
@@ -11263,62 +11562,65 @@
       </c>
       <c r="R47" s="6">
         <v>4</v>
       </c>
       <c r="S47" s="6">
         <v>3</v>
       </c>
       <c r="T47" s="37">
         <v>7</v>
       </c>
       <c r="U47" s="6">
         <v>7</v>
       </c>
       <c r="V47" s="6">
         <v>3</v>
       </c>
       <c r="W47" s="6">
         <v>8</v>
       </c>
       <c r="X47" s="6">
         <v>1</v>
       </c>
       <c r="Y47" s="6">
         <v>4</v>
       </c>
-      <c r="Z47" s="45">
+      <c r="Z47" s="44">
         <v>5</v>
       </c>
-      <c r="AA47" s="52">
+      <c r="AA47" s="44">
         <v>8</v>
       </c>
-      <c r="AB47" s="45">
+      <c r="AB47" s="44">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="42" t="s">
+      <c r="AC47" s="44">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
+      <c r="A48" s="41" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="33">
         <v>15</v>
       </c>
       <c r="C48" s="6">
         <v>5</v>
       </c>
       <c r="D48" s="33">
         <v>7</v>
       </c>
       <c r="E48" s="33">
         <v>7</v>
       </c>
       <c r="F48" s="33">
         <v>9</v>
       </c>
       <c r="G48" s="33">
         <v>8</v>
       </c>
       <c r="H48" s="33">
         <v>5</v>
       </c>
       <c r="I48" s="33">
         <v>10</v>
@@ -11349,62 +11651,65 @@
       </c>
       <c r="R48" s="6">
         <v>8</v>
       </c>
       <c r="S48" s="6">
         <v>5</v>
       </c>
       <c r="T48" s="37">
         <v>9</v>
       </c>
       <c r="U48" s="6">
         <v>5</v>
       </c>
       <c r="V48" s="6">
         <v>5</v>
       </c>
       <c r="W48" s="6">
         <v>8</v>
       </c>
       <c r="X48" s="6">
         <v>4</v>
       </c>
       <c r="Y48" s="6">
         <v>6</v>
       </c>
-      <c r="Z48" s="45">
+      <c r="Z48" s="44">
         <v>5</v>
       </c>
-      <c r="AA48" s="52">
-[...2 lines deleted...]
-      <c r="AB48" s="45">
+      <c r="AA48" s="44">
+        <v>6</v>
+      </c>
+      <c r="AB48" s="44">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="42" t="s">
+      <c r="AC48" s="44">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
+      <c r="A49" s="41" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="33">
         <v>9</v>
       </c>
       <c r="C49" s="6">
         <v>5</v>
       </c>
       <c r="D49" s="33">
         <v>1</v>
       </c>
       <c r="E49" s="33">
         <v>7</v>
       </c>
       <c r="F49" s="33">
         <v>6</v>
       </c>
       <c r="G49" s="33">
         <v>4</v>
       </c>
       <c r="H49" s="33">
         <v>6</v>
       </c>
       <c r="I49" s="33">
         <v>2</v>
@@ -11435,62 +11740,65 @@
       </c>
       <c r="R49" s="6">
         <v>3</v>
       </c>
       <c r="S49" s="6">
         <v>5</v>
       </c>
       <c r="T49" s="37">
         <v>7</v>
       </c>
       <c r="U49" s="6">
         <v>4</v>
       </c>
       <c r="V49" s="6">
         <v>7</v>
       </c>
       <c r="W49" s="6">
         <v>14</v>
       </c>
       <c r="X49" s="6">
         <v>5</v>
       </c>
       <c r="Y49" s="6">
         <v>4</v>
       </c>
-      <c r="Z49" s="45">
+      <c r="Z49" s="44">
         <v>5</v>
       </c>
-      <c r="AA49" s="52">
+      <c r="AA49" s="44">
         <v>4</v>
       </c>
-      <c r="AB49" s="45">
+      <c r="AB49" s="44">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="42" t="s">
+      <c r="AC49" s="44">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
+      <c r="A50" s="41" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="33">
         <v>21</v>
       </c>
       <c r="C50" s="6">
         <v>16</v>
       </c>
       <c r="D50" s="33">
         <v>13</v>
       </c>
       <c r="E50" s="33">
         <v>11</v>
       </c>
       <c r="F50" s="33">
         <v>17</v>
       </c>
       <c r="G50" s="33">
         <v>17</v>
       </c>
       <c r="H50" s="33">
         <v>13</v>
       </c>
       <c r="I50" s="33">
         <v>14</v>
@@ -11521,62 +11829,65 @@
       </c>
       <c r="R50" s="6">
         <v>19</v>
       </c>
       <c r="S50" s="6">
         <v>8</v>
       </c>
       <c r="T50" s="37">
         <v>20</v>
       </c>
       <c r="U50" s="6">
         <v>12</v>
       </c>
       <c r="V50" s="6">
         <v>12</v>
       </c>
       <c r="W50" s="6">
         <v>16</v>
       </c>
       <c r="X50" s="6">
         <v>14</v>
       </c>
       <c r="Y50" s="6">
         <v>20</v>
       </c>
-      <c r="Z50" s="45">
+      <c r="Z50" s="44">
         <v>12</v>
       </c>
-      <c r="AA50" s="52">
+      <c r="AA50" s="44">
         <v>11</v>
       </c>
-      <c r="AB50" s="45">
+      <c r="AB50" s="44">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="42" t="s">
+      <c r="AC50" s="44">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
+      <c r="A51" s="41" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="33">
         <v>3</v>
       </c>
       <c r="C51" s="6">
         <v>5</v>
       </c>
       <c r="D51" s="33">
         <v>3</v>
       </c>
       <c r="E51" s="33">
         <v>1</v>
       </c>
       <c r="F51" s="33">
         <v>9</v>
       </c>
       <c r="G51" s="33">
         <v>5</v>
       </c>
       <c r="H51" s="33">
         <v>5</v>
       </c>
       <c r="I51" s="33">
         <v>4</v>
@@ -11607,62 +11918,65 @@
       </c>
       <c r="R51" s="6">
         <v>2</v>
       </c>
       <c r="S51" s="6">
         <v>5</v>
       </c>
       <c r="T51" s="37">
         <v>2</v>
       </c>
       <c r="U51" s="6">
         <v>4</v>
       </c>
       <c r="V51" s="6">
         <v>2</v>
       </c>
       <c r="W51" s="6">
         <v>4</v>
       </c>
       <c r="X51" s="6">
         <v>4</v>
       </c>
       <c r="Y51" s="6">
         <v>3</v>
       </c>
-      <c r="Z51" s="45">
+      <c r="Z51" s="44">
         <v>4</v>
       </c>
-      <c r="AA51" s="52">
+      <c r="AA51" s="44">
         <v>1</v>
       </c>
-      <c r="AB51" s="45">
-[...4 lines deleted...]
-      <c r="A52" s="42" t="s">
+      <c r="AB51" s="44">
+        <v>6</v>
+      </c>
+      <c r="AC51" s="44">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
+      <c r="A52" s="41" t="s">
         <v>48</v>
       </c>
       <c r="B52" s="33">
         <v>9</v>
       </c>
       <c r="C52" s="6">
         <v>5</v>
       </c>
       <c r="D52" s="33">
         <v>5</v>
       </c>
       <c r="E52" s="33">
         <v>12</v>
       </c>
       <c r="F52" s="33">
         <v>7</v>
       </c>
       <c r="G52" s="33">
         <v>6</v>
       </c>
       <c r="H52" s="33">
         <v>7</v>
       </c>
       <c r="I52" s="33">
         <v>8</v>
@@ -11693,61 +12007,64 @@
       </c>
       <c r="R52" s="6">
         <v>5</v>
       </c>
       <c r="S52" s="6">
         <v>4</v>
       </c>
       <c r="T52" s="37">
         <v>6</v>
       </c>
       <c r="U52" s="6">
         <v>4</v>
       </c>
       <c r="V52" s="6">
         <v>9</v>
       </c>
       <c r="W52" s="6">
         <v>9</v>
       </c>
       <c r="X52" s="6">
         <v>8</v>
       </c>
       <c r="Y52" s="6">
         <v>7</v>
       </c>
-      <c r="Z52" s="45">
+      <c r="Z52" s="44">
         <v>3</v>
       </c>
-      <c r="AA52" s="52">
+      <c r="AA52" s="44">
         <v>3</v>
       </c>
-      <c r="AB52" s="45">
+      <c r="AB52" s="44">
         <v>4</v>
       </c>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52" s="44">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B53" s="34">
         <v>18</v>
       </c>
       <c r="C53" s="9">
         <v>9</v>
       </c>
       <c r="D53" s="34">
         <v>14</v>
       </c>
       <c r="E53" s="34">
         <v>16</v>
       </c>
       <c r="F53" s="34">
         <v>10</v>
       </c>
       <c r="G53" s="34">
         <v>8</v>
       </c>
       <c r="H53" s="34">
         <v>24</v>
       </c>
       <c r="I53" s="34">
@@ -11782,58 +12099,61 @@
       </c>
       <c r="S53" s="9">
         <v>9</v>
       </c>
       <c r="T53" s="9">
         <v>23</v>
       </c>
       <c r="U53" s="9">
         <v>14</v>
       </c>
       <c r="V53" s="9">
         <v>11</v>
       </c>
       <c r="W53" s="9">
         <v>11</v>
       </c>
       <c r="X53" s="9">
         <v>15</v>
       </c>
       <c r="Y53" s="9">
         <v>15</v>
       </c>
       <c r="Z53" s="34">
         <v>14</v>
       </c>
-      <c r="AA53" s="53">
+      <c r="AA53" s="34">
         <v>7</v>
       </c>
       <c r="AB53" s="34">
         <v>12</v>
       </c>
-    </row>
-    <row r="54" spans="1:28">
+      <c r="AC53" s="34">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29">
       <c r="A54" s="10" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>