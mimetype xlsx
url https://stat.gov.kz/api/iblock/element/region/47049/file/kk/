--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -366,51 +366,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -496,88 +496,92 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -857,180 +861,180 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="E1" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AC43"/>
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="24.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.44140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="51"/>
-[...22 lines deleted...]
-      <c r="Y1" s="51"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="38"/>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="55"/>
-      <c r="B4" s="49">
+      <c r="A4" s="52"/>
+      <c r="B4" s="50">
         <v>2024</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="49">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="50">
         <v>2025</v>
       </c>
-      <c r="O4" s="50"/>
-[...10 lines deleted...]
-      <c r="Z4" s="49">
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
+      <c r="Z4" s="50">
         <v>2026</v>
       </c>
-      <c r="AA4" s="50"/>
-[...9 lines deleted...]
-      <c r="AK4" s="50"/>
+      <c r="AA4" s="51"/>
+      <c r="AB4" s="51"/>
+      <c r="AC4" s="51"/>
+      <c r="AD4" s="51"/>
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="51"/>
+      <c r="AH4" s="51"/>
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="51"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="56"/>
+      <c r="A5" s="53"/>
       <c r="B5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="35" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="35" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="35" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="35" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="35" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="35" t="s">
@@ -1097,77 +1101,77 @@
         <v>3</v>
       </c>
       <c r="AE5" s="43" t="s">
         <v>4</v>
       </c>
       <c r="AF5" s="43" t="s">
         <v>5</v>
       </c>
       <c r="AG5" s="43" t="s">
         <v>6</v>
       </c>
       <c r="AH5" s="43" t="s">
         <v>7</v>
       </c>
       <c r="AI5" s="43" t="s">
         <v>24</v>
       </c>
       <c r="AJ5" s="43" t="s">
         <v>25</v>
       </c>
       <c r="AK5" s="3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="52" t="s">
+      <c r="A6" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="52"/>
-[...22 lines deleted...]
-      <c r="Y6" s="52"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="6">
         <v>460</v>
       </c>
       <c r="C7" s="6">
         <v>418</v>
       </c>
       <c r="D7" s="6">
         <v>376</v>
       </c>
       <c r="E7" s="6">
         <v>454</v>
       </c>
       <c r="F7" s="6">
         <v>455</v>
       </c>
       <c r="G7" s="6">
         <v>408</v>
       </c>
       <c r="H7" s="6">
         <v>415</v>
@@ -1213,50 +1217,53 @@
       </c>
       <c r="V7" s="5">
         <v>373</v>
       </c>
       <c r="W7" s="5">
         <v>360</v>
       </c>
       <c r="X7" s="5">
         <v>352</v>
       </c>
       <c r="Y7" s="5">
         <v>392</v>
       </c>
       <c r="Z7" s="33">
         <v>389</v>
       </c>
       <c r="AA7" s="33">
         <v>302</v>
       </c>
       <c r="AB7" s="33">
         <v>368</v>
       </c>
       <c r="AC7" s="33">
         <v>394</v>
       </c>
+      <c r="AD7" s="37">
+        <v>298</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="6">
         <v>197</v>
       </c>
       <c r="C8" s="6">
         <v>185</v>
       </c>
       <c r="D8" s="6">
         <v>164</v>
       </c>
       <c r="E8" s="6">
         <v>189</v>
       </c>
       <c r="F8" s="6">
         <v>168</v>
       </c>
       <c r="G8" s="6">
         <v>172</v>
       </c>
       <c r="H8" s="6">
         <v>151</v>
@@ -1302,50 +1309,53 @@
       </c>
       <c r="V8" s="5">
         <v>152</v>
       </c>
       <c r="W8" s="5">
         <v>138</v>
       </c>
       <c r="X8" s="5">
         <v>146</v>
       </c>
       <c r="Y8" s="5">
         <v>164</v>
       </c>
       <c r="Z8" s="33">
         <v>177</v>
       </c>
       <c r="AA8" s="33">
         <v>126</v>
       </c>
       <c r="AB8" s="33">
         <v>143</v>
       </c>
       <c r="AC8" s="33">
         <v>169</v>
       </c>
+      <c r="AD8" s="37">
+        <v>136</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="6">
         <v>27</v>
       </c>
       <c r="C9" s="6">
         <v>24</v>
       </c>
       <c r="D9" s="6">
         <v>18</v>
       </c>
       <c r="E9" s="6">
         <v>32</v>
       </c>
       <c r="F9" s="6">
         <v>32</v>
       </c>
       <c r="G9" s="6">
         <v>19</v>
       </c>
       <c r="H9" s="6">
         <v>27</v>
@@ -1391,50 +1401,53 @@
       </c>
       <c r="V9" s="5">
         <v>27</v>
       </c>
       <c r="W9" s="5">
         <v>18</v>
       </c>
       <c r="X9" s="5">
         <v>27</v>
       </c>
       <c r="Y9" s="5">
         <v>24</v>
       </c>
       <c r="Z9" s="33">
         <v>24</v>
       </c>
       <c r="AA9" s="33">
         <v>16</v>
       </c>
       <c r="AB9" s="33">
         <v>18</v>
       </c>
       <c r="AC9" s="33">
         <v>25</v>
       </c>
+      <c r="AD9" s="37">
+        <v>15</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="6">
         <v>9</v>
       </c>
       <c r="C10" s="6">
         <v>8</v>
       </c>
       <c r="D10" s="6">
         <v>15</v>
       </c>
       <c r="E10" s="6">
         <v>6</v>
       </c>
       <c r="F10" s="6">
         <v>17</v>
       </c>
       <c r="G10" s="6">
         <v>18</v>
       </c>
       <c r="H10" s="6">
         <v>18</v>
@@ -1480,50 +1493,53 @@
       </c>
       <c r="V10" s="5">
         <v>13</v>
       </c>
       <c r="W10" s="5">
         <v>7</v>
       </c>
       <c r="X10" s="5">
         <v>12</v>
       </c>
       <c r="Y10" s="5">
         <v>12</v>
       </c>
       <c r="Z10" s="33">
         <v>19</v>
       </c>
       <c r="AA10" s="33">
         <v>13</v>
       </c>
       <c r="AB10" s="33">
         <v>11</v>
       </c>
       <c r="AC10" s="33">
         <v>11</v>
       </c>
+      <c r="AD10" s="37">
+        <v>5</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="6">
         <v>25</v>
       </c>
       <c r="C11" s="6">
         <v>21</v>
       </c>
       <c r="D11" s="6">
         <v>16</v>
       </c>
       <c r="E11" s="6">
         <v>29</v>
       </c>
       <c r="F11" s="6">
         <v>33</v>
       </c>
       <c r="G11" s="6">
         <v>23</v>
       </c>
       <c r="H11" s="6">
         <v>14</v>
@@ -1569,50 +1585,53 @@
       </c>
       <c r="V11" s="5">
         <v>19</v>
       </c>
       <c r="W11" s="5">
         <v>20</v>
       </c>
       <c r="X11" s="5">
         <v>11</v>
       </c>
       <c r="Y11" s="5">
         <v>21</v>
       </c>
       <c r="Z11" s="33">
         <v>15</v>
       </c>
       <c r="AA11" s="33">
         <v>14</v>
       </c>
       <c r="AB11" s="33">
         <v>22</v>
       </c>
       <c r="AC11" s="33">
         <v>13</v>
       </c>
+      <c r="AD11" s="37">
+        <v>12</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="6">
         <v>12</v>
       </c>
       <c r="C12" s="6">
         <v>18</v>
       </c>
       <c r="D12" s="6">
         <v>11</v>
       </c>
       <c r="E12" s="6">
         <v>21</v>
       </c>
       <c r="F12" s="6">
         <v>12</v>
       </c>
       <c r="G12" s="6">
         <v>19</v>
       </c>
       <c r="H12" s="6">
         <v>13</v>
@@ -1658,50 +1677,53 @@
       </c>
       <c r="V12" s="5">
         <v>17</v>
       </c>
       <c r="W12" s="5">
         <v>15</v>
       </c>
       <c r="X12" s="5">
         <v>14</v>
       </c>
       <c r="Y12" s="5">
         <v>10</v>
       </c>
       <c r="Z12" s="33">
         <v>9</v>
       </c>
       <c r="AA12" s="33">
         <v>8</v>
       </c>
       <c r="AB12" s="33">
         <v>23</v>
       </c>
       <c r="AC12" s="33">
         <v>18</v>
       </c>
+      <c r="AD12" s="37">
+        <v>14</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="6">
         <v>13</v>
       </c>
       <c r="C13" s="6">
         <v>19</v>
       </c>
       <c r="D13" s="6">
         <v>14</v>
       </c>
       <c r="E13" s="6">
         <v>16</v>
       </c>
       <c r="F13" s="6">
         <v>17</v>
       </c>
       <c r="G13" s="6">
         <v>18</v>
       </c>
       <c r="H13" s="6">
         <v>19</v>
@@ -1747,50 +1769,53 @@
       </c>
       <c r="V13" s="5">
         <v>14</v>
       </c>
       <c r="W13" s="5">
         <v>10</v>
       </c>
       <c r="X13" s="5">
         <v>12</v>
       </c>
       <c r="Y13" s="5">
         <v>12</v>
       </c>
       <c r="Z13" s="33">
         <v>13</v>
       </c>
       <c r="AA13" s="33">
         <v>10</v>
       </c>
       <c r="AB13" s="33">
         <v>14</v>
       </c>
       <c r="AC13" s="33">
         <v>10</v>
       </c>
+      <c r="AD13" s="37">
+        <v>11</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="6">
         <v>37</v>
       </c>
       <c r="C14" s="6">
         <v>38</v>
       </c>
       <c r="D14" s="6">
         <v>41</v>
       </c>
       <c r="E14" s="6">
         <v>27</v>
       </c>
       <c r="F14" s="6">
         <v>42</v>
       </c>
       <c r="G14" s="6">
         <v>30</v>
       </c>
       <c r="H14" s="6">
         <v>40</v>
@@ -1836,50 +1861,53 @@
       </c>
       <c r="V14" s="5">
         <v>26</v>
       </c>
       <c r="W14" s="5">
         <v>28</v>
       </c>
       <c r="X14" s="5">
         <v>30</v>
       </c>
       <c r="Y14" s="5">
         <v>34</v>
       </c>
       <c r="Z14" s="33">
         <v>35</v>
       </c>
       <c r="AA14" s="33">
         <v>26</v>
       </c>
       <c r="AB14" s="33">
         <v>39</v>
       </c>
       <c r="AC14" s="33">
         <v>37</v>
       </c>
+      <c r="AD14" s="37">
+        <v>25</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="6">
         <v>16</v>
       </c>
       <c r="C15" s="6">
         <v>14</v>
       </c>
       <c r="D15" s="6">
         <v>9</v>
       </c>
       <c r="E15" s="6">
         <v>21</v>
       </c>
       <c r="F15" s="6">
         <v>13</v>
       </c>
       <c r="G15" s="6">
         <v>15</v>
       </c>
       <c r="H15" s="6">
         <v>10</v>
@@ -1925,50 +1953,53 @@
       </c>
       <c r="V15" s="5">
         <v>7</v>
       </c>
       <c r="W15" s="5">
         <v>13</v>
       </c>
       <c r="X15" s="5">
         <v>8</v>
       </c>
       <c r="Y15" s="5">
         <v>10</v>
       </c>
       <c r="Z15" s="33">
         <v>10</v>
       </c>
       <c r="AA15" s="33">
         <v>12</v>
       </c>
       <c r="AB15" s="33">
         <v>9</v>
       </c>
       <c r="AC15" s="33">
         <v>9</v>
       </c>
+      <c r="AD15" s="37">
+        <v>13</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="6">
         <v>26</v>
       </c>
       <c r="C16" s="6">
         <v>11</v>
       </c>
       <c r="D16" s="6">
         <v>9</v>
       </c>
       <c r="E16" s="6">
         <v>14</v>
       </c>
       <c r="F16" s="6">
         <v>18</v>
       </c>
       <c r="G16" s="6">
         <v>15</v>
       </c>
       <c r="H16" s="6">
         <v>13</v>
@@ -2014,52 +2045,55 @@
       </c>
       <c r="V16" s="5">
         <v>14</v>
       </c>
       <c r="W16" s="5">
         <v>12</v>
       </c>
       <c r="X16" s="5">
         <v>6</v>
       </c>
       <c r="Y16" s="5">
         <v>16</v>
       </c>
       <c r="Z16" s="33">
         <v>12</v>
       </c>
       <c r="AA16" s="33">
         <v>11</v>
       </c>
       <c r="AB16" s="33">
         <v>7</v>
       </c>
       <c r="AC16" s="33">
         <v>15</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="37">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="6">
         <v>10</v>
       </c>
       <c r="C17" s="6">
         <v>9</v>
       </c>
       <c r="D17" s="6">
         <v>6</v>
       </c>
       <c r="E17" s="6">
         <v>21</v>
       </c>
       <c r="F17" s="6">
         <v>10</v>
       </c>
       <c r="G17" s="6">
         <v>11</v>
       </c>
       <c r="H17" s="6">
         <v>13</v>
       </c>
       <c r="I17" s="4">
@@ -2103,52 +2137,55 @@
       </c>
       <c r="V17" s="5">
         <v>11</v>
       </c>
       <c r="W17" s="5">
         <v>22</v>
       </c>
       <c r="X17" s="5">
         <v>14</v>
       </c>
       <c r="Y17" s="5">
         <v>12</v>
       </c>
       <c r="Z17" s="33">
         <v>14</v>
       </c>
       <c r="AA17" s="33">
         <v>8</v>
       </c>
       <c r="AB17" s="33">
         <v>12</v>
       </c>
       <c r="AC17" s="33">
         <v>10</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="37">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="6">
         <v>33</v>
       </c>
       <c r="C18" s="6">
         <v>32</v>
       </c>
       <c r="D18" s="6">
         <v>29</v>
       </c>
       <c r="E18" s="6">
         <v>27</v>
       </c>
       <c r="F18" s="6">
         <v>35</v>
       </c>
       <c r="G18" s="6">
         <v>26</v>
       </c>
       <c r="H18" s="6">
         <v>34</v>
       </c>
       <c r="I18" s="4">
@@ -2192,52 +2229,55 @@
       </c>
       <c r="V18" s="5">
         <v>27</v>
       </c>
       <c r="W18" s="5">
         <v>28</v>
       </c>
       <c r="X18" s="5">
         <v>25</v>
       </c>
       <c r="Y18" s="5">
         <v>31</v>
       </c>
       <c r="Z18" s="33">
         <v>27</v>
       </c>
       <c r="AA18" s="33">
         <v>31</v>
       </c>
       <c r="AB18" s="33">
         <v>25</v>
       </c>
       <c r="AC18" s="33">
         <v>26</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="37">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="6">
         <v>6</v>
       </c>
       <c r="C19" s="6">
         <v>7</v>
       </c>
       <c r="D19" s="6">
         <v>6</v>
       </c>
       <c r="E19" s="6">
         <v>6</v>
       </c>
       <c r="F19" s="6">
         <v>12</v>
       </c>
       <c r="G19" s="6">
         <v>10</v>
       </c>
       <c r="H19" s="6">
         <v>11</v>
       </c>
       <c r="I19" s="4">
@@ -2281,52 +2321,55 @@
       </c>
       <c r="V19" s="5">
         <v>8</v>
       </c>
       <c r="W19" s="5">
         <v>13</v>
       </c>
       <c r="X19" s="5">
         <v>7</v>
       </c>
       <c r="Y19" s="5">
         <v>4</v>
       </c>
       <c r="Z19" s="33">
         <v>7</v>
       </c>
       <c r="AA19" s="33">
         <v>5</v>
       </c>
       <c r="AB19" s="33">
         <v>7</v>
       </c>
       <c r="AC19" s="33">
         <v>9</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="37">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="6">
         <v>15</v>
       </c>
       <c r="C20" s="6">
         <v>11</v>
       </c>
       <c r="D20" s="6">
         <v>11</v>
       </c>
       <c r="E20" s="6">
         <v>16</v>
       </c>
       <c r="F20" s="6">
         <v>22</v>
       </c>
       <c r="G20" s="6">
         <v>15</v>
       </c>
       <c r="H20" s="6">
         <v>16</v>
       </c>
       <c r="I20" s="4">
@@ -2370,52 +2413,55 @@
       </c>
       <c r="V20" s="5">
         <v>15</v>
       </c>
       <c r="W20" s="5">
         <v>16</v>
       </c>
       <c r="X20" s="5">
         <v>15</v>
       </c>
       <c r="Y20" s="5">
         <v>16</v>
       </c>
       <c r="Z20" s="33">
         <v>7</v>
       </c>
       <c r="AA20" s="33">
         <v>9</v>
       </c>
       <c r="AB20" s="33">
         <v>11</v>
       </c>
       <c r="AC20" s="33">
         <v>12</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="37">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="6">
         <v>34</v>
       </c>
       <c r="C21" s="6">
         <v>21</v>
       </c>
       <c r="D21" s="6">
         <v>27</v>
       </c>
       <c r="E21" s="6">
         <v>29</v>
       </c>
       <c r="F21" s="6">
         <v>24</v>
       </c>
       <c r="G21" s="6">
         <v>17</v>
       </c>
       <c r="H21" s="6">
         <v>36</v>
       </c>
       <c r="I21" s="4">
@@ -2459,81 +2505,85 @@
       </c>
       <c r="V21" s="5">
         <v>23</v>
       </c>
       <c r="W21" s="5">
         <v>20</v>
       </c>
       <c r="X21" s="5">
         <v>25</v>
       </c>
       <c r="Y21" s="5">
         <v>26</v>
       </c>
       <c r="Z21" s="33">
         <v>20</v>
       </c>
       <c r="AA21" s="33">
         <v>13</v>
       </c>
       <c r="AB21" s="33">
         <v>27</v>
       </c>
       <c r="AC21" s="33">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="53" t="s">
+      <c r="AD21" s="37">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B22" s="53"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:29">
+      <c r="B22" s="56"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="56"/>
+      <c r="K22" s="56"/>
+      <c r="L22" s="56"/>
+      <c r="M22" s="56"/>
+      <c r="N22" s="56"/>
+      <c r="O22" s="56"/>
+      <c r="P22" s="56"/>
+      <c r="Q22" s="56"/>
+      <c r="R22" s="56"/>
+      <c r="S22" s="56"/>
+      <c r="T22" s="56"/>
+      <c r="U22" s="56"/>
+      <c r="V22" s="56"/>
+      <c r="W22" s="56"/>
+      <c r="X22" s="56"/>
+      <c r="Y22" s="56"/>
+      <c r="AD22" s="62"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="6">
         <v>240</v>
       </c>
       <c r="C23" s="6">
         <v>214</v>
       </c>
       <c r="D23" s="6">
         <v>193</v>
       </c>
       <c r="E23" s="6">
         <v>223</v>
       </c>
       <c r="F23" s="6">
         <v>207</v>
       </c>
       <c r="G23" s="6">
         <v>196</v>
       </c>
       <c r="H23" s="6">
         <v>172</v>
       </c>
       <c r="I23" s="4">
@@ -2577,52 +2627,55 @@
       </c>
       <c r="V23" s="5">
         <v>180</v>
       </c>
       <c r="W23" s="5">
         <v>170</v>
       </c>
       <c r="X23" s="5">
         <v>165</v>
       </c>
       <c r="Y23" s="5">
         <v>200</v>
       </c>
       <c r="Z23" s="33">
         <v>198</v>
       </c>
       <c r="AA23" s="33">
         <v>149</v>
       </c>
       <c r="AB23" s="33">
         <v>166</v>
       </c>
       <c r="AC23" s="33">
         <v>200</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="37">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="6">
         <v>197</v>
       </c>
       <c r="C24" s="6">
         <v>185</v>
       </c>
       <c r="D24" s="6">
         <v>164</v>
       </c>
       <c r="E24" s="6">
         <v>189</v>
       </c>
       <c r="F24" s="6">
         <v>168</v>
       </c>
       <c r="G24" s="6">
         <v>172</v>
       </c>
       <c r="H24" s="6">
         <v>151</v>
       </c>
       <c r="I24" s="4">
@@ -2666,52 +2719,55 @@
       </c>
       <c r="V24" s="5">
         <v>152</v>
       </c>
       <c r="W24" s="5">
         <v>138</v>
       </c>
       <c r="X24" s="5">
         <v>146</v>
       </c>
       <c r="Y24" s="5">
         <v>164</v>
       </c>
       <c r="Z24" s="33">
         <v>177</v>
       </c>
       <c r="AA24" s="33">
         <v>126</v>
       </c>
       <c r="AB24" s="33">
         <v>143</v>
       </c>
       <c r="AC24" s="33">
         <v>169</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="37">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="6">
         <v>7</v>
       </c>
       <c r="C25" s="6">
         <v>9</v>
       </c>
       <c r="D25" s="6">
         <v>11</v>
       </c>
       <c r="E25" s="6">
         <v>17</v>
       </c>
       <c r="F25" s="6">
         <v>10</v>
       </c>
       <c r="G25" s="6">
         <v>6</v>
       </c>
       <c r="H25" s="6">
         <v>5</v>
       </c>
       <c r="I25" s="4">
@@ -2755,52 +2811,55 @@
       </c>
       <c r="V25" s="5">
         <v>11</v>
       </c>
       <c r="W25" s="5">
         <v>7</v>
       </c>
       <c r="X25" s="5">
         <v>1</v>
       </c>
       <c r="Y25" s="5">
         <v>7</v>
       </c>
       <c r="Z25" s="33">
         <v>5</v>
       </c>
       <c r="AA25" s="33">
         <v>4</v>
       </c>
       <c r="AB25" s="33">
         <v>8</v>
       </c>
       <c r="AC25" s="33">
         <v>7</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="37">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="6">
         <v>6</v>
       </c>
       <c r="C26" s="6">
         <v>5</v>
       </c>
       <c r="D26" s="6">
         <v>3</v>
       </c>
       <c r="E26" s="6">
         <v>3</v>
       </c>
       <c r="F26" s="6">
         <v>6</v>
       </c>
       <c r="G26" s="6">
         <v>5</v>
       </c>
       <c r="H26" s="6">
         <v>5</v>
       </c>
       <c r="I26" s="4">
@@ -2844,52 +2903,55 @@
       </c>
       <c r="V26" s="5">
         <v>3</v>
       </c>
       <c r="W26" s="5">
         <v>8</v>
       </c>
       <c r="X26" s="5">
         <v>3</v>
       </c>
       <c r="Y26" s="5">
         <v>5</v>
       </c>
       <c r="Z26" s="33">
         <v>6</v>
       </c>
       <c r="AA26" s="33">
         <v>2</v>
       </c>
       <c r="AB26" s="33">
         <v>6</v>
       </c>
       <c r="AC26" s="33">
         <v>6</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="37">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="6">
         <v>15</v>
       </c>
       <c r="C27" s="6">
         <v>4</v>
       </c>
       <c r="D27" s="6">
         <v>3</v>
       </c>
       <c r="E27" s="6">
         <v>5</v>
       </c>
       <c r="F27" s="6">
         <v>10</v>
       </c>
       <c r="G27" s="6">
         <v>6</v>
       </c>
       <c r="H27" s="6">
         <v>3</v>
       </c>
       <c r="I27" s="4">
@@ -2933,52 +2995,55 @@
       </c>
       <c r="V27" s="5">
         <v>9</v>
       </c>
       <c r="W27" s="5">
         <v>5</v>
       </c>
       <c r="X27" s="5">
         <v>4</v>
       </c>
       <c r="Y27" s="5">
         <v>9</v>
       </c>
       <c r="Z27" s="33">
         <v>4</v>
       </c>
       <c r="AA27" s="33">
         <v>7</v>
       </c>
       <c r="AB27" s="33">
         <v>4</v>
       </c>
       <c r="AC27" s="33">
         <v>10</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="37">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="6">
         <v>15</v>
       </c>
       <c r="C28" s="6">
         <v>11</v>
       </c>
       <c r="D28" s="6">
         <v>12</v>
       </c>
       <c r="E28" s="6">
         <v>9</v>
       </c>
       <c r="F28" s="6">
         <v>13</v>
       </c>
       <c r="G28" s="6">
         <v>7</v>
       </c>
       <c r="H28" s="6">
         <v>8</v>
       </c>
       <c r="I28" s="4">
@@ -3022,81 +3087,85 @@
       </c>
       <c r="V28" s="5">
         <v>5</v>
       </c>
       <c r="W28" s="5">
         <v>12</v>
       </c>
       <c r="X28" s="5">
         <v>11</v>
       </c>
       <c r="Y28" s="5">
         <v>15</v>
       </c>
       <c r="Z28" s="33">
         <v>6</v>
       </c>
       <c r="AA28" s="33">
         <v>10</v>
       </c>
       <c r="AB28" s="33">
         <v>5</v>
       </c>
       <c r="AC28" s="33">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="54" t="s">
+      <c r="AD28" s="37">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="B29" s="54"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:29">
+      <c r="B29" s="49"/>
+      <c r="C29" s="49"/>
+      <c r="D29" s="49"/>
+      <c r="E29" s="49"/>
+      <c r="F29" s="49"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="49"/>
+      <c r="K29" s="49"/>
+      <c r="L29" s="49"/>
+      <c r="M29" s="49"/>
+      <c r="N29" s="49"/>
+      <c r="O29" s="49"/>
+      <c r="P29" s="49"/>
+      <c r="Q29" s="49"/>
+      <c r="R29" s="49"/>
+      <c r="S29" s="49"/>
+      <c r="T29" s="49"/>
+      <c r="U29" s="49"/>
+      <c r="V29" s="49"/>
+      <c r="W29" s="49"/>
+      <c r="X29" s="49"/>
+      <c r="Y29" s="49"/>
+      <c r="AD29" s="62"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="6">
         <v>220</v>
       </c>
       <c r="C30" s="6">
         <v>204</v>
       </c>
       <c r="D30" s="6">
         <v>183</v>
       </c>
       <c r="E30" s="6">
         <v>231</v>
       </c>
       <c r="F30" s="6">
         <v>248</v>
       </c>
       <c r="G30" s="6">
         <v>212</v>
       </c>
       <c r="H30" s="6">
         <v>243</v>
       </c>
       <c r="I30" s="4">
@@ -3140,52 +3209,55 @@
       </c>
       <c r="V30" s="5">
         <v>193</v>
       </c>
       <c r="W30" s="5">
         <v>190</v>
       </c>
       <c r="X30" s="5">
         <v>187</v>
       </c>
       <c r="Y30" s="5">
         <v>192</v>
       </c>
       <c r="Z30" s="44">
         <v>191</v>
       </c>
       <c r="AA30" s="44">
         <v>153</v>
       </c>
       <c r="AB30" s="44">
         <v>202</v>
       </c>
       <c r="AC30" s="44">
         <v>194</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="37">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="41" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="6">
         <v>27</v>
       </c>
       <c r="C31" s="6">
         <v>24</v>
       </c>
       <c r="D31" s="6">
         <v>18</v>
       </c>
       <c r="E31" s="6">
         <v>32</v>
       </c>
       <c r="F31" s="6">
         <v>32</v>
       </c>
       <c r="G31" s="6">
         <v>19</v>
       </c>
       <c r="H31" s="6">
         <v>27</v>
       </c>
       <c r="I31" s="4">
@@ -3229,52 +3301,55 @@
       </c>
       <c r="V31" s="5">
         <v>27</v>
       </c>
       <c r="W31" s="5">
         <v>18</v>
       </c>
       <c r="X31" s="5">
         <v>27</v>
       </c>
       <c r="Y31" s="5">
         <v>24</v>
       </c>
       <c r="Z31" s="44">
         <v>24</v>
       </c>
       <c r="AA31" s="44">
         <v>16</v>
       </c>
       <c r="AB31" s="44">
         <v>18</v>
       </c>
       <c r="AC31" s="44">
         <v>25</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="37">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="6">
         <v>9</v>
       </c>
       <c r="C32" s="6">
         <v>8</v>
       </c>
       <c r="D32" s="6">
         <v>15</v>
       </c>
       <c r="E32" s="6">
         <v>6</v>
       </c>
       <c r="F32" s="6">
         <v>17</v>
       </c>
       <c r="G32" s="6">
         <v>18</v>
       </c>
       <c r="H32" s="6">
         <v>18</v>
       </c>
       <c r="I32" s="4">
@@ -3318,52 +3393,55 @@
       </c>
       <c r="V32" s="5">
         <v>13</v>
       </c>
       <c r="W32" s="5">
         <v>7</v>
       </c>
       <c r="X32" s="5">
         <v>12</v>
       </c>
       <c r="Y32" s="5">
         <v>12</v>
       </c>
       <c r="Z32" s="44">
         <v>19</v>
       </c>
       <c r="AA32" s="44">
         <v>13</v>
       </c>
       <c r="AB32" s="44">
         <v>11</v>
       </c>
       <c r="AC32" s="44">
         <v>11</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="37">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="41" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="6">
         <v>18</v>
       </c>
       <c r="C33" s="6">
         <v>12</v>
       </c>
       <c r="D33" s="6">
         <v>5</v>
       </c>
       <c r="E33" s="6">
         <v>12</v>
       </c>
       <c r="F33" s="6">
         <v>23</v>
       </c>
       <c r="G33" s="6">
         <v>17</v>
       </c>
       <c r="H33" s="6">
         <v>9</v>
       </c>
       <c r="I33" s="4">
@@ -3407,52 +3485,55 @@
       </c>
       <c r="V33" s="5">
         <v>8</v>
       </c>
       <c r="W33" s="5">
         <v>13</v>
       </c>
       <c r="X33" s="5">
         <v>10</v>
       </c>
       <c r="Y33" s="5">
         <v>14</v>
       </c>
       <c r="Z33" s="44">
         <v>10</v>
       </c>
       <c r="AA33" s="44">
         <v>10</v>
       </c>
       <c r="AB33" s="44">
         <v>14</v>
       </c>
       <c r="AC33" s="44">
         <v>6</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="37">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="41" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="6">
         <v>12</v>
       </c>
       <c r="C34" s="6">
         <v>18</v>
       </c>
       <c r="D34" s="6">
         <v>11</v>
       </c>
       <c r="E34" s="6">
         <v>21</v>
       </c>
       <c r="F34" s="6">
         <v>12</v>
       </c>
       <c r="G34" s="6">
         <v>19</v>
       </c>
       <c r="H34" s="6">
         <v>13</v>
       </c>
       <c r="I34" s="4">
@@ -3496,52 +3577,55 @@
       </c>
       <c r="V34" s="5">
         <v>17</v>
       </c>
       <c r="W34" s="5">
         <v>15</v>
       </c>
       <c r="X34" s="5">
         <v>14</v>
       </c>
       <c r="Y34" s="5">
         <v>10</v>
       </c>
       <c r="Z34" s="44">
         <v>9</v>
       </c>
       <c r="AA34" s="44">
         <v>8</v>
       </c>
       <c r="AB34" s="44">
         <v>23</v>
       </c>
       <c r="AC34" s="44">
         <v>18</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="37">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="41" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="6">
         <v>13</v>
       </c>
       <c r="C35" s="6">
         <v>19</v>
       </c>
       <c r="D35" s="6">
         <v>14</v>
       </c>
       <c r="E35" s="6">
         <v>16</v>
       </c>
       <c r="F35" s="6">
         <v>17</v>
       </c>
       <c r="G35" s="6">
         <v>18</v>
       </c>
       <c r="H35" s="6">
         <v>19</v>
       </c>
       <c r="I35" s="4">
@@ -3585,52 +3669,55 @@
       </c>
       <c r="V35" s="5">
         <v>14</v>
       </c>
       <c r="W35" s="5">
         <v>10</v>
       </c>
       <c r="X35" s="5">
         <v>12</v>
       </c>
       <c r="Y35" s="5">
         <v>12</v>
       </c>
       <c r="Z35" s="44">
         <v>13</v>
       </c>
       <c r="AA35" s="44">
         <v>10</v>
       </c>
       <c r="AB35" s="44">
         <v>14</v>
       </c>
       <c r="AC35" s="44">
         <v>10</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="37">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="41" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="6">
         <v>37</v>
       </c>
       <c r="C36" s="6">
         <v>38</v>
       </c>
       <c r="D36" s="6">
         <v>41</v>
       </c>
       <c r="E36" s="6">
         <v>27</v>
       </c>
       <c r="F36" s="6">
         <v>42</v>
       </c>
       <c r="G36" s="6">
         <v>30</v>
       </c>
       <c r="H36" s="6">
         <v>40</v>
       </c>
       <c r="I36" s="4">
@@ -3674,52 +3761,55 @@
       </c>
       <c r="V36" s="5">
         <v>26</v>
       </c>
       <c r="W36" s="5">
         <v>28</v>
       </c>
       <c r="X36" s="5">
         <v>30</v>
       </c>
       <c r="Y36" s="5">
         <v>34</v>
       </c>
       <c r="Z36" s="44">
         <v>35</v>
       </c>
       <c r="AA36" s="44">
         <v>26</v>
       </c>
       <c r="AB36" s="44">
         <v>39</v>
       </c>
       <c r="AC36" s="44">
         <v>37</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="37">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="6">
         <v>10</v>
       </c>
       <c r="C37" s="6">
         <v>9</v>
       </c>
       <c r="D37" s="6">
         <v>6</v>
       </c>
       <c r="E37" s="6">
         <v>18</v>
       </c>
       <c r="F37" s="6">
         <v>7</v>
       </c>
       <c r="G37" s="6">
         <v>10</v>
       </c>
       <c r="H37" s="6">
         <v>5</v>
       </c>
       <c r="I37" s="4">
@@ -3763,52 +3853,55 @@
       </c>
       <c r="V37" s="5">
         <v>4</v>
       </c>
       <c r="W37" s="5">
         <v>5</v>
       </c>
       <c r="X37" s="5">
         <v>5</v>
       </c>
       <c r="Y37" s="5">
         <v>5</v>
       </c>
       <c r="Z37" s="44">
         <v>4</v>
       </c>
       <c r="AA37" s="44">
         <v>10</v>
       </c>
       <c r="AB37" s="44">
         <v>3</v>
       </c>
       <c r="AC37" s="44">
         <v>3</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="37">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="41" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="6">
         <v>11</v>
       </c>
       <c r="C38" s="6">
         <v>7</v>
       </c>
       <c r="D38" s="6">
         <v>6</v>
       </c>
       <c r="E38" s="6">
         <v>9</v>
       </c>
       <c r="F38" s="6">
         <v>8</v>
       </c>
       <c r="G38" s="6">
         <v>9</v>
       </c>
       <c r="H38" s="6">
         <v>10</v>
       </c>
       <c r="I38" s="4">
@@ -3852,52 +3945,55 @@
       </c>
       <c r="V38" s="5">
         <v>5</v>
       </c>
       <c r="W38" s="5">
         <v>7</v>
       </c>
       <c r="X38" s="5">
         <v>2</v>
       </c>
       <c r="Y38" s="5">
         <v>7</v>
       </c>
       <c r="Z38" s="44">
         <v>8</v>
       </c>
       <c r="AA38" s="44">
         <v>4</v>
       </c>
       <c r="AB38" s="44">
         <v>3</v>
       </c>
       <c r="AC38" s="44">
         <v>5</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="37">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="41" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="6">
         <v>10</v>
       </c>
       <c r="C39" s="6">
         <v>9</v>
       </c>
       <c r="D39" s="6">
         <v>6</v>
       </c>
       <c r="E39" s="6">
         <v>21</v>
       </c>
       <c r="F39" s="6">
         <v>10</v>
       </c>
       <c r="G39" s="6">
         <v>11</v>
       </c>
       <c r="H39" s="6">
         <v>13</v>
       </c>
       <c r="I39" s="4">
@@ -3941,52 +4037,55 @@
       </c>
       <c r="V39" s="5">
         <v>11</v>
       </c>
       <c r="W39" s="5">
         <v>22</v>
       </c>
       <c r="X39" s="5">
         <v>14</v>
       </c>
       <c r="Y39" s="5">
         <v>12</v>
       </c>
       <c r="Z39" s="44">
         <v>14</v>
       </c>
       <c r="AA39" s="44">
         <v>8</v>
       </c>
       <c r="AB39" s="44">
         <v>12</v>
       </c>
       <c r="AC39" s="44">
         <v>10</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="37">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="41" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="6">
         <v>18</v>
       </c>
       <c r="C40" s="6">
         <v>21</v>
       </c>
       <c r="D40" s="6">
         <v>17</v>
       </c>
       <c r="E40" s="6">
         <v>18</v>
       </c>
       <c r="F40" s="6">
         <v>22</v>
       </c>
       <c r="G40" s="6">
         <v>19</v>
       </c>
       <c r="H40" s="6">
         <v>26</v>
       </c>
       <c r="I40" s="4">
@@ -4030,52 +4129,55 @@
       </c>
       <c r="V40" s="5">
         <v>22</v>
       </c>
       <c r="W40" s="5">
         <v>16</v>
       </c>
       <c r="X40" s="5">
         <v>14</v>
       </c>
       <c r="Y40" s="5">
         <v>16</v>
       </c>
       <c r="Z40" s="44">
         <v>21</v>
       </c>
       <c r="AA40" s="44">
         <v>21</v>
       </c>
       <c r="AB40" s="44">
         <v>20</v>
       </c>
       <c r="AC40" s="44">
         <v>18</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="37">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="41" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="6">
         <v>6</v>
       </c>
       <c r="C41" s="6">
         <v>7</v>
       </c>
       <c r="D41" s="6">
         <v>6</v>
       </c>
       <c r="E41" s="6">
         <v>6</v>
       </c>
       <c r="F41" s="6">
         <v>12</v>
       </c>
       <c r="G41" s="6">
         <v>10</v>
       </c>
       <c r="H41" s="6">
         <v>11</v>
       </c>
       <c r="I41" s="4">
@@ -4119,52 +4221,55 @@
       </c>
       <c r="V41" s="5">
         <v>8</v>
       </c>
       <c r="W41" s="5">
         <v>13</v>
       </c>
       <c r="X41" s="5">
         <v>7</v>
       </c>
       <c r="Y41" s="5">
         <v>4</v>
       </c>
       <c r="Z41" s="44">
         <v>7</v>
       </c>
       <c r="AA41" s="44">
         <v>5</v>
       </c>
       <c r="AB41" s="44">
         <v>7</v>
       </c>
       <c r="AC41" s="44">
         <v>9</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="37">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="41" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="6">
         <v>15</v>
       </c>
       <c r="C42" s="6">
         <v>11</v>
       </c>
       <c r="D42" s="6">
         <v>11</v>
       </c>
       <c r="E42" s="6">
         <v>16</v>
       </c>
       <c r="F42" s="6">
         <v>22</v>
       </c>
       <c r="G42" s="6">
         <v>15</v>
       </c>
       <c r="H42" s="6">
         <v>16</v>
       </c>
       <c r="I42" s="4">
@@ -4208,52 +4313,55 @@
       </c>
       <c r="V42" s="5">
         <v>15</v>
       </c>
       <c r="W42" s="5">
         <v>16</v>
       </c>
       <c r="X42" s="5">
         <v>15</v>
       </c>
       <c r="Y42" s="5">
         <v>16</v>
       </c>
       <c r="Z42" s="44">
         <v>7</v>
       </c>
       <c r="AA42" s="44">
         <v>9</v>
       </c>
       <c r="AB42" s="44">
         <v>11</v>
       </c>
       <c r="AC42" s="44">
         <v>12</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="37">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="9">
         <v>34</v>
       </c>
       <c r="C43" s="9">
         <v>21</v>
       </c>
       <c r="D43" s="9">
         <v>27</v>
       </c>
       <c r="E43" s="9">
         <v>29</v>
       </c>
       <c r="F43" s="9">
         <v>24</v>
       </c>
       <c r="G43" s="20">
         <v>17</v>
       </c>
       <c r="H43" s="20">
         <v>36</v>
       </c>
       <c r="I43" s="7">
@@ -4297,197 +4405,200 @@
       </c>
       <c r="V43" s="8">
         <v>23</v>
       </c>
       <c r="W43" s="8">
         <v>20</v>
       </c>
       <c r="X43" s="8">
         <v>25</v>
       </c>
       <c r="Y43" s="8">
         <v>26</v>
       </c>
       <c r="Z43" s="34">
         <v>20</v>
       </c>
       <c r="AA43" s="34">
         <v>13</v>
       </c>
       <c r="AB43" s="34">
         <v>27</v>
       </c>
       <c r="AC43" s="34">
         <v>30</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="9">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="10" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="F1" workbookViewId="0">
-      <selection activeCell="F1" sqref="A1:XFD1048576"/>
+    <sheetView topLeftCell="F7" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="18" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="54" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="51"/>
-[...22 lines deleted...]
-      <c r="Y1" s="51"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="38"/>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="55"/>
-      <c r="B4" s="49">
+      <c r="A4" s="52"/>
+      <c r="B4" s="50">
         <v>2024</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="49">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="50">
         <v>2025</v>
       </c>
-      <c r="O4" s="50"/>
-[...10 lines deleted...]
-      <c r="Z4" s="49">
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
+      <c r="Z4" s="50">
         <v>2026</v>
       </c>
-      <c r="AA4" s="50"/>
-[...9 lines deleted...]
-      <c r="AK4" s="50"/>
+      <c r="AA4" s="51"/>
+      <c r="AB4" s="51"/>
+      <c r="AC4" s="51"/>
+      <c r="AD4" s="51"/>
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="51"/>
+      <c r="AH4" s="51"/>
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="51"/>
     </row>
     <row r="5" spans="1:37" ht="20.399999999999999">
-      <c r="A5" s="56"/>
+      <c r="A5" s="53"/>
       <c r="B5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="12" t="s">
@@ -4554,77 +4665,77 @@
         <v>12</v>
       </c>
       <c r="AE5" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AF5" s="12" t="s">
         <v>14</v>
       </c>
       <c r="AG5" s="12" t="s">
         <v>15</v>
       </c>
       <c r="AH5" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AI5" s="12" t="s">
         <v>22</v>
       </c>
       <c r="AJ5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="AK5" s="12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="52" t="s">
+      <c r="A6" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="52"/>
-[...22 lines deleted...]
-      <c r="Y6" s="52"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="21">
         <v>10.32</v>
       </c>
       <c r="C7" s="21">
         <v>10.24</v>
       </c>
       <c r="D7" s="21">
         <v>9.61</v>
       </c>
       <c r="E7" s="21">
         <v>9.83</v>
       </c>
       <c r="F7" s="21">
         <v>9.9</v>
       </c>
       <c r="G7" s="23">
         <v>9.83</v>
       </c>
       <c r="H7" s="23">
         <v>9.75</v>
@@ -4670,50 +4781,53 @@
       </c>
       <c r="V7" s="14">
         <v>8.98</v>
       </c>
       <c r="W7" s="14">
         <v>8.9</v>
       </c>
       <c r="X7" s="14">
         <v>8.84</v>
       </c>
       <c r="Y7" s="14">
         <v>8.85</v>
       </c>
       <c r="Z7" s="45">
         <v>8.9600000000000009</v>
       </c>
       <c r="AA7" s="45">
         <v>8.35</v>
       </c>
       <c r="AB7" s="45">
         <v>8.39</v>
       </c>
       <c r="AC7" s="45">
         <v>8.6300000000000008</v>
       </c>
+      <c r="AD7" s="46">
+        <v>8.27</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="21">
         <v>10.45</v>
       </c>
       <c r="C8" s="21">
         <v>10.56</v>
       </c>
       <c r="D8" s="21">
         <v>9.92</v>
       </c>
       <c r="E8" s="21">
         <v>10.050000000000001</v>
       </c>
       <c r="F8" s="21">
         <v>9.82</v>
       </c>
       <c r="G8" s="23">
         <v>9.76</v>
       </c>
       <c r="H8" s="23">
         <v>9.5</v>
@@ -4759,50 +4873,53 @@
       </c>
       <c r="V8" s="14">
         <v>8.65</v>
       </c>
       <c r="W8" s="14">
         <v>8.51</v>
       </c>
       <c r="X8" s="14">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y8" s="14">
         <v>8.49</v>
       </c>
       <c r="Z8" s="45">
         <v>9.4</v>
       </c>
       <c r="AA8" s="45">
         <v>8.44</v>
       </c>
       <c r="AB8" s="45">
         <v>8.14</v>
       </c>
       <c r="AC8" s="45">
         <v>8.42</v>
       </c>
+      <c r="AD8" s="46">
+        <v>8.18</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="21">
         <v>10.16</v>
       </c>
       <c r="C9" s="21">
         <v>9.91</v>
       </c>
       <c r="D9" s="21">
         <v>8.82</v>
       </c>
       <c r="E9" s="21">
         <v>9.73</v>
       </c>
       <c r="F9" s="21">
         <v>10.18</v>
       </c>
       <c r="G9" s="23">
         <v>9.7100000000000009</v>
       </c>
       <c r="H9" s="23">
         <v>9.7799999999999994</v>
@@ -4848,50 +4965,53 @@
       </c>
       <c r="V9" s="14">
         <v>9.58</v>
       </c>
       <c r="W9" s="14">
         <v>9.31</v>
       </c>
       <c r="X9" s="14">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y9" s="14">
         <v>9.44</v>
       </c>
       <c r="Z9" s="45">
         <v>9.64</v>
       </c>
       <c r="AA9" s="45">
         <v>8.48</v>
       </c>
       <c r="AB9" s="45">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC9" s="45">
         <v>8.59</v>
       </c>
+      <c r="AD9" s="46">
+        <v>8.0500000000000007</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="21">
         <v>8.2200000000000006</v>
       </c>
       <c r="C10" s="21">
         <v>8</v>
       </c>
       <c r="D10" s="21">
         <v>9.9</v>
       </c>
       <c r="E10" s="21">
         <v>8.84</v>
       </c>
       <c r="F10" s="21">
         <v>10.16</v>
       </c>
       <c r="G10" s="23">
         <v>11.27</v>
       </c>
       <c r="H10" s="23">
         <v>12.03</v>
@@ -4937,50 +5057,53 @@
       </c>
       <c r="V10" s="14">
         <v>13.11</v>
       </c>
       <c r="W10" s="14">
         <v>12.46</v>
       </c>
       <c r="X10" s="14">
         <v>12.38</v>
       </c>
       <c r="Y10" s="14">
         <v>12.29</v>
       </c>
       <c r="Z10" s="45">
         <v>18.579999999999998</v>
       </c>
       <c r="AA10" s="45">
         <v>16.54</v>
       </c>
       <c r="AB10" s="45">
         <v>14.6</v>
       </c>
       <c r="AC10" s="45">
         <v>13.7</v>
       </c>
+      <c r="AD10" s="46">
+        <v>11.87</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="21">
         <v>11.12</v>
       </c>
       <c r="C11" s="21">
         <v>10.59</v>
       </c>
       <c r="D11" s="21">
         <v>9.41</v>
       </c>
       <c r="E11" s="21">
         <v>10.38</v>
       </c>
       <c r="F11" s="21">
         <v>11.23</v>
       </c>
       <c r="G11" s="23">
         <v>11.12</v>
       </c>
       <c r="H11" s="23">
         <v>10.42</v>
@@ -5026,50 +5149,53 @@
       </c>
       <c r="V11" s="14">
         <v>7.96</v>
       </c>
       <c r="W11" s="14">
         <v>8.07</v>
       </c>
       <c r="X11" s="14">
         <v>7.81</v>
       </c>
       <c r="Y11" s="14">
         <v>7.95</v>
       </c>
       <c r="Z11" s="45">
         <v>6.9</v>
       </c>
       <c r="AA11" s="45">
         <v>7.01</v>
       </c>
       <c r="AB11" s="45">
         <v>8.08</v>
       </c>
       <c r="AC11" s="45">
         <v>7.62</v>
       </c>
+      <c r="AD11" s="46">
+        <v>7.18</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="21">
         <v>6.85</v>
       </c>
       <c r="C12" s="21">
         <v>8.84</v>
       </c>
       <c r="D12" s="21">
         <v>7.97</v>
       </c>
       <c r="E12" s="21">
         <v>9.07</v>
       </c>
       <c r="F12" s="21">
         <v>8.6</v>
       </c>
       <c r="G12" s="23">
         <v>9.02</v>
       </c>
       <c r="H12" s="23">
         <v>8.7899999999999991</v>
@@ -5115,50 +5241,53 @@
       </c>
       <c r="V12" s="14">
         <v>8.91</v>
       </c>
       <c r="W12" s="14">
         <v>8.89</v>
       </c>
       <c r="X12" s="14">
         <v>8.85</v>
       </c>
       <c r="Y12" s="14">
         <v>8.58</v>
       </c>
       <c r="Z12" s="45">
         <v>5.42</v>
       </c>
       <c r="AA12" s="45">
         <v>5.34</v>
       </c>
       <c r="AB12" s="45">
         <v>8.2100000000000009</v>
       </c>
       <c r="AC12" s="45">
         <v>8.92</v>
       </c>
+      <c r="AD12" s="46">
+        <v>8.77</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="21">
         <v>8.77</v>
       </c>
       <c r="C13" s="21">
         <v>11.17</v>
       </c>
       <c r="D13" s="21">
         <v>10.55</v>
       </c>
       <c r="E13" s="21">
         <v>10.68</v>
       </c>
       <c r="F13" s="21">
         <v>10.83</v>
       </c>
       <c r="G13" s="23">
         <v>11.1</v>
       </c>
       <c r="H13" s="23">
         <v>11.36</v>
@@ -5204,50 +5333,53 @@
       </c>
       <c r="V13" s="14">
         <v>9.11</v>
       </c>
       <c r="W13" s="14">
         <v>8.9</v>
       </c>
       <c r="X13" s="14">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y13" s="14">
         <v>8.83</v>
       </c>
       <c r="Z13" s="45">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA13" s="45">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB13" s="45">
         <v>9.19</v>
       </c>
       <c r="AC13" s="45">
         <v>8.75</v>
       </c>
+      <c r="AD13" s="46">
+        <v>8.58</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="21">
         <v>9.44</v>
       </c>
       <c r="C14" s="21">
         <v>9.8800000000000008</v>
       </c>
       <c r="D14" s="21">
         <v>10.06</v>
       </c>
       <c r="E14" s="21">
         <v>9.2200000000000006</v>
       </c>
       <c r="F14" s="21">
         <v>9.5</v>
       </c>
       <c r="G14" s="23">
         <v>9.24</v>
       </c>
       <c r="H14" s="23">
         <v>9.3800000000000008</v>
@@ -5293,50 +5425,53 @@
       </c>
       <c r="V14" s="14">
         <v>7.74</v>
       </c>
       <c r="W14" s="14">
         <v>7.67</v>
       </c>
       <c r="X14" s="14">
         <v>7.69</v>
       </c>
       <c r="Y14" s="14">
         <v>7.78</v>
       </c>
       <c r="Z14" s="45">
         <v>9</v>
       </c>
       <c r="AA14" s="45">
         <v>8.23</v>
       </c>
       <c r="AB14" s="45">
         <v>8.8699999999999992</v>
       </c>
       <c r="AC14" s="45">
         <v>9.1</v>
       </c>
+      <c r="AD14" s="46">
+        <v>8.5500000000000007</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="21">
         <v>11.07</v>
       </c>
       <c r="C15" s="21">
         <v>10.72</v>
       </c>
       <c r="D15" s="21">
         <v>9.17</v>
       </c>
       <c r="E15" s="21">
         <v>10.6</v>
       </c>
       <c r="F15" s="21">
         <v>10.27</v>
       </c>
       <c r="G15" s="23">
         <v>10.34</v>
       </c>
       <c r="H15" s="23">
         <v>9.85</v>
@@ -5382,50 +5517,53 @@
       </c>
       <c r="V15" s="14">
         <v>7.32</v>
       </c>
       <c r="W15" s="14">
         <v>7.51</v>
       </c>
       <c r="X15" s="14">
         <v>7.36</v>
       </c>
       <c r="Y15" s="14">
         <v>7.33</v>
       </c>
       <c r="Z15" s="45">
         <v>7.24</v>
       </c>
       <c r="AA15" s="45">
         <v>8.32</v>
       </c>
       <c r="AB15" s="45">
         <v>7.69</v>
       </c>
       <c r="AC15" s="45">
         <v>7.45</v>
       </c>
+      <c r="AD15" s="46">
+        <v>7.86</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="21">
         <v>17.420000000000002</v>
       </c>
       <c r="C16" s="21">
         <v>13.01</v>
       </c>
       <c r="D16" s="21">
         <v>10.61</v>
       </c>
       <c r="E16" s="21">
         <v>10.41</v>
       </c>
       <c r="F16" s="21">
         <v>10.75</v>
       </c>
       <c r="G16" s="23">
         <v>10.71</v>
       </c>
       <c r="H16" s="23">
         <v>10.42</v>
@@ -5471,52 +5609,55 @@
       </c>
       <c r="V16" s="14">
         <v>11.84</v>
       </c>
       <c r="W16" s="14">
         <v>11.49</v>
       </c>
       <c r="X16" s="14">
         <v>10.84</v>
       </c>
       <c r="Y16" s="14">
         <v>10.87</v>
       </c>
       <c r="Z16" s="45">
         <v>8.4499999999999993</v>
       </c>
       <c r="AA16" s="45">
         <v>8.51</v>
       </c>
       <c r="AB16" s="45">
         <v>7.27</v>
       </c>
       <c r="AC16" s="45">
         <v>8.16</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="46">
+        <v>8.23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="21">
         <v>6.74</v>
       </c>
       <c r="C17" s="21">
         <v>6.66</v>
       </c>
       <c r="D17" s="21">
         <v>5.74</v>
       </c>
       <c r="E17" s="21">
         <v>7.9</v>
       </c>
       <c r="F17" s="21">
         <v>7.65</v>
       </c>
       <c r="G17" s="23">
         <v>7.64</v>
       </c>
       <c r="H17" s="23">
         <v>7.78</v>
       </c>
       <c r="I17" s="13">
@@ -5560,52 +5701,55 @@
       </c>
       <c r="V17" s="14">
         <v>8.6999999999999993</v>
       </c>
       <c r="W17" s="14">
         <v>9.33</v>
       </c>
       <c r="X17" s="14">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y17" s="14">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z17" s="45">
         <v>9.52</v>
       </c>
       <c r="AA17" s="45">
         <v>7.85</v>
       </c>
       <c r="AB17" s="45">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC17" s="45">
         <v>7.81</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="46">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="21">
         <v>9.93</v>
       </c>
       <c r="C18" s="21">
         <v>10.28</v>
       </c>
       <c r="D18" s="21">
         <v>9.75</v>
       </c>
       <c r="E18" s="21">
         <v>9.41</v>
       </c>
       <c r="F18" s="21">
         <v>9.64</v>
       </c>
       <c r="G18" s="23">
         <v>9.39</v>
       </c>
       <c r="H18" s="23">
         <v>9.51</v>
       </c>
       <c r="I18" s="13">
@@ -5649,52 +5793,55 @@
       </c>
       <c r="V18" s="14">
         <v>9.1</v>
       </c>
       <c r="W18" s="14">
         <v>9.0500000000000007</v>
       </c>
       <c r="X18" s="14">
         <v>8.9600000000000009</v>
       </c>
       <c r="Y18" s="14">
         <v>9.02</v>
       </c>
       <c r="Z18" s="45">
         <v>8.6199999999999992</v>
       </c>
       <c r="AA18" s="45">
         <v>9.69</v>
       </c>
       <c r="AB18" s="45">
         <v>9.09</v>
       </c>
       <c r="AC18" s="45">
         <v>8.9499999999999993</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="46">
+        <v>8.67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="21">
         <v>7.52</v>
       </c>
       <c r="C19" s="21">
         <v>8.3800000000000008</v>
       </c>
       <c r="D19" s="21">
         <v>8.01</v>
       </c>
       <c r="E19" s="21">
         <v>7.92</v>
       </c>
       <c r="F19" s="21">
         <v>9.3000000000000007</v>
       </c>
       <c r="G19" s="23">
         <v>9.86</v>
       </c>
       <c r="H19" s="23">
         <v>10.41</v>
       </c>
       <c r="I19" s="13">
@@ -5738,52 +5885,55 @@
       </c>
       <c r="V19" s="14">
         <v>9.4</v>
       </c>
       <c r="W19" s="14">
         <v>10.130000000000001</v>
       </c>
       <c r="X19" s="14">
         <v>10.06</v>
       </c>
       <c r="Y19" s="14">
         <v>9.64</v>
       </c>
       <c r="Z19" s="45">
         <v>9.23</v>
       </c>
       <c r="AA19" s="45">
         <v>8.31</v>
       </c>
       <c r="AB19" s="45">
         <v>8.66</v>
       </c>
       <c r="AC19" s="45">
         <v>9.48</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="46">
+        <v>9.16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="21">
         <v>14.14</v>
       </c>
       <c r="C20" s="21">
         <v>12.65</v>
       </c>
       <c r="D20" s="21">
         <v>11.8</v>
       </c>
       <c r="E20" s="21">
         <v>12.67</v>
       </c>
       <c r="F20" s="21">
         <v>14.24</v>
       </c>
       <c r="G20" s="23">
         <v>14.26</v>
       </c>
       <c r="H20" s="23">
         <v>14.38</v>
       </c>
       <c r="I20" s="13">
@@ -5827,52 +5977,55 @@
       </c>
       <c r="V20" s="14">
         <v>14.07</v>
       </c>
       <c r="W20" s="14">
         <v>14.25</v>
       </c>
       <c r="X20" s="14">
         <v>14.37</v>
       </c>
       <c r="Y20" s="14">
         <v>14.48</v>
       </c>
       <c r="Z20" s="45">
         <v>7.22</v>
       </c>
       <c r="AA20" s="45">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB20" s="45">
         <v>9.66</v>
       </c>
       <c r="AC20" s="45">
         <v>10.46</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="46">
+        <v>9.6199999999999992</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="21">
         <v>11.5</v>
       </c>
       <c r="C21" s="21">
         <v>9.61</v>
       </c>
       <c r="D21" s="21">
         <v>9.43</v>
       </c>
       <c r="E21" s="21">
         <v>9.6</v>
       </c>
       <c r="F21" s="21">
         <v>9.3000000000000007</v>
       </c>
       <c r="G21" s="23">
         <v>8.76</v>
       </c>
       <c r="H21" s="23">
         <v>9.26</v>
       </c>
       <c r="I21" s="13">
@@ -5916,81 +6069,85 @@
       </c>
       <c r="V21" s="14">
         <v>9.1</v>
       </c>
       <c r="W21" s="14">
         <v>8.8699999999999992</v>
       </c>
       <c r="X21" s="14">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y21" s="14">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z21" s="45">
         <v>7.04</v>
       </c>
       <c r="AA21" s="45">
         <v>6.13</v>
       </c>
       <c r="AB21" s="45">
         <v>7.3</v>
       </c>
       <c r="AC21" s="45">
         <v>8.2100000000000009</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="53" t="s">
+      <c r="AD21" s="46">
+        <v>7.45</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B22" s="53"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:29">
+      <c r="B22" s="56"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="56"/>
+      <c r="K22" s="56"/>
+      <c r="L22" s="56"/>
+      <c r="M22" s="56"/>
+      <c r="N22" s="56"/>
+      <c r="O22" s="56"/>
+      <c r="P22" s="56"/>
+      <c r="Q22" s="56"/>
+      <c r="R22" s="56"/>
+      <c r="S22" s="56"/>
+      <c r="T22" s="56"/>
+      <c r="U22" s="56"/>
+      <c r="V22" s="56"/>
+      <c r="W22" s="56"/>
+      <c r="X22" s="56"/>
+      <c r="Y22" s="56"/>
+      <c r="AD22" s="62"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="21">
         <v>10.94</v>
       </c>
       <c r="C23" s="21">
         <v>10.78</v>
       </c>
       <c r="D23" s="21">
         <v>10.1</v>
       </c>
       <c r="E23" s="21">
         <v>10.210000000000001</v>
       </c>
       <c r="F23" s="21">
         <v>10.06</v>
       </c>
       <c r="G23" s="23">
         <v>9.92</v>
       </c>
       <c r="H23" s="23">
         <v>9.6199999999999992</v>
       </c>
       <c r="I23" s="13">
@@ -6034,52 +6191,55 @@
       </c>
       <c r="V23" s="14">
         <v>8.81</v>
       </c>
       <c r="W23" s="14">
         <v>8.7100000000000009</v>
       </c>
       <c r="X23" s="14">
         <v>8.6199999999999992</v>
       </c>
       <c r="Y23" s="14">
         <v>8.67</v>
       </c>
       <c r="Z23" s="45">
         <v>9.0500000000000007</v>
       </c>
       <c r="AA23" s="45">
         <v>8.32</v>
       </c>
       <c r="AB23" s="45">
         <v>8.06</v>
       </c>
       <c r="AC23" s="45">
         <v>8.4</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="46">
+        <v>8.16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="21">
         <v>10.45</v>
       </c>
       <c r="C24" s="21">
         <v>10.56</v>
       </c>
       <c r="D24" s="21">
         <v>9.92</v>
       </c>
       <c r="E24" s="21">
         <v>10.050000000000001</v>
       </c>
       <c r="F24" s="21">
         <v>9.82</v>
       </c>
       <c r="G24" s="23">
         <v>9.76</v>
       </c>
       <c r="H24" s="23">
         <v>9.5</v>
       </c>
       <c r="I24" s="13">
@@ -6123,52 +6283,55 @@
       </c>
       <c r="V24" s="14">
         <v>8.65</v>
       </c>
       <c r="W24" s="14">
         <v>8.51</v>
       </c>
       <c r="X24" s="14">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y24" s="14">
         <v>8.49</v>
       </c>
       <c r="Z24" s="45">
         <v>9.4</v>
       </c>
       <c r="AA24" s="45">
         <v>8.44</v>
       </c>
       <c r="AB24" s="45">
         <v>8.14</v>
       </c>
       <c r="AC24" s="45">
         <v>8.42</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="46">
+        <v>8.18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="21">
         <v>9.74</v>
       </c>
       <c r="C25" s="21">
         <v>11.54</v>
       </c>
       <c r="D25" s="21">
         <v>12.78</v>
       </c>
       <c r="E25" s="21">
         <v>15.65</v>
       </c>
       <c r="F25" s="21">
         <v>15.2</v>
       </c>
       <c r="G25" s="23">
         <v>14.1</v>
       </c>
       <c r="H25" s="23">
         <v>13.07</v>
       </c>
       <c r="I25" s="13">
@@ -6212,52 +6375,55 @@
       </c>
       <c r="V25" s="14">
         <v>9.25</v>
       </c>
       <c r="W25" s="14">
         <v>9.2899999999999991</v>
       </c>
       <c r="X25" s="14">
         <v>8.6</v>
       </c>
       <c r="Y25" s="14">
         <v>8.69</v>
       </c>
       <c r="Z25" s="45">
         <v>6.91</v>
       </c>
       <c r="AA25" s="45">
         <v>6.53</v>
       </c>
       <c r="AB25" s="45">
         <v>8.1199999999999992</v>
       </c>
       <c r="AC25" s="45">
         <v>8.61</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="46">
+        <v>8.5399999999999991</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="21">
         <v>10.45</v>
       </c>
       <c r="C26" s="21">
         <v>9.8800000000000008</v>
       </c>
       <c r="D26" s="21">
         <v>8.24</v>
       </c>
       <c r="E26" s="21">
         <v>7.49</v>
       </c>
       <c r="F26" s="21">
         <v>8.0500000000000007</v>
       </c>
       <c r="G26" s="23">
         <v>8.16</v>
       </c>
       <c r="H26" s="23">
         <v>8.23</v>
       </c>
       <c r="I26" s="13">
@@ -6301,52 +6467,55 @@
       </c>
       <c r="V26" s="14">
         <v>7.59</v>
       </c>
       <c r="W26" s="14">
         <v>8.25</v>
       </c>
       <c r="X26" s="14">
         <v>7.99</v>
       </c>
       <c r="Y26" s="14">
         <v>8.0500000000000007</v>
       </c>
       <c r="Z26" s="45">
         <v>10.7</v>
       </c>
       <c r="AA26" s="45">
         <v>7.57</v>
       </c>
       <c r="AB26" s="45">
         <v>8.64</v>
       </c>
       <c r="AC26" s="45">
         <v>9.26</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="46">
+        <v>7.74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="21">
         <v>21.77</v>
       </c>
       <c r="C27" s="21">
         <v>14.4</v>
       </c>
       <c r="D27" s="21">
         <v>10.94</v>
       </c>
       <c r="E27" s="21">
         <v>10.130000000000001</v>
       </c>
       <c r="F27" s="21">
         <v>11.01</v>
       </c>
       <c r="G27" s="23">
         <v>10.65</v>
       </c>
       <c r="H27" s="23">
         <v>9.74</v>
       </c>
       <c r="I27" s="13">
@@ -6390,52 +6559,55 @@
       </c>
       <c r="V27" s="14">
         <v>13.09</v>
       </c>
       <c r="W27" s="14">
         <v>12.53</v>
       </c>
       <c r="X27" s="14">
         <v>11.95</v>
       </c>
       <c r="Y27" s="14">
         <v>12.07</v>
       </c>
       <c r="Z27" s="45">
         <v>5.8</v>
       </c>
       <c r="AA27" s="45">
         <v>8.39</v>
       </c>
       <c r="AB27" s="45">
         <v>7.51</v>
       </c>
       <c r="AC27" s="45">
         <v>9.3699999999999992</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="46">
+        <v>9.56</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="21">
         <v>13.57</v>
       </c>
       <c r="C28" s="21">
         <v>12.27</v>
       </c>
       <c r="D28" s="21">
         <v>11.8</v>
       </c>
       <c r="E28" s="21">
         <v>10.96</v>
       </c>
       <c r="F28" s="21">
         <v>11.14</v>
       </c>
       <c r="G28" s="23">
         <v>10.38</v>
       </c>
       <c r="H28" s="23">
         <v>9.93</v>
       </c>
       <c r="I28" s="13">
@@ -6479,81 +6651,85 @@
       </c>
       <c r="V28" s="14">
         <v>9.34</v>
       </c>
       <c r="W28" s="14">
         <v>9.5</v>
       </c>
       <c r="X28" s="14">
         <v>9.57</v>
       </c>
       <c r="Y28" s="14">
         <v>9.93</v>
       </c>
       <c r="Z28" s="45">
         <v>5.52</v>
       </c>
       <c r="AA28" s="45">
         <v>7.71</v>
       </c>
       <c r="AB28" s="45">
         <v>6.66</v>
       </c>
       <c r="AC28" s="45">
         <v>6.88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="54" t="s">
+      <c r="AD28" s="46">
+        <v>6.98</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="B29" s="54"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:29">
+      <c r="B29" s="49"/>
+      <c r="C29" s="49"/>
+      <c r="D29" s="49"/>
+      <c r="E29" s="49"/>
+      <c r="F29" s="49"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="49"/>
+      <c r="K29" s="49"/>
+      <c r="L29" s="49"/>
+      <c r="M29" s="49"/>
+      <c r="N29" s="49"/>
+      <c r="O29" s="49"/>
+      <c r="P29" s="49"/>
+      <c r="Q29" s="49"/>
+      <c r="R29" s="49"/>
+      <c r="S29" s="49"/>
+      <c r="T29" s="49"/>
+      <c r="U29" s="49"/>
+      <c r="V29" s="49"/>
+      <c r="W29" s="49"/>
+      <c r="X29" s="49"/>
+      <c r="Y29" s="49"/>
+      <c r="AD29" s="62"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="21">
         <v>9.73</v>
       </c>
       <c r="C30" s="21">
         <v>9.7100000000000009</v>
       </c>
       <c r="D30" s="21">
         <v>9.14</v>
       </c>
       <c r="E30" s="21">
         <v>9.4600000000000009</v>
       </c>
       <c r="F30" s="22">
         <v>9.75</v>
       </c>
       <c r="G30" s="23">
         <v>9.74</v>
       </c>
       <c r="H30" s="23">
         <v>9.89</v>
       </c>
       <c r="I30" s="13">
@@ -6597,52 +6773,55 @@
       </c>
       <c r="V30" s="14">
         <v>9.15</v>
       </c>
       <c r="W30" s="14">
         <v>9.09</v>
       </c>
       <c r="X30" s="14">
         <v>9.06</v>
       </c>
       <c r="Y30" s="14">
         <v>9.0299999999999994</v>
       </c>
       <c r="Z30" s="46">
         <v>8.8699999999999992</v>
       </c>
       <c r="AA30" s="45">
         <v>8.39</v>
       </c>
       <c r="AB30" s="45">
         <v>8.73</v>
       </c>
       <c r="AC30" s="46">
         <v>8.8699999999999992</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="46">
+        <v>8.3699999999999992</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="41" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="21">
         <v>10.16</v>
       </c>
       <c r="C31" s="21">
         <v>9.91</v>
       </c>
       <c r="D31" s="21">
         <v>8.82</v>
       </c>
       <c r="E31" s="21">
         <v>9.73</v>
       </c>
       <c r="F31" s="22">
         <v>10.18</v>
       </c>
       <c r="G31" s="23">
         <v>9.7100000000000009</v>
       </c>
       <c r="H31" s="23">
         <v>9.7799999999999994</v>
       </c>
       <c r="I31" s="13">
@@ -6686,52 +6865,55 @@
       </c>
       <c r="V31" s="14">
         <v>9.58</v>
       </c>
       <c r="W31" s="14">
         <v>9.31</v>
       </c>
       <c r="X31" s="14">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y31" s="14">
         <v>9.44</v>
       </c>
       <c r="Z31" s="46">
         <v>9.64</v>
       </c>
       <c r="AA31" s="45">
         <v>8.48</v>
       </c>
       <c r="AB31" s="45">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC31" s="46">
         <v>8.59</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="46">
+        <v>8.0500000000000007</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="21">
         <v>8.2200000000000006</v>
       </c>
       <c r="C32" s="21">
         <v>8</v>
       </c>
       <c r="D32" s="21">
         <v>9.9</v>
       </c>
       <c r="E32" s="21">
         <v>8.84</v>
       </c>
       <c r="F32" s="22">
         <v>10.16</v>
       </c>
       <c r="G32" s="23">
         <v>11.27</v>
       </c>
       <c r="H32" s="23">
         <v>12.03</v>
       </c>
       <c r="I32" s="13">
@@ -6775,52 +6957,55 @@
       </c>
       <c r="V32" s="14">
         <v>13.11</v>
       </c>
       <c r="W32" s="14">
         <v>12.46</v>
       </c>
       <c r="X32" s="14">
         <v>12.38</v>
       </c>
       <c r="Y32" s="14">
         <v>12.29</v>
       </c>
       <c r="Z32" s="46">
         <v>18.579999999999998</v>
       </c>
       <c r="AA32" s="45">
         <v>16.54</v>
       </c>
       <c r="AB32" s="45">
         <v>14.6</v>
       </c>
       <c r="AC32" s="46">
         <v>13.7</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="46">
+        <v>11.87</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="41" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="21">
         <v>11.78</v>
       </c>
       <c r="C33" s="21">
         <v>10.14</v>
       </c>
       <c r="D33" s="21">
         <v>7.82</v>
       </c>
       <c r="E33" s="21">
         <v>7.9</v>
       </c>
       <c r="F33" s="22">
         <v>9.35</v>
       </c>
       <c r="G33" s="23">
         <v>9.6999999999999993</v>
       </c>
       <c r="H33" s="23">
         <v>9.16</v>
       </c>
       <c r="I33" s="13">
@@ -6864,52 +7049,55 @@
       </c>
       <c r="V33" s="14">
         <v>7.33</v>
       </c>
       <c r="W33" s="14">
         <v>7.47</v>
       </c>
       <c r="X33" s="14">
         <v>7.42</v>
       </c>
       <c r="Y33" s="14">
         <v>7.59</v>
       </c>
       <c r="Z33" s="46">
         <v>6.9</v>
       </c>
       <c r="AA33" s="45">
         <v>7.24</v>
       </c>
       <c r="AB33" s="45">
         <v>8.06</v>
       </c>
       <c r="AC33" s="46">
         <v>7.12</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="46">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="41" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="21">
         <v>6.85</v>
       </c>
       <c r="C34" s="21">
         <v>8.84</v>
       </c>
       <c r="D34" s="21">
         <v>7.97</v>
       </c>
       <c r="E34" s="21">
         <v>9.07</v>
       </c>
       <c r="F34" s="22">
         <v>8.6</v>
       </c>
       <c r="G34" s="23">
         <v>9.02</v>
       </c>
       <c r="H34" s="23">
         <v>8.7899999999999991</v>
       </c>
       <c r="I34" s="13">
@@ -6953,52 +7141,55 @@
       </c>
       <c r="V34" s="14">
         <v>8.91</v>
       </c>
       <c r="W34" s="14">
         <v>8.89</v>
       </c>
       <c r="X34" s="14">
         <v>8.85</v>
       </c>
       <c r="Y34" s="14">
         <v>8.58</v>
       </c>
       <c r="Z34" s="46">
         <v>5.42</v>
       </c>
       <c r="AA34" s="45">
         <v>5.34</v>
       </c>
       <c r="AB34" s="45">
         <v>8.2100000000000009</v>
       </c>
       <c r="AC34" s="46">
         <v>8.92</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="46">
+        <v>8.77</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="41" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="21">
         <v>8.77</v>
       </c>
       <c r="C35" s="21">
         <v>11.17</v>
       </c>
       <c r="D35" s="21">
         <v>10.55</v>
       </c>
       <c r="E35" s="21">
         <v>10.68</v>
       </c>
       <c r="F35" s="22">
         <v>10.83</v>
       </c>
       <c r="G35" s="23">
         <v>11.1</v>
       </c>
       <c r="H35" s="23">
         <v>11.36</v>
       </c>
       <c r="I35" s="13">
@@ -7042,52 +7233,55 @@
       </c>
       <c r="V35" s="14">
         <v>9.11</v>
       </c>
       <c r="W35" s="14">
         <v>8.9</v>
       </c>
       <c r="X35" s="14">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y35" s="14">
         <v>8.83</v>
       </c>
       <c r="Z35" s="46">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA35" s="45">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB35" s="45">
         <v>9.19</v>
       </c>
       <c r="AC35" s="46">
         <v>8.75</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="46">
+        <v>8.58</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="41" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="21">
         <v>9.44</v>
       </c>
       <c r="C36" s="21">
         <v>9.8800000000000008</v>
       </c>
       <c r="D36" s="21">
         <v>10.06</v>
       </c>
       <c r="E36" s="21">
         <v>9.2200000000000006</v>
       </c>
       <c r="F36" s="22">
         <v>9.5</v>
       </c>
       <c r="G36" s="23">
         <v>9.24</v>
       </c>
       <c r="H36" s="23">
         <v>9.3800000000000008</v>
       </c>
       <c r="I36" s="13">
@@ -7131,52 +7325,55 @@
       </c>
       <c r="V36" s="14">
         <v>7.74</v>
       </c>
       <c r="W36" s="14">
         <v>7.67</v>
       </c>
       <c r="X36" s="14">
         <v>7.69</v>
       </c>
       <c r="Y36" s="14">
         <v>7.78</v>
       </c>
       <c r="Z36" s="46">
         <v>9</v>
       </c>
       <c r="AA36" s="45">
         <v>8.23</v>
       </c>
       <c r="AB36" s="45">
         <v>8.8699999999999992</v>
       </c>
       <c r="AC36" s="46">
         <v>9.1</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="46">
+        <v>8.5500000000000007</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="21">
         <v>11.47</v>
       </c>
       <c r="C37" s="21">
         <v>11.27</v>
       </c>
       <c r="D37" s="21">
         <v>9.7799999999999994</v>
       </c>
       <c r="E37" s="21">
         <v>12.67</v>
       </c>
       <c r="F37" s="22">
         <v>11.75</v>
       </c>
       <c r="G37" s="23">
         <v>11.8</v>
       </c>
       <c r="H37" s="23">
         <v>10.94</v>
       </c>
       <c r="I37" s="13">
@@ -7220,52 +7417,55 @@
       </c>
       <c r="V37" s="14">
         <v>7.14</v>
       </c>
       <c r="W37" s="14">
         <v>7.01</v>
       </c>
       <c r="X37" s="14">
         <v>6.93</v>
       </c>
       <c r="Y37" s="14">
         <v>6.85</v>
       </c>
       <c r="Z37" s="46">
         <v>4.88</v>
       </c>
       <c r="AA37" s="45">
         <v>8.82</v>
       </c>
       <c r="AB37" s="45">
         <v>7.05</v>
       </c>
       <c r="AC37" s="46">
         <v>6.24</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="46">
+        <v>7.94</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="41" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="21">
         <v>13.69</v>
       </c>
       <c r="C38" s="21">
         <v>11.8</v>
       </c>
       <c r="D38" s="21">
         <v>10.32</v>
       </c>
       <c r="E38" s="21">
         <v>10.65</v>
       </c>
       <c r="F38" s="22">
         <v>10.53</v>
       </c>
       <c r="G38" s="23">
         <v>10.75</v>
       </c>
       <c r="H38" s="23">
         <v>11.01</v>
       </c>
       <c r="I38" s="13">
@@ -7309,52 +7509,55 @@
       </c>
       <c r="V38" s="14">
         <v>10.72</v>
       </c>
       <c r="W38" s="14">
         <v>10.56</v>
       </c>
       <c r="X38" s="14">
         <v>9.85</v>
       </c>
       <c r="Y38" s="14">
         <v>9.8000000000000007</v>
       </c>
       <c r="Z38" s="46">
         <v>10.95</v>
       </c>
       <c r="AA38" s="45">
         <v>8.6300000000000008</v>
       </c>
       <c r="AB38" s="45">
         <v>7.04</v>
       </c>
       <c r="AC38" s="46">
         <v>7.03</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="46">
+        <v>6.98</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="41" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="21">
         <v>6.74</v>
       </c>
       <c r="C39" s="21">
         <v>6.66</v>
       </c>
       <c r="D39" s="21">
         <v>5.74</v>
       </c>
       <c r="E39" s="21">
         <v>7.9</v>
       </c>
       <c r="F39" s="22">
         <v>7.65</v>
       </c>
       <c r="G39" s="23">
         <v>7.64</v>
       </c>
       <c r="H39" s="23">
         <v>7.78</v>
       </c>
       <c r="I39" s="13">
@@ -7398,52 +7601,55 @@
       </c>
       <c r="V39" s="14">
         <v>8.6999999999999993</v>
       </c>
       <c r="W39" s="14">
         <v>9.33</v>
       </c>
       <c r="X39" s="14">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y39" s="14">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z39" s="46">
         <v>9.52</v>
       </c>
       <c r="AA39" s="45">
         <v>7.85</v>
       </c>
       <c r="AB39" s="45">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC39" s="46">
         <v>7.81</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="46">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="41" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="21">
         <v>8.1199999999999992</v>
       </c>
       <c r="C40" s="21">
         <v>9.2799999999999994</v>
       </c>
       <c r="D40" s="21">
         <v>8.7200000000000006</v>
       </c>
       <c r="E40" s="21">
         <v>8.6300000000000008</v>
       </c>
       <c r="F40" s="22">
         <v>8.89</v>
       </c>
       <c r="G40" s="23">
         <v>8.89</v>
       </c>
       <c r="H40" s="23">
         <v>9.31</v>
       </c>
       <c r="I40" s="13">
@@ -7487,52 +7693,55 @@
       </c>
       <c r="V40" s="14">
         <v>8.9700000000000006</v>
       </c>
       <c r="W40" s="14">
         <v>8.82</v>
       </c>
       <c r="X40" s="14">
         <v>8.65</v>
       </c>
       <c r="Y40" s="14">
         <v>8.5399999999999991</v>
       </c>
       <c r="Z40" s="46">
         <v>10.27</v>
       </c>
       <c r="AA40" s="45">
         <v>10.74</v>
       </c>
       <c r="AB40" s="45">
         <v>10.37</v>
       </c>
       <c r="AC40" s="46">
         <v>10.039999999999999</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="46">
+        <v>9.56</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="41" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="21">
         <v>7.52</v>
       </c>
       <c r="C41" s="21">
         <v>8.3800000000000008</v>
       </c>
       <c r="D41" s="21">
         <v>8.01</v>
       </c>
       <c r="E41" s="21">
         <v>7.92</v>
       </c>
       <c r="F41" s="22">
         <v>9.3000000000000007</v>
       </c>
       <c r="G41" s="24">
         <v>9.86</v>
       </c>
       <c r="H41" s="23">
         <v>10.41</v>
       </c>
       <c r="I41" s="13">
@@ -7576,52 +7785,55 @@
       </c>
       <c r="V41" s="14">
         <v>9.4</v>
       </c>
       <c r="W41" s="14">
         <v>10.130000000000001</v>
       </c>
       <c r="X41" s="14">
         <v>10.06</v>
       </c>
       <c r="Y41" s="14">
         <v>9.64</v>
       </c>
       <c r="Z41" s="46">
         <v>9.23</v>
       </c>
       <c r="AA41" s="45">
         <v>8.31</v>
       </c>
       <c r="AB41" s="45">
         <v>8.66</v>
       </c>
       <c r="AC41" s="46">
         <v>9.48</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="46">
+        <v>9.16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="41" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="21">
         <v>14.14</v>
       </c>
       <c r="C42" s="21">
         <v>12.65</v>
       </c>
       <c r="D42" s="21">
         <v>11.8</v>
       </c>
       <c r="E42" s="21">
         <v>12.67</v>
       </c>
       <c r="F42" s="22">
         <v>14.24</v>
       </c>
       <c r="G42" s="23">
         <v>14.26</v>
       </c>
       <c r="H42" s="23">
         <v>14.38</v>
       </c>
       <c r="I42" s="1">
@@ -7665,52 +7877,55 @@
       </c>
       <c r="V42" s="14">
         <v>14.07</v>
       </c>
       <c r="W42" s="14">
         <v>14.25</v>
       </c>
       <c r="X42" s="14">
         <v>14.37</v>
       </c>
       <c r="Y42" s="14">
         <v>14.48</v>
       </c>
       <c r="Z42" s="46">
         <v>7.22</v>
       </c>
       <c r="AA42" s="45">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB42" s="45">
         <v>9.66</v>
       </c>
       <c r="AC42" s="46">
         <v>10.46</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="46">
+        <v>9.6199999999999992</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="25">
         <v>11.5</v>
       </c>
       <c r="C43" s="25">
         <v>9.61</v>
       </c>
       <c r="D43" s="25">
         <v>9.43</v>
       </c>
       <c r="E43" s="25">
         <v>9.6</v>
       </c>
       <c r="F43" s="25">
         <v>9.3000000000000007</v>
       </c>
       <c r="G43" s="26">
         <v>8.76</v>
       </c>
       <c r="H43" s="26">
         <v>9.26</v>
       </c>
       <c r="I43" s="15">
@@ -7754,198 +7969,201 @@
       </c>
       <c r="V43" s="30">
         <v>9.1</v>
       </c>
       <c r="W43" s="30">
         <v>8.8699999999999992</v>
       </c>
       <c r="X43" s="30">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y43" s="30">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z43" s="47">
         <v>7.04</v>
       </c>
       <c r="AA43" s="47">
         <v>6.13</v>
       </c>
       <c r="AB43" s="47">
         <v>7.3</v>
       </c>
       <c r="AC43" s="47">
         <v>8.2100000000000009</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="47">
+        <v>7.45</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="10" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="D31" workbookViewId="0">
-      <selection activeCell="D31" sqref="A1:XFD1048576"/>
+    <sheetView topLeftCell="D25" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="24.109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="54" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="51"/>
-[...22 lines deleted...]
-      <c r="Y1" s="51"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="38"/>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
     </row>
     <row r="3" spans="1:37" s="39" customFormat="1">
       <c r="Y3" s="40"/>
       <c r="AK3" s="40" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="55"/>
+      <c r="A4" s="52"/>
       <c r="B4" s="59">
         <v>2024</v>
       </c>
       <c r="C4" s="60"/>
       <c r="D4" s="60"/>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="60"/>
       <c r="H4" s="60"/>
       <c r="I4" s="60"/>
       <c r="J4" s="60"/>
       <c r="K4" s="60"/>
       <c r="L4" s="60"/>
       <c r="M4" s="60"/>
-      <c r="N4" s="49">
+      <c r="N4" s="50">
         <v>2025</v>
       </c>
-      <c r="O4" s="50"/>
-[...10 lines deleted...]
-      <c r="Z4" s="49">
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
+      <c r="Z4" s="50">
         <v>2026</v>
       </c>
-      <c r="AA4" s="50"/>
-[...9 lines deleted...]
-      <c r="AK4" s="50"/>
+      <c r="AA4" s="51"/>
+      <c r="AB4" s="51"/>
+      <c r="AC4" s="51"/>
+      <c r="AD4" s="51"/>
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="51"/>
+      <c r="AH4" s="51"/>
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="51"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="56"/>
+      <c r="A5" s="53"/>
       <c r="B5" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="48" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="48" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="48" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="48" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="48" t="s">
@@ -8128,50 +8346,53 @@
       </c>
       <c r="V7" s="6">
         <v>373</v>
       </c>
       <c r="W7" s="6">
         <v>360</v>
       </c>
       <c r="X7" s="6">
         <v>352</v>
       </c>
       <c r="Y7" s="6">
         <v>392</v>
       </c>
       <c r="Z7" s="33">
         <v>389</v>
       </c>
       <c r="AA7" s="33">
         <v>302</v>
       </c>
       <c r="AB7" s="33">
         <v>368</v>
       </c>
       <c r="AC7" s="33">
         <v>394</v>
       </c>
+      <c r="AD7" s="6">
+        <v>298</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="33">
         <v>197</v>
       </c>
       <c r="C8" s="6">
         <v>185</v>
       </c>
       <c r="D8" s="33">
         <v>164</v>
       </c>
       <c r="E8" s="33">
         <v>189</v>
       </c>
       <c r="F8" s="33">
         <v>168</v>
       </c>
       <c r="G8" s="6">
         <v>172</v>
       </c>
       <c r="H8" s="6">
         <v>151</v>
@@ -8217,50 +8438,53 @@
       </c>
       <c r="V8" s="6">
         <v>152</v>
       </c>
       <c r="W8" s="6">
         <v>138</v>
       </c>
       <c r="X8" s="6">
         <v>146</v>
       </c>
       <c r="Y8" s="6">
         <v>164</v>
       </c>
       <c r="Z8" s="33">
         <v>177</v>
       </c>
       <c r="AA8" s="33">
         <v>126</v>
       </c>
       <c r="AB8" s="33">
         <v>143</v>
       </c>
       <c r="AC8" s="33">
         <v>169</v>
       </c>
+      <c r="AD8" s="6">
+        <v>136</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="33">
         <v>27</v>
       </c>
       <c r="C9" s="6">
         <v>24</v>
       </c>
       <c r="D9" s="33">
         <v>18</v>
       </c>
       <c r="E9" s="33">
         <v>32</v>
       </c>
       <c r="F9" s="33">
         <v>32</v>
       </c>
       <c r="G9" s="6">
         <v>19</v>
       </c>
       <c r="H9" s="6">
         <v>27</v>
@@ -8306,50 +8530,53 @@
       </c>
       <c r="V9" s="6">
         <v>27</v>
       </c>
       <c r="W9" s="6">
         <v>18</v>
       </c>
       <c r="X9" s="6">
         <v>27</v>
       </c>
       <c r="Y9" s="6">
         <v>24</v>
       </c>
       <c r="Z9" s="33">
         <v>24</v>
       </c>
       <c r="AA9" s="33">
         <v>16</v>
       </c>
       <c r="AB9" s="33">
         <v>18</v>
       </c>
       <c r="AC9" s="33">
         <v>25</v>
       </c>
+      <c r="AD9" s="6">
+        <v>15</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="33">
         <v>9</v>
       </c>
       <c r="C10" s="6">
         <v>8</v>
       </c>
       <c r="D10" s="33">
         <v>15</v>
       </c>
       <c r="E10" s="33">
         <v>6</v>
       </c>
       <c r="F10" s="33">
         <v>17</v>
       </c>
       <c r="G10" s="6">
         <v>18</v>
       </c>
       <c r="H10" s="6">
         <v>18</v>
@@ -8395,50 +8622,53 @@
       </c>
       <c r="V10" s="6">
         <v>13</v>
       </c>
       <c r="W10" s="6">
         <v>7</v>
       </c>
       <c r="X10" s="6">
         <v>12</v>
       </c>
       <c r="Y10" s="6">
         <v>12</v>
       </c>
       <c r="Z10" s="33">
         <v>19</v>
       </c>
       <c r="AA10" s="33">
         <v>13</v>
       </c>
       <c r="AB10" s="33">
         <v>11</v>
       </c>
       <c r="AC10" s="33">
         <v>11</v>
       </c>
+      <c r="AD10" s="6">
+        <v>5</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="33">
         <v>25</v>
       </c>
       <c r="C11" s="6">
         <v>21</v>
       </c>
       <c r="D11" s="33">
         <v>16</v>
       </c>
       <c r="E11" s="33">
         <v>29</v>
       </c>
       <c r="F11" s="33">
         <v>33</v>
       </c>
       <c r="G11" s="6">
         <v>23</v>
       </c>
       <c r="H11" s="6">
         <v>14</v>
@@ -8484,50 +8714,53 @@
       </c>
       <c r="V11" s="6">
         <v>19</v>
       </c>
       <c r="W11" s="6">
         <v>20</v>
       </c>
       <c r="X11" s="6">
         <v>11</v>
       </c>
       <c r="Y11" s="6">
         <v>21</v>
       </c>
       <c r="Z11" s="33">
         <v>15</v>
       </c>
       <c r="AA11" s="33">
         <v>14</v>
       </c>
       <c r="AB11" s="33">
         <v>22</v>
       </c>
       <c r="AC11" s="33">
         <v>13</v>
       </c>
+      <c r="AD11" s="6">
+        <v>12</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="33">
         <v>12</v>
       </c>
       <c r="C12" s="6">
         <v>18</v>
       </c>
       <c r="D12" s="33">
         <v>11</v>
       </c>
       <c r="E12" s="33">
         <v>21</v>
       </c>
       <c r="F12" s="33">
         <v>12</v>
       </c>
       <c r="G12" s="6">
         <v>19</v>
       </c>
       <c r="H12" s="6">
         <v>13</v>
@@ -8573,50 +8806,53 @@
       </c>
       <c r="V12" s="6">
         <v>17</v>
       </c>
       <c r="W12" s="6">
         <v>15</v>
       </c>
       <c r="X12" s="6">
         <v>14</v>
       </c>
       <c r="Y12" s="6">
         <v>10</v>
       </c>
       <c r="Z12" s="33">
         <v>9</v>
       </c>
       <c r="AA12" s="33">
         <v>8</v>
       </c>
       <c r="AB12" s="33">
         <v>23</v>
       </c>
       <c r="AC12" s="33">
         <v>18</v>
       </c>
+      <c r="AD12" s="6">
+        <v>14</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="33">
         <v>13</v>
       </c>
       <c r="C13" s="6">
         <v>19</v>
       </c>
       <c r="D13" s="33">
         <v>14</v>
       </c>
       <c r="E13" s="33">
         <v>16</v>
       </c>
       <c r="F13" s="33">
         <v>17</v>
       </c>
       <c r="G13" s="6">
         <v>18</v>
       </c>
       <c r="H13" s="6">
         <v>19</v>
@@ -8662,50 +8898,53 @@
       </c>
       <c r="V13" s="6">
         <v>14</v>
       </c>
       <c r="W13" s="6">
         <v>10</v>
       </c>
       <c r="X13" s="6">
         <v>12</v>
       </c>
       <c r="Y13" s="6">
         <v>12</v>
       </c>
       <c r="Z13" s="33">
         <v>13</v>
       </c>
       <c r="AA13" s="33">
         <v>10</v>
       </c>
       <c r="AB13" s="33">
         <v>14</v>
       </c>
       <c r="AC13" s="33">
         <v>10</v>
       </c>
+      <c r="AD13" s="6">
+        <v>11</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="33">
         <v>37</v>
       </c>
       <c r="C14" s="6">
         <v>38</v>
       </c>
       <c r="D14" s="33">
         <v>41</v>
       </c>
       <c r="E14" s="33">
         <v>27</v>
       </c>
       <c r="F14" s="33">
         <v>42</v>
       </c>
       <c r="G14" s="6">
         <v>30</v>
       </c>
       <c r="H14" s="6">
         <v>40</v>
@@ -8751,50 +8990,53 @@
       </c>
       <c r="V14" s="6">
         <v>26</v>
       </c>
       <c r="W14" s="6">
         <v>28</v>
       </c>
       <c r="X14" s="6">
         <v>30</v>
       </c>
       <c r="Y14" s="6">
         <v>34</v>
       </c>
       <c r="Z14" s="33">
         <v>35</v>
       </c>
       <c r="AA14" s="33">
         <v>26</v>
       </c>
       <c r="AB14" s="33">
         <v>39</v>
       </c>
       <c r="AC14" s="33">
         <v>37</v>
       </c>
+      <c r="AD14" s="6">
+        <v>25</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="33">
         <v>16</v>
       </c>
       <c r="C15" s="6">
         <v>14</v>
       </c>
       <c r="D15" s="33">
         <v>9</v>
       </c>
       <c r="E15" s="33">
         <v>21</v>
       </c>
       <c r="F15" s="33">
         <v>13</v>
       </c>
       <c r="G15" s="6">
         <v>15</v>
       </c>
       <c r="H15" s="6">
         <v>10</v>
@@ -8840,50 +9082,53 @@
       </c>
       <c r="V15" s="6">
         <v>7</v>
       </c>
       <c r="W15" s="6">
         <v>13</v>
       </c>
       <c r="X15" s="6">
         <v>8</v>
       </c>
       <c r="Y15" s="6">
         <v>10</v>
       </c>
       <c r="Z15" s="33">
         <v>10</v>
       </c>
       <c r="AA15" s="33">
         <v>12</v>
       </c>
       <c r="AB15" s="33">
         <v>9</v>
       </c>
       <c r="AC15" s="33">
         <v>9</v>
       </c>
+      <c r="AD15" s="6">
+        <v>13</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="33">
         <v>26</v>
       </c>
       <c r="C16" s="6">
         <v>11</v>
       </c>
       <c r="D16" s="33">
         <v>9</v>
       </c>
       <c r="E16" s="33">
         <v>14</v>
       </c>
       <c r="F16" s="33">
         <v>18</v>
       </c>
       <c r="G16" s="6">
         <v>15</v>
       </c>
       <c r="H16" s="6">
         <v>13</v>
@@ -8929,52 +9174,55 @@
       </c>
       <c r="V16" s="6">
         <v>14</v>
       </c>
       <c r="W16" s="6">
         <v>12</v>
       </c>
       <c r="X16" s="6">
         <v>6</v>
       </c>
       <c r="Y16" s="6">
         <v>16</v>
       </c>
       <c r="Z16" s="33">
         <v>12</v>
       </c>
       <c r="AA16" s="33">
         <v>11</v>
       </c>
       <c r="AB16" s="33">
         <v>7</v>
       </c>
       <c r="AC16" s="33">
         <v>15</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="33">
         <v>10</v>
       </c>
       <c r="C17" s="6">
         <v>9</v>
       </c>
       <c r="D17" s="33">
         <v>6</v>
       </c>
       <c r="E17" s="33">
         <v>21</v>
       </c>
       <c r="F17" s="33">
         <v>10</v>
       </c>
       <c r="G17" s="6">
         <v>11</v>
       </c>
       <c r="H17" s="6">
         <v>13</v>
       </c>
       <c r="I17" s="6">
@@ -9018,52 +9266,55 @@
       </c>
       <c r="V17" s="6">
         <v>11</v>
       </c>
       <c r="W17" s="6">
         <v>22</v>
       </c>
       <c r="X17" s="6">
         <v>14</v>
       </c>
       <c r="Y17" s="6">
         <v>12</v>
       </c>
       <c r="Z17" s="33">
         <v>14</v>
       </c>
       <c r="AA17" s="33">
         <v>8</v>
       </c>
       <c r="AB17" s="33">
         <v>12</v>
       </c>
       <c r="AC17" s="33">
         <v>10</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="33">
         <v>33</v>
       </c>
       <c r="C18" s="6">
         <v>32</v>
       </c>
       <c r="D18" s="33">
         <v>29</v>
       </c>
       <c r="E18" s="33">
         <v>27</v>
       </c>
       <c r="F18" s="33">
         <v>35</v>
       </c>
       <c r="G18" s="6">
         <v>26</v>
       </c>
       <c r="H18" s="6">
         <v>34</v>
       </c>
       <c r="I18" s="6">
@@ -9107,52 +9358,55 @@
       </c>
       <c r="V18" s="6">
         <v>27</v>
       </c>
       <c r="W18" s="6">
         <v>28</v>
       </c>
       <c r="X18" s="6">
         <v>25</v>
       </c>
       <c r="Y18" s="6">
         <v>31</v>
       </c>
       <c r="Z18" s="33">
         <v>27</v>
       </c>
       <c r="AA18" s="33">
         <v>31</v>
       </c>
       <c r="AB18" s="33">
         <v>25</v>
       </c>
       <c r="AC18" s="33">
         <v>26</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="33">
         <v>6</v>
       </c>
       <c r="C19" s="6">
         <v>7</v>
       </c>
       <c r="D19" s="33">
         <v>6</v>
       </c>
       <c r="E19" s="33">
         <v>6</v>
       </c>
       <c r="F19" s="33">
         <v>12</v>
       </c>
       <c r="G19" s="6">
         <v>10</v>
       </c>
       <c r="H19" s="6">
         <v>11</v>
       </c>
       <c r="I19" s="6">
@@ -9196,52 +9450,55 @@
       </c>
       <c r="V19" s="6">
         <v>8</v>
       </c>
       <c r="W19" s="6">
         <v>13</v>
       </c>
       <c r="X19" s="6">
         <v>7</v>
       </c>
       <c r="Y19" s="6">
         <v>4</v>
       </c>
       <c r="Z19" s="33">
         <v>7</v>
       </c>
       <c r="AA19" s="33">
         <v>5</v>
       </c>
       <c r="AB19" s="33">
         <v>7</v>
       </c>
       <c r="AC19" s="33">
         <v>9</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="33">
         <v>15</v>
       </c>
       <c r="C20" s="6">
         <v>11</v>
       </c>
       <c r="D20" s="33">
         <v>11</v>
       </c>
       <c r="E20" s="33">
         <v>16</v>
       </c>
       <c r="F20" s="33">
         <v>22</v>
       </c>
       <c r="G20" s="6">
         <v>15</v>
       </c>
       <c r="H20" s="6">
         <v>16</v>
       </c>
       <c r="I20" s="6">
@@ -9285,52 +9542,55 @@
       </c>
       <c r="V20" s="6">
         <v>15</v>
       </c>
       <c r="W20" s="6">
         <v>16</v>
       </c>
       <c r="X20" s="6">
         <v>15</v>
       </c>
       <c r="Y20" s="6">
         <v>16</v>
       </c>
       <c r="Z20" s="33">
         <v>7</v>
       </c>
       <c r="AA20" s="33">
         <v>9</v>
       </c>
       <c r="AB20" s="33">
         <v>11</v>
       </c>
       <c r="AC20" s="33">
         <v>12</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="33">
         <v>34</v>
       </c>
       <c r="C21" s="6">
         <v>21</v>
       </c>
       <c r="D21" s="33">
         <v>27</v>
       </c>
       <c r="E21" s="33">
         <v>29</v>
       </c>
       <c r="F21" s="33">
         <v>24</v>
       </c>
       <c r="G21" s="6">
         <v>17</v>
       </c>
       <c r="H21" s="6">
         <v>36</v>
       </c>
       <c r="I21" s="6">
@@ -9374,84 +9634,88 @@
       </c>
       <c r="V21" s="6">
         <v>23</v>
       </c>
       <c r="W21" s="6">
         <v>20</v>
       </c>
       <c r="X21" s="6">
         <v>25</v>
       </c>
       <c r="Y21" s="6">
         <v>26</v>
       </c>
       <c r="Z21" s="33">
         <v>20</v>
       </c>
       <c r="AA21" s="33">
         <v>13</v>
       </c>
       <c r="AB21" s="33">
         <v>27</v>
       </c>
       <c r="AC21" s="33">
         <v>30</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="36" customFormat="1">
+      <c r="AD21" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" s="36" customFormat="1">
       <c r="A22" s="57" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="57"/>
       <c r="C22" s="57"/>
       <c r="D22" s="57"/>
       <c r="E22" s="57"/>
       <c r="F22" s="57"/>
       <c r="G22" s="57"/>
       <c r="H22" s="57"/>
       <c r="I22" s="57"/>
       <c r="J22" s="57"/>
       <c r="K22" s="57"/>
       <c r="L22" s="57"/>
       <c r="M22" s="57"/>
       <c r="N22" s="57"/>
       <c r="O22" s="57"/>
       <c r="P22" s="57"/>
       <c r="Q22" s="57"/>
       <c r="R22" s="57"/>
       <c r="S22" s="57"/>
       <c r="T22" s="57"/>
       <c r="U22" s="57"/>
       <c r="V22" s="57"/>
       <c r="W22" s="57"/>
       <c r="X22" s="57"/>
       <c r="Y22" s="57"/>
       <c r="AA22" s="6"/>
       <c r="AB22" s="6"/>
       <c r="AC22" s="6"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="63"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="33">
         <v>225</v>
       </c>
       <c r="C23" s="6">
         <v>209</v>
       </c>
       <c r="D23" s="33">
         <v>188</v>
       </c>
       <c r="E23" s="33">
         <v>228</v>
       </c>
       <c r="F23" s="33">
         <v>230</v>
       </c>
       <c r="G23" s="33">
         <v>212</v>
       </c>
       <c r="H23" s="33">
         <v>224</v>
       </c>
       <c r="I23" s="33">
@@ -9495,52 +9759,55 @@
       </c>
       <c r="V23" s="6">
         <v>187</v>
       </c>
       <c r="W23" s="6">
         <v>183</v>
       </c>
       <c r="X23" s="6">
         <v>174</v>
       </c>
       <c r="Y23" s="6">
         <v>202</v>
       </c>
       <c r="Z23" s="33">
         <v>198</v>
       </c>
       <c r="AA23" s="33">
         <v>155</v>
       </c>
       <c r="AB23" s="33">
         <v>198</v>
       </c>
       <c r="AC23" s="33">
         <v>203</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="6">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="33">
         <v>107</v>
       </c>
       <c r="C24" s="6">
         <v>90</v>
       </c>
       <c r="D24" s="33">
         <v>83</v>
       </c>
       <c r="E24" s="33">
         <v>86</v>
       </c>
       <c r="F24" s="33">
         <v>82</v>
       </c>
       <c r="G24" s="33">
         <v>86</v>
       </c>
       <c r="H24" s="33">
         <v>87</v>
       </c>
       <c r="I24" s="33">
@@ -9584,52 +9851,55 @@
       </c>
       <c r="V24" s="6">
         <v>73</v>
       </c>
       <c r="W24" s="6">
         <v>74</v>
       </c>
       <c r="X24" s="6">
         <v>77</v>
       </c>
       <c r="Y24" s="6">
         <v>84</v>
       </c>
       <c r="Z24" s="33">
         <v>89</v>
       </c>
       <c r="AA24" s="33">
         <v>57</v>
       </c>
       <c r="AB24" s="33">
         <v>75</v>
       </c>
       <c r="AC24" s="33">
         <v>90</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="6">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="33">
         <v>12</v>
       </c>
       <c r="C25" s="6">
         <v>12</v>
       </c>
       <c r="D25" s="33">
         <v>9</v>
       </c>
       <c r="E25" s="33">
         <v>18</v>
       </c>
       <c r="F25" s="33">
         <v>14</v>
       </c>
       <c r="G25" s="33">
         <v>11</v>
       </c>
       <c r="H25" s="33">
         <v>15</v>
       </c>
       <c r="I25" s="33">
@@ -9673,52 +9943,55 @@
       </c>
       <c r="V25" s="6">
         <v>13</v>
       </c>
       <c r="W25" s="6">
         <v>10</v>
       </c>
       <c r="X25" s="6">
         <v>12</v>
       </c>
       <c r="Y25" s="6">
         <v>15</v>
       </c>
       <c r="Z25" s="33">
         <v>12</v>
       </c>
       <c r="AA25" s="33">
         <v>10</v>
       </c>
       <c r="AB25" s="33">
         <v>5</v>
       </c>
       <c r="AC25" s="33">
         <v>11</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="33">
         <v>6</v>
       </c>
       <c r="C26" s="6">
         <v>4</v>
       </c>
       <c r="D26" s="33">
         <v>6</v>
       </c>
       <c r="E26" s="33">
         <v>2</v>
       </c>
       <c r="F26" s="33">
         <v>8</v>
       </c>
       <c r="G26" s="33">
         <v>9</v>
       </c>
       <c r="H26" s="33">
         <v>10</v>
       </c>
       <c r="I26" s="33">
@@ -9762,52 +10035,55 @@
       </c>
       <c r="V26" s="6">
         <v>7</v>
       </c>
       <c r="W26" s="6">
         <v>5</v>
       </c>
       <c r="X26" s="6">
         <v>4</v>
       </c>
       <c r="Y26" s="6">
         <v>7</v>
       </c>
       <c r="Z26" s="33">
         <v>10</v>
       </c>
       <c r="AA26" s="33">
         <v>7</v>
       </c>
       <c r="AB26" s="33">
         <v>6</v>
       </c>
       <c r="AC26" s="33">
         <v>3</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="33">
         <v>13</v>
       </c>
       <c r="C27" s="6">
         <v>11</v>
       </c>
       <c r="D27" s="33">
         <v>6</v>
       </c>
       <c r="E27" s="33">
         <v>18</v>
       </c>
       <c r="F27" s="33">
         <v>16</v>
       </c>
       <c r="G27" s="33">
         <v>10</v>
       </c>
       <c r="H27" s="33">
         <v>9</v>
       </c>
       <c r="I27" s="33">
@@ -9851,52 +10127,55 @@
       </c>
       <c r="V27" s="6">
         <v>9</v>
       </c>
       <c r="W27" s="6">
         <v>13</v>
       </c>
       <c r="X27" s="6">
         <v>6</v>
       </c>
       <c r="Y27" s="6">
         <v>10</v>
       </c>
       <c r="Z27" s="33">
         <v>9</v>
       </c>
       <c r="AA27" s="33">
         <v>9</v>
       </c>
       <c r="AB27" s="33">
         <v>14</v>
       </c>
       <c r="AC27" s="33">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="33">
         <v>4</v>
       </c>
       <c r="C28" s="6">
         <v>9</v>
       </c>
       <c r="D28" s="33">
         <v>2</v>
       </c>
       <c r="E28" s="33">
         <v>8</v>
       </c>
       <c r="F28" s="33">
         <v>8</v>
       </c>
       <c r="G28" s="33">
         <v>10</v>
       </c>
       <c r="H28" s="33">
         <v>6</v>
       </c>
       <c r="I28" s="33">
@@ -9940,52 +10219,55 @@
       </c>
       <c r="V28" s="6">
         <v>6</v>
       </c>
       <c r="W28" s="6">
         <v>8</v>
       </c>
       <c r="X28" s="6">
         <v>7</v>
       </c>
       <c r="Y28" s="6">
         <v>2</v>
       </c>
       <c r="Z28" s="33">
         <v>6</v>
       </c>
       <c r="AA28" s="33">
         <v>3</v>
       </c>
       <c r="AB28" s="33">
         <v>15</v>
       </c>
       <c r="AC28" s="33">
         <v>10</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B29" s="33">
         <v>7</v>
       </c>
       <c r="C29" s="6">
         <v>9</v>
       </c>
       <c r="D29" s="33">
         <v>6</v>
       </c>
       <c r="E29" s="33">
         <v>10</v>
       </c>
       <c r="F29" s="33">
         <v>7</v>
       </c>
       <c r="G29" s="33">
         <v>13</v>
       </c>
       <c r="H29" s="33">
         <v>9</v>
       </c>
       <c r="I29" s="33">
@@ -10029,52 +10311,55 @@
       </c>
       <c r="V29" s="6">
         <v>8</v>
       </c>
       <c r="W29" s="6">
         <v>8</v>
       </c>
       <c r="X29" s="6">
         <v>3</v>
       </c>
       <c r="Y29" s="6">
         <v>7</v>
       </c>
       <c r="Z29" s="33">
         <v>5</v>
       </c>
       <c r="AA29" s="33">
         <v>4</v>
       </c>
       <c r="AB29" s="33">
         <v>9</v>
       </c>
       <c r="AC29" s="33">
         <v>2</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B30" s="33">
         <v>21</v>
       </c>
       <c r="C30" s="6">
         <v>20</v>
       </c>
       <c r="D30" s="33">
         <v>25</v>
       </c>
       <c r="E30" s="33">
         <v>15</v>
       </c>
       <c r="F30" s="33">
         <v>23</v>
       </c>
       <c r="G30" s="33">
         <v>20</v>
       </c>
       <c r="H30" s="33">
         <v>19</v>
       </c>
       <c r="I30" s="33">
@@ -10118,52 +10403,55 @@
       </c>
       <c r="V30" s="6">
         <v>15</v>
       </c>
       <c r="W30" s="6">
         <v>11</v>
       </c>
       <c r="X30" s="6">
         <v>16</v>
       </c>
       <c r="Y30" s="6">
         <v>21</v>
       </c>
       <c r="Z30" s="33">
         <v>18</v>
       </c>
       <c r="AA30" s="33">
         <v>16</v>
       </c>
       <c r="AB30" s="33">
         <v>24</v>
       </c>
       <c r="AC30" s="33">
         <v>23</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B31" s="33">
         <v>6</v>
       </c>
       <c r="C31" s="6">
         <v>8</v>
       </c>
       <c r="D31" s="33">
         <v>6</v>
       </c>
       <c r="E31" s="33">
         <v>12</v>
       </c>
       <c r="F31" s="33">
         <v>9</v>
       </c>
       <c r="G31" s="33">
         <v>7</v>
       </c>
       <c r="H31" s="33">
         <v>6</v>
       </c>
       <c r="I31" s="33">
@@ -10207,52 +10495,55 @@
       </c>
       <c r="V31" s="6">
         <v>4</v>
       </c>
       <c r="W31" s="6">
         <v>5</v>
       </c>
       <c r="X31" s="6">
         <v>7</v>
       </c>
       <c r="Y31" s="6">
         <v>6</v>
       </c>
       <c r="Z31" s="33">
         <v>5</v>
       </c>
       <c r="AA31" s="33">
         <v>4</v>
       </c>
       <c r="AB31" s="33">
         <v>1</v>
       </c>
       <c r="AC31" s="33">
         <v>3</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B32" s="33">
         <v>11</v>
       </c>
       <c r="C32" s="6">
         <v>6</v>
       </c>
       <c r="D32" s="33">
         <v>2</v>
       </c>
       <c r="E32" s="33">
         <v>7</v>
       </c>
       <c r="F32" s="33">
         <v>9</v>
       </c>
       <c r="G32" s="33">
         <v>7</v>
       </c>
       <c r="H32" s="33">
         <v>8</v>
       </c>
       <c r="I32" s="33">
@@ -10296,52 +10587,55 @@
       </c>
       <c r="V32" s="6">
         <v>9</v>
       </c>
       <c r="W32" s="6">
         <v>4</v>
       </c>
       <c r="X32" s="6">
         <v>2</v>
       </c>
       <c r="Y32" s="6">
         <v>10</v>
       </c>
       <c r="Z32" s="33">
         <v>7</v>
       </c>
       <c r="AA32" s="33">
         <v>5</v>
       </c>
       <c r="AB32" s="33">
         <v>4</v>
       </c>
       <c r="AC32" s="33">
         <v>8</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B33" s="33">
         <v>1</v>
       </c>
       <c r="C33" s="6">
         <v>4</v>
       </c>
       <c r="D33" s="33">
         <v>5</v>
       </c>
       <c r="E33" s="33">
         <v>14</v>
       </c>
       <c r="F33" s="33">
         <v>4</v>
       </c>
       <c r="G33" s="33">
         <v>7</v>
       </c>
       <c r="H33" s="33">
         <v>7</v>
       </c>
       <c r="I33" s="33">
@@ -10385,52 +10679,55 @@
       </c>
       <c r="V33" s="6">
         <v>4</v>
       </c>
       <c r="W33" s="6">
         <v>8</v>
       </c>
       <c r="X33" s="6">
         <v>9</v>
       </c>
       <c r="Y33" s="6">
         <v>8</v>
       </c>
       <c r="Z33" s="33">
         <v>9</v>
       </c>
       <c r="AA33" s="33">
         <v>4</v>
       </c>
       <c r="AB33" s="33">
         <v>8</v>
       </c>
       <c r="AC33" s="33">
         <v>4</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="33">
         <v>12</v>
       </c>
       <c r="C34" s="6">
         <v>16</v>
       </c>
       <c r="D34" s="33">
         <v>16</v>
       </c>
       <c r="E34" s="33">
         <v>16</v>
       </c>
       <c r="F34" s="33">
         <v>18</v>
       </c>
       <c r="G34" s="33">
         <v>9</v>
       </c>
       <c r="H34" s="33">
         <v>21</v>
       </c>
       <c r="I34" s="33">
@@ -10474,52 +10771,55 @@
       </c>
       <c r="V34" s="6">
         <v>15</v>
       </c>
       <c r="W34" s="6">
         <v>12</v>
       </c>
       <c r="X34" s="6">
         <v>11</v>
       </c>
       <c r="Y34" s="6">
         <v>11</v>
       </c>
       <c r="Z34" s="33">
         <v>15</v>
       </c>
       <c r="AA34" s="33">
         <v>20</v>
       </c>
       <c r="AB34" s="33">
         <v>14</v>
       </c>
       <c r="AC34" s="33">
         <v>13</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B35" s="33">
         <v>3</v>
       </c>
       <c r="C35" s="6">
         <v>2</v>
       </c>
       <c r="D35" s="33">
         <v>3</v>
       </c>
       <c r="E35" s="33">
         <v>5</v>
       </c>
       <c r="F35" s="33">
         <v>3</v>
       </c>
       <c r="G35" s="33">
         <v>5</v>
       </c>
       <c r="H35" s="33">
         <v>6</v>
       </c>
       <c r="I35" s="33">
@@ -10563,52 +10863,55 @@
       </c>
       <c r="V35" s="6">
         <v>6</v>
       </c>
       <c r="W35" s="6">
         <v>9</v>
       </c>
       <c r="X35" s="6">
         <v>3</v>
       </c>
       <c r="Y35" s="6">
         <v>1</v>
       </c>
       <c r="Z35" s="33">
         <v>3</v>
       </c>
       <c r="AA35" s="33">
         <v>4</v>
       </c>
       <c r="AB35" s="33">
         <v>1</v>
       </c>
       <c r="AC35" s="33">
         <v>4</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="33">
         <v>6</v>
       </c>
       <c r="C36" s="6">
         <v>6</v>
       </c>
       <c r="D36" s="33">
         <v>6</v>
       </c>
       <c r="E36" s="33">
         <v>4</v>
       </c>
       <c r="F36" s="33">
         <v>15</v>
       </c>
       <c r="G36" s="33">
         <v>9</v>
       </c>
       <c r="H36" s="33">
         <v>9</v>
       </c>
       <c r="I36" s="33">
@@ -10652,52 +10955,55 @@
       </c>
       <c r="V36" s="6">
         <v>6</v>
       </c>
       <c r="W36" s="6">
         <v>7</v>
       </c>
       <c r="X36" s="6">
         <v>7</v>
       </c>
       <c r="Y36" s="6">
         <v>9</v>
       </c>
       <c r="Z36" s="33">
         <v>4</v>
       </c>
       <c r="AA36" s="33">
         <v>6</v>
       </c>
       <c r="AB36" s="33">
         <v>7</v>
       </c>
       <c r="AC36" s="33">
         <v>7</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B37" s="33">
         <v>16</v>
       </c>
       <c r="C37" s="6">
         <v>12</v>
       </c>
       <c r="D37" s="33">
         <v>13</v>
       </c>
       <c r="E37" s="33">
         <v>13</v>
       </c>
       <c r="F37" s="33">
         <v>14</v>
       </c>
       <c r="G37" s="33">
         <v>9</v>
       </c>
       <c r="H37" s="33">
         <v>12</v>
       </c>
       <c r="I37" s="33">
@@ -10741,84 +11047,88 @@
       </c>
       <c r="V37" s="6">
         <v>12</v>
       </c>
       <c r="W37" s="6">
         <v>9</v>
       </c>
       <c r="X37" s="6">
         <v>10</v>
       </c>
       <c r="Y37" s="6">
         <v>11</v>
       </c>
       <c r="Z37" s="33">
         <v>6</v>
       </c>
       <c r="AA37" s="33">
         <v>6</v>
       </c>
       <c r="AB37" s="33">
         <v>15</v>
       </c>
       <c r="AC37" s="33">
         <v>18</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" s="36" customFormat="1">
+      <c r="AD37" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" s="36" customFormat="1">
       <c r="A38" s="58" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="58"/>
       <c r="C38" s="58"/>
       <c r="D38" s="58"/>
       <c r="E38" s="58"/>
       <c r="F38" s="58"/>
       <c r="G38" s="58"/>
       <c r="H38" s="58"/>
       <c r="I38" s="58"/>
       <c r="J38" s="58"/>
       <c r="K38" s="58"/>
       <c r="L38" s="58"/>
       <c r="M38" s="58"/>
       <c r="N38" s="58"/>
       <c r="O38" s="58"/>
       <c r="P38" s="58"/>
       <c r="Q38" s="58"/>
       <c r="R38" s="58"/>
       <c r="S38" s="58"/>
       <c r="T38" s="58"/>
       <c r="U38" s="58"/>
       <c r="V38" s="58"/>
       <c r="W38" s="58"/>
       <c r="X38" s="58"/>
       <c r="Y38" s="58"/>
       <c r="AA38" s="6"/>
       <c r="AB38" s="6"/>
       <c r="AC38" s="6"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="6"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="33">
         <v>235</v>
       </c>
       <c r="C39" s="6">
         <v>209</v>
       </c>
       <c r="D39" s="33">
         <v>188</v>
       </c>
       <c r="E39" s="33">
         <v>226</v>
       </c>
       <c r="F39" s="33">
         <v>225</v>
       </c>
       <c r="G39" s="33">
         <v>196</v>
       </c>
       <c r="H39" s="33">
         <v>191</v>
       </c>
       <c r="I39" s="33">
@@ -10862,52 +11172,55 @@
       </c>
       <c r="V39" s="6">
         <v>186</v>
       </c>
       <c r="W39" s="6">
         <v>177</v>
       </c>
       <c r="X39" s="6">
         <v>178</v>
       </c>
       <c r="Y39" s="6">
         <v>190</v>
       </c>
       <c r="Z39" s="44">
         <v>191</v>
       </c>
       <c r="AA39" s="44">
         <v>147</v>
       </c>
       <c r="AB39" s="44">
         <v>170</v>
       </c>
       <c r="AC39" s="44">
         <v>191</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="6">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="41" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="33">
         <v>90</v>
       </c>
       <c r="C40" s="6">
         <v>95</v>
       </c>
       <c r="D40" s="33">
         <v>81</v>
       </c>
       <c r="E40" s="33">
         <v>103</v>
       </c>
       <c r="F40" s="33">
         <v>86</v>
       </c>
       <c r="G40" s="33">
         <v>86</v>
       </c>
       <c r="H40" s="33">
         <v>64</v>
       </c>
       <c r="I40" s="33">
@@ -10951,52 +11264,55 @@
       </c>
       <c r="V40" s="6">
         <v>79</v>
       </c>
       <c r="W40" s="6">
         <v>64</v>
       </c>
       <c r="X40" s="6">
         <v>69</v>
       </c>
       <c r="Y40" s="6">
         <v>80</v>
       </c>
       <c r="Z40" s="44">
         <v>88</v>
       </c>
       <c r="AA40" s="44">
         <v>69</v>
       </c>
       <c r="AB40" s="44">
         <v>68</v>
       </c>
       <c r="AC40" s="44">
         <v>79</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="37">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="41" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="33">
         <v>15</v>
       </c>
       <c r="C41" s="6">
         <v>12</v>
       </c>
       <c r="D41" s="33">
         <v>9</v>
       </c>
       <c r="E41" s="33">
         <v>14</v>
       </c>
       <c r="F41" s="33">
         <v>18</v>
       </c>
       <c r="G41" s="33">
         <v>8</v>
       </c>
       <c r="H41" s="33">
         <v>12</v>
       </c>
       <c r="I41" s="33">
@@ -11040,52 +11356,55 @@
       </c>
       <c r="V41" s="6">
         <v>14</v>
       </c>
       <c r="W41" s="6">
         <v>8</v>
       </c>
       <c r="X41" s="6">
         <v>15</v>
       </c>
       <c r="Y41" s="6">
         <v>9</v>
       </c>
       <c r="Z41" s="44">
         <v>12</v>
       </c>
       <c r="AA41" s="44">
         <v>6</v>
       </c>
       <c r="AB41" s="44">
         <v>13</v>
       </c>
       <c r="AC41" s="44">
         <v>14</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="37">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="33">
         <v>3</v>
       </c>
       <c r="C42" s="6">
         <v>4</v>
       </c>
       <c r="D42" s="33">
         <v>9</v>
       </c>
       <c r="E42" s="33">
         <v>4</v>
       </c>
       <c r="F42" s="33">
         <v>9</v>
       </c>
       <c r="G42" s="33">
         <v>9</v>
       </c>
       <c r="H42" s="33">
         <v>8</v>
       </c>
       <c r="I42" s="33">
@@ -11129,52 +11448,55 @@
       </c>
       <c r="V42" s="6">
         <v>6</v>
       </c>
       <c r="W42" s="6">
         <v>2</v>
       </c>
       <c r="X42" s="6">
         <v>8</v>
       </c>
       <c r="Y42" s="6">
         <v>5</v>
       </c>
       <c r="Z42" s="44">
         <v>9</v>
       </c>
       <c r="AA42" s="44">
         <v>6</v>
       </c>
       <c r="AB42" s="44">
         <v>5</v>
       </c>
       <c r="AC42" s="44">
         <v>8</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="37">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="41" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="33">
         <v>12</v>
       </c>
       <c r="C43" s="6">
         <v>10</v>
       </c>
       <c r="D43" s="33">
         <v>10</v>
       </c>
       <c r="E43" s="33">
         <v>11</v>
       </c>
       <c r="F43" s="33">
         <v>17</v>
       </c>
       <c r="G43" s="33">
         <v>13</v>
       </c>
       <c r="H43" s="33">
         <v>5</v>
       </c>
       <c r="I43" s="33">
@@ -11218,52 +11540,55 @@
       </c>
       <c r="V43" s="6">
         <v>10</v>
       </c>
       <c r="W43" s="6">
         <v>7</v>
       </c>
       <c r="X43" s="6">
         <v>5</v>
       </c>
       <c r="Y43" s="6">
         <v>11</v>
       </c>
       <c r="Z43" s="44">
         <v>6</v>
       </c>
       <c r="AA43" s="44">
         <v>5</v>
       </c>
       <c r="AB43" s="44">
         <v>8</v>
       </c>
       <c r="AC43" s="44">
         <v>6</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="37">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="41" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="33">
         <v>8</v>
       </c>
       <c r="C44" s="6">
         <v>9</v>
       </c>
       <c r="D44" s="33">
         <v>9</v>
       </c>
       <c r="E44" s="33">
         <v>13</v>
       </c>
       <c r="F44" s="33">
         <v>4</v>
       </c>
       <c r="G44" s="33">
         <v>9</v>
       </c>
       <c r="H44" s="33">
         <v>7</v>
       </c>
       <c r="I44" s="33">
@@ -11307,52 +11632,55 @@
       </c>
       <c r="V44" s="6">
         <v>11</v>
       </c>
       <c r="W44" s="6">
         <v>7</v>
       </c>
       <c r="X44" s="6">
         <v>7</v>
       </c>
       <c r="Y44" s="6">
         <v>8</v>
       </c>
       <c r="Z44" s="44">
         <v>3</v>
       </c>
       <c r="AA44" s="44">
         <v>5</v>
       </c>
       <c r="AB44" s="44">
         <v>8</v>
       </c>
       <c r="AC44" s="44">
         <v>8</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="37">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="41" t="s">
         <v>41</v>
       </c>
       <c r="B45" s="33">
         <v>6</v>
       </c>
       <c r="C45" s="6">
         <v>10</v>
       </c>
       <c r="D45" s="33">
         <v>8</v>
       </c>
       <c r="E45" s="33">
         <v>6</v>
       </c>
       <c r="F45" s="33">
         <v>10</v>
       </c>
       <c r="G45" s="33">
         <v>5</v>
       </c>
       <c r="H45" s="33">
         <v>10</v>
       </c>
       <c r="I45" s="33">
@@ -11396,52 +11724,55 @@
       </c>
       <c r="V45" s="6">
         <v>6</v>
       </c>
       <c r="W45" s="6">
         <v>2</v>
       </c>
       <c r="X45" s="6">
         <v>9</v>
       </c>
       <c r="Y45" s="6">
         <v>5</v>
       </c>
       <c r="Z45" s="44">
         <v>8</v>
       </c>
       <c r="AA45" s="44">
         <v>6</v>
       </c>
       <c r="AB45" s="44">
         <v>5</v>
       </c>
       <c r="AC45" s="44">
         <v>8</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="37">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" s="41" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="33">
         <v>16</v>
       </c>
       <c r="C46" s="6">
         <v>18</v>
       </c>
       <c r="D46" s="33">
         <v>16</v>
       </c>
       <c r="E46" s="33">
         <v>12</v>
       </c>
       <c r="F46" s="33">
         <v>19</v>
       </c>
       <c r="G46" s="33">
         <v>10</v>
       </c>
       <c r="H46" s="33">
         <v>21</v>
       </c>
       <c r="I46" s="33">
@@ -11485,52 +11816,55 @@
       </c>
       <c r="V46" s="6">
         <v>11</v>
       </c>
       <c r="W46" s="6">
         <v>17</v>
       </c>
       <c r="X46" s="6">
         <v>14</v>
       </c>
       <c r="Y46" s="6">
         <v>13</v>
       </c>
       <c r="Z46" s="44">
         <v>17</v>
       </c>
       <c r="AA46" s="44">
         <v>10</v>
       </c>
       <c r="AB46" s="44">
         <v>15</v>
       </c>
       <c r="AC46" s="44">
         <v>14</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="37">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="33">
         <v>10</v>
       </c>
       <c r="C47" s="6">
         <v>6</v>
       </c>
       <c r="D47" s="33">
         <v>3</v>
       </c>
       <c r="E47" s="33">
         <v>9</v>
       </c>
       <c r="F47" s="33">
         <v>4</v>
       </c>
       <c r="G47" s="33">
         <v>8</v>
       </c>
       <c r="H47" s="33">
         <v>4</v>
       </c>
       <c r="I47" s="33">
@@ -11574,52 +11908,55 @@
       </c>
       <c r="V47" s="6">
         <v>3</v>
       </c>
       <c r="W47" s="6">
         <v>8</v>
       </c>
       <c r="X47" s="6">
         <v>1</v>
       </c>
       <c r="Y47" s="6">
         <v>4</v>
       </c>
       <c r="Z47" s="44">
         <v>5</v>
       </c>
       <c r="AA47" s="44">
         <v>8</v>
       </c>
       <c r="AB47" s="44">
         <v>8</v>
       </c>
       <c r="AC47" s="44">
         <v>6</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="37">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="41" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="33">
         <v>15</v>
       </c>
       <c r="C48" s="6">
         <v>5</v>
       </c>
       <c r="D48" s="33">
         <v>7</v>
       </c>
       <c r="E48" s="33">
         <v>7</v>
       </c>
       <c r="F48" s="33">
         <v>9</v>
       </c>
       <c r="G48" s="33">
         <v>8</v>
       </c>
       <c r="H48" s="33">
         <v>5</v>
       </c>
       <c r="I48" s="33">
@@ -11663,52 +12000,55 @@
       </c>
       <c r="V48" s="6">
         <v>5</v>
       </c>
       <c r="W48" s="6">
         <v>8</v>
       </c>
       <c r="X48" s="6">
         <v>4</v>
       </c>
       <c r="Y48" s="6">
         <v>6</v>
       </c>
       <c r="Z48" s="44">
         <v>5</v>
       </c>
       <c r="AA48" s="44">
         <v>6</v>
       </c>
       <c r="AB48" s="44">
         <v>3</v>
       </c>
       <c r="AC48" s="44">
         <v>7</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="37">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="41" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="33">
         <v>9</v>
       </c>
       <c r="C49" s="6">
         <v>5</v>
       </c>
       <c r="D49" s="33">
         <v>1</v>
       </c>
       <c r="E49" s="33">
         <v>7</v>
       </c>
       <c r="F49" s="33">
         <v>6</v>
       </c>
       <c r="G49" s="33">
         <v>4</v>
       </c>
       <c r="H49" s="33">
         <v>6</v>
       </c>
       <c r="I49" s="33">
@@ -11752,52 +12092,55 @@
       </c>
       <c r="V49" s="6">
         <v>7</v>
       </c>
       <c r="W49" s="6">
         <v>14</v>
       </c>
       <c r="X49" s="6">
         <v>5</v>
       </c>
       <c r="Y49" s="6">
         <v>4</v>
       </c>
       <c r="Z49" s="44">
         <v>5</v>
       </c>
       <c r="AA49" s="44">
         <v>4</v>
       </c>
       <c r="AB49" s="44">
         <v>4</v>
       </c>
       <c r="AC49" s="44">
         <v>6</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="37">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="41" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="33">
         <v>21</v>
       </c>
       <c r="C50" s="6">
         <v>16</v>
       </c>
       <c r="D50" s="33">
         <v>13</v>
       </c>
       <c r="E50" s="33">
         <v>11</v>
       </c>
       <c r="F50" s="33">
         <v>17</v>
       </c>
       <c r="G50" s="33">
         <v>17</v>
       </c>
       <c r="H50" s="33">
         <v>13</v>
       </c>
       <c r="I50" s="33">
@@ -11841,52 +12184,55 @@
       </c>
       <c r="V50" s="6">
         <v>12</v>
       </c>
       <c r="W50" s="6">
         <v>16</v>
       </c>
       <c r="X50" s="6">
         <v>14</v>
       </c>
       <c r="Y50" s="6">
         <v>20</v>
       </c>
       <c r="Z50" s="44">
         <v>12</v>
       </c>
       <c r="AA50" s="44">
         <v>11</v>
       </c>
       <c r="AB50" s="44">
         <v>11</v>
       </c>
       <c r="AC50" s="44">
         <v>13</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="37">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="41" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="33">
         <v>3</v>
       </c>
       <c r="C51" s="6">
         <v>5</v>
       </c>
       <c r="D51" s="33">
         <v>3</v>
       </c>
       <c r="E51" s="33">
         <v>1</v>
       </c>
       <c r="F51" s="33">
         <v>9</v>
       </c>
       <c r="G51" s="33">
         <v>5</v>
       </c>
       <c r="H51" s="33">
         <v>5</v>
       </c>
       <c r="I51" s="33">
@@ -11930,52 +12276,55 @@
       </c>
       <c r="V51" s="6">
         <v>2</v>
       </c>
       <c r="W51" s="6">
         <v>4</v>
       </c>
       <c r="X51" s="6">
         <v>4</v>
       </c>
       <c r="Y51" s="6">
         <v>3</v>
       </c>
       <c r="Z51" s="44">
         <v>4</v>
       </c>
       <c r="AA51" s="44">
         <v>1</v>
       </c>
       <c r="AB51" s="44">
         <v>6</v>
       </c>
       <c r="AC51" s="44">
         <v>5</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51" s="37">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="41" t="s">
         <v>48</v>
       </c>
       <c r="B52" s="33">
         <v>9</v>
       </c>
       <c r="C52" s="6">
         <v>5</v>
       </c>
       <c r="D52" s="33">
         <v>5</v>
       </c>
       <c r="E52" s="33">
         <v>12</v>
       </c>
       <c r="F52" s="33">
         <v>7</v>
       </c>
       <c r="G52" s="33">
         <v>6</v>
       </c>
       <c r="H52" s="33">
         <v>7</v>
       </c>
       <c r="I52" s="33">
@@ -12019,52 +12368,55 @@
       </c>
       <c r="V52" s="6">
         <v>9</v>
       </c>
       <c r="W52" s="6">
         <v>9</v>
       </c>
       <c r="X52" s="6">
         <v>8</v>
       </c>
       <c r="Y52" s="6">
         <v>7</v>
       </c>
       <c r="Z52" s="44">
         <v>3</v>
       </c>
       <c r="AA52" s="44">
         <v>3</v>
       </c>
       <c r="AB52" s="44">
         <v>4</v>
       </c>
       <c r="AC52" s="44">
         <v>5</v>
       </c>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52" s="37">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B53" s="34">
         <v>18</v>
       </c>
       <c r="C53" s="9">
         <v>9</v>
       </c>
       <c r="D53" s="34">
         <v>14</v>
       </c>
       <c r="E53" s="34">
         <v>16</v>
       </c>
       <c r="F53" s="34">
         <v>10</v>
       </c>
       <c r="G53" s="34">
         <v>8</v>
       </c>
       <c r="H53" s="34">
         <v>24</v>
       </c>
       <c r="I53" s="34">
@@ -12108,52 +12460,55 @@
       </c>
       <c r="V53" s="9">
         <v>11</v>
       </c>
       <c r="W53" s="9">
         <v>11</v>
       </c>
       <c r="X53" s="9">
         <v>15</v>
       </c>
       <c r="Y53" s="9">
         <v>15</v>
       </c>
       <c r="Z53" s="34">
         <v>14</v>
       </c>
       <c r="AA53" s="34">
         <v>7</v>
       </c>
       <c r="AB53" s="34">
         <v>12</v>
       </c>
       <c r="AC53" s="34">
         <v>12</v>
       </c>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53" s="9">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" s="10" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>