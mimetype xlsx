--- v3 (2026-07-22)
+++ v4 (2026-08-24)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12348"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23250" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер" sheetId="4" r:id="rId2"/>
     <sheet name="Жынысы бойынша туғандар" sheetId="5" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="50">
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
@@ -174,51 +174,51 @@
     <t>Шал ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов ат.ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
@@ -239,50 +239,56 @@
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -366,51 +372,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -496,92 +502,110 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -860,181 +884,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E1" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="24.44140625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="1"/>
+    <col min="20" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.42578125" style="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="54"/>
-[...22 lines deleted...]
-      <c r="Y1" s="54"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="38"/>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="52"/>
-      <c r="B4" s="50">
+      <c r="A4" s="57"/>
+      <c r="B4" s="51">
         <v>2024</v>
       </c>
-      <c r="C4" s="51"/>
-[...10 lines deleted...]
-      <c r="N4" s="50">
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="51">
         <v>2025</v>
       </c>
-      <c r="O4" s="51"/>
-[...10 lines deleted...]
-      <c r="Z4" s="50">
+      <c r="O4" s="52"/>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52"/>
+      <c r="S4" s="52"/>
+      <c r="T4" s="52"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="52"/>
+      <c r="W4" s="52"/>
+      <c r="X4" s="52"/>
+      <c r="Y4" s="52"/>
+      <c r="Z4" s="51">
         <v>2026</v>
       </c>
-      <c r="AA4" s="51"/>
-[...9 lines deleted...]
-      <c r="AK4" s="51"/>
+      <c r="AA4" s="52"/>
+      <c r="AB4" s="52"/>
+      <c r="AC4" s="52"/>
+      <c r="AD4" s="52"/>
+      <c r="AE4" s="52"/>
+      <c r="AF4" s="52"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="52"/>
+      <c r="AI4" s="52"/>
+      <c r="AJ4" s="52"/>
+      <c r="AK4" s="52"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="53"/>
+      <c r="A5" s="58"/>
       <c r="B5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="35" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="35" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="35" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="35" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="35" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="35" t="s">
@@ -1101,77 +1125,77 @@
         <v>3</v>
       </c>
       <c r="AE5" s="43" t="s">
         <v>4</v>
       </c>
       <c r="AF5" s="43" t="s">
         <v>5</v>
       </c>
       <c r="AG5" s="43" t="s">
         <v>6</v>
       </c>
       <c r="AH5" s="43" t="s">
         <v>7</v>
       </c>
       <c r="AI5" s="43" t="s">
         <v>24</v>
       </c>
       <c r="AJ5" s="43" t="s">
         <v>25</v>
       </c>
       <c r="AK5" s="3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="55" t="s">
+      <c r="A6" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="55"/>
-[...22 lines deleted...]
-      <c r="Y6" s="55"/>
+      <c r="B6" s="54"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="54"/>
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="6">
         <v>460</v>
       </c>
       <c r="C7" s="6">
         <v>418</v>
       </c>
       <c r="D7" s="6">
         <v>376</v>
       </c>
       <c r="E7" s="6">
         <v>454</v>
       </c>
       <c r="F7" s="6">
         <v>455</v>
       </c>
       <c r="G7" s="6">
         <v>408</v>
       </c>
       <c r="H7" s="6">
         <v>415</v>
@@ -1220,50 +1244,59 @@
       </c>
       <c r="W7" s="5">
         <v>360</v>
       </c>
       <c r="X7" s="5">
         <v>352</v>
       </c>
       <c r="Y7" s="5">
         <v>392</v>
       </c>
       <c r="Z7" s="33">
         <v>389</v>
       </c>
       <c r="AA7" s="33">
         <v>302</v>
       </c>
       <c r="AB7" s="33">
         <v>368</v>
       </c>
       <c r="AC7" s="33">
         <v>394</v>
       </c>
       <c r="AD7" s="37">
         <v>298</v>
       </c>
+      <c r="AE7" s="64">
+        <v>363</v>
+      </c>
+      <c r="AF7" s="49"/>
+      <c r="AG7" s="49"/>
+      <c r="AH7" s="49"/>
+      <c r="AI7" s="49"/>
+      <c r="AJ7" s="49"/>
+      <c r="AK7" s="49"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="6">
         <v>197</v>
       </c>
       <c r="C8" s="6">
         <v>185</v>
       </c>
       <c r="D8" s="6">
         <v>164</v>
       </c>
       <c r="E8" s="6">
         <v>189</v>
       </c>
       <c r="F8" s="6">
         <v>168</v>
       </c>
       <c r="G8" s="6">
         <v>172</v>
       </c>
       <c r="H8" s="6">
         <v>151</v>
@@ -1312,50 +1345,59 @@
       </c>
       <c r="W8" s="5">
         <v>138</v>
       </c>
       <c r="X8" s="5">
         <v>146</v>
       </c>
       <c r="Y8" s="5">
         <v>164</v>
       </c>
       <c r="Z8" s="33">
         <v>177</v>
       </c>
       <c r="AA8" s="33">
         <v>126</v>
       </c>
       <c r="AB8" s="33">
         <v>143</v>
       </c>
       <c r="AC8" s="33">
         <v>169</v>
       </c>
       <c r="AD8" s="37">
         <v>136</v>
       </c>
+      <c r="AE8" s="64">
+        <v>162</v>
+      </c>
+      <c r="AF8" s="49"/>
+      <c r="AG8" s="49"/>
+      <c r="AH8" s="49"/>
+      <c r="AI8" s="49"/>
+      <c r="AJ8" s="49"/>
+      <c r="AK8" s="49"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="6">
         <v>27</v>
       </c>
       <c r="C9" s="6">
         <v>24</v>
       </c>
       <c r="D9" s="6">
         <v>18</v>
       </c>
       <c r="E9" s="6">
         <v>32</v>
       </c>
       <c r="F9" s="6">
         <v>32</v>
       </c>
       <c r="G9" s="6">
         <v>19</v>
       </c>
       <c r="H9" s="6">
         <v>27</v>
@@ -1404,50 +1446,59 @@
       </c>
       <c r="W9" s="5">
         <v>18</v>
       </c>
       <c r="X9" s="5">
         <v>27</v>
       </c>
       <c r="Y9" s="5">
         <v>24</v>
       </c>
       <c r="Z9" s="33">
         <v>24</v>
       </c>
       <c r="AA9" s="33">
         <v>16</v>
       </c>
       <c r="AB9" s="33">
         <v>18</v>
       </c>
       <c r="AC9" s="33">
         <v>25</v>
       </c>
       <c r="AD9" s="37">
         <v>15</v>
       </c>
+      <c r="AE9" s="64">
+        <v>17</v>
+      </c>
+      <c r="AF9" s="49"/>
+      <c r="AG9" s="49"/>
+      <c r="AH9" s="49"/>
+      <c r="AI9" s="49"/>
+      <c r="AJ9" s="49"/>
+      <c r="AK9" s="49"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="6">
         <v>9</v>
       </c>
       <c r="C10" s="6">
         <v>8</v>
       </c>
       <c r="D10" s="6">
         <v>15</v>
       </c>
       <c r="E10" s="6">
         <v>6</v>
       </c>
       <c r="F10" s="6">
         <v>17</v>
       </c>
       <c r="G10" s="6">
         <v>18</v>
       </c>
       <c r="H10" s="6">
         <v>18</v>
@@ -1496,50 +1547,59 @@
       </c>
       <c r="W10" s="5">
         <v>7</v>
       </c>
       <c r="X10" s="5">
         <v>12</v>
       </c>
       <c r="Y10" s="5">
         <v>12</v>
       </c>
       <c r="Z10" s="33">
         <v>19</v>
       </c>
       <c r="AA10" s="33">
         <v>13</v>
       </c>
       <c r="AB10" s="33">
         <v>11</v>
       </c>
       <c r="AC10" s="33">
         <v>11</v>
       </c>
       <c r="AD10" s="37">
         <v>5</v>
       </c>
+      <c r="AE10" s="64">
+        <v>11</v>
+      </c>
+      <c r="AF10" s="49"/>
+      <c r="AG10" s="49"/>
+      <c r="AH10" s="49"/>
+      <c r="AI10" s="49"/>
+      <c r="AJ10" s="49"/>
+      <c r="AK10" s="49"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="6">
         <v>25</v>
       </c>
       <c r="C11" s="6">
         <v>21</v>
       </c>
       <c r="D11" s="6">
         <v>16</v>
       </c>
       <c r="E11" s="6">
         <v>29</v>
       </c>
       <c r="F11" s="6">
         <v>33</v>
       </c>
       <c r="G11" s="6">
         <v>23</v>
       </c>
       <c r="H11" s="6">
         <v>14</v>
@@ -1588,50 +1648,59 @@
       </c>
       <c r="W11" s="5">
         <v>20</v>
       </c>
       <c r="X11" s="5">
         <v>11</v>
       </c>
       <c r="Y11" s="5">
         <v>21</v>
       </c>
       <c r="Z11" s="33">
         <v>15</v>
       </c>
       <c r="AA11" s="33">
         <v>14</v>
       </c>
       <c r="AB11" s="33">
         <v>22</v>
       </c>
       <c r="AC11" s="33">
         <v>13</v>
       </c>
       <c r="AD11" s="37">
         <v>12</v>
       </c>
+      <c r="AE11" s="64">
+        <v>17</v>
+      </c>
+      <c r="AF11" s="49"/>
+      <c r="AG11" s="49"/>
+      <c r="AH11" s="49"/>
+      <c r="AI11" s="49"/>
+      <c r="AJ11" s="49"/>
+      <c r="AK11" s="49"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="6">
         <v>12</v>
       </c>
       <c r="C12" s="6">
         <v>18</v>
       </c>
       <c r="D12" s="6">
         <v>11</v>
       </c>
       <c r="E12" s="6">
         <v>21</v>
       </c>
       <c r="F12" s="6">
         <v>12</v>
       </c>
       <c r="G12" s="6">
         <v>19</v>
       </c>
       <c r="H12" s="6">
         <v>13</v>
@@ -1680,50 +1749,59 @@
       </c>
       <c r="W12" s="5">
         <v>15</v>
       </c>
       <c r="X12" s="5">
         <v>14</v>
       </c>
       <c r="Y12" s="5">
         <v>10</v>
       </c>
       <c r="Z12" s="33">
         <v>9</v>
       </c>
       <c r="AA12" s="33">
         <v>8</v>
       </c>
       <c r="AB12" s="33">
         <v>23</v>
       </c>
       <c r="AC12" s="33">
         <v>18</v>
       </c>
       <c r="AD12" s="37">
         <v>14</v>
       </c>
+      <c r="AE12" s="64">
+        <v>10</v>
+      </c>
+      <c r="AF12" s="49"/>
+      <c r="AG12" s="49"/>
+      <c r="AH12" s="49"/>
+      <c r="AI12" s="49"/>
+      <c r="AJ12" s="49"/>
+      <c r="AK12" s="49"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="6">
         <v>13</v>
       </c>
       <c r="C13" s="6">
         <v>19</v>
       </c>
       <c r="D13" s="6">
         <v>14</v>
       </c>
       <c r="E13" s="6">
         <v>16</v>
       </c>
       <c r="F13" s="6">
         <v>17</v>
       </c>
       <c r="G13" s="6">
         <v>18</v>
       </c>
       <c r="H13" s="6">
         <v>19</v>
@@ -1772,50 +1850,59 @@
       </c>
       <c r="W13" s="5">
         <v>10</v>
       </c>
       <c r="X13" s="5">
         <v>12</v>
       </c>
       <c r="Y13" s="5">
         <v>12</v>
       </c>
       <c r="Z13" s="33">
         <v>13</v>
       </c>
       <c r="AA13" s="33">
         <v>10</v>
       </c>
       <c r="AB13" s="33">
         <v>14</v>
       </c>
       <c r="AC13" s="33">
         <v>10</v>
       </c>
       <c r="AD13" s="37">
         <v>11</v>
       </c>
+      <c r="AE13" s="64">
+        <v>7</v>
+      </c>
+      <c r="AF13" s="49"/>
+      <c r="AG13" s="49"/>
+      <c r="AH13" s="49"/>
+      <c r="AI13" s="49"/>
+      <c r="AJ13" s="49"/>
+      <c r="AK13" s="49"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="6">
         <v>37</v>
       </c>
       <c r="C14" s="6">
         <v>38</v>
       </c>
       <c r="D14" s="6">
         <v>41</v>
       </c>
       <c r="E14" s="6">
         <v>27</v>
       </c>
       <c r="F14" s="6">
         <v>42</v>
       </c>
       <c r="G14" s="6">
         <v>30</v>
       </c>
       <c r="H14" s="6">
         <v>40</v>
@@ -1864,50 +1951,59 @@
       </c>
       <c r="W14" s="5">
         <v>28</v>
       </c>
       <c r="X14" s="5">
         <v>30</v>
       </c>
       <c r="Y14" s="5">
         <v>34</v>
       </c>
       <c r="Z14" s="33">
         <v>35</v>
       </c>
       <c r="AA14" s="33">
         <v>26</v>
       </c>
       <c r="AB14" s="33">
         <v>39</v>
       </c>
       <c r="AC14" s="33">
         <v>37</v>
       </c>
       <c r="AD14" s="37">
         <v>25</v>
       </c>
+      <c r="AE14" s="64">
+        <v>31</v>
+      </c>
+      <c r="AF14" s="49"/>
+      <c r="AG14" s="49"/>
+      <c r="AH14" s="49"/>
+      <c r="AI14" s="49"/>
+      <c r="AJ14" s="49"/>
+      <c r="AK14" s="49"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="6">
         <v>16</v>
       </c>
       <c r="C15" s="6">
         <v>14</v>
       </c>
       <c r="D15" s="6">
         <v>9</v>
       </c>
       <c r="E15" s="6">
         <v>21</v>
       </c>
       <c r="F15" s="6">
         <v>13</v>
       </c>
       <c r="G15" s="6">
         <v>15</v>
       </c>
       <c r="H15" s="6">
         <v>10</v>
@@ -1956,50 +2052,59 @@
       </c>
       <c r="W15" s="5">
         <v>13</v>
       </c>
       <c r="X15" s="5">
         <v>8</v>
       </c>
       <c r="Y15" s="5">
         <v>10</v>
       </c>
       <c r="Z15" s="33">
         <v>10</v>
       </c>
       <c r="AA15" s="33">
         <v>12</v>
       </c>
       <c r="AB15" s="33">
         <v>9</v>
       </c>
       <c r="AC15" s="33">
         <v>9</v>
       </c>
       <c r="AD15" s="37">
         <v>13</v>
       </c>
+      <c r="AE15" s="64">
+        <v>11</v>
+      </c>
+      <c r="AF15" s="49"/>
+      <c r="AG15" s="49"/>
+      <c r="AH15" s="49"/>
+      <c r="AI15" s="49"/>
+      <c r="AJ15" s="49"/>
+      <c r="AK15" s="49"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="6">
         <v>26</v>
       </c>
       <c r="C16" s="6">
         <v>11</v>
       </c>
       <c r="D16" s="6">
         <v>9</v>
       </c>
       <c r="E16" s="6">
         <v>14</v>
       </c>
       <c r="F16" s="6">
         <v>18</v>
       </c>
       <c r="G16" s="6">
         <v>15</v>
       </c>
       <c r="H16" s="6">
         <v>13</v>
@@ -2048,52 +2153,61 @@
       </c>
       <c r="W16" s="5">
         <v>12</v>
       </c>
       <c r="X16" s="5">
         <v>6</v>
       </c>
       <c r="Y16" s="5">
         <v>16</v>
       </c>
       <c r="Z16" s="33">
         <v>12</v>
       </c>
       <c r="AA16" s="33">
         <v>11</v>
       </c>
       <c r="AB16" s="33">
         <v>7</v>
       </c>
       <c r="AC16" s="33">
         <v>15</v>
       </c>
       <c r="AD16" s="37">
         <v>12</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="64">
+        <v>20</v>
+      </c>
+      <c r="AF16" s="49"/>
+      <c r="AG16" s="49"/>
+      <c r="AH16" s="49"/>
+      <c r="AI16" s="49"/>
+      <c r="AJ16" s="49"/>
+      <c r="AK16" s="49"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="6">
         <v>10</v>
       </c>
       <c r="C17" s="6">
         <v>9</v>
       </c>
       <c r="D17" s="6">
         <v>6</v>
       </c>
       <c r="E17" s="6">
         <v>21</v>
       </c>
       <c r="F17" s="6">
         <v>10</v>
       </c>
       <c r="G17" s="6">
         <v>11</v>
       </c>
       <c r="H17" s="6">
         <v>13</v>
       </c>
       <c r="I17" s="4">
@@ -2140,52 +2254,61 @@
       </c>
       <c r="W17" s="5">
         <v>22</v>
       </c>
       <c r="X17" s="5">
         <v>14</v>
       </c>
       <c r="Y17" s="5">
         <v>12</v>
       </c>
       <c r="Z17" s="33">
         <v>14</v>
       </c>
       <c r="AA17" s="33">
         <v>8</v>
       </c>
       <c r="AB17" s="33">
         <v>12</v>
       </c>
       <c r="AC17" s="33">
         <v>10</v>
       </c>
       <c r="AD17" s="37">
         <v>6</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="64">
+        <v>12</v>
+      </c>
+      <c r="AF17" s="49"/>
+      <c r="AG17" s="49"/>
+      <c r="AH17" s="49"/>
+      <c r="AI17" s="49"/>
+      <c r="AJ17" s="49"/>
+      <c r="AK17" s="49"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="6">
         <v>33</v>
       </c>
       <c r="C18" s="6">
         <v>32</v>
       </c>
       <c r="D18" s="6">
         <v>29</v>
       </c>
       <c r="E18" s="6">
         <v>27</v>
       </c>
       <c r="F18" s="6">
         <v>35</v>
       </c>
       <c r="G18" s="6">
         <v>26</v>
       </c>
       <c r="H18" s="6">
         <v>34</v>
       </c>
       <c r="I18" s="4">
@@ -2232,52 +2355,61 @@
       </c>
       <c r="W18" s="5">
         <v>28</v>
       </c>
       <c r="X18" s="5">
         <v>25</v>
       </c>
       <c r="Y18" s="5">
         <v>31</v>
       </c>
       <c r="Z18" s="33">
         <v>27</v>
       </c>
       <c r="AA18" s="33">
         <v>31</v>
       </c>
       <c r="AB18" s="33">
         <v>25</v>
       </c>
       <c r="AC18" s="33">
         <v>26</v>
       </c>
       <c r="AD18" s="37">
         <v>24</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="64">
+        <v>23</v>
+      </c>
+      <c r="AF18" s="49"/>
+      <c r="AG18" s="49"/>
+      <c r="AH18" s="49"/>
+      <c r="AI18" s="49"/>
+      <c r="AJ18" s="49"/>
+      <c r="AK18" s="49"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="6">
         <v>6</v>
       </c>
       <c r="C19" s="6">
         <v>7</v>
       </c>
       <c r="D19" s="6">
         <v>6</v>
       </c>
       <c r="E19" s="6">
         <v>6</v>
       </c>
       <c r="F19" s="6">
         <v>12</v>
       </c>
       <c r="G19" s="6">
         <v>10</v>
       </c>
       <c r="H19" s="6">
         <v>11</v>
       </c>
       <c r="I19" s="4">
@@ -2324,52 +2456,61 @@
       </c>
       <c r="W19" s="5">
         <v>13</v>
       </c>
       <c r="X19" s="5">
         <v>7</v>
       </c>
       <c r="Y19" s="5">
         <v>4</v>
       </c>
       <c r="Z19" s="33">
         <v>7</v>
       </c>
       <c r="AA19" s="33">
         <v>5</v>
       </c>
       <c r="AB19" s="33">
         <v>7</v>
       </c>
       <c r="AC19" s="33">
         <v>9</v>
       </c>
       <c r="AD19" s="37">
         <v>6</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="64">
+        <v>6</v>
+      </c>
+      <c r="AF19" s="49"/>
+      <c r="AG19" s="49"/>
+      <c r="AH19" s="49"/>
+      <c r="AI19" s="49"/>
+      <c r="AJ19" s="49"/>
+      <c r="AK19" s="49"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="6">
         <v>15</v>
       </c>
       <c r="C20" s="6">
         <v>11</v>
       </c>
       <c r="D20" s="6">
         <v>11</v>
       </c>
       <c r="E20" s="6">
         <v>16</v>
       </c>
       <c r="F20" s="6">
         <v>22</v>
       </c>
       <c r="G20" s="6">
         <v>15</v>
       </c>
       <c r="H20" s="6">
         <v>16</v>
       </c>
       <c r="I20" s="4">
@@ -2416,52 +2557,61 @@
       </c>
       <c r="W20" s="5">
         <v>16</v>
       </c>
       <c r="X20" s="5">
         <v>15</v>
       </c>
       <c r="Y20" s="5">
         <v>16</v>
       </c>
       <c r="Z20" s="33">
         <v>7</v>
       </c>
       <c r="AA20" s="33">
         <v>9</v>
       </c>
       <c r="AB20" s="33">
         <v>11</v>
       </c>
       <c r="AC20" s="33">
         <v>12</v>
       </c>
       <c r="AD20" s="37">
         <v>6</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="64">
+        <v>15</v>
+      </c>
+      <c r="AF20" s="49"/>
+      <c r="AG20" s="49"/>
+      <c r="AH20" s="49"/>
+      <c r="AI20" s="49"/>
+      <c r="AJ20" s="49"/>
+      <c r="AK20" s="49"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="6">
         <v>34</v>
       </c>
       <c r="C21" s="6">
         <v>21</v>
       </c>
       <c r="D21" s="6">
         <v>27</v>
       </c>
       <c r="E21" s="6">
         <v>29</v>
       </c>
       <c r="F21" s="6">
         <v>24</v>
       </c>
       <c r="G21" s="6">
         <v>17</v>
       </c>
       <c r="H21" s="6">
         <v>36</v>
       </c>
       <c r="I21" s="4">
@@ -2508,82 +2658,97 @@
       </c>
       <c r="W21" s="5">
         <v>20</v>
       </c>
       <c r="X21" s="5">
         <v>25</v>
       </c>
       <c r="Y21" s="5">
         <v>26</v>
       </c>
       <c r="Z21" s="33">
         <v>20</v>
       </c>
       <c r="AA21" s="33">
         <v>13</v>
       </c>
       <c r="AB21" s="33">
         <v>27</v>
       </c>
       <c r="AC21" s="33">
         <v>30</v>
       </c>
       <c r="AD21" s="37">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="56" t="s">
+      <c r="AE21" s="64">
+        <v>21</v>
+      </c>
+      <c r="AF21" s="49"/>
+      <c r="AG21" s="49"/>
+      <c r="AH21" s="49"/>
+      <c r="AI21" s="49"/>
+      <c r="AJ21" s="49"/>
+      <c r="AK21" s="49"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="B22" s="56"/>
-[...25 lines deleted...]
-    <row r="23" spans="1:30">
+      <c r="B22" s="55"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="55"/>
+      <c r="L22" s="55"/>
+      <c r="M22" s="55"/>
+      <c r="N22" s="55"/>
+      <c r="O22" s="55"/>
+      <c r="P22" s="55"/>
+      <c r="Q22" s="55"/>
+      <c r="R22" s="55"/>
+      <c r="S22" s="55"/>
+      <c r="T22" s="55"/>
+      <c r="U22" s="55"/>
+      <c r="V22" s="55"/>
+      <c r="W22" s="55"/>
+      <c r="X22" s="55"/>
+      <c r="Y22" s="55"/>
+      <c r="AD22" s="49"/>
+      <c r="AF22" s="49"/>
+      <c r="AG22" s="49"/>
+      <c r="AH22" s="49"/>
+      <c r="AI22" s="49"/>
+      <c r="AJ22" s="49"/>
+      <c r="AK22" s="49"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="6">
         <v>240</v>
       </c>
       <c r="C23" s="6">
         <v>214</v>
       </c>
       <c r="D23" s="6">
         <v>193</v>
       </c>
       <c r="E23" s="6">
         <v>223</v>
       </c>
       <c r="F23" s="6">
         <v>207</v>
       </c>
       <c r="G23" s="6">
         <v>196</v>
       </c>
       <c r="H23" s="6">
         <v>172</v>
       </c>
       <c r="I23" s="4">
@@ -2630,52 +2795,61 @@
       </c>
       <c r="W23" s="5">
         <v>170</v>
       </c>
       <c r="X23" s="5">
         <v>165</v>
       </c>
       <c r="Y23" s="5">
         <v>200</v>
       </c>
       <c r="Z23" s="33">
         <v>198</v>
       </c>
       <c r="AA23" s="33">
         <v>149</v>
       </c>
       <c r="AB23" s="33">
         <v>166</v>
       </c>
       <c r="AC23" s="33">
         <v>200</v>
       </c>
       <c r="AD23" s="37">
         <v>158</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="64">
+        <v>189</v>
+      </c>
+      <c r="AF23" s="49"/>
+      <c r="AG23" s="49"/>
+      <c r="AH23" s="49"/>
+      <c r="AI23" s="49"/>
+      <c r="AJ23" s="49"/>
+      <c r="AK23" s="49"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="6">
         <v>197</v>
       </c>
       <c r="C24" s="6">
         <v>185</v>
       </c>
       <c r="D24" s="6">
         <v>164</v>
       </c>
       <c r="E24" s="6">
         <v>189</v>
       </c>
       <c r="F24" s="6">
         <v>168</v>
       </c>
       <c r="G24" s="6">
         <v>172</v>
       </c>
       <c r="H24" s="6">
         <v>151</v>
       </c>
       <c r="I24" s="4">
@@ -2722,52 +2896,61 @@
       </c>
       <c r="W24" s="5">
         <v>138</v>
       </c>
       <c r="X24" s="5">
         <v>146</v>
       </c>
       <c r="Y24" s="5">
         <v>164</v>
       </c>
       <c r="Z24" s="33">
         <v>177</v>
       </c>
       <c r="AA24" s="33">
         <v>126</v>
       </c>
       <c r="AB24" s="33">
         <v>143</v>
       </c>
       <c r="AC24" s="33">
         <v>169</v>
       </c>
       <c r="AD24" s="37">
         <v>136</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="64">
+        <v>162</v>
+      </c>
+      <c r="AF24" s="49"/>
+      <c r="AG24" s="49"/>
+      <c r="AH24" s="49"/>
+      <c r="AI24" s="49"/>
+      <c r="AJ24" s="49"/>
+      <c r="AK24" s="49"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="6">
         <v>7</v>
       </c>
       <c r="C25" s="6">
         <v>9</v>
       </c>
       <c r="D25" s="6">
         <v>11</v>
       </c>
       <c r="E25" s="6">
         <v>17</v>
       </c>
       <c r="F25" s="6">
         <v>10</v>
       </c>
       <c r="G25" s="6">
         <v>6</v>
       </c>
       <c r="H25" s="6">
         <v>5</v>
       </c>
       <c r="I25" s="4">
@@ -2814,52 +2997,61 @@
       </c>
       <c r="W25" s="5">
         <v>7</v>
       </c>
       <c r="X25" s="5">
         <v>1</v>
       </c>
       <c r="Y25" s="5">
         <v>7</v>
       </c>
       <c r="Z25" s="33">
         <v>5</v>
       </c>
       <c r="AA25" s="33">
         <v>4</v>
       </c>
       <c r="AB25" s="33">
         <v>8</v>
       </c>
       <c r="AC25" s="33">
         <v>7</v>
       </c>
       <c r="AD25" s="37">
         <v>6</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="64">
+        <v>6</v>
+      </c>
+      <c r="AF25" s="49"/>
+      <c r="AG25" s="49"/>
+      <c r="AH25" s="49"/>
+      <c r="AI25" s="49"/>
+      <c r="AJ25" s="49"/>
+      <c r="AK25" s="49"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="6">
         <v>6</v>
       </c>
       <c r="C26" s="6">
         <v>5</v>
       </c>
       <c r="D26" s="6">
         <v>3</v>
       </c>
       <c r="E26" s="6">
         <v>3</v>
       </c>
       <c r="F26" s="6">
         <v>6</v>
       </c>
       <c r="G26" s="6">
         <v>5</v>
       </c>
       <c r="H26" s="6">
         <v>5</v>
       </c>
       <c r="I26" s="4">
@@ -2906,52 +3098,61 @@
       </c>
       <c r="W26" s="5">
         <v>8</v>
       </c>
       <c r="X26" s="5">
         <v>3</v>
       </c>
       <c r="Y26" s="5">
         <v>5</v>
       </c>
       <c r="Z26" s="33">
         <v>6</v>
       </c>
       <c r="AA26" s="33">
         <v>2</v>
       </c>
       <c r="AB26" s="33">
         <v>6</v>
       </c>
       <c r="AC26" s="33">
         <v>6</v>
       </c>
       <c r="AD26" s="37">
         <v>1</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="64">
+        <v>3</v>
+      </c>
+      <c r="AF26" s="49"/>
+      <c r="AG26" s="49"/>
+      <c r="AH26" s="49"/>
+      <c r="AI26" s="49"/>
+      <c r="AJ26" s="49"/>
+      <c r="AK26" s="49"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="6">
         <v>15</v>
       </c>
       <c r="C27" s="6">
         <v>4</v>
       </c>
       <c r="D27" s="6">
         <v>3</v>
       </c>
       <c r="E27" s="6">
         <v>5</v>
       </c>
       <c r="F27" s="6">
         <v>10</v>
       </c>
       <c r="G27" s="6">
         <v>6</v>
       </c>
       <c r="H27" s="6">
         <v>3</v>
       </c>
       <c r="I27" s="4">
@@ -2998,52 +3199,61 @@
       </c>
       <c r="W27" s="5">
         <v>5</v>
       </c>
       <c r="X27" s="5">
         <v>4</v>
       </c>
       <c r="Y27" s="5">
         <v>9</v>
       </c>
       <c r="Z27" s="33">
         <v>4</v>
       </c>
       <c r="AA27" s="33">
         <v>7</v>
       </c>
       <c r="AB27" s="33">
         <v>4</v>
       </c>
       <c r="AC27" s="33">
         <v>10</v>
       </c>
       <c r="AD27" s="37">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="64">
+        <v>9</v>
+      </c>
+      <c r="AF27" s="49"/>
+      <c r="AG27" s="49"/>
+      <c r="AH27" s="49"/>
+      <c r="AI27" s="49"/>
+      <c r="AJ27" s="49"/>
+      <c r="AK27" s="49"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="6">
         <v>15</v>
       </c>
       <c r="C28" s="6">
         <v>11</v>
       </c>
       <c r="D28" s="6">
         <v>12</v>
       </c>
       <c r="E28" s="6">
         <v>9</v>
       </c>
       <c r="F28" s="6">
         <v>13</v>
       </c>
       <c r="G28" s="6">
         <v>7</v>
       </c>
       <c r="H28" s="6">
         <v>8</v>
       </c>
       <c r="I28" s="4">
@@ -3090,82 +3300,97 @@
       </c>
       <c r="W28" s="5">
         <v>12</v>
       </c>
       <c r="X28" s="5">
         <v>11</v>
       </c>
       <c r="Y28" s="5">
         <v>15</v>
       </c>
       <c r="Z28" s="33">
         <v>6</v>
       </c>
       <c r="AA28" s="33">
         <v>10</v>
       </c>
       <c r="AB28" s="33">
         <v>5</v>
       </c>
       <c r="AC28" s="33">
         <v>8</v>
       </c>
       <c r="AD28" s="37">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="49" t="s">
+      <c r="AE28" s="64">
+        <v>9</v>
+      </c>
+      <c r="AF28" s="49"/>
+      <c r="AG28" s="49"/>
+      <c r="AH28" s="49"/>
+      <c r="AI28" s="49"/>
+      <c r="AJ28" s="49"/>
+      <c r="AK28" s="49"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="B29" s="49"/>
-[...25 lines deleted...]
-    <row r="30" spans="1:30">
+      <c r="B29" s="56"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="56"/>
+      <c r="F29" s="56"/>
+      <c r="G29" s="56"/>
+      <c r="H29" s="56"/>
+      <c r="I29" s="56"/>
+      <c r="J29" s="56"/>
+      <c r="K29" s="56"/>
+      <c r="L29" s="56"/>
+      <c r="M29" s="56"/>
+      <c r="N29" s="56"/>
+      <c r="O29" s="56"/>
+      <c r="P29" s="56"/>
+      <c r="Q29" s="56"/>
+      <c r="R29" s="56"/>
+      <c r="S29" s="56"/>
+      <c r="T29" s="56"/>
+      <c r="U29" s="56"/>
+      <c r="V29" s="56"/>
+      <c r="W29" s="56"/>
+      <c r="X29" s="56"/>
+      <c r="Y29" s="56"/>
+      <c r="AD29" s="49"/>
+      <c r="AF29" s="49"/>
+      <c r="AG29" s="49"/>
+      <c r="AH29" s="49"/>
+      <c r="AI29" s="49"/>
+      <c r="AJ29" s="49"/>
+      <c r="AK29" s="49"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="6">
         <v>220</v>
       </c>
       <c r="C30" s="6">
         <v>204</v>
       </c>
       <c r="D30" s="6">
         <v>183</v>
       </c>
       <c r="E30" s="6">
         <v>231</v>
       </c>
       <c r="F30" s="6">
         <v>248</v>
       </c>
       <c r="G30" s="6">
         <v>212</v>
       </c>
       <c r="H30" s="6">
         <v>243</v>
       </c>
       <c r="I30" s="4">
@@ -3212,52 +3437,61 @@
       </c>
       <c r="W30" s="5">
         <v>190</v>
       </c>
       <c r="X30" s="5">
         <v>187</v>
       </c>
       <c r="Y30" s="5">
         <v>192</v>
       </c>
       <c r="Z30" s="44">
         <v>191</v>
       </c>
       <c r="AA30" s="44">
         <v>153</v>
       </c>
       <c r="AB30" s="44">
         <v>202</v>
       </c>
       <c r="AC30" s="44">
         <v>194</v>
       </c>
       <c r="AD30" s="37">
         <v>140</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="64">
+        <v>174</v>
+      </c>
+      <c r="AF30" s="49"/>
+      <c r="AG30" s="49"/>
+      <c r="AH30" s="49"/>
+      <c r="AI30" s="49"/>
+      <c r="AJ30" s="49"/>
+      <c r="AK30" s="49"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="41" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="6">
         <v>27</v>
       </c>
       <c r="C31" s="6">
         <v>24</v>
       </c>
       <c r="D31" s="6">
         <v>18</v>
       </c>
       <c r="E31" s="6">
         <v>32</v>
       </c>
       <c r="F31" s="6">
         <v>32</v>
       </c>
       <c r="G31" s="6">
         <v>19</v>
       </c>
       <c r="H31" s="6">
         <v>27</v>
       </c>
       <c r="I31" s="4">
@@ -3304,52 +3538,61 @@
       </c>
       <c r="W31" s="5">
         <v>18</v>
       </c>
       <c r="X31" s="5">
         <v>27</v>
       </c>
       <c r="Y31" s="5">
         <v>24</v>
       </c>
       <c r="Z31" s="44">
         <v>24</v>
       </c>
       <c r="AA31" s="44">
         <v>16</v>
       </c>
       <c r="AB31" s="44">
         <v>18</v>
       </c>
       <c r="AC31" s="44">
         <v>25</v>
       </c>
       <c r="AD31" s="37">
         <v>15</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="64">
+        <v>17</v>
+      </c>
+      <c r="AF31" s="49"/>
+      <c r="AG31" s="49"/>
+      <c r="AH31" s="49"/>
+      <c r="AI31" s="49"/>
+      <c r="AJ31" s="49"/>
+      <c r="AK31" s="49"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="6">
         <v>9</v>
       </c>
       <c r="C32" s="6">
         <v>8</v>
       </c>
       <c r="D32" s="6">
         <v>15</v>
       </c>
       <c r="E32" s="6">
         <v>6</v>
       </c>
       <c r="F32" s="6">
         <v>17</v>
       </c>
       <c r="G32" s="6">
         <v>18</v>
       </c>
       <c r="H32" s="6">
         <v>18</v>
       </c>
       <c r="I32" s="4">
@@ -3396,52 +3639,61 @@
       </c>
       <c r="W32" s="5">
         <v>7</v>
       </c>
       <c r="X32" s="5">
         <v>12</v>
       </c>
       <c r="Y32" s="5">
         <v>12</v>
       </c>
       <c r="Z32" s="44">
         <v>19</v>
       </c>
       <c r="AA32" s="44">
         <v>13</v>
       </c>
       <c r="AB32" s="44">
         <v>11</v>
       </c>
       <c r="AC32" s="44">
         <v>11</v>
       </c>
       <c r="AD32" s="37">
         <v>5</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="64">
+        <v>11</v>
+      </c>
+      <c r="AF32" s="49"/>
+      <c r="AG32" s="49"/>
+      <c r="AH32" s="49"/>
+      <c r="AI32" s="49"/>
+      <c r="AJ32" s="49"/>
+      <c r="AK32" s="49"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="41" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="6">
         <v>18</v>
       </c>
       <c r="C33" s="6">
         <v>12</v>
       </c>
       <c r="D33" s="6">
         <v>5</v>
       </c>
       <c r="E33" s="6">
         <v>12</v>
       </c>
       <c r="F33" s="6">
         <v>23</v>
       </c>
       <c r="G33" s="6">
         <v>17</v>
       </c>
       <c r="H33" s="6">
         <v>9</v>
       </c>
       <c r="I33" s="4">
@@ -3488,52 +3740,61 @@
       </c>
       <c r="W33" s="5">
         <v>13</v>
       </c>
       <c r="X33" s="5">
         <v>10</v>
       </c>
       <c r="Y33" s="5">
         <v>14</v>
       </c>
       <c r="Z33" s="44">
         <v>10</v>
       </c>
       <c r="AA33" s="44">
         <v>10</v>
       </c>
       <c r="AB33" s="44">
         <v>14</v>
       </c>
       <c r="AC33" s="44">
         <v>6</v>
       </c>
       <c r="AD33" s="37">
         <v>6</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="64">
+        <v>11</v>
+      </c>
+      <c r="AF33" s="49"/>
+      <c r="AG33" s="49"/>
+      <c r="AH33" s="49"/>
+      <c r="AI33" s="49"/>
+      <c r="AJ33" s="49"/>
+      <c r="AK33" s="49"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="41" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="6">
         <v>12</v>
       </c>
       <c r="C34" s="6">
         <v>18</v>
       </c>
       <c r="D34" s="6">
         <v>11</v>
       </c>
       <c r="E34" s="6">
         <v>21</v>
       </c>
       <c r="F34" s="6">
         <v>12</v>
       </c>
       <c r="G34" s="6">
         <v>19</v>
       </c>
       <c r="H34" s="6">
         <v>13</v>
       </c>
       <c r="I34" s="4">
@@ -3580,52 +3841,61 @@
       </c>
       <c r="W34" s="5">
         <v>15</v>
       </c>
       <c r="X34" s="5">
         <v>14</v>
       </c>
       <c r="Y34" s="5">
         <v>10</v>
       </c>
       <c r="Z34" s="44">
         <v>9</v>
       </c>
       <c r="AA34" s="44">
         <v>8</v>
       </c>
       <c r="AB34" s="44">
         <v>23</v>
       </c>
       <c r="AC34" s="44">
         <v>18</v>
       </c>
       <c r="AD34" s="37">
         <v>14</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="64">
+        <v>10</v>
+      </c>
+      <c r="AF34" s="49"/>
+      <c r="AG34" s="49"/>
+      <c r="AH34" s="49"/>
+      <c r="AI34" s="49"/>
+      <c r="AJ34" s="49"/>
+      <c r="AK34" s="49"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="41" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="6">
         <v>13</v>
       </c>
       <c r="C35" s="6">
         <v>19</v>
       </c>
       <c r="D35" s="6">
         <v>14</v>
       </c>
       <c r="E35" s="6">
         <v>16</v>
       </c>
       <c r="F35" s="6">
         <v>17</v>
       </c>
       <c r="G35" s="6">
         <v>18</v>
       </c>
       <c r="H35" s="6">
         <v>19</v>
       </c>
       <c r="I35" s="4">
@@ -3672,52 +3942,61 @@
       </c>
       <c r="W35" s="5">
         <v>10</v>
       </c>
       <c r="X35" s="5">
         <v>12</v>
       </c>
       <c r="Y35" s="5">
         <v>12</v>
       </c>
       <c r="Z35" s="44">
         <v>13</v>
       </c>
       <c r="AA35" s="44">
         <v>10</v>
       </c>
       <c r="AB35" s="44">
         <v>14</v>
       </c>
       <c r="AC35" s="44">
         <v>10</v>
       </c>
       <c r="AD35" s="37">
         <v>11</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="64">
+        <v>7</v>
+      </c>
+      <c r="AF35" s="49"/>
+      <c r="AG35" s="49"/>
+      <c r="AH35" s="49"/>
+      <c r="AI35" s="49"/>
+      <c r="AJ35" s="49"/>
+      <c r="AK35" s="49"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="41" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="6">
         <v>37</v>
       </c>
       <c r="C36" s="6">
         <v>38</v>
       </c>
       <c r="D36" s="6">
         <v>41</v>
       </c>
       <c r="E36" s="6">
         <v>27</v>
       </c>
       <c r="F36" s="6">
         <v>42</v>
       </c>
       <c r="G36" s="6">
         <v>30</v>
       </c>
       <c r="H36" s="6">
         <v>40</v>
       </c>
       <c r="I36" s="4">
@@ -3764,52 +4043,61 @@
       </c>
       <c r="W36" s="5">
         <v>28</v>
       </c>
       <c r="X36" s="5">
         <v>30</v>
       </c>
       <c r="Y36" s="5">
         <v>34</v>
       </c>
       <c r="Z36" s="44">
         <v>35</v>
       </c>
       <c r="AA36" s="44">
         <v>26</v>
       </c>
       <c r="AB36" s="44">
         <v>39</v>
       </c>
       <c r="AC36" s="44">
         <v>37</v>
       </c>
       <c r="AD36" s="37">
         <v>25</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="64">
+        <v>31</v>
+      </c>
+      <c r="AF36" s="49"/>
+      <c r="AG36" s="49"/>
+      <c r="AH36" s="49"/>
+      <c r="AI36" s="49"/>
+      <c r="AJ36" s="49"/>
+      <c r="AK36" s="49"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="6">
         <v>10</v>
       </c>
       <c r="C37" s="6">
         <v>9</v>
       </c>
       <c r="D37" s="6">
         <v>6</v>
       </c>
       <c r="E37" s="6">
         <v>18</v>
       </c>
       <c r="F37" s="6">
         <v>7</v>
       </c>
       <c r="G37" s="6">
         <v>10</v>
       </c>
       <c r="H37" s="6">
         <v>5</v>
       </c>
       <c r="I37" s="4">
@@ -3856,52 +4144,61 @@
       </c>
       <c r="W37" s="5">
         <v>5</v>
       </c>
       <c r="X37" s="5">
         <v>5</v>
       </c>
       <c r="Y37" s="5">
         <v>5</v>
       </c>
       <c r="Z37" s="44">
         <v>4</v>
       </c>
       <c r="AA37" s="44">
         <v>10</v>
       </c>
       <c r="AB37" s="44">
         <v>3</v>
       </c>
       <c r="AC37" s="44">
         <v>3</v>
       </c>
       <c r="AD37" s="37">
         <v>12</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="64">
+        <v>8</v>
+      </c>
+      <c r="AF37" s="49"/>
+      <c r="AG37" s="49"/>
+      <c r="AH37" s="49"/>
+      <c r="AI37" s="49"/>
+      <c r="AJ37" s="49"/>
+      <c r="AK37" s="49"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="41" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="6">
         <v>11</v>
       </c>
       <c r="C38" s="6">
         <v>7</v>
       </c>
       <c r="D38" s="6">
         <v>6</v>
       </c>
       <c r="E38" s="6">
         <v>9</v>
       </c>
       <c r="F38" s="6">
         <v>8</v>
       </c>
       <c r="G38" s="6">
         <v>9</v>
       </c>
       <c r="H38" s="6">
         <v>10</v>
       </c>
       <c r="I38" s="4">
@@ -3948,52 +4245,61 @@
       </c>
       <c r="W38" s="5">
         <v>7</v>
       </c>
       <c r="X38" s="5">
         <v>2</v>
       </c>
       <c r="Y38" s="5">
         <v>7</v>
       </c>
       <c r="Z38" s="44">
         <v>8</v>
       </c>
       <c r="AA38" s="44">
         <v>4</v>
       </c>
       <c r="AB38" s="44">
         <v>3</v>
       </c>
       <c r="AC38" s="44">
         <v>5</v>
       </c>
       <c r="AD38" s="37">
         <v>5</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="64">
+        <v>11</v>
+      </c>
+      <c r="AF38" s="49"/>
+      <c r="AG38" s="49"/>
+      <c r="AH38" s="49"/>
+      <c r="AI38" s="49"/>
+      <c r="AJ38" s="49"/>
+      <c r="AK38" s="49"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="41" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="6">
         <v>10</v>
       </c>
       <c r="C39" s="6">
         <v>9</v>
       </c>
       <c r="D39" s="6">
         <v>6</v>
       </c>
       <c r="E39" s="6">
         <v>21</v>
       </c>
       <c r="F39" s="6">
         <v>10</v>
       </c>
       <c r="G39" s="6">
         <v>11</v>
       </c>
       <c r="H39" s="6">
         <v>13</v>
       </c>
       <c r="I39" s="4">
@@ -4040,52 +4346,61 @@
       </c>
       <c r="W39" s="5">
         <v>22</v>
       </c>
       <c r="X39" s="5">
         <v>14</v>
       </c>
       <c r="Y39" s="5">
         <v>12</v>
       </c>
       <c r="Z39" s="44">
         <v>14</v>
       </c>
       <c r="AA39" s="44">
         <v>8</v>
       </c>
       <c r="AB39" s="44">
         <v>12</v>
       </c>
       <c r="AC39" s="44">
         <v>10</v>
       </c>
       <c r="AD39" s="37">
         <v>6</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="64">
+        <v>12</v>
+      </c>
+      <c r="AF39" s="49"/>
+      <c r="AG39" s="49"/>
+      <c r="AH39" s="49"/>
+      <c r="AI39" s="49"/>
+      <c r="AJ39" s="49"/>
+      <c r="AK39" s="49"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="41" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="6">
         <v>18</v>
       </c>
       <c r="C40" s="6">
         <v>21</v>
       </c>
       <c r="D40" s="6">
         <v>17</v>
       </c>
       <c r="E40" s="6">
         <v>18</v>
       </c>
       <c r="F40" s="6">
         <v>22</v>
       </c>
       <c r="G40" s="6">
         <v>19</v>
       </c>
       <c r="H40" s="6">
         <v>26</v>
       </c>
       <c r="I40" s="4">
@@ -4132,52 +4447,61 @@
       </c>
       <c r="W40" s="5">
         <v>16</v>
       </c>
       <c r="X40" s="5">
         <v>14</v>
       </c>
       <c r="Y40" s="5">
         <v>16</v>
       </c>
       <c r="Z40" s="44">
         <v>21</v>
       </c>
       <c r="AA40" s="44">
         <v>21</v>
       </c>
       <c r="AB40" s="44">
         <v>20</v>
       </c>
       <c r="AC40" s="44">
         <v>18</v>
       </c>
       <c r="AD40" s="37">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="64">
+        <v>14</v>
+      </c>
+      <c r="AF40" s="49"/>
+      <c r="AG40" s="49"/>
+      <c r="AH40" s="49"/>
+      <c r="AI40" s="49"/>
+      <c r="AJ40" s="49"/>
+      <c r="AK40" s="49"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="41" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="6">
         <v>6</v>
       </c>
       <c r="C41" s="6">
         <v>7</v>
       </c>
       <c r="D41" s="6">
         <v>6</v>
       </c>
       <c r="E41" s="6">
         <v>6</v>
       </c>
       <c r="F41" s="6">
         <v>12</v>
       </c>
       <c r="G41" s="6">
         <v>10</v>
       </c>
       <c r="H41" s="6">
         <v>11</v>
       </c>
       <c r="I41" s="4">
@@ -4224,52 +4548,61 @@
       </c>
       <c r="W41" s="5">
         <v>13</v>
       </c>
       <c r="X41" s="5">
         <v>7</v>
       </c>
       <c r="Y41" s="5">
         <v>4</v>
       </c>
       <c r="Z41" s="44">
         <v>7</v>
       </c>
       <c r="AA41" s="44">
         <v>5</v>
       </c>
       <c r="AB41" s="44">
         <v>7</v>
       </c>
       <c r="AC41" s="44">
         <v>9</v>
       </c>
       <c r="AD41" s="37">
         <v>6</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="64">
+        <v>6</v>
+      </c>
+      <c r="AF41" s="49"/>
+      <c r="AG41" s="49"/>
+      <c r="AH41" s="49"/>
+      <c r="AI41" s="49"/>
+      <c r="AJ41" s="49"/>
+      <c r="AK41" s="49"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="41" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="6">
         <v>15</v>
       </c>
       <c r="C42" s="6">
         <v>11</v>
       </c>
       <c r="D42" s="6">
         <v>11</v>
       </c>
       <c r="E42" s="6">
         <v>16</v>
       </c>
       <c r="F42" s="6">
         <v>22</v>
       </c>
       <c r="G42" s="6">
         <v>15</v>
       </c>
       <c r="H42" s="6">
         <v>16</v>
       </c>
       <c r="I42" s="4">
@@ -4316,52 +4649,61 @@
       </c>
       <c r="W42" s="5">
         <v>16</v>
       </c>
       <c r="X42" s="5">
         <v>15</v>
       </c>
       <c r="Y42" s="5">
         <v>16</v>
       </c>
       <c r="Z42" s="44">
         <v>7</v>
       </c>
       <c r="AA42" s="44">
         <v>9</v>
       </c>
       <c r="AB42" s="44">
         <v>11</v>
       </c>
       <c r="AC42" s="44">
         <v>12</v>
       </c>
       <c r="AD42" s="37">
         <v>6</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="64">
+        <v>15</v>
+      </c>
+      <c r="AF42" s="49"/>
+      <c r="AG42" s="49"/>
+      <c r="AH42" s="49"/>
+      <c r="AI42" s="49"/>
+      <c r="AJ42" s="49"/>
+      <c r="AK42" s="49"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="9">
         <v>34</v>
       </c>
       <c r="C43" s="9">
         <v>21</v>
       </c>
       <c r="D43" s="9">
         <v>27</v>
       </c>
       <c r="E43" s="9">
         <v>29</v>
       </c>
       <c r="F43" s="9">
         <v>24</v>
       </c>
       <c r="G43" s="20">
         <v>17</v>
       </c>
       <c r="H43" s="20">
         <v>36</v>
       </c>
       <c r="I43" s="7">
@@ -4408,197 +4750,206 @@
       </c>
       <c r="W43" s="8">
         <v>20</v>
       </c>
       <c r="X43" s="8">
         <v>25</v>
       </c>
       <c r="Y43" s="8">
         <v>26</v>
       </c>
       <c r="Z43" s="34">
         <v>20</v>
       </c>
       <c r="AA43" s="34">
         <v>13</v>
       </c>
       <c r="AB43" s="34">
         <v>27</v>
       </c>
       <c r="AC43" s="34">
         <v>30</v>
       </c>
       <c r="AD43" s="9">
         <v>13</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="65">
+        <v>21</v>
+      </c>
+      <c r="AF43" s="15"/>
+      <c r="AG43" s="15"/>
+      <c r="AH43" s="15"/>
+      <c r="AI43" s="15"/>
+      <c r="AJ43" s="15"/>
+      <c r="AK43" s="15"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="10" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="F7" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
-    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
-    <col min="3" max="6" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="9" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="18" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="21" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="1"/>
+    <col min="20" max="21" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" style="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="53" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="54"/>
-[...22 lines deleted...]
-      <c r="Y1" s="54"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="38"/>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="52"/>
-      <c r="B4" s="50">
+      <c r="A4" s="57"/>
+      <c r="B4" s="51">
         <v>2024</v>
       </c>
-      <c r="C4" s="51"/>
-[...10 lines deleted...]
-      <c r="N4" s="50">
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="51">
         <v>2025</v>
       </c>
-      <c r="O4" s="51"/>
-[...10 lines deleted...]
-      <c r="Z4" s="50">
+      <c r="O4" s="52"/>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52"/>
+      <c r="S4" s="52"/>
+      <c r="T4" s="52"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="52"/>
+      <c r="W4" s="52"/>
+      <c r="X4" s="52"/>
+      <c r="Y4" s="52"/>
+      <c r="Z4" s="51">
         <v>2026</v>
       </c>
-      <c r="AA4" s="51"/>
-[...12 lines deleted...]
-      <c r="A5" s="53"/>
+      <c r="AA4" s="52"/>
+      <c r="AB4" s="52"/>
+      <c r="AC4" s="52"/>
+      <c r="AD4" s="52"/>
+      <c r="AE4" s="52"/>
+      <c r="AF4" s="52"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="52"/>
+      <c r="AI4" s="52"/>
+      <c r="AJ4" s="52"/>
+      <c r="AK4" s="52"/>
+    </row>
+    <row r="5" spans="1:37" ht="22.5">
+      <c r="A5" s="58"/>
       <c r="B5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="12" t="s">
@@ -4665,77 +5016,77 @@
         <v>12</v>
       </c>
       <c r="AE5" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AF5" s="12" t="s">
         <v>14</v>
       </c>
       <c r="AG5" s="12" t="s">
         <v>15</v>
       </c>
       <c r="AH5" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AI5" s="12" t="s">
         <v>22</v>
       </c>
       <c r="AJ5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="AK5" s="12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="55" t="s">
+      <c r="A6" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="55"/>
-[...22 lines deleted...]
-      <c r="Y6" s="55"/>
+      <c r="B6" s="54"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="54"/>
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="21">
         <v>10.32</v>
       </c>
       <c r="C7" s="21">
         <v>10.24</v>
       </c>
       <c r="D7" s="21">
         <v>9.61</v>
       </c>
       <c r="E7" s="21">
         <v>9.83</v>
       </c>
       <c r="F7" s="21">
         <v>9.9</v>
       </c>
       <c r="G7" s="23">
         <v>9.83</v>
       </c>
       <c r="H7" s="23">
         <v>9.75</v>
@@ -4784,50 +5135,59 @@
       </c>
       <c r="W7" s="14">
         <v>8.9</v>
       </c>
       <c r="X7" s="14">
         <v>8.84</v>
       </c>
       <c r="Y7" s="14">
         <v>8.85</v>
       </c>
       <c r="Z7" s="45">
         <v>8.9600000000000009</v>
       </c>
       <c r="AA7" s="45">
         <v>8.35</v>
       </c>
       <c r="AB7" s="45">
         <v>8.39</v>
       </c>
       <c r="AC7" s="45">
         <v>8.6300000000000008</v>
       </c>
       <c r="AD7" s="46">
         <v>8.27</v>
       </c>
+      <c r="AE7" s="66">
+        <v>8.33</v>
+      </c>
+      <c r="AF7" s="49"/>
+      <c r="AG7" s="49"/>
+      <c r="AH7" s="49"/>
+      <c r="AI7" s="49"/>
+      <c r="AJ7" s="49"/>
+      <c r="AK7" s="49"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="21">
         <v>10.45</v>
       </c>
       <c r="C8" s="21">
         <v>10.56</v>
       </c>
       <c r="D8" s="21">
         <v>9.92</v>
       </c>
       <c r="E8" s="21">
         <v>10.050000000000001</v>
       </c>
       <c r="F8" s="21">
         <v>9.82</v>
       </c>
       <c r="G8" s="23">
         <v>9.76</v>
       </c>
       <c r="H8" s="23">
         <v>9.5</v>
@@ -4876,50 +5236,59 @@
       </c>
       <c r="W8" s="14">
         <v>8.51</v>
       </c>
       <c r="X8" s="14">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y8" s="14">
         <v>8.49</v>
       </c>
       <c r="Z8" s="45">
         <v>9.4</v>
       </c>
       <c r="AA8" s="45">
         <v>8.44</v>
       </c>
       <c r="AB8" s="45">
         <v>8.14</v>
       </c>
       <c r="AC8" s="45">
         <v>8.42</v>
       </c>
       <c r="AD8" s="46">
         <v>8.18</v>
       </c>
+      <c r="AE8" s="66">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="AF8" s="49"/>
+      <c r="AG8" s="49"/>
+      <c r="AH8" s="49"/>
+      <c r="AI8" s="49"/>
+      <c r="AJ8" s="49"/>
+      <c r="AK8" s="49"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="21">
         <v>10.16</v>
       </c>
       <c r="C9" s="21">
         <v>9.91</v>
       </c>
       <c r="D9" s="21">
         <v>8.82</v>
       </c>
       <c r="E9" s="21">
         <v>9.73</v>
       </c>
       <c r="F9" s="21">
         <v>10.18</v>
       </c>
       <c r="G9" s="23">
         <v>9.7100000000000009</v>
       </c>
       <c r="H9" s="23">
         <v>9.7799999999999994</v>
@@ -4968,50 +5337,59 @@
       </c>
       <c r="W9" s="14">
         <v>9.31</v>
       </c>
       <c r="X9" s="14">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y9" s="14">
         <v>9.44</v>
       </c>
       <c r="Z9" s="45">
         <v>9.64</v>
       </c>
       <c r="AA9" s="45">
         <v>8.48</v>
       </c>
       <c r="AB9" s="45">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC9" s="45">
         <v>8.59</v>
       </c>
       <c r="AD9" s="46">
         <v>8.0500000000000007</v>
       </c>
+      <c r="AE9" s="66">
+        <v>7.89</v>
+      </c>
+      <c r="AF9" s="49"/>
+      <c r="AG9" s="49"/>
+      <c r="AH9" s="49"/>
+      <c r="AI9" s="49"/>
+      <c r="AJ9" s="49"/>
+      <c r="AK9" s="49"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="21">
         <v>8.2200000000000006</v>
       </c>
       <c r="C10" s="21">
         <v>8</v>
       </c>
       <c r="D10" s="21">
         <v>9.9</v>
       </c>
       <c r="E10" s="21">
         <v>8.84</v>
       </c>
       <c r="F10" s="21">
         <v>10.16</v>
       </c>
       <c r="G10" s="23">
         <v>11.27</v>
       </c>
       <c r="H10" s="23">
         <v>12.03</v>
@@ -5060,50 +5438,59 @@
       </c>
       <c r="W10" s="14">
         <v>12.46</v>
       </c>
       <c r="X10" s="14">
         <v>12.38</v>
       </c>
       <c r="Y10" s="14">
         <v>12.29</v>
       </c>
       <c r="Z10" s="45">
         <v>18.579999999999998</v>
       </c>
       <c r="AA10" s="45">
         <v>16.54</v>
       </c>
       <c r="AB10" s="45">
         <v>14.6</v>
       </c>
       <c r="AC10" s="45">
         <v>13.7</v>
       </c>
       <c r="AD10" s="46">
         <v>11.87</v>
       </c>
+      <c r="AE10" s="66">
+        <v>11.76</v>
+      </c>
+      <c r="AF10" s="49"/>
+      <c r="AG10" s="49"/>
+      <c r="AH10" s="49"/>
+      <c r="AI10" s="49"/>
+      <c r="AJ10" s="49"/>
+      <c r="AK10" s="49"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="21">
         <v>11.12</v>
       </c>
       <c r="C11" s="21">
         <v>10.59</v>
       </c>
       <c r="D11" s="21">
         <v>9.41</v>
       </c>
       <c r="E11" s="21">
         <v>10.38</v>
       </c>
       <c r="F11" s="21">
         <v>11.23</v>
       </c>
       <c r="G11" s="23">
         <v>11.12</v>
       </c>
       <c r="H11" s="23">
         <v>10.42</v>
@@ -5152,50 +5539,59 @@
       </c>
       <c r="W11" s="14">
         <v>8.07</v>
       </c>
       <c r="X11" s="14">
         <v>7.81</v>
       </c>
       <c r="Y11" s="14">
         <v>7.95</v>
       </c>
       <c r="Z11" s="45">
         <v>6.9</v>
       </c>
       <c r="AA11" s="45">
         <v>7.01</v>
       </c>
       <c r="AB11" s="45">
         <v>8.08</v>
       </c>
       <c r="AC11" s="45">
         <v>7.62</v>
       </c>
       <c r="AD11" s="46">
         <v>7.18</v>
       </c>
+      <c r="AE11" s="66">
+        <v>7.32</v>
+      </c>
+      <c r="AF11" s="49"/>
+      <c r="AG11" s="49"/>
+      <c r="AH11" s="49"/>
+      <c r="AI11" s="49"/>
+      <c r="AJ11" s="49"/>
+      <c r="AK11" s="49"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="21">
         <v>6.85</v>
       </c>
       <c r="C12" s="21">
         <v>8.84</v>
       </c>
       <c r="D12" s="21">
         <v>7.97</v>
       </c>
       <c r="E12" s="21">
         <v>9.07</v>
       </c>
       <c r="F12" s="21">
         <v>8.6</v>
       </c>
       <c r="G12" s="23">
         <v>9.02</v>
       </c>
       <c r="H12" s="23">
         <v>8.7899999999999991</v>
@@ -5244,50 +5640,59 @@
       </c>
       <c r="W12" s="14">
         <v>8.89</v>
       </c>
       <c r="X12" s="14">
         <v>8.85</v>
       </c>
       <c r="Y12" s="14">
         <v>8.58</v>
       </c>
       <c r="Z12" s="45">
         <v>5.42</v>
       </c>
       <c r="AA12" s="45">
         <v>5.34</v>
       </c>
       <c r="AB12" s="45">
         <v>8.2100000000000009</v>
       </c>
       <c r="AC12" s="45">
         <v>8.92</v>
       </c>
       <c r="AD12" s="46">
         <v>8.77</v>
       </c>
+      <c r="AE12" s="66">
+        <v>8.33</v>
+      </c>
+      <c r="AF12" s="49"/>
+      <c r="AG12" s="49"/>
+      <c r="AH12" s="49"/>
+      <c r="AI12" s="49"/>
+      <c r="AJ12" s="49"/>
+      <c r="AK12" s="49"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="21">
         <v>8.77</v>
       </c>
       <c r="C13" s="21">
         <v>11.17</v>
       </c>
       <c r="D13" s="21">
         <v>10.55</v>
       </c>
       <c r="E13" s="21">
         <v>10.68</v>
       </c>
       <c r="F13" s="21">
         <v>10.83</v>
       </c>
       <c r="G13" s="23">
         <v>11.1</v>
       </c>
       <c r="H13" s="23">
         <v>11.36</v>
@@ -5336,50 +5741,59 @@
       </c>
       <c r="W13" s="14">
         <v>8.9</v>
       </c>
       <c r="X13" s="14">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y13" s="14">
         <v>8.83</v>
       </c>
       <c r="Z13" s="45">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA13" s="45">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB13" s="45">
         <v>9.19</v>
       </c>
       <c r="AC13" s="45">
         <v>8.75</v>
       </c>
       <c r="AD13" s="46">
         <v>8.58</v>
       </c>
+      <c r="AE13" s="66">
+        <v>8.01</v>
+      </c>
+      <c r="AF13" s="49"/>
+      <c r="AG13" s="49"/>
+      <c r="AH13" s="49"/>
+      <c r="AI13" s="49"/>
+      <c r="AJ13" s="49"/>
+      <c r="AK13" s="49"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="21">
         <v>9.44</v>
       </c>
       <c r="C14" s="21">
         <v>9.8800000000000008</v>
       </c>
       <c r="D14" s="21">
         <v>10.06</v>
       </c>
       <c r="E14" s="21">
         <v>9.2200000000000006</v>
       </c>
       <c r="F14" s="21">
         <v>9.5</v>
       </c>
       <c r="G14" s="23">
         <v>9.24</v>
       </c>
       <c r="H14" s="23">
         <v>9.3800000000000008</v>
@@ -5428,50 +5842,59 @@
       </c>
       <c r="W14" s="14">
         <v>7.67</v>
       </c>
       <c r="X14" s="14">
         <v>7.69</v>
       </c>
       <c r="Y14" s="14">
         <v>7.78</v>
       </c>
       <c r="Z14" s="45">
         <v>9</v>
       </c>
       <c r="AA14" s="45">
         <v>8.23</v>
       </c>
       <c r="AB14" s="45">
         <v>8.8699999999999992</v>
       </c>
       <c r="AC14" s="45">
         <v>9.1</v>
       </c>
       <c r="AD14" s="46">
         <v>8.5500000000000007</v>
       </c>
+      <c r="AE14" s="66">
+        <v>8.49</v>
+      </c>
+      <c r="AF14" s="49"/>
+      <c r="AG14" s="49"/>
+      <c r="AH14" s="49"/>
+      <c r="AI14" s="49"/>
+      <c r="AJ14" s="49"/>
+      <c r="AK14" s="49"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="21">
         <v>11.07</v>
       </c>
       <c r="C15" s="21">
         <v>10.72</v>
       </c>
       <c r="D15" s="21">
         <v>9.17</v>
       </c>
       <c r="E15" s="21">
         <v>10.6</v>
       </c>
       <c r="F15" s="21">
         <v>10.27</v>
       </c>
       <c r="G15" s="23">
         <v>10.34</v>
       </c>
       <c r="H15" s="23">
         <v>9.85</v>
@@ -5520,50 +5943,59 @@
       </c>
       <c r="W15" s="14">
         <v>7.51</v>
       </c>
       <c r="X15" s="14">
         <v>7.36</v>
       </c>
       <c r="Y15" s="14">
         <v>7.33</v>
       </c>
       <c r="Z15" s="45">
         <v>7.24</v>
       </c>
       <c r="AA15" s="45">
         <v>8.32</v>
       </c>
       <c r="AB15" s="45">
         <v>7.69</v>
       </c>
       <c r="AC15" s="45">
         <v>7.45</v>
       </c>
       <c r="AD15" s="46">
         <v>7.86</v>
       </c>
+      <c r="AE15" s="66">
+        <v>7.93</v>
+      </c>
+      <c r="AF15" s="49"/>
+      <c r="AG15" s="49"/>
+      <c r="AH15" s="49"/>
+      <c r="AI15" s="49"/>
+      <c r="AJ15" s="49"/>
+      <c r="AK15" s="49"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="21">
         <v>17.420000000000002</v>
       </c>
       <c r="C16" s="21">
         <v>13.01</v>
       </c>
       <c r="D16" s="21">
         <v>10.61</v>
       </c>
       <c r="E16" s="21">
         <v>10.41</v>
       </c>
       <c r="F16" s="21">
         <v>10.75</v>
       </c>
       <c r="G16" s="23">
         <v>10.71</v>
       </c>
       <c r="H16" s="23">
         <v>10.42</v>
@@ -5612,52 +6044,61 @@
       </c>
       <c r="W16" s="14">
         <v>11.49</v>
       </c>
       <c r="X16" s="14">
         <v>10.84</v>
       </c>
       <c r="Y16" s="14">
         <v>10.87</v>
       </c>
       <c r="Z16" s="45">
         <v>8.4499999999999993</v>
       </c>
       <c r="AA16" s="45">
         <v>8.51</v>
       </c>
       <c r="AB16" s="45">
         <v>7.27</v>
       </c>
       <c r="AC16" s="45">
         <v>8.16</v>
       </c>
       <c r="AD16" s="46">
         <v>8.23</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="66">
+        <v>9.27</v>
+      </c>
+      <c r="AF16" s="49"/>
+      <c r="AG16" s="49"/>
+      <c r="AH16" s="49"/>
+      <c r="AI16" s="49"/>
+      <c r="AJ16" s="49"/>
+      <c r="AK16" s="49"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="21">
         <v>6.74</v>
       </c>
       <c r="C17" s="21">
         <v>6.66</v>
       </c>
       <c r="D17" s="21">
         <v>5.74</v>
       </c>
       <c r="E17" s="21">
         <v>7.9</v>
       </c>
       <c r="F17" s="21">
         <v>7.65</v>
       </c>
       <c r="G17" s="23">
         <v>7.64</v>
       </c>
       <c r="H17" s="23">
         <v>7.78</v>
       </c>
       <c r="I17" s="13">
@@ -5704,52 +6145,61 @@
       </c>
       <c r="W17" s="14">
         <v>9.33</v>
       </c>
       <c r="X17" s="14">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y17" s="14">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z17" s="45">
         <v>9.52</v>
       </c>
       <c r="AA17" s="45">
         <v>7.85</v>
       </c>
       <c r="AB17" s="45">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC17" s="45">
         <v>7.81</v>
       </c>
       <c r="AD17" s="46">
         <v>7.04</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="66">
+        <v>7.32</v>
+      </c>
+      <c r="AF17" s="49"/>
+      <c r="AG17" s="49"/>
+      <c r="AH17" s="49"/>
+      <c r="AI17" s="49"/>
+      <c r="AJ17" s="49"/>
+      <c r="AK17" s="49"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="21">
         <v>9.93</v>
       </c>
       <c r="C18" s="21">
         <v>10.28</v>
       </c>
       <c r="D18" s="21">
         <v>9.75</v>
       </c>
       <c r="E18" s="21">
         <v>9.41</v>
       </c>
       <c r="F18" s="21">
         <v>9.64</v>
       </c>
       <c r="G18" s="23">
         <v>9.39</v>
       </c>
       <c r="H18" s="23">
         <v>9.51</v>
       </c>
       <c r="I18" s="13">
@@ -5796,52 +6246,61 @@
       </c>
       <c r="W18" s="14">
         <v>9.0500000000000007</v>
       </c>
       <c r="X18" s="14">
         <v>8.9600000000000009</v>
       </c>
       <c r="Y18" s="14">
         <v>9.02</v>
       </c>
       <c r="Z18" s="45">
         <v>8.6199999999999992</v>
       </c>
       <c r="AA18" s="45">
         <v>9.69</v>
       </c>
       <c r="AB18" s="45">
         <v>9.09</v>
       </c>
       <c r="AC18" s="45">
         <v>8.9499999999999993</v>
       </c>
       <c r="AD18" s="46">
         <v>8.67</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="66">
+        <v>8.48</v>
+      </c>
+      <c r="AF18" s="49"/>
+      <c r="AG18" s="49"/>
+      <c r="AH18" s="49"/>
+      <c r="AI18" s="49"/>
+      <c r="AJ18" s="49"/>
+      <c r="AK18" s="49"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="21">
         <v>7.52</v>
       </c>
       <c r="C19" s="21">
         <v>8.3800000000000008</v>
       </c>
       <c r="D19" s="21">
         <v>8.01</v>
       </c>
       <c r="E19" s="21">
         <v>7.92</v>
       </c>
       <c r="F19" s="21">
         <v>9.3000000000000007</v>
       </c>
       <c r="G19" s="23">
         <v>9.86</v>
       </c>
       <c r="H19" s="23">
         <v>10.41</v>
       </c>
       <c r="I19" s="13">
@@ -5888,52 +6347,61 @@
       </c>
       <c r="W19" s="14">
         <v>10.130000000000001</v>
       </c>
       <c r="X19" s="14">
         <v>10.06</v>
       </c>
       <c r="Y19" s="14">
         <v>9.64</v>
       </c>
       <c r="Z19" s="45">
         <v>9.23</v>
       </c>
       <c r="AA19" s="45">
         <v>8.31</v>
       </c>
       <c r="AB19" s="45">
         <v>8.66</v>
       </c>
       <c r="AC19" s="45">
         <v>9.48</v>
       </c>
       <c r="AD19" s="46">
         <v>9.16</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="66">
+        <v>9.02</v>
+      </c>
+      <c r="AF19" s="49"/>
+      <c r="AG19" s="49"/>
+      <c r="AH19" s="49"/>
+      <c r="AI19" s="49"/>
+      <c r="AJ19" s="49"/>
+      <c r="AK19" s="49"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="21">
         <v>14.14</v>
       </c>
       <c r="C20" s="21">
         <v>12.65</v>
       </c>
       <c r="D20" s="21">
         <v>11.8</v>
       </c>
       <c r="E20" s="21">
         <v>12.67</v>
       </c>
       <c r="F20" s="21">
         <v>14.24</v>
       </c>
       <c r="G20" s="23">
         <v>14.26</v>
       </c>
       <c r="H20" s="23">
         <v>14.38</v>
       </c>
       <c r="I20" s="13">
@@ -5980,52 +6448,61 @@
       </c>
       <c r="W20" s="14">
         <v>14.25</v>
       </c>
       <c r="X20" s="14">
         <v>14.37</v>
       </c>
       <c r="Y20" s="14">
         <v>14.48</v>
       </c>
       <c r="Z20" s="45">
         <v>7.22</v>
       </c>
       <c r="AA20" s="45">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB20" s="45">
         <v>9.66</v>
       </c>
       <c r="AC20" s="45">
         <v>10.46</v>
       </c>
       <c r="AD20" s="46">
         <v>9.6199999999999992</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="66">
+        <v>10.68</v>
+      </c>
+      <c r="AF20" s="49"/>
+      <c r="AG20" s="49"/>
+      <c r="AH20" s="49"/>
+      <c r="AI20" s="49"/>
+      <c r="AJ20" s="49"/>
+      <c r="AK20" s="49"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="21">
         <v>11.5</v>
       </c>
       <c r="C21" s="21">
         <v>9.61</v>
       </c>
       <c r="D21" s="21">
         <v>9.43</v>
       </c>
       <c r="E21" s="21">
         <v>9.6</v>
       </c>
       <c r="F21" s="21">
         <v>9.3000000000000007</v>
       </c>
       <c r="G21" s="23">
         <v>8.76</v>
       </c>
       <c r="H21" s="23">
         <v>9.26</v>
       </c>
       <c r="I21" s="13">
@@ -6072,82 +6549,97 @@
       </c>
       <c r="W21" s="14">
         <v>8.8699999999999992</v>
       </c>
       <c r="X21" s="14">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y21" s="14">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z21" s="45">
         <v>7.04</v>
       </c>
       <c r="AA21" s="45">
         <v>6.13</v>
       </c>
       <c r="AB21" s="45">
         <v>7.3</v>
       </c>
       <c r="AC21" s="45">
         <v>8.2100000000000009</v>
       </c>
       <c r="AD21" s="46">
         <v>7.45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="56" t="s">
+      <c r="AE21" s="66">
+        <v>7.49</v>
+      </c>
+      <c r="AF21" s="49"/>
+      <c r="AG21" s="49"/>
+      <c r="AH21" s="49"/>
+      <c r="AI21" s="49"/>
+      <c r="AJ21" s="49"/>
+      <c r="AK21" s="49"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="B22" s="56"/>
-[...25 lines deleted...]
-    <row r="23" spans="1:30">
+      <c r="B22" s="55"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="55"/>
+      <c r="L22" s="55"/>
+      <c r="M22" s="55"/>
+      <c r="N22" s="55"/>
+      <c r="O22" s="55"/>
+      <c r="P22" s="55"/>
+      <c r="Q22" s="55"/>
+      <c r="R22" s="55"/>
+      <c r="S22" s="55"/>
+      <c r="T22" s="55"/>
+      <c r="U22" s="55"/>
+      <c r="V22" s="55"/>
+      <c r="W22" s="55"/>
+      <c r="X22" s="55"/>
+      <c r="Y22" s="55"/>
+      <c r="AD22" s="49"/>
+      <c r="AF22" s="49"/>
+      <c r="AG22" s="49"/>
+      <c r="AH22" s="49"/>
+      <c r="AI22" s="49"/>
+      <c r="AJ22" s="49"/>
+      <c r="AK22" s="49"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="21">
         <v>10.94</v>
       </c>
       <c r="C23" s="21">
         <v>10.78</v>
       </c>
       <c r="D23" s="21">
         <v>10.1</v>
       </c>
       <c r="E23" s="21">
         <v>10.210000000000001</v>
       </c>
       <c r="F23" s="21">
         <v>10.06</v>
       </c>
       <c r="G23" s="23">
         <v>9.92</v>
       </c>
       <c r="H23" s="23">
         <v>9.6199999999999992</v>
       </c>
       <c r="I23" s="13">
@@ -6194,52 +6686,61 @@
       </c>
       <c r="W23" s="14">
         <v>8.7100000000000009</v>
       </c>
       <c r="X23" s="14">
         <v>8.6199999999999992</v>
       </c>
       <c r="Y23" s="14">
         <v>8.67</v>
       </c>
       <c r="Z23" s="45">
         <v>9.0500000000000007</v>
       </c>
       <c r="AA23" s="45">
         <v>8.32</v>
       </c>
       <c r="AB23" s="45">
         <v>8.06</v>
       </c>
       <c r="AC23" s="45">
         <v>8.4</v>
       </c>
       <c r="AD23" s="46">
         <v>8.16</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="66">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="AF23" s="49"/>
+      <c r="AG23" s="49"/>
+      <c r="AH23" s="49"/>
+      <c r="AI23" s="49"/>
+      <c r="AJ23" s="49"/>
+      <c r="AK23" s="49"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="21">
         <v>10.45</v>
       </c>
       <c r="C24" s="21">
         <v>10.56</v>
       </c>
       <c r="D24" s="21">
         <v>9.92</v>
       </c>
       <c r="E24" s="21">
         <v>10.050000000000001</v>
       </c>
       <c r="F24" s="21">
         <v>9.82</v>
       </c>
       <c r="G24" s="23">
         <v>9.76</v>
       </c>
       <c r="H24" s="23">
         <v>9.5</v>
       </c>
       <c r="I24" s="13">
@@ -6286,52 +6787,61 @@
       </c>
       <c r="W24" s="14">
         <v>8.51</v>
       </c>
       <c r="X24" s="14">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y24" s="14">
         <v>8.49</v>
       </c>
       <c r="Z24" s="45">
         <v>9.4</v>
       </c>
       <c r="AA24" s="45">
         <v>8.44</v>
       </c>
       <c r="AB24" s="45">
         <v>8.14</v>
       </c>
       <c r="AC24" s="45">
         <v>8.42</v>
       </c>
       <c r="AD24" s="46">
         <v>8.18</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="66">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="AF24" s="49"/>
+      <c r="AG24" s="49"/>
+      <c r="AH24" s="49"/>
+      <c r="AI24" s="49"/>
+      <c r="AJ24" s="49"/>
+      <c r="AK24" s="49"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="21">
         <v>9.74</v>
       </c>
       <c r="C25" s="21">
         <v>11.54</v>
       </c>
       <c r="D25" s="21">
         <v>12.78</v>
       </c>
       <c r="E25" s="21">
         <v>15.65</v>
       </c>
       <c r="F25" s="21">
         <v>15.2</v>
       </c>
       <c r="G25" s="23">
         <v>14.1</v>
       </c>
       <c r="H25" s="23">
         <v>13.07</v>
       </c>
       <c r="I25" s="13">
@@ -6378,52 +6888,61 @@
       </c>
       <c r="W25" s="14">
         <v>9.2899999999999991</v>
       </c>
       <c r="X25" s="14">
         <v>8.6</v>
       </c>
       <c r="Y25" s="14">
         <v>8.69</v>
       </c>
       <c r="Z25" s="45">
         <v>6.91</v>
       </c>
       <c r="AA25" s="45">
         <v>6.53</v>
       </c>
       <c r="AB25" s="45">
         <v>8.1199999999999992</v>
       </c>
       <c r="AC25" s="45">
         <v>8.61</v>
       </c>
       <c r="AD25" s="46">
         <v>8.5399999999999991</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="66">
+        <v>8.52</v>
+      </c>
+      <c r="AF25" s="49"/>
+      <c r="AG25" s="49"/>
+      <c r="AH25" s="49"/>
+      <c r="AI25" s="49"/>
+      <c r="AJ25" s="49"/>
+      <c r="AK25" s="49"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="21">
         <v>10.45</v>
       </c>
       <c r="C26" s="21">
         <v>9.8800000000000008</v>
       </c>
       <c r="D26" s="21">
         <v>8.24</v>
       </c>
       <c r="E26" s="21">
         <v>7.49</v>
       </c>
       <c r="F26" s="21">
         <v>8.0500000000000007</v>
       </c>
       <c r="G26" s="23">
         <v>8.16</v>
       </c>
       <c r="H26" s="23">
         <v>8.23</v>
       </c>
       <c r="I26" s="13">
@@ -6470,52 +6989,61 @@
       </c>
       <c r="W26" s="14">
         <v>8.25</v>
       </c>
       <c r="X26" s="14">
         <v>7.99</v>
       </c>
       <c r="Y26" s="14">
         <v>8.0500000000000007</v>
       </c>
       <c r="Z26" s="45">
         <v>10.7</v>
       </c>
       <c r="AA26" s="45">
         <v>7.57</v>
       </c>
       <c r="AB26" s="45">
         <v>8.64</v>
       </c>
       <c r="AC26" s="45">
         <v>9.26</v>
       </c>
       <c r="AD26" s="46">
         <v>7.74</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="66">
+        <v>7.37</v>
+      </c>
+      <c r="AF26" s="49"/>
+      <c r="AG26" s="49"/>
+      <c r="AH26" s="49"/>
+      <c r="AI26" s="49"/>
+      <c r="AJ26" s="49"/>
+      <c r="AK26" s="49"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="21">
         <v>21.77</v>
       </c>
       <c r="C27" s="21">
         <v>14.4</v>
       </c>
       <c r="D27" s="21">
         <v>10.94</v>
       </c>
       <c r="E27" s="21">
         <v>10.130000000000001</v>
       </c>
       <c r="F27" s="21">
         <v>11.01</v>
       </c>
       <c r="G27" s="23">
         <v>10.65</v>
       </c>
       <c r="H27" s="23">
         <v>9.74</v>
       </c>
       <c r="I27" s="13">
@@ -6562,52 +7090,61 @@
       </c>
       <c r="W27" s="14">
         <v>12.53</v>
       </c>
       <c r="X27" s="14">
         <v>11.95</v>
       </c>
       <c r="Y27" s="14">
         <v>12.07</v>
       </c>
       <c r="Z27" s="45">
         <v>5.8</v>
       </c>
       <c r="AA27" s="45">
         <v>8.39</v>
       </c>
       <c r="AB27" s="45">
         <v>7.51</v>
       </c>
       <c r="AC27" s="45">
         <v>9.3699999999999992</v>
       </c>
       <c r="AD27" s="46">
         <v>9.56</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="66">
+        <v>10.26</v>
+      </c>
+      <c r="AF27" s="49"/>
+      <c r="AG27" s="49"/>
+      <c r="AH27" s="49"/>
+      <c r="AI27" s="49"/>
+      <c r="AJ27" s="49"/>
+      <c r="AK27" s="49"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="21">
         <v>13.57</v>
       </c>
       <c r="C28" s="21">
         <v>12.27</v>
       </c>
       <c r="D28" s="21">
         <v>11.8</v>
       </c>
       <c r="E28" s="21">
         <v>10.96</v>
       </c>
       <c r="F28" s="21">
         <v>11.14</v>
       </c>
       <c r="G28" s="23">
         <v>10.38</v>
       </c>
       <c r="H28" s="23">
         <v>9.93</v>
       </c>
       <c r="I28" s="13">
@@ -6654,82 +7191,97 @@
       </c>
       <c r="W28" s="14">
         <v>9.5</v>
       </c>
       <c r="X28" s="14">
         <v>9.57</v>
       </c>
       <c r="Y28" s="14">
         <v>9.93</v>
       </c>
       <c r="Z28" s="45">
         <v>5.52</v>
       </c>
       <c r="AA28" s="45">
         <v>7.71</v>
       </c>
       <c r="AB28" s="45">
         <v>6.66</v>
       </c>
       <c r="AC28" s="45">
         <v>6.88</v>
       </c>
       <c r="AD28" s="46">
         <v>6.98</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="49" t="s">
+      <c r="AE28" s="66">
+        <v>7.25</v>
+      </c>
+      <c r="AF28" s="49"/>
+      <c r="AG28" s="49"/>
+      <c r="AH28" s="49"/>
+      <c r="AI28" s="49"/>
+      <c r="AJ28" s="49"/>
+      <c r="AK28" s="49"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="B29" s="49"/>
-[...25 lines deleted...]
-    <row r="30" spans="1:30">
+      <c r="B29" s="56"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="56"/>
+      <c r="F29" s="56"/>
+      <c r="G29" s="56"/>
+      <c r="H29" s="56"/>
+      <c r="I29" s="56"/>
+      <c r="J29" s="56"/>
+      <c r="K29" s="56"/>
+      <c r="L29" s="56"/>
+      <c r="M29" s="56"/>
+      <c r="N29" s="56"/>
+      <c r="O29" s="56"/>
+      <c r="P29" s="56"/>
+      <c r="Q29" s="56"/>
+      <c r="R29" s="56"/>
+      <c r="S29" s="56"/>
+      <c r="T29" s="56"/>
+      <c r="U29" s="56"/>
+      <c r="V29" s="56"/>
+      <c r="W29" s="56"/>
+      <c r="X29" s="56"/>
+      <c r="Y29" s="56"/>
+      <c r="AD29" s="49"/>
+      <c r="AF29" s="49"/>
+      <c r="AG29" s="49"/>
+      <c r="AH29" s="49"/>
+      <c r="AI29" s="49"/>
+      <c r="AJ29" s="49"/>
+      <c r="AK29" s="49"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="21">
         <v>9.73</v>
       </c>
       <c r="C30" s="21">
         <v>9.7100000000000009</v>
       </c>
       <c r="D30" s="21">
         <v>9.14</v>
       </c>
       <c r="E30" s="21">
         <v>9.4600000000000009</v>
       </c>
       <c r="F30" s="22">
         <v>9.75</v>
       </c>
       <c r="G30" s="23">
         <v>9.74</v>
       </c>
       <c r="H30" s="23">
         <v>9.89</v>
       </c>
       <c r="I30" s="13">
@@ -6776,52 +7328,61 @@
       </c>
       <c r="W30" s="14">
         <v>9.09</v>
       </c>
       <c r="X30" s="14">
         <v>9.06</v>
       </c>
       <c r="Y30" s="14">
         <v>9.0299999999999994</v>
       </c>
       <c r="Z30" s="46">
         <v>8.8699999999999992</v>
       </c>
       <c r="AA30" s="45">
         <v>8.39</v>
       </c>
       <c r="AB30" s="45">
         <v>8.73</v>
       </c>
       <c r="AC30" s="46">
         <v>8.8699999999999992</v>
       </c>
       <c r="AD30" s="46">
         <v>8.3699999999999992</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="66">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="AF30" s="49"/>
+      <c r="AG30" s="49"/>
+      <c r="AH30" s="49"/>
+      <c r="AI30" s="49"/>
+      <c r="AJ30" s="49"/>
+      <c r="AK30" s="49"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="41" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="21">
         <v>10.16</v>
       </c>
       <c r="C31" s="21">
         <v>9.91</v>
       </c>
       <c r="D31" s="21">
         <v>8.82</v>
       </c>
       <c r="E31" s="21">
         <v>9.73</v>
       </c>
       <c r="F31" s="22">
         <v>10.18</v>
       </c>
       <c r="G31" s="23">
         <v>9.7100000000000009</v>
       </c>
       <c r="H31" s="23">
         <v>9.7799999999999994</v>
       </c>
       <c r="I31" s="13">
@@ -6868,52 +7429,61 @@
       </c>
       <c r="W31" s="14">
         <v>9.31</v>
       </c>
       <c r="X31" s="14">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y31" s="14">
         <v>9.44</v>
       </c>
       <c r="Z31" s="46">
         <v>9.64</v>
       </c>
       <c r="AA31" s="45">
         <v>8.48</v>
       </c>
       <c r="AB31" s="45">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC31" s="46">
         <v>8.59</v>
       </c>
       <c r="AD31" s="46">
         <v>8.0500000000000007</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="66">
+        <v>7.89</v>
+      </c>
+      <c r="AF31" s="49"/>
+      <c r="AG31" s="49"/>
+      <c r="AH31" s="49"/>
+      <c r="AI31" s="49"/>
+      <c r="AJ31" s="49"/>
+      <c r="AK31" s="49"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="21">
         <v>8.2200000000000006</v>
       </c>
       <c r="C32" s="21">
         <v>8</v>
       </c>
       <c r="D32" s="21">
         <v>9.9</v>
       </c>
       <c r="E32" s="21">
         <v>8.84</v>
       </c>
       <c r="F32" s="22">
         <v>10.16</v>
       </c>
       <c r="G32" s="23">
         <v>11.27</v>
       </c>
       <c r="H32" s="23">
         <v>12.03</v>
       </c>
       <c r="I32" s="13">
@@ -6960,52 +7530,61 @@
       </c>
       <c r="W32" s="14">
         <v>12.46</v>
       </c>
       <c r="X32" s="14">
         <v>12.38</v>
       </c>
       <c r="Y32" s="14">
         <v>12.29</v>
       </c>
       <c r="Z32" s="46">
         <v>18.579999999999998</v>
       </c>
       <c r="AA32" s="45">
         <v>16.54</v>
       </c>
       <c r="AB32" s="45">
         <v>14.6</v>
       </c>
       <c r="AC32" s="46">
         <v>13.7</v>
       </c>
       <c r="AD32" s="46">
         <v>11.87</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="66">
+        <v>11.76</v>
+      </c>
+      <c r="AF32" s="49"/>
+      <c r="AG32" s="49"/>
+      <c r="AH32" s="49"/>
+      <c r="AI32" s="49"/>
+      <c r="AJ32" s="49"/>
+      <c r="AK32" s="49"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="41" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="21">
         <v>11.78</v>
       </c>
       <c r="C33" s="21">
         <v>10.14</v>
       </c>
       <c r="D33" s="21">
         <v>7.82</v>
       </c>
       <c r="E33" s="21">
         <v>7.9</v>
       </c>
       <c r="F33" s="22">
         <v>9.35</v>
       </c>
       <c r="G33" s="23">
         <v>9.6999999999999993</v>
       </c>
       <c r="H33" s="23">
         <v>9.16</v>
       </c>
       <c r="I33" s="13">
@@ -7052,52 +7631,61 @@
       </c>
       <c r="W33" s="14">
         <v>7.47</v>
       </c>
       <c r="X33" s="14">
         <v>7.42</v>
       </c>
       <c r="Y33" s="14">
         <v>7.59</v>
       </c>
       <c r="Z33" s="46">
         <v>6.9</v>
       </c>
       <c r="AA33" s="45">
         <v>7.24</v>
       </c>
       <c r="AB33" s="45">
         <v>8.06</v>
       </c>
       <c r="AC33" s="46">
         <v>7.12</v>
       </c>
       <c r="AD33" s="46">
         <v>6.5</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="66">
+        <v>6.72</v>
+      </c>
+      <c r="AF33" s="49"/>
+      <c r="AG33" s="49"/>
+      <c r="AH33" s="49"/>
+      <c r="AI33" s="49"/>
+      <c r="AJ33" s="49"/>
+      <c r="AK33" s="49"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="41" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="21">
         <v>6.85</v>
       </c>
       <c r="C34" s="21">
         <v>8.84</v>
       </c>
       <c r="D34" s="21">
         <v>7.97</v>
       </c>
       <c r="E34" s="21">
         <v>9.07</v>
       </c>
       <c r="F34" s="22">
         <v>8.6</v>
       </c>
       <c r="G34" s="23">
         <v>9.02</v>
       </c>
       <c r="H34" s="23">
         <v>8.7899999999999991</v>
       </c>
       <c r="I34" s="13">
@@ -7144,52 +7732,61 @@
       </c>
       <c r="W34" s="14">
         <v>8.89</v>
       </c>
       <c r="X34" s="14">
         <v>8.85</v>
       </c>
       <c r="Y34" s="14">
         <v>8.58</v>
       </c>
       <c r="Z34" s="46">
         <v>5.42</v>
       </c>
       <c r="AA34" s="45">
         <v>5.34</v>
       </c>
       <c r="AB34" s="45">
         <v>8.2100000000000009</v>
       </c>
       <c r="AC34" s="46">
         <v>8.92</v>
       </c>
       <c r="AD34" s="46">
         <v>8.77</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="66">
+        <v>8.33</v>
+      </c>
+      <c r="AF34" s="49"/>
+      <c r="AG34" s="49"/>
+      <c r="AH34" s="49"/>
+      <c r="AI34" s="49"/>
+      <c r="AJ34" s="49"/>
+      <c r="AK34" s="49"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="41" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="21">
         <v>8.77</v>
       </c>
       <c r="C35" s="21">
         <v>11.17</v>
       </c>
       <c r="D35" s="21">
         <v>10.55</v>
       </c>
       <c r="E35" s="21">
         <v>10.68</v>
       </c>
       <c r="F35" s="22">
         <v>10.83</v>
       </c>
       <c r="G35" s="23">
         <v>11.1</v>
       </c>
       <c r="H35" s="23">
         <v>11.36</v>
       </c>
       <c r="I35" s="13">
@@ -7236,52 +7833,61 @@
       </c>
       <c r="W35" s="14">
         <v>8.9</v>
       </c>
       <c r="X35" s="14">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y35" s="14">
         <v>8.83</v>
       </c>
       <c r="Z35" s="46">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA35" s="45">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB35" s="45">
         <v>9.19</v>
       </c>
       <c r="AC35" s="46">
         <v>8.75</v>
       </c>
       <c r="AD35" s="46">
         <v>8.58</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="66">
+        <v>8.01</v>
+      </c>
+      <c r="AF35" s="49"/>
+      <c r="AG35" s="49"/>
+      <c r="AH35" s="49"/>
+      <c r="AI35" s="49"/>
+      <c r="AJ35" s="49"/>
+      <c r="AK35" s="49"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="41" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="21">
         <v>9.44</v>
       </c>
       <c r="C36" s="21">
         <v>9.8800000000000008</v>
       </c>
       <c r="D36" s="21">
         <v>10.06</v>
       </c>
       <c r="E36" s="21">
         <v>9.2200000000000006</v>
       </c>
       <c r="F36" s="22">
         <v>9.5</v>
       </c>
       <c r="G36" s="23">
         <v>9.24</v>
       </c>
       <c r="H36" s="23">
         <v>9.3800000000000008</v>
       </c>
       <c r="I36" s="13">
@@ -7328,52 +7934,61 @@
       </c>
       <c r="W36" s="14">
         <v>7.67</v>
       </c>
       <c r="X36" s="14">
         <v>7.69</v>
       </c>
       <c r="Y36" s="14">
         <v>7.78</v>
       </c>
       <c r="Z36" s="46">
         <v>9</v>
       </c>
       <c r="AA36" s="45">
         <v>8.23</v>
       </c>
       <c r="AB36" s="45">
         <v>8.8699999999999992</v>
       </c>
       <c r="AC36" s="46">
         <v>9.1</v>
       </c>
       <c r="AD36" s="46">
         <v>8.5500000000000007</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="66">
+        <v>8.49</v>
+      </c>
+      <c r="AF36" s="49"/>
+      <c r="AG36" s="49"/>
+      <c r="AH36" s="49"/>
+      <c r="AI36" s="49"/>
+      <c r="AJ36" s="49"/>
+      <c r="AK36" s="49"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="21">
         <v>11.47</v>
       </c>
       <c r="C37" s="21">
         <v>11.27</v>
       </c>
       <c r="D37" s="21">
         <v>9.7799999999999994</v>
       </c>
       <c r="E37" s="21">
         <v>12.67</v>
       </c>
       <c r="F37" s="22">
         <v>11.75</v>
       </c>
       <c r="G37" s="23">
         <v>11.8</v>
       </c>
       <c r="H37" s="23">
         <v>10.94</v>
       </c>
       <c r="I37" s="13">
@@ -7420,52 +8035,61 @@
       </c>
       <c r="W37" s="14">
         <v>7.01</v>
       </c>
       <c r="X37" s="14">
         <v>6.93</v>
       </c>
       <c r="Y37" s="14">
         <v>6.85</v>
       </c>
       <c r="Z37" s="46">
         <v>4.88</v>
       </c>
       <c r="AA37" s="45">
         <v>8.82</v>
       </c>
       <c r="AB37" s="45">
         <v>7.05</v>
       </c>
       <c r="AC37" s="46">
         <v>6.24</v>
       </c>
       <c r="AD37" s="46">
         <v>7.94</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="66">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="AF37" s="49"/>
+      <c r="AG37" s="49"/>
+      <c r="AH37" s="49"/>
+      <c r="AI37" s="49"/>
+      <c r="AJ37" s="49"/>
+      <c r="AK37" s="49"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="41" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="21">
         <v>13.69</v>
       </c>
       <c r="C38" s="21">
         <v>11.8</v>
       </c>
       <c r="D38" s="21">
         <v>10.32</v>
       </c>
       <c r="E38" s="21">
         <v>10.65</v>
       </c>
       <c r="F38" s="22">
         <v>10.53</v>
       </c>
       <c r="G38" s="23">
         <v>10.75</v>
       </c>
       <c r="H38" s="23">
         <v>11.01</v>
       </c>
       <c r="I38" s="13">
@@ -7512,52 +8136,61 @@
       </c>
       <c r="W38" s="14">
         <v>10.56</v>
       </c>
       <c r="X38" s="14">
         <v>9.85</v>
       </c>
       <c r="Y38" s="14">
         <v>9.8000000000000007</v>
       </c>
       <c r="Z38" s="46">
         <v>10.95</v>
       </c>
       <c r="AA38" s="45">
         <v>8.6300000000000008</v>
       </c>
       <c r="AB38" s="45">
         <v>7.04</v>
       </c>
       <c r="AC38" s="46">
         <v>7.03</v>
       </c>
       <c r="AD38" s="46">
         <v>6.98</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="66">
+        <v>8.36</v>
+      </c>
+      <c r="AF38" s="49"/>
+      <c r="AG38" s="49"/>
+      <c r="AH38" s="49"/>
+      <c r="AI38" s="49"/>
+      <c r="AJ38" s="49"/>
+      <c r="AK38" s="49"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="41" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="21">
         <v>6.74</v>
       </c>
       <c r="C39" s="21">
         <v>6.66</v>
       </c>
       <c r="D39" s="21">
         <v>5.74</v>
       </c>
       <c r="E39" s="21">
         <v>7.9</v>
       </c>
       <c r="F39" s="22">
         <v>7.65</v>
       </c>
       <c r="G39" s="23">
         <v>7.64</v>
       </c>
       <c r="H39" s="23">
         <v>7.78</v>
       </c>
       <c r="I39" s="13">
@@ -7604,52 +8237,61 @@
       </c>
       <c r="W39" s="14">
         <v>9.33</v>
       </c>
       <c r="X39" s="14">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y39" s="14">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z39" s="46">
         <v>9.52</v>
       </c>
       <c r="AA39" s="45">
         <v>7.85</v>
       </c>
       <c r="AB39" s="45">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC39" s="46">
         <v>7.81</v>
       </c>
       <c r="AD39" s="46">
         <v>7.04</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="66">
+        <v>7.32</v>
+      </c>
+      <c r="AF39" s="49"/>
+      <c r="AG39" s="49"/>
+      <c r="AH39" s="49"/>
+      <c r="AI39" s="49"/>
+      <c r="AJ39" s="49"/>
+      <c r="AK39" s="49"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="41" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="21">
         <v>8.1199999999999992</v>
       </c>
       <c r="C40" s="21">
         <v>9.2799999999999994</v>
       </c>
       <c r="D40" s="21">
         <v>8.7200000000000006</v>
       </c>
       <c r="E40" s="21">
         <v>8.6300000000000008</v>
       </c>
       <c r="F40" s="22">
         <v>8.89</v>
       </c>
       <c r="G40" s="23">
         <v>8.89</v>
       </c>
       <c r="H40" s="23">
         <v>9.31</v>
       </c>
       <c r="I40" s="13">
@@ -7696,52 +8338,61 @@
       </c>
       <c r="W40" s="14">
         <v>8.82</v>
       </c>
       <c r="X40" s="14">
         <v>8.65</v>
       </c>
       <c r="Y40" s="14">
         <v>8.5399999999999991</v>
       </c>
       <c r="Z40" s="46">
         <v>10.27</v>
       </c>
       <c r="AA40" s="45">
         <v>10.74</v>
       </c>
       <c r="AB40" s="45">
         <v>10.37</v>
       </c>
       <c r="AC40" s="46">
         <v>10.039999999999999</v>
       </c>
       <c r="AD40" s="46">
         <v>9.56</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="66">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="AF40" s="49"/>
+      <c r="AG40" s="49"/>
+      <c r="AH40" s="49"/>
+      <c r="AI40" s="49"/>
+      <c r="AJ40" s="49"/>
+      <c r="AK40" s="49"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="41" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="21">
         <v>7.52</v>
       </c>
       <c r="C41" s="21">
         <v>8.3800000000000008</v>
       </c>
       <c r="D41" s="21">
         <v>8.01</v>
       </c>
       <c r="E41" s="21">
         <v>7.92</v>
       </c>
       <c r="F41" s="22">
         <v>9.3000000000000007</v>
       </c>
       <c r="G41" s="24">
         <v>9.86</v>
       </c>
       <c r="H41" s="23">
         <v>10.41</v>
       </c>
       <c r="I41" s="13">
@@ -7788,52 +8439,61 @@
       </c>
       <c r="W41" s="14">
         <v>10.130000000000001</v>
       </c>
       <c r="X41" s="14">
         <v>10.06</v>
       </c>
       <c r="Y41" s="14">
         <v>9.64</v>
       </c>
       <c r="Z41" s="46">
         <v>9.23</v>
       </c>
       <c r="AA41" s="45">
         <v>8.31</v>
       </c>
       <c r="AB41" s="45">
         <v>8.66</v>
       </c>
       <c r="AC41" s="46">
         <v>9.48</v>
       </c>
       <c r="AD41" s="46">
         <v>9.16</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="67">
+        <v>9.02</v>
+      </c>
+      <c r="AF41" s="49"/>
+      <c r="AG41" s="49"/>
+      <c r="AH41" s="49"/>
+      <c r="AI41" s="49"/>
+      <c r="AJ41" s="49"/>
+      <c r="AK41" s="49"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="41" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="21">
         <v>14.14</v>
       </c>
       <c r="C42" s="21">
         <v>12.65</v>
       </c>
       <c r="D42" s="21">
         <v>11.8</v>
       </c>
       <c r="E42" s="21">
         <v>12.67</v>
       </c>
       <c r="F42" s="22">
         <v>14.24</v>
       </c>
       <c r="G42" s="23">
         <v>14.26</v>
       </c>
       <c r="H42" s="23">
         <v>14.38</v>
       </c>
       <c r="I42" s="1">
@@ -7880,52 +8540,61 @@
       </c>
       <c r="W42" s="14">
         <v>14.25</v>
       </c>
       <c r="X42" s="14">
         <v>14.37</v>
       </c>
       <c r="Y42" s="14">
         <v>14.48</v>
       </c>
       <c r="Z42" s="46">
         <v>7.22</v>
       </c>
       <c r="AA42" s="45">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB42" s="45">
         <v>9.66</v>
       </c>
       <c r="AC42" s="46">
         <v>10.46</v>
       </c>
       <c r="AD42" s="46">
         <v>9.6199999999999992</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="67">
+        <v>10.68</v>
+      </c>
+      <c r="AF42" s="49"/>
+      <c r="AG42" s="49"/>
+      <c r="AH42" s="49"/>
+      <c r="AI42" s="49"/>
+      <c r="AJ42" s="49"/>
+      <c r="AK42" s="49"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="25">
         <v>11.5</v>
       </c>
       <c r="C43" s="25">
         <v>9.61</v>
       </c>
       <c r="D43" s="25">
         <v>9.43</v>
       </c>
       <c r="E43" s="25">
         <v>9.6</v>
       </c>
       <c r="F43" s="25">
         <v>9.3000000000000007</v>
       </c>
       <c r="G43" s="26">
         <v>8.76</v>
       </c>
       <c r="H43" s="26">
         <v>9.26</v>
       </c>
       <c r="I43" s="15">
@@ -7972,198 +8641,207 @@
       </c>
       <c r="W43" s="30">
         <v>8.8699999999999992</v>
       </c>
       <c r="X43" s="30">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y43" s="30">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z43" s="47">
         <v>7.04</v>
       </c>
       <c r="AA43" s="47">
         <v>6.13</v>
       </c>
       <c r="AB43" s="47">
         <v>7.3</v>
       </c>
       <c r="AC43" s="47">
         <v>8.2100000000000009</v>
       </c>
       <c r="AD43" s="47">
         <v>7.45</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="68">
+        <v>7.49</v>
+      </c>
+      <c r="AF43" s="15"/>
+      <c r="AG43" s="15"/>
+      <c r="AH43" s="15"/>
+      <c r="AI43" s="15"/>
+      <c r="AJ43" s="15"/>
+      <c r="AK43" s="15"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="10" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="D25" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD53"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="24.109375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="1"/>
+    <col min="20" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="54"/>
-[...22 lines deleted...]
-      <c r="Y1" s="54"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="38"/>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
     </row>
     <row r="3" spans="1:37" s="39" customFormat="1">
       <c r="Y3" s="40"/>
       <c r="AK3" s="40" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="52"/>
-      <c r="B4" s="59">
+      <c r="A4" s="57"/>
+      <c r="B4" s="61">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="50">
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="51">
         <v>2025</v>
       </c>
-      <c r="O4" s="51"/>
-[...10 lines deleted...]
-      <c r="Z4" s="50">
+      <c r="O4" s="52"/>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52"/>
+      <c r="S4" s="52"/>
+      <c r="T4" s="52"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="52"/>
+      <c r="W4" s="52"/>
+      <c r="X4" s="52"/>
+      <c r="Y4" s="52"/>
+      <c r="Z4" s="51">
         <v>2026</v>
       </c>
-      <c r="AA4" s="51"/>
-[...9 lines deleted...]
-      <c r="AK4" s="51"/>
+      <c r="AA4" s="52"/>
+      <c r="AB4" s="52"/>
+      <c r="AC4" s="52"/>
+      <c r="AD4" s="52"/>
+      <c r="AE4" s="52"/>
+      <c r="AF4" s="52"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="52"/>
+      <c r="AI4" s="52"/>
+      <c r="AJ4" s="52"/>
+      <c r="AK4" s="52"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="53"/>
+      <c r="A5" s="58"/>
       <c r="B5" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="48" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="48" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="48" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="48" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="48" t="s">
@@ -8230,77 +8908,77 @@
         <v>3</v>
       </c>
       <c r="AE5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="AF5" s="48" t="s">
         <v>5</v>
       </c>
       <c r="AG5" s="48" t="s">
         <v>6</v>
       </c>
       <c r="AH5" s="48" t="s">
         <v>7</v>
       </c>
       <c r="AI5" s="48" t="s">
         <v>24</v>
       </c>
       <c r="AJ5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AK5" s="3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="36" customFormat="1">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="61"/>
-[...22 lines deleted...]
-      <c r="Y6" s="61"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="63"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="63"/>
+      <c r="K6" s="63"/>
+      <c r="L6" s="63"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="33">
         <v>460</v>
       </c>
       <c r="C7" s="6">
         <v>418</v>
       </c>
       <c r="D7" s="33">
         <v>376</v>
       </c>
       <c r="E7" s="33">
         <v>454</v>
       </c>
       <c r="F7" s="33">
         <v>455</v>
       </c>
       <c r="G7" s="6">
         <v>408</v>
       </c>
       <c r="H7" s="6">
         <v>415</v>
@@ -8349,50 +9027,59 @@
       </c>
       <c r="W7" s="6">
         <v>360</v>
       </c>
       <c r="X7" s="6">
         <v>352</v>
       </c>
       <c r="Y7" s="6">
         <v>392</v>
       </c>
       <c r="Z7" s="33">
         <v>389</v>
       </c>
       <c r="AA7" s="33">
         <v>302</v>
       </c>
       <c r="AB7" s="33">
         <v>368</v>
       </c>
       <c r="AC7" s="33">
         <v>394</v>
       </c>
       <c r="AD7" s="6">
         <v>298</v>
       </c>
+      <c r="AE7" s="64">
+        <v>363</v>
+      </c>
+      <c r="AF7" s="49"/>
+      <c r="AG7" s="49"/>
+      <c r="AH7" s="49"/>
+      <c r="AI7" s="49"/>
+      <c r="AJ7" s="49"/>
+      <c r="AK7" s="49"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="33">
         <v>197</v>
       </c>
       <c r="C8" s="6">
         <v>185</v>
       </c>
       <c r="D8" s="33">
         <v>164</v>
       </c>
       <c r="E8" s="33">
         <v>189</v>
       </c>
       <c r="F8" s="33">
         <v>168</v>
       </c>
       <c r="G8" s="6">
         <v>172</v>
       </c>
       <c r="H8" s="6">
         <v>151</v>
@@ -8441,50 +9128,59 @@
       </c>
       <c r="W8" s="6">
         <v>138</v>
       </c>
       <c r="X8" s="6">
         <v>146</v>
       </c>
       <c r="Y8" s="6">
         <v>164</v>
       </c>
       <c r="Z8" s="33">
         <v>177</v>
       </c>
       <c r="AA8" s="33">
         <v>126</v>
       </c>
       <c r="AB8" s="33">
         <v>143</v>
       </c>
       <c r="AC8" s="33">
         <v>169</v>
       </c>
       <c r="AD8" s="6">
         <v>136</v>
       </c>
+      <c r="AE8" s="64">
+        <v>162</v>
+      </c>
+      <c r="AF8" s="49"/>
+      <c r="AG8" s="49"/>
+      <c r="AH8" s="49"/>
+      <c r="AI8" s="49"/>
+      <c r="AJ8" s="49"/>
+      <c r="AK8" s="49"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="33">
         <v>27</v>
       </c>
       <c r="C9" s="6">
         <v>24</v>
       </c>
       <c r="D9" s="33">
         <v>18</v>
       </c>
       <c r="E9" s="33">
         <v>32</v>
       </c>
       <c r="F9" s="33">
         <v>32</v>
       </c>
       <c r="G9" s="6">
         <v>19</v>
       </c>
       <c r="H9" s="6">
         <v>27</v>
@@ -8533,50 +9229,59 @@
       </c>
       <c r="W9" s="6">
         <v>18</v>
       </c>
       <c r="X9" s="6">
         <v>27</v>
       </c>
       <c r="Y9" s="6">
         <v>24</v>
       </c>
       <c r="Z9" s="33">
         <v>24</v>
       </c>
       <c r="AA9" s="33">
         <v>16</v>
       </c>
       <c r="AB9" s="33">
         <v>18</v>
       </c>
       <c r="AC9" s="33">
         <v>25</v>
       </c>
       <c r="AD9" s="6">
         <v>15</v>
       </c>
+      <c r="AE9" s="64">
+        <v>17</v>
+      </c>
+      <c r="AF9" s="49"/>
+      <c r="AG9" s="49"/>
+      <c r="AH9" s="49"/>
+      <c r="AI9" s="49"/>
+      <c r="AJ9" s="49"/>
+      <c r="AK9" s="49"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="33">
         <v>9</v>
       </c>
       <c r="C10" s="6">
         <v>8</v>
       </c>
       <c r="D10" s="33">
         <v>15</v>
       </c>
       <c r="E10" s="33">
         <v>6</v>
       </c>
       <c r="F10" s="33">
         <v>17</v>
       </c>
       <c r="G10" s="6">
         <v>18</v>
       </c>
       <c r="H10" s="6">
         <v>18</v>
@@ -8625,50 +9330,59 @@
       </c>
       <c r="W10" s="6">
         <v>7</v>
       </c>
       <c r="X10" s="6">
         <v>12</v>
       </c>
       <c r="Y10" s="6">
         <v>12</v>
       </c>
       <c r="Z10" s="33">
         <v>19</v>
       </c>
       <c r="AA10" s="33">
         <v>13</v>
       </c>
       <c r="AB10" s="33">
         <v>11</v>
       </c>
       <c r="AC10" s="33">
         <v>11</v>
       </c>
       <c r="AD10" s="6">
         <v>5</v>
       </c>
+      <c r="AE10" s="64">
+        <v>11</v>
+      </c>
+      <c r="AF10" s="49"/>
+      <c r="AG10" s="49"/>
+      <c r="AH10" s="49"/>
+      <c r="AI10" s="49"/>
+      <c r="AJ10" s="49"/>
+      <c r="AK10" s="49"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="33">
         <v>25</v>
       </c>
       <c r="C11" s="6">
         <v>21</v>
       </c>
       <c r="D11" s="33">
         <v>16</v>
       </c>
       <c r="E11" s="33">
         <v>29</v>
       </c>
       <c r="F11" s="33">
         <v>33</v>
       </c>
       <c r="G11" s="6">
         <v>23</v>
       </c>
       <c r="H11" s="6">
         <v>14</v>
@@ -8717,50 +9431,59 @@
       </c>
       <c r="W11" s="6">
         <v>20</v>
       </c>
       <c r="X11" s="6">
         <v>11</v>
       </c>
       <c r="Y11" s="6">
         <v>21</v>
       </c>
       <c r="Z11" s="33">
         <v>15</v>
       </c>
       <c r="AA11" s="33">
         <v>14</v>
       </c>
       <c r="AB11" s="33">
         <v>22</v>
       </c>
       <c r="AC11" s="33">
         <v>13</v>
       </c>
       <c r="AD11" s="6">
         <v>12</v>
       </c>
+      <c r="AE11" s="64">
+        <v>17</v>
+      </c>
+      <c r="AF11" s="49"/>
+      <c r="AG11" s="49"/>
+      <c r="AH11" s="49"/>
+      <c r="AI11" s="49"/>
+      <c r="AJ11" s="49"/>
+      <c r="AK11" s="49"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="33">
         <v>12</v>
       </c>
       <c r="C12" s="6">
         <v>18</v>
       </c>
       <c r="D12" s="33">
         <v>11</v>
       </c>
       <c r="E12" s="33">
         <v>21</v>
       </c>
       <c r="F12" s="33">
         <v>12</v>
       </c>
       <c r="G12" s="6">
         <v>19</v>
       </c>
       <c r="H12" s="6">
         <v>13</v>
@@ -8809,50 +9532,59 @@
       </c>
       <c r="W12" s="6">
         <v>15</v>
       </c>
       <c r="X12" s="6">
         <v>14</v>
       </c>
       <c r="Y12" s="6">
         <v>10</v>
       </c>
       <c r="Z12" s="33">
         <v>9</v>
       </c>
       <c r="AA12" s="33">
         <v>8</v>
       </c>
       <c r="AB12" s="33">
         <v>23</v>
       </c>
       <c r="AC12" s="33">
         <v>18</v>
       </c>
       <c r="AD12" s="6">
         <v>14</v>
       </c>
+      <c r="AE12" s="64">
+        <v>10</v>
+      </c>
+      <c r="AF12" s="49"/>
+      <c r="AG12" s="49"/>
+      <c r="AH12" s="49"/>
+      <c r="AI12" s="49"/>
+      <c r="AJ12" s="49"/>
+      <c r="AK12" s="49"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="33">
         <v>13</v>
       </c>
       <c r="C13" s="6">
         <v>19</v>
       </c>
       <c r="D13" s="33">
         <v>14</v>
       </c>
       <c r="E13" s="33">
         <v>16</v>
       </c>
       <c r="F13" s="33">
         <v>17</v>
       </c>
       <c r="G13" s="6">
         <v>18</v>
       </c>
       <c r="H13" s="6">
         <v>19</v>
@@ -8901,50 +9633,59 @@
       </c>
       <c r="W13" s="6">
         <v>10</v>
       </c>
       <c r="X13" s="6">
         <v>12</v>
       </c>
       <c r="Y13" s="6">
         <v>12</v>
       </c>
       <c r="Z13" s="33">
         <v>13</v>
       </c>
       <c r="AA13" s="33">
         <v>10</v>
       </c>
       <c r="AB13" s="33">
         <v>14</v>
       </c>
       <c r="AC13" s="33">
         <v>10</v>
       </c>
       <c r="AD13" s="6">
         <v>11</v>
       </c>
+      <c r="AE13" s="64">
+        <v>7</v>
+      </c>
+      <c r="AF13" s="49"/>
+      <c r="AG13" s="49"/>
+      <c r="AH13" s="49"/>
+      <c r="AI13" s="49"/>
+      <c r="AJ13" s="49"/>
+      <c r="AK13" s="49"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="33">
         <v>37</v>
       </c>
       <c r="C14" s="6">
         <v>38</v>
       </c>
       <c r="D14" s="33">
         <v>41</v>
       </c>
       <c r="E14" s="33">
         <v>27</v>
       </c>
       <c r="F14" s="33">
         <v>42</v>
       </c>
       <c r="G14" s="6">
         <v>30</v>
       </c>
       <c r="H14" s="6">
         <v>40</v>
@@ -8993,50 +9734,59 @@
       </c>
       <c r="W14" s="6">
         <v>28</v>
       </c>
       <c r="X14" s="6">
         <v>30</v>
       </c>
       <c r="Y14" s="6">
         <v>34</v>
       </c>
       <c r="Z14" s="33">
         <v>35</v>
       </c>
       <c r="AA14" s="33">
         <v>26</v>
       </c>
       <c r="AB14" s="33">
         <v>39</v>
       </c>
       <c r="AC14" s="33">
         <v>37</v>
       </c>
       <c r="AD14" s="6">
         <v>25</v>
       </c>
+      <c r="AE14" s="64">
+        <v>31</v>
+      </c>
+      <c r="AF14" s="49"/>
+      <c r="AG14" s="49"/>
+      <c r="AH14" s="49"/>
+      <c r="AI14" s="49"/>
+      <c r="AJ14" s="49"/>
+      <c r="AK14" s="49"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="33">
         <v>16</v>
       </c>
       <c r="C15" s="6">
         <v>14</v>
       </c>
       <c r="D15" s="33">
         <v>9</v>
       </c>
       <c r="E15" s="33">
         <v>21</v>
       </c>
       <c r="F15" s="33">
         <v>13</v>
       </c>
       <c r="G15" s="6">
         <v>15</v>
       </c>
       <c r="H15" s="6">
         <v>10</v>
@@ -9085,50 +9835,59 @@
       </c>
       <c r="W15" s="6">
         <v>13</v>
       </c>
       <c r="X15" s="6">
         <v>8</v>
       </c>
       <c r="Y15" s="6">
         <v>10</v>
       </c>
       <c r="Z15" s="33">
         <v>10</v>
       </c>
       <c r="AA15" s="33">
         <v>12</v>
       </c>
       <c r="AB15" s="33">
         <v>9</v>
       </c>
       <c r="AC15" s="33">
         <v>9</v>
       </c>
       <c r="AD15" s="6">
         <v>13</v>
       </c>
+      <c r="AE15" s="64">
+        <v>11</v>
+      </c>
+      <c r="AF15" s="49"/>
+      <c r="AG15" s="49"/>
+      <c r="AH15" s="49"/>
+      <c r="AI15" s="49"/>
+      <c r="AJ15" s="49"/>
+      <c r="AK15" s="49"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="33">
         <v>26</v>
       </c>
       <c r="C16" s="6">
         <v>11</v>
       </c>
       <c r="D16" s="33">
         <v>9</v>
       </c>
       <c r="E16" s="33">
         <v>14</v>
       </c>
       <c r="F16" s="33">
         <v>18</v>
       </c>
       <c r="G16" s="6">
         <v>15</v>
       </c>
       <c r="H16" s="6">
         <v>13</v>
@@ -9177,52 +9936,61 @@
       </c>
       <c r="W16" s="6">
         <v>12</v>
       </c>
       <c r="X16" s="6">
         <v>6</v>
       </c>
       <c r="Y16" s="6">
         <v>16</v>
       </c>
       <c r="Z16" s="33">
         <v>12</v>
       </c>
       <c r="AA16" s="33">
         <v>11</v>
       </c>
       <c r="AB16" s="33">
         <v>7</v>
       </c>
       <c r="AC16" s="33">
         <v>15</v>
       </c>
       <c r="AD16" s="6">
         <v>12</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="64">
+        <v>20</v>
+      </c>
+      <c r="AF16" s="49"/>
+      <c r="AG16" s="49"/>
+      <c r="AH16" s="49"/>
+      <c r="AI16" s="49"/>
+      <c r="AJ16" s="49"/>
+      <c r="AK16" s="49"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="33">
         <v>10</v>
       </c>
       <c r="C17" s="6">
         <v>9</v>
       </c>
       <c r="D17" s="33">
         <v>6</v>
       </c>
       <c r="E17" s="33">
         <v>21</v>
       </c>
       <c r="F17" s="33">
         <v>10</v>
       </c>
       <c r="G17" s="6">
         <v>11</v>
       </c>
       <c r="H17" s="6">
         <v>13</v>
       </c>
       <c r="I17" s="6">
@@ -9269,52 +10037,61 @@
       </c>
       <c r="W17" s="6">
         <v>22</v>
       </c>
       <c r="X17" s="6">
         <v>14</v>
       </c>
       <c r="Y17" s="6">
         <v>12</v>
       </c>
       <c r="Z17" s="33">
         <v>14</v>
       </c>
       <c r="AA17" s="33">
         <v>8</v>
       </c>
       <c r="AB17" s="33">
         <v>12</v>
       </c>
       <c r="AC17" s="33">
         <v>10</v>
       </c>
       <c r="AD17" s="6">
         <v>6</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="64">
+        <v>12</v>
+      </c>
+      <c r="AF17" s="49"/>
+      <c r="AG17" s="49"/>
+      <c r="AH17" s="49"/>
+      <c r="AI17" s="49"/>
+      <c r="AJ17" s="49"/>
+      <c r="AK17" s="49"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="33">
         <v>33</v>
       </c>
       <c r="C18" s="6">
         <v>32</v>
       </c>
       <c r="D18" s="33">
         <v>29</v>
       </c>
       <c r="E18" s="33">
         <v>27</v>
       </c>
       <c r="F18" s="33">
         <v>35</v>
       </c>
       <c r="G18" s="6">
         <v>26</v>
       </c>
       <c r="H18" s="6">
         <v>34</v>
       </c>
       <c r="I18" s="6">
@@ -9361,52 +10138,61 @@
       </c>
       <c r="W18" s="6">
         <v>28</v>
       </c>
       <c r="X18" s="6">
         <v>25</v>
       </c>
       <c r="Y18" s="6">
         <v>31</v>
       </c>
       <c r="Z18" s="33">
         <v>27</v>
       </c>
       <c r="AA18" s="33">
         <v>31</v>
       </c>
       <c r="AB18" s="33">
         <v>25</v>
       </c>
       <c r="AC18" s="33">
         <v>26</v>
       </c>
       <c r="AD18" s="6">
         <v>24</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="64">
+        <v>23</v>
+      </c>
+      <c r="AF18" s="49"/>
+      <c r="AG18" s="49"/>
+      <c r="AH18" s="49"/>
+      <c r="AI18" s="49"/>
+      <c r="AJ18" s="49"/>
+      <c r="AK18" s="49"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="33">
         <v>6</v>
       </c>
       <c r="C19" s="6">
         <v>7</v>
       </c>
       <c r="D19" s="33">
         <v>6</v>
       </c>
       <c r="E19" s="33">
         <v>6</v>
       </c>
       <c r="F19" s="33">
         <v>12</v>
       </c>
       <c r="G19" s="6">
         <v>10</v>
       </c>
       <c r="H19" s="6">
         <v>11</v>
       </c>
       <c r="I19" s="6">
@@ -9453,52 +10239,61 @@
       </c>
       <c r="W19" s="6">
         <v>13</v>
       </c>
       <c r="X19" s="6">
         <v>7</v>
       </c>
       <c r="Y19" s="6">
         <v>4</v>
       </c>
       <c r="Z19" s="33">
         <v>7</v>
       </c>
       <c r="AA19" s="33">
         <v>5</v>
       </c>
       <c r="AB19" s="33">
         <v>7</v>
       </c>
       <c r="AC19" s="33">
         <v>9</v>
       </c>
       <c r="AD19" s="6">
         <v>6</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="64">
+        <v>6</v>
+      </c>
+      <c r="AF19" s="49"/>
+      <c r="AG19" s="49"/>
+      <c r="AH19" s="49"/>
+      <c r="AI19" s="49"/>
+      <c r="AJ19" s="49"/>
+      <c r="AK19" s="49"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="33">
         <v>15</v>
       </c>
       <c r="C20" s="6">
         <v>11</v>
       </c>
       <c r="D20" s="33">
         <v>11</v>
       </c>
       <c r="E20" s="33">
         <v>16</v>
       </c>
       <c r="F20" s="33">
         <v>22</v>
       </c>
       <c r="G20" s="6">
         <v>15</v>
       </c>
       <c r="H20" s="6">
         <v>16</v>
       </c>
       <c r="I20" s="6">
@@ -9545,52 +10340,61 @@
       </c>
       <c r="W20" s="6">
         <v>16</v>
       </c>
       <c r="X20" s="6">
         <v>15</v>
       </c>
       <c r="Y20" s="6">
         <v>16</v>
       </c>
       <c r="Z20" s="33">
         <v>7</v>
       </c>
       <c r="AA20" s="33">
         <v>9</v>
       </c>
       <c r="AB20" s="33">
         <v>11</v>
       </c>
       <c r="AC20" s="33">
         <v>12</v>
       </c>
       <c r="AD20" s="6">
         <v>6</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="64">
+        <v>15</v>
+      </c>
+      <c r="AF20" s="49"/>
+      <c r="AG20" s="49"/>
+      <c r="AH20" s="49"/>
+      <c r="AI20" s="49"/>
+      <c r="AJ20" s="49"/>
+      <c r="AK20" s="49"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="33">
         <v>34</v>
       </c>
       <c r="C21" s="6">
         <v>21</v>
       </c>
       <c r="D21" s="33">
         <v>27</v>
       </c>
       <c r="E21" s="33">
         <v>29</v>
       </c>
       <c r="F21" s="33">
         <v>24</v>
       </c>
       <c r="G21" s="6">
         <v>17</v>
       </c>
       <c r="H21" s="6">
         <v>36</v>
       </c>
       <c r="I21" s="6">
@@ -9637,85 +10441,101 @@
       </c>
       <c r="W21" s="6">
         <v>20</v>
       </c>
       <c r="X21" s="6">
         <v>25</v>
       </c>
       <c r="Y21" s="6">
         <v>26</v>
       </c>
       <c r="Z21" s="33">
         <v>20</v>
       </c>
       <c r="AA21" s="33">
         <v>13</v>
       </c>
       <c r="AB21" s="33">
         <v>27</v>
       </c>
       <c r="AC21" s="33">
         <v>30</v>
       </c>
       <c r="AD21" s="6">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="57" t="s">
+      <c r="AE21" s="64">
+        <v>21</v>
+      </c>
+      <c r="AF21" s="49"/>
+      <c r="AG21" s="49"/>
+      <c r="AH21" s="49"/>
+      <c r="AI21" s="49"/>
+      <c r="AJ21" s="49"/>
+      <c r="AK21" s="49"/>
+    </row>
+    <row r="22" spans="1:37" s="36" customFormat="1">
+      <c r="A22" s="59" t="s">
         <v>35</v>
       </c>
-      <c r="B22" s="57"/>
-[...22 lines deleted...]
-      <c r="Y22" s="57"/>
+      <c r="B22" s="59"/>
+      <c r="C22" s="59"/>
+      <c r="D22" s="59"/>
+      <c r="E22" s="59"/>
+      <c r="F22" s="59"/>
+      <c r="G22" s="59"/>
+      <c r="H22" s="59"/>
+      <c r="I22" s="59"/>
+      <c r="J22" s="59"/>
+      <c r="K22" s="59"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="59"/>
+      <c r="N22" s="59"/>
+      <c r="O22" s="59"/>
+      <c r="P22" s="59"/>
+      <c r="Q22" s="59"/>
+      <c r="R22" s="59"/>
+      <c r="S22" s="59"/>
+      <c r="T22" s="59"/>
+      <c r="U22" s="59"/>
+      <c r="V22" s="59"/>
+      <c r="W22" s="59"/>
+      <c r="X22" s="59"/>
+      <c r="Y22" s="59"/>
       <c r="AA22" s="6"/>
       <c r="AB22" s="6"/>
       <c r="AC22" s="6"/>
-      <c r="AD22" s="63"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:30">
+      <c r="AD22" s="50"/>
+      <c r="AE22" s="64"/>
+      <c r="AF22" s="50"/>
+      <c r="AG22" s="50"/>
+      <c r="AH22" s="50"/>
+      <c r="AI22" s="50"/>
+      <c r="AJ22" s="50"/>
+      <c r="AK22" s="50"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="33">
         <v>225</v>
       </c>
       <c r="C23" s="6">
         <v>209</v>
       </c>
       <c r="D23" s="33">
         <v>188</v>
       </c>
       <c r="E23" s="33">
         <v>228</v>
       </c>
       <c r="F23" s="33">
         <v>230</v>
       </c>
       <c r="G23" s="33">
         <v>212</v>
       </c>
       <c r="H23" s="33">
         <v>224</v>
       </c>
       <c r="I23" s="33">
@@ -9762,52 +10582,61 @@
       </c>
       <c r="W23" s="6">
         <v>183</v>
       </c>
       <c r="X23" s="6">
         <v>174</v>
       </c>
       <c r="Y23" s="6">
         <v>202</v>
       </c>
       <c r="Z23" s="33">
         <v>198</v>
       </c>
       <c r="AA23" s="33">
         <v>155</v>
       </c>
       <c r="AB23" s="33">
         <v>198</v>
       </c>
       <c r="AC23" s="33">
         <v>203</v>
       </c>
       <c r="AD23" s="6">
         <v>140</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="64">
+        <v>181</v>
+      </c>
+      <c r="AF23" s="49"/>
+      <c r="AG23" s="49"/>
+      <c r="AH23" s="49"/>
+      <c r="AI23" s="49"/>
+      <c r="AJ23" s="49"/>
+      <c r="AK23" s="49"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="33">
         <v>107</v>
       </c>
       <c r="C24" s="6">
         <v>90</v>
       </c>
       <c r="D24" s="33">
         <v>83</v>
       </c>
       <c r="E24" s="33">
         <v>86</v>
       </c>
       <c r="F24" s="33">
         <v>82</v>
       </c>
       <c r="G24" s="33">
         <v>86</v>
       </c>
       <c r="H24" s="33">
         <v>87</v>
       </c>
       <c r="I24" s="33">
@@ -9854,52 +10683,61 @@
       </c>
       <c r="W24" s="6">
         <v>74</v>
       </c>
       <c r="X24" s="6">
         <v>77</v>
       </c>
       <c r="Y24" s="6">
         <v>84</v>
       </c>
       <c r="Z24" s="33">
         <v>89</v>
       </c>
       <c r="AA24" s="33">
         <v>57</v>
       </c>
       <c r="AB24" s="33">
         <v>75</v>
       </c>
       <c r="AC24" s="33">
         <v>90</v>
       </c>
       <c r="AD24" s="6">
         <v>62</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="64">
+        <v>79</v>
+      </c>
+      <c r="AF24" s="49"/>
+      <c r="AG24" s="49"/>
+      <c r="AH24" s="49"/>
+      <c r="AI24" s="49"/>
+      <c r="AJ24" s="49"/>
+      <c r="AK24" s="49"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="33">
         <v>12</v>
       </c>
       <c r="C25" s="6">
         <v>12</v>
       </c>
       <c r="D25" s="33">
         <v>9</v>
       </c>
       <c r="E25" s="33">
         <v>18</v>
       </c>
       <c r="F25" s="33">
         <v>14</v>
       </c>
       <c r="G25" s="33">
         <v>11</v>
       </c>
       <c r="H25" s="33">
         <v>15</v>
       </c>
       <c r="I25" s="33">
@@ -9946,52 +10784,61 @@
       </c>
       <c r="W25" s="6">
         <v>10</v>
       </c>
       <c r="X25" s="6">
         <v>12</v>
       </c>
       <c r="Y25" s="6">
         <v>15</v>
       </c>
       <c r="Z25" s="33">
         <v>12</v>
       </c>
       <c r="AA25" s="33">
         <v>10</v>
       </c>
       <c r="AB25" s="33">
         <v>5</v>
       </c>
       <c r="AC25" s="33">
         <v>11</v>
       </c>
       <c r="AD25" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="64">
+        <v>11</v>
+      </c>
+      <c r="AF25" s="49"/>
+      <c r="AG25" s="49"/>
+      <c r="AH25" s="49"/>
+      <c r="AI25" s="49"/>
+      <c r="AJ25" s="49"/>
+      <c r="AK25" s="49"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="33">
         <v>6</v>
       </c>
       <c r="C26" s="6">
         <v>4</v>
       </c>
       <c r="D26" s="33">
         <v>6</v>
       </c>
       <c r="E26" s="33">
         <v>2</v>
       </c>
       <c r="F26" s="33">
         <v>8</v>
       </c>
       <c r="G26" s="33">
         <v>9</v>
       </c>
       <c r="H26" s="33">
         <v>10</v>
       </c>
       <c r="I26" s="33">
@@ -10038,52 +10885,61 @@
       </c>
       <c r="W26" s="6">
         <v>5</v>
       </c>
       <c r="X26" s="6">
         <v>4</v>
       </c>
       <c r="Y26" s="6">
         <v>7</v>
       </c>
       <c r="Z26" s="33">
         <v>10</v>
       </c>
       <c r="AA26" s="33">
         <v>7</v>
       </c>
       <c r="AB26" s="33">
         <v>6</v>
       </c>
       <c r="AC26" s="33">
         <v>3</v>
       </c>
       <c r="AD26" s="6">
         <v>2</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="64">
+        <v>6</v>
+      </c>
+      <c r="AF26" s="49"/>
+      <c r="AG26" s="49"/>
+      <c r="AH26" s="49"/>
+      <c r="AI26" s="49"/>
+      <c r="AJ26" s="49"/>
+      <c r="AK26" s="49"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="33">
         <v>13</v>
       </c>
       <c r="C27" s="6">
         <v>11</v>
       </c>
       <c r="D27" s="33">
         <v>6</v>
       </c>
       <c r="E27" s="33">
         <v>18</v>
       </c>
       <c r="F27" s="33">
         <v>16</v>
       </c>
       <c r="G27" s="33">
         <v>10</v>
       </c>
       <c r="H27" s="33">
         <v>9</v>
       </c>
       <c r="I27" s="33">
@@ -10130,52 +10986,61 @@
       </c>
       <c r="W27" s="6">
         <v>13</v>
       </c>
       <c r="X27" s="6">
         <v>6</v>
       </c>
       <c r="Y27" s="6">
         <v>10</v>
       </c>
       <c r="Z27" s="33">
         <v>9</v>
       </c>
       <c r="AA27" s="33">
         <v>9</v>
       </c>
       <c r="AB27" s="33">
         <v>14</v>
       </c>
       <c r="AC27" s="33">
         <v>7</v>
       </c>
       <c r="AD27" s="6">
         <v>3</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="64">
+        <v>9</v>
+      </c>
+      <c r="AF27" s="49"/>
+      <c r="AG27" s="49"/>
+      <c r="AH27" s="49"/>
+      <c r="AI27" s="49"/>
+      <c r="AJ27" s="49"/>
+      <c r="AK27" s="49"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="33">
         <v>4</v>
       </c>
       <c r="C28" s="6">
         <v>9</v>
       </c>
       <c r="D28" s="33">
         <v>2</v>
       </c>
       <c r="E28" s="33">
         <v>8</v>
       </c>
       <c r="F28" s="33">
         <v>8</v>
       </c>
       <c r="G28" s="33">
         <v>10</v>
       </c>
       <c r="H28" s="33">
         <v>6</v>
       </c>
       <c r="I28" s="33">
@@ -10222,52 +11087,61 @@
       </c>
       <c r="W28" s="6">
         <v>8</v>
       </c>
       <c r="X28" s="6">
         <v>7</v>
       </c>
       <c r="Y28" s="6">
         <v>2</v>
       </c>
       <c r="Z28" s="33">
         <v>6</v>
       </c>
       <c r="AA28" s="33">
         <v>3</v>
       </c>
       <c r="AB28" s="33">
         <v>15</v>
       </c>
       <c r="AC28" s="33">
         <v>10</v>
       </c>
       <c r="AD28" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="64">
+        <v>5</v>
+      </c>
+      <c r="AF28" s="49"/>
+      <c r="AG28" s="49"/>
+      <c r="AH28" s="49"/>
+      <c r="AI28" s="49"/>
+      <c r="AJ28" s="49"/>
+      <c r="AK28" s="49"/>
+    </row>
+    <row r="29" spans="1:37">
       <c r="A29" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B29" s="33">
         <v>7</v>
       </c>
       <c r="C29" s="6">
         <v>9</v>
       </c>
       <c r="D29" s="33">
         <v>6</v>
       </c>
       <c r="E29" s="33">
         <v>10</v>
       </c>
       <c r="F29" s="33">
         <v>7</v>
       </c>
       <c r="G29" s="33">
         <v>13</v>
       </c>
       <c r="H29" s="33">
         <v>9</v>
       </c>
       <c r="I29" s="33">
@@ -10314,52 +11188,61 @@
       </c>
       <c r="W29" s="6">
         <v>8</v>
       </c>
       <c r="X29" s="6">
         <v>3</v>
       </c>
       <c r="Y29" s="6">
         <v>7</v>
       </c>
       <c r="Z29" s="33">
         <v>5</v>
       </c>
       <c r="AA29" s="33">
         <v>4</v>
       </c>
       <c r="AB29" s="33">
         <v>9</v>
       </c>
       <c r="AC29" s="33">
         <v>2</v>
       </c>
       <c r="AD29" s="6">
         <v>8</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="64">
+        <v>3</v>
+      </c>
+      <c r="AF29" s="49"/>
+      <c r="AG29" s="49"/>
+      <c r="AH29" s="49"/>
+      <c r="AI29" s="49"/>
+      <c r="AJ29" s="49"/>
+      <c r="AK29" s="49"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B30" s="33">
         <v>21</v>
       </c>
       <c r="C30" s="6">
         <v>20</v>
       </c>
       <c r="D30" s="33">
         <v>25</v>
       </c>
       <c r="E30" s="33">
         <v>15</v>
       </c>
       <c r="F30" s="33">
         <v>23</v>
       </c>
       <c r="G30" s="33">
         <v>20</v>
       </c>
       <c r="H30" s="33">
         <v>19</v>
       </c>
       <c r="I30" s="33">
@@ -10406,52 +11289,61 @@
       </c>
       <c r="W30" s="6">
         <v>11</v>
       </c>
       <c r="X30" s="6">
         <v>16</v>
       </c>
       <c r="Y30" s="6">
         <v>21</v>
       </c>
       <c r="Z30" s="33">
         <v>18</v>
       </c>
       <c r="AA30" s="33">
         <v>16</v>
       </c>
       <c r="AB30" s="33">
         <v>24</v>
       </c>
       <c r="AC30" s="33">
         <v>23</v>
       </c>
       <c r="AD30" s="6">
         <v>11</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="64">
+        <v>13</v>
+      </c>
+      <c r="AF30" s="49"/>
+      <c r="AG30" s="49"/>
+      <c r="AH30" s="49"/>
+      <c r="AI30" s="49"/>
+      <c r="AJ30" s="49"/>
+      <c r="AK30" s="49"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B31" s="33">
         <v>6</v>
       </c>
       <c r="C31" s="6">
         <v>8</v>
       </c>
       <c r="D31" s="33">
         <v>6</v>
       </c>
       <c r="E31" s="33">
         <v>12</v>
       </c>
       <c r="F31" s="33">
         <v>9</v>
       </c>
       <c r="G31" s="33">
         <v>7</v>
       </c>
       <c r="H31" s="33">
         <v>6</v>
       </c>
       <c r="I31" s="33">
@@ -10498,52 +11390,61 @@
       </c>
       <c r="W31" s="6">
         <v>5</v>
       </c>
       <c r="X31" s="6">
         <v>7</v>
       </c>
       <c r="Y31" s="6">
         <v>6</v>
       </c>
       <c r="Z31" s="33">
         <v>5</v>
       </c>
       <c r="AA31" s="33">
         <v>4</v>
       </c>
       <c r="AB31" s="33">
         <v>1</v>
       </c>
       <c r="AC31" s="33">
         <v>3</v>
       </c>
       <c r="AD31" s="6">
         <v>9</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="64">
+        <v>5</v>
+      </c>
+      <c r="AF31" s="49"/>
+      <c r="AG31" s="49"/>
+      <c r="AH31" s="49"/>
+      <c r="AI31" s="49"/>
+      <c r="AJ31" s="49"/>
+      <c r="AK31" s="49"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B32" s="33">
         <v>11</v>
       </c>
       <c r="C32" s="6">
         <v>6</v>
       </c>
       <c r="D32" s="33">
         <v>2</v>
       </c>
       <c r="E32" s="33">
         <v>7</v>
       </c>
       <c r="F32" s="33">
         <v>9</v>
       </c>
       <c r="G32" s="33">
         <v>7</v>
       </c>
       <c r="H32" s="33">
         <v>8</v>
       </c>
       <c r="I32" s="33">
@@ -10590,52 +11491,61 @@
       </c>
       <c r="W32" s="6">
         <v>4</v>
       </c>
       <c r="X32" s="6">
         <v>2</v>
       </c>
       <c r="Y32" s="6">
         <v>10</v>
       </c>
       <c r="Z32" s="33">
         <v>7</v>
       </c>
       <c r="AA32" s="33">
         <v>5</v>
       </c>
       <c r="AB32" s="33">
         <v>4</v>
       </c>
       <c r="AC32" s="33">
         <v>8</v>
       </c>
       <c r="AD32" s="6">
         <v>6</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="64">
+        <v>11</v>
+      </c>
+      <c r="AF32" s="49"/>
+      <c r="AG32" s="49"/>
+      <c r="AH32" s="49"/>
+      <c r="AI32" s="49"/>
+      <c r="AJ32" s="49"/>
+      <c r="AK32" s="49"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B33" s="33">
         <v>1</v>
       </c>
       <c r="C33" s="6">
         <v>4</v>
       </c>
       <c r="D33" s="33">
         <v>5</v>
       </c>
       <c r="E33" s="33">
         <v>14</v>
       </c>
       <c r="F33" s="33">
         <v>4</v>
       </c>
       <c r="G33" s="33">
         <v>7</v>
       </c>
       <c r="H33" s="33">
         <v>7</v>
       </c>
       <c r="I33" s="33">
@@ -10682,52 +11592,61 @@
       </c>
       <c r="W33" s="6">
         <v>8</v>
       </c>
       <c r="X33" s="6">
         <v>9</v>
       </c>
       <c r="Y33" s="6">
         <v>8</v>
       </c>
       <c r="Z33" s="33">
         <v>9</v>
       </c>
       <c r="AA33" s="33">
         <v>4</v>
       </c>
       <c r="AB33" s="33">
         <v>8</v>
       </c>
       <c r="AC33" s="33">
         <v>4</v>
       </c>
       <c r="AD33" s="6">
         <v>3</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="64">
+        <v>8</v>
+      </c>
+      <c r="AF33" s="49"/>
+      <c r="AG33" s="49"/>
+      <c r="AH33" s="49"/>
+      <c r="AI33" s="49"/>
+      <c r="AJ33" s="49"/>
+      <c r="AK33" s="49"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="33">
         <v>12</v>
       </c>
       <c r="C34" s="6">
         <v>16</v>
       </c>
       <c r="D34" s="33">
         <v>16</v>
       </c>
       <c r="E34" s="33">
         <v>16</v>
       </c>
       <c r="F34" s="33">
         <v>18</v>
       </c>
       <c r="G34" s="33">
         <v>9</v>
       </c>
       <c r="H34" s="33">
         <v>21</v>
       </c>
       <c r="I34" s="33">
@@ -10774,52 +11693,61 @@
       </c>
       <c r="W34" s="6">
         <v>12</v>
       </c>
       <c r="X34" s="6">
         <v>11</v>
       </c>
       <c r="Y34" s="6">
         <v>11</v>
       </c>
       <c r="Z34" s="33">
         <v>15</v>
       </c>
       <c r="AA34" s="33">
         <v>20</v>
       </c>
       <c r="AB34" s="33">
         <v>14</v>
       </c>
       <c r="AC34" s="33">
         <v>13</v>
       </c>
       <c r="AD34" s="6">
         <v>11</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="64">
+        <v>13</v>
+      </c>
+      <c r="AF34" s="49"/>
+      <c r="AG34" s="49"/>
+      <c r="AH34" s="49"/>
+      <c r="AI34" s="49"/>
+      <c r="AJ34" s="49"/>
+      <c r="AK34" s="49"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B35" s="33">
         <v>3</v>
       </c>
       <c r="C35" s="6">
         <v>2</v>
       </c>
       <c r="D35" s="33">
         <v>3</v>
       </c>
       <c r="E35" s="33">
         <v>5</v>
       </c>
       <c r="F35" s="33">
         <v>3</v>
       </c>
       <c r="G35" s="33">
         <v>5</v>
       </c>
       <c r="H35" s="33">
         <v>6</v>
       </c>
       <c r="I35" s="33">
@@ -10866,52 +11794,61 @@
       </c>
       <c r="W35" s="6">
         <v>9</v>
       </c>
       <c r="X35" s="6">
         <v>3</v>
       </c>
       <c r="Y35" s="6">
         <v>1</v>
       </c>
       <c r="Z35" s="33">
         <v>3</v>
       </c>
       <c r="AA35" s="33">
         <v>4</v>
       </c>
       <c r="AB35" s="33">
         <v>1</v>
       </c>
       <c r="AC35" s="33">
         <v>4</v>
       </c>
       <c r="AD35" s="6">
         <v>4</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="64">
+        <v>4</v>
+      </c>
+      <c r="AF35" s="49"/>
+      <c r="AG35" s="49"/>
+      <c r="AH35" s="49"/>
+      <c r="AI35" s="49"/>
+      <c r="AJ35" s="49"/>
+      <c r="AK35" s="49"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="33">
         <v>6</v>
       </c>
       <c r="C36" s="6">
         <v>6</v>
       </c>
       <c r="D36" s="33">
         <v>6</v>
       </c>
       <c r="E36" s="33">
         <v>4</v>
       </c>
       <c r="F36" s="33">
         <v>15</v>
       </c>
       <c r="G36" s="33">
         <v>9</v>
       </c>
       <c r="H36" s="33">
         <v>9</v>
       </c>
       <c r="I36" s="33">
@@ -10958,52 +11895,61 @@
       </c>
       <c r="W36" s="6">
         <v>7</v>
       </c>
       <c r="X36" s="6">
         <v>7</v>
       </c>
       <c r="Y36" s="6">
         <v>9</v>
       </c>
       <c r="Z36" s="33">
         <v>4</v>
       </c>
       <c r="AA36" s="33">
         <v>6</v>
       </c>
       <c r="AB36" s="33">
         <v>7</v>
       </c>
       <c r="AC36" s="33">
         <v>7</v>
       </c>
       <c r="AD36" s="6">
         <v>2</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="64">
+        <v>8</v>
+      </c>
+      <c r="AF36" s="49"/>
+      <c r="AG36" s="49"/>
+      <c r="AH36" s="49"/>
+      <c r="AI36" s="49"/>
+      <c r="AJ36" s="49"/>
+      <c r="AK36" s="49"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B37" s="33">
         <v>16</v>
       </c>
       <c r="C37" s="6">
         <v>12</v>
       </c>
       <c r="D37" s="33">
         <v>13</v>
       </c>
       <c r="E37" s="33">
         <v>13</v>
       </c>
       <c r="F37" s="33">
         <v>14</v>
       </c>
       <c r="G37" s="33">
         <v>9</v>
       </c>
       <c r="H37" s="33">
         <v>12</v>
       </c>
       <c r="I37" s="33">
@@ -11050,85 +11996,101 @@
       </c>
       <c r="W37" s="6">
         <v>9</v>
       </c>
       <c r="X37" s="6">
         <v>10</v>
       </c>
       <c r="Y37" s="6">
         <v>11</v>
       </c>
       <c r="Z37" s="33">
         <v>6</v>
       </c>
       <c r="AA37" s="33">
         <v>6</v>
       </c>
       <c r="AB37" s="33">
         <v>15</v>
       </c>
       <c r="AC37" s="33">
         <v>18</v>
       </c>
       <c r="AD37" s="1">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="58" t="s">
+      <c r="AE37" s="64">
+        <v>6</v>
+      </c>
+      <c r="AF37" s="49"/>
+      <c r="AG37" s="49"/>
+      <c r="AH37" s="49"/>
+      <c r="AI37" s="49"/>
+      <c r="AJ37" s="49"/>
+      <c r="AK37" s="49"/>
+    </row>
+    <row r="38" spans="1:37" s="36" customFormat="1">
+      <c r="A38" s="60" t="s">
         <v>36</v>
       </c>
-      <c r="B38" s="58"/>
-[...22 lines deleted...]
-      <c r="Y38" s="58"/>
+      <c r="B38" s="60"/>
+      <c r="C38" s="60"/>
+      <c r="D38" s="60"/>
+      <c r="E38" s="60"/>
+      <c r="F38" s="60"/>
+      <c r="G38" s="60"/>
+      <c r="H38" s="60"/>
+      <c r="I38" s="60"/>
+      <c r="J38" s="60"/>
+      <c r="K38" s="60"/>
+      <c r="L38" s="60"/>
+      <c r="M38" s="60"/>
+      <c r="N38" s="60"/>
+      <c r="O38" s="60"/>
+      <c r="P38" s="60"/>
+      <c r="Q38" s="60"/>
+      <c r="R38" s="60"/>
+      <c r="S38" s="60"/>
+      <c r="T38" s="60"/>
+      <c r="U38" s="60"/>
+      <c r="V38" s="60"/>
+      <c r="W38" s="60"/>
+      <c r="X38" s="60"/>
+      <c r="Y38" s="60"/>
       <c r="AA38" s="6"/>
       <c r="AB38" s="6"/>
       <c r="AC38" s="6"/>
       <c r="AD38" s="6"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="64"/>
+      <c r="AF38" s="50"/>
+      <c r="AG38" s="50"/>
+      <c r="AH38" s="50"/>
+      <c r="AI38" s="50"/>
+      <c r="AJ38" s="50"/>
+      <c r="AK38" s="50"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="33">
         <v>235</v>
       </c>
       <c r="C39" s="6">
         <v>209</v>
       </c>
       <c r="D39" s="33">
         <v>188</v>
       </c>
       <c r="E39" s="33">
         <v>226</v>
       </c>
       <c r="F39" s="33">
         <v>225</v>
       </c>
       <c r="G39" s="33">
         <v>196</v>
       </c>
       <c r="H39" s="33">
         <v>191</v>
       </c>
       <c r="I39" s="33">
@@ -11175,52 +12137,61 @@
       </c>
       <c r="W39" s="6">
         <v>177</v>
       </c>
       <c r="X39" s="6">
         <v>178</v>
       </c>
       <c r="Y39" s="6">
         <v>190</v>
       </c>
       <c r="Z39" s="44">
         <v>191</v>
       </c>
       <c r="AA39" s="44">
         <v>147</v>
       </c>
       <c r="AB39" s="44">
         <v>170</v>
       </c>
       <c r="AC39" s="44">
         <v>191</v>
       </c>
       <c r="AD39" s="6">
         <v>158</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="69">
+        <v>182</v>
+      </c>
+      <c r="AF39" s="49"/>
+      <c r="AG39" s="49"/>
+      <c r="AH39" s="49"/>
+      <c r="AI39" s="49"/>
+      <c r="AJ39" s="49"/>
+      <c r="AK39" s="49"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="41" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="33">
         <v>90</v>
       </c>
       <c r="C40" s="6">
         <v>95</v>
       </c>
       <c r="D40" s="33">
         <v>81</v>
       </c>
       <c r="E40" s="33">
         <v>103</v>
       </c>
       <c r="F40" s="33">
         <v>86</v>
       </c>
       <c r="G40" s="33">
         <v>86</v>
       </c>
       <c r="H40" s="33">
         <v>64</v>
       </c>
       <c r="I40" s="33">
@@ -11267,52 +12238,61 @@
       </c>
       <c r="W40" s="6">
         <v>64</v>
       </c>
       <c r="X40" s="6">
         <v>69</v>
       </c>
       <c r="Y40" s="6">
         <v>80</v>
       </c>
       <c r="Z40" s="44">
         <v>88</v>
       </c>
       <c r="AA40" s="44">
         <v>69</v>
       </c>
       <c r="AB40" s="44">
         <v>68</v>
       </c>
       <c r="AC40" s="44">
         <v>79</v>
       </c>
       <c r="AD40" s="37">
         <v>74</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="69">
+        <v>83</v>
+      </c>
+      <c r="AF40" s="49"/>
+      <c r="AG40" s="49"/>
+      <c r="AH40" s="49"/>
+      <c r="AI40" s="49"/>
+      <c r="AJ40" s="49"/>
+      <c r="AK40" s="49"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="41" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="33">
         <v>15</v>
       </c>
       <c r="C41" s="6">
         <v>12</v>
       </c>
       <c r="D41" s="33">
         <v>9</v>
       </c>
       <c r="E41" s="33">
         <v>14</v>
       </c>
       <c r="F41" s="33">
         <v>18</v>
       </c>
       <c r="G41" s="33">
         <v>8</v>
       </c>
       <c r="H41" s="33">
         <v>12</v>
       </c>
       <c r="I41" s="33">
@@ -11359,52 +12339,61 @@
       </c>
       <c r="W41" s="6">
         <v>8</v>
       </c>
       <c r="X41" s="6">
         <v>15</v>
       </c>
       <c r="Y41" s="6">
         <v>9</v>
       </c>
       <c r="Z41" s="44">
         <v>12</v>
       </c>
       <c r="AA41" s="44">
         <v>6</v>
       </c>
       <c r="AB41" s="44">
         <v>13</v>
       </c>
       <c r="AC41" s="44">
         <v>14</v>
       </c>
       <c r="AD41" s="37">
         <v>8</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="69">
+        <v>6</v>
+      </c>
+      <c r="AF41" s="49"/>
+      <c r="AG41" s="49"/>
+      <c r="AH41" s="49"/>
+      <c r="AI41" s="49"/>
+      <c r="AJ41" s="49"/>
+      <c r="AK41" s="49"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="33">
         <v>3</v>
       </c>
       <c r="C42" s="6">
         <v>4</v>
       </c>
       <c r="D42" s="33">
         <v>9</v>
       </c>
       <c r="E42" s="33">
         <v>4</v>
       </c>
       <c r="F42" s="33">
         <v>9</v>
       </c>
       <c r="G42" s="33">
         <v>9</v>
       </c>
       <c r="H42" s="33">
         <v>8</v>
       </c>
       <c r="I42" s="33">
@@ -11451,52 +12440,61 @@
       </c>
       <c r="W42" s="6">
         <v>2</v>
       </c>
       <c r="X42" s="6">
         <v>8</v>
       </c>
       <c r="Y42" s="6">
         <v>5</v>
       </c>
       <c r="Z42" s="44">
         <v>9</v>
       </c>
       <c r="AA42" s="44">
         <v>6</v>
       </c>
       <c r="AB42" s="44">
         <v>5</v>
       </c>
       <c r="AC42" s="44">
         <v>8</v>
       </c>
       <c r="AD42" s="37">
         <v>3</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="69">
+        <v>5</v>
+      </c>
+      <c r="AF42" s="49"/>
+      <c r="AG42" s="49"/>
+      <c r="AH42" s="49"/>
+      <c r="AI42" s="49"/>
+      <c r="AJ42" s="49"/>
+      <c r="AK42" s="49"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="41" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="33">
         <v>12</v>
       </c>
       <c r="C43" s="6">
         <v>10</v>
       </c>
       <c r="D43" s="33">
         <v>10</v>
       </c>
       <c r="E43" s="33">
         <v>11</v>
       </c>
       <c r="F43" s="33">
         <v>17</v>
       </c>
       <c r="G43" s="33">
         <v>13</v>
       </c>
       <c r="H43" s="33">
         <v>5</v>
       </c>
       <c r="I43" s="33">
@@ -11543,52 +12541,61 @@
       </c>
       <c r="W43" s="6">
         <v>7</v>
       </c>
       <c r="X43" s="6">
         <v>5</v>
       </c>
       <c r="Y43" s="6">
         <v>11</v>
       </c>
       <c r="Z43" s="44">
         <v>6</v>
       </c>
       <c r="AA43" s="44">
         <v>5</v>
       </c>
       <c r="AB43" s="44">
         <v>8</v>
       </c>
       <c r="AC43" s="44">
         <v>6</v>
       </c>
       <c r="AD43" s="37">
         <v>9</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="69">
+        <v>8</v>
+      </c>
+      <c r="AF43" s="49"/>
+      <c r="AG43" s="49"/>
+      <c r="AH43" s="49"/>
+      <c r="AI43" s="49"/>
+      <c r="AJ43" s="49"/>
+      <c r="AK43" s="49"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="41" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="33">
         <v>8</v>
       </c>
       <c r="C44" s="6">
         <v>9</v>
       </c>
       <c r="D44" s="33">
         <v>9</v>
       </c>
       <c r="E44" s="33">
         <v>13</v>
       </c>
       <c r="F44" s="33">
         <v>4</v>
       </c>
       <c r="G44" s="33">
         <v>9</v>
       </c>
       <c r="H44" s="33">
         <v>7</v>
       </c>
       <c r="I44" s="33">
@@ -11635,52 +12642,61 @@
       </c>
       <c r="W44" s="6">
         <v>7</v>
       </c>
       <c r="X44" s="6">
         <v>7</v>
       </c>
       <c r="Y44" s="6">
         <v>8</v>
       </c>
       <c r="Z44" s="44">
         <v>3</v>
       </c>
       <c r="AA44" s="44">
         <v>5</v>
       </c>
       <c r="AB44" s="44">
         <v>8</v>
       </c>
       <c r="AC44" s="44">
         <v>8</v>
       </c>
       <c r="AD44" s="37">
         <v>7</v>
       </c>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44" s="69">
+        <v>5</v>
+      </c>
+      <c r="AF44" s="49"/>
+      <c r="AG44" s="49"/>
+      <c r="AH44" s="49"/>
+      <c r="AI44" s="49"/>
+      <c r="AJ44" s="49"/>
+      <c r="AK44" s="49"/>
+    </row>
+    <row r="45" spans="1:37">
       <c r="A45" s="41" t="s">
         <v>41</v>
       </c>
       <c r="B45" s="33">
         <v>6</v>
       </c>
       <c r="C45" s="6">
         <v>10</v>
       </c>
       <c r="D45" s="33">
         <v>8</v>
       </c>
       <c r="E45" s="33">
         <v>6</v>
       </c>
       <c r="F45" s="33">
         <v>10</v>
       </c>
       <c r="G45" s="33">
         <v>5</v>
       </c>
       <c r="H45" s="33">
         <v>10</v>
       </c>
       <c r="I45" s="33">
@@ -11727,52 +12743,61 @@
       </c>
       <c r="W45" s="6">
         <v>2</v>
       </c>
       <c r="X45" s="6">
         <v>9</v>
       </c>
       <c r="Y45" s="6">
         <v>5</v>
       </c>
       <c r="Z45" s="44">
         <v>8</v>
       </c>
       <c r="AA45" s="44">
         <v>6</v>
       </c>
       <c r="AB45" s="44">
         <v>5</v>
       </c>
       <c r="AC45" s="44">
         <v>8</v>
       </c>
       <c r="AD45" s="37">
         <v>3</v>
       </c>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45" s="69">
+        <v>4</v>
+      </c>
+      <c r="AF45" s="49"/>
+      <c r="AG45" s="49"/>
+      <c r="AH45" s="49"/>
+      <c r="AI45" s="49"/>
+      <c r="AJ45" s="49"/>
+      <c r="AK45" s="49"/>
+    </row>
+    <row r="46" spans="1:37">
       <c r="A46" s="41" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="33">
         <v>16</v>
       </c>
       <c r="C46" s="6">
         <v>18</v>
       </c>
       <c r="D46" s="33">
         <v>16</v>
       </c>
       <c r="E46" s="33">
         <v>12</v>
       </c>
       <c r="F46" s="33">
         <v>19</v>
       </c>
       <c r="G46" s="33">
         <v>10</v>
       </c>
       <c r="H46" s="33">
         <v>21</v>
       </c>
       <c r="I46" s="33">
@@ -11819,52 +12844,61 @@
       </c>
       <c r="W46" s="6">
         <v>17</v>
       </c>
       <c r="X46" s="6">
         <v>14</v>
       </c>
       <c r="Y46" s="6">
         <v>13</v>
       </c>
       <c r="Z46" s="44">
         <v>17</v>
       </c>
       <c r="AA46" s="44">
         <v>10</v>
       </c>
       <c r="AB46" s="44">
         <v>15</v>
       </c>
       <c r="AC46" s="44">
         <v>14</v>
       </c>
       <c r="AD46" s="37">
         <v>14</v>
       </c>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46" s="69">
+        <v>18</v>
+      </c>
+      <c r="AF46" s="49"/>
+      <c r="AG46" s="49"/>
+      <c r="AH46" s="49"/>
+      <c r="AI46" s="49"/>
+      <c r="AJ46" s="49"/>
+      <c r="AK46" s="49"/>
+    </row>
+    <row r="47" spans="1:37">
       <c r="A47" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="33">
         <v>10</v>
       </c>
       <c r="C47" s="6">
         <v>6</v>
       </c>
       <c r="D47" s="33">
         <v>3</v>
       </c>
       <c r="E47" s="33">
         <v>9</v>
       </c>
       <c r="F47" s="33">
         <v>4</v>
       </c>
       <c r="G47" s="33">
         <v>8</v>
       </c>
       <c r="H47" s="33">
         <v>4</v>
       </c>
       <c r="I47" s="33">
@@ -11911,52 +12945,61 @@
       </c>
       <c r="W47" s="6">
         <v>8</v>
       </c>
       <c r="X47" s="6">
         <v>1</v>
       </c>
       <c r="Y47" s="6">
         <v>4</v>
       </c>
       <c r="Z47" s="44">
         <v>5</v>
       </c>
       <c r="AA47" s="44">
         <v>8</v>
       </c>
       <c r="AB47" s="44">
         <v>8</v>
       </c>
       <c r="AC47" s="44">
         <v>6</v>
       </c>
       <c r="AD47" s="37">
         <v>4</v>
       </c>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47" s="69">
+        <v>6</v>
+      </c>
+      <c r="AF47" s="49"/>
+      <c r="AG47" s="49"/>
+      <c r="AH47" s="49"/>
+      <c r="AI47" s="49"/>
+      <c r="AJ47" s="49"/>
+      <c r="AK47" s="49"/>
+    </row>
+    <row r="48" spans="1:37">
       <c r="A48" s="41" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="33">
         <v>15</v>
       </c>
       <c r="C48" s="6">
         <v>5</v>
       </c>
       <c r="D48" s="33">
         <v>7</v>
       </c>
       <c r="E48" s="33">
         <v>7</v>
       </c>
       <c r="F48" s="33">
         <v>9</v>
       </c>
       <c r="G48" s="33">
         <v>8</v>
       </c>
       <c r="H48" s="33">
         <v>5</v>
       </c>
       <c r="I48" s="33">
@@ -12003,52 +13046,61 @@
       </c>
       <c r="W48" s="6">
         <v>8</v>
       </c>
       <c r="X48" s="6">
         <v>4</v>
       </c>
       <c r="Y48" s="6">
         <v>6</v>
       </c>
       <c r="Z48" s="44">
         <v>5</v>
       </c>
       <c r="AA48" s="44">
         <v>6</v>
       </c>
       <c r="AB48" s="44">
         <v>3</v>
       </c>
       <c r="AC48" s="44">
         <v>7</v>
       </c>
       <c r="AD48" s="37">
         <v>6</v>
       </c>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48" s="69">
+        <v>9</v>
+      </c>
+      <c r="AF48" s="49"/>
+      <c r="AG48" s="49"/>
+      <c r="AH48" s="49"/>
+      <c r="AI48" s="49"/>
+      <c r="AJ48" s="49"/>
+      <c r="AK48" s="49"/>
+    </row>
+    <row r="49" spans="1:37">
       <c r="A49" s="41" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="33">
         <v>9</v>
       </c>
       <c r="C49" s="6">
         <v>5</v>
       </c>
       <c r="D49" s="33">
         <v>1</v>
       </c>
       <c r="E49" s="33">
         <v>7</v>
       </c>
       <c r="F49" s="33">
         <v>6</v>
       </c>
       <c r="G49" s="33">
         <v>4</v>
       </c>
       <c r="H49" s="33">
         <v>6</v>
       </c>
       <c r="I49" s="33">
@@ -12095,52 +13147,61 @@
       </c>
       <c r="W49" s="6">
         <v>14</v>
       </c>
       <c r="X49" s="6">
         <v>5</v>
       </c>
       <c r="Y49" s="6">
         <v>4</v>
       </c>
       <c r="Z49" s="44">
         <v>5</v>
       </c>
       <c r="AA49" s="44">
         <v>4</v>
       </c>
       <c r="AB49" s="44">
         <v>4</v>
       </c>
       <c r="AC49" s="44">
         <v>6</v>
       </c>
       <c r="AD49" s="37">
         <v>3</v>
       </c>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49" s="69">
+        <v>4</v>
+      </c>
+      <c r="AF49" s="49"/>
+      <c r="AG49" s="49"/>
+      <c r="AH49" s="49"/>
+      <c r="AI49" s="49"/>
+      <c r="AJ49" s="49"/>
+      <c r="AK49" s="49"/>
+    </row>
+    <row r="50" spans="1:37">
       <c r="A50" s="41" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="33">
         <v>21</v>
       </c>
       <c r="C50" s="6">
         <v>16</v>
       </c>
       <c r="D50" s="33">
         <v>13</v>
       </c>
       <c r="E50" s="33">
         <v>11</v>
       </c>
       <c r="F50" s="33">
         <v>17</v>
       </c>
       <c r="G50" s="33">
         <v>17</v>
       </c>
       <c r="H50" s="33">
         <v>13</v>
       </c>
       <c r="I50" s="33">
@@ -12187,52 +13248,61 @@
       </c>
       <c r="W50" s="6">
         <v>16</v>
       </c>
       <c r="X50" s="6">
         <v>14</v>
       </c>
       <c r="Y50" s="6">
         <v>20</v>
       </c>
       <c r="Z50" s="44">
         <v>12</v>
       </c>
       <c r="AA50" s="44">
         <v>11</v>
       </c>
       <c r="AB50" s="44">
         <v>11</v>
       </c>
       <c r="AC50" s="44">
         <v>13</v>
       </c>
       <c r="AD50" s="37">
         <v>13</v>
       </c>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50" s="69">
+        <v>10</v>
+      </c>
+      <c r="AF50" s="49"/>
+      <c r="AG50" s="49"/>
+      <c r="AH50" s="49"/>
+      <c r="AI50" s="49"/>
+      <c r="AJ50" s="49"/>
+      <c r="AK50" s="49"/>
+    </row>
+    <row r="51" spans="1:37">
       <c r="A51" s="41" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="33">
         <v>3</v>
       </c>
       <c r="C51" s="6">
         <v>5</v>
       </c>
       <c r="D51" s="33">
         <v>3</v>
       </c>
       <c r="E51" s="33">
         <v>1</v>
       </c>
       <c r="F51" s="33">
         <v>9</v>
       </c>
       <c r="G51" s="33">
         <v>5</v>
       </c>
       <c r="H51" s="33">
         <v>5</v>
       </c>
       <c r="I51" s="33">
@@ -12279,52 +13349,61 @@
       </c>
       <c r="W51" s="6">
         <v>4</v>
       </c>
       <c r="X51" s="6">
         <v>4</v>
       </c>
       <c r="Y51" s="6">
         <v>3</v>
       </c>
       <c r="Z51" s="44">
         <v>4</v>
       </c>
       <c r="AA51" s="44">
         <v>1</v>
       </c>
       <c r="AB51" s="44">
         <v>6</v>
       </c>
       <c r="AC51" s="44">
         <v>5</v>
       </c>
       <c r="AD51" s="37">
         <v>2</v>
       </c>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51" s="69">
+        <v>2</v>
+      </c>
+      <c r="AF51" s="49"/>
+      <c r="AG51" s="49"/>
+      <c r="AH51" s="49"/>
+      <c r="AI51" s="49"/>
+      <c r="AJ51" s="49"/>
+      <c r="AK51" s="49"/>
+    </row>
+    <row r="52" spans="1:37">
       <c r="A52" s="41" t="s">
         <v>48</v>
       </c>
       <c r="B52" s="33">
         <v>9</v>
       </c>
       <c r="C52" s="6">
         <v>5</v>
       </c>
       <c r="D52" s="33">
         <v>5</v>
       </c>
       <c r="E52" s="33">
         <v>12</v>
       </c>
       <c r="F52" s="33">
         <v>7</v>
       </c>
       <c r="G52" s="33">
         <v>6</v>
       </c>
       <c r="H52" s="33">
         <v>7</v>
       </c>
       <c r="I52" s="33">
@@ -12371,52 +13450,61 @@
       </c>
       <c r="W52" s="6">
         <v>9</v>
       </c>
       <c r="X52" s="6">
         <v>8</v>
       </c>
       <c r="Y52" s="6">
         <v>7</v>
       </c>
       <c r="Z52" s="44">
         <v>3</v>
       </c>
       <c r="AA52" s="44">
         <v>3</v>
       </c>
       <c r="AB52" s="44">
         <v>4</v>
       </c>
       <c r="AC52" s="44">
         <v>5</v>
       </c>
       <c r="AD52" s="37">
         <v>4</v>
       </c>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52" s="69">
+        <v>7</v>
+      </c>
+      <c r="AF52" s="49"/>
+      <c r="AG52" s="49"/>
+      <c r="AH52" s="49"/>
+      <c r="AI52" s="49"/>
+      <c r="AJ52" s="49"/>
+      <c r="AK52" s="49"/>
+    </row>
+    <row r="53" spans="1:37">
       <c r="A53" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B53" s="34">
         <v>18</v>
       </c>
       <c r="C53" s="9">
         <v>9</v>
       </c>
       <c r="D53" s="34">
         <v>14</v>
       </c>
       <c r="E53" s="34">
         <v>16</v>
       </c>
       <c r="F53" s="34">
         <v>10</v>
       </c>
       <c r="G53" s="34">
         <v>8</v>
       </c>
       <c r="H53" s="34">
         <v>24</v>
       </c>
       <c r="I53" s="34">
@@ -12463,52 +13551,61 @@
       </c>
       <c r="W53" s="9">
         <v>11</v>
       </c>
       <c r="X53" s="9">
         <v>15</v>
       </c>
       <c r="Y53" s="9">
         <v>15</v>
       </c>
       <c r="Z53" s="34">
         <v>14</v>
       </c>
       <c r="AA53" s="34">
         <v>7</v>
       </c>
       <c r="AB53" s="34">
         <v>12</v>
       </c>
       <c r="AC53" s="34">
         <v>12</v>
       </c>
       <c r="AD53" s="9">
         <v>8</v>
       </c>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53" s="65">
+        <v>15</v>
+      </c>
+      <c r="AF53" s="15"/>
+      <c r="AG53" s="15"/>
+      <c r="AH53" s="15"/>
+      <c r="AI53" s="15"/>
+      <c r="AJ53" s="15"/>
+      <c r="AK53" s="15"/>
+    </row>
+    <row r="54" spans="1:37">
       <c r="A54" s="10" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>