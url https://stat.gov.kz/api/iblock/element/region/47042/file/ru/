--- v4 (2026-08-11)
+++ v5 (2026-09-21)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="420" yWindow="300" windowWidth="23250" windowHeight="12345" tabRatio="710" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
     <sheet name="Число родившихся по полу" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="50">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
@@ -911,52 +912,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK45"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="Z48" sqref="Z48"/>
+    <sheetView topLeftCell="I1" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="11" bestFit="1" customWidth="1"/>
@@ -1178,50 +1179,51 @@
       </c>
       <c r="B6" s="63"/>
       <c r="C6" s="63"/>
       <c r="D6" s="63"/>
       <c r="E6" s="63"/>
       <c r="F6" s="63"/>
       <c r="G6" s="63"/>
       <c r="H6" s="63"/>
       <c r="I6" s="63"/>
       <c r="J6" s="63"/>
       <c r="K6" s="63"/>
       <c r="L6" s="63"/>
       <c r="M6" s="63"/>
       <c r="N6" s="63"/>
       <c r="O6" s="63"/>
       <c r="P6" s="63"/>
       <c r="Q6" s="63"/>
       <c r="R6" s="63"/>
       <c r="S6" s="63"/>
       <c r="T6" s="63"/>
       <c r="U6" s="63"/>
       <c r="V6" s="63"/>
       <c r="W6" s="63"/>
       <c r="X6" s="63"/>
       <c r="Y6" s="63"/>
+      <c r="AF6" s="44"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="9">
         <v>460</v>
       </c>
       <c r="C7" s="9">
         <v>418</v>
       </c>
       <c r="D7" s="9">
         <v>376</v>
       </c>
       <c r="E7" s="9">
         <v>454</v>
       </c>
       <c r="F7" s="9">
         <v>455</v>
       </c>
       <c r="G7" s="9">
         <v>408</v>
       </c>
       <c r="H7" s="9">
         <v>415</v>
@@ -1273,50 +1275,53 @@
       </c>
       <c r="X7" s="8">
         <v>352</v>
       </c>
       <c r="Y7" s="8">
         <v>392</v>
       </c>
       <c r="Z7" s="41">
         <v>389</v>
       </c>
       <c r="AA7" s="41">
         <v>302</v>
       </c>
       <c r="AB7" s="41">
         <v>368</v>
       </c>
       <c r="AC7" s="41">
         <v>394</v>
       </c>
       <c r="AD7" s="44">
         <v>298</v>
       </c>
       <c r="AE7" s="44">
         <v>363</v>
       </c>
+      <c r="AF7" s="44">
+        <v>375</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="9">
         <v>197</v>
       </c>
       <c r="C8" s="9">
         <v>185</v>
       </c>
       <c r="D8" s="9">
         <v>164</v>
       </c>
       <c r="E8" s="9">
         <v>189</v>
       </c>
       <c r="F8" s="9">
         <v>168</v>
       </c>
       <c r="G8" s="9">
         <v>172</v>
       </c>
       <c r="H8" s="9">
         <v>151</v>
@@ -1368,50 +1373,53 @@
       </c>
       <c r="X8" s="8">
         <v>146</v>
       </c>
       <c r="Y8" s="8">
         <v>164</v>
       </c>
       <c r="Z8" s="41">
         <v>177</v>
       </c>
       <c r="AA8" s="41">
         <v>126</v>
       </c>
       <c r="AB8" s="41">
         <v>143</v>
       </c>
       <c r="AC8" s="41">
         <v>169</v>
       </c>
       <c r="AD8" s="44">
         <v>136</v>
       </c>
       <c r="AE8" s="44">
         <v>162</v>
       </c>
+      <c r="AF8" s="44">
+        <v>175</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="9">
         <v>27</v>
       </c>
       <c r="C9" s="9">
         <v>24</v>
       </c>
       <c r="D9" s="9">
         <v>18</v>
       </c>
       <c r="E9" s="9">
         <v>32</v>
       </c>
       <c r="F9" s="9">
         <v>32</v>
       </c>
       <c r="G9" s="9">
         <v>19</v>
       </c>
       <c r="H9" s="9">
         <v>27</v>
@@ -1463,50 +1471,53 @@
       </c>
       <c r="X9" s="8">
         <v>27</v>
       </c>
       <c r="Y9" s="8">
         <v>24</v>
       </c>
       <c r="Z9" s="41">
         <v>24</v>
       </c>
       <c r="AA9" s="41">
         <v>16</v>
       </c>
       <c r="AB9" s="41">
         <v>18</v>
       </c>
       <c r="AC9" s="41">
         <v>25</v>
       </c>
       <c r="AD9" s="44">
         <v>15</v>
       </c>
       <c r="AE9" s="44">
         <v>17</v>
       </c>
+      <c r="AF9" s="44">
+        <v>21</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="9">
         <v>9</v>
       </c>
       <c r="C10" s="9">
         <v>8</v>
       </c>
       <c r="D10" s="9">
         <v>15</v>
       </c>
       <c r="E10" s="9">
         <v>6</v>
       </c>
       <c r="F10" s="9">
         <v>17</v>
       </c>
       <c r="G10" s="9">
         <v>18</v>
       </c>
       <c r="H10" s="9">
         <v>18</v>
@@ -1558,50 +1569,53 @@
       </c>
       <c r="X10" s="8">
         <v>12</v>
       </c>
       <c r="Y10" s="8">
         <v>12</v>
       </c>
       <c r="Z10" s="41">
         <v>19</v>
       </c>
       <c r="AA10" s="41">
         <v>13</v>
       </c>
       <c r="AB10" s="41">
         <v>11</v>
       </c>
       <c r="AC10" s="41">
         <v>11</v>
       </c>
       <c r="AD10" s="44">
         <v>5</v>
       </c>
       <c r="AE10" s="44">
         <v>11</v>
       </c>
+      <c r="AF10" s="44">
+        <v>8</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="9">
         <v>25</v>
       </c>
       <c r="C11" s="9">
         <v>21</v>
       </c>
       <c r="D11" s="9">
         <v>16</v>
       </c>
       <c r="E11" s="9">
         <v>29</v>
       </c>
       <c r="F11" s="9">
         <v>33</v>
       </c>
       <c r="G11" s="9">
         <v>23</v>
       </c>
       <c r="H11" s="9">
         <v>14</v>
@@ -1653,50 +1667,53 @@
       </c>
       <c r="X11" s="8">
         <v>11</v>
       </c>
       <c r="Y11" s="8">
         <v>21</v>
       </c>
       <c r="Z11" s="41">
         <v>15</v>
       </c>
       <c r="AA11" s="41">
         <v>14</v>
       </c>
       <c r="AB11" s="41">
         <v>22</v>
       </c>
       <c r="AC11" s="41">
         <v>13</v>
       </c>
       <c r="AD11" s="44">
         <v>12</v>
       </c>
       <c r="AE11" s="44">
         <v>17</v>
       </c>
+      <c r="AF11" s="44">
+        <v>14</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="9">
         <v>12</v>
       </c>
       <c r="C12" s="9">
         <v>18</v>
       </c>
       <c r="D12" s="9">
         <v>11</v>
       </c>
       <c r="E12" s="9">
         <v>21</v>
       </c>
       <c r="F12" s="9">
         <v>12</v>
       </c>
       <c r="G12" s="9">
         <v>19</v>
       </c>
       <c r="H12" s="9">
         <v>13</v>
@@ -1748,50 +1765,53 @@
       </c>
       <c r="X12" s="8">
         <v>14</v>
       </c>
       <c r="Y12" s="8">
         <v>10</v>
       </c>
       <c r="Z12" s="41">
         <v>9</v>
       </c>
       <c r="AA12" s="41">
         <v>8</v>
       </c>
       <c r="AB12" s="41">
         <v>23</v>
       </c>
       <c r="AC12" s="41">
         <v>18</v>
       </c>
       <c r="AD12" s="44">
         <v>14</v>
       </c>
       <c r="AE12" s="44">
         <v>10</v>
       </c>
+      <c r="AF12" s="44">
+        <v>17</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="9">
         <v>13</v>
       </c>
       <c r="C13" s="9">
         <v>19</v>
       </c>
       <c r="D13" s="9">
         <v>14</v>
       </c>
       <c r="E13" s="9">
         <v>16</v>
       </c>
       <c r="F13" s="9">
         <v>17</v>
       </c>
       <c r="G13" s="9">
         <v>18</v>
       </c>
       <c r="H13" s="9">
         <v>19</v>
@@ -1843,50 +1863,53 @@
       </c>
       <c r="X13" s="8">
         <v>12</v>
       </c>
       <c r="Y13" s="8">
         <v>12</v>
       </c>
       <c r="Z13" s="41">
         <v>13</v>
       </c>
       <c r="AA13" s="41">
         <v>10</v>
       </c>
       <c r="AB13" s="41">
         <v>14</v>
       </c>
       <c r="AC13" s="41">
         <v>10</v>
       </c>
       <c r="AD13" s="44">
         <v>11</v>
       </c>
       <c r="AE13" s="44">
         <v>7</v>
       </c>
+      <c r="AF13" s="44">
+        <v>13</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="9">
         <v>37</v>
       </c>
       <c r="C14" s="9">
         <v>38</v>
       </c>
       <c r="D14" s="9">
         <v>41</v>
       </c>
       <c r="E14" s="9">
         <v>27</v>
       </c>
       <c r="F14" s="9">
         <v>42</v>
       </c>
       <c r="G14" s="9">
         <v>30</v>
       </c>
       <c r="H14" s="9">
         <v>40</v>
@@ -1938,50 +1961,53 @@
       </c>
       <c r="X14" s="8">
         <v>30</v>
       </c>
       <c r="Y14" s="8">
         <v>34</v>
       </c>
       <c r="Z14" s="41">
         <v>35</v>
       </c>
       <c r="AA14" s="41">
         <v>26</v>
       </c>
       <c r="AB14" s="41">
         <v>39</v>
       </c>
       <c r="AC14" s="41">
         <v>37</v>
       </c>
       <c r="AD14" s="44">
         <v>25</v>
       </c>
       <c r="AE14" s="44">
         <v>31</v>
       </c>
+      <c r="AF14" s="44">
+        <v>31</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="9">
         <v>16</v>
       </c>
       <c r="C15" s="9">
         <v>14</v>
       </c>
       <c r="D15" s="9">
         <v>9</v>
       </c>
       <c r="E15" s="9">
         <v>21</v>
       </c>
       <c r="F15" s="9">
         <v>13</v>
       </c>
       <c r="G15" s="9">
         <v>15</v>
       </c>
       <c r="H15" s="9">
         <v>10</v>
@@ -2033,50 +2059,53 @@
       </c>
       <c r="X15" s="8">
         <v>8</v>
       </c>
       <c r="Y15" s="8">
         <v>10</v>
       </c>
       <c r="Z15" s="41">
         <v>10</v>
       </c>
       <c r="AA15" s="41">
         <v>12</v>
       </c>
       <c r="AB15" s="41">
         <v>9</v>
       </c>
       <c r="AC15" s="41">
         <v>9</v>
       </c>
       <c r="AD15" s="44">
         <v>13</v>
       </c>
       <c r="AE15" s="44">
         <v>11</v>
       </c>
+      <c r="AF15" s="44">
+        <v>13</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="9">
         <v>26</v>
       </c>
       <c r="C16" s="9">
         <v>11</v>
       </c>
       <c r="D16" s="9">
         <v>9</v>
       </c>
       <c r="E16" s="9">
         <v>14</v>
       </c>
       <c r="F16" s="9">
         <v>18</v>
       </c>
       <c r="G16" s="9">
         <v>15</v>
       </c>
       <c r="H16" s="9">
         <v>13</v>
@@ -2128,52 +2157,55 @@
       </c>
       <c r="X16" s="8">
         <v>6</v>
       </c>
       <c r="Y16" s="8">
         <v>16</v>
       </c>
       <c r="Z16" s="41">
         <v>12</v>
       </c>
       <c r="AA16" s="41">
         <v>11</v>
       </c>
       <c r="AB16" s="41">
         <v>7</v>
       </c>
       <c r="AC16" s="41">
         <v>15</v>
       </c>
       <c r="AD16" s="44">
         <v>12</v>
       </c>
       <c r="AE16" s="44">
         <v>20</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="44">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="9">
         <v>10</v>
       </c>
       <c r="C17" s="9">
         <v>9</v>
       </c>
       <c r="D17" s="9">
         <v>6</v>
       </c>
       <c r="E17" s="9">
         <v>21</v>
       </c>
       <c r="F17" s="9">
         <v>10</v>
       </c>
       <c r="G17" s="9">
         <v>11</v>
       </c>
       <c r="H17" s="9">
         <v>13</v>
       </c>
       <c r="I17" s="7">
@@ -2223,52 +2255,55 @@
       </c>
       <c r="X17" s="8">
         <v>14</v>
       </c>
       <c r="Y17" s="8">
         <v>12</v>
       </c>
       <c r="Z17" s="41">
         <v>14</v>
       </c>
       <c r="AA17" s="41">
         <v>8</v>
       </c>
       <c r="AB17" s="41">
         <v>12</v>
       </c>
       <c r="AC17" s="41">
         <v>10</v>
       </c>
       <c r="AD17" s="44">
         <v>6</v>
       </c>
       <c r="AE17" s="44">
         <v>12</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="44">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="9">
         <v>33</v>
       </c>
       <c r="C18" s="9">
         <v>32</v>
       </c>
       <c r="D18" s="9">
         <v>29</v>
       </c>
       <c r="E18" s="9">
         <v>27</v>
       </c>
       <c r="F18" s="9">
         <v>35</v>
       </c>
       <c r="G18" s="9">
         <v>26</v>
       </c>
       <c r="H18" s="9">
         <v>34</v>
       </c>
       <c r="I18" s="7">
@@ -2318,52 +2353,55 @@
       </c>
       <c r="X18" s="8">
         <v>25</v>
       </c>
       <c r="Y18" s="8">
         <v>31</v>
       </c>
       <c r="Z18" s="41">
         <v>27</v>
       </c>
       <c r="AA18" s="41">
         <v>31</v>
       </c>
       <c r="AB18" s="41">
         <v>25</v>
       </c>
       <c r="AC18" s="41">
         <v>26</v>
       </c>
       <c r="AD18" s="44">
         <v>24</v>
       </c>
       <c r="AE18" s="44">
         <v>23</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="44">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="9">
         <v>6</v>
       </c>
       <c r="C19" s="9">
         <v>7</v>
       </c>
       <c r="D19" s="9">
         <v>6</v>
       </c>
       <c r="E19" s="9">
         <v>6</v>
       </c>
       <c r="F19" s="9">
         <v>12</v>
       </c>
       <c r="G19" s="9">
         <v>10</v>
       </c>
       <c r="H19" s="9">
         <v>11</v>
       </c>
       <c r="I19" s="7">
@@ -2413,52 +2451,55 @@
       </c>
       <c r="X19" s="8">
         <v>7</v>
       </c>
       <c r="Y19" s="8">
         <v>4</v>
       </c>
       <c r="Z19" s="41">
         <v>7</v>
       </c>
       <c r="AA19" s="41">
         <v>5</v>
       </c>
       <c r="AB19" s="41">
         <v>7</v>
       </c>
       <c r="AC19" s="41">
         <v>9</v>
       </c>
       <c r="AD19" s="44">
         <v>6</v>
       </c>
       <c r="AE19" s="44">
         <v>6</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="44">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="9">
         <v>15</v>
       </c>
       <c r="C20" s="9">
         <v>11</v>
       </c>
       <c r="D20" s="9">
         <v>11</v>
       </c>
       <c r="E20" s="9">
         <v>16</v>
       </c>
       <c r="F20" s="9">
         <v>22</v>
       </c>
       <c r="G20" s="9">
         <v>15</v>
       </c>
       <c r="H20" s="9">
         <v>16</v>
       </c>
       <c r="I20" s="7">
@@ -2508,52 +2549,55 @@
       </c>
       <c r="X20" s="8">
         <v>15</v>
       </c>
       <c r="Y20" s="8">
         <v>16</v>
       </c>
       <c r="Z20" s="41">
         <v>7</v>
       </c>
       <c r="AA20" s="41">
         <v>9</v>
       </c>
       <c r="AB20" s="41">
         <v>11</v>
       </c>
       <c r="AC20" s="41">
         <v>12</v>
       </c>
       <c r="AD20" s="44">
         <v>6</v>
       </c>
       <c r="AE20" s="44">
         <v>15</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="44">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="9">
         <v>34</v>
       </c>
       <c r="C21" s="9">
         <v>21</v>
       </c>
       <c r="D21" s="9">
         <v>27</v>
       </c>
       <c r="E21" s="9">
         <v>29</v>
       </c>
       <c r="F21" s="9">
         <v>24</v>
       </c>
       <c r="G21" s="9">
         <v>17</v>
       </c>
       <c r="H21" s="9">
         <v>36</v>
       </c>
       <c r="I21" s="7">
@@ -2603,82 +2647,86 @@
       </c>
       <c r="X21" s="8">
         <v>25</v>
       </c>
       <c r="Y21" s="8">
         <v>26</v>
       </c>
       <c r="Z21" s="41">
         <v>20</v>
       </c>
       <c r="AA21" s="41">
         <v>13</v>
       </c>
       <c r="AB21" s="41">
         <v>27</v>
       </c>
       <c r="AC21" s="41">
         <v>30</v>
       </c>
       <c r="AD21" s="44">
         <v>13</v>
       </c>
       <c r="AE21" s="44">
         <v>21</v>
       </c>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21" s="44">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" s="64" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="64"/>
       <c r="C22" s="64"/>
       <c r="D22" s="64"/>
       <c r="E22" s="64"/>
       <c r="F22" s="64"/>
       <c r="G22" s="64"/>
       <c r="H22" s="64"/>
       <c r="I22" s="64"/>
       <c r="J22" s="64"/>
       <c r="K22" s="64"/>
       <c r="L22" s="64"/>
       <c r="M22" s="64"/>
       <c r="N22" s="64"/>
       <c r="O22" s="64"/>
       <c r="P22" s="64"/>
       <c r="Q22" s="64"/>
       <c r="R22" s="64"/>
       <c r="S22" s="64"/>
       <c r="T22" s="64"/>
       <c r="U22" s="64"/>
       <c r="V22" s="64"/>
       <c r="W22" s="64"/>
       <c r="X22" s="64"/>
       <c r="Y22" s="64"/>
       <c r="AD22" s="45"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22" s="44"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="9">
         <v>240</v>
       </c>
       <c r="C23" s="9">
         <v>214</v>
       </c>
       <c r="D23" s="9">
         <v>193</v>
       </c>
       <c r="E23" s="9">
         <v>223</v>
       </c>
       <c r="F23" s="9">
         <v>207</v>
       </c>
       <c r="G23" s="9">
         <v>196</v>
       </c>
       <c r="H23" s="9">
         <v>172</v>
       </c>
       <c r="I23" s="7">
@@ -2728,52 +2776,55 @@
       </c>
       <c r="X23" s="8">
         <v>165</v>
       </c>
       <c r="Y23" s="8">
         <v>200</v>
       </c>
       <c r="Z23" s="41">
         <v>198</v>
       </c>
       <c r="AA23" s="41">
         <v>149</v>
       </c>
       <c r="AB23" s="41">
         <v>166</v>
       </c>
       <c r="AC23" s="41">
         <v>200</v>
       </c>
       <c r="AD23" s="44">
         <v>158</v>
       </c>
       <c r="AE23" s="44">
         <v>189</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="44">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="9">
         <v>197</v>
       </c>
       <c r="C24" s="9">
         <v>185</v>
       </c>
       <c r="D24" s="9">
         <v>164</v>
       </c>
       <c r="E24" s="9">
         <v>189</v>
       </c>
       <c r="F24" s="9">
         <v>168</v>
       </c>
       <c r="G24" s="9">
         <v>172</v>
       </c>
       <c r="H24" s="9">
         <v>151</v>
       </c>
       <c r="I24" s="7">
@@ -2823,52 +2874,55 @@
       </c>
       <c r="X24" s="8">
         <v>146</v>
       </c>
       <c r="Y24" s="8">
         <v>164</v>
       </c>
       <c r="Z24" s="41">
         <v>177</v>
       </c>
       <c r="AA24" s="41">
         <v>126</v>
       </c>
       <c r="AB24" s="41">
         <v>143</v>
       </c>
       <c r="AC24" s="41">
         <v>169</v>
       </c>
       <c r="AD24" s="44">
         <v>136</v>
       </c>
       <c r="AE24" s="44">
         <v>162</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="44">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="9">
         <v>7</v>
       </c>
       <c r="C25" s="9">
         <v>9</v>
       </c>
       <c r="D25" s="9">
         <v>11</v>
       </c>
       <c r="E25" s="9">
         <v>17</v>
       </c>
       <c r="F25" s="9">
         <v>10</v>
       </c>
       <c r="G25" s="9">
         <v>6</v>
       </c>
       <c r="H25" s="9">
         <v>5</v>
       </c>
       <c r="I25" s="7">
@@ -2918,52 +2972,55 @@
       </c>
       <c r="X25" s="8">
         <v>1</v>
       </c>
       <c r="Y25" s="8">
         <v>7</v>
       </c>
       <c r="Z25" s="41">
         <v>5</v>
       </c>
       <c r="AA25" s="41">
         <v>4</v>
       </c>
       <c r="AB25" s="41">
         <v>8</v>
       </c>
       <c r="AC25" s="41">
         <v>7</v>
       </c>
       <c r="AD25" s="44">
         <v>6</v>
       </c>
       <c r="AE25" s="44">
         <v>6</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="44">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="9">
         <v>6</v>
       </c>
       <c r="C26" s="9">
         <v>5</v>
       </c>
       <c r="D26" s="9">
         <v>3</v>
       </c>
       <c r="E26" s="9">
         <v>3</v>
       </c>
       <c r="F26" s="9">
         <v>6</v>
       </c>
       <c r="G26" s="9">
         <v>5</v>
       </c>
       <c r="H26" s="9">
         <v>5</v>
       </c>
       <c r="I26" s="7">
@@ -3013,52 +3070,55 @@
       </c>
       <c r="X26" s="8">
         <v>3</v>
       </c>
       <c r="Y26" s="8">
         <v>5</v>
       </c>
       <c r="Z26" s="41">
         <v>6</v>
       </c>
       <c r="AA26" s="41">
         <v>2</v>
       </c>
       <c r="AB26" s="41">
         <v>6</v>
       </c>
       <c r="AC26" s="41">
         <v>6</v>
       </c>
       <c r="AD26" s="44">
         <v>1</v>
       </c>
       <c r="AE26" s="44">
         <v>3</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="44">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="9">
         <v>15</v>
       </c>
       <c r="C27" s="9">
         <v>4</v>
       </c>
       <c r="D27" s="9">
         <v>3</v>
       </c>
       <c r="E27" s="9">
         <v>5</v>
       </c>
       <c r="F27" s="9">
         <v>10</v>
       </c>
       <c r="G27" s="9">
         <v>6</v>
       </c>
       <c r="H27" s="9">
         <v>3</v>
       </c>
       <c r="I27" s="7">
@@ -3108,52 +3168,55 @@
       </c>
       <c r="X27" s="8">
         <v>4</v>
       </c>
       <c r="Y27" s="8">
         <v>9</v>
       </c>
       <c r="Z27" s="41">
         <v>4</v>
       </c>
       <c r="AA27" s="41">
         <v>7</v>
       </c>
       <c r="AB27" s="41">
         <v>4</v>
       </c>
       <c r="AC27" s="41">
         <v>10</v>
       </c>
       <c r="AD27" s="44">
         <v>7</v>
       </c>
       <c r="AE27" s="44">
         <v>9</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="44">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="9">
         <v>15</v>
       </c>
       <c r="C28" s="9">
         <v>11</v>
       </c>
       <c r="D28" s="9">
         <v>12</v>
       </c>
       <c r="E28" s="9">
         <v>9</v>
       </c>
       <c r="F28" s="9">
         <v>13</v>
       </c>
       <c r="G28" s="9">
         <v>7</v>
       </c>
       <c r="H28" s="9">
         <v>8</v>
       </c>
       <c r="I28" s="7">
@@ -3203,82 +3266,86 @@
       </c>
       <c r="X28" s="8">
         <v>11</v>
       </c>
       <c r="Y28" s="8">
         <v>15</v>
       </c>
       <c r="Z28" s="41">
         <v>6</v>
       </c>
       <c r="AA28" s="41">
         <v>10</v>
       </c>
       <c r="AB28" s="41">
         <v>5</v>
       </c>
       <c r="AC28" s="41">
         <v>8</v>
       </c>
       <c r="AD28" s="44">
         <v>8</v>
       </c>
       <c r="AE28" s="44">
         <v>9</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28" s="44">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" s="57" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="57"/>
       <c r="C29" s="57"/>
       <c r="D29" s="57"/>
       <c r="E29" s="57"/>
       <c r="F29" s="57"/>
       <c r="G29" s="57"/>
       <c r="H29" s="57"/>
       <c r="I29" s="57"/>
       <c r="J29" s="57"/>
       <c r="K29" s="57"/>
       <c r="L29" s="57"/>
       <c r="M29" s="57"/>
       <c r="N29" s="57"/>
       <c r="O29" s="57"/>
       <c r="P29" s="57"/>
       <c r="Q29" s="57"/>
       <c r="R29" s="57"/>
       <c r="S29" s="57"/>
       <c r="T29" s="57"/>
       <c r="U29" s="57"/>
       <c r="V29" s="57"/>
       <c r="W29" s="57"/>
       <c r="X29" s="57"/>
       <c r="Y29" s="57"/>
       <c r="AD29" s="45"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="44"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="9">
         <v>220</v>
       </c>
       <c r="C30" s="9">
         <v>204</v>
       </c>
       <c r="D30" s="9">
         <v>183</v>
       </c>
       <c r="E30" s="9">
         <v>231</v>
       </c>
       <c r="F30" s="9">
         <v>248</v>
       </c>
       <c r="G30" s="9">
         <v>212</v>
       </c>
       <c r="H30" s="9">
         <v>243</v>
       </c>
       <c r="I30" s="7">
@@ -3328,52 +3395,55 @@
       </c>
       <c r="X30" s="8">
         <v>187</v>
       </c>
       <c r="Y30" s="8">
         <v>192</v>
       </c>
       <c r="Z30" s="50">
         <v>191</v>
       </c>
       <c r="AA30" s="50">
         <v>153</v>
       </c>
       <c r="AB30" s="50">
         <v>202</v>
       </c>
       <c r="AC30" s="50">
         <v>194</v>
       </c>
       <c r="AD30" s="44">
         <v>140</v>
       </c>
       <c r="AE30" s="44">
         <v>174</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="44">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="9">
         <v>27</v>
       </c>
       <c r="C31" s="9">
         <v>24</v>
       </c>
       <c r="D31" s="9">
         <v>18</v>
       </c>
       <c r="E31" s="9">
         <v>32</v>
       </c>
       <c r="F31" s="9">
         <v>32</v>
       </c>
       <c r="G31" s="9">
         <v>19</v>
       </c>
       <c r="H31" s="9">
         <v>27</v>
       </c>
       <c r="I31" s="7">
@@ -3423,52 +3493,55 @@
       </c>
       <c r="X31" s="8">
         <v>27</v>
       </c>
       <c r="Y31" s="8">
         <v>24</v>
       </c>
       <c r="Z31" s="50">
         <v>24</v>
       </c>
       <c r="AA31" s="50">
         <v>16</v>
       </c>
       <c r="AB31" s="50">
         <v>18</v>
       </c>
       <c r="AC31" s="50">
         <v>25</v>
       </c>
       <c r="AD31" s="44">
         <v>15</v>
       </c>
       <c r="AE31" s="44">
         <v>17</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="44">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="9">
         <v>9</v>
       </c>
       <c r="C32" s="9">
         <v>8</v>
       </c>
       <c r="D32" s="9">
         <v>15</v>
       </c>
       <c r="E32" s="9">
         <v>6</v>
       </c>
       <c r="F32" s="9">
         <v>17</v>
       </c>
       <c r="G32" s="9">
         <v>18</v>
       </c>
       <c r="H32" s="9">
         <v>18</v>
       </c>
       <c r="I32" s="7">
@@ -3517,50 +3590,53 @@
         <v>7</v>
       </c>
       <c r="X32" s="8">
         <v>12</v>
       </c>
       <c r="Y32" s="8">
         <v>12</v>
       </c>
       <c r="Z32" s="50">
         <v>19</v>
       </c>
       <c r="AA32" s="50">
         <v>13</v>
       </c>
       <c r="AB32" s="50">
         <v>11</v>
       </c>
       <c r="AC32" s="50">
         <v>11</v>
       </c>
       <c r="AD32" s="44">
         <v>5</v>
       </c>
       <c r="AE32" s="44">
         <v>11</v>
+      </c>
+      <c r="AF32" s="44">
+        <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="9">
         <v>18</v>
       </c>
       <c r="C33" s="9">
         <v>12</v>
       </c>
       <c r="D33" s="9">
         <v>5</v>
       </c>
       <c r="E33" s="9">
         <v>12</v>
       </c>
       <c r="F33" s="9">
         <v>23</v>
       </c>
       <c r="G33" s="9">
         <v>17</v>
       </c>
       <c r="H33" s="9">
@@ -3613,50 +3689,53 @@
       </c>
       <c r="X33" s="8">
         <v>10</v>
       </c>
       <c r="Y33" s="8">
         <v>14</v>
       </c>
       <c r="Z33" s="50">
         <v>10</v>
       </c>
       <c r="AA33" s="50">
         <v>10</v>
       </c>
       <c r="AB33" s="50">
         <v>14</v>
       </c>
       <c r="AC33" s="50">
         <v>6</v>
       </c>
       <c r="AD33" s="44">
         <v>6</v>
       </c>
       <c r="AE33" s="44">
         <v>11</v>
       </c>
+      <c r="AF33" s="44">
+        <v>12</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="9">
         <v>12</v>
       </c>
       <c r="C34" s="9">
         <v>18</v>
       </c>
       <c r="D34" s="9">
         <v>11</v>
       </c>
       <c r="E34" s="9">
         <v>21</v>
       </c>
       <c r="F34" s="9">
         <v>12</v>
       </c>
       <c r="G34" s="9">
         <v>19</v>
       </c>
       <c r="H34" s="9">
         <v>13</v>
@@ -3708,50 +3787,53 @@
       </c>
       <c r="X34" s="8">
         <v>14</v>
       </c>
       <c r="Y34" s="8">
         <v>10</v>
       </c>
       <c r="Z34" s="50">
         <v>9</v>
       </c>
       <c r="AA34" s="50">
         <v>8</v>
       </c>
       <c r="AB34" s="50">
         <v>23</v>
       </c>
       <c r="AC34" s="50">
         <v>18</v>
       </c>
       <c r="AD34" s="44">
         <v>14</v>
       </c>
       <c r="AE34" s="44">
         <v>10</v>
       </c>
+      <c r="AF34" s="44">
+        <v>17</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="9">
         <v>13</v>
       </c>
       <c r="C35" s="9">
         <v>19</v>
       </c>
       <c r="D35" s="9">
         <v>14</v>
       </c>
       <c r="E35" s="9">
         <v>16</v>
       </c>
       <c r="F35" s="9">
         <v>17</v>
       </c>
       <c r="G35" s="9">
         <v>18</v>
       </c>
       <c r="H35" s="9">
         <v>19</v>
@@ -3803,50 +3885,53 @@
       </c>
       <c r="X35" s="8">
         <v>12</v>
       </c>
       <c r="Y35" s="8">
         <v>12</v>
       </c>
       <c r="Z35" s="50">
         <v>13</v>
       </c>
       <c r="AA35" s="50">
         <v>10</v>
       </c>
       <c r="AB35" s="50">
         <v>14</v>
       </c>
       <c r="AC35" s="50">
         <v>10</v>
       </c>
       <c r="AD35" s="44">
         <v>11</v>
       </c>
       <c r="AE35" s="44">
         <v>7</v>
       </c>
+      <c r="AF35" s="44">
+        <v>13</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="9">
         <v>37</v>
       </c>
       <c r="C36" s="9">
         <v>38</v>
       </c>
       <c r="D36" s="9">
         <v>41</v>
       </c>
       <c r="E36" s="9">
         <v>27</v>
       </c>
       <c r="F36" s="9">
         <v>42</v>
       </c>
       <c r="G36" s="9">
         <v>30</v>
       </c>
       <c r="H36" s="9">
         <v>40</v>
@@ -3898,50 +3983,53 @@
       </c>
       <c r="X36" s="8">
         <v>30</v>
       </c>
       <c r="Y36" s="8">
         <v>34</v>
       </c>
       <c r="Z36" s="50">
         <v>35</v>
       </c>
       <c r="AA36" s="50">
         <v>26</v>
       </c>
       <c r="AB36" s="50">
         <v>39</v>
       </c>
       <c r="AC36" s="50">
         <v>37</v>
       </c>
       <c r="AD36" s="44">
         <v>25</v>
       </c>
       <c r="AE36" s="44">
         <v>31</v>
       </c>
+      <c r="AF36" s="44">
+        <v>31</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="9">
         <v>10</v>
       </c>
       <c r="C37" s="9">
         <v>9</v>
       </c>
       <c r="D37" s="9">
         <v>6</v>
       </c>
       <c r="E37" s="9">
         <v>18</v>
       </c>
       <c r="F37" s="9">
         <v>7</v>
       </c>
       <c r="G37" s="9">
         <v>10</v>
       </c>
       <c r="H37" s="9">
         <v>5</v>
@@ -3993,50 +4081,53 @@
       </c>
       <c r="X37" s="8">
         <v>5</v>
       </c>
       <c r="Y37" s="8">
         <v>5</v>
       </c>
       <c r="Z37" s="50">
         <v>4</v>
       </c>
       <c r="AA37" s="50">
         <v>10</v>
       </c>
       <c r="AB37" s="50">
         <v>3</v>
       </c>
       <c r="AC37" s="50">
         <v>3</v>
       </c>
       <c r="AD37" s="44">
         <v>12</v>
       </c>
       <c r="AE37" s="44">
         <v>8</v>
       </c>
+      <c r="AF37" s="44">
+        <v>7</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="9">
         <v>11</v>
       </c>
       <c r="C38" s="9">
         <v>7</v>
       </c>
       <c r="D38" s="9">
         <v>6</v>
       </c>
       <c r="E38" s="9">
         <v>9</v>
       </c>
       <c r="F38" s="9">
         <v>8</v>
       </c>
       <c r="G38" s="9">
         <v>9</v>
       </c>
       <c r="H38" s="9">
         <v>10</v>
@@ -4088,50 +4179,53 @@
       </c>
       <c r="X38" s="8">
         <v>2</v>
       </c>
       <c r="Y38" s="8">
         <v>7</v>
       </c>
       <c r="Z38" s="50">
         <v>8</v>
       </c>
       <c r="AA38" s="50">
         <v>4</v>
       </c>
       <c r="AB38" s="50">
         <v>3</v>
       </c>
       <c r="AC38" s="50">
         <v>5</v>
       </c>
       <c r="AD38" s="44">
         <v>5</v>
       </c>
       <c r="AE38" s="44">
         <v>11</v>
       </c>
+      <c r="AF38" s="44">
+        <v>7</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="9">
         <v>10</v>
       </c>
       <c r="C39" s="9">
         <v>9</v>
       </c>
       <c r="D39" s="9">
         <v>6</v>
       </c>
       <c r="E39" s="9">
         <v>21</v>
       </c>
       <c r="F39" s="9">
         <v>10</v>
       </c>
       <c r="G39" s="9">
         <v>11</v>
       </c>
       <c r="H39" s="9">
         <v>13</v>
@@ -4183,50 +4277,53 @@
       </c>
       <c r="X39" s="8">
         <v>14</v>
       </c>
       <c r="Y39" s="8">
         <v>12</v>
       </c>
       <c r="Z39" s="50">
         <v>14</v>
       </c>
       <c r="AA39" s="50">
         <v>8</v>
       </c>
       <c r="AB39" s="50">
         <v>12</v>
       </c>
       <c r="AC39" s="50">
         <v>10</v>
       </c>
       <c r="AD39" s="44">
         <v>6</v>
       </c>
       <c r="AE39" s="44">
         <v>12</v>
       </c>
+      <c r="AF39" s="44">
+        <v>12</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="9">
         <v>18</v>
       </c>
       <c r="C40" s="9">
         <v>21</v>
       </c>
       <c r="D40" s="9">
         <v>17</v>
       </c>
       <c r="E40" s="9">
         <v>18</v>
       </c>
       <c r="F40" s="9">
         <v>22</v>
       </c>
       <c r="G40" s="9">
         <v>19</v>
       </c>
       <c r="H40" s="9">
         <v>26</v>
@@ -4278,50 +4375,53 @@
       </c>
       <c r="X40" s="8">
         <v>14</v>
       </c>
       <c r="Y40" s="8">
         <v>16</v>
       </c>
       <c r="Z40" s="50">
         <v>21</v>
       </c>
       <c r="AA40" s="50">
         <v>21</v>
       </c>
       <c r="AB40" s="50">
         <v>20</v>
       </c>
       <c r="AC40" s="50">
         <v>18</v>
       </c>
       <c r="AD40" s="44">
         <v>16</v>
       </c>
       <c r="AE40" s="44">
         <v>14</v>
       </c>
+      <c r="AF40" s="44">
+        <v>19</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="9">
         <v>6</v>
       </c>
       <c r="C41" s="9">
         <v>7</v>
       </c>
       <c r="D41" s="9">
         <v>6</v>
       </c>
       <c r="E41" s="9">
         <v>6</v>
       </c>
       <c r="F41" s="9">
         <v>12</v>
       </c>
       <c r="G41" s="9">
         <v>10</v>
       </c>
       <c r="H41" s="9">
         <v>11</v>
@@ -4373,50 +4473,53 @@
       </c>
       <c r="X41" s="8">
         <v>7</v>
       </c>
       <c r="Y41" s="8">
         <v>4</v>
       </c>
       <c r="Z41" s="50">
         <v>7</v>
       </c>
       <c r="AA41" s="50">
         <v>5</v>
       </c>
       <c r="AB41" s="50">
         <v>7</v>
       </c>
       <c r="AC41" s="50">
         <v>9</v>
       </c>
       <c r="AD41" s="44">
         <v>6</v>
       </c>
       <c r="AE41" s="44">
         <v>6</v>
       </c>
+      <c r="AF41" s="44">
+        <v>5</v>
+      </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="9">
         <v>15</v>
       </c>
       <c r="C42" s="9">
         <v>11</v>
       </c>
       <c r="D42" s="9">
         <v>11</v>
       </c>
       <c r="E42" s="9">
         <v>16</v>
       </c>
       <c r="F42" s="9">
         <v>22</v>
       </c>
       <c r="G42" s="9">
         <v>15</v>
       </c>
       <c r="H42" s="9">
         <v>16</v>
@@ -4468,50 +4571,53 @@
       </c>
       <c r="X42" s="8">
         <v>15</v>
       </c>
       <c r="Y42" s="8">
         <v>16</v>
       </c>
       <c r="Z42" s="50">
         <v>7</v>
       </c>
       <c r="AA42" s="50">
         <v>9</v>
       </c>
       <c r="AB42" s="50">
         <v>11</v>
       </c>
       <c r="AC42" s="50">
         <v>12</v>
       </c>
       <c r="AD42" s="44">
         <v>6</v>
       </c>
       <c r="AE42" s="44">
         <v>15</v>
       </c>
+      <c r="AF42" s="44">
+        <v>8</v>
+      </c>
     </row>
     <row r="43" spans="1:37" s="45" customFormat="1">
       <c r="A43" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="15">
         <v>34</v>
       </c>
       <c r="C43" s="15">
         <v>21</v>
       </c>
       <c r="D43" s="15">
         <v>27</v>
       </c>
       <c r="E43" s="15">
         <v>29</v>
       </c>
       <c r="F43" s="15">
         <v>24</v>
       </c>
       <c r="G43" s="12">
         <v>17</v>
       </c>
       <c r="H43" s="12">
         <v>36</v>
@@ -4563,51 +4669,53 @@
       </c>
       <c r="X43" s="14">
         <v>25</v>
       </c>
       <c r="Y43" s="14">
         <v>26</v>
       </c>
       <c r="Z43" s="42">
         <v>20</v>
       </c>
       <c r="AA43" s="42">
         <v>13</v>
       </c>
       <c r="AB43" s="42">
         <v>27</v>
       </c>
       <c r="AC43" s="42">
         <v>30</v>
       </c>
       <c r="AD43" s="15">
         <v>13</v>
       </c>
       <c r="AE43" s="15">
         <v>21</v>
       </c>
-      <c r="AF43" s="24"/>
+      <c r="AF43" s="15">
+        <v>22</v>
+      </c>
       <c r="AG43" s="24"/>
       <c r="AH43" s="24"/>
       <c r="AI43" s="24"/>
       <c r="AJ43" s="24"/>
       <c r="AK43" s="24"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="45"/>
       <c r="C44" s="45"/>
       <c r="D44" s="45"/>
       <c r="E44" s="45"/>
       <c r="F44" s="45"/>
       <c r="G44" s="45"/>
       <c r="H44" s="45"/>
       <c r="I44" s="45"/>
       <c r="J44" s="45"/>
       <c r="K44" s="45"/>
       <c r="L44" s="45"/>
       <c r="M44" s="45"/>
       <c r="N44" s="45"/>
       <c r="O44" s="45"/>
       <c r="P44" s="45"/>
@@ -4645,52 +4753,52 @@
       <c r="V45" s="45"/>
       <c r="W45" s="45"/>
       <c r="X45" s="45"/>
       <c r="Y45" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="Z15" sqref="Z15"/>
+    <sheetView topLeftCell="M1" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.5703125" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="11" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="6.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.140625" style="11" customWidth="1"/>
     <col min="7" max="9" width="6.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="6.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8" style="11" customWidth="1"/>
     <col min="27" max="27" width="8.85546875" style="11" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="11" customWidth="1"/>
     <col min="29" max="16384" width="9.5703125" style="11"/>
@@ -4992,50 +5100,53 @@
       </c>
       <c r="X7" s="22">
         <v>8.84</v>
       </c>
       <c r="Y7" s="22">
         <v>8.85</v>
       </c>
       <c r="Z7" s="51">
         <v>8.9600000000000009</v>
       </c>
       <c r="AA7" s="51">
         <v>8.35</v>
       </c>
       <c r="AB7" s="51">
         <v>8.39</v>
       </c>
       <c r="AC7" s="51">
         <v>8.6300000000000008</v>
       </c>
       <c r="AD7" s="55">
         <v>8.27</v>
       </c>
       <c r="AE7" s="55">
         <v>8.33</v>
       </c>
+      <c r="AF7" s="55">
+        <v>8.3699999999999992</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="28">
         <v>10.45</v>
       </c>
       <c r="C8" s="28">
         <v>10.56</v>
       </c>
       <c r="D8" s="28">
         <v>9.92</v>
       </c>
       <c r="E8" s="28">
         <v>10.050000000000001</v>
       </c>
       <c r="F8" s="28">
         <v>9.82</v>
       </c>
       <c r="G8" s="26">
         <v>9.76</v>
       </c>
       <c r="H8" s="26">
         <v>9.5</v>
@@ -5087,50 +5198,53 @@
       </c>
       <c r="X8" s="22">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y8" s="22">
         <v>8.49</v>
       </c>
       <c r="Z8" s="51">
         <v>9.4</v>
       </c>
       <c r="AA8" s="51">
         <v>8.44</v>
       </c>
       <c r="AB8" s="51">
         <v>8.14</v>
       </c>
       <c r="AC8" s="51">
         <v>8.42</v>
       </c>
       <c r="AD8" s="55">
         <v>8.18</v>
       </c>
       <c r="AE8" s="55">
         <v>8.2899999999999991</v>
       </c>
+      <c r="AF8" s="55">
+        <v>8.43</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="28">
         <v>10.16</v>
       </c>
       <c r="C9" s="28">
         <v>9.91</v>
       </c>
       <c r="D9" s="28">
         <v>8.82</v>
       </c>
       <c r="E9" s="28">
         <v>9.73</v>
       </c>
       <c r="F9" s="28">
         <v>10.18</v>
       </c>
       <c r="G9" s="26">
         <v>9.7100000000000009</v>
       </c>
       <c r="H9" s="26">
         <v>9.7799999999999994</v>
@@ -5182,50 +5296,53 @@
       </c>
       <c r="X9" s="22">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y9" s="22">
         <v>9.44</v>
       </c>
       <c r="Z9" s="51">
         <v>9.64</v>
       </c>
       <c r="AA9" s="51">
         <v>8.48</v>
       </c>
       <c r="AB9" s="51">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC9" s="51">
         <v>8.59</v>
       </c>
       <c r="AD9" s="55">
         <v>8.0500000000000007</v>
       </c>
       <c r="AE9" s="55">
         <v>7.89</v>
       </c>
+      <c r="AF9" s="55">
+        <v>7.97</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="28">
         <v>8.2200000000000006</v>
       </c>
       <c r="C10" s="28">
         <v>8</v>
       </c>
       <c r="D10" s="28">
         <v>9.9</v>
       </c>
       <c r="E10" s="28">
         <v>8.84</v>
       </c>
       <c r="F10" s="28">
         <v>10.16</v>
       </c>
       <c r="G10" s="26">
         <v>11.27</v>
       </c>
       <c r="H10" s="26">
         <v>12.03</v>
@@ -5277,50 +5394,53 @@
       </c>
       <c r="X10" s="22">
         <v>12.38</v>
       </c>
       <c r="Y10" s="22">
         <v>12.29</v>
       </c>
       <c r="Z10" s="51">
         <v>18.579999999999998</v>
       </c>
       <c r="AA10" s="51">
         <v>16.54</v>
       </c>
       <c r="AB10" s="51">
         <v>14.6</v>
       </c>
       <c r="AC10" s="51">
         <v>13.7</v>
       </c>
       <c r="AD10" s="55">
         <v>11.87</v>
       </c>
       <c r="AE10" s="55">
         <v>11.76</v>
       </c>
+      <c r="AF10" s="55">
+        <v>11.2</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="28">
         <v>11.12</v>
       </c>
       <c r="C11" s="28">
         <v>10.59</v>
       </c>
       <c r="D11" s="28">
         <v>9.41</v>
       </c>
       <c r="E11" s="28">
         <v>10.38</v>
       </c>
       <c r="F11" s="28">
         <v>11.23</v>
       </c>
       <c r="G11" s="26">
         <v>11.12</v>
       </c>
       <c r="H11" s="26">
         <v>10.42</v>
@@ -5372,50 +5492,53 @@
       </c>
       <c r="X11" s="22">
         <v>7.81</v>
       </c>
       <c r="Y11" s="22">
         <v>7.95</v>
       </c>
       <c r="Z11" s="51">
         <v>6.9</v>
       </c>
       <c r="AA11" s="51">
         <v>7.01</v>
       </c>
       <c r="AB11" s="51">
         <v>8.08</v>
       </c>
       <c r="AC11" s="51">
         <v>7.62</v>
       </c>
       <c r="AD11" s="55">
         <v>7.18</v>
       </c>
       <c r="AE11" s="55">
         <v>7.32</v>
       </c>
+      <c r="AF11" s="55">
+        <v>7.19</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="28">
         <v>6.85</v>
       </c>
       <c r="C12" s="28">
         <v>8.84</v>
       </c>
       <c r="D12" s="28">
         <v>7.97</v>
       </c>
       <c r="E12" s="28">
         <v>9.07</v>
       </c>
       <c r="F12" s="28">
         <v>8.6</v>
       </c>
       <c r="G12" s="26">
         <v>9.02</v>
       </c>
       <c r="H12" s="26">
         <v>8.7899999999999991</v>
@@ -5467,50 +5590,53 @@
       </c>
       <c r="X12" s="22">
         <v>8.85</v>
       </c>
       <c r="Y12" s="22">
         <v>8.58</v>
       </c>
       <c r="Z12" s="51">
         <v>5.42</v>
       </c>
       <c r="AA12" s="51">
         <v>5.34</v>
       </c>
       <c r="AB12" s="51">
         <v>8.2100000000000009</v>
       </c>
       <c r="AC12" s="51">
         <v>8.92</v>
       </c>
       <c r="AD12" s="55">
         <v>8.77</v>
       </c>
       <c r="AE12" s="55">
         <v>8.33</v>
       </c>
+      <c r="AF12" s="55">
+        <v>8.6</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="28">
         <v>8.77</v>
       </c>
       <c r="C13" s="28">
         <v>11.17</v>
       </c>
       <c r="D13" s="28">
         <v>10.55</v>
       </c>
       <c r="E13" s="28">
         <v>10.68</v>
       </c>
       <c r="F13" s="28">
         <v>10.83</v>
       </c>
       <c r="G13" s="26">
         <v>11.1</v>
       </c>
       <c r="H13" s="26">
         <v>11.36</v>
@@ -5562,50 +5688,53 @@
       </c>
       <c r="X13" s="22">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y13" s="22">
         <v>8.83</v>
       </c>
       <c r="Z13" s="51">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA13" s="51">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB13" s="51">
         <v>9.19</v>
       </c>
       <c r="AC13" s="51">
         <v>8.75</v>
       </c>
       <c r="AD13" s="55">
         <v>8.58</v>
       </c>
       <c r="AE13" s="55">
         <v>8.01</v>
       </c>
+      <c r="AF13" s="55">
+        <v>8.23</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="28">
         <v>9.44</v>
       </c>
       <c r="C14" s="28">
         <v>9.8800000000000008</v>
       </c>
       <c r="D14" s="28">
         <v>10.06</v>
       </c>
       <c r="E14" s="28">
         <v>9.2200000000000006</v>
       </c>
       <c r="F14" s="28">
         <v>9.5</v>
       </c>
       <c r="G14" s="26">
         <v>9.24</v>
       </c>
       <c r="H14" s="26">
         <v>9.3800000000000008</v>
@@ -5657,50 +5786,53 @@
       </c>
       <c r="X14" s="22">
         <v>7.69</v>
       </c>
       <c r="Y14" s="22">
         <v>7.78</v>
       </c>
       <c r="Z14" s="51">
         <v>9</v>
       </c>
       <c r="AA14" s="51">
         <v>8.23</v>
       </c>
       <c r="AB14" s="51">
         <v>8.8699999999999992</v>
       </c>
       <c r="AC14" s="51">
         <v>9.1</v>
       </c>
       <c r="AD14" s="55">
         <v>8.5500000000000007</v>
       </c>
       <c r="AE14" s="55">
         <v>8.49</v>
       </c>
+      <c r="AF14" s="55">
+        <v>8.42</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="28">
         <v>11.07</v>
       </c>
       <c r="C15" s="28">
         <v>10.72</v>
       </c>
       <c r="D15" s="28">
         <v>9.17</v>
       </c>
       <c r="E15" s="28">
         <v>10.6</v>
       </c>
       <c r="F15" s="28">
         <v>10.27</v>
       </c>
       <c r="G15" s="26">
         <v>10.34</v>
       </c>
       <c r="H15" s="26">
         <v>9.85</v>
@@ -5752,50 +5884,53 @@
       </c>
       <c r="X15" s="22">
         <v>7.36</v>
       </c>
       <c r="Y15" s="22">
         <v>7.33</v>
       </c>
       <c r="Z15" s="51">
         <v>7.24</v>
       </c>
       <c r="AA15" s="51">
         <v>8.32</v>
       </c>
       <c r="AB15" s="51">
         <v>7.69</v>
       </c>
       <c r="AC15" s="51">
         <v>7.45</v>
       </c>
       <c r="AD15" s="55">
         <v>7.86</v>
       </c>
       <c r="AE15" s="55">
         <v>7.93</v>
       </c>
+      <c r="AF15" s="55">
+        <v>8.15</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="28">
         <v>17.420000000000002</v>
       </c>
       <c r="C16" s="28">
         <v>13.01</v>
       </c>
       <c r="D16" s="28">
         <v>10.61</v>
       </c>
       <c r="E16" s="28">
         <v>10.41</v>
       </c>
       <c r="F16" s="28">
         <v>10.75</v>
       </c>
       <c r="G16" s="26">
         <v>10.71</v>
       </c>
       <c r="H16" s="26">
         <v>10.42</v>
@@ -5847,52 +5982,55 @@
       </c>
       <c r="X16" s="22">
         <v>10.84</v>
       </c>
       <c r="Y16" s="22">
         <v>10.87</v>
       </c>
       <c r="Z16" s="51">
         <v>8.4499999999999993</v>
       </c>
       <c r="AA16" s="51">
         <v>8.51</v>
       </c>
       <c r="AB16" s="51">
         <v>7.27</v>
       </c>
       <c r="AC16" s="51">
         <v>8.16</v>
       </c>
       <c r="AD16" s="55">
         <v>8.23</v>
       </c>
       <c r="AE16" s="55">
         <v>9.27</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="55">
+        <v>9.15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="28">
         <v>6.74</v>
       </c>
       <c r="C17" s="28">
         <v>6.66</v>
       </c>
       <c r="D17" s="28">
         <v>5.74</v>
       </c>
       <c r="E17" s="28">
         <v>7.9</v>
       </c>
       <c r="F17" s="28">
         <v>7.65</v>
       </c>
       <c r="G17" s="26">
         <v>7.64</v>
       </c>
       <c r="H17" s="26">
         <v>7.78</v>
       </c>
       <c r="I17" s="21">
@@ -5942,52 +6080,55 @@
       </c>
       <c r="X17" s="22">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y17" s="22">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z17" s="51">
         <v>9.52</v>
       </c>
       <c r="AA17" s="51">
         <v>7.85</v>
       </c>
       <c r="AB17" s="51">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC17" s="51">
         <v>7.81</v>
       </c>
       <c r="AD17" s="55">
         <v>7.04</v>
       </c>
       <c r="AE17" s="55">
         <v>7.32</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="55">
+        <v>7.47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="28">
         <v>9.93</v>
       </c>
       <c r="C18" s="28">
         <v>10.28</v>
       </c>
       <c r="D18" s="28">
         <v>9.75</v>
       </c>
       <c r="E18" s="28">
         <v>9.41</v>
       </c>
       <c r="F18" s="28">
         <v>9.64</v>
       </c>
       <c r="G18" s="26">
         <v>9.39</v>
       </c>
       <c r="H18" s="26">
         <v>9.51</v>
       </c>
       <c r="I18" s="21">
@@ -6037,52 +6178,55 @@
       </c>
       <c r="X18" s="22">
         <v>8.9600000000000009</v>
       </c>
       <c r="Y18" s="22">
         <v>9.02</v>
       </c>
       <c r="Z18" s="51">
         <v>8.6199999999999992</v>
       </c>
       <c r="AA18" s="51">
         <v>9.69</v>
       </c>
       <c r="AB18" s="51">
         <v>9.09</v>
       </c>
       <c r="AC18" s="51">
         <v>8.9499999999999993</v>
       </c>
       <c r="AD18" s="55">
         <v>8.67</v>
       </c>
       <c r="AE18" s="55">
         <v>8.48</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="55">
+        <v>8.36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="28">
         <v>7.52</v>
       </c>
       <c r="C19" s="28">
         <v>8.3800000000000008</v>
       </c>
       <c r="D19" s="28">
         <v>8.01</v>
       </c>
       <c r="E19" s="28">
         <v>7.92</v>
       </c>
       <c r="F19" s="28">
         <v>9.3000000000000007</v>
       </c>
       <c r="G19" s="26">
         <v>9.86</v>
       </c>
       <c r="H19" s="26">
         <v>10.41</v>
       </c>
       <c r="I19" s="21">
@@ -6132,52 +6276,55 @@
       </c>
       <c r="X19" s="22">
         <v>10.06</v>
       </c>
       <c r="Y19" s="22">
         <v>9.64</v>
       </c>
       <c r="Z19" s="51">
         <v>9.23</v>
       </c>
       <c r="AA19" s="51">
         <v>8.31</v>
       </c>
       <c r="AB19" s="51">
         <v>8.66</v>
       </c>
       <c r="AC19" s="51">
         <v>9.48</v>
       </c>
       <c r="AD19" s="55">
         <v>9.16</v>
       </c>
       <c r="AE19" s="55">
         <v>9.02</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="55">
+        <v>8.68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="28">
         <v>14.14</v>
       </c>
       <c r="C20" s="28">
         <v>12.65</v>
       </c>
       <c r="D20" s="28">
         <v>11.8</v>
       </c>
       <c r="E20" s="28">
         <v>12.67</v>
       </c>
       <c r="F20" s="28">
         <v>14.24</v>
       </c>
       <c r="G20" s="26">
         <v>14.26</v>
       </c>
       <c r="H20" s="26">
         <v>14.38</v>
       </c>
       <c r="I20" s="21">
@@ -6227,52 +6374,55 @@
       </c>
       <c r="X20" s="22">
         <v>14.37</v>
       </c>
       <c r="Y20" s="22">
         <v>14.48</v>
       </c>
       <c r="Z20" s="51">
         <v>7.22</v>
       </c>
       <c r="AA20" s="51">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB20" s="51">
         <v>9.66</v>
       </c>
       <c r="AC20" s="51">
         <v>10.46</v>
       </c>
       <c r="AD20" s="55">
         <v>9.6199999999999992</v>
       </c>
       <c r="AE20" s="55">
         <v>10.68</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="55">
+        <v>10.35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="28">
         <v>11.5</v>
       </c>
       <c r="C21" s="28">
         <v>9.61</v>
       </c>
       <c r="D21" s="28">
         <v>9.43</v>
       </c>
       <c r="E21" s="28">
         <v>9.6</v>
       </c>
       <c r="F21" s="28">
         <v>9.3000000000000007</v>
       </c>
       <c r="G21" s="26">
         <v>8.76</v>
       </c>
       <c r="H21" s="26">
         <v>9.26</v>
       </c>
       <c r="I21" s="21">
@@ -6322,82 +6472,86 @@
       </c>
       <c r="X21" s="22">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y21" s="22">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z21" s="51">
         <v>7.04</v>
       </c>
       <c r="AA21" s="51">
         <v>6.13</v>
       </c>
       <c r="AB21" s="51">
         <v>7.3</v>
       </c>
       <c r="AC21" s="51">
         <v>8.2100000000000009</v>
       </c>
       <c r="AD21" s="55">
         <v>7.45</v>
       </c>
       <c r="AE21" s="55">
         <v>7.49</v>
       </c>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21" s="55">
+        <v>7.53</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" s="64" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="64"/>
       <c r="C22" s="64"/>
       <c r="D22" s="64"/>
       <c r="E22" s="64"/>
       <c r="F22" s="64"/>
       <c r="G22" s="64"/>
       <c r="H22" s="64"/>
       <c r="I22" s="64"/>
       <c r="J22" s="64"/>
       <c r="K22" s="64"/>
       <c r="L22" s="64"/>
       <c r="M22" s="64"/>
       <c r="N22" s="64"/>
       <c r="O22" s="64"/>
       <c r="P22" s="64"/>
       <c r="Q22" s="64"/>
       <c r="R22" s="64"/>
       <c r="S22" s="64"/>
       <c r="T22" s="64"/>
       <c r="U22" s="64"/>
       <c r="V22" s="64"/>
       <c r="W22" s="64"/>
       <c r="X22" s="64"/>
       <c r="Y22" s="64"/>
       <c r="AD22" s="45"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22" s="55"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="28">
         <v>10.94</v>
       </c>
       <c r="C23" s="28">
         <v>10.78</v>
       </c>
       <c r="D23" s="28">
         <v>10.1</v>
       </c>
       <c r="E23" s="28">
         <v>10.210000000000001</v>
       </c>
       <c r="F23" s="28">
         <v>10.06</v>
       </c>
       <c r="G23" s="26">
         <v>9.92</v>
       </c>
       <c r="H23" s="26">
         <v>9.6199999999999992</v>
       </c>
       <c r="I23" s="21">
@@ -6447,52 +6601,55 @@
       </c>
       <c r="X23" s="22">
         <v>8.6199999999999992</v>
       </c>
       <c r="Y23" s="22">
         <v>8.67</v>
       </c>
       <c r="Z23" s="51">
         <v>9.0500000000000007</v>
       </c>
       <c r="AA23" s="51">
         <v>8.32</v>
       </c>
       <c r="AB23" s="51">
         <v>8.06</v>
       </c>
       <c r="AC23" s="51">
         <v>8.4</v>
       </c>
       <c r="AD23" s="55">
         <v>8.16</v>
       </c>
       <c r="AE23" s="55">
         <v>8.2799999999999994</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="55">
+        <v>8.36</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="28">
         <v>10.45</v>
       </c>
       <c r="C24" s="28">
         <v>10.56</v>
       </c>
       <c r="D24" s="28">
         <v>9.92</v>
       </c>
       <c r="E24" s="28">
         <v>10.050000000000001</v>
       </c>
       <c r="F24" s="28">
         <v>9.82</v>
       </c>
       <c r="G24" s="26">
         <v>9.76</v>
       </c>
       <c r="H24" s="26">
         <v>9.5</v>
       </c>
       <c r="I24" s="21">
@@ -6542,52 +6699,55 @@
       </c>
       <c r="X24" s="22">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y24" s="22">
         <v>8.49</v>
       </c>
       <c r="Z24" s="51">
         <v>9.4</v>
       </c>
       <c r="AA24" s="51">
         <v>8.44</v>
       </c>
       <c r="AB24" s="51">
         <v>8.14</v>
       </c>
       <c r="AC24" s="51">
         <v>8.42</v>
       </c>
       <c r="AD24" s="55">
         <v>8.18</v>
       </c>
       <c r="AE24" s="55">
         <v>8.2899999999999991</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="55">
+        <v>8.43</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="28">
         <v>9.74</v>
       </c>
       <c r="C25" s="28">
         <v>11.54</v>
       </c>
       <c r="D25" s="28">
         <v>12.78</v>
       </c>
       <c r="E25" s="28">
         <v>15.65</v>
       </c>
       <c r="F25" s="28">
         <v>15.2</v>
       </c>
       <c r="G25" s="26">
         <v>14.1</v>
       </c>
       <c r="H25" s="26">
         <v>13.07</v>
       </c>
       <c r="I25" s="21">
@@ -6637,52 +6797,55 @@
       </c>
       <c r="X25" s="22">
         <v>8.6</v>
       </c>
       <c r="Y25" s="22">
         <v>8.69</v>
       </c>
       <c r="Z25" s="51">
         <v>6.91</v>
       </c>
       <c r="AA25" s="51">
         <v>6.53</v>
       </c>
       <c r="AB25" s="51">
         <v>8.1199999999999992</v>
       </c>
       <c r="AC25" s="51">
         <v>8.61</v>
       </c>
       <c r="AD25" s="55">
         <v>8.5399999999999991</v>
       </c>
       <c r="AE25" s="55">
         <v>8.52</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="55">
+        <v>7.68</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="28">
         <v>10.45</v>
       </c>
       <c r="C26" s="28">
         <v>9.8800000000000008</v>
       </c>
       <c r="D26" s="28">
         <v>8.24</v>
       </c>
       <c r="E26" s="28">
         <v>7.49</v>
       </c>
       <c r="F26" s="28">
         <v>8.0500000000000007</v>
       </c>
       <c r="G26" s="26">
         <v>8.16</v>
       </c>
       <c r="H26" s="26">
         <v>8.23</v>
       </c>
       <c r="I26" s="21">
@@ -6732,52 +6895,55 @@
       </c>
       <c r="X26" s="22">
         <v>7.99</v>
       </c>
       <c r="Y26" s="22">
         <v>8.0500000000000007</v>
       </c>
       <c r="Z26" s="51">
         <v>10.7</v>
       </c>
       <c r="AA26" s="51">
         <v>7.57</v>
       </c>
       <c r="AB26" s="51">
         <v>8.64</v>
       </c>
       <c r="AC26" s="51">
         <v>9.26</v>
       </c>
       <c r="AD26" s="55">
         <v>7.74</v>
       </c>
       <c r="AE26" s="55">
         <v>7.37</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="55">
+        <v>7.88</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="28">
         <v>21.77</v>
       </c>
       <c r="C27" s="28">
         <v>14.4</v>
       </c>
       <c r="D27" s="28">
         <v>10.94</v>
       </c>
       <c r="E27" s="28">
         <v>10.130000000000001</v>
       </c>
       <c r="F27" s="28">
         <v>11.01</v>
       </c>
       <c r="G27" s="26">
         <v>10.65</v>
       </c>
       <c r="H27" s="26">
         <v>9.74</v>
       </c>
       <c r="I27" s="21">
@@ -6827,52 +6993,55 @@
       </c>
       <c r="X27" s="22">
         <v>11.95</v>
       </c>
       <c r="Y27" s="22">
         <v>12.07</v>
       </c>
       <c r="Z27" s="51">
         <v>5.8</v>
       </c>
       <c r="AA27" s="51">
         <v>8.39</v>
       </c>
       <c r="AB27" s="51">
         <v>7.51</v>
       </c>
       <c r="AC27" s="51">
         <v>9.3699999999999992</v>
       </c>
       <c r="AD27" s="55">
         <v>9.56</v>
       </c>
       <c r="AE27" s="55">
         <v>10.26</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="55">
+        <v>9.85</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="28">
         <v>13.57</v>
       </c>
       <c r="C28" s="28">
         <v>12.27</v>
       </c>
       <c r="D28" s="28">
         <v>11.8</v>
       </c>
       <c r="E28" s="28">
         <v>10.96</v>
       </c>
       <c r="F28" s="28">
         <v>11.14</v>
       </c>
       <c r="G28" s="26">
         <v>10.38</v>
       </c>
       <c r="H28" s="26">
         <v>9.93</v>
       </c>
       <c r="I28" s="21">
@@ -6922,82 +7091,86 @@
       </c>
       <c r="X28" s="22">
         <v>9.57</v>
       </c>
       <c r="Y28" s="22">
         <v>9.93</v>
       </c>
       <c r="Z28" s="51">
         <v>5.52</v>
       </c>
       <c r="AA28" s="51">
         <v>7.71</v>
       </c>
       <c r="AB28" s="51">
         <v>6.66</v>
       </c>
       <c r="AC28" s="51">
         <v>6.88</v>
       </c>
       <c r="AD28" s="55">
         <v>6.98</v>
       </c>
       <c r="AE28" s="55">
         <v>7.25</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28" s="55">
+        <v>6.86</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" s="57" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="57"/>
       <c r="C29" s="57"/>
       <c r="D29" s="57"/>
       <c r="E29" s="57"/>
       <c r="F29" s="57"/>
       <c r="G29" s="57"/>
       <c r="H29" s="57"/>
       <c r="I29" s="57"/>
       <c r="J29" s="57"/>
       <c r="K29" s="57"/>
       <c r="L29" s="57"/>
       <c r="M29" s="57"/>
       <c r="N29" s="57"/>
       <c r="O29" s="57"/>
       <c r="P29" s="57"/>
       <c r="Q29" s="57"/>
       <c r="R29" s="57"/>
       <c r="S29" s="57"/>
       <c r="T29" s="57"/>
       <c r="U29" s="57"/>
       <c r="V29" s="57"/>
       <c r="W29" s="57"/>
       <c r="X29" s="57"/>
       <c r="Y29" s="57"/>
       <c r="AD29" s="45"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="55"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="28">
         <v>9.73</v>
       </c>
       <c r="C30" s="28">
         <v>9.7100000000000009</v>
       </c>
       <c r="D30" s="28">
         <v>9.14</v>
       </c>
       <c r="E30" s="28">
         <v>9.4600000000000009</v>
       </c>
       <c r="F30" s="29">
         <v>9.75</v>
       </c>
       <c r="G30" s="26">
         <v>9.74</v>
       </c>
       <c r="H30" s="26">
         <v>9.89</v>
       </c>
       <c r="I30" s="21">
@@ -7047,52 +7220,55 @@
       </c>
       <c r="X30" s="22">
         <v>9.06</v>
       </c>
       <c r="Y30" s="22">
         <v>9.0299999999999994</v>
       </c>
       <c r="Z30" s="51">
         <v>8.8699999999999992</v>
       </c>
       <c r="AA30" s="51">
         <v>8.39</v>
       </c>
       <c r="AB30" s="51">
         <v>8.73</v>
       </c>
       <c r="AC30" s="55">
         <v>8.8699999999999992</v>
       </c>
       <c r="AD30" s="55">
         <v>8.3699999999999992</v>
       </c>
       <c r="AE30" s="55">
         <v>8.3699999999999992</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="55">
+        <v>8.39</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="28">
         <v>10.16</v>
       </c>
       <c r="C31" s="28">
         <v>9.91</v>
       </c>
       <c r="D31" s="28">
         <v>8.82</v>
       </c>
       <c r="E31" s="28">
         <v>9.73</v>
       </c>
       <c r="F31" s="29">
         <v>10.18</v>
       </c>
       <c r="G31" s="26">
         <v>9.7100000000000009</v>
       </c>
       <c r="H31" s="26">
         <v>9.7799999999999994</v>
       </c>
       <c r="I31" s="21">
@@ -7142,52 +7318,55 @@
       </c>
       <c r="X31" s="22">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y31" s="22">
         <v>9.44</v>
       </c>
       <c r="Z31" s="51">
         <v>9.64</v>
       </c>
       <c r="AA31" s="51">
         <v>8.48</v>
       </c>
       <c r="AB31" s="51">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC31" s="55">
         <v>8.59</v>
       </c>
       <c r="AD31" s="55">
         <v>8.0500000000000007</v>
       </c>
       <c r="AE31" s="55">
         <v>7.89</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="55">
+        <v>7.97</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="28">
         <v>8.2200000000000006</v>
       </c>
       <c r="C32" s="28">
         <v>8</v>
       </c>
       <c r="D32" s="28">
         <v>9.9</v>
       </c>
       <c r="E32" s="28">
         <v>8.84</v>
       </c>
       <c r="F32" s="29">
         <v>10.16</v>
       </c>
       <c r="G32" s="26">
         <v>11.27</v>
       </c>
       <c r="H32" s="26">
         <v>12.03</v>
       </c>
       <c r="I32" s="21">
@@ -7236,50 +7415,53 @@
         <v>12.46</v>
       </c>
       <c r="X32" s="22">
         <v>12.38</v>
       </c>
       <c r="Y32" s="22">
         <v>12.29</v>
       </c>
       <c r="Z32" s="51">
         <v>18.579999999999998</v>
       </c>
       <c r="AA32" s="51">
         <v>16.54</v>
       </c>
       <c r="AB32" s="51">
         <v>14.6</v>
       </c>
       <c r="AC32" s="55">
         <v>13.7</v>
       </c>
       <c r="AD32" s="55">
         <v>11.87</v>
       </c>
       <c r="AE32" s="55">
         <v>11.76</v>
+      </c>
+      <c r="AF32" s="55">
+        <v>11.2</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="28">
         <v>11.78</v>
       </c>
       <c r="C33" s="28">
         <v>10.14</v>
       </c>
       <c r="D33" s="28">
         <v>7.82</v>
       </c>
       <c r="E33" s="28">
         <v>7.9</v>
       </c>
       <c r="F33" s="29">
         <v>9.35</v>
       </c>
       <c r="G33" s="26">
         <v>9.6999999999999993</v>
       </c>
       <c r="H33" s="26">
@@ -7332,50 +7514,53 @@
       </c>
       <c r="X33" s="22">
         <v>7.42</v>
       </c>
       <c r="Y33" s="22">
         <v>7.59</v>
       </c>
       <c r="Z33" s="51">
         <v>6.9</v>
       </c>
       <c r="AA33" s="51">
         <v>7.24</v>
       </c>
       <c r="AB33" s="51">
         <v>8.06</v>
       </c>
       <c r="AC33" s="55">
         <v>7.12</v>
       </c>
       <c r="AD33" s="55">
         <v>6.5</v>
       </c>
       <c r="AE33" s="55">
         <v>6.72</v>
       </c>
+      <c r="AF33" s="55">
+        <v>6.95</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="28">
         <v>6.85</v>
       </c>
       <c r="C34" s="28">
         <v>8.84</v>
       </c>
       <c r="D34" s="28">
         <v>7.97</v>
       </c>
       <c r="E34" s="28">
         <v>9.07</v>
       </c>
       <c r="F34" s="29">
         <v>8.6</v>
       </c>
       <c r="G34" s="26">
         <v>9.02</v>
       </c>
       <c r="H34" s="26">
         <v>8.7899999999999991</v>
@@ -7427,50 +7612,53 @@
       </c>
       <c r="X34" s="22">
         <v>8.85</v>
       </c>
       <c r="Y34" s="22">
         <v>8.58</v>
       </c>
       <c r="Z34" s="51">
         <v>5.42</v>
       </c>
       <c r="AA34" s="51">
         <v>5.34</v>
       </c>
       <c r="AB34" s="51">
         <v>8.2100000000000009</v>
       </c>
       <c r="AC34" s="55">
         <v>8.92</v>
       </c>
       <c r="AD34" s="55">
         <v>8.77</v>
       </c>
       <c r="AE34" s="55">
         <v>8.33</v>
       </c>
+      <c r="AF34" s="55">
+        <v>8.6</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="28">
         <v>8.77</v>
       </c>
       <c r="C35" s="28">
         <v>11.17</v>
       </c>
       <c r="D35" s="28">
         <v>10.55</v>
       </c>
       <c r="E35" s="28">
         <v>10.68</v>
       </c>
       <c r="F35" s="29">
         <v>10.83</v>
       </c>
       <c r="G35" s="26">
         <v>11.1</v>
       </c>
       <c r="H35" s="26">
         <v>11.36</v>
@@ -7522,50 +7710,53 @@
       </c>
       <c r="X35" s="22">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y35" s="22">
         <v>8.83</v>
       </c>
       <c r="Z35" s="51">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA35" s="51">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB35" s="51">
         <v>9.19</v>
       </c>
       <c r="AC35" s="55">
         <v>8.75</v>
       </c>
       <c r="AD35" s="55">
         <v>8.58</v>
       </c>
       <c r="AE35" s="55">
         <v>8.01</v>
       </c>
+      <c r="AF35" s="55">
+        <v>8.23</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="28">
         <v>9.44</v>
       </c>
       <c r="C36" s="28">
         <v>9.8800000000000008</v>
       </c>
       <c r="D36" s="28">
         <v>10.06</v>
       </c>
       <c r="E36" s="28">
         <v>9.2200000000000006</v>
       </c>
       <c r="F36" s="29">
         <v>9.5</v>
       </c>
       <c r="G36" s="26">
         <v>9.24</v>
       </c>
       <c r="H36" s="26">
         <v>9.3800000000000008</v>
@@ -7617,50 +7808,53 @@
       </c>
       <c r="X36" s="22">
         <v>7.69</v>
       </c>
       <c r="Y36" s="22">
         <v>7.78</v>
       </c>
       <c r="Z36" s="51">
         <v>9</v>
       </c>
       <c r="AA36" s="51">
         <v>8.23</v>
       </c>
       <c r="AB36" s="51">
         <v>8.8699999999999992</v>
       </c>
       <c r="AC36" s="55">
         <v>9.1</v>
       </c>
       <c r="AD36" s="55">
         <v>8.5500000000000007</v>
       </c>
       <c r="AE36" s="55">
         <v>8.49</v>
       </c>
+      <c r="AF36" s="55">
+        <v>8.42</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="28">
         <v>11.47</v>
       </c>
       <c r="C37" s="28">
         <v>11.27</v>
       </c>
       <c r="D37" s="28">
         <v>9.7799999999999994</v>
       </c>
       <c r="E37" s="28">
         <v>12.67</v>
       </c>
       <c r="F37" s="29">
         <v>11.75</v>
       </c>
       <c r="G37" s="26">
         <v>11.8</v>
       </c>
       <c r="H37" s="26">
         <v>10.94</v>
@@ -7712,50 +7906,53 @@
       </c>
       <c r="X37" s="22">
         <v>6.93</v>
       </c>
       <c r="Y37" s="22">
         <v>6.85</v>
       </c>
       <c r="Z37" s="51">
         <v>4.88</v>
       </c>
       <c r="AA37" s="51">
         <v>8.82</v>
       </c>
       <c r="AB37" s="51">
         <v>7.05</v>
       </c>
       <c r="AC37" s="55">
         <v>6.24</v>
       </c>
       <c r="AD37" s="55">
         <v>7.94</v>
       </c>
       <c r="AE37" s="55">
         <v>8.3000000000000007</v>
       </c>
+      <c r="AF37" s="55">
+        <v>8.34</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="28">
         <v>13.69</v>
       </c>
       <c r="C38" s="28">
         <v>11.8</v>
       </c>
       <c r="D38" s="28">
         <v>10.32</v>
       </c>
       <c r="E38" s="28">
         <v>10.65</v>
       </c>
       <c r="F38" s="29">
         <v>10.53</v>
       </c>
       <c r="G38" s="26">
         <v>10.75</v>
       </c>
       <c r="H38" s="26">
         <v>11.01</v>
@@ -7807,50 +8004,53 @@
       </c>
       <c r="X38" s="22">
         <v>9.85</v>
       </c>
       <c r="Y38" s="22">
         <v>9.8000000000000007</v>
       </c>
       <c r="Z38" s="51">
         <v>10.95</v>
       </c>
       <c r="AA38" s="51">
         <v>8.6300000000000008</v>
       </c>
       <c r="AB38" s="51">
         <v>7.04</v>
       </c>
       <c r="AC38" s="55">
         <v>7.03</v>
       </c>
       <c r="AD38" s="55">
         <v>6.98</v>
       </c>
       <c r="AE38" s="55">
         <v>8.36</v>
       </c>
+      <c r="AF38" s="55">
+        <v>8.51</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="28">
         <v>6.74</v>
       </c>
       <c r="C39" s="28">
         <v>6.66</v>
       </c>
       <c r="D39" s="28">
         <v>5.74</v>
       </c>
       <c r="E39" s="28">
         <v>7.9</v>
       </c>
       <c r="F39" s="29">
         <v>7.65</v>
       </c>
       <c r="G39" s="26">
         <v>7.64</v>
       </c>
       <c r="H39" s="26">
         <v>7.78</v>
@@ -7902,50 +8102,53 @@
       </c>
       <c r="X39" s="22">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y39" s="22">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z39" s="51">
         <v>9.52</v>
       </c>
       <c r="AA39" s="51">
         <v>7.85</v>
       </c>
       <c r="AB39" s="51">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC39" s="55">
         <v>7.81</v>
       </c>
       <c r="AD39" s="55">
         <v>7.04</v>
       </c>
       <c r="AE39" s="55">
         <v>7.32</v>
       </c>
+      <c r="AF39" s="55">
+        <v>7.47</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="28">
         <v>8.1199999999999992</v>
       </c>
       <c r="C40" s="28">
         <v>9.2799999999999994</v>
       </c>
       <c r="D40" s="28">
         <v>8.7200000000000006</v>
       </c>
       <c r="E40" s="28">
         <v>8.6300000000000008</v>
       </c>
       <c r="F40" s="29">
         <v>8.89</v>
       </c>
       <c r="G40" s="26">
         <v>8.89</v>
       </c>
       <c r="H40" s="26">
         <v>9.31</v>
@@ -7997,50 +8200,53 @@
       </c>
       <c r="X40" s="22">
         <v>8.65</v>
       </c>
       <c r="Y40" s="22">
         <v>8.5399999999999991</v>
       </c>
       <c r="Z40" s="51">
         <v>10.27</v>
       </c>
       <c r="AA40" s="51">
         <v>10.74</v>
       </c>
       <c r="AB40" s="51">
         <v>10.37</v>
       </c>
       <c r="AC40" s="55">
         <v>10.039999999999999</v>
       </c>
       <c r="AD40" s="55">
         <v>9.56</v>
       </c>
       <c r="AE40" s="55">
         <v>9.1300000000000008</v>
       </c>
+      <c r="AF40" s="55">
+        <v>9.15</v>
+      </c>
     </row>
     <row r="41" spans="1:37" s="45" customFormat="1">
       <c r="A41" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="28">
         <v>7.52</v>
       </c>
       <c r="C41" s="28">
         <v>8.3800000000000008</v>
       </c>
       <c r="D41" s="28">
         <v>8.01</v>
       </c>
       <c r="E41" s="28">
         <v>7.92</v>
       </c>
       <c r="F41" s="29">
         <v>9.3000000000000007</v>
       </c>
       <c r="G41" s="30">
         <v>9.86</v>
       </c>
       <c r="H41" s="26">
         <v>10.41</v>
@@ -8092,50 +8298,53 @@
       </c>
       <c r="X41" s="22">
         <v>10.06</v>
       </c>
       <c r="Y41" s="22">
         <v>9.64</v>
       </c>
       <c r="Z41" s="51">
         <v>9.23</v>
       </c>
       <c r="AA41" s="51">
         <v>8.31</v>
       </c>
       <c r="AB41" s="51">
         <v>8.66</v>
       </c>
       <c r="AC41" s="55">
         <v>9.48</v>
       </c>
       <c r="AD41" s="55">
         <v>9.16</v>
       </c>
       <c r="AE41" s="55">
         <v>9.02</v>
       </c>
+      <c r="AF41" s="55">
+        <v>8.68</v>
+      </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="28">
         <v>14.14</v>
       </c>
       <c r="C42" s="28">
         <v>12.65</v>
       </c>
       <c r="D42" s="28">
         <v>11.8</v>
       </c>
       <c r="E42" s="28">
         <v>12.67</v>
       </c>
       <c r="F42" s="29">
         <v>14.24</v>
       </c>
       <c r="G42" s="26">
         <v>14.26</v>
       </c>
       <c r="H42" s="26">
         <v>14.38</v>
@@ -8187,51 +8396,53 @@
       </c>
       <c r="X42" s="22">
         <v>14.37</v>
       </c>
       <c r="Y42" s="22">
         <v>14.48</v>
       </c>
       <c r="Z42" s="51">
         <v>7.22</v>
       </c>
       <c r="AA42" s="51">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB42" s="51">
         <v>9.66</v>
       </c>
       <c r="AC42" s="55">
         <v>10.46</v>
       </c>
       <c r="AD42" s="55">
         <v>9.6199999999999992</v>
       </c>
       <c r="AE42" s="55">
         <v>10.68</v>
       </c>
-      <c r="AF42" s="45"/>
+      <c r="AF42" s="55">
+        <v>10.35</v>
+      </c>
       <c r="AG42" s="45"/>
       <c r="AH42" s="45"/>
       <c r="AI42" s="45"/>
       <c r="AJ42" s="45"/>
       <c r="AK42" s="45"/>
     </row>
     <row r="43" spans="1:37" s="45" customFormat="1">
       <c r="A43" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="31">
         <v>11.5</v>
       </c>
       <c r="C43" s="31">
         <v>9.61</v>
       </c>
       <c r="D43" s="31">
         <v>9.43</v>
       </c>
       <c r="E43" s="31">
         <v>9.6</v>
       </c>
       <c r="F43" s="31">
         <v>9.3000000000000007</v>
       </c>
@@ -8288,87 +8499,89 @@
       </c>
       <c r="X43" s="35">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y43" s="35">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z43" s="52">
         <v>7.04</v>
       </c>
       <c r="AA43" s="52">
         <v>6.13</v>
       </c>
       <c r="AB43" s="52">
         <v>7.3</v>
       </c>
       <c r="AC43" s="52">
         <v>8.2100000000000009</v>
       </c>
       <c r="AD43" s="52">
         <v>7.45</v>
       </c>
       <c r="AE43" s="52">
         <v>7.49</v>
       </c>
-      <c r="AF43" s="24"/>
+      <c r="AF43" s="52">
+        <v>7.53</v>
+      </c>
       <c r="AG43" s="24"/>
       <c r="AH43" s="24"/>
       <c r="AI43" s="24"/>
       <c r="AJ43" s="24"/>
       <c r="AK43" s="24"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="16" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AS419"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="I1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AD59" sqref="AD59"/>
+      <selection pane="bottomLeft" activeCell="AM37" sqref="AM37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.85546875" style="11" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="5.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6" style="11" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="45" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="45" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="45" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="45" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="45" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.140625" style="45" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="45" bestFit="1" customWidth="1"/>
@@ -8695,51 +8908,53 @@
       </c>
       <c r="X7" s="9">
         <v>352</v>
       </c>
       <c r="Y7" s="9">
         <v>392</v>
       </c>
       <c r="Z7" s="41">
         <v>389</v>
       </c>
       <c r="AA7" s="41">
         <v>302</v>
       </c>
       <c r="AB7" s="41">
         <v>368</v>
       </c>
       <c r="AC7" s="41">
         <v>394</v>
       </c>
       <c r="AD7" s="9">
         <v>298</v>
       </c>
       <c r="AE7" s="9">
         <v>363</v>
       </c>
-      <c r="AF7" s="9"/>
+      <c r="AF7" s="56">
+        <v>375</v>
+      </c>
       <c r="AG7" s="9"/>
       <c r="AH7" s="9"/>
       <c r="AI7" s="9"/>
       <c r="AJ7" s="9"/>
       <c r="AK7" s="9"/>
       <c r="AL7" s="9"/>
       <c r="AM7" s="9"/>
       <c r="AN7" s="9"/>
       <c r="AO7" s="9"/>
       <c r="AP7" s="9"/>
       <c r="AQ7" s="9"/>
       <c r="AR7" s="9"/>
       <c r="AS7" s="9"/>
     </row>
     <row r="8" spans="1:45">
       <c r="A8" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="9">
         <v>197</v>
       </c>
       <c r="C8" s="9">
         <v>185</v>
       </c>
       <c r="D8" s="9">
@@ -8804,51 +9019,53 @@
       </c>
       <c r="X8" s="9">
         <v>146</v>
       </c>
       <c r="Y8" s="9">
         <v>164</v>
       </c>
       <c r="Z8" s="41">
         <v>177</v>
       </c>
       <c r="AA8" s="41">
         <v>126</v>
       </c>
       <c r="AB8" s="41">
         <v>143</v>
       </c>
       <c r="AC8" s="41">
         <v>169</v>
       </c>
       <c r="AD8" s="9">
         <v>136</v>
       </c>
       <c r="AE8" s="9">
         <v>162</v>
       </c>
-      <c r="AF8" s="9"/>
+      <c r="AF8" s="56">
+        <v>175</v>
+      </c>
       <c r="AG8" s="9"/>
       <c r="AH8" s="9"/>
       <c r="AI8" s="9"/>
       <c r="AJ8" s="9"/>
       <c r="AK8" s="9"/>
       <c r="AL8" s="9"/>
       <c r="AM8" s="9"/>
       <c r="AN8" s="9"/>
       <c r="AO8" s="9"/>
       <c r="AP8" s="9"/>
       <c r="AQ8" s="9"/>
       <c r="AR8" s="9"/>
       <c r="AS8" s="9"/>
     </row>
     <row r="9" spans="1:45">
       <c r="A9" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="9">
         <v>27</v>
       </c>
       <c r="C9" s="9">
         <v>24</v>
       </c>
       <c r="D9" s="9">
@@ -8913,51 +9130,53 @@
       </c>
       <c r="X9" s="9">
         <v>27</v>
       </c>
       <c r="Y9" s="9">
         <v>24</v>
       </c>
       <c r="Z9" s="41">
         <v>24</v>
       </c>
       <c r="AA9" s="41">
         <v>16</v>
       </c>
       <c r="AB9" s="41">
         <v>18</v>
       </c>
       <c r="AC9" s="41">
         <v>25</v>
       </c>
       <c r="AD9" s="9">
         <v>15</v>
       </c>
       <c r="AE9" s="9">
         <v>17</v>
       </c>
-      <c r="AF9" s="9"/>
+      <c r="AF9" s="9">
+        <v>21</v>
+      </c>
       <c r="AG9" s="9"/>
       <c r="AH9" s="9"/>
       <c r="AI9" s="9"/>
       <c r="AJ9" s="9"/>
       <c r="AK9" s="9"/>
       <c r="AL9" s="9"/>
       <c r="AM9" s="9"/>
       <c r="AN9" s="9"/>
       <c r="AO9" s="9"/>
       <c r="AP9" s="9"/>
       <c r="AQ9" s="9"/>
       <c r="AR9" s="9"/>
       <c r="AS9" s="9"/>
     </row>
     <row r="10" spans="1:45">
       <c r="A10" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="9">
         <v>9</v>
       </c>
       <c r="C10" s="9">
         <v>8</v>
       </c>
       <c r="D10" s="9">
@@ -9022,51 +9241,53 @@
       </c>
       <c r="X10" s="9">
         <v>12</v>
       </c>
       <c r="Y10" s="9">
         <v>12</v>
       </c>
       <c r="Z10" s="41">
         <v>19</v>
       </c>
       <c r="AA10" s="41">
         <v>13</v>
       </c>
       <c r="AB10" s="41">
         <v>11</v>
       </c>
       <c r="AC10" s="41">
         <v>11</v>
       </c>
       <c r="AD10" s="9">
         <v>5</v>
       </c>
       <c r="AE10" s="9">
         <v>11</v>
       </c>
-      <c r="AF10" s="9"/>
+      <c r="AF10" s="9">
+        <v>8</v>
+      </c>
       <c r="AG10" s="9"/>
       <c r="AH10" s="9"/>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9"/>
       <c r="AL10" s="9"/>
       <c r="AM10" s="9"/>
       <c r="AN10" s="9"/>
       <c r="AO10" s="9"/>
       <c r="AP10" s="9"/>
       <c r="AQ10" s="9"/>
       <c r="AR10" s="9"/>
       <c r="AS10" s="9"/>
     </row>
     <row r="11" spans="1:45">
       <c r="A11" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="9">
         <v>25</v>
       </c>
       <c r="C11" s="9">
         <v>21</v>
       </c>
       <c r="D11" s="9">
@@ -9131,51 +9352,53 @@
       </c>
       <c r="X11" s="9">
         <v>11</v>
       </c>
       <c r="Y11" s="9">
         <v>21</v>
       </c>
       <c r="Z11" s="41">
         <v>15</v>
       </c>
       <c r="AA11" s="41">
         <v>14</v>
       </c>
       <c r="AB11" s="41">
         <v>22</v>
       </c>
       <c r="AC11" s="41">
         <v>13</v>
       </c>
       <c r="AD11" s="9">
         <v>12</v>
       </c>
       <c r="AE11" s="9">
         <v>17</v>
       </c>
-      <c r="AF11" s="9"/>
+      <c r="AF11" s="9">
+        <v>14</v>
+      </c>
       <c r="AG11" s="9"/>
       <c r="AH11" s="9"/>
       <c r="AI11" s="9"/>
       <c r="AJ11" s="9"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9"/>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9"/>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
     </row>
     <row r="12" spans="1:45">
       <c r="A12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="9">
         <v>12</v>
       </c>
       <c r="C12" s="9">
         <v>18</v>
       </c>
       <c r="D12" s="9">
@@ -9240,51 +9463,53 @@
       </c>
       <c r="X12" s="9">
         <v>14</v>
       </c>
       <c r="Y12" s="9">
         <v>10</v>
       </c>
       <c r="Z12" s="41">
         <v>9</v>
       </c>
       <c r="AA12" s="41">
         <v>8</v>
       </c>
       <c r="AB12" s="41">
         <v>23</v>
       </c>
       <c r="AC12" s="41">
         <v>18</v>
       </c>
       <c r="AD12" s="9">
         <v>14</v>
       </c>
       <c r="AE12" s="9">
         <v>10</v>
       </c>
-      <c r="AF12" s="9"/>
+      <c r="AF12" s="9">
+        <v>17</v>
+      </c>
       <c r="AG12" s="9"/>
       <c r="AH12" s="9"/>
       <c r="AI12" s="9"/>
       <c r="AJ12" s="9"/>
       <c r="AK12" s="9"/>
       <c r="AL12" s="9"/>
       <c r="AM12" s="9"/>
       <c r="AN12" s="9"/>
       <c r="AO12" s="9"/>
       <c r="AP12" s="9"/>
       <c r="AQ12" s="9"/>
       <c r="AR12" s="9"/>
       <c r="AS12" s="9"/>
     </row>
     <row r="13" spans="1:45">
       <c r="A13" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="9">
         <v>13</v>
       </c>
       <c r="C13" s="9">
         <v>19</v>
       </c>
       <c r="D13" s="9">
@@ -9349,51 +9574,53 @@
       </c>
       <c r="X13" s="9">
         <v>12</v>
       </c>
       <c r="Y13" s="9">
         <v>12</v>
       </c>
       <c r="Z13" s="41">
         <v>13</v>
       </c>
       <c r="AA13" s="41">
         <v>10</v>
       </c>
       <c r="AB13" s="41">
         <v>14</v>
       </c>
       <c r="AC13" s="41">
         <v>10</v>
       </c>
       <c r="AD13" s="9">
         <v>11</v>
       </c>
       <c r="AE13" s="9">
         <v>7</v>
       </c>
-      <c r="AF13" s="9"/>
+      <c r="AF13" s="9">
+        <v>13</v>
+      </c>
       <c r="AG13" s="9"/>
       <c r="AH13" s="9"/>
       <c r="AI13" s="9"/>
       <c r="AJ13" s="9"/>
       <c r="AK13" s="9"/>
       <c r="AL13" s="9"/>
       <c r="AM13" s="9"/>
       <c r="AN13" s="9"/>
       <c r="AO13" s="9"/>
       <c r="AP13" s="9"/>
       <c r="AQ13" s="9"/>
       <c r="AR13" s="9"/>
       <c r="AS13" s="9"/>
     </row>
     <row r="14" spans="1:45">
       <c r="A14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="9">
         <v>37</v>
       </c>
       <c r="C14" s="9">
         <v>38</v>
       </c>
       <c r="D14" s="9">
@@ -9458,51 +9685,53 @@
       </c>
       <c r="X14" s="9">
         <v>30</v>
       </c>
       <c r="Y14" s="9">
         <v>34</v>
       </c>
       <c r="Z14" s="41">
         <v>35</v>
       </c>
       <c r="AA14" s="41">
         <v>26</v>
       </c>
       <c r="AB14" s="41">
         <v>39</v>
       </c>
       <c r="AC14" s="41">
         <v>37</v>
       </c>
       <c r="AD14" s="9">
         <v>25</v>
       </c>
       <c r="AE14" s="9">
         <v>31</v>
       </c>
-      <c r="AF14" s="9"/>
+      <c r="AF14" s="9">
+        <v>31</v>
+      </c>
       <c r="AG14" s="9"/>
       <c r="AH14" s="9"/>
       <c r="AI14" s="9"/>
       <c r="AJ14" s="9"/>
       <c r="AK14" s="9"/>
       <c r="AL14" s="9"/>
       <c r="AM14" s="9"/>
       <c r="AN14" s="9"/>
       <c r="AO14" s="9"/>
       <c r="AP14" s="9"/>
       <c r="AQ14" s="9"/>
       <c r="AR14" s="9"/>
       <c r="AS14" s="9"/>
     </row>
     <row r="15" spans="1:45">
       <c r="A15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="9">
         <v>16</v>
       </c>
       <c r="C15" s="9">
         <v>14</v>
       </c>
       <c r="D15" s="9">
@@ -9567,51 +9796,53 @@
       </c>
       <c r="X15" s="9">
         <v>8</v>
       </c>
       <c r="Y15" s="9">
         <v>10</v>
       </c>
       <c r="Z15" s="41">
         <v>10</v>
       </c>
       <c r="AA15" s="41">
         <v>12</v>
       </c>
       <c r="AB15" s="41">
         <v>9</v>
       </c>
       <c r="AC15" s="41">
         <v>9</v>
       </c>
       <c r="AD15" s="9">
         <v>13</v>
       </c>
       <c r="AE15" s="9">
         <v>11</v>
       </c>
-      <c r="AF15" s="9"/>
+      <c r="AF15" s="9">
+        <v>13</v>
+      </c>
       <c r="AG15" s="9"/>
       <c r="AH15" s="9"/>
       <c r="AI15" s="9"/>
       <c r="AJ15" s="9"/>
       <c r="AK15" s="9"/>
       <c r="AL15" s="9"/>
       <c r="AM15" s="9"/>
       <c r="AN15" s="9"/>
       <c r="AO15" s="9"/>
       <c r="AP15" s="9"/>
       <c r="AQ15" s="9"/>
       <c r="AR15" s="9"/>
       <c r="AS15" s="9"/>
     </row>
     <row r="16" spans="1:45">
       <c r="A16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="9">
         <v>26</v>
       </c>
       <c r="C16" s="9">
         <v>11</v>
       </c>
       <c r="D16" s="9">
@@ -9676,51 +9907,53 @@
       </c>
       <c r="X16" s="9">
         <v>6</v>
       </c>
       <c r="Y16" s="9">
         <v>16</v>
       </c>
       <c r="Z16" s="41">
         <v>12</v>
       </c>
       <c r="AA16" s="41">
         <v>11</v>
       </c>
       <c r="AB16" s="41">
         <v>7</v>
       </c>
       <c r="AC16" s="41">
         <v>15</v>
       </c>
       <c r="AD16" s="9">
         <v>12</v>
       </c>
       <c r="AE16" s="9">
         <v>20</v>
       </c>
-      <c r="AF16" s="9"/>
+      <c r="AF16" s="9">
+        <v>12</v>
+      </c>
       <c r="AG16" s="9"/>
       <c r="AH16" s="9"/>
       <c r="AI16" s="9"/>
       <c r="AJ16" s="9"/>
       <c r="AK16" s="9"/>
       <c r="AL16" s="9"/>
       <c r="AM16" s="9"/>
       <c r="AN16" s="9"/>
       <c r="AO16" s="9"/>
       <c r="AP16" s="9"/>
       <c r="AQ16" s="9"/>
       <c r="AR16" s="9"/>
       <c r="AS16" s="9"/>
     </row>
     <row r="17" spans="1:45">
       <c r="A17" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="9">
         <v>10</v>
       </c>
       <c r="C17" s="9">
         <v>9</v>
       </c>
       <c r="D17" s="9">
@@ -9785,51 +10018,53 @@
       </c>
       <c r="X17" s="9">
         <v>14</v>
       </c>
       <c r="Y17" s="9">
         <v>12</v>
       </c>
       <c r="Z17" s="41">
         <v>14</v>
       </c>
       <c r="AA17" s="41">
         <v>8</v>
       </c>
       <c r="AB17" s="41">
         <v>12</v>
       </c>
       <c r="AC17" s="41">
         <v>10</v>
       </c>
       <c r="AD17" s="9">
         <v>6</v>
       </c>
       <c r="AE17" s="9">
         <v>12</v>
       </c>
-      <c r="AF17" s="9"/>
+      <c r="AF17" s="9">
+        <v>12</v>
+      </c>
       <c r="AG17" s="9"/>
       <c r="AH17" s="9"/>
       <c r="AI17" s="9"/>
       <c r="AJ17" s="9"/>
       <c r="AK17" s="9"/>
       <c r="AL17" s="9"/>
       <c r="AM17" s="9"/>
       <c r="AN17" s="9"/>
       <c r="AO17" s="9"/>
       <c r="AP17" s="9"/>
       <c r="AQ17" s="9"/>
       <c r="AR17" s="9"/>
       <c r="AS17" s="9"/>
     </row>
     <row r="18" spans="1:45">
       <c r="A18" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="9">
         <v>33</v>
       </c>
       <c r="C18" s="9">
         <v>32</v>
       </c>
       <c r="D18" s="9">
@@ -9894,51 +10129,53 @@
       </c>
       <c r="X18" s="9">
         <v>25</v>
       </c>
       <c r="Y18" s="9">
         <v>31</v>
       </c>
       <c r="Z18" s="41">
         <v>27</v>
       </c>
       <c r="AA18" s="41">
         <v>31</v>
       </c>
       <c r="AB18" s="41">
         <v>25</v>
       </c>
       <c r="AC18" s="41">
         <v>26</v>
       </c>
       <c r="AD18" s="9">
         <v>24</v>
       </c>
       <c r="AE18" s="9">
         <v>23</v>
       </c>
-      <c r="AF18" s="9"/>
+      <c r="AF18" s="9">
+        <v>24</v>
+      </c>
       <c r="AG18" s="9"/>
       <c r="AH18" s="9"/>
       <c r="AI18" s="9"/>
       <c r="AJ18" s="9"/>
       <c r="AK18" s="9"/>
       <c r="AL18" s="9"/>
       <c r="AM18" s="9"/>
       <c r="AN18" s="9"/>
       <c r="AO18" s="9"/>
       <c r="AP18" s="9"/>
       <c r="AQ18" s="9"/>
       <c r="AR18" s="9"/>
       <c r="AS18" s="9"/>
     </row>
     <row r="19" spans="1:45">
       <c r="A19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="9">
         <v>6</v>
       </c>
       <c r="C19" s="9">
         <v>7</v>
       </c>
       <c r="D19" s="9">
@@ -10003,51 +10240,53 @@
       </c>
       <c r="X19" s="9">
         <v>7</v>
       </c>
       <c r="Y19" s="9">
         <v>4</v>
       </c>
       <c r="Z19" s="41">
         <v>7</v>
       </c>
       <c r="AA19" s="41">
         <v>5</v>
       </c>
       <c r="AB19" s="41">
         <v>7</v>
       </c>
       <c r="AC19" s="41">
         <v>9</v>
       </c>
       <c r="AD19" s="9">
         <v>6</v>
       </c>
       <c r="AE19" s="9">
         <v>6</v>
       </c>
-      <c r="AF19" s="9"/>
+      <c r="AF19" s="9">
+        <v>5</v>
+      </c>
       <c r="AG19" s="9"/>
       <c r="AH19" s="9"/>
       <c r="AI19" s="9"/>
       <c r="AJ19" s="9"/>
       <c r="AK19" s="9"/>
       <c r="AL19" s="9"/>
       <c r="AM19" s="9"/>
       <c r="AN19" s="9"/>
       <c r="AO19" s="9"/>
       <c r="AP19" s="9"/>
       <c r="AQ19" s="9"/>
       <c r="AR19" s="9"/>
       <c r="AS19" s="9"/>
     </row>
     <row r="20" spans="1:45">
       <c r="A20" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="9">
         <v>15</v>
       </c>
       <c r="C20" s="9">
         <v>11</v>
       </c>
       <c r="D20" s="9">
@@ -10112,51 +10351,53 @@
       </c>
       <c r="X20" s="9">
         <v>15</v>
       </c>
       <c r="Y20" s="9">
         <v>16</v>
       </c>
       <c r="Z20" s="41">
         <v>7</v>
       </c>
       <c r="AA20" s="41">
         <v>9</v>
       </c>
       <c r="AB20" s="41">
         <v>11</v>
       </c>
       <c r="AC20" s="41">
         <v>12</v>
       </c>
       <c r="AD20" s="9">
         <v>6</v>
       </c>
       <c r="AE20" s="9">
         <v>15</v>
       </c>
-      <c r="AF20" s="9"/>
+      <c r="AF20" s="9">
+        <v>8</v>
+      </c>
       <c r="AG20" s="9"/>
       <c r="AH20" s="9"/>
       <c r="AI20" s="9"/>
       <c r="AJ20" s="9"/>
       <c r="AK20" s="9"/>
       <c r="AL20" s="9"/>
       <c r="AM20" s="9"/>
       <c r="AN20" s="9"/>
       <c r="AO20" s="9"/>
       <c r="AP20" s="9"/>
       <c r="AQ20" s="9"/>
       <c r="AR20" s="9"/>
       <c r="AS20" s="9"/>
     </row>
     <row r="21" spans="1:45">
       <c r="A21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="9">
         <v>34</v>
       </c>
       <c r="C21" s="9">
         <v>21</v>
       </c>
       <c r="D21" s="9">
@@ -10221,51 +10462,53 @@
       </c>
       <c r="X21" s="9">
         <v>25</v>
       </c>
       <c r="Y21" s="9">
         <v>26</v>
       </c>
       <c r="Z21" s="41">
         <v>20</v>
       </c>
       <c r="AA21" s="41">
         <v>13</v>
       </c>
       <c r="AB21" s="41">
         <v>27</v>
       </c>
       <c r="AC21" s="41">
         <v>30</v>
       </c>
       <c r="AD21" s="9">
         <v>13</v>
       </c>
       <c r="AE21" s="9">
         <v>21</v>
       </c>
-      <c r="AF21" s="9"/>
+      <c r="AF21" s="9">
+        <v>22</v>
+      </c>
       <c r="AG21" s="9"/>
       <c r="AH21" s="9"/>
       <c r="AI21" s="9"/>
       <c r="AJ21" s="9"/>
       <c r="AK21" s="9"/>
       <c r="AL21" s="9"/>
       <c r="AM21" s="9"/>
       <c r="AN21" s="9"/>
       <c r="AO21" s="9"/>
       <c r="AP21" s="9"/>
       <c r="AQ21" s="9"/>
       <c r="AR21" s="9"/>
       <c r="AS21" s="9"/>
     </row>
     <row r="22" spans="1:45" s="40" customFormat="1">
       <c r="A22" s="69" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="69"/>
       <c r="C22" s="69"/>
       <c r="D22" s="69"/>
       <c r="E22" s="69"/>
       <c r="F22" s="69"/>
       <c r="G22" s="69"/>
       <c r="H22" s="69"/>
@@ -10378,51 +10621,53 @@
       </c>
       <c r="X23" s="9">
         <v>174</v>
       </c>
       <c r="Y23" s="9">
         <v>202</v>
       </c>
       <c r="Z23" s="41">
         <v>198</v>
       </c>
       <c r="AA23" s="41">
         <v>155</v>
       </c>
       <c r="AB23" s="41">
         <v>198</v>
       </c>
       <c r="AC23" s="41">
         <v>203</v>
       </c>
       <c r="AD23" s="9">
         <v>140</v>
       </c>
       <c r="AE23" s="9">
         <v>181</v>
       </c>
-      <c r="AF23" s="9"/>
+      <c r="AF23" s="56">
+        <v>210</v>
+      </c>
       <c r="AG23" s="9"/>
       <c r="AH23" s="9"/>
       <c r="AI23" s="9"/>
       <c r="AJ23" s="9"/>
       <c r="AK23" s="9"/>
       <c r="AL23" s="9"/>
       <c r="AM23" s="9"/>
       <c r="AN23" s="9"/>
       <c r="AO23" s="9"/>
       <c r="AP23" s="9"/>
       <c r="AQ23" s="9"/>
       <c r="AR23" s="9"/>
       <c r="AS23" s="9"/>
     </row>
     <row r="24" spans="1:45">
       <c r="A24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="41">
         <v>107</v>
       </c>
       <c r="C24" s="9">
         <v>90</v>
       </c>
       <c r="D24" s="41">
@@ -10487,51 +10732,53 @@
       </c>
       <c r="X24" s="9">
         <v>77</v>
       </c>
       <c r="Y24" s="9">
         <v>84</v>
       </c>
       <c r="Z24" s="41">
         <v>89</v>
       </c>
       <c r="AA24" s="41">
         <v>57</v>
       </c>
       <c r="AB24" s="41">
         <v>75</v>
       </c>
       <c r="AC24" s="41">
         <v>90</v>
       </c>
       <c r="AD24" s="9">
         <v>62</v>
       </c>
       <c r="AE24" s="9">
         <v>79</v>
       </c>
-      <c r="AF24" s="9"/>
+      <c r="AF24" s="56">
+        <v>101</v>
+      </c>
       <c r="AG24" s="9"/>
       <c r="AH24" s="9"/>
       <c r="AI24" s="9"/>
       <c r="AJ24" s="9"/>
       <c r="AK24" s="9"/>
       <c r="AL24" s="9"/>
       <c r="AM24" s="9"/>
       <c r="AN24" s="9"/>
       <c r="AO24" s="9"/>
       <c r="AP24" s="9"/>
       <c r="AQ24" s="9"/>
       <c r="AR24" s="9"/>
       <c r="AS24" s="9"/>
     </row>
     <row r="25" spans="1:45" s="11" customFormat="1">
       <c r="A25" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="41">
         <v>12</v>
       </c>
       <c r="C25" s="9">
         <v>12</v>
       </c>
       <c r="D25" s="41">
@@ -10596,51 +10843,53 @@
       </c>
       <c r="X25" s="9">
         <v>12</v>
       </c>
       <c r="Y25" s="9">
         <v>15</v>
       </c>
       <c r="Z25" s="41">
         <v>12</v>
       </c>
       <c r="AA25" s="41">
         <v>10</v>
       </c>
       <c r="AB25" s="41">
         <v>5</v>
       </c>
       <c r="AC25" s="41">
         <v>11</v>
       </c>
       <c r="AD25" s="9">
         <v>7</v>
       </c>
       <c r="AE25" s="9">
         <v>11</v>
       </c>
-      <c r="AF25" s="9"/>
+      <c r="AF25" s="9">
+        <v>8</v>
+      </c>
       <c r="AG25" s="9"/>
       <c r="AH25" s="9"/>
       <c r="AI25" s="9"/>
       <c r="AJ25" s="9"/>
       <c r="AK25" s="9"/>
       <c r="AL25" s="9"/>
       <c r="AM25" s="9"/>
       <c r="AN25" s="9"/>
       <c r="AO25" s="9"/>
       <c r="AP25" s="9"/>
       <c r="AQ25" s="9"/>
       <c r="AR25" s="9"/>
       <c r="AS25" s="9"/>
     </row>
     <row r="26" spans="1:45" s="11" customFormat="1">
       <c r="A26" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="41">
         <v>6</v>
       </c>
       <c r="C26" s="9">
         <v>4</v>
       </c>
       <c r="D26" s="41">
@@ -10705,51 +10954,53 @@
       </c>
       <c r="X26" s="9">
         <v>4</v>
       </c>
       <c r="Y26" s="9">
         <v>7</v>
       </c>
       <c r="Z26" s="41">
         <v>10</v>
       </c>
       <c r="AA26" s="41">
         <v>7</v>
       </c>
       <c r="AB26" s="41">
         <v>6</v>
       </c>
       <c r="AC26" s="41">
         <v>3</v>
       </c>
       <c r="AD26" s="9">
         <v>2</v>
       </c>
       <c r="AE26" s="9">
         <v>6</v>
       </c>
-      <c r="AF26" s="9"/>
+      <c r="AF26" s="9">
+        <v>7</v>
+      </c>
       <c r="AG26" s="9"/>
       <c r="AH26" s="9"/>
       <c r="AI26" s="9"/>
       <c r="AJ26" s="9"/>
       <c r="AK26" s="9"/>
       <c r="AL26" s="9"/>
       <c r="AM26" s="9"/>
       <c r="AN26" s="9"/>
       <c r="AO26" s="9"/>
       <c r="AP26" s="9"/>
       <c r="AQ26" s="9"/>
       <c r="AR26" s="9"/>
       <c r="AS26" s="9"/>
     </row>
     <row r="27" spans="1:45" s="11" customFormat="1">
       <c r="A27" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="41">
         <v>13</v>
       </c>
       <c r="C27" s="9">
         <v>11</v>
       </c>
       <c r="D27" s="41">
@@ -10814,51 +11065,53 @@
       </c>
       <c r="X27" s="9">
         <v>6</v>
       </c>
       <c r="Y27" s="9">
         <v>10</v>
       </c>
       <c r="Z27" s="41">
         <v>9</v>
       </c>
       <c r="AA27" s="41">
         <v>9</v>
       </c>
       <c r="AB27" s="41">
         <v>14</v>
       </c>
       <c r="AC27" s="41">
         <v>7</v>
       </c>
       <c r="AD27" s="9">
         <v>3</v>
       </c>
       <c r="AE27" s="9">
         <v>9</v>
       </c>
-      <c r="AF27" s="9"/>
+      <c r="AF27" s="9">
+        <v>6</v>
+      </c>
       <c r="AG27" s="9"/>
       <c r="AH27" s="9"/>
       <c r="AI27" s="9"/>
       <c r="AJ27" s="9"/>
       <c r="AK27" s="9"/>
       <c r="AL27" s="9"/>
       <c r="AM27" s="9"/>
       <c r="AN27" s="9"/>
       <c r="AO27" s="9"/>
       <c r="AP27" s="9"/>
       <c r="AQ27" s="9"/>
       <c r="AR27" s="9"/>
       <c r="AS27" s="9"/>
     </row>
     <row r="28" spans="1:45" s="11" customFormat="1">
       <c r="A28" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="41">
         <v>4</v>
       </c>
       <c r="C28" s="9">
         <v>9</v>
       </c>
       <c r="D28" s="41">
@@ -10923,51 +11176,53 @@
       </c>
       <c r="X28" s="9">
         <v>7</v>
       </c>
       <c r="Y28" s="9">
         <v>2</v>
       </c>
       <c r="Z28" s="41">
         <v>6</v>
       </c>
       <c r="AA28" s="41">
         <v>3</v>
       </c>
       <c r="AB28" s="41">
         <v>15</v>
       </c>
       <c r="AC28" s="41">
         <v>10</v>
       </c>
       <c r="AD28" s="9">
         <v>7</v>
       </c>
       <c r="AE28" s="9">
         <v>5</v>
       </c>
-      <c r="AF28" s="9"/>
+      <c r="AF28" s="9">
+        <v>8</v>
+      </c>
       <c r="AG28" s="9"/>
       <c r="AH28" s="9"/>
       <c r="AI28" s="9"/>
       <c r="AJ28" s="9"/>
       <c r="AK28" s="9"/>
       <c r="AL28" s="9"/>
       <c r="AM28" s="9"/>
       <c r="AN28" s="9"/>
       <c r="AO28" s="9"/>
       <c r="AP28" s="9"/>
       <c r="AQ28" s="9"/>
       <c r="AR28" s="9"/>
       <c r="AS28" s="9"/>
     </row>
     <row r="29" spans="1:45" s="11" customFormat="1">
       <c r="A29" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="41">
         <v>7</v>
       </c>
       <c r="C29" s="9">
         <v>9</v>
       </c>
       <c r="D29" s="41">
@@ -11032,51 +11287,53 @@
       </c>
       <c r="X29" s="9">
         <v>3</v>
       </c>
       <c r="Y29" s="9">
         <v>7</v>
       </c>
       <c r="Z29" s="41">
         <v>5</v>
       </c>
       <c r="AA29" s="41">
         <v>4</v>
       </c>
       <c r="AB29" s="41">
         <v>9</v>
       </c>
       <c r="AC29" s="41">
         <v>2</v>
       </c>
       <c r="AD29" s="9">
         <v>8</v>
       </c>
       <c r="AE29" s="9">
         <v>3</v>
       </c>
-      <c r="AF29" s="9"/>
+      <c r="AF29" s="9">
+        <v>8</v>
+      </c>
       <c r="AG29" s="9"/>
       <c r="AH29" s="9"/>
       <c r="AI29" s="9"/>
       <c r="AJ29" s="9"/>
       <c r="AK29" s="9"/>
       <c r="AL29" s="9"/>
       <c r="AM29" s="9"/>
       <c r="AN29" s="9"/>
       <c r="AO29" s="9"/>
       <c r="AP29" s="9"/>
       <c r="AQ29" s="9"/>
       <c r="AR29" s="9"/>
       <c r="AS29" s="9"/>
     </row>
     <row r="30" spans="1:45" s="11" customFormat="1">
       <c r="A30" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B30" s="41">
         <v>21</v>
       </c>
       <c r="C30" s="9">
         <v>20</v>
       </c>
       <c r="D30" s="41">
@@ -11141,51 +11398,53 @@
       </c>
       <c r="X30" s="9">
         <v>16</v>
       </c>
       <c r="Y30" s="9">
         <v>21</v>
       </c>
       <c r="Z30" s="41">
         <v>18</v>
       </c>
       <c r="AA30" s="41">
         <v>16</v>
       </c>
       <c r="AB30" s="41">
         <v>24</v>
       </c>
       <c r="AC30" s="41">
         <v>23</v>
       </c>
       <c r="AD30" s="9">
         <v>11</v>
       </c>
       <c r="AE30" s="9">
         <v>13</v>
       </c>
-      <c r="AF30" s="9"/>
+      <c r="AF30" s="9">
+        <v>17</v>
+      </c>
       <c r="AG30" s="9"/>
       <c r="AH30" s="9"/>
       <c r="AI30" s="9"/>
       <c r="AJ30" s="9"/>
       <c r="AK30" s="9"/>
       <c r="AL30" s="9"/>
       <c r="AM30" s="9"/>
       <c r="AN30" s="9"/>
       <c r="AO30" s="9"/>
       <c r="AP30" s="9"/>
       <c r="AQ30" s="9"/>
       <c r="AR30" s="9"/>
       <c r="AS30" s="9"/>
     </row>
     <row r="31" spans="1:45" s="11" customFormat="1">
       <c r="A31" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B31" s="41">
         <v>6</v>
       </c>
       <c r="C31" s="9">
         <v>8</v>
       </c>
       <c r="D31" s="41">
@@ -11250,51 +11509,53 @@
       </c>
       <c r="X31" s="9">
         <v>7</v>
       </c>
       <c r="Y31" s="9">
         <v>6</v>
       </c>
       <c r="Z31" s="41">
         <v>5</v>
       </c>
       <c r="AA31" s="41">
         <v>4</v>
       </c>
       <c r="AB31" s="41">
         <v>1</v>
       </c>
       <c r="AC31" s="41">
         <v>3</v>
       </c>
       <c r="AD31" s="9">
         <v>9</v>
       </c>
       <c r="AE31" s="9">
         <v>5</v>
       </c>
-      <c r="AF31" s="9"/>
+      <c r="AF31" s="9">
+        <v>8</v>
+      </c>
       <c r="AG31" s="9"/>
       <c r="AH31" s="9"/>
       <c r="AI31" s="9"/>
       <c r="AJ31" s="9"/>
       <c r="AK31" s="9"/>
       <c r="AL31" s="9"/>
       <c r="AM31" s="9"/>
       <c r="AN31" s="9"/>
       <c r="AO31" s="9"/>
       <c r="AP31" s="9"/>
       <c r="AQ31" s="9"/>
       <c r="AR31" s="9"/>
       <c r="AS31" s="9"/>
     </row>
     <row r="32" spans="1:45" s="11" customFormat="1">
       <c r="A32" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B32" s="41">
         <v>11</v>
       </c>
       <c r="C32" s="9">
         <v>6</v>
       </c>
       <c r="D32" s="41">
@@ -11359,51 +11620,53 @@
       </c>
       <c r="X32" s="9">
         <v>2</v>
       </c>
       <c r="Y32" s="9">
         <v>10</v>
       </c>
       <c r="Z32" s="41">
         <v>7</v>
       </c>
       <c r="AA32" s="41">
         <v>5</v>
       </c>
       <c r="AB32" s="41">
         <v>4</v>
       </c>
       <c r="AC32" s="41">
         <v>8</v>
       </c>
       <c r="AD32" s="9">
         <v>6</v>
       </c>
       <c r="AE32" s="9">
         <v>11</v>
       </c>
-      <c r="AF32" s="9"/>
+      <c r="AF32" s="9">
+        <v>6</v>
+      </c>
       <c r="AG32" s="9"/>
       <c r="AH32" s="9"/>
       <c r="AI32" s="9"/>
       <c r="AJ32" s="9"/>
       <c r="AK32" s="9"/>
       <c r="AL32" s="9"/>
       <c r="AM32" s="9"/>
       <c r="AN32" s="9"/>
       <c r="AO32" s="9"/>
       <c r="AP32" s="9"/>
       <c r="AQ32" s="9"/>
       <c r="AR32" s="9"/>
       <c r="AS32" s="9"/>
     </row>
     <row r="33" spans="1:45" s="11" customFormat="1">
       <c r="A33" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B33" s="41">
         <v>1</v>
       </c>
       <c r="C33" s="9">
         <v>4</v>
       </c>
       <c r="D33" s="41">
@@ -11468,51 +11731,53 @@
       </c>
       <c r="X33" s="9">
         <v>9</v>
       </c>
       <c r="Y33" s="9">
         <v>8</v>
       </c>
       <c r="Z33" s="41">
         <v>9</v>
       </c>
       <c r="AA33" s="41">
         <v>4</v>
       </c>
       <c r="AB33" s="41">
         <v>8</v>
       </c>
       <c r="AC33" s="41">
         <v>4</v>
       </c>
       <c r="AD33" s="9">
         <v>3</v>
       </c>
       <c r="AE33" s="9">
         <v>8</v>
       </c>
-      <c r="AF33" s="9"/>
+      <c r="AF33" s="9">
+        <v>5</v>
+      </c>
       <c r="AG33" s="9"/>
       <c r="AH33" s="9"/>
       <c r="AI33" s="9"/>
       <c r="AJ33" s="9"/>
       <c r="AK33" s="9"/>
       <c r="AL33" s="9"/>
       <c r="AM33" s="9"/>
       <c r="AN33" s="9"/>
       <c r="AO33" s="9"/>
       <c r="AP33" s="9"/>
       <c r="AQ33" s="9"/>
       <c r="AR33" s="9"/>
       <c r="AS33" s="9"/>
     </row>
     <row r="34" spans="1:45" s="11" customFormat="1">
       <c r="A34" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B34" s="41">
         <v>12</v>
       </c>
       <c r="C34" s="9">
         <v>16</v>
       </c>
       <c r="D34" s="41">
@@ -11577,51 +11842,53 @@
       </c>
       <c r="X34" s="9">
         <v>11</v>
       </c>
       <c r="Y34" s="9">
         <v>11</v>
       </c>
       <c r="Z34" s="41">
         <v>15</v>
       </c>
       <c r="AA34" s="41">
         <v>20</v>
       </c>
       <c r="AB34" s="41">
         <v>14</v>
       </c>
       <c r="AC34" s="41">
         <v>13</v>
       </c>
       <c r="AD34" s="9">
         <v>11</v>
       </c>
       <c r="AE34" s="9">
         <v>13</v>
       </c>
-      <c r="AF34" s="9"/>
+      <c r="AF34" s="9">
+        <v>15</v>
+      </c>
       <c r="AG34" s="9"/>
       <c r="AH34" s="9"/>
       <c r="AI34" s="9"/>
       <c r="AJ34" s="9"/>
       <c r="AK34" s="9"/>
       <c r="AL34" s="9"/>
       <c r="AM34" s="9"/>
       <c r="AN34" s="9"/>
       <c r="AO34" s="9"/>
       <c r="AP34" s="9"/>
       <c r="AQ34" s="9"/>
       <c r="AR34" s="9"/>
       <c r="AS34" s="9"/>
     </row>
     <row r="35" spans="1:45" s="11" customFormat="1">
       <c r="A35" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B35" s="41">
         <v>3</v>
       </c>
       <c r="C35" s="9">
         <v>2</v>
       </c>
       <c r="D35" s="41">
@@ -11686,51 +11953,53 @@
       </c>
       <c r="X35" s="9">
         <v>3</v>
       </c>
       <c r="Y35" s="9">
         <v>1</v>
       </c>
       <c r="Z35" s="41">
         <v>3</v>
       </c>
       <c r="AA35" s="41">
         <v>4</v>
       </c>
       <c r="AB35" s="41">
         <v>1</v>
       </c>
       <c r="AC35" s="41">
         <v>4</v>
       </c>
       <c r="AD35" s="9">
         <v>4</v>
       </c>
       <c r="AE35" s="9">
         <v>4</v>
       </c>
-      <c r="AF35" s="9"/>
+      <c r="AF35" s="9">
+        <v>4</v>
+      </c>
       <c r="AG35" s="9"/>
       <c r="AH35" s="9"/>
       <c r="AI35" s="9"/>
       <c r="AJ35" s="9"/>
       <c r="AK35" s="9"/>
       <c r="AL35" s="9"/>
       <c r="AM35" s="9"/>
       <c r="AN35" s="9"/>
       <c r="AO35" s="9"/>
       <c r="AP35" s="9"/>
       <c r="AQ35" s="9"/>
       <c r="AR35" s="9"/>
       <c r="AS35" s="9"/>
     </row>
     <row r="36" spans="1:45" s="11" customFormat="1">
       <c r="A36" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B36" s="41">
         <v>6</v>
       </c>
       <c r="C36" s="9">
         <v>6</v>
       </c>
       <c r="D36" s="41">
@@ -11795,51 +12064,53 @@
       </c>
       <c r="X36" s="9">
         <v>7</v>
       </c>
       <c r="Y36" s="9">
         <v>9</v>
       </c>
       <c r="Z36" s="41">
         <v>4</v>
       </c>
       <c r="AA36" s="41">
         <v>6</v>
       </c>
       <c r="AB36" s="41">
         <v>7</v>
       </c>
       <c r="AC36" s="41">
         <v>7</v>
       </c>
       <c r="AD36" s="9">
         <v>2</v>
       </c>
       <c r="AE36" s="9">
         <v>8</v>
       </c>
-      <c r="AF36" s="9"/>
+      <c r="AF36" s="9">
+        <v>5</v>
+      </c>
       <c r="AG36" s="9"/>
       <c r="AH36" s="9"/>
       <c r="AI36" s="9"/>
       <c r="AJ36" s="9"/>
       <c r="AK36" s="9"/>
       <c r="AL36" s="9"/>
       <c r="AM36" s="9"/>
       <c r="AN36" s="9"/>
       <c r="AO36" s="9"/>
       <c r="AP36" s="9"/>
       <c r="AQ36" s="9"/>
       <c r="AR36" s="9"/>
       <c r="AS36" s="9"/>
     </row>
     <row r="37" spans="1:45" s="11" customFormat="1">
       <c r="A37" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="41">
         <v>16</v>
       </c>
       <c r="C37" s="9">
         <v>12</v>
       </c>
       <c r="D37" s="41">
@@ -11904,51 +12175,53 @@
       </c>
       <c r="X37" s="9">
         <v>10</v>
       </c>
       <c r="Y37" s="9">
         <v>11</v>
       </c>
       <c r="Z37" s="41">
         <v>6</v>
       </c>
       <c r="AA37" s="41">
         <v>6</v>
       </c>
       <c r="AB37" s="41">
         <v>15</v>
       </c>
       <c r="AC37" s="41">
         <v>18</v>
       </c>
       <c r="AD37" s="11">
         <v>5</v>
       </c>
       <c r="AE37" s="9">
         <v>6</v>
       </c>
-      <c r="AF37" s="9"/>
+      <c r="AF37" s="9">
+        <v>12</v>
+      </c>
       <c r="AG37" s="9"/>
       <c r="AH37" s="9"/>
       <c r="AI37" s="9"/>
       <c r="AJ37" s="9"/>
       <c r="AK37" s="9"/>
       <c r="AL37" s="9"/>
       <c r="AM37" s="9"/>
       <c r="AN37" s="9"/>
       <c r="AO37" s="9"/>
       <c r="AP37" s="9"/>
       <c r="AQ37" s="9"/>
       <c r="AR37" s="9"/>
       <c r="AS37" s="9"/>
     </row>
     <row r="38" spans="1:45" s="40" customFormat="1">
       <c r="A38" s="69" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="69"/>
       <c r="C38" s="69"/>
       <c r="D38" s="69"/>
       <c r="E38" s="69"/>
       <c r="F38" s="69"/>
       <c r="G38" s="69"/>
       <c r="H38" s="69"/>
@@ -12062,52 +12335,54 @@
       </c>
       <c r="X39" s="9">
         <v>178</v>
       </c>
       <c r="Y39" s="9">
         <v>190</v>
       </c>
       <c r="Z39" s="50">
         <v>191</v>
       </c>
       <c r="AA39" s="50">
         <v>147</v>
       </c>
       <c r="AB39" s="50">
         <v>170</v>
       </c>
       <c r="AC39" s="50">
         <v>191</v>
       </c>
       <c r="AD39" s="9">
         <v>158</v>
       </c>
       <c r="AE39" s="9">
         <v>182</v>
       </c>
-      <c r="AF39" s="9"/>
-      <c r="AG39" s="9"/>
+      <c r="AF39" s="56">
+        <v>165</v>
+      </c>
+      <c r="AG39" s="56"/>
       <c r="AH39" s="9"/>
       <c r="AI39" s="9"/>
       <c r="AJ39" s="9"/>
       <c r="AK39" s="9"/>
       <c r="AL39" s="9"/>
       <c r="AM39" s="9"/>
       <c r="AN39" s="9"/>
       <c r="AO39" s="9"/>
       <c r="AP39" s="9"/>
       <c r="AQ39" s="9"/>
       <c r="AR39" s="9"/>
       <c r="AS39" s="9"/>
     </row>
     <row r="40" spans="1:45">
       <c r="A40" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B40" s="41">
         <v>90</v>
       </c>
       <c r="C40" s="9">
         <v>95</v>
       </c>
       <c r="D40" s="41">
         <v>81</v>
@@ -12171,51 +12446,53 @@
       </c>
       <c r="X40" s="9">
         <v>69</v>
       </c>
       <c r="Y40" s="9">
         <v>80</v>
       </c>
       <c r="Z40" s="50">
         <v>88</v>
       </c>
       <c r="AA40" s="50">
         <v>69</v>
       </c>
       <c r="AB40" s="50">
         <v>68</v>
       </c>
       <c r="AC40" s="50">
         <v>79</v>
       </c>
       <c r="AD40" s="44">
         <v>74</v>
       </c>
       <c r="AE40" s="9">
         <v>83</v>
       </c>
-      <c r="AF40" s="9"/>
+      <c r="AF40" s="56">
+        <v>74</v>
+      </c>
       <c r="AG40" s="9"/>
       <c r="AH40" s="9"/>
       <c r="AI40" s="9"/>
       <c r="AJ40" s="9"/>
       <c r="AK40" s="9"/>
       <c r="AL40" s="9"/>
       <c r="AM40" s="9"/>
       <c r="AN40" s="9"/>
       <c r="AO40" s="9"/>
       <c r="AP40" s="9"/>
       <c r="AQ40" s="9"/>
       <c r="AR40" s="9"/>
       <c r="AS40" s="9"/>
     </row>
     <row r="41" spans="1:45">
       <c r="A41" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="41">
         <v>15</v>
       </c>
       <c r="C41" s="9">
         <v>12</v>
       </c>
       <c r="D41" s="41">
@@ -12280,51 +12557,53 @@
       </c>
       <c r="X41" s="9">
         <v>15</v>
       </c>
       <c r="Y41" s="9">
         <v>9</v>
       </c>
       <c r="Z41" s="50">
         <v>12</v>
       </c>
       <c r="AA41" s="50">
         <v>6</v>
       </c>
       <c r="AB41" s="50">
         <v>13</v>
       </c>
       <c r="AC41" s="50">
         <v>14</v>
       </c>
       <c r="AD41" s="44">
         <v>8</v>
       </c>
       <c r="AE41" s="9">
         <v>6</v>
       </c>
-      <c r="AF41" s="9"/>
+      <c r="AF41" s="9">
+        <v>13</v>
+      </c>
       <c r="AG41" s="9"/>
       <c r="AH41" s="9"/>
       <c r="AI41" s="9"/>
       <c r="AJ41" s="9"/>
       <c r="AK41" s="9"/>
       <c r="AL41" s="9"/>
       <c r="AM41" s="9"/>
       <c r="AN41" s="9"/>
       <c r="AO41" s="9"/>
       <c r="AP41" s="9"/>
       <c r="AQ41" s="9"/>
       <c r="AR41" s="9"/>
       <c r="AS41" s="9"/>
     </row>
     <row r="42" spans="1:45">
       <c r="A42" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="41">
         <v>3</v>
       </c>
       <c r="C42" s="9">
         <v>4</v>
       </c>
       <c r="D42" s="41">
@@ -12389,51 +12668,53 @@
       </c>
       <c r="X42" s="9">
         <v>8</v>
       </c>
       <c r="Y42" s="9">
         <v>5</v>
       </c>
       <c r="Z42" s="50">
         <v>9</v>
       </c>
       <c r="AA42" s="50">
         <v>6</v>
       </c>
       <c r="AB42" s="50">
         <v>5</v>
       </c>
       <c r="AC42" s="50">
         <v>8</v>
       </c>
       <c r="AD42" s="44">
         <v>3</v>
       </c>
       <c r="AE42" s="9">
         <v>5</v>
       </c>
-      <c r="AF42" s="9"/>
+      <c r="AF42" s="9">
+        <v>1</v>
+      </c>
       <c r="AG42" s="9"/>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
     </row>
     <row r="43" spans="1:45">
       <c r="A43" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="41">
         <v>12</v>
       </c>
       <c r="C43" s="9">
         <v>10</v>
       </c>
       <c r="D43" s="41">
@@ -12498,51 +12779,53 @@
       </c>
       <c r="X43" s="9">
         <v>5</v>
       </c>
       <c r="Y43" s="9">
         <v>11</v>
       </c>
       <c r="Z43" s="50">
         <v>6</v>
       </c>
       <c r="AA43" s="50">
         <v>5</v>
       </c>
       <c r="AB43" s="50">
         <v>8</v>
       </c>
       <c r="AC43" s="50">
         <v>6</v>
       </c>
       <c r="AD43" s="44">
         <v>9</v>
       </c>
       <c r="AE43" s="9">
         <v>8</v>
       </c>
-      <c r="AF43" s="9"/>
+      <c r="AF43" s="9">
+        <v>8</v>
+      </c>
       <c r="AG43" s="9"/>
       <c r="AH43" s="9"/>
       <c r="AI43" s="9"/>
       <c r="AJ43" s="9"/>
       <c r="AK43" s="9"/>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
     </row>
     <row r="44" spans="1:45">
       <c r="A44" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="41">
         <v>8</v>
       </c>
       <c r="C44" s="9">
         <v>9</v>
       </c>
       <c r="D44" s="41">
@@ -12607,51 +12890,53 @@
       </c>
       <c r="X44" s="9">
         <v>7</v>
       </c>
       <c r="Y44" s="9">
         <v>8</v>
       </c>
       <c r="Z44" s="50">
         <v>3</v>
       </c>
       <c r="AA44" s="50">
         <v>5</v>
       </c>
       <c r="AB44" s="50">
         <v>8</v>
       </c>
       <c r="AC44" s="50">
         <v>8</v>
       </c>
       <c r="AD44" s="44">
         <v>7</v>
       </c>
       <c r="AE44" s="9">
         <v>5</v>
       </c>
-      <c r="AF44" s="9"/>
+      <c r="AF44" s="9">
+        <v>9</v>
+      </c>
       <c r="AG44" s="9"/>
       <c r="AH44" s="9"/>
       <c r="AI44" s="9"/>
       <c r="AJ44" s="9"/>
       <c r="AK44" s="9"/>
       <c r="AL44" s="9"/>
       <c r="AM44" s="9"/>
       <c r="AN44" s="9"/>
       <c r="AO44" s="9"/>
       <c r="AP44" s="9"/>
       <c r="AQ44" s="9"/>
       <c r="AR44" s="9"/>
       <c r="AS44" s="9"/>
     </row>
     <row r="45" spans="1:45">
       <c r="A45" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="41">
         <v>6</v>
       </c>
       <c r="C45" s="9">
         <v>10</v>
       </c>
       <c r="D45" s="41">
@@ -12716,51 +13001,53 @@
       </c>
       <c r="X45" s="9">
         <v>9</v>
       </c>
       <c r="Y45" s="9">
         <v>5</v>
       </c>
       <c r="Z45" s="50">
         <v>8</v>
       </c>
       <c r="AA45" s="50">
         <v>6</v>
       </c>
       <c r="AB45" s="50">
         <v>5</v>
       </c>
       <c r="AC45" s="50">
         <v>8</v>
       </c>
       <c r="AD45" s="44">
         <v>3</v>
       </c>
       <c r="AE45" s="9">
         <v>4</v>
       </c>
-      <c r="AF45" s="9"/>
+      <c r="AF45" s="9">
+        <v>5</v>
+      </c>
       <c r="AG45" s="9"/>
       <c r="AH45" s="9"/>
       <c r="AI45" s="9"/>
       <c r="AJ45" s="9"/>
       <c r="AK45" s="9"/>
       <c r="AL45" s="9"/>
       <c r="AM45" s="9"/>
       <c r="AN45" s="9"/>
       <c r="AO45" s="9"/>
       <c r="AP45" s="9"/>
       <c r="AQ45" s="9"/>
       <c r="AR45" s="9"/>
       <c r="AS45" s="9"/>
     </row>
     <row r="46" spans="1:45">
       <c r="A46" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B46" s="41">
         <v>16</v>
       </c>
       <c r="C46" s="9">
         <v>18</v>
       </c>
       <c r="D46" s="41">
@@ -12825,51 +13112,53 @@
       </c>
       <c r="X46" s="9">
         <v>14</v>
       </c>
       <c r="Y46" s="9">
         <v>13</v>
       </c>
       <c r="Z46" s="50">
         <v>17</v>
       </c>
       <c r="AA46" s="50">
         <v>10</v>
       </c>
       <c r="AB46" s="50">
         <v>15</v>
       </c>
       <c r="AC46" s="50">
         <v>14</v>
       </c>
       <c r="AD46" s="44">
         <v>14</v>
       </c>
       <c r="AE46" s="9">
         <v>18</v>
       </c>
-      <c r="AF46" s="9"/>
+      <c r="AF46" s="9">
+        <v>14</v>
+      </c>
       <c r="AG46" s="9"/>
       <c r="AH46" s="9"/>
       <c r="AI46" s="9"/>
       <c r="AJ46" s="9"/>
       <c r="AK46" s="9"/>
       <c r="AL46" s="9"/>
       <c r="AM46" s="9"/>
       <c r="AN46" s="9"/>
       <c r="AO46" s="9"/>
       <c r="AP46" s="9"/>
       <c r="AQ46" s="9"/>
       <c r="AR46" s="9"/>
       <c r="AS46" s="9"/>
     </row>
     <row r="47" spans="1:45">
       <c r="A47" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B47" s="41">
         <v>10</v>
       </c>
       <c r="C47" s="9">
         <v>6</v>
       </c>
       <c r="D47" s="41">
@@ -12934,51 +13223,53 @@
       </c>
       <c r="X47" s="9">
         <v>1</v>
       </c>
       <c r="Y47" s="9">
         <v>4</v>
       </c>
       <c r="Z47" s="50">
         <v>5</v>
       </c>
       <c r="AA47" s="50">
         <v>8</v>
       </c>
       <c r="AB47" s="50">
         <v>8</v>
       </c>
       <c r="AC47" s="50">
         <v>6</v>
       </c>
       <c r="AD47" s="44">
         <v>4</v>
       </c>
       <c r="AE47" s="9">
         <v>6</v>
       </c>
-      <c r="AF47" s="9"/>
+      <c r="AF47" s="9">
+        <v>5</v>
+      </c>
       <c r="AG47" s="9"/>
       <c r="AH47" s="9"/>
       <c r="AI47" s="9"/>
       <c r="AJ47" s="9"/>
       <c r="AK47" s="9"/>
       <c r="AL47" s="9"/>
       <c r="AM47" s="9"/>
       <c r="AN47" s="9"/>
       <c r="AO47" s="9"/>
       <c r="AP47" s="9"/>
       <c r="AQ47" s="9"/>
       <c r="AR47" s="9"/>
       <c r="AS47" s="9"/>
     </row>
     <row r="48" spans="1:45">
       <c r="A48" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="41">
         <v>15</v>
       </c>
       <c r="C48" s="9">
         <v>5</v>
       </c>
       <c r="D48" s="41">
@@ -13043,51 +13334,53 @@
       </c>
       <c r="X48" s="9">
         <v>4</v>
       </c>
       <c r="Y48" s="9">
         <v>6</v>
       </c>
       <c r="Z48" s="50">
         <v>5</v>
       </c>
       <c r="AA48" s="50">
         <v>6</v>
       </c>
       <c r="AB48" s="50">
         <v>3</v>
       </c>
       <c r="AC48" s="50">
         <v>7</v>
       </c>
       <c r="AD48" s="44">
         <v>6</v>
       </c>
       <c r="AE48" s="9">
         <v>9</v>
       </c>
-      <c r="AF48" s="9"/>
+      <c r="AF48" s="9">
+        <v>6</v>
+      </c>
       <c r="AG48" s="9"/>
       <c r="AH48" s="9"/>
       <c r="AI48" s="9"/>
       <c r="AJ48" s="9"/>
       <c r="AK48" s="9"/>
       <c r="AL48" s="9"/>
       <c r="AM48" s="9"/>
       <c r="AN48" s="9"/>
       <c r="AO48" s="9"/>
       <c r="AP48" s="9"/>
       <c r="AQ48" s="9"/>
       <c r="AR48" s="9"/>
       <c r="AS48" s="9"/>
     </row>
     <row r="49" spans="1:45">
       <c r="A49" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B49" s="41">
         <v>9</v>
       </c>
       <c r="C49" s="9">
         <v>5</v>
       </c>
       <c r="D49" s="41">
@@ -13152,51 +13445,53 @@
       </c>
       <c r="X49" s="9">
         <v>5</v>
       </c>
       <c r="Y49" s="9">
         <v>4</v>
       </c>
       <c r="Z49" s="50">
         <v>5</v>
       </c>
       <c r="AA49" s="50">
         <v>4</v>
       </c>
       <c r="AB49" s="50">
         <v>4</v>
       </c>
       <c r="AC49" s="50">
         <v>6</v>
       </c>
       <c r="AD49" s="44">
         <v>3</v>
       </c>
       <c r="AE49" s="9">
         <v>4</v>
       </c>
-      <c r="AF49" s="9"/>
+      <c r="AF49" s="9">
+        <v>7</v>
+      </c>
       <c r="AG49" s="9"/>
       <c r="AH49" s="9"/>
       <c r="AI49" s="9"/>
       <c r="AJ49" s="9"/>
       <c r="AK49" s="9"/>
       <c r="AL49" s="9"/>
       <c r="AM49" s="9"/>
       <c r="AN49" s="9"/>
       <c r="AO49" s="9"/>
       <c r="AP49" s="9"/>
       <c r="AQ49" s="9"/>
       <c r="AR49" s="9"/>
       <c r="AS49" s="9"/>
     </row>
     <row r="50" spans="1:45">
       <c r="A50" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B50" s="41">
         <v>21</v>
       </c>
       <c r="C50" s="9">
         <v>16</v>
       </c>
       <c r="D50" s="41">
@@ -13261,51 +13556,53 @@
       </c>
       <c r="X50" s="9">
         <v>14</v>
       </c>
       <c r="Y50" s="9">
         <v>20</v>
       </c>
       <c r="Z50" s="50">
         <v>12</v>
       </c>
       <c r="AA50" s="50">
         <v>11</v>
       </c>
       <c r="AB50" s="50">
         <v>11</v>
       </c>
       <c r="AC50" s="50">
         <v>13</v>
       </c>
       <c r="AD50" s="44">
         <v>13</v>
       </c>
       <c r="AE50" s="9">
         <v>10</v>
       </c>
-      <c r="AF50" s="9"/>
+      <c r="AF50" s="9">
+        <v>9</v>
+      </c>
       <c r="AG50" s="9"/>
       <c r="AH50" s="9"/>
       <c r="AI50" s="9"/>
       <c r="AJ50" s="9"/>
       <c r="AK50" s="9"/>
       <c r="AL50" s="9"/>
       <c r="AM50" s="9"/>
       <c r="AN50" s="9"/>
       <c r="AO50" s="9"/>
       <c r="AP50" s="9"/>
       <c r="AQ50" s="9"/>
       <c r="AR50" s="9"/>
       <c r="AS50" s="9"/>
     </row>
     <row r="51" spans="1:45" s="11" customFormat="1">
       <c r="A51" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B51" s="41">
         <v>3</v>
       </c>
       <c r="C51" s="9">
         <v>5</v>
       </c>
       <c r="D51" s="41">
@@ -13370,51 +13667,53 @@
       </c>
       <c r="X51" s="9">
         <v>4</v>
       </c>
       <c r="Y51" s="9">
         <v>3</v>
       </c>
       <c r="Z51" s="50">
         <v>4</v>
       </c>
       <c r="AA51" s="50">
         <v>1</v>
       </c>
       <c r="AB51" s="50">
         <v>6</v>
       </c>
       <c r="AC51" s="50">
         <v>5</v>
       </c>
       <c r="AD51" s="44">
         <v>2</v>
       </c>
       <c r="AE51" s="9">
         <v>2</v>
       </c>
-      <c r="AF51" s="9"/>
+      <c r="AF51" s="9">
+        <v>1</v>
+      </c>
       <c r="AG51" s="9"/>
       <c r="AH51" s="9"/>
       <c r="AI51" s="9"/>
       <c r="AJ51" s="9"/>
       <c r="AK51" s="9"/>
       <c r="AL51" s="9"/>
       <c r="AM51" s="9"/>
       <c r="AN51" s="9"/>
       <c r="AO51" s="9"/>
       <c r="AP51" s="9"/>
       <c r="AQ51" s="9"/>
       <c r="AR51" s="9"/>
       <c r="AS51" s="9"/>
     </row>
     <row r="52" spans="1:45" s="11" customFormat="1">
       <c r="A52" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B52" s="41">
         <v>9</v>
       </c>
       <c r="C52" s="9">
         <v>5</v>
       </c>
       <c r="D52" s="41">
@@ -13479,51 +13778,53 @@
       </c>
       <c r="X52" s="9">
         <v>8</v>
       </c>
       <c r="Y52" s="9">
         <v>7</v>
       </c>
       <c r="Z52" s="50">
         <v>3</v>
       </c>
       <c r="AA52" s="50">
         <v>3</v>
       </c>
       <c r="AB52" s="50">
         <v>4</v>
       </c>
       <c r="AC52" s="50">
         <v>5</v>
       </c>
       <c r="AD52" s="44">
         <v>4</v>
       </c>
       <c r="AE52" s="9">
         <v>7</v>
       </c>
-      <c r="AF52" s="9"/>
+      <c r="AF52" s="9">
+        <v>3</v>
+      </c>
       <c r="AG52" s="9"/>
       <c r="AH52" s="9"/>
       <c r="AI52" s="9"/>
       <c r="AJ52" s="9"/>
       <c r="AK52" s="9"/>
       <c r="AL52" s="9"/>
       <c r="AM52" s="9"/>
       <c r="AN52" s="9"/>
       <c r="AO52" s="9"/>
       <c r="AP52" s="9"/>
       <c r="AQ52" s="9"/>
       <c r="AR52" s="9"/>
       <c r="AS52" s="9"/>
     </row>
     <row r="53" spans="1:45" s="11" customFormat="1">
       <c r="A53" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B53" s="42">
         <v>18</v>
       </c>
       <c r="C53" s="15">
         <v>9</v>
       </c>
       <c r="D53" s="42">
@@ -13588,51 +13889,53 @@
       </c>
       <c r="X53" s="15">
         <v>15</v>
       </c>
       <c r="Y53" s="15">
         <v>15</v>
       </c>
       <c r="Z53" s="42">
         <v>14</v>
       </c>
       <c r="AA53" s="42">
         <v>7</v>
       </c>
       <c r="AB53" s="42">
         <v>12</v>
       </c>
       <c r="AC53" s="42">
         <v>12</v>
       </c>
       <c r="AD53" s="15">
         <v>8</v>
       </c>
       <c r="AE53" s="15">
         <v>15</v>
       </c>
-      <c r="AF53" s="9"/>
+      <c r="AF53" s="15">
+        <v>10</v>
+      </c>
       <c r="AG53" s="9"/>
       <c r="AH53" s="9"/>
       <c r="AI53" s="9"/>
       <c r="AJ53" s="9"/>
       <c r="AK53" s="9"/>
       <c r="AL53" s="9"/>
       <c r="AM53" s="9"/>
       <c r="AN53" s="9"/>
       <c r="AO53" s="9"/>
       <c r="AP53" s="9"/>
       <c r="AQ53" s="9"/>
       <c r="AR53" s="9"/>
       <c r="AS53" s="9"/>
     </row>
     <row r="54" spans="1:45" s="11" customFormat="1">
       <c r="A54" s="16" t="s">
         <v>28</v>
       </c>
       <c r="R54" s="9"/>
       <c r="S54" s="9"/>
       <c r="T54" s="9"/>
       <c r="U54" s="9"/>
       <c r="V54" s="9"/>
       <c r="W54" s="9"/>
       <c r="X54" s="9"/>