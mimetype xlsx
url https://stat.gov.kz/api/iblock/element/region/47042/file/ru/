--- v5 (2026-09-21)
+++ v6 (2026-10-13)
@@ -1,66 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="420" yWindow="300" windowWidth="23250" windowHeight="12345" tabRatio="710" activeTab="2"/>
+    <workbookView xWindow="420" yWindow="300" windowWidth="23256" windowHeight="12348" tabRatio="710" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Число родившихся по полу" sheetId="5" r:id="rId3"/>
+    <sheet name="Метаданные " sheetId="7" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
+    <sheet name="Число родившихся" sheetId="1" r:id="rId3"/>
+    <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId4"/>
+    <sheet name="Число родившихся по полу" sheetId="5" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="286" uniqueCount="93">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -167,59 +170,188 @@
   </si>
   <si>
     <t xml:space="preserve">Мамлютский район </t>
   </si>
   <si>
     <t>район Шал акына</t>
   </si>
   <si>
     <t xml:space="preserve">Аккайынский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>"-" явление отсутствует</t>
+  </si>
+  <si>
+    <t>"0,0" - незначительная величина</t>
+  </si>
+  <si>
+    <t>"х"- данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>"..."- данные отсутствуют</t>
+  </si>
+  <si>
+    <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных  </t>
+  </si>
+  <si>
+    <t>Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование статистического показателя</t>
+  </si>
+  <si>
+    <t>Число родившихся в РК</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование  КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 1 января 2024 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Ежемесячное число родившихся по регионам</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Числовой</t>
+  </si>
+  <si>
+    <t>Методика рассчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистика родившихся в Республике Казахстан  основывается на регистрации актов о рождении в органах регистрации актов о гражданском состоянии </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Административные данные органов регистрации  актов о гражданском  состоянии МЮ РК и регистра прикрепленного населения МЗ РК</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Данные сформированы по дате регистрации актов о рождении. Данные с 2022 года пересчитаны в связи с образованием новых районов в областях Абай, Алматинской, Восточно-Казахстанской областях и городе Астана.</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/ru/classifiers/statistical/21/ </t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/37/</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t>Полезные ссылки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Дата последней актуализации</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона:</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/sko/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>Управление социальной, демографической статистики и уровня жизни</t>
+  </si>
+  <si>
+    <t>Бубенко Ольга</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 715 2 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -261,60 +393,111 @@
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -394,57 +577,89 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -548,113 +763,162 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 6" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -897,195 +1161,450 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="A22" sqref="A22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="23.4" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="47.6640625" style="57" customWidth="1"/>
+    <col min="2" max="2" width="85.33203125" style="57" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="57" customWidth="1"/>
+    <col min="4" max="16384" width="14.44140625" style="57"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A1" s="61" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="62">
+        <v>612101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A2" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="B2" s="63" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A3" s="61" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3" s="63" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A4" s="61" t="s">
+        <v>62</v>
+      </c>
+      <c r="B4" s="63" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A5" s="61" t="s">
+        <v>63</v>
+      </c>
+      <c r="B5" s="63" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A6" s="61" t="s">
+        <v>65</v>
+      </c>
+      <c r="B6" s="63" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A7" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" s="64" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A8" s="61" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="65" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A9" s="61" t="s">
+        <v>71</v>
+      </c>
+      <c r="B9" s="66" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A10" s="61" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="66" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A11" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="67" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A12" s="61" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="68" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A13" s="61" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="67" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A14" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="69" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A15" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="B15" s="70">
+        <v>46304</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A16" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B16" s="70">
+        <v>46335</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A17" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" s="72" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A18" s="61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" s="72" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A19" s="71" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="73" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="23.4" customHeight="1">
+      <c r="A20" s="71" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" s="74" t="s">
+        <v>92</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="14.44140625" style="58"/>
+    <col min="2" max="2" width="31.88671875" style="58" customWidth="1"/>
+    <col min="3" max="16384" width="14.44140625" style="58"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2" ht="15" customHeight="1">
+      <c r="B5" s="57" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" ht="15" customHeight="1">
+      <c r="B6" s="57" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="15" customHeight="1">
+      <c r="B7" s="57" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="15" customHeight="1">
+      <c r="B8" s="57" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" ht="15" customHeight="1">
+      <c r="B9" s="57" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="15" customHeight="1">
+      <c r="B10" s="57"/>
+    </row>
+    <row r="11" spans="2:2" ht="15" customHeight="1">
+      <c r="B11" s="59" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" ht="15" customHeight="1">
+      <c r="B12" s="57"/>
+    </row>
+    <row r="13" spans="2:2" ht="15" customHeight="1">
+      <c r="B13" s="57"/>
+    </row>
+    <row r="14" spans="2:2" ht="15" customHeight="1">
+      <c r="B14" s="60" t="s">
+        <v>56</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK45"/>
   <sheetViews>
-    <sheetView topLeftCell="I1" workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF43"/>
+    <sheetView topLeftCell="K10" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AG43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25.28515625" style="11" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="25" max="25" width="7.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="25.33203125" style="11" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="11" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="4.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="11" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="3.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7" style="11" customWidth="1"/>
-    <col min="27" max="16384" width="9.140625" style="11"/>
+    <col min="27" max="16384" width="9.109375" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="77" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="62"/>
-[...22 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
+      <c r="R1" s="77"/>
+      <c r="S1" s="77"/>
+      <c r="T1" s="77"/>
+      <c r="U1" s="77"/>
+      <c r="V1" s="77"/>
+      <c r="W1" s="77"/>
+      <c r="X1" s="77"/>
+      <c r="Y1" s="77"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="47"/>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
     </row>
     <row r="3" spans="1:37" s="1" customFormat="1">
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="60"/>
-      <c r="B4" s="58">
+      <c r="A4" s="81"/>
+      <c r="B4" s="75">
         <v>2024</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="58">
+      <c r="C4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="75">
         <v>2025</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58">
+      <c r="O4" s="76"/>
+      <c r="P4" s="76"/>
+      <c r="Q4" s="76"/>
+      <c r="R4" s="76"/>
+      <c r="S4" s="76"/>
+      <c r="T4" s="76"/>
+      <c r="U4" s="76"/>
+      <c r="V4" s="76"/>
+      <c r="W4" s="76"/>
+      <c r="X4" s="76"/>
+      <c r="Y4" s="76"/>
+      <c r="Z4" s="75">
         <v>2026</v>
       </c>
-      <c r="AA4" s="59"/>
-[...9 lines deleted...]
-      <c r="AK4" s="59"/>
+      <c r="AA4" s="76"/>
+      <c r="AB4" s="76"/>
+      <c r="AC4" s="76"/>
+      <c r="AD4" s="76"/>
+      <c r="AE4" s="76"/>
+      <c r="AF4" s="76"/>
+      <c r="AG4" s="76"/>
+      <c r="AH4" s="76"/>
+      <c r="AI4" s="76"/>
+      <c r="AJ4" s="76"/>
+      <c r="AK4" s="76"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="61"/>
+      <c r="A5" s="82"/>
       <c r="B5" s="34" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="43" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="43" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="43" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="43" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="43" t="s">
@@ -1152,77 +1671,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="49" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="49" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="49" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="49" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="49" t="s">
         <v>24</v>
       </c>
       <c r="AJ5" s="49" t="s">
         <v>25</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="63"/>
-[...22 lines deleted...]
-      <c r="Y6" s="63"/>
+      <c r="B6" s="78"/>
+      <c r="C6" s="78"/>
+      <c r="D6" s="78"/>
+      <c r="E6" s="78"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
+      <c r="H6" s="78"/>
+      <c r="I6" s="78"/>
+      <c r="J6" s="78"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="78"/>
+      <c r="M6" s="78"/>
+      <c r="N6" s="78"/>
+      <c r="O6" s="78"/>
+      <c r="P6" s="78"/>
+      <c r="Q6" s="78"/>
+      <c r="R6" s="78"/>
+      <c r="S6" s="78"/>
+      <c r="T6" s="78"/>
+      <c r="U6" s="78"/>
+      <c r="V6" s="78"/>
+      <c r="W6" s="78"/>
+      <c r="X6" s="78"/>
+      <c r="Y6" s="78"/>
       <c r="AF6" s="44"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="9">
         <v>460</v>
       </c>
       <c r="C7" s="9">
         <v>418</v>
       </c>
       <c r="D7" s="9">
         <v>376</v>
       </c>
       <c r="E7" s="9">
         <v>454</v>
       </c>
       <c r="F7" s="9">
         <v>455</v>
       </c>
       <c r="G7" s="9">
         <v>408</v>
       </c>
       <c r="H7" s="9">
@@ -1278,50 +1797,53 @@
       </c>
       <c r="Y7" s="8">
         <v>392</v>
       </c>
       <c r="Z7" s="41">
         <v>389</v>
       </c>
       <c r="AA7" s="41">
         <v>302</v>
       </c>
       <c r="AB7" s="41">
         <v>368</v>
       </c>
       <c r="AC7" s="41">
         <v>394</v>
       </c>
       <c r="AD7" s="44">
         <v>298</v>
       </c>
       <c r="AE7" s="44">
         <v>363</v>
       </c>
       <c r="AF7" s="44">
         <v>375</v>
       </c>
+      <c r="AG7" s="11">
+        <v>334</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="9">
         <v>197</v>
       </c>
       <c r="C8" s="9">
         <v>185</v>
       </c>
       <c r="D8" s="9">
         <v>164</v>
       </c>
       <c r="E8" s="9">
         <v>189</v>
       </c>
       <c r="F8" s="9">
         <v>168</v>
       </c>
       <c r="G8" s="9">
         <v>172</v>
       </c>
       <c r="H8" s="9">
         <v>151</v>
@@ -1376,50 +1898,53 @@
       </c>
       <c r="Y8" s="8">
         <v>164</v>
       </c>
       <c r="Z8" s="41">
         <v>177</v>
       </c>
       <c r="AA8" s="41">
         <v>126</v>
       </c>
       <c r="AB8" s="41">
         <v>143</v>
       </c>
       <c r="AC8" s="41">
         <v>169</v>
       </c>
       <c r="AD8" s="44">
         <v>136</v>
       </c>
       <c r="AE8" s="44">
         <v>162</v>
       </c>
       <c r="AF8" s="44">
         <v>175</v>
       </c>
+      <c r="AG8" s="11">
+        <v>149</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="9">
         <v>27</v>
       </c>
       <c r="C9" s="9">
         <v>24</v>
       </c>
       <c r="D9" s="9">
         <v>18</v>
       </c>
       <c r="E9" s="9">
         <v>32</v>
       </c>
       <c r="F9" s="9">
         <v>32</v>
       </c>
       <c r="G9" s="9">
         <v>19</v>
       </c>
       <c r="H9" s="9">
         <v>27</v>
@@ -1474,50 +1999,53 @@
       </c>
       <c r="Y9" s="8">
         <v>24</v>
       </c>
       <c r="Z9" s="41">
         <v>24</v>
       </c>
       <c r="AA9" s="41">
         <v>16</v>
       </c>
       <c r="AB9" s="41">
         <v>18</v>
       </c>
       <c r="AC9" s="41">
         <v>25</v>
       </c>
       <c r="AD9" s="44">
         <v>15</v>
       </c>
       <c r="AE9" s="44">
         <v>17</v>
       </c>
       <c r="AF9" s="44">
         <v>21</v>
       </c>
+      <c r="AG9" s="11">
+        <v>22</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="9">
         <v>9</v>
       </c>
       <c r="C10" s="9">
         <v>8</v>
       </c>
       <c r="D10" s="9">
         <v>15</v>
       </c>
       <c r="E10" s="9">
         <v>6</v>
       </c>
       <c r="F10" s="9">
         <v>17</v>
       </c>
       <c r="G10" s="9">
         <v>18</v>
       </c>
       <c r="H10" s="9">
         <v>18</v>
@@ -1572,50 +2100,53 @@
       </c>
       <c r="Y10" s="8">
         <v>12</v>
       </c>
       <c r="Z10" s="41">
         <v>19</v>
       </c>
       <c r="AA10" s="41">
         <v>13</v>
       </c>
       <c r="AB10" s="41">
         <v>11</v>
       </c>
       <c r="AC10" s="41">
         <v>11</v>
       </c>
       <c r="AD10" s="44">
         <v>5</v>
       </c>
       <c r="AE10" s="44">
         <v>11</v>
       </c>
       <c r="AF10" s="44">
         <v>8</v>
       </c>
+      <c r="AG10" s="11">
+        <v>10</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="9">
         <v>25</v>
       </c>
       <c r="C11" s="9">
         <v>21</v>
       </c>
       <c r="D11" s="9">
         <v>16</v>
       </c>
       <c r="E11" s="9">
         <v>29</v>
       </c>
       <c r="F11" s="9">
         <v>33</v>
       </c>
       <c r="G11" s="9">
         <v>23</v>
       </c>
       <c r="H11" s="9">
         <v>14</v>
@@ -1670,50 +2201,53 @@
       </c>
       <c r="Y11" s="8">
         <v>21</v>
       </c>
       <c r="Z11" s="41">
         <v>15</v>
       </c>
       <c r="AA11" s="41">
         <v>14</v>
       </c>
       <c r="AB11" s="41">
         <v>22</v>
       </c>
       <c r="AC11" s="41">
         <v>13</v>
       </c>
       <c r="AD11" s="44">
         <v>12</v>
       </c>
       <c r="AE11" s="44">
         <v>17</v>
       </c>
       <c r="AF11" s="44">
         <v>14</v>
       </c>
+      <c r="AG11" s="11">
+        <v>13</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="9">
         <v>12</v>
       </c>
       <c r="C12" s="9">
         <v>18</v>
       </c>
       <c r="D12" s="9">
         <v>11</v>
       </c>
       <c r="E12" s="9">
         <v>21</v>
       </c>
       <c r="F12" s="9">
         <v>12</v>
       </c>
       <c r="G12" s="9">
         <v>19</v>
       </c>
       <c r="H12" s="9">
         <v>13</v>
@@ -1768,50 +2302,53 @@
       </c>
       <c r="Y12" s="8">
         <v>10</v>
       </c>
       <c r="Z12" s="41">
         <v>9</v>
       </c>
       <c r="AA12" s="41">
         <v>8</v>
       </c>
       <c r="AB12" s="41">
         <v>23</v>
       </c>
       <c r="AC12" s="41">
         <v>18</v>
       </c>
       <c r="AD12" s="44">
         <v>14</v>
       </c>
       <c r="AE12" s="44">
         <v>10</v>
       </c>
       <c r="AF12" s="44">
         <v>17</v>
       </c>
+      <c r="AG12" s="11">
+        <v>7</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="9">
         <v>13</v>
       </c>
       <c r="C13" s="9">
         <v>19</v>
       </c>
       <c r="D13" s="9">
         <v>14</v>
       </c>
       <c r="E13" s="9">
         <v>16</v>
       </c>
       <c r="F13" s="9">
         <v>17</v>
       </c>
       <c r="G13" s="9">
         <v>18</v>
       </c>
       <c r="H13" s="9">
         <v>19</v>
@@ -1866,50 +2403,53 @@
       </c>
       <c r="Y13" s="8">
         <v>12</v>
       </c>
       <c r="Z13" s="41">
         <v>13</v>
       </c>
       <c r="AA13" s="41">
         <v>10</v>
       </c>
       <c r="AB13" s="41">
         <v>14</v>
       </c>
       <c r="AC13" s="41">
         <v>10</v>
       </c>
       <c r="AD13" s="44">
         <v>11</v>
       </c>
       <c r="AE13" s="44">
         <v>7</v>
       </c>
       <c r="AF13" s="44">
         <v>13</v>
       </c>
+      <c r="AG13" s="11">
+        <v>9</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="9">
         <v>37</v>
       </c>
       <c r="C14" s="9">
         <v>38</v>
       </c>
       <c r="D14" s="9">
         <v>41</v>
       </c>
       <c r="E14" s="9">
         <v>27</v>
       </c>
       <c r="F14" s="9">
         <v>42</v>
       </c>
       <c r="G14" s="9">
         <v>30</v>
       </c>
       <c r="H14" s="9">
         <v>40</v>
@@ -1964,50 +2504,53 @@
       </c>
       <c r="Y14" s="8">
         <v>34</v>
       </c>
       <c r="Z14" s="41">
         <v>35</v>
       </c>
       <c r="AA14" s="41">
         <v>26</v>
       </c>
       <c r="AB14" s="41">
         <v>39</v>
       </c>
       <c r="AC14" s="41">
         <v>37</v>
       </c>
       <c r="AD14" s="44">
         <v>25</v>
       </c>
       <c r="AE14" s="44">
         <v>31</v>
       </c>
       <c r="AF14" s="44">
         <v>31</v>
       </c>
+      <c r="AG14" s="11">
+        <v>24</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="9">
         <v>16</v>
       </c>
       <c r="C15" s="9">
         <v>14</v>
       </c>
       <c r="D15" s="9">
         <v>9</v>
       </c>
       <c r="E15" s="9">
         <v>21</v>
       </c>
       <c r="F15" s="9">
         <v>13</v>
       </c>
       <c r="G15" s="9">
         <v>15</v>
       </c>
       <c r="H15" s="9">
         <v>10</v>
@@ -2062,50 +2605,53 @@
       </c>
       <c r="Y15" s="8">
         <v>10</v>
       </c>
       <c r="Z15" s="41">
         <v>10</v>
       </c>
       <c r="AA15" s="41">
         <v>12</v>
       </c>
       <c r="AB15" s="41">
         <v>9</v>
       </c>
       <c r="AC15" s="41">
         <v>9</v>
       </c>
       <c r="AD15" s="44">
         <v>13</v>
       </c>
       <c r="AE15" s="44">
         <v>11</v>
       </c>
       <c r="AF15" s="44">
         <v>13</v>
       </c>
+      <c r="AG15" s="11">
+        <v>10</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="9">
         <v>26</v>
       </c>
       <c r="C16" s="9">
         <v>11</v>
       </c>
       <c r="D16" s="9">
         <v>9</v>
       </c>
       <c r="E16" s="9">
         <v>14</v>
       </c>
       <c r="F16" s="9">
         <v>18</v>
       </c>
       <c r="G16" s="9">
         <v>15</v>
       </c>
       <c r="H16" s="9">
         <v>13</v>
@@ -2160,52 +2706,55 @@
       </c>
       <c r="Y16" s="8">
         <v>16</v>
       </c>
       <c r="Z16" s="41">
         <v>12</v>
       </c>
       <c r="AA16" s="41">
         <v>11</v>
       </c>
       <c r="AB16" s="41">
         <v>7</v>
       </c>
       <c r="AC16" s="41">
         <v>15</v>
       </c>
       <c r="AD16" s="44">
         <v>12</v>
       </c>
       <c r="AE16" s="44">
         <v>20</v>
       </c>
       <c r="AF16" s="44">
         <v>12</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="9">
         <v>10</v>
       </c>
       <c r="C17" s="9">
         <v>9</v>
       </c>
       <c r="D17" s="9">
         <v>6</v>
       </c>
       <c r="E17" s="9">
         <v>21</v>
       </c>
       <c r="F17" s="9">
         <v>10</v>
       </c>
       <c r="G17" s="9">
         <v>11</v>
       </c>
       <c r="H17" s="9">
         <v>13</v>
       </c>
       <c r="I17" s="7">
@@ -2258,52 +2807,55 @@
       </c>
       <c r="Y17" s="8">
         <v>12</v>
       </c>
       <c r="Z17" s="41">
         <v>14</v>
       </c>
       <c r="AA17" s="41">
         <v>8</v>
       </c>
       <c r="AB17" s="41">
         <v>12</v>
       </c>
       <c r="AC17" s="41">
         <v>10</v>
       </c>
       <c r="AD17" s="44">
         <v>6</v>
       </c>
       <c r="AE17" s="44">
         <v>12</v>
       </c>
       <c r="AF17" s="44">
         <v>12</v>
       </c>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="9">
         <v>33</v>
       </c>
       <c r="C18" s="9">
         <v>32</v>
       </c>
       <c r="D18" s="9">
         <v>29</v>
       </c>
       <c r="E18" s="9">
         <v>27</v>
       </c>
       <c r="F18" s="9">
         <v>35</v>
       </c>
       <c r="G18" s="9">
         <v>26</v>
       </c>
       <c r="H18" s="9">
         <v>34</v>
       </c>
       <c r="I18" s="7">
@@ -2356,52 +2908,55 @@
       </c>
       <c r="Y18" s="8">
         <v>31</v>
       </c>
       <c r="Z18" s="41">
         <v>27</v>
       </c>
       <c r="AA18" s="41">
         <v>31</v>
       </c>
       <c r="AB18" s="41">
         <v>25</v>
       </c>
       <c r="AC18" s="41">
         <v>26</v>
       </c>
       <c r="AD18" s="44">
         <v>24</v>
       </c>
       <c r="AE18" s="44">
         <v>23</v>
       </c>
       <c r="AF18" s="44">
         <v>24</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18" s="11">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="9">
         <v>6</v>
       </c>
       <c r="C19" s="9">
         <v>7</v>
       </c>
       <c r="D19" s="9">
         <v>6</v>
       </c>
       <c r="E19" s="9">
         <v>6</v>
       </c>
       <c r="F19" s="9">
         <v>12</v>
       </c>
       <c r="G19" s="9">
         <v>10</v>
       </c>
       <c r="H19" s="9">
         <v>11</v>
       </c>
       <c r="I19" s="7">
@@ -2454,52 +3009,55 @@
       </c>
       <c r="Y19" s="8">
         <v>4</v>
       </c>
       <c r="Z19" s="41">
         <v>7</v>
       </c>
       <c r="AA19" s="41">
         <v>5</v>
       </c>
       <c r="AB19" s="41">
         <v>7</v>
       </c>
       <c r="AC19" s="41">
         <v>9</v>
       </c>
       <c r="AD19" s="44">
         <v>6</v>
       </c>
       <c r="AE19" s="44">
         <v>6</v>
       </c>
       <c r="AF19" s="44">
         <v>5</v>
       </c>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="9">
         <v>15</v>
       </c>
       <c r="C20" s="9">
         <v>11</v>
       </c>
       <c r="D20" s="9">
         <v>11</v>
       </c>
       <c r="E20" s="9">
         <v>16</v>
       </c>
       <c r="F20" s="9">
         <v>22</v>
       </c>
       <c r="G20" s="9">
         <v>15</v>
       </c>
       <c r="H20" s="9">
         <v>16</v>
       </c>
       <c r="I20" s="7">
@@ -2552,52 +3110,55 @@
       </c>
       <c r="Y20" s="8">
         <v>16</v>
       </c>
       <c r="Z20" s="41">
         <v>7</v>
       </c>
       <c r="AA20" s="41">
         <v>9</v>
       </c>
       <c r="AB20" s="41">
         <v>11</v>
       </c>
       <c r="AC20" s="41">
         <v>12</v>
       </c>
       <c r="AD20" s="44">
         <v>6</v>
       </c>
       <c r="AE20" s="44">
         <v>15</v>
       </c>
       <c r="AF20" s="44">
         <v>8</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="9">
         <v>34</v>
       </c>
       <c r="C21" s="9">
         <v>21</v>
       </c>
       <c r="D21" s="9">
         <v>27</v>
       </c>
       <c r="E21" s="9">
         <v>29</v>
       </c>
       <c r="F21" s="9">
         <v>24</v>
       </c>
       <c r="G21" s="9">
         <v>17</v>
       </c>
       <c r="H21" s="9">
         <v>36</v>
       </c>
       <c r="I21" s="7">
@@ -2650,83 +3211,86 @@
       </c>
       <c r="Y21" s="8">
         <v>26</v>
       </c>
       <c r="Z21" s="41">
         <v>20</v>
       </c>
       <c r="AA21" s="41">
         <v>13</v>
       </c>
       <c r="AB21" s="41">
         <v>27</v>
       </c>
       <c r="AC21" s="41">
         <v>30</v>
       </c>
       <c r="AD21" s="44">
         <v>13</v>
       </c>
       <c r="AE21" s="44">
         <v>21</v>
       </c>
       <c r="AF21" s="44">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="64" t="s">
+      <c r="AG21" s="11">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
+      <c r="A22" s="79" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="64"/>
-[...22 lines deleted...]
-      <c r="Y22" s="64"/>
+      <c r="B22" s="79"/>
+      <c r="C22" s="79"/>
+      <c r="D22" s="79"/>
+      <c r="E22" s="79"/>
+      <c r="F22" s="79"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="79"/>
+      <c r="J22" s="79"/>
+      <c r="K22" s="79"/>
+      <c r="L22" s="79"/>
+      <c r="M22" s="79"/>
+      <c r="N22" s="79"/>
+      <c r="O22" s="79"/>
+      <c r="P22" s="79"/>
+      <c r="Q22" s="79"/>
+      <c r="R22" s="79"/>
+      <c r="S22" s="79"/>
+      <c r="T22" s="79"/>
+      <c r="U22" s="79"/>
+      <c r="V22" s="79"/>
+      <c r="W22" s="79"/>
+      <c r="X22" s="79"/>
+      <c r="Y22" s="79"/>
       <c r="AD22" s="45"/>
       <c r="AF22" s="44"/>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="9">
         <v>240</v>
       </c>
       <c r="C23" s="9">
         <v>214</v>
       </c>
       <c r="D23" s="9">
         <v>193</v>
       </c>
       <c r="E23" s="9">
         <v>223</v>
       </c>
       <c r="F23" s="9">
         <v>207</v>
       </c>
       <c r="G23" s="9">
         <v>196</v>
       </c>
       <c r="H23" s="9">
         <v>172</v>
       </c>
       <c r="I23" s="7">
@@ -2779,52 +3343,55 @@
       </c>
       <c r="Y23" s="8">
         <v>200</v>
       </c>
       <c r="Z23" s="41">
         <v>198</v>
       </c>
       <c r="AA23" s="41">
         <v>149</v>
       </c>
       <c r="AB23" s="41">
         <v>166</v>
       </c>
       <c r="AC23" s="41">
         <v>200</v>
       </c>
       <c r="AD23" s="44">
         <v>158</v>
       </c>
       <c r="AE23" s="44">
         <v>189</v>
       </c>
       <c r="AF23" s="44">
         <v>193</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="11">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="9">
         <v>197</v>
       </c>
       <c r="C24" s="9">
         <v>185</v>
       </c>
       <c r="D24" s="9">
         <v>164</v>
       </c>
       <c r="E24" s="9">
         <v>189</v>
       </c>
       <c r="F24" s="9">
         <v>168</v>
       </c>
       <c r="G24" s="9">
         <v>172</v>
       </c>
       <c r="H24" s="9">
         <v>151</v>
       </c>
       <c r="I24" s="7">
@@ -2877,52 +3444,55 @@
       </c>
       <c r="Y24" s="8">
         <v>164</v>
       </c>
       <c r="Z24" s="41">
         <v>177</v>
       </c>
       <c r="AA24" s="41">
         <v>126</v>
       </c>
       <c r="AB24" s="41">
         <v>143</v>
       </c>
       <c r="AC24" s="41">
         <v>169</v>
       </c>
       <c r="AD24" s="44">
         <v>136</v>
       </c>
       <c r="AE24" s="44">
         <v>162</v>
       </c>
       <c r="AF24" s="44">
         <v>175</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24" s="11">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="9">
         <v>7</v>
       </c>
       <c r="C25" s="9">
         <v>9</v>
       </c>
       <c r="D25" s="9">
         <v>11</v>
       </c>
       <c r="E25" s="9">
         <v>17</v>
       </c>
       <c r="F25" s="9">
         <v>10</v>
       </c>
       <c r="G25" s="9">
         <v>6</v>
       </c>
       <c r="H25" s="9">
         <v>5</v>
       </c>
       <c r="I25" s="7">
@@ -2975,52 +3545,55 @@
       </c>
       <c r="Y25" s="8">
         <v>7</v>
       </c>
       <c r="Z25" s="41">
         <v>5</v>
       </c>
       <c r="AA25" s="41">
         <v>4</v>
       </c>
       <c r="AB25" s="41">
         <v>8</v>
       </c>
       <c r="AC25" s="41">
         <v>7</v>
       </c>
       <c r="AD25" s="44">
         <v>6</v>
       </c>
       <c r="AE25" s="44">
         <v>6</v>
       </c>
       <c r="AF25" s="44">
         <v>2</v>
       </c>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="9">
         <v>6</v>
       </c>
       <c r="C26" s="9">
         <v>5</v>
       </c>
       <c r="D26" s="9">
         <v>3</v>
       </c>
       <c r="E26" s="9">
         <v>3</v>
       </c>
       <c r="F26" s="9">
         <v>6</v>
       </c>
       <c r="G26" s="9">
         <v>5</v>
       </c>
       <c r="H26" s="9">
         <v>5</v>
       </c>
       <c r="I26" s="7">
@@ -3073,52 +3646,55 @@
       </c>
       <c r="Y26" s="8">
         <v>5</v>
       </c>
       <c r="Z26" s="41">
         <v>6</v>
       </c>
       <c r="AA26" s="41">
         <v>2</v>
       </c>
       <c r="AB26" s="41">
         <v>6</v>
       </c>
       <c r="AC26" s="41">
         <v>6</v>
       </c>
       <c r="AD26" s="44">
         <v>1</v>
       </c>
       <c r="AE26" s="44">
         <v>3</v>
       </c>
       <c r="AF26" s="44">
         <v>6</v>
       </c>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="9">
         <v>15</v>
       </c>
       <c r="C27" s="9">
         <v>4</v>
       </c>
       <c r="D27" s="9">
         <v>3</v>
       </c>
       <c r="E27" s="9">
         <v>5</v>
       </c>
       <c r="F27" s="9">
         <v>10</v>
       </c>
       <c r="G27" s="9">
         <v>6</v>
       </c>
       <c r="H27" s="9">
         <v>3</v>
       </c>
       <c r="I27" s="7">
@@ -3171,52 +3747,55 @@
       </c>
       <c r="Y27" s="8">
         <v>9</v>
       </c>
       <c r="Z27" s="41">
         <v>4</v>
       </c>
       <c r="AA27" s="41">
         <v>7</v>
       </c>
       <c r="AB27" s="41">
         <v>4</v>
       </c>
       <c r="AC27" s="41">
         <v>10</v>
       </c>
       <c r="AD27" s="44">
         <v>7</v>
       </c>
       <c r="AE27" s="44">
         <v>9</v>
       </c>
       <c r="AF27" s="44">
         <v>5</v>
       </c>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="9">
         <v>15</v>
       </c>
       <c r="C28" s="9">
         <v>11</v>
       </c>
       <c r="D28" s="9">
         <v>12</v>
       </c>
       <c r="E28" s="9">
         <v>9</v>
       </c>
       <c r="F28" s="9">
         <v>13</v>
       </c>
       <c r="G28" s="9">
         <v>7</v>
       </c>
       <c r="H28" s="9">
         <v>8</v>
       </c>
       <c r="I28" s="7">
@@ -3269,83 +3848,86 @@
       </c>
       <c r="Y28" s="8">
         <v>15</v>
       </c>
       <c r="Z28" s="41">
         <v>6</v>
       </c>
       <c r="AA28" s="41">
         <v>10</v>
       </c>
       <c r="AB28" s="41">
         <v>5</v>
       </c>
       <c r="AC28" s="41">
         <v>8</v>
       </c>
       <c r="AD28" s="44">
         <v>8</v>
       </c>
       <c r="AE28" s="44">
         <v>9</v>
       </c>
       <c r="AF28" s="44">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="57" t="s">
+      <c r="AG28" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
+      <c r="A29" s="80" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="57"/>
-[...22 lines deleted...]
-      <c r="Y29" s="57"/>
+      <c r="B29" s="80"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="80"/>
+      <c r="E29" s="80"/>
+      <c r="F29" s="80"/>
+      <c r="G29" s="80"/>
+      <c r="H29" s="80"/>
+      <c r="I29" s="80"/>
+      <c r="J29" s="80"/>
+      <c r="K29" s="80"/>
+      <c r="L29" s="80"/>
+      <c r="M29" s="80"/>
+      <c r="N29" s="80"/>
+      <c r="O29" s="80"/>
+      <c r="P29" s="80"/>
+      <c r="Q29" s="80"/>
+      <c r="R29" s="80"/>
+      <c r="S29" s="80"/>
+      <c r="T29" s="80"/>
+      <c r="U29" s="80"/>
+      <c r="V29" s="80"/>
+      <c r="W29" s="80"/>
+      <c r="X29" s="80"/>
+      <c r="Y29" s="80"/>
       <c r="AD29" s="45"/>
       <c r="AF29" s="44"/>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="9">
         <v>220</v>
       </c>
       <c r="C30" s="9">
         <v>204</v>
       </c>
       <c r="D30" s="9">
         <v>183</v>
       </c>
       <c r="E30" s="9">
         <v>231</v>
       </c>
       <c r="F30" s="9">
         <v>248</v>
       </c>
       <c r="G30" s="9">
         <v>212</v>
       </c>
       <c r="H30" s="9">
         <v>243</v>
       </c>
       <c r="I30" s="7">
@@ -3398,52 +3980,55 @@
       </c>
       <c r="Y30" s="8">
         <v>192</v>
       </c>
       <c r="Z30" s="50">
         <v>191</v>
       </c>
       <c r="AA30" s="50">
         <v>153</v>
       </c>
       <c r="AB30" s="50">
         <v>202</v>
       </c>
       <c r="AC30" s="50">
         <v>194</v>
       </c>
       <c r="AD30" s="44">
         <v>140</v>
       </c>
       <c r="AE30" s="44">
         <v>174</v>
       </c>
       <c r="AF30" s="44">
         <v>182</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30" s="11">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="9">
         <v>27</v>
       </c>
       <c r="C31" s="9">
         <v>24</v>
       </c>
       <c r="D31" s="9">
         <v>18</v>
       </c>
       <c r="E31" s="9">
         <v>32</v>
       </c>
       <c r="F31" s="9">
         <v>32</v>
       </c>
       <c r="G31" s="9">
         <v>19</v>
       </c>
       <c r="H31" s="9">
         <v>27</v>
       </c>
       <c r="I31" s="7">
@@ -3496,52 +4081,55 @@
       </c>
       <c r="Y31" s="8">
         <v>24</v>
       </c>
       <c r="Z31" s="50">
         <v>24</v>
       </c>
       <c r="AA31" s="50">
         <v>16</v>
       </c>
       <c r="AB31" s="50">
         <v>18</v>
       </c>
       <c r="AC31" s="50">
         <v>25</v>
       </c>
       <c r="AD31" s="44">
         <v>15</v>
       </c>
       <c r="AE31" s="44">
         <v>17</v>
       </c>
       <c r="AF31" s="44">
         <v>21</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31" s="11">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="9">
         <v>9</v>
       </c>
       <c r="C32" s="9">
         <v>8</v>
       </c>
       <c r="D32" s="9">
         <v>15</v>
       </c>
       <c r="E32" s="9">
         <v>6</v>
       </c>
       <c r="F32" s="9">
         <v>17</v>
       </c>
       <c r="G32" s="9">
         <v>18</v>
       </c>
       <c r="H32" s="9">
         <v>18</v>
       </c>
       <c r="I32" s="7">
@@ -3593,50 +4181,53 @@
         <v>12</v>
       </c>
       <c r="Y32" s="8">
         <v>12</v>
       </c>
       <c r="Z32" s="50">
         <v>19</v>
       </c>
       <c r="AA32" s="50">
         <v>13</v>
       </c>
       <c r="AB32" s="50">
         <v>11</v>
       </c>
       <c r="AC32" s="50">
         <v>11</v>
       </c>
       <c r="AD32" s="44">
         <v>5</v>
       </c>
       <c r="AE32" s="44">
         <v>11</v>
       </c>
       <c r="AF32" s="44">
         <v>8</v>
+      </c>
+      <c r="AG32" s="11">
+        <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="9">
         <v>18</v>
       </c>
       <c r="C33" s="9">
         <v>12</v>
       </c>
       <c r="D33" s="9">
         <v>5</v>
       </c>
       <c r="E33" s="9">
         <v>12</v>
       </c>
       <c r="F33" s="9">
         <v>23</v>
       </c>
       <c r="G33" s="9">
         <v>17</v>
       </c>
       <c r="H33" s="9">
@@ -3692,50 +4283,53 @@
       </c>
       <c r="Y33" s="8">
         <v>14</v>
       </c>
       <c r="Z33" s="50">
         <v>10</v>
       </c>
       <c r="AA33" s="50">
         <v>10</v>
       </c>
       <c r="AB33" s="50">
         <v>14</v>
       </c>
       <c r="AC33" s="50">
         <v>6</v>
       </c>
       <c r="AD33" s="44">
         <v>6</v>
       </c>
       <c r="AE33" s="44">
         <v>11</v>
       </c>
       <c r="AF33" s="44">
         <v>12</v>
       </c>
+      <c r="AG33" s="11">
+        <v>6</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="9">
         <v>12</v>
       </c>
       <c r="C34" s="9">
         <v>18</v>
       </c>
       <c r="D34" s="9">
         <v>11</v>
       </c>
       <c r="E34" s="9">
         <v>21</v>
       </c>
       <c r="F34" s="9">
         <v>12</v>
       </c>
       <c r="G34" s="9">
         <v>19</v>
       </c>
       <c r="H34" s="9">
         <v>13</v>
@@ -3790,50 +4384,53 @@
       </c>
       <c r="Y34" s="8">
         <v>10</v>
       </c>
       <c r="Z34" s="50">
         <v>9</v>
       </c>
       <c r="AA34" s="50">
         <v>8</v>
       </c>
       <c r="AB34" s="50">
         <v>23</v>
       </c>
       <c r="AC34" s="50">
         <v>18</v>
       </c>
       <c r="AD34" s="44">
         <v>14</v>
       </c>
       <c r="AE34" s="44">
         <v>10</v>
       </c>
       <c r="AF34" s="44">
         <v>17</v>
       </c>
+      <c r="AG34" s="11">
+        <v>7</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="9">
         <v>13</v>
       </c>
       <c r="C35" s="9">
         <v>19</v>
       </c>
       <c r="D35" s="9">
         <v>14</v>
       </c>
       <c r="E35" s="9">
         <v>16</v>
       </c>
       <c r="F35" s="9">
         <v>17</v>
       </c>
       <c r="G35" s="9">
         <v>18</v>
       </c>
       <c r="H35" s="9">
         <v>19</v>
@@ -3888,50 +4485,53 @@
       </c>
       <c r="Y35" s="8">
         <v>12</v>
       </c>
       <c r="Z35" s="50">
         <v>13</v>
       </c>
       <c r="AA35" s="50">
         <v>10</v>
       </c>
       <c r="AB35" s="50">
         <v>14</v>
       </c>
       <c r="AC35" s="50">
         <v>10</v>
       </c>
       <c r="AD35" s="44">
         <v>11</v>
       </c>
       <c r="AE35" s="44">
         <v>7</v>
       </c>
       <c r="AF35" s="44">
         <v>13</v>
       </c>
+      <c r="AG35" s="11">
+        <v>9</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="9">
         <v>37</v>
       </c>
       <c r="C36" s="9">
         <v>38</v>
       </c>
       <c r="D36" s="9">
         <v>41</v>
       </c>
       <c r="E36" s="9">
         <v>27</v>
       </c>
       <c r="F36" s="9">
         <v>42</v>
       </c>
       <c r="G36" s="9">
         <v>30</v>
       </c>
       <c r="H36" s="9">
         <v>40</v>
@@ -3986,50 +4586,53 @@
       </c>
       <c r="Y36" s="8">
         <v>34</v>
       </c>
       <c r="Z36" s="50">
         <v>35</v>
       </c>
       <c r="AA36" s="50">
         <v>26</v>
       </c>
       <c r="AB36" s="50">
         <v>39</v>
       </c>
       <c r="AC36" s="50">
         <v>37</v>
       </c>
       <c r="AD36" s="44">
         <v>25</v>
       </c>
       <c r="AE36" s="44">
         <v>31</v>
       </c>
       <c r="AF36" s="44">
         <v>31</v>
       </c>
+      <c r="AG36" s="11">
+        <v>24</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="9">
         <v>10</v>
       </c>
       <c r="C37" s="9">
         <v>9</v>
       </c>
       <c r="D37" s="9">
         <v>6</v>
       </c>
       <c r="E37" s="9">
         <v>18</v>
       </c>
       <c r="F37" s="9">
         <v>7</v>
       </c>
       <c r="G37" s="9">
         <v>10</v>
       </c>
       <c r="H37" s="9">
         <v>5</v>
@@ -4084,50 +4687,53 @@
       </c>
       <c r="Y37" s="8">
         <v>5</v>
       </c>
       <c r="Z37" s="50">
         <v>4</v>
       </c>
       <c r="AA37" s="50">
         <v>10</v>
       </c>
       <c r="AB37" s="50">
         <v>3</v>
       </c>
       <c r="AC37" s="50">
         <v>3</v>
       </c>
       <c r="AD37" s="44">
         <v>12</v>
       </c>
       <c r="AE37" s="44">
         <v>8</v>
       </c>
       <c r="AF37" s="44">
         <v>7</v>
       </c>
+      <c r="AG37" s="11">
+        <v>9</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="9">
         <v>11</v>
       </c>
       <c r="C38" s="9">
         <v>7</v>
       </c>
       <c r="D38" s="9">
         <v>6</v>
       </c>
       <c r="E38" s="9">
         <v>9</v>
       </c>
       <c r="F38" s="9">
         <v>8</v>
       </c>
       <c r="G38" s="9">
         <v>9</v>
       </c>
       <c r="H38" s="9">
         <v>10</v>
@@ -4182,50 +4788,53 @@
       </c>
       <c r="Y38" s="8">
         <v>7</v>
       </c>
       <c r="Z38" s="50">
         <v>8</v>
       </c>
       <c r="AA38" s="50">
         <v>4</v>
       </c>
       <c r="AB38" s="50">
         <v>3</v>
       </c>
       <c r="AC38" s="50">
         <v>5</v>
       </c>
       <c r="AD38" s="44">
         <v>5</v>
       </c>
       <c r="AE38" s="44">
         <v>11</v>
       </c>
       <c r="AF38" s="44">
         <v>7</v>
       </c>
+      <c r="AG38" s="11">
+        <v>6</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="9">
         <v>10</v>
       </c>
       <c r="C39" s="9">
         <v>9</v>
       </c>
       <c r="D39" s="9">
         <v>6</v>
       </c>
       <c r="E39" s="9">
         <v>21</v>
       </c>
       <c r="F39" s="9">
         <v>10</v>
       </c>
       <c r="G39" s="9">
         <v>11</v>
       </c>
       <c r="H39" s="9">
         <v>13</v>
@@ -4280,50 +4889,53 @@
       </c>
       <c r="Y39" s="8">
         <v>12</v>
       </c>
       <c r="Z39" s="50">
         <v>14</v>
       </c>
       <c r="AA39" s="50">
         <v>8</v>
       </c>
       <c r="AB39" s="50">
         <v>12</v>
       </c>
       <c r="AC39" s="50">
         <v>10</v>
       </c>
       <c r="AD39" s="44">
         <v>6</v>
       </c>
       <c r="AE39" s="44">
         <v>12</v>
       </c>
       <c r="AF39" s="44">
         <v>12</v>
       </c>
+      <c r="AG39" s="11">
+        <v>8</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="9">
         <v>18</v>
       </c>
       <c r="C40" s="9">
         <v>21</v>
       </c>
       <c r="D40" s="9">
         <v>17</v>
       </c>
       <c r="E40" s="9">
         <v>18</v>
       </c>
       <c r="F40" s="9">
         <v>22</v>
       </c>
       <c r="G40" s="9">
         <v>19</v>
       </c>
       <c r="H40" s="9">
         <v>26</v>
@@ -4378,50 +4990,53 @@
       </c>
       <c r="Y40" s="8">
         <v>16</v>
       </c>
       <c r="Z40" s="50">
         <v>21</v>
       </c>
       <c r="AA40" s="50">
         <v>21</v>
       </c>
       <c r="AB40" s="50">
         <v>20</v>
       </c>
       <c r="AC40" s="50">
         <v>18</v>
       </c>
       <c r="AD40" s="44">
         <v>16</v>
       </c>
       <c r="AE40" s="44">
         <v>14</v>
       </c>
       <c r="AF40" s="44">
         <v>19</v>
       </c>
+      <c r="AG40" s="11">
+        <v>20</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="9">
         <v>6</v>
       </c>
       <c r="C41" s="9">
         <v>7</v>
       </c>
       <c r="D41" s="9">
         <v>6</v>
       </c>
       <c r="E41" s="9">
         <v>6</v>
       </c>
       <c r="F41" s="9">
         <v>12</v>
       </c>
       <c r="G41" s="9">
         <v>10</v>
       </c>
       <c r="H41" s="9">
         <v>11</v>
@@ -4476,50 +5091,53 @@
       </c>
       <c r="Y41" s="8">
         <v>4</v>
       </c>
       <c r="Z41" s="50">
         <v>7</v>
       </c>
       <c r="AA41" s="50">
         <v>5</v>
       </c>
       <c r="AB41" s="50">
         <v>7</v>
       </c>
       <c r="AC41" s="50">
         <v>9</v>
       </c>
       <c r="AD41" s="44">
         <v>6</v>
       </c>
       <c r="AE41" s="44">
         <v>6</v>
       </c>
       <c r="AF41" s="44">
         <v>5</v>
       </c>
+      <c r="AG41" s="11">
+        <v>5</v>
+      </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="9">
         <v>15</v>
       </c>
       <c r="C42" s="9">
         <v>11</v>
       </c>
       <c r="D42" s="9">
         <v>11</v>
       </c>
       <c r="E42" s="9">
         <v>16</v>
       </c>
       <c r="F42" s="9">
         <v>22</v>
       </c>
       <c r="G42" s="9">
         <v>15</v>
       </c>
       <c r="H42" s="9">
         <v>16</v>
@@ -4574,50 +5192,53 @@
       </c>
       <c r="Y42" s="8">
         <v>16</v>
       </c>
       <c r="Z42" s="50">
         <v>7</v>
       </c>
       <c r="AA42" s="50">
         <v>9</v>
       </c>
       <c r="AB42" s="50">
         <v>11</v>
       </c>
       <c r="AC42" s="50">
         <v>12</v>
       </c>
       <c r="AD42" s="44">
         <v>6</v>
       </c>
       <c r="AE42" s="44">
         <v>15</v>
       </c>
       <c r="AF42" s="44">
         <v>8</v>
       </c>
+      <c r="AG42" s="11">
+        <v>9</v>
+      </c>
     </row>
     <row r="43" spans="1:37" s="45" customFormat="1">
       <c r="A43" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="15">
         <v>34</v>
       </c>
       <c r="C43" s="15">
         <v>21</v>
       </c>
       <c r="D43" s="15">
         <v>27</v>
       </c>
       <c r="E43" s="15">
         <v>29</v>
       </c>
       <c r="F43" s="15">
         <v>24</v>
       </c>
       <c r="G43" s="12">
         <v>17</v>
       </c>
       <c r="H43" s="12">
         <v>36</v>
@@ -4672,51 +5293,53 @@
       </c>
       <c r="Y43" s="14">
         <v>26</v>
       </c>
       <c r="Z43" s="42">
         <v>20</v>
       </c>
       <c r="AA43" s="42">
         <v>13</v>
       </c>
       <c r="AB43" s="42">
         <v>27</v>
       </c>
       <c r="AC43" s="42">
         <v>30</v>
       </c>
       <c r="AD43" s="15">
         <v>13</v>
       </c>
       <c r="AE43" s="15">
         <v>21</v>
       </c>
       <c r="AF43" s="15">
         <v>22</v>
       </c>
-      <c r="AG43" s="24"/>
+      <c r="AG43" s="24">
+        <v>21</v>
+      </c>
       <c r="AH43" s="24"/>
       <c r="AI43" s="24"/>
       <c r="AJ43" s="24"/>
       <c r="AK43" s="24"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="45"/>
       <c r="C44" s="45"/>
       <c r="D44" s="45"/>
       <c r="E44" s="45"/>
       <c r="F44" s="45"/>
       <c r="G44" s="45"/>
       <c r="H44" s="45"/>
       <c r="I44" s="45"/>
       <c r="J44" s="45"/>
       <c r="K44" s="45"/>
       <c r="L44" s="45"/>
       <c r="M44" s="45"/>
       <c r="N44" s="45"/>
       <c r="O44" s="45"/>
       <c r="P44" s="45"/>
       <c r="Q44" s="45"/>
@@ -4735,183 +5358,183 @@
       <c r="D45" s="45"/>
       <c r="E45" s="45"/>
       <c r="F45" s="45"/>
       <c r="G45" s="45"/>
       <c r="H45" s="45"/>
       <c r="I45" s="45"/>
       <c r="J45" s="45"/>
       <c r="K45" s="45"/>
       <c r="L45" s="45"/>
       <c r="M45" s="45"/>
       <c r="N45" s="45"/>
       <c r="O45" s="45"/>
       <c r="P45" s="45"/>
       <c r="Q45" s="45"/>
       <c r="R45" s="45"/>
       <c r="S45" s="45"/>
       <c r="T45" s="45"/>
       <c r="U45" s="45"/>
       <c r="V45" s="45"/>
       <c r="W45" s="45"/>
       <c r="X45" s="45"/>
       <c r="Y45" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="M1" workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF43"/>
+    <sheetView tabSelected="1" topLeftCell="M10" workbookViewId="0">
+      <selection activeCell="AI39" sqref="AI39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.5703125" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.5546875" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25.42578125" style="11" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="25" max="25" width="7.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="25.44140625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="11" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="6.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.109375" style="11" customWidth="1"/>
+    <col min="7" max="9" width="6.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="11" bestFit="1" customWidth="1"/>
+    <col min="16" max="21" width="6.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8" style="11" customWidth="1"/>
-    <col min="27" max="27" width="8.85546875" style="11" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="29" max="16384" width="9.5703125" style="11"/>
+    <col min="27" max="27" width="8.88671875" style="11" customWidth="1"/>
+    <col min="28" max="28" width="8.109375" style="11" customWidth="1"/>
+    <col min="29" max="16384" width="9.5546875" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="77" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="62"/>
-[...22 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
+      <c r="R1" s="77"/>
+      <c r="S1" s="77"/>
+      <c r="T1" s="77"/>
+      <c r="U1" s="77"/>
+      <c r="V1" s="77"/>
+      <c r="W1" s="77"/>
+      <c r="X1" s="77"/>
+      <c r="Y1" s="77"/>
     </row>
     <row r="3" spans="1:37" s="1" customFormat="1">
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
-      <c r="X3" s="65"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="65" t="s">
+      <c r="X3" s="83"/>
+      <c r="Y3" s="83"/>
+      <c r="AJ3" s="83" t="s">
         <v>21</v>
       </c>
-      <c r="AK3" s="65"/>
+      <c r="AK3" s="83"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="60"/>
-      <c r="B4" s="66">
+      <c r="A4" s="81"/>
+      <c r="B4" s="84">
         <v>2024</v>
       </c>
-      <c r="C4" s="67"/>
-[...10 lines deleted...]
-      <c r="N4" s="66">
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="84">
         <v>2025</v>
       </c>
-      <c r="O4" s="67"/>
-[...10 lines deleted...]
-      <c r="Z4" s="66">
+      <c r="O4" s="85"/>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="85"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="85"/>
+      <c r="T4" s="85"/>
+      <c r="U4" s="85"/>
+      <c r="V4" s="85"/>
+      <c r="W4" s="85"/>
+      <c r="X4" s="85"/>
+      <c r="Y4" s="85"/>
+      <c r="Z4" s="84">
         <v>2026</v>
       </c>
-      <c r="AA4" s="67"/>
-[...12 lines deleted...]
-      <c r="A5" s="61"/>
+      <c r="AA4" s="85"/>
+      <c r="AB4" s="85"/>
+      <c r="AC4" s="85"/>
+      <c r="AD4" s="85"/>
+      <c r="AE4" s="85"/>
+      <c r="AF4" s="85"/>
+      <c r="AG4" s="85"/>
+      <c r="AH4" s="85"/>
+      <c r="AI4" s="85"/>
+      <c r="AJ4" s="85"/>
+      <c r="AK4" s="85"/>
+    </row>
+    <row r="5" spans="1:37" ht="20.399999999999999">
+      <c r="A5" s="82"/>
       <c r="B5" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="19" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="19" t="s">
@@ -4978,77 +5601,77 @@
         <v>13</v>
       </c>
       <c r="AE5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="AF5" s="19" t="s">
         <v>15</v>
       </c>
       <c r="AG5" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AH5" s="19" t="s">
         <v>17</v>
       </c>
       <c r="AI5" s="19" t="s">
         <v>22</v>
       </c>
       <c r="AJ5" s="19" t="s">
         <v>23</v>
       </c>
       <c r="AK5" s="20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="68" t="s">
+      <c r="A6" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="68"/>
-[...22 lines deleted...]
-      <c r="Y6" s="68"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
+      <c r="I6" s="86"/>
+      <c r="J6" s="86"/>
+      <c r="K6" s="86"/>
+      <c r="L6" s="86"/>
+      <c r="M6" s="86"/>
+      <c r="N6" s="86"/>
+      <c r="O6" s="86"/>
+      <c r="P6" s="86"/>
+      <c r="Q6" s="86"/>
+      <c r="R6" s="86"/>
+      <c r="S6" s="86"/>
+      <c r="T6" s="86"/>
+      <c r="U6" s="86"/>
+      <c r="V6" s="86"/>
+      <c r="W6" s="86"/>
+      <c r="X6" s="86"/>
+      <c r="Y6" s="86"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="28">
         <v>10.32</v>
       </c>
       <c r="C7" s="28">
         <v>10.24</v>
       </c>
       <c r="D7" s="28">
         <v>9.61</v>
       </c>
       <c r="E7" s="28">
         <v>9.83</v>
       </c>
       <c r="F7" s="28">
         <v>9.9</v>
       </c>
       <c r="G7" s="26">
         <v>9.83</v>
       </c>
       <c r="H7" s="26">
         <v>9.75</v>
@@ -5103,50 +5726,53 @@
       </c>
       <c r="Y7" s="22">
         <v>8.85</v>
       </c>
       <c r="Z7" s="51">
         <v>8.9600000000000009</v>
       </c>
       <c r="AA7" s="51">
         <v>8.35</v>
       </c>
       <c r="AB7" s="51">
         <v>8.39</v>
       </c>
       <c r="AC7" s="51">
         <v>8.6300000000000008</v>
       </c>
       <c r="AD7" s="55">
         <v>8.27</v>
       </c>
       <c r="AE7" s="55">
         <v>8.33</v>
       </c>
       <c r="AF7" s="55">
         <v>8.3699999999999992</v>
       </c>
+      <c r="AG7" s="89">
+        <v>8.2899999999999991</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="28">
         <v>10.45</v>
       </c>
       <c r="C8" s="28">
         <v>10.56</v>
       </c>
       <c r="D8" s="28">
         <v>9.92</v>
       </c>
       <c r="E8" s="28">
         <v>10.050000000000001</v>
       </c>
       <c r="F8" s="28">
         <v>9.82</v>
       </c>
       <c r="G8" s="26">
         <v>9.76</v>
       </c>
       <c r="H8" s="26">
         <v>9.5</v>
@@ -5201,50 +5827,53 @@
       </c>
       <c r="Y8" s="22">
         <v>8.49</v>
       </c>
       <c r="Z8" s="51">
         <v>9.4</v>
       </c>
       <c r="AA8" s="51">
         <v>8.44</v>
       </c>
       <c r="AB8" s="51">
         <v>8.14</v>
       </c>
       <c r="AC8" s="51">
         <v>8.42</v>
       </c>
       <c r="AD8" s="55">
         <v>8.18</v>
       </c>
       <c r="AE8" s="55">
         <v>8.2899999999999991</v>
       </c>
       <c r="AF8" s="55">
         <v>8.43</v>
       </c>
+      <c r="AG8" s="89">
+        <v>8.36</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="28">
         <v>10.16</v>
       </c>
       <c r="C9" s="28">
         <v>9.91</v>
       </c>
       <c r="D9" s="28">
         <v>8.82</v>
       </c>
       <c r="E9" s="28">
         <v>9.73</v>
       </c>
       <c r="F9" s="28">
         <v>10.18</v>
       </c>
       <c r="G9" s="26">
         <v>9.7100000000000009</v>
       </c>
       <c r="H9" s="26">
         <v>9.7799999999999994</v>
@@ -5299,50 +5928,53 @@
       </c>
       <c r="Y9" s="22">
         <v>9.44</v>
       </c>
       <c r="Z9" s="51">
         <v>9.64</v>
       </c>
       <c r="AA9" s="51">
         <v>8.48</v>
       </c>
       <c r="AB9" s="51">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC9" s="51">
         <v>8.59</v>
       </c>
       <c r="AD9" s="55">
         <v>8.0500000000000007</v>
       </c>
       <c r="AE9" s="55">
         <v>7.89</v>
       </c>
       <c r="AF9" s="55">
         <v>7.97</v>
       </c>
+      <c r="AG9" s="89">
+        <v>8.09</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="28">
         <v>8.2200000000000006</v>
       </c>
       <c r="C10" s="28">
         <v>8</v>
       </c>
       <c r="D10" s="28">
         <v>9.9</v>
       </c>
       <c r="E10" s="28">
         <v>8.84</v>
       </c>
       <c r="F10" s="28">
         <v>10.16</v>
       </c>
       <c r="G10" s="26">
         <v>11.27</v>
       </c>
       <c r="H10" s="26">
         <v>12.03</v>
@@ -5397,50 +6029,53 @@
       </c>
       <c r="Y10" s="22">
         <v>12.29</v>
       </c>
       <c r="Z10" s="51">
         <v>18.579999999999998</v>
       </c>
       <c r="AA10" s="51">
         <v>16.54</v>
       </c>
       <c r="AB10" s="51">
         <v>14.6</v>
       </c>
       <c r="AC10" s="51">
         <v>13.7</v>
       </c>
       <c r="AD10" s="55">
         <v>11.87</v>
       </c>
       <c r="AE10" s="55">
         <v>11.76</v>
       </c>
       <c r="AF10" s="55">
         <v>11.2</v>
       </c>
+      <c r="AG10" s="89">
+        <v>11.03</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="28">
         <v>11.12</v>
       </c>
       <c r="C11" s="28">
         <v>10.59</v>
       </c>
       <c r="D11" s="28">
         <v>9.41</v>
       </c>
       <c r="E11" s="28">
         <v>10.38</v>
       </c>
       <c r="F11" s="28">
         <v>11.23</v>
       </c>
       <c r="G11" s="26">
         <v>11.12</v>
       </c>
       <c r="H11" s="26">
         <v>10.42</v>
@@ -5495,50 +6130,53 @@
       </c>
       <c r="Y11" s="22">
         <v>7.95</v>
       </c>
       <c r="Z11" s="51">
         <v>6.9</v>
       </c>
       <c r="AA11" s="51">
         <v>7.01</v>
       </c>
       <c r="AB11" s="51">
         <v>8.08</v>
       </c>
       <c r="AC11" s="51">
         <v>7.62</v>
       </c>
       <c r="AD11" s="55">
         <v>7.18</v>
       </c>
       <c r="AE11" s="55">
         <v>7.32</v>
       </c>
       <c r="AF11" s="55">
         <v>7.19</v>
       </c>
+      <c r="AG11" s="89">
+        <v>7.05</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="28">
         <v>6.85</v>
       </c>
       <c r="C12" s="28">
         <v>8.84</v>
       </c>
       <c r="D12" s="28">
         <v>7.97</v>
       </c>
       <c r="E12" s="28">
         <v>9.07</v>
       </c>
       <c r="F12" s="28">
         <v>8.6</v>
       </c>
       <c r="G12" s="26">
         <v>9.02</v>
       </c>
       <c r="H12" s="26">
         <v>8.7899999999999991</v>
@@ -5593,50 +6231,53 @@
       </c>
       <c r="Y12" s="22">
         <v>8.58</v>
       </c>
       <c r="Z12" s="51">
         <v>5.42</v>
       </c>
       <c r="AA12" s="51">
         <v>5.34</v>
       </c>
       <c r="AB12" s="51">
         <v>8.2100000000000009</v>
       </c>
       <c r="AC12" s="51">
         <v>8.92</v>
       </c>
       <c r="AD12" s="55">
         <v>8.77</v>
       </c>
       <c r="AE12" s="55">
         <v>8.33</v>
       </c>
       <c r="AF12" s="55">
         <v>8.6</v>
       </c>
+      <c r="AG12" s="89">
+        <v>8.0299999999999994</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="28">
         <v>8.77</v>
       </c>
       <c r="C13" s="28">
         <v>11.17</v>
       </c>
       <c r="D13" s="28">
         <v>10.55</v>
       </c>
       <c r="E13" s="28">
         <v>10.68</v>
       </c>
       <c r="F13" s="28">
         <v>10.83</v>
       </c>
       <c r="G13" s="26">
         <v>11.1</v>
       </c>
       <c r="H13" s="26">
         <v>11.36</v>
@@ -5691,50 +6332,53 @@
       </c>
       <c r="Y13" s="22">
         <v>8.83</v>
       </c>
       <c r="Z13" s="51">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA13" s="51">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB13" s="51">
         <v>9.19</v>
       </c>
       <c r="AC13" s="51">
         <v>8.75</v>
       </c>
       <c r="AD13" s="55">
         <v>8.58</v>
       </c>
       <c r="AE13" s="55">
         <v>8.01</v>
       </c>
       <c r="AF13" s="55">
         <v>8.23</v>
       </c>
+      <c r="AG13" s="89">
+        <v>8.01</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="28">
         <v>9.44</v>
       </c>
       <c r="C14" s="28">
         <v>9.8800000000000008</v>
       </c>
       <c r="D14" s="28">
         <v>10.06</v>
       </c>
       <c r="E14" s="28">
         <v>9.2200000000000006</v>
       </c>
       <c r="F14" s="28">
         <v>9.5</v>
       </c>
       <c r="G14" s="26">
         <v>9.24</v>
       </c>
       <c r="H14" s="26">
         <v>9.3800000000000008</v>
@@ -5789,50 +6433,53 @@
       </c>
       <c r="Y14" s="22">
         <v>7.78</v>
       </c>
       <c r="Z14" s="51">
         <v>9</v>
       </c>
       <c r="AA14" s="51">
         <v>8.23</v>
       </c>
       <c r="AB14" s="51">
         <v>8.8699999999999992</v>
       </c>
       <c r="AC14" s="51">
         <v>9.1</v>
       </c>
       <c r="AD14" s="55">
         <v>8.5500000000000007</v>
       </c>
       <c r="AE14" s="55">
         <v>8.49</v>
       </c>
       <c r="AF14" s="55">
         <v>8.42</v>
       </c>
+      <c r="AG14" s="89">
+        <v>8.1300000000000008</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="28">
         <v>11.07</v>
       </c>
       <c r="C15" s="28">
         <v>10.72</v>
       </c>
       <c r="D15" s="28">
         <v>9.17</v>
       </c>
       <c r="E15" s="28">
         <v>10.6</v>
       </c>
       <c r="F15" s="28">
         <v>10.27</v>
       </c>
       <c r="G15" s="26">
         <v>10.34</v>
       </c>
       <c r="H15" s="26">
         <v>9.85</v>
@@ -5887,50 +6534,53 @@
       </c>
       <c r="Y15" s="22">
         <v>7.33</v>
       </c>
       <c r="Z15" s="51">
         <v>7.24</v>
       </c>
       <c r="AA15" s="51">
         <v>8.32</v>
       </c>
       <c r="AB15" s="51">
         <v>7.69</v>
       </c>
       <c r="AC15" s="51">
         <v>7.45</v>
       </c>
       <c r="AD15" s="55">
         <v>7.86</v>
       </c>
       <c r="AE15" s="55">
         <v>7.93</v>
       </c>
       <c r="AF15" s="55">
         <v>8.15</v>
       </c>
+      <c r="AG15" s="89">
+        <v>8.06</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="28">
         <v>17.420000000000002</v>
       </c>
       <c r="C16" s="28">
         <v>13.01</v>
       </c>
       <c r="D16" s="28">
         <v>10.61</v>
       </c>
       <c r="E16" s="28">
         <v>10.41</v>
       </c>
       <c r="F16" s="28">
         <v>10.75</v>
       </c>
       <c r="G16" s="26">
         <v>10.71</v>
       </c>
       <c r="H16" s="26">
         <v>10.42</v>
@@ -5985,52 +6635,55 @@
       </c>
       <c r="Y16" s="22">
         <v>10.87</v>
       </c>
       <c r="Z16" s="51">
         <v>8.4499999999999993</v>
       </c>
       <c r="AA16" s="51">
         <v>8.51</v>
       </c>
       <c r="AB16" s="51">
         <v>7.27</v>
       </c>
       <c r="AC16" s="51">
         <v>8.16</v>
       </c>
       <c r="AD16" s="55">
         <v>8.23</v>
       </c>
       <c r="AE16" s="55">
         <v>9.27</v>
       </c>
       <c r="AF16" s="55">
         <v>9.15</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16" s="89">
+        <v>9.61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="28">
         <v>6.74</v>
       </c>
       <c r="C17" s="28">
         <v>6.66</v>
       </c>
       <c r="D17" s="28">
         <v>5.74</v>
       </c>
       <c r="E17" s="28">
         <v>7.9</v>
       </c>
       <c r="F17" s="28">
         <v>7.65</v>
       </c>
       <c r="G17" s="26">
         <v>7.64</v>
       </c>
       <c r="H17" s="26">
         <v>7.78</v>
       </c>
       <c r="I17" s="21">
@@ -6083,52 +6736,55 @@
       </c>
       <c r="Y17" s="22">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z17" s="51">
         <v>9.52</v>
       </c>
       <c r="AA17" s="51">
         <v>7.85</v>
       </c>
       <c r="AB17" s="51">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC17" s="51">
         <v>7.81</v>
       </c>
       <c r="AD17" s="55">
         <v>7.04</v>
       </c>
       <c r="AE17" s="55">
         <v>7.32</v>
       </c>
       <c r="AF17" s="55">
         <v>7.47</v>
       </c>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17" s="89">
+        <v>7.22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="28">
         <v>9.93</v>
       </c>
       <c r="C18" s="28">
         <v>10.28</v>
       </c>
       <c r="D18" s="28">
         <v>9.75</v>
       </c>
       <c r="E18" s="28">
         <v>9.41</v>
       </c>
       <c r="F18" s="28">
         <v>9.64</v>
       </c>
       <c r="G18" s="26">
         <v>9.39</v>
       </c>
       <c r="H18" s="26">
         <v>9.51</v>
       </c>
       <c r="I18" s="21">
@@ -6181,52 +6837,55 @@
       </c>
       <c r="Y18" s="22">
         <v>9.02</v>
       </c>
       <c r="Z18" s="51">
         <v>8.6199999999999992</v>
       </c>
       <c r="AA18" s="51">
         <v>9.69</v>
       </c>
       <c r="AB18" s="51">
         <v>9.09</v>
       </c>
       <c r="AC18" s="51">
         <v>8.9499999999999993</v>
       </c>
       <c r="AD18" s="55">
         <v>8.67</v>
       </c>
       <c r="AE18" s="55">
         <v>8.48</v>
       </c>
       <c r="AF18" s="55">
         <v>8.36</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18" s="89">
+        <v>8.4700000000000006</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="28">
         <v>7.52</v>
       </c>
       <c r="C19" s="28">
         <v>8.3800000000000008</v>
       </c>
       <c r="D19" s="28">
         <v>8.01</v>
       </c>
       <c r="E19" s="28">
         <v>7.92</v>
       </c>
       <c r="F19" s="28">
         <v>9.3000000000000007</v>
       </c>
       <c r="G19" s="26">
         <v>9.86</v>
       </c>
       <c r="H19" s="26">
         <v>10.41</v>
       </c>
       <c r="I19" s="21">
@@ -6279,52 +6938,55 @@
       </c>
       <c r="Y19" s="22">
         <v>9.64</v>
       </c>
       <c r="Z19" s="51">
         <v>9.23</v>
       </c>
       <c r="AA19" s="51">
         <v>8.31</v>
       </c>
       <c r="AB19" s="51">
         <v>8.66</v>
       </c>
       <c r="AC19" s="51">
         <v>9.48</v>
       </c>
       <c r="AD19" s="55">
         <v>9.16</v>
       </c>
       <c r="AE19" s="55">
         <v>9.02</v>
       </c>
       <c r="AF19" s="55">
         <v>8.68</v>
       </c>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19" s="89">
+        <v>8.43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="28">
         <v>14.14</v>
       </c>
       <c r="C20" s="28">
         <v>12.65</v>
       </c>
       <c r="D20" s="28">
         <v>11.8</v>
       </c>
       <c r="E20" s="28">
         <v>12.67</v>
       </c>
       <c r="F20" s="28">
         <v>14.24</v>
       </c>
       <c r="G20" s="26">
         <v>14.26</v>
       </c>
       <c r="H20" s="26">
         <v>14.38</v>
       </c>
       <c r="I20" s="21">
@@ -6377,52 +7039,55 @@
       </c>
       <c r="Y20" s="22">
         <v>14.48</v>
       </c>
       <c r="Z20" s="51">
         <v>7.22</v>
       </c>
       <c r="AA20" s="51">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB20" s="51">
         <v>9.66</v>
       </c>
       <c r="AC20" s="51">
         <v>10.46</v>
       </c>
       <c r="AD20" s="55">
         <v>9.6199999999999992</v>
       </c>
       <c r="AE20" s="55">
         <v>10.68</v>
       </c>
       <c r="AF20" s="55">
         <v>10.35</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20" s="89">
+        <v>10.28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="28">
         <v>11.5</v>
       </c>
       <c r="C21" s="28">
         <v>9.61</v>
       </c>
       <c r="D21" s="28">
         <v>9.43</v>
       </c>
       <c r="E21" s="28">
         <v>9.6</v>
       </c>
       <c r="F21" s="28">
         <v>9.3000000000000007</v>
       </c>
       <c r="G21" s="26">
         <v>8.76</v>
       </c>
       <c r="H21" s="26">
         <v>9.26</v>
       </c>
       <c r="I21" s="21">
@@ -6475,83 +7140,86 @@
       </c>
       <c r="Y21" s="22">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z21" s="51">
         <v>7.04</v>
       </c>
       <c r="AA21" s="51">
         <v>6.13</v>
       </c>
       <c r="AB21" s="51">
         <v>7.3</v>
       </c>
       <c r="AC21" s="51">
         <v>8.2100000000000009</v>
       </c>
       <c r="AD21" s="55">
         <v>7.45</v>
       </c>
       <c r="AE21" s="55">
         <v>7.49</v>
       </c>
       <c r="AF21" s="55">
         <v>7.53</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="64" t="s">
+      <c r="AG21" s="89">
+        <v>7.53</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
+      <c r="A22" s="79" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="64"/>
-[...22 lines deleted...]
-      <c r="Y22" s="64"/>
+      <c r="B22" s="79"/>
+      <c r="C22" s="79"/>
+      <c r="D22" s="79"/>
+      <c r="E22" s="79"/>
+      <c r="F22" s="79"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="79"/>
+      <c r="J22" s="79"/>
+      <c r="K22" s="79"/>
+      <c r="L22" s="79"/>
+      <c r="M22" s="79"/>
+      <c r="N22" s="79"/>
+      <c r="O22" s="79"/>
+      <c r="P22" s="79"/>
+      <c r="Q22" s="79"/>
+      <c r="R22" s="79"/>
+      <c r="S22" s="79"/>
+      <c r="T22" s="79"/>
+      <c r="U22" s="79"/>
+      <c r="V22" s="79"/>
+      <c r="W22" s="79"/>
+      <c r="X22" s="79"/>
+      <c r="Y22" s="79"/>
       <c r="AD22" s="45"/>
       <c r="AF22" s="55"/>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="28">
         <v>10.94</v>
       </c>
       <c r="C23" s="28">
         <v>10.78</v>
       </c>
       <c r="D23" s="28">
         <v>10.1</v>
       </c>
       <c r="E23" s="28">
         <v>10.210000000000001</v>
       </c>
       <c r="F23" s="28">
         <v>10.06</v>
       </c>
       <c r="G23" s="26">
         <v>9.92</v>
       </c>
       <c r="H23" s="26">
         <v>9.6199999999999992</v>
       </c>
       <c r="I23" s="21">
@@ -6604,52 +7272,55 @@
       </c>
       <c r="Y23" s="22">
         <v>8.67</v>
       </c>
       <c r="Z23" s="51">
         <v>9.0500000000000007</v>
       </c>
       <c r="AA23" s="51">
         <v>8.32</v>
       </c>
       <c r="AB23" s="51">
         <v>8.06</v>
       </c>
       <c r="AC23" s="51">
         <v>8.4</v>
       </c>
       <c r="AD23" s="55">
         <v>8.16</v>
       </c>
       <c r="AE23" s="55">
         <v>8.2799999999999994</v>
       </c>
       <c r="AF23" s="55">
         <v>8.36</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="89">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="28">
         <v>10.45</v>
       </c>
       <c r="C24" s="28">
         <v>10.56</v>
       </c>
       <c r="D24" s="28">
         <v>9.92</v>
       </c>
       <c r="E24" s="28">
         <v>10.050000000000001</v>
       </c>
       <c r="F24" s="28">
         <v>9.82</v>
       </c>
       <c r="G24" s="26">
         <v>9.76</v>
       </c>
       <c r="H24" s="26">
         <v>9.5</v>
       </c>
       <c r="I24" s="21">
@@ -6702,52 +7373,55 @@
       </c>
       <c r="Y24" s="22">
         <v>8.49</v>
       </c>
       <c r="Z24" s="51">
         <v>9.4</v>
       </c>
       <c r="AA24" s="51">
         <v>8.44</v>
       </c>
       <c r="AB24" s="51">
         <v>8.14</v>
       </c>
       <c r="AC24" s="51">
         <v>8.42</v>
       </c>
       <c r="AD24" s="55">
         <v>8.18</v>
       </c>
       <c r="AE24" s="55">
         <v>8.2899999999999991</v>
       </c>
       <c r="AF24" s="55">
         <v>8.43</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24" s="89">
+        <v>8.36</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="28">
         <v>9.74</v>
       </c>
       <c r="C25" s="28">
         <v>11.54</v>
       </c>
       <c r="D25" s="28">
         <v>12.78</v>
       </c>
       <c r="E25" s="28">
         <v>15.65</v>
       </c>
       <c r="F25" s="28">
         <v>15.2</v>
       </c>
       <c r="G25" s="26">
         <v>14.1</v>
       </c>
       <c r="H25" s="26">
         <v>13.07</v>
       </c>
       <c r="I25" s="21">
@@ -6800,52 +7474,55 @@
       </c>
       <c r="Y25" s="22">
         <v>8.69</v>
       </c>
       <c r="Z25" s="51">
         <v>6.91</v>
       </c>
       <c r="AA25" s="51">
         <v>6.53</v>
       </c>
       <c r="AB25" s="51">
         <v>8.1199999999999992</v>
       </c>
       <c r="AC25" s="51">
         <v>8.61</v>
       </c>
       <c r="AD25" s="55">
         <v>8.5399999999999991</v>
       </c>
       <c r="AE25" s="55">
         <v>8.52</v>
       </c>
       <c r="AF25" s="55">
         <v>7.68</v>
       </c>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25" s="89">
+        <v>7.93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="28">
         <v>10.45</v>
       </c>
       <c r="C26" s="28">
         <v>9.8800000000000008</v>
       </c>
       <c r="D26" s="28">
         <v>8.24</v>
       </c>
       <c r="E26" s="28">
         <v>7.49</v>
       </c>
       <c r="F26" s="28">
         <v>8.0500000000000007</v>
       </c>
       <c r="G26" s="26">
         <v>8.16</v>
       </c>
       <c r="H26" s="26">
         <v>8.23</v>
       </c>
       <c r="I26" s="21">
@@ -6898,52 +7575,55 @@
       </c>
       <c r="Y26" s="22">
         <v>8.0500000000000007</v>
       </c>
       <c r="Z26" s="51">
         <v>10.7</v>
       </c>
       <c r="AA26" s="51">
         <v>7.57</v>
       </c>
       <c r="AB26" s="51">
         <v>8.64</v>
       </c>
       <c r="AC26" s="51">
         <v>9.26</v>
       </c>
       <c r="AD26" s="55">
         <v>7.74</v>
       </c>
       <c r="AE26" s="55">
         <v>7.37</v>
       </c>
       <c r="AF26" s="55">
         <v>7.88</v>
       </c>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26" s="89">
+        <v>7.12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="28">
         <v>21.77</v>
       </c>
       <c r="C27" s="28">
         <v>14.4</v>
       </c>
       <c r="D27" s="28">
         <v>10.94</v>
       </c>
       <c r="E27" s="28">
         <v>10.130000000000001</v>
       </c>
       <c r="F27" s="28">
         <v>11.01</v>
       </c>
       <c r="G27" s="26">
         <v>10.65</v>
       </c>
       <c r="H27" s="26">
         <v>9.74</v>
       </c>
       <c r="I27" s="21">
@@ -6996,52 +7676,55 @@
       </c>
       <c r="Y27" s="22">
         <v>12.07</v>
       </c>
       <c r="Z27" s="51">
         <v>5.8</v>
       </c>
       <c r="AA27" s="51">
         <v>8.39</v>
       </c>
       <c r="AB27" s="51">
         <v>7.51</v>
       </c>
       <c r="AC27" s="51">
         <v>9.3699999999999992</v>
       </c>
       <c r="AD27" s="55">
         <v>9.56</v>
       </c>
       <c r="AE27" s="55">
         <v>10.26</v>
       </c>
       <c r="AF27" s="55">
         <v>9.85</v>
       </c>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27" s="89">
+        <v>10.82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="28">
         <v>13.57</v>
       </c>
       <c r="C28" s="28">
         <v>12.27</v>
       </c>
       <c r="D28" s="28">
         <v>11.8</v>
       </c>
       <c r="E28" s="28">
         <v>10.96</v>
       </c>
       <c r="F28" s="28">
         <v>11.14</v>
       </c>
       <c r="G28" s="26">
         <v>10.38</v>
       </c>
       <c r="H28" s="26">
         <v>9.93</v>
       </c>
       <c r="I28" s="21">
@@ -7094,83 +7777,86 @@
       </c>
       <c r="Y28" s="22">
         <v>9.93</v>
       </c>
       <c r="Z28" s="51">
         <v>5.52</v>
       </c>
       <c r="AA28" s="51">
         <v>7.71</v>
       </c>
       <c r="AB28" s="51">
         <v>6.66</v>
       </c>
       <c r="AC28" s="51">
         <v>6.88</v>
       </c>
       <c r="AD28" s="55">
         <v>6.98</v>
       </c>
       <c r="AE28" s="55">
         <v>7.25</v>
       </c>
       <c r="AF28" s="55">
         <v>6.86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="57" t="s">
+      <c r="AG28" s="89">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
+      <c r="A29" s="80" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="57"/>
-[...22 lines deleted...]
-      <c r="Y29" s="57"/>
+      <c r="B29" s="80"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="80"/>
+      <c r="E29" s="80"/>
+      <c r="F29" s="80"/>
+      <c r="G29" s="80"/>
+      <c r="H29" s="80"/>
+      <c r="I29" s="80"/>
+      <c r="J29" s="80"/>
+      <c r="K29" s="80"/>
+      <c r="L29" s="80"/>
+      <c r="M29" s="80"/>
+      <c r="N29" s="80"/>
+      <c r="O29" s="80"/>
+      <c r="P29" s="80"/>
+      <c r="Q29" s="80"/>
+      <c r="R29" s="80"/>
+      <c r="S29" s="80"/>
+      <c r="T29" s="80"/>
+      <c r="U29" s="80"/>
+      <c r="V29" s="80"/>
+      <c r="W29" s="80"/>
+      <c r="X29" s="80"/>
+      <c r="Y29" s="80"/>
       <c r="AD29" s="45"/>
       <c r="AF29" s="55"/>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="28">
         <v>9.73</v>
       </c>
       <c r="C30" s="28">
         <v>9.7100000000000009</v>
       </c>
       <c r="D30" s="28">
         <v>9.14</v>
       </c>
       <c r="E30" s="28">
         <v>9.4600000000000009</v>
       </c>
       <c r="F30" s="29">
         <v>9.75</v>
       </c>
       <c r="G30" s="26">
         <v>9.74</v>
       </c>
       <c r="H30" s="26">
         <v>9.89</v>
       </c>
       <c r="I30" s="21">
@@ -7223,52 +7909,55 @@
       </c>
       <c r="Y30" s="22">
         <v>9.0299999999999994</v>
       </c>
       <c r="Z30" s="51">
         <v>8.8699999999999992</v>
       </c>
       <c r="AA30" s="51">
         <v>8.39</v>
       </c>
       <c r="AB30" s="51">
         <v>8.73</v>
       </c>
       <c r="AC30" s="55">
         <v>8.8699999999999992</v>
       </c>
       <c r="AD30" s="55">
         <v>8.3699999999999992</v>
       </c>
       <c r="AE30" s="55">
         <v>8.3699999999999992</v>
       </c>
       <c r="AF30" s="55">
         <v>8.39</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30" s="89">
+        <v>8.25</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="28">
         <v>10.16</v>
       </c>
       <c r="C31" s="28">
         <v>9.91</v>
       </c>
       <c r="D31" s="28">
         <v>8.82</v>
       </c>
       <c r="E31" s="28">
         <v>9.73</v>
       </c>
       <c r="F31" s="29">
         <v>10.18</v>
       </c>
       <c r="G31" s="26">
         <v>9.7100000000000009</v>
       </c>
       <c r="H31" s="26">
         <v>9.7799999999999994</v>
       </c>
       <c r="I31" s="21">
@@ -7321,52 +8010,55 @@
       </c>
       <c r="Y31" s="22">
         <v>9.44</v>
       </c>
       <c r="Z31" s="51">
         <v>9.64</v>
       </c>
       <c r="AA31" s="51">
         <v>8.48</v>
       </c>
       <c r="AB31" s="51">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC31" s="55">
         <v>8.59</v>
       </c>
       <c r="AD31" s="55">
         <v>8.0500000000000007</v>
       </c>
       <c r="AE31" s="55">
         <v>7.89</v>
       </c>
       <c r="AF31" s="55">
         <v>7.97</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31" s="89">
+        <v>8.09</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="28">
         <v>8.2200000000000006</v>
       </c>
       <c r="C32" s="28">
         <v>8</v>
       </c>
       <c r="D32" s="28">
         <v>9.9</v>
       </c>
       <c r="E32" s="28">
         <v>8.84</v>
       </c>
       <c r="F32" s="29">
         <v>10.16</v>
       </c>
       <c r="G32" s="26">
         <v>11.27</v>
       </c>
       <c r="H32" s="26">
         <v>12.03</v>
       </c>
       <c r="I32" s="21">
@@ -7418,50 +8110,53 @@
         <v>12.38</v>
       </c>
       <c r="Y32" s="22">
         <v>12.29</v>
       </c>
       <c r="Z32" s="51">
         <v>18.579999999999998</v>
       </c>
       <c r="AA32" s="51">
         <v>16.54</v>
       </c>
       <c r="AB32" s="51">
         <v>14.6</v>
       </c>
       <c r="AC32" s="55">
         <v>13.7</v>
       </c>
       <c r="AD32" s="55">
         <v>11.87</v>
       </c>
       <c r="AE32" s="55">
         <v>11.76</v>
       </c>
       <c r="AF32" s="55">
         <v>11.2</v>
+      </c>
+      <c r="AG32" s="89">
+        <v>11.03</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="28">
         <v>11.78</v>
       </c>
       <c r="C33" s="28">
         <v>10.14</v>
       </c>
       <c r="D33" s="28">
         <v>7.82</v>
       </c>
       <c r="E33" s="28">
         <v>7.9</v>
       </c>
       <c r="F33" s="29">
         <v>9.35</v>
       </c>
       <c r="G33" s="26">
         <v>9.6999999999999993</v>
       </c>
       <c r="H33" s="26">
@@ -7517,50 +8212,53 @@
       </c>
       <c r="Y33" s="22">
         <v>7.59</v>
       </c>
       <c r="Z33" s="51">
         <v>6.9</v>
       </c>
       <c r="AA33" s="51">
         <v>7.24</v>
       </c>
       <c r="AB33" s="51">
         <v>8.06</v>
       </c>
       <c r="AC33" s="55">
         <v>7.12</v>
       </c>
       <c r="AD33" s="55">
         <v>6.5</v>
       </c>
       <c r="AE33" s="55">
         <v>6.72</v>
       </c>
       <c r="AF33" s="55">
         <v>6.95</v>
       </c>
+      <c r="AG33" s="89">
+        <v>6.61</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="28">
         <v>6.85</v>
       </c>
       <c r="C34" s="28">
         <v>8.84</v>
       </c>
       <c r="D34" s="28">
         <v>7.97</v>
       </c>
       <c r="E34" s="28">
         <v>9.07</v>
       </c>
       <c r="F34" s="29">
         <v>8.6</v>
       </c>
       <c r="G34" s="26">
         <v>9.02</v>
       </c>
       <c r="H34" s="26">
         <v>8.7899999999999991</v>
@@ -7615,50 +8313,53 @@
       </c>
       <c r="Y34" s="22">
         <v>8.58</v>
       </c>
       <c r="Z34" s="51">
         <v>5.42</v>
       </c>
       <c r="AA34" s="51">
         <v>5.34</v>
       </c>
       <c r="AB34" s="51">
         <v>8.2100000000000009</v>
       </c>
       <c r="AC34" s="55">
         <v>8.92</v>
       </c>
       <c r="AD34" s="55">
         <v>8.77</v>
       </c>
       <c r="AE34" s="55">
         <v>8.33</v>
       </c>
       <c r="AF34" s="55">
         <v>8.6</v>
       </c>
+      <c r="AG34" s="89">
+        <v>8.0299999999999994</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="28">
         <v>8.77</v>
       </c>
       <c r="C35" s="28">
         <v>11.17</v>
       </c>
       <c r="D35" s="28">
         <v>10.55</v>
       </c>
       <c r="E35" s="28">
         <v>10.68</v>
       </c>
       <c r="F35" s="29">
         <v>10.83</v>
       </c>
       <c r="G35" s="26">
         <v>11.1</v>
       </c>
       <c r="H35" s="26">
         <v>11.36</v>
@@ -7713,50 +8414,53 @@
       </c>
       <c r="Y35" s="22">
         <v>8.83</v>
       </c>
       <c r="Z35" s="51">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA35" s="51">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB35" s="51">
         <v>9.19</v>
       </c>
       <c r="AC35" s="55">
         <v>8.75</v>
       </c>
       <c r="AD35" s="55">
         <v>8.58</v>
       </c>
       <c r="AE35" s="55">
         <v>8.01</v>
       </c>
       <c r="AF35" s="55">
         <v>8.23</v>
       </c>
+      <c r="AG35" s="89">
+        <v>8.01</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="28">
         <v>9.44</v>
       </c>
       <c r="C36" s="28">
         <v>9.8800000000000008</v>
       </c>
       <c r="D36" s="28">
         <v>10.06</v>
       </c>
       <c r="E36" s="28">
         <v>9.2200000000000006</v>
       </c>
       <c r="F36" s="29">
         <v>9.5</v>
       </c>
       <c r="G36" s="26">
         <v>9.24</v>
       </c>
       <c r="H36" s="26">
         <v>9.3800000000000008</v>
@@ -7811,50 +8515,53 @@
       </c>
       <c r="Y36" s="22">
         <v>7.78</v>
       </c>
       <c r="Z36" s="51">
         <v>9</v>
       </c>
       <c r="AA36" s="51">
         <v>8.23</v>
       </c>
       <c r="AB36" s="51">
         <v>8.8699999999999992</v>
       </c>
       <c r="AC36" s="55">
         <v>9.1</v>
       </c>
       <c r="AD36" s="55">
         <v>8.5500000000000007</v>
       </c>
       <c r="AE36" s="55">
         <v>8.49</v>
       </c>
       <c r="AF36" s="55">
         <v>8.42</v>
       </c>
+      <c r="AG36" s="89">
+        <v>8.1300000000000008</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="28">
         <v>11.47</v>
       </c>
       <c r="C37" s="28">
         <v>11.27</v>
       </c>
       <c r="D37" s="28">
         <v>9.7799999999999994</v>
       </c>
       <c r="E37" s="28">
         <v>12.67</v>
       </c>
       <c r="F37" s="29">
         <v>11.75</v>
       </c>
       <c r="G37" s="26">
         <v>11.8</v>
       </c>
       <c r="H37" s="26">
         <v>10.94</v>
@@ -7909,50 +8616,53 @@
       </c>
       <c r="Y37" s="22">
         <v>6.85</v>
       </c>
       <c r="Z37" s="51">
         <v>4.88</v>
       </c>
       <c r="AA37" s="51">
         <v>8.82</v>
       </c>
       <c r="AB37" s="51">
         <v>7.05</v>
       </c>
       <c r="AC37" s="55">
         <v>6.24</v>
       </c>
       <c r="AD37" s="55">
         <v>7.94</v>
       </c>
       <c r="AE37" s="55">
         <v>8.3000000000000007</v>
       </c>
       <c r="AF37" s="55">
         <v>8.34</v>
       </c>
+      <c r="AG37" s="89">
+        <v>8.6999999999999993</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="28">
         <v>13.69</v>
       </c>
       <c r="C38" s="28">
         <v>11.8</v>
       </c>
       <c r="D38" s="28">
         <v>10.32</v>
       </c>
       <c r="E38" s="28">
         <v>10.65</v>
       </c>
       <c r="F38" s="29">
         <v>10.53</v>
       </c>
       <c r="G38" s="26">
         <v>10.75</v>
       </c>
       <c r="H38" s="26">
         <v>11.01</v>
@@ -8007,50 +8717,53 @@
       </c>
       <c r="Y38" s="22">
         <v>9.8000000000000007</v>
       </c>
       <c r="Z38" s="51">
         <v>10.95</v>
       </c>
       <c r="AA38" s="51">
         <v>8.6300000000000008</v>
       </c>
       <c r="AB38" s="51">
         <v>7.04</v>
       </c>
       <c r="AC38" s="55">
         <v>7.03</v>
       </c>
       <c r="AD38" s="55">
         <v>6.98</v>
       </c>
       <c r="AE38" s="55">
         <v>8.36</v>
       </c>
       <c r="AF38" s="55">
         <v>8.51</v>
       </c>
+      <c r="AG38" s="89">
+        <v>8.48</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="28">
         <v>6.74</v>
       </c>
       <c r="C39" s="28">
         <v>6.66</v>
       </c>
       <c r="D39" s="28">
         <v>5.74</v>
       </c>
       <c r="E39" s="28">
         <v>7.9</v>
       </c>
       <c r="F39" s="29">
         <v>7.65</v>
       </c>
       <c r="G39" s="26">
         <v>7.64</v>
       </c>
       <c r="H39" s="26">
         <v>7.78</v>
@@ -8105,50 +8818,53 @@
       </c>
       <c r="Y39" s="22">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z39" s="51">
         <v>9.52</v>
       </c>
       <c r="AA39" s="51">
         <v>7.85</v>
       </c>
       <c r="AB39" s="51">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC39" s="55">
         <v>7.81</v>
       </c>
       <c r="AD39" s="55">
         <v>7.04</v>
       </c>
       <c r="AE39" s="55">
         <v>7.32</v>
       </c>
       <c r="AF39" s="55">
         <v>7.47</v>
       </c>
+      <c r="AG39" s="89">
+        <v>7.22</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="28">
         <v>8.1199999999999992</v>
       </c>
       <c r="C40" s="28">
         <v>9.2799999999999994</v>
       </c>
       <c r="D40" s="28">
         <v>8.7200000000000006</v>
       </c>
       <c r="E40" s="28">
         <v>8.6300000000000008</v>
       </c>
       <c r="F40" s="29">
         <v>8.89</v>
       </c>
       <c r="G40" s="26">
         <v>8.89</v>
       </c>
       <c r="H40" s="26">
         <v>9.31</v>
@@ -8203,50 +8919,53 @@
       </c>
       <c r="Y40" s="22">
         <v>8.5399999999999991</v>
       </c>
       <c r="Z40" s="51">
         <v>10.27</v>
       </c>
       <c r="AA40" s="51">
         <v>10.74</v>
       </c>
       <c r="AB40" s="51">
         <v>10.37</v>
       </c>
       <c r="AC40" s="55">
         <v>10.039999999999999</v>
       </c>
       <c r="AD40" s="55">
         <v>9.56</v>
       </c>
       <c r="AE40" s="55">
         <v>9.1300000000000008</v>
       </c>
       <c r="AF40" s="55">
         <v>9.15</v>
       </c>
+      <c r="AG40" s="89">
+        <v>9.2200000000000006</v>
+      </c>
     </row>
     <row r="41" spans="1:37" s="45" customFormat="1">
       <c r="A41" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="28">
         <v>7.52</v>
       </c>
       <c r="C41" s="28">
         <v>8.3800000000000008</v>
       </c>
       <c r="D41" s="28">
         <v>8.01</v>
       </c>
       <c r="E41" s="28">
         <v>7.92</v>
       </c>
       <c r="F41" s="29">
         <v>9.3000000000000007</v>
       </c>
       <c r="G41" s="30">
         <v>9.86</v>
       </c>
       <c r="H41" s="26">
         <v>10.41</v>
@@ -8301,50 +9020,53 @@
       </c>
       <c r="Y41" s="22">
         <v>9.64</v>
       </c>
       <c r="Z41" s="51">
         <v>9.23</v>
       </c>
       <c r="AA41" s="51">
         <v>8.31</v>
       </c>
       <c r="AB41" s="51">
         <v>8.66</v>
       </c>
       <c r="AC41" s="55">
         <v>9.48</v>
       </c>
       <c r="AD41" s="55">
         <v>9.16</v>
       </c>
       <c r="AE41" s="55">
         <v>9.02</v>
       </c>
       <c r="AF41" s="55">
         <v>8.68</v>
       </c>
+      <c r="AG41" s="89">
+        <v>8.43</v>
+      </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="28">
         <v>14.14</v>
       </c>
       <c r="C42" s="28">
         <v>12.65</v>
       </c>
       <c r="D42" s="28">
         <v>11.8</v>
       </c>
       <c r="E42" s="28">
         <v>12.67</v>
       </c>
       <c r="F42" s="29">
         <v>14.24</v>
       </c>
       <c r="G42" s="26">
         <v>14.26</v>
       </c>
       <c r="H42" s="26">
         <v>14.38</v>
@@ -8399,51 +9121,53 @@
       </c>
       <c r="Y42" s="22">
         <v>14.48</v>
       </c>
       <c r="Z42" s="51">
         <v>7.22</v>
       </c>
       <c r="AA42" s="51">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB42" s="51">
         <v>9.66</v>
       </c>
       <c r="AC42" s="55">
         <v>10.46</v>
       </c>
       <c r="AD42" s="55">
         <v>9.6199999999999992</v>
       </c>
       <c r="AE42" s="55">
         <v>10.68</v>
       </c>
       <c r="AF42" s="55">
         <v>10.35</v>
       </c>
-      <c r="AG42" s="45"/>
+      <c r="AG42" s="89">
+        <v>10.28</v>
+      </c>
       <c r="AH42" s="45"/>
       <c r="AI42" s="45"/>
       <c r="AJ42" s="45"/>
       <c r="AK42" s="45"/>
     </row>
     <row r="43" spans="1:37" s="45" customFormat="1">
       <c r="A43" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="31">
         <v>11.5</v>
       </c>
       <c r="C43" s="31">
         <v>9.61</v>
       </c>
       <c r="D43" s="31">
         <v>9.43</v>
       </c>
       <c r="E43" s="31">
         <v>9.6</v>
       </c>
       <c r="F43" s="31">
         <v>9.3000000000000007</v>
       </c>
       <c r="G43" s="27">
@@ -8502,224 +9226,226 @@
       </c>
       <c r="Y43" s="35">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z43" s="52">
         <v>7.04</v>
       </c>
       <c r="AA43" s="52">
         <v>6.13</v>
       </c>
       <c r="AB43" s="52">
         <v>7.3</v>
       </c>
       <c r="AC43" s="52">
         <v>8.2100000000000009</v>
       </c>
       <c r="AD43" s="52">
         <v>7.45</v>
       </c>
       <c r="AE43" s="52">
         <v>7.49</v>
       </c>
       <c r="AF43" s="52">
         <v>7.53</v>
       </c>
-      <c r="AG43" s="24"/>
+      <c r="AG43" s="89">
+        <v>7.53</v>
+      </c>
       <c r="AH43" s="24"/>
       <c r="AI43" s="24"/>
       <c r="AJ43" s="24"/>
       <c r="AK43" s="24"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="16" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AS419"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="I1" workbookViewId="0">
+    <sheetView topLeftCell="I1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="AM37" sqref="AM37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25.85546875" style="11" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="16" max="16" width="4.5703125" style="11" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="25.88671875" style="11" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="11" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="6" max="9" width="5.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="11" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="11" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6" style="11" customWidth="1"/>
-    <col min="18" max="18" width="3.85546875" style="45" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="31" max="16384" width="9.140625" style="45"/>
+    <col min="18" max="18" width="3.88671875" style="45" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="45" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="45" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="45" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="45" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="45" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="45" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="8.109375" style="45" customWidth="1"/>
+    <col min="27" max="27" width="9.109375" style="45"/>
+    <col min="28" max="28" width="8.109375" style="45" customWidth="1"/>
+    <col min="29" max="29" width="7.33203125" style="45" customWidth="1"/>
+    <col min="30" max="30" width="7.5546875" style="45" customWidth="1"/>
+    <col min="31" max="16384" width="9.109375" style="45"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45" ht="12.75">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:45" ht="13.2">
+      <c r="A1" s="77" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="62"/>
-[...22 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
+      <c r="R1" s="77"/>
+      <c r="S1" s="77"/>
+      <c r="T1" s="77"/>
+      <c r="U1" s="77"/>
+      <c r="V1" s="77"/>
+      <c r="W1" s="77"/>
+      <c r="X1" s="77"/>
+      <c r="Y1" s="77"/>
     </row>
     <row r="2" spans="1:45">
       <c r="A2" s="47"/>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
     </row>
     <row r="3" spans="1:45" s="46" customFormat="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="Y3" s="36"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AK3" s="36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:45">
-      <c r="A4" s="60"/>
-      <c r="B4" s="58">
+      <c r="A4" s="81"/>
+      <c r="B4" s="75">
         <v>2024</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="66">
+      <c r="C4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="84">
         <v>2025</v>
       </c>
-      <c r="O4" s="67"/>
-[...10 lines deleted...]
-      <c r="Z4" s="66">
+      <c r="O4" s="85"/>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="85"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="85"/>
+      <c r="T4" s="85"/>
+      <c r="U4" s="85"/>
+      <c r="V4" s="85"/>
+      <c r="W4" s="85"/>
+      <c r="X4" s="85"/>
+      <c r="Y4" s="85"/>
+      <c r="Z4" s="84">
         <v>2026</v>
       </c>
-      <c r="AA4" s="67"/>
-[...9 lines deleted...]
-      <c r="AK4" s="67"/>
+      <c r="AA4" s="85"/>
+      <c r="AB4" s="85"/>
+      <c r="AC4" s="85"/>
+      <c r="AD4" s="85"/>
+      <c r="AE4" s="85"/>
+      <c r="AF4" s="85"/>
+      <c r="AG4" s="85"/>
+      <c r="AH4" s="85"/>
+      <c r="AI4" s="85"/>
+      <c r="AJ4" s="85"/>
+      <c r="AK4" s="85"/>
     </row>
     <row r="5" spans="1:45">
-      <c r="A5" s="61"/>
+      <c r="A5" s="82"/>
       <c r="B5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="38" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="38" t="s">
@@ -8786,77 +9512,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="53" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="53" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="AJ5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:45" s="40" customFormat="1">
-      <c r="A6" s="70" t="s">
+      <c r="A6" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="70"/>
-[...22 lines deleted...]
-      <c r="Y6" s="70"/>
+      <c r="B6" s="88"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="88"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="88"/>
+      <c r="G6" s="88"/>
+      <c r="H6" s="88"/>
+      <c r="I6" s="88"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="88"/>
+      <c r="L6" s="88"/>
+      <c r="M6" s="88"/>
+      <c r="N6" s="88"/>
+      <c r="O6" s="88"/>
+      <c r="P6" s="88"/>
+      <c r="Q6" s="88"/>
+      <c r="R6" s="88"/>
+      <c r="S6" s="88"/>
+      <c r="T6" s="88"/>
+      <c r="U6" s="88"/>
+      <c r="V6" s="88"/>
+      <c r="W6" s="88"/>
+      <c r="X6" s="88"/>
+      <c r="Y6" s="88"/>
     </row>
     <row r="7" spans="1:45">
       <c r="A7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="9">
         <v>460</v>
       </c>
       <c r="C7" s="9">
         <v>418</v>
       </c>
       <c r="D7" s="9">
         <v>376</v>
       </c>
       <c r="E7" s="41">
         <v>454</v>
       </c>
       <c r="F7" s="41">
         <v>455</v>
       </c>
       <c r="G7" s="9">
         <v>408</v>
       </c>
       <c r="H7" s="9">
         <v>415</v>
@@ -10480,77 +11206,77 @@
       </c>
       <c r="AD21" s="9">
         <v>13</v>
       </c>
       <c r="AE21" s="9">
         <v>21</v>
       </c>
       <c r="AF21" s="9">
         <v>22</v>
       </c>
       <c r="AG21" s="9"/>
       <c r="AH21" s="9"/>
       <c r="AI21" s="9"/>
       <c r="AJ21" s="9"/>
       <c r="AK21" s="9"/>
       <c r="AL21" s="9"/>
       <c r="AM21" s="9"/>
       <c r="AN21" s="9"/>
       <c r="AO21" s="9"/>
       <c r="AP21" s="9"/>
       <c r="AQ21" s="9"/>
       <c r="AR21" s="9"/>
       <c r="AS21" s="9"/>
     </row>
     <row r="22" spans="1:45" s="40" customFormat="1">
-      <c r="A22" s="69" t="s">
+      <c r="A22" s="87" t="s">
         <v>34</v>
       </c>
-      <c r="B22" s="69"/>
-[...22 lines deleted...]
-      <c r="Y22" s="69"/>
+      <c r="B22" s="87"/>
+      <c r="C22" s="87"/>
+      <c r="D22" s="87"/>
+      <c r="E22" s="87"/>
+      <c r="F22" s="87"/>
+      <c r="G22" s="87"/>
+      <c r="H22" s="87"/>
+      <c r="I22" s="87"/>
+      <c r="J22" s="87"/>
+      <c r="K22" s="87"/>
+      <c r="L22" s="87"/>
+      <c r="M22" s="87"/>
+      <c r="N22" s="87"/>
+      <c r="O22" s="87"/>
+      <c r="P22" s="87"/>
+      <c r="Q22" s="87"/>
+      <c r="R22" s="87"/>
+      <c r="S22" s="87"/>
+      <c r="T22" s="87"/>
+      <c r="U22" s="87"/>
+      <c r="V22" s="87"/>
+      <c r="W22" s="87"/>
+      <c r="X22" s="87"/>
+      <c r="Y22" s="87"/>
       <c r="Z22" s="9"/>
       <c r="AA22" s="9"/>
       <c r="AB22" s="9"/>
       <c r="AC22" s="9"/>
       <c r="AE22" s="56"/>
       <c r="AF22" s="9"/>
       <c r="AG22" s="9"/>
       <c r="AH22" s="9"/>
       <c r="AI22" s="9"/>
       <c r="AJ22" s="9"/>
       <c r="AK22" s="9"/>
       <c r="AL22" s="9"/>
       <c r="AM22" s="9"/>
       <c r="AN22" s="9"/>
       <c r="AO22" s="9"/>
       <c r="AP22" s="9"/>
       <c r="AQ22" s="9"/>
       <c r="AR22" s="9"/>
       <c r="AS22" s="9"/>
     </row>
     <row r="23" spans="1:45">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="41">
@@ -12193,77 +12919,77 @@
       </c>
       <c r="AD37" s="11">
         <v>5</v>
       </c>
       <c r="AE37" s="9">
         <v>6</v>
       </c>
       <c r="AF37" s="9">
         <v>12</v>
       </c>
       <c r="AG37" s="9"/>
       <c r="AH37" s="9"/>
       <c r="AI37" s="9"/>
       <c r="AJ37" s="9"/>
       <c r="AK37" s="9"/>
       <c r="AL37" s="9"/>
       <c r="AM37" s="9"/>
       <c r="AN37" s="9"/>
       <c r="AO37" s="9"/>
       <c r="AP37" s="9"/>
       <c r="AQ37" s="9"/>
       <c r="AR37" s="9"/>
       <c r="AS37" s="9"/>
     </row>
     <row r="38" spans="1:45" s="40" customFormat="1">
-      <c r="A38" s="69" t="s">
+      <c r="A38" s="87" t="s">
         <v>35</v>
       </c>
-      <c r="B38" s="69"/>
-[...22 lines deleted...]
-      <c r="Y38" s="69"/>
+      <c r="B38" s="87"/>
+      <c r="C38" s="87"/>
+      <c r="D38" s="87"/>
+      <c r="E38" s="87"/>
+      <c r="F38" s="87"/>
+      <c r="G38" s="87"/>
+      <c r="H38" s="87"/>
+      <c r="I38" s="87"/>
+      <c r="J38" s="87"/>
+      <c r="K38" s="87"/>
+      <c r="L38" s="87"/>
+      <c r="M38" s="87"/>
+      <c r="N38" s="87"/>
+      <c r="O38" s="87"/>
+      <c r="P38" s="87"/>
+      <c r="Q38" s="87"/>
+      <c r="R38" s="87"/>
+      <c r="S38" s="87"/>
+      <c r="T38" s="87"/>
+      <c r="U38" s="87"/>
+      <c r="V38" s="87"/>
+      <c r="W38" s="87"/>
+      <c r="X38" s="87"/>
+      <c r="Y38" s="87"/>
       <c r="Z38" s="9"/>
       <c r="AA38" s="9"/>
       <c r="AB38" s="9"/>
       <c r="AC38" s="9"/>
       <c r="AD38" s="9"/>
       <c r="AE38" s="56"/>
       <c r="AF38" s="9"/>
       <c r="AG38" s="9"/>
       <c r="AH38" s="9"/>
       <c r="AI38" s="9"/>
       <c r="AJ38" s="9"/>
       <c r="AK38" s="9"/>
       <c r="AL38" s="9"/>
       <c r="AM38" s="9"/>
       <c r="AN38" s="9"/>
       <c r="AO38" s="9"/>
       <c r="AP38" s="9"/>
       <c r="AQ38" s="9"/>
       <c r="AR38" s="9"/>
       <c r="AS38" s="9"/>
     </row>
     <row r="39" spans="1:45">
       <c r="A39" s="6" t="s">
         <v>31</v>
       </c>
@@ -24915,53 +25641,55 @@
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные </vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Число родившихся</vt:lpstr>
       <vt:lpstr>Общий коэффициент рождаемости</vt:lpstr>
       <vt:lpstr>Число родившихся по полу</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>