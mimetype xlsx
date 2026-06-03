--- v0 (2026-04-15)
+++ v1 (2026-06-03)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-2700" yWindow="-165" windowWidth="28800" windowHeight="12345" tabRatio="710" activeTab="2"/>
+    <workbookView xWindow="420" yWindow="300" windowWidth="28800" windowHeight="12345" tabRatio="710" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
     <sheet name="Число родившихся по полу" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="50">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -399,51 +399,51 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -544,109 +544,91 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 6" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -927,179 +909,179 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AE43" sqref="AE43"/>
+      <selection activeCell="AE18" sqref="AE18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7" style="11" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="48"/>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
       <c r="J2" s="48"/>
       <c r="K2" s="48"/>
       <c r="L2" s="48"/>
       <c r="M2" s="48"/>
     </row>
     <row r="3" spans="1:37" s="1" customFormat="1">
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="59"/>
-      <c r="B4" s="57">
+      <c r="A4" s="62"/>
+      <c r="B4" s="60">
         <v>2024</v>
       </c>
-      <c r="C4" s="58"/>
-[...10 lines deleted...]
-      <c r="N4" s="57">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="60">
         <v>2025</v>
       </c>
-      <c r="O4" s="58"/>
-[...10 lines deleted...]
-      <c r="Z4" s="57">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="60">
         <v>2026</v>
       </c>
-      <c r="AA4" s="58"/>
-[...9 lines deleted...]
-      <c r="AK4" s="58"/>
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="61"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="61"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="60"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="34" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="43" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="43" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="43" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="43" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="43" t="s">
@@ -1166,77 +1148,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="52" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="52" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="52" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="52" t="s">
         <v>24</v>
       </c>
       <c r="AJ5" s="52" t="s">
         <v>25</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="57"/>
+      <c r="C6" s="57"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="57"/>
+      <c r="H6" s="57"/>
+      <c r="I6" s="57"/>
+      <c r="J6" s="57"/>
+      <c r="K6" s="57"/>
+      <c r="L6" s="57"/>
+      <c r="M6" s="57"/>
+      <c r="N6" s="57"/>
+      <c r="O6" s="57"/>
+      <c r="P6" s="57"/>
+      <c r="Q6" s="57"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="9">
         <v>460</v>
       </c>
       <c r="C7" s="9">
         <v>418</v>
       </c>
       <c r="D7" s="9">
         <v>376</v>
       </c>
       <c r="E7" s="9">
         <v>454</v>
       </c>
       <c r="F7" s="9">
         <v>455</v>
       </c>
       <c r="G7" s="9">
         <v>408</v>
       </c>
       <c r="H7" s="9">
         <v>415</v>
@@ -1273,52 +1255,55 @@
       </c>
       <c r="S7" s="8">
         <v>361</v>
       </c>
       <c r="T7" s="8">
         <v>448</v>
       </c>
       <c r="U7" s="8">
         <v>406</v>
       </c>
       <c r="V7" s="8">
         <v>373</v>
       </c>
       <c r="W7" s="8">
         <v>360</v>
       </c>
       <c r="X7" s="8">
         <v>352</v>
       </c>
       <c r="Y7" s="8">
         <v>392</v>
       </c>
       <c r="Z7" s="41">
         <v>389</v>
       </c>
-      <c r="AA7" s="72">
+      <c r="AA7" s="41">
         <v>302</v>
+      </c>
+      <c r="AB7" s="41">
+        <v>368</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="9">
         <v>197</v>
       </c>
       <c r="C8" s="9">
         <v>185</v>
       </c>
       <c r="D8" s="9">
         <v>164</v>
       </c>
       <c r="E8" s="9">
         <v>189</v>
       </c>
       <c r="F8" s="9">
         <v>168</v>
       </c>
       <c r="G8" s="9">
         <v>172</v>
       </c>
       <c r="H8" s="9">
@@ -1356,52 +1341,55 @@
       </c>
       <c r="S8" s="8">
         <v>139</v>
       </c>
       <c r="T8" s="8">
         <v>167</v>
       </c>
       <c r="U8" s="8">
         <v>177</v>
       </c>
       <c r="V8" s="8">
         <v>152</v>
       </c>
       <c r="W8" s="8">
         <v>138</v>
       </c>
       <c r="X8" s="8">
         <v>146</v>
       </c>
       <c r="Y8" s="8">
         <v>164</v>
       </c>
       <c r="Z8" s="41">
         <v>177</v>
       </c>
-      <c r="AA8" s="72">
+      <c r="AA8" s="41">
         <v>126</v>
+      </c>
+      <c r="AB8" s="41">
+        <v>143</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="9">
         <v>27</v>
       </c>
       <c r="C9" s="9">
         <v>24</v>
       </c>
       <c r="D9" s="9">
         <v>18</v>
       </c>
       <c r="E9" s="9">
         <v>32</v>
       </c>
       <c r="F9" s="9">
         <v>32</v>
       </c>
       <c r="G9" s="9">
         <v>19</v>
       </c>
       <c r="H9" s="9">
@@ -1439,52 +1427,55 @@
       </c>
       <c r="S9" s="8">
         <v>21</v>
       </c>
       <c r="T9" s="8">
         <v>26</v>
       </c>
       <c r="U9" s="8">
         <v>25</v>
       </c>
       <c r="V9" s="8">
         <v>27</v>
       </c>
       <c r="W9" s="8">
         <v>18</v>
       </c>
       <c r="X9" s="8">
         <v>27</v>
       </c>
       <c r="Y9" s="8">
         <v>24</v>
       </c>
       <c r="Z9" s="41">
         <v>24</v>
       </c>
-      <c r="AA9" s="72">
+      <c r="AA9" s="41">
         <v>16</v>
+      </c>
+      <c r="AB9" s="41">
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="9">
         <v>9</v>
       </c>
       <c r="C10" s="9">
         <v>8</v>
       </c>
       <c r="D10" s="9">
         <v>15</v>
       </c>
       <c r="E10" s="9">
         <v>6</v>
       </c>
       <c r="F10" s="9">
         <v>17</v>
       </c>
       <c r="G10" s="9">
         <v>18</v>
       </c>
       <c r="H10" s="9">
@@ -1522,52 +1513,55 @@
       </c>
       <c r="S10" s="8">
         <v>9</v>
       </c>
       <c r="T10" s="8">
         <v>14</v>
       </c>
       <c r="U10" s="8">
         <v>19</v>
       </c>
       <c r="V10" s="8">
         <v>13</v>
       </c>
       <c r="W10" s="8">
         <v>7</v>
       </c>
       <c r="X10" s="8">
         <v>12</v>
       </c>
       <c r="Y10" s="8">
         <v>12</v>
       </c>
       <c r="Z10" s="41">
         <v>19</v>
       </c>
-      <c r="AA10" s="72">
+      <c r="AA10" s="41">
         <v>13</v>
+      </c>
+      <c r="AB10" s="41">
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="9">
         <v>25</v>
       </c>
       <c r="C11" s="9">
         <v>21</v>
       </c>
       <c r="D11" s="9">
         <v>16</v>
       </c>
       <c r="E11" s="9">
         <v>29</v>
       </c>
       <c r="F11" s="9">
         <v>33</v>
       </c>
       <c r="G11" s="9">
         <v>23</v>
       </c>
       <c r="H11" s="9">
@@ -1605,52 +1599,55 @@
       </c>
       <c r="S11" s="8">
         <v>16</v>
       </c>
       <c r="T11" s="8">
         <v>18</v>
       </c>
       <c r="U11" s="8">
         <v>8</v>
       </c>
       <c r="V11" s="8">
         <v>19</v>
       </c>
       <c r="W11" s="8">
         <v>20</v>
       </c>
       <c r="X11" s="8">
         <v>11</v>
       </c>
       <c r="Y11" s="8">
         <v>21</v>
       </c>
       <c r="Z11" s="41">
         <v>15</v>
       </c>
-      <c r="AA11" s="72">
+      <c r="AA11" s="41">
         <v>14</v>
+      </c>
+      <c r="AB11" s="41">
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="9">
         <v>12</v>
       </c>
       <c r="C12" s="9">
         <v>18</v>
       </c>
       <c r="D12" s="9">
         <v>11</v>
       </c>
       <c r="E12" s="9">
         <v>21</v>
       </c>
       <c r="F12" s="9">
         <v>12</v>
       </c>
       <c r="G12" s="9">
         <v>19</v>
       </c>
       <c r="H12" s="9">
@@ -1688,52 +1685,55 @@
       </c>
       <c r="S12" s="8">
         <v>17</v>
       </c>
       <c r="T12" s="8">
         <v>15</v>
       </c>
       <c r="U12" s="8">
         <v>18</v>
       </c>
       <c r="V12" s="8">
         <v>17</v>
       </c>
       <c r="W12" s="8">
         <v>15</v>
       </c>
       <c r="X12" s="8">
         <v>14</v>
       </c>
       <c r="Y12" s="8">
         <v>10</v>
       </c>
       <c r="Z12" s="41">
         <v>9</v>
       </c>
-      <c r="AA12" s="72">
+      <c r="AA12" s="41">
         <v>8</v>
+      </c>
+      <c r="AB12" s="41">
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="9">
         <v>13</v>
       </c>
       <c r="C13" s="9">
         <v>19</v>
       </c>
       <c r="D13" s="9">
         <v>14</v>
       </c>
       <c r="E13" s="9">
         <v>16</v>
       </c>
       <c r="F13" s="9">
         <v>17</v>
       </c>
       <c r="G13" s="9">
         <v>18</v>
       </c>
       <c r="H13" s="9">
@@ -1771,52 +1771,55 @@
       </c>
       <c r="S13" s="8">
         <v>18</v>
       </c>
       <c r="T13" s="8">
         <v>14</v>
       </c>
       <c r="U13" s="8">
         <v>16</v>
       </c>
       <c r="V13" s="8">
         <v>14</v>
       </c>
       <c r="W13" s="8">
         <v>10</v>
       </c>
       <c r="X13" s="8">
         <v>12</v>
       </c>
       <c r="Y13" s="8">
         <v>12</v>
       </c>
       <c r="Z13" s="41">
         <v>13</v>
       </c>
-      <c r="AA13" s="72">
+      <c r="AA13" s="41">
         <v>10</v>
+      </c>
+      <c r="AB13" s="41">
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="9">
         <v>37</v>
       </c>
       <c r="C14" s="9">
         <v>38</v>
       </c>
       <c r="D14" s="9">
         <v>41</v>
       </c>
       <c r="E14" s="9">
         <v>27</v>
       </c>
       <c r="F14" s="9">
         <v>42</v>
       </c>
       <c r="G14" s="9">
         <v>30</v>
       </c>
       <c r="H14" s="9">
@@ -1854,52 +1857,55 @@
       </c>
       <c r="S14" s="8">
         <v>32</v>
       </c>
       <c r="T14" s="8">
         <v>35</v>
       </c>
       <c r="U14" s="8">
         <v>28</v>
       </c>
       <c r="V14" s="8">
         <v>26</v>
       </c>
       <c r="W14" s="8">
         <v>28</v>
       </c>
       <c r="X14" s="8">
         <v>30</v>
       </c>
       <c r="Y14" s="8">
         <v>34</v>
       </c>
       <c r="Z14" s="41">
         <v>35</v>
       </c>
-      <c r="AA14" s="72">
+      <c r="AA14" s="41">
         <v>26</v>
+      </c>
+      <c r="AB14" s="41">
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="9">
         <v>16</v>
       </c>
       <c r="C15" s="9">
         <v>14</v>
       </c>
       <c r="D15" s="9">
         <v>9</v>
       </c>
       <c r="E15" s="9">
         <v>21</v>
       </c>
       <c r="F15" s="9">
         <v>13</v>
       </c>
       <c r="G15" s="9">
         <v>15</v>
       </c>
       <c r="H15" s="9">
@@ -1937,52 +1943,55 @@
       </c>
       <c r="S15" s="8">
         <v>5</v>
       </c>
       <c r="T15" s="8">
         <v>13</v>
       </c>
       <c r="U15" s="8">
         <v>14</v>
       </c>
       <c r="V15" s="8">
         <v>7</v>
       </c>
       <c r="W15" s="8">
         <v>13</v>
       </c>
       <c r="X15" s="8">
         <v>8</v>
       </c>
       <c r="Y15" s="8">
         <v>10</v>
       </c>
       <c r="Z15" s="41">
         <v>10</v>
       </c>
-      <c r="AA15" s="72">
+      <c r="AA15" s="41">
         <v>12</v>
+      </c>
+      <c r="AB15" s="41">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="9">
         <v>26</v>
       </c>
       <c r="C16" s="9">
         <v>11</v>
       </c>
       <c r="D16" s="9">
         <v>9</v>
       </c>
       <c r="E16" s="9">
         <v>14</v>
       </c>
       <c r="F16" s="9">
         <v>18</v>
       </c>
       <c r="G16" s="9">
         <v>15</v>
       </c>
       <c r="H16" s="9">
@@ -2020,55 +2029,58 @@
       </c>
       <c r="S16" s="8">
         <v>20</v>
       </c>
       <c r="T16" s="8">
         <v>28</v>
       </c>
       <c r="U16" s="8">
         <v>19</v>
       </c>
       <c r="V16" s="8">
         <v>14</v>
       </c>
       <c r="W16" s="8">
         <v>12</v>
       </c>
       <c r="X16" s="8">
         <v>6</v>
       </c>
       <c r="Y16" s="8">
         <v>16</v>
       </c>
       <c r="Z16" s="41">
         <v>12</v>
       </c>
-      <c r="AA16" s="72">
+      <c r="AA16" s="41">
         <v>11</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="41">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="9">
         <v>10</v>
       </c>
       <c r="C17" s="9">
         <v>9</v>
       </c>
       <c r="D17" s="9">
         <v>6</v>
       </c>
       <c r="E17" s="9">
         <v>21</v>
       </c>
       <c r="F17" s="9">
         <v>10</v>
       </c>
       <c r="G17" s="9">
         <v>11</v>
       </c>
       <c r="H17" s="9">
         <v>13</v>
       </c>
       <c r="I17" s="7">
@@ -2103,55 +2115,58 @@
       </c>
       <c r="S17" s="8">
         <v>12</v>
       </c>
       <c r="T17" s="8">
         <v>15</v>
       </c>
       <c r="U17" s="8">
         <v>7</v>
       </c>
       <c r="V17" s="8">
         <v>11</v>
       </c>
       <c r="W17" s="8">
         <v>22</v>
       </c>
       <c r="X17" s="8">
         <v>14</v>
       </c>
       <c r="Y17" s="8">
         <v>12</v>
       </c>
       <c r="Z17" s="41">
         <v>14</v>
       </c>
-      <c r="AA17" s="72">
+      <c r="AA17" s="41">
         <v>8</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="9">
         <v>33</v>
       </c>
       <c r="C18" s="9">
         <v>32</v>
       </c>
       <c r="D18" s="9">
         <v>29</v>
       </c>
       <c r="E18" s="9">
         <v>27</v>
       </c>
       <c r="F18" s="9">
         <v>35</v>
       </c>
       <c r="G18" s="9">
         <v>26</v>
       </c>
       <c r="H18" s="9">
         <v>34</v>
       </c>
       <c r="I18" s="7">
@@ -2186,55 +2201,58 @@
       </c>
       <c r="S18" s="8">
         <v>26</v>
       </c>
       <c r="T18" s="8">
         <v>40</v>
       </c>
       <c r="U18" s="8">
         <v>27</v>
       </c>
       <c r="V18" s="8">
         <v>27</v>
       </c>
       <c r="W18" s="8">
         <v>28</v>
       </c>
       <c r="X18" s="8">
         <v>25</v>
       </c>
       <c r="Y18" s="8">
         <v>31</v>
       </c>
       <c r="Z18" s="41">
         <v>27</v>
       </c>
-      <c r="AA18" s="72">
+      <c r="AA18" s="41">
         <v>31</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="41">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="9">
         <v>6</v>
       </c>
       <c r="C19" s="9">
         <v>7</v>
       </c>
       <c r="D19" s="9">
         <v>6</v>
       </c>
       <c r="E19" s="9">
         <v>6</v>
       </c>
       <c r="F19" s="9">
         <v>12</v>
       </c>
       <c r="G19" s="9">
         <v>10</v>
       </c>
       <c r="H19" s="9">
         <v>11</v>
       </c>
       <c r="I19" s="7">
@@ -2269,55 +2287,58 @@
       </c>
       <c r="S19" s="8">
         <v>10</v>
       </c>
       <c r="T19" s="8">
         <v>8</v>
       </c>
       <c r="U19" s="8">
         <v>9</v>
       </c>
       <c r="V19" s="8">
         <v>8</v>
       </c>
       <c r="W19" s="8">
         <v>13</v>
       </c>
       <c r="X19" s="8">
         <v>7</v>
       </c>
       <c r="Y19" s="8">
         <v>4</v>
       </c>
       <c r="Z19" s="41">
         <v>7</v>
       </c>
-      <c r="AA19" s="72">
+      <c r="AA19" s="41">
         <v>5</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="41">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="9">
         <v>15</v>
       </c>
       <c r="C20" s="9">
         <v>11</v>
       </c>
       <c r="D20" s="9">
         <v>11</v>
       </c>
       <c r="E20" s="9">
         <v>16</v>
       </c>
       <c r="F20" s="9">
         <v>22</v>
       </c>
       <c r="G20" s="9">
         <v>15</v>
       </c>
       <c r="H20" s="9">
         <v>16</v>
       </c>
       <c r="I20" s="7">
@@ -2352,55 +2373,58 @@
       </c>
       <c r="S20" s="8">
         <v>13</v>
       </c>
       <c r="T20" s="8">
         <v>16</v>
       </c>
       <c r="U20" s="8">
         <v>10</v>
       </c>
       <c r="V20" s="8">
         <v>15</v>
       </c>
       <c r="W20" s="8">
         <v>16</v>
       </c>
       <c r="X20" s="8">
         <v>15</v>
       </c>
       <c r="Y20" s="8">
         <v>16</v>
       </c>
       <c r="Z20" s="41">
         <v>7</v>
       </c>
-      <c r="AA20" s="72">
+      <c r="AA20" s="41">
         <v>9</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="41">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="9">
         <v>34</v>
       </c>
       <c r="C21" s="9">
         <v>21</v>
       </c>
       <c r="D21" s="9">
         <v>27</v>
       </c>
       <c r="E21" s="9">
         <v>29</v>
       </c>
       <c r="F21" s="9">
         <v>24</v>
       </c>
       <c r="G21" s="9">
         <v>17</v>
       </c>
       <c r="H21" s="9">
         <v>36</v>
       </c>
       <c r="I21" s="7">
@@ -2435,84 +2459,87 @@
       </c>
       <c r="S21" s="8">
         <v>23</v>
       </c>
       <c r="T21" s="8">
         <v>39</v>
       </c>
       <c r="U21" s="8">
         <v>29</v>
       </c>
       <c r="V21" s="8">
         <v>23</v>
       </c>
       <c r="W21" s="8">
         <v>20</v>
       </c>
       <c r="X21" s="8">
         <v>25</v>
       </c>
       <c r="Y21" s="8">
         <v>26</v>
       </c>
       <c r="Z21" s="41">
         <v>20</v>
       </c>
-      <c r="AA21" s="72">
+      <c r="AA21" s="41">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="AB21" s="41">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="63"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="58"/>
+      <c r="C22" s="58"/>
+      <c r="D22" s="58"/>
+      <c r="E22" s="58"/>
+      <c r="F22" s="58"/>
+      <c r="G22" s="58"/>
+      <c r="H22" s="58"/>
+      <c r="I22" s="58"/>
+      <c r="J22" s="58"/>
+      <c r="K22" s="58"/>
+      <c r="L22" s="58"/>
+      <c r="M22" s="58"/>
+      <c r="N22" s="58"/>
+      <c r="O22" s="58"/>
+      <c r="P22" s="58"/>
+      <c r="Q22" s="58"/>
+      <c r="R22" s="58"/>
+      <c r="S22" s="58"/>
+      <c r="T22" s="58"/>
+      <c r="U22" s="58"/>
+      <c r="V22" s="58"/>
+      <c r="W22" s="58"/>
+      <c r="X22" s="58"/>
+      <c r="Y22" s="58"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="9">
         <v>240</v>
       </c>
       <c r="C23" s="9">
         <v>214</v>
       </c>
       <c r="D23" s="9">
         <v>193</v>
       </c>
       <c r="E23" s="9">
         <v>223</v>
       </c>
       <c r="F23" s="9">
         <v>207</v>
       </c>
       <c r="G23" s="9">
         <v>196</v>
       </c>
       <c r="H23" s="9">
         <v>172</v>
       </c>
       <c r="I23" s="7">
@@ -2547,55 +2574,58 @@
       </c>
       <c r="S23" s="8">
         <v>162</v>
       </c>
       <c r="T23" s="8">
         <v>204</v>
       </c>
       <c r="U23" s="8">
         <v>207</v>
       </c>
       <c r="V23" s="8">
         <v>180</v>
       </c>
       <c r="W23" s="8">
         <v>170</v>
       </c>
       <c r="X23" s="8">
         <v>165</v>
       </c>
       <c r="Y23" s="8">
         <v>200</v>
       </c>
       <c r="Z23" s="41">
         <v>198</v>
       </c>
-      <c r="AA23" s="72">
+      <c r="AA23" s="41">
         <v>149</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="41">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="9">
         <v>197</v>
       </c>
       <c r="C24" s="9">
         <v>185</v>
       </c>
       <c r="D24" s="9">
         <v>164</v>
       </c>
       <c r="E24" s="9">
         <v>189</v>
       </c>
       <c r="F24" s="9">
         <v>168</v>
       </c>
       <c r="G24" s="9">
         <v>172</v>
       </c>
       <c r="H24" s="9">
         <v>151</v>
       </c>
       <c r="I24" s="7">
@@ -2630,55 +2660,58 @@
       </c>
       <c r="S24" s="8">
         <v>139</v>
       </c>
       <c r="T24" s="8">
         <v>167</v>
       </c>
       <c r="U24" s="8">
         <v>177</v>
       </c>
       <c r="V24" s="8">
         <v>152</v>
       </c>
       <c r="W24" s="8">
         <v>138</v>
       </c>
       <c r="X24" s="8">
         <v>146</v>
       </c>
       <c r="Y24" s="8">
         <v>164</v>
       </c>
       <c r="Z24" s="41">
         <v>177</v>
       </c>
-      <c r="AA24" s="72">
+      <c r="AA24" s="41">
         <v>126</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="41">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="9">
         <v>7</v>
       </c>
       <c r="C25" s="9">
         <v>9</v>
       </c>
       <c r="D25" s="9">
         <v>11</v>
       </c>
       <c r="E25" s="9">
         <v>17</v>
       </c>
       <c r="F25" s="9">
         <v>10</v>
       </c>
       <c r="G25" s="9">
         <v>6</v>
       </c>
       <c r="H25" s="9">
         <v>5</v>
       </c>
       <c r="I25" s="7">
@@ -2713,55 +2746,58 @@
       </c>
       <c r="S25" s="8">
         <v>3</v>
       </c>
       <c r="T25" s="8">
         <v>4</v>
       </c>
       <c r="U25" s="8">
         <v>5</v>
       </c>
       <c r="V25" s="8">
         <v>11</v>
       </c>
       <c r="W25" s="8">
         <v>7</v>
       </c>
       <c r="X25" s="8">
         <v>1</v>
       </c>
       <c r="Y25" s="8">
         <v>7</v>
       </c>
       <c r="Z25" s="41">
         <v>5</v>
       </c>
-      <c r="AA25" s="72">
+      <c r="AA25" s="41">
         <v>4</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="9">
         <v>6</v>
       </c>
       <c r="C26" s="9">
         <v>5</v>
       </c>
       <c r="D26" s="9">
         <v>3</v>
       </c>
       <c r="E26" s="9">
         <v>3</v>
       </c>
       <c r="F26" s="9">
         <v>6</v>
       </c>
       <c r="G26" s="9">
         <v>5</v>
       </c>
       <c r="H26" s="9">
         <v>5</v>
       </c>
       <c r="I26" s="7">
@@ -2796,55 +2832,58 @@
       </c>
       <c r="S26" s="8">
         <v>3</v>
       </c>
       <c r="T26" s="8">
         <v>5</v>
       </c>
       <c r="U26" s="8">
         <v>3</v>
       </c>
       <c r="V26" s="8">
         <v>3</v>
       </c>
       <c r="W26" s="8">
         <v>8</v>
       </c>
       <c r="X26" s="8">
         <v>3</v>
       </c>
       <c r="Y26" s="8">
         <v>5</v>
       </c>
       <c r="Z26" s="41">
         <v>6</v>
       </c>
-      <c r="AA26" s="72">
+      <c r="AA26" s="41">
         <v>2</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="9">
         <v>15</v>
       </c>
       <c r="C27" s="9">
         <v>4</v>
       </c>
       <c r="D27" s="9">
         <v>3</v>
       </c>
       <c r="E27" s="9">
         <v>5</v>
       </c>
       <c r="F27" s="9">
         <v>10</v>
       </c>
       <c r="G27" s="9">
         <v>6</v>
       </c>
       <c r="H27" s="9">
         <v>3</v>
       </c>
       <c r="I27" s="7">
@@ -2879,55 +2918,58 @@
       </c>
       <c r="S27" s="8">
         <v>11</v>
       </c>
       <c r="T27" s="8">
         <v>16</v>
       </c>
       <c r="U27" s="8">
         <v>8</v>
       </c>
       <c r="V27" s="8">
         <v>9</v>
       </c>
       <c r="W27" s="8">
         <v>5</v>
       </c>
       <c r="X27" s="8">
         <v>4</v>
       </c>
       <c r="Y27" s="8">
         <v>9</v>
       </c>
       <c r="Z27" s="41">
         <v>4</v>
       </c>
-      <c r="AA27" s="72">
+      <c r="AA27" s="41">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="9">
         <v>15</v>
       </c>
       <c r="C28" s="9">
         <v>11</v>
       </c>
       <c r="D28" s="9">
         <v>12</v>
       </c>
       <c r="E28" s="9">
         <v>9</v>
       </c>
       <c r="F28" s="9">
         <v>13</v>
       </c>
       <c r="G28" s="9">
         <v>7</v>
       </c>
       <c r="H28" s="9">
         <v>8</v>
       </c>
       <c r="I28" s="7">
@@ -2962,84 +3004,87 @@
       </c>
       <c r="S28" s="8">
         <v>6</v>
       </c>
       <c r="T28" s="8">
         <v>12</v>
       </c>
       <c r="U28" s="8">
         <v>14</v>
       </c>
       <c r="V28" s="8">
         <v>5</v>
       </c>
       <c r="W28" s="8">
         <v>12</v>
       </c>
       <c r="X28" s="8">
         <v>11</v>
       </c>
       <c r="Y28" s="8">
         <v>15</v>
       </c>
       <c r="Z28" s="41">
         <v>6</v>
       </c>
-      <c r="AA28" s="72">
+      <c r="AA28" s="41">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="56" t="s">
+      <c r="AB28" s="41">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="56"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="B29" s="59"/>
+      <c r="C29" s="59"/>
+      <c r="D29" s="59"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="59"/>
+      <c r="I29" s="59"/>
+      <c r="J29" s="59"/>
+      <c r="K29" s="59"/>
+      <c r="L29" s="59"/>
+      <c r="M29" s="59"/>
+      <c r="N29" s="59"/>
+      <c r="O29" s="59"/>
+      <c r="P29" s="59"/>
+      <c r="Q29" s="59"/>
+      <c r="R29" s="59"/>
+      <c r="S29" s="59"/>
+      <c r="T29" s="59"/>
+      <c r="U29" s="59"/>
+      <c r="V29" s="59"/>
+      <c r="W29" s="59"/>
+      <c r="X29" s="59"/>
+      <c r="Y29" s="59"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="9">
         <v>220</v>
       </c>
       <c r="C30" s="9">
         <v>204</v>
       </c>
       <c r="D30" s="9">
         <v>183</v>
       </c>
       <c r="E30" s="9">
         <v>231</v>
       </c>
       <c r="F30" s="9">
         <v>248</v>
       </c>
       <c r="G30" s="9">
         <v>212</v>
       </c>
       <c r="H30" s="9">
         <v>243</v>
       </c>
       <c r="I30" s="7">
@@ -3074,55 +3119,58 @@
       </c>
       <c r="S30" s="8">
         <v>199</v>
       </c>
       <c r="T30" s="8">
         <v>244</v>
       </c>
       <c r="U30" s="8">
         <v>199</v>
       </c>
       <c r="V30" s="8">
         <v>193</v>
       </c>
       <c r="W30" s="8">
         <v>190</v>
       </c>
       <c r="X30" s="8">
         <v>187</v>
       </c>
       <c r="Y30" s="8">
         <v>192</v>
       </c>
       <c r="Z30" s="53">
         <v>191</v>
       </c>
-      <c r="AA30" s="73">
+      <c r="AA30" s="53">
         <v>153</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="53">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="9">
         <v>27</v>
       </c>
       <c r="C31" s="9">
         <v>24</v>
       </c>
       <c r="D31" s="9">
         <v>18</v>
       </c>
       <c r="E31" s="9">
         <v>32</v>
       </c>
       <c r="F31" s="9">
         <v>32</v>
       </c>
       <c r="G31" s="9">
         <v>19</v>
       </c>
       <c r="H31" s="9">
         <v>27</v>
       </c>
       <c r="I31" s="7">
@@ -3157,55 +3205,58 @@
       </c>
       <c r="S31" s="8">
         <v>21</v>
       </c>
       <c r="T31" s="8">
         <v>26</v>
       </c>
       <c r="U31" s="8">
         <v>25</v>
       </c>
       <c r="V31" s="8">
         <v>27</v>
       </c>
       <c r="W31" s="8">
         <v>18</v>
       </c>
       <c r="X31" s="8">
         <v>27</v>
       </c>
       <c r="Y31" s="8">
         <v>24</v>
       </c>
       <c r="Z31" s="53">
         <v>24</v>
       </c>
-      <c r="AA31" s="73">
+      <c r="AA31" s="53">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="53">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="9">
         <v>9</v>
       </c>
       <c r="C32" s="9">
         <v>8</v>
       </c>
       <c r="D32" s="9">
         <v>15</v>
       </c>
       <c r="E32" s="9">
         <v>6</v>
       </c>
       <c r="F32" s="9">
         <v>17</v>
       </c>
       <c r="G32" s="9">
         <v>18</v>
       </c>
       <c r="H32" s="9">
         <v>18</v>
       </c>
       <c r="I32" s="7">
@@ -3240,55 +3291,58 @@
       </c>
       <c r="S32" s="8">
         <v>9</v>
       </c>
       <c r="T32" s="8">
         <v>14</v>
       </c>
       <c r="U32" s="8">
         <v>19</v>
       </c>
       <c r="V32" s="8">
         <v>13</v>
       </c>
       <c r="W32" s="8">
         <v>7</v>
       </c>
       <c r="X32" s="8">
         <v>12</v>
       </c>
       <c r="Y32" s="8">
         <v>12</v>
       </c>
       <c r="Z32" s="53">
         <v>19</v>
       </c>
-      <c r="AA32" s="73">
+      <c r="AA32" s="53">
         <v>13</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="53">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="9">
         <v>18</v>
       </c>
       <c r="C33" s="9">
         <v>12</v>
       </c>
       <c r="D33" s="9">
         <v>5</v>
       </c>
       <c r="E33" s="9">
         <v>12</v>
       </c>
       <c r="F33" s="9">
         <v>23</v>
       </c>
       <c r="G33" s="9">
         <v>17</v>
       </c>
       <c r="H33" s="9">
         <v>9</v>
       </c>
       <c r="I33" s="7">
@@ -3323,55 +3377,58 @@
       </c>
       <c r="S33" s="8">
         <v>13</v>
       </c>
       <c r="T33" s="8">
         <v>14</v>
       </c>
       <c r="U33" s="8">
         <v>3</v>
       </c>
       <c r="V33" s="8">
         <v>8</v>
       </c>
       <c r="W33" s="8">
         <v>13</v>
       </c>
       <c r="X33" s="8">
         <v>10</v>
       </c>
       <c r="Y33" s="8">
         <v>14</v>
       </c>
       <c r="Z33" s="53">
         <v>10</v>
       </c>
-      <c r="AA33" s="73">
+      <c r="AA33" s="53">
         <v>10</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="53">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="9">
         <v>12</v>
       </c>
       <c r="C34" s="9">
         <v>18</v>
       </c>
       <c r="D34" s="9">
         <v>11</v>
       </c>
       <c r="E34" s="9">
         <v>21</v>
       </c>
       <c r="F34" s="9">
         <v>12</v>
       </c>
       <c r="G34" s="9">
         <v>19</v>
       </c>
       <c r="H34" s="9">
         <v>13</v>
       </c>
       <c r="I34" s="7">
@@ -3406,55 +3463,58 @@
       </c>
       <c r="S34" s="8">
         <v>17</v>
       </c>
       <c r="T34" s="8">
         <v>15</v>
       </c>
       <c r="U34" s="8">
         <v>18</v>
       </c>
       <c r="V34" s="8">
         <v>17</v>
       </c>
       <c r="W34" s="8">
         <v>15</v>
       </c>
       <c r="X34" s="8">
         <v>14</v>
       </c>
       <c r="Y34" s="8">
         <v>10</v>
       </c>
       <c r="Z34" s="53">
         <v>9</v>
       </c>
-      <c r="AA34" s="73">
+      <c r="AA34" s="53">
         <v>8</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="53">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="9">
         <v>13</v>
       </c>
       <c r="C35" s="9">
         <v>19</v>
       </c>
       <c r="D35" s="9">
         <v>14</v>
       </c>
       <c r="E35" s="9">
         <v>16</v>
       </c>
       <c r="F35" s="9">
         <v>17</v>
       </c>
       <c r="G35" s="9">
         <v>18</v>
       </c>
       <c r="H35" s="9">
         <v>19</v>
       </c>
       <c r="I35" s="7">
@@ -3489,55 +3549,58 @@
       </c>
       <c r="S35" s="8">
         <v>18</v>
       </c>
       <c r="T35" s="8">
         <v>14</v>
       </c>
       <c r="U35" s="8">
         <v>16</v>
       </c>
       <c r="V35" s="8">
         <v>14</v>
       </c>
       <c r="W35" s="8">
         <v>10</v>
       </c>
       <c r="X35" s="8">
         <v>12</v>
       </c>
       <c r="Y35" s="8">
         <v>12</v>
       </c>
       <c r="Z35" s="53">
         <v>13</v>
       </c>
-      <c r="AA35" s="73">
+      <c r="AA35" s="53">
         <v>10</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="53">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="9">
         <v>37</v>
       </c>
       <c r="C36" s="9">
         <v>38</v>
       </c>
       <c r="D36" s="9">
         <v>41</v>
       </c>
       <c r="E36" s="9">
         <v>27</v>
       </c>
       <c r="F36" s="9">
         <v>42</v>
       </c>
       <c r="G36" s="9">
         <v>30</v>
       </c>
       <c r="H36" s="9">
         <v>40</v>
       </c>
       <c r="I36" s="7">
@@ -3572,55 +3635,58 @@
       </c>
       <c r="S36" s="8">
         <v>32</v>
       </c>
       <c r="T36" s="8">
         <v>35</v>
       </c>
       <c r="U36" s="8">
         <v>28</v>
       </c>
       <c r="V36" s="8">
         <v>26</v>
       </c>
       <c r="W36" s="8">
         <v>28</v>
       </c>
       <c r="X36" s="8">
         <v>30</v>
       </c>
       <c r="Y36" s="8">
         <v>34</v>
       </c>
       <c r="Z36" s="53">
         <v>35</v>
       </c>
-      <c r="AA36" s="73">
+      <c r="AA36" s="53">
         <v>26</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="53">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="9">
         <v>10</v>
       </c>
       <c r="C37" s="9">
         <v>9</v>
       </c>
       <c r="D37" s="9">
         <v>6</v>
       </c>
       <c r="E37" s="9">
         <v>18</v>
       </c>
       <c r="F37" s="9">
         <v>7</v>
       </c>
       <c r="G37" s="9">
         <v>10</v>
       </c>
       <c r="H37" s="9">
         <v>5</v>
       </c>
       <c r="I37" s="7">
@@ -3655,55 +3721,58 @@
       </c>
       <c r="S37" s="8">
         <v>2</v>
       </c>
       <c r="T37" s="8">
         <v>8</v>
       </c>
       <c r="U37" s="8">
         <v>11</v>
       </c>
       <c r="V37" s="8">
         <v>4</v>
       </c>
       <c r="W37" s="8">
         <v>5</v>
       </c>
       <c r="X37" s="8">
         <v>5</v>
       </c>
       <c r="Y37" s="8">
         <v>5</v>
       </c>
       <c r="Z37" s="53">
         <v>4</v>
       </c>
-      <c r="AA37" s="73">
+      <c r="AA37" s="53">
         <v>10</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="53">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="9">
         <v>11</v>
       </c>
       <c r="C38" s="9">
         <v>7</v>
       </c>
       <c r="D38" s="9">
         <v>6</v>
       </c>
       <c r="E38" s="9">
         <v>9</v>
       </c>
       <c r="F38" s="9">
         <v>8</v>
       </c>
       <c r="G38" s="9">
         <v>9</v>
       </c>
       <c r="H38" s="9">
         <v>10</v>
       </c>
       <c r="I38" s="7">
@@ -3738,55 +3807,58 @@
       </c>
       <c r="S38" s="8">
         <v>9</v>
       </c>
       <c r="T38" s="8">
         <v>12</v>
       </c>
       <c r="U38" s="8">
         <v>11</v>
       </c>
       <c r="V38" s="8">
         <v>5</v>
       </c>
       <c r="W38" s="8">
         <v>7</v>
       </c>
       <c r="X38" s="8">
         <v>2</v>
       </c>
       <c r="Y38" s="8">
         <v>7</v>
       </c>
       <c r="Z38" s="53">
         <v>8</v>
       </c>
-      <c r="AA38" s="73">
+      <c r="AA38" s="53">
         <v>4</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="53">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="9">
         <v>10</v>
       </c>
       <c r="C39" s="9">
         <v>9</v>
       </c>
       <c r="D39" s="9">
         <v>6</v>
       </c>
       <c r="E39" s="9">
         <v>21</v>
       </c>
       <c r="F39" s="9">
         <v>10</v>
       </c>
       <c r="G39" s="9">
         <v>11</v>
       </c>
       <c r="H39" s="9">
         <v>13</v>
       </c>
       <c r="I39" s="7">
@@ -3821,55 +3893,58 @@
       </c>
       <c r="S39" s="8">
         <v>12</v>
       </c>
       <c r="T39" s="8">
         <v>15</v>
       </c>
       <c r="U39" s="8">
         <v>7</v>
       </c>
       <c r="V39" s="8">
         <v>11</v>
       </c>
       <c r="W39" s="8">
         <v>22</v>
       </c>
       <c r="X39" s="8">
         <v>14</v>
       </c>
       <c r="Y39" s="8">
         <v>12</v>
       </c>
       <c r="Z39" s="53">
         <v>14</v>
       </c>
-      <c r="AA39" s="73">
+      <c r="AA39" s="53">
         <v>8</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="53">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="9">
         <v>18</v>
       </c>
       <c r="C40" s="9">
         <v>21</v>
       </c>
       <c r="D40" s="9">
         <v>17</v>
       </c>
       <c r="E40" s="9">
         <v>18</v>
       </c>
       <c r="F40" s="9">
         <v>22</v>
       </c>
       <c r="G40" s="9">
         <v>19</v>
       </c>
       <c r="H40" s="9">
         <v>26</v>
       </c>
       <c r="I40" s="7">
@@ -3904,55 +3979,58 @@
       </c>
       <c r="S40" s="8">
         <v>20</v>
       </c>
       <c r="T40" s="8">
         <v>28</v>
       </c>
       <c r="U40" s="8">
         <v>13</v>
       </c>
       <c r="V40" s="8">
         <v>22</v>
       </c>
       <c r="W40" s="8">
         <v>16</v>
       </c>
       <c r="X40" s="8">
         <v>14</v>
       </c>
       <c r="Y40" s="8">
         <v>16</v>
       </c>
       <c r="Z40" s="53">
         <v>21</v>
       </c>
-      <c r="AA40" s="73">
+      <c r="AA40" s="53">
         <v>21</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="53">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="9">
         <v>6</v>
       </c>
       <c r="C41" s="9">
         <v>7</v>
       </c>
       <c r="D41" s="9">
         <v>6</v>
       </c>
       <c r="E41" s="9">
         <v>6</v>
       </c>
       <c r="F41" s="9">
         <v>12</v>
       </c>
       <c r="G41" s="9">
         <v>10</v>
       </c>
       <c r="H41" s="9">
         <v>11</v>
       </c>
       <c r="I41" s="7">
@@ -3987,55 +4065,58 @@
       </c>
       <c r="S41" s="8">
         <v>10</v>
       </c>
       <c r="T41" s="8">
         <v>8</v>
       </c>
       <c r="U41" s="8">
         <v>9</v>
       </c>
       <c r="V41" s="8">
         <v>8</v>
       </c>
       <c r="W41" s="8">
         <v>13</v>
       </c>
       <c r="X41" s="8">
         <v>7</v>
       </c>
       <c r="Y41" s="8">
         <v>4</v>
       </c>
       <c r="Z41" s="53">
         <v>7</v>
       </c>
-      <c r="AA41" s="73">
+      <c r="AA41" s="53">
         <v>5</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="53">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="9">
         <v>15</v>
       </c>
       <c r="C42" s="9">
         <v>11</v>
       </c>
       <c r="D42" s="9">
         <v>11</v>
       </c>
       <c r="E42" s="9">
         <v>16</v>
       </c>
       <c r="F42" s="9">
         <v>22</v>
       </c>
       <c r="G42" s="9">
         <v>15</v>
       </c>
       <c r="H42" s="9">
         <v>16</v>
       </c>
       <c r="I42" s="7">
@@ -4070,55 +4151,58 @@
       </c>
       <c r="S42" s="8">
         <v>13</v>
       </c>
       <c r="T42" s="8">
         <v>16</v>
       </c>
       <c r="U42" s="8">
         <v>10</v>
       </c>
       <c r="V42" s="8">
         <v>15</v>
       </c>
       <c r="W42" s="8">
         <v>16</v>
       </c>
       <c r="X42" s="8">
         <v>15</v>
       </c>
       <c r="Y42" s="8">
         <v>16</v>
       </c>
       <c r="Z42" s="53">
         <v>7</v>
       </c>
-      <c r="AA42" s="73">
+      <c r="AA42" s="53">
         <v>9</v>
       </c>
-    </row>
-    <row r="43" spans="1:27" s="46" customFormat="1">
+      <c r="AB42" s="53">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" s="46" customFormat="1">
       <c r="A43" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="15">
         <v>34</v>
       </c>
       <c r="C43" s="15">
         <v>21</v>
       </c>
       <c r="D43" s="15">
         <v>27</v>
       </c>
       <c r="E43" s="15">
         <v>29</v>
       </c>
       <c r="F43" s="15">
         <v>24</v>
       </c>
       <c r="G43" s="12">
         <v>17</v>
       </c>
       <c r="H43" s="12">
         <v>36</v>
       </c>
       <c r="I43" s="13">
@@ -4153,241 +4237,247 @@
       </c>
       <c r="S43" s="14">
         <v>23</v>
       </c>
       <c r="T43" s="14">
         <v>39</v>
       </c>
       <c r="U43" s="14">
         <v>29</v>
       </c>
       <c r="V43" s="14">
         <v>23</v>
       </c>
       <c r="W43" s="14">
         <v>20</v>
       </c>
       <c r="X43" s="14">
         <v>25</v>
       </c>
       <c r="Y43" s="14">
         <v>26</v>
       </c>
       <c r="Z43" s="42">
         <v>20</v>
       </c>
-      <c r="AA43" s="74">
+      <c r="AA43" s="42">
         <v>13</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="42">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="46"/>
       <c r="C44" s="46"/>
       <c r="D44" s="46"/>
       <c r="E44" s="46"/>
       <c r="F44" s="46"/>
       <c r="G44" s="46"/>
       <c r="H44" s="46"/>
       <c r="I44" s="46"/>
       <c r="J44" s="46"/>
       <c r="K44" s="46"/>
       <c r="L44" s="46"/>
       <c r="M44" s="46"/>
       <c r="N44" s="46"/>
       <c r="O44" s="46"/>
       <c r="P44" s="46"/>
       <c r="Q44" s="46"/>
       <c r="R44" s="46"/>
       <c r="S44" s="46"/>
       <c r="T44" s="46"/>
       <c r="U44" s="46"/>
       <c r="V44" s="46"/>
       <c r="W44" s="46"/>
       <c r="X44" s="46"/>
       <c r="Y44" s="46"/>
     </row>
-    <row r="45" spans="1:27">
+    <row r="45" spans="1:28">
       <c r="B45" s="46"/>
       <c r="C45" s="46"/>
       <c r="D45" s="46"/>
       <c r="E45" s="46"/>
       <c r="F45" s="46"/>
       <c r="G45" s="46"/>
       <c r="H45" s="46"/>
       <c r="I45" s="46"/>
       <c r="J45" s="46"/>
       <c r="K45" s="46"/>
       <c r="L45" s="46"/>
       <c r="M45" s="46"/>
       <c r="N45" s="46"/>
       <c r="O45" s="46"/>
       <c r="P45" s="46"/>
       <c r="Q45" s="46"/>
       <c r="R45" s="46"/>
       <c r="S45" s="46"/>
       <c r="T45" s="46"/>
       <c r="U45" s="46"/>
       <c r="V45" s="46"/>
       <c r="W45" s="46"/>
       <c r="X45" s="46"/>
       <c r="Y45" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AA43" sqref="AA43"/>
+      <selection activeCell="AE24" sqref="AE24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.5703125" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="11" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="6.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.140625" style="11" customWidth="1"/>
     <col min="7" max="9" width="6.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="6.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="11" bestFit="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.5703125" style="11"/>
+    <col min="26" max="26" width="8" style="11" customWidth="1"/>
+    <col min="27" max="27" width="8.85546875" style="11" customWidth="1"/>
+    <col min="28" max="28" width="8.140625" style="11" customWidth="1"/>
+    <col min="29" max="16384" width="9.5703125" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
     </row>
     <row r="3" spans="1:37" s="1" customFormat="1">
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="X3" s="64"/>
       <c r="Y3" s="64"/>
       <c r="AJ3" s="64" t="s">
         <v>21</v>
       </c>
       <c r="AK3" s="64"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="59"/>
+      <c r="A4" s="62"/>
       <c r="B4" s="65">
         <v>2024</v>
       </c>
       <c r="C4" s="66"/>
       <c r="D4" s="66"/>
       <c r="E4" s="66"/>
       <c r="F4" s="66"/>
       <c r="G4" s="66"/>
       <c r="H4" s="66"/>
       <c r="I4" s="66"/>
       <c r="J4" s="66"/>
       <c r="K4" s="66"/>
       <c r="L4" s="66"/>
       <c r="M4" s="66"/>
       <c r="N4" s="65">
         <v>2025</v>
       </c>
       <c r="O4" s="66"/>
       <c r="P4" s="66"/>
       <c r="Q4" s="66"/>
       <c r="R4" s="66"/>
       <c r="S4" s="66"/>
       <c r="T4" s="66"/>
       <c r="U4" s="66"/>
       <c r="V4" s="66"/>
       <c r="W4" s="66"/>
       <c r="X4" s="66"/>
       <c r="Y4" s="66"/>
       <c r="Z4" s="65">
         <v>2026</v>
       </c>
       <c r="AA4" s="66"/>
       <c r="AB4" s="66"/>
       <c r="AC4" s="66"/>
       <c r="AD4" s="66"/>
       <c r="AE4" s="66"/>
       <c r="AF4" s="66"/>
       <c r="AG4" s="66"/>
       <c r="AH4" s="66"/>
       <c r="AI4" s="66"/>
       <c r="AJ4" s="66"/>
       <c r="AK4" s="66"/>
     </row>
     <row r="5" spans="1:37" ht="22.5">
-      <c r="A5" s="60"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="19" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="19" t="s">
@@ -4561,52 +4651,55 @@
       </c>
       <c r="S7" s="22">
         <v>8.77</v>
       </c>
       <c r="T7" s="22">
         <v>8.98</v>
       </c>
       <c r="U7" s="22">
         <v>9.01</v>
       </c>
       <c r="V7" s="22">
         <v>8.98</v>
       </c>
       <c r="W7" s="22">
         <v>8.9</v>
       </c>
       <c r="X7" s="22">
         <v>8.84</v>
       </c>
       <c r="Y7" s="22">
         <v>8.85</v>
       </c>
       <c r="Z7" s="54">
         <v>8.9600000000000009</v>
       </c>
-      <c r="AA7" s="70">
+      <c r="AA7" s="54">
         <v>8.35</v>
+      </c>
+      <c r="AB7" s="54">
+        <v>8.39</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="28">
         <v>10.45</v>
       </c>
       <c r="C8" s="28">
         <v>10.56</v>
       </c>
       <c r="D8" s="28">
         <v>9.92</v>
       </c>
       <c r="E8" s="28">
         <v>10.050000000000001</v>
       </c>
       <c r="F8" s="28">
         <v>9.82</v>
       </c>
       <c r="G8" s="26">
         <v>9.76</v>
       </c>
       <c r="H8" s="26">
@@ -4644,52 +4737,55 @@
       </c>
       <c r="S8" s="22">
         <v>8.5399999999999991</v>
       </c>
       <c r="T8" s="22">
         <v>8.59</v>
       </c>
       <c r="U8" s="22">
         <v>8.69</v>
       </c>
       <c r="V8" s="22">
         <v>8.65</v>
       </c>
       <c r="W8" s="22">
         <v>8.51</v>
       </c>
       <c r="X8" s="22">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y8" s="22">
         <v>8.49</v>
       </c>
       <c r="Z8" s="54">
         <v>9.4</v>
       </c>
-      <c r="AA8" s="70">
+      <c r="AA8" s="54">
         <v>8.44</v>
+      </c>
+      <c r="AB8" s="54">
+        <v>8.14</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="28">
         <v>10.16</v>
       </c>
       <c r="C9" s="28">
         <v>9.91</v>
       </c>
       <c r="D9" s="28">
         <v>8.82</v>
       </c>
       <c r="E9" s="28">
         <v>9.73</v>
       </c>
       <c r="F9" s="28">
         <v>10.18</v>
       </c>
       <c r="G9" s="26">
         <v>9.7100000000000009</v>
       </c>
       <c r="H9" s="26">
@@ -4727,52 +4823,55 @@
       </c>
       <c r="S9" s="22">
         <v>9.25</v>
       </c>
       <c r="T9" s="22">
         <v>9.3800000000000008</v>
       </c>
       <c r="U9" s="22">
         <v>9.42</v>
       </c>
       <c r="V9" s="22">
         <v>9.58</v>
       </c>
       <c r="W9" s="22">
         <v>9.31</v>
       </c>
       <c r="X9" s="22">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y9" s="22">
         <v>9.44</v>
       </c>
       <c r="Z9" s="54">
         <v>9.64</v>
       </c>
-      <c r="AA9" s="70">
+      <c r="AA9" s="54">
         <v>8.48</v>
+      </c>
+      <c r="AB9" s="54">
+        <v>8.0399999999999991</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="28">
         <v>8.2200000000000006</v>
       </c>
       <c r="C10" s="28">
         <v>8</v>
       </c>
       <c r="D10" s="28">
         <v>9.9</v>
       </c>
       <c r="E10" s="28">
         <v>8.84</v>
       </c>
       <c r="F10" s="28">
         <v>10.16</v>
       </c>
       <c r="G10" s="26">
         <v>11.27</v>
       </c>
       <c r="H10" s="26">
@@ -4810,52 +4909,55 @@
       </c>
       <c r="S10" s="22">
         <v>12.33</v>
       </c>
       <c r="T10" s="22">
         <v>12.46</v>
       </c>
       <c r="U10" s="22">
         <v>13.18</v>
       </c>
       <c r="V10" s="22">
         <v>13.11</v>
       </c>
       <c r="W10" s="22">
         <v>12.46</v>
       </c>
       <c r="X10" s="22">
         <v>12.38</v>
       </c>
       <c r="Y10" s="22">
         <v>12.29</v>
       </c>
       <c r="Z10" s="54">
         <v>18.579999999999998</v>
       </c>
-      <c r="AA10" s="70">
+      <c r="AA10" s="54">
         <v>16.54</v>
+      </c>
+      <c r="AB10" s="54">
+        <v>14.6</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="28">
         <v>11.12</v>
       </c>
       <c r="C11" s="28">
         <v>10.59</v>
       </c>
       <c r="D11" s="28">
         <v>9.41</v>
       </c>
       <c r="E11" s="28">
         <v>10.38</v>
       </c>
       <c r="F11" s="28">
         <v>11.23</v>
       </c>
       <c r="G11" s="26">
         <v>11.12</v>
       </c>
       <c r="H11" s="26">
@@ -4893,52 +4995,55 @@
       </c>
       <c r="S11" s="22">
         <v>8.52</v>
       </c>
       <c r="T11" s="22">
         <v>8.4600000000000009</v>
       </c>
       <c r="U11" s="22">
         <v>7.84</v>
       </c>
       <c r="V11" s="22">
         <v>7.96</v>
       </c>
       <c r="W11" s="22">
         <v>8.07</v>
       </c>
       <c r="X11" s="22">
         <v>7.81</v>
       </c>
       <c r="Y11" s="22">
         <v>7.95</v>
       </c>
       <c r="Z11" s="54">
         <v>6.9</v>
       </c>
-      <c r="AA11" s="70">
+      <c r="AA11" s="54">
         <v>7.01</v>
+      </c>
+      <c r="AB11" s="54">
+        <v>8.08</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="28">
         <v>6.85</v>
       </c>
       <c r="C12" s="28">
         <v>8.84</v>
       </c>
       <c r="D12" s="28">
         <v>7.97</v>
       </c>
       <c r="E12" s="28">
         <v>9.07</v>
       </c>
       <c r="F12" s="28">
         <v>8.6</v>
       </c>
       <c r="G12" s="26">
         <v>9.02</v>
       </c>
       <c r="H12" s="26">
@@ -4976,52 +5081,55 @@
       </c>
       <c r="S12" s="22">
         <v>8.48</v>
       </c>
       <c r="T12" s="22">
         <v>8.51</v>
       </c>
       <c r="U12" s="22">
         <v>8.76</v>
       </c>
       <c r="V12" s="22">
         <v>8.91</v>
       </c>
       <c r="W12" s="22">
         <v>8.89</v>
       </c>
       <c r="X12" s="22">
         <v>8.85</v>
       </c>
       <c r="Y12" s="22">
         <v>8.58</v>
       </c>
       <c r="Z12" s="54">
         <v>5.42</v>
       </c>
-      <c r="AA12" s="70">
+      <c r="AA12" s="54">
         <v>5.34</v>
+      </c>
+      <c r="AB12" s="54">
+        <v>8.2100000000000009</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="28">
         <v>8.77</v>
       </c>
       <c r="C13" s="28">
         <v>11.17</v>
       </c>
       <c r="D13" s="28">
         <v>10.55</v>
       </c>
       <c r="E13" s="28">
         <v>10.68</v>
       </c>
       <c r="F13" s="28">
         <v>10.83</v>
       </c>
       <c r="G13" s="26">
         <v>11.1</v>
       </c>
       <c r="H13" s="26">
@@ -5059,52 +5167,55 @@
       </c>
       <c r="S13" s="22">
         <v>8.4700000000000006</v>
       </c>
       <c r="T13" s="22">
         <v>8.67</v>
       </c>
       <c r="U13" s="22">
         <v>8.98</v>
       </c>
       <c r="V13" s="22">
         <v>9.11</v>
       </c>
       <c r="W13" s="22">
         <v>8.9</v>
       </c>
       <c r="X13" s="22">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y13" s="22">
         <v>8.83</v>
       </c>
       <c r="Z13" s="54">
         <v>9.4499999999999993</v>
       </c>
-      <c r="AA13" s="70">
+      <c r="AA13" s="54">
         <v>8.7200000000000006</v>
+      </c>
+      <c r="AB13" s="54">
+        <v>9.19</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="28">
         <v>9.44</v>
       </c>
       <c r="C14" s="28">
         <v>9.8800000000000008</v>
       </c>
       <c r="D14" s="28">
         <v>10.06</v>
       </c>
       <c r="E14" s="28">
         <v>9.2200000000000006</v>
       </c>
       <c r="F14" s="28">
         <v>9.5</v>
       </c>
       <c r="G14" s="26">
         <v>9.24</v>
       </c>
       <c r="H14" s="26">
@@ -5142,52 +5253,55 @@
       </c>
       <c r="S14" s="22">
         <v>7.79</v>
       </c>
       <c r="T14" s="22">
         <v>7.96</v>
       </c>
       <c r="U14" s="22">
         <v>7.86</v>
       </c>
       <c r="V14" s="22">
         <v>7.74</v>
       </c>
       <c r="W14" s="22">
         <v>7.67</v>
       </c>
       <c r="X14" s="22">
         <v>7.69</v>
       </c>
       <c r="Y14" s="22">
         <v>7.78</v>
       </c>
       <c r="Z14" s="54">
         <v>9</v>
       </c>
-      <c r="AA14" s="70">
+      <c r="AA14" s="54">
         <v>8.23</v>
+      </c>
+      <c r="AB14" s="54">
+        <v>8.8699999999999992</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="28">
         <v>11.07</v>
       </c>
       <c r="C15" s="28">
         <v>10.72</v>
       </c>
       <c r="D15" s="28">
         <v>9.17</v>
       </c>
       <c r="E15" s="28">
         <v>10.6</v>
       </c>
       <c r="F15" s="28">
         <v>10.27</v>
       </c>
       <c r="G15" s="26">
         <v>10.34</v>
       </c>
       <c r="H15" s="26">
@@ -5225,52 +5339,55 @@
       </c>
       <c r="S15" s="22">
         <v>6.91</v>
       </c>
       <c r="T15" s="22">
         <v>7.25</v>
       </c>
       <c r="U15" s="22">
         <v>7.58</v>
       </c>
       <c r="V15" s="22">
         <v>7.32</v>
       </c>
       <c r="W15" s="22">
         <v>7.51</v>
       </c>
       <c r="X15" s="22">
         <v>7.36</v>
       </c>
       <c r="Y15" s="22">
         <v>7.33</v>
       </c>
       <c r="Z15" s="54">
         <v>7.24</v>
       </c>
-      <c r="AA15" s="70">
+      <c r="AA15" s="54">
         <v>8.32</v>
+      </c>
+      <c r="AB15" s="54">
+        <v>7.69</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="28">
         <v>17.420000000000002</v>
       </c>
       <c r="C16" s="28">
         <v>13.01</v>
       </c>
       <c r="D16" s="28">
         <v>10.61</v>
       </c>
       <c r="E16" s="28">
         <v>10.41</v>
       </c>
       <c r="F16" s="28">
         <v>10.75</v>
       </c>
       <c r="G16" s="26">
         <v>10.71</v>
       </c>
       <c r="H16" s="26">
@@ -5308,55 +5425,58 @@
       </c>
       <c r="S16" s="22">
         <v>10.68</v>
       </c>
       <c r="T16" s="22">
         <v>11.94</v>
       </c>
       <c r="U16" s="22">
         <v>12.07</v>
       </c>
       <c r="V16" s="22">
         <v>11.84</v>
       </c>
       <c r="W16" s="22">
         <v>11.49</v>
       </c>
       <c r="X16" s="22">
         <v>10.84</v>
       </c>
       <c r="Y16" s="22">
         <v>10.87</v>
       </c>
       <c r="Z16" s="54">
         <v>8.4499999999999993</v>
       </c>
-      <c r="AA16" s="70">
+      <c r="AA16" s="54">
         <v>8.51</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="54">
+        <v>7.27</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="28">
         <v>6.74</v>
       </c>
       <c r="C17" s="28">
         <v>6.66</v>
       </c>
       <c r="D17" s="28">
         <v>5.74</v>
       </c>
       <c r="E17" s="28">
         <v>7.9</v>
       </c>
       <c r="F17" s="28">
         <v>7.65</v>
       </c>
       <c r="G17" s="26">
         <v>7.64</v>
       </c>
       <c r="H17" s="26">
         <v>7.78</v>
       </c>
       <c r="I17" s="21">
@@ -5391,55 +5511,58 @@
       </c>
       <c r="S17" s="22">
         <v>9.25</v>
       </c>
       <c r="T17" s="22">
         <v>9.39</v>
       </c>
       <c r="U17" s="22">
         <v>8.8000000000000007</v>
       </c>
       <c r="V17" s="22">
         <v>8.6999999999999993</v>
       </c>
       <c r="W17" s="22">
         <v>9.33</v>
       </c>
       <c r="X17" s="22">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y17" s="22">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z17" s="54">
         <v>9.52</v>
       </c>
-      <c r="AA17" s="70">
+      <c r="AA17" s="54">
         <v>7.85</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="54">
+        <v>8.0399999999999991</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="28">
         <v>9.93</v>
       </c>
       <c r="C18" s="28">
         <v>10.28</v>
       </c>
       <c r="D18" s="28">
         <v>9.75</v>
       </c>
       <c r="E18" s="28">
         <v>9.41</v>
       </c>
       <c r="F18" s="28">
         <v>9.64</v>
       </c>
       <c r="G18" s="26">
         <v>9.39</v>
       </c>
       <c r="H18" s="26">
         <v>9.51</v>
       </c>
       <c r="I18" s="21">
@@ -5474,55 +5597,58 @@
       </c>
       <c r="S18" s="22">
         <v>8.7100000000000009</v>
       </c>
       <c r="T18" s="22">
         <v>9.26</v>
       </c>
       <c r="U18" s="22">
         <v>9.15</v>
       </c>
       <c r="V18" s="22">
         <v>9.1</v>
       </c>
       <c r="W18" s="22">
         <v>9.0500000000000007</v>
       </c>
       <c r="X18" s="22">
         <v>8.9600000000000009</v>
       </c>
       <c r="Y18" s="22">
         <v>9.02</v>
       </c>
       <c r="Z18" s="54">
         <v>8.6199999999999992</v>
       </c>
-      <c r="AA18" s="70">
+      <c r="AA18" s="54">
         <v>9.69</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="54">
+        <v>9.09</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="28">
         <v>7.52</v>
       </c>
       <c r="C19" s="28">
         <v>8.3800000000000008</v>
       </c>
       <c r="D19" s="28">
         <v>8.01</v>
       </c>
       <c r="E19" s="28">
         <v>7.92</v>
       </c>
       <c r="F19" s="28">
         <v>9.3000000000000007</v>
       </c>
       <c r="G19" s="26">
         <v>9.86</v>
       </c>
       <c r="H19" s="26">
         <v>10.41</v>
       </c>
       <c r="I19" s="21">
@@ -5557,55 +5683,58 @@
       </c>
       <c r="S19" s="22">
         <v>8.7200000000000006</v>
       </c>
       <c r="T19" s="22">
         <v>8.94</v>
       </c>
       <c r="U19" s="22">
         <v>9.26</v>
       </c>
       <c r="V19" s="22">
         <v>9.4</v>
       </c>
       <c r="W19" s="22">
         <v>10.130000000000001</v>
       </c>
       <c r="X19" s="22">
         <v>10.06</v>
       </c>
       <c r="Y19" s="22">
         <v>9.64</v>
       </c>
       <c r="Z19" s="54">
         <v>9.23</v>
       </c>
-      <c r="AA19" s="70">
+      <c r="AA19" s="54">
         <v>8.31</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="54">
+        <v>8.66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="28">
         <v>14.14</v>
       </c>
       <c r="C20" s="28">
         <v>12.65</v>
       </c>
       <c r="D20" s="28">
         <v>11.8</v>
       </c>
       <c r="E20" s="28">
         <v>12.67</v>
       </c>
       <c r="F20" s="28">
         <v>14.24</v>
       </c>
       <c r="G20" s="26">
         <v>14.26</v>
       </c>
       <c r="H20" s="26">
         <v>14.38</v>
       </c>
       <c r="I20" s="21">
@@ -5640,55 +5769,58 @@
       </c>
       <c r="S20" s="22">
         <v>14.13</v>
       </c>
       <c r="T20" s="22">
         <v>14.4</v>
       </c>
       <c r="U20" s="22">
         <v>13.88</v>
       </c>
       <c r="V20" s="22">
         <v>14.07</v>
       </c>
       <c r="W20" s="22">
         <v>14.25</v>
       </c>
       <c r="X20" s="22">
         <v>14.37</v>
       </c>
       <c r="Y20" s="22">
         <v>14.48</v>
       </c>
       <c r="Z20" s="54">
         <v>7.22</v>
       </c>
-      <c r="AA20" s="70">
+      <c r="AA20" s="54">
         <v>8.7100000000000009</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="54">
+        <v>9.66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="28">
         <v>11.5</v>
       </c>
       <c r="C21" s="28">
         <v>9.61</v>
       </c>
       <c r="D21" s="28">
         <v>9.43</v>
       </c>
       <c r="E21" s="28">
         <v>9.6</v>
       </c>
       <c r="F21" s="28">
         <v>9.3000000000000007</v>
       </c>
       <c r="G21" s="26">
         <v>8.76</v>
       </c>
       <c r="H21" s="26">
         <v>9.26</v>
       </c>
       <c r="I21" s="21">
@@ -5723,84 +5855,87 @@
       </c>
       <c r="S21" s="22">
         <v>8.35</v>
       </c>
       <c r="T21" s="22">
         <v>9.09</v>
       </c>
       <c r="U21" s="22">
         <v>9.2100000000000009</v>
       </c>
       <c r="V21" s="22">
         <v>9.1</v>
       </c>
       <c r="W21" s="22">
         <v>8.8699999999999992</v>
       </c>
       <c r="X21" s="22">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y21" s="22">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z21" s="54">
         <v>7.04</v>
       </c>
-      <c r="AA21" s="70">
+      <c r="AA21" s="54">
         <v>6.13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="AB21" s="54">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="63"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="58"/>
+      <c r="C22" s="58"/>
+      <c r="D22" s="58"/>
+      <c r="E22" s="58"/>
+      <c r="F22" s="58"/>
+      <c r="G22" s="58"/>
+      <c r="H22" s="58"/>
+      <c r="I22" s="58"/>
+      <c r="J22" s="58"/>
+      <c r="K22" s="58"/>
+      <c r="L22" s="58"/>
+      <c r="M22" s="58"/>
+      <c r="N22" s="58"/>
+      <c r="O22" s="58"/>
+      <c r="P22" s="58"/>
+      <c r="Q22" s="58"/>
+      <c r="R22" s="58"/>
+      <c r="S22" s="58"/>
+      <c r="T22" s="58"/>
+      <c r="U22" s="58"/>
+      <c r="V22" s="58"/>
+      <c r="W22" s="58"/>
+      <c r="X22" s="58"/>
+      <c r="Y22" s="58"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="28">
         <v>10.94</v>
       </c>
       <c r="C23" s="28">
         <v>10.78</v>
       </c>
       <c r="D23" s="28">
         <v>10.1</v>
       </c>
       <c r="E23" s="28">
         <v>10.210000000000001</v>
       </c>
       <c r="F23" s="28">
         <v>10.06</v>
       </c>
       <c r="G23" s="26">
         <v>9.92</v>
       </c>
       <c r="H23" s="26">
         <v>9.6199999999999992</v>
       </c>
       <c r="I23" s="21">
@@ -5835,55 +5970,58 @@
       </c>
       <c r="S23" s="22">
         <v>8.68</v>
       </c>
       <c r="T23" s="22">
         <v>8.77</v>
       </c>
       <c r="U23" s="22">
         <v>8.86</v>
       </c>
       <c r="V23" s="22">
         <v>8.81</v>
       </c>
       <c r="W23" s="22">
         <v>8.7100000000000009</v>
       </c>
       <c r="X23" s="22">
         <v>8.6199999999999992</v>
       </c>
       <c r="Y23" s="22">
         <v>8.67</v>
       </c>
       <c r="Z23" s="54">
         <v>9.0500000000000007</v>
       </c>
-      <c r="AA23" s="70">
+      <c r="AA23" s="54">
         <v>8.32</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="54">
+        <v>8.06</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="28">
         <v>10.45</v>
       </c>
       <c r="C24" s="28">
         <v>10.56</v>
       </c>
       <c r="D24" s="28">
         <v>9.92</v>
       </c>
       <c r="E24" s="28">
         <v>10.050000000000001</v>
       </c>
       <c r="F24" s="28">
         <v>9.82</v>
       </c>
       <c r="G24" s="26">
         <v>9.76</v>
       </c>
       <c r="H24" s="26">
         <v>9.5</v>
       </c>
       <c r="I24" s="21">
@@ -5918,55 +6056,58 @@
       </c>
       <c r="S24" s="22">
         <v>8.5399999999999991</v>
       </c>
       <c r="T24" s="22">
         <v>8.59</v>
       </c>
       <c r="U24" s="22">
         <v>8.69</v>
       </c>
       <c r="V24" s="22">
         <v>8.65</v>
       </c>
       <c r="W24" s="22">
         <v>8.51</v>
       </c>
       <c r="X24" s="22">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y24" s="22">
         <v>8.49</v>
       </c>
       <c r="Z24" s="54">
         <v>9.4</v>
       </c>
-      <c r="AA24" s="70">
+      <c r="AA24" s="54">
         <v>8.44</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="54">
+        <v>8.14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="28">
         <v>9.74</v>
       </c>
       <c r="C25" s="28">
         <v>11.54</v>
       </c>
       <c r="D25" s="28">
         <v>12.78</v>
       </c>
       <c r="E25" s="28">
         <v>15.65</v>
       </c>
       <c r="F25" s="28">
         <v>15.2</v>
       </c>
       <c r="G25" s="26">
         <v>14.1</v>
       </c>
       <c r="H25" s="26">
         <v>13.07</v>
       </c>
       <c r="I25" s="21">
@@ -6001,55 +6142,58 @@
       </c>
       <c r="S25" s="22">
         <v>9.2200000000000006</v>
       </c>
       <c r="T25" s="22">
         <v>8.69</v>
       </c>
       <c r="U25" s="22">
         <v>8.4700000000000006</v>
       </c>
       <c r="V25" s="22">
         <v>9.25</v>
       </c>
       <c r="W25" s="22">
         <v>9.2899999999999991</v>
       </c>
       <c r="X25" s="22">
         <v>8.6</v>
       </c>
       <c r="Y25" s="22">
         <v>8.69</v>
       </c>
       <c r="Z25" s="54">
         <v>6.91</v>
       </c>
-      <c r="AA25" s="70">
+      <c r="AA25" s="54">
         <v>6.53</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="54">
+        <v>8.1199999999999992</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="28">
         <v>10.45</v>
       </c>
       <c r="C26" s="28">
         <v>9.8800000000000008</v>
       </c>
       <c r="D26" s="28">
         <v>8.24</v>
       </c>
       <c r="E26" s="28">
         <v>7.49</v>
       </c>
       <c r="F26" s="28">
         <v>8.0500000000000007</v>
       </c>
       <c r="G26" s="26">
         <v>8.16</v>
       </c>
       <c r="H26" s="26">
         <v>8.23</v>
       </c>
       <c r="I26" s="21">
@@ -6084,55 +6228,58 @@
       </c>
       <c r="S26" s="22">
         <v>8.1300000000000008</v>
       </c>
       <c r="T26" s="22">
         <v>8.23</v>
       </c>
       <c r="U26" s="22">
         <v>7.85</v>
       </c>
       <c r="V26" s="22">
         <v>7.59</v>
       </c>
       <c r="W26" s="22">
         <v>8.25</v>
       </c>
       <c r="X26" s="22">
         <v>7.99</v>
       </c>
       <c r="Y26" s="22">
         <v>8.0500000000000007</v>
       </c>
       <c r="Z26" s="54">
         <v>10.7</v>
       </c>
-      <c r="AA26" s="70">
+      <c r="AA26" s="54">
         <v>7.57</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="54">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="28">
         <v>21.77</v>
       </c>
       <c r="C27" s="28">
         <v>14.4</v>
       </c>
       <c r="D27" s="28">
         <v>10.94</v>
       </c>
       <c r="E27" s="28">
         <v>10.130000000000001</v>
       </c>
       <c r="F27" s="28">
         <v>11.01</v>
       </c>
       <c r="G27" s="26">
         <v>10.65</v>
       </c>
       <c r="H27" s="26">
         <v>9.74</v>
       </c>
       <c r="I27" s="21">
@@ -6167,55 +6314,58 @@
       </c>
       <c r="S27" s="22">
         <v>11.58</v>
       </c>
       <c r="T27" s="22">
         <v>13.28</v>
       </c>
       <c r="U27" s="22">
         <v>13.05</v>
       </c>
       <c r="V27" s="22">
         <v>13.09</v>
       </c>
       <c r="W27" s="22">
         <v>12.53</v>
       </c>
       <c r="X27" s="22">
         <v>11.95</v>
       </c>
       <c r="Y27" s="22">
         <v>12.07</v>
       </c>
       <c r="Z27" s="54">
         <v>5.8</v>
       </c>
-      <c r="AA27" s="70">
+      <c r="AA27" s="54">
         <v>8.39</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="54">
+        <v>7.51</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="28">
         <v>13.57</v>
       </c>
       <c r="C28" s="28">
         <v>12.27</v>
       </c>
       <c r="D28" s="28">
         <v>11.8</v>
       </c>
       <c r="E28" s="28">
         <v>10.96</v>
       </c>
       <c r="F28" s="28">
         <v>11.14</v>
       </c>
       <c r="G28" s="26">
         <v>10.38</v>
       </c>
       <c r="H28" s="26">
         <v>9.93</v>
       </c>
       <c r="I28" s="21">
@@ -6250,84 +6400,87 @@
       </c>
       <c r="S28" s="22">
         <v>9.24</v>
       </c>
       <c r="T28" s="22">
         <v>9.5</v>
       </c>
       <c r="U28" s="22">
         <v>9.91</v>
       </c>
       <c r="V28" s="22">
         <v>9.34</v>
       </c>
       <c r="W28" s="22">
         <v>9.5</v>
       </c>
       <c r="X28" s="22">
         <v>9.57</v>
       </c>
       <c r="Y28" s="22">
         <v>9.93</v>
       </c>
       <c r="Z28" s="54">
         <v>5.52</v>
       </c>
-      <c r="AA28" s="70">
+      <c r="AA28" s="54">
         <v>7.71</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="56" t="s">
+      <c r="AB28" s="54">
+        <v>6.66</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="56"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="B29" s="59"/>
+      <c r="C29" s="59"/>
+      <c r="D29" s="59"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="59"/>
+      <c r="I29" s="59"/>
+      <c r="J29" s="59"/>
+      <c r="K29" s="59"/>
+      <c r="L29" s="59"/>
+      <c r="M29" s="59"/>
+      <c r="N29" s="59"/>
+      <c r="O29" s="59"/>
+      <c r="P29" s="59"/>
+      <c r="Q29" s="59"/>
+      <c r="R29" s="59"/>
+      <c r="S29" s="59"/>
+      <c r="T29" s="59"/>
+      <c r="U29" s="59"/>
+      <c r="V29" s="59"/>
+      <c r="W29" s="59"/>
+      <c r="X29" s="59"/>
+      <c r="Y29" s="59"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="51" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="28">
         <v>9.73</v>
       </c>
       <c r="C30" s="28">
         <v>9.7100000000000009</v>
       </c>
       <c r="D30" s="28">
         <v>9.14</v>
       </c>
       <c r="E30" s="28">
         <v>9.4600000000000009</v>
       </c>
       <c r="F30" s="29">
         <v>9.75</v>
       </c>
       <c r="G30" s="26">
         <v>9.74</v>
       </c>
       <c r="H30" s="26">
         <v>9.89</v>
       </c>
       <c r="I30" s="21">
@@ -6362,55 +6515,58 @@
       </c>
       <c r="S30" s="22">
         <v>8.8699999999999992</v>
       </c>
       <c r="T30" s="22">
         <v>9.19</v>
       </c>
       <c r="U30" s="22">
         <v>9.17</v>
       </c>
       <c r="V30" s="22">
         <v>9.15</v>
       </c>
       <c r="W30" s="22">
         <v>9.09</v>
       </c>
       <c r="X30" s="22">
         <v>9.06</v>
       </c>
       <c r="Y30" s="22">
         <v>9.0299999999999994</v>
       </c>
       <c r="Z30" s="54">
         <v>8.8699999999999992</v>
       </c>
-      <c r="AA30" s="70">
+      <c r="AA30" s="54">
         <v>8.39</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="54">
+        <v>8.73</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="28">
         <v>10.16</v>
       </c>
       <c r="C31" s="28">
         <v>9.91</v>
       </c>
       <c r="D31" s="28">
         <v>8.82</v>
       </c>
       <c r="E31" s="28">
         <v>9.73</v>
       </c>
       <c r="F31" s="29">
         <v>10.18</v>
       </c>
       <c r="G31" s="26">
         <v>9.7100000000000009</v>
       </c>
       <c r="H31" s="26">
         <v>9.7799999999999994</v>
       </c>
       <c r="I31" s="21">
@@ -6445,55 +6601,58 @@
       </c>
       <c r="S31" s="22">
         <v>9.25</v>
       </c>
       <c r="T31" s="22">
         <v>9.3800000000000008</v>
       </c>
       <c r="U31" s="22">
         <v>9.42</v>
       </c>
       <c r="V31" s="22">
         <v>9.58</v>
       </c>
       <c r="W31" s="22">
         <v>9.31</v>
       </c>
       <c r="X31" s="22">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y31" s="22">
         <v>9.44</v>
       </c>
       <c r="Z31" s="54">
         <v>9.64</v>
       </c>
-      <c r="AA31" s="70">
+      <c r="AA31" s="54">
         <v>8.48</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="54">
+        <v>8.0399999999999991</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="28">
         <v>8.2200000000000006</v>
       </c>
       <c r="C32" s="28">
         <v>8</v>
       </c>
       <c r="D32" s="28">
         <v>9.9</v>
       </c>
       <c r="E32" s="28">
         <v>8.84</v>
       </c>
       <c r="F32" s="29">
         <v>10.16</v>
       </c>
       <c r="G32" s="26">
         <v>11.27</v>
       </c>
       <c r="H32" s="26">
         <v>12.03</v>
       </c>
       <c r="I32" s="21">
@@ -6528,55 +6687,58 @@
       </c>
       <c r="S32" s="22">
         <v>12.33</v>
       </c>
       <c r="T32" s="22">
         <v>12.46</v>
       </c>
       <c r="U32" s="22">
         <v>13.18</v>
       </c>
       <c r="V32" s="22">
         <v>13.11</v>
       </c>
       <c r="W32" s="22">
         <v>12.46</v>
       </c>
       <c r="X32" s="22">
         <v>12.38</v>
       </c>
       <c r="Y32" s="22">
         <v>12.29</v>
       </c>
       <c r="Z32" s="54">
         <v>18.579999999999998</v>
       </c>
-      <c r="AA32" s="70">
+      <c r="AA32" s="54">
         <v>16.54</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="54">
+        <v>14.6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="28">
         <v>11.78</v>
       </c>
       <c r="C33" s="28">
         <v>10.14</v>
       </c>
       <c r="D33" s="28">
         <v>7.82</v>
       </c>
       <c r="E33" s="28">
         <v>7.9</v>
       </c>
       <c r="F33" s="29">
         <v>9.35</v>
       </c>
       <c r="G33" s="26">
         <v>9.6999999999999993</v>
       </c>
       <c r="H33" s="26">
         <v>9.16</v>
       </c>
       <c r="I33" s="21">
@@ -6611,55 +6773,58 @@
       </c>
       <c r="S33" s="22">
         <v>8.18</v>
       </c>
       <c r="T33" s="22">
         <v>8.35</v>
       </c>
       <c r="U33" s="22">
         <v>7.54</v>
       </c>
       <c r="V33" s="22">
         <v>7.33</v>
       </c>
       <c r="W33" s="22">
         <v>7.47</v>
       </c>
       <c r="X33" s="22">
         <v>7.42</v>
       </c>
       <c r="Y33" s="22">
         <v>7.59</v>
       </c>
       <c r="Z33" s="54">
         <v>6.9</v>
       </c>
-      <c r="AA33" s="70">
+      <c r="AA33" s="54">
         <v>7.24</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="54">
+        <v>8.06</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="28">
         <v>6.85</v>
       </c>
       <c r="C34" s="28">
         <v>8.84</v>
       </c>
       <c r="D34" s="28">
         <v>7.97</v>
       </c>
       <c r="E34" s="28">
         <v>9.07</v>
       </c>
       <c r="F34" s="29">
         <v>8.6</v>
       </c>
       <c r="G34" s="26">
         <v>9.02</v>
       </c>
       <c r="H34" s="26">
         <v>8.7899999999999991</v>
       </c>
       <c r="I34" s="21">
@@ -6694,55 +6859,58 @@
       </c>
       <c r="S34" s="22">
         <v>8.48</v>
       </c>
       <c r="T34" s="22">
         <v>8.51</v>
       </c>
       <c r="U34" s="22">
         <v>8.76</v>
       </c>
       <c r="V34" s="22">
         <v>8.91</v>
       </c>
       <c r="W34" s="22">
         <v>8.89</v>
       </c>
       <c r="X34" s="22">
         <v>8.85</v>
       </c>
       <c r="Y34" s="22">
         <v>8.58</v>
       </c>
       <c r="Z34" s="54">
         <v>5.42</v>
       </c>
-      <c r="AA34" s="70">
+      <c r="AA34" s="54">
         <v>5.34</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="54">
+        <v>8.2100000000000009</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="28">
         <v>8.77</v>
       </c>
       <c r="C35" s="28">
         <v>11.17</v>
       </c>
       <c r="D35" s="28">
         <v>10.55</v>
       </c>
       <c r="E35" s="28">
         <v>10.68</v>
       </c>
       <c r="F35" s="29">
         <v>10.83</v>
       </c>
       <c r="G35" s="26">
         <v>11.1</v>
       </c>
       <c r="H35" s="26">
         <v>11.36</v>
       </c>
       <c r="I35" s="21">
@@ -6777,55 +6945,58 @@
       </c>
       <c r="S35" s="22">
         <v>8.4700000000000006</v>
       </c>
       <c r="T35" s="22">
         <v>8.67</v>
       </c>
       <c r="U35" s="22">
         <v>8.98</v>
       </c>
       <c r="V35" s="22">
         <v>9.11</v>
       </c>
       <c r="W35" s="22">
         <v>8.9</v>
       </c>
       <c r="X35" s="22">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y35" s="22">
         <v>8.83</v>
       </c>
       <c r="Z35" s="54">
         <v>9.4499999999999993</v>
       </c>
-      <c r="AA35" s="70">
+      <c r="AA35" s="54">
         <v>8.7200000000000006</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="54">
+        <v>9.19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="28">
         <v>9.44</v>
       </c>
       <c r="C36" s="28">
         <v>9.8800000000000008</v>
       </c>
       <c r="D36" s="28">
         <v>10.06</v>
       </c>
       <c r="E36" s="28">
         <v>9.2200000000000006</v>
       </c>
       <c r="F36" s="29">
         <v>9.5</v>
       </c>
       <c r="G36" s="26">
         <v>9.24</v>
       </c>
       <c r="H36" s="26">
         <v>9.3800000000000008</v>
       </c>
       <c r="I36" s="21">
@@ -6860,55 +7031,58 @@
       </c>
       <c r="S36" s="22">
         <v>7.79</v>
       </c>
       <c r="T36" s="22">
         <v>7.96</v>
       </c>
       <c r="U36" s="22">
         <v>7.86</v>
       </c>
       <c r="V36" s="22">
         <v>7.74</v>
       </c>
       <c r="W36" s="22">
         <v>7.67</v>
       </c>
       <c r="X36" s="22">
         <v>7.69</v>
       </c>
       <c r="Y36" s="22">
         <v>7.78</v>
       </c>
       <c r="Z36" s="54">
         <v>9</v>
       </c>
-      <c r="AA36" s="70">
+      <c r="AA36" s="54">
         <v>8.23</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="54">
+        <v>8.8699999999999992</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="28">
         <v>11.47</v>
       </c>
       <c r="C37" s="28">
         <v>11.27</v>
       </c>
       <c r="D37" s="28">
         <v>9.7799999999999994</v>
       </c>
       <c r="E37" s="28">
         <v>12.67</v>
       </c>
       <c r="F37" s="29">
         <v>11.75</v>
       </c>
       <c r="G37" s="26">
         <v>11.8</v>
       </c>
       <c r="H37" s="26">
         <v>10.94</v>
       </c>
       <c r="I37" s="21">
@@ -6943,55 +7117,58 @@
       </c>
       <c r="S37" s="22">
         <v>6.09</v>
       </c>
       <c r="T37" s="22">
         <v>6.58</v>
       </c>
       <c r="U37" s="22">
         <v>7.4</v>
       </c>
       <c r="V37" s="22">
         <v>7.14</v>
       </c>
       <c r="W37" s="22">
         <v>7.01</v>
       </c>
       <c r="X37" s="22">
         <v>6.93</v>
       </c>
       <c r="Y37" s="22">
         <v>6.85</v>
       </c>
       <c r="Z37" s="54">
         <v>4.88</v>
       </c>
-      <c r="AA37" s="70">
+      <c r="AA37" s="54">
         <v>8.82</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="54">
+        <v>7.05</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="28">
         <v>13.69</v>
       </c>
       <c r="C38" s="28">
         <v>11.8</v>
       </c>
       <c r="D38" s="28">
         <v>10.32</v>
       </c>
       <c r="E38" s="28">
         <v>10.65</v>
       </c>
       <c r="F38" s="29">
         <v>10.53</v>
       </c>
       <c r="G38" s="26">
         <v>10.75</v>
       </c>
       <c r="H38" s="26">
         <v>11.01</v>
       </c>
       <c r="I38" s="21">
@@ -7026,55 +7203,58 @@
       </c>
       <c r="S38" s="22">
         <v>9.8699999999999992</v>
       </c>
       <c r="T38" s="22">
         <v>10.74</v>
       </c>
       <c r="U38" s="22">
         <v>11.19</v>
       </c>
       <c r="V38" s="22">
         <v>10.72</v>
       </c>
       <c r="W38" s="22">
         <v>10.56</v>
       </c>
       <c r="X38" s="22">
         <v>9.85</v>
       </c>
       <c r="Y38" s="22">
         <v>9.8000000000000007</v>
       </c>
       <c r="Z38" s="54">
         <v>10.95</v>
       </c>
-      <c r="AA38" s="70">
+      <c r="AA38" s="54">
         <v>8.6300000000000008</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="54">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="28">
         <v>6.74</v>
       </c>
       <c r="C39" s="28">
         <v>6.66</v>
       </c>
       <c r="D39" s="28">
         <v>5.74</v>
       </c>
       <c r="E39" s="28">
         <v>7.9</v>
       </c>
       <c r="F39" s="29">
         <v>7.65</v>
       </c>
       <c r="G39" s="26">
         <v>7.64</v>
       </c>
       <c r="H39" s="26">
         <v>7.78</v>
       </c>
       <c r="I39" s="21">
@@ -7109,55 +7289,58 @@
       </c>
       <c r="S39" s="22">
         <v>9.25</v>
       </c>
       <c r="T39" s="22">
         <v>9.39</v>
       </c>
       <c r="U39" s="22">
         <v>8.8000000000000007</v>
       </c>
       <c r="V39" s="22">
         <v>8.6999999999999993</v>
       </c>
       <c r="W39" s="22">
         <v>9.33</v>
       </c>
       <c r="X39" s="22">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y39" s="22">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z39" s="54">
         <v>9.52</v>
       </c>
-      <c r="AA39" s="70">
+      <c r="AA39" s="54">
         <v>7.85</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="54">
+        <v>8.0399999999999991</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="28">
         <v>8.1199999999999992</v>
       </c>
       <c r="C40" s="28">
         <v>9.2799999999999994</v>
       </c>
       <c r="D40" s="28">
         <v>8.7200000000000006</v>
       </c>
       <c r="E40" s="28">
         <v>8.6300000000000008</v>
       </c>
       <c r="F40" s="29">
         <v>8.89</v>
       </c>
       <c r="G40" s="26">
         <v>8.89</v>
       </c>
       <c r="H40" s="26">
         <v>9.31</v>
       </c>
       <c r="I40" s="21">
@@ -7192,55 +7375,58 @@
       </c>
       <c r="S40" s="22">
         <v>8.44</v>
       </c>
       <c r="T40" s="22">
         <v>9.14</v>
       </c>
       <c r="U40" s="22">
         <v>8.76</v>
       </c>
       <c r="V40" s="22">
         <v>8.9700000000000006</v>
       </c>
       <c r="W40" s="22">
         <v>8.82</v>
       </c>
       <c r="X40" s="22">
         <v>8.65</v>
       </c>
       <c r="Y40" s="22">
         <v>8.5399999999999991</v>
       </c>
       <c r="Z40" s="54">
         <v>10.27</v>
       </c>
-      <c r="AA40" s="70">
+      <c r="AA40" s="54">
         <v>10.74</v>
       </c>
-    </row>
-    <row r="41" spans="1:27" s="46" customFormat="1">
+      <c r="AB40" s="54">
+        <v>10.37</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" s="46" customFormat="1">
       <c r="A41" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="28">
         <v>7.52</v>
       </c>
       <c r="C41" s="28">
         <v>8.3800000000000008</v>
       </c>
       <c r="D41" s="28">
         <v>8.01</v>
       </c>
       <c r="E41" s="28">
         <v>7.92</v>
       </c>
       <c r="F41" s="29">
         <v>9.3000000000000007</v>
       </c>
       <c r="G41" s="30">
         <v>9.86</v>
       </c>
       <c r="H41" s="26">
         <v>10.41</v>
       </c>
       <c r="I41" s="21">
@@ -7275,55 +7461,58 @@
       </c>
       <c r="S41" s="22">
         <v>8.7200000000000006</v>
       </c>
       <c r="T41" s="22">
         <v>8.94</v>
       </c>
       <c r="U41" s="22">
         <v>9.26</v>
       </c>
       <c r="V41" s="22">
         <v>9.4</v>
       </c>
       <c r="W41" s="22">
         <v>10.130000000000001</v>
       </c>
       <c r="X41" s="22">
         <v>10.06</v>
       </c>
       <c r="Y41" s="22">
         <v>9.64</v>
       </c>
       <c r="Z41" s="54">
         <v>9.23</v>
       </c>
-      <c r="AA41" s="70">
+      <c r="AA41" s="54">
         <v>8.31</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="54">
+        <v>8.66</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="28">
         <v>14.14</v>
       </c>
       <c r="C42" s="28">
         <v>12.65</v>
       </c>
       <c r="D42" s="28">
         <v>11.8</v>
       </c>
       <c r="E42" s="28">
         <v>12.67</v>
       </c>
       <c r="F42" s="29">
         <v>14.24</v>
       </c>
       <c r="G42" s="26">
         <v>14.26</v>
       </c>
       <c r="H42" s="26">
         <v>14.38</v>
       </c>
       <c r="I42" s="11">
@@ -7358,55 +7547,58 @@
       </c>
       <c r="S42" s="22">
         <v>14.13</v>
       </c>
       <c r="T42" s="22">
         <v>14.4</v>
       </c>
       <c r="U42" s="22">
         <v>13.88</v>
       </c>
       <c r="V42" s="22">
         <v>14.07</v>
       </c>
       <c r="W42" s="22">
         <v>14.25</v>
       </c>
       <c r="X42" s="22">
         <v>14.37</v>
       </c>
       <c r="Y42" s="22">
         <v>14.48</v>
       </c>
       <c r="Z42" s="54">
         <v>7.22</v>
       </c>
-      <c r="AA42" s="70">
+      <c r="AA42" s="54">
         <v>8.7100000000000009</v>
       </c>
-    </row>
-    <row r="43" spans="1:27" s="46" customFormat="1">
+      <c r="AB42" s="54">
+        <v>9.66</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" s="46" customFormat="1">
       <c r="A43" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="31">
         <v>11.5</v>
       </c>
       <c r="C43" s="31">
         <v>9.61</v>
       </c>
       <c r="D43" s="31">
         <v>9.43</v>
       </c>
       <c r="E43" s="31">
         <v>9.6</v>
       </c>
       <c r="F43" s="31">
         <v>9.3000000000000007</v>
       </c>
       <c r="G43" s="27">
         <v>8.76</v>
       </c>
       <c r="H43" s="27">
         <v>9.26</v>
       </c>
       <c r="I43" s="24">
@@ -7441,217 +7633,220 @@
       </c>
       <c r="S43" s="35">
         <v>8.35</v>
       </c>
       <c r="T43" s="35">
         <v>9.09</v>
       </c>
       <c r="U43" s="35">
         <v>9.2100000000000009</v>
       </c>
       <c r="V43" s="35">
         <v>9.1</v>
       </c>
       <c r="W43" s="35">
         <v>8.8699999999999992</v>
       </c>
       <c r="X43" s="35">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y43" s="35">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z43" s="55">
         <v>7.04</v>
       </c>
-      <c r="AA43" s="71">
+      <c r="AA43" s="55">
         <v>6.13</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="55">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="16" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AS419"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A15" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A38" sqref="A38:Y38"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="AE19" sqref="AE19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.85546875" style="11" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="5.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6" style="11" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="46" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="46" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="46" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="46" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="46" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.140625" style="46" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="46" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="12.75">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
     </row>
     <row r="2" spans="1:45">
       <c r="A2" s="48"/>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="48"/>
     </row>
     <row r="3" spans="1:45" s="47" customFormat="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="Y3" s="36"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AK3" s="36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:45">
-      <c r="A4" s="59"/>
-      <c r="B4" s="57">
+      <c r="A4" s="62"/>
+      <c r="B4" s="60">
         <v>2024</v>
       </c>
-      <c r="C4" s="58"/>
-[...9 lines deleted...]
-      <c r="M4" s="58"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
       <c r="N4" s="65">
         <v>2025</v>
       </c>
       <c r="O4" s="66"/>
       <c r="P4" s="66"/>
       <c r="Q4" s="66"/>
       <c r="R4" s="66"/>
       <c r="S4" s="66"/>
       <c r="T4" s="66"/>
       <c r="U4" s="66"/>
       <c r="V4" s="66"/>
       <c r="W4" s="66"/>
       <c r="X4" s="66"/>
       <c r="Y4" s="66"/>
       <c r="Z4" s="65">
         <v>2026</v>
       </c>
       <c r="AA4" s="66"/>
       <c r="AB4" s="66"/>
       <c r="AC4" s="66"/>
       <c r="AD4" s="66"/>
       <c r="AE4" s="66"/>
       <c r="AF4" s="66"/>
       <c r="AG4" s="66"/>
       <c r="AH4" s="66"/>
       <c r="AI4" s="66"/>
       <c r="AJ4" s="66"/>
       <c r="AK4" s="66"/>
     </row>
     <row r="5" spans="1:45">
-      <c r="A5" s="60"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="38" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="38" t="s">
@@ -7825,54 +8020,56 @@
       </c>
       <c r="S7" s="9">
         <v>361</v>
       </c>
       <c r="T7" s="9">
         <v>448</v>
       </c>
       <c r="U7" s="9">
         <v>406</v>
       </c>
       <c r="V7" s="9">
         <v>373</v>
       </c>
       <c r="W7" s="9">
         <v>360</v>
       </c>
       <c r="X7" s="9">
         <v>352</v>
       </c>
       <c r="Y7" s="9">
         <v>392</v>
       </c>
       <c r="Z7" s="41">
         <v>389</v>
       </c>
-      <c r="AA7" s="49">
+      <c r="AA7" s="41">
         <v>302</v>
       </c>
-      <c r="AB7" s="9"/>
+      <c r="AB7" s="41">
+        <v>368</v>
+      </c>
       <c r="AC7" s="9"/>
       <c r="AD7" s="9"/>
       <c r="AE7" s="9"/>
       <c r="AF7" s="9"/>
       <c r="AG7" s="9"/>
       <c r="AH7" s="9"/>
       <c r="AI7" s="9"/>
       <c r="AJ7" s="9"/>
       <c r="AK7" s="9"/>
       <c r="AL7" s="9"/>
       <c r="AM7" s="9"/>
       <c r="AN7" s="9"/>
       <c r="AO7" s="9"/>
       <c r="AP7" s="9"/>
       <c r="AQ7" s="9"/>
       <c r="AR7" s="9"/>
       <c r="AS7" s="9"/>
     </row>
     <row r="8" spans="1:45">
       <c r="A8" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="9">
         <v>197</v>
       </c>
@@ -7926,54 +8123,56 @@
       </c>
       <c r="S8" s="9">
         <v>139</v>
       </c>
       <c r="T8" s="9">
         <v>167</v>
       </c>
       <c r="U8" s="9">
         <v>177</v>
       </c>
       <c r="V8" s="9">
         <v>152</v>
       </c>
       <c r="W8" s="9">
         <v>138</v>
       </c>
       <c r="X8" s="9">
         <v>146</v>
       </c>
       <c r="Y8" s="9">
         <v>164</v>
       </c>
       <c r="Z8" s="41">
         <v>177</v>
       </c>
-      <c r="AA8" s="49">
+      <c r="AA8" s="41">
         <v>126</v>
       </c>
-      <c r="AB8" s="9"/>
+      <c r="AB8" s="41">
+        <v>143</v>
+      </c>
       <c r="AC8" s="9"/>
       <c r="AD8" s="9"/>
       <c r="AE8" s="9"/>
       <c r="AF8" s="9"/>
       <c r="AG8" s="9"/>
       <c r="AH8" s="9"/>
       <c r="AI8" s="9"/>
       <c r="AJ8" s="9"/>
       <c r="AK8" s="9"/>
       <c r="AL8" s="9"/>
       <c r="AM8" s="9"/>
       <c r="AN8" s="9"/>
       <c r="AO8" s="9"/>
       <c r="AP8" s="9"/>
       <c r="AQ8" s="9"/>
       <c r="AR8" s="9"/>
       <c r="AS8" s="9"/>
     </row>
     <row r="9" spans="1:45">
       <c r="A9" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="9">
         <v>27</v>
       </c>
@@ -8027,54 +8226,56 @@
       </c>
       <c r="S9" s="9">
         <v>21</v>
       </c>
       <c r="T9" s="9">
         <v>26</v>
       </c>
       <c r="U9" s="9">
         <v>25</v>
       </c>
       <c r="V9" s="9">
         <v>27</v>
       </c>
       <c r="W9" s="9">
         <v>18</v>
       </c>
       <c r="X9" s="9">
         <v>27</v>
       </c>
       <c r="Y9" s="9">
         <v>24</v>
       </c>
       <c r="Z9" s="41">
         <v>24</v>
       </c>
-      <c r="AA9" s="49">
+      <c r="AA9" s="41">
         <v>16</v>
       </c>
-      <c r="AB9" s="9"/>
+      <c r="AB9" s="41">
+        <v>18</v>
+      </c>
       <c r="AC9" s="9"/>
       <c r="AD9" s="9"/>
       <c r="AE9" s="9"/>
       <c r="AF9" s="9"/>
       <c r="AG9" s="9"/>
       <c r="AH9" s="9"/>
       <c r="AI9" s="9"/>
       <c r="AJ9" s="9"/>
       <c r="AK9" s="9"/>
       <c r="AL9" s="9"/>
       <c r="AM9" s="9"/>
       <c r="AN9" s="9"/>
       <c r="AO9" s="9"/>
       <c r="AP9" s="9"/>
       <c r="AQ9" s="9"/>
       <c r="AR9" s="9"/>
       <c r="AS9" s="9"/>
     </row>
     <row r="10" spans="1:45">
       <c r="A10" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="9">
         <v>9</v>
       </c>
@@ -8128,54 +8329,56 @@
       </c>
       <c r="S10" s="9">
         <v>9</v>
       </c>
       <c r="T10" s="9">
         <v>14</v>
       </c>
       <c r="U10" s="9">
         <v>19</v>
       </c>
       <c r="V10" s="9">
         <v>13</v>
       </c>
       <c r="W10" s="9">
         <v>7</v>
       </c>
       <c r="X10" s="9">
         <v>12</v>
       </c>
       <c r="Y10" s="9">
         <v>12</v>
       </c>
       <c r="Z10" s="41">
         <v>19</v>
       </c>
-      <c r="AA10" s="49">
+      <c r="AA10" s="41">
         <v>13</v>
       </c>
-      <c r="AB10" s="9"/>
+      <c r="AB10" s="41">
+        <v>11</v>
+      </c>
       <c r="AC10" s="9"/>
       <c r="AD10" s="9"/>
       <c r="AE10" s="9"/>
       <c r="AF10" s="9"/>
       <c r="AG10" s="9"/>
       <c r="AH10" s="9"/>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9"/>
       <c r="AL10" s="9"/>
       <c r="AM10" s="9"/>
       <c r="AN10" s="9"/>
       <c r="AO10" s="9"/>
       <c r="AP10" s="9"/>
       <c r="AQ10" s="9"/>
       <c r="AR10" s="9"/>
       <c r="AS10" s="9"/>
     </row>
     <row r="11" spans="1:45">
       <c r="A11" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="9">
         <v>25</v>
       </c>
@@ -8229,54 +8432,56 @@
       </c>
       <c r="S11" s="9">
         <v>16</v>
       </c>
       <c r="T11" s="9">
         <v>18</v>
       </c>
       <c r="U11" s="9">
         <v>8</v>
       </c>
       <c r="V11" s="9">
         <v>19</v>
       </c>
       <c r="W11" s="9">
         <v>20</v>
       </c>
       <c r="X11" s="9">
         <v>11</v>
       </c>
       <c r="Y11" s="9">
         <v>21</v>
       </c>
       <c r="Z11" s="41">
         <v>15</v>
       </c>
-      <c r="AA11" s="49">
+      <c r="AA11" s="41">
         <v>14</v>
       </c>
-      <c r="AB11" s="9"/>
+      <c r="AB11" s="41">
+        <v>22</v>
+      </c>
       <c r="AC11" s="9"/>
       <c r="AD11" s="9"/>
       <c r="AE11" s="9"/>
       <c r="AF11" s="9"/>
       <c r="AG11" s="9"/>
       <c r="AH11" s="9"/>
       <c r="AI11" s="9"/>
       <c r="AJ11" s="9"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9"/>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9"/>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
     </row>
     <row r="12" spans="1:45">
       <c r="A12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="9">
         <v>12</v>
       </c>
@@ -8330,54 +8535,56 @@
       </c>
       <c r="S12" s="9">
         <v>17</v>
       </c>
       <c r="T12" s="9">
         <v>15</v>
       </c>
       <c r="U12" s="9">
         <v>18</v>
       </c>
       <c r="V12" s="9">
         <v>17</v>
       </c>
       <c r="W12" s="9">
         <v>15</v>
       </c>
       <c r="X12" s="9">
         <v>14</v>
       </c>
       <c r="Y12" s="9">
         <v>10</v>
       </c>
       <c r="Z12" s="41">
         <v>9</v>
       </c>
-      <c r="AA12" s="49">
+      <c r="AA12" s="41">
         <v>8</v>
       </c>
-      <c r="AB12" s="9"/>
+      <c r="AB12" s="41">
+        <v>23</v>
+      </c>
       <c r="AC12" s="9"/>
       <c r="AD12" s="9"/>
       <c r="AE12" s="9"/>
       <c r="AF12" s="9"/>
       <c r="AG12" s="9"/>
       <c r="AH12" s="9"/>
       <c r="AI12" s="9"/>
       <c r="AJ12" s="9"/>
       <c r="AK12" s="9"/>
       <c r="AL12" s="9"/>
       <c r="AM12" s="9"/>
       <c r="AN12" s="9"/>
       <c r="AO12" s="9"/>
       <c r="AP12" s="9"/>
       <c r="AQ12" s="9"/>
       <c r="AR12" s="9"/>
       <c r="AS12" s="9"/>
     </row>
     <row r="13" spans="1:45">
       <c r="A13" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="9">
         <v>13</v>
       </c>
@@ -8431,54 +8638,56 @@
       </c>
       <c r="S13" s="9">
         <v>18</v>
       </c>
       <c r="T13" s="9">
         <v>14</v>
       </c>
       <c r="U13" s="9">
         <v>16</v>
       </c>
       <c r="V13" s="9">
         <v>14</v>
       </c>
       <c r="W13" s="9">
         <v>10</v>
       </c>
       <c r="X13" s="9">
         <v>12</v>
       </c>
       <c r="Y13" s="9">
         <v>12</v>
       </c>
       <c r="Z13" s="41">
         <v>13</v>
       </c>
-      <c r="AA13" s="49">
+      <c r="AA13" s="41">
         <v>10</v>
       </c>
-      <c r="AB13" s="9"/>
+      <c r="AB13" s="41">
+        <v>14</v>
+      </c>
       <c r="AC13" s="9"/>
       <c r="AD13" s="9"/>
       <c r="AE13" s="9"/>
       <c r="AF13" s="9"/>
       <c r="AG13" s="9"/>
       <c r="AH13" s="9"/>
       <c r="AI13" s="9"/>
       <c r="AJ13" s="9"/>
       <c r="AK13" s="9"/>
       <c r="AL13" s="9"/>
       <c r="AM13" s="9"/>
       <c r="AN13" s="9"/>
       <c r="AO13" s="9"/>
       <c r="AP13" s="9"/>
       <c r="AQ13" s="9"/>
       <c r="AR13" s="9"/>
       <c r="AS13" s="9"/>
     </row>
     <row r="14" spans="1:45">
       <c r="A14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="9">
         <v>37</v>
       </c>
@@ -8532,54 +8741,56 @@
       </c>
       <c r="S14" s="9">
         <v>32</v>
       </c>
       <c r="T14" s="9">
         <v>35</v>
       </c>
       <c r="U14" s="9">
         <v>28</v>
       </c>
       <c r="V14" s="9">
         <v>26</v>
       </c>
       <c r="W14" s="9">
         <v>28</v>
       </c>
       <c r="X14" s="9">
         <v>30</v>
       </c>
       <c r="Y14" s="9">
         <v>34</v>
       </c>
       <c r="Z14" s="41">
         <v>35</v>
       </c>
-      <c r="AA14" s="49">
+      <c r="AA14" s="41">
         <v>26</v>
       </c>
-      <c r="AB14" s="9"/>
+      <c r="AB14" s="41">
+        <v>39</v>
+      </c>
       <c r="AC14" s="9"/>
       <c r="AD14" s="9"/>
       <c r="AE14" s="9"/>
       <c r="AF14" s="9"/>
       <c r="AG14" s="9"/>
       <c r="AH14" s="9"/>
       <c r="AI14" s="9"/>
       <c r="AJ14" s="9"/>
       <c r="AK14" s="9"/>
       <c r="AL14" s="9"/>
       <c r="AM14" s="9"/>
       <c r="AN14" s="9"/>
       <c r="AO14" s="9"/>
       <c r="AP14" s="9"/>
       <c r="AQ14" s="9"/>
       <c r="AR14" s="9"/>
       <c r="AS14" s="9"/>
     </row>
     <row r="15" spans="1:45">
       <c r="A15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="9">
         <v>16</v>
       </c>
@@ -8633,54 +8844,56 @@
       </c>
       <c r="S15" s="9">
         <v>5</v>
       </c>
       <c r="T15" s="9">
         <v>13</v>
       </c>
       <c r="U15" s="9">
         <v>14</v>
       </c>
       <c r="V15" s="9">
         <v>7</v>
       </c>
       <c r="W15" s="9">
         <v>13</v>
       </c>
       <c r="X15" s="9">
         <v>8</v>
       </c>
       <c r="Y15" s="9">
         <v>10</v>
       </c>
       <c r="Z15" s="41">
         <v>10</v>
       </c>
-      <c r="AA15" s="49">
+      <c r="AA15" s="41">
         <v>12</v>
       </c>
-      <c r="AB15" s="9"/>
+      <c r="AB15" s="41">
+        <v>9</v>
+      </c>
       <c r="AC15" s="9"/>
       <c r="AD15" s="9"/>
       <c r="AE15" s="9"/>
       <c r="AF15" s="9"/>
       <c r="AG15" s="9"/>
       <c r="AH15" s="9"/>
       <c r="AI15" s="9"/>
       <c r="AJ15" s="9"/>
       <c r="AK15" s="9"/>
       <c r="AL15" s="9"/>
       <c r="AM15" s="9"/>
       <c r="AN15" s="9"/>
       <c r="AO15" s="9"/>
       <c r="AP15" s="9"/>
       <c r="AQ15" s="9"/>
       <c r="AR15" s="9"/>
       <c r="AS15" s="9"/>
     </row>
     <row r="16" spans="1:45">
       <c r="A16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="9">
         <v>26</v>
       </c>
@@ -8734,54 +8947,56 @@
       </c>
       <c r="S16" s="9">
         <v>20</v>
       </c>
       <c r="T16" s="9">
         <v>28</v>
       </c>
       <c r="U16" s="9">
         <v>19</v>
       </c>
       <c r="V16" s="9">
         <v>14</v>
       </c>
       <c r="W16" s="9">
         <v>12</v>
       </c>
       <c r="X16" s="9">
         <v>6</v>
       </c>
       <c r="Y16" s="9">
         <v>16</v>
       </c>
       <c r="Z16" s="41">
         <v>12</v>
       </c>
-      <c r="AA16" s="49">
+      <c r="AA16" s="41">
         <v>11</v>
       </c>
-      <c r="AB16" s="9"/>
+      <c r="AB16" s="41">
+        <v>7</v>
+      </c>
       <c r="AC16" s="9"/>
       <c r="AD16" s="9"/>
       <c r="AE16" s="9"/>
       <c r="AF16" s="9"/>
       <c r="AG16" s="9"/>
       <c r="AH16" s="9"/>
       <c r="AI16" s="9"/>
       <c r="AJ16" s="9"/>
       <c r="AK16" s="9"/>
       <c r="AL16" s="9"/>
       <c r="AM16" s="9"/>
       <c r="AN16" s="9"/>
       <c r="AO16" s="9"/>
       <c r="AP16" s="9"/>
       <c r="AQ16" s="9"/>
       <c r="AR16" s="9"/>
       <c r="AS16" s="9"/>
     </row>
     <row r="17" spans="1:45">
       <c r="A17" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="9">
         <v>10</v>
       </c>
@@ -8835,54 +9050,56 @@
       </c>
       <c r="S17" s="9">
         <v>12</v>
       </c>
       <c r="T17" s="9">
         <v>15</v>
       </c>
       <c r="U17" s="9">
         <v>7</v>
       </c>
       <c r="V17" s="9">
         <v>11</v>
       </c>
       <c r="W17" s="9">
         <v>22</v>
       </c>
       <c r="X17" s="9">
         <v>14</v>
       </c>
       <c r="Y17" s="9">
         <v>12</v>
       </c>
       <c r="Z17" s="41">
         <v>14</v>
       </c>
-      <c r="AA17" s="49">
+      <c r="AA17" s="41">
         <v>8</v>
       </c>
-      <c r="AB17" s="9"/>
+      <c r="AB17" s="41">
+        <v>12</v>
+      </c>
       <c r="AC17" s="9"/>
       <c r="AD17" s="9"/>
       <c r="AE17" s="9"/>
       <c r="AF17" s="9"/>
       <c r="AG17" s="9"/>
       <c r="AH17" s="9"/>
       <c r="AI17" s="9"/>
       <c r="AJ17" s="9"/>
       <c r="AK17" s="9"/>
       <c r="AL17" s="9"/>
       <c r="AM17" s="9"/>
       <c r="AN17" s="9"/>
       <c r="AO17" s="9"/>
       <c r="AP17" s="9"/>
       <c r="AQ17" s="9"/>
       <c r="AR17" s="9"/>
       <c r="AS17" s="9"/>
     </row>
     <row r="18" spans="1:45">
       <c r="A18" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="9">
         <v>33</v>
       </c>
@@ -8936,54 +9153,56 @@
       </c>
       <c r="S18" s="9">
         <v>26</v>
       </c>
       <c r="T18" s="9">
         <v>40</v>
       </c>
       <c r="U18" s="9">
         <v>27</v>
       </c>
       <c r="V18" s="9">
         <v>27</v>
       </c>
       <c r="W18" s="9">
         <v>28</v>
       </c>
       <c r="X18" s="9">
         <v>25</v>
       </c>
       <c r="Y18" s="9">
         <v>31</v>
       </c>
       <c r="Z18" s="41">
         <v>27</v>
       </c>
-      <c r="AA18" s="49">
+      <c r="AA18" s="41">
         <v>31</v>
       </c>
-      <c r="AB18" s="9"/>
+      <c r="AB18" s="41">
+        <v>25</v>
+      </c>
       <c r="AC18" s="9"/>
       <c r="AD18" s="9"/>
       <c r="AE18" s="9"/>
       <c r="AF18" s="9"/>
       <c r="AG18" s="9"/>
       <c r="AH18" s="9"/>
       <c r="AI18" s="9"/>
       <c r="AJ18" s="9"/>
       <c r="AK18" s="9"/>
       <c r="AL18" s="9"/>
       <c r="AM18" s="9"/>
       <c r="AN18" s="9"/>
       <c r="AO18" s="9"/>
       <c r="AP18" s="9"/>
       <c r="AQ18" s="9"/>
       <c r="AR18" s="9"/>
       <c r="AS18" s="9"/>
     </row>
     <row r="19" spans="1:45">
       <c r="A19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="9">
         <v>6</v>
       </c>
@@ -9037,54 +9256,56 @@
       </c>
       <c r="S19" s="9">
         <v>10</v>
       </c>
       <c r="T19" s="9">
         <v>8</v>
       </c>
       <c r="U19" s="9">
         <v>9</v>
       </c>
       <c r="V19" s="9">
         <v>8</v>
       </c>
       <c r="W19" s="9">
         <v>13</v>
       </c>
       <c r="X19" s="9">
         <v>7</v>
       </c>
       <c r="Y19" s="9">
         <v>4</v>
       </c>
       <c r="Z19" s="41">
         <v>7</v>
       </c>
-      <c r="AA19" s="49">
+      <c r="AA19" s="41">
         <v>5</v>
       </c>
-      <c r="AB19" s="9"/>
+      <c r="AB19" s="41">
+        <v>7</v>
+      </c>
       <c r="AC19" s="9"/>
       <c r="AD19" s="9"/>
       <c r="AE19" s="9"/>
       <c r="AF19" s="9"/>
       <c r="AG19" s="9"/>
       <c r="AH19" s="9"/>
       <c r="AI19" s="9"/>
       <c r="AJ19" s="9"/>
       <c r="AK19" s="9"/>
       <c r="AL19" s="9"/>
       <c r="AM19" s="9"/>
       <c r="AN19" s="9"/>
       <c r="AO19" s="9"/>
       <c r="AP19" s="9"/>
       <c r="AQ19" s="9"/>
       <c r="AR19" s="9"/>
       <c r="AS19" s="9"/>
     </row>
     <row r="20" spans="1:45">
       <c r="A20" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="9">
         <v>15</v>
       </c>
@@ -9138,54 +9359,56 @@
       </c>
       <c r="S20" s="9">
         <v>13</v>
       </c>
       <c r="T20" s="9">
         <v>16</v>
       </c>
       <c r="U20" s="9">
         <v>10</v>
       </c>
       <c r="V20" s="9">
         <v>15</v>
       </c>
       <c r="W20" s="9">
         <v>16</v>
       </c>
       <c r="X20" s="9">
         <v>15</v>
       </c>
       <c r="Y20" s="9">
         <v>16</v>
       </c>
       <c r="Z20" s="41">
         <v>7</v>
       </c>
-      <c r="AA20" s="49">
+      <c r="AA20" s="41">
         <v>9</v>
       </c>
-      <c r="AB20" s="9"/>
+      <c r="AB20" s="41">
+        <v>11</v>
+      </c>
       <c r="AC20" s="9"/>
       <c r="AD20" s="9"/>
       <c r="AE20" s="9"/>
       <c r="AF20" s="9"/>
       <c r="AG20" s="9"/>
       <c r="AH20" s="9"/>
       <c r="AI20" s="9"/>
       <c r="AJ20" s="9"/>
       <c r="AK20" s="9"/>
       <c r="AL20" s="9"/>
       <c r="AM20" s="9"/>
       <c r="AN20" s="9"/>
       <c r="AO20" s="9"/>
       <c r="AP20" s="9"/>
       <c r="AQ20" s="9"/>
       <c r="AR20" s="9"/>
       <c r="AS20" s="9"/>
     </row>
     <row r="21" spans="1:45">
       <c r="A21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="9">
         <v>34</v>
       </c>
@@ -9239,54 +9462,56 @@
       </c>
       <c r="S21" s="9">
         <v>23</v>
       </c>
       <c r="T21" s="9">
         <v>39</v>
       </c>
       <c r="U21" s="9">
         <v>29</v>
       </c>
       <c r="V21" s="9">
         <v>23</v>
       </c>
       <c r="W21" s="9">
         <v>20</v>
       </c>
       <c r="X21" s="9">
         <v>25</v>
       </c>
       <c r="Y21" s="9">
         <v>26</v>
       </c>
       <c r="Z21" s="41">
         <v>20</v>
       </c>
-      <c r="AA21" s="49">
+      <c r="AA21" s="41">
         <v>13</v>
       </c>
-      <c r="AB21" s="9"/>
+      <c r="AB21" s="41">
+        <v>27</v>
+      </c>
       <c r="AC21" s="9"/>
       <c r="AD21" s="9"/>
       <c r="AE21" s="9"/>
       <c r="AF21" s="9"/>
       <c r="AG21" s="9"/>
       <c r="AH21" s="9"/>
       <c r="AI21" s="9"/>
       <c r="AJ21" s="9"/>
       <c r="AK21" s="9"/>
       <c r="AL21" s="9"/>
       <c r="AM21" s="9"/>
       <c r="AN21" s="9"/>
       <c r="AO21" s="9"/>
       <c r="AP21" s="9"/>
       <c r="AQ21" s="9"/>
       <c r="AR21" s="9"/>
       <c r="AS21" s="9"/>
     </row>
     <row r="22" spans="1:45" s="40" customFormat="1">
       <c r="A22" s="68" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="68"/>
       <c r="C22" s="68"/>
       <c r="D22" s="68"/>
@@ -9389,54 +9614,56 @@
       </c>
       <c r="S23" s="9">
         <v>200</v>
       </c>
       <c r="T23" s="9">
         <v>248</v>
       </c>
       <c r="U23" s="9">
         <v>206</v>
       </c>
       <c r="V23" s="9">
         <v>187</v>
       </c>
       <c r="W23" s="9">
         <v>183</v>
       </c>
       <c r="X23" s="9">
         <v>174</v>
       </c>
       <c r="Y23" s="9">
         <v>202</v>
       </c>
       <c r="Z23" s="41">
         <v>198</v>
       </c>
-      <c r="AA23" s="49">
+      <c r="AA23" s="41">
         <v>155</v>
       </c>
-      <c r="AB23" s="9"/>
+      <c r="AB23" s="41">
+        <v>198</v>
+      </c>
       <c r="AC23" s="9"/>
       <c r="AD23" s="9"/>
       <c r="AE23" s="9"/>
       <c r="AF23" s="9"/>
       <c r="AG23" s="9"/>
       <c r="AH23" s="9"/>
       <c r="AI23" s="9"/>
       <c r="AJ23" s="9"/>
       <c r="AK23" s="9"/>
       <c r="AL23" s="9"/>
       <c r="AM23" s="9"/>
       <c r="AN23" s="9"/>
       <c r="AO23" s="9"/>
       <c r="AP23" s="9"/>
       <c r="AQ23" s="9"/>
       <c r="AR23" s="9"/>
       <c r="AS23" s="9"/>
     </row>
     <row r="24" spans="1:45">
       <c r="A24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="41">
         <v>107</v>
       </c>
@@ -9490,54 +9717,56 @@
       </c>
       <c r="S24" s="9">
         <v>74</v>
       </c>
       <c r="T24" s="9">
         <v>99</v>
       </c>
       <c r="U24" s="9">
         <v>82</v>
       </c>
       <c r="V24" s="9">
         <v>73</v>
       </c>
       <c r="W24" s="9">
         <v>74</v>
       </c>
       <c r="X24" s="9">
         <v>77</v>
       </c>
       <c r="Y24" s="9">
         <v>84</v>
       </c>
       <c r="Z24" s="41">
         <v>89</v>
       </c>
-      <c r="AA24" s="49">
+      <c r="AA24" s="41">
         <v>57</v>
       </c>
-      <c r="AB24" s="9"/>
+      <c r="AB24" s="41">
+        <v>75</v>
+      </c>
       <c r="AC24" s="9"/>
       <c r="AD24" s="9"/>
       <c r="AE24" s="9"/>
       <c r="AF24" s="9"/>
       <c r="AG24" s="9"/>
       <c r="AH24" s="9"/>
       <c r="AI24" s="9"/>
       <c r="AJ24" s="9"/>
       <c r="AK24" s="9"/>
       <c r="AL24" s="9"/>
       <c r="AM24" s="9"/>
       <c r="AN24" s="9"/>
       <c r="AO24" s="9"/>
       <c r="AP24" s="9"/>
       <c r="AQ24" s="9"/>
       <c r="AR24" s="9"/>
       <c r="AS24" s="9"/>
     </row>
     <row r="25" spans="1:45" s="11" customFormat="1">
       <c r="A25" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="41">
         <v>12</v>
       </c>
@@ -9591,54 +9820,56 @@
       </c>
       <c r="S25" s="9">
         <v>10</v>
       </c>
       <c r="T25" s="9">
         <v>13</v>
       </c>
       <c r="U25" s="9">
         <v>13</v>
       </c>
       <c r="V25" s="9">
         <v>13</v>
       </c>
       <c r="W25" s="9">
         <v>10</v>
       </c>
       <c r="X25" s="9">
         <v>12</v>
       </c>
       <c r="Y25" s="9">
         <v>15</v>
       </c>
       <c r="Z25" s="41">
         <v>12</v>
       </c>
-      <c r="AA25" s="49">
+      <c r="AA25" s="41">
         <v>10</v>
       </c>
-      <c r="AB25" s="9"/>
+      <c r="AB25" s="41">
+        <v>5</v>
+      </c>
       <c r="AC25" s="9"/>
       <c r="AD25" s="9"/>
       <c r="AE25" s="9"/>
       <c r="AF25" s="9"/>
       <c r="AG25" s="9"/>
       <c r="AH25" s="9"/>
       <c r="AI25" s="9"/>
       <c r="AJ25" s="9"/>
       <c r="AK25" s="9"/>
       <c r="AL25" s="9"/>
       <c r="AM25" s="9"/>
       <c r="AN25" s="9"/>
       <c r="AO25" s="9"/>
       <c r="AP25" s="9"/>
       <c r="AQ25" s="9"/>
       <c r="AR25" s="9"/>
       <c r="AS25" s="9"/>
     </row>
     <row r="26" spans="1:45" s="11" customFormat="1">
       <c r="A26" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="41">
         <v>6</v>
       </c>
@@ -9692,54 +9923,56 @@
       </c>
       <c r="S26" s="9">
         <v>4</v>
       </c>
       <c r="T26" s="9">
         <v>12</v>
       </c>
       <c r="U26" s="9">
         <v>11</v>
       </c>
       <c r="V26" s="9">
         <v>7</v>
       </c>
       <c r="W26" s="9">
         <v>5</v>
       </c>
       <c r="X26" s="9">
         <v>4</v>
       </c>
       <c r="Y26" s="9">
         <v>7</v>
       </c>
       <c r="Z26" s="41">
         <v>10</v>
       </c>
-      <c r="AA26" s="49">
+      <c r="AA26" s="41">
         <v>7</v>
       </c>
-      <c r="AB26" s="9"/>
+      <c r="AB26" s="41">
+        <v>6</v>
+      </c>
       <c r="AC26" s="9"/>
       <c r="AD26" s="9"/>
       <c r="AE26" s="9"/>
       <c r="AF26" s="9"/>
       <c r="AG26" s="9"/>
       <c r="AH26" s="9"/>
       <c r="AI26" s="9"/>
       <c r="AJ26" s="9"/>
       <c r="AK26" s="9"/>
       <c r="AL26" s="9"/>
       <c r="AM26" s="9"/>
       <c r="AN26" s="9"/>
       <c r="AO26" s="9"/>
       <c r="AP26" s="9"/>
       <c r="AQ26" s="9"/>
       <c r="AR26" s="9"/>
       <c r="AS26" s="9"/>
     </row>
     <row r="27" spans="1:45" s="11" customFormat="1">
       <c r="A27" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="41">
         <v>13</v>
       </c>
@@ -9793,54 +10026,56 @@
       </c>
       <c r="S27" s="9">
         <v>9</v>
       </c>
       <c r="T27" s="9">
         <v>7</v>
       </c>
       <c r="U27" s="9">
         <v>4</v>
       </c>
       <c r="V27" s="9">
         <v>9</v>
       </c>
       <c r="W27" s="9">
         <v>13</v>
       </c>
       <c r="X27" s="9">
         <v>6</v>
       </c>
       <c r="Y27" s="9">
         <v>10</v>
       </c>
       <c r="Z27" s="41">
         <v>9</v>
       </c>
-      <c r="AA27" s="49">
+      <c r="AA27" s="41">
         <v>9</v>
       </c>
-      <c r="AB27" s="9"/>
+      <c r="AB27" s="41">
+        <v>14</v>
+      </c>
       <c r="AC27" s="9"/>
       <c r="AD27" s="9"/>
       <c r="AE27" s="9"/>
       <c r="AF27" s="9"/>
       <c r="AG27" s="9"/>
       <c r="AH27" s="9"/>
       <c r="AI27" s="9"/>
       <c r="AJ27" s="9"/>
       <c r="AK27" s="9"/>
       <c r="AL27" s="9"/>
       <c r="AM27" s="9"/>
       <c r="AN27" s="9"/>
       <c r="AO27" s="9"/>
       <c r="AP27" s="9"/>
       <c r="AQ27" s="9"/>
       <c r="AR27" s="9"/>
       <c r="AS27" s="9"/>
     </row>
     <row r="28" spans="1:45" s="11" customFormat="1">
       <c r="A28" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="41">
         <v>4</v>
       </c>
@@ -9894,54 +10129,56 @@
       </c>
       <c r="S28" s="9">
         <v>9</v>
       </c>
       <c r="T28" s="9">
         <v>9</v>
       </c>
       <c r="U28" s="9">
         <v>9</v>
       </c>
       <c r="V28" s="9">
         <v>6</v>
       </c>
       <c r="W28" s="9">
         <v>8</v>
       </c>
       <c r="X28" s="9">
         <v>7</v>
       </c>
       <c r="Y28" s="9">
         <v>2</v>
       </c>
       <c r="Z28" s="41">
         <v>6</v>
       </c>
-      <c r="AA28" s="49">
+      <c r="AA28" s="41">
         <v>3</v>
       </c>
-      <c r="AB28" s="9"/>
+      <c r="AB28" s="41">
+        <v>15</v>
+      </c>
       <c r="AC28" s="9"/>
       <c r="AD28" s="9"/>
       <c r="AE28" s="9"/>
       <c r="AF28" s="9"/>
       <c r="AG28" s="9"/>
       <c r="AH28" s="9"/>
       <c r="AI28" s="9"/>
       <c r="AJ28" s="9"/>
       <c r="AK28" s="9"/>
       <c r="AL28" s="9"/>
       <c r="AM28" s="9"/>
       <c r="AN28" s="9"/>
       <c r="AO28" s="9"/>
       <c r="AP28" s="9"/>
       <c r="AQ28" s="9"/>
       <c r="AR28" s="9"/>
       <c r="AS28" s="9"/>
     </row>
     <row r="29" spans="1:45" s="11" customFormat="1">
       <c r="A29" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="41">
         <v>7</v>
       </c>
@@ -9995,54 +10232,56 @@
       </c>
       <c r="S29" s="9">
         <v>6</v>
       </c>
       <c r="T29" s="9">
         <v>5</v>
       </c>
       <c r="U29" s="9">
         <v>6</v>
       </c>
       <c r="V29" s="9">
         <v>8</v>
       </c>
       <c r="W29" s="9">
         <v>8</v>
       </c>
       <c r="X29" s="9">
         <v>3</v>
       </c>
       <c r="Y29" s="9">
         <v>7</v>
       </c>
       <c r="Z29" s="41">
         <v>5</v>
       </c>
-      <c r="AA29" s="49">
+      <c r="AA29" s="41">
         <v>4</v>
       </c>
-      <c r="AB29" s="9"/>
+      <c r="AB29" s="41">
+        <v>9</v>
+      </c>
       <c r="AC29" s="9"/>
       <c r="AD29" s="9"/>
       <c r="AE29" s="9"/>
       <c r="AF29" s="9"/>
       <c r="AG29" s="9"/>
       <c r="AH29" s="9"/>
       <c r="AI29" s="9"/>
       <c r="AJ29" s="9"/>
       <c r="AK29" s="9"/>
       <c r="AL29" s="9"/>
       <c r="AM29" s="9"/>
       <c r="AN29" s="9"/>
       <c r="AO29" s="9"/>
       <c r="AP29" s="9"/>
       <c r="AQ29" s="9"/>
       <c r="AR29" s="9"/>
       <c r="AS29" s="9"/>
     </row>
     <row r="30" spans="1:45" s="11" customFormat="1">
       <c r="A30" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B30" s="41">
         <v>21</v>
       </c>
@@ -10096,54 +10335,56 @@
       </c>
       <c r="S30" s="9">
         <v>18</v>
       </c>
       <c r="T30" s="9">
         <v>18</v>
       </c>
       <c r="U30" s="9">
         <v>16</v>
       </c>
       <c r="V30" s="9">
         <v>15</v>
       </c>
       <c r="W30" s="9">
         <v>11</v>
       </c>
       <c r="X30" s="9">
         <v>16</v>
       </c>
       <c r="Y30" s="9">
         <v>21</v>
       </c>
       <c r="Z30" s="41">
         <v>18</v>
       </c>
-      <c r="AA30" s="49">
+      <c r="AA30" s="41">
         <v>16</v>
       </c>
-      <c r="AB30" s="9"/>
+      <c r="AB30" s="41">
+        <v>24</v>
+      </c>
       <c r="AC30" s="9"/>
       <c r="AD30" s="9"/>
       <c r="AE30" s="9"/>
       <c r="AF30" s="9"/>
       <c r="AG30" s="9"/>
       <c r="AH30" s="9"/>
       <c r="AI30" s="9"/>
       <c r="AJ30" s="9"/>
       <c r="AK30" s="9"/>
       <c r="AL30" s="9"/>
       <c r="AM30" s="9"/>
       <c r="AN30" s="9"/>
       <c r="AO30" s="9"/>
       <c r="AP30" s="9"/>
       <c r="AQ30" s="9"/>
       <c r="AR30" s="9"/>
       <c r="AS30" s="9"/>
     </row>
     <row r="31" spans="1:45" s="11" customFormat="1">
       <c r="A31" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B31" s="41">
         <v>6</v>
       </c>
@@ -10197,54 +10438,56 @@
       </c>
       <c r="S31" s="9">
         <v>2</v>
       </c>
       <c r="T31" s="9">
         <v>6</v>
       </c>
       <c r="U31" s="9">
         <v>7</v>
       </c>
       <c r="V31" s="9">
         <v>4</v>
       </c>
       <c r="W31" s="9">
         <v>5</v>
       </c>
       <c r="X31" s="9">
         <v>7</v>
       </c>
       <c r="Y31" s="9">
         <v>6</v>
       </c>
       <c r="Z31" s="41">
         <v>5</v>
       </c>
-      <c r="AA31" s="49">
+      <c r="AA31" s="41">
         <v>4</v>
       </c>
-      <c r="AB31" s="9"/>
+      <c r="AB31" s="41">
+        <v>1</v>
+      </c>
       <c r="AC31" s="9"/>
       <c r="AD31" s="9"/>
       <c r="AE31" s="9"/>
       <c r="AF31" s="9"/>
       <c r="AG31" s="9"/>
       <c r="AH31" s="9"/>
       <c r="AI31" s="9"/>
       <c r="AJ31" s="9"/>
       <c r="AK31" s="9"/>
       <c r="AL31" s="9"/>
       <c r="AM31" s="9"/>
       <c r="AN31" s="9"/>
       <c r="AO31" s="9"/>
       <c r="AP31" s="9"/>
       <c r="AQ31" s="9"/>
       <c r="AR31" s="9"/>
       <c r="AS31" s="9"/>
     </row>
     <row r="32" spans="1:45" s="11" customFormat="1">
       <c r="A32" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B32" s="41">
         <v>11</v>
       </c>
@@ -10298,54 +10541,56 @@
       </c>
       <c r="S32" s="9">
         <v>15</v>
       </c>
       <c r="T32" s="9">
         <v>19</v>
       </c>
       <c r="U32" s="9">
         <v>14</v>
       </c>
       <c r="V32" s="9">
         <v>9</v>
       </c>
       <c r="W32" s="9">
         <v>4</v>
       </c>
       <c r="X32" s="9">
         <v>2</v>
       </c>
       <c r="Y32" s="9">
         <v>10</v>
       </c>
       <c r="Z32" s="41">
         <v>7</v>
       </c>
-      <c r="AA32" s="49">
+      <c r="AA32" s="41">
         <v>5</v>
       </c>
-      <c r="AB32" s="9"/>
+      <c r="AB32" s="41">
+        <v>4</v>
+      </c>
       <c r="AC32" s="9"/>
       <c r="AD32" s="9"/>
       <c r="AE32" s="9"/>
       <c r="AF32" s="9"/>
       <c r="AG32" s="9"/>
       <c r="AH32" s="9"/>
       <c r="AI32" s="9"/>
       <c r="AJ32" s="9"/>
       <c r="AK32" s="9"/>
       <c r="AL32" s="9"/>
       <c r="AM32" s="9"/>
       <c r="AN32" s="9"/>
       <c r="AO32" s="9"/>
       <c r="AP32" s="9"/>
       <c r="AQ32" s="9"/>
       <c r="AR32" s="9"/>
       <c r="AS32" s="9"/>
     </row>
     <row r="33" spans="1:45" s="11" customFormat="1">
       <c r="A33" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B33" s="41">
         <v>1</v>
       </c>
@@ -10399,54 +10644,56 @@
       </c>
       <c r="S33" s="9">
         <v>7</v>
       </c>
       <c r="T33" s="9">
         <v>8</v>
       </c>
       <c r="U33" s="9">
         <v>3</v>
       </c>
       <c r="V33" s="9">
         <v>4</v>
       </c>
       <c r="W33" s="9">
         <v>8</v>
       </c>
       <c r="X33" s="9">
         <v>9</v>
       </c>
       <c r="Y33" s="9">
         <v>8</v>
       </c>
       <c r="Z33" s="41">
         <v>9</v>
       </c>
-      <c r="AA33" s="49">
+      <c r="AA33" s="41">
         <v>4</v>
       </c>
-      <c r="AB33" s="9"/>
+      <c r="AB33" s="41">
+        <v>8</v>
+      </c>
       <c r="AC33" s="9"/>
       <c r="AD33" s="9"/>
       <c r="AE33" s="9"/>
       <c r="AF33" s="9"/>
       <c r="AG33" s="9"/>
       <c r="AH33" s="9"/>
       <c r="AI33" s="9"/>
       <c r="AJ33" s="9"/>
       <c r="AK33" s="9"/>
       <c r="AL33" s="9"/>
       <c r="AM33" s="9"/>
       <c r="AN33" s="9"/>
       <c r="AO33" s="9"/>
       <c r="AP33" s="9"/>
       <c r="AQ33" s="9"/>
       <c r="AR33" s="9"/>
       <c r="AS33" s="9"/>
     </row>
     <row r="34" spans="1:45" s="11" customFormat="1">
       <c r="A34" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B34" s="41">
         <v>12</v>
       </c>
@@ -10500,54 +10747,56 @@
       </c>
       <c r="S34" s="9">
         <v>18</v>
       </c>
       <c r="T34" s="9">
         <v>20</v>
       </c>
       <c r="U34" s="9">
         <v>15</v>
       </c>
       <c r="V34" s="9">
         <v>15</v>
       </c>
       <c r="W34" s="9">
         <v>12</v>
       </c>
       <c r="X34" s="9">
         <v>11</v>
       </c>
       <c r="Y34" s="9">
         <v>11</v>
       </c>
       <c r="Z34" s="41">
         <v>15</v>
       </c>
-      <c r="AA34" s="49">
+      <c r="AA34" s="41">
         <v>20</v>
       </c>
-      <c r="AB34" s="9"/>
+      <c r="AB34" s="41">
+        <v>14</v>
+      </c>
       <c r="AC34" s="9"/>
       <c r="AD34" s="9"/>
       <c r="AE34" s="9"/>
       <c r="AF34" s="9"/>
       <c r="AG34" s="9"/>
       <c r="AH34" s="9"/>
       <c r="AI34" s="9"/>
       <c r="AJ34" s="9"/>
       <c r="AK34" s="9"/>
       <c r="AL34" s="9"/>
       <c r="AM34" s="9"/>
       <c r="AN34" s="9"/>
       <c r="AO34" s="9"/>
       <c r="AP34" s="9"/>
       <c r="AQ34" s="9"/>
       <c r="AR34" s="9"/>
       <c r="AS34" s="9"/>
     </row>
     <row r="35" spans="1:45" s="11" customFormat="1">
       <c r="A35" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B35" s="41">
         <v>3</v>
       </c>
@@ -10601,54 +10850,56 @@
       </c>
       <c r="S35" s="9">
         <v>5</v>
       </c>
       <c r="T35" s="9">
         <v>6</v>
       </c>
       <c r="U35" s="9">
         <v>5</v>
       </c>
       <c r="V35" s="9">
         <v>6</v>
       </c>
       <c r="W35" s="9">
         <v>9</v>
       </c>
       <c r="X35" s="9">
         <v>3</v>
       </c>
       <c r="Y35" s="9">
         <v>1</v>
       </c>
       <c r="Z35" s="41">
         <v>3</v>
       </c>
-      <c r="AA35" s="49">
+      <c r="AA35" s="41">
         <v>4</v>
       </c>
-      <c r="AB35" s="9"/>
+      <c r="AB35" s="41">
+        <v>1</v>
+      </c>
       <c r="AC35" s="9"/>
       <c r="AD35" s="9"/>
       <c r="AE35" s="9"/>
       <c r="AF35" s="9"/>
       <c r="AG35" s="9"/>
       <c r="AH35" s="9"/>
       <c r="AI35" s="9"/>
       <c r="AJ35" s="9"/>
       <c r="AK35" s="9"/>
       <c r="AL35" s="9"/>
       <c r="AM35" s="9"/>
       <c r="AN35" s="9"/>
       <c r="AO35" s="9"/>
       <c r="AP35" s="9"/>
       <c r="AQ35" s="9"/>
       <c r="AR35" s="9"/>
       <c r="AS35" s="9"/>
     </row>
     <row r="36" spans="1:45" s="11" customFormat="1">
       <c r="A36" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B36" s="41">
         <v>6</v>
       </c>
@@ -10702,54 +10953,56 @@
       </c>
       <c r="S36" s="9">
         <v>9</v>
       </c>
       <c r="T36" s="9">
         <v>10</v>
       </c>
       <c r="U36" s="9">
         <v>6</v>
       </c>
       <c r="V36" s="9">
         <v>6</v>
       </c>
       <c r="W36" s="9">
         <v>7</v>
       </c>
       <c r="X36" s="9">
         <v>7</v>
       </c>
       <c r="Y36" s="9">
         <v>9</v>
       </c>
       <c r="Z36" s="41">
         <v>4</v>
       </c>
-      <c r="AA36" s="49">
+      <c r="AA36" s="41">
         <v>6</v>
       </c>
-      <c r="AB36" s="9"/>
+      <c r="AB36" s="41">
+        <v>7</v>
+      </c>
       <c r="AC36" s="9"/>
       <c r="AD36" s="9"/>
       <c r="AE36" s="9"/>
       <c r="AF36" s="9"/>
       <c r="AG36" s="9"/>
       <c r="AH36" s="9"/>
       <c r="AI36" s="9"/>
       <c r="AJ36" s="9"/>
       <c r="AK36" s="9"/>
       <c r="AL36" s="9"/>
       <c r="AM36" s="9"/>
       <c r="AN36" s="9"/>
       <c r="AO36" s="9"/>
       <c r="AP36" s="9"/>
       <c r="AQ36" s="9"/>
       <c r="AR36" s="9"/>
       <c r="AS36" s="9"/>
     </row>
     <row r="37" spans="1:45" s="11" customFormat="1">
       <c r="A37" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="41">
         <v>16</v>
       </c>
@@ -10803,54 +11056,56 @@
       </c>
       <c r="S37" s="9">
         <v>14</v>
       </c>
       <c r="T37" s="9">
         <v>16</v>
       </c>
       <c r="U37" s="9">
         <v>15</v>
       </c>
       <c r="V37" s="9">
         <v>12</v>
       </c>
       <c r="W37" s="9">
         <v>9</v>
       </c>
       <c r="X37" s="9">
         <v>10</v>
       </c>
       <c r="Y37" s="9">
         <v>11</v>
       </c>
       <c r="Z37" s="41">
         <v>6</v>
       </c>
-      <c r="AA37" s="49">
+      <c r="AA37" s="41">
         <v>6</v>
       </c>
-      <c r="AB37" s="9"/>
+      <c r="AB37" s="41">
+        <v>15</v>
+      </c>
       <c r="AC37" s="9"/>
       <c r="AD37" s="9"/>
       <c r="AE37" s="9"/>
       <c r="AF37" s="9"/>
       <c r="AG37" s="9"/>
       <c r="AH37" s="9"/>
       <c r="AI37" s="9"/>
       <c r="AJ37" s="9"/>
       <c r="AK37" s="9"/>
       <c r="AL37" s="9"/>
       <c r="AM37" s="9"/>
       <c r="AN37" s="9"/>
       <c r="AO37" s="9"/>
       <c r="AP37" s="9"/>
       <c r="AQ37" s="9"/>
       <c r="AR37" s="9"/>
       <c r="AS37" s="9"/>
     </row>
     <row r="38" spans="1:45" s="40" customFormat="1">
       <c r="A38" s="68" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="68"/>
       <c r="C38" s="68"/>
       <c r="D38" s="68"/>
@@ -10953,54 +11208,56 @@
       </c>
       <c r="S39" s="9">
         <v>161</v>
       </c>
       <c r="T39" s="9">
         <v>200</v>
       </c>
       <c r="U39" s="9">
         <v>200</v>
       </c>
       <c r="V39" s="9">
         <v>186</v>
       </c>
       <c r="W39" s="9">
         <v>177</v>
       </c>
       <c r="X39" s="9">
         <v>178</v>
       </c>
       <c r="Y39" s="9">
         <v>190</v>
       </c>
       <c r="Z39" s="53">
         <v>191</v>
       </c>
-      <c r="AA39" s="75">
+      <c r="AA39" s="53">
         <v>147</v>
       </c>
-      <c r="AB39" s="9"/>
+      <c r="AB39" s="53">
+        <v>170</v>
+      </c>
       <c r="AC39" s="9"/>
       <c r="AD39" s="9"/>
       <c r="AE39" s="9"/>
       <c r="AF39" s="9"/>
       <c r="AG39" s="9"/>
       <c r="AH39" s="9"/>
       <c r="AI39" s="9"/>
       <c r="AJ39" s="9"/>
       <c r="AK39" s="9"/>
       <c r="AL39" s="9"/>
       <c r="AM39" s="9"/>
       <c r="AN39" s="9"/>
       <c r="AO39" s="9"/>
       <c r="AP39" s="9"/>
       <c r="AQ39" s="9"/>
       <c r="AR39" s="9"/>
       <c r="AS39" s="9"/>
     </row>
     <row r="40" spans="1:45">
       <c r="A40" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B40" s="41">
         <v>90</v>
       </c>
@@ -11054,54 +11311,56 @@
       </c>
       <c r="S40" s="9">
         <v>65</v>
       </c>
       <c r="T40" s="9">
         <v>68</v>
       </c>
       <c r="U40" s="9">
         <v>95</v>
       </c>
       <c r="V40" s="9">
         <v>79</v>
       </c>
       <c r="W40" s="9">
         <v>64</v>
       </c>
       <c r="X40" s="9">
         <v>69</v>
       </c>
       <c r="Y40" s="9">
         <v>80</v>
       </c>
       <c r="Z40" s="53">
         <v>88</v>
       </c>
-      <c r="AA40" s="75">
+      <c r="AA40" s="53">
         <v>69</v>
       </c>
-      <c r="AB40" s="9"/>
+      <c r="AB40" s="53">
+        <v>68</v>
+      </c>
       <c r="AC40" s="9"/>
       <c r="AD40" s="9"/>
       <c r="AE40" s="9"/>
       <c r="AF40" s="9"/>
       <c r="AG40" s="9"/>
       <c r="AH40" s="9"/>
       <c r="AI40" s="9"/>
       <c r="AJ40" s="9"/>
       <c r="AK40" s="9"/>
       <c r="AL40" s="9"/>
       <c r="AM40" s="9"/>
       <c r="AN40" s="9"/>
       <c r="AO40" s="9"/>
       <c r="AP40" s="9"/>
       <c r="AQ40" s="9"/>
       <c r="AR40" s="9"/>
       <c r="AS40" s="9"/>
     </row>
     <row r="41" spans="1:45">
       <c r="A41" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="41">
         <v>15</v>
       </c>
@@ -11155,54 +11414,56 @@
       </c>
       <c r="S41" s="9">
         <v>11</v>
       </c>
       <c r="T41" s="9">
         <v>13</v>
       </c>
       <c r="U41" s="9">
         <v>12</v>
       </c>
       <c r="V41" s="9">
         <v>14</v>
       </c>
       <c r="W41" s="9">
         <v>8</v>
       </c>
       <c r="X41" s="9">
         <v>15</v>
       </c>
       <c r="Y41" s="9">
         <v>9</v>
       </c>
       <c r="Z41" s="53">
         <v>12</v>
       </c>
-      <c r="AA41" s="75">
+      <c r="AA41" s="53">
         <v>6</v>
       </c>
-      <c r="AB41" s="9"/>
+      <c r="AB41" s="53">
+        <v>13</v>
+      </c>
       <c r="AC41" s="9"/>
       <c r="AD41" s="9"/>
       <c r="AE41" s="9"/>
       <c r="AF41" s="9"/>
       <c r="AG41" s="9"/>
       <c r="AH41" s="9"/>
       <c r="AI41" s="9"/>
       <c r="AJ41" s="9"/>
       <c r="AK41" s="9"/>
       <c r="AL41" s="9"/>
       <c r="AM41" s="9"/>
       <c r="AN41" s="9"/>
       <c r="AO41" s="9"/>
       <c r="AP41" s="9"/>
       <c r="AQ41" s="9"/>
       <c r="AR41" s="9"/>
       <c r="AS41" s="9"/>
     </row>
     <row r="42" spans="1:45">
       <c r="A42" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="41">
         <v>3</v>
       </c>
@@ -11256,54 +11517,56 @@
       </c>
       <c r="S42" s="9">
         <v>5</v>
       </c>
       <c r="T42" s="9">
         <v>2</v>
       </c>
       <c r="U42" s="9">
         <v>8</v>
       </c>
       <c r="V42" s="9">
         <v>6</v>
       </c>
       <c r="W42" s="9">
         <v>2</v>
       </c>
       <c r="X42" s="9">
         <v>8</v>
       </c>
       <c r="Y42" s="9">
         <v>5</v>
       </c>
       <c r="Z42" s="53">
         <v>9</v>
       </c>
-      <c r="AA42" s="75">
+      <c r="AA42" s="53">
         <v>6</v>
       </c>
-      <c r="AB42" s="9"/>
+      <c r="AB42" s="53">
+        <v>5</v>
+      </c>
       <c r="AC42" s="9"/>
       <c r="AD42" s="9"/>
       <c r="AE42" s="9"/>
       <c r="AF42" s="9"/>
       <c r="AG42" s="9"/>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
     </row>
     <row r="43" spans="1:45">
       <c r="A43" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="41">
         <v>12</v>
       </c>
@@ -11357,54 +11620,56 @@
       </c>
       <c r="S43" s="9">
         <v>7</v>
       </c>
       <c r="T43" s="9">
         <v>11</v>
       </c>
       <c r="U43" s="9">
         <v>4</v>
       </c>
       <c r="V43" s="9">
         <v>10</v>
       </c>
       <c r="W43" s="9">
         <v>7</v>
       </c>
       <c r="X43" s="9">
         <v>5</v>
       </c>
       <c r="Y43" s="9">
         <v>11</v>
       </c>
       <c r="Z43" s="53">
         <v>6</v>
       </c>
-      <c r="AA43" s="75">
+      <c r="AA43" s="53">
         <v>5</v>
       </c>
-      <c r="AB43" s="9"/>
+      <c r="AB43" s="53">
+        <v>8</v>
+      </c>
       <c r="AC43" s="9"/>
       <c r="AD43" s="9"/>
       <c r="AE43" s="9"/>
       <c r="AF43" s="9"/>
       <c r="AG43" s="9"/>
       <c r="AH43" s="9"/>
       <c r="AI43" s="9"/>
       <c r="AJ43" s="9"/>
       <c r="AK43" s="9"/>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
     </row>
     <row r="44" spans="1:45">
       <c r="A44" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="41">
         <v>8</v>
       </c>
@@ -11458,54 +11723,56 @@
       </c>
       <c r="S44" s="9">
         <v>8</v>
       </c>
       <c r="T44" s="9">
         <v>6</v>
       </c>
       <c r="U44" s="9">
         <v>9</v>
       </c>
       <c r="V44" s="9">
         <v>11</v>
       </c>
       <c r="W44" s="9">
         <v>7</v>
       </c>
       <c r="X44" s="9">
         <v>7</v>
       </c>
       <c r="Y44" s="9">
         <v>8</v>
       </c>
       <c r="Z44" s="53">
         <v>3</v>
       </c>
-      <c r="AA44" s="75">
+      <c r="AA44" s="53">
         <v>5</v>
       </c>
-      <c r="AB44" s="9"/>
+      <c r="AB44" s="53">
+        <v>8</v>
+      </c>
       <c r="AC44" s="9"/>
       <c r="AD44" s="9"/>
       <c r="AE44" s="9"/>
       <c r="AF44" s="9"/>
       <c r="AG44" s="9"/>
       <c r="AH44" s="9"/>
       <c r="AI44" s="9"/>
       <c r="AJ44" s="9"/>
       <c r="AK44" s="9"/>
       <c r="AL44" s="9"/>
       <c r="AM44" s="9"/>
       <c r="AN44" s="9"/>
       <c r="AO44" s="9"/>
       <c r="AP44" s="9"/>
       <c r="AQ44" s="9"/>
       <c r="AR44" s="9"/>
       <c r="AS44" s="9"/>
     </row>
     <row r="45" spans="1:45">
       <c r="A45" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="41">
         <v>6</v>
       </c>
@@ -11559,54 +11826,56 @@
       </c>
       <c r="S45" s="9">
         <v>12</v>
       </c>
       <c r="T45" s="9">
         <v>9</v>
       </c>
       <c r="U45" s="9">
         <v>10</v>
       </c>
       <c r="V45" s="9">
         <v>6</v>
       </c>
       <c r="W45" s="9">
         <v>2</v>
       </c>
       <c r="X45" s="9">
         <v>9</v>
       </c>
       <c r="Y45" s="9">
         <v>5</v>
       </c>
       <c r="Z45" s="53">
         <v>8</v>
       </c>
-      <c r="AA45" s="75">
+      <c r="AA45" s="53">
         <v>6</v>
       </c>
-      <c r="AB45" s="9"/>
+      <c r="AB45" s="53">
+        <v>5</v>
+      </c>
       <c r="AC45" s="9"/>
       <c r="AD45" s="9"/>
       <c r="AE45" s="9"/>
       <c r="AF45" s="9"/>
       <c r="AG45" s="9"/>
       <c r="AH45" s="9"/>
       <c r="AI45" s="9"/>
       <c r="AJ45" s="9"/>
       <c r="AK45" s="9"/>
       <c r="AL45" s="9"/>
       <c r="AM45" s="9"/>
       <c r="AN45" s="9"/>
       <c r="AO45" s="9"/>
       <c r="AP45" s="9"/>
       <c r="AQ45" s="9"/>
       <c r="AR45" s="9"/>
       <c r="AS45" s="9"/>
     </row>
     <row r="46" spans="1:45">
       <c r="A46" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B46" s="41">
         <v>16</v>
       </c>
@@ -11660,54 +11929,56 @@
       </c>
       <c r="S46" s="9">
         <v>14</v>
       </c>
       <c r="T46" s="9">
         <v>17</v>
       </c>
       <c r="U46" s="9">
         <v>12</v>
       </c>
       <c r="V46" s="9">
         <v>11</v>
       </c>
       <c r="W46" s="9">
         <v>17</v>
       </c>
       <c r="X46" s="9">
         <v>14</v>
       </c>
       <c r="Y46" s="9">
         <v>13</v>
       </c>
       <c r="Z46" s="53">
         <v>17</v>
       </c>
-      <c r="AA46" s="75">
+      <c r="AA46" s="53">
         <v>10</v>
       </c>
-      <c r="AB46" s="9"/>
+      <c r="AB46" s="53">
+        <v>15</v>
+      </c>
       <c r="AC46" s="9"/>
       <c r="AD46" s="9"/>
       <c r="AE46" s="9"/>
       <c r="AF46" s="9"/>
       <c r="AG46" s="9"/>
       <c r="AH46" s="9"/>
       <c r="AI46" s="9"/>
       <c r="AJ46" s="9"/>
       <c r="AK46" s="9"/>
       <c r="AL46" s="9"/>
       <c r="AM46" s="9"/>
       <c r="AN46" s="9"/>
       <c r="AO46" s="9"/>
       <c r="AP46" s="9"/>
       <c r="AQ46" s="9"/>
       <c r="AR46" s="9"/>
       <c r="AS46" s="9"/>
     </row>
     <row r="47" spans="1:45">
       <c r="A47" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B47" s="41">
         <v>10</v>
       </c>
@@ -11761,54 +12032,56 @@
       </c>
       <c r="S47" s="9">
         <v>3</v>
       </c>
       <c r="T47" s="9">
         <v>7</v>
       </c>
       <c r="U47" s="9">
         <v>7</v>
       </c>
       <c r="V47" s="9">
         <v>3</v>
       </c>
       <c r="W47" s="9">
         <v>8</v>
       </c>
       <c r="X47" s="9">
         <v>1</v>
       </c>
       <c r="Y47" s="9">
         <v>4</v>
       </c>
       <c r="Z47" s="53">
         <v>5</v>
       </c>
-      <c r="AA47" s="75">
+      <c r="AA47" s="53">
         <v>8</v>
       </c>
-      <c r="AB47" s="9"/>
+      <c r="AB47" s="53">
+        <v>8</v>
+      </c>
       <c r="AC47" s="9"/>
       <c r="AD47" s="9"/>
       <c r="AE47" s="9"/>
       <c r="AF47" s="9"/>
       <c r="AG47" s="9"/>
       <c r="AH47" s="9"/>
       <c r="AI47" s="9"/>
       <c r="AJ47" s="9"/>
       <c r="AK47" s="9"/>
       <c r="AL47" s="9"/>
       <c r="AM47" s="9"/>
       <c r="AN47" s="9"/>
       <c r="AO47" s="9"/>
       <c r="AP47" s="9"/>
       <c r="AQ47" s="9"/>
       <c r="AR47" s="9"/>
       <c r="AS47" s="9"/>
     </row>
     <row r="48" spans="1:45">
       <c r="A48" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="41">
         <v>15</v>
       </c>
@@ -11862,54 +12135,56 @@
       </c>
       <c r="S48" s="9">
         <v>5</v>
       </c>
       <c r="T48" s="9">
         <v>9</v>
       </c>
       <c r="U48" s="9">
         <v>5</v>
       </c>
       <c r="V48" s="9">
         <v>5</v>
       </c>
       <c r="W48" s="9">
         <v>8</v>
       </c>
       <c r="X48" s="9">
         <v>4</v>
       </c>
       <c r="Y48" s="9">
         <v>6</v>
       </c>
       <c r="Z48" s="53">
         <v>5</v>
       </c>
-      <c r="AA48" s="75">
+      <c r="AA48" s="53">
         <v>6</v>
       </c>
-      <c r="AB48" s="9"/>
+      <c r="AB48" s="53">
+        <v>3</v>
+      </c>
       <c r="AC48" s="9"/>
       <c r="AD48" s="9"/>
       <c r="AE48" s="9"/>
       <c r="AF48" s="9"/>
       <c r="AG48" s="9"/>
       <c r="AH48" s="9"/>
       <c r="AI48" s="9"/>
       <c r="AJ48" s="9"/>
       <c r="AK48" s="9"/>
       <c r="AL48" s="9"/>
       <c r="AM48" s="9"/>
       <c r="AN48" s="9"/>
       <c r="AO48" s="9"/>
       <c r="AP48" s="9"/>
       <c r="AQ48" s="9"/>
       <c r="AR48" s="9"/>
       <c r="AS48" s="9"/>
     </row>
     <row r="49" spans="1:45">
       <c r="A49" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B49" s="41">
         <v>9</v>
       </c>
@@ -11963,54 +12238,56 @@
       </c>
       <c r="S49" s="9">
         <v>5</v>
       </c>
       <c r="T49" s="9">
         <v>7</v>
       </c>
       <c r="U49" s="9">
         <v>4</v>
       </c>
       <c r="V49" s="9">
         <v>7</v>
       </c>
       <c r="W49" s="9">
         <v>14</v>
       </c>
       <c r="X49" s="9">
         <v>5</v>
       </c>
       <c r="Y49" s="9">
         <v>4</v>
       </c>
       <c r="Z49" s="53">
         <v>5</v>
       </c>
-      <c r="AA49" s="75">
+      <c r="AA49" s="53">
         <v>4</v>
       </c>
-      <c r="AB49" s="9"/>
+      <c r="AB49" s="53">
+        <v>4</v>
+      </c>
       <c r="AC49" s="9"/>
       <c r="AD49" s="9"/>
       <c r="AE49" s="9"/>
       <c r="AF49" s="9"/>
       <c r="AG49" s="9"/>
       <c r="AH49" s="9"/>
       <c r="AI49" s="9"/>
       <c r="AJ49" s="9"/>
       <c r="AK49" s="9"/>
       <c r="AL49" s="9"/>
       <c r="AM49" s="9"/>
       <c r="AN49" s="9"/>
       <c r="AO49" s="9"/>
       <c r="AP49" s="9"/>
       <c r="AQ49" s="9"/>
       <c r="AR49" s="9"/>
       <c r="AS49" s="9"/>
     </row>
     <row r="50" spans="1:45">
       <c r="A50" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B50" s="41">
         <v>21</v>
       </c>
@@ -12064,54 +12341,56 @@
       </c>
       <c r="S50" s="9">
         <v>8</v>
       </c>
       <c r="T50" s="9">
         <v>20</v>
       </c>
       <c r="U50" s="9">
         <v>12</v>
       </c>
       <c r="V50" s="9">
         <v>12</v>
       </c>
       <c r="W50" s="9">
         <v>16</v>
       </c>
       <c r="X50" s="9">
         <v>14</v>
       </c>
       <c r="Y50" s="9">
         <v>20</v>
       </c>
       <c r="Z50" s="53">
         <v>12</v>
       </c>
-      <c r="AA50" s="75">
+      <c r="AA50" s="53">
         <v>11</v>
       </c>
-      <c r="AB50" s="9"/>
+      <c r="AB50" s="53">
+        <v>11</v>
+      </c>
       <c r="AC50" s="9"/>
       <c r="AD50" s="9"/>
       <c r="AE50" s="9"/>
       <c r="AF50" s="9"/>
       <c r="AG50" s="9"/>
       <c r="AH50" s="9"/>
       <c r="AI50" s="9"/>
       <c r="AJ50" s="9"/>
       <c r="AK50" s="9"/>
       <c r="AL50" s="9"/>
       <c r="AM50" s="9"/>
       <c r="AN50" s="9"/>
       <c r="AO50" s="9"/>
       <c r="AP50" s="9"/>
       <c r="AQ50" s="9"/>
       <c r="AR50" s="9"/>
       <c r="AS50" s="9"/>
     </row>
     <row r="51" spans="1:45" s="11" customFormat="1">
       <c r="A51" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B51" s="41">
         <v>3</v>
       </c>
@@ -12165,54 +12444,56 @@
       </c>
       <c r="S51" s="9">
         <v>5</v>
       </c>
       <c r="T51" s="9">
         <v>2</v>
       </c>
       <c r="U51" s="9">
         <v>4</v>
       </c>
       <c r="V51" s="9">
         <v>2</v>
       </c>
       <c r="W51" s="9">
         <v>4</v>
       </c>
       <c r="X51" s="9">
         <v>4</v>
       </c>
       <c r="Y51" s="9">
         <v>3</v>
       </c>
       <c r="Z51" s="53">
         <v>4</v>
       </c>
-      <c r="AA51" s="75">
+      <c r="AA51" s="53">
         <v>1</v>
       </c>
-      <c r="AB51" s="9"/>
+      <c r="AB51" s="53">
+        <v>6</v>
+      </c>
       <c r="AC51" s="9"/>
       <c r="AD51" s="9"/>
       <c r="AE51" s="9"/>
       <c r="AF51" s="9"/>
       <c r="AG51" s="9"/>
       <c r="AH51" s="9"/>
       <c r="AI51" s="9"/>
       <c r="AJ51" s="9"/>
       <c r="AK51" s="9"/>
       <c r="AL51" s="9"/>
       <c r="AM51" s="9"/>
       <c r="AN51" s="9"/>
       <c r="AO51" s="9"/>
       <c r="AP51" s="9"/>
       <c r="AQ51" s="9"/>
       <c r="AR51" s="9"/>
       <c r="AS51" s="9"/>
     </row>
     <row r="52" spans="1:45" s="11" customFormat="1">
       <c r="A52" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B52" s="41">
         <v>9</v>
       </c>
@@ -12266,54 +12547,56 @@
       </c>
       <c r="S52" s="9">
         <v>4</v>
       </c>
       <c r="T52" s="9">
         <v>6</v>
       </c>
       <c r="U52" s="9">
         <v>4</v>
       </c>
       <c r="V52" s="9">
         <v>9</v>
       </c>
       <c r="W52" s="9">
         <v>9</v>
       </c>
       <c r="X52" s="9">
         <v>8</v>
       </c>
       <c r="Y52" s="9">
         <v>7</v>
       </c>
       <c r="Z52" s="53">
         <v>3</v>
       </c>
-      <c r="AA52" s="75">
+      <c r="AA52" s="53">
         <v>3</v>
       </c>
-      <c r="AB52" s="9"/>
+      <c r="AB52" s="53">
+        <v>4</v>
+      </c>
       <c r="AC52" s="9"/>
       <c r="AD52" s="9"/>
       <c r="AE52" s="9"/>
       <c r="AF52" s="9"/>
       <c r="AG52" s="9"/>
       <c r="AH52" s="9"/>
       <c r="AI52" s="9"/>
       <c r="AJ52" s="9"/>
       <c r="AK52" s="9"/>
       <c r="AL52" s="9"/>
       <c r="AM52" s="9"/>
       <c r="AN52" s="9"/>
       <c r="AO52" s="9"/>
       <c r="AP52" s="9"/>
       <c r="AQ52" s="9"/>
       <c r="AR52" s="9"/>
       <c r="AS52" s="9"/>
     </row>
     <row r="53" spans="1:45" s="11" customFormat="1">
       <c r="A53" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B53" s="42">
         <v>18</v>
       </c>
@@ -12367,54 +12650,56 @@
       </c>
       <c r="S53" s="15">
         <v>9</v>
       </c>
       <c r="T53" s="15">
         <v>23</v>
       </c>
       <c r="U53" s="15">
         <v>14</v>
       </c>
       <c r="V53" s="15">
         <v>11</v>
       </c>
       <c r="W53" s="15">
         <v>11</v>
       </c>
       <c r="X53" s="15">
         <v>15</v>
       </c>
       <c r="Y53" s="15">
         <v>15</v>
       </c>
       <c r="Z53" s="42">
         <v>14</v>
       </c>
-      <c r="AA53" s="50">
+      <c r="AA53" s="42">
         <v>7</v>
       </c>
-      <c r="AB53" s="9"/>
+      <c r="AB53" s="42">
+        <v>12</v>
+      </c>
       <c r="AC53" s="9"/>
       <c r="AD53" s="9"/>
       <c r="AE53" s="9"/>
       <c r="AF53" s="9"/>
       <c r="AG53" s="9"/>
       <c r="AH53" s="9"/>
       <c r="AI53" s="9"/>
       <c r="AJ53" s="9"/>
       <c r="AK53" s="9"/>
       <c r="AL53" s="9"/>
       <c r="AM53" s="9"/>
       <c r="AN53" s="9"/>
       <c r="AO53" s="9"/>
       <c r="AP53" s="9"/>
       <c r="AQ53" s="9"/>
       <c r="AR53" s="9"/>
       <c r="AS53" s="9"/>
     </row>
     <row r="54" spans="1:45" s="11" customFormat="1">
       <c r="A54" s="16" t="s">
         <v>28</v>
       </c>
       <c r="R54" s="9"/>
       <c r="S54" s="9"/>
       <c r="T54" s="9"/>