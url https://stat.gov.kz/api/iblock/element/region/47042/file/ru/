--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="420" yWindow="300" windowWidth="28800" windowHeight="12345" tabRatio="710" activeTab="2"/>
+    <workbookView xWindow="420" yWindow="300" windowWidth="23256" windowHeight="12348" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
     <sheet name="Число родившихся по полу" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="50">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -174,51 +174,51 @@
     <t xml:space="preserve">Аккайынский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -251,56 +251,50 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
-      <family val="2"/>
-[...4 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -399,51 +393,51 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -515,120 +509,117 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 6" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -908,180 +899,180 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK45"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AE18" sqref="AE18"/>
+    <sheetView tabSelected="1" topLeftCell="I7" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AA7" sqref="AA7:AC43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25.28515625" style="11" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="25" max="25" width="7.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="25.33203125" style="11" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="11" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="4.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="11" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="3.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7" style="11" customWidth="1"/>
-    <col min="27" max="16384" width="9.140625" style="11"/>
+    <col min="27" max="16384" width="9.109375" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="56"/>
-[...22 lines deleted...]
-      <c r="Y1" s="56"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="48"/>
-[...11 lines deleted...]
-      <c r="M2" s="48"/>
+      <c r="A2" s="47"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
     </row>
     <row r="3" spans="1:37" s="1" customFormat="1">
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="60">
+      <c r="A4" s="57"/>
+      <c r="B4" s="55">
         <v>2024</v>
       </c>
-      <c r="C4" s="61"/>
-[...10 lines deleted...]
-      <c r="N4" s="60">
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+      <c r="N4" s="55">
         <v>2025</v>
       </c>
-      <c r="O4" s="61"/>
-[...10 lines deleted...]
-      <c r="Z4" s="60">
+      <c r="O4" s="56"/>
+      <c r="P4" s="56"/>
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56"/>
+      <c r="S4" s="56"/>
+      <c r="T4" s="56"/>
+      <c r="U4" s="56"/>
+      <c r="V4" s="56"/>
+      <c r="W4" s="56"/>
+      <c r="X4" s="56"/>
+      <c r="Y4" s="56"/>
+      <c r="Z4" s="55">
         <v>2026</v>
       </c>
-      <c r="AA4" s="61"/>
-[...9 lines deleted...]
-      <c r="AK4" s="61"/>
+      <c r="AA4" s="56"/>
+      <c r="AB4" s="56"/>
+      <c r="AC4" s="56"/>
+      <c r="AD4" s="56"/>
+      <c r="AE4" s="56"/>
+      <c r="AF4" s="56"/>
+      <c r="AG4" s="56"/>
+      <c r="AH4" s="56"/>
+      <c r="AI4" s="56"/>
+      <c r="AJ4" s="56"/>
+      <c r="AK4" s="56"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="63"/>
+      <c r="A5" s="58"/>
       <c r="B5" s="34" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="43" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="43" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="43" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="43" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="43" t="s">
@@ -1116,109 +1107,109 @@
       </c>
       <c r="T5" s="43" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="43" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="43" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="43" t="s">
         <v>24</v>
       </c>
       <c r="X5" s="43" t="s">
         <v>25</v>
       </c>
       <c r="Y5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="Z5" s="34" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="AB5" s="52" t="s">
+      <c r="AB5" s="49" t="s">
         <v>7</v>
       </c>
       <c r="AC5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AD5" s="52" t="s">
+      <c r="AD5" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="52" t="s">
+      <c r="AE5" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="AF5" s="52" t="s">
+      <c r="AF5" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="AG5" s="52" t="s">
+      <c r="AG5" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="AH5" s="52" t="s">
+      <c r="AH5" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="AI5" s="52" t="s">
+      <c r="AI5" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="AJ5" s="52" t="s">
+      <c r="AJ5" s="49" t="s">
         <v>25</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="57" t="s">
+      <c r="A6" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="57"/>
-[...22 lines deleted...]
-      <c r="Y6" s="57"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="60"/>
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60"/>
+      <c r="I6" s="60"/>
+      <c r="J6" s="60"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+      <c r="M6" s="60"/>
+      <c r="N6" s="60"/>
+      <c r="O6" s="60"/>
+      <c r="P6" s="60"/>
+      <c r="Q6" s="60"/>
+      <c r="R6" s="60"/>
+      <c r="S6" s="60"/>
+      <c r="T6" s="60"/>
+      <c r="U6" s="60"/>
+      <c r="V6" s="60"/>
+      <c r="W6" s="60"/>
+      <c r="X6" s="60"/>
+      <c r="Y6" s="60"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="9">
         <v>460</v>
       </c>
       <c r="C7" s="9">
         <v>418</v>
       </c>
       <c r="D7" s="9">
         <v>376</v>
       </c>
       <c r="E7" s="9">
         <v>454</v>
       </c>
       <c r="F7" s="9">
         <v>455</v>
       </c>
       <c r="G7" s="9">
         <v>408</v>
       </c>
       <c r="H7" s="9">
         <v>415</v>
@@ -1261,50 +1252,53 @@
       </c>
       <c r="U7" s="8">
         <v>406</v>
       </c>
       <c r="V7" s="8">
         <v>373</v>
       </c>
       <c r="W7" s="8">
         <v>360</v>
       </c>
       <c r="X7" s="8">
         <v>352</v>
       </c>
       <c r="Y7" s="8">
         <v>392</v>
       </c>
       <c r="Z7" s="41">
         <v>389</v>
       </c>
       <c r="AA7" s="41">
         <v>302</v>
       </c>
       <c r="AB7" s="41">
         <v>368</v>
       </c>
+      <c r="AC7" s="41">
+        <v>394</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="9">
         <v>197</v>
       </c>
       <c r="C8" s="9">
         <v>185</v>
       </c>
       <c r="D8" s="9">
         <v>164</v>
       </c>
       <c r="E8" s="9">
         <v>189</v>
       </c>
       <c r="F8" s="9">
         <v>168</v>
       </c>
       <c r="G8" s="9">
         <v>172</v>
       </c>
       <c r="H8" s="9">
         <v>151</v>
@@ -1347,50 +1341,53 @@
       </c>
       <c r="U8" s="8">
         <v>177</v>
       </c>
       <c r="V8" s="8">
         <v>152</v>
       </c>
       <c r="W8" s="8">
         <v>138</v>
       </c>
       <c r="X8" s="8">
         <v>146</v>
       </c>
       <c r="Y8" s="8">
         <v>164</v>
       </c>
       <c r="Z8" s="41">
         <v>177</v>
       </c>
       <c r="AA8" s="41">
         <v>126</v>
       </c>
       <c r="AB8" s="41">
         <v>143</v>
       </c>
+      <c r="AC8" s="41">
+        <v>169</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="9">
         <v>27</v>
       </c>
       <c r="C9" s="9">
         <v>24</v>
       </c>
       <c r="D9" s="9">
         <v>18</v>
       </c>
       <c r="E9" s="9">
         <v>32</v>
       </c>
       <c r="F9" s="9">
         <v>32</v>
       </c>
       <c r="G9" s="9">
         <v>19</v>
       </c>
       <c r="H9" s="9">
         <v>27</v>
@@ -1433,50 +1430,53 @@
       </c>
       <c r="U9" s="8">
         <v>25</v>
       </c>
       <c r="V9" s="8">
         <v>27</v>
       </c>
       <c r="W9" s="8">
         <v>18</v>
       </c>
       <c r="X9" s="8">
         <v>27</v>
       </c>
       <c r="Y9" s="8">
         <v>24</v>
       </c>
       <c r="Z9" s="41">
         <v>24</v>
       </c>
       <c r="AA9" s="41">
         <v>16</v>
       </c>
       <c r="AB9" s="41">
         <v>18</v>
       </c>
+      <c r="AC9" s="41">
+        <v>25</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="9">
         <v>9</v>
       </c>
       <c r="C10" s="9">
         <v>8</v>
       </c>
       <c r="D10" s="9">
         <v>15</v>
       </c>
       <c r="E10" s="9">
         <v>6</v>
       </c>
       <c r="F10" s="9">
         <v>17</v>
       </c>
       <c r="G10" s="9">
         <v>18</v>
       </c>
       <c r="H10" s="9">
         <v>18</v>
@@ -1519,50 +1519,53 @@
       </c>
       <c r="U10" s="8">
         <v>19</v>
       </c>
       <c r="V10" s="8">
         <v>13</v>
       </c>
       <c r="W10" s="8">
         <v>7</v>
       </c>
       <c r="X10" s="8">
         <v>12</v>
       </c>
       <c r="Y10" s="8">
         <v>12</v>
       </c>
       <c r="Z10" s="41">
         <v>19</v>
       </c>
       <c r="AA10" s="41">
         <v>13</v>
       </c>
       <c r="AB10" s="41">
         <v>11</v>
       </c>
+      <c r="AC10" s="41">
+        <v>11</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="9">
         <v>25</v>
       </c>
       <c r="C11" s="9">
         <v>21</v>
       </c>
       <c r="D11" s="9">
         <v>16</v>
       </c>
       <c r="E11" s="9">
         <v>29</v>
       </c>
       <c r="F11" s="9">
         <v>33</v>
       </c>
       <c r="G11" s="9">
         <v>23</v>
       </c>
       <c r="H11" s="9">
         <v>14</v>
@@ -1605,50 +1608,53 @@
       </c>
       <c r="U11" s="8">
         <v>8</v>
       </c>
       <c r="V11" s="8">
         <v>19</v>
       </c>
       <c r="W11" s="8">
         <v>20</v>
       </c>
       <c r="X11" s="8">
         <v>11</v>
       </c>
       <c r="Y11" s="8">
         <v>21</v>
       </c>
       <c r="Z11" s="41">
         <v>15</v>
       </c>
       <c r="AA11" s="41">
         <v>14</v>
       </c>
       <c r="AB11" s="41">
         <v>22</v>
       </c>
+      <c r="AC11" s="41">
+        <v>13</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="9">
         <v>12</v>
       </c>
       <c r="C12" s="9">
         <v>18</v>
       </c>
       <c r="D12" s="9">
         <v>11</v>
       </c>
       <c r="E12" s="9">
         <v>21</v>
       </c>
       <c r="F12" s="9">
         <v>12</v>
       </c>
       <c r="G12" s="9">
         <v>19</v>
       </c>
       <c r="H12" s="9">
         <v>13</v>
@@ -1691,50 +1697,53 @@
       </c>
       <c r="U12" s="8">
         <v>18</v>
       </c>
       <c r="V12" s="8">
         <v>17</v>
       </c>
       <c r="W12" s="8">
         <v>15</v>
       </c>
       <c r="X12" s="8">
         <v>14</v>
       </c>
       <c r="Y12" s="8">
         <v>10</v>
       </c>
       <c r="Z12" s="41">
         <v>9</v>
       </c>
       <c r="AA12" s="41">
         <v>8</v>
       </c>
       <c r="AB12" s="41">
         <v>23</v>
       </c>
+      <c r="AC12" s="41">
+        <v>18</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="9">
         <v>13</v>
       </c>
       <c r="C13" s="9">
         <v>19</v>
       </c>
       <c r="D13" s="9">
         <v>14</v>
       </c>
       <c r="E13" s="9">
         <v>16</v>
       </c>
       <c r="F13" s="9">
         <v>17</v>
       </c>
       <c r="G13" s="9">
         <v>18</v>
       </c>
       <c r="H13" s="9">
         <v>19</v>
@@ -1777,50 +1786,53 @@
       </c>
       <c r="U13" s="8">
         <v>16</v>
       </c>
       <c r="V13" s="8">
         <v>14</v>
       </c>
       <c r="W13" s="8">
         <v>10</v>
       </c>
       <c r="X13" s="8">
         <v>12</v>
       </c>
       <c r="Y13" s="8">
         <v>12</v>
       </c>
       <c r="Z13" s="41">
         <v>13</v>
       </c>
       <c r="AA13" s="41">
         <v>10</v>
       </c>
       <c r="AB13" s="41">
         <v>14</v>
       </c>
+      <c r="AC13" s="41">
+        <v>10</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="9">
         <v>37</v>
       </c>
       <c r="C14" s="9">
         <v>38</v>
       </c>
       <c r="D14" s="9">
         <v>41</v>
       </c>
       <c r="E14" s="9">
         <v>27</v>
       </c>
       <c r="F14" s="9">
         <v>42</v>
       </c>
       <c r="G14" s="9">
         <v>30</v>
       </c>
       <c r="H14" s="9">
         <v>40</v>
@@ -1863,50 +1875,53 @@
       </c>
       <c r="U14" s="8">
         <v>28</v>
       </c>
       <c r="V14" s="8">
         <v>26</v>
       </c>
       <c r="W14" s="8">
         <v>28</v>
       </c>
       <c r="X14" s="8">
         <v>30</v>
       </c>
       <c r="Y14" s="8">
         <v>34</v>
       </c>
       <c r="Z14" s="41">
         <v>35</v>
       </c>
       <c r="AA14" s="41">
         <v>26</v>
       </c>
       <c r="AB14" s="41">
         <v>39</v>
       </c>
+      <c r="AC14" s="41">
+        <v>37</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="9">
         <v>16</v>
       </c>
       <c r="C15" s="9">
         <v>14</v>
       </c>
       <c r="D15" s="9">
         <v>9</v>
       </c>
       <c r="E15" s="9">
         <v>21</v>
       </c>
       <c r="F15" s="9">
         <v>13</v>
       </c>
       <c r="G15" s="9">
         <v>15</v>
       </c>
       <c r="H15" s="9">
         <v>10</v>
@@ -1949,50 +1964,53 @@
       </c>
       <c r="U15" s="8">
         <v>14</v>
       </c>
       <c r="V15" s="8">
         <v>7</v>
       </c>
       <c r="W15" s="8">
         <v>13</v>
       </c>
       <c r="X15" s="8">
         <v>8</v>
       </c>
       <c r="Y15" s="8">
         <v>10</v>
       </c>
       <c r="Z15" s="41">
         <v>10</v>
       </c>
       <c r="AA15" s="41">
         <v>12</v>
       </c>
       <c r="AB15" s="41">
         <v>9</v>
       </c>
+      <c r="AC15" s="41">
+        <v>9</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="9">
         <v>26</v>
       </c>
       <c r="C16" s="9">
         <v>11</v>
       </c>
       <c r="D16" s="9">
         <v>9</v>
       </c>
       <c r="E16" s="9">
         <v>14</v>
       </c>
       <c r="F16" s="9">
         <v>18</v>
       </c>
       <c r="G16" s="9">
         <v>15</v>
       </c>
       <c r="H16" s="9">
         <v>13</v>
@@ -2035,52 +2053,55 @@
       </c>
       <c r="U16" s="8">
         <v>19</v>
       </c>
       <c r="V16" s="8">
         <v>14</v>
       </c>
       <c r="W16" s="8">
         <v>12</v>
       </c>
       <c r="X16" s="8">
         <v>6</v>
       </c>
       <c r="Y16" s="8">
         <v>16</v>
       </c>
       <c r="Z16" s="41">
         <v>12</v>
       </c>
       <c r="AA16" s="41">
         <v>11</v>
       </c>
       <c r="AB16" s="41">
         <v>7</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="41">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="9">
         <v>10</v>
       </c>
       <c r="C17" s="9">
         <v>9</v>
       </c>
       <c r="D17" s="9">
         <v>6</v>
       </c>
       <c r="E17" s="9">
         <v>21</v>
       </c>
       <c r="F17" s="9">
         <v>10</v>
       </c>
       <c r="G17" s="9">
         <v>11</v>
       </c>
       <c r="H17" s="9">
         <v>13</v>
       </c>
       <c r="I17" s="7">
@@ -2121,52 +2142,55 @@
       </c>
       <c r="U17" s="8">
         <v>7</v>
       </c>
       <c r="V17" s="8">
         <v>11</v>
       </c>
       <c r="W17" s="8">
         <v>22</v>
       </c>
       <c r="X17" s="8">
         <v>14</v>
       </c>
       <c r="Y17" s="8">
         <v>12</v>
       </c>
       <c r="Z17" s="41">
         <v>14</v>
       </c>
       <c r="AA17" s="41">
         <v>8</v>
       </c>
       <c r="AB17" s="41">
         <v>12</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="9">
         <v>33</v>
       </c>
       <c r="C18" s="9">
         <v>32</v>
       </c>
       <c r="D18" s="9">
         <v>29</v>
       </c>
       <c r="E18" s="9">
         <v>27</v>
       </c>
       <c r="F18" s="9">
         <v>35</v>
       </c>
       <c r="G18" s="9">
         <v>26</v>
       </c>
       <c r="H18" s="9">
         <v>34</v>
       </c>
       <c r="I18" s="7">
@@ -2207,52 +2231,55 @@
       </c>
       <c r="U18" s="8">
         <v>27</v>
       </c>
       <c r="V18" s="8">
         <v>27</v>
       </c>
       <c r="W18" s="8">
         <v>28</v>
       </c>
       <c r="X18" s="8">
         <v>25</v>
       </c>
       <c r="Y18" s="8">
         <v>31</v>
       </c>
       <c r="Z18" s="41">
         <v>27</v>
       </c>
       <c r="AA18" s="41">
         <v>31</v>
       </c>
       <c r="AB18" s="41">
         <v>25</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="41">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="9">
         <v>6</v>
       </c>
       <c r="C19" s="9">
         <v>7</v>
       </c>
       <c r="D19" s="9">
         <v>6</v>
       </c>
       <c r="E19" s="9">
         <v>6</v>
       </c>
       <c r="F19" s="9">
         <v>12</v>
       </c>
       <c r="G19" s="9">
         <v>10</v>
       </c>
       <c r="H19" s="9">
         <v>11</v>
       </c>
       <c r="I19" s="7">
@@ -2293,52 +2320,55 @@
       </c>
       <c r="U19" s="8">
         <v>9</v>
       </c>
       <c r="V19" s="8">
         <v>8</v>
       </c>
       <c r="W19" s="8">
         <v>13</v>
       </c>
       <c r="X19" s="8">
         <v>7</v>
       </c>
       <c r="Y19" s="8">
         <v>4</v>
       </c>
       <c r="Z19" s="41">
         <v>7</v>
       </c>
       <c r="AA19" s="41">
         <v>5</v>
       </c>
       <c r="AB19" s="41">
         <v>7</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="41">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="9">
         <v>15</v>
       </c>
       <c r="C20" s="9">
         <v>11</v>
       </c>
       <c r="D20" s="9">
         <v>11</v>
       </c>
       <c r="E20" s="9">
         <v>16</v>
       </c>
       <c r="F20" s="9">
         <v>22</v>
       </c>
       <c r="G20" s="9">
         <v>15</v>
       </c>
       <c r="H20" s="9">
         <v>16</v>
       </c>
       <c r="I20" s="7">
@@ -2379,52 +2409,55 @@
       </c>
       <c r="U20" s="8">
         <v>10</v>
       </c>
       <c r="V20" s="8">
         <v>15</v>
       </c>
       <c r="W20" s="8">
         <v>16</v>
       </c>
       <c r="X20" s="8">
         <v>15</v>
       </c>
       <c r="Y20" s="8">
         <v>16</v>
       </c>
       <c r="Z20" s="41">
         <v>7</v>
       </c>
       <c r="AA20" s="41">
         <v>9</v>
       </c>
       <c r="AB20" s="41">
         <v>11</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="9">
         <v>34</v>
       </c>
       <c r="C21" s="9">
         <v>21</v>
       </c>
       <c r="D21" s="9">
         <v>27</v>
       </c>
       <c r="E21" s="9">
         <v>29</v>
       </c>
       <c r="F21" s="9">
         <v>24</v>
       </c>
       <c r="G21" s="9">
         <v>17</v>
       </c>
       <c r="H21" s="9">
         <v>36</v>
       </c>
       <c r="I21" s="7">
@@ -2465,81 +2498,84 @@
       </c>
       <c r="U21" s="8">
         <v>29</v>
       </c>
       <c r="V21" s="8">
         <v>23</v>
       </c>
       <c r="W21" s="8">
         <v>20</v>
       </c>
       <c r="X21" s="8">
         <v>25</v>
       </c>
       <c r="Y21" s="8">
         <v>26</v>
       </c>
       <c r="Z21" s="41">
         <v>20</v>
       </c>
       <c r="AA21" s="41">
         <v>13</v>
       </c>
       <c r="AB21" s="41">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="58" t="s">
+      <c r="AC21" s="41">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="61" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="58"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="61"/>
+      <c r="C22" s="61"/>
+      <c r="D22" s="61"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="61"/>
+      <c r="G22" s="61"/>
+      <c r="H22" s="61"/>
+      <c r="I22" s="61"/>
+      <c r="J22" s="61"/>
+      <c r="K22" s="61"/>
+      <c r="L22" s="61"/>
+      <c r="M22" s="61"/>
+      <c r="N22" s="61"/>
+      <c r="O22" s="61"/>
+      <c r="P22" s="61"/>
+      <c r="Q22" s="61"/>
+      <c r="R22" s="61"/>
+      <c r="S22" s="61"/>
+      <c r="T22" s="61"/>
+      <c r="U22" s="61"/>
+      <c r="V22" s="61"/>
+      <c r="W22" s="61"/>
+      <c r="X22" s="61"/>
+      <c r="Y22" s="61"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="9">
         <v>240</v>
       </c>
       <c r="C23" s="9">
         <v>214</v>
       </c>
       <c r="D23" s="9">
         <v>193</v>
       </c>
       <c r="E23" s="9">
         <v>223</v>
       </c>
       <c r="F23" s="9">
         <v>207</v>
       </c>
       <c r="G23" s="9">
         <v>196</v>
       </c>
       <c r="H23" s="9">
         <v>172</v>
       </c>
       <c r="I23" s="7">
@@ -2580,52 +2616,55 @@
       </c>
       <c r="U23" s="8">
         <v>207</v>
       </c>
       <c r="V23" s="8">
         <v>180</v>
       </c>
       <c r="W23" s="8">
         <v>170</v>
       </c>
       <c r="X23" s="8">
         <v>165</v>
       </c>
       <c r="Y23" s="8">
         <v>200</v>
       </c>
       <c r="Z23" s="41">
         <v>198</v>
       </c>
       <c r="AA23" s="41">
         <v>149</v>
       </c>
       <c r="AB23" s="41">
         <v>166</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="41">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="9">
         <v>197</v>
       </c>
       <c r="C24" s="9">
         <v>185</v>
       </c>
       <c r="D24" s="9">
         <v>164</v>
       </c>
       <c r="E24" s="9">
         <v>189</v>
       </c>
       <c r="F24" s="9">
         <v>168</v>
       </c>
       <c r="G24" s="9">
         <v>172</v>
       </c>
       <c r="H24" s="9">
         <v>151</v>
       </c>
       <c r="I24" s="7">
@@ -2666,52 +2705,55 @@
       </c>
       <c r="U24" s="8">
         <v>177</v>
       </c>
       <c r="V24" s="8">
         <v>152</v>
       </c>
       <c r="W24" s="8">
         <v>138</v>
       </c>
       <c r="X24" s="8">
         <v>146</v>
       </c>
       <c r="Y24" s="8">
         <v>164</v>
       </c>
       <c r="Z24" s="41">
         <v>177</v>
       </c>
       <c r="AA24" s="41">
         <v>126</v>
       </c>
       <c r="AB24" s="41">
         <v>143</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="41">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="9">
         <v>7</v>
       </c>
       <c r="C25" s="9">
         <v>9</v>
       </c>
       <c r="D25" s="9">
         <v>11</v>
       </c>
       <c r="E25" s="9">
         <v>17</v>
       </c>
       <c r="F25" s="9">
         <v>10</v>
       </c>
       <c r="G25" s="9">
         <v>6</v>
       </c>
       <c r="H25" s="9">
         <v>5</v>
       </c>
       <c r="I25" s="7">
@@ -2752,52 +2794,55 @@
       </c>
       <c r="U25" s="8">
         <v>5</v>
       </c>
       <c r="V25" s="8">
         <v>11</v>
       </c>
       <c r="W25" s="8">
         <v>7</v>
       </c>
       <c r="X25" s="8">
         <v>1</v>
       </c>
       <c r="Y25" s="8">
         <v>7</v>
       </c>
       <c r="Z25" s="41">
         <v>5</v>
       </c>
       <c r="AA25" s="41">
         <v>4</v>
       </c>
       <c r="AB25" s="41">
         <v>8</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="41">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="9">
         <v>6</v>
       </c>
       <c r="C26" s="9">
         <v>5</v>
       </c>
       <c r="D26" s="9">
         <v>3</v>
       </c>
       <c r="E26" s="9">
         <v>3</v>
       </c>
       <c r="F26" s="9">
         <v>6</v>
       </c>
       <c r="G26" s="9">
         <v>5</v>
       </c>
       <c r="H26" s="9">
         <v>5</v>
       </c>
       <c r="I26" s="7">
@@ -2838,52 +2883,55 @@
       </c>
       <c r="U26" s="8">
         <v>3</v>
       </c>
       <c r="V26" s="8">
         <v>3</v>
       </c>
       <c r="W26" s="8">
         <v>8</v>
       </c>
       <c r="X26" s="8">
         <v>3</v>
       </c>
       <c r="Y26" s="8">
         <v>5</v>
       </c>
       <c r="Z26" s="41">
         <v>6</v>
       </c>
       <c r="AA26" s="41">
         <v>2</v>
       </c>
       <c r="AB26" s="41">
         <v>6</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="41">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="9">
         <v>15</v>
       </c>
       <c r="C27" s="9">
         <v>4</v>
       </c>
       <c r="D27" s="9">
         <v>3</v>
       </c>
       <c r="E27" s="9">
         <v>5</v>
       </c>
       <c r="F27" s="9">
         <v>10</v>
       </c>
       <c r="G27" s="9">
         <v>6</v>
       </c>
       <c r="H27" s="9">
         <v>3</v>
       </c>
       <c r="I27" s="7">
@@ -2924,52 +2972,55 @@
       </c>
       <c r="U27" s="8">
         <v>8</v>
       </c>
       <c r="V27" s="8">
         <v>9</v>
       </c>
       <c r="W27" s="8">
         <v>5</v>
       </c>
       <c r="X27" s="8">
         <v>4</v>
       </c>
       <c r="Y27" s="8">
         <v>9</v>
       </c>
       <c r="Z27" s="41">
         <v>4</v>
       </c>
       <c r="AA27" s="41">
         <v>7</v>
       </c>
       <c r="AB27" s="41">
         <v>4</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="9">
         <v>15</v>
       </c>
       <c r="C28" s="9">
         <v>11</v>
       </c>
       <c r="D28" s="9">
         <v>12</v>
       </c>
       <c r="E28" s="9">
         <v>9</v>
       </c>
       <c r="F28" s="9">
         <v>13</v>
       </c>
       <c r="G28" s="9">
         <v>7</v>
       </c>
       <c r="H28" s="9">
         <v>8</v>
       </c>
       <c r="I28" s="7">
@@ -3010,81 +3061,84 @@
       </c>
       <c r="U28" s="8">
         <v>14</v>
       </c>
       <c r="V28" s="8">
         <v>5</v>
       </c>
       <c r="W28" s="8">
         <v>12</v>
       </c>
       <c r="X28" s="8">
         <v>11</v>
       </c>
       <c r="Y28" s="8">
         <v>15</v>
       </c>
       <c r="Z28" s="41">
         <v>6</v>
       </c>
       <c r="AA28" s="41">
         <v>10</v>
       </c>
       <c r="AB28" s="41">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="59" t="s">
+      <c r="AC28" s="41">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="59"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:28">
+      <c r="B29" s="54"/>
+      <c r="C29" s="54"/>
+      <c r="D29" s="54"/>
+      <c r="E29" s="54"/>
+      <c r="F29" s="54"/>
+      <c r="G29" s="54"/>
+      <c r="H29" s="54"/>
+      <c r="I29" s="54"/>
+      <c r="J29" s="54"/>
+      <c r="K29" s="54"/>
+      <c r="L29" s="54"/>
+      <c r="M29" s="54"/>
+      <c r="N29" s="54"/>
+      <c r="O29" s="54"/>
+      <c r="P29" s="54"/>
+      <c r="Q29" s="54"/>
+      <c r="R29" s="54"/>
+      <c r="S29" s="54"/>
+      <c r="T29" s="54"/>
+      <c r="U29" s="54"/>
+      <c r="V29" s="54"/>
+      <c r="W29" s="54"/>
+      <c r="X29" s="54"/>
+      <c r="Y29" s="54"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="9">
         <v>220</v>
       </c>
       <c r="C30" s="9">
         <v>204</v>
       </c>
       <c r="D30" s="9">
         <v>183</v>
       </c>
       <c r="E30" s="9">
         <v>231</v>
       </c>
       <c r="F30" s="9">
         <v>248</v>
       </c>
       <c r="G30" s="9">
         <v>212</v>
       </c>
       <c r="H30" s="9">
         <v>243</v>
       </c>
       <c r="I30" s="7">
@@ -3116,61 +3170,64 @@
       </c>
       <c r="R30" s="8">
         <v>187</v>
       </c>
       <c r="S30" s="8">
         <v>199</v>
       </c>
       <c r="T30" s="8">
         <v>244</v>
       </c>
       <c r="U30" s="8">
         <v>199</v>
       </c>
       <c r="V30" s="8">
         <v>193</v>
       </c>
       <c r="W30" s="8">
         <v>190</v>
       </c>
       <c r="X30" s="8">
         <v>187</v>
       </c>
       <c r="Y30" s="8">
         <v>192</v>
       </c>
-      <c r="Z30" s="53">
+      <c r="Z30" s="50">
         <v>191</v>
       </c>
-      <c r="AA30" s="53">
+      <c r="AA30" s="50">
         <v>153</v>
       </c>
-      <c r="AB30" s="53">
+      <c r="AB30" s="50">
         <v>202</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="50">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="9">
         <v>27</v>
       </c>
       <c r="C31" s="9">
         <v>24</v>
       </c>
       <c r="D31" s="9">
         <v>18</v>
       </c>
       <c r="E31" s="9">
         <v>32</v>
       </c>
       <c r="F31" s="9">
         <v>32</v>
       </c>
       <c r="G31" s="9">
         <v>19</v>
       </c>
       <c r="H31" s="9">
         <v>27</v>
       </c>
       <c r="I31" s="7">
@@ -3202,61 +3259,64 @@
       </c>
       <c r="R31" s="8">
         <v>20</v>
       </c>
       <c r="S31" s="8">
         <v>21</v>
       </c>
       <c r="T31" s="8">
         <v>26</v>
       </c>
       <c r="U31" s="8">
         <v>25</v>
       </c>
       <c r="V31" s="8">
         <v>27</v>
       </c>
       <c r="W31" s="8">
         <v>18</v>
       </c>
       <c r="X31" s="8">
         <v>27</v>
       </c>
       <c r="Y31" s="8">
         <v>24</v>
       </c>
-      <c r="Z31" s="53">
+      <c r="Z31" s="50">
         <v>24</v>
       </c>
-      <c r="AA31" s="53">
+      <c r="AA31" s="50">
         <v>16</v>
       </c>
-      <c r="AB31" s="53">
+      <c r="AB31" s="50">
         <v>18</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="50">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="9">
         <v>9</v>
       </c>
       <c r="C32" s="9">
         <v>8</v>
       </c>
       <c r="D32" s="9">
         <v>15</v>
       </c>
       <c r="E32" s="9">
         <v>6</v>
       </c>
       <c r="F32" s="9">
         <v>17</v>
       </c>
       <c r="G32" s="9">
         <v>18</v>
       </c>
       <c r="H32" s="9">
         <v>18</v>
       </c>
       <c r="I32" s="7">
@@ -3288,61 +3348,64 @@
       </c>
       <c r="R32" s="8">
         <v>15</v>
       </c>
       <c r="S32" s="8">
         <v>9</v>
       </c>
       <c r="T32" s="8">
         <v>14</v>
       </c>
       <c r="U32" s="8">
         <v>19</v>
       </c>
       <c r="V32" s="8">
         <v>13</v>
       </c>
       <c r="W32" s="8">
         <v>7</v>
       </c>
       <c r="X32" s="8">
         <v>12</v>
       </c>
       <c r="Y32" s="8">
         <v>12</v>
       </c>
-      <c r="Z32" s="53">
+      <c r="Z32" s="50">
         <v>19</v>
       </c>
-      <c r="AA32" s="53">
+      <c r="AA32" s="50">
         <v>13</v>
       </c>
-      <c r="AB32" s="53">
+      <c r="AB32" s="50">
         <v>11</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="50">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="9">
         <v>18</v>
       </c>
       <c r="C33" s="9">
         <v>12</v>
       </c>
       <c r="D33" s="9">
         <v>5</v>
       </c>
       <c r="E33" s="9">
         <v>12</v>
       </c>
       <c r="F33" s="9">
         <v>23</v>
       </c>
       <c r="G33" s="9">
         <v>17</v>
       </c>
       <c r="H33" s="9">
         <v>9</v>
       </c>
       <c r="I33" s="7">
@@ -3374,61 +3437,64 @@
       </c>
       <c r="R33" s="8">
         <v>15</v>
       </c>
       <c r="S33" s="8">
         <v>13</v>
       </c>
       <c r="T33" s="8">
         <v>14</v>
       </c>
       <c r="U33" s="8">
         <v>3</v>
       </c>
       <c r="V33" s="8">
         <v>8</v>
       </c>
       <c r="W33" s="8">
         <v>13</v>
       </c>
       <c r="X33" s="8">
         <v>10</v>
       </c>
       <c r="Y33" s="8">
         <v>14</v>
       </c>
-      <c r="Z33" s="53">
+      <c r="Z33" s="50">
         <v>10</v>
       </c>
-      <c r="AA33" s="53">
+      <c r="AA33" s="50">
         <v>10</v>
       </c>
-      <c r="AB33" s="53">
+      <c r="AB33" s="50">
         <v>14</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="50">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="9">
         <v>12</v>
       </c>
       <c r="C34" s="9">
         <v>18</v>
       </c>
       <c r="D34" s="9">
         <v>11</v>
       </c>
       <c r="E34" s="9">
         <v>21</v>
       </c>
       <c r="F34" s="9">
         <v>12</v>
       </c>
       <c r="G34" s="9">
         <v>19</v>
       </c>
       <c r="H34" s="9">
         <v>13</v>
       </c>
       <c r="I34" s="7">
@@ -3460,61 +3526,64 @@
       </c>
       <c r="R34" s="8">
         <v>15</v>
       </c>
       <c r="S34" s="8">
         <v>17</v>
       </c>
       <c r="T34" s="8">
         <v>15</v>
       </c>
       <c r="U34" s="8">
         <v>18</v>
       </c>
       <c r="V34" s="8">
         <v>17</v>
       </c>
       <c r="W34" s="8">
         <v>15</v>
       </c>
       <c r="X34" s="8">
         <v>14</v>
       </c>
       <c r="Y34" s="8">
         <v>10</v>
       </c>
-      <c r="Z34" s="53">
+      <c r="Z34" s="50">
         <v>9</v>
       </c>
-      <c r="AA34" s="53">
+      <c r="AA34" s="50">
         <v>8</v>
       </c>
-      <c r="AB34" s="53">
+      <c r="AB34" s="50">
         <v>23</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="50">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="9">
         <v>13</v>
       </c>
       <c r="C35" s="9">
         <v>19</v>
       </c>
       <c r="D35" s="9">
         <v>14</v>
       </c>
       <c r="E35" s="9">
         <v>16</v>
       </c>
       <c r="F35" s="9">
         <v>17</v>
       </c>
       <c r="G35" s="9">
         <v>18</v>
       </c>
       <c r="H35" s="9">
         <v>19</v>
       </c>
       <c r="I35" s="7">
@@ -3546,61 +3615,64 @@
       </c>
       <c r="R35" s="8">
         <v>12</v>
       </c>
       <c r="S35" s="8">
         <v>18</v>
       </c>
       <c r="T35" s="8">
         <v>14</v>
       </c>
       <c r="U35" s="8">
         <v>16</v>
       </c>
       <c r="V35" s="8">
         <v>14</v>
       </c>
       <c r="W35" s="8">
         <v>10</v>
       </c>
       <c r="X35" s="8">
         <v>12</v>
       </c>
       <c r="Y35" s="8">
         <v>12</v>
       </c>
-      <c r="Z35" s="53">
+      <c r="Z35" s="50">
         <v>13</v>
       </c>
-      <c r="AA35" s="53">
+      <c r="AA35" s="50">
         <v>10</v>
       </c>
-      <c r="AB35" s="53">
+      <c r="AB35" s="50">
         <v>14</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="50">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="9">
         <v>37</v>
       </c>
       <c r="C36" s="9">
         <v>38</v>
       </c>
       <c r="D36" s="9">
         <v>41</v>
       </c>
       <c r="E36" s="9">
         <v>27</v>
       </c>
       <c r="F36" s="9">
         <v>42</v>
       </c>
       <c r="G36" s="9">
         <v>30</v>
       </c>
       <c r="H36" s="9">
         <v>40</v>
       </c>
       <c r="I36" s="7">
@@ -3632,61 +3704,64 @@
       </c>
       <c r="R36" s="8">
         <v>26</v>
       </c>
       <c r="S36" s="8">
         <v>32</v>
       </c>
       <c r="T36" s="8">
         <v>35</v>
       </c>
       <c r="U36" s="8">
         <v>28</v>
       </c>
       <c r="V36" s="8">
         <v>26</v>
       </c>
       <c r="W36" s="8">
         <v>28</v>
       </c>
       <c r="X36" s="8">
         <v>30</v>
       </c>
       <c r="Y36" s="8">
         <v>34</v>
       </c>
-      <c r="Z36" s="53">
+      <c r="Z36" s="50">
         <v>35</v>
       </c>
-      <c r="AA36" s="53">
+      <c r="AA36" s="50">
         <v>26</v>
       </c>
-      <c r="AB36" s="53">
+      <c r="AB36" s="50">
         <v>39</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="50">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="9">
         <v>10</v>
       </c>
       <c r="C37" s="9">
         <v>9</v>
       </c>
       <c r="D37" s="9">
         <v>6</v>
       </c>
       <c r="E37" s="9">
         <v>18</v>
       </c>
       <c r="F37" s="9">
         <v>7</v>
       </c>
       <c r="G37" s="9">
         <v>10</v>
       </c>
       <c r="H37" s="9">
         <v>5</v>
       </c>
       <c r="I37" s="7">
@@ -3718,61 +3793,64 @@
       </c>
       <c r="R37" s="8">
         <v>4</v>
       </c>
       <c r="S37" s="8">
         <v>2</v>
       </c>
       <c r="T37" s="8">
         <v>8</v>
       </c>
       <c r="U37" s="8">
         <v>11</v>
       </c>
       <c r="V37" s="8">
         <v>4</v>
       </c>
       <c r="W37" s="8">
         <v>5</v>
       </c>
       <c r="X37" s="8">
         <v>5</v>
       </c>
       <c r="Y37" s="8">
         <v>5</v>
       </c>
-      <c r="Z37" s="53">
+      <c r="Z37" s="50">
         <v>4</v>
       </c>
-      <c r="AA37" s="53">
+      <c r="AA37" s="50">
         <v>10</v>
       </c>
-      <c r="AB37" s="53">
+      <c r="AB37" s="50">
         <v>3</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="50">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="9">
         <v>11</v>
       </c>
       <c r="C38" s="9">
         <v>7</v>
       </c>
       <c r="D38" s="9">
         <v>6</v>
       </c>
       <c r="E38" s="9">
         <v>9</v>
       </c>
       <c r="F38" s="9">
         <v>8</v>
       </c>
       <c r="G38" s="9">
         <v>9</v>
       </c>
       <c r="H38" s="9">
         <v>10</v>
       </c>
       <c r="I38" s="7">
@@ -3804,61 +3882,64 @@
       </c>
       <c r="R38" s="8">
         <v>5</v>
       </c>
       <c r="S38" s="8">
         <v>9</v>
       </c>
       <c r="T38" s="8">
         <v>12</v>
       </c>
       <c r="U38" s="8">
         <v>11</v>
       </c>
       <c r="V38" s="8">
         <v>5</v>
       </c>
       <c r="W38" s="8">
         <v>7</v>
       </c>
       <c r="X38" s="8">
         <v>2</v>
       </c>
       <c r="Y38" s="8">
         <v>7</v>
       </c>
-      <c r="Z38" s="53">
+      <c r="Z38" s="50">
         <v>8</v>
       </c>
-      <c r="AA38" s="53">
+      <c r="AA38" s="50">
         <v>4</v>
       </c>
-      <c r="AB38" s="53">
+      <c r="AB38" s="50">
         <v>3</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="50">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="9">
         <v>10</v>
       </c>
       <c r="C39" s="9">
         <v>9</v>
       </c>
       <c r="D39" s="9">
         <v>6</v>
       </c>
       <c r="E39" s="9">
         <v>21</v>
       </c>
       <c r="F39" s="9">
         <v>10</v>
       </c>
       <c r="G39" s="9">
         <v>11</v>
       </c>
       <c r="H39" s="9">
         <v>13</v>
       </c>
       <c r="I39" s="7">
@@ -3890,61 +3971,64 @@
       </c>
       <c r="R39" s="8">
         <v>14</v>
       </c>
       <c r="S39" s="8">
         <v>12</v>
       </c>
       <c r="T39" s="8">
         <v>15</v>
       </c>
       <c r="U39" s="8">
         <v>7</v>
       </c>
       <c r="V39" s="8">
         <v>11</v>
       </c>
       <c r="W39" s="8">
         <v>22</v>
       </c>
       <c r="X39" s="8">
         <v>14</v>
       </c>
       <c r="Y39" s="8">
         <v>12</v>
       </c>
-      <c r="Z39" s="53">
+      <c r="Z39" s="50">
         <v>14</v>
       </c>
-      <c r="AA39" s="53">
+      <c r="AA39" s="50">
         <v>8</v>
       </c>
-      <c r="AB39" s="53">
+      <c r="AB39" s="50">
         <v>12</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="50">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="9">
         <v>18</v>
       </c>
       <c r="C40" s="9">
         <v>21</v>
       </c>
       <c r="D40" s="9">
         <v>17</v>
       </c>
       <c r="E40" s="9">
         <v>18</v>
       </c>
       <c r="F40" s="9">
         <v>22</v>
       </c>
       <c r="G40" s="9">
         <v>19</v>
       </c>
       <c r="H40" s="9">
         <v>26</v>
       </c>
       <c r="I40" s="7">
@@ -3976,61 +4060,64 @@
       </c>
       <c r="R40" s="8">
         <v>16</v>
       </c>
       <c r="S40" s="8">
         <v>20</v>
       </c>
       <c r="T40" s="8">
         <v>28</v>
       </c>
       <c r="U40" s="8">
         <v>13</v>
       </c>
       <c r="V40" s="8">
         <v>22</v>
       </c>
       <c r="W40" s="8">
         <v>16</v>
       </c>
       <c r="X40" s="8">
         <v>14</v>
       </c>
       <c r="Y40" s="8">
         <v>16</v>
       </c>
-      <c r="Z40" s="53">
+      <c r="Z40" s="50">
         <v>21</v>
       </c>
-      <c r="AA40" s="53">
+      <c r="AA40" s="50">
         <v>21</v>
       </c>
-      <c r="AB40" s="53">
+      <c r="AB40" s="50">
         <v>20</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="50">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="9">
         <v>6</v>
       </c>
       <c r="C41" s="9">
         <v>7</v>
       </c>
       <c r="D41" s="9">
         <v>6</v>
       </c>
       <c r="E41" s="9">
         <v>6</v>
       </c>
       <c r="F41" s="9">
         <v>12</v>
       </c>
       <c r="G41" s="9">
         <v>10</v>
       </c>
       <c r="H41" s="9">
         <v>11</v>
       </c>
       <c r="I41" s="7">
@@ -4062,61 +4149,64 @@
       </c>
       <c r="R41" s="8">
         <v>4</v>
       </c>
       <c r="S41" s="8">
         <v>10</v>
       </c>
       <c r="T41" s="8">
         <v>8</v>
       </c>
       <c r="U41" s="8">
         <v>9</v>
       </c>
       <c r="V41" s="8">
         <v>8</v>
       </c>
       <c r="W41" s="8">
         <v>13</v>
       </c>
       <c r="X41" s="8">
         <v>7</v>
       </c>
       <c r="Y41" s="8">
         <v>4</v>
       </c>
-      <c r="Z41" s="53">
+      <c r="Z41" s="50">
         <v>7</v>
       </c>
-      <c r="AA41" s="53">
+      <c r="AA41" s="50">
         <v>5</v>
       </c>
-      <c r="AB41" s="53">
+      <c r="AB41" s="50">
         <v>7</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="50">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="9">
         <v>15</v>
       </c>
       <c r="C42" s="9">
         <v>11</v>
       </c>
       <c r="D42" s="9">
         <v>11</v>
       </c>
       <c r="E42" s="9">
         <v>16</v>
       </c>
       <c r="F42" s="9">
         <v>22</v>
       </c>
       <c r="G42" s="9">
         <v>15</v>
       </c>
       <c r="H42" s="9">
         <v>16</v>
       </c>
       <c r="I42" s="7">
@@ -4148,61 +4238,64 @@
       </c>
       <c r="R42" s="8">
         <v>12</v>
       </c>
       <c r="S42" s="8">
         <v>13</v>
       </c>
       <c r="T42" s="8">
         <v>16</v>
       </c>
       <c r="U42" s="8">
         <v>10</v>
       </c>
       <c r="V42" s="8">
         <v>15</v>
       </c>
       <c r="W42" s="8">
         <v>16</v>
       </c>
       <c r="X42" s="8">
         <v>15</v>
       </c>
       <c r="Y42" s="8">
         <v>16</v>
       </c>
-      <c r="Z42" s="53">
+      <c r="Z42" s="50">
         <v>7</v>
       </c>
-      <c r="AA42" s="53">
+      <c r="AA42" s="50">
         <v>9</v>
       </c>
-      <c r="AB42" s="53">
+      <c r="AB42" s="50">
         <v>11</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="46" customFormat="1">
+      <c r="AC42" s="50">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="45" customFormat="1">
       <c r="A43" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="15">
         <v>34</v>
       </c>
       <c r="C43" s="15">
         <v>21</v>
       </c>
       <c r="D43" s="15">
         <v>27</v>
       </c>
       <c r="E43" s="15">
         <v>29</v>
       </c>
       <c r="F43" s="15">
         <v>24</v>
       </c>
       <c r="G43" s="12">
         <v>17</v>
       </c>
       <c r="H43" s="12">
         <v>36</v>
       </c>
       <c r="I43" s="13">
@@ -4243,241 +4336,244 @@
       </c>
       <c r="U43" s="14">
         <v>29</v>
       </c>
       <c r="V43" s="14">
         <v>23</v>
       </c>
       <c r="W43" s="14">
         <v>20</v>
       </c>
       <c r="X43" s="14">
         <v>25</v>
       </c>
       <c r="Y43" s="14">
         <v>26</v>
       </c>
       <c r="Z43" s="42">
         <v>20</v>
       </c>
       <c r="AA43" s="42">
         <v>13</v>
       </c>
       <c r="AB43" s="42">
         <v>27</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="42">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B44" s="46"/>
-[...48 lines deleted...]
-      <c r="Y45" s="46"/>
+      <c r="B44" s="45"/>
+      <c r="C44" s="45"/>
+      <c r="D44" s="45"/>
+      <c r="E44" s="45"/>
+      <c r="F44" s="45"/>
+      <c r="G44" s="45"/>
+      <c r="H44" s="45"/>
+      <c r="I44" s="45"/>
+      <c r="J44" s="45"/>
+      <c r="K44" s="45"/>
+      <c r="L44" s="45"/>
+      <c r="M44" s="45"/>
+      <c r="N44" s="45"/>
+      <c r="O44" s="45"/>
+      <c r="P44" s="45"/>
+      <c r="Q44" s="45"/>
+      <c r="R44" s="45"/>
+      <c r="S44" s="45"/>
+      <c r="T44" s="45"/>
+      <c r="U44" s="45"/>
+      <c r="V44" s="45"/>
+      <c r="W44" s="45"/>
+      <c r="X44" s="45"/>
+      <c r="Y44" s="45"/>
+    </row>
+    <row r="45" spans="1:29">
+      <c r="B45" s="45"/>
+      <c r="C45" s="45"/>
+      <c r="D45" s="45"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="45"/>
+      <c r="G45" s="45"/>
+      <c r="H45" s="45"/>
+      <c r="I45" s="45"/>
+      <c r="J45" s="45"/>
+      <c r="K45" s="45"/>
+      <c r="L45" s="45"/>
+      <c r="M45" s="45"/>
+      <c r="N45" s="45"/>
+      <c r="O45" s="45"/>
+      <c r="P45" s="45"/>
+      <c r="Q45" s="45"/>
+      <c r="R45" s="45"/>
+      <c r="S45" s="45"/>
+      <c r="T45" s="45"/>
+      <c r="U45" s="45"/>
+      <c r="V45" s="45"/>
+      <c r="W45" s="45"/>
+      <c r="X45" s="45"/>
+      <c r="Y45" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AE24" sqref="AE24"/>
+    <sheetView topLeftCell="M1" workbookViewId="0">
+      <selection activeCell="M1" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.5703125" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.5546875" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25.42578125" style="11" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="25" max="25" width="7.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="25.44140625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="11" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="6.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.109375" style="11" customWidth="1"/>
+    <col min="7" max="9" width="6.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="11" bestFit="1" customWidth="1"/>
+    <col min="16" max="21" width="6.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8" style="11" customWidth="1"/>
-    <col min="27" max="27" width="8.85546875" style="11" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="29" max="16384" width="9.5703125" style="11"/>
+    <col min="27" max="27" width="8.88671875" style="11" customWidth="1"/>
+    <col min="28" max="28" width="8.109375" style="11" customWidth="1"/>
+    <col min="29" max="16384" width="9.5546875" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="59" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="56"/>
-[...22 lines deleted...]
-      <c r="Y1" s="56"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
     </row>
     <row r="3" spans="1:37" s="1" customFormat="1">
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
-      <c r="X3" s="64"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="64" t="s">
+      <c r="X3" s="62"/>
+      <c r="Y3" s="62"/>
+      <c r="AJ3" s="62" t="s">
         <v>21</v>
       </c>
-      <c r="AK3" s="64"/>
+      <c r="AK3" s="62"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="65">
+      <c r="A4" s="57"/>
+      <c r="B4" s="63">
         <v>2024</v>
       </c>
-      <c r="C4" s="66"/>
-[...10 lines deleted...]
-      <c r="N4" s="65">
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="64"/>
+      <c r="N4" s="63">
         <v>2025</v>
       </c>
-      <c r="O4" s="66"/>
-[...10 lines deleted...]
-      <c r="Z4" s="65">
+      <c r="O4" s="64"/>
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="63">
         <v>2026</v>
       </c>
-      <c r="AA4" s="66"/>
-[...12 lines deleted...]
-      <c r="A5" s="63"/>
+      <c r="AA4" s="64"/>
+      <c r="AB4" s="64"/>
+      <c r="AC4" s="64"/>
+      <c r="AD4" s="64"/>
+      <c r="AE4" s="64"/>
+      <c r="AF4" s="64"/>
+      <c r="AG4" s="64"/>
+      <c r="AH4" s="64"/>
+      <c r="AI4" s="64"/>
+      <c r="AJ4" s="64"/>
+      <c r="AK4" s="64"/>
+    </row>
+    <row r="5" spans="1:37" ht="20.399999999999999">
+      <c r="A5" s="58"/>
       <c r="B5" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="19" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="19" t="s">
@@ -4544,3447 +4640,3552 @@
         <v>13</v>
       </c>
       <c r="AE5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="AF5" s="19" t="s">
         <v>15</v>
       </c>
       <c r="AG5" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AH5" s="19" t="s">
         <v>17</v>
       </c>
       <c r="AI5" s="19" t="s">
         <v>22</v>
       </c>
       <c r="AJ5" s="19" t="s">
         <v>23</v>
       </c>
       <c r="AK5" s="20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
+      <c r="A6" s="65" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="65"/>
+      <c r="C6" s="65"/>
+      <c r="D6" s="65"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="65"/>
+      <c r="G6" s="65"/>
+      <c r="H6" s="65"/>
+      <c r="I6" s="65"/>
+      <c r="J6" s="65"/>
+      <c r="K6" s="65"/>
+      <c r="L6" s="65"/>
+      <c r="M6" s="65"/>
+      <c r="N6" s="65"/>
+      <c r="O6" s="65"/>
+      <c r="P6" s="65"/>
+      <c r="Q6" s="65"/>
+      <c r="R6" s="65"/>
+      <c r="S6" s="65"/>
+      <c r="T6" s="65"/>
+      <c r="U6" s="65"/>
+      <c r="V6" s="65"/>
+      <c r="W6" s="65"/>
+      <c r="X6" s="65"/>
+      <c r="Y6" s="65"/>
+    </row>
+    <row r="7" spans="1:37">
+      <c r="A7" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="28">
+        <v>10.32</v>
+      </c>
+      <c r="C7" s="28">
+        <v>10.24</v>
+      </c>
+      <c r="D7" s="28">
+        <v>9.61</v>
+      </c>
+      <c r="E7" s="28">
+        <v>9.83</v>
+      </c>
+      <c r="F7" s="28">
+        <v>9.9</v>
+      </c>
+      <c r="G7" s="26">
+        <v>9.83</v>
+      </c>
+      <c r="H7" s="26">
+        <v>9.75</v>
+      </c>
+      <c r="I7" s="21">
+        <v>9.74</v>
+      </c>
+      <c r="J7" s="21">
+        <v>9.81</v>
+      </c>
+      <c r="K7" s="21">
+        <v>9.73</v>
+      </c>
+      <c r="L7" s="21">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="M7" s="22">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="N7" s="22">
+        <v>7.94</v>
+      </c>
+      <c r="O7" s="22">
+        <v>8.43</v>
+      </c>
+      <c r="P7" s="22">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="Q7" s="22">
+        <v>8.81</v>
+      </c>
+      <c r="R7" s="22">
+        <v>8.83</v>
+      </c>
+      <c r="S7" s="22">
+        <v>8.77</v>
+      </c>
+      <c r="T7" s="22">
+        <v>8.98</v>
+      </c>
+      <c r="U7" s="22">
+        <v>9.01</v>
+      </c>
+      <c r="V7" s="22">
+        <v>8.98</v>
+      </c>
+      <c r="W7" s="22">
+        <v>8.9</v>
+      </c>
+      <c r="X7" s="22">
+        <v>8.84</v>
+      </c>
+      <c r="Y7" s="22">
+        <v>8.85</v>
+      </c>
+      <c r="Z7" s="51">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="AA7" s="51">
+        <v>8.35</v>
+      </c>
+      <c r="AB7" s="51">
+        <v>8.39</v>
+      </c>
+      <c r="AC7" s="51">
+        <v>8.6300000000000008</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
+      <c r="A8" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="28">
+        <v>10.45</v>
+      </c>
+      <c r="C8" s="28">
+        <v>10.56</v>
+      </c>
+      <c r="D8" s="28">
+        <v>9.92</v>
+      </c>
+      <c r="E8" s="28">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="F8" s="28">
+        <v>9.82</v>
+      </c>
+      <c r="G8" s="26">
+        <v>9.76</v>
+      </c>
+      <c r="H8" s="26">
+        <v>9.5</v>
+      </c>
+      <c r="I8" s="21">
+        <v>9.43</v>
+      </c>
+      <c r="J8" s="21">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="K8" s="21">
+        <v>9.35</v>
+      </c>
+      <c r="L8" s="21">
+        <v>9.25</v>
+      </c>
+      <c r="M8" s="22">
+        <v>9.27</v>
+      </c>
+      <c r="N8" s="22">
+        <v>7.85</v>
+      </c>
+      <c r="O8" s="22">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="P8" s="22">
+        <v>8.02</v>
+      </c>
+      <c r="Q8" s="22">
+        <v>8.64</v>
+      </c>
+      <c r="R8" s="22">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="S8" s="22">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="T8" s="22">
+        <v>8.59</v>
+      </c>
+      <c r="U8" s="22">
+        <v>8.69</v>
+      </c>
+      <c r="V8" s="22">
+        <v>8.65</v>
+      </c>
+      <c r="W8" s="22">
+        <v>8.51</v>
+      </c>
+      <c r="X8" s="22">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="Y8" s="22">
+        <v>8.49</v>
+      </c>
+      <c r="Z8" s="51">
+        <v>9.4</v>
+      </c>
+      <c r="AA8" s="51">
+        <v>8.44</v>
+      </c>
+      <c r="AB8" s="51">
+        <v>8.14</v>
+      </c>
+      <c r="AC8" s="51">
+        <v>8.42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37">
+      <c r="A9" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="28">
+        <v>10.16</v>
+      </c>
+      <c r="C9" s="28">
+        <v>9.91</v>
+      </c>
+      <c r="D9" s="28">
+        <v>8.82</v>
+      </c>
+      <c r="E9" s="28">
+        <v>9.73</v>
+      </c>
+      <c r="F9" s="28">
+        <v>10.18</v>
+      </c>
+      <c r="G9" s="26">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="H9" s="26">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="I9" s="21">
+        <v>9.92</v>
+      </c>
+      <c r="J9" s="21">
+        <v>9.82</v>
+      </c>
+      <c r="K9" s="21">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="L9" s="21">
+        <v>10.23</v>
+      </c>
+      <c r="M9" s="22">
+        <v>10.35</v>
+      </c>
+      <c r="N9" s="22">
+        <v>7.06</v>
+      </c>
+      <c r="O9" s="22">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="P9" s="22">
+        <v>8.85</v>
+      </c>
+      <c r="Q9" s="22">
+        <v>9.84</v>
+      </c>
+      <c r="R9" s="22">
+        <v>9.41</v>
+      </c>
+      <c r="S9" s="22">
+        <v>9.25</v>
+      </c>
+      <c r="T9" s="22">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="U9" s="22">
+        <v>9.42</v>
+      </c>
+      <c r="V9" s="22">
+        <v>9.58</v>
+      </c>
+      <c r="W9" s="22">
+        <v>9.31</v>
+      </c>
+      <c r="X9" s="22">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="Y9" s="22">
+        <v>9.44</v>
+      </c>
+      <c r="Z9" s="51">
+        <v>9.64</v>
+      </c>
+      <c r="AA9" s="51">
+        <v>8.48</v>
+      </c>
+      <c r="AB9" s="51">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="AC9" s="51">
+        <v>8.59</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
+      <c r="A10" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="28">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="C10" s="28">
+        <v>8</v>
+      </c>
+      <c r="D10" s="28">
+        <v>9.9</v>
+      </c>
+      <c r="E10" s="28">
+        <v>8.84</v>
+      </c>
+      <c r="F10" s="28">
+        <v>10.16</v>
+      </c>
+      <c r="G10" s="26">
+        <v>11.27</v>
+      </c>
+      <c r="H10" s="26">
+        <v>12.03</v>
+      </c>
+      <c r="I10" s="21">
+        <v>11.91</v>
+      </c>
+      <c r="J10" s="21">
+        <v>12.06</v>
+      </c>
+      <c r="K10" s="21">
+        <v>12.78</v>
+      </c>
+      <c r="L10" s="21">
+        <v>13.24</v>
+      </c>
+      <c r="M10" s="22">
+        <v>12.74</v>
+      </c>
+      <c r="N10" s="22">
+        <v>13.48</v>
+      </c>
+      <c r="O10" s="22">
+        <v>12.98</v>
+      </c>
+      <c r="P10" s="22">
+        <v>13.04</v>
+      </c>
+      <c r="Q10" s="22">
+        <v>12.65</v>
+      </c>
+      <c r="R10" s="22">
+        <v>12.99</v>
+      </c>
+      <c r="S10" s="22">
+        <v>12.33</v>
+      </c>
+      <c r="T10" s="22">
+        <v>12.46</v>
+      </c>
+      <c r="U10" s="22">
+        <v>13.18</v>
+      </c>
+      <c r="V10" s="22">
+        <v>13.11</v>
+      </c>
+      <c r="W10" s="22">
+        <v>12.46</v>
+      </c>
+      <c r="X10" s="22">
+        <v>12.38</v>
+      </c>
+      <c r="Y10" s="22">
+        <v>12.29</v>
+      </c>
+      <c r="Z10" s="51">
+        <v>18.579999999999998</v>
+      </c>
+      <c r="AA10" s="51">
+        <v>16.54</v>
+      </c>
+      <c r="AB10" s="51">
+        <v>14.6</v>
+      </c>
+      <c r="AC10" s="51">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
+      <c r="A11" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="28">
+        <v>11.12</v>
+      </c>
+      <c r="C11" s="28">
+        <v>10.59</v>
+      </c>
+      <c r="D11" s="28">
+        <v>9.41</v>
+      </c>
+      <c r="E11" s="28">
+        <v>10.38</v>
+      </c>
+      <c r="F11" s="28">
+        <v>11.23</v>
+      </c>
+      <c r="G11" s="26">
+        <v>11.12</v>
+      </c>
+      <c r="H11" s="26">
+        <v>10.42</v>
+      </c>
+      <c r="I11" s="21">
+        <v>10.68</v>
+      </c>
+      <c r="J11" s="21">
+        <v>10.61</v>
+      </c>
+      <c r="K11" s="21">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="L11" s="21">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="M11" s="22">
+        <v>9.41</v>
+      </c>
+      <c r="N11" s="22">
+        <v>6.75</v>
+      </c>
+      <c r="O11" s="22">
+        <v>6.88</v>
+      </c>
+      <c r="P11" s="22">
+        <v>6.7</v>
+      </c>
+      <c r="Q11" s="22">
+        <v>8.4</v>
+      </c>
+      <c r="R11" s="22">
+        <v>8.73</v>
+      </c>
+      <c r="S11" s="22">
+        <v>8.52</v>
+      </c>
+      <c r="T11" s="22">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="U11" s="22">
+        <v>7.84</v>
+      </c>
+      <c r="V11" s="22">
+        <v>7.96</v>
+      </c>
+      <c r="W11" s="22">
+        <v>8.07</v>
+      </c>
+      <c r="X11" s="22">
+        <v>7.81</v>
+      </c>
+      <c r="Y11" s="22">
+        <v>7.95</v>
+      </c>
+      <c r="Z11" s="51">
+        <v>6.9</v>
+      </c>
+      <c r="AA11" s="51">
+        <v>7.01</v>
+      </c>
+      <c r="AB11" s="51">
+        <v>8.08</v>
+      </c>
+      <c r="AC11" s="51">
+        <v>7.62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
+      <c r="A12" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="28">
+        <v>6.85</v>
+      </c>
+      <c r="C12" s="28">
+        <v>8.84</v>
+      </c>
+      <c r="D12" s="28">
+        <v>7.97</v>
+      </c>
+      <c r="E12" s="28">
+        <v>9.07</v>
+      </c>
+      <c r="F12" s="28">
+        <v>8.6</v>
+      </c>
+      <c r="G12" s="26">
+        <v>9.02</v>
+      </c>
+      <c r="H12" s="26">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="I12" s="21">
+        <v>8.76</v>
+      </c>
+      <c r="J12" s="21">
+        <v>9.02</v>
+      </c>
+      <c r="K12" s="21">
+        <v>9.02</v>
+      </c>
+      <c r="L12" s="21">
+        <v>9.32</v>
+      </c>
+      <c r="M12" s="22">
+        <v>9.5</v>
+      </c>
+      <c r="N12" s="22">
+        <v>5.89</v>
+      </c>
+      <c r="O12" s="22">
+        <v>7.11</v>
+      </c>
+      <c r="P12" s="22">
+        <v>8.08</v>
+      </c>
+      <c r="Q12" s="22">
+        <v>7.99</v>
+      </c>
+      <c r="R12" s="22">
+        <v>8.14</v>
+      </c>
+      <c r="S12" s="22">
+        <v>8.48</v>
+      </c>
+      <c r="T12" s="22">
+        <v>8.51</v>
+      </c>
+      <c r="U12" s="22">
+        <v>8.76</v>
+      </c>
+      <c r="V12" s="22">
+        <v>8.91</v>
+      </c>
+      <c r="W12" s="22">
+        <v>8.89</v>
+      </c>
+      <c r="X12" s="22">
+        <v>8.85</v>
+      </c>
+      <c r="Y12" s="22">
+        <v>8.58</v>
+      </c>
+      <c r="Z12" s="51">
+        <v>5.42</v>
+      </c>
+      <c r="AA12" s="51">
+        <v>5.34</v>
+      </c>
+      <c r="AB12" s="51">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="AC12" s="51">
+        <v>8.92</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
+      <c r="A13" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="28">
+        <v>8.77</v>
+      </c>
+      <c r="C13" s="28">
+        <v>11.17</v>
+      </c>
+      <c r="D13" s="28">
+        <v>10.55</v>
+      </c>
+      <c r="E13" s="28">
+        <v>10.68</v>
+      </c>
+      <c r="F13" s="28">
+        <v>10.83</v>
+      </c>
+      <c r="G13" s="26">
+        <v>11.1</v>
+      </c>
+      <c r="H13" s="26">
+        <v>11.36</v>
+      </c>
+      <c r="I13" s="21">
+        <v>11.71</v>
+      </c>
+      <c r="J13" s="21">
+        <v>11.28</v>
+      </c>
+      <c r="K13" s="21">
+        <v>11.39</v>
+      </c>
+      <c r="L13" s="21">
+        <v>11.62</v>
+      </c>
+      <c r="M13" s="22">
+        <v>11.67</v>
+      </c>
+      <c r="N13" s="22">
+        <v>8.56</v>
+      </c>
+      <c r="O13" s="22">
+        <v>7.4</v>
+      </c>
+      <c r="P13" s="22">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="Q13" s="22">
+        <v>7.41</v>
+      </c>
+      <c r="R13" s="22">
+        <v>7.59</v>
+      </c>
+      <c r="S13" s="22">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="T13" s="22">
+        <v>8.67</v>
+      </c>
+      <c r="U13" s="22">
+        <v>8.98</v>
+      </c>
+      <c r="V13" s="22">
+        <v>9.11</v>
+      </c>
+      <c r="W13" s="22">
+        <v>8.9</v>
+      </c>
+      <c r="X13" s="22">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="Y13" s="22">
+        <v>8.83</v>
+      </c>
+      <c r="Z13" s="51">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="AA13" s="51">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="AB13" s="51">
+        <v>9.19</v>
+      </c>
+      <c r="AC13" s="51">
+        <v>8.75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
+      <c r="A14" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="28">
+        <v>9.44</v>
+      </c>
+      <c r="C14" s="28">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="D14" s="28">
+        <v>10.06</v>
+      </c>
+      <c r="E14" s="28">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="F14" s="28">
+        <v>9.5</v>
+      </c>
+      <c r="G14" s="26">
+        <v>9.24</v>
+      </c>
+      <c r="H14" s="26">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="I14" s="21">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="J14" s="21">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="K14" s="21">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="L14" s="21">
+        <v>9.4</v>
+      </c>
+      <c r="M14" s="22">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="N14" s="22">
+        <v>7.93</v>
+      </c>
+      <c r="O14" s="22">
+        <v>7.5</v>
+      </c>
+      <c r="P14" s="22">
+        <v>7.92</v>
+      </c>
+      <c r="Q14" s="22">
+        <v>7.93</v>
+      </c>
+      <c r="R14" s="22">
+        <v>7.66</v>
+      </c>
+      <c r="S14" s="22">
+        <v>7.79</v>
+      </c>
+      <c r="T14" s="22">
+        <v>7.96</v>
+      </c>
+      <c r="U14" s="22">
+        <v>7.86</v>
+      </c>
+      <c r="V14" s="22">
+        <v>7.74</v>
+      </c>
+      <c r="W14" s="22">
+        <v>7.67</v>
+      </c>
+      <c r="X14" s="22">
+        <v>7.69</v>
+      </c>
+      <c r="Y14" s="22">
+        <v>7.78</v>
+      </c>
+      <c r="Z14" s="51">
+        <v>9</v>
+      </c>
+      <c r="AA14" s="51">
+        <v>8.23</v>
+      </c>
+      <c r="AB14" s="51">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="AC14" s="51">
+        <v>9.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
+      <c r="A15" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="28">
+        <v>11.07</v>
+      </c>
+      <c r="C15" s="28">
+        <v>10.72</v>
+      </c>
+      <c r="D15" s="28">
+        <v>9.17</v>
+      </c>
+      <c r="E15" s="28">
+        <v>10.6</v>
+      </c>
+      <c r="F15" s="28">
+        <v>10.27</v>
+      </c>
+      <c r="G15" s="26">
+        <v>10.34</v>
+      </c>
+      <c r="H15" s="26">
+        <v>9.85</v>
+      </c>
+      <c r="I15" s="21">
+        <v>10.09</v>
+      </c>
+      <c r="J15" s="21">
+        <v>10.23</v>
+      </c>
+      <c r="K15" s="21">
+        <v>9.9</v>
+      </c>
+      <c r="L15" s="21">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="M15" s="22">
+        <v>9.26</v>
+      </c>
+      <c r="N15" s="22">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="O15" s="22">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="P15" s="22">
+        <v>8.08</v>
+      </c>
+      <c r="Q15" s="22">
+        <v>7.86</v>
+      </c>
+      <c r="R15" s="22">
+        <v>7.55</v>
+      </c>
+      <c r="S15" s="22">
+        <v>6.91</v>
+      </c>
+      <c r="T15" s="22">
+        <v>7.25</v>
+      </c>
+      <c r="U15" s="22">
+        <v>7.58</v>
+      </c>
+      <c r="V15" s="22">
+        <v>7.32</v>
+      </c>
+      <c r="W15" s="22">
+        <v>7.51</v>
+      </c>
+      <c r="X15" s="22">
+        <v>7.36</v>
+      </c>
+      <c r="Y15" s="22">
+        <v>7.33</v>
+      </c>
+      <c r="Z15" s="51">
+        <v>7.24</v>
+      </c>
+      <c r="AA15" s="51">
+        <v>8.32</v>
+      </c>
+      <c r="AB15" s="51">
+        <v>7.69</v>
+      </c>
+      <c r="AC15" s="51">
+        <v>7.45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37">
+      <c r="A16" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="28">
+        <v>17.420000000000002</v>
+      </c>
+      <c r="C16" s="28">
+        <v>13.01</v>
+      </c>
+      <c r="D16" s="28">
+        <v>10.61</v>
+      </c>
+      <c r="E16" s="28">
+        <v>10.41</v>
+      </c>
+      <c r="F16" s="28">
+        <v>10.75</v>
+      </c>
+      <c r="G16" s="26">
+        <v>10.71</v>
+      </c>
+      <c r="H16" s="26">
+        <v>10.42</v>
+      </c>
+      <c r="I16" s="21">
+        <v>10.96</v>
+      </c>
+      <c r="J16" s="21">
+        <v>11.07</v>
+      </c>
+      <c r="K16" s="21">
+        <v>11.04</v>
+      </c>
+      <c r="L16" s="21">
+        <v>11.06</v>
+      </c>
+      <c r="M16" s="22">
+        <v>10.59</v>
+      </c>
+      <c r="N16" s="22">
+        <v>7.7</v>
+      </c>
+      <c r="O16" s="22">
+        <v>8.41</v>
+      </c>
+      <c r="P16" s="22">
+        <v>9.77</v>
+      </c>
+      <c r="Q16" s="22">
+        <v>9.82</v>
+      </c>
+      <c r="R16" s="22">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="S16" s="22">
+        <v>10.68</v>
+      </c>
+      <c r="T16" s="22">
+        <v>11.94</v>
+      </c>
+      <c r="U16" s="22">
+        <v>12.07</v>
+      </c>
+      <c r="V16" s="22">
+        <v>11.84</v>
+      </c>
+      <c r="W16" s="22">
+        <v>11.49</v>
+      </c>
+      <c r="X16" s="22">
+        <v>10.84</v>
+      </c>
+      <c r="Y16" s="22">
+        <v>10.87</v>
+      </c>
+      <c r="Z16" s="51">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="AA16" s="51">
+        <v>8.51</v>
+      </c>
+      <c r="AB16" s="51">
+        <v>7.27</v>
+      </c>
+      <c r="AC16" s="51">
+        <v>8.16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="28">
+        <v>6.74</v>
+      </c>
+      <c r="C17" s="28">
+        <v>6.66</v>
+      </c>
+      <c r="D17" s="28">
+        <v>5.74</v>
+      </c>
+      <c r="E17" s="28">
+        <v>7.9</v>
+      </c>
+      <c r="F17" s="28">
+        <v>7.65</v>
+      </c>
+      <c r="G17" s="26">
+        <v>7.64</v>
+      </c>
+      <c r="H17" s="26">
+        <v>7.78</v>
+      </c>
+      <c r="I17" s="21">
+        <v>7.47</v>
+      </c>
+      <c r="J17" s="21">
+        <v>7.72</v>
+      </c>
+      <c r="K17" s="21">
+        <v>8.02</v>
+      </c>
+      <c r="L17" s="21">
+        <v>8.42</v>
+      </c>
+      <c r="M17" s="22">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="N17" s="22">
+        <v>5.51</v>
+      </c>
+      <c r="O17" s="22">
+        <v>8.31</v>
+      </c>
+      <c r="P17" s="22">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="Q17" s="22">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="R17" s="22">
+        <v>9.41</v>
+      </c>
+      <c r="S17" s="22">
+        <v>9.25</v>
+      </c>
+      <c r="T17" s="22">
+        <v>9.39</v>
+      </c>
+      <c r="U17" s="22">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="V17" s="22">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="W17" s="22">
+        <v>9.33</v>
+      </c>
+      <c r="X17" s="22">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="Y17" s="22">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="Z17" s="51">
+        <v>9.52</v>
+      </c>
+      <c r="AA17" s="51">
+        <v>7.85</v>
+      </c>
+      <c r="AB17" s="51">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="AC17" s="51">
+        <v>7.81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="28">
+        <v>9.93</v>
+      </c>
+      <c r="C18" s="28">
+        <v>10.28</v>
+      </c>
+      <c r="D18" s="28">
+        <v>9.75</v>
+      </c>
+      <c r="E18" s="28">
+        <v>9.41</v>
+      </c>
+      <c r="F18" s="28">
+        <v>9.64</v>
+      </c>
+      <c r="G18" s="26">
+        <v>9.39</v>
+      </c>
+      <c r="H18" s="26">
+        <v>9.51</v>
+      </c>
+      <c r="I18" s="21">
+        <v>9.65</v>
+      </c>
+      <c r="J18" s="21">
+        <v>10.02</v>
+      </c>
+      <c r="K18" s="21">
+        <v>10.02</v>
+      </c>
+      <c r="L18" s="21">
+        <v>9.91</v>
+      </c>
+      <c r="M18" s="22">
+        <v>9.98</v>
+      </c>
+      <c r="N18" s="22">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="O18" s="22">
+        <v>8.66</v>
+      </c>
+      <c r="P18" s="22">
+        <v>8.66</v>
+      </c>
+      <c r="Q18" s="22">
+        <v>8.74</v>
+      </c>
+      <c r="R18" s="22">
+        <v>8.77</v>
+      </c>
+      <c r="S18" s="22">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="T18" s="22">
+        <v>9.26</v>
+      </c>
+      <c r="U18" s="22">
+        <v>9.15</v>
+      </c>
+      <c r="V18" s="22">
+        <v>9.1</v>
+      </c>
+      <c r="W18" s="22">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="X18" s="22">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="Y18" s="22">
+        <v>9.02</v>
+      </c>
+      <c r="Z18" s="51">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="AA18" s="51">
+        <v>9.69</v>
+      </c>
+      <c r="AB18" s="51">
+        <v>9.09</v>
+      </c>
+      <c r="AC18" s="51">
+        <v>8.9499999999999993</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="28">
+        <v>7.52</v>
+      </c>
+      <c r="C19" s="28">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="D19" s="28">
+        <v>8.01</v>
+      </c>
+      <c r="E19" s="28">
+        <v>7.92</v>
+      </c>
+      <c r="F19" s="28">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="G19" s="26">
+        <v>9.86</v>
+      </c>
+      <c r="H19" s="26">
+        <v>10.41</v>
+      </c>
+      <c r="I19" s="21">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="J19" s="21">
+        <v>9.92</v>
+      </c>
+      <c r="K19" s="21">
+        <v>9.93</v>
+      </c>
+      <c r="L19" s="21">
+        <v>9.39</v>
+      </c>
+      <c r="M19" s="22">
+        <v>9.74</v>
+      </c>
+      <c r="N19" s="22">
+        <v>3.78</v>
+      </c>
+      <c r="O19" s="22">
+        <v>6.69</v>
+      </c>
+      <c r="P19" s="22">
+        <v>9.26</v>
+      </c>
+      <c r="Q19" s="22">
+        <v>8.6</v>
+      </c>
+      <c r="R19" s="22">
+        <v>7.86</v>
+      </c>
+      <c r="S19" s="22">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="T19" s="22">
+        <v>8.94</v>
+      </c>
+      <c r="U19" s="22">
+        <v>9.26</v>
+      </c>
+      <c r="V19" s="22">
+        <v>9.4</v>
+      </c>
+      <c r="W19" s="22">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="X19" s="22">
+        <v>10.06</v>
+      </c>
+      <c r="Y19" s="22">
+        <v>9.64</v>
+      </c>
+      <c r="Z19" s="51">
+        <v>9.23</v>
+      </c>
+      <c r="AA19" s="51">
+        <v>8.31</v>
+      </c>
+      <c r="AB19" s="51">
+        <v>8.66</v>
+      </c>
+      <c r="AC19" s="51">
+        <v>9.48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="28">
+        <v>14.14</v>
+      </c>
+      <c r="C20" s="28">
+        <v>12.65</v>
+      </c>
+      <c r="D20" s="28">
+        <v>11.8</v>
+      </c>
+      <c r="E20" s="28">
+        <v>12.67</v>
+      </c>
+      <c r="F20" s="28">
+        <v>14.24</v>
+      </c>
+      <c r="G20" s="26">
+        <v>14.26</v>
+      </c>
+      <c r="H20" s="26">
+        <v>14.38</v>
+      </c>
+      <c r="I20" s="21">
+        <v>14.5</v>
+      </c>
+      <c r="J20" s="21">
+        <v>14.61</v>
+      </c>
+      <c r="K20" s="21">
+        <v>14.32</v>
+      </c>
+      <c r="L20" s="21">
+        <v>14.15</v>
+      </c>
+      <c r="M20" s="22">
+        <v>14.23</v>
+      </c>
+      <c r="N20" s="22">
+        <v>12.89</v>
+      </c>
+      <c r="O20" s="22">
+        <v>10.92</v>
+      </c>
+      <c r="P20" s="22">
+        <v>14.63</v>
+      </c>
+      <c r="Q20" s="22">
+        <v>14.99</v>
+      </c>
+      <c r="R20" s="22">
+        <v>14.29</v>
+      </c>
+      <c r="S20" s="22">
+        <v>14.13</v>
+      </c>
+      <c r="T20" s="22">
+        <v>14.4</v>
+      </c>
+      <c r="U20" s="22">
+        <v>13.88</v>
+      </c>
+      <c r="V20" s="22">
+        <v>14.07</v>
+      </c>
+      <c r="W20" s="22">
+        <v>14.25</v>
+      </c>
+      <c r="X20" s="22">
+        <v>14.37</v>
+      </c>
+      <c r="Y20" s="22">
+        <v>14.48</v>
+      </c>
+      <c r="Z20" s="51">
+        <v>7.22</v>
+      </c>
+      <c r="AA20" s="51">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="AB20" s="51">
+        <v>9.66</v>
+      </c>
+      <c r="AC20" s="51">
+        <v>10.46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="28">
+        <v>11.5</v>
+      </c>
+      <c r="C21" s="28">
+        <v>9.61</v>
+      </c>
+      <c r="D21" s="28">
+        <v>9.43</v>
+      </c>
+      <c r="E21" s="28">
+        <v>9.6</v>
+      </c>
+      <c r="F21" s="28">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="G21" s="26">
+        <v>8.76</v>
+      </c>
+      <c r="H21" s="26">
+        <v>9.26</v>
+      </c>
+      <c r="I21" s="21">
+        <v>8.69</v>
+      </c>
+      <c r="J21" s="21">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="K21" s="21">
+        <v>8.86</v>
+      </c>
+      <c r="L21" s="21">
+        <v>9</v>
+      </c>
+      <c r="M21" s="22">
+        <v>9.16</v>
+      </c>
+      <c r="N21" s="22">
+        <v>7.33</v>
+      </c>
+      <c r="O21" s="22">
+        <v>8.39</v>
+      </c>
+      <c r="P21" s="22">
+        <v>8.34</v>
+      </c>
+      <c r="Q21" s="22">
+        <v>7.95</v>
+      </c>
+      <c r="R21" s="22">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="S21" s="22">
+        <v>8.35</v>
+      </c>
+      <c r="T21" s="22">
+        <v>9.09</v>
+      </c>
+      <c r="U21" s="22">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="V21" s="22">
+        <v>9.1</v>
+      </c>
+      <c r="W21" s="22">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="X21" s="22">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="Y21" s="22">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="Z21" s="51">
+        <v>7.04</v>
+      </c>
+      <c r="AA21" s="51">
+        <v>6.13</v>
+      </c>
+      <c r="AB21" s="51">
+        <v>7.3</v>
+      </c>
+      <c r="AC21" s="51">
+        <v>8.2100000000000009</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="61"/>
+      <c r="C22" s="61"/>
+      <c r="D22" s="61"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="61"/>
+      <c r="G22" s="61"/>
+      <c r="H22" s="61"/>
+      <c r="I22" s="61"/>
+      <c r="J22" s="61"/>
+      <c r="K22" s="61"/>
+      <c r="L22" s="61"/>
+      <c r="M22" s="61"/>
+      <c r="N22" s="61"/>
+      <c r="O22" s="61"/>
+      <c r="P22" s="61"/>
+      <c r="Q22" s="61"/>
+      <c r="R22" s="61"/>
+      <c r="S22" s="61"/>
+      <c r="T22" s="61"/>
+      <c r="U22" s="61"/>
+      <c r="V22" s="61"/>
+      <c r="W22" s="61"/>
+      <c r="X22" s="61"/>
+      <c r="Y22" s="61"/>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="28">
+        <v>10.94</v>
+      </c>
+      <c r="C23" s="28">
+        <v>10.78</v>
+      </c>
+      <c r="D23" s="28">
+        <v>10.1</v>
+      </c>
+      <c r="E23" s="28">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="F23" s="28">
+        <v>10.06</v>
+      </c>
+      <c r="G23" s="26">
+        <v>9.92</v>
+      </c>
+      <c r="H23" s="26">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="I23" s="21">
+        <v>9.61</v>
+      </c>
+      <c r="J23" s="21">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="K23" s="21">
+        <v>9.51</v>
+      </c>
+      <c r="L23" s="21">
+        <v>9.35</v>
+      </c>
+      <c r="M23" s="22">
+        <v>9.35</v>
+      </c>
+      <c r="N23" s="22">
+        <v>7.9</v>
+      </c>
+      <c r="O23" s="22">
+        <v>8.61</v>
+      </c>
+      <c r="P23" s="22">
+        <v>8.18</v>
+      </c>
+      <c r="Q23" s="22">
+        <v>8.76</v>
+      </c>
+      <c r="R23" s="22">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="S23" s="22">
+        <v>8.68</v>
+      </c>
+      <c r="T23" s="22">
+        <v>8.77</v>
+      </c>
+      <c r="U23" s="22">
+        <v>8.86</v>
+      </c>
+      <c r="V23" s="22">
+        <v>8.81</v>
+      </c>
+      <c r="W23" s="22">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="X23" s="22">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="Y23" s="22">
+        <v>8.67</v>
+      </c>
+      <c r="Z23" s="51">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="AA23" s="51">
+        <v>8.32</v>
+      </c>
+      <c r="AB23" s="51">
+        <v>8.06</v>
+      </c>
+      <c r="AC23" s="51">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="28">
+        <v>10.45</v>
+      </c>
+      <c r="C24" s="28">
+        <v>10.56</v>
+      </c>
+      <c r="D24" s="28">
+        <v>9.92</v>
+      </c>
+      <c r="E24" s="28">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="F24" s="28">
+        <v>9.82</v>
+      </c>
+      <c r="G24" s="26">
+        <v>9.76</v>
+      </c>
+      <c r="H24" s="26">
+        <v>9.5</v>
+      </c>
+      <c r="I24" s="21">
+        <v>9.43</v>
+      </c>
+      <c r="J24" s="21">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="K24" s="21">
+        <v>9.35</v>
+      </c>
+      <c r="L24" s="21">
+        <v>9.25</v>
+      </c>
+      <c r="M24" s="22">
+        <v>9.27</v>
+      </c>
+      <c r="N24" s="22">
+        <v>7.85</v>
+      </c>
+      <c r="O24" s="22">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="P24" s="22">
+        <v>8.02</v>
+      </c>
+      <c r="Q24" s="22">
+        <v>8.64</v>
+      </c>
+      <c r="R24" s="22">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="S24" s="22">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="T24" s="22">
+        <v>8.59</v>
+      </c>
+      <c r="U24" s="22">
+        <v>8.69</v>
+      </c>
+      <c r="V24" s="22">
+        <v>8.65</v>
+      </c>
+      <c r="W24" s="22">
+        <v>8.51</v>
+      </c>
+      <c r="X24" s="22">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="Y24" s="22">
+        <v>8.49</v>
+      </c>
+      <c r="Z24" s="51">
+        <v>9.4</v>
+      </c>
+      <c r="AA24" s="51">
+        <v>8.44</v>
+      </c>
+      <c r="AB24" s="51">
+        <v>8.14</v>
+      </c>
+      <c r="AC24" s="51">
+        <v>8.42</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="28">
+        <v>9.74</v>
+      </c>
+      <c r="C25" s="28">
+        <v>11.54</v>
+      </c>
+      <c r="D25" s="28">
+        <v>12.78</v>
+      </c>
+      <c r="E25" s="28">
+        <v>15.65</v>
+      </c>
+      <c r="F25" s="28">
+        <v>15.2</v>
+      </c>
+      <c r="G25" s="26">
+        <v>14.1</v>
+      </c>
+      <c r="H25" s="26">
+        <v>13.07</v>
+      </c>
+      <c r="I25" s="21">
+        <v>13.87</v>
+      </c>
+      <c r="J25" s="21">
+        <v>13.59</v>
+      </c>
+      <c r="K25" s="21">
+        <v>12.49</v>
+      </c>
+      <c r="L25" s="21">
+        <v>11.36</v>
+      </c>
+      <c r="M25" s="22">
+        <v>11.12</v>
+      </c>
+      <c r="N25" s="22">
+        <v>5.49</v>
+      </c>
+      <c r="O25" s="22">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="P25" s="22">
+        <v>7.08</v>
+      </c>
+      <c r="Q25" s="22">
+        <v>10.28</v>
+      </c>
+      <c r="R25" s="22">
+        <v>10.17</v>
+      </c>
+      <c r="S25" s="22">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="T25" s="22">
+        <v>8.69</v>
+      </c>
+      <c r="U25" s="22">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="V25" s="22">
+        <v>9.25</v>
+      </c>
+      <c r="W25" s="22">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="X25" s="22">
+        <v>8.6</v>
+      </c>
+      <c r="Y25" s="22">
+        <v>8.69</v>
+      </c>
+      <c r="Z25" s="51">
+        <v>6.91</v>
+      </c>
+      <c r="AA25" s="51">
+        <v>6.53</v>
+      </c>
+      <c r="AB25" s="51">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="AC25" s="51">
+        <v>8.61</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26" s="28">
+        <v>10.45</v>
+      </c>
+      <c r="C26" s="28">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="D26" s="28">
+        <v>8.24</v>
+      </c>
+      <c r="E26" s="28">
+        <v>7.49</v>
+      </c>
+      <c r="F26" s="28">
+        <v>8.0500000000000007</v>
+      </c>
+      <c r="G26" s="26">
+        <v>8.16</v>
+      </c>
+      <c r="H26" s="26">
+        <v>8.23</v>
+      </c>
+      <c r="I26" s="21">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="J26" s="21">
+        <v>8.34</v>
+      </c>
+      <c r="K26" s="21">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="L26" s="21">
+        <v>7.8</v>
+      </c>
+      <c r="M26" s="22">
+        <v>7.87</v>
+      </c>
+      <c r="N26" s="22">
+        <v>10.7</v>
+      </c>
+      <c r="O26" s="22">
+        <v>9.35</v>
+      </c>
+      <c r="P26" s="22">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="Q26" s="22">
+        <v>8.64</v>
+      </c>
+      <c r="R26" s="22">
+        <v>8.66</v>
+      </c>
+      <c r="S26" s="22">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="T26" s="22">
+        <v>8.23</v>
+      </c>
+      <c r="U26" s="22">
+        <v>7.85</v>
+      </c>
+      <c r="V26" s="22">
+        <v>7.59</v>
+      </c>
+      <c r="W26" s="22">
+        <v>8.25</v>
+      </c>
+      <c r="X26" s="22">
+        <v>7.99</v>
+      </c>
+      <c r="Y26" s="22">
+        <v>8.0500000000000007</v>
+      </c>
+      <c r="Z26" s="51">
+        <v>10.7</v>
+      </c>
+      <c r="AA26" s="51">
+        <v>7.57</v>
+      </c>
+      <c r="AB26" s="51">
+        <v>8.64</v>
+      </c>
+      <c r="AC26" s="51">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="28">
+        <v>21.77</v>
+      </c>
+      <c r="C27" s="28">
+        <v>14.4</v>
+      </c>
+      <c r="D27" s="28">
+        <v>10.94</v>
+      </c>
+      <c r="E27" s="28">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="F27" s="28">
+        <v>11.01</v>
+      </c>
+      <c r="G27" s="26">
+        <v>10.65</v>
+      </c>
+      <c r="H27" s="26">
+        <v>9.74</v>
+      </c>
+      <c r="I27" s="21">
+        <v>10.52</v>
+      </c>
+      <c r="J27" s="21">
+        <v>11.03</v>
+      </c>
+      <c r="K27" s="21">
+        <v>10.79</v>
+      </c>
+      <c r="L27" s="21">
+        <v>10.53</v>
+      </c>
+      <c r="M27" s="22">
+        <v>10.14</v>
+      </c>
+      <c r="N27" s="22">
+        <v>7.43</v>
+      </c>
+      <c r="O27" s="22">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="P27" s="22">
+        <v>10.6</v>
+      </c>
+      <c r="Q27" s="22">
+        <v>9.44</v>
+      </c>
+      <c r="R27" s="22">
+        <v>10.55</v>
+      </c>
+      <c r="S27" s="22">
+        <v>11.58</v>
+      </c>
+      <c r="T27" s="22">
+        <v>13.28</v>
+      </c>
+      <c r="U27" s="22">
+        <v>13.05</v>
+      </c>
+      <c r="V27" s="22">
+        <v>13.09</v>
+      </c>
+      <c r="W27" s="22">
+        <v>12.53</v>
+      </c>
+      <c r="X27" s="22">
+        <v>11.95</v>
+      </c>
+      <c r="Y27" s="22">
+        <v>12.07</v>
+      </c>
+      <c r="Z27" s="51">
+        <v>5.8</v>
+      </c>
+      <c r="AA27" s="51">
+        <v>8.39</v>
+      </c>
+      <c r="AB27" s="51">
+        <v>7.51</v>
+      </c>
+      <c r="AC27" s="51">
+        <v>9.3699999999999992</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28" s="28">
+        <v>13.57</v>
+      </c>
+      <c r="C28" s="28">
+        <v>12.27</v>
+      </c>
+      <c r="D28" s="28">
+        <v>11.8</v>
+      </c>
+      <c r="E28" s="28">
+        <v>10.96</v>
+      </c>
+      <c r="F28" s="28">
+        <v>11.14</v>
+      </c>
+      <c r="G28" s="26">
+        <v>10.38</v>
+      </c>
+      <c r="H28" s="26">
+        <v>9.93</v>
+      </c>
+      <c r="I28" s="21">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="J28" s="21">
+        <v>10.28</v>
+      </c>
+      <c r="K28" s="21">
+        <v>10.16</v>
+      </c>
+      <c r="L28" s="21">
+        <v>9.76</v>
+      </c>
+      <c r="M28" s="22">
+        <v>9.85</v>
+      </c>
+      <c r="N28" s="22">
+        <v>9.16</v>
+      </c>
+      <c r="O28" s="22">
+        <v>11.09</v>
+      </c>
+      <c r="P28" s="22">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="Q28" s="22">
+        <v>9.48</v>
+      </c>
+      <c r="R28" s="22">
+        <v>9.94</v>
+      </c>
+      <c r="S28" s="22">
+        <v>9.24</v>
+      </c>
+      <c r="T28" s="22">
+        <v>9.5</v>
+      </c>
+      <c r="U28" s="22">
+        <v>9.91</v>
+      </c>
+      <c r="V28" s="22">
+        <v>9.34</v>
+      </c>
+      <c r="W28" s="22">
+        <v>9.5</v>
+      </c>
+      <c r="X28" s="22">
+        <v>9.57</v>
+      </c>
+      <c r="Y28" s="22">
+        <v>9.93</v>
+      </c>
+      <c r="Z28" s="51">
+        <v>5.52</v>
+      </c>
+      <c r="AA28" s="51">
+        <v>7.71</v>
+      </c>
+      <c r="AB28" s="51">
+        <v>6.66</v>
+      </c>
+      <c r="AC28" s="51">
+        <v>6.88</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="54"/>
+      <c r="C29" s="54"/>
+      <c r="D29" s="54"/>
+      <c r="E29" s="54"/>
+      <c r="F29" s="54"/>
+      <c r="G29" s="54"/>
+      <c r="H29" s="54"/>
+      <c r="I29" s="54"/>
+      <c r="J29" s="54"/>
+      <c r="K29" s="54"/>
+      <c r="L29" s="54"/>
+      <c r="M29" s="54"/>
+      <c r="N29" s="54"/>
+      <c r="O29" s="54"/>
+      <c r="P29" s="54"/>
+      <c r="Q29" s="54"/>
+      <c r="R29" s="54"/>
+      <c r="S29" s="54"/>
+      <c r="T29" s="54"/>
+      <c r="U29" s="54"/>
+      <c r="V29" s="54"/>
+      <c r="W29" s="54"/>
+      <c r="X29" s="54"/>
+      <c r="Y29" s="54"/>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="28">
+        <v>9.73</v>
+      </c>
+      <c r="C30" s="28">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="D30" s="28">
+        <v>9.14</v>
+      </c>
+      <c r="E30" s="28">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="F30" s="29">
+        <v>9.75</v>
+      </c>
+      <c r="G30" s="26">
+        <v>9.74</v>
+      </c>
+      <c r="H30" s="26">
+        <v>9.89</v>
+      </c>
+      <c r="I30" s="21">
+        <v>9.86</v>
+      </c>
+      <c r="J30" s="21">
+        <v>9.89</v>
+      </c>
+      <c r="K30" s="21">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="L30" s="21">
+        <v>10.06</v>
+      </c>
+      <c r="M30" s="22">
+        <v>10.07</v>
+      </c>
+      <c r="N30" s="22">
+        <v>7.97</v>
+      </c>
+      <c r="O30" s="22">
+        <v>8.26</v>
+      </c>
+      <c r="P30" s="22">
+        <v>8.75</v>
+      </c>
+      <c r="Q30" s="22">
+        <v>8.86</v>
+      </c>
+      <c r="R30" s="22">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="S30" s="22">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="T30" s="22">
+        <v>9.19</v>
+      </c>
+      <c r="U30" s="22">
+        <v>9.17</v>
+      </c>
+      <c r="V30" s="22">
+        <v>9.15</v>
+      </c>
+      <c r="W30" s="22">
+        <v>9.09</v>
+      </c>
+      <c r="X30" s="22">
+        <v>9.06</v>
+      </c>
+      <c r="Y30" s="22">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="Z30" s="51">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="AA30" s="51">
+        <v>8.39</v>
+      </c>
+      <c r="AB30" s="51">
+        <v>8.73</v>
+      </c>
+      <c r="AC30" s="68">
+        <v>8.8699999999999992</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" s="28">
+        <v>10.16</v>
+      </c>
+      <c r="C31" s="28">
+        <v>9.91</v>
+      </c>
+      <c r="D31" s="28">
+        <v>8.82</v>
+      </c>
+      <c r="E31" s="28">
+        <v>9.73</v>
+      </c>
+      <c r="F31" s="29">
+        <v>10.18</v>
+      </c>
+      <c r="G31" s="26">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="H31" s="26">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="I31" s="21">
+        <v>9.92</v>
+      </c>
+      <c r="J31" s="21">
+        <v>9.82</v>
+      </c>
+      <c r="K31" s="21">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="L31" s="21">
+        <v>10.23</v>
+      </c>
+      <c r="M31" s="22">
+        <v>10.35</v>
+      </c>
+      <c r="N31" s="22">
+        <v>7.06</v>
+      </c>
+      <c r="O31" s="22">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="P31" s="22">
+        <v>8.85</v>
+      </c>
+      <c r="Q31" s="22">
+        <v>9.84</v>
+      </c>
+      <c r="R31" s="22">
+        <v>9.41</v>
+      </c>
+      <c r="S31" s="22">
+        <v>9.25</v>
+      </c>
+      <c r="T31" s="22">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="U31" s="22">
+        <v>9.42</v>
+      </c>
+      <c r="V31" s="22">
+        <v>9.58</v>
+      </c>
+      <c r="W31" s="22">
+        <v>9.31</v>
+      </c>
+      <c r="X31" s="22">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="Y31" s="22">
+        <v>9.44</v>
+      </c>
+      <c r="Z31" s="51">
+        <v>9.64</v>
+      </c>
+      <c r="AA31" s="51">
+        <v>8.48</v>
+      </c>
+      <c r="AB31" s="51">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="AC31" s="68">
+        <v>8.59</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="B32" s="28">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="C32" s="28">
+        <v>8</v>
+      </c>
+      <c r="D32" s="28">
+        <v>9.9</v>
+      </c>
+      <c r="E32" s="28">
+        <v>8.84</v>
+      </c>
+      <c r="F32" s="29">
+        <v>10.16</v>
+      </c>
+      <c r="G32" s="26">
+        <v>11.27</v>
+      </c>
+      <c r="H32" s="26">
+        <v>12.03</v>
+      </c>
+      <c r="I32" s="21">
+        <v>11.91</v>
+      </c>
+      <c r="J32" s="21">
+        <v>12.06</v>
+      </c>
+      <c r="K32" s="21">
+        <v>12.78</v>
+      </c>
+      <c r="L32" s="21">
+        <v>13.24</v>
+      </c>
+      <c r="M32" s="22">
+        <v>12.74</v>
+      </c>
+      <c r="N32" s="22">
+        <v>13.48</v>
+      </c>
+      <c r="O32" s="22">
+        <v>12.98</v>
+      </c>
+      <c r="P32" s="22">
+        <v>13.04</v>
+      </c>
+      <c r="Q32" s="22">
+        <v>12.65</v>
+      </c>
+      <c r="R32" s="22">
+        <v>12.99</v>
+      </c>
+      <c r="S32" s="22">
+        <v>12.33</v>
+      </c>
+      <c r="T32" s="22">
+        <v>12.46</v>
+      </c>
+      <c r="U32" s="22">
+        <v>13.18</v>
+      </c>
+      <c r="V32" s="22">
+        <v>13.11</v>
+      </c>
+      <c r="W32" s="22">
+        <v>12.46</v>
+      </c>
+      <c r="X32" s="22">
+        <v>12.38</v>
+      </c>
+      <c r="Y32" s="22">
+        <v>12.29</v>
+      </c>
+      <c r="Z32" s="51">
+        <v>18.579999999999998</v>
+      </c>
+      <c r="AA32" s="51">
+        <v>16.54</v>
+      </c>
+      <c r="AB32" s="51">
+        <v>14.6</v>
+      </c>
+      <c r="AC32" s="68">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B33" s="28">
+        <v>11.78</v>
+      </c>
+      <c r="C33" s="28">
+        <v>10.14</v>
+      </c>
+      <c r="D33" s="28">
+        <v>7.82</v>
+      </c>
+      <c r="E33" s="28">
+        <v>7.9</v>
+      </c>
+      <c r="F33" s="29">
+        <v>9.35</v>
+      </c>
+      <c r="G33" s="26">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H33" s="26">
+        <v>9.16</v>
+      </c>
+      <c r="I33" s="21">
+        <v>9.16</v>
+      </c>
+      <c r="J33" s="21">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="K33" s="21">
+        <v>8.86</v>
+      </c>
+      <c r="L33" s="21">
+        <v>8.68</v>
+      </c>
+      <c r="M33" s="22">
+        <v>8.6</v>
+      </c>
+      <c r="N33" s="22">
+        <v>7.37</v>
+      </c>
+      <c r="O33" s="22">
+        <v>7.77</v>
+      </c>
+      <c r="P33" s="22">
+        <v>6.51</v>
+      </c>
+      <c r="Q33" s="22">
+        <v>7.48</v>
+      </c>
+      <c r="R33" s="22">
+        <v>8.02</v>
+      </c>
+      <c r="S33" s="22">
+        <v>8.18</v>
+      </c>
+      <c r="T33" s="22">
+        <v>8.35</v>
+      </c>
+      <c r="U33" s="22">
+        <v>7.54</v>
+      </c>
+      <c r="V33" s="22">
+        <v>7.33</v>
+      </c>
+      <c r="W33" s="22">
+        <v>7.47</v>
+      </c>
+      <c r="X33" s="22">
+        <v>7.42</v>
+      </c>
+      <c r="Y33" s="22">
+        <v>7.59</v>
+      </c>
+      <c r="Z33" s="51">
+        <v>6.9</v>
+      </c>
+      <c r="AA33" s="51">
+        <v>7.24</v>
+      </c>
+      <c r="AB33" s="51">
+        <v>8.06</v>
+      </c>
+      <c r="AC33" s="68">
+        <v>7.12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" s="28">
+        <v>6.85</v>
+      </c>
+      <c r="C34" s="28">
+        <v>8.84</v>
+      </c>
+      <c r="D34" s="28">
+        <v>7.97</v>
+      </c>
+      <c r="E34" s="28">
+        <v>9.07</v>
+      </c>
+      <c r="F34" s="29">
+        <v>8.6</v>
+      </c>
+      <c r="G34" s="26">
+        <v>9.02</v>
+      </c>
+      <c r="H34" s="26">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="I34" s="21">
+        <v>8.76</v>
+      </c>
+      <c r="J34" s="21">
+        <v>9.02</v>
+      </c>
+      <c r="K34" s="21">
+        <v>9.02</v>
+      </c>
+      <c r="L34" s="21">
+        <v>9.32</v>
+      </c>
+      <c r="M34" s="22">
+        <v>9.5</v>
+      </c>
+      <c r="N34" s="22">
+        <v>5.89</v>
+      </c>
+      <c r="O34" s="22">
+        <v>7.11</v>
+      </c>
+      <c r="P34" s="22">
+        <v>8.08</v>
+      </c>
+      <c r="Q34" s="22">
+        <v>7.99</v>
+      </c>
+      <c r="R34" s="22">
+        <v>8.14</v>
+      </c>
+      <c r="S34" s="22">
+        <v>8.48</v>
+      </c>
+      <c r="T34" s="22">
+        <v>8.51</v>
+      </c>
+      <c r="U34" s="22">
+        <v>8.76</v>
+      </c>
+      <c r="V34" s="22">
+        <v>8.91</v>
+      </c>
+      <c r="W34" s="22">
+        <v>8.89</v>
+      </c>
+      <c r="X34" s="22">
+        <v>8.85</v>
+      </c>
+      <c r="Y34" s="22">
+        <v>8.58</v>
+      </c>
+      <c r="Z34" s="51">
+        <v>5.42</v>
+      </c>
+      <c r="AA34" s="51">
+        <v>5.34</v>
+      </c>
+      <c r="AB34" s="51">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="AC34" s="68">
+        <v>8.92</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
+      <c r="A35" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B35" s="28">
+        <v>8.77</v>
+      </c>
+      <c r="C35" s="28">
+        <v>11.17</v>
+      </c>
+      <c r="D35" s="28">
+        <v>10.55</v>
+      </c>
+      <c r="E35" s="28">
+        <v>10.68</v>
+      </c>
+      <c r="F35" s="29">
+        <v>10.83</v>
+      </c>
+      <c r="G35" s="26">
+        <v>11.1</v>
+      </c>
+      <c r="H35" s="26">
+        <v>11.36</v>
+      </c>
+      <c r="I35" s="21">
+        <v>11.71</v>
+      </c>
+      <c r="J35" s="21">
+        <v>11.28</v>
+      </c>
+      <c r="K35" s="21">
+        <v>11.39</v>
+      </c>
+      <c r="L35" s="21">
+        <v>11.62</v>
+      </c>
+      <c r="M35" s="22">
+        <v>11.67</v>
+      </c>
+      <c r="N35" s="22">
+        <v>8.56</v>
+      </c>
+      <c r="O35" s="22">
+        <v>7.4</v>
+      </c>
+      <c r="P35" s="22">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="Q35" s="22">
+        <v>7.41</v>
+      </c>
+      <c r="R35" s="22">
+        <v>7.59</v>
+      </c>
+      <c r="S35" s="22">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="T35" s="22">
+        <v>8.67</v>
+      </c>
+      <c r="U35" s="22">
+        <v>8.98</v>
+      </c>
+      <c r="V35" s="22">
+        <v>9.11</v>
+      </c>
+      <c r="W35" s="22">
+        <v>8.9</v>
+      </c>
+      <c r="X35" s="22">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="Y35" s="22">
+        <v>8.83</v>
+      </c>
+      <c r="Z35" s="51">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="AA35" s="51">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="AB35" s="51">
+        <v>9.19</v>
+      </c>
+      <c r="AC35" s="68">
+        <v>8.75</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
+      <c r="A36" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B36" s="28">
+        <v>9.44</v>
+      </c>
+      <c r="C36" s="28">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="D36" s="28">
+        <v>10.06</v>
+      </c>
+      <c r="E36" s="28">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="F36" s="29">
+        <v>9.5</v>
+      </c>
+      <c r="G36" s="26">
+        <v>9.24</v>
+      </c>
+      <c r="H36" s="26">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="I36" s="21">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="J36" s="21">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="K36" s="21">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="L36" s="21">
+        <v>9.4</v>
+      </c>
+      <c r="M36" s="22">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="N36" s="22">
+        <v>7.93</v>
+      </c>
+      <c r="O36" s="22">
+        <v>7.5</v>
+      </c>
+      <c r="P36" s="22">
+        <v>7.92</v>
+      </c>
+      <c r="Q36" s="22">
+        <v>7.93</v>
+      </c>
+      <c r="R36" s="22">
+        <v>7.66</v>
+      </c>
+      <c r="S36" s="22">
+        <v>7.79</v>
+      </c>
+      <c r="T36" s="22">
+        <v>7.96</v>
+      </c>
+      <c r="U36" s="22">
+        <v>7.86</v>
+      </c>
+      <c r="V36" s="22">
+        <v>7.74</v>
+      </c>
+      <c r="W36" s="22">
+        <v>7.67</v>
+      </c>
+      <c r="X36" s="22">
+        <v>7.69</v>
+      </c>
+      <c r="Y36" s="22">
+        <v>7.78</v>
+      </c>
+      <c r="Z36" s="51">
+        <v>9</v>
+      </c>
+      <c r="AA36" s="51">
+        <v>8.23</v>
+      </c>
+      <c r="AB36" s="51">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="AC36" s="68">
+        <v>9.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
+      <c r="A37" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B37" s="28">
+        <v>11.47</v>
+      </c>
+      <c r="C37" s="28">
+        <v>11.27</v>
+      </c>
+      <c r="D37" s="28">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="E37" s="28">
+        <v>12.67</v>
+      </c>
+      <c r="F37" s="29">
+        <v>11.75</v>
+      </c>
+      <c r="G37" s="26">
+        <v>11.8</v>
+      </c>
+      <c r="H37" s="26">
+        <v>10.94</v>
+      </c>
+      <c r="I37" s="21">
+        <v>11.31</v>
+      </c>
+      <c r="J37" s="21">
+        <v>11.51</v>
+      </c>
+      <c r="K37" s="21">
+        <v>10.94</v>
+      </c>
+      <c r="L37" s="21">
+        <v>10.7</v>
+      </c>
+      <c r="M37" s="22">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="N37" s="22">
+        <v>8.25</v>
+      </c>
+      <c r="O37" s="22">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="P37" s="22">
+        <v>7.36</v>
+      </c>
+      <c r="Q37" s="22">
+        <v>7.34</v>
+      </c>
+      <c r="R37" s="22">
+        <v>6.8</v>
+      </c>
+      <c r="S37" s="22">
+        <v>6.09</v>
+      </c>
+      <c r="T37" s="22">
+        <v>6.58</v>
+      </c>
+      <c r="U37" s="22">
+        <v>7.4</v>
+      </c>
+      <c r="V37" s="22">
+        <v>7.14</v>
+      </c>
+      <c r="W37" s="22">
+        <v>7.01</v>
+      </c>
+      <c r="X37" s="22">
+        <v>6.93</v>
+      </c>
+      <c r="Y37" s="22">
+        <v>6.85</v>
+      </c>
+      <c r="Z37" s="51">
+        <v>4.88</v>
+      </c>
+      <c r="AA37" s="51">
+        <v>8.82</v>
+      </c>
+      <c r="AB37" s="51">
+        <v>7.05</v>
+      </c>
+      <c r="AC37" s="68">
+        <v>6.24</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B38" s="28">
+        <v>13.69</v>
+      </c>
+      <c r="C38" s="28">
+        <v>11.8</v>
+      </c>
+      <c r="D38" s="28">
+        <v>10.32</v>
+      </c>
+      <c r="E38" s="28">
+        <v>10.65</v>
+      </c>
+      <c r="F38" s="29">
+        <v>10.53</v>
+      </c>
+      <c r="G38" s="26">
+        <v>10.75</v>
+      </c>
+      <c r="H38" s="26">
+        <v>11.01</v>
+      </c>
+      <c r="I38" s="21">
+        <v>11.35</v>
+      </c>
+      <c r="J38" s="21">
+        <v>11.1</v>
+      </c>
+      <c r="K38" s="21">
+        <v>11.25</v>
+      </c>
+      <c r="L38" s="21">
+        <v>11.52</v>
+      </c>
+      <c r="M38" s="22">
+        <v>10.98</v>
+      </c>
+      <c r="N38" s="22">
+        <v>7.93</v>
+      </c>
+      <c r="O38" s="22">
+        <v>7.62</v>
+      </c>
+      <c r="P38" s="22">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="Q38" s="22">
+        <v>10.15</v>
+      </c>
+      <c r="R38" s="22">
+        <v>9.41</v>
+      </c>
+      <c r="S38" s="22">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="T38" s="22">
+        <v>10.74</v>
+      </c>
+      <c r="U38" s="22">
+        <v>11.19</v>
+      </c>
+      <c r="V38" s="22">
+        <v>10.72</v>
+      </c>
+      <c r="W38" s="22">
+        <v>10.56</v>
+      </c>
+      <c r="X38" s="22">
+        <v>9.85</v>
+      </c>
+      <c r="Y38" s="22">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="Z38" s="51">
+        <v>10.95</v>
+      </c>
+      <c r="AA38" s="51">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="AB38" s="51">
+        <v>7.04</v>
+      </c>
+      <c r="AC38" s="68">
+        <v>7.03</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
+      <c r="A39" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B39" s="28">
+        <v>6.74</v>
+      </c>
+      <c r="C39" s="28">
+        <v>6.66</v>
+      </c>
+      <c r="D39" s="28">
+        <v>5.74</v>
+      </c>
+      <c r="E39" s="28">
+        <v>7.9</v>
+      </c>
+      <c r="F39" s="29">
+        <v>7.65</v>
+      </c>
+      <c r="G39" s="26">
+        <v>7.64</v>
+      </c>
+      <c r="H39" s="26">
+        <v>7.78</v>
+      </c>
+      <c r="I39" s="21">
+        <v>7.47</v>
+      </c>
+      <c r="J39" s="21">
+        <v>7.72</v>
+      </c>
+      <c r="K39" s="21">
+        <v>8.02</v>
+      </c>
+      <c r="L39" s="21">
+        <v>8.42</v>
+      </c>
+      <c r="M39" s="22">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="N39" s="22">
+        <v>5.51</v>
+      </c>
+      <c r="O39" s="22">
+        <v>8.31</v>
+      </c>
+      <c r="P39" s="22">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="Q39" s="22">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="R39" s="22">
+        <v>9.41</v>
+      </c>
+      <c r="S39" s="22">
+        <v>9.25</v>
+      </c>
+      <c r="T39" s="22">
+        <v>9.39</v>
+      </c>
+      <c r="U39" s="22">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="V39" s="22">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="W39" s="22">
+        <v>9.33</v>
+      </c>
+      <c r="X39" s="22">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="Y39" s="22">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="Z39" s="51">
+        <v>9.52</v>
+      </c>
+      <c r="AA39" s="51">
+        <v>7.85</v>
+      </c>
+      <c r="AB39" s="51">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="AC39" s="68">
+        <v>7.81</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
+      <c r="A40" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B40" s="28">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="C40" s="28">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="D40" s="28">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="E40" s="28">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="F40" s="29">
+        <v>8.89</v>
+      </c>
+      <c r="G40" s="26">
+        <v>8.89</v>
+      </c>
+      <c r="H40" s="26">
+        <v>9.31</v>
+      </c>
+      <c r="I40" s="21">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="J40" s="21">
+        <v>9.9</v>
+      </c>
+      <c r="K40" s="21">
+        <v>9.94</v>
+      </c>
+      <c r="L40" s="21">
+        <v>9.98</v>
+      </c>
+      <c r="M40" s="22">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="N40" s="22">
+        <v>9.85</v>
+      </c>
+      <c r="O40" s="22">
+        <v>7.41</v>
+      </c>
+      <c r="P40" s="22">
+        <v>8.08</v>
+      </c>
+      <c r="Q40" s="22">
+        <v>8.35</v>
+      </c>
+      <c r="R40" s="22">
+        <v>8.17</v>
+      </c>
+      <c r="S40" s="22">
+        <v>8.44</v>
+      </c>
+      <c r="T40" s="22">
+        <v>9.14</v>
+      </c>
+      <c r="U40" s="22">
+        <v>8.76</v>
+      </c>
+      <c r="V40" s="22">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="W40" s="22">
+        <v>8.82</v>
+      </c>
+      <c r="X40" s="22">
+        <v>8.65</v>
+      </c>
+      <c r="Y40" s="22">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="Z40" s="51">
+        <v>10.27</v>
+      </c>
+      <c r="AA40" s="51">
+        <v>10.74</v>
+      </c>
+      <c r="AB40" s="51">
+        <v>10.37</v>
+      </c>
+      <c r="AC40" s="68">
+        <v>10.039999999999999</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="45" customFormat="1">
+      <c r="A41" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B41" s="28">
+        <v>7.52</v>
+      </c>
+      <c r="C41" s="28">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="D41" s="28">
+        <v>8.01</v>
+      </c>
+      <c r="E41" s="28">
+        <v>7.92</v>
+      </c>
+      <c r="F41" s="29">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="G41" s="30">
+        <v>9.86</v>
+      </c>
+      <c r="H41" s="26">
+        <v>10.41</v>
+      </c>
+      <c r="I41" s="21">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="J41" s="21">
+        <v>9.92</v>
+      </c>
+      <c r="K41" s="21">
+        <v>9.93</v>
+      </c>
+      <c r="L41" s="21">
+        <v>9.39</v>
+      </c>
+      <c r="M41" s="22">
+        <v>9.74</v>
+      </c>
+      <c r="N41" s="22">
+        <v>3.78</v>
+      </c>
+      <c r="O41" s="22">
+        <v>6.69</v>
+      </c>
+      <c r="P41" s="22">
+        <v>9.26</v>
+      </c>
+      <c r="Q41" s="22">
+        <v>8.6</v>
+      </c>
+      <c r="R41" s="22">
+        <v>7.86</v>
+      </c>
+      <c r="S41" s="22">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="T41" s="22">
+        <v>8.94</v>
+      </c>
+      <c r="U41" s="22">
+        <v>9.26</v>
+      </c>
+      <c r="V41" s="22">
+        <v>9.4</v>
+      </c>
+      <c r="W41" s="22">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="X41" s="22">
+        <v>10.06</v>
+      </c>
+      <c r="Y41" s="22">
+        <v>9.64</v>
+      </c>
+      <c r="Z41" s="51">
+        <v>9.23</v>
+      </c>
+      <c r="AA41" s="51">
+        <v>8.31</v>
+      </c>
+      <c r="AB41" s="51">
+        <v>8.66</v>
+      </c>
+      <c r="AC41" s="68">
+        <v>9.48</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
+      <c r="A42" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B42" s="28">
+        <v>14.14</v>
+      </c>
+      <c r="C42" s="28">
+        <v>12.65</v>
+      </c>
+      <c r="D42" s="28">
+        <v>11.8</v>
+      </c>
+      <c r="E42" s="28">
+        <v>12.67</v>
+      </c>
+      <c r="F42" s="29">
+        <v>14.24</v>
+      </c>
+      <c r="G42" s="26">
+        <v>14.26</v>
+      </c>
+      <c r="H42" s="26">
+        <v>14.38</v>
+      </c>
+      <c r="I42" s="11">
+        <v>14.5</v>
+      </c>
+      <c r="J42" s="11">
+        <v>14.61</v>
+      </c>
+      <c r="K42" s="21">
+        <v>14.32</v>
+      </c>
+      <c r="L42" s="11">
+        <v>14.15</v>
+      </c>
+      <c r="M42" s="11">
+        <v>14.23</v>
+      </c>
+      <c r="N42" s="22">
+        <v>12.89</v>
+      </c>
+      <c r="O42" s="22">
+        <v>10.92</v>
+      </c>
+      <c r="P42" s="22">
+        <v>14.63</v>
+      </c>
+      <c r="Q42" s="22">
+        <v>14.99</v>
+      </c>
+      <c r="R42" s="22">
+        <v>14.29</v>
+      </c>
+      <c r="S42" s="22">
+        <v>14.13</v>
+      </c>
+      <c r="T42" s="22">
+        <v>14.4</v>
+      </c>
+      <c r="U42" s="22">
+        <v>13.88</v>
+      </c>
+      <c r="V42" s="22">
+        <v>14.07</v>
+      </c>
+      <c r="W42" s="22">
+        <v>14.25</v>
+      </c>
+      <c r="X42" s="22">
+        <v>14.37</v>
+      </c>
+      <c r="Y42" s="22">
+        <v>14.48</v>
+      </c>
+      <c r="Z42" s="51">
+        <v>7.22</v>
+      </c>
+      <c r="AA42" s="51">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="AB42" s="51">
+        <v>9.66</v>
+      </c>
+      <c r="AC42" s="68">
+        <v>10.46</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="45" customFormat="1">
+      <c r="A43" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B43" s="31">
+        <v>11.5</v>
+      </c>
+      <c r="C43" s="31">
+        <v>9.61</v>
+      </c>
+      <c r="D43" s="31">
+        <v>9.43</v>
+      </c>
+      <c r="E43" s="31">
+        <v>9.6</v>
+      </c>
+      <c r="F43" s="31">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="G43" s="27">
+        <v>8.76</v>
+      </c>
+      <c r="H43" s="27">
+        <v>9.26</v>
+      </c>
+      <c r="I43" s="24">
+        <v>8.69</v>
+      </c>
+      <c r="J43" s="24">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="K43" s="25">
+        <v>8.86</v>
+      </c>
+      <c r="L43" s="33">
+        <v>9</v>
+      </c>
+      <c r="M43" s="24">
+        <v>9.16</v>
+      </c>
+      <c r="N43" s="35">
+        <v>7.33</v>
+      </c>
+      <c r="O43" s="35">
+        <v>8.39</v>
+      </c>
+      <c r="P43" s="35">
+        <v>8.34</v>
+      </c>
+      <c r="Q43" s="35">
+        <v>7.95</v>
+      </c>
+      <c r="R43" s="35">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="S43" s="35">
+        <v>8.35</v>
+      </c>
+      <c r="T43" s="35">
+        <v>9.09</v>
+      </c>
+      <c r="U43" s="35">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="V43" s="35">
+        <v>9.1</v>
+      </c>
+      <c r="W43" s="35">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="X43" s="35">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="Y43" s="35">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="Z43" s="52">
+        <v>7.04</v>
+      </c>
+      <c r="AA43" s="52">
+        <v>6.13</v>
+      </c>
+      <c r="AB43" s="52">
+        <v>7.3</v>
+      </c>
+      <c r="AC43" s="52">
+        <v>8.2100000000000009</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
+      <c r="A44" s="16" t="s">
+        <v>28</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AS419"/>
+  <sheetViews>
+    <sheetView topLeftCell="J1" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A30" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J1" sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <cols>
+    <col min="1" max="1" width="25.88671875" style="11" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="11" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="6" max="9" width="5.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="11" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6" style="11" customWidth="1"/>
+    <col min="18" max="18" width="3.88671875" style="45" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="45" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="45" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="45" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="45" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="45" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="45" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="45"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:45" ht="13.2">
+      <c r="A1" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
+    </row>
+    <row r="2" spans="1:45">
+      <c r="A2" s="47"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+    </row>
+    <row r="3" spans="1:45" s="46" customFormat="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="Y3" s="36"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
+      <c r="AK3" s="36" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:45">
+      <c r="A4" s="57"/>
+      <c r="B4" s="55">
+        <v>2024</v>
+      </c>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+      <c r="N4" s="63">
+        <v>2025</v>
+      </c>
+      <c r="O4" s="64"/>
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="63">
+        <v>2026</v>
+      </c>
+      <c r="AA4" s="64"/>
+      <c r="AB4" s="64"/>
+      <c r="AC4" s="64"/>
+      <c r="AD4" s="64"/>
+      <c r="AE4" s="64"/>
+      <c r="AF4" s="64"/>
+      <c r="AG4" s="64"/>
+      <c r="AH4" s="64"/>
+      <c r="AI4" s="64"/>
+      <c r="AJ4" s="64"/>
+      <c r="AK4" s="64"/>
+    </row>
+    <row r="5" spans="1:45">
+      <c r="A5" s="58"/>
+      <c r="B5" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="38" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="K5" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="P5" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q5" s="53" t="s">
+        <v>8</v>
+      </c>
+      <c r="R5" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="S5" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="U5" s="53" t="s">
+        <v>3</v>
+      </c>
+      <c r="V5" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="W5" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="X5" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y5" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB5" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC5" s="53" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD5" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE5" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF5" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG5" s="53" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH5" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI5" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="AJ5" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK5" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:45" s="40" customFormat="1">
       <c r="A6" s="67" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="67"/>
       <c r="C6" s="67"/>
       <c r="D6" s="67"/>
       <c r="E6" s="67"/>
       <c r="F6" s="67"/>
       <c r="G6" s="67"/>
       <c r="H6" s="67"/>
       <c r="I6" s="67"/>
       <c r="J6" s="67"/>
       <c r="K6" s="67"/>
       <c r="L6" s="67"/>
       <c r="M6" s="67"/>
       <c r="N6" s="67"/>
       <c r="O6" s="67"/>
       <c r="P6" s="67"/>
       <c r="Q6" s="67"/>
       <c r="R6" s="67"/>
       <c r="S6" s="67"/>
       <c r="T6" s="67"/>
       <c r="U6" s="67"/>
       <c r="V6" s="67"/>
       <c r="W6" s="67"/>
       <c r="X6" s="67"/>
       <c r="Y6" s="67"/>
     </row>
-    <row r="7" spans="1:37">
-[...3367 lines deleted...]
-    </row>
     <row r="7" spans="1:45">
       <c r="A7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="9">
         <v>460</v>
       </c>
       <c r="C7" s="9">
         <v>418</v>
       </c>
       <c r="D7" s="9">
         <v>376</v>
       </c>
       <c r="E7" s="41">
         <v>454</v>
       </c>
       <c r="F7" s="41">
         <v>455</v>
       </c>
       <c r="G7" s="9">
         <v>408</v>
       </c>
       <c r="H7" s="9">
         <v>415</v>
       </c>
@@ -8026,51 +8227,53 @@
       </c>
       <c r="U7" s="9">
         <v>406</v>
       </c>
       <c r="V7" s="9">
         <v>373</v>
       </c>
       <c r="W7" s="9">
         <v>360</v>
       </c>
       <c r="X7" s="9">
         <v>352</v>
       </c>
       <c r="Y7" s="9">
         <v>392</v>
       </c>
       <c r="Z7" s="41">
         <v>389</v>
       </c>
       <c r="AA7" s="41">
         <v>302</v>
       </c>
       <c r="AB7" s="41">
         <v>368</v>
       </c>
-      <c r="AC7" s="9"/>
+      <c r="AC7" s="41">
+        <v>394</v>
+      </c>
       <c r="AD7" s="9"/>
       <c r="AE7" s="9"/>
       <c r="AF7" s="9"/>
       <c r="AG7" s="9"/>
       <c r="AH7" s="9"/>
       <c r="AI7" s="9"/>
       <c r="AJ7" s="9"/>
       <c r="AK7" s="9"/>
       <c r="AL7" s="9"/>
       <c r="AM7" s="9"/>
       <c r="AN7" s="9"/>
       <c r="AO7" s="9"/>
       <c r="AP7" s="9"/>
       <c r="AQ7" s="9"/>
       <c r="AR7" s="9"/>
       <c r="AS7" s="9"/>
     </row>
     <row r="8" spans="1:45">
       <c r="A8" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="9">
         <v>197</v>
       </c>
       <c r="C8" s="9">
@@ -8129,51 +8332,53 @@
       </c>
       <c r="U8" s="9">
         <v>177</v>
       </c>
       <c r="V8" s="9">
         <v>152</v>
       </c>
       <c r="W8" s="9">
         <v>138</v>
       </c>
       <c r="X8" s="9">
         <v>146</v>
       </c>
       <c r="Y8" s="9">
         <v>164</v>
       </c>
       <c r="Z8" s="41">
         <v>177</v>
       </c>
       <c r="AA8" s="41">
         <v>126</v>
       </c>
       <c r="AB8" s="41">
         <v>143</v>
       </c>
-      <c r="AC8" s="9"/>
+      <c r="AC8" s="41">
+        <v>169</v>
+      </c>
       <c r="AD8" s="9"/>
       <c r="AE8" s="9"/>
       <c r="AF8" s="9"/>
       <c r="AG8" s="9"/>
       <c r="AH8" s="9"/>
       <c r="AI8" s="9"/>
       <c r="AJ8" s="9"/>
       <c r="AK8" s="9"/>
       <c r="AL8" s="9"/>
       <c r="AM8" s="9"/>
       <c r="AN8" s="9"/>
       <c r="AO8" s="9"/>
       <c r="AP8" s="9"/>
       <c r="AQ8" s="9"/>
       <c r="AR8" s="9"/>
       <c r="AS8" s="9"/>
     </row>
     <row r="9" spans="1:45">
       <c r="A9" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="9">
         <v>27</v>
       </c>
       <c r="C9" s="9">
@@ -8232,51 +8437,53 @@
       </c>
       <c r="U9" s="9">
         <v>25</v>
       </c>
       <c r="V9" s="9">
         <v>27</v>
       </c>
       <c r="W9" s="9">
         <v>18</v>
       </c>
       <c r="X9" s="9">
         <v>27</v>
       </c>
       <c r="Y9" s="9">
         <v>24</v>
       </c>
       <c r="Z9" s="41">
         <v>24</v>
       </c>
       <c r="AA9" s="41">
         <v>16</v>
       </c>
       <c r="AB9" s="41">
         <v>18</v>
       </c>
-      <c r="AC9" s="9"/>
+      <c r="AC9" s="41">
+        <v>25</v>
+      </c>
       <c r="AD9" s="9"/>
       <c r="AE9" s="9"/>
       <c r="AF9" s="9"/>
       <c r="AG9" s="9"/>
       <c r="AH9" s="9"/>
       <c r="AI9" s="9"/>
       <c r="AJ9" s="9"/>
       <c r="AK9" s="9"/>
       <c r="AL9" s="9"/>
       <c r="AM9" s="9"/>
       <c r="AN9" s="9"/>
       <c r="AO9" s="9"/>
       <c r="AP9" s="9"/>
       <c r="AQ9" s="9"/>
       <c r="AR9" s="9"/>
       <c r="AS9" s="9"/>
     </row>
     <row r="10" spans="1:45">
       <c r="A10" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="9">
         <v>9</v>
       </c>
       <c r="C10" s="9">
@@ -8335,51 +8542,53 @@
       </c>
       <c r="U10" s="9">
         <v>19</v>
       </c>
       <c r="V10" s="9">
         <v>13</v>
       </c>
       <c r="W10" s="9">
         <v>7</v>
       </c>
       <c r="X10" s="9">
         <v>12</v>
       </c>
       <c r="Y10" s="9">
         <v>12</v>
       </c>
       <c r="Z10" s="41">
         <v>19</v>
       </c>
       <c r="AA10" s="41">
         <v>13</v>
       </c>
       <c r="AB10" s="41">
         <v>11</v>
       </c>
-      <c r="AC10" s="9"/>
+      <c r="AC10" s="41">
+        <v>11</v>
+      </c>
       <c r="AD10" s="9"/>
       <c r="AE10" s="9"/>
       <c r="AF10" s="9"/>
       <c r="AG10" s="9"/>
       <c r="AH10" s="9"/>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9"/>
       <c r="AL10" s="9"/>
       <c r="AM10" s="9"/>
       <c r="AN10" s="9"/>
       <c r="AO10" s="9"/>
       <c r="AP10" s="9"/>
       <c r="AQ10" s="9"/>
       <c r="AR10" s="9"/>
       <c r="AS10" s="9"/>
     </row>
     <row r="11" spans="1:45">
       <c r="A11" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="9">
         <v>25</v>
       </c>
       <c r="C11" s="9">
@@ -8438,51 +8647,53 @@
       </c>
       <c r="U11" s="9">
         <v>8</v>
       </c>
       <c r="V11" s="9">
         <v>19</v>
       </c>
       <c r="W11" s="9">
         <v>20</v>
       </c>
       <c r="X11" s="9">
         <v>11</v>
       </c>
       <c r="Y11" s="9">
         <v>21</v>
       </c>
       <c r="Z11" s="41">
         <v>15</v>
       </c>
       <c r="AA11" s="41">
         <v>14</v>
       </c>
       <c r="AB11" s="41">
         <v>22</v>
       </c>
-      <c r="AC11" s="9"/>
+      <c r="AC11" s="41">
+        <v>13</v>
+      </c>
       <c r="AD11" s="9"/>
       <c r="AE11" s="9"/>
       <c r="AF11" s="9"/>
       <c r="AG11" s="9"/>
       <c r="AH11" s="9"/>
       <c r="AI11" s="9"/>
       <c r="AJ11" s="9"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9"/>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9"/>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
     </row>
     <row r="12" spans="1:45">
       <c r="A12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="9">
         <v>12</v>
       </c>
       <c r="C12" s="9">
@@ -8541,51 +8752,53 @@
       </c>
       <c r="U12" s="9">
         <v>18</v>
       </c>
       <c r="V12" s="9">
         <v>17</v>
       </c>
       <c r="W12" s="9">
         <v>15</v>
       </c>
       <c r="X12" s="9">
         <v>14</v>
       </c>
       <c r="Y12" s="9">
         <v>10</v>
       </c>
       <c r="Z12" s="41">
         <v>9</v>
       </c>
       <c r="AA12" s="41">
         <v>8</v>
       </c>
       <c r="AB12" s="41">
         <v>23</v>
       </c>
-      <c r="AC12" s="9"/>
+      <c r="AC12" s="41">
+        <v>18</v>
+      </c>
       <c r="AD12" s="9"/>
       <c r="AE12" s="9"/>
       <c r="AF12" s="9"/>
       <c r="AG12" s="9"/>
       <c r="AH12" s="9"/>
       <c r="AI12" s="9"/>
       <c r="AJ12" s="9"/>
       <c r="AK12" s="9"/>
       <c r="AL12" s="9"/>
       <c r="AM12" s="9"/>
       <c r="AN12" s="9"/>
       <c r="AO12" s="9"/>
       <c r="AP12" s="9"/>
       <c r="AQ12" s="9"/>
       <c r="AR12" s="9"/>
       <c r="AS12" s="9"/>
     </row>
     <row r="13" spans="1:45">
       <c r="A13" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="9">
         <v>13</v>
       </c>
       <c r="C13" s="9">
@@ -8644,51 +8857,53 @@
       </c>
       <c r="U13" s="9">
         <v>16</v>
       </c>
       <c r="V13" s="9">
         <v>14</v>
       </c>
       <c r="W13" s="9">
         <v>10</v>
       </c>
       <c r="X13" s="9">
         <v>12</v>
       </c>
       <c r="Y13" s="9">
         <v>12</v>
       </c>
       <c r="Z13" s="41">
         <v>13</v>
       </c>
       <c r="AA13" s="41">
         <v>10</v>
       </c>
       <c r="AB13" s="41">
         <v>14</v>
       </c>
-      <c r="AC13" s="9"/>
+      <c r="AC13" s="41">
+        <v>10</v>
+      </c>
       <c r="AD13" s="9"/>
       <c r="AE13" s="9"/>
       <c r="AF13" s="9"/>
       <c r="AG13" s="9"/>
       <c r="AH13" s="9"/>
       <c r="AI13" s="9"/>
       <c r="AJ13" s="9"/>
       <c r="AK13" s="9"/>
       <c r="AL13" s="9"/>
       <c r="AM13" s="9"/>
       <c r="AN13" s="9"/>
       <c r="AO13" s="9"/>
       <c r="AP13" s="9"/>
       <c r="AQ13" s="9"/>
       <c r="AR13" s="9"/>
       <c r="AS13" s="9"/>
     </row>
     <row r="14" spans="1:45">
       <c r="A14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="9">
         <v>37</v>
       </c>
       <c r="C14" s="9">
@@ -8747,51 +8962,53 @@
       </c>
       <c r="U14" s="9">
         <v>28</v>
       </c>
       <c r="V14" s="9">
         <v>26</v>
       </c>
       <c r="W14" s="9">
         <v>28</v>
       </c>
       <c r="X14" s="9">
         <v>30</v>
       </c>
       <c r="Y14" s="9">
         <v>34</v>
       </c>
       <c r="Z14" s="41">
         <v>35</v>
       </c>
       <c r="AA14" s="41">
         <v>26</v>
       </c>
       <c r="AB14" s="41">
         <v>39</v>
       </c>
-      <c r="AC14" s="9"/>
+      <c r="AC14" s="41">
+        <v>37</v>
+      </c>
       <c r="AD14" s="9"/>
       <c r="AE14" s="9"/>
       <c r="AF14" s="9"/>
       <c r="AG14" s="9"/>
       <c r="AH14" s="9"/>
       <c r="AI14" s="9"/>
       <c r="AJ14" s="9"/>
       <c r="AK14" s="9"/>
       <c r="AL14" s="9"/>
       <c r="AM14" s="9"/>
       <c r="AN14" s="9"/>
       <c r="AO14" s="9"/>
       <c r="AP14" s="9"/>
       <c r="AQ14" s="9"/>
       <c r="AR14" s="9"/>
       <c r="AS14" s="9"/>
     </row>
     <row r="15" spans="1:45">
       <c r="A15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="9">
         <v>16</v>
       </c>
       <c r="C15" s="9">
@@ -8850,51 +9067,53 @@
       </c>
       <c r="U15" s="9">
         <v>14</v>
       </c>
       <c r="V15" s="9">
         <v>7</v>
       </c>
       <c r="W15" s="9">
         <v>13</v>
       </c>
       <c r="X15" s="9">
         <v>8</v>
       </c>
       <c r="Y15" s="9">
         <v>10</v>
       </c>
       <c r="Z15" s="41">
         <v>10</v>
       </c>
       <c r="AA15" s="41">
         <v>12</v>
       </c>
       <c r="AB15" s="41">
         <v>9</v>
       </c>
-      <c r="AC15" s="9"/>
+      <c r="AC15" s="41">
+        <v>9</v>
+      </c>
       <c r="AD15" s="9"/>
       <c r="AE15" s="9"/>
       <c r="AF15" s="9"/>
       <c r="AG15" s="9"/>
       <c r="AH15" s="9"/>
       <c r="AI15" s="9"/>
       <c r="AJ15" s="9"/>
       <c r="AK15" s="9"/>
       <c r="AL15" s="9"/>
       <c r="AM15" s="9"/>
       <c r="AN15" s="9"/>
       <c r="AO15" s="9"/>
       <c r="AP15" s="9"/>
       <c r="AQ15" s="9"/>
       <c r="AR15" s="9"/>
       <c r="AS15" s="9"/>
     </row>
     <row r="16" spans="1:45">
       <c r="A16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="9">
         <v>26</v>
       </c>
       <c r="C16" s="9">
@@ -8953,51 +9172,53 @@
       </c>
       <c r="U16" s="9">
         <v>19</v>
       </c>
       <c r="V16" s="9">
         <v>14</v>
       </c>
       <c r="W16" s="9">
         <v>12</v>
       </c>
       <c r="X16" s="9">
         <v>6</v>
       </c>
       <c r="Y16" s="9">
         <v>16</v>
       </c>
       <c r="Z16" s="41">
         <v>12</v>
       </c>
       <c r="AA16" s="41">
         <v>11</v>
       </c>
       <c r="AB16" s="41">
         <v>7</v>
       </c>
-      <c r="AC16" s="9"/>
+      <c r="AC16" s="41">
+        <v>15</v>
+      </c>
       <c r="AD16" s="9"/>
       <c r="AE16" s="9"/>
       <c r="AF16" s="9"/>
       <c r="AG16" s="9"/>
       <c r="AH16" s="9"/>
       <c r="AI16" s="9"/>
       <c r="AJ16" s="9"/>
       <c r="AK16" s="9"/>
       <c r="AL16" s="9"/>
       <c r="AM16" s="9"/>
       <c r="AN16" s="9"/>
       <c r="AO16" s="9"/>
       <c r="AP16" s="9"/>
       <c r="AQ16" s="9"/>
       <c r="AR16" s="9"/>
       <c r="AS16" s="9"/>
     </row>
     <row r="17" spans="1:45">
       <c r="A17" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="9">
         <v>10</v>
       </c>
       <c r="C17" s="9">
@@ -9056,51 +9277,53 @@
       </c>
       <c r="U17" s="9">
         <v>7</v>
       </c>
       <c r="V17" s="9">
         <v>11</v>
       </c>
       <c r="W17" s="9">
         <v>22</v>
       </c>
       <c r="X17" s="9">
         <v>14</v>
       </c>
       <c r="Y17" s="9">
         <v>12</v>
       </c>
       <c r="Z17" s="41">
         <v>14</v>
       </c>
       <c r="AA17" s="41">
         <v>8</v>
       </c>
       <c r="AB17" s="41">
         <v>12</v>
       </c>
-      <c r="AC17" s="9"/>
+      <c r="AC17" s="41">
+        <v>10</v>
+      </c>
       <c r="AD17" s="9"/>
       <c r="AE17" s="9"/>
       <c r="AF17" s="9"/>
       <c r="AG17" s="9"/>
       <c r="AH17" s="9"/>
       <c r="AI17" s="9"/>
       <c r="AJ17" s="9"/>
       <c r="AK17" s="9"/>
       <c r="AL17" s="9"/>
       <c r="AM17" s="9"/>
       <c r="AN17" s="9"/>
       <c r="AO17" s="9"/>
       <c r="AP17" s="9"/>
       <c r="AQ17" s="9"/>
       <c r="AR17" s="9"/>
       <c r="AS17" s="9"/>
     </row>
     <row r="18" spans="1:45">
       <c r="A18" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="9">
         <v>33</v>
       </c>
       <c r="C18" s="9">
@@ -9159,51 +9382,53 @@
       </c>
       <c r="U18" s="9">
         <v>27</v>
       </c>
       <c r="V18" s="9">
         <v>27</v>
       </c>
       <c r="W18" s="9">
         <v>28</v>
       </c>
       <c r="X18" s="9">
         <v>25</v>
       </c>
       <c r="Y18" s="9">
         <v>31</v>
       </c>
       <c r="Z18" s="41">
         <v>27</v>
       </c>
       <c r="AA18" s="41">
         <v>31</v>
       </c>
       <c r="AB18" s="41">
         <v>25</v>
       </c>
-      <c r="AC18" s="9"/>
+      <c r="AC18" s="41">
+        <v>26</v>
+      </c>
       <c r="AD18" s="9"/>
       <c r="AE18" s="9"/>
       <c r="AF18" s="9"/>
       <c r="AG18" s="9"/>
       <c r="AH18" s="9"/>
       <c r="AI18" s="9"/>
       <c r="AJ18" s="9"/>
       <c r="AK18" s="9"/>
       <c r="AL18" s="9"/>
       <c r="AM18" s="9"/>
       <c r="AN18" s="9"/>
       <c r="AO18" s="9"/>
       <c r="AP18" s="9"/>
       <c r="AQ18" s="9"/>
       <c r="AR18" s="9"/>
       <c r="AS18" s="9"/>
     </row>
     <row r="19" spans="1:45">
       <c r="A19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="9">
         <v>6</v>
       </c>
       <c r="C19" s="9">
@@ -9262,51 +9487,53 @@
       </c>
       <c r="U19" s="9">
         <v>9</v>
       </c>
       <c r="V19" s="9">
         <v>8</v>
       </c>
       <c r="W19" s="9">
         <v>13</v>
       </c>
       <c r="X19" s="9">
         <v>7</v>
       </c>
       <c r="Y19" s="9">
         <v>4</v>
       </c>
       <c r="Z19" s="41">
         <v>7</v>
       </c>
       <c r="AA19" s="41">
         <v>5</v>
       </c>
       <c r="AB19" s="41">
         <v>7</v>
       </c>
-      <c r="AC19" s="9"/>
+      <c r="AC19" s="41">
+        <v>9</v>
+      </c>
       <c r="AD19" s="9"/>
       <c r="AE19" s="9"/>
       <c r="AF19" s="9"/>
       <c r="AG19" s="9"/>
       <c r="AH19" s="9"/>
       <c r="AI19" s="9"/>
       <c r="AJ19" s="9"/>
       <c r="AK19" s="9"/>
       <c r="AL19" s="9"/>
       <c r="AM19" s="9"/>
       <c r="AN19" s="9"/>
       <c r="AO19" s="9"/>
       <c r="AP19" s="9"/>
       <c r="AQ19" s="9"/>
       <c r="AR19" s="9"/>
       <c r="AS19" s="9"/>
     </row>
     <row r="20" spans="1:45">
       <c r="A20" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="9">
         <v>15</v>
       </c>
       <c r="C20" s="9">
@@ -9365,51 +9592,53 @@
       </c>
       <c r="U20" s="9">
         <v>10</v>
       </c>
       <c r="V20" s="9">
         <v>15</v>
       </c>
       <c r="W20" s="9">
         <v>16</v>
       </c>
       <c r="X20" s="9">
         <v>15</v>
       </c>
       <c r="Y20" s="9">
         <v>16</v>
       </c>
       <c r="Z20" s="41">
         <v>7</v>
       </c>
       <c r="AA20" s="41">
         <v>9</v>
       </c>
       <c r="AB20" s="41">
         <v>11</v>
       </c>
-      <c r="AC20" s="9"/>
+      <c r="AC20" s="41">
+        <v>12</v>
+      </c>
       <c r="AD20" s="9"/>
       <c r="AE20" s="9"/>
       <c r="AF20" s="9"/>
       <c r="AG20" s="9"/>
       <c r="AH20" s="9"/>
       <c r="AI20" s="9"/>
       <c r="AJ20" s="9"/>
       <c r="AK20" s="9"/>
       <c r="AL20" s="9"/>
       <c r="AM20" s="9"/>
       <c r="AN20" s="9"/>
       <c r="AO20" s="9"/>
       <c r="AP20" s="9"/>
       <c r="AQ20" s="9"/>
       <c r="AR20" s="9"/>
       <c r="AS20" s="9"/>
     </row>
     <row r="21" spans="1:45">
       <c r="A21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="9">
         <v>34</v>
       </c>
       <c r="C21" s="9">
@@ -9468,96 +9697,98 @@
       </c>
       <c r="U21" s="9">
         <v>29</v>
       </c>
       <c r="V21" s="9">
         <v>23</v>
       </c>
       <c r="W21" s="9">
         <v>20</v>
       </c>
       <c r="X21" s="9">
         <v>25</v>
       </c>
       <c r="Y21" s="9">
         <v>26</v>
       </c>
       <c r="Z21" s="41">
         <v>20</v>
       </c>
       <c r="AA21" s="41">
         <v>13</v>
       </c>
       <c r="AB21" s="41">
         <v>27</v>
       </c>
-      <c r="AC21" s="9"/>
+      <c r="AC21" s="41">
+        <v>30</v>
+      </c>
       <c r="AD21" s="9"/>
       <c r="AE21" s="9"/>
       <c r="AF21" s="9"/>
       <c r="AG21" s="9"/>
       <c r="AH21" s="9"/>
       <c r="AI21" s="9"/>
       <c r="AJ21" s="9"/>
       <c r="AK21" s="9"/>
       <c r="AL21" s="9"/>
       <c r="AM21" s="9"/>
       <c r="AN21" s="9"/>
       <c r="AO21" s="9"/>
       <c r="AP21" s="9"/>
       <c r="AQ21" s="9"/>
       <c r="AR21" s="9"/>
       <c r="AS21" s="9"/>
     </row>
     <row r="22" spans="1:45" s="40" customFormat="1">
-      <c r="A22" s="68" t="s">
+      <c r="A22" s="66" t="s">
         <v>34</v>
       </c>
-      <c r="B22" s="68"/>
-[...22 lines deleted...]
-      <c r="Y22" s="68"/>
+      <c r="B22" s="66"/>
+      <c r="C22" s="66"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="66"/>
+      <c r="F22" s="66"/>
+      <c r="G22" s="66"/>
+      <c r="H22" s="66"/>
+      <c r="I22" s="66"/>
+      <c r="J22" s="66"/>
+      <c r="K22" s="66"/>
+      <c r="L22" s="66"/>
+      <c r="M22" s="66"/>
+      <c r="N22" s="66"/>
+      <c r="O22" s="66"/>
+      <c r="P22" s="66"/>
+      <c r="Q22" s="66"/>
+      <c r="R22" s="66"/>
+      <c r="S22" s="66"/>
+      <c r="T22" s="66"/>
+      <c r="U22" s="66"/>
+      <c r="V22" s="66"/>
+      <c r="W22" s="66"/>
+      <c r="X22" s="66"/>
+      <c r="Y22" s="66"/>
       <c r="Z22" s="9"/>
       <c r="AA22" s="9"/>
       <c r="AB22" s="9"/>
       <c r="AC22" s="9"/>
       <c r="AD22" s="9"/>
       <c r="AE22" s="9"/>
       <c r="AF22" s="9"/>
       <c r="AG22" s="9"/>
       <c r="AH22" s="9"/>
       <c r="AI22" s="9"/>
       <c r="AJ22" s="9"/>
       <c r="AK22" s="9"/>
       <c r="AL22" s="9"/>
       <c r="AM22" s="9"/>
       <c r="AN22" s="9"/>
       <c r="AO22" s="9"/>
       <c r="AP22" s="9"/>
       <c r="AQ22" s="9"/>
       <c r="AR22" s="9"/>
       <c r="AS22" s="9"/>
     </row>
     <row r="23" spans="1:45">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
@@ -9578,93 +9809,95 @@
       </c>
       <c r="G23" s="41">
         <v>212</v>
       </c>
       <c r="H23" s="41">
         <v>224</v>
       </c>
       <c r="I23" s="41">
         <v>218</v>
       </c>
       <c r="J23" s="41">
         <v>243</v>
       </c>
       <c r="K23" s="41">
         <v>208</v>
       </c>
       <c r="L23" s="41">
         <v>221</v>
       </c>
       <c r="M23" s="41">
         <v>221</v>
       </c>
       <c r="N23" s="41">
         <v>178</v>
       </c>
-      <c r="O23" s="49">
+      <c r="O23" s="41">
         <v>204</v>
       </c>
       <c r="P23" s="9">
         <v>194</v>
       </c>
       <c r="Q23" s="9">
         <v>227</v>
       </c>
       <c r="R23" s="9">
         <v>196</v>
       </c>
       <c r="S23" s="9">
         <v>200</v>
       </c>
       <c r="T23" s="9">
         <v>248</v>
       </c>
       <c r="U23" s="9">
         <v>206</v>
       </c>
       <c r="V23" s="9">
         <v>187</v>
       </c>
       <c r="W23" s="9">
         <v>183</v>
       </c>
       <c r="X23" s="9">
         <v>174</v>
       </c>
       <c r="Y23" s="9">
         <v>202</v>
       </c>
       <c r="Z23" s="41">
         <v>198</v>
       </c>
       <c r="AA23" s="41">
         <v>155</v>
       </c>
       <c r="AB23" s="41">
         <v>198</v>
       </c>
-      <c r="AC23" s="9"/>
+      <c r="AC23" s="41">
+        <v>203</v>
+      </c>
       <c r="AD23" s="9"/>
       <c r="AE23" s="9"/>
       <c r="AF23" s="9"/>
       <c r="AG23" s="9"/>
       <c r="AH23" s="9"/>
       <c r="AI23" s="9"/>
       <c r="AJ23" s="9"/>
       <c r="AK23" s="9"/>
       <c r="AL23" s="9"/>
       <c r="AM23" s="9"/>
       <c r="AN23" s="9"/>
       <c r="AO23" s="9"/>
       <c r="AP23" s="9"/>
       <c r="AQ23" s="9"/>
       <c r="AR23" s="9"/>
       <c r="AS23" s="9"/>
     </row>
     <row r="24" spans="1:45">
       <c r="A24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="41">
         <v>107</v>
       </c>
       <c r="C24" s="9">
@@ -9681,93 +9914,95 @@
       </c>
       <c r="G24" s="41">
         <v>86</v>
       </c>
       <c r="H24" s="41">
         <v>87</v>
       </c>
       <c r="I24" s="41">
         <v>80</v>
       </c>
       <c r="J24" s="41">
         <v>96</v>
       </c>
       <c r="K24" s="41">
         <v>73</v>
       </c>
       <c r="L24" s="41">
         <v>85</v>
       </c>
       <c r="M24" s="41">
         <v>93</v>
       </c>
       <c r="N24" s="41">
         <v>75</v>
       </c>
-      <c r="O24" s="49">
+      <c r="O24" s="41">
         <v>95</v>
       </c>
       <c r="P24" s="9">
         <v>68</v>
       </c>
       <c r="Q24" s="9">
         <v>106</v>
       </c>
       <c r="R24" s="9">
         <v>74</v>
       </c>
       <c r="S24" s="9">
         <v>74</v>
       </c>
       <c r="T24" s="9">
         <v>99</v>
       </c>
       <c r="U24" s="9">
         <v>82</v>
       </c>
       <c r="V24" s="9">
         <v>73</v>
       </c>
       <c r="W24" s="9">
         <v>74</v>
       </c>
       <c r="X24" s="9">
         <v>77</v>
       </c>
       <c r="Y24" s="9">
         <v>84</v>
       </c>
       <c r="Z24" s="41">
         <v>89</v>
       </c>
       <c r="AA24" s="41">
         <v>57</v>
       </c>
       <c r="AB24" s="41">
         <v>75</v>
       </c>
-      <c r="AC24" s="9"/>
+      <c r="AC24" s="41">
+        <v>90</v>
+      </c>
       <c r="AD24" s="9"/>
       <c r="AE24" s="9"/>
       <c r="AF24" s="9"/>
       <c r="AG24" s="9"/>
       <c r="AH24" s="9"/>
       <c r="AI24" s="9"/>
       <c r="AJ24" s="9"/>
       <c r="AK24" s="9"/>
       <c r="AL24" s="9"/>
       <c r="AM24" s="9"/>
       <c r="AN24" s="9"/>
       <c r="AO24" s="9"/>
       <c r="AP24" s="9"/>
       <c r="AQ24" s="9"/>
       <c r="AR24" s="9"/>
       <c r="AS24" s="9"/>
     </row>
     <row r="25" spans="1:45" s="11" customFormat="1">
       <c r="A25" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="41">
         <v>12</v>
       </c>
       <c r="C25" s="9">
@@ -9784,93 +10019,95 @@
       </c>
       <c r="G25" s="41">
         <v>11</v>
       </c>
       <c r="H25" s="41">
         <v>15</v>
       </c>
       <c r="I25" s="41">
         <v>13</v>
       </c>
       <c r="J25" s="41">
         <v>13</v>
       </c>
       <c r="K25" s="41">
         <v>19</v>
       </c>
       <c r="L25" s="41">
         <v>15</v>
       </c>
       <c r="M25" s="41">
         <v>12</v>
       </c>
       <c r="N25" s="41">
         <v>12</v>
       </c>
-      <c r="O25" s="49">
+      <c r="O25" s="41">
         <v>13</v>
       </c>
       <c r="P25" s="9">
         <v>13</v>
       </c>
       <c r="Q25" s="9">
         <v>17</v>
       </c>
       <c r="R25" s="9">
         <v>13</v>
       </c>
       <c r="S25" s="9">
         <v>10</v>
       </c>
       <c r="T25" s="9">
         <v>13</v>
       </c>
       <c r="U25" s="9">
         <v>13</v>
       </c>
       <c r="V25" s="9">
         <v>13</v>
       </c>
       <c r="W25" s="9">
         <v>10</v>
       </c>
       <c r="X25" s="9">
         <v>12</v>
       </c>
       <c r="Y25" s="9">
         <v>15</v>
       </c>
       <c r="Z25" s="41">
         <v>12</v>
       </c>
       <c r="AA25" s="41">
         <v>10</v>
       </c>
       <c r="AB25" s="41">
         <v>5</v>
       </c>
-      <c r="AC25" s="9"/>
+      <c r="AC25" s="41">
+        <v>11</v>
+      </c>
       <c r="AD25" s="9"/>
       <c r="AE25" s="9"/>
       <c r="AF25" s="9"/>
       <c r="AG25" s="9"/>
       <c r="AH25" s="9"/>
       <c r="AI25" s="9"/>
       <c r="AJ25" s="9"/>
       <c r="AK25" s="9"/>
       <c r="AL25" s="9"/>
       <c r="AM25" s="9"/>
       <c r="AN25" s="9"/>
       <c r="AO25" s="9"/>
       <c r="AP25" s="9"/>
       <c r="AQ25" s="9"/>
       <c r="AR25" s="9"/>
       <c r="AS25" s="9"/>
     </row>
     <row r="26" spans="1:45" s="11" customFormat="1">
       <c r="A26" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="41">
         <v>6</v>
       </c>
       <c r="C26" s="9">
@@ -9887,93 +10124,95 @@
       </c>
       <c r="G26" s="41">
         <v>9</v>
       </c>
       <c r="H26" s="41">
         <v>10</v>
       </c>
       <c r="I26" s="41">
         <v>4</v>
       </c>
       <c r="J26" s="41">
         <v>8</v>
       </c>
       <c r="K26" s="41">
         <v>8</v>
       </c>
       <c r="L26" s="41">
         <v>7</v>
       </c>
       <c r="M26" s="41">
         <v>5</v>
       </c>
       <c r="N26" s="41">
         <v>6</v>
       </c>
-      <c r="O26" s="49">
+      <c r="O26" s="41">
         <v>5</v>
       </c>
       <c r="P26" s="9">
         <v>8</v>
       </c>
       <c r="Q26" s="9">
         <v>4</v>
       </c>
       <c r="R26" s="9">
         <v>8</v>
       </c>
       <c r="S26" s="9">
         <v>4</v>
       </c>
       <c r="T26" s="9">
         <v>12</v>
       </c>
       <c r="U26" s="9">
         <v>11</v>
       </c>
       <c r="V26" s="9">
         <v>7</v>
       </c>
       <c r="W26" s="9">
         <v>5</v>
       </c>
       <c r="X26" s="9">
         <v>4</v>
       </c>
       <c r="Y26" s="9">
         <v>7</v>
       </c>
       <c r="Z26" s="41">
         <v>10</v>
       </c>
       <c r="AA26" s="41">
         <v>7</v>
       </c>
       <c r="AB26" s="41">
         <v>6</v>
       </c>
-      <c r="AC26" s="9"/>
+      <c r="AC26" s="41">
+        <v>3</v>
+      </c>
       <c r="AD26" s="9"/>
       <c r="AE26" s="9"/>
       <c r="AF26" s="9"/>
       <c r="AG26" s="9"/>
       <c r="AH26" s="9"/>
       <c r="AI26" s="9"/>
       <c r="AJ26" s="9"/>
       <c r="AK26" s="9"/>
       <c r="AL26" s="9"/>
       <c r="AM26" s="9"/>
       <c r="AN26" s="9"/>
       <c r="AO26" s="9"/>
       <c r="AP26" s="9"/>
       <c r="AQ26" s="9"/>
       <c r="AR26" s="9"/>
       <c r="AS26" s="9"/>
     </row>
     <row r="27" spans="1:45" s="11" customFormat="1">
       <c r="A27" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="41">
         <v>13</v>
       </c>
       <c r="C27" s="9">
@@ -9990,93 +10229,95 @@
       </c>
       <c r="G27" s="41">
         <v>10</v>
       </c>
       <c r="H27" s="41">
         <v>9</v>
       </c>
       <c r="I27" s="41">
         <v>13</v>
       </c>
       <c r="J27" s="41">
         <v>16</v>
       </c>
       <c r="K27" s="41">
         <v>3</v>
       </c>
       <c r="L27" s="41">
         <v>6</v>
       </c>
       <c r="M27" s="41">
         <v>8</v>
       </c>
       <c r="N27" s="41">
         <v>9</v>
       </c>
-      <c r="O27" s="49">
+      <c r="O27" s="41">
         <v>7</v>
       </c>
       <c r="P27" s="9">
         <v>6</v>
       </c>
       <c r="Q27" s="9">
         <v>13</v>
       </c>
       <c r="R27" s="9">
         <v>12</v>
       </c>
       <c r="S27" s="9">
         <v>9</v>
       </c>
       <c r="T27" s="9">
         <v>7</v>
       </c>
       <c r="U27" s="9">
         <v>4</v>
       </c>
       <c r="V27" s="9">
         <v>9</v>
       </c>
       <c r="W27" s="9">
         <v>13</v>
       </c>
       <c r="X27" s="9">
         <v>6</v>
       </c>
       <c r="Y27" s="9">
         <v>10</v>
       </c>
       <c r="Z27" s="41">
         <v>9</v>
       </c>
       <c r="AA27" s="41">
         <v>9</v>
       </c>
       <c r="AB27" s="41">
         <v>14</v>
       </c>
-      <c r="AC27" s="9"/>
+      <c r="AC27" s="41">
+        <v>7</v>
+      </c>
       <c r="AD27" s="9"/>
       <c r="AE27" s="9"/>
       <c r="AF27" s="9"/>
       <c r="AG27" s="9"/>
       <c r="AH27" s="9"/>
       <c r="AI27" s="9"/>
       <c r="AJ27" s="9"/>
       <c r="AK27" s="9"/>
       <c r="AL27" s="9"/>
       <c r="AM27" s="9"/>
       <c r="AN27" s="9"/>
       <c r="AO27" s="9"/>
       <c r="AP27" s="9"/>
       <c r="AQ27" s="9"/>
       <c r="AR27" s="9"/>
       <c r="AS27" s="9"/>
     </row>
     <row r="28" spans="1:45" s="11" customFormat="1">
       <c r="A28" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="41">
         <v>4</v>
       </c>
       <c r="C28" s="9">
@@ -10093,93 +10334,95 @@
       </c>
       <c r="G28" s="41">
         <v>10</v>
       </c>
       <c r="H28" s="41">
         <v>6</v>
       </c>
       <c r="I28" s="41">
         <v>7</v>
       </c>
       <c r="J28" s="41">
         <v>6</v>
       </c>
       <c r="K28" s="41">
         <v>11</v>
       </c>
       <c r="L28" s="41">
         <v>10</v>
       </c>
       <c r="M28" s="41">
         <v>13</v>
       </c>
       <c r="N28" s="41">
         <v>4</v>
       </c>
-      <c r="O28" s="49">
+      <c r="O28" s="41">
         <v>6</v>
       </c>
       <c r="P28" s="9">
         <v>9</v>
       </c>
       <c r="Q28" s="9">
         <v>7</v>
       </c>
       <c r="R28" s="9">
         <v>9</v>
       </c>
       <c r="S28" s="9">
         <v>9</v>
       </c>
       <c r="T28" s="9">
         <v>9</v>
       </c>
       <c r="U28" s="9">
         <v>9</v>
       </c>
       <c r="V28" s="9">
         <v>6</v>
       </c>
       <c r="W28" s="9">
         <v>8</v>
       </c>
       <c r="X28" s="9">
         <v>7</v>
       </c>
       <c r="Y28" s="9">
         <v>2</v>
       </c>
       <c r="Z28" s="41">
         <v>6</v>
       </c>
       <c r="AA28" s="41">
         <v>3</v>
       </c>
       <c r="AB28" s="41">
         <v>15</v>
       </c>
-      <c r="AC28" s="9"/>
+      <c r="AC28" s="41">
+        <v>10</v>
+      </c>
       <c r="AD28" s="9"/>
       <c r="AE28" s="9"/>
       <c r="AF28" s="9"/>
       <c r="AG28" s="9"/>
       <c r="AH28" s="9"/>
       <c r="AI28" s="9"/>
       <c r="AJ28" s="9"/>
       <c r="AK28" s="9"/>
       <c r="AL28" s="9"/>
       <c r="AM28" s="9"/>
       <c r="AN28" s="9"/>
       <c r="AO28" s="9"/>
       <c r="AP28" s="9"/>
       <c r="AQ28" s="9"/>
       <c r="AR28" s="9"/>
       <c r="AS28" s="9"/>
     </row>
     <row r="29" spans="1:45" s="11" customFormat="1">
       <c r="A29" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="41">
         <v>7</v>
       </c>
       <c r="C29" s="9">
@@ -10196,93 +10439,95 @@
       </c>
       <c r="G29" s="41">
         <v>13</v>
       </c>
       <c r="H29" s="41">
         <v>9</v>
       </c>
       <c r="I29" s="41">
         <v>13</v>
       </c>
       <c r="J29" s="41">
         <v>5</v>
       </c>
       <c r="K29" s="41">
         <v>15</v>
       </c>
       <c r="L29" s="41">
         <v>12</v>
       </c>
       <c r="M29" s="41">
         <v>10</v>
       </c>
       <c r="N29" s="41">
         <v>6</v>
       </c>
-      <c r="O29" s="49">
+      <c r="O29" s="41">
         <v>6</v>
       </c>
       <c r="P29" s="9">
         <v>8</v>
       </c>
       <c r="Q29" s="9">
         <v>4</v>
       </c>
       <c r="R29" s="9">
         <v>7</v>
       </c>
       <c r="S29" s="9">
         <v>6</v>
       </c>
       <c r="T29" s="9">
         <v>5</v>
       </c>
       <c r="U29" s="9">
         <v>6</v>
       </c>
       <c r="V29" s="9">
         <v>8</v>
       </c>
       <c r="W29" s="9">
         <v>8</v>
       </c>
       <c r="X29" s="9">
         <v>3</v>
       </c>
       <c r="Y29" s="9">
         <v>7</v>
       </c>
       <c r="Z29" s="41">
         <v>5</v>
       </c>
       <c r="AA29" s="41">
         <v>4</v>
       </c>
       <c r="AB29" s="41">
         <v>9</v>
       </c>
-      <c r="AC29" s="9"/>
+      <c r="AC29" s="41">
+        <v>2</v>
+      </c>
       <c r="AD29" s="9"/>
       <c r="AE29" s="9"/>
       <c r="AF29" s="9"/>
       <c r="AG29" s="9"/>
       <c r="AH29" s="9"/>
       <c r="AI29" s="9"/>
       <c r="AJ29" s="9"/>
       <c r="AK29" s="9"/>
       <c r="AL29" s="9"/>
       <c r="AM29" s="9"/>
       <c r="AN29" s="9"/>
       <c r="AO29" s="9"/>
       <c r="AP29" s="9"/>
       <c r="AQ29" s="9"/>
       <c r="AR29" s="9"/>
       <c r="AS29" s="9"/>
     </row>
     <row r="30" spans="1:45" s="11" customFormat="1">
       <c r="A30" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B30" s="41">
         <v>21</v>
       </c>
       <c r="C30" s="9">
@@ -10299,93 +10544,95 @@
       </c>
       <c r="G30" s="41">
         <v>20</v>
       </c>
       <c r="H30" s="41">
         <v>19</v>
       </c>
       <c r="I30" s="41">
         <v>18</v>
       </c>
       <c r="J30" s="41">
         <v>16</v>
       </c>
       <c r="K30" s="41">
         <v>19</v>
       </c>
       <c r="L30" s="41">
         <v>24</v>
       </c>
       <c r="M30" s="41">
         <v>17</v>
       </c>
       <c r="N30" s="41">
         <v>17</v>
       </c>
-      <c r="O30" s="49">
+      <c r="O30" s="41">
         <v>16</v>
       </c>
       <c r="P30" s="9">
         <v>16</v>
       </c>
       <c r="Q30" s="9">
         <v>18</v>
       </c>
       <c r="R30" s="9">
         <v>12</v>
       </c>
       <c r="S30" s="9">
         <v>18</v>
       </c>
       <c r="T30" s="9">
         <v>18</v>
       </c>
       <c r="U30" s="9">
         <v>16</v>
       </c>
       <c r="V30" s="9">
         <v>15</v>
       </c>
       <c r="W30" s="9">
         <v>11</v>
       </c>
       <c r="X30" s="9">
         <v>16</v>
       </c>
       <c r="Y30" s="9">
         <v>21</v>
       </c>
       <c r="Z30" s="41">
         <v>18</v>
       </c>
       <c r="AA30" s="41">
         <v>16</v>
       </c>
       <c r="AB30" s="41">
         <v>24</v>
       </c>
-      <c r="AC30" s="9"/>
+      <c r="AC30" s="41">
+        <v>23</v>
+      </c>
       <c r="AD30" s="9"/>
       <c r="AE30" s="9"/>
       <c r="AF30" s="9"/>
       <c r="AG30" s="9"/>
       <c r="AH30" s="9"/>
       <c r="AI30" s="9"/>
       <c r="AJ30" s="9"/>
       <c r="AK30" s="9"/>
       <c r="AL30" s="9"/>
       <c r="AM30" s="9"/>
       <c r="AN30" s="9"/>
       <c r="AO30" s="9"/>
       <c r="AP30" s="9"/>
       <c r="AQ30" s="9"/>
       <c r="AR30" s="9"/>
       <c r="AS30" s="9"/>
     </row>
     <row r="31" spans="1:45" s="11" customFormat="1">
       <c r="A31" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B31" s="41">
         <v>6</v>
       </c>
       <c r="C31" s="9">
@@ -10402,93 +10649,95 @@
       </c>
       <c r="G31" s="41">
         <v>7</v>
       </c>
       <c r="H31" s="41">
         <v>6</v>
       </c>
       <c r="I31" s="41">
         <v>9</v>
       </c>
       <c r="J31" s="41">
         <v>6</v>
       </c>
       <c r="K31" s="41">
         <v>5</v>
       </c>
       <c r="L31" s="41">
         <v>6</v>
       </c>
       <c r="M31" s="41">
         <v>4</v>
       </c>
       <c r="N31" s="41">
         <v>6</v>
       </c>
-      <c r="O31" s="49">
+      <c r="O31" s="41">
         <v>6</v>
       </c>
       <c r="P31" s="9">
         <v>4</v>
       </c>
       <c r="Q31" s="9">
         <v>3</v>
       </c>
       <c r="R31" s="9">
         <v>5</v>
       </c>
       <c r="S31" s="9">
         <v>2</v>
       </c>
       <c r="T31" s="9">
         <v>6</v>
       </c>
       <c r="U31" s="9">
         <v>7</v>
       </c>
       <c r="V31" s="9">
         <v>4</v>
       </c>
       <c r="W31" s="9">
         <v>5</v>
       </c>
       <c r="X31" s="9">
         <v>7</v>
       </c>
       <c r="Y31" s="9">
         <v>6</v>
       </c>
       <c r="Z31" s="41">
         <v>5</v>
       </c>
       <c r="AA31" s="41">
         <v>4</v>
       </c>
       <c r="AB31" s="41">
         <v>1</v>
       </c>
-      <c r="AC31" s="9"/>
+      <c r="AC31" s="41">
+        <v>3</v>
+      </c>
       <c r="AD31" s="9"/>
       <c r="AE31" s="9"/>
       <c r="AF31" s="9"/>
       <c r="AG31" s="9"/>
       <c r="AH31" s="9"/>
       <c r="AI31" s="9"/>
       <c r="AJ31" s="9"/>
       <c r="AK31" s="9"/>
       <c r="AL31" s="9"/>
       <c r="AM31" s="9"/>
       <c r="AN31" s="9"/>
       <c r="AO31" s="9"/>
       <c r="AP31" s="9"/>
       <c r="AQ31" s="9"/>
       <c r="AR31" s="9"/>
       <c r="AS31" s="9"/>
     </row>
     <row r="32" spans="1:45" s="11" customFormat="1">
       <c r="A32" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B32" s="41">
         <v>11</v>
       </c>
       <c r="C32" s="9">
@@ -10505,93 +10754,95 @@
       </c>
       <c r="G32" s="41">
         <v>7</v>
       </c>
       <c r="H32" s="41">
         <v>8</v>
       </c>
       <c r="I32" s="41">
         <v>12</v>
       </c>
       <c r="J32" s="41">
         <v>11</v>
       </c>
       <c r="K32" s="41">
         <v>6</v>
       </c>
       <c r="L32" s="41">
         <v>11</v>
       </c>
       <c r="M32" s="41">
         <v>6</v>
       </c>
       <c r="N32" s="41">
         <v>5</v>
       </c>
-      <c r="O32" s="49">
+      <c r="O32" s="41">
         <v>5</v>
       </c>
       <c r="P32" s="9">
         <v>10</v>
       </c>
       <c r="Q32" s="9">
         <v>5</v>
       </c>
       <c r="R32" s="9">
         <v>7</v>
       </c>
       <c r="S32" s="9">
         <v>15</v>
       </c>
       <c r="T32" s="9">
         <v>19</v>
       </c>
       <c r="U32" s="9">
         <v>14</v>
       </c>
       <c r="V32" s="9">
         <v>9</v>
       </c>
       <c r="W32" s="9">
         <v>4</v>
       </c>
       <c r="X32" s="9">
         <v>2</v>
       </c>
       <c r="Y32" s="9">
         <v>10</v>
       </c>
       <c r="Z32" s="41">
         <v>7</v>
       </c>
       <c r="AA32" s="41">
         <v>5</v>
       </c>
       <c r="AB32" s="41">
         <v>4</v>
       </c>
-      <c r="AC32" s="9"/>
+      <c r="AC32" s="41">
+        <v>8</v>
+      </c>
       <c r="AD32" s="9"/>
       <c r="AE32" s="9"/>
       <c r="AF32" s="9"/>
       <c r="AG32" s="9"/>
       <c r="AH32" s="9"/>
       <c r="AI32" s="9"/>
       <c r="AJ32" s="9"/>
       <c r="AK32" s="9"/>
       <c r="AL32" s="9"/>
       <c r="AM32" s="9"/>
       <c r="AN32" s="9"/>
       <c r="AO32" s="9"/>
       <c r="AP32" s="9"/>
       <c r="AQ32" s="9"/>
       <c r="AR32" s="9"/>
       <c r="AS32" s="9"/>
     </row>
     <row r="33" spans="1:45" s="11" customFormat="1">
       <c r="A33" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B33" s="41">
         <v>1</v>
       </c>
       <c r="C33" s="9">
@@ -10608,93 +10859,95 @@
       </c>
       <c r="G33" s="41">
         <v>7</v>
       </c>
       <c r="H33" s="41">
         <v>7</v>
       </c>
       <c r="I33" s="41">
         <v>6</v>
       </c>
       <c r="J33" s="41">
         <v>9</v>
       </c>
       <c r="K33" s="41">
         <v>4</v>
       </c>
       <c r="L33" s="41">
         <v>9</v>
       </c>
       <c r="M33" s="41">
         <v>4</v>
       </c>
       <c r="N33" s="41">
         <v>4</v>
       </c>
-      <c r="O33" s="49">
+      <c r="O33" s="41">
         <v>10</v>
       </c>
       <c r="P33" s="9">
         <v>11</v>
       </c>
       <c r="Q33" s="9">
         <v>7</v>
       </c>
       <c r="R33" s="9">
         <v>11</v>
       </c>
       <c r="S33" s="9">
         <v>7</v>
       </c>
       <c r="T33" s="9">
         <v>8</v>
       </c>
       <c r="U33" s="9">
         <v>3</v>
       </c>
       <c r="V33" s="9">
         <v>4</v>
       </c>
       <c r="W33" s="9">
         <v>8</v>
       </c>
       <c r="X33" s="9">
         <v>9</v>
       </c>
       <c r="Y33" s="9">
         <v>8</v>
       </c>
       <c r="Z33" s="41">
         <v>9</v>
       </c>
       <c r="AA33" s="41">
         <v>4</v>
       </c>
       <c r="AB33" s="41">
         <v>8</v>
       </c>
-      <c r="AC33" s="9"/>
+      <c r="AC33" s="41">
+        <v>4</v>
+      </c>
       <c r="AD33" s="9"/>
       <c r="AE33" s="9"/>
       <c r="AF33" s="9"/>
       <c r="AG33" s="9"/>
       <c r="AH33" s="9"/>
       <c r="AI33" s="9"/>
       <c r="AJ33" s="9"/>
       <c r="AK33" s="9"/>
       <c r="AL33" s="9"/>
       <c r="AM33" s="9"/>
       <c r="AN33" s="9"/>
       <c r="AO33" s="9"/>
       <c r="AP33" s="9"/>
       <c r="AQ33" s="9"/>
       <c r="AR33" s="9"/>
       <c r="AS33" s="9"/>
     </row>
     <row r="34" spans="1:45" s="11" customFormat="1">
       <c r="A34" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B34" s="41">
         <v>12</v>
       </c>
       <c r="C34" s="9">
@@ -10711,93 +10964,95 @@
       </c>
       <c r="G34" s="41">
         <v>9</v>
       </c>
       <c r="H34" s="41">
         <v>21</v>
       </c>
       <c r="I34" s="41">
         <v>21</v>
       </c>
       <c r="J34" s="41">
         <v>27</v>
       </c>
       <c r="K34" s="41">
         <v>20</v>
       </c>
       <c r="L34" s="41">
         <v>13</v>
       </c>
       <c r="M34" s="41">
         <v>18</v>
       </c>
       <c r="N34" s="41">
         <v>16</v>
       </c>
-      <c r="O34" s="49">
+      <c r="O34" s="41">
         <v>10</v>
       </c>
       <c r="P34" s="9">
         <v>16</v>
       </c>
       <c r="Q34" s="9">
         <v>16</v>
       </c>
       <c r="R34" s="9">
         <v>10</v>
       </c>
       <c r="S34" s="9">
         <v>18</v>
       </c>
       <c r="T34" s="9">
         <v>20</v>
       </c>
       <c r="U34" s="9">
         <v>15</v>
       </c>
       <c r="V34" s="9">
         <v>15</v>
       </c>
       <c r="W34" s="9">
         <v>12</v>
       </c>
       <c r="X34" s="9">
         <v>11</v>
       </c>
       <c r="Y34" s="9">
         <v>11</v>
       </c>
       <c r="Z34" s="41">
         <v>15</v>
       </c>
       <c r="AA34" s="41">
         <v>20</v>
       </c>
       <c r="AB34" s="41">
         <v>14</v>
       </c>
-      <c r="AC34" s="9"/>
+      <c r="AC34" s="41">
+        <v>13</v>
+      </c>
       <c r="AD34" s="9"/>
       <c r="AE34" s="9"/>
       <c r="AF34" s="9"/>
       <c r="AG34" s="9"/>
       <c r="AH34" s="9"/>
       <c r="AI34" s="9"/>
       <c r="AJ34" s="9"/>
       <c r="AK34" s="9"/>
       <c r="AL34" s="9"/>
       <c r="AM34" s="9"/>
       <c r="AN34" s="9"/>
       <c r="AO34" s="9"/>
       <c r="AP34" s="9"/>
       <c r="AQ34" s="9"/>
       <c r="AR34" s="9"/>
       <c r="AS34" s="9"/>
     </row>
     <row r="35" spans="1:45" s="11" customFormat="1">
       <c r="A35" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B35" s="41">
         <v>3</v>
       </c>
       <c r="C35" s="9">
@@ -10814,93 +11069,95 @@
       </c>
       <c r="G35" s="41">
         <v>5</v>
       </c>
       <c r="H35" s="41">
         <v>6</v>
       </c>
       <c r="I35" s="41">
         <v>3</v>
       </c>
       <c r="J35" s="41">
         <v>4</v>
       </c>
       <c r="K35" s="41">
         <v>5</v>
       </c>
       <c r="L35" s="41">
         <v>2</v>
       </c>
       <c r="M35" s="41">
         <v>6</v>
       </c>
       <c r="N35" s="41">
         <v>1</v>
       </c>
-      <c r="O35" s="49">
+      <c r="O35" s="41">
         <v>5</v>
       </c>
       <c r="P35" s="9">
         <v>6</v>
       </c>
       <c r="Q35" s="9">
         <v>4</v>
       </c>
       <c r="R35" s="9">
         <v>2</v>
       </c>
       <c r="S35" s="9">
         <v>5</v>
       </c>
       <c r="T35" s="9">
         <v>6</v>
       </c>
       <c r="U35" s="9">
         <v>5</v>
       </c>
       <c r="V35" s="9">
         <v>6</v>
       </c>
       <c r="W35" s="9">
         <v>9</v>
       </c>
       <c r="X35" s="9">
         <v>3</v>
       </c>
       <c r="Y35" s="9">
         <v>1</v>
       </c>
       <c r="Z35" s="41">
         <v>3</v>
       </c>
       <c r="AA35" s="41">
         <v>4</v>
       </c>
       <c r="AB35" s="41">
         <v>1</v>
       </c>
-      <c r="AC35" s="9"/>
+      <c r="AC35" s="41">
+        <v>4</v>
+      </c>
       <c r="AD35" s="9"/>
       <c r="AE35" s="9"/>
       <c r="AF35" s="9"/>
       <c r="AG35" s="9"/>
       <c r="AH35" s="9"/>
       <c r="AI35" s="9"/>
       <c r="AJ35" s="9"/>
       <c r="AK35" s="9"/>
       <c r="AL35" s="9"/>
       <c r="AM35" s="9"/>
       <c r="AN35" s="9"/>
       <c r="AO35" s="9"/>
       <c r="AP35" s="9"/>
       <c r="AQ35" s="9"/>
       <c r="AR35" s="9"/>
       <c r="AS35" s="9"/>
     </row>
     <row r="36" spans="1:45" s="11" customFormat="1">
       <c r="A36" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B36" s="41">
         <v>6</v>
       </c>
       <c r="C36" s="9">
@@ -10917,93 +11174,95 @@
       </c>
       <c r="G36" s="41">
         <v>9</v>
       </c>
       <c r="H36" s="41">
         <v>9</v>
       </c>
       <c r="I36" s="41">
         <v>8</v>
       </c>
       <c r="J36" s="41">
         <v>14</v>
       </c>
       <c r="K36" s="41">
         <v>7</v>
       </c>
       <c r="L36" s="41">
         <v>7</v>
       </c>
       <c r="M36" s="41">
         <v>11</v>
       </c>
       <c r="N36" s="41">
         <v>7</v>
       </c>
-      <c r="O36" s="49">
+      <c r="O36" s="41">
         <v>5</v>
       </c>
       <c r="P36" s="9">
         <v>7</v>
       </c>
       <c r="Q36" s="9">
         <v>10</v>
       </c>
       <c r="R36" s="9">
         <v>7</v>
       </c>
       <c r="S36" s="9">
         <v>9</v>
       </c>
       <c r="T36" s="9">
         <v>10</v>
       </c>
       <c r="U36" s="9">
         <v>6</v>
       </c>
       <c r="V36" s="9">
         <v>6</v>
       </c>
       <c r="W36" s="9">
         <v>7</v>
       </c>
       <c r="X36" s="9">
         <v>7</v>
       </c>
       <c r="Y36" s="9">
         <v>9</v>
       </c>
       <c r="Z36" s="41">
         <v>4</v>
       </c>
       <c r="AA36" s="41">
         <v>6</v>
       </c>
       <c r="AB36" s="41">
         <v>7</v>
       </c>
-      <c r="AC36" s="9"/>
+      <c r="AC36" s="41">
+        <v>7</v>
+      </c>
       <c r="AD36" s="9"/>
       <c r="AE36" s="9"/>
       <c r="AF36" s="9"/>
       <c r="AG36" s="9"/>
       <c r="AH36" s="9"/>
       <c r="AI36" s="9"/>
       <c r="AJ36" s="9"/>
       <c r="AK36" s="9"/>
       <c r="AL36" s="9"/>
       <c r="AM36" s="9"/>
       <c r="AN36" s="9"/>
       <c r="AO36" s="9"/>
       <c r="AP36" s="9"/>
       <c r="AQ36" s="9"/>
       <c r="AR36" s="9"/>
       <c r="AS36" s="9"/>
     </row>
     <row r="37" spans="1:45" s="11" customFormat="1">
       <c r="A37" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="41">
         <v>16</v>
       </c>
       <c r="C37" s="9">
@@ -11020,138 +11279,140 @@
       </c>
       <c r="G37" s="41">
         <v>9</v>
       </c>
       <c r="H37" s="41">
         <v>12</v>
       </c>
       <c r="I37" s="41">
         <v>11</v>
       </c>
       <c r="J37" s="41">
         <v>12</v>
       </c>
       <c r="K37" s="41">
         <v>13</v>
       </c>
       <c r="L37" s="41">
         <v>14</v>
       </c>
       <c r="M37" s="41">
         <v>14</v>
       </c>
       <c r="N37" s="41">
         <v>10</v>
       </c>
-      <c r="O37" s="49">
+      <c r="O37" s="41">
         <v>15</v>
       </c>
       <c r="P37" s="9">
         <v>12</v>
       </c>
       <c r="Q37" s="9">
         <v>13</v>
       </c>
       <c r="R37" s="9">
         <v>19</v>
       </c>
       <c r="S37" s="9">
         <v>14</v>
       </c>
       <c r="T37" s="9">
         <v>16</v>
       </c>
       <c r="U37" s="9">
         <v>15</v>
       </c>
       <c r="V37" s="9">
         <v>12</v>
       </c>
       <c r="W37" s="9">
         <v>9</v>
       </c>
       <c r="X37" s="9">
         <v>10</v>
       </c>
       <c r="Y37" s="9">
         <v>11</v>
       </c>
       <c r="Z37" s="41">
         <v>6</v>
       </c>
       <c r="AA37" s="41">
         <v>6</v>
       </c>
       <c r="AB37" s="41">
         <v>15</v>
       </c>
-      <c r="AC37" s="9"/>
+      <c r="AC37" s="41">
+        <v>18</v>
+      </c>
       <c r="AD37" s="9"/>
       <c r="AE37" s="9"/>
       <c r="AF37" s="9"/>
       <c r="AG37" s="9"/>
       <c r="AH37" s="9"/>
       <c r="AI37" s="9"/>
       <c r="AJ37" s="9"/>
       <c r="AK37" s="9"/>
       <c r="AL37" s="9"/>
       <c r="AM37" s="9"/>
       <c r="AN37" s="9"/>
       <c r="AO37" s="9"/>
       <c r="AP37" s="9"/>
       <c r="AQ37" s="9"/>
       <c r="AR37" s="9"/>
       <c r="AS37" s="9"/>
     </row>
     <row r="38" spans="1:45" s="40" customFormat="1">
-      <c r="A38" s="68" t="s">
+      <c r="A38" s="66" t="s">
         <v>35</v>
       </c>
-      <c r="B38" s="68"/>
-[...22 lines deleted...]
-      <c r="Y38" s="68"/>
+      <c r="B38" s="66"/>
+      <c r="C38" s="66"/>
+      <c r="D38" s="66"/>
+      <c r="E38" s="66"/>
+      <c r="F38" s="66"/>
+      <c r="G38" s="66"/>
+      <c r="H38" s="66"/>
+      <c r="I38" s="66"/>
+      <c r="J38" s="66"/>
+      <c r="K38" s="66"/>
+      <c r="L38" s="66"/>
+      <c r="M38" s="66"/>
+      <c r="N38" s="66"/>
+      <c r="O38" s="66"/>
+      <c r="P38" s="66"/>
+      <c r="Q38" s="66"/>
+      <c r="R38" s="66"/>
+      <c r="S38" s="66"/>
+      <c r="T38" s="66"/>
+      <c r="U38" s="66"/>
+      <c r="V38" s="66"/>
+      <c r="W38" s="66"/>
+      <c r="X38" s="66"/>
+      <c r="Y38" s="66"/>
       <c r="Z38" s="9"/>
       <c r="AA38" s="9"/>
       <c r="AB38" s="9"/>
       <c r="AC38" s="9"/>
       <c r="AD38" s="9"/>
       <c r="AE38" s="9"/>
       <c r="AF38" s="9"/>
       <c r="AG38" s="9"/>
       <c r="AH38" s="9"/>
       <c r="AI38" s="9"/>
       <c r="AJ38" s="9"/>
       <c r="AK38" s="9"/>
       <c r="AL38" s="9"/>
       <c r="AM38" s="9"/>
       <c r="AN38" s="9"/>
       <c r="AO38" s="9"/>
       <c r="AP38" s="9"/>
       <c r="AQ38" s="9"/>
       <c r="AR38" s="9"/>
       <c r="AS38" s="9"/>
     </row>
     <row r="39" spans="1:45">
       <c r="A39" s="6" t="s">
         <v>31</v>
       </c>
@@ -11172,93 +11433,95 @@
       </c>
       <c r="G39" s="41">
         <v>196</v>
       </c>
       <c r="H39" s="41">
         <v>191</v>
       </c>
       <c r="I39" s="41">
         <v>210</v>
       </c>
       <c r="J39" s="41">
         <v>205</v>
       </c>
       <c r="K39" s="41">
         <v>197</v>
       </c>
       <c r="L39" s="41">
         <v>188</v>
       </c>
       <c r="M39" s="41">
         <v>215</v>
       </c>
       <c r="N39" s="41">
         <v>170</v>
       </c>
-      <c r="O39" s="49">
+      <c r="O39" s="41">
         <v>153</v>
       </c>
       <c r="P39" s="9">
         <v>182</v>
       </c>
       <c r="Q39" s="44">
         <v>193</v>
       </c>
       <c r="R39" s="9">
         <v>196</v>
       </c>
       <c r="S39" s="9">
         <v>161</v>
       </c>
       <c r="T39" s="9">
         <v>200</v>
       </c>
       <c r="U39" s="9">
         <v>200</v>
       </c>
       <c r="V39" s="9">
         <v>186</v>
       </c>
       <c r="W39" s="9">
         <v>177</v>
       </c>
       <c r="X39" s="9">
         <v>178</v>
       </c>
       <c r="Y39" s="9">
         <v>190</v>
       </c>
-      <c r="Z39" s="53">
+      <c r="Z39" s="50">
         <v>191</v>
       </c>
-      <c r="AA39" s="53">
+      <c r="AA39" s="50">
         <v>147</v>
       </c>
-      <c r="AB39" s="53">
+      <c r="AB39" s="50">
         <v>170</v>
       </c>
-      <c r="AC39" s="9"/>
+      <c r="AC39" s="50">
+        <v>191</v>
+      </c>
       <c r="AD39" s="9"/>
       <c r="AE39" s="9"/>
       <c r="AF39" s="9"/>
       <c r="AG39" s="9"/>
       <c r="AH39" s="9"/>
       <c r="AI39" s="9"/>
       <c r="AJ39" s="9"/>
       <c r="AK39" s="9"/>
       <c r="AL39" s="9"/>
       <c r="AM39" s="9"/>
       <c r="AN39" s="9"/>
       <c r="AO39" s="9"/>
       <c r="AP39" s="9"/>
       <c r="AQ39" s="9"/>
       <c r="AR39" s="9"/>
       <c r="AS39" s="9"/>
     </row>
     <row r="40" spans="1:45">
       <c r="A40" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B40" s="41">
         <v>90</v>
       </c>
       <c r="C40" s="9">
@@ -11275,93 +11538,95 @@
       </c>
       <c r="G40" s="41">
         <v>86</v>
       </c>
       <c r="H40" s="41">
         <v>64</v>
       </c>
       <c r="I40" s="41">
         <v>88</v>
       </c>
       <c r="J40" s="41">
         <v>94</v>
       </c>
       <c r="K40" s="41">
         <v>73</v>
       </c>
       <c r="L40" s="41">
         <v>67</v>
       </c>
       <c r="M40" s="41">
         <v>86</v>
       </c>
       <c r="N40" s="41">
         <v>73</v>
       </c>
-      <c r="O40" s="49">
+      <c r="O40" s="41">
         <v>64</v>
       </c>
       <c r="P40" s="9">
         <v>64</v>
       </c>
       <c r="Q40" s="44">
         <v>86</v>
       </c>
       <c r="R40" s="9">
         <v>96</v>
       </c>
       <c r="S40" s="9">
         <v>65</v>
       </c>
       <c r="T40" s="9">
         <v>68</v>
       </c>
       <c r="U40" s="9">
         <v>95</v>
       </c>
       <c r="V40" s="9">
         <v>79</v>
       </c>
       <c r="W40" s="9">
         <v>64</v>
       </c>
       <c r="X40" s="9">
         <v>69</v>
       </c>
       <c r="Y40" s="9">
         <v>80</v>
       </c>
-      <c r="Z40" s="53">
+      <c r="Z40" s="50">
         <v>88</v>
       </c>
-      <c r="AA40" s="53">
+      <c r="AA40" s="50">
         <v>69</v>
       </c>
-      <c r="AB40" s="53">
+      <c r="AB40" s="50">
         <v>68</v>
       </c>
-      <c r="AC40" s="9"/>
+      <c r="AC40" s="50">
+        <v>79</v>
+      </c>
       <c r="AD40" s="9"/>
       <c r="AE40" s="9"/>
       <c r="AF40" s="9"/>
       <c r="AG40" s="9"/>
       <c r="AH40" s="9"/>
       <c r="AI40" s="9"/>
       <c r="AJ40" s="9"/>
       <c r="AK40" s="9"/>
       <c r="AL40" s="9"/>
       <c r="AM40" s="9"/>
       <c r="AN40" s="9"/>
       <c r="AO40" s="9"/>
       <c r="AP40" s="9"/>
       <c r="AQ40" s="9"/>
       <c r="AR40" s="9"/>
       <c r="AS40" s="9"/>
     </row>
     <row r="41" spans="1:45">
       <c r="A41" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="41">
         <v>15</v>
       </c>
       <c r="C41" s="9">
@@ -11378,93 +11643,95 @@
       </c>
       <c r="G41" s="41">
         <v>8</v>
       </c>
       <c r="H41" s="41">
         <v>12</v>
       </c>
       <c r="I41" s="41">
         <v>16</v>
       </c>
       <c r="J41" s="41">
         <v>10</v>
       </c>
       <c r="K41" s="41">
         <v>13</v>
       </c>
       <c r="L41" s="41">
         <v>16</v>
       </c>
       <c r="M41" s="41">
         <v>19</v>
       </c>
       <c r="N41" s="41">
         <v>6</v>
       </c>
-      <c r="O41" s="49">
+      <c r="O41" s="41">
         <v>13</v>
       </c>
       <c r="P41" s="9">
         <v>9</v>
       </c>
       <c r="Q41" s="44">
         <v>15</v>
       </c>
       <c r="R41" s="9">
         <v>7</v>
       </c>
       <c r="S41" s="9">
         <v>11</v>
       </c>
       <c r="T41" s="9">
         <v>13</v>
       </c>
       <c r="U41" s="9">
         <v>12</v>
       </c>
       <c r="V41" s="9">
         <v>14</v>
       </c>
       <c r="W41" s="9">
         <v>8</v>
       </c>
       <c r="X41" s="9">
         <v>15</v>
       </c>
       <c r="Y41" s="9">
         <v>9</v>
       </c>
-      <c r="Z41" s="53">
+      <c r="Z41" s="50">
         <v>12</v>
       </c>
-      <c r="AA41" s="53">
+      <c r="AA41" s="50">
         <v>6</v>
       </c>
-      <c r="AB41" s="53">
+      <c r="AB41" s="50">
         <v>13</v>
       </c>
-      <c r="AC41" s="9"/>
+      <c r="AC41" s="50">
+        <v>14</v>
+      </c>
       <c r="AD41" s="9"/>
       <c r="AE41" s="9"/>
       <c r="AF41" s="9"/>
       <c r="AG41" s="9"/>
       <c r="AH41" s="9"/>
       <c r="AI41" s="9"/>
       <c r="AJ41" s="9"/>
       <c r="AK41" s="9"/>
       <c r="AL41" s="9"/>
       <c r="AM41" s="9"/>
       <c r="AN41" s="9"/>
       <c r="AO41" s="9"/>
       <c r="AP41" s="9"/>
       <c r="AQ41" s="9"/>
       <c r="AR41" s="9"/>
       <c r="AS41" s="9"/>
     </row>
     <row r="42" spans="1:45">
       <c r="A42" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="41">
         <v>3</v>
       </c>
       <c r="C42" s="9">
@@ -11481,93 +11748,95 @@
       </c>
       <c r="G42" s="41">
         <v>9</v>
       </c>
       <c r="H42" s="41">
         <v>8</v>
       </c>
       <c r="I42" s="41">
         <v>8</v>
       </c>
       <c r="J42" s="41">
         <v>6</v>
       </c>
       <c r="K42" s="41">
         <v>13</v>
       </c>
       <c r="L42" s="41">
         <v>12</v>
       </c>
       <c r="M42" s="41">
         <v>3</v>
       </c>
       <c r="N42" s="41">
         <v>8</v>
       </c>
-      <c r="O42" s="49">
+      <c r="O42" s="41">
         <v>7</v>
       </c>
       <c r="P42" s="9">
         <v>6</v>
       </c>
       <c r="Q42" s="44">
         <v>8</v>
       </c>
       <c r="R42" s="9">
         <v>7</v>
       </c>
       <c r="S42" s="9">
         <v>5</v>
       </c>
       <c r="T42" s="9">
         <v>2</v>
       </c>
       <c r="U42" s="9">
         <v>8</v>
       </c>
       <c r="V42" s="9">
         <v>6</v>
       </c>
       <c r="W42" s="9">
         <v>2</v>
       </c>
       <c r="X42" s="9">
         <v>8</v>
       </c>
       <c r="Y42" s="9">
         <v>5</v>
       </c>
-      <c r="Z42" s="53">
+      <c r="Z42" s="50">
         <v>9</v>
       </c>
-      <c r="AA42" s="53">
+      <c r="AA42" s="50">
         <v>6</v>
       </c>
-      <c r="AB42" s="53">
+      <c r="AB42" s="50">
         <v>5</v>
       </c>
-      <c r="AC42" s="9"/>
+      <c r="AC42" s="50">
+        <v>8</v>
+      </c>
       <c r="AD42" s="9"/>
       <c r="AE42" s="9"/>
       <c r="AF42" s="9"/>
       <c r="AG42" s="9"/>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
     </row>
     <row r="43" spans="1:45">
       <c r="A43" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="41">
         <v>12</v>
       </c>
       <c r="C43" s="9">
@@ -11584,93 +11853,95 @@
       </c>
       <c r="G43" s="41">
         <v>13</v>
       </c>
       <c r="H43" s="41">
         <v>5</v>
       </c>
       <c r="I43" s="41">
         <v>15</v>
       </c>
       <c r="J43" s="41">
         <v>6</v>
       </c>
       <c r="K43" s="41">
         <v>8</v>
       </c>
       <c r="L43" s="41">
         <v>4</v>
       </c>
       <c r="M43" s="41">
         <v>10</v>
       </c>
       <c r="N43" s="41">
         <v>6</v>
       </c>
-      <c r="O43" s="49">
+      <c r="O43" s="41">
         <v>7</v>
       </c>
       <c r="P43" s="9">
         <v>8</v>
       </c>
       <c r="Q43" s="44">
         <v>16</v>
       </c>
       <c r="R43" s="9">
         <v>10</v>
       </c>
       <c r="S43" s="9">
         <v>7</v>
       </c>
       <c r="T43" s="9">
         <v>11</v>
       </c>
       <c r="U43" s="9">
         <v>4</v>
       </c>
       <c r="V43" s="9">
         <v>10</v>
       </c>
       <c r="W43" s="9">
         <v>7</v>
       </c>
       <c r="X43" s="9">
         <v>5</v>
       </c>
       <c r="Y43" s="9">
         <v>11</v>
       </c>
-      <c r="Z43" s="53">
+      <c r="Z43" s="50">
         <v>6</v>
       </c>
-      <c r="AA43" s="53">
+      <c r="AA43" s="50">
         <v>5</v>
       </c>
-      <c r="AB43" s="53">
+      <c r="AB43" s="50">
         <v>8</v>
       </c>
-      <c r="AC43" s="9"/>
+      <c r="AC43" s="50">
+        <v>6</v>
+      </c>
       <c r="AD43" s="9"/>
       <c r="AE43" s="9"/>
       <c r="AF43" s="9"/>
       <c r="AG43" s="9"/>
       <c r="AH43" s="9"/>
       <c r="AI43" s="9"/>
       <c r="AJ43" s="9"/>
       <c r="AK43" s="9"/>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
     </row>
     <row r="44" spans="1:45">
       <c r="A44" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="41">
         <v>8</v>
       </c>
       <c r="C44" s="9">
@@ -11687,93 +11958,95 @@
       </c>
       <c r="G44" s="41">
         <v>9</v>
       </c>
       <c r="H44" s="41">
         <v>7</v>
       </c>
       <c r="I44" s="41">
         <v>8</v>
       </c>
       <c r="J44" s="41">
         <v>13</v>
       </c>
       <c r="K44" s="41">
         <v>5</v>
       </c>
       <c r="L44" s="41">
         <v>11</v>
       </c>
       <c r="M44" s="41">
         <v>7</v>
       </c>
       <c r="N44" s="41">
         <v>6</v>
       </c>
-      <c r="O44" s="49">
+      <c r="O44" s="41">
         <v>7</v>
       </c>
       <c r="P44" s="9">
         <v>8</v>
       </c>
       <c r="Q44" s="44">
         <v>6</v>
       </c>
       <c r="R44" s="9">
         <v>6</v>
       </c>
       <c r="S44" s="9">
         <v>8</v>
       </c>
       <c r="T44" s="9">
         <v>6</v>
       </c>
       <c r="U44" s="9">
         <v>9</v>
       </c>
       <c r="V44" s="9">
         <v>11</v>
       </c>
       <c r="W44" s="9">
         <v>7</v>
       </c>
       <c r="X44" s="9">
         <v>7</v>
       </c>
       <c r="Y44" s="9">
         <v>8</v>
       </c>
-      <c r="Z44" s="53">
+      <c r="Z44" s="50">
         <v>3</v>
       </c>
-      <c r="AA44" s="53">
+      <c r="AA44" s="50">
         <v>5</v>
       </c>
-      <c r="AB44" s="53">
+      <c r="AB44" s="50">
         <v>8</v>
       </c>
-      <c r="AC44" s="9"/>
+      <c r="AC44" s="50">
+        <v>8</v>
+      </c>
       <c r="AD44" s="9"/>
       <c r="AE44" s="9"/>
       <c r="AF44" s="9"/>
       <c r="AG44" s="9"/>
       <c r="AH44" s="9"/>
       <c r="AI44" s="9"/>
       <c r="AJ44" s="9"/>
       <c r="AK44" s="9"/>
       <c r="AL44" s="9"/>
       <c r="AM44" s="9"/>
       <c r="AN44" s="9"/>
       <c r="AO44" s="9"/>
       <c r="AP44" s="9"/>
       <c r="AQ44" s="9"/>
       <c r="AR44" s="9"/>
       <c r="AS44" s="9"/>
     </row>
     <row r="45" spans="1:45">
       <c r="A45" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="41">
         <v>6</v>
       </c>
       <c r="C45" s="9">
@@ -11790,93 +12063,95 @@
       </c>
       <c r="G45" s="41">
         <v>5</v>
       </c>
       <c r="H45" s="41">
         <v>10</v>
       </c>
       <c r="I45" s="41">
         <v>8</v>
       </c>
       <c r="J45" s="41">
         <v>6</v>
       </c>
       <c r="K45" s="41">
         <v>3</v>
       </c>
       <c r="L45" s="41">
         <v>8</v>
       </c>
       <c r="M45" s="41">
         <v>8</v>
       </c>
       <c r="N45" s="41">
         <v>6</v>
       </c>
-      <c r="O45" s="49">
+      <c r="O45" s="41">
         <v>2</v>
       </c>
       <c r="P45" s="9">
         <v>6</v>
       </c>
       <c r="Q45" s="44">
         <v>3</v>
       </c>
       <c r="R45" s="9">
         <v>5</v>
       </c>
       <c r="S45" s="9">
         <v>12</v>
       </c>
       <c r="T45" s="9">
         <v>9</v>
       </c>
       <c r="U45" s="9">
         <v>10</v>
       </c>
       <c r="V45" s="9">
         <v>6</v>
       </c>
       <c r="W45" s="9">
         <v>2</v>
       </c>
       <c r="X45" s="9">
         <v>9</v>
       </c>
       <c r="Y45" s="9">
         <v>5</v>
       </c>
-      <c r="Z45" s="53">
+      <c r="Z45" s="50">
         <v>8</v>
       </c>
-      <c r="AA45" s="53">
+      <c r="AA45" s="50">
         <v>6</v>
       </c>
-      <c r="AB45" s="53">
+      <c r="AB45" s="50">
         <v>5</v>
       </c>
-      <c r="AC45" s="9"/>
+      <c r="AC45" s="50">
+        <v>8</v>
+      </c>
       <c r="AD45" s="9"/>
       <c r="AE45" s="9"/>
       <c r="AF45" s="9"/>
       <c r="AG45" s="9"/>
       <c r="AH45" s="9"/>
       <c r="AI45" s="9"/>
       <c r="AJ45" s="9"/>
       <c r="AK45" s="9"/>
       <c r="AL45" s="9"/>
       <c r="AM45" s="9"/>
       <c r="AN45" s="9"/>
       <c r="AO45" s="9"/>
       <c r="AP45" s="9"/>
       <c r="AQ45" s="9"/>
       <c r="AR45" s="9"/>
       <c r="AS45" s="9"/>
     </row>
     <row r="46" spans="1:45">
       <c r="A46" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B46" s="41">
         <v>16</v>
       </c>
       <c r="C46" s="9">
@@ -11893,93 +12168,95 @@
       </c>
       <c r="G46" s="41">
         <v>10</v>
       </c>
       <c r="H46" s="41">
         <v>21</v>
       </c>
       <c r="I46" s="41">
         <v>18</v>
       </c>
       <c r="J46" s="41">
         <v>17</v>
       </c>
       <c r="K46" s="41">
         <v>17</v>
       </c>
       <c r="L46" s="41">
         <v>16</v>
       </c>
       <c r="M46" s="41">
         <v>23</v>
       </c>
       <c r="N46" s="41">
         <v>14</v>
       </c>
-      <c r="O46" s="49">
+      <c r="O46" s="41">
         <v>9</v>
       </c>
       <c r="P46" s="9">
         <v>18</v>
       </c>
       <c r="Q46" s="44">
         <v>12</v>
       </c>
       <c r="R46" s="9">
         <v>14</v>
       </c>
       <c r="S46" s="9">
         <v>14</v>
       </c>
       <c r="T46" s="9">
         <v>17</v>
       </c>
       <c r="U46" s="9">
         <v>12</v>
       </c>
       <c r="V46" s="9">
         <v>11</v>
       </c>
       <c r="W46" s="9">
         <v>17</v>
       </c>
       <c r="X46" s="9">
         <v>14</v>
       </c>
       <c r="Y46" s="9">
         <v>13</v>
       </c>
-      <c r="Z46" s="53">
+      <c r="Z46" s="50">
         <v>17</v>
       </c>
-      <c r="AA46" s="53">
+      <c r="AA46" s="50">
         <v>10</v>
       </c>
-      <c r="AB46" s="53">
+      <c r="AB46" s="50">
         <v>15</v>
       </c>
-      <c r="AC46" s="9"/>
+      <c r="AC46" s="50">
+        <v>14</v>
+      </c>
       <c r="AD46" s="9"/>
       <c r="AE46" s="9"/>
       <c r="AF46" s="9"/>
       <c r="AG46" s="9"/>
       <c r="AH46" s="9"/>
       <c r="AI46" s="9"/>
       <c r="AJ46" s="9"/>
       <c r="AK46" s="9"/>
       <c r="AL46" s="9"/>
       <c r="AM46" s="9"/>
       <c r="AN46" s="9"/>
       <c r="AO46" s="9"/>
       <c r="AP46" s="9"/>
       <c r="AQ46" s="9"/>
       <c r="AR46" s="9"/>
       <c r="AS46" s="9"/>
     </row>
     <row r="47" spans="1:45">
       <c r="A47" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B47" s="41">
         <v>10</v>
       </c>
       <c r="C47" s="9">
@@ -11996,93 +12273,95 @@
       </c>
       <c r="G47" s="41">
         <v>8</v>
       </c>
       <c r="H47" s="41">
         <v>4</v>
       </c>
       <c r="I47" s="41">
         <v>8</v>
       </c>
       <c r="J47" s="41">
         <v>10</v>
       </c>
       <c r="K47" s="41">
         <v>5</v>
       </c>
       <c r="L47" s="41">
         <v>2</v>
       </c>
       <c r="M47" s="41">
         <v>5</v>
       </c>
       <c r="N47" s="41">
         <v>7</v>
       </c>
-      <c r="O47" s="49">
+      <c r="O47" s="41">
         <v>5</v>
       </c>
       <c r="P47" s="9">
         <v>5</v>
       </c>
       <c r="Q47" s="44">
         <v>7</v>
       </c>
       <c r="R47" s="9">
         <v>4</v>
       </c>
       <c r="S47" s="9">
         <v>3</v>
       </c>
       <c r="T47" s="9">
         <v>7</v>
       </c>
       <c r="U47" s="9">
         <v>7</v>
       </c>
       <c r="V47" s="9">
         <v>3</v>
       </c>
       <c r="W47" s="9">
         <v>8</v>
       </c>
       <c r="X47" s="9">
         <v>1</v>
       </c>
       <c r="Y47" s="9">
         <v>4</v>
       </c>
-      <c r="Z47" s="53">
+      <c r="Z47" s="50">
         <v>5</v>
       </c>
-      <c r="AA47" s="53">
+      <c r="AA47" s="50">
         <v>8</v>
       </c>
-      <c r="AB47" s="53">
+      <c r="AB47" s="50">
         <v>8</v>
       </c>
-      <c r="AC47" s="9"/>
+      <c r="AC47" s="50">
+        <v>6</v>
+      </c>
       <c r="AD47" s="9"/>
       <c r="AE47" s="9"/>
       <c r="AF47" s="9"/>
       <c r="AG47" s="9"/>
       <c r="AH47" s="9"/>
       <c r="AI47" s="9"/>
       <c r="AJ47" s="9"/>
       <c r="AK47" s="9"/>
       <c r="AL47" s="9"/>
       <c r="AM47" s="9"/>
       <c r="AN47" s="9"/>
       <c r="AO47" s="9"/>
       <c r="AP47" s="9"/>
       <c r="AQ47" s="9"/>
       <c r="AR47" s="9"/>
       <c r="AS47" s="9"/>
     </row>
     <row r="48" spans="1:45">
       <c r="A48" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="41">
         <v>15</v>
       </c>
       <c r="C48" s="9">
@@ -12099,93 +12378,95 @@
       </c>
       <c r="G48" s="41">
         <v>8</v>
       </c>
       <c r="H48" s="41">
         <v>5</v>
       </c>
       <c r="I48" s="41">
         <v>10</v>
       </c>
       <c r="J48" s="41">
         <v>6</v>
       </c>
       <c r="K48" s="41">
         <v>10</v>
       </c>
       <c r="L48" s="41">
         <v>5</v>
       </c>
       <c r="M48" s="41">
         <v>2</v>
       </c>
       <c r="N48" s="41">
         <v>6</v>
       </c>
-      <c r="O48" s="49">
+      <c r="O48" s="41">
         <v>7</v>
       </c>
       <c r="P48" s="9">
         <v>8</v>
       </c>
       <c r="Q48" s="44">
         <v>9</v>
       </c>
       <c r="R48" s="9">
         <v>8</v>
       </c>
       <c r="S48" s="9">
         <v>5</v>
       </c>
       <c r="T48" s="9">
         <v>9</v>
       </c>
       <c r="U48" s="9">
         <v>5</v>
       </c>
       <c r="V48" s="9">
         <v>5</v>
       </c>
       <c r="W48" s="9">
         <v>8</v>
       </c>
       <c r="X48" s="9">
         <v>4</v>
       </c>
       <c r="Y48" s="9">
         <v>6</v>
       </c>
-      <c r="Z48" s="53">
+      <c r="Z48" s="50">
         <v>5</v>
       </c>
-      <c r="AA48" s="53">
+      <c r="AA48" s="50">
         <v>6</v>
       </c>
-      <c r="AB48" s="53">
+      <c r="AB48" s="50">
         <v>3</v>
       </c>
-      <c r="AC48" s="9"/>
+      <c r="AC48" s="50">
+        <v>7</v>
+      </c>
       <c r="AD48" s="9"/>
       <c r="AE48" s="9"/>
       <c r="AF48" s="9"/>
       <c r="AG48" s="9"/>
       <c r="AH48" s="9"/>
       <c r="AI48" s="9"/>
       <c r="AJ48" s="9"/>
       <c r="AK48" s="9"/>
       <c r="AL48" s="9"/>
       <c r="AM48" s="9"/>
       <c r="AN48" s="9"/>
       <c r="AO48" s="9"/>
       <c r="AP48" s="9"/>
       <c r="AQ48" s="9"/>
       <c r="AR48" s="9"/>
       <c r="AS48" s="9"/>
     </row>
     <row r="49" spans="1:45">
       <c r="A49" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B49" s="41">
         <v>9</v>
       </c>
       <c r="C49" s="9">
@@ -12202,93 +12483,95 @@
       </c>
       <c r="G49" s="41">
         <v>4</v>
       </c>
       <c r="H49" s="41">
         <v>6</v>
       </c>
       <c r="I49" s="41">
         <v>2</v>
       </c>
       <c r="J49" s="41">
         <v>5</v>
       </c>
       <c r="K49" s="41">
         <v>12</v>
       </c>
       <c r="L49" s="41">
         <v>9</v>
       </c>
       <c r="M49" s="41">
         <v>6</v>
       </c>
       <c r="N49" s="41">
         <v>4</v>
       </c>
-      <c r="O49" s="49">
+      <c r="O49" s="41">
         <v>5</v>
       </c>
       <c r="P49" s="9">
         <v>6</v>
       </c>
       <c r="Q49" s="44">
         <v>6</v>
       </c>
       <c r="R49" s="9">
         <v>3</v>
       </c>
       <c r="S49" s="9">
         <v>5</v>
       </c>
       <c r="T49" s="9">
         <v>7</v>
       </c>
       <c r="U49" s="9">
         <v>4</v>
       </c>
       <c r="V49" s="9">
         <v>7</v>
       </c>
       <c r="W49" s="9">
         <v>14</v>
       </c>
       <c r="X49" s="9">
         <v>5</v>
       </c>
       <c r="Y49" s="9">
         <v>4</v>
       </c>
-      <c r="Z49" s="53">
+      <c r="Z49" s="50">
         <v>5</v>
       </c>
-      <c r="AA49" s="53">
+      <c r="AA49" s="50">
         <v>4</v>
       </c>
-      <c r="AB49" s="53">
+      <c r="AB49" s="50">
         <v>4</v>
       </c>
-      <c r="AC49" s="9"/>
+      <c r="AC49" s="50">
+        <v>6</v>
+      </c>
       <c r="AD49" s="9"/>
       <c r="AE49" s="9"/>
       <c r="AF49" s="9"/>
       <c r="AG49" s="9"/>
       <c r="AH49" s="9"/>
       <c r="AI49" s="9"/>
       <c r="AJ49" s="9"/>
       <c r="AK49" s="9"/>
       <c r="AL49" s="9"/>
       <c r="AM49" s="9"/>
       <c r="AN49" s="9"/>
       <c r="AO49" s="9"/>
       <c r="AP49" s="9"/>
       <c r="AQ49" s="9"/>
       <c r="AR49" s="9"/>
       <c r="AS49" s="9"/>
     </row>
     <row r="50" spans="1:45">
       <c r="A50" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B50" s="41">
         <v>21</v>
       </c>
       <c r="C50" s="9">
@@ -12305,93 +12588,95 @@
       </c>
       <c r="G50" s="41">
         <v>17</v>
       </c>
       <c r="H50" s="41">
         <v>13</v>
       </c>
       <c r="I50" s="41">
         <v>14</v>
       </c>
       <c r="J50" s="41">
         <v>15</v>
       </c>
       <c r="K50" s="41">
         <v>13</v>
       </c>
       <c r="L50" s="41">
         <v>15</v>
       </c>
       <c r="M50" s="41">
         <v>18</v>
       </c>
       <c r="N50" s="41">
         <v>15</v>
       </c>
-      <c r="O50" s="49">
+      <c r="O50" s="41">
         <v>12</v>
       </c>
       <c r="P50" s="9">
         <v>12</v>
       </c>
       <c r="Q50" s="44">
         <v>12</v>
       </c>
       <c r="R50" s="9">
         <v>19</v>
       </c>
       <c r="S50" s="9">
         <v>8</v>
       </c>
       <c r="T50" s="9">
         <v>20</v>
       </c>
       <c r="U50" s="9">
         <v>12</v>
       </c>
       <c r="V50" s="9">
         <v>12</v>
       </c>
       <c r="W50" s="9">
         <v>16</v>
       </c>
       <c r="X50" s="9">
         <v>14</v>
       </c>
       <c r="Y50" s="9">
         <v>20</v>
       </c>
-      <c r="Z50" s="53">
+      <c r="Z50" s="50">
         <v>12</v>
       </c>
-      <c r="AA50" s="53">
+      <c r="AA50" s="50">
         <v>11</v>
       </c>
-      <c r="AB50" s="53">
+      <c r="AB50" s="50">
         <v>11</v>
       </c>
-      <c r="AC50" s="9"/>
+      <c r="AC50" s="50">
+        <v>13</v>
+      </c>
       <c r="AD50" s="9"/>
       <c r="AE50" s="9"/>
       <c r="AF50" s="9"/>
       <c r="AG50" s="9"/>
       <c r="AH50" s="9"/>
       <c r="AI50" s="9"/>
       <c r="AJ50" s="9"/>
       <c r="AK50" s="9"/>
       <c r="AL50" s="9"/>
       <c r="AM50" s="9"/>
       <c r="AN50" s="9"/>
       <c r="AO50" s="9"/>
       <c r="AP50" s="9"/>
       <c r="AQ50" s="9"/>
       <c r="AR50" s="9"/>
       <c r="AS50" s="9"/>
     </row>
     <row r="51" spans="1:45" s="11" customFormat="1">
       <c r="A51" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B51" s="41">
         <v>3</v>
       </c>
       <c r="C51" s="9">
@@ -12408,93 +12693,95 @@
       </c>
       <c r="G51" s="41">
         <v>5</v>
       </c>
       <c r="H51" s="41">
         <v>5</v>
       </c>
       <c r="I51" s="41">
         <v>4</v>
       </c>
       <c r="J51" s="41">
         <v>2</v>
       </c>
       <c r="K51" s="41">
         <v>3</v>
       </c>
       <c r="L51" s="41">
         <v>1</v>
       </c>
       <c r="M51" s="41">
         <v>5</v>
       </c>
       <c r="N51" s="41">
         <v>2</v>
       </c>
-      <c r="O51" s="49">
+      <c r="O51" s="41">
         <v>2</v>
       </c>
       <c r="P51" s="9">
         <v>5</v>
       </c>
       <c r="Q51" s="44">
         <v>1</v>
       </c>
       <c r="R51" s="9">
         <v>2</v>
       </c>
       <c r="S51" s="9">
         <v>5</v>
       </c>
       <c r="T51" s="9">
         <v>2</v>
       </c>
       <c r="U51" s="9">
         <v>4</v>
       </c>
       <c r="V51" s="9">
         <v>2</v>
       </c>
       <c r="W51" s="9">
         <v>4</v>
       </c>
       <c r="X51" s="9">
         <v>4</v>
       </c>
       <c r="Y51" s="9">
         <v>3</v>
       </c>
-      <c r="Z51" s="53">
+      <c r="Z51" s="50">
         <v>4</v>
       </c>
-      <c r="AA51" s="53">
+      <c r="AA51" s="50">
         <v>1</v>
       </c>
-      <c r="AB51" s="53">
+      <c r="AB51" s="50">
         <v>6</v>
       </c>
-      <c r="AC51" s="9"/>
+      <c r="AC51" s="50">
+        <v>5</v>
+      </c>
       <c r="AD51" s="9"/>
       <c r="AE51" s="9"/>
       <c r="AF51" s="9"/>
       <c r="AG51" s="9"/>
       <c r="AH51" s="9"/>
       <c r="AI51" s="9"/>
       <c r="AJ51" s="9"/>
       <c r="AK51" s="9"/>
       <c r="AL51" s="9"/>
       <c r="AM51" s="9"/>
       <c r="AN51" s="9"/>
       <c r="AO51" s="9"/>
       <c r="AP51" s="9"/>
       <c r="AQ51" s="9"/>
       <c r="AR51" s="9"/>
       <c r="AS51" s="9"/>
     </row>
     <row r="52" spans="1:45" s="11" customFormat="1">
       <c r="A52" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B52" s="41">
         <v>9</v>
       </c>
       <c r="C52" s="9">
@@ -12511,93 +12798,95 @@
       </c>
       <c r="G52" s="41">
         <v>6</v>
       </c>
       <c r="H52" s="41">
         <v>7</v>
       </c>
       <c r="I52" s="41">
         <v>8</v>
       </c>
       <c r="J52" s="41">
         <v>2</v>
       </c>
       <c r="K52" s="41">
         <v>5</v>
       </c>
       <c r="L52" s="41">
         <v>6</v>
       </c>
       <c r="M52" s="41">
         <v>5</v>
       </c>
       <c r="N52" s="41">
         <v>6</v>
       </c>
-      <c r="O52" s="49">
+      <c r="O52" s="41">
         <v>3</v>
       </c>
       <c r="P52" s="9">
         <v>15</v>
       </c>
       <c r="Q52" s="44">
         <v>6</v>
       </c>
       <c r="R52" s="9">
         <v>5</v>
       </c>
       <c r="S52" s="9">
         <v>4</v>
       </c>
       <c r="T52" s="9">
         <v>6</v>
       </c>
       <c r="U52" s="9">
         <v>4</v>
       </c>
       <c r="V52" s="9">
         <v>9</v>
       </c>
       <c r="W52" s="9">
         <v>9</v>
       </c>
       <c r="X52" s="9">
         <v>8</v>
       </c>
       <c r="Y52" s="9">
         <v>7</v>
       </c>
-      <c r="Z52" s="53">
+      <c r="Z52" s="50">
         <v>3</v>
       </c>
-      <c r="AA52" s="53">
+      <c r="AA52" s="50">
         <v>3</v>
       </c>
-      <c r="AB52" s="53">
+      <c r="AB52" s="50">
         <v>4</v>
       </c>
-      <c r="AC52" s="9"/>
+      <c r="AC52" s="50">
+        <v>5</v>
+      </c>
       <c r="AD52" s="9"/>
       <c r="AE52" s="9"/>
       <c r="AF52" s="9"/>
       <c r="AG52" s="9"/>
       <c r="AH52" s="9"/>
       <c r="AI52" s="9"/>
       <c r="AJ52" s="9"/>
       <c r="AK52" s="9"/>
       <c r="AL52" s="9"/>
       <c r="AM52" s="9"/>
       <c r="AN52" s="9"/>
       <c r="AO52" s="9"/>
       <c r="AP52" s="9"/>
       <c r="AQ52" s="9"/>
       <c r="AR52" s="9"/>
       <c r="AS52" s="9"/>
     </row>
     <row r="53" spans="1:45" s="11" customFormat="1">
       <c r="A53" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B53" s="42">
         <v>18</v>
       </c>
       <c r="C53" s="15">
@@ -12614,93 +12903,95 @@
       </c>
       <c r="G53" s="42">
         <v>8</v>
       </c>
       <c r="H53" s="42">
         <v>24</v>
       </c>
       <c r="I53" s="42">
         <v>3</v>
       </c>
       <c r="J53" s="42">
         <v>13</v>
       </c>
       <c r="K53" s="42">
         <v>17</v>
       </c>
       <c r="L53" s="42">
         <v>16</v>
       </c>
       <c r="M53" s="42">
         <v>18</v>
       </c>
       <c r="N53" s="42">
         <v>11</v>
       </c>
-      <c r="O53" s="50">
+      <c r="O53" s="42">
         <v>10</v>
       </c>
       <c r="P53" s="15">
         <v>12</v>
       </c>
       <c r="Q53" s="15">
         <v>6</v>
       </c>
       <c r="R53" s="15">
         <v>10</v>
       </c>
       <c r="S53" s="15">
         <v>9</v>
       </c>
       <c r="T53" s="15">
         <v>23</v>
       </c>
       <c r="U53" s="15">
         <v>14</v>
       </c>
       <c r="V53" s="15">
         <v>11</v>
       </c>
       <c r="W53" s="15">
         <v>11</v>
       </c>
       <c r="X53" s="15">
         <v>15</v>
       </c>
       <c r="Y53" s="15">
         <v>15</v>
       </c>
       <c r="Z53" s="42">
         <v>14</v>
       </c>
       <c r="AA53" s="42">
         <v>7</v>
       </c>
       <c r="AB53" s="42">
         <v>12</v>
       </c>
-      <c r="AC53" s="9"/>
+      <c r="AC53" s="42">
+        <v>12</v>
+      </c>
       <c r="AD53" s="9"/>
       <c r="AE53" s="9"/>
       <c r="AF53" s="9"/>
       <c r="AG53" s="9"/>
       <c r="AH53" s="9"/>
       <c r="AI53" s="9"/>
       <c r="AJ53" s="9"/>
       <c r="AK53" s="9"/>
       <c r="AL53" s="9"/>
       <c r="AM53" s="9"/>
       <c r="AN53" s="9"/>
       <c r="AO53" s="9"/>
       <c r="AP53" s="9"/>
       <c r="AQ53" s="9"/>
       <c r="AR53" s="9"/>
       <c r="AS53" s="9"/>
     </row>
     <row r="54" spans="1:45" s="11" customFormat="1">
       <c r="A54" s="16" t="s">
         <v>28</v>
       </c>
       <c r="R54" s="9"/>
       <c r="S54" s="9"/>
       <c r="T54" s="9"/>
       <c r="U54" s="9"/>