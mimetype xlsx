--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="420" yWindow="300" windowWidth="23256" windowHeight="12348" tabRatio="710"/>
+    <workbookView xWindow="420" yWindow="300" windowWidth="23256" windowHeight="12348" tabRatio="710" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
     <sheet name="Число родившихся по полу" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="50">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -393,51 +393,51 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -532,94 +532,97 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 6" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -899,180 +902,180 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="I7" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AC43"/>
+    <sheetView topLeftCell="J7" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25.33203125" style="11" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="11" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.5546875" style="11" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.88671875" style="11" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="4.88671875" style="11" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.6640625" style="11" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="11" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="11" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="11" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5546875" style="11" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="3.88671875" style="11" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="4.88671875" style="11" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.6640625" style="11" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="11" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="11" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7" style="11" customWidth="1"/>
     <col min="27" max="16384" width="9.109375" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="59"/>
-[...22 lines deleted...]
-      <c r="Y1" s="59"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="47"/>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
     </row>
     <row r="3" spans="1:37" s="1" customFormat="1">
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="57"/>
-      <c r="B4" s="55">
+      <c r="A4" s="62"/>
+      <c r="B4" s="60">
         <v>2024</v>
       </c>
-      <c r="C4" s="56"/>
-[...10 lines deleted...]
-      <c r="N4" s="55">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="60">
         <v>2025</v>
       </c>
-      <c r="O4" s="56"/>
-[...10 lines deleted...]
-      <c r="Z4" s="55">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="60">
         <v>2026</v>
       </c>
-      <c r="AA4" s="56"/>
-[...9 lines deleted...]
-      <c r="AK4" s="56"/>
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="61"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="61"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="58"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="34" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="43" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="43" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="43" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="43" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="43" t="s">
@@ -1113,103 +1116,103 @@
       </c>
       <c r="V5" s="43" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="43" t="s">
         <v>24</v>
       </c>
       <c r="X5" s="43" t="s">
         <v>25</v>
       </c>
       <c r="Y5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="Z5" s="34" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AB5" s="49" t="s">
         <v>7</v>
       </c>
       <c r="AC5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AD5" s="49" t="s">
+      <c r="AD5" s="54" t="s">
         <v>0</v>
       </c>
       <c r="AE5" s="49" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="49" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="49" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="49" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="49" t="s">
         <v>24</v>
       </c>
       <c r="AJ5" s="49" t="s">
         <v>25</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="60" t="s">
+      <c r="A6" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="60"/>
-[...22 lines deleted...]
-      <c r="Y6" s="60"/>
+      <c r="B6" s="57"/>
+      <c r="C6" s="57"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="57"/>
+      <c r="H6" s="57"/>
+      <c r="I6" s="57"/>
+      <c r="J6" s="57"/>
+      <c r="K6" s="57"/>
+      <c r="L6" s="57"/>
+      <c r="M6" s="57"/>
+      <c r="N6" s="57"/>
+      <c r="O6" s="57"/>
+      <c r="P6" s="57"/>
+      <c r="Q6" s="57"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="9">
         <v>460</v>
       </c>
       <c r="C7" s="9">
         <v>418</v>
       </c>
       <c r="D7" s="9">
         <v>376</v>
       </c>
       <c r="E7" s="9">
         <v>454</v>
       </c>
       <c r="F7" s="9">
         <v>455</v>
       </c>
       <c r="G7" s="9">
         <v>408</v>
       </c>
       <c r="H7" s="9">
         <v>415</v>
@@ -1255,50 +1258,53 @@
       </c>
       <c r="V7" s="8">
         <v>373</v>
       </c>
       <c r="W7" s="8">
         <v>360</v>
       </c>
       <c r="X7" s="8">
         <v>352</v>
       </c>
       <c r="Y7" s="8">
         <v>392</v>
       </c>
       <c r="Z7" s="41">
         <v>389</v>
       </c>
       <c r="AA7" s="41">
         <v>302</v>
       </c>
       <c r="AB7" s="41">
         <v>368</v>
       </c>
       <c r="AC7" s="41">
         <v>394</v>
       </c>
+      <c r="AD7" s="44">
+        <v>298</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="9">
         <v>197</v>
       </c>
       <c r="C8" s="9">
         <v>185</v>
       </c>
       <c r="D8" s="9">
         <v>164</v>
       </c>
       <c r="E8" s="9">
         <v>189</v>
       </c>
       <c r="F8" s="9">
         <v>168</v>
       </c>
       <c r="G8" s="9">
         <v>172</v>
       </c>
       <c r="H8" s="9">
         <v>151</v>
@@ -1344,50 +1350,53 @@
       </c>
       <c r="V8" s="8">
         <v>152</v>
       </c>
       <c r="W8" s="8">
         <v>138</v>
       </c>
       <c r="X8" s="8">
         <v>146</v>
       </c>
       <c r="Y8" s="8">
         <v>164</v>
       </c>
       <c r="Z8" s="41">
         <v>177</v>
       </c>
       <c r="AA8" s="41">
         <v>126</v>
       </c>
       <c r="AB8" s="41">
         <v>143</v>
       </c>
       <c r="AC8" s="41">
         <v>169</v>
       </c>
+      <c r="AD8" s="44">
+        <v>136</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="9">
         <v>27</v>
       </c>
       <c r="C9" s="9">
         <v>24</v>
       </c>
       <c r="D9" s="9">
         <v>18</v>
       </c>
       <c r="E9" s="9">
         <v>32</v>
       </c>
       <c r="F9" s="9">
         <v>32</v>
       </c>
       <c r="G9" s="9">
         <v>19</v>
       </c>
       <c r="H9" s="9">
         <v>27</v>
@@ -1433,50 +1442,53 @@
       </c>
       <c r="V9" s="8">
         <v>27</v>
       </c>
       <c r="W9" s="8">
         <v>18</v>
       </c>
       <c r="X9" s="8">
         <v>27</v>
       </c>
       <c r="Y9" s="8">
         <v>24</v>
       </c>
       <c r="Z9" s="41">
         <v>24</v>
       </c>
       <c r="AA9" s="41">
         <v>16</v>
       </c>
       <c r="AB9" s="41">
         <v>18</v>
       </c>
       <c r="AC9" s="41">
         <v>25</v>
       </c>
+      <c r="AD9" s="44">
+        <v>15</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="9">
         <v>9</v>
       </c>
       <c r="C10" s="9">
         <v>8</v>
       </c>
       <c r="D10" s="9">
         <v>15</v>
       </c>
       <c r="E10" s="9">
         <v>6</v>
       </c>
       <c r="F10" s="9">
         <v>17</v>
       </c>
       <c r="G10" s="9">
         <v>18</v>
       </c>
       <c r="H10" s="9">
         <v>18</v>
@@ -1522,50 +1534,53 @@
       </c>
       <c r="V10" s="8">
         <v>13</v>
       </c>
       <c r="W10" s="8">
         <v>7</v>
       </c>
       <c r="X10" s="8">
         <v>12</v>
       </c>
       <c r="Y10" s="8">
         <v>12</v>
       </c>
       <c r="Z10" s="41">
         <v>19</v>
       </c>
       <c r="AA10" s="41">
         <v>13</v>
       </c>
       <c r="AB10" s="41">
         <v>11</v>
       </c>
       <c r="AC10" s="41">
         <v>11</v>
       </c>
+      <c r="AD10" s="44">
+        <v>5</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="9">
         <v>25</v>
       </c>
       <c r="C11" s="9">
         <v>21</v>
       </c>
       <c r="D11" s="9">
         <v>16</v>
       </c>
       <c r="E11" s="9">
         <v>29</v>
       </c>
       <c r="F11" s="9">
         <v>33</v>
       </c>
       <c r="G11" s="9">
         <v>23</v>
       </c>
       <c r="H11" s="9">
         <v>14</v>
@@ -1611,50 +1626,53 @@
       </c>
       <c r="V11" s="8">
         <v>19</v>
       </c>
       <c r="W11" s="8">
         <v>20</v>
       </c>
       <c r="X11" s="8">
         <v>11</v>
       </c>
       <c r="Y11" s="8">
         <v>21</v>
       </c>
       <c r="Z11" s="41">
         <v>15</v>
       </c>
       <c r="AA11" s="41">
         <v>14</v>
       </c>
       <c r="AB11" s="41">
         <v>22</v>
       </c>
       <c r="AC11" s="41">
         <v>13</v>
       </c>
+      <c r="AD11" s="44">
+        <v>12</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="9">
         <v>12</v>
       </c>
       <c r="C12" s="9">
         <v>18</v>
       </c>
       <c r="D12" s="9">
         <v>11</v>
       </c>
       <c r="E12" s="9">
         <v>21</v>
       </c>
       <c r="F12" s="9">
         <v>12</v>
       </c>
       <c r="G12" s="9">
         <v>19</v>
       </c>
       <c r="H12" s="9">
         <v>13</v>
@@ -1700,50 +1718,53 @@
       </c>
       <c r="V12" s="8">
         <v>17</v>
       </c>
       <c r="W12" s="8">
         <v>15</v>
       </c>
       <c r="X12" s="8">
         <v>14</v>
       </c>
       <c r="Y12" s="8">
         <v>10</v>
       </c>
       <c r="Z12" s="41">
         <v>9</v>
       </c>
       <c r="AA12" s="41">
         <v>8</v>
       </c>
       <c r="AB12" s="41">
         <v>23</v>
       </c>
       <c r="AC12" s="41">
         <v>18</v>
       </c>
+      <c r="AD12" s="44">
+        <v>14</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="9">
         <v>13</v>
       </c>
       <c r="C13" s="9">
         <v>19</v>
       </c>
       <c r="D13" s="9">
         <v>14</v>
       </c>
       <c r="E13" s="9">
         <v>16</v>
       </c>
       <c r="F13" s="9">
         <v>17</v>
       </c>
       <c r="G13" s="9">
         <v>18</v>
       </c>
       <c r="H13" s="9">
         <v>19</v>
@@ -1789,50 +1810,53 @@
       </c>
       <c r="V13" s="8">
         <v>14</v>
       </c>
       <c r="W13" s="8">
         <v>10</v>
       </c>
       <c r="X13" s="8">
         <v>12</v>
       </c>
       <c r="Y13" s="8">
         <v>12</v>
       </c>
       <c r="Z13" s="41">
         <v>13</v>
       </c>
       <c r="AA13" s="41">
         <v>10</v>
       </c>
       <c r="AB13" s="41">
         <v>14</v>
       </c>
       <c r="AC13" s="41">
         <v>10</v>
       </c>
+      <c r="AD13" s="44">
+        <v>11</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="9">
         <v>37</v>
       </c>
       <c r="C14" s="9">
         <v>38</v>
       </c>
       <c r="D14" s="9">
         <v>41</v>
       </c>
       <c r="E14" s="9">
         <v>27</v>
       </c>
       <c r="F14" s="9">
         <v>42</v>
       </c>
       <c r="G14" s="9">
         <v>30</v>
       </c>
       <c r="H14" s="9">
         <v>40</v>
@@ -1878,50 +1902,53 @@
       </c>
       <c r="V14" s="8">
         <v>26</v>
       </c>
       <c r="W14" s="8">
         <v>28</v>
       </c>
       <c r="X14" s="8">
         <v>30</v>
       </c>
       <c r="Y14" s="8">
         <v>34</v>
       </c>
       <c r="Z14" s="41">
         <v>35</v>
       </c>
       <c r="AA14" s="41">
         <v>26</v>
       </c>
       <c r="AB14" s="41">
         <v>39</v>
       </c>
       <c r="AC14" s="41">
         <v>37</v>
       </c>
+      <c r="AD14" s="44">
+        <v>25</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="9">
         <v>16</v>
       </c>
       <c r="C15" s="9">
         <v>14</v>
       </c>
       <c r="D15" s="9">
         <v>9</v>
       </c>
       <c r="E15" s="9">
         <v>21</v>
       </c>
       <c r="F15" s="9">
         <v>13</v>
       </c>
       <c r="G15" s="9">
         <v>15</v>
       </c>
       <c r="H15" s="9">
         <v>10</v>
@@ -1967,50 +1994,53 @@
       </c>
       <c r="V15" s="8">
         <v>7</v>
       </c>
       <c r="W15" s="8">
         <v>13</v>
       </c>
       <c r="X15" s="8">
         <v>8</v>
       </c>
       <c r="Y15" s="8">
         <v>10</v>
       </c>
       <c r="Z15" s="41">
         <v>10</v>
       </c>
       <c r="AA15" s="41">
         <v>12</v>
       </c>
       <c r="AB15" s="41">
         <v>9</v>
       </c>
       <c r="AC15" s="41">
         <v>9</v>
       </c>
+      <c r="AD15" s="44">
+        <v>13</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="9">
         <v>26</v>
       </c>
       <c r="C16" s="9">
         <v>11</v>
       </c>
       <c r="D16" s="9">
         <v>9</v>
       </c>
       <c r="E16" s="9">
         <v>14</v>
       </c>
       <c r="F16" s="9">
         <v>18</v>
       </c>
       <c r="G16" s="9">
         <v>15</v>
       </c>
       <c r="H16" s="9">
         <v>13</v>
@@ -2056,52 +2086,55 @@
       </c>
       <c r="V16" s="8">
         <v>14</v>
       </c>
       <c r="W16" s="8">
         <v>12</v>
       </c>
       <c r="X16" s="8">
         <v>6</v>
       </c>
       <c r="Y16" s="8">
         <v>16</v>
       </c>
       <c r="Z16" s="41">
         <v>12</v>
       </c>
       <c r="AA16" s="41">
         <v>11</v>
       </c>
       <c r="AB16" s="41">
         <v>7</v>
       </c>
       <c r="AC16" s="41">
         <v>15</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="44">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="9">
         <v>10</v>
       </c>
       <c r="C17" s="9">
         <v>9</v>
       </c>
       <c r="D17" s="9">
         <v>6</v>
       </c>
       <c r="E17" s="9">
         <v>21</v>
       </c>
       <c r="F17" s="9">
         <v>10</v>
       </c>
       <c r="G17" s="9">
         <v>11</v>
       </c>
       <c r="H17" s="9">
         <v>13</v>
       </c>
       <c r="I17" s="7">
@@ -2145,52 +2178,55 @@
       </c>
       <c r="V17" s="8">
         <v>11</v>
       </c>
       <c r="W17" s="8">
         <v>22</v>
       </c>
       <c r="X17" s="8">
         <v>14</v>
       </c>
       <c r="Y17" s="8">
         <v>12</v>
       </c>
       <c r="Z17" s="41">
         <v>14</v>
       </c>
       <c r="AA17" s="41">
         <v>8</v>
       </c>
       <c r="AB17" s="41">
         <v>12</v>
       </c>
       <c r="AC17" s="41">
         <v>10</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="44">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="9">
         <v>33</v>
       </c>
       <c r="C18" s="9">
         <v>32</v>
       </c>
       <c r="D18" s="9">
         <v>29</v>
       </c>
       <c r="E18" s="9">
         <v>27</v>
       </c>
       <c r="F18" s="9">
         <v>35</v>
       </c>
       <c r="G18" s="9">
         <v>26</v>
       </c>
       <c r="H18" s="9">
         <v>34</v>
       </c>
       <c r="I18" s="7">
@@ -2234,52 +2270,55 @@
       </c>
       <c r="V18" s="8">
         <v>27</v>
       </c>
       <c r="W18" s="8">
         <v>28</v>
       </c>
       <c r="X18" s="8">
         <v>25</v>
       </c>
       <c r="Y18" s="8">
         <v>31</v>
       </c>
       <c r="Z18" s="41">
         <v>27</v>
       </c>
       <c r="AA18" s="41">
         <v>31</v>
       </c>
       <c r="AB18" s="41">
         <v>25</v>
       </c>
       <c r="AC18" s="41">
         <v>26</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="44">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="9">
         <v>6</v>
       </c>
       <c r="C19" s="9">
         <v>7</v>
       </c>
       <c r="D19" s="9">
         <v>6</v>
       </c>
       <c r="E19" s="9">
         <v>6</v>
       </c>
       <c r="F19" s="9">
         <v>12</v>
       </c>
       <c r="G19" s="9">
         <v>10</v>
       </c>
       <c r="H19" s="9">
         <v>11</v>
       </c>
       <c r="I19" s="7">
@@ -2323,52 +2362,55 @@
       </c>
       <c r="V19" s="8">
         <v>8</v>
       </c>
       <c r="W19" s="8">
         <v>13</v>
       </c>
       <c r="X19" s="8">
         <v>7</v>
       </c>
       <c r="Y19" s="8">
         <v>4</v>
       </c>
       <c r="Z19" s="41">
         <v>7</v>
       </c>
       <c r="AA19" s="41">
         <v>5</v>
       </c>
       <c r="AB19" s="41">
         <v>7</v>
       </c>
       <c r="AC19" s="41">
         <v>9</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="44">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="9">
         <v>15</v>
       </c>
       <c r="C20" s="9">
         <v>11</v>
       </c>
       <c r="D20" s="9">
         <v>11</v>
       </c>
       <c r="E20" s="9">
         <v>16</v>
       </c>
       <c r="F20" s="9">
         <v>22</v>
       </c>
       <c r="G20" s="9">
         <v>15</v>
       </c>
       <c r="H20" s="9">
         <v>16</v>
       </c>
       <c r="I20" s="7">
@@ -2412,52 +2454,55 @@
       </c>
       <c r="V20" s="8">
         <v>15</v>
       </c>
       <c r="W20" s="8">
         <v>16</v>
       </c>
       <c r="X20" s="8">
         <v>15</v>
       </c>
       <c r="Y20" s="8">
         <v>16</v>
       </c>
       <c r="Z20" s="41">
         <v>7</v>
       </c>
       <c r="AA20" s="41">
         <v>9</v>
       </c>
       <c r="AB20" s="41">
         <v>11</v>
       </c>
       <c r="AC20" s="41">
         <v>12</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="44">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="9">
         <v>34</v>
       </c>
       <c r="C21" s="9">
         <v>21</v>
       </c>
       <c r="D21" s="9">
         <v>27</v>
       </c>
       <c r="E21" s="9">
         <v>29</v>
       </c>
       <c r="F21" s="9">
         <v>24</v>
       </c>
       <c r="G21" s="9">
         <v>17</v>
       </c>
       <c r="H21" s="9">
         <v>36</v>
       </c>
       <c r="I21" s="7">
@@ -2501,81 +2546,85 @@
       </c>
       <c r="V21" s="8">
         <v>23</v>
       </c>
       <c r="W21" s="8">
         <v>20</v>
       </c>
       <c r="X21" s="8">
         <v>25</v>
       </c>
       <c r="Y21" s="8">
         <v>26</v>
       </c>
       <c r="Z21" s="41">
         <v>20</v>
       </c>
       <c r="AA21" s="41">
         <v>13</v>
       </c>
       <c r="AB21" s="41">
         <v>27</v>
       </c>
       <c r="AC21" s="41">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="61" t="s">
+      <c r="AD21" s="44">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="61"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:29">
+      <c r="B22" s="58"/>
+      <c r="C22" s="58"/>
+      <c r="D22" s="58"/>
+      <c r="E22" s="58"/>
+      <c r="F22" s="58"/>
+      <c r="G22" s="58"/>
+      <c r="H22" s="58"/>
+      <c r="I22" s="58"/>
+      <c r="J22" s="58"/>
+      <c r="K22" s="58"/>
+      <c r="L22" s="58"/>
+      <c r="M22" s="58"/>
+      <c r="N22" s="58"/>
+      <c r="O22" s="58"/>
+      <c r="P22" s="58"/>
+      <c r="Q22" s="58"/>
+      <c r="R22" s="58"/>
+      <c r="S22" s="58"/>
+      <c r="T22" s="58"/>
+      <c r="U22" s="58"/>
+      <c r="V22" s="58"/>
+      <c r="W22" s="58"/>
+      <c r="X22" s="58"/>
+      <c r="Y22" s="58"/>
+      <c r="AD22" s="45"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="9">
         <v>240</v>
       </c>
       <c r="C23" s="9">
         <v>214</v>
       </c>
       <c r="D23" s="9">
         <v>193</v>
       </c>
       <c r="E23" s="9">
         <v>223</v>
       </c>
       <c r="F23" s="9">
         <v>207</v>
       </c>
       <c r="G23" s="9">
         <v>196</v>
       </c>
       <c r="H23" s="9">
         <v>172</v>
       </c>
       <c r="I23" s="7">
@@ -2619,52 +2668,55 @@
       </c>
       <c r="V23" s="8">
         <v>180</v>
       </c>
       <c r="W23" s="8">
         <v>170</v>
       </c>
       <c r="X23" s="8">
         <v>165</v>
       </c>
       <c r="Y23" s="8">
         <v>200</v>
       </c>
       <c r="Z23" s="41">
         <v>198</v>
       </c>
       <c r="AA23" s="41">
         <v>149</v>
       </c>
       <c r="AB23" s="41">
         <v>166</v>
       </c>
       <c r="AC23" s="41">
         <v>200</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="44">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="9">
         <v>197</v>
       </c>
       <c r="C24" s="9">
         <v>185</v>
       </c>
       <c r="D24" s="9">
         <v>164</v>
       </c>
       <c r="E24" s="9">
         <v>189</v>
       </c>
       <c r="F24" s="9">
         <v>168</v>
       </c>
       <c r="G24" s="9">
         <v>172</v>
       </c>
       <c r="H24" s="9">
         <v>151</v>
       </c>
       <c r="I24" s="7">
@@ -2708,52 +2760,55 @@
       </c>
       <c r="V24" s="8">
         <v>152</v>
       </c>
       <c r="W24" s="8">
         <v>138</v>
       </c>
       <c r="X24" s="8">
         <v>146</v>
       </c>
       <c r="Y24" s="8">
         <v>164</v>
       </c>
       <c r="Z24" s="41">
         <v>177</v>
       </c>
       <c r="AA24" s="41">
         <v>126</v>
       </c>
       <c r="AB24" s="41">
         <v>143</v>
       </c>
       <c r="AC24" s="41">
         <v>169</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="44">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="9">
         <v>7</v>
       </c>
       <c r="C25" s="9">
         <v>9</v>
       </c>
       <c r="D25" s="9">
         <v>11</v>
       </c>
       <c r="E25" s="9">
         <v>17</v>
       </c>
       <c r="F25" s="9">
         <v>10</v>
       </c>
       <c r="G25" s="9">
         <v>6</v>
       </c>
       <c r="H25" s="9">
         <v>5</v>
       </c>
       <c r="I25" s="7">
@@ -2797,52 +2852,55 @@
       </c>
       <c r="V25" s="8">
         <v>11</v>
       </c>
       <c r="W25" s="8">
         <v>7</v>
       </c>
       <c r="X25" s="8">
         <v>1</v>
       </c>
       <c r="Y25" s="8">
         <v>7</v>
       </c>
       <c r="Z25" s="41">
         <v>5</v>
       </c>
       <c r="AA25" s="41">
         <v>4</v>
       </c>
       <c r="AB25" s="41">
         <v>8</v>
       </c>
       <c r="AC25" s="41">
         <v>7</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="44">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="9">
         <v>6</v>
       </c>
       <c r="C26" s="9">
         <v>5</v>
       </c>
       <c r="D26" s="9">
         <v>3</v>
       </c>
       <c r="E26" s="9">
         <v>3</v>
       </c>
       <c r="F26" s="9">
         <v>6</v>
       </c>
       <c r="G26" s="9">
         <v>5</v>
       </c>
       <c r="H26" s="9">
         <v>5</v>
       </c>
       <c r="I26" s="7">
@@ -2886,52 +2944,55 @@
       </c>
       <c r="V26" s="8">
         <v>3</v>
       </c>
       <c r="W26" s="8">
         <v>8</v>
       </c>
       <c r="X26" s="8">
         <v>3</v>
       </c>
       <c r="Y26" s="8">
         <v>5</v>
       </c>
       <c r="Z26" s="41">
         <v>6</v>
       </c>
       <c r="AA26" s="41">
         <v>2</v>
       </c>
       <c r="AB26" s="41">
         <v>6</v>
       </c>
       <c r="AC26" s="41">
         <v>6</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="44">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="9">
         <v>15</v>
       </c>
       <c r="C27" s="9">
         <v>4</v>
       </c>
       <c r="D27" s="9">
         <v>3</v>
       </c>
       <c r="E27" s="9">
         <v>5</v>
       </c>
       <c r="F27" s="9">
         <v>10</v>
       </c>
       <c r="G27" s="9">
         <v>6</v>
       </c>
       <c r="H27" s="9">
         <v>3</v>
       </c>
       <c r="I27" s="7">
@@ -2975,52 +3036,55 @@
       </c>
       <c r="V27" s="8">
         <v>9</v>
       </c>
       <c r="W27" s="8">
         <v>5</v>
       </c>
       <c r="X27" s="8">
         <v>4</v>
       </c>
       <c r="Y27" s="8">
         <v>9</v>
       </c>
       <c r="Z27" s="41">
         <v>4</v>
       </c>
       <c r="AA27" s="41">
         <v>7</v>
       </c>
       <c r="AB27" s="41">
         <v>4</v>
       </c>
       <c r="AC27" s="41">
         <v>10</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="44">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="9">
         <v>15</v>
       </c>
       <c r="C28" s="9">
         <v>11</v>
       </c>
       <c r="D28" s="9">
         <v>12</v>
       </c>
       <c r="E28" s="9">
         <v>9</v>
       </c>
       <c r="F28" s="9">
         <v>13</v>
       </c>
       <c r="G28" s="9">
         <v>7</v>
       </c>
       <c r="H28" s="9">
         <v>8</v>
       </c>
       <c r="I28" s="7">
@@ -3064,81 +3128,85 @@
       </c>
       <c r="V28" s="8">
         <v>5</v>
       </c>
       <c r="W28" s="8">
         <v>12</v>
       </c>
       <c r="X28" s="8">
         <v>11</v>
       </c>
       <c r="Y28" s="8">
         <v>15</v>
       </c>
       <c r="Z28" s="41">
         <v>6</v>
       </c>
       <c r="AA28" s="41">
         <v>10</v>
       </c>
       <c r="AB28" s="41">
         <v>5</v>
       </c>
       <c r="AC28" s="41">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="54" t="s">
+      <c r="AD28" s="44">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="54"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:29">
+      <c r="B29" s="59"/>
+      <c r="C29" s="59"/>
+      <c r="D29" s="59"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="59"/>
+      <c r="I29" s="59"/>
+      <c r="J29" s="59"/>
+      <c r="K29" s="59"/>
+      <c r="L29" s="59"/>
+      <c r="M29" s="59"/>
+      <c r="N29" s="59"/>
+      <c r="O29" s="59"/>
+      <c r="P29" s="59"/>
+      <c r="Q29" s="59"/>
+      <c r="R29" s="59"/>
+      <c r="S29" s="59"/>
+      <c r="T29" s="59"/>
+      <c r="U29" s="59"/>
+      <c r="V29" s="59"/>
+      <c r="W29" s="59"/>
+      <c r="X29" s="59"/>
+      <c r="Y29" s="59"/>
+      <c r="AD29" s="45"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="9">
         <v>220</v>
       </c>
       <c r="C30" s="9">
         <v>204</v>
       </c>
       <c r="D30" s="9">
         <v>183</v>
       </c>
       <c r="E30" s="9">
         <v>231</v>
       </c>
       <c r="F30" s="9">
         <v>248</v>
       </c>
       <c r="G30" s="9">
         <v>212</v>
       </c>
       <c r="H30" s="9">
         <v>243</v>
       </c>
       <c r="I30" s="7">
@@ -3182,52 +3250,55 @@
       </c>
       <c r="V30" s="8">
         <v>193</v>
       </c>
       <c r="W30" s="8">
         <v>190</v>
       </c>
       <c r="X30" s="8">
         <v>187</v>
       </c>
       <c r="Y30" s="8">
         <v>192</v>
       </c>
       <c r="Z30" s="50">
         <v>191</v>
       </c>
       <c r="AA30" s="50">
         <v>153</v>
       </c>
       <c r="AB30" s="50">
         <v>202</v>
       </c>
       <c r="AC30" s="50">
         <v>194</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="44">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="9">
         <v>27</v>
       </c>
       <c r="C31" s="9">
         <v>24</v>
       </c>
       <c r="D31" s="9">
         <v>18</v>
       </c>
       <c r="E31" s="9">
         <v>32</v>
       </c>
       <c r="F31" s="9">
         <v>32</v>
       </c>
       <c r="G31" s="9">
         <v>19</v>
       </c>
       <c r="H31" s="9">
         <v>27</v>
       </c>
       <c r="I31" s="7">
@@ -3271,52 +3342,55 @@
       </c>
       <c r="V31" s="8">
         <v>27</v>
       </c>
       <c r="W31" s="8">
         <v>18</v>
       </c>
       <c r="X31" s="8">
         <v>27</v>
       </c>
       <c r="Y31" s="8">
         <v>24</v>
       </c>
       <c r="Z31" s="50">
         <v>24</v>
       </c>
       <c r="AA31" s="50">
         <v>16</v>
       </c>
       <c r="AB31" s="50">
         <v>18</v>
       </c>
       <c r="AC31" s="50">
         <v>25</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="44">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="9">
         <v>9</v>
       </c>
       <c r="C32" s="9">
         <v>8</v>
       </c>
       <c r="D32" s="9">
         <v>15</v>
       </c>
       <c r="E32" s="9">
         <v>6</v>
       </c>
       <c r="F32" s="9">
         <v>17</v>
       </c>
       <c r="G32" s="9">
         <v>18</v>
       </c>
       <c r="H32" s="9">
         <v>18</v>
       </c>
       <c r="I32" s="7">
@@ -3360,52 +3434,55 @@
       </c>
       <c r="V32" s="8">
         <v>13</v>
       </c>
       <c r="W32" s="8">
         <v>7</v>
       </c>
       <c r="X32" s="8">
         <v>12</v>
       </c>
       <c r="Y32" s="8">
         <v>12</v>
       </c>
       <c r="Z32" s="50">
         <v>19</v>
       </c>
       <c r="AA32" s="50">
         <v>13</v>
       </c>
       <c r="AB32" s="50">
         <v>11</v>
       </c>
       <c r="AC32" s="50">
         <v>11</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="44">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="9">
         <v>18</v>
       </c>
       <c r="C33" s="9">
         <v>12</v>
       </c>
       <c r="D33" s="9">
         <v>5</v>
       </c>
       <c r="E33" s="9">
         <v>12</v>
       </c>
       <c r="F33" s="9">
         <v>23</v>
       </c>
       <c r="G33" s="9">
         <v>17</v>
       </c>
       <c r="H33" s="9">
         <v>9</v>
       </c>
       <c r="I33" s="7">
@@ -3449,52 +3526,55 @@
       </c>
       <c r="V33" s="8">
         <v>8</v>
       </c>
       <c r="W33" s="8">
         <v>13</v>
       </c>
       <c r="X33" s="8">
         <v>10</v>
       </c>
       <c r="Y33" s="8">
         <v>14</v>
       </c>
       <c r="Z33" s="50">
         <v>10</v>
       </c>
       <c r="AA33" s="50">
         <v>10</v>
       </c>
       <c r="AB33" s="50">
         <v>14</v>
       </c>
       <c r="AC33" s="50">
         <v>6</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="44">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="9">
         <v>12</v>
       </c>
       <c r="C34" s="9">
         <v>18</v>
       </c>
       <c r="D34" s="9">
         <v>11</v>
       </c>
       <c r="E34" s="9">
         <v>21</v>
       </c>
       <c r="F34" s="9">
         <v>12</v>
       </c>
       <c r="G34" s="9">
         <v>19</v>
       </c>
       <c r="H34" s="9">
         <v>13</v>
       </c>
       <c r="I34" s="7">
@@ -3538,52 +3618,55 @@
       </c>
       <c r="V34" s="8">
         <v>17</v>
       </c>
       <c r="W34" s="8">
         <v>15</v>
       </c>
       <c r="X34" s="8">
         <v>14</v>
       </c>
       <c r="Y34" s="8">
         <v>10</v>
       </c>
       <c r="Z34" s="50">
         <v>9</v>
       </c>
       <c r="AA34" s="50">
         <v>8</v>
       </c>
       <c r="AB34" s="50">
         <v>23</v>
       </c>
       <c r="AC34" s="50">
         <v>18</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="44">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="9">
         <v>13</v>
       </c>
       <c r="C35" s="9">
         <v>19</v>
       </c>
       <c r="D35" s="9">
         <v>14</v>
       </c>
       <c r="E35" s="9">
         <v>16</v>
       </c>
       <c r="F35" s="9">
         <v>17</v>
       </c>
       <c r="G35" s="9">
         <v>18</v>
       </c>
       <c r="H35" s="9">
         <v>19</v>
       </c>
       <c r="I35" s="7">
@@ -3627,52 +3710,55 @@
       </c>
       <c r="V35" s="8">
         <v>14</v>
       </c>
       <c r="W35" s="8">
         <v>10</v>
       </c>
       <c r="X35" s="8">
         <v>12</v>
       </c>
       <c r="Y35" s="8">
         <v>12</v>
       </c>
       <c r="Z35" s="50">
         <v>13</v>
       </c>
       <c r="AA35" s="50">
         <v>10</v>
       </c>
       <c r="AB35" s="50">
         <v>14</v>
       </c>
       <c r="AC35" s="50">
         <v>10</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="44">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="9">
         <v>37</v>
       </c>
       <c r="C36" s="9">
         <v>38</v>
       </c>
       <c r="D36" s="9">
         <v>41</v>
       </c>
       <c r="E36" s="9">
         <v>27</v>
       </c>
       <c r="F36" s="9">
         <v>42</v>
       </c>
       <c r="G36" s="9">
         <v>30</v>
       </c>
       <c r="H36" s="9">
         <v>40</v>
       </c>
       <c r="I36" s="7">
@@ -3716,52 +3802,55 @@
       </c>
       <c r="V36" s="8">
         <v>26</v>
       </c>
       <c r="W36" s="8">
         <v>28</v>
       </c>
       <c r="X36" s="8">
         <v>30</v>
       </c>
       <c r="Y36" s="8">
         <v>34</v>
       </c>
       <c r="Z36" s="50">
         <v>35</v>
       </c>
       <c r="AA36" s="50">
         <v>26</v>
       </c>
       <c r="AB36" s="50">
         <v>39</v>
       </c>
       <c r="AC36" s="50">
         <v>37</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="44">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="9">
         <v>10</v>
       </c>
       <c r="C37" s="9">
         <v>9</v>
       </c>
       <c r="D37" s="9">
         <v>6</v>
       </c>
       <c r="E37" s="9">
         <v>18</v>
       </c>
       <c r="F37" s="9">
         <v>7</v>
       </c>
       <c r="G37" s="9">
         <v>10</v>
       </c>
       <c r="H37" s="9">
         <v>5</v>
       </c>
       <c r="I37" s="7">
@@ -3805,52 +3894,55 @@
       </c>
       <c r="V37" s="8">
         <v>4</v>
       </c>
       <c r="W37" s="8">
         <v>5</v>
       </c>
       <c r="X37" s="8">
         <v>5</v>
       </c>
       <c r="Y37" s="8">
         <v>5</v>
       </c>
       <c r="Z37" s="50">
         <v>4</v>
       </c>
       <c r="AA37" s="50">
         <v>10</v>
       </c>
       <c r="AB37" s="50">
         <v>3</v>
       </c>
       <c r="AC37" s="50">
         <v>3</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="44">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="9">
         <v>11</v>
       </c>
       <c r="C38" s="9">
         <v>7</v>
       </c>
       <c r="D38" s="9">
         <v>6</v>
       </c>
       <c r="E38" s="9">
         <v>9</v>
       </c>
       <c r="F38" s="9">
         <v>8</v>
       </c>
       <c r="G38" s="9">
         <v>9</v>
       </c>
       <c r="H38" s="9">
         <v>10</v>
       </c>
       <c r="I38" s="7">
@@ -3894,52 +3986,55 @@
       </c>
       <c r="V38" s="8">
         <v>5</v>
       </c>
       <c r="W38" s="8">
         <v>7</v>
       </c>
       <c r="X38" s="8">
         <v>2</v>
       </c>
       <c r="Y38" s="8">
         <v>7</v>
       </c>
       <c r="Z38" s="50">
         <v>8</v>
       </c>
       <c r="AA38" s="50">
         <v>4</v>
       </c>
       <c r="AB38" s="50">
         <v>3</v>
       </c>
       <c r="AC38" s="50">
         <v>5</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="44">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="9">
         <v>10</v>
       </c>
       <c r="C39" s="9">
         <v>9</v>
       </c>
       <c r="D39" s="9">
         <v>6</v>
       </c>
       <c r="E39" s="9">
         <v>21</v>
       </c>
       <c r="F39" s="9">
         <v>10</v>
       </c>
       <c r="G39" s="9">
         <v>11</v>
       </c>
       <c r="H39" s="9">
         <v>13</v>
       </c>
       <c r="I39" s="7">
@@ -3983,52 +4078,55 @@
       </c>
       <c r="V39" s="8">
         <v>11</v>
       </c>
       <c r="W39" s="8">
         <v>22</v>
       </c>
       <c r="X39" s="8">
         <v>14</v>
       </c>
       <c r="Y39" s="8">
         <v>12</v>
       </c>
       <c r="Z39" s="50">
         <v>14</v>
       </c>
       <c r="AA39" s="50">
         <v>8</v>
       </c>
       <c r="AB39" s="50">
         <v>12</v>
       </c>
       <c r="AC39" s="50">
         <v>10</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="44">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="9">
         <v>18</v>
       </c>
       <c r="C40" s="9">
         <v>21</v>
       </c>
       <c r="D40" s="9">
         <v>17</v>
       </c>
       <c r="E40" s="9">
         <v>18</v>
       </c>
       <c r="F40" s="9">
         <v>22</v>
       </c>
       <c r="G40" s="9">
         <v>19</v>
       </c>
       <c r="H40" s="9">
         <v>26</v>
       </c>
       <c r="I40" s="7">
@@ -4072,52 +4170,55 @@
       </c>
       <c r="V40" s="8">
         <v>22</v>
       </c>
       <c r="W40" s="8">
         <v>16</v>
       </c>
       <c r="X40" s="8">
         <v>14</v>
       </c>
       <c r="Y40" s="8">
         <v>16</v>
       </c>
       <c r="Z40" s="50">
         <v>21</v>
       </c>
       <c r="AA40" s="50">
         <v>21</v>
       </c>
       <c r="AB40" s="50">
         <v>20</v>
       </c>
       <c r="AC40" s="50">
         <v>18</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="44">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="9">
         <v>6</v>
       </c>
       <c r="C41" s="9">
         <v>7</v>
       </c>
       <c r="D41" s="9">
         <v>6</v>
       </c>
       <c r="E41" s="9">
         <v>6</v>
       </c>
       <c r="F41" s="9">
         <v>12</v>
       </c>
       <c r="G41" s="9">
         <v>10</v>
       </c>
       <c r="H41" s="9">
         <v>11</v>
       </c>
       <c r="I41" s="7">
@@ -4161,52 +4262,55 @@
       </c>
       <c r="V41" s="8">
         <v>8</v>
       </c>
       <c r="W41" s="8">
         <v>13</v>
       </c>
       <c r="X41" s="8">
         <v>7</v>
       </c>
       <c r="Y41" s="8">
         <v>4</v>
       </c>
       <c r="Z41" s="50">
         <v>7</v>
       </c>
       <c r="AA41" s="50">
         <v>5</v>
       </c>
       <c r="AB41" s="50">
         <v>7</v>
       </c>
       <c r="AC41" s="50">
         <v>9</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="44">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="9">
         <v>15</v>
       </c>
       <c r="C42" s="9">
         <v>11</v>
       </c>
       <c r="D42" s="9">
         <v>11</v>
       </c>
       <c r="E42" s="9">
         <v>16</v>
       </c>
       <c r="F42" s="9">
         <v>22</v>
       </c>
       <c r="G42" s="9">
         <v>15</v>
       </c>
       <c r="H42" s="9">
         <v>16</v>
       </c>
       <c r="I42" s="7">
@@ -4250,52 +4354,55 @@
       </c>
       <c r="V42" s="8">
         <v>15</v>
       </c>
       <c r="W42" s="8">
         <v>16</v>
       </c>
       <c r="X42" s="8">
         <v>15</v>
       </c>
       <c r="Y42" s="8">
         <v>16</v>
       </c>
       <c r="Z42" s="50">
         <v>7</v>
       </c>
       <c r="AA42" s="50">
         <v>9</v>
       </c>
       <c r="AB42" s="50">
         <v>11</v>
       </c>
       <c r="AC42" s="50">
         <v>12</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="45" customFormat="1">
+      <c r="AD42" s="44">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="45" customFormat="1">
       <c r="A43" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="15">
         <v>34</v>
       </c>
       <c r="C43" s="15">
         <v>21</v>
       </c>
       <c r="D43" s="15">
         <v>27</v>
       </c>
       <c r="E43" s="15">
         <v>29</v>
       </c>
       <c r="F43" s="15">
         <v>24</v>
       </c>
       <c r="G43" s="12">
         <v>17</v>
       </c>
       <c r="H43" s="12">
         <v>36</v>
       </c>
       <c r="I43" s="13">
@@ -4339,241 +4446,244 @@
       </c>
       <c r="V43" s="14">
         <v>23</v>
       </c>
       <c r="W43" s="14">
         <v>20</v>
       </c>
       <c r="X43" s="14">
         <v>25</v>
       </c>
       <c r="Y43" s="14">
         <v>26</v>
       </c>
       <c r="Z43" s="42">
         <v>20</v>
       </c>
       <c r="AA43" s="42">
         <v>13</v>
       </c>
       <c r="AB43" s="42">
         <v>27</v>
       </c>
       <c r="AC43" s="42">
         <v>30</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="45"/>
       <c r="C44" s="45"/>
       <c r="D44" s="45"/>
       <c r="E44" s="45"/>
       <c r="F44" s="45"/>
       <c r="G44" s="45"/>
       <c r="H44" s="45"/>
       <c r="I44" s="45"/>
       <c r="J44" s="45"/>
       <c r="K44" s="45"/>
       <c r="L44" s="45"/>
       <c r="M44" s="45"/>
       <c r="N44" s="45"/>
       <c r="O44" s="45"/>
       <c r="P44" s="45"/>
       <c r="Q44" s="45"/>
       <c r="R44" s="45"/>
       <c r="S44" s="45"/>
       <c r="T44" s="45"/>
       <c r="U44" s="45"/>
       <c r="V44" s="45"/>
       <c r="W44" s="45"/>
       <c r="X44" s="45"/>
       <c r="Y44" s="45"/>
     </row>
-    <row r="45" spans="1:29">
+    <row r="45" spans="1:30">
       <c r="B45" s="45"/>
       <c r="C45" s="45"/>
       <c r="D45" s="45"/>
       <c r="E45" s="45"/>
       <c r="F45" s="45"/>
       <c r="G45" s="45"/>
       <c r="H45" s="45"/>
       <c r="I45" s="45"/>
       <c r="J45" s="45"/>
       <c r="K45" s="45"/>
       <c r="L45" s="45"/>
       <c r="M45" s="45"/>
       <c r="N45" s="45"/>
       <c r="O45" s="45"/>
       <c r="P45" s="45"/>
       <c r="Q45" s="45"/>
       <c r="R45" s="45"/>
       <c r="S45" s="45"/>
       <c r="T45" s="45"/>
       <c r="U45" s="45"/>
       <c r="V45" s="45"/>
       <c r="W45" s="45"/>
       <c r="X45" s="45"/>
       <c r="Y45" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="M1" workbookViewId="0">
-      <selection activeCell="M1" sqref="A1:XFD1048576"/>
+    <sheetView topLeftCell="M7" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.5546875" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25.44140625" style="11" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="11" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="6.5546875" style="11" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.109375" style="11" customWidth="1"/>
     <col min="7" max="9" width="6.5546875" style="11" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="11" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="11" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="11" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="11" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="6.5546875" style="11" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="11" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="11" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="11" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8" style="11" customWidth="1"/>
     <col min="27" max="27" width="8.88671875" style="11" customWidth="1"/>
     <col min="28" max="28" width="8.109375" style="11" customWidth="1"/>
     <col min="29" max="16384" width="9.5546875" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="59"/>
-[...22 lines deleted...]
-      <c r="Y1" s="59"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
     </row>
     <row r="3" spans="1:37" s="1" customFormat="1">
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
-      <c r="X3" s="62"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="62" t="s">
+      <c r="X3" s="64"/>
+      <c r="Y3" s="64"/>
+      <c r="AJ3" s="64" t="s">
         <v>21</v>
       </c>
-      <c r="AK3" s="62"/>
+      <c r="AK3" s="64"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="57"/>
-      <c r="B4" s="63">
+      <c r="A4" s="62"/>
+      <c r="B4" s="65">
         <v>2024</v>
       </c>
-      <c r="C4" s="64"/>
-[...10 lines deleted...]
-      <c r="N4" s="63">
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66"/>
+      <c r="K4" s="66"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="66"/>
+      <c r="N4" s="65">
         <v>2025</v>
       </c>
-      <c r="O4" s="64"/>
-[...10 lines deleted...]
-      <c r="Z4" s="63">
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
+      <c r="Q4" s="66"/>
+      <c r="R4" s="66"/>
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+      <c r="V4" s="66"/>
+      <c r="W4" s="66"/>
+      <c r="X4" s="66"/>
+      <c r="Y4" s="66"/>
+      <c r="Z4" s="65">
         <v>2026</v>
       </c>
-      <c r="AA4" s="64"/>
-[...9 lines deleted...]
-      <c r="AK4" s="64"/>
+      <c r="AA4" s="66"/>
+      <c r="AB4" s="66"/>
+      <c r="AC4" s="66"/>
+      <c r="AD4" s="66"/>
+      <c r="AE4" s="66"/>
+      <c r="AF4" s="66"/>
+      <c r="AG4" s="66"/>
+      <c r="AH4" s="66"/>
+      <c r="AI4" s="66"/>
+      <c r="AJ4" s="66"/>
+      <c r="AK4" s="66"/>
     </row>
     <row r="5" spans="1:37" ht="20.399999999999999">
-      <c r="A5" s="58"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="19" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="19" t="s">
@@ -4640,77 +4750,77 @@
         <v>13</v>
       </c>
       <c r="AE5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="AF5" s="19" t="s">
         <v>15</v>
       </c>
       <c r="AG5" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AH5" s="19" t="s">
         <v>17</v>
       </c>
       <c r="AI5" s="19" t="s">
         <v>22</v>
       </c>
       <c r="AJ5" s="19" t="s">
         <v>23</v>
       </c>
       <c r="AK5" s="20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="65" t="s">
+      <c r="A6" s="67" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="65"/>
-[...22 lines deleted...]
-      <c r="Y6" s="65"/>
+      <c r="B6" s="67"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="67"/>
+      <c r="E6" s="67"/>
+      <c r="F6" s="67"/>
+      <c r="G6" s="67"/>
+      <c r="H6" s="67"/>
+      <c r="I6" s="67"/>
+      <c r="J6" s="67"/>
+      <c r="K6" s="67"/>
+      <c r="L6" s="67"/>
+      <c r="M6" s="67"/>
+      <c r="N6" s="67"/>
+      <c r="O6" s="67"/>
+      <c r="P6" s="67"/>
+      <c r="Q6" s="67"/>
+      <c r="R6" s="67"/>
+      <c r="S6" s="67"/>
+      <c r="T6" s="67"/>
+      <c r="U6" s="67"/>
+      <c r="V6" s="67"/>
+      <c r="W6" s="67"/>
+      <c r="X6" s="67"/>
+      <c r="Y6" s="67"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="28">
         <v>10.32</v>
       </c>
       <c r="C7" s="28">
         <v>10.24</v>
       </c>
       <c r="D7" s="28">
         <v>9.61</v>
       </c>
       <c r="E7" s="28">
         <v>9.83</v>
       </c>
       <c r="F7" s="28">
         <v>9.9</v>
       </c>
       <c r="G7" s="26">
         <v>9.83</v>
       </c>
       <c r="H7" s="26">
         <v>9.75</v>
@@ -4756,50 +4866,53 @@
       </c>
       <c r="V7" s="22">
         <v>8.98</v>
       </c>
       <c r="W7" s="22">
         <v>8.9</v>
       </c>
       <c r="X7" s="22">
         <v>8.84</v>
       </c>
       <c r="Y7" s="22">
         <v>8.85</v>
       </c>
       <c r="Z7" s="51">
         <v>8.9600000000000009</v>
       </c>
       <c r="AA7" s="51">
         <v>8.35</v>
       </c>
       <c r="AB7" s="51">
         <v>8.39</v>
       </c>
       <c r="AC7" s="51">
         <v>8.6300000000000008</v>
       </c>
+      <c r="AD7" s="55">
+        <v>8.27</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="28">
         <v>10.45</v>
       </c>
       <c r="C8" s="28">
         <v>10.56</v>
       </c>
       <c r="D8" s="28">
         <v>9.92</v>
       </c>
       <c r="E8" s="28">
         <v>10.050000000000001</v>
       </c>
       <c r="F8" s="28">
         <v>9.82</v>
       </c>
       <c r="G8" s="26">
         <v>9.76</v>
       </c>
       <c r="H8" s="26">
         <v>9.5</v>
@@ -4845,50 +4958,53 @@
       </c>
       <c r="V8" s="22">
         <v>8.65</v>
       </c>
       <c r="W8" s="22">
         <v>8.51</v>
       </c>
       <c r="X8" s="22">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y8" s="22">
         <v>8.49</v>
       </c>
       <c r="Z8" s="51">
         <v>9.4</v>
       </c>
       <c r="AA8" s="51">
         <v>8.44</v>
       </c>
       <c r="AB8" s="51">
         <v>8.14</v>
       </c>
       <c r="AC8" s="51">
         <v>8.42</v>
       </c>
+      <c r="AD8" s="55">
+        <v>8.18</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="28">
         <v>10.16</v>
       </c>
       <c r="C9" s="28">
         <v>9.91</v>
       </c>
       <c r="D9" s="28">
         <v>8.82</v>
       </c>
       <c r="E9" s="28">
         <v>9.73</v>
       </c>
       <c r="F9" s="28">
         <v>10.18</v>
       </c>
       <c r="G9" s="26">
         <v>9.7100000000000009</v>
       </c>
       <c r="H9" s="26">
         <v>9.7799999999999994</v>
@@ -4934,50 +5050,53 @@
       </c>
       <c r="V9" s="22">
         <v>9.58</v>
       </c>
       <c r="W9" s="22">
         <v>9.31</v>
       </c>
       <c r="X9" s="22">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y9" s="22">
         <v>9.44</v>
       </c>
       <c r="Z9" s="51">
         <v>9.64</v>
       </c>
       <c r="AA9" s="51">
         <v>8.48</v>
       </c>
       <c r="AB9" s="51">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC9" s="51">
         <v>8.59</v>
       </c>
+      <c r="AD9" s="55">
+        <v>8.0500000000000007</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="28">
         <v>8.2200000000000006</v>
       </c>
       <c r="C10" s="28">
         <v>8</v>
       </c>
       <c r="D10" s="28">
         <v>9.9</v>
       </c>
       <c r="E10" s="28">
         <v>8.84</v>
       </c>
       <c r="F10" s="28">
         <v>10.16</v>
       </c>
       <c r="G10" s="26">
         <v>11.27</v>
       </c>
       <c r="H10" s="26">
         <v>12.03</v>
@@ -5023,50 +5142,53 @@
       </c>
       <c r="V10" s="22">
         <v>13.11</v>
       </c>
       <c r="W10" s="22">
         <v>12.46</v>
       </c>
       <c r="X10" s="22">
         <v>12.38</v>
       </c>
       <c r="Y10" s="22">
         <v>12.29</v>
       </c>
       <c r="Z10" s="51">
         <v>18.579999999999998</v>
       </c>
       <c r="AA10" s="51">
         <v>16.54</v>
       </c>
       <c r="AB10" s="51">
         <v>14.6</v>
       </c>
       <c r="AC10" s="51">
         <v>13.7</v>
       </c>
+      <c r="AD10" s="55">
+        <v>11.87</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="28">
         <v>11.12</v>
       </c>
       <c r="C11" s="28">
         <v>10.59</v>
       </c>
       <c r="D11" s="28">
         <v>9.41</v>
       </c>
       <c r="E11" s="28">
         <v>10.38</v>
       </c>
       <c r="F11" s="28">
         <v>11.23</v>
       </c>
       <c r="G11" s="26">
         <v>11.12</v>
       </c>
       <c r="H11" s="26">
         <v>10.42</v>
@@ -5112,50 +5234,53 @@
       </c>
       <c r="V11" s="22">
         <v>7.96</v>
       </c>
       <c r="W11" s="22">
         <v>8.07</v>
       </c>
       <c r="X11" s="22">
         <v>7.81</v>
       </c>
       <c r="Y11" s="22">
         <v>7.95</v>
       </c>
       <c r="Z11" s="51">
         <v>6.9</v>
       </c>
       <c r="AA11" s="51">
         <v>7.01</v>
       </c>
       <c r="AB11" s="51">
         <v>8.08</v>
       </c>
       <c r="AC11" s="51">
         <v>7.62</v>
       </c>
+      <c r="AD11" s="55">
+        <v>7.18</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="28">
         <v>6.85</v>
       </c>
       <c r="C12" s="28">
         <v>8.84</v>
       </c>
       <c r="D12" s="28">
         <v>7.97</v>
       </c>
       <c r="E12" s="28">
         <v>9.07</v>
       </c>
       <c r="F12" s="28">
         <v>8.6</v>
       </c>
       <c r="G12" s="26">
         <v>9.02</v>
       </c>
       <c r="H12" s="26">
         <v>8.7899999999999991</v>
@@ -5201,50 +5326,53 @@
       </c>
       <c r="V12" s="22">
         <v>8.91</v>
       </c>
       <c r="W12" s="22">
         <v>8.89</v>
       </c>
       <c r="X12" s="22">
         <v>8.85</v>
       </c>
       <c r="Y12" s="22">
         <v>8.58</v>
       </c>
       <c r="Z12" s="51">
         <v>5.42</v>
       </c>
       <c r="AA12" s="51">
         <v>5.34</v>
       </c>
       <c r="AB12" s="51">
         <v>8.2100000000000009</v>
       </c>
       <c r="AC12" s="51">
         <v>8.92</v>
       </c>
+      <c r="AD12" s="55">
+        <v>8.77</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="28">
         <v>8.77</v>
       </c>
       <c r="C13" s="28">
         <v>11.17</v>
       </c>
       <c r="D13" s="28">
         <v>10.55</v>
       </c>
       <c r="E13" s="28">
         <v>10.68</v>
       </c>
       <c r="F13" s="28">
         <v>10.83</v>
       </c>
       <c r="G13" s="26">
         <v>11.1</v>
       </c>
       <c r="H13" s="26">
         <v>11.36</v>
@@ -5290,50 +5418,53 @@
       </c>
       <c r="V13" s="22">
         <v>9.11</v>
       </c>
       <c r="W13" s="22">
         <v>8.9</v>
       </c>
       <c r="X13" s="22">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y13" s="22">
         <v>8.83</v>
       </c>
       <c r="Z13" s="51">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA13" s="51">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB13" s="51">
         <v>9.19</v>
       </c>
       <c r="AC13" s="51">
         <v>8.75</v>
       </c>
+      <c r="AD13" s="55">
+        <v>8.58</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="28">
         <v>9.44</v>
       </c>
       <c r="C14" s="28">
         <v>9.8800000000000008</v>
       </c>
       <c r="D14" s="28">
         <v>10.06</v>
       </c>
       <c r="E14" s="28">
         <v>9.2200000000000006</v>
       </c>
       <c r="F14" s="28">
         <v>9.5</v>
       </c>
       <c r="G14" s="26">
         <v>9.24</v>
       </c>
       <c r="H14" s="26">
         <v>9.3800000000000008</v>
@@ -5379,50 +5510,53 @@
       </c>
       <c r="V14" s="22">
         <v>7.74</v>
       </c>
       <c r="W14" s="22">
         <v>7.67</v>
       </c>
       <c r="X14" s="22">
         <v>7.69</v>
       </c>
       <c r="Y14" s="22">
         <v>7.78</v>
       </c>
       <c r="Z14" s="51">
         <v>9</v>
       </c>
       <c r="AA14" s="51">
         <v>8.23</v>
       </c>
       <c r="AB14" s="51">
         <v>8.8699999999999992</v>
       </c>
       <c r="AC14" s="51">
         <v>9.1</v>
       </c>
+      <c r="AD14" s="55">
+        <v>8.5500000000000007</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="28">
         <v>11.07</v>
       </c>
       <c r="C15" s="28">
         <v>10.72</v>
       </c>
       <c r="D15" s="28">
         <v>9.17</v>
       </c>
       <c r="E15" s="28">
         <v>10.6</v>
       </c>
       <c r="F15" s="28">
         <v>10.27</v>
       </c>
       <c r="G15" s="26">
         <v>10.34</v>
       </c>
       <c r="H15" s="26">
         <v>9.85</v>
@@ -5468,50 +5602,53 @@
       </c>
       <c r="V15" s="22">
         <v>7.32</v>
       </c>
       <c r="W15" s="22">
         <v>7.51</v>
       </c>
       <c r="X15" s="22">
         <v>7.36</v>
       </c>
       <c r="Y15" s="22">
         <v>7.33</v>
       </c>
       <c r="Z15" s="51">
         <v>7.24</v>
       </c>
       <c r="AA15" s="51">
         <v>8.32</v>
       </c>
       <c r="AB15" s="51">
         <v>7.69</v>
       </c>
       <c r="AC15" s="51">
         <v>7.45</v>
       </c>
+      <c r="AD15" s="55">
+        <v>7.86</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="28">
         <v>17.420000000000002</v>
       </c>
       <c r="C16" s="28">
         <v>13.01</v>
       </c>
       <c r="D16" s="28">
         <v>10.61</v>
       </c>
       <c r="E16" s="28">
         <v>10.41</v>
       </c>
       <c r="F16" s="28">
         <v>10.75</v>
       </c>
       <c r="G16" s="26">
         <v>10.71</v>
       </c>
       <c r="H16" s="26">
         <v>10.42</v>
@@ -5557,52 +5694,55 @@
       </c>
       <c r="V16" s="22">
         <v>11.84</v>
       </c>
       <c r="W16" s="22">
         <v>11.49</v>
       </c>
       <c r="X16" s="22">
         <v>10.84</v>
       </c>
       <c r="Y16" s="22">
         <v>10.87</v>
       </c>
       <c r="Z16" s="51">
         <v>8.4499999999999993</v>
       </c>
       <c r="AA16" s="51">
         <v>8.51</v>
       </c>
       <c r="AB16" s="51">
         <v>7.27</v>
       </c>
       <c r="AC16" s="51">
         <v>8.16</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="55">
+        <v>8.23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="28">
         <v>6.74</v>
       </c>
       <c r="C17" s="28">
         <v>6.66</v>
       </c>
       <c r="D17" s="28">
         <v>5.74</v>
       </c>
       <c r="E17" s="28">
         <v>7.9</v>
       </c>
       <c r="F17" s="28">
         <v>7.65</v>
       </c>
       <c r="G17" s="26">
         <v>7.64</v>
       </c>
       <c r="H17" s="26">
         <v>7.78</v>
       </c>
       <c r="I17" s="21">
@@ -5646,52 +5786,55 @@
       </c>
       <c r="V17" s="22">
         <v>8.6999999999999993</v>
       </c>
       <c r="W17" s="22">
         <v>9.33</v>
       </c>
       <c r="X17" s="22">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y17" s="22">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z17" s="51">
         <v>9.52</v>
       </c>
       <c r="AA17" s="51">
         <v>7.85</v>
       </c>
       <c r="AB17" s="51">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC17" s="51">
         <v>7.81</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="55">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="28">
         <v>9.93</v>
       </c>
       <c r="C18" s="28">
         <v>10.28</v>
       </c>
       <c r="D18" s="28">
         <v>9.75</v>
       </c>
       <c r="E18" s="28">
         <v>9.41</v>
       </c>
       <c r="F18" s="28">
         <v>9.64</v>
       </c>
       <c r="G18" s="26">
         <v>9.39</v>
       </c>
       <c r="H18" s="26">
         <v>9.51</v>
       </c>
       <c r="I18" s="21">
@@ -5735,52 +5878,55 @@
       </c>
       <c r="V18" s="22">
         <v>9.1</v>
       </c>
       <c r="W18" s="22">
         <v>9.0500000000000007</v>
       </c>
       <c r="X18" s="22">
         <v>8.9600000000000009</v>
       </c>
       <c r="Y18" s="22">
         <v>9.02</v>
       </c>
       <c r="Z18" s="51">
         <v>8.6199999999999992</v>
       </c>
       <c r="AA18" s="51">
         <v>9.69</v>
       </c>
       <c r="AB18" s="51">
         <v>9.09</v>
       </c>
       <c r="AC18" s="51">
         <v>8.9499999999999993</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="55">
+        <v>8.67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="28">
         <v>7.52</v>
       </c>
       <c r="C19" s="28">
         <v>8.3800000000000008</v>
       </c>
       <c r="D19" s="28">
         <v>8.01</v>
       </c>
       <c r="E19" s="28">
         <v>7.92</v>
       </c>
       <c r="F19" s="28">
         <v>9.3000000000000007</v>
       </c>
       <c r="G19" s="26">
         <v>9.86</v>
       </c>
       <c r="H19" s="26">
         <v>10.41</v>
       </c>
       <c r="I19" s="21">
@@ -5824,52 +5970,55 @@
       </c>
       <c r="V19" s="22">
         <v>9.4</v>
       </c>
       <c r="W19" s="22">
         <v>10.130000000000001</v>
       </c>
       <c r="X19" s="22">
         <v>10.06</v>
       </c>
       <c r="Y19" s="22">
         <v>9.64</v>
       </c>
       <c r="Z19" s="51">
         <v>9.23</v>
       </c>
       <c r="AA19" s="51">
         <v>8.31</v>
       </c>
       <c r="AB19" s="51">
         <v>8.66</v>
       </c>
       <c r="AC19" s="51">
         <v>9.48</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="55">
+        <v>9.16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="28">
         <v>14.14</v>
       </c>
       <c r="C20" s="28">
         <v>12.65</v>
       </c>
       <c r="D20" s="28">
         <v>11.8</v>
       </c>
       <c r="E20" s="28">
         <v>12.67</v>
       </c>
       <c r="F20" s="28">
         <v>14.24</v>
       </c>
       <c r="G20" s="26">
         <v>14.26</v>
       </c>
       <c r="H20" s="26">
         <v>14.38</v>
       </c>
       <c r="I20" s="21">
@@ -5913,52 +6062,55 @@
       </c>
       <c r="V20" s="22">
         <v>14.07</v>
       </c>
       <c r="W20" s="22">
         <v>14.25</v>
       </c>
       <c r="X20" s="22">
         <v>14.37</v>
       </c>
       <c r="Y20" s="22">
         <v>14.48</v>
       </c>
       <c r="Z20" s="51">
         <v>7.22</v>
       </c>
       <c r="AA20" s="51">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB20" s="51">
         <v>9.66</v>
       </c>
       <c r="AC20" s="51">
         <v>10.46</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="55">
+        <v>9.6199999999999992</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="28">
         <v>11.5</v>
       </c>
       <c r="C21" s="28">
         <v>9.61</v>
       </c>
       <c r="D21" s="28">
         <v>9.43</v>
       </c>
       <c r="E21" s="28">
         <v>9.6</v>
       </c>
       <c r="F21" s="28">
         <v>9.3000000000000007</v>
       </c>
       <c r="G21" s="26">
         <v>8.76</v>
       </c>
       <c r="H21" s="26">
         <v>9.26</v>
       </c>
       <c r="I21" s="21">
@@ -6002,81 +6154,85 @@
       </c>
       <c r="V21" s="22">
         <v>9.1</v>
       </c>
       <c r="W21" s="22">
         <v>8.8699999999999992</v>
       </c>
       <c r="X21" s="22">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y21" s="22">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z21" s="51">
         <v>7.04</v>
       </c>
       <c r="AA21" s="51">
         <v>6.13</v>
       </c>
       <c r="AB21" s="51">
         <v>7.3</v>
       </c>
       <c r="AC21" s="51">
         <v>8.2100000000000009</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="61" t="s">
+      <c r="AD21" s="55">
+        <v>7.45</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="61"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:29">
+      <c r="B22" s="58"/>
+      <c r="C22" s="58"/>
+      <c r="D22" s="58"/>
+      <c r="E22" s="58"/>
+      <c r="F22" s="58"/>
+      <c r="G22" s="58"/>
+      <c r="H22" s="58"/>
+      <c r="I22" s="58"/>
+      <c r="J22" s="58"/>
+      <c r="K22" s="58"/>
+      <c r="L22" s="58"/>
+      <c r="M22" s="58"/>
+      <c r="N22" s="58"/>
+      <c r="O22" s="58"/>
+      <c r="P22" s="58"/>
+      <c r="Q22" s="58"/>
+      <c r="R22" s="58"/>
+      <c r="S22" s="58"/>
+      <c r="T22" s="58"/>
+      <c r="U22" s="58"/>
+      <c r="V22" s="58"/>
+      <c r="W22" s="58"/>
+      <c r="X22" s="58"/>
+      <c r="Y22" s="58"/>
+      <c r="AD22" s="45"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="28">
         <v>10.94</v>
       </c>
       <c r="C23" s="28">
         <v>10.78</v>
       </c>
       <c r="D23" s="28">
         <v>10.1</v>
       </c>
       <c r="E23" s="28">
         <v>10.210000000000001</v>
       </c>
       <c r="F23" s="28">
         <v>10.06</v>
       </c>
       <c r="G23" s="26">
         <v>9.92</v>
       </c>
       <c r="H23" s="26">
         <v>9.6199999999999992</v>
       </c>
       <c r="I23" s="21">
@@ -6120,52 +6276,55 @@
       </c>
       <c r="V23" s="22">
         <v>8.81</v>
       </c>
       <c r="W23" s="22">
         <v>8.7100000000000009</v>
       </c>
       <c r="X23" s="22">
         <v>8.6199999999999992</v>
       </c>
       <c r="Y23" s="22">
         <v>8.67</v>
       </c>
       <c r="Z23" s="51">
         <v>9.0500000000000007</v>
       </c>
       <c r="AA23" s="51">
         <v>8.32</v>
       </c>
       <c r="AB23" s="51">
         <v>8.06</v>
       </c>
       <c r="AC23" s="51">
         <v>8.4</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="55">
+        <v>8.16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="28">
         <v>10.45</v>
       </c>
       <c r="C24" s="28">
         <v>10.56</v>
       </c>
       <c r="D24" s="28">
         <v>9.92</v>
       </c>
       <c r="E24" s="28">
         <v>10.050000000000001</v>
       </c>
       <c r="F24" s="28">
         <v>9.82</v>
       </c>
       <c r="G24" s="26">
         <v>9.76</v>
       </c>
       <c r="H24" s="26">
         <v>9.5</v>
       </c>
       <c r="I24" s="21">
@@ -6209,52 +6368,55 @@
       </c>
       <c r="V24" s="22">
         <v>8.65</v>
       </c>
       <c r="W24" s="22">
         <v>8.51</v>
       </c>
       <c r="X24" s="22">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y24" s="22">
         <v>8.49</v>
       </c>
       <c r="Z24" s="51">
         <v>9.4</v>
       </c>
       <c r="AA24" s="51">
         <v>8.44</v>
       </c>
       <c r="AB24" s="51">
         <v>8.14</v>
       </c>
       <c r="AC24" s="51">
         <v>8.42</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="55">
+        <v>8.18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="28">
         <v>9.74</v>
       </c>
       <c r="C25" s="28">
         <v>11.54</v>
       </c>
       <c r="D25" s="28">
         <v>12.78</v>
       </c>
       <c r="E25" s="28">
         <v>15.65</v>
       </c>
       <c r="F25" s="28">
         <v>15.2</v>
       </c>
       <c r="G25" s="26">
         <v>14.1</v>
       </c>
       <c r="H25" s="26">
         <v>13.07</v>
       </c>
       <c r="I25" s="21">
@@ -6298,52 +6460,55 @@
       </c>
       <c r="V25" s="22">
         <v>9.25</v>
       </c>
       <c r="W25" s="22">
         <v>9.2899999999999991</v>
       </c>
       <c r="X25" s="22">
         <v>8.6</v>
       </c>
       <c r="Y25" s="22">
         <v>8.69</v>
       </c>
       <c r="Z25" s="51">
         <v>6.91</v>
       </c>
       <c r="AA25" s="51">
         <v>6.53</v>
       </c>
       <c r="AB25" s="51">
         <v>8.1199999999999992</v>
       </c>
       <c r="AC25" s="51">
         <v>8.61</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="55">
+        <v>8.5399999999999991</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="28">
         <v>10.45</v>
       </c>
       <c r="C26" s="28">
         <v>9.8800000000000008</v>
       </c>
       <c r="D26" s="28">
         <v>8.24</v>
       </c>
       <c r="E26" s="28">
         <v>7.49</v>
       </c>
       <c r="F26" s="28">
         <v>8.0500000000000007</v>
       </c>
       <c r="G26" s="26">
         <v>8.16</v>
       </c>
       <c r="H26" s="26">
         <v>8.23</v>
       </c>
       <c r="I26" s="21">
@@ -6387,52 +6552,55 @@
       </c>
       <c r="V26" s="22">
         <v>7.59</v>
       </c>
       <c r="W26" s="22">
         <v>8.25</v>
       </c>
       <c r="X26" s="22">
         <v>7.99</v>
       </c>
       <c r="Y26" s="22">
         <v>8.0500000000000007</v>
       </c>
       <c r="Z26" s="51">
         <v>10.7</v>
       </c>
       <c r="AA26" s="51">
         <v>7.57</v>
       </c>
       <c r="AB26" s="51">
         <v>8.64</v>
       </c>
       <c r="AC26" s="51">
         <v>9.26</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="55">
+        <v>7.74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="28">
         <v>21.77</v>
       </c>
       <c r="C27" s="28">
         <v>14.4</v>
       </c>
       <c r="D27" s="28">
         <v>10.94</v>
       </c>
       <c r="E27" s="28">
         <v>10.130000000000001</v>
       </c>
       <c r="F27" s="28">
         <v>11.01</v>
       </c>
       <c r="G27" s="26">
         <v>10.65</v>
       </c>
       <c r="H27" s="26">
         <v>9.74</v>
       </c>
       <c r="I27" s="21">
@@ -6476,52 +6644,55 @@
       </c>
       <c r="V27" s="22">
         <v>13.09</v>
       </c>
       <c r="W27" s="22">
         <v>12.53</v>
       </c>
       <c r="X27" s="22">
         <v>11.95</v>
       </c>
       <c r="Y27" s="22">
         <v>12.07</v>
       </c>
       <c r="Z27" s="51">
         <v>5.8</v>
       </c>
       <c r="AA27" s="51">
         <v>8.39</v>
       </c>
       <c r="AB27" s="51">
         <v>7.51</v>
       </c>
       <c r="AC27" s="51">
         <v>9.3699999999999992</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="55">
+        <v>9.56</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="28">
         <v>13.57</v>
       </c>
       <c r="C28" s="28">
         <v>12.27</v>
       </c>
       <c r="D28" s="28">
         <v>11.8</v>
       </c>
       <c r="E28" s="28">
         <v>10.96</v>
       </c>
       <c r="F28" s="28">
         <v>11.14</v>
       </c>
       <c r="G28" s="26">
         <v>10.38</v>
       </c>
       <c r="H28" s="26">
         <v>9.93</v>
       </c>
       <c r="I28" s="21">
@@ -6565,81 +6736,85 @@
       </c>
       <c r="V28" s="22">
         <v>9.34</v>
       </c>
       <c r="W28" s="22">
         <v>9.5</v>
       </c>
       <c r="X28" s="22">
         <v>9.57</v>
       </c>
       <c r="Y28" s="22">
         <v>9.93</v>
       </c>
       <c r="Z28" s="51">
         <v>5.52</v>
       </c>
       <c r="AA28" s="51">
         <v>7.71</v>
       </c>
       <c r="AB28" s="51">
         <v>6.66</v>
       </c>
       <c r="AC28" s="51">
         <v>6.88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="54" t="s">
+      <c r="AD28" s="55">
+        <v>6.98</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="54"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:29">
+      <c r="B29" s="59"/>
+      <c r="C29" s="59"/>
+      <c r="D29" s="59"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="59"/>
+      <c r="I29" s="59"/>
+      <c r="J29" s="59"/>
+      <c r="K29" s="59"/>
+      <c r="L29" s="59"/>
+      <c r="M29" s="59"/>
+      <c r="N29" s="59"/>
+      <c r="O29" s="59"/>
+      <c r="P29" s="59"/>
+      <c r="Q29" s="59"/>
+      <c r="R29" s="59"/>
+      <c r="S29" s="59"/>
+      <c r="T29" s="59"/>
+      <c r="U29" s="59"/>
+      <c r="V29" s="59"/>
+      <c r="W29" s="59"/>
+      <c r="X29" s="59"/>
+      <c r="Y29" s="59"/>
+      <c r="AD29" s="45"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="28">
         <v>9.73</v>
       </c>
       <c r="C30" s="28">
         <v>9.7100000000000009</v>
       </c>
       <c r="D30" s="28">
         <v>9.14</v>
       </c>
       <c r="E30" s="28">
         <v>9.4600000000000009</v>
       </c>
       <c r="F30" s="29">
         <v>9.75</v>
       </c>
       <c r="G30" s="26">
         <v>9.74</v>
       </c>
       <c r="H30" s="26">
         <v>9.89</v>
       </c>
       <c r="I30" s="21">
@@ -6680,55 +6855,58 @@
       </c>
       <c r="U30" s="22">
         <v>9.17</v>
       </c>
       <c r="V30" s="22">
         <v>9.15</v>
       </c>
       <c r="W30" s="22">
         <v>9.09</v>
       </c>
       <c r="X30" s="22">
         <v>9.06</v>
       </c>
       <c r="Y30" s="22">
         <v>9.0299999999999994</v>
       </c>
       <c r="Z30" s="51">
         <v>8.8699999999999992</v>
       </c>
       <c r="AA30" s="51">
         <v>8.39</v>
       </c>
       <c r="AB30" s="51">
         <v>8.73</v>
       </c>
-      <c r="AC30" s="68">
+      <c r="AC30" s="55">
         <v>8.8699999999999992</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="55">
+        <v>8.3699999999999992</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="28">
         <v>10.16</v>
       </c>
       <c r="C31" s="28">
         <v>9.91</v>
       </c>
       <c r="D31" s="28">
         <v>8.82</v>
       </c>
       <c r="E31" s="28">
         <v>9.73</v>
       </c>
       <c r="F31" s="29">
         <v>10.18</v>
       </c>
       <c r="G31" s="26">
         <v>9.7100000000000009</v>
       </c>
       <c r="H31" s="26">
         <v>9.7799999999999994</v>
       </c>
       <c r="I31" s="21">
@@ -6769,55 +6947,58 @@
       </c>
       <c r="U31" s="22">
         <v>9.42</v>
       </c>
       <c r="V31" s="22">
         <v>9.58</v>
       </c>
       <c r="W31" s="22">
         <v>9.31</v>
       </c>
       <c r="X31" s="22">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y31" s="22">
         <v>9.44</v>
       </c>
       <c r="Z31" s="51">
         <v>9.64</v>
       </c>
       <c r="AA31" s="51">
         <v>8.48</v>
       </c>
       <c r="AB31" s="51">
         <v>8.0399999999999991</v>
       </c>
-      <c r="AC31" s="68">
+      <c r="AC31" s="55">
         <v>8.59</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="55">
+        <v>8.0500000000000007</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="28">
         <v>8.2200000000000006</v>
       </c>
       <c r="C32" s="28">
         <v>8</v>
       </c>
       <c r="D32" s="28">
         <v>9.9</v>
       </c>
       <c r="E32" s="28">
         <v>8.84</v>
       </c>
       <c r="F32" s="29">
         <v>10.16</v>
       </c>
       <c r="G32" s="26">
         <v>11.27</v>
       </c>
       <c r="H32" s="26">
         <v>12.03</v>
       </c>
       <c r="I32" s="21">
@@ -6858,55 +7039,58 @@
       </c>
       <c r="U32" s="22">
         <v>13.18</v>
       </c>
       <c r="V32" s="22">
         <v>13.11</v>
       </c>
       <c r="W32" s="22">
         <v>12.46</v>
       </c>
       <c r="X32" s="22">
         <v>12.38</v>
       </c>
       <c r="Y32" s="22">
         <v>12.29</v>
       </c>
       <c r="Z32" s="51">
         <v>18.579999999999998</v>
       </c>
       <c r="AA32" s="51">
         <v>16.54</v>
       </c>
       <c r="AB32" s="51">
         <v>14.6</v>
       </c>
-      <c r="AC32" s="68">
+      <c r="AC32" s="55">
         <v>13.7</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="55">
+        <v>11.87</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="28">
         <v>11.78</v>
       </c>
       <c r="C33" s="28">
         <v>10.14</v>
       </c>
       <c r="D33" s="28">
         <v>7.82</v>
       </c>
       <c r="E33" s="28">
         <v>7.9</v>
       </c>
       <c r="F33" s="29">
         <v>9.35</v>
       </c>
       <c r="G33" s="26">
         <v>9.6999999999999993</v>
       </c>
       <c r="H33" s="26">
         <v>9.16</v>
       </c>
       <c r="I33" s="21">
@@ -6947,55 +7131,58 @@
       </c>
       <c r="U33" s="22">
         <v>7.54</v>
       </c>
       <c r="V33" s="22">
         <v>7.33</v>
       </c>
       <c r="W33" s="22">
         <v>7.47</v>
       </c>
       <c r="X33" s="22">
         <v>7.42</v>
       </c>
       <c r="Y33" s="22">
         <v>7.59</v>
       </c>
       <c r="Z33" s="51">
         <v>6.9</v>
       </c>
       <c r="AA33" s="51">
         <v>7.24</v>
       </c>
       <c r="AB33" s="51">
         <v>8.06</v>
       </c>
-      <c r="AC33" s="68">
+      <c r="AC33" s="55">
         <v>7.12</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="55">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="28">
         <v>6.85</v>
       </c>
       <c r="C34" s="28">
         <v>8.84</v>
       </c>
       <c r="D34" s="28">
         <v>7.97</v>
       </c>
       <c r="E34" s="28">
         <v>9.07</v>
       </c>
       <c r="F34" s="29">
         <v>8.6</v>
       </c>
       <c r="G34" s="26">
         <v>9.02</v>
       </c>
       <c r="H34" s="26">
         <v>8.7899999999999991</v>
       </c>
       <c r="I34" s="21">
@@ -7036,55 +7223,58 @@
       </c>
       <c r="U34" s="22">
         <v>8.76</v>
       </c>
       <c r="V34" s="22">
         <v>8.91</v>
       </c>
       <c r="W34" s="22">
         <v>8.89</v>
       </c>
       <c r="X34" s="22">
         <v>8.85</v>
       </c>
       <c r="Y34" s="22">
         <v>8.58</v>
       </c>
       <c r="Z34" s="51">
         <v>5.42</v>
       </c>
       <c r="AA34" s="51">
         <v>5.34</v>
       </c>
       <c r="AB34" s="51">
         <v>8.2100000000000009</v>
       </c>
-      <c r="AC34" s="68">
+      <c r="AC34" s="55">
         <v>8.92</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="55">
+        <v>8.77</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="28">
         <v>8.77</v>
       </c>
       <c r="C35" s="28">
         <v>11.17</v>
       </c>
       <c r="D35" s="28">
         <v>10.55</v>
       </c>
       <c r="E35" s="28">
         <v>10.68</v>
       </c>
       <c r="F35" s="29">
         <v>10.83</v>
       </c>
       <c r="G35" s="26">
         <v>11.1</v>
       </c>
       <c r="H35" s="26">
         <v>11.36</v>
       </c>
       <c r="I35" s="21">
@@ -7125,55 +7315,58 @@
       </c>
       <c r="U35" s="22">
         <v>8.98</v>
       </c>
       <c r="V35" s="22">
         <v>9.11</v>
       </c>
       <c r="W35" s="22">
         <v>8.9</v>
       </c>
       <c r="X35" s="22">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y35" s="22">
         <v>8.83</v>
       </c>
       <c r="Z35" s="51">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA35" s="51">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB35" s="51">
         <v>9.19</v>
       </c>
-      <c r="AC35" s="68">
+      <c r="AC35" s="55">
         <v>8.75</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="55">
+        <v>8.58</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="28">
         <v>9.44</v>
       </c>
       <c r="C36" s="28">
         <v>9.8800000000000008</v>
       </c>
       <c r="D36" s="28">
         <v>10.06</v>
       </c>
       <c r="E36" s="28">
         <v>9.2200000000000006</v>
       </c>
       <c r="F36" s="29">
         <v>9.5</v>
       </c>
       <c r="G36" s="26">
         <v>9.24</v>
       </c>
       <c r="H36" s="26">
         <v>9.3800000000000008</v>
       </c>
       <c r="I36" s="21">
@@ -7214,55 +7407,58 @@
       </c>
       <c r="U36" s="22">
         <v>7.86</v>
       </c>
       <c r="V36" s="22">
         <v>7.74</v>
       </c>
       <c r="W36" s="22">
         <v>7.67</v>
       </c>
       <c r="X36" s="22">
         <v>7.69</v>
       </c>
       <c r="Y36" s="22">
         <v>7.78</v>
       </c>
       <c r="Z36" s="51">
         <v>9</v>
       </c>
       <c r="AA36" s="51">
         <v>8.23</v>
       </c>
       <c r="AB36" s="51">
         <v>8.8699999999999992</v>
       </c>
-      <c r="AC36" s="68">
+      <c r="AC36" s="55">
         <v>9.1</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="55">
+        <v>8.5500000000000007</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="28">
         <v>11.47</v>
       </c>
       <c r="C37" s="28">
         <v>11.27</v>
       </c>
       <c r="D37" s="28">
         <v>9.7799999999999994</v>
       </c>
       <c r="E37" s="28">
         <v>12.67</v>
       </c>
       <c r="F37" s="29">
         <v>11.75</v>
       </c>
       <c r="G37" s="26">
         <v>11.8</v>
       </c>
       <c r="H37" s="26">
         <v>10.94</v>
       </c>
       <c r="I37" s="21">
@@ -7303,55 +7499,58 @@
       </c>
       <c r="U37" s="22">
         <v>7.4</v>
       </c>
       <c r="V37" s="22">
         <v>7.14</v>
       </c>
       <c r="W37" s="22">
         <v>7.01</v>
       </c>
       <c r="X37" s="22">
         <v>6.93</v>
       </c>
       <c r="Y37" s="22">
         <v>6.85</v>
       </c>
       <c r="Z37" s="51">
         <v>4.88</v>
       </c>
       <c r="AA37" s="51">
         <v>8.82</v>
       </c>
       <c r="AB37" s="51">
         <v>7.05</v>
       </c>
-      <c r="AC37" s="68">
+      <c r="AC37" s="55">
         <v>6.24</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="55">
+        <v>7.94</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="28">
         <v>13.69</v>
       </c>
       <c r="C38" s="28">
         <v>11.8</v>
       </c>
       <c r="D38" s="28">
         <v>10.32</v>
       </c>
       <c r="E38" s="28">
         <v>10.65</v>
       </c>
       <c r="F38" s="29">
         <v>10.53</v>
       </c>
       <c r="G38" s="26">
         <v>10.75</v>
       </c>
       <c r="H38" s="26">
         <v>11.01</v>
       </c>
       <c r="I38" s="21">
@@ -7392,55 +7591,58 @@
       </c>
       <c r="U38" s="22">
         <v>11.19</v>
       </c>
       <c r="V38" s="22">
         <v>10.72</v>
       </c>
       <c r="W38" s="22">
         <v>10.56</v>
       </c>
       <c r="X38" s="22">
         <v>9.85</v>
       </c>
       <c r="Y38" s="22">
         <v>9.8000000000000007</v>
       </c>
       <c r="Z38" s="51">
         <v>10.95</v>
       </c>
       <c r="AA38" s="51">
         <v>8.6300000000000008</v>
       </c>
       <c r="AB38" s="51">
         <v>7.04</v>
       </c>
-      <c r="AC38" s="68">
+      <c r="AC38" s="55">
         <v>7.03</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="55">
+        <v>6.98</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="28">
         <v>6.74</v>
       </c>
       <c r="C39" s="28">
         <v>6.66</v>
       </c>
       <c r="D39" s="28">
         <v>5.74</v>
       </c>
       <c r="E39" s="28">
         <v>7.9</v>
       </c>
       <c r="F39" s="29">
         <v>7.65</v>
       </c>
       <c r="G39" s="26">
         <v>7.64</v>
       </c>
       <c r="H39" s="26">
         <v>7.78</v>
       </c>
       <c r="I39" s="21">
@@ -7481,55 +7683,58 @@
       </c>
       <c r="U39" s="22">
         <v>8.8000000000000007</v>
       </c>
       <c r="V39" s="22">
         <v>8.6999999999999993</v>
       </c>
       <c r="W39" s="22">
         <v>9.33</v>
       </c>
       <c r="X39" s="22">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y39" s="22">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z39" s="51">
         <v>9.52</v>
       </c>
       <c r="AA39" s="51">
         <v>7.85</v>
       </c>
       <c r="AB39" s="51">
         <v>8.0399999999999991</v>
       </c>
-      <c r="AC39" s="68">
+      <c r="AC39" s="55">
         <v>7.81</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="55">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="28">
         <v>8.1199999999999992</v>
       </c>
       <c r="C40" s="28">
         <v>9.2799999999999994</v>
       </c>
       <c r="D40" s="28">
         <v>8.7200000000000006</v>
       </c>
       <c r="E40" s="28">
         <v>8.6300000000000008</v>
       </c>
       <c r="F40" s="29">
         <v>8.89</v>
       </c>
       <c r="G40" s="26">
         <v>8.89</v>
       </c>
       <c r="H40" s="26">
         <v>9.31</v>
       </c>
       <c r="I40" s="21">
@@ -7570,55 +7775,58 @@
       </c>
       <c r="U40" s="22">
         <v>8.76</v>
       </c>
       <c r="V40" s="22">
         <v>8.9700000000000006</v>
       </c>
       <c r="W40" s="22">
         <v>8.82</v>
       </c>
       <c r="X40" s="22">
         <v>8.65</v>
       </c>
       <c r="Y40" s="22">
         <v>8.5399999999999991</v>
       </c>
       <c r="Z40" s="51">
         <v>10.27</v>
       </c>
       <c r="AA40" s="51">
         <v>10.74</v>
       </c>
       <c r="AB40" s="51">
         <v>10.37</v>
       </c>
-      <c r="AC40" s="68">
+      <c r="AC40" s="55">
         <v>10.039999999999999</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="45" customFormat="1">
+      <c r="AD40" s="55">
+        <v>9.56</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="45" customFormat="1">
       <c r="A41" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="28">
         <v>7.52</v>
       </c>
       <c r="C41" s="28">
         <v>8.3800000000000008</v>
       </c>
       <c r="D41" s="28">
         <v>8.01</v>
       </c>
       <c r="E41" s="28">
         <v>7.92</v>
       </c>
       <c r="F41" s="29">
         <v>9.3000000000000007</v>
       </c>
       <c r="G41" s="30">
         <v>9.86</v>
       </c>
       <c r="H41" s="26">
         <v>10.41</v>
       </c>
       <c r="I41" s="21">
@@ -7659,55 +7867,58 @@
       </c>
       <c r="U41" s="22">
         <v>9.26</v>
       </c>
       <c r="V41" s="22">
         <v>9.4</v>
       </c>
       <c r="W41" s="22">
         <v>10.130000000000001</v>
       </c>
       <c r="X41" s="22">
         <v>10.06</v>
       </c>
       <c r="Y41" s="22">
         <v>9.64</v>
       </c>
       <c r="Z41" s="51">
         <v>9.23</v>
       </c>
       <c r="AA41" s="51">
         <v>8.31</v>
       </c>
       <c r="AB41" s="51">
         <v>8.66</v>
       </c>
-      <c r="AC41" s="68">
+      <c r="AC41" s="55">
         <v>9.48</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="55">
+        <v>9.16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="28">
         <v>14.14</v>
       </c>
       <c r="C42" s="28">
         <v>12.65</v>
       </c>
       <c r="D42" s="28">
         <v>11.8</v>
       </c>
       <c r="E42" s="28">
         <v>12.67</v>
       </c>
       <c r="F42" s="29">
         <v>14.24</v>
       </c>
       <c r="G42" s="26">
         <v>14.26</v>
       </c>
       <c r="H42" s="26">
         <v>14.38</v>
       </c>
       <c r="I42" s="11">
@@ -7748,55 +7959,58 @@
       </c>
       <c r="U42" s="22">
         <v>13.88</v>
       </c>
       <c r="V42" s="22">
         <v>14.07</v>
       </c>
       <c r="W42" s="22">
         <v>14.25</v>
       </c>
       <c r="X42" s="22">
         <v>14.37</v>
       </c>
       <c r="Y42" s="22">
         <v>14.48</v>
       </c>
       <c r="Z42" s="51">
         <v>7.22</v>
       </c>
       <c r="AA42" s="51">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB42" s="51">
         <v>9.66</v>
       </c>
-      <c r="AC42" s="68">
+      <c r="AC42" s="55">
         <v>10.46</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="45" customFormat="1">
+      <c r="AD42" s="55">
+        <v>9.6199999999999992</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="45" customFormat="1">
       <c r="A43" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="31">
         <v>11.5</v>
       </c>
       <c r="C43" s="31">
         <v>9.61</v>
       </c>
       <c r="D43" s="31">
         <v>9.43</v>
       </c>
       <c r="E43" s="31">
         <v>9.6</v>
       </c>
       <c r="F43" s="31">
         <v>9.3000000000000007</v>
       </c>
       <c r="G43" s="27">
         <v>8.76</v>
       </c>
       <c r="H43" s="27">
         <v>9.26</v>
       </c>
       <c r="I43" s="24">
@@ -7840,214 +8054,222 @@
       </c>
       <c r="V43" s="35">
         <v>9.1</v>
       </c>
       <c r="W43" s="35">
         <v>8.8699999999999992</v>
       </c>
       <c r="X43" s="35">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y43" s="35">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z43" s="52">
         <v>7.04</v>
       </c>
       <c r="AA43" s="52">
         <v>6.13</v>
       </c>
       <c r="AB43" s="52">
         <v>7.3</v>
       </c>
       <c r="AC43" s="52">
         <v>8.2100000000000009</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="52">
+        <v>7.45</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="16" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="AJ3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AS419"/>
   <sheetViews>
-    <sheetView topLeftCell="J1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="J1" sqref="A1:XFD1048576"/>
+    <sheetView tabSelected="1" topLeftCell="P1" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A24" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="AD7" sqref="AD7:AD53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25.88671875" style="11" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="11" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.6640625" style="11" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="5.6640625" style="11" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="11" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="11" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="11" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="11" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5546875" style="11" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6" style="11" customWidth="1"/>
     <col min="18" max="18" width="3.88671875" style="45" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="4.88671875" style="45" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.6640625" style="45" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="45" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="45" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.109375" style="45" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="45" bestFit="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.109375" style="45"/>
+    <col min="26" max="26" width="8.109375" style="45" customWidth="1"/>
+    <col min="27" max="27" width="9.109375" style="45"/>
+    <col min="28" max="28" width="8.109375" style="45" customWidth="1"/>
+    <col min="29" max="29" width="7.33203125" style="45" customWidth="1"/>
+    <col min="30" max="30" width="7.5546875" style="45" customWidth="1"/>
+    <col min="31" max="16384" width="9.109375" style="45"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="13.2">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="59"/>
-[...22 lines deleted...]
-      <c r="Y1" s="59"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
     </row>
     <row r="2" spans="1:45">
       <c r="A2" s="47"/>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
     </row>
     <row r="3" spans="1:45" s="46" customFormat="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="Y3" s="36"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AK3" s="36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:45">
-      <c r="A4" s="57"/>
-      <c r="B4" s="55">
+      <c r="A4" s="62"/>
+      <c r="B4" s="60">
         <v>2024</v>
       </c>
-      <c r="C4" s="56"/>
-[...10 lines deleted...]
-      <c r="N4" s="63">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="65">
         <v>2025</v>
       </c>
-      <c r="O4" s="64"/>
-[...10 lines deleted...]
-      <c r="Z4" s="63">
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
+      <c r="Q4" s="66"/>
+      <c r="R4" s="66"/>
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+      <c r="V4" s="66"/>
+      <c r="W4" s="66"/>
+      <c r="X4" s="66"/>
+      <c r="Y4" s="66"/>
+      <c r="Z4" s="65">
         <v>2026</v>
       </c>
-      <c r="AA4" s="64"/>
-[...9 lines deleted...]
-      <c r="AK4" s="64"/>
+      <c r="AA4" s="66"/>
+      <c r="AB4" s="66"/>
+      <c r="AC4" s="66"/>
+      <c r="AD4" s="66"/>
+      <c r="AE4" s="66"/>
+      <c r="AF4" s="66"/>
+      <c r="AG4" s="66"/>
+      <c r="AH4" s="66"/>
+      <c r="AI4" s="66"/>
+      <c r="AJ4" s="66"/>
+      <c r="AK4" s="66"/>
     </row>
     <row r="5" spans="1:45">
-      <c r="A5" s="58"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="38" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="38" t="s">
@@ -8088,103 +8310,103 @@
       </c>
       <c r="V5" s="53" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="X5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="Y5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="Z5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AB5" s="53" t="s">
         <v>7</v>
       </c>
       <c r="AC5" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="AD5" s="53" t="s">
+      <c r="AD5" s="54" t="s">
         <v>0</v>
       </c>
       <c r="AE5" s="53" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="53" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="AJ5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:45" s="40" customFormat="1">
-      <c r="A6" s="67" t="s">
+      <c r="A6" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="67"/>
-[...22 lines deleted...]
-      <c r="Y6" s="67"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="69"/>
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
     </row>
     <row r="7" spans="1:45">
       <c r="A7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="9">
         <v>460</v>
       </c>
       <c r="C7" s="9">
         <v>418</v>
       </c>
       <c r="D7" s="9">
         <v>376</v>
       </c>
       <c r="E7" s="41">
         <v>454</v>
       </c>
       <c r="F7" s="41">
         <v>455</v>
       </c>
       <c r="G7" s="9">
         <v>408</v>
       </c>
       <c r="H7" s="9">
         <v>415</v>
@@ -8230,51 +8452,53 @@
       </c>
       <c r="V7" s="9">
         <v>373</v>
       </c>
       <c r="W7" s="9">
         <v>360</v>
       </c>
       <c r="X7" s="9">
         <v>352</v>
       </c>
       <c r="Y7" s="9">
         <v>392</v>
       </c>
       <c r="Z7" s="41">
         <v>389</v>
       </c>
       <c r="AA7" s="41">
         <v>302</v>
       </c>
       <c r="AB7" s="41">
         <v>368</v>
       </c>
       <c r="AC7" s="41">
         <v>394</v>
       </c>
-      <c r="AD7" s="9"/>
+      <c r="AD7" s="9">
+        <v>298</v>
+      </c>
       <c r="AE7" s="9"/>
       <c r="AF7" s="9"/>
       <c r="AG7" s="9"/>
       <c r="AH7" s="9"/>
       <c r="AI7" s="9"/>
       <c r="AJ7" s="9"/>
       <c r="AK7" s="9"/>
       <c r="AL7" s="9"/>
       <c r="AM7" s="9"/>
       <c r="AN7" s="9"/>
       <c r="AO7" s="9"/>
       <c r="AP7" s="9"/>
       <c r="AQ7" s="9"/>
       <c r="AR7" s="9"/>
       <c r="AS7" s="9"/>
     </row>
     <row r="8" spans="1:45">
       <c r="A8" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="9">
         <v>197</v>
       </c>
       <c r="C8" s="9">
         <v>185</v>
@@ -8335,51 +8559,53 @@
       </c>
       <c r="V8" s="9">
         <v>152</v>
       </c>
       <c r="W8" s="9">
         <v>138</v>
       </c>
       <c r="X8" s="9">
         <v>146</v>
       </c>
       <c r="Y8" s="9">
         <v>164</v>
       </c>
       <c r="Z8" s="41">
         <v>177</v>
       </c>
       <c r="AA8" s="41">
         <v>126</v>
       </c>
       <c r="AB8" s="41">
         <v>143</v>
       </c>
       <c r="AC8" s="41">
         <v>169</v>
       </c>
-      <c r="AD8" s="9"/>
+      <c r="AD8" s="9">
+        <v>136</v>
+      </c>
       <c r="AE8" s="9"/>
       <c r="AF8" s="9"/>
       <c r="AG8" s="9"/>
       <c r="AH8" s="9"/>
       <c r="AI8" s="9"/>
       <c r="AJ8" s="9"/>
       <c r="AK8" s="9"/>
       <c r="AL8" s="9"/>
       <c r="AM8" s="9"/>
       <c r="AN8" s="9"/>
       <c r="AO8" s="9"/>
       <c r="AP8" s="9"/>
       <c r="AQ8" s="9"/>
       <c r="AR8" s="9"/>
       <c r="AS8" s="9"/>
     </row>
     <row r="9" spans="1:45">
       <c r="A9" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="9">
         <v>27</v>
       </c>
       <c r="C9" s="9">
         <v>24</v>
@@ -8440,51 +8666,53 @@
       </c>
       <c r="V9" s="9">
         <v>27</v>
       </c>
       <c r="W9" s="9">
         <v>18</v>
       </c>
       <c r="X9" s="9">
         <v>27</v>
       </c>
       <c r="Y9" s="9">
         <v>24</v>
       </c>
       <c r="Z9" s="41">
         <v>24</v>
       </c>
       <c r="AA9" s="41">
         <v>16</v>
       </c>
       <c r="AB9" s="41">
         <v>18</v>
       </c>
       <c r="AC9" s="41">
         <v>25</v>
       </c>
-      <c r="AD9" s="9"/>
+      <c r="AD9" s="9">
+        <v>15</v>
+      </c>
       <c r="AE9" s="9"/>
       <c r="AF9" s="9"/>
       <c r="AG9" s="9"/>
       <c r="AH9" s="9"/>
       <c r="AI9" s="9"/>
       <c r="AJ9" s="9"/>
       <c r="AK9" s="9"/>
       <c r="AL9" s="9"/>
       <c r="AM9" s="9"/>
       <c r="AN9" s="9"/>
       <c r="AO9" s="9"/>
       <c r="AP9" s="9"/>
       <c r="AQ9" s="9"/>
       <c r="AR9" s="9"/>
       <c r="AS9" s="9"/>
     </row>
     <row r="10" spans="1:45">
       <c r="A10" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="9">
         <v>9</v>
       </c>
       <c r="C10" s="9">
         <v>8</v>
@@ -8545,51 +8773,53 @@
       </c>
       <c r="V10" s="9">
         <v>13</v>
       </c>
       <c r="W10" s="9">
         <v>7</v>
       </c>
       <c r="X10" s="9">
         <v>12</v>
       </c>
       <c r="Y10" s="9">
         <v>12</v>
       </c>
       <c r="Z10" s="41">
         <v>19</v>
       </c>
       <c r="AA10" s="41">
         <v>13</v>
       </c>
       <c r="AB10" s="41">
         <v>11</v>
       </c>
       <c r="AC10" s="41">
         <v>11</v>
       </c>
-      <c r="AD10" s="9"/>
+      <c r="AD10" s="9">
+        <v>5</v>
+      </c>
       <c r="AE10" s="9"/>
       <c r="AF10" s="9"/>
       <c r="AG10" s="9"/>
       <c r="AH10" s="9"/>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9"/>
       <c r="AL10" s="9"/>
       <c r="AM10" s="9"/>
       <c r="AN10" s="9"/>
       <c r="AO10" s="9"/>
       <c r="AP10" s="9"/>
       <c r="AQ10" s="9"/>
       <c r="AR10" s="9"/>
       <c r="AS10" s="9"/>
     </row>
     <row r="11" spans="1:45">
       <c r="A11" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="9">
         <v>25</v>
       </c>
       <c r="C11" s="9">
         <v>21</v>
@@ -8650,51 +8880,53 @@
       </c>
       <c r="V11" s="9">
         <v>19</v>
       </c>
       <c r="W11" s="9">
         <v>20</v>
       </c>
       <c r="X11" s="9">
         <v>11</v>
       </c>
       <c r="Y11" s="9">
         <v>21</v>
       </c>
       <c r="Z11" s="41">
         <v>15</v>
       </c>
       <c r="AA11" s="41">
         <v>14</v>
       </c>
       <c r="AB11" s="41">
         <v>22</v>
       </c>
       <c r="AC11" s="41">
         <v>13</v>
       </c>
-      <c r="AD11" s="9"/>
+      <c r="AD11" s="9">
+        <v>12</v>
+      </c>
       <c r="AE11" s="9"/>
       <c r="AF11" s="9"/>
       <c r="AG11" s="9"/>
       <c r="AH11" s="9"/>
       <c r="AI11" s="9"/>
       <c r="AJ11" s="9"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9"/>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9"/>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
     </row>
     <row r="12" spans="1:45">
       <c r="A12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="9">
         <v>12</v>
       </c>
       <c r="C12" s="9">
         <v>18</v>
@@ -8755,51 +8987,53 @@
       </c>
       <c r="V12" s="9">
         <v>17</v>
       </c>
       <c r="W12" s="9">
         <v>15</v>
       </c>
       <c r="X12" s="9">
         <v>14</v>
       </c>
       <c r="Y12" s="9">
         <v>10</v>
       </c>
       <c r="Z12" s="41">
         <v>9</v>
       </c>
       <c r="AA12" s="41">
         <v>8</v>
       </c>
       <c r="AB12" s="41">
         <v>23</v>
       </c>
       <c r="AC12" s="41">
         <v>18</v>
       </c>
-      <c r="AD12" s="9"/>
+      <c r="AD12" s="9">
+        <v>14</v>
+      </c>
       <c r="AE12" s="9"/>
       <c r="AF12" s="9"/>
       <c r="AG12" s="9"/>
       <c r="AH12" s="9"/>
       <c r="AI12" s="9"/>
       <c r="AJ12" s="9"/>
       <c r="AK12" s="9"/>
       <c r="AL12" s="9"/>
       <c r="AM12" s="9"/>
       <c r="AN12" s="9"/>
       <c r="AO12" s="9"/>
       <c r="AP12" s="9"/>
       <c r="AQ12" s="9"/>
       <c r="AR12" s="9"/>
       <c r="AS12" s="9"/>
     </row>
     <row r="13" spans="1:45">
       <c r="A13" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="9">
         <v>13</v>
       </c>
       <c r="C13" s="9">
         <v>19</v>
@@ -8860,51 +9094,53 @@
       </c>
       <c r="V13" s="9">
         <v>14</v>
       </c>
       <c r="W13" s="9">
         <v>10</v>
       </c>
       <c r="X13" s="9">
         <v>12</v>
       </c>
       <c r="Y13" s="9">
         <v>12</v>
       </c>
       <c r="Z13" s="41">
         <v>13</v>
       </c>
       <c r="AA13" s="41">
         <v>10</v>
       </c>
       <c r="AB13" s="41">
         <v>14</v>
       </c>
       <c r="AC13" s="41">
         <v>10</v>
       </c>
-      <c r="AD13" s="9"/>
+      <c r="AD13" s="9">
+        <v>11</v>
+      </c>
       <c r="AE13" s="9"/>
       <c r="AF13" s="9"/>
       <c r="AG13" s="9"/>
       <c r="AH13" s="9"/>
       <c r="AI13" s="9"/>
       <c r="AJ13" s="9"/>
       <c r="AK13" s="9"/>
       <c r="AL13" s="9"/>
       <c r="AM13" s="9"/>
       <c r="AN13" s="9"/>
       <c r="AO13" s="9"/>
       <c r="AP13" s="9"/>
       <c r="AQ13" s="9"/>
       <c r="AR13" s="9"/>
       <c r="AS13" s="9"/>
     </row>
     <row r="14" spans="1:45">
       <c r="A14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="9">
         <v>37</v>
       </c>
       <c r="C14" s="9">
         <v>38</v>
@@ -8965,51 +9201,53 @@
       </c>
       <c r="V14" s="9">
         <v>26</v>
       </c>
       <c r="W14" s="9">
         <v>28</v>
       </c>
       <c r="X14" s="9">
         <v>30</v>
       </c>
       <c r="Y14" s="9">
         <v>34</v>
       </c>
       <c r="Z14" s="41">
         <v>35</v>
       </c>
       <c r="AA14" s="41">
         <v>26</v>
       </c>
       <c r="AB14" s="41">
         <v>39</v>
       </c>
       <c r="AC14" s="41">
         <v>37</v>
       </c>
-      <c r="AD14" s="9"/>
+      <c r="AD14" s="9">
+        <v>25</v>
+      </c>
       <c r="AE14" s="9"/>
       <c r="AF14" s="9"/>
       <c r="AG14" s="9"/>
       <c r="AH14" s="9"/>
       <c r="AI14" s="9"/>
       <c r="AJ14" s="9"/>
       <c r="AK14" s="9"/>
       <c r="AL14" s="9"/>
       <c r="AM14" s="9"/>
       <c r="AN14" s="9"/>
       <c r="AO14" s="9"/>
       <c r="AP14" s="9"/>
       <c r="AQ14" s="9"/>
       <c r="AR14" s="9"/>
       <c r="AS14" s="9"/>
     </row>
     <row r="15" spans="1:45">
       <c r="A15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="9">
         <v>16</v>
       </c>
       <c r="C15" s="9">
         <v>14</v>
@@ -9070,51 +9308,53 @@
       </c>
       <c r="V15" s="9">
         <v>7</v>
       </c>
       <c r="W15" s="9">
         <v>13</v>
       </c>
       <c r="X15" s="9">
         <v>8</v>
       </c>
       <c r="Y15" s="9">
         <v>10</v>
       </c>
       <c r="Z15" s="41">
         <v>10</v>
       </c>
       <c r="AA15" s="41">
         <v>12</v>
       </c>
       <c r="AB15" s="41">
         <v>9</v>
       </c>
       <c r="AC15" s="41">
         <v>9</v>
       </c>
-      <c r="AD15" s="9"/>
+      <c r="AD15" s="9">
+        <v>13</v>
+      </c>
       <c r="AE15" s="9"/>
       <c r="AF15" s="9"/>
       <c r="AG15" s="9"/>
       <c r="AH15" s="9"/>
       <c r="AI15" s="9"/>
       <c r="AJ15" s="9"/>
       <c r="AK15" s="9"/>
       <c r="AL15" s="9"/>
       <c r="AM15" s="9"/>
       <c r="AN15" s="9"/>
       <c r="AO15" s="9"/>
       <c r="AP15" s="9"/>
       <c r="AQ15" s="9"/>
       <c r="AR15" s="9"/>
       <c r="AS15" s="9"/>
     </row>
     <row r="16" spans="1:45">
       <c r="A16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="9">
         <v>26</v>
       </c>
       <c r="C16" s="9">
         <v>11</v>
@@ -9175,51 +9415,53 @@
       </c>
       <c r="V16" s="9">
         <v>14</v>
       </c>
       <c r="W16" s="9">
         <v>12</v>
       </c>
       <c r="X16" s="9">
         <v>6</v>
       </c>
       <c r="Y16" s="9">
         <v>16</v>
       </c>
       <c r="Z16" s="41">
         <v>12</v>
       </c>
       <c r="AA16" s="41">
         <v>11</v>
       </c>
       <c r="AB16" s="41">
         <v>7</v>
       </c>
       <c r="AC16" s="41">
         <v>15</v>
       </c>
-      <c r="AD16" s="9"/>
+      <c r="AD16" s="9">
+        <v>12</v>
+      </c>
       <c r="AE16" s="9"/>
       <c r="AF16" s="9"/>
       <c r="AG16" s="9"/>
       <c r="AH16" s="9"/>
       <c r="AI16" s="9"/>
       <c r="AJ16" s="9"/>
       <c r="AK16" s="9"/>
       <c r="AL16" s="9"/>
       <c r="AM16" s="9"/>
       <c r="AN16" s="9"/>
       <c r="AO16" s="9"/>
       <c r="AP16" s="9"/>
       <c r="AQ16" s="9"/>
       <c r="AR16" s="9"/>
       <c r="AS16" s="9"/>
     </row>
     <row r="17" spans="1:45">
       <c r="A17" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="9">
         <v>10</v>
       </c>
       <c r="C17" s="9">
         <v>9</v>
@@ -9280,51 +9522,53 @@
       </c>
       <c r="V17" s="9">
         <v>11</v>
       </c>
       <c r="W17" s="9">
         <v>22</v>
       </c>
       <c r="X17" s="9">
         <v>14</v>
       </c>
       <c r="Y17" s="9">
         <v>12</v>
       </c>
       <c r="Z17" s="41">
         <v>14</v>
       </c>
       <c r="AA17" s="41">
         <v>8</v>
       </c>
       <c r="AB17" s="41">
         <v>12</v>
       </c>
       <c r="AC17" s="41">
         <v>10</v>
       </c>
-      <c r="AD17" s="9"/>
+      <c r="AD17" s="9">
+        <v>6</v>
+      </c>
       <c r="AE17" s="9"/>
       <c r="AF17" s="9"/>
       <c r="AG17" s="9"/>
       <c r="AH17" s="9"/>
       <c r="AI17" s="9"/>
       <c r="AJ17" s="9"/>
       <c r="AK17" s="9"/>
       <c r="AL17" s="9"/>
       <c r="AM17" s="9"/>
       <c r="AN17" s="9"/>
       <c r="AO17" s="9"/>
       <c r="AP17" s="9"/>
       <c r="AQ17" s="9"/>
       <c r="AR17" s="9"/>
       <c r="AS17" s="9"/>
     </row>
     <row r="18" spans="1:45">
       <c r="A18" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="9">
         <v>33</v>
       </c>
       <c r="C18" s="9">
         <v>32</v>
@@ -9385,51 +9629,53 @@
       </c>
       <c r="V18" s="9">
         <v>27</v>
       </c>
       <c r="W18" s="9">
         <v>28</v>
       </c>
       <c r="X18" s="9">
         <v>25</v>
       </c>
       <c r="Y18" s="9">
         <v>31</v>
       </c>
       <c r="Z18" s="41">
         <v>27</v>
       </c>
       <c r="AA18" s="41">
         <v>31</v>
       </c>
       <c r="AB18" s="41">
         <v>25</v>
       </c>
       <c r="AC18" s="41">
         <v>26</v>
       </c>
-      <c r="AD18" s="9"/>
+      <c r="AD18" s="9">
+        <v>24</v>
+      </c>
       <c r="AE18" s="9"/>
       <c r="AF18" s="9"/>
       <c r="AG18" s="9"/>
       <c r="AH18" s="9"/>
       <c r="AI18" s="9"/>
       <c r="AJ18" s="9"/>
       <c r="AK18" s="9"/>
       <c r="AL18" s="9"/>
       <c r="AM18" s="9"/>
       <c r="AN18" s="9"/>
       <c r="AO18" s="9"/>
       <c r="AP18" s="9"/>
       <c r="AQ18" s="9"/>
       <c r="AR18" s="9"/>
       <c r="AS18" s="9"/>
     </row>
     <row r="19" spans="1:45">
       <c r="A19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="9">
         <v>6</v>
       </c>
       <c r="C19" s="9">
         <v>7</v>
@@ -9490,51 +9736,53 @@
       </c>
       <c r="V19" s="9">
         <v>8</v>
       </c>
       <c r="W19" s="9">
         <v>13</v>
       </c>
       <c r="X19" s="9">
         <v>7</v>
       </c>
       <c r="Y19" s="9">
         <v>4</v>
       </c>
       <c r="Z19" s="41">
         <v>7</v>
       </c>
       <c r="AA19" s="41">
         <v>5</v>
       </c>
       <c r="AB19" s="41">
         <v>7</v>
       </c>
       <c r="AC19" s="41">
         <v>9</v>
       </c>
-      <c r="AD19" s="9"/>
+      <c r="AD19" s="9">
+        <v>6</v>
+      </c>
       <c r="AE19" s="9"/>
       <c r="AF19" s="9"/>
       <c r="AG19" s="9"/>
       <c r="AH19" s="9"/>
       <c r="AI19" s="9"/>
       <c r="AJ19" s="9"/>
       <c r="AK19" s="9"/>
       <c r="AL19" s="9"/>
       <c r="AM19" s="9"/>
       <c r="AN19" s="9"/>
       <c r="AO19" s="9"/>
       <c r="AP19" s="9"/>
       <c r="AQ19" s="9"/>
       <c r="AR19" s="9"/>
       <c r="AS19" s="9"/>
     </row>
     <row r="20" spans="1:45">
       <c r="A20" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="9">
         <v>15</v>
       </c>
       <c r="C20" s="9">
         <v>11</v>
@@ -9595,51 +9843,53 @@
       </c>
       <c r="V20" s="9">
         <v>15</v>
       </c>
       <c r="W20" s="9">
         <v>16</v>
       </c>
       <c r="X20" s="9">
         <v>15</v>
       </c>
       <c r="Y20" s="9">
         <v>16</v>
       </c>
       <c r="Z20" s="41">
         <v>7</v>
       </c>
       <c r="AA20" s="41">
         <v>9</v>
       </c>
       <c r="AB20" s="41">
         <v>11</v>
       </c>
       <c r="AC20" s="41">
         <v>12</v>
       </c>
-      <c r="AD20" s="9"/>
+      <c r="AD20" s="9">
+        <v>6</v>
+      </c>
       <c r="AE20" s="9"/>
       <c r="AF20" s="9"/>
       <c r="AG20" s="9"/>
       <c r="AH20" s="9"/>
       <c r="AI20" s="9"/>
       <c r="AJ20" s="9"/>
       <c r="AK20" s="9"/>
       <c r="AL20" s="9"/>
       <c r="AM20" s="9"/>
       <c r="AN20" s="9"/>
       <c r="AO20" s="9"/>
       <c r="AP20" s="9"/>
       <c r="AQ20" s="9"/>
       <c r="AR20" s="9"/>
       <c r="AS20" s="9"/>
     </row>
     <row r="21" spans="1:45">
       <c r="A21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="9">
         <v>34</v>
       </c>
       <c r="C21" s="9">
         <v>21</v>
@@ -9700,100 +9950,101 @@
       </c>
       <c r="V21" s="9">
         <v>23</v>
       </c>
       <c r="W21" s="9">
         <v>20</v>
       </c>
       <c r="X21" s="9">
         <v>25</v>
       </c>
       <c r="Y21" s="9">
         <v>26</v>
       </c>
       <c r="Z21" s="41">
         <v>20</v>
       </c>
       <c r="AA21" s="41">
         <v>13</v>
       </c>
       <c r="AB21" s="41">
         <v>27</v>
       </c>
       <c r="AC21" s="41">
         <v>30</v>
       </c>
-      <c r="AD21" s="9"/>
+      <c r="AD21" s="9">
+        <v>13</v>
+      </c>
       <c r="AE21" s="9"/>
       <c r="AF21" s="9"/>
       <c r="AG21" s="9"/>
       <c r="AH21" s="9"/>
       <c r="AI21" s="9"/>
       <c r="AJ21" s="9"/>
       <c r="AK21" s="9"/>
       <c r="AL21" s="9"/>
       <c r="AM21" s="9"/>
       <c r="AN21" s="9"/>
       <c r="AO21" s="9"/>
       <c r="AP21" s="9"/>
       <c r="AQ21" s="9"/>
       <c r="AR21" s="9"/>
       <c r="AS21" s="9"/>
     </row>
     <row r="22" spans="1:45" s="40" customFormat="1">
-      <c r="A22" s="66" t="s">
+      <c r="A22" s="68" t="s">
         <v>34</v>
       </c>
-      <c r="B22" s="66"/>
-[...22 lines deleted...]
-      <c r="Y22" s="66"/>
+      <c r="B22" s="68"/>
+      <c r="C22" s="68"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="68"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="68"/>
+      <c r="M22" s="68"/>
+      <c r="N22" s="68"/>
+      <c r="O22" s="68"/>
+      <c r="P22" s="68"/>
+      <c r="Q22" s="68"/>
+      <c r="R22" s="68"/>
+      <c r="S22" s="68"/>
+      <c r="T22" s="68"/>
+      <c r="U22" s="68"/>
+      <c r="V22" s="68"/>
+      <c r="W22" s="68"/>
+      <c r="X22" s="68"/>
+      <c r="Y22" s="68"/>
       <c r="Z22" s="9"/>
       <c r="AA22" s="9"/>
       <c r="AB22" s="9"/>
       <c r="AC22" s="9"/>
-      <c r="AD22" s="9"/>
       <c r="AE22" s="9"/>
       <c r="AF22" s="9"/>
       <c r="AG22" s="9"/>
       <c r="AH22" s="9"/>
       <c r="AI22" s="9"/>
       <c r="AJ22" s="9"/>
       <c r="AK22" s="9"/>
       <c r="AL22" s="9"/>
       <c r="AM22" s="9"/>
       <c r="AN22" s="9"/>
       <c r="AO22" s="9"/>
       <c r="AP22" s="9"/>
       <c r="AQ22" s="9"/>
       <c r="AR22" s="9"/>
       <c r="AS22" s="9"/>
     </row>
     <row r="23" spans="1:45">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="41">
         <v>225</v>
       </c>
       <c r="C23" s="9">
         <v>209</v>
@@ -9854,51 +10105,53 @@
       </c>
       <c r="V23" s="9">
         <v>187</v>
       </c>
       <c r="W23" s="9">
         <v>183</v>
       </c>
       <c r="X23" s="9">
         <v>174</v>
       </c>
       <c r="Y23" s="9">
         <v>202</v>
       </c>
       <c r="Z23" s="41">
         <v>198</v>
       </c>
       <c r="AA23" s="41">
         <v>155</v>
       </c>
       <c r="AB23" s="41">
         <v>198</v>
       </c>
       <c r="AC23" s="41">
         <v>203</v>
       </c>
-      <c r="AD23" s="9"/>
+      <c r="AD23" s="9">
+        <v>140</v>
+      </c>
       <c r="AE23" s="9"/>
       <c r="AF23" s="9"/>
       <c r="AG23" s="9"/>
       <c r="AH23" s="9"/>
       <c r="AI23" s="9"/>
       <c r="AJ23" s="9"/>
       <c r="AK23" s="9"/>
       <c r="AL23" s="9"/>
       <c r="AM23" s="9"/>
       <c r="AN23" s="9"/>
       <c r="AO23" s="9"/>
       <c r="AP23" s="9"/>
       <c r="AQ23" s="9"/>
       <c r="AR23" s="9"/>
       <c r="AS23" s="9"/>
     </row>
     <row r="24" spans="1:45">
       <c r="A24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="41">
         <v>107</v>
       </c>
       <c r="C24" s="9">
         <v>90</v>
@@ -9959,51 +10212,53 @@
       </c>
       <c r="V24" s="9">
         <v>73</v>
       </c>
       <c r="W24" s="9">
         <v>74</v>
       </c>
       <c r="X24" s="9">
         <v>77</v>
       </c>
       <c r="Y24" s="9">
         <v>84</v>
       </c>
       <c r="Z24" s="41">
         <v>89</v>
       </c>
       <c r="AA24" s="41">
         <v>57</v>
       </c>
       <c r="AB24" s="41">
         <v>75</v>
       </c>
       <c r="AC24" s="41">
         <v>90</v>
       </c>
-      <c r="AD24" s="9"/>
+      <c r="AD24" s="9">
+        <v>62</v>
+      </c>
       <c r="AE24" s="9"/>
       <c r="AF24" s="9"/>
       <c r="AG24" s="9"/>
       <c r="AH24" s="9"/>
       <c r="AI24" s="9"/>
       <c r="AJ24" s="9"/>
       <c r="AK24" s="9"/>
       <c r="AL24" s="9"/>
       <c r="AM24" s="9"/>
       <c r="AN24" s="9"/>
       <c r="AO24" s="9"/>
       <c r="AP24" s="9"/>
       <c r="AQ24" s="9"/>
       <c r="AR24" s="9"/>
       <c r="AS24" s="9"/>
     </row>
     <row r="25" spans="1:45" s="11" customFormat="1">
       <c r="A25" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="41">
         <v>12</v>
       </c>
       <c r="C25" s="9">
         <v>12</v>
@@ -10064,51 +10319,53 @@
       </c>
       <c r="V25" s="9">
         <v>13</v>
       </c>
       <c r="W25" s="9">
         <v>10</v>
       </c>
       <c r="X25" s="9">
         <v>12</v>
       </c>
       <c r="Y25" s="9">
         <v>15</v>
       </c>
       <c r="Z25" s="41">
         <v>12</v>
       </c>
       <c r="AA25" s="41">
         <v>10</v>
       </c>
       <c r="AB25" s="41">
         <v>5</v>
       </c>
       <c r="AC25" s="41">
         <v>11</v>
       </c>
-      <c r="AD25" s="9"/>
+      <c r="AD25" s="9">
+        <v>7</v>
+      </c>
       <c r="AE25" s="9"/>
       <c r="AF25" s="9"/>
       <c r="AG25" s="9"/>
       <c r="AH25" s="9"/>
       <c r="AI25" s="9"/>
       <c r="AJ25" s="9"/>
       <c r="AK25" s="9"/>
       <c r="AL25" s="9"/>
       <c r="AM25" s="9"/>
       <c r="AN25" s="9"/>
       <c r="AO25" s="9"/>
       <c r="AP25" s="9"/>
       <c r="AQ25" s="9"/>
       <c r="AR25" s="9"/>
       <c r="AS25" s="9"/>
     </row>
     <row r="26" spans="1:45" s="11" customFormat="1">
       <c r="A26" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="41">
         <v>6</v>
       </c>
       <c r="C26" s="9">
         <v>4</v>
@@ -10169,51 +10426,53 @@
       </c>
       <c r="V26" s="9">
         <v>7</v>
       </c>
       <c r="W26" s="9">
         <v>5</v>
       </c>
       <c r="X26" s="9">
         <v>4</v>
       </c>
       <c r="Y26" s="9">
         <v>7</v>
       </c>
       <c r="Z26" s="41">
         <v>10</v>
       </c>
       <c r="AA26" s="41">
         <v>7</v>
       </c>
       <c r="AB26" s="41">
         <v>6</v>
       </c>
       <c r="AC26" s="41">
         <v>3</v>
       </c>
-      <c r="AD26" s="9"/>
+      <c r="AD26" s="9">
+        <v>2</v>
+      </c>
       <c r="AE26" s="9"/>
       <c r="AF26" s="9"/>
       <c r="AG26" s="9"/>
       <c r="AH26" s="9"/>
       <c r="AI26" s="9"/>
       <c r="AJ26" s="9"/>
       <c r="AK26" s="9"/>
       <c r="AL26" s="9"/>
       <c r="AM26" s="9"/>
       <c r="AN26" s="9"/>
       <c r="AO26" s="9"/>
       <c r="AP26" s="9"/>
       <c r="AQ26" s="9"/>
       <c r="AR26" s="9"/>
       <c r="AS26" s="9"/>
     </row>
     <row r="27" spans="1:45" s="11" customFormat="1">
       <c r="A27" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="41">
         <v>13</v>
       </c>
       <c r="C27" s="9">
         <v>11</v>
@@ -10274,51 +10533,53 @@
       </c>
       <c r="V27" s="9">
         <v>9</v>
       </c>
       <c r="W27" s="9">
         <v>13</v>
       </c>
       <c r="X27" s="9">
         <v>6</v>
       </c>
       <c r="Y27" s="9">
         <v>10</v>
       </c>
       <c r="Z27" s="41">
         <v>9</v>
       </c>
       <c r="AA27" s="41">
         <v>9</v>
       </c>
       <c r="AB27" s="41">
         <v>14</v>
       </c>
       <c r="AC27" s="41">
         <v>7</v>
       </c>
-      <c r="AD27" s="9"/>
+      <c r="AD27" s="9">
+        <v>3</v>
+      </c>
       <c r="AE27" s="9"/>
       <c r="AF27" s="9"/>
       <c r="AG27" s="9"/>
       <c r="AH27" s="9"/>
       <c r="AI27" s="9"/>
       <c r="AJ27" s="9"/>
       <c r="AK27" s="9"/>
       <c r="AL27" s="9"/>
       <c r="AM27" s="9"/>
       <c r="AN27" s="9"/>
       <c r="AO27" s="9"/>
       <c r="AP27" s="9"/>
       <c r="AQ27" s="9"/>
       <c r="AR27" s="9"/>
       <c r="AS27" s="9"/>
     </row>
     <row r="28" spans="1:45" s="11" customFormat="1">
       <c r="A28" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="41">
         <v>4</v>
       </c>
       <c r="C28" s="9">
         <v>9</v>
@@ -10379,51 +10640,53 @@
       </c>
       <c r="V28" s="9">
         <v>6</v>
       </c>
       <c r="W28" s="9">
         <v>8</v>
       </c>
       <c r="X28" s="9">
         <v>7</v>
       </c>
       <c r="Y28" s="9">
         <v>2</v>
       </c>
       <c r="Z28" s="41">
         <v>6</v>
       </c>
       <c r="AA28" s="41">
         <v>3</v>
       </c>
       <c r="AB28" s="41">
         <v>15</v>
       </c>
       <c r="AC28" s="41">
         <v>10</v>
       </c>
-      <c r="AD28" s="9"/>
+      <c r="AD28" s="9">
+        <v>7</v>
+      </c>
       <c r="AE28" s="9"/>
       <c r="AF28" s="9"/>
       <c r="AG28" s="9"/>
       <c r="AH28" s="9"/>
       <c r="AI28" s="9"/>
       <c r="AJ28" s="9"/>
       <c r="AK28" s="9"/>
       <c r="AL28" s="9"/>
       <c r="AM28" s="9"/>
       <c r="AN28" s="9"/>
       <c r="AO28" s="9"/>
       <c r="AP28" s="9"/>
       <c r="AQ28" s="9"/>
       <c r="AR28" s="9"/>
       <c r="AS28" s="9"/>
     </row>
     <row r="29" spans="1:45" s="11" customFormat="1">
       <c r="A29" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="41">
         <v>7</v>
       </c>
       <c r="C29" s="9">
         <v>9</v>
@@ -10484,51 +10747,53 @@
       </c>
       <c r="V29" s="9">
         <v>8</v>
       </c>
       <c r="W29" s="9">
         <v>8</v>
       </c>
       <c r="X29" s="9">
         <v>3</v>
       </c>
       <c r="Y29" s="9">
         <v>7</v>
       </c>
       <c r="Z29" s="41">
         <v>5</v>
       </c>
       <c r="AA29" s="41">
         <v>4</v>
       </c>
       <c r="AB29" s="41">
         <v>9</v>
       </c>
       <c r="AC29" s="41">
         <v>2</v>
       </c>
-      <c r="AD29" s="9"/>
+      <c r="AD29" s="9">
+        <v>8</v>
+      </c>
       <c r="AE29" s="9"/>
       <c r="AF29" s="9"/>
       <c r="AG29" s="9"/>
       <c r="AH29" s="9"/>
       <c r="AI29" s="9"/>
       <c r="AJ29" s="9"/>
       <c r="AK29" s="9"/>
       <c r="AL29" s="9"/>
       <c r="AM29" s="9"/>
       <c r="AN29" s="9"/>
       <c r="AO29" s="9"/>
       <c r="AP29" s="9"/>
       <c r="AQ29" s="9"/>
       <c r="AR29" s="9"/>
       <c r="AS29" s="9"/>
     </row>
     <row r="30" spans="1:45" s="11" customFormat="1">
       <c r="A30" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B30" s="41">
         <v>21</v>
       </c>
       <c r="C30" s="9">
         <v>20</v>
@@ -10589,51 +10854,53 @@
       </c>
       <c r="V30" s="9">
         <v>15</v>
       </c>
       <c r="W30" s="9">
         <v>11</v>
       </c>
       <c r="X30" s="9">
         <v>16</v>
       </c>
       <c r="Y30" s="9">
         <v>21</v>
       </c>
       <c r="Z30" s="41">
         <v>18</v>
       </c>
       <c r="AA30" s="41">
         <v>16</v>
       </c>
       <c r="AB30" s="41">
         <v>24</v>
       </c>
       <c r="AC30" s="41">
         <v>23</v>
       </c>
-      <c r="AD30" s="9"/>
+      <c r="AD30" s="9">
+        <v>11</v>
+      </c>
       <c r="AE30" s="9"/>
       <c r="AF30" s="9"/>
       <c r="AG30" s="9"/>
       <c r="AH30" s="9"/>
       <c r="AI30" s="9"/>
       <c r="AJ30" s="9"/>
       <c r="AK30" s="9"/>
       <c r="AL30" s="9"/>
       <c r="AM30" s="9"/>
       <c r="AN30" s="9"/>
       <c r="AO30" s="9"/>
       <c r="AP30" s="9"/>
       <c r="AQ30" s="9"/>
       <c r="AR30" s="9"/>
       <c r="AS30" s="9"/>
     </row>
     <row r="31" spans="1:45" s="11" customFormat="1">
       <c r="A31" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B31" s="41">
         <v>6</v>
       </c>
       <c r="C31" s="9">
         <v>8</v>
@@ -10694,51 +10961,53 @@
       </c>
       <c r="V31" s="9">
         <v>4</v>
       </c>
       <c r="W31" s="9">
         <v>5</v>
       </c>
       <c r="X31" s="9">
         <v>7</v>
       </c>
       <c r="Y31" s="9">
         <v>6</v>
       </c>
       <c r="Z31" s="41">
         <v>5</v>
       </c>
       <c r="AA31" s="41">
         <v>4</v>
       </c>
       <c r="AB31" s="41">
         <v>1</v>
       </c>
       <c r="AC31" s="41">
         <v>3</v>
       </c>
-      <c r="AD31" s="9"/>
+      <c r="AD31" s="9">
+        <v>9</v>
+      </c>
       <c r="AE31" s="9"/>
       <c r="AF31" s="9"/>
       <c r="AG31" s="9"/>
       <c r="AH31" s="9"/>
       <c r="AI31" s="9"/>
       <c r="AJ31" s="9"/>
       <c r="AK31" s="9"/>
       <c r="AL31" s="9"/>
       <c r="AM31" s="9"/>
       <c r="AN31" s="9"/>
       <c r="AO31" s="9"/>
       <c r="AP31" s="9"/>
       <c r="AQ31" s="9"/>
       <c r="AR31" s="9"/>
       <c r="AS31" s="9"/>
     </row>
     <row r="32" spans="1:45" s="11" customFormat="1">
       <c r="A32" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B32" s="41">
         <v>11</v>
       </c>
       <c r="C32" s="9">
         <v>6</v>
@@ -10799,51 +11068,53 @@
       </c>
       <c r="V32" s="9">
         <v>9</v>
       </c>
       <c r="W32" s="9">
         <v>4</v>
       </c>
       <c r="X32" s="9">
         <v>2</v>
       </c>
       <c r="Y32" s="9">
         <v>10</v>
       </c>
       <c r="Z32" s="41">
         <v>7</v>
       </c>
       <c r="AA32" s="41">
         <v>5</v>
       </c>
       <c r="AB32" s="41">
         <v>4</v>
       </c>
       <c r="AC32" s="41">
         <v>8</v>
       </c>
-      <c r="AD32" s="9"/>
+      <c r="AD32" s="9">
+        <v>6</v>
+      </c>
       <c r="AE32" s="9"/>
       <c r="AF32" s="9"/>
       <c r="AG32" s="9"/>
       <c r="AH32" s="9"/>
       <c r="AI32" s="9"/>
       <c r="AJ32" s="9"/>
       <c r="AK32" s="9"/>
       <c r="AL32" s="9"/>
       <c r="AM32" s="9"/>
       <c r="AN32" s="9"/>
       <c r="AO32" s="9"/>
       <c r="AP32" s="9"/>
       <c r="AQ32" s="9"/>
       <c r="AR32" s="9"/>
       <c r="AS32" s="9"/>
     </row>
     <row r="33" spans="1:45" s="11" customFormat="1">
       <c r="A33" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B33" s="41">
         <v>1</v>
       </c>
       <c r="C33" s="9">
         <v>4</v>
@@ -10904,51 +11175,53 @@
       </c>
       <c r="V33" s="9">
         <v>4</v>
       </c>
       <c r="W33" s="9">
         <v>8</v>
       </c>
       <c r="X33" s="9">
         <v>9</v>
       </c>
       <c r="Y33" s="9">
         <v>8</v>
       </c>
       <c r="Z33" s="41">
         <v>9</v>
       </c>
       <c r="AA33" s="41">
         <v>4</v>
       </c>
       <c r="AB33" s="41">
         <v>8</v>
       </c>
       <c r="AC33" s="41">
         <v>4</v>
       </c>
-      <c r="AD33" s="9"/>
+      <c r="AD33" s="9">
+        <v>3</v>
+      </c>
       <c r="AE33" s="9"/>
       <c r="AF33" s="9"/>
       <c r="AG33" s="9"/>
       <c r="AH33" s="9"/>
       <c r="AI33" s="9"/>
       <c r="AJ33" s="9"/>
       <c r="AK33" s="9"/>
       <c r="AL33" s="9"/>
       <c r="AM33" s="9"/>
       <c r="AN33" s="9"/>
       <c r="AO33" s="9"/>
       <c r="AP33" s="9"/>
       <c r="AQ33" s="9"/>
       <c r="AR33" s="9"/>
       <c r="AS33" s="9"/>
     </row>
     <row r="34" spans="1:45" s="11" customFormat="1">
       <c r="A34" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B34" s="41">
         <v>12</v>
       </c>
       <c r="C34" s="9">
         <v>16</v>
@@ -11009,51 +11282,53 @@
       </c>
       <c r="V34" s="9">
         <v>15</v>
       </c>
       <c r="W34" s="9">
         <v>12</v>
       </c>
       <c r="X34" s="9">
         <v>11</v>
       </c>
       <c r="Y34" s="9">
         <v>11</v>
       </c>
       <c r="Z34" s="41">
         <v>15</v>
       </c>
       <c r="AA34" s="41">
         <v>20</v>
       </c>
       <c r="AB34" s="41">
         <v>14</v>
       </c>
       <c r="AC34" s="41">
         <v>13</v>
       </c>
-      <c r="AD34" s="9"/>
+      <c r="AD34" s="9">
+        <v>11</v>
+      </c>
       <c r="AE34" s="9"/>
       <c r="AF34" s="9"/>
       <c r="AG34" s="9"/>
       <c r="AH34" s="9"/>
       <c r="AI34" s="9"/>
       <c r="AJ34" s="9"/>
       <c r="AK34" s="9"/>
       <c r="AL34" s="9"/>
       <c r="AM34" s="9"/>
       <c r="AN34" s="9"/>
       <c r="AO34" s="9"/>
       <c r="AP34" s="9"/>
       <c r="AQ34" s="9"/>
       <c r="AR34" s="9"/>
       <c r="AS34" s="9"/>
     </row>
     <row r="35" spans="1:45" s="11" customFormat="1">
       <c r="A35" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B35" s="41">
         <v>3</v>
       </c>
       <c r="C35" s="9">
         <v>2</v>
@@ -11114,51 +11389,53 @@
       </c>
       <c r="V35" s="9">
         <v>6</v>
       </c>
       <c r="W35" s="9">
         <v>9</v>
       </c>
       <c r="X35" s="9">
         <v>3</v>
       </c>
       <c r="Y35" s="9">
         <v>1</v>
       </c>
       <c r="Z35" s="41">
         <v>3</v>
       </c>
       <c r="AA35" s="41">
         <v>4</v>
       </c>
       <c r="AB35" s="41">
         <v>1</v>
       </c>
       <c r="AC35" s="41">
         <v>4</v>
       </c>
-      <c r="AD35" s="9"/>
+      <c r="AD35" s="9">
+        <v>4</v>
+      </c>
       <c r="AE35" s="9"/>
       <c r="AF35" s="9"/>
       <c r="AG35" s="9"/>
       <c r="AH35" s="9"/>
       <c r="AI35" s="9"/>
       <c r="AJ35" s="9"/>
       <c r="AK35" s="9"/>
       <c r="AL35" s="9"/>
       <c r="AM35" s="9"/>
       <c r="AN35" s="9"/>
       <c r="AO35" s="9"/>
       <c r="AP35" s="9"/>
       <c r="AQ35" s="9"/>
       <c r="AR35" s="9"/>
       <c r="AS35" s="9"/>
     </row>
     <row r="36" spans="1:45" s="11" customFormat="1">
       <c r="A36" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B36" s="41">
         <v>6</v>
       </c>
       <c r="C36" s="9">
         <v>6</v>
@@ -11219,51 +11496,53 @@
       </c>
       <c r="V36" s="9">
         <v>6</v>
       </c>
       <c r="W36" s="9">
         <v>7</v>
       </c>
       <c r="X36" s="9">
         <v>7</v>
       </c>
       <c r="Y36" s="9">
         <v>9</v>
       </c>
       <c r="Z36" s="41">
         <v>4</v>
       </c>
       <c r="AA36" s="41">
         <v>6</v>
       </c>
       <c r="AB36" s="41">
         <v>7</v>
       </c>
       <c r="AC36" s="41">
         <v>7</v>
       </c>
-      <c r="AD36" s="9"/>
+      <c r="AD36" s="9">
+        <v>2</v>
+      </c>
       <c r="AE36" s="9"/>
       <c r="AF36" s="9"/>
       <c r="AG36" s="9"/>
       <c r="AH36" s="9"/>
       <c r="AI36" s="9"/>
       <c r="AJ36" s="9"/>
       <c r="AK36" s="9"/>
       <c r="AL36" s="9"/>
       <c r="AM36" s="9"/>
       <c r="AN36" s="9"/>
       <c r="AO36" s="9"/>
       <c r="AP36" s="9"/>
       <c r="AQ36" s="9"/>
       <c r="AR36" s="9"/>
       <c r="AS36" s="9"/>
     </row>
     <row r="37" spans="1:45" s="11" customFormat="1">
       <c r="A37" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="41">
         <v>16</v>
       </c>
       <c r="C37" s="9">
         <v>12</v>
@@ -11324,95 +11603,97 @@
       </c>
       <c r="V37" s="9">
         <v>12</v>
       </c>
       <c r="W37" s="9">
         <v>9</v>
       </c>
       <c r="X37" s="9">
         <v>10</v>
       </c>
       <c r="Y37" s="9">
         <v>11</v>
       </c>
       <c r="Z37" s="41">
         <v>6</v>
       </c>
       <c r="AA37" s="41">
         <v>6</v>
       </c>
       <c r="AB37" s="41">
         <v>15</v>
       </c>
       <c r="AC37" s="41">
         <v>18</v>
       </c>
-      <c r="AD37" s="9"/>
+      <c r="AD37" s="11">
+        <v>5</v>
+      </c>
       <c r="AE37" s="9"/>
       <c r="AF37" s="9"/>
       <c r="AG37" s="9"/>
       <c r="AH37" s="9"/>
       <c r="AI37" s="9"/>
       <c r="AJ37" s="9"/>
       <c r="AK37" s="9"/>
       <c r="AL37" s="9"/>
       <c r="AM37" s="9"/>
       <c r="AN37" s="9"/>
       <c r="AO37" s="9"/>
       <c r="AP37" s="9"/>
       <c r="AQ37" s="9"/>
       <c r="AR37" s="9"/>
       <c r="AS37" s="9"/>
     </row>
     <row r="38" spans="1:45" s="40" customFormat="1">
-      <c r="A38" s="66" t="s">
+      <c r="A38" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="B38" s="66"/>
-[...22 lines deleted...]
-      <c r="Y38" s="66"/>
+      <c r="B38" s="68"/>
+      <c r="C38" s="68"/>
+      <c r="D38" s="68"/>
+      <c r="E38" s="68"/>
+      <c r="F38" s="68"/>
+      <c r="G38" s="68"/>
+      <c r="H38" s="68"/>
+      <c r="I38" s="68"/>
+      <c r="J38" s="68"/>
+      <c r="K38" s="68"/>
+      <c r="L38" s="68"/>
+      <c r="M38" s="68"/>
+      <c r="N38" s="68"/>
+      <c r="O38" s="68"/>
+      <c r="P38" s="68"/>
+      <c r="Q38" s="68"/>
+      <c r="R38" s="68"/>
+      <c r="S38" s="68"/>
+      <c r="T38" s="68"/>
+      <c r="U38" s="68"/>
+      <c r="V38" s="68"/>
+      <c r="W38" s="68"/>
+      <c r="X38" s="68"/>
+      <c r="Y38" s="68"/>
       <c r="Z38" s="9"/>
       <c r="AA38" s="9"/>
       <c r="AB38" s="9"/>
       <c r="AC38" s="9"/>
       <c r="AD38" s="9"/>
       <c r="AE38" s="9"/>
       <c r="AF38" s="9"/>
       <c r="AG38" s="9"/>
       <c r="AH38" s="9"/>
       <c r="AI38" s="9"/>
       <c r="AJ38" s="9"/>
       <c r="AK38" s="9"/>
       <c r="AL38" s="9"/>
       <c r="AM38" s="9"/>
       <c r="AN38" s="9"/>
       <c r="AO38" s="9"/>
       <c r="AP38" s="9"/>
       <c r="AQ38" s="9"/>
       <c r="AR38" s="9"/>
       <c r="AS38" s="9"/>
     </row>
     <row r="39" spans="1:45">
       <c r="A39" s="6" t="s">
         <v>31</v>
       </c>
@@ -11478,51 +11759,53 @@
       </c>
       <c r="V39" s="9">
         <v>186</v>
       </c>
       <c r="W39" s="9">
         <v>177</v>
       </c>
       <c r="X39" s="9">
         <v>178</v>
       </c>
       <c r="Y39" s="9">
         <v>190</v>
       </c>
       <c r="Z39" s="50">
         <v>191</v>
       </c>
       <c r="AA39" s="50">
         <v>147</v>
       </c>
       <c r="AB39" s="50">
         <v>170</v>
       </c>
       <c r="AC39" s="50">
         <v>191</v>
       </c>
-      <c r="AD39" s="9"/>
+      <c r="AD39" s="9">
+        <v>158</v>
+      </c>
       <c r="AE39" s="9"/>
       <c r="AF39" s="9"/>
       <c r="AG39" s="9"/>
       <c r="AH39" s="9"/>
       <c r="AI39" s="9"/>
       <c r="AJ39" s="9"/>
       <c r="AK39" s="9"/>
       <c r="AL39" s="9"/>
       <c r="AM39" s="9"/>
       <c r="AN39" s="9"/>
       <c r="AO39" s="9"/>
       <c r="AP39" s="9"/>
       <c r="AQ39" s="9"/>
       <c r="AR39" s="9"/>
       <c r="AS39" s="9"/>
     </row>
     <row r="40" spans="1:45">
       <c r="A40" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B40" s="41">
         <v>90</v>
       </c>
       <c r="C40" s="9">
         <v>95</v>
@@ -11583,51 +11866,53 @@
       </c>
       <c r="V40" s="9">
         <v>79</v>
       </c>
       <c r="W40" s="9">
         <v>64</v>
       </c>
       <c r="X40" s="9">
         <v>69</v>
       </c>
       <c r="Y40" s="9">
         <v>80</v>
       </c>
       <c r="Z40" s="50">
         <v>88</v>
       </c>
       <c r="AA40" s="50">
         <v>69</v>
       </c>
       <c r="AB40" s="50">
         <v>68</v>
       </c>
       <c r="AC40" s="50">
         <v>79</v>
       </c>
-      <c r="AD40" s="9"/>
+      <c r="AD40" s="44">
+        <v>74</v>
+      </c>
       <c r="AE40" s="9"/>
       <c r="AF40" s="9"/>
       <c r="AG40" s="9"/>
       <c r="AH40" s="9"/>
       <c r="AI40" s="9"/>
       <c r="AJ40" s="9"/>
       <c r="AK40" s="9"/>
       <c r="AL40" s="9"/>
       <c r="AM40" s="9"/>
       <c r="AN40" s="9"/>
       <c r="AO40" s="9"/>
       <c r="AP40" s="9"/>
       <c r="AQ40" s="9"/>
       <c r="AR40" s="9"/>
       <c r="AS40" s="9"/>
     </row>
     <row r="41" spans="1:45">
       <c r="A41" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="41">
         <v>15</v>
       </c>
       <c r="C41" s="9">
         <v>12</v>
@@ -11688,51 +11973,53 @@
       </c>
       <c r="V41" s="9">
         <v>14</v>
       </c>
       <c r="W41" s="9">
         <v>8</v>
       </c>
       <c r="X41" s="9">
         <v>15</v>
       </c>
       <c r="Y41" s="9">
         <v>9</v>
       </c>
       <c r="Z41" s="50">
         <v>12</v>
       </c>
       <c r="AA41" s="50">
         <v>6</v>
       </c>
       <c r="AB41" s="50">
         <v>13</v>
       </c>
       <c r="AC41" s="50">
         <v>14</v>
       </c>
-      <c r="AD41" s="9"/>
+      <c r="AD41" s="44">
+        <v>8</v>
+      </c>
       <c r="AE41" s="9"/>
       <c r="AF41" s="9"/>
       <c r="AG41" s="9"/>
       <c r="AH41" s="9"/>
       <c r="AI41" s="9"/>
       <c r="AJ41" s="9"/>
       <c r="AK41" s="9"/>
       <c r="AL41" s="9"/>
       <c r="AM41" s="9"/>
       <c r="AN41" s="9"/>
       <c r="AO41" s="9"/>
       <c r="AP41" s="9"/>
       <c r="AQ41" s="9"/>
       <c r="AR41" s="9"/>
       <c r="AS41" s="9"/>
     </row>
     <row r="42" spans="1:45">
       <c r="A42" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="41">
         <v>3</v>
       </c>
       <c r="C42" s="9">
         <v>4</v>
@@ -11793,51 +12080,53 @@
       </c>
       <c r="V42" s="9">
         <v>6</v>
       </c>
       <c r="W42" s="9">
         <v>2</v>
       </c>
       <c r="X42" s="9">
         <v>8</v>
       </c>
       <c r="Y42" s="9">
         <v>5</v>
       </c>
       <c r="Z42" s="50">
         <v>9</v>
       </c>
       <c r="AA42" s="50">
         <v>6</v>
       </c>
       <c r="AB42" s="50">
         <v>5</v>
       </c>
       <c r="AC42" s="50">
         <v>8</v>
       </c>
-      <c r="AD42" s="9"/>
+      <c r="AD42" s="44">
+        <v>3</v>
+      </c>
       <c r="AE42" s="9"/>
       <c r="AF42" s="9"/>
       <c r="AG42" s="9"/>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
     </row>
     <row r="43" spans="1:45">
       <c r="A43" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="41">
         <v>12</v>
       </c>
       <c r="C43" s="9">
         <v>10</v>
@@ -11898,51 +12187,53 @@
       </c>
       <c r="V43" s="9">
         <v>10</v>
       </c>
       <c r="W43" s="9">
         <v>7</v>
       </c>
       <c r="X43" s="9">
         <v>5</v>
       </c>
       <c r="Y43" s="9">
         <v>11</v>
       </c>
       <c r="Z43" s="50">
         <v>6</v>
       </c>
       <c r="AA43" s="50">
         <v>5</v>
       </c>
       <c r="AB43" s="50">
         <v>8</v>
       </c>
       <c r="AC43" s="50">
         <v>6</v>
       </c>
-      <c r="AD43" s="9"/>
+      <c r="AD43" s="44">
+        <v>9</v>
+      </c>
       <c r="AE43" s="9"/>
       <c r="AF43" s="9"/>
       <c r="AG43" s="9"/>
       <c r="AH43" s="9"/>
       <c r="AI43" s="9"/>
       <c r="AJ43" s="9"/>
       <c r="AK43" s="9"/>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
     </row>
     <row r="44" spans="1:45">
       <c r="A44" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="41">
         <v>8</v>
       </c>
       <c r="C44" s="9">
         <v>9</v>
@@ -12003,51 +12294,53 @@
       </c>
       <c r="V44" s="9">
         <v>11</v>
       </c>
       <c r="W44" s="9">
         <v>7</v>
       </c>
       <c r="X44" s="9">
         <v>7</v>
       </c>
       <c r="Y44" s="9">
         <v>8</v>
       </c>
       <c r="Z44" s="50">
         <v>3</v>
       </c>
       <c r="AA44" s="50">
         <v>5</v>
       </c>
       <c r="AB44" s="50">
         <v>8</v>
       </c>
       <c r="AC44" s="50">
         <v>8</v>
       </c>
-      <c r="AD44" s="9"/>
+      <c r="AD44" s="44">
+        <v>7</v>
+      </c>
       <c r="AE44" s="9"/>
       <c r="AF44" s="9"/>
       <c r="AG44" s="9"/>
       <c r="AH44" s="9"/>
       <c r="AI44" s="9"/>
       <c r="AJ44" s="9"/>
       <c r="AK44" s="9"/>
       <c r="AL44" s="9"/>
       <c r="AM44" s="9"/>
       <c r="AN44" s="9"/>
       <c r="AO44" s="9"/>
       <c r="AP44" s="9"/>
       <c r="AQ44" s="9"/>
       <c r="AR44" s="9"/>
       <c r="AS44" s="9"/>
     </row>
     <row r="45" spans="1:45">
       <c r="A45" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="41">
         <v>6</v>
       </c>
       <c r="C45" s="9">
         <v>10</v>
@@ -12108,51 +12401,53 @@
       </c>
       <c r="V45" s="9">
         <v>6</v>
       </c>
       <c r="W45" s="9">
         <v>2</v>
       </c>
       <c r="X45" s="9">
         <v>9</v>
       </c>
       <c r="Y45" s="9">
         <v>5</v>
       </c>
       <c r="Z45" s="50">
         <v>8</v>
       </c>
       <c r="AA45" s="50">
         <v>6</v>
       </c>
       <c r="AB45" s="50">
         <v>5</v>
       </c>
       <c r="AC45" s="50">
         <v>8</v>
       </c>
-      <c r="AD45" s="9"/>
+      <c r="AD45" s="44">
+        <v>3</v>
+      </c>
       <c r="AE45" s="9"/>
       <c r="AF45" s="9"/>
       <c r="AG45" s="9"/>
       <c r="AH45" s="9"/>
       <c r="AI45" s="9"/>
       <c r="AJ45" s="9"/>
       <c r="AK45" s="9"/>
       <c r="AL45" s="9"/>
       <c r="AM45" s="9"/>
       <c r="AN45" s="9"/>
       <c r="AO45" s="9"/>
       <c r="AP45" s="9"/>
       <c r="AQ45" s="9"/>
       <c r="AR45" s="9"/>
       <c r="AS45" s="9"/>
     </row>
     <row r="46" spans="1:45">
       <c r="A46" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B46" s="41">
         <v>16</v>
       </c>
       <c r="C46" s="9">
         <v>18</v>
@@ -12213,51 +12508,53 @@
       </c>
       <c r="V46" s="9">
         <v>11</v>
       </c>
       <c r="W46" s="9">
         <v>17</v>
       </c>
       <c r="X46" s="9">
         <v>14</v>
       </c>
       <c r="Y46" s="9">
         <v>13</v>
       </c>
       <c r="Z46" s="50">
         <v>17</v>
       </c>
       <c r="AA46" s="50">
         <v>10</v>
       </c>
       <c r="AB46" s="50">
         <v>15</v>
       </c>
       <c r="AC46" s="50">
         <v>14</v>
       </c>
-      <c r="AD46" s="9"/>
+      <c r="AD46" s="44">
+        <v>14</v>
+      </c>
       <c r="AE46" s="9"/>
       <c r="AF46" s="9"/>
       <c r="AG46" s="9"/>
       <c r="AH46" s="9"/>
       <c r="AI46" s="9"/>
       <c r="AJ46" s="9"/>
       <c r="AK46" s="9"/>
       <c r="AL46" s="9"/>
       <c r="AM46" s="9"/>
       <c r="AN46" s="9"/>
       <c r="AO46" s="9"/>
       <c r="AP46" s="9"/>
       <c r="AQ46" s="9"/>
       <c r="AR46" s="9"/>
       <c r="AS46" s="9"/>
     </row>
     <row r="47" spans="1:45">
       <c r="A47" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B47" s="41">
         <v>10</v>
       </c>
       <c r="C47" s="9">
         <v>6</v>
@@ -12318,51 +12615,53 @@
       </c>
       <c r="V47" s="9">
         <v>3</v>
       </c>
       <c r="W47" s="9">
         <v>8</v>
       </c>
       <c r="X47" s="9">
         <v>1</v>
       </c>
       <c r="Y47" s="9">
         <v>4</v>
       </c>
       <c r="Z47" s="50">
         <v>5</v>
       </c>
       <c r="AA47" s="50">
         <v>8</v>
       </c>
       <c r="AB47" s="50">
         <v>8</v>
       </c>
       <c r="AC47" s="50">
         <v>6</v>
       </c>
-      <c r="AD47" s="9"/>
+      <c r="AD47" s="44">
+        <v>4</v>
+      </c>
       <c r="AE47" s="9"/>
       <c r="AF47" s="9"/>
       <c r="AG47" s="9"/>
       <c r="AH47" s="9"/>
       <c r="AI47" s="9"/>
       <c r="AJ47" s="9"/>
       <c r="AK47" s="9"/>
       <c r="AL47" s="9"/>
       <c r="AM47" s="9"/>
       <c r="AN47" s="9"/>
       <c r="AO47" s="9"/>
       <c r="AP47" s="9"/>
       <c r="AQ47" s="9"/>
       <c r="AR47" s="9"/>
       <c r="AS47" s="9"/>
     </row>
     <row r="48" spans="1:45">
       <c r="A48" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="41">
         <v>15</v>
       </c>
       <c r="C48" s="9">
         <v>5</v>
@@ -12423,51 +12722,53 @@
       </c>
       <c r="V48" s="9">
         <v>5</v>
       </c>
       <c r="W48" s="9">
         <v>8</v>
       </c>
       <c r="X48" s="9">
         <v>4</v>
       </c>
       <c r="Y48" s="9">
         <v>6</v>
       </c>
       <c r="Z48" s="50">
         <v>5</v>
       </c>
       <c r="AA48" s="50">
         <v>6</v>
       </c>
       <c r="AB48" s="50">
         <v>3</v>
       </c>
       <c r="AC48" s="50">
         <v>7</v>
       </c>
-      <c r="AD48" s="9"/>
+      <c r="AD48" s="44">
+        <v>6</v>
+      </c>
       <c r="AE48" s="9"/>
       <c r="AF48" s="9"/>
       <c r="AG48" s="9"/>
       <c r="AH48" s="9"/>
       <c r="AI48" s="9"/>
       <c r="AJ48" s="9"/>
       <c r="AK48" s="9"/>
       <c r="AL48" s="9"/>
       <c r="AM48" s="9"/>
       <c r="AN48" s="9"/>
       <c r="AO48" s="9"/>
       <c r="AP48" s="9"/>
       <c r="AQ48" s="9"/>
       <c r="AR48" s="9"/>
       <c r="AS48" s="9"/>
     </row>
     <row r="49" spans="1:45">
       <c r="A49" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B49" s="41">
         <v>9</v>
       </c>
       <c r="C49" s="9">
         <v>5</v>
@@ -12528,51 +12829,53 @@
       </c>
       <c r="V49" s="9">
         <v>7</v>
       </c>
       <c r="W49" s="9">
         <v>14</v>
       </c>
       <c r="X49" s="9">
         <v>5</v>
       </c>
       <c r="Y49" s="9">
         <v>4</v>
       </c>
       <c r="Z49" s="50">
         <v>5</v>
       </c>
       <c r="AA49" s="50">
         <v>4</v>
       </c>
       <c r="AB49" s="50">
         <v>4</v>
       </c>
       <c r="AC49" s="50">
         <v>6</v>
       </c>
-      <c r="AD49" s="9"/>
+      <c r="AD49" s="44">
+        <v>3</v>
+      </c>
       <c r="AE49" s="9"/>
       <c r="AF49" s="9"/>
       <c r="AG49" s="9"/>
       <c r="AH49" s="9"/>
       <c r="AI49" s="9"/>
       <c r="AJ49" s="9"/>
       <c r="AK49" s="9"/>
       <c r="AL49" s="9"/>
       <c r="AM49" s="9"/>
       <c r="AN49" s="9"/>
       <c r="AO49" s="9"/>
       <c r="AP49" s="9"/>
       <c r="AQ49" s="9"/>
       <c r="AR49" s="9"/>
       <c r="AS49" s="9"/>
     </row>
     <row r="50" spans="1:45">
       <c r="A50" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B50" s="41">
         <v>21</v>
       </c>
       <c r="C50" s="9">
         <v>16</v>
@@ -12633,51 +12936,53 @@
       </c>
       <c r="V50" s="9">
         <v>12</v>
       </c>
       <c r="W50" s="9">
         <v>16</v>
       </c>
       <c r="X50" s="9">
         <v>14</v>
       </c>
       <c r="Y50" s="9">
         <v>20</v>
       </c>
       <c r="Z50" s="50">
         <v>12</v>
       </c>
       <c r="AA50" s="50">
         <v>11</v>
       </c>
       <c r="AB50" s="50">
         <v>11</v>
       </c>
       <c r="AC50" s="50">
         <v>13</v>
       </c>
-      <c r="AD50" s="9"/>
+      <c r="AD50" s="44">
+        <v>13</v>
+      </c>
       <c r="AE50" s="9"/>
       <c r="AF50" s="9"/>
       <c r="AG50" s="9"/>
       <c r="AH50" s="9"/>
       <c r="AI50" s="9"/>
       <c r="AJ50" s="9"/>
       <c r="AK50" s="9"/>
       <c r="AL50" s="9"/>
       <c r="AM50" s="9"/>
       <c r="AN50" s="9"/>
       <c r="AO50" s="9"/>
       <c r="AP50" s="9"/>
       <c r="AQ50" s="9"/>
       <c r="AR50" s="9"/>
       <c r="AS50" s="9"/>
     </row>
     <row r="51" spans="1:45" s="11" customFormat="1">
       <c r="A51" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B51" s="41">
         <v>3</v>
       </c>
       <c r="C51" s="9">
         <v>5</v>
@@ -12738,51 +13043,53 @@
       </c>
       <c r="V51" s="9">
         <v>2</v>
       </c>
       <c r="W51" s="9">
         <v>4</v>
       </c>
       <c r="X51" s="9">
         <v>4</v>
       </c>
       <c r="Y51" s="9">
         <v>3</v>
       </c>
       <c r="Z51" s="50">
         <v>4</v>
       </c>
       <c r="AA51" s="50">
         <v>1</v>
       </c>
       <c r="AB51" s="50">
         <v>6</v>
       </c>
       <c r="AC51" s="50">
         <v>5</v>
       </c>
-      <c r="AD51" s="9"/>
+      <c r="AD51" s="44">
+        <v>2</v>
+      </c>
       <c r="AE51" s="9"/>
       <c r="AF51" s="9"/>
       <c r="AG51" s="9"/>
       <c r="AH51" s="9"/>
       <c r="AI51" s="9"/>
       <c r="AJ51" s="9"/>
       <c r="AK51" s="9"/>
       <c r="AL51" s="9"/>
       <c r="AM51" s="9"/>
       <c r="AN51" s="9"/>
       <c r="AO51" s="9"/>
       <c r="AP51" s="9"/>
       <c r="AQ51" s="9"/>
       <c r="AR51" s="9"/>
       <c r="AS51" s="9"/>
     </row>
     <row r="52" spans="1:45" s="11" customFormat="1">
       <c r="A52" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B52" s="41">
         <v>9</v>
       </c>
       <c r="C52" s="9">
         <v>5</v>
@@ -12843,51 +13150,53 @@
       </c>
       <c r="V52" s="9">
         <v>9</v>
       </c>
       <c r="W52" s="9">
         <v>9</v>
       </c>
       <c r="X52" s="9">
         <v>8</v>
       </c>
       <c r="Y52" s="9">
         <v>7</v>
       </c>
       <c r="Z52" s="50">
         <v>3</v>
       </c>
       <c r="AA52" s="50">
         <v>3</v>
       </c>
       <c r="AB52" s="50">
         <v>4</v>
       </c>
       <c r="AC52" s="50">
         <v>5</v>
       </c>
-      <c r="AD52" s="9"/>
+      <c r="AD52" s="44">
+        <v>4</v>
+      </c>
       <c r="AE52" s="9"/>
       <c r="AF52" s="9"/>
       <c r="AG52" s="9"/>
       <c r="AH52" s="9"/>
       <c r="AI52" s="9"/>
       <c r="AJ52" s="9"/>
       <c r="AK52" s="9"/>
       <c r="AL52" s="9"/>
       <c r="AM52" s="9"/>
       <c r="AN52" s="9"/>
       <c r="AO52" s="9"/>
       <c r="AP52" s="9"/>
       <c r="AQ52" s="9"/>
       <c r="AR52" s="9"/>
       <c r="AS52" s="9"/>
     </row>
     <row r="53" spans="1:45" s="11" customFormat="1">
       <c r="A53" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B53" s="42">
         <v>18</v>
       </c>
       <c r="C53" s="15">
         <v>9</v>
@@ -12948,84 +13257,85 @@
       </c>
       <c r="V53" s="15">
         <v>11</v>
       </c>
       <c r="W53" s="15">
         <v>11</v>
       </c>
       <c r="X53" s="15">
         <v>15</v>
       </c>
       <c r="Y53" s="15">
         <v>15</v>
       </c>
       <c r="Z53" s="42">
         <v>14</v>
       </c>
       <c r="AA53" s="42">
         <v>7</v>
       </c>
       <c r="AB53" s="42">
         <v>12</v>
       </c>
       <c r="AC53" s="42">
         <v>12</v>
       </c>
-      <c r="AD53" s="9"/>
+      <c r="AD53" s="15">
+        <v>8</v>
+      </c>
       <c r="AE53" s="9"/>
       <c r="AF53" s="9"/>
       <c r="AG53" s="9"/>
       <c r="AH53" s="9"/>
       <c r="AI53" s="9"/>
       <c r="AJ53" s="9"/>
       <c r="AK53" s="9"/>
       <c r="AL53" s="9"/>
       <c r="AM53" s="9"/>
       <c r="AN53" s="9"/>
       <c r="AO53" s="9"/>
       <c r="AP53" s="9"/>
       <c r="AQ53" s="9"/>
       <c r="AR53" s="9"/>
       <c r="AS53" s="9"/>
     </row>
     <row r="54" spans="1:45" s="11" customFormat="1">
       <c r="A54" s="16" t="s">
         <v>28</v>
       </c>
       <c r="R54" s="9"/>
       <c r="S54" s="9"/>
       <c r="T54" s="9"/>
       <c r="U54" s="9"/>
       <c r="V54" s="9"/>
       <c r="W54" s="9"/>
       <c r="X54" s="9"/>
       <c r="Y54" s="9"/>
       <c r="Z54" s="9"/>
       <c r="AA54" s="9"/>
       <c r="AB54" s="9"/>
       <c r="AC54" s="9"/>
-      <c r="AD54" s="9"/>
       <c r="AE54" s="9"/>
       <c r="AF54" s="9"/>
       <c r="AG54" s="9"/>
       <c r="AH54" s="9"/>
       <c r="AI54" s="9"/>
       <c r="AJ54" s="9"/>
       <c r="AK54" s="9"/>
       <c r="AL54" s="9"/>
       <c r="AM54" s="9"/>
       <c r="AN54" s="9"/>
       <c r="AO54" s="9"/>
       <c r="AP54" s="9"/>
       <c r="AQ54" s="9"/>
       <c r="AR54" s="9"/>
       <c r="AS54" s="9"/>
     </row>
     <row r="55" spans="1:45">
       <c r="R55" s="9"/>
       <c r="S55" s="9"/>
       <c r="T55" s="9"/>
       <c r="U55" s="9"/>
       <c r="V55" s="9"/>
       <c r="W55" s="9"/>
       <c r="X55" s="9"/>
       <c r="Y55" s="9"/>