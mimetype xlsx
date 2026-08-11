--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="420" yWindow="300" windowWidth="23256" windowHeight="12348" tabRatio="710" activeTab="2"/>
+    <workbookView xWindow="420" yWindow="300" windowWidth="23250" windowHeight="12345" tabRatio="710" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
     <sheet name="Число родившихся по полу" sheetId="5" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="50">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
@@ -174,51 +174,51 @@
     <t xml:space="preserve">Аккайынский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -251,50 +251,56 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -393,51 +399,51 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -538,73 +544,76 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 6" xfId="2"/>
   </cellStyles>
@@ -902,180 +911,180 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK45"/>
   <sheetViews>
-    <sheetView topLeftCell="J7" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="Z48" sqref="Z48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="25.33203125" style="11" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="25" max="25" width="7.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="25.28515625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="11" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5703125" style="11" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.85546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="4.85546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="11" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5703125" style="11" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="3.85546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7" style="11" customWidth="1"/>
-    <col min="27" max="16384" width="9.109375" style="11"/>
+    <col min="27" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="56"/>
-[...22 lines deleted...]
-      <c r="Y1" s="56"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="47"/>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
     </row>
     <row r="3" spans="1:37" s="1" customFormat="1">
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="60">
+      <c r="A4" s="60"/>
+      <c r="B4" s="58">
         <v>2024</v>
       </c>
-      <c r="C4" s="61"/>
-[...10 lines deleted...]
-      <c r="N4" s="60">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="58">
         <v>2025</v>
       </c>
-      <c r="O4" s="61"/>
-[...10 lines deleted...]
-      <c r="Z4" s="60">
+      <c r="O4" s="59"/>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="58">
         <v>2026</v>
       </c>
-      <c r="AA4" s="61"/>
-[...9 lines deleted...]
-      <c r="AK4" s="61"/>
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59"/>
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="59"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="63"/>
+      <c r="A5" s="61"/>
       <c r="B5" s="34" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="43" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="43" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="43" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="43" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="43" t="s">
@@ -1142,77 +1151,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="49" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="49" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="49" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="49" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="49" t="s">
         <v>24</v>
       </c>
       <c r="AJ5" s="49" t="s">
         <v>25</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="57" t="s">
+      <c r="A6" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="57"/>
-[...22 lines deleted...]
-      <c r="Y6" s="57"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="63"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="63"/>
+      <c r="K6" s="63"/>
+      <c r="L6" s="63"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="9">
         <v>460</v>
       </c>
       <c r="C7" s="9">
         <v>418</v>
       </c>
       <c r="D7" s="9">
         <v>376</v>
       </c>
       <c r="E7" s="9">
         <v>454</v>
       </c>
       <c r="F7" s="9">
         <v>455</v>
       </c>
       <c r="G7" s="9">
         <v>408</v>
       </c>
       <c r="H7" s="9">
         <v>415</v>
@@ -1261,50 +1270,53 @@
       </c>
       <c r="W7" s="8">
         <v>360</v>
       </c>
       <c r="X7" s="8">
         <v>352</v>
       </c>
       <c r="Y7" s="8">
         <v>392</v>
       </c>
       <c r="Z7" s="41">
         <v>389</v>
       </c>
       <c r="AA7" s="41">
         <v>302</v>
       </c>
       <c r="AB7" s="41">
         <v>368</v>
       </c>
       <c r="AC7" s="41">
         <v>394</v>
       </c>
       <c r="AD7" s="44">
         <v>298</v>
       </c>
+      <c r="AE7" s="44">
+        <v>363</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="9">
         <v>197</v>
       </c>
       <c r="C8" s="9">
         <v>185</v>
       </c>
       <c r="D8" s="9">
         <v>164</v>
       </c>
       <c r="E8" s="9">
         <v>189</v>
       </c>
       <c r="F8" s="9">
         <v>168</v>
       </c>
       <c r="G8" s="9">
         <v>172</v>
       </c>
       <c r="H8" s="9">
         <v>151</v>
@@ -1353,50 +1365,53 @@
       </c>
       <c r="W8" s="8">
         <v>138</v>
       </c>
       <c r="X8" s="8">
         <v>146</v>
       </c>
       <c r="Y8" s="8">
         <v>164</v>
       </c>
       <c r="Z8" s="41">
         <v>177</v>
       </c>
       <c r="AA8" s="41">
         <v>126</v>
       </c>
       <c r="AB8" s="41">
         <v>143</v>
       </c>
       <c r="AC8" s="41">
         <v>169</v>
       </c>
       <c r="AD8" s="44">
         <v>136</v>
       </c>
+      <c r="AE8" s="44">
+        <v>162</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="9">
         <v>27</v>
       </c>
       <c r="C9" s="9">
         <v>24</v>
       </c>
       <c r="D9" s="9">
         <v>18</v>
       </c>
       <c r="E9" s="9">
         <v>32</v>
       </c>
       <c r="F9" s="9">
         <v>32</v>
       </c>
       <c r="G9" s="9">
         <v>19</v>
       </c>
       <c r="H9" s="9">
         <v>27</v>
@@ -1445,50 +1460,53 @@
       </c>
       <c r="W9" s="8">
         <v>18</v>
       </c>
       <c r="X9" s="8">
         <v>27</v>
       </c>
       <c r="Y9" s="8">
         <v>24</v>
       </c>
       <c r="Z9" s="41">
         <v>24</v>
       </c>
       <c r="AA9" s="41">
         <v>16</v>
       </c>
       <c r="AB9" s="41">
         <v>18</v>
       </c>
       <c r="AC9" s="41">
         <v>25</v>
       </c>
       <c r="AD9" s="44">
         <v>15</v>
       </c>
+      <c r="AE9" s="44">
+        <v>17</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="9">
         <v>9</v>
       </c>
       <c r="C10" s="9">
         <v>8</v>
       </c>
       <c r="D10" s="9">
         <v>15</v>
       </c>
       <c r="E10" s="9">
         <v>6</v>
       </c>
       <c r="F10" s="9">
         <v>17</v>
       </c>
       <c r="G10" s="9">
         <v>18</v>
       </c>
       <c r="H10" s="9">
         <v>18</v>
@@ -1537,50 +1555,53 @@
       </c>
       <c r="W10" s="8">
         <v>7</v>
       </c>
       <c r="X10" s="8">
         <v>12</v>
       </c>
       <c r="Y10" s="8">
         <v>12</v>
       </c>
       <c r="Z10" s="41">
         <v>19</v>
       </c>
       <c r="AA10" s="41">
         <v>13</v>
       </c>
       <c r="AB10" s="41">
         <v>11</v>
       </c>
       <c r="AC10" s="41">
         <v>11</v>
       </c>
       <c r="AD10" s="44">
         <v>5</v>
       </c>
+      <c r="AE10" s="44">
+        <v>11</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="9">
         <v>25</v>
       </c>
       <c r="C11" s="9">
         <v>21</v>
       </c>
       <c r="D11" s="9">
         <v>16</v>
       </c>
       <c r="E11" s="9">
         <v>29</v>
       </c>
       <c r="F11" s="9">
         <v>33</v>
       </c>
       <c r="G11" s="9">
         <v>23</v>
       </c>
       <c r="H11" s="9">
         <v>14</v>
@@ -1629,50 +1650,53 @@
       </c>
       <c r="W11" s="8">
         <v>20</v>
       </c>
       <c r="X11" s="8">
         <v>11</v>
       </c>
       <c r="Y11" s="8">
         <v>21</v>
       </c>
       <c r="Z11" s="41">
         <v>15</v>
       </c>
       <c r="AA11" s="41">
         <v>14</v>
       </c>
       <c r="AB11" s="41">
         <v>22</v>
       </c>
       <c r="AC11" s="41">
         <v>13</v>
       </c>
       <c r="AD11" s="44">
         <v>12</v>
       </c>
+      <c r="AE11" s="44">
+        <v>17</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="9">
         <v>12</v>
       </c>
       <c r="C12" s="9">
         <v>18</v>
       </c>
       <c r="D12" s="9">
         <v>11</v>
       </c>
       <c r="E12" s="9">
         <v>21</v>
       </c>
       <c r="F12" s="9">
         <v>12</v>
       </c>
       <c r="G12" s="9">
         <v>19</v>
       </c>
       <c r="H12" s="9">
         <v>13</v>
@@ -1721,50 +1745,53 @@
       </c>
       <c r="W12" s="8">
         <v>15</v>
       </c>
       <c r="X12" s="8">
         <v>14</v>
       </c>
       <c r="Y12" s="8">
         <v>10</v>
       </c>
       <c r="Z12" s="41">
         <v>9</v>
       </c>
       <c r="AA12" s="41">
         <v>8</v>
       </c>
       <c r="AB12" s="41">
         <v>23</v>
       </c>
       <c r="AC12" s="41">
         <v>18</v>
       </c>
       <c r="AD12" s="44">
         <v>14</v>
       </c>
+      <c r="AE12" s="44">
+        <v>10</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="9">
         <v>13</v>
       </c>
       <c r="C13" s="9">
         <v>19</v>
       </c>
       <c r="D13" s="9">
         <v>14</v>
       </c>
       <c r="E13" s="9">
         <v>16</v>
       </c>
       <c r="F13" s="9">
         <v>17</v>
       </c>
       <c r="G13" s="9">
         <v>18</v>
       </c>
       <c r="H13" s="9">
         <v>19</v>
@@ -1813,50 +1840,53 @@
       </c>
       <c r="W13" s="8">
         <v>10</v>
       </c>
       <c r="X13" s="8">
         <v>12</v>
       </c>
       <c r="Y13" s="8">
         <v>12</v>
       </c>
       <c r="Z13" s="41">
         <v>13</v>
       </c>
       <c r="AA13" s="41">
         <v>10</v>
       </c>
       <c r="AB13" s="41">
         <v>14</v>
       </c>
       <c r="AC13" s="41">
         <v>10</v>
       </c>
       <c r="AD13" s="44">
         <v>11</v>
       </c>
+      <c r="AE13" s="44">
+        <v>7</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="9">
         <v>37</v>
       </c>
       <c r="C14" s="9">
         <v>38</v>
       </c>
       <c r="D14" s="9">
         <v>41</v>
       </c>
       <c r="E14" s="9">
         <v>27</v>
       </c>
       <c r="F14" s="9">
         <v>42</v>
       </c>
       <c r="G14" s="9">
         <v>30</v>
       </c>
       <c r="H14" s="9">
         <v>40</v>
@@ -1905,50 +1935,53 @@
       </c>
       <c r="W14" s="8">
         <v>28</v>
       </c>
       <c r="X14" s="8">
         <v>30</v>
       </c>
       <c r="Y14" s="8">
         <v>34</v>
       </c>
       <c r="Z14" s="41">
         <v>35</v>
       </c>
       <c r="AA14" s="41">
         <v>26</v>
       </c>
       <c r="AB14" s="41">
         <v>39</v>
       </c>
       <c r="AC14" s="41">
         <v>37</v>
       </c>
       <c r="AD14" s="44">
         <v>25</v>
       </c>
+      <c r="AE14" s="44">
+        <v>31</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="9">
         <v>16</v>
       </c>
       <c r="C15" s="9">
         <v>14</v>
       </c>
       <c r="D15" s="9">
         <v>9</v>
       </c>
       <c r="E15" s="9">
         <v>21</v>
       </c>
       <c r="F15" s="9">
         <v>13</v>
       </c>
       <c r="G15" s="9">
         <v>15</v>
       </c>
       <c r="H15" s="9">
         <v>10</v>
@@ -1997,50 +2030,53 @@
       </c>
       <c r="W15" s="8">
         <v>13</v>
       </c>
       <c r="X15" s="8">
         <v>8</v>
       </c>
       <c r="Y15" s="8">
         <v>10</v>
       </c>
       <c r="Z15" s="41">
         <v>10</v>
       </c>
       <c r="AA15" s="41">
         <v>12</v>
       </c>
       <c r="AB15" s="41">
         <v>9</v>
       </c>
       <c r="AC15" s="41">
         <v>9</v>
       </c>
       <c r="AD15" s="44">
         <v>13</v>
       </c>
+      <c r="AE15" s="44">
+        <v>11</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="9">
         <v>26</v>
       </c>
       <c r="C16" s="9">
         <v>11</v>
       </c>
       <c r="D16" s="9">
         <v>9</v>
       </c>
       <c r="E16" s="9">
         <v>14</v>
       </c>
       <c r="F16" s="9">
         <v>18</v>
       </c>
       <c r="G16" s="9">
         <v>15</v>
       </c>
       <c r="H16" s="9">
         <v>13</v>
@@ -2089,52 +2125,55 @@
       </c>
       <c r="W16" s="8">
         <v>12</v>
       </c>
       <c r="X16" s="8">
         <v>6</v>
       </c>
       <c r="Y16" s="8">
         <v>16</v>
       </c>
       <c r="Z16" s="41">
         <v>12</v>
       </c>
       <c r="AA16" s="41">
         <v>11</v>
       </c>
       <c r="AB16" s="41">
         <v>7</v>
       </c>
       <c r="AC16" s="41">
         <v>15</v>
       </c>
       <c r="AD16" s="44">
         <v>12</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="44">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="9">
         <v>10</v>
       </c>
       <c r="C17" s="9">
         <v>9</v>
       </c>
       <c r="D17" s="9">
         <v>6</v>
       </c>
       <c r="E17" s="9">
         <v>21</v>
       </c>
       <c r="F17" s="9">
         <v>10</v>
       </c>
       <c r="G17" s="9">
         <v>11</v>
       </c>
       <c r="H17" s="9">
         <v>13</v>
       </c>
       <c r="I17" s="7">
@@ -2181,52 +2220,55 @@
       </c>
       <c r="W17" s="8">
         <v>22</v>
       </c>
       <c r="X17" s="8">
         <v>14</v>
       </c>
       <c r="Y17" s="8">
         <v>12</v>
       </c>
       <c r="Z17" s="41">
         <v>14</v>
       </c>
       <c r="AA17" s="41">
         <v>8</v>
       </c>
       <c r="AB17" s="41">
         <v>12</v>
       </c>
       <c r="AC17" s="41">
         <v>10</v>
       </c>
       <c r="AD17" s="44">
         <v>6</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="44">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="9">
         <v>33</v>
       </c>
       <c r="C18" s="9">
         <v>32</v>
       </c>
       <c r="D18" s="9">
         <v>29</v>
       </c>
       <c r="E18" s="9">
         <v>27</v>
       </c>
       <c r="F18" s="9">
         <v>35</v>
       </c>
       <c r="G18" s="9">
         <v>26</v>
       </c>
       <c r="H18" s="9">
         <v>34</v>
       </c>
       <c r="I18" s="7">
@@ -2273,52 +2315,55 @@
       </c>
       <c r="W18" s="8">
         <v>28</v>
       </c>
       <c r="X18" s="8">
         <v>25</v>
       </c>
       <c r="Y18" s="8">
         <v>31</v>
       </c>
       <c r="Z18" s="41">
         <v>27</v>
       </c>
       <c r="AA18" s="41">
         <v>31</v>
       </c>
       <c r="AB18" s="41">
         <v>25</v>
       </c>
       <c r="AC18" s="41">
         <v>26</v>
       </c>
       <c r="AD18" s="44">
         <v>24</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="44">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="9">
         <v>6</v>
       </c>
       <c r="C19" s="9">
         <v>7</v>
       </c>
       <c r="D19" s="9">
         <v>6</v>
       </c>
       <c r="E19" s="9">
         <v>6</v>
       </c>
       <c r="F19" s="9">
         <v>12</v>
       </c>
       <c r="G19" s="9">
         <v>10</v>
       </c>
       <c r="H19" s="9">
         <v>11</v>
       </c>
       <c r="I19" s="7">
@@ -2365,52 +2410,55 @@
       </c>
       <c r="W19" s="8">
         <v>13</v>
       </c>
       <c r="X19" s="8">
         <v>7</v>
       </c>
       <c r="Y19" s="8">
         <v>4</v>
       </c>
       <c r="Z19" s="41">
         <v>7</v>
       </c>
       <c r="AA19" s="41">
         <v>5</v>
       </c>
       <c r="AB19" s="41">
         <v>7</v>
       </c>
       <c r="AC19" s="41">
         <v>9</v>
       </c>
       <c r="AD19" s="44">
         <v>6</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="44">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="9">
         <v>15</v>
       </c>
       <c r="C20" s="9">
         <v>11</v>
       </c>
       <c r="D20" s="9">
         <v>11</v>
       </c>
       <c r="E20" s="9">
         <v>16</v>
       </c>
       <c r="F20" s="9">
         <v>22</v>
       </c>
       <c r="G20" s="9">
         <v>15</v>
       </c>
       <c r="H20" s="9">
         <v>16</v>
       </c>
       <c r="I20" s="7">
@@ -2457,52 +2505,55 @@
       </c>
       <c r="W20" s="8">
         <v>16</v>
       </c>
       <c r="X20" s="8">
         <v>15</v>
       </c>
       <c r="Y20" s="8">
         <v>16</v>
       </c>
       <c r="Z20" s="41">
         <v>7</v>
       </c>
       <c r="AA20" s="41">
         <v>9</v>
       </c>
       <c r="AB20" s="41">
         <v>11</v>
       </c>
       <c r="AC20" s="41">
         <v>12</v>
       </c>
       <c r="AD20" s="44">
         <v>6</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="44">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="9">
         <v>34</v>
       </c>
       <c r="C21" s="9">
         <v>21</v>
       </c>
       <c r="D21" s="9">
         <v>27</v>
       </c>
       <c r="E21" s="9">
         <v>29</v>
       </c>
       <c r="F21" s="9">
         <v>24</v>
       </c>
       <c r="G21" s="9">
         <v>17</v>
       </c>
       <c r="H21" s="9">
         <v>36</v>
       </c>
       <c r="I21" s="7">
@@ -2549,82 +2600,85 @@
       </c>
       <c r="W21" s="8">
         <v>20</v>
       </c>
       <c r="X21" s="8">
         <v>25</v>
       </c>
       <c r="Y21" s="8">
         <v>26</v>
       </c>
       <c r="Z21" s="41">
         <v>20</v>
       </c>
       <c r="AA21" s="41">
         <v>13</v>
       </c>
       <c r="AB21" s="41">
         <v>27</v>
       </c>
       <c r="AC21" s="41">
         <v>30</v>
       </c>
       <c r="AD21" s="44">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="58" t="s">
+      <c r="AE21" s="44">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="64" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="58"/>
-[...22 lines deleted...]
-      <c r="Y22" s="58"/>
+      <c r="B22" s="64"/>
+      <c r="C22" s="64"/>
+      <c r="D22" s="64"/>
+      <c r="E22" s="64"/>
+      <c r="F22" s="64"/>
+      <c r="G22" s="64"/>
+      <c r="H22" s="64"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="64"/>
+      <c r="K22" s="64"/>
+      <c r="L22" s="64"/>
+      <c r="M22" s="64"/>
+      <c r="N22" s="64"/>
+      <c r="O22" s="64"/>
+      <c r="P22" s="64"/>
+      <c r="Q22" s="64"/>
+      <c r="R22" s="64"/>
+      <c r="S22" s="64"/>
+      <c r="T22" s="64"/>
+      <c r="U22" s="64"/>
+      <c r="V22" s="64"/>
+      <c r="W22" s="64"/>
+      <c r="X22" s="64"/>
+      <c r="Y22" s="64"/>
       <c r="AD22" s="45"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="9">
         <v>240</v>
       </c>
       <c r="C23" s="9">
         <v>214</v>
       </c>
       <c r="D23" s="9">
         <v>193</v>
       </c>
       <c r="E23" s="9">
         <v>223</v>
       </c>
       <c r="F23" s="9">
         <v>207</v>
       </c>
       <c r="G23" s="9">
         <v>196</v>
       </c>
       <c r="H23" s="9">
         <v>172</v>
       </c>
       <c r="I23" s="7">
@@ -2671,52 +2725,55 @@
       </c>
       <c r="W23" s="8">
         <v>170</v>
       </c>
       <c r="X23" s="8">
         <v>165</v>
       </c>
       <c r="Y23" s="8">
         <v>200</v>
       </c>
       <c r="Z23" s="41">
         <v>198</v>
       </c>
       <c r="AA23" s="41">
         <v>149</v>
       </c>
       <c r="AB23" s="41">
         <v>166</v>
       </c>
       <c r="AC23" s="41">
         <v>200</v>
       </c>
       <c r="AD23" s="44">
         <v>158</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="44">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="9">
         <v>197</v>
       </c>
       <c r="C24" s="9">
         <v>185</v>
       </c>
       <c r="D24" s="9">
         <v>164</v>
       </c>
       <c r="E24" s="9">
         <v>189</v>
       </c>
       <c r="F24" s="9">
         <v>168</v>
       </c>
       <c r="G24" s="9">
         <v>172</v>
       </c>
       <c r="H24" s="9">
         <v>151</v>
       </c>
       <c r="I24" s="7">
@@ -2763,52 +2820,55 @@
       </c>
       <c r="W24" s="8">
         <v>138</v>
       </c>
       <c r="X24" s="8">
         <v>146</v>
       </c>
       <c r="Y24" s="8">
         <v>164</v>
       </c>
       <c r="Z24" s="41">
         <v>177</v>
       </c>
       <c r="AA24" s="41">
         <v>126</v>
       </c>
       <c r="AB24" s="41">
         <v>143</v>
       </c>
       <c r="AC24" s="41">
         <v>169</v>
       </c>
       <c r="AD24" s="44">
         <v>136</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="44">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="9">
         <v>7</v>
       </c>
       <c r="C25" s="9">
         <v>9</v>
       </c>
       <c r="D25" s="9">
         <v>11</v>
       </c>
       <c r="E25" s="9">
         <v>17</v>
       </c>
       <c r="F25" s="9">
         <v>10</v>
       </c>
       <c r="G25" s="9">
         <v>6</v>
       </c>
       <c r="H25" s="9">
         <v>5</v>
       </c>
       <c r="I25" s="7">
@@ -2855,52 +2915,55 @@
       </c>
       <c r="W25" s="8">
         <v>7</v>
       </c>
       <c r="X25" s="8">
         <v>1</v>
       </c>
       <c r="Y25" s="8">
         <v>7</v>
       </c>
       <c r="Z25" s="41">
         <v>5</v>
       </c>
       <c r="AA25" s="41">
         <v>4</v>
       </c>
       <c r="AB25" s="41">
         <v>8</v>
       </c>
       <c r="AC25" s="41">
         <v>7</v>
       </c>
       <c r="AD25" s="44">
         <v>6</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="44">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="9">
         <v>6</v>
       </c>
       <c r="C26" s="9">
         <v>5</v>
       </c>
       <c r="D26" s="9">
         <v>3</v>
       </c>
       <c r="E26" s="9">
         <v>3</v>
       </c>
       <c r="F26" s="9">
         <v>6</v>
       </c>
       <c r="G26" s="9">
         <v>5</v>
       </c>
       <c r="H26" s="9">
         <v>5</v>
       </c>
       <c r="I26" s="7">
@@ -2947,52 +3010,55 @@
       </c>
       <c r="W26" s="8">
         <v>8</v>
       </c>
       <c r="X26" s="8">
         <v>3</v>
       </c>
       <c r="Y26" s="8">
         <v>5</v>
       </c>
       <c r="Z26" s="41">
         <v>6</v>
       </c>
       <c r="AA26" s="41">
         <v>2</v>
       </c>
       <c r="AB26" s="41">
         <v>6</v>
       </c>
       <c r="AC26" s="41">
         <v>6</v>
       </c>
       <c r="AD26" s="44">
         <v>1</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="44">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="9">
         <v>15</v>
       </c>
       <c r="C27" s="9">
         <v>4</v>
       </c>
       <c r="D27" s="9">
         <v>3</v>
       </c>
       <c r="E27" s="9">
         <v>5</v>
       </c>
       <c r="F27" s="9">
         <v>10</v>
       </c>
       <c r="G27" s="9">
         <v>6</v>
       </c>
       <c r="H27" s="9">
         <v>3</v>
       </c>
       <c r="I27" s="7">
@@ -3039,52 +3105,55 @@
       </c>
       <c r="W27" s="8">
         <v>5</v>
       </c>
       <c r="X27" s="8">
         <v>4</v>
       </c>
       <c r="Y27" s="8">
         <v>9</v>
       </c>
       <c r="Z27" s="41">
         <v>4</v>
       </c>
       <c r="AA27" s="41">
         <v>7</v>
       </c>
       <c r="AB27" s="41">
         <v>4</v>
       </c>
       <c r="AC27" s="41">
         <v>10</v>
       </c>
       <c r="AD27" s="44">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="44">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="9">
         <v>15</v>
       </c>
       <c r="C28" s="9">
         <v>11</v>
       </c>
       <c r="D28" s="9">
         <v>12</v>
       </c>
       <c r="E28" s="9">
         <v>9</v>
       </c>
       <c r="F28" s="9">
         <v>13</v>
       </c>
       <c r="G28" s="9">
         <v>7</v>
       </c>
       <c r="H28" s="9">
         <v>8</v>
       </c>
       <c r="I28" s="7">
@@ -3131,82 +3200,85 @@
       </c>
       <c r="W28" s="8">
         <v>12</v>
       </c>
       <c r="X28" s="8">
         <v>11</v>
       </c>
       <c r="Y28" s="8">
         <v>15</v>
       </c>
       <c r="Z28" s="41">
         <v>6</v>
       </c>
       <c r="AA28" s="41">
         <v>10</v>
       </c>
       <c r="AB28" s="41">
         <v>5</v>
       </c>
       <c r="AC28" s="41">
         <v>8</v>
       </c>
       <c r="AD28" s="44">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="59" t="s">
+      <c r="AE28" s="44">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="59"/>
-[...22 lines deleted...]
-      <c r="Y29" s="59"/>
+      <c r="B29" s="57"/>
+      <c r="C29" s="57"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="57"/>
+      <c r="F29" s="57"/>
+      <c r="G29" s="57"/>
+      <c r="H29" s="57"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="57"/>
+      <c r="K29" s="57"/>
+      <c r="L29" s="57"/>
+      <c r="M29" s="57"/>
+      <c r="N29" s="57"/>
+      <c r="O29" s="57"/>
+      <c r="P29" s="57"/>
+      <c r="Q29" s="57"/>
+      <c r="R29" s="57"/>
+      <c r="S29" s="57"/>
+      <c r="T29" s="57"/>
+      <c r="U29" s="57"/>
+      <c r="V29" s="57"/>
+      <c r="W29" s="57"/>
+      <c r="X29" s="57"/>
+      <c r="Y29" s="57"/>
       <c r="AD29" s="45"/>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="9">
         <v>220</v>
       </c>
       <c r="C30" s="9">
         <v>204</v>
       </c>
       <c r="D30" s="9">
         <v>183</v>
       </c>
       <c r="E30" s="9">
         <v>231</v>
       </c>
       <c r="F30" s="9">
         <v>248</v>
       </c>
       <c r="G30" s="9">
         <v>212</v>
       </c>
       <c r="H30" s="9">
         <v>243</v>
       </c>
       <c r="I30" s="7">
@@ -3253,52 +3325,55 @@
       </c>
       <c r="W30" s="8">
         <v>190</v>
       </c>
       <c r="X30" s="8">
         <v>187</v>
       </c>
       <c r="Y30" s="8">
         <v>192</v>
       </c>
       <c r="Z30" s="50">
         <v>191</v>
       </c>
       <c r="AA30" s="50">
         <v>153</v>
       </c>
       <c r="AB30" s="50">
         <v>202</v>
       </c>
       <c r="AC30" s="50">
         <v>194</v>
       </c>
       <c r="AD30" s="44">
         <v>140</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="44">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="9">
         <v>27</v>
       </c>
       <c r="C31" s="9">
         <v>24</v>
       </c>
       <c r="D31" s="9">
         <v>18</v>
       </c>
       <c r="E31" s="9">
         <v>32</v>
       </c>
       <c r="F31" s="9">
         <v>32</v>
       </c>
       <c r="G31" s="9">
         <v>19</v>
       </c>
       <c r="H31" s="9">
         <v>27</v>
       </c>
       <c r="I31" s="7">
@@ -3345,52 +3420,55 @@
       </c>
       <c r="W31" s="8">
         <v>18</v>
       </c>
       <c r="X31" s="8">
         <v>27</v>
       </c>
       <c r="Y31" s="8">
         <v>24</v>
       </c>
       <c r="Z31" s="50">
         <v>24</v>
       </c>
       <c r="AA31" s="50">
         <v>16</v>
       </c>
       <c r="AB31" s="50">
         <v>18</v>
       </c>
       <c r="AC31" s="50">
         <v>25</v>
       </c>
       <c r="AD31" s="44">
         <v>15</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="44">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="9">
         <v>9</v>
       </c>
       <c r="C32" s="9">
         <v>8</v>
       </c>
       <c r="D32" s="9">
         <v>15</v>
       </c>
       <c r="E32" s="9">
         <v>6</v>
       </c>
       <c r="F32" s="9">
         <v>17</v>
       </c>
       <c r="G32" s="9">
         <v>18</v>
       </c>
       <c r="H32" s="9">
         <v>18</v>
       </c>
       <c r="I32" s="7">
@@ -3437,52 +3515,55 @@
       </c>
       <c r="W32" s="8">
         <v>7</v>
       </c>
       <c r="X32" s="8">
         <v>12</v>
       </c>
       <c r="Y32" s="8">
         <v>12</v>
       </c>
       <c r="Z32" s="50">
         <v>19</v>
       </c>
       <c r="AA32" s="50">
         <v>13</v>
       </c>
       <c r="AB32" s="50">
         <v>11</v>
       </c>
       <c r="AC32" s="50">
         <v>11</v>
       </c>
       <c r="AD32" s="44">
         <v>5</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="44">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="9">
         <v>18</v>
       </c>
       <c r="C33" s="9">
         <v>12</v>
       </c>
       <c r="D33" s="9">
         <v>5</v>
       </c>
       <c r="E33" s="9">
         <v>12</v>
       </c>
       <c r="F33" s="9">
         <v>23</v>
       </c>
       <c r="G33" s="9">
         <v>17</v>
       </c>
       <c r="H33" s="9">
         <v>9</v>
       </c>
       <c r="I33" s="7">
@@ -3529,52 +3610,55 @@
       </c>
       <c r="W33" s="8">
         <v>13</v>
       </c>
       <c r="X33" s="8">
         <v>10</v>
       </c>
       <c r="Y33" s="8">
         <v>14</v>
       </c>
       <c r="Z33" s="50">
         <v>10</v>
       </c>
       <c r="AA33" s="50">
         <v>10</v>
       </c>
       <c r="AB33" s="50">
         <v>14</v>
       </c>
       <c r="AC33" s="50">
         <v>6</v>
       </c>
       <c r="AD33" s="44">
         <v>6</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="44">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="9">
         <v>12</v>
       </c>
       <c r="C34" s="9">
         <v>18</v>
       </c>
       <c r="D34" s="9">
         <v>11</v>
       </c>
       <c r="E34" s="9">
         <v>21</v>
       </c>
       <c r="F34" s="9">
         <v>12</v>
       </c>
       <c r="G34" s="9">
         <v>19</v>
       </c>
       <c r="H34" s="9">
         <v>13</v>
       </c>
       <c r="I34" s="7">
@@ -3621,52 +3705,55 @@
       </c>
       <c r="W34" s="8">
         <v>15</v>
       </c>
       <c r="X34" s="8">
         <v>14</v>
       </c>
       <c r="Y34" s="8">
         <v>10</v>
       </c>
       <c r="Z34" s="50">
         <v>9</v>
       </c>
       <c r="AA34" s="50">
         <v>8</v>
       </c>
       <c r="AB34" s="50">
         <v>23</v>
       </c>
       <c r="AC34" s="50">
         <v>18</v>
       </c>
       <c r="AD34" s="44">
         <v>14</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="44">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="9">
         <v>13</v>
       </c>
       <c r="C35" s="9">
         <v>19</v>
       </c>
       <c r="D35" s="9">
         <v>14</v>
       </c>
       <c r="E35" s="9">
         <v>16</v>
       </c>
       <c r="F35" s="9">
         <v>17</v>
       </c>
       <c r="G35" s="9">
         <v>18</v>
       </c>
       <c r="H35" s="9">
         <v>19</v>
       </c>
       <c r="I35" s="7">
@@ -3713,52 +3800,55 @@
       </c>
       <c r="W35" s="8">
         <v>10</v>
       </c>
       <c r="X35" s="8">
         <v>12</v>
       </c>
       <c r="Y35" s="8">
         <v>12</v>
       </c>
       <c r="Z35" s="50">
         <v>13</v>
       </c>
       <c r="AA35" s="50">
         <v>10</v>
       </c>
       <c r="AB35" s="50">
         <v>14</v>
       </c>
       <c r="AC35" s="50">
         <v>10</v>
       </c>
       <c r="AD35" s="44">
         <v>11</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="44">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="9">
         <v>37</v>
       </c>
       <c r="C36" s="9">
         <v>38</v>
       </c>
       <c r="D36" s="9">
         <v>41</v>
       </c>
       <c r="E36" s="9">
         <v>27</v>
       </c>
       <c r="F36" s="9">
         <v>42</v>
       </c>
       <c r="G36" s="9">
         <v>30</v>
       </c>
       <c r="H36" s="9">
         <v>40</v>
       </c>
       <c r="I36" s="7">
@@ -3805,52 +3895,55 @@
       </c>
       <c r="W36" s="8">
         <v>28</v>
       </c>
       <c r="X36" s="8">
         <v>30</v>
       </c>
       <c r="Y36" s="8">
         <v>34</v>
       </c>
       <c r="Z36" s="50">
         <v>35</v>
       </c>
       <c r="AA36" s="50">
         <v>26</v>
       </c>
       <c r="AB36" s="50">
         <v>39</v>
       </c>
       <c r="AC36" s="50">
         <v>37</v>
       </c>
       <c r="AD36" s="44">
         <v>25</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="44">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="9">
         <v>10</v>
       </c>
       <c r="C37" s="9">
         <v>9</v>
       </c>
       <c r="D37" s="9">
         <v>6</v>
       </c>
       <c r="E37" s="9">
         <v>18</v>
       </c>
       <c r="F37" s="9">
         <v>7</v>
       </c>
       <c r="G37" s="9">
         <v>10</v>
       </c>
       <c r="H37" s="9">
         <v>5</v>
       </c>
       <c r="I37" s="7">
@@ -3897,52 +3990,55 @@
       </c>
       <c r="W37" s="8">
         <v>5</v>
       </c>
       <c r="X37" s="8">
         <v>5</v>
       </c>
       <c r="Y37" s="8">
         <v>5</v>
       </c>
       <c r="Z37" s="50">
         <v>4</v>
       </c>
       <c r="AA37" s="50">
         <v>10</v>
       </c>
       <c r="AB37" s="50">
         <v>3</v>
       </c>
       <c r="AC37" s="50">
         <v>3</v>
       </c>
       <c r="AD37" s="44">
         <v>12</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="44">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="9">
         <v>11</v>
       </c>
       <c r="C38" s="9">
         <v>7</v>
       </c>
       <c r="D38" s="9">
         <v>6</v>
       </c>
       <c r="E38" s="9">
         <v>9</v>
       </c>
       <c r="F38" s="9">
         <v>8</v>
       </c>
       <c r="G38" s="9">
         <v>9</v>
       </c>
       <c r="H38" s="9">
         <v>10</v>
       </c>
       <c r="I38" s="7">
@@ -3989,52 +4085,55 @@
       </c>
       <c r="W38" s="8">
         <v>7</v>
       </c>
       <c r="X38" s="8">
         <v>2</v>
       </c>
       <c r="Y38" s="8">
         <v>7</v>
       </c>
       <c r="Z38" s="50">
         <v>8</v>
       </c>
       <c r="AA38" s="50">
         <v>4</v>
       </c>
       <c r="AB38" s="50">
         <v>3</v>
       </c>
       <c r="AC38" s="50">
         <v>5</v>
       </c>
       <c r="AD38" s="44">
         <v>5</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="44">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="9">
         <v>10</v>
       </c>
       <c r="C39" s="9">
         <v>9</v>
       </c>
       <c r="D39" s="9">
         <v>6</v>
       </c>
       <c r="E39" s="9">
         <v>21</v>
       </c>
       <c r="F39" s="9">
         <v>10</v>
       </c>
       <c r="G39" s="9">
         <v>11</v>
       </c>
       <c r="H39" s="9">
         <v>13</v>
       </c>
       <c r="I39" s="7">
@@ -4081,52 +4180,55 @@
       </c>
       <c r="W39" s="8">
         <v>22</v>
       </c>
       <c r="X39" s="8">
         <v>14</v>
       </c>
       <c r="Y39" s="8">
         <v>12</v>
       </c>
       <c r="Z39" s="50">
         <v>14</v>
       </c>
       <c r="AA39" s="50">
         <v>8</v>
       </c>
       <c r="AB39" s="50">
         <v>12</v>
       </c>
       <c r="AC39" s="50">
         <v>10</v>
       </c>
       <c r="AD39" s="44">
         <v>6</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="44">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="9">
         <v>18</v>
       </c>
       <c r="C40" s="9">
         <v>21</v>
       </c>
       <c r="D40" s="9">
         <v>17</v>
       </c>
       <c r="E40" s="9">
         <v>18</v>
       </c>
       <c r="F40" s="9">
         <v>22</v>
       </c>
       <c r="G40" s="9">
         <v>19</v>
       </c>
       <c r="H40" s="9">
         <v>26</v>
       </c>
       <c r="I40" s="7">
@@ -4173,52 +4275,55 @@
       </c>
       <c r="W40" s="8">
         <v>16</v>
       </c>
       <c r="X40" s="8">
         <v>14</v>
       </c>
       <c r="Y40" s="8">
         <v>16</v>
       </c>
       <c r="Z40" s="50">
         <v>21</v>
       </c>
       <c r="AA40" s="50">
         <v>21</v>
       </c>
       <c r="AB40" s="50">
         <v>20</v>
       </c>
       <c r="AC40" s="50">
         <v>18</v>
       </c>
       <c r="AD40" s="44">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="44">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="9">
         <v>6</v>
       </c>
       <c r="C41" s="9">
         <v>7</v>
       </c>
       <c r="D41" s="9">
         <v>6</v>
       </c>
       <c r="E41" s="9">
         <v>6</v>
       </c>
       <c r="F41" s="9">
         <v>12</v>
       </c>
       <c r="G41" s="9">
         <v>10</v>
       </c>
       <c r="H41" s="9">
         <v>11</v>
       </c>
       <c r="I41" s="7">
@@ -4265,52 +4370,55 @@
       </c>
       <c r="W41" s="8">
         <v>13</v>
       </c>
       <c r="X41" s="8">
         <v>7</v>
       </c>
       <c r="Y41" s="8">
         <v>4</v>
       </c>
       <c r="Z41" s="50">
         <v>7</v>
       </c>
       <c r="AA41" s="50">
         <v>5</v>
       </c>
       <c r="AB41" s="50">
         <v>7</v>
       </c>
       <c r="AC41" s="50">
         <v>9</v>
       </c>
       <c r="AD41" s="44">
         <v>6</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="44">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="9">
         <v>15</v>
       </c>
       <c r="C42" s="9">
         <v>11</v>
       </c>
       <c r="D42" s="9">
         <v>11</v>
       </c>
       <c r="E42" s="9">
         <v>16</v>
       </c>
       <c r="F42" s="9">
         <v>22</v>
       </c>
       <c r="G42" s="9">
         <v>15</v>
       </c>
       <c r="H42" s="9">
         <v>16</v>
       </c>
       <c r="I42" s="7">
@@ -4357,52 +4465,55 @@
       </c>
       <c r="W42" s="8">
         <v>16</v>
       </c>
       <c r="X42" s="8">
         <v>15</v>
       </c>
       <c r="Y42" s="8">
         <v>16</v>
       </c>
       <c r="Z42" s="50">
         <v>7</v>
       </c>
       <c r="AA42" s="50">
         <v>9</v>
       </c>
       <c r="AB42" s="50">
         <v>11</v>
       </c>
       <c r="AC42" s="50">
         <v>12</v>
       </c>
       <c r="AD42" s="44">
         <v>6</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="45" customFormat="1">
+      <c r="AE42" s="44">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" s="45" customFormat="1">
       <c r="A43" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="15">
         <v>34</v>
       </c>
       <c r="C43" s="15">
         <v>21</v>
       </c>
       <c r="D43" s="15">
         <v>27</v>
       </c>
       <c r="E43" s="15">
         <v>29</v>
       </c>
       <c r="F43" s="15">
         <v>24</v>
       </c>
       <c r="G43" s="12">
         <v>17</v>
       </c>
       <c r="H43" s="12">
         <v>36</v>
       </c>
       <c r="I43" s="13">
@@ -4449,241 +4560,250 @@
       </c>
       <c r="W43" s="14">
         <v>20</v>
       </c>
       <c r="X43" s="14">
         <v>25</v>
       </c>
       <c r="Y43" s="14">
         <v>26</v>
       </c>
       <c r="Z43" s="42">
         <v>20</v>
       </c>
       <c r="AA43" s="42">
         <v>13</v>
       </c>
       <c r="AB43" s="42">
         <v>27</v>
       </c>
       <c r="AC43" s="42">
         <v>30</v>
       </c>
       <c r="AD43" s="15">
         <v>13</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="15">
+        <v>21</v>
+      </c>
+      <c r="AF43" s="24"/>
+      <c r="AG43" s="24"/>
+      <c r="AH43" s="24"/>
+      <c r="AI43" s="24"/>
+      <c r="AJ43" s="24"/>
+      <c r="AK43" s="24"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="45"/>
       <c r="C44" s="45"/>
       <c r="D44" s="45"/>
       <c r="E44" s="45"/>
       <c r="F44" s="45"/>
       <c r="G44" s="45"/>
       <c r="H44" s="45"/>
       <c r="I44" s="45"/>
       <c r="J44" s="45"/>
       <c r="K44" s="45"/>
       <c r="L44" s="45"/>
       <c r="M44" s="45"/>
       <c r="N44" s="45"/>
       <c r="O44" s="45"/>
       <c r="P44" s="45"/>
       <c r="Q44" s="45"/>
       <c r="R44" s="45"/>
       <c r="S44" s="45"/>
       <c r="T44" s="45"/>
       <c r="U44" s="45"/>
       <c r="V44" s="45"/>
       <c r="W44" s="45"/>
       <c r="X44" s="45"/>
       <c r="Y44" s="45"/>
     </row>
-    <row r="45" spans="1:30">
+    <row r="45" spans="1:37">
       <c r="B45" s="45"/>
       <c r="C45" s="45"/>
       <c r="D45" s="45"/>
       <c r="E45" s="45"/>
       <c r="F45" s="45"/>
       <c r="G45" s="45"/>
       <c r="H45" s="45"/>
       <c r="I45" s="45"/>
       <c r="J45" s="45"/>
       <c r="K45" s="45"/>
       <c r="L45" s="45"/>
       <c r="M45" s="45"/>
       <c r="N45" s="45"/>
       <c r="O45" s="45"/>
       <c r="P45" s="45"/>
       <c r="Q45" s="45"/>
       <c r="R45" s="45"/>
       <c r="S45" s="45"/>
       <c r="T45" s="45"/>
       <c r="U45" s="45"/>
       <c r="V45" s="45"/>
       <c r="W45" s="45"/>
       <c r="X45" s="45"/>
       <c r="Y45" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="M7" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="Z15" sqref="Z15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.5546875" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.5703125" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="25.44140625" style="11" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="25" max="25" width="7.109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="25.42578125" style="11" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="11" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="6.5703125" style="11" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.140625" style="11" customWidth="1"/>
+    <col min="7" max="9" width="6.5703125" style="11" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="11" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="11" bestFit="1" customWidth="1"/>
+    <col min="16" max="21" width="6.5703125" style="11" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="11" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8" style="11" customWidth="1"/>
-    <col min="27" max="27" width="8.88671875" style="11" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="29" max="16384" width="9.5546875" style="11"/>
+    <col min="27" max="27" width="8.85546875" style="11" customWidth="1"/>
+    <col min="28" max="28" width="8.140625" style="11" customWidth="1"/>
+    <col min="29" max="16384" width="9.5703125" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="56"/>
-[...22 lines deleted...]
-      <c r="Y1" s="56"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="3" spans="1:37" s="1" customFormat="1">
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
-      <c r="X3" s="64"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="64" t="s">
+      <c r="X3" s="65"/>
+      <c r="Y3" s="65"/>
+      <c r="AJ3" s="65" t="s">
         <v>21</v>
       </c>
-      <c r="AK3" s="64"/>
+      <c r="AK3" s="65"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="65">
+      <c r="A4" s="60"/>
+      <c r="B4" s="66">
         <v>2024</v>
       </c>
-      <c r="C4" s="66"/>
-[...10 lines deleted...]
-      <c r="N4" s="65">
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="66">
         <v>2025</v>
       </c>
-      <c r="O4" s="66"/>
-[...10 lines deleted...]
-      <c r="Z4" s="65">
+      <c r="O4" s="67"/>
+      <c r="P4" s="67"/>
+      <c r="Q4" s="67"/>
+      <c r="R4" s="67"/>
+      <c r="S4" s="67"/>
+      <c r="T4" s="67"/>
+      <c r="U4" s="67"/>
+      <c r="V4" s="67"/>
+      <c r="W4" s="67"/>
+      <c r="X4" s="67"/>
+      <c r="Y4" s="67"/>
+      <c r="Z4" s="66">
         <v>2026</v>
       </c>
-      <c r="AA4" s="66"/>
-[...12 lines deleted...]
-      <c r="A5" s="63"/>
+      <c r="AA4" s="67"/>
+      <c r="AB4" s="67"/>
+      <c r="AC4" s="67"/>
+      <c r="AD4" s="67"/>
+      <c r="AE4" s="67"/>
+      <c r="AF4" s="67"/>
+      <c r="AG4" s="67"/>
+      <c r="AH4" s="67"/>
+      <c r="AI4" s="67"/>
+      <c r="AJ4" s="67"/>
+      <c r="AK4" s="67"/>
+    </row>
+    <row r="5" spans="1:37" ht="22.5">
+      <c r="A5" s="61"/>
       <c r="B5" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="19" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="19" t="s">
@@ -4750,77 +4870,77 @@
         <v>13</v>
       </c>
       <c r="AE5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="AF5" s="19" t="s">
         <v>15</v>
       </c>
       <c r="AG5" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AH5" s="19" t="s">
         <v>17</v>
       </c>
       <c r="AI5" s="19" t="s">
         <v>22</v>
       </c>
       <c r="AJ5" s="19" t="s">
         <v>23</v>
       </c>
       <c r="AK5" s="20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="67" t="s">
+      <c r="A6" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="67"/>
-[...22 lines deleted...]
-      <c r="Y6" s="67"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="68"/>
+      <c r="O6" s="68"/>
+      <c r="P6" s="68"/>
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68"/>
+      <c r="S6" s="68"/>
+      <c r="T6" s="68"/>
+      <c r="U6" s="68"/>
+      <c r="V6" s="68"/>
+      <c r="W6" s="68"/>
+      <c r="X6" s="68"/>
+      <c r="Y6" s="68"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="28">
         <v>10.32</v>
       </c>
       <c r="C7" s="28">
         <v>10.24</v>
       </c>
       <c r="D7" s="28">
         <v>9.61</v>
       </c>
       <c r="E7" s="28">
         <v>9.83</v>
       </c>
       <c r="F7" s="28">
         <v>9.9</v>
       </c>
       <c r="G7" s="26">
         <v>9.83</v>
       </c>
       <c r="H7" s="26">
         <v>9.75</v>
@@ -4869,50 +4989,53 @@
       </c>
       <c r="W7" s="22">
         <v>8.9</v>
       </c>
       <c r="X7" s="22">
         <v>8.84</v>
       </c>
       <c r="Y7" s="22">
         <v>8.85</v>
       </c>
       <c r="Z7" s="51">
         <v>8.9600000000000009</v>
       </c>
       <c r="AA7" s="51">
         <v>8.35</v>
       </c>
       <c r="AB7" s="51">
         <v>8.39</v>
       </c>
       <c r="AC7" s="51">
         <v>8.6300000000000008</v>
       </c>
       <c r="AD7" s="55">
         <v>8.27</v>
       </c>
+      <c r="AE7" s="55">
+        <v>8.33</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="28">
         <v>10.45</v>
       </c>
       <c r="C8" s="28">
         <v>10.56</v>
       </c>
       <c r="D8" s="28">
         <v>9.92</v>
       </c>
       <c r="E8" s="28">
         <v>10.050000000000001</v>
       </c>
       <c r="F8" s="28">
         <v>9.82</v>
       </c>
       <c r="G8" s="26">
         <v>9.76</v>
       </c>
       <c r="H8" s="26">
         <v>9.5</v>
@@ -4961,50 +5084,53 @@
       </c>
       <c r="W8" s="22">
         <v>8.51</v>
       </c>
       <c r="X8" s="22">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y8" s="22">
         <v>8.49</v>
       </c>
       <c r="Z8" s="51">
         <v>9.4</v>
       </c>
       <c r="AA8" s="51">
         <v>8.44</v>
       </c>
       <c r="AB8" s="51">
         <v>8.14</v>
       </c>
       <c r="AC8" s="51">
         <v>8.42</v>
       </c>
       <c r="AD8" s="55">
         <v>8.18</v>
       </c>
+      <c r="AE8" s="55">
+        <v>8.2899999999999991</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="28">
         <v>10.16</v>
       </c>
       <c r="C9" s="28">
         <v>9.91</v>
       </c>
       <c r="D9" s="28">
         <v>8.82</v>
       </c>
       <c r="E9" s="28">
         <v>9.73</v>
       </c>
       <c r="F9" s="28">
         <v>10.18</v>
       </c>
       <c r="G9" s="26">
         <v>9.7100000000000009</v>
       </c>
       <c r="H9" s="26">
         <v>9.7799999999999994</v>
@@ -5053,50 +5179,53 @@
       </c>
       <c r="W9" s="22">
         <v>9.31</v>
       </c>
       <c r="X9" s="22">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y9" s="22">
         <v>9.44</v>
       </c>
       <c r="Z9" s="51">
         <v>9.64</v>
       </c>
       <c r="AA9" s="51">
         <v>8.48</v>
       </c>
       <c r="AB9" s="51">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC9" s="51">
         <v>8.59</v>
       </c>
       <c r="AD9" s="55">
         <v>8.0500000000000007</v>
       </c>
+      <c r="AE9" s="55">
+        <v>7.89</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="28">
         <v>8.2200000000000006</v>
       </c>
       <c r="C10" s="28">
         <v>8</v>
       </c>
       <c r="D10" s="28">
         <v>9.9</v>
       </c>
       <c r="E10" s="28">
         <v>8.84</v>
       </c>
       <c r="F10" s="28">
         <v>10.16</v>
       </c>
       <c r="G10" s="26">
         <v>11.27</v>
       </c>
       <c r="H10" s="26">
         <v>12.03</v>
@@ -5145,50 +5274,53 @@
       </c>
       <c r="W10" s="22">
         <v>12.46</v>
       </c>
       <c r="X10" s="22">
         <v>12.38</v>
       </c>
       <c r="Y10" s="22">
         <v>12.29</v>
       </c>
       <c r="Z10" s="51">
         <v>18.579999999999998</v>
       </c>
       <c r="AA10" s="51">
         <v>16.54</v>
       </c>
       <c r="AB10" s="51">
         <v>14.6</v>
       </c>
       <c r="AC10" s="51">
         <v>13.7</v>
       </c>
       <c r="AD10" s="55">
         <v>11.87</v>
       </c>
+      <c r="AE10" s="55">
+        <v>11.76</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="28">
         <v>11.12</v>
       </c>
       <c r="C11" s="28">
         <v>10.59</v>
       </c>
       <c r="D11" s="28">
         <v>9.41</v>
       </c>
       <c r="E11" s="28">
         <v>10.38</v>
       </c>
       <c r="F11" s="28">
         <v>11.23</v>
       </c>
       <c r="G11" s="26">
         <v>11.12</v>
       </c>
       <c r="H11" s="26">
         <v>10.42</v>
@@ -5237,50 +5369,53 @@
       </c>
       <c r="W11" s="22">
         <v>8.07</v>
       </c>
       <c r="X11" s="22">
         <v>7.81</v>
       </c>
       <c r="Y11" s="22">
         <v>7.95</v>
       </c>
       <c r="Z11" s="51">
         <v>6.9</v>
       </c>
       <c r="AA11" s="51">
         <v>7.01</v>
       </c>
       <c r="AB11" s="51">
         <v>8.08</v>
       </c>
       <c r="AC11" s="51">
         <v>7.62</v>
       </c>
       <c r="AD11" s="55">
         <v>7.18</v>
       </c>
+      <c r="AE11" s="55">
+        <v>7.32</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="28">
         <v>6.85</v>
       </c>
       <c r="C12" s="28">
         <v>8.84</v>
       </c>
       <c r="D12" s="28">
         <v>7.97</v>
       </c>
       <c r="E12" s="28">
         <v>9.07</v>
       </c>
       <c r="F12" s="28">
         <v>8.6</v>
       </c>
       <c r="G12" s="26">
         <v>9.02</v>
       </c>
       <c r="H12" s="26">
         <v>8.7899999999999991</v>
@@ -5329,50 +5464,53 @@
       </c>
       <c r="W12" s="22">
         <v>8.89</v>
       </c>
       <c r="X12" s="22">
         <v>8.85</v>
       </c>
       <c r="Y12" s="22">
         <v>8.58</v>
       </c>
       <c r="Z12" s="51">
         <v>5.42</v>
       </c>
       <c r="AA12" s="51">
         <v>5.34</v>
       </c>
       <c r="AB12" s="51">
         <v>8.2100000000000009</v>
       </c>
       <c r="AC12" s="51">
         <v>8.92</v>
       </c>
       <c r="AD12" s="55">
         <v>8.77</v>
       </c>
+      <c r="AE12" s="55">
+        <v>8.33</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="28">
         <v>8.77</v>
       </c>
       <c r="C13" s="28">
         <v>11.17</v>
       </c>
       <c r="D13" s="28">
         <v>10.55</v>
       </c>
       <c r="E13" s="28">
         <v>10.68</v>
       </c>
       <c r="F13" s="28">
         <v>10.83</v>
       </c>
       <c r="G13" s="26">
         <v>11.1</v>
       </c>
       <c r="H13" s="26">
         <v>11.36</v>
@@ -5421,50 +5559,53 @@
       </c>
       <c r="W13" s="22">
         <v>8.9</v>
       </c>
       <c r="X13" s="22">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y13" s="22">
         <v>8.83</v>
       </c>
       <c r="Z13" s="51">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA13" s="51">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB13" s="51">
         <v>9.19</v>
       </c>
       <c r="AC13" s="51">
         <v>8.75</v>
       </c>
       <c r="AD13" s="55">
         <v>8.58</v>
       </c>
+      <c r="AE13" s="55">
+        <v>8.01</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="28">
         <v>9.44</v>
       </c>
       <c r="C14" s="28">
         <v>9.8800000000000008</v>
       </c>
       <c r="D14" s="28">
         <v>10.06</v>
       </c>
       <c r="E14" s="28">
         <v>9.2200000000000006</v>
       </c>
       <c r="F14" s="28">
         <v>9.5</v>
       </c>
       <c r="G14" s="26">
         <v>9.24</v>
       </c>
       <c r="H14" s="26">
         <v>9.3800000000000008</v>
@@ -5513,50 +5654,53 @@
       </c>
       <c r="W14" s="22">
         <v>7.67</v>
       </c>
       <c r="X14" s="22">
         <v>7.69</v>
       </c>
       <c r="Y14" s="22">
         <v>7.78</v>
       </c>
       <c r="Z14" s="51">
         <v>9</v>
       </c>
       <c r="AA14" s="51">
         <v>8.23</v>
       </c>
       <c r="AB14" s="51">
         <v>8.8699999999999992</v>
       </c>
       <c r="AC14" s="51">
         <v>9.1</v>
       </c>
       <c r="AD14" s="55">
         <v>8.5500000000000007</v>
       </c>
+      <c r="AE14" s="55">
+        <v>8.49</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="28">
         <v>11.07</v>
       </c>
       <c r="C15" s="28">
         <v>10.72</v>
       </c>
       <c r="D15" s="28">
         <v>9.17</v>
       </c>
       <c r="E15" s="28">
         <v>10.6</v>
       </c>
       <c r="F15" s="28">
         <v>10.27</v>
       </c>
       <c r="G15" s="26">
         <v>10.34</v>
       </c>
       <c r="H15" s="26">
         <v>9.85</v>
@@ -5605,50 +5749,53 @@
       </c>
       <c r="W15" s="22">
         <v>7.51</v>
       </c>
       <c r="X15" s="22">
         <v>7.36</v>
       </c>
       <c r="Y15" s="22">
         <v>7.33</v>
       </c>
       <c r="Z15" s="51">
         <v>7.24</v>
       </c>
       <c r="AA15" s="51">
         <v>8.32</v>
       </c>
       <c r="AB15" s="51">
         <v>7.69</v>
       </c>
       <c r="AC15" s="51">
         <v>7.45</v>
       </c>
       <c r="AD15" s="55">
         <v>7.86</v>
       </c>
+      <c r="AE15" s="55">
+        <v>7.93</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="28">
         <v>17.420000000000002</v>
       </c>
       <c r="C16" s="28">
         <v>13.01</v>
       </c>
       <c r="D16" s="28">
         <v>10.61</v>
       </c>
       <c r="E16" s="28">
         <v>10.41</v>
       </c>
       <c r="F16" s="28">
         <v>10.75</v>
       </c>
       <c r="G16" s="26">
         <v>10.71</v>
       </c>
       <c r="H16" s="26">
         <v>10.42</v>
@@ -5697,52 +5844,55 @@
       </c>
       <c r="W16" s="22">
         <v>11.49</v>
       </c>
       <c r="X16" s="22">
         <v>10.84</v>
       </c>
       <c r="Y16" s="22">
         <v>10.87</v>
       </c>
       <c r="Z16" s="51">
         <v>8.4499999999999993</v>
       </c>
       <c r="AA16" s="51">
         <v>8.51</v>
       </c>
       <c r="AB16" s="51">
         <v>7.27</v>
       </c>
       <c r="AC16" s="51">
         <v>8.16</v>
       </c>
       <c r="AD16" s="55">
         <v>8.23</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="55">
+        <v>9.27</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="28">
         <v>6.74</v>
       </c>
       <c r="C17" s="28">
         <v>6.66</v>
       </c>
       <c r="D17" s="28">
         <v>5.74</v>
       </c>
       <c r="E17" s="28">
         <v>7.9</v>
       </c>
       <c r="F17" s="28">
         <v>7.65</v>
       </c>
       <c r="G17" s="26">
         <v>7.64</v>
       </c>
       <c r="H17" s="26">
         <v>7.78</v>
       </c>
       <c r="I17" s="21">
@@ -5789,52 +5939,55 @@
       </c>
       <c r="W17" s="22">
         <v>9.33</v>
       </c>
       <c r="X17" s="22">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y17" s="22">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z17" s="51">
         <v>9.52</v>
       </c>
       <c r="AA17" s="51">
         <v>7.85</v>
       </c>
       <c r="AB17" s="51">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC17" s="51">
         <v>7.81</v>
       </c>
       <c r="AD17" s="55">
         <v>7.04</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="55">
+        <v>7.32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="28">
         <v>9.93</v>
       </c>
       <c r="C18" s="28">
         <v>10.28</v>
       </c>
       <c r="D18" s="28">
         <v>9.75</v>
       </c>
       <c r="E18" s="28">
         <v>9.41</v>
       </c>
       <c r="F18" s="28">
         <v>9.64</v>
       </c>
       <c r="G18" s="26">
         <v>9.39</v>
       </c>
       <c r="H18" s="26">
         <v>9.51</v>
       </c>
       <c r="I18" s="21">
@@ -5881,52 +6034,55 @@
       </c>
       <c r="W18" s="22">
         <v>9.0500000000000007</v>
       </c>
       <c r="X18" s="22">
         <v>8.9600000000000009</v>
       </c>
       <c r="Y18" s="22">
         <v>9.02</v>
       </c>
       <c r="Z18" s="51">
         <v>8.6199999999999992</v>
       </c>
       <c r="AA18" s="51">
         <v>9.69</v>
       </c>
       <c r="AB18" s="51">
         <v>9.09</v>
       </c>
       <c r="AC18" s="51">
         <v>8.9499999999999993</v>
       </c>
       <c r="AD18" s="55">
         <v>8.67</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="55">
+        <v>8.48</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="28">
         <v>7.52</v>
       </c>
       <c r="C19" s="28">
         <v>8.3800000000000008</v>
       </c>
       <c r="D19" s="28">
         <v>8.01</v>
       </c>
       <c r="E19" s="28">
         <v>7.92</v>
       </c>
       <c r="F19" s="28">
         <v>9.3000000000000007</v>
       </c>
       <c r="G19" s="26">
         <v>9.86</v>
       </c>
       <c r="H19" s="26">
         <v>10.41</v>
       </c>
       <c r="I19" s="21">
@@ -5973,52 +6129,55 @@
       </c>
       <c r="W19" s="22">
         <v>10.130000000000001</v>
       </c>
       <c r="X19" s="22">
         <v>10.06</v>
       </c>
       <c r="Y19" s="22">
         <v>9.64</v>
       </c>
       <c r="Z19" s="51">
         <v>9.23</v>
       </c>
       <c r="AA19" s="51">
         <v>8.31</v>
       </c>
       <c r="AB19" s="51">
         <v>8.66</v>
       </c>
       <c r="AC19" s="51">
         <v>9.48</v>
       </c>
       <c r="AD19" s="55">
         <v>9.16</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="55">
+        <v>9.02</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="28">
         <v>14.14</v>
       </c>
       <c r="C20" s="28">
         <v>12.65</v>
       </c>
       <c r="D20" s="28">
         <v>11.8</v>
       </c>
       <c r="E20" s="28">
         <v>12.67</v>
       </c>
       <c r="F20" s="28">
         <v>14.24</v>
       </c>
       <c r="G20" s="26">
         <v>14.26</v>
       </c>
       <c r="H20" s="26">
         <v>14.38</v>
       </c>
       <c r="I20" s="21">
@@ -6065,52 +6224,55 @@
       </c>
       <c r="W20" s="22">
         <v>14.25</v>
       </c>
       <c r="X20" s="22">
         <v>14.37</v>
       </c>
       <c r="Y20" s="22">
         <v>14.48</v>
       </c>
       <c r="Z20" s="51">
         <v>7.22</v>
       </c>
       <c r="AA20" s="51">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB20" s="51">
         <v>9.66</v>
       </c>
       <c r="AC20" s="51">
         <v>10.46</v>
       </c>
       <c r="AD20" s="55">
         <v>9.6199999999999992</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="55">
+        <v>10.68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="28">
         <v>11.5</v>
       </c>
       <c r="C21" s="28">
         <v>9.61</v>
       </c>
       <c r="D21" s="28">
         <v>9.43</v>
       </c>
       <c r="E21" s="28">
         <v>9.6</v>
       </c>
       <c r="F21" s="28">
         <v>9.3000000000000007</v>
       </c>
       <c r="G21" s="26">
         <v>8.76</v>
       </c>
       <c r="H21" s="26">
         <v>9.26</v>
       </c>
       <c r="I21" s="21">
@@ -6157,82 +6319,85 @@
       </c>
       <c r="W21" s="22">
         <v>8.8699999999999992</v>
       </c>
       <c r="X21" s="22">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y21" s="22">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z21" s="51">
         <v>7.04</v>
       </c>
       <c r="AA21" s="51">
         <v>6.13</v>
       </c>
       <c r="AB21" s="51">
         <v>7.3</v>
       </c>
       <c r="AC21" s="51">
         <v>8.2100000000000009</v>
       </c>
       <c r="AD21" s="55">
         <v>7.45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="58" t="s">
+      <c r="AE21" s="55">
+        <v>7.49</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="64" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="58"/>
-[...22 lines deleted...]
-      <c r="Y22" s="58"/>
+      <c r="B22" s="64"/>
+      <c r="C22" s="64"/>
+      <c r="D22" s="64"/>
+      <c r="E22" s="64"/>
+      <c r="F22" s="64"/>
+      <c r="G22" s="64"/>
+      <c r="H22" s="64"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="64"/>
+      <c r="K22" s="64"/>
+      <c r="L22" s="64"/>
+      <c r="M22" s="64"/>
+      <c r="N22" s="64"/>
+      <c r="O22" s="64"/>
+      <c r="P22" s="64"/>
+      <c r="Q22" s="64"/>
+      <c r="R22" s="64"/>
+      <c r="S22" s="64"/>
+      <c r="T22" s="64"/>
+      <c r="U22" s="64"/>
+      <c r="V22" s="64"/>
+      <c r="W22" s="64"/>
+      <c r="X22" s="64"/>
+      <c r="Y22" s="64"/>
       <c r="AD22" s="45"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="28">
         <v>10.94</v>
       </c>
       <c r="C23" s="28">
         <v>10.78</v>
       </c>
       <c r="D23" s="28">
         <v>10.1</v>
       </c>
       <c r="E23" s="28">
         <v>10.210000000000001</v>
       </c>
       <c r="F23" s="28">
         <v>10.06</v>
       </c>
       <c r="G23" s="26">
         <v>9.92</v>
       </c>
       <c r="H23" s="26">
         <v>9.6199999999999992</v>
       </c>
       <c r="I23" s="21">
@@ -6279,52 +6444,55 @@
       </c>
       <c r="W23" s="22">
         <v>8.7100000000000009</v>
       </c>
       <c r="X23" s="22">
         <v>8.6199999999999992</v>
       </c>
       <c r="Y23" s="22">
         <v>8.67</v>
       </c>
       <c r="Z23" s="51">
         <v>9.0500000000000007</v>
       </c>
       <c r="AA23" s="51">
         <v>8.32</v>
       </c>
       <c r="AB23" s="51">
         <v>8.06</v>
       </c>
       <c r="AC23" s="51">
         <v>8.4</v>
       </c>
       <c r="AD23" s="55">
         <v>8.16</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="55">
+        <v>8.2799999999999994</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="28">
         <v>10.45</v>
       </c>
       <c r="C24" s="28">
         <v>10.56</v>
       </c>
       <c r="D24" s="28">
         <v>9.92</v>
       </c>
       <c r="E24" s="28">
         <v>10.050000000000001</v>
       </c>
       <c r="F24" s="28">
         <v>9.82</v>
       </c>
       <c r="G24" s="26">
         <v>9.76</v>
       </c>
       <c r="H24" s="26">
         <v>9.5</v>
       </c>
       <c r="I24" s="21">
@@ -6371,52 +6539,55 @@
       </c>
       <c r="W24" s="22">
         <v>8.51</v>
       </c>
       <c r="X24" s="22">
         <v>8.4700000000000006</v>
       </c>
       <c r="Y24" s="22">
         <v>8.49</v>
       </c>
       <c r="Z24" s="51">
         <v>9.4</v>
       </c>
       <c r="AA24" s="51">
         <v>8.44</v>
       </c>
       <c r="AB24" s="51">
         <v>8.14</v>
       </c>
       <c r="AC24" s="51">
         <v>8.42</v>
       </c>
       <c r="AD24" s="55">
         <v>8.18</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="55">
+        <v>8.2899999999999991</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="28">
         <v>9.74</v>
       </c>
       <c r="C25" s="28">
         <v>11.54</v>
       </c>
       <c r="D25" s="28">
         <v>12.78</v>
       </c>
       <c r="E25" s="28">
         <v>15.65</v>
       </c>
       <c r="F25" s="28">
         <v>15.2</v>
       </c>
       <c r="G25" s="26">
         <v>14.1</v>
       </c>
       <c r="H25" s="26">
         <v>13.07</v>
       </c>
       <c r="I25" s="21">
@@ -6463,52 +6634,55 @@
       </c>
       <c r="W25" s="22">
         <v>9.2899999999999991</v>
       </c>
       <c r="X25" s="22">
         <v>8.6</v>
       </c>
       <c r="Y25" s="22">
         <v>8.69</v>
       </c>
       <c r="Z25" s="51">
         <v>6.91</v>
       </c>
       <c r="AA25" s="51">
         <v>6.53</v>
       </c>
       <c r="AB25" s="51">
         <v>8.1199999999999992</v>
       </c>
       <c r="AC25" s="51">
         <v>8.61</v>
       </c>
       <c r="AD25" s="55">
         <v>8.5399999999999991</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="55">
+        <v>8.52</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="28">
         <v>10.45</v>
       </c>
       <c r="C26" s="28">
         <v>9.8800000000000008</v>
       </c>
       <c r="D26" s="28">
         <v>8.24</v>
       </c>
       <c r="E26" s="28">
         <v>7.49</v>
       </c>
       <c r="F26" s="28">
         <v>8.0500000000000007</v>
       </c>
       <c r="G26" s="26">
         <v>8.16</v>
       </c>
       <c r="H26" s="26">
         <v>8.23</v>
       </c>
       <c r="I26" s="21">
@@ -6555,52 +6729,55 @@
       </c>
       <c r="W26" s="22">
         <v>8.25</v>
       </c>
       <c r="X26" s="22">
         <v>7.99</v>
       </c>
       <c r="Y26" s="22">
         <v>8.0500000000000007</v>
       </c>
       <c r="Z26" s="51">
         <v>10.7</v>
       </c>
       <c r="AA26" s="51">
         <v>7.57</v>
       </c>
       <c r="AB26" s="51">
         <v>8.64</v>
       </c>
       <c r="AC26" s="51">
         <v>9.26</v>
       </c>
       <c r="AD26" s="55">
         <v>7.74</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="55">
+        <v>7.37</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="28">
         <v>21.77</v>
       </c>
       <c r="C27" s="28">
         <v>14.4</v>
       </c>
       <c r="D27" s="28">
         <v>10.94</v>
       </c>
       <c r="E27" s="28">
         <v>10.130000000000001</v>
       </c>
       <c r="F27" s="28">
         <v>11.01</v>
       </c>
       <c r="G27" s="26">
         <v>10.65</v>
       </c>
       <c r="H27" s="26">
         <v>9.74</v>
       </c>
       <c r="I27" s="21">
@@ -6647,52 +6824,55 @@
       </c>
       <c r="W27" s="22">
         <v>12.53</v>
       </c>
       <c r="X27" s="22">
         <v>11.95</v>
       </c>
       <c r="Y27" s="22">
         <v>12.07</v>
       </c>
       <c r="Z27" s="51">
         <v>5.8</v>
       </c>
       <c r="AA27" s="51">
         <v>8.39</v>
       </c>
       <c r="AB27" s="51">
         <v>7.51</v>
       </c>
       <c r="AC27" s="51">
         <v>9.3699999999999992</v>
       </c>
       <c r="AD27" s="55">
         <v>9.56</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="55">
+        <v>10.26</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="28">
         <v>13.57</v>
       </c>
       <c r="C28" s="28">
         <v>12.27</v>
       </c>
       <c r="D28" s="28">
         <v>11.8</v>
       </c>
       <c r="E28" s="28">
         <v>10.96</v>
       </c>
       <c r="F28" s="28">
         <v>11.14</v>
       </c>
       <c r="G28" s="26">
         <v>10.38</v>
       </c>
       <c r="H28" s="26">
         <v>9.93</v>
       </c>
       <c r="I28" s="21">
@@ -6739,82 +6919,85 @@
       </c>
       <c r="W28" s="22">
         <v>9.5</v>
       </c>
       <c r="X28" s="22">
         <v>9.57</v>
       </c>
       <c r="Y28" s="22">
         <v>9.93</v>
       </c>
       <c r="Z28" s="51">
         <v>5.52</v>
       </c>
       <c r="AA28" s="51">
         <v>7.71</v>
       </c>
       <c r="AB28" s="51">
         <v>6.66</v>
       </c>
       <c r="AC28" s="51">
         <v>6.88</v>
       </c>
       <c r="AD28" s="55">
         <v>6.98</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="59" t="s">
+      <c r="AE28" s="55">
+        <v>7.25</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="59"/>
-[...22 lines deleted...]
-      <c r="Y29" s="59"/>
+      <c r="B29" s="57"/>
+      <c r="C29" s="57"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="57"/>
+      <c r="F29" s="57"/>
+      <c r="G29" s="57"/>
+      <c r="H29" s="57"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="57"/>
+      <c r="K29" s="57"/>
+      <c r="L29" s="57"/>
+      <c r="M29" s="57"/>
+      <c r="N29" s="57"/>
+      <c r="O29" s="57"/>
+      <c r="P29" s="57"/>
+      <c r="Q29" s="57"/>
+      <c r="R29" s="57"/>
+      <c r="S29" s="57"/>
+      <c r="T29" s="57"/>
+      <c r="U29" s="57"/>
+      <c r="V29" s="57"/>
+      <c r="W29" s="57"/>
+      <c r="X29" s="57"/>
+      <c r="Y29" s="57"/>
       <c r="AD29" s="45"/>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="28">
         <v>9.73</v>
       </c>
       <c r="C30" s="28">
         <v>9.7100000000000009</v>
       </c>
       <c r="D30" s="28">
         <v>9.14</v>
       </c>
       <c r="E30" s="28">
         <v>9.4600000000000009</v>
       </c>
       <c r="F30" s="29">
         <v>9.75</v>
       </c>
       <c r="G30" s="26">
         <v>9.74</v>
       </c>
       <c r="H30" s="26">
         <v>9.89</v>
       </c>
       <c r="I30" s="21">
@@ -6861,52 +7044,55 @@
       </c>
       <c r="W30" s="22">
         <v>9.09</v>
       </c>
       <c r="X30" s="22">
         <v>9.06</v>
       </c>
       <c r="Y30" s="22">
         <v>9.0299999999999994</v>
       </c>
       <c r="Z30" s="51">
         <v>8.8699999999999992</v>
       </c>
       <c r="AA30" s="51">
         <v>8.39</v>
       </c>
       <c r="AB30" s="51">
         <v>8.73</v>
       </c>
       <c r="AC30" s="55">
         <v>8.8699999999999992</v>
       </c>
       <c r="AD30" s="55">
         <v>8.3699999999999992</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="55">
+        <v>8.3699999999999992</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="28">
         <v>10.16</v>
       </c>
       <c r="C31" s="28">
         <v>9.91</v>
       </c>
       <c r="D31" s="28">
         <v>8.82</v>
       </c>
       <c r="E31" s="28">
         <v>9.73</v>
       </c>
       <c r="F31" s="29">
         <v>10.18</v>
       </c>
       <c r="G31" s="26">
         <v>9.7100000000000009</v>
       </c>
       <c r="H31" s="26">
         <v>9.7799999999999994</v>
       </c>
       <c r="I31" s="21">
@@ -6953,52 +7139,55 @@
       </c>
       <c r="W31" s="22">
         <v>9.31</v>
       </c>
       <c r="X31" s="22">
         <v>9.4499999999999993</v>
       </c>
       <c r="Y31" s="22">
         <v>9.44</v>
       </c>
       <c r="Z31" s="51">
         <v>9.64</v>
       </c>
       <c r="AA31" s="51">
         <v>8.48</v>
       </c>
       <c r="AB31" s="51">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC31" s="55">
         <v>8.59</v>
       </c>
       <c r="AD31" s="55">
         <v>8.0500000000000007</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="55">
+        <v>7.89</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="28">
         <v>8.2200000000000006</v>
       </c>
       <c r="C32" s="28">
         <v>8</v>
       </c>
       <c r="D32" s="28">
         <v>9.9</v>
       </c>
       <c r="E32" s="28">
         <v>8.84</v>
       </c>
       <c r="F32" s="29">
         <v>10.16</v>
       </c>
       <c r="G32" s="26">
         <v>11.27</v>
       </c>
       <c r="H32" s="26">
         <v>12.03</v>
       </c>
       <c r="I32" s="21">
@@ -7045,52 +7234,55 @@
       </c>
       <c r="W32" s="22">
         <v>12.46</v>
       </c>
       <c r="X32" s="22">
         <v>12.38</v>
       </c>
       <c r="Y32" s="22">
         <v>12.29</v>
       </c>
       <c r="Z32" s="51">
         <v>18.579999999999998</v>
       </c>
       <c r="AA32" s="51">
         <v>16.54</v>
       </c>
       <c r="AB32" s="51">
         <v>14.6</v>
       </c>
       <c r="AC32" s="55">
         <v>13.7</v>
       </c>
       <c r="AD32" s="55">
         <v>11.87</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="55">
+        <v>11.76</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="28">
         <v>11.78</v>
       </c>
       <c r="C33" s="28">
         <v>10.14</v>
       </c>
       <c r="D33" s="28">
         <v>7.82</v>
       </c>
       <c r="E33" s="28">
         <v>7.9</v>
       </c>
       <c r="F33" s="29">
         <v>9.35</v>
       </c>
       <c r="G33" s="26">
         <v>9.6999999999999993</v>
       </c>
       <c r="H33" s="26">
         <v>9.16</v>
       </c>
       <c r="I33" s="21">
@@ -7137,52 +7329,55 @@
       </c>
       <c r="W33" s="22">
         <v>7.47</v>
       </c>
       <c r="X33" s="22">
         <v>7.42</v>
       </c>
       <c r="Y33" s="22">
         <v>7.59</v>
       </c>
       <c r="Z33" s="51">
         <v>6.9</v>
       </c>
       <c r="AA33" s="51">
         <v>7.24</v>
       </c>
       <c r="AB33" s="51">
         <v>8.06</v>
       </c>
       <c r="AC33" s="55">
         <v>7.12</v>
       </c>
       <c r="AD33" s="55">
         <v>6.5</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="55">
+        <v>6.72</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="28">
         <v>6.85</v>
       </c>
       <c r="C34" s="28">
         <v>8.84</v>
       </c>
       <c r="D34" s="28">
         <v>7.97</v>
       </c>
       <c r="E34" s="28">
         <v>9.07</v>
       </c>
       <c r="F34" s="29">
         <v>8.6</v>
       </c>
       <c r="G34" s="26">
         <v>9.02</v>
       </c>
       <c r="H34" s="26">
         <v>8.7899999999999991</v>
       </c>
       <c r="I34" s="21">
@@ -7229,52 +7424,55 @@
       </c>
       <c r="W34" s="22">
         <v>8.89</v>
       </c>
       <c r="X34" s="22">
         <v>8.85</v>
       </c>
       <c r="Y34" s="22">
         <v>8.58</v>
       </c>
       <c r="Z34" s="51">
         <v>5.42</v>
       </c>
       <c r="AA34" s="51">
         <v>5.34</v>
       </c>
       <c r="AB34" s="51">
         <v>8.2100000000000009</v>
       </c>
       <c r="AC34" s="55">
         <v>8.92</v>
       </c>
       <c r="AD34" s="55">
         <v>8.77</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="55">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="28">
         <v>8.77</v>
       </c>
       <c r="C35" s="28">
         <v>11.17</v>
       </c>
       <c r="D35" s="28">
         <v>10.55</v>
       </c>
       <c r="E35" s="28">
         <v>10.68</v>
       </c>
       <c r="F35" s="29">
         <v>10.83</v>
       </c>
       <c r="G35" s="26">
         <v>11.1</v>
       </c>
       <c r="H35" s="26">
         <v>11.36</v>
       </c>
       <c r="I35" s="21">
@@ -7321,52 +7519,55 @@
       </c>
       <c r="W35" s="22">
         <v>8.9</v>
       </c>
       <c r="X35" s="22">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y35" s="22">
         <v>8.83</v>
       </c>
       <c r="Z35" s="51">
         <v>9.4499999999999993</v>
       </c>
       <c r="AA35" s="51">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB35" s="51">
         <v>9.19</v>
       </c>
       <c r="AC35" s="55">
         <v>8.75</v>
       </c>
       <c r="AD35" s="55">
         <v>8.58</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="55">
+        <v>8.01</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="28">
         <v>9.44</v>
       </c>
       <c r="C36" s="28">
         <v>9.8800000000000008</v>
       </c>
       <c r="D36" s="28">
         <v>10.06</v>
       </c>
       <c r="E36" s="28">
         <v>9.2200000000000006</v>
       </c>
       <c r="F36" s="29">
         <v>9.5</v>
       </c>
       <c r="G36" s="26">
         <v>9.24</v>
       </c>
       <c r="H36" s="26">
         <v>9.3800000000000008</v>
       </c>
       <c r="I36" s="21">
@@ -7413,52 +7614,55 @@
       </c>
       <c r="W36" s="22">
         <v>7.67</v>
       </c>
       <c r="X36" s="22">
         <v>7.69</v>
       </c>
       <c r="Y36" s="22">
         <v>7.78</v>
       </c>
       <c r="Z36" s="51">
         <v>9</v>
       </c>
       <c r="AA36" s="51">
         <v>8.23</v>
       </c>
       <c r="AB36" s="51">
         <v>8.8699999999999992</v>
       </c>
       <c r="AC36" s="55">
         <v>9.1</v>
       </c>
       <c r="AD36" s="55">
         <v>8.5500000000000007</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="55">
+        <v>8.49</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="28">
         <v>11.47</v>
       </c>
       <c r="C37" s="28">
         <v>11.27</v>
       </c>
       <c r="D37" s="28">
         <v>9.7799999999999994</v>
       </c>
       <c r="E37" s="28">
         <v>12.67</v>
       </c>
       <c r="F37" s="29">
         <v>11.75</v>
       </c>
       <c r="G37" s="26">
         <v>11.8</v>
       </c>
       <c r="H37" s="26">
         <v>10.94</v>
       </c>
       <c r="I37" s="21">
@@ -7505,52 +7709,55 @@
       </c>
       <c r="W37" s="22">
         <v>7.01</v>
       </c>
       <c r="X37" s="22">
         <v>6.93</v>
       </c>
       <c r="Y37" s="22">
         <v>6.85</v>
       </c>
       <c r="Z37" s="51">
         <v>4.88</v>
       </c>
       <c r="AA37" s="51">
         <v>8.82</v>
       </c>
       <c r="AB37" s="51">
         <v>7.05</v>
       </c>
       <c r="AC37" s="55">
         <v>6.24</v>
       </c>
       <c r="AD37" s="55">
         <v>7.94</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="55">
+        <v>8.3000000000000007</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="28">
         <v>13.69</v>
       </c>
       <c r="C38" s="28">
         <v>11.8</v>
       </c>
       <c r="D38" s="28">
         <v>10.32</v>
       </c>
       <c r="E38" s="28">
         <v>10.65</v>
       </c>
       <c r="F38" s="29">
         <v>10.53</v>
       </c>
       <c r="G38" s="26">
         <v>10.75</v>
       </c>
       <c r="H38" s="26">
         <v>11.01</v>
       </c>
       <c r="I38" s="21">
@@ -7597,52 +7804,55 @@
       </c>
       <c r="W38" s="22">
         <v>10.56</v>
       </c>
       <c r="X38" s="22">
         <v>9.85</v>
       </c>
       <c r="Y38" s="22">
         <v>9.8000000000000007</v>
       </c>
       <c r="Z38" s="51">
         <v>10.95</v>
       </c>
       <c r="AA38" s="51">
         <v>8.6300000000000008</v>
       </c>
       <c r="AB38" s="51">
         <v>7.04</v>
       </c>
       <c r="AC38" s="55">
         <v>7.03</v>
       </c>
       <c r="AD38" s="55">
         <v>6.98</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="55">
+        <v>8.36</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="28">
         <v>6.74</v>
       </c>
       <c r="C39" s="28">
         <v>6.66</v>
       </c>
       <c r="D39" s="28">
         <v>5.74</v>
       </c>
       <c r="E39" s="28">
         <v>7.9</v>
       </c>
       <c r="F39" s="29">
         <v>7.65</v>
       </c>
       <c r="G39" s="26">
         <v>7.64</v>
       </c>
       <c r="H39" s="26">
         <v>7.78</v>
       </c>
       <c r="I39" s="21">
@@ -7689,52 +7899,55 @@
       </c>
       <c r="W39" s="22">
         <v>9.33</v>
       </c>
       <c r="X39" s="22">
         <v>9.3800000000000008</v>
       </c>
       <c r="Y39" s="22">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z39" s="51">
         <v>9.52</v>
       </c>
       <c r="AA39" s="51">
         <v>7.85</v>
       </c>
       <c r="AB39" s="51">
         <v>8.0399999999999991</v>
       </c>
       <c r="AC39" s="55">
         <v>7.81</v>
       </c>
       <c r="AD39" s="55">
         <v>7.04</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="55">
+        <v>7.32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="28">
         <v>8.1199999999999992</v>
       </c>
       <c r="C40" s="28">
         <v>9.2799999999999994</v>
       </c>
       <c r="D40" s="28">
         <v>8.7200000000000006</v>
       </c>
       <c r="E40" s="28">
         <v>8.6300000000000008</v>
       </c>
       <c r="F40" s="29">
         <v>8.89</v>
       </c>
       <c r="G40" s="26">
         <v>8.89</v>
       </c>
       <c r="H40" s="26">
         <v>9.31</v>
       </c>
       <c r="I40" s="21">
@@ -7781,52 +7994,55 @@
       </c>
       <c r="W40" s="22">
         <v>8.82</v>
       </c>
       <c r="X40" s="22">
         <v>8.65</v>
       </c>
       <c r="Y40" s="22">
         <v>8.5399999999999991</v>
       </c>
       <c r="Z40" s="51">
         <v>10.27</v>
       </c>
       <c r="AA40" s="51">
         <v>10.74</v>
       </c>
       <c r="AB40" s="51">
         <v>10.37</v>
       </c>
       <c r="AC40" s="55">
         <v>10.039999999999999</v>
       </c>
       <c r="AD40" s="55">
         <v>9.56</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" s="45" customFormat="1">
+      <c r="AE40" s="55">
+        <v>9.1300000000000008</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" s="45" customFormat="1">
       <c r="A41" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="28">
         <v>7.52</v>
       </c>
       <c r="C41" s="28">
         <v>8.3800000000000008</v>
       </c>
       <c r="D41" s="28">
         <v>8.01</v>
       </c>
       <c r="E41" s="28">
         <v>7.92</v>
       </c>
       <c r="F41" s="29">
         <v>9.3000000000000007</v>
       </c>
       <c r="G41" s="30">
         <v>9.86</v>
       </c>
       <c r="H41" s="26">
         <v>10.41</v>
       </c>
       <c r="I41" s="21">
@@ -7873,52 +8089,55 @@
       </c>
       <c r="W41" s="22">
         <v>10.130000000000001</v>
       </c>
       <c r="X41" s="22">
         <v>10.06</v>
       </c>
       <c r="Y41" s="22">
         <v>9.64</v>
       </c>
       <c r="Z41" s="51">
         <v>9.23</v>
       </c>
       <c r="AA41" s="51">
         <v>8.31</v>
       </c>
       <c r="AB41" s="51">
         <v>8.66</v>
       </c>
       <c r="AC41" s="55">
         <v>9.48</v>
       </c>
       <c r="AD41" s="55">
         <v>9.16</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="55">
+        <v>9.02</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="28">
         <v>14.14</v>
       </c>
       <c r="C42" s="28">
         <v>12.65</v>
       </c>
       <c r="D42" s="28">
         <v>11.8</v>
       </c>
       <c r="E42" s="28">
         <v>12.67</v>
       </c>
       <c r="F42" s="29">
         <v>14.24</v>
       </c>
       <c r="G42" s="26">
         <v>14.26</v>
       </c>
       <c r="H42" s="26">
         <v>14.38</v>
       </c>
       <c r="I42" s="11">
@@ -7965,52 +8184,61 @@
       </c>
       <c r="W42" s="22">
         <v>14.25</v>
       </c>
       <c r="X42" s="22">
         <v>14.37</v>
       </c>
       <c r="Y42" s="22">
         <v>14.48</v>
       </c>
       <c r="Z42" s="51">
         <v>7.22</v>
       </c>
       <c r="AA42" s="51">
         <v>8.7100000000000009</v>
       </c>
       <c r="AB42" s="51">
         <v>9.66</v>
       </c>
       <c r="AC42" s="55">
         <v>10.46</v>
       </c>
       <c r="AD42" s="55">
         <v>9.6199999999999992</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="45" customFormat="1">
+      <c r="AE42" s="55">
+        <v>10.68</v>
+      </c>
+      <c r="AF42" s="45"/>
+      <c r="AG42" s="45"/>
+      <c r="AH42" s="45"/>
+      <c r="AI42" s="45"/>
+      <c r="AJ42" s="45"/>
+      <c r="AK42" s="45"/>
+    </row>
+    <row r="43" spans="1:37" s="45" customFormat="1">
       <c r="A43" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="31">
         <v>11.5</v>
       </c>
       <c r="C43" s="31">
         <v>9.61</v>
       </c>
       <c r="D43" s="31">
         <v>9.43</v>
       </c>
       <c r="E43" s="31">
         <v>9.6</v>
       </c>
       <c r="F43" s="31">
         <v>9.3000000000000007</v>
       </c>
       <c r="G43" s="27">
         <v>8.76</v>
       </c>
       <c r="H43" s="27">
         <v>9.26</v>
       </c>
       <c r="I43" s="24">
@@ -8057,219 +8285,228 @@
       </c>
       <c r="W43" s="35">
         <v>8.8699999999999992</v>
       </c>
       <c r="X43" s="35">
         <v>8.8800000000000008</v>
       </c>
       <c r="Y43" s="35">
         <v>8.8800000000000008</v>
       </c>
       <c r="Z43" s="52">
         <v>7.04</v>
       </c>
       <c r="AA43" s="52">
         <v>6.13</v>
       </c>
       <c r="AB43" s="52">
         <v>7.3</v>
       </c>
       <c r="AC43" s="52">
         <v>8.2100000000000009</v>
       </c>
       <c r="AD43" s="52">
         <v>7.45</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="52">
+        <v>7.49</v>
+      </c>
+      <c r="AF43" s="24"/>
+      <c r="AG43" s="24"/>
+      <c r="AH43" s="24"/>
+      <c r="AI43" s="24"/>
+      <c r="AJ43" s="24"/>
+      <c r="AK43" s="24"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="16" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AS419"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="P1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="AD7" sqref="AD7:AD53"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="AD59" sqref="AD59"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="25.88671875" style="11" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="16" max="16" width="4.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="25.85546875" style="11" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="11" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.7109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="6" max="9" width="5.7109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="11" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="11" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6" style="11" customWidth="1"/>
-    <col min="18" max="18" width="3.88671875" style="45" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="31" max="16384" width="9.109375" style="45"/>
+    <col min="18" max="18" width="3.85546875" style="45" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="45" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="45" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="45" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="45" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.140625" style="45" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="45" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="8.140625" style="45" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" style="45"/>
+    <col min="28" max="28" width="8.140625" style="45" customWidth="1"/>
+    <col min="29" max="29" width="7.28515625" style="45" customWidth="1"/>
+    <col min="30" max="30" width="7.5703125" style="45" customWidth="1"/>
+    <col min="31" max="16384" width="9.140625" style="45"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45" ht="13.2">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:45" ht="12.75">
+      <c r="A1" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="56"/>
-[...22 lines deleted...]
-      <c r="Y1" s="56"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:45">
       <c r="A2" s="47"/>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
     </row>
     <row r="3" spans="1:45" s="46" customFormat="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="Y3" s="36"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AK3" s="36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:45">
-      <c r="A4" s="62"/>
-      <c r="B4" s="60">
+      <c r="A4" s="60"/>
+      <c r="B4" s="58">
         <v>2024</v>
       </c>
-      <c r="C4" s="61"/>
-[...10 lines deleted...]
-      <c r="N4" s="65">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="66">
         <v>2025</v>
       </c>
-      <c r="O4" s="66"/>
-[...10 lines deleted...]
-      <c r="Z4" s="65">
+      <c r="O4" s="67"/>
+      <c r="P4" s="67"/>
+      <c r="Q4" s="67"/>
+      <c r="R4" s="67"/>
+      <c r="S4" s="67"/>
+      <c r="T4" s="67"/>
+      <c r="U4" s="67"/>
+      <c r="V4" s="67"/>
+      <c r="W4" s="67"/>
+      <c r="X4" s="67"/>
+      <c r="Y4" s="67"/>
+      <c r="Z4" s="66">
         <v>2026</v>
       </c>
-      <c r="AA4" s="66"/>
-[...9 lines deleted...]
-      <c r="AK4" s="66"/>
+      <c r="AA4" s="67"/>
+      <c r="AB4" s="67"/>
+      <c r="AC4" s="67"/>
+      <c r="AD4" s="67"/>
+      <c r="AE4" s="67"/>
+      <c r="AF4" s="67"/>
+      <c r="AG4" s="67"/>
+      <c r="AH4" s="67"/>
+      <c r="AI4" s="67"/>
+      <c r="AJ4" s="67"/>
+      <c r="AK4" s="67"/>
     </row>
     <row r="5" spans="1:45">
-      <c r="A5" s="63"/>
+      <c r="A5" s="61"/>
       <c r="B5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="38" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="38" t="s">
@@ -8336,77 +8573,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="53" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="53" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="AJ5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:45" s="40" customFormat="1">
-      <c r="A6" s="69" t="s">
+      <c r="A6" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="69"/>
-[...22 lines deleted...]
-      <c r="Y6" s="69"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="70"/>
+      <c r="D6" s="70"/>
+      <c r="E6" s="70"/>
+      <c r="F6" s="70"/>
+      <c r="G6" s="70"/>
+      <c r="H6" s="70"/>
+      <c r="I6" s="70"/>
+      <c r="J6" s="70"/>
+      <c r="K6" s="70"/>
+      <c r="L6" s="70"/>
+      <c r="M6" s="70"/>
+      <c r="N6" s="70"/>
+      <c r="O6" s="70"/>
+      <c r="P6" s="70"/>
+      <c r="Q6" s="70"/>
+      <c r="R6" s="70"/>
+      <c r="S6" s="70"/>
+      <c r="T6" s="70"/>
+      <c r="U6" s="70"/>
+      <c r="V6" s="70"/>
+      <c r="W6" s="70"/>
+      <c r="X6" s="70"/>
+      <c r="Y6" s="70"/>
     </row>
     <row r="7" spans="1:45">
       <c r="A7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="9">
         <v>460</v>
       </c>
       <c r="C7" s="9">
         <v>418</v>
       </c>
       <c r="D7" s="9">
         <v>376</v>
       </c>
       <c r="E7" s="41">
         <v>454</v>
       </c>
       <c r="F7" s="41">
         <v>455</v>
       </c>
       <c r="G7" s="9">
         <v>408</v>
       </c>
       <c r="H7" s="9">
         <v>415</v>
@@ -8455,51 +8692,53 @@
       </c>
       <c r="W7" s="9">
         <v>360</v>
       </c>
       <c r="X7" s="9">
         <v>352</v>
       </c>
       <c r="Y7" s="9">
         <v>392</v>
       </c>
       <c r="Z7" s="41">
         <v>389</v>
       </c>
       <c r="AA7" s="41">
         <v>302</v>
       </c>
       <c r="AB7" s="41">
         <v>368</v>
       </c>
       <c r="AC7" s="41">
         <v>394</v>
       </c>
       <c r="AD7" s="9">
         <v>298</v>
       </c>
-      <c r="AE7" s="9"/>
+      <c r="AE7" s="9">
+        <v>363</v>
+      </c>
       <c r="AF7" s="9"/>
       <c r="AG7" s="9"/>
       <c r="AH7" s="9"/>
       <c r="AI7" s="9"/>
       <c r="AJ7" s="9"/>
       <c r="AK7" s="9"/>
       <c r="AL7" s="9"/>
       <c r="AM7" s="9"/>
       <c r="AN7" s="9"/>
       <c r="AO7" s="9"/>
       <c r="AP7" s="9"/>
       <c r="AQ7" s="9"/>
       <c r="AR7" s="9"/>
       <c r="AS7" s="9"/>
     </row>
     <row r="8" spans="1:45">
       <c r="A8" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="9">
         <v>197</v>
       </c>
       <c r="C8" s="9">
         <v>185</v>
       </c>
@@ -8562,51 +8801,53 @@
       </c>
       <c r="W8" s="9">
         <v>138</v>
       </c>
       <c r="X8" s="9">
         <v>146</v>
       </c>
       <c r="Y8" s="9">
         <v>164</v>
       </c>
       <c r="Z8" s="41">
         <v>177</v>
       </c>
       <c r="AA8" s="41">
         <v>126</v>
       </c>
       <c r="AB8" s="41">
         <v>143</v>
       </c>
       <c r="AC8" s="41">
         <v>169</v>
       </c>
       <c r="AD8" s="9">
         <v>136</v>
       </c>
-      <c r="AE8" s="9"/>
+      <c r="AE8" s="9">
+        <v>162</v>
+      </c>
       <c r="AF8" s="9"/>
       <c r="AG8" s="9"/>
       <c r="AH8" s="9"/>
       <c r="AI8" s="9"/>
       <c r="AJ8" s="9"/>
       <c r="AK8" s="9"/>
       <c r="AL8" s="9"/>
       <c r="AM8" s="9"/>
       <c r="AN8" s="9"/>
       <c r="AO8" s="9"/>
       <c r="AP8" s="9"/>
       <c r="AQ8" s="9"/>
       <c r="AR8" s="9"/>
       <c r="AS8" s="9"/>
     </row>
     <row r="9" spans="1:45">
       <c r="A9" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="9">
         <v>27</v>
       </c>
       <c r="C9" s="9">
         <v>24</v>
       </c>
@@ -8669,51 +8910,53 @@
       </c>
       <c r="W9" s="9">
         <v>18</v>
       </c>
       <c r="X9" s="9">
         <v>27</v>
       </c>
       <c r="Y9" s="9">
         <v>24</v>
       </c>
       <c r="Z9" s="41">
         <v>24</v>
       </c>
       <c r="AA9" s="41">
         <v>16</v>
       </c>
       <c r="AB9" s="41">
         <v>18</v>
       </c>
       <c r="AC9" s="41">
         <v>25</v>
       </c>
       <c r="AD9" s="9">
         <v>15</v>
       </c>
-      <c r="AE9" s="9"/>
+      <c r="AE9" s="9">
+        <v>17</v>
+      </c>
       <c r="AF9" s="9"/>
       <c r="AG9" s="9"/>
       <c r="AH9" s="9"/>
       <c r="AI9" s="9"/>
       <c r="AJ9" s="9"/>
       <c r="AK9" s="9"/>
       <c r="AL9" s="9"/>
       <c r="AM9" s="9"/>
       <c r="AN9" s="9"/>
       <c r="AO9" s="9"/>
       <c r="AP9" s="9"/>
       <c r="AQ9" s="9"/>
       <c r="AR9" s="9"/>
       <c r="AS9" s="9"/>
     </row>
     <row r="10" spans="1:45">
       <c r="A10" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="9">
         <v>9</v>
       </c>
       <c r="C10" s="9">
         <v>8</v>
       </c>
@@ -8776,51 +9019,53 @@
       </c>
       <c r="W10" s="9">
         <v>7</v>
       </c>
       <c r="X10" s="9">
         <v>12</v>
       </c>
       <c r="Y10" s="9">
         <v>12</v>
       </c>
       <c r="Z10" s="41">
         <v>19</v>
       </c>
       <c r="AA10" s="41">
         <v>13</v>
       </c>
       <c r="AB10" s="41">
         <v>11</v>
       </c>
       <c r="AC10" s="41">
         <v>11</v>
       </c>
       <c r="AD10" s="9">
         <v>5</v>
       </c>
-      <c r="AE10" s="9"/>
+      <c r="AE10" s="9">
+        <v>11</v>
+      </c>
       <c r="AF10" s="9"/>
       <c r="AG10" s="9"/>
       <c r="AH10" s="9"/>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9"/>
       <c r="AL10" s="9"/>
       <c r="AM10" s="9"/>
       <c r="AN10" s="9"/>
       <c r="AO10" s="9"/>
       <c r="AP10" s="9"/>
       <c r="AQ10" s="9"/>
       <c r="AR10" s="9"/>
       <c r="AS10" s="9"/>
     </row>
     <row r="11" spans="1:45">
       <c r="A11" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="9">
         <v>25</v>
       </c>
       <c r="C11" s="9">
         <v>21</v>
       </c>
@@ -8883,51 +9128,53 @@
       </c>
       <c r="W11" s="9">
         <v>20</v>
       </c>
       <c r="X11" s="9">
         <v>11</v>
       </c>
       <c r="Y11" s="9">
         <v>21</v>
       </c>
       <c r="Z11" s="41">
         <v>15</v>
       </c>
       <c r="AA11" s="41">
         <v>14</v>
       </c>
       <c r="AB11" s="41">
         <v>22</v>
       </c>
       <c r="AC11" s="41">
         <v>13</v>
       </c>
       <c r="AD11" s="9">
         <v>12</v>
       </c>
-      <c r="AE11" s="9"/>
+      <c r="AE11" s="9">
+        <v>17</v>
+      </c>
       <c r="AF11" s="9"/>
       <c r="AG11" s="9"/>
       <c r="AH11" s="9"/>
       <c r="AI11" s="9"/>
       <c r="AJ11" s="9"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9"/>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9"/>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
     </row>
     <row r="12" spans="1:45">
       <c r="A12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="9">
         <v>12</v>
       </c>
       <c r="C12" s="9">
         <v>18</v>
       </c>
@@ -8990,51 +9237,53 @@
       </c>
       <c r="W12" s="9">
         <v>15</v>
       </c>
       <c r="X12" s="9">
         <v>14</v>
       </c>
       <c r="Y12" s="9">
         <v>10</v>
       </c>
       <c r="Z12" s="41">
         <v>9</v>
       </c>
       <c r="AA12" s="41">
         <v>8</v>
       </c>
       <c r="AB12" s="41">
         <v>23</v>
       </c>
       <c r="AC12" s="41">
         <v>18</v>
       </c>
       <c r="AD12" s="9">
         <v>14</v>
       </c>
-      <c r="AE12" s="9"/>
+      <c r="AE12" s="9">
+        <v>10</v>
+      </c>
       <c r="AF12" s="9"/>
       <c r="AG12" s="9"/>
       <c r="AH12" s="9"/>
       <c r="AI12" s="9"/>
       <c r="AJ12" s="9"/>
       <c r="AK12" s="9"/>
       <c r="AL12" s="9"/>
       <c r="AM12" s="9"/>
       <c r="AN12" s="9"/>
       <c r="AO12" s="9"/>
       <c r="AP12" s="9"/>
       <c r="AQ12" s="9"/>
       <c r="AR12" s="9"/>
       <c r="AS12" s="9"/>
     </row>
     <row r="13" spans="1:45">
       <c r="A13" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="9">
         <v>13</v>
       </c>
       <c r="C13" s="9">
         <v>19</v>
       </c>
@@ -9097,51 +9346,53 @@
       </c>
       <c r="W13" s="9">
         <v>10</v>
       </c>
       <c r="X13" s="9">
         <v>12</v>
       </c>
       <c r="Y13" s="9">
         <v>12</v>
       </c>
       <c r="Z13" s="41">
         <v>13</v>
       </c>
       <c r="AA13" s="41">
         <v>10</v>
       </c>
       <c r="AB13" s="41">
         <v>14</v>
       </c>
       <c r="AC13" s="41">
         <v>10</v>
       </c>
       <c r="AD13" s="9">
         <v>11</v>
       </c>
-      <c r="AE13" s="9"/>
+      <c r="AE13" s="9">
+        <v>7</v>
+      </c>
       <c r="AF13" s="9"/>
       <c r="AG13" s="9"/>
       <c r="AH13" s="9"/>
       <c r="AI13" s="9"/>
       <c r="AJ13" s="9"/>
       <c r="AK13" s="9"/>
       <c r="AL13" s="9"/>
       <c r="AM13" s="9"/>
       <c r="AN13" s="9"/>
       <c r="AO13" s="9"/>
       <c r="AP13" s="9"/>
       <c r="AQ13" s="9"/>
       <c r="AR13" s="9"/>
       <c r="AS13" s="9"/>
     </row>
     <row r="14" spans="1:45">
       <c r="A14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="9">
         <v>37</v>
       </c>
       <c r="C14" s="9">
         <v>38</v>
       </c>
@@ -9204,51 +9455,53 @@
       </c>
       <c r="W14" s="9">
         <v>28</v>
       </c>
       <c r="X14" s="9">
         <v>30</v>
       </c>
       <c r="Y14" s="9">
         <v>34</v>
       </c>
       <c r="Z14" s="41">
         <v>35</v>
       </c>
       <c r="AA14" s="41">
         <v>26</v>
       </c>
       <c r="AB14" s="41">
         <v>39</v>
       </c>
       <c r="AC14" s="41">
         <v>37</v>
       </c>
       <c r="AD14" s="9">
         <v>25</v>
       </c>
-      <c r="AE14" s="9"/>
+      <c r="AE14" s="9">
+        <v>31</v>
+      </c>
       <c r="AF14" s="9"/>
       <c r="AG14" s="9"/>
       <c r="AH14" s="9"/>
       <c r="AI14" s="9"/>
       <c r="AJ14" s="9"/>
       <c r="AK14" s="9"/>
       <c r="AL14" s="9"/>
       <c r="AM14" s="9"/>
       <c r="AN14" s="9"/>
       <c r="AO14" s="9"/>
       <c r="AP14" s="9"/>
       <c r="AQ14" s="9"/>
       <c r="AR14" s="9"/>
       <c r="AS14" s="9"/>
     </row>
     <row r="15" spans="1:45">
       <c r="A15" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="9">
         <v>16</v>
       </c>
       <c r="C15" s="9">
         <v>14</v>
       </c>
@@ -9311,51 +9564,53 @@
       </c>
       <c r="W15" s="9">
         <v>13</v>
       </c>
       <c r="X15" s="9">
         <v>8</v>
       </c>
       <c r="Y15" s="9">
         <v>10</v>
       </c>
       <c r="Z15" s="41">
         <v>10</v>
       </c>
       <c r="AA15" s="41">
         <v>12</v>
       </c>
       <c r="AB15" s="41">
         <v>9</v>
       </c>
       <c r="AC15" s="41">
         <v>9</v>
       </c>
       <c r="AD15" s="9">
         <v>13</v>
       </c>
-      <c r="AE15" s="9"/>
+      <c r="AE15" s="9">
+        <v>11</v>
+      </c>
       <c r="AF15" s="9"/>
       <c r="AG15" s="9"/>
       <c r="AH15" s="9"/>
       <c r="AI15" s="9"/>
       <c r="AJ15" s="9"/>
       <c r="AK15" s="9"/>
       <c r="AL15" s="9"/>
       <c r="AM15" s="9"/>
       <c r="AN15" s="9"/>
       <c r="AO15" s="9"/>
       <c r="AP15" s="9"/>
       <c r="AQ15" s="9"/>
       <c r="AR15" s="9"/>
       <c r="AS15" s="9"/>
     </row>
     <row r="16" spans="1:45">
       <c r="A16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="9">
         <v>26</v>
       </c>
       <c r="C16" s="9">
         <v>11</v>
       </c>
@@ -9418,51 +9673,53 @@
       </c>
       <c r="W16" s="9">
         <v>12</v>
       </c>
       <c r="X16" s="9">
         <v>6</v>
       </c>
       <c r="Y16" s="9">
         <v>16</v>
       </c>
       <c r="Z16" s="41">
         <v>12</v>
       </c>
       <c r="AA16" s="41">
         <v>11</v>
       </c>
       <c r="AB16" s="41">
         <v>7</v>
       </c>
       <c r="AC16" s="41">
         <v>15</v>
       </c>
       <c r="AD16" s="9">
         <v>12</v>
       </c>
-      <c r="AE16" s="9"/>
+      <c r="AE16" s="9">
+        <v>20</v>
+      </c>
       <c r="AF16" s="9"/>
       <c r="AG16" s="9"/>
       <c r="AH16" s="9"/>
       <c r="AI16" s="9"/>
       <c r="AJ16" s="9"/>
       <c r="AK16" s="9"/>
       <c r="AL16" s="9"/>
       <c r="AM16" s="9"/>
       <c r="AN16" s="9"/>
       <c r="AO16" s="9"/>
       <c r="AP16" s="9"/>
       <c r="AQ16" s="9"/>
       <c r="AR16" s="9"/>
       <c r="AS16" s="9"/>
     </row>
     <row r="17" spans="1:45">
       <c r="A17" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="9">
         <v>10</v>
       </c>
       <c r="C17" s="9">
         <v>9</v>
       </c>
@@ -9525,51 +9782,53 @@
       </c>
       <c r="W17" s="9">
         <v>22</v>
       </c>
       <c r="X17" s="9">
         <v>14</v>
       </c>
       <c r="Y17" s="9">
         <v>12</v>
       </c>
       <c r="Z17" s="41">
         <v>14</v>
       </c>
       <c r="AA17" s="41">
         <v>8</v>
       </c>
       <c r="AB17" s="41">
         <v>12</v>
       </c>
       <c r="AC17" s="41">
         <v>10</v>
       </c>
       <c r="AD17" s="9">
         <v>6</v>
       </c>
-      <c r="AE17" s="9"/>
+      <c r="AE17" s="9">
+        <v>12</v>
+      </c>
       <c r="AF17" s="9"/>
       <c r="AG17" s="9"/>
       <c r="AH17" s="9"/>
       <c r="AI17" s="9"/>
       <c r="AJ17" s="9"/>
       <c r="AK17" s="9"/>
       <c r="AL17" s="9"/>
       <c r="AM17" s="9"/>
       <c r="AN17" s="9"/>
       <c r="AO17" s="9"/>
       <c r="AP17" s="9"/>
       <c r="AQ17" s="9"/>
       <c r="AR17" s="9"/>
       <c r="AS17" s="9"/>
     </row>
     <row r="18" spans="1:45">
       <c r="A18" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="9">
         <v>33</v>
       </c>
       <c r="C18" s="9">
         <v>32</v>
       </c>
@@ -9632,51 +9891,53 @@
       </c>
       <c r="W18" s="9">
         <v>28</v>
       </c>
       <c r="X18" s="9">
         <v>25</v>
       </c>
       <c r="Y18" s="9">
         <v>31</v>
       </c>
       <c r="Z18" s="41">
         <v>27</v>
       </c>
       <c r="AA18" s="41">
         <v>31</v>
       </c>
       <c r="AB18" s="41">
         <v>25</v>
       </c>
       <c r="AC18" s="41">
         <v>26</v>
       </c>
       <c r="AD18" s="9">
         <v>24</v>
       </c>
-      <c r="AE18" s="9"/>
+      <c r="AE18" s="9">
+        <v>23</v>
+      </c>
       <c r="AF18" s="9"/>
       <c r="AG18" s="9"/>
       <c r="AH18" s="9"/>
       <c r="AI18" s="9"/>
       <c r="AJ18" s="9"/>
       <c r="AK18" s="9"/>
       <c r="AL18" s="9"/>
       <c r="AM18" s="9"/>
       <c r="AN18" s="9"/>
       <c r="AO18" s="9"/>
       <c r="AP18" s="9"/>
       <c r="AQ18" s="9"/>
       <c r="AR18" s="9"/>
       <c r="AS18" s="9"/>
     </row>
     <row r="19" spans="1:45">
       <c r="A19" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="9">
         <v>6</v>
       </c>
       <c r="C19" s="9">
         <v>7</v>
       </c>
@@ -9739,51 +10000,53 @@
       </c>
       <c r="W19" s="9">
         <v>13</v>
       </c>
       <c r="X19" s="9">
         <v>7</v>
       </c>
       <c r="Y19" s="9">
         <v>4</v>
       </c>
       <c r="Z19" s="41">
         <v>7</v>
       </c>
       <c r="AA19" s="41">
         <v>5</v>
       </c>
       <c r="AB19" s="41">
         <v>7</v>
       </c>
       <c r="AC19" s="41">
         <v>9</v>
       </c>
       <c r="AD19" s="9">
         <v>6</v>
       </c>
-      <c r="AE19" s="9"/>
+      <c r="AE19" s="9">
+        <v>6</v>
+      </c>
       <c r="AF19" s="9"/>
       <c r="AG19" s="9"/>
       <c r="AH19" s="9"/>
       <c r="AI19" s="9"/>
       <c r="AJ19" s="9"/>
       <c r="AK19" s="9"/>
       <c r="AL19" s="9"/>
       <c r="AM19" s="9"/>
       <c r="AN19" s="9"/>
       <c r="AO19" s="9"/>
       <c r="AP19" s="9"/>
       <c r="AQ19" s="9"/>
       <c r="AR19" s="9"/>
       <c r="AS19" s="9"/>
     </row>
     <row r="20" spans="1:45">
       <c r="A20" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="9">
         <v>15</v>
       </c>
       <c r="C20" s="9">
         <v>11</v>
       </c>
@@ -9846,51 +10109,53 @@
       </c>
       <c r="W20" s="9">
         <v>16</v>
       </c>
       <c r="X20" s="9">
         <v>15</v>
       </c>
       <c r="Y20" s="9">
         <v>16</v>
       </c>
       <c r="Z20" s="41">
         <v>7</v>
       </c>
       <c r="AA20" s="41">
         <v>9</v>
       </c>
       <c r="AB20" s="41">
         <v>11</v>
       </c>
       <c r="AC20" s="41">
         <v>12</v>
       </c>
       <c r="AD20" s="9">
         <v>6</v>
       </c>
-      <c r="AE20" s="9"/>
+      <c r="AE20" s="9">
+        <v>15</v>
+      </c>
       <c r="AF20" s="9"/>
       <c r="AG20" s="9"/>
       <c r="AH20" s="9"/>
       <c r="AI20" s="9"/>
       <c r="AJ20" s="9"/>
       <c r="AK20" s="9"/>
       <c r="AL20" s="9"/>
       <c r="AM20" s="9"/>
       <c r="AN20" s="9"/>
       <c r="AO20" s="9"/>
       <c r="AP20" s="9"/>
       <c r="AQ20" s="9"/>
       <c r="AR20" s="9"/>
       <c r="AS20" s="9"/>
     </row>
     <row r="21" spans="1:45">
       <c r="A21" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="9">
         <v>34</v>
       </c>
       <c r="C21" s="9">
         <v>21</v>
       </c>
@@ -9953,99 +10218,101 @@
       </c>
       <c r="W21" s="9">
         <v>20</v>
       </c>
       <c r="X21" s="9">
         <v>25</v>
       </c>
       <c r="Y21" s="9">
         <v>26</v>
       </c>
       <c r="Z21" s="41">
         <v>20</v>
       </c>
       <c r="AA21" s="41">
         <v>13</v>
       </c>
       <c r="AB21" s="41">
         <v>27</v>
       </c>
       <c r="AC21" s="41">
         <v>30</v>
       </c>
       <c r="AD21" s="9">
         <v>13</v>
       </c>
-      <c r="AE21" s="9"/>
+      <c r="AE21" s="9">
+        <v>21</v>
+      </c>
       <c r="AF21" s="9"/>
       <c r="AG21" s="9"/>
       <c r="AH21" s="9"/>
       <c r="AI21" s="9"/>
       <c r="AJ21" s="9"/>
       <c r="AK21" s="9"/>
       <c r="AL21" s="9"/>
       <c r="AM21" s="9"/>
       <c r="AN21" s="9"/>
       <c r="AO21" s="9"/>
       <c r="AP21" s="9"/>
       <c r="AQ21" s="9"/>
       <c r="AR21" s="9"/>
       <c r="AS21" s="9"/>
     </row>
     <row r="22" spans="1:45" s="40" customFormat="1">
-      <c r="A22" s="68" t="s">
+      <c r="A22" s="69" t="s">
         <v>34</v>
       </c>
-      <c r="B22" s="68"/>
-[...22 lines deleted...]
-      <c r="Y22" s="68"/>
+      <c r="B22" s="69"/>
+      <c r="C22" s="69"/>
+      <c r="D22" s="69"/>
+      <c r="E22" s="69"/>
+      <c r="F22" s="69"/>
+      <c r="G22" s="69"/>
+      <c r="H22" s="69"/>
+      <c r="I22" s="69"/>
+      <c r="J22" s="69"/>
+      <c r="K22" s="69"/>
+      <c r="L22" s="69"/>
+      <c r="M22" s="69"/>
+      <c r="N22" s="69"/>
+      <c r="O22" s="69"/>
+      <c r="P22" s="69"/>
+      <c r="Q22" s="69"/>
+      <c r="R22" s="69"/>
+      <c r="S22" s="69"/>
+      <c r="T22" s="69"/>
+      <c r="U22" s="69"/>
+      <c r="V22" s="69"/>
+      <c r="W22" s="69"/>
+      <c r="X22" s="69"/>
+      <c r="Y22" s="69"/>
       <c r="Z22" s="9"/>
       <c r="AA22" s="9"/>
       <c r="AB22" s="9"/>
       <c r="AC22" s="9"/>
-      <c r="AE22" s="9"/>
+      <c r="AE22" s="56"/>
       <c r="AF22" s="9"/>
       <c r="AG22" s="9"/>
       <c r="AH22" s="9"/>
       <c r="AI22" s="9"/>
       <c r="AJ22" s="9"/>
       <c r="AK22" s="9"/>
       <c r="AL22" s="9"/>
       <c r="AM22" s="9"/>
       <c r="AN22" s="9"/>
       <c r="AO22" s="9"/>
       <c r="AP22" s="9"/>
       <c r="AQ22" s="9"/>
       <c r="AR22" s="9"/>
       <c r="AS22" s="9"/>
     </row>
     <row r="23" spans="1:45">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="41">
         <v>225</v>
       </c>
       <c r="C23" s="9">
         <v>209</v>
       </c>
@@ -10108,51 +10375,53 @@
       </c>
       <c r="W23" s="9">
         <v>183</v>
       </c>
       <c r="X23" s="9">
         <v>174</v>
       </c>
       <c r="Y23" s="9">
         <v>202</v>
       </c>
       <c r="Z23" s="41">
         <v>198</v>
       </c>
       <c r="AA23" s="41">
         <v>155</v>
       </c>
       <c r="AB23" s="41">
         <v>198</v>
       </c>
       <c r="AC23" s="41">
         <v>203</v>
       </c>
       <c r="AD23" s="9">
         <v>140</v>
       </c>
-      <c r="AE23" s="9"/>
+      <c r="AE23" s="9">
+        <v>181</v>
+      </c>
       <c r="AF23" s="9"/>
       <c r="AG23" s="9"/>
       <c r="AH23" s="9"/>
       <c r="AI23" s="9"/>
       <c r="AJ23" s="9"/>
       <c r="AK23" s="9"/>
       <c r="AL23" s="9"/>
       <c r="AM23" s="9"/>
       <c r="AN23" s="9"/>
       <c r="AO23" s="9"/>
       <c r="AP23" s="9"/>
       <c r="AQ23" s="9"/>
       <c r="AR23" s="9"/>
       <c r="AS23" s="9"/>
     </row>
     <row r="24" spans="1:45">
       <c r="A24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="41">
         <v>107</v>
       </c>
       <c r="C24" s="9">
         <v>90</v>
       </c>
@@ -10215,51 +10484,53 @@
       </c>
       <c r="W24" s="9">
         <v>74</v>
       </c>
       <c r="X24" s="9">
         <v>77</v>
       </c>
       <c r="Y24" s="9">
         <v>84</v>
       </c>
       <c r="Z24" s="41">
         <v>89</v>
       </c>
       <c r="AA24" s="41">
         <v>57</v>
       </c>
       <c r="AB24" s="41">
         <v>75</v>
       </c>
       <c r="AC24" s="41">
         <v>90</v>
       </c>
       <c r="AD24" s="9">
         <v>62</v>
       </c>
-      <c r="AE24" s="9"/>
+      <c r="AE24" s="9">
+        <v>79</v>
+      </c>
       <c r="AF24" s="9"/>
       <c r="AG24" s="9"/>
       <c r="AH24" s="9"/>
       <c r="AI24" s="9"/>
       <c r="AJ24" s="9"/>
       <c r="AK24" s="9"/>
       <c r="AL24" s="9"/>
       <c r="AM24" s="9"/>
       <c r="AN24" s="9"/>
       <c r="AO24" s="9"/>
       <c r="AP24" s="9"/>
       <c r="AQ24" s="9"/>
       <c r="AR24" s="9"/>
       <c r="AS24" s="9"/>
     </row>
     <row r="25" spans="1:45" s="11" customFormat="1">
       <c r="A25" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="41">
         <v>12</v>
       </c>
       <c r="C25" s="9">
         <v>12</v>
       </c>
@@ -10322,51 +10593,53 @@
       </c>
       <c r="W25" s="9">
         <v>10</v>
       </c>
       <c r="X25" s="9">
         <v>12</v>
       </c>
       <c r="Y25" s="9">
         <v>15</v>
       </c>
       <c r="Z25" s="41">
         <v>12</v>
       </c>
       <c r="AA25" s="41">
         <v>10</v>
       </c>
       <c r="AB25" s="41">
         <v>5</v>
       </c>
       <c r="AC25" s="41">
         <v>11</v>
       </c>
       <c r="AD25" s="9">
         <v>7</v>
       </c>
-      <c r="AE25" s="9"/>
+      <c r="AE25" s="9">
+        <v>11</v>
+      </c>
       <c r="AF25" s="9"/>
       <c r="AG25" s="9"/>
       <c r="AH25" s="9"/>
       <c r="AI25" s="9"/>
       <c r="AJ25" s="9"/>
       <c r="AK25" s="9"/>
       <c r="AL25" s="9"/>
       <c r="AM25" s="9"/>
       <c r="AN25" s="9"/>
       <c r="AO25" s="9"/>
       <c r="AP25" s="9"/>
       <c r="AQ25" s="9"/>
       <c r="AR25" s="9"/>
       <c r="AS25" s="9"/>
     </row>
     <row r="26" spans="1:45" s="11" customFormat="1">
       <c r="A26" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="41">
         <v>6</v>
       </c>
       <c r="C26" s="9">
         <v>4</v>
       </c>
@@ -10429,51 +10702,53 @@
       </c>
       <c r="W26" s="9">
         <v>5</v>
       </c>
       <c r="X26" s="9">
         <v>4</v>
       </c>
       <c r="Y26" s="9">
         <v>7</v>
       </c>
       <c r="Z26" s="41">
         <v>10</v>
       </c>
       <c r="AA26" s="41">
         <v>7</v>
       </c>
       <c r="AB26" s="41">
         <v>6</v>
       </c>
       <c r="AC26" s="41">
         <v>3</v>
       </c>
       <c r="AD26" s="9">
         <v>2</v>
       </c>
-      <c r="AE26" s="9"/>
+      <c r="AE26" s="9">
+        <v>6</v>
+      </c>
       <c r="AF26" s="9"/>
       <c r="AG26" s="9"/>
       <c r="AH26" s="9"/>
       <c r="AI26" s="9"/>
       <c r="AJ26" s="9"/>
       <c r="AK26" s="9"/>
       <c r="AL26" s="9"/>
       <c r="AM26" s="9"/>
       <c r="AN26" s="9"/>
       <c r="AO26" s="9"/>
       <c r="AP26" s="9"/>
       <c r="AQ26" s="9"/>
       <c r="AR26" s="9"/>
       <c r="AS26" s="9"/>
     </row>
     <row r="27" spans="1:45" s="11" customFormat="1">
       <c r="A27" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="41">
         <v>13</v>
       </c>
       <c r="C27" s="9">
         <v>11</v>
       </c>
@@ -10536,51 +10811,53 @@
       </c>
       <c r="W27" s="9">
         <v>13</v>
       </c>
       <c r="X27" s="9">
         <v>6</v>
       </c>
       <c r="Y27" s="9">
         <v>10</v>
       </c>
       <c r="Z27" s="41">
         <v>9</v>
       </c>
       <c r="AA27" s="41">
         <v>9</v>
       </c>
       <c r="AB27" s="41">
         <v>14</v>
       </c>
       <c r="AC27" s="41">
         <v>7</v>
       </c>
       <c r="AD27" s="9">
         <v>3</v>
       </c>
-      <c r="AE27" s="9"/>
+      <c r="AE27" s="9">
+        <v>9</v>
+      </c>
       <c r="AF27" s="9"/>
       <c r="AG27" s="9"/>
       <c r="AH27" s="9"/>
       <c r="AI27" s="9"/>
       <c r="AJ27" s="9"/>
       <c r="AK27" s="9"/>
       <c r="AL27" s="9"/>
       <c r="AM27" s="9"/>
       <c r="AN27" s="9"/>
       <c r="AO27" s="9"/>
       <c r="AP27" s="9"/>
       <c r="AQ27" s="9"/>
       <c r="AR27" s="9"/>
       <c r="AS27" s="9"/>
     </row>
     <row r="28" spans="1:45" s="11" customFormat="1">
       <c r="A28" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="41">
         <v>4</v>
       </c>
       <c r="C28" s="9">
         <v>9</v>
       </c>
@@ -10643,51 +10920,53 @@
       </c>
       <c r="W28" s="9">
         <v>8</v>
       </c>
       <c r="X28" s="9">
         <v>7</v>
       </c>
       <c r="Y28" s="9">
         <v>2</v>
       </c>
       <c r="Z28" s="41">
         <v>6</v>
       </c>
       <c r="AA28" s="41">
         <v>3</v>
       </c>
       <c r="AB28" s="41">
         <v>15</v>
       </c>
       <c r="AC28" s="41">
         <v>10</v>
       </c>
       <c r="AD28" s="9">
         <v>7</v>
       </c>
-      <c r="AE28" s="9"/>
+      <c r="AE28" s="9">
+        <v>5</v>
+      </c>
       <c r="AF28" s="9"/>
       <c r="AG28" s="9"/>
       <c r="AH28" s="9"/>
       <c r="AI28" s="9"/>
       <c r="AJ28" s="9"/>
       <c r="AK28" s="9"/>
       <c r="AL28" s="9"/>
       <c r="AM28" s="9"/>
       <c r="AN28" s="9"/>
       <c r="AO28" s="9"/>
       <c r="AP28" s="9"/>
       <c r="AQ28" s="9"/>
       <c r="AR28" s="9"/>
       <c r="AS28" s="9"/>
     </row>
     <row r="29" spans="1:45" s="11" customFormat="1">
       <c r="A29" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="41">
         <v>7</v>
       </c>
       <c r="C29" s="9">
         <v>9</v>
       </c>
@@ -10750,51 +11029,53 @@
       </c>
       <c r="W29" s="9">
         <v>8</v>
       </c>
       <c r="X29" s="9">
         <v>3</v>
       </c>
       <c r="Y29" s="9">
         <v>7</v>
       </c>
       <c r="Z29" s="41">
         <v>5</v>
       </c>
       <c r="AA29" s="41">
         <v>4</v>
       </c>
       <c r="AB29" s="41">
         <v>9</v>
       </c>
       <c r="AC29" s="41">
         <v>2</v>
       </c>
       <c r="AD29" s="9">
         <v>8</v>
       </c>
-      <c r="AE29" s="9"/>
+      <c r="AE29" s="9">
+        <v>3</v>
+      </c>
       <c r="AF29" s="9"/>
       <c r="AG29" s="9"/>
       <c r="AH29" s="9"/>
       <c r="AI29" s="9"/>
       <c r="AJ29" s="9"/>
       <c r="AK29" s="9"/>
       <c r="AL29" s="9"/>
       <c r="AM29" s="9"/>
       <c r="AN29" s="9"/>
       <c r="AO29" s="9"/>
       <c r="AP29" s="9"/>
       <c r="AQ29" s="9"/>
       <c r="AR29" s="9"/>
       <c r="AS29" s="9"/>
     </row>
     <row r="30" spans="1:45" s="11" customFormat="1">
       <c r="A30" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B30" s="41">
         <v>21</v>
       </c>
       <c r="C30" s="9">
         <v>20</v>
       </c>
@@ -10857,51 +11138,53 @@
       </c>
       <c r="W30" s="9">
         <v>11</v>
       </c>
       <c r="X30" s="9">
         <v>16</v>
       </c>
       <c r="Y30" s="9">
         <v>21</v>
       </c>
       <c r="Z30" s="41">
         <v>18</v>
       </c>
       <c r="AA30" s="41">
         <v>16</v>
       </c>
       <c r="AB30" s="41">
         <v>24</v>
       </c>
       <c r="AC30" s="41">
         <v>23</v>
       </c>
       <c r="AD30" s="9">
         <v>11</v>
       </c>
-      <c r="AE30" s="9"/>
+      <c r="AE30" s="9">
+        <v>13</v>
+      </c>
       <c r="AF30" s="9"/>
       <c r="AG30" s="9"/>
       <c r="AH30" s="9"/>
       <c r="AI30" s="9"/>
       <c r="AJ30" s="9"/>
       <c r="AK30" s="9"/>
       <c r="AL30" s="9"/>
       <c r="AM30" s="9"/>
       <c r="AN30" s="9"/>
       <c r="AO30" s="9"/>
       <c r="AP30" s="9"/>
       <c r="AQ30" s="9"/>
       <c r="AR30" s="9"/>
       <c r="AS30" s="9"/>
     </row>
     <row r="31" spans="1:45" s="11" customFormat="1">
       <c r="A31" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B31" s="41">
         <v>6</v>
       </c>
       <c r="C31" s="9">
         <v>8</v>
       </c>
@@ -10964,51 +11247,53 @@
       </c>
       <c r="W31" s="9">
         <v>5</v>
       </c>
       <c r="X31" s="9">
         <v>7</v>
       </c>
       <c r="Y31" s="9">
         <v>6</v>
       </c>
       <c r="Z31" s="41">
         <v>5</v>
       </c>
       <c r="AA31" s="41">
         <v>4</v>
       </c>
       <c r="AB31" s="41">
         <v>1</v>
       </c>
       <c r="AC31" s="41">
         <v>3</v>
       </c>
       <c r="AD31" s="9">
         <v>9</v>
       </c>
-      <c r="AE31" s="9"/>
+      <c r="AE31" s="9">
+        <v>5</v>
+      </c>
       <c r="AF31" s="9"/>
       <c r="AG31" s="9"/>
       <c r="AH31" s="9"/>
       <c r="AI31" s="9"/>
       <c r="AJ31" s="9"/>
       <c r="AK31" s="9"/>
       <c r="AL31" s="9"/>
       <c r="AM31" s="9"/>
       <c r="AN31" s="9"/>
       <c r="AO31" s="9"/>
       <c r="AP31" s="9"/>
       <c r="AQ31" s="9"/>
       <c r="AR31" s="9"/>
       <c r="AS31" s="9"/>
     </row>
     <row r="32" spans="1:45" s="11" customFormat="1">
       <c r="A32" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B32" s="41">
         <v>11</v>
       </c>
       <c r="C32" s="9">
         <v>6</v>
       </c>
@@ -11071,51 +11356,53 @@
       </c>
       <c r="W32" s="9">
         <v>4</v>
       </c>
       <c r="X32" s="9">
         <v>2</v>
       </c>
       <c r="Y32" s="9">
         <v>10</v>
       </c>
       <c r="Z32" s="41">
         <v>7</v>
       </c>
       <c r="AA32" s="41">
         <v>5</v>
       </c>
       <c r="AB32" s="41">
         <v>4</v>
       </c>
       <c r="AC32" s="41">
         <v>8</v>
       </c>
       <c r="AD32" s="9">
         <v>6</v>
       </c>
-      <c r="AE32" s="9"/>
+      <c r="AE32" s="9">
+        <v>11</v>
+      </c>
       <c r="AF32" s="9"/>
       <c r="AG32" s="9"/>
       <c r="AH32" s="9"/>
       <c r="AI32" s="9"/>
       <c r="AJ32" s="9"/>
       <c r="AK32" s="9"/>
       <c r="AL32" s="9"/>
       <c r="AM32" s="9"/>
       <c r="AN32" s="9"/>
       <c r="AO32" s="9"/>
       <c r="AP32" s="9"/>
       <c r="AQ32" s="9"/>
       <c r="AR32" s="9"/>
       <c r="AS32" s="9"/>
     </row>
     <row r="33" spans="1:45" s="11" customFormat="1">
       <c r="A33" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B33" s="41">
         <v>1</v>
       </c>
       <c r="C33" s="9">
         <v>4</v>
       </c>
@@ -11178,51 +11465,53 @@
       </c>
       <c r="W33" s="9">
         <v>8</v>
       </c>
       <c r="X33" s="9">
         <v>9</v>
       </c>
       <c r="Y33" s="9">
         <v>8</v>
       </c>
       <c r="Z33" s="41">
         <v>9</v>
       </c>
       <c r="AA33" s="41">
         <v>4</v>
       </c>
       <c r="AB33" s="41">
         <v>8</v>
       </c>
       <c r="AC33" s="41">
         <v>4</v>
       </c>
       <c r="AD33" s="9">
         <v>3</v>
       </c>
-      <c r="AE33" s="9"/>
+      <c r="AE33" s="9">
+        <v>8</v>
+      </c>
       <c r="AF33" s="9"/>
       <c r="AG33" s="9"/>
       <c r="AH33" s="9"/>
       <c r="AI33" s="9"/>
       <c r="AJ33" s="9"/>
       <c r="AK33" s="9"/>
       <c r="AL33" s="9"/>
       <c r="AM33" s="9"/>
       <c r="AN33" s="9"/>
       <c r="AO33" s="9"/>
       <c r="AP33" s="9"/>
       <c r="AQ33" s="9"/>
       <c r="AR33" s="9"/>
       <c r="AS33" s="9"/>
     </row>
     <row r="34" spans="1:45" s="11" customFormat="1">
       <c r="A34" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B34" s="41">
         <v>12</v>
       </c>
       <c r="C34" s="9">
         <v>16</v>
       </c>
@@ -11285,51 +11574,53 @@
       </c>
       <c r="W34" s="9">
         <v>12</v>
       </c>
       <c r="X34" s="9">
         <v>11</v>
       </c>
       <c r="Y34" s="9">
         <v>11</v>
       </c>
       <c r="Z34" s="41">
         <v>15</v>
       </c>
       <c r="AA34" s="41">
         <v>20</v>
       </c>
       <c r="AB34" s="41">
         <v>14</v>
       </c>
       <c r="AC34" s="41">
         <v>13</v>
       </c>
       <c r="AD34" s="9">
         <v>11</v>
       </c>
-      <c r="AE34" s="9"/>
+      <c r="AE34" s="9">
+        <v>13</v>
+      </c>
       <c r="AF34" s="9"/>
       <c r="AG34" s="9"/>
       <c r="AH34" s="9"/>
       <c r="AI34" s="9"/>
       <c r="AJ34" s="9"/>
       <c r="AK34" s="9"/>
       <c r="AL34" s="9"/>
       <c r="AM34" s="9"/>
       <c r="AN34" s="9"/>
       <c r="AO34" s="9"/>
       <c r="AP34" s="9"/>
       <c r="AQ34" s="9"/>
       <c r="AR34" s="9"/>
       <c r="AS34" s="9"/>
     </row>
     <row r="35" spans="1:45" s="11" customFormat="1">
       <c r="A35" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B35" s="41">
         <v>3</v>
       </c>
       <c r="C35" s="9">
         <v>2</v>
       </c>
@@ -11392,51 +11683,53 @@
       </c>
       <c r="W35" s="9">
         <v>9</v>
       </c>
       <c r="X35" s="9">
         <v>3</v>
       </c>
       <c r="Y35" s="9">
         <v>1</v>
       </c>
       <c r="Z35" s="41">
         <v>3</v>
       </c>
       <c r="AA35" s="41">
         <v>4</v>
       </c>
       <c r="AB35" s="41">
         <v>1</v>
       </c>
       <c r="AC35" s="41">
         <v>4</v>
       </c>
       <c r="AD35" s="9">
         <v>4</v>
       </c>
-      <c r="AE35" s="9"/>
+      <c r="AE35" s="9">
+        <v>4</v>
+      </c>
       <c r="AF35" s="9"/>
       <c r="AG35" s="9"/>
       <c r="AH35" s="9"/>
       <c r="AI35" s="9"/>
       <c r="AJ35" s="9"/>
       <c r="AK35" s="9"/>
       <c r="AL35" s="9"/>
       <c r="AM35" s="9"/>
       <c r="AN35" s="9"/>
       <c r="AO35" s="9"/>
       <c r="AP35" s="9"/>
       <c r="AQ35" s="9"/>
       <c r="AR35" s="9"/>
       <c r="AS35" s="9"/>
     </row>
     <row r="36" spans="1:45" s="11" customFormat="1">
       <c r="A36" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B36" s="41">
         <v>6</v>
       </c>
       <c r="C36" s="9">
         <v>6</v>
       </c>
@@ -11499,51 +11792,53 @@
       </c>
       <c r="W36" s="9">
         <v>7</v>
       </c>
       <c r="X36" s="9">
         <v>7</v>
       </c>
       <c r="Y36" s="9">
         <v>9</v>
       </c>
       <c r="Z36" s="41">
         <v>4</v>
       </c>
       <c r="AA36" s="41">
         <v>6</v>
       </c>
       <c r="AB36" s="41">
         <v>7</v>
       </c>
       <c r="AC36" s="41">
         <v>7</v>
       </c>
       <c r="AD36" s="9">
         <v>2</v>
       </c>
-      <c r="AE36" s="9"/>
+      <c r="AE36" s="9">
+        <v>8</v>
+      </c>
       <c r="AF36" s="9"/>
       <c r="AG36" s="9"/>
       <c r="AH36" s="9"/>
       <c r="AI36" s="9"/>
       <c r="AJ36" s="9"/>
       <c r="AK36" s="9"/>
       <c r="AL36" s="9"/>
       <c r="AM36" s="9"/>
       <c r="AN36" s="9"/>
       <c r="AO36" s="9"/>
       <c r="AP36" s="9"/>
       <c r="AQ36" s="9"/>
       <c r="AR36" s="9"/>
       <c r="AS36" s="9"/>
     </row>
     <row r="37" spans="1:45" s="11" customFormat="1">
       <c r="A37" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="41">
         <v>16</v>
       </c>
       <c r="C37" s="9">
         <v>12</v>
       </c>
@@ -11606,100 +11901,102 @@
       </c>
       <c r="W37" s="9">
         <v>9</v>
       </c>
       <c r="X37" s="9">
         <v>10</v>
       </c>
       <c r="Y37" s="9">
         <v>11</v>
       </c>
       <c r="Z37" s="41">
         <v>6</v>
       </c>
       <c r="AA37" s="41">
         <v>6</v>
       </c>
       <c r="AB37" s="41">
         <v>15</v>
       </c>
       <c r="AC37" s="41">
         <v>18</v>
       </c>
       <c r="AD37" s="11">
         <v>5</v>
       </c>
-      <c r="AE37" s="9"/>
+      <c r="AE37" s="9">
+        <v>6</v>
+      </c>
       <c r="AF37" s="9"/>
       <c r="AG37" s="9"/>
       <c r="AH37" s="9"/>
       <c r="AI37" s="9"/>
       <c r="AJ37" s="9"/>
       <c r="AK37" s="9"/>
       <c r="AL37" s="9"/>
       <c r="AM37" s="9"/>
       <c r="AN37" s="9"/>
       <c r="AO37" s="9"/>
       <c r="AP37" s="9"/>
       <c r="AQ37" s="9"/>
       <c r="AR37" s="9"/>
       <c r="AS37" s="9"/>
     </row>
     <row r="38" spans="1:45" s="40" customFormat="1">
-      <c r="A38" s="68" t="s">
+      <c r="A38" s="69" t="s">
         <v>35</v>
       </c>
-      <c r="B38" s="68"/>
-[...22 lines deleted...]
-      <c r="Y38" s="68"/>
+      <c r="B38" s="69"/>
+      <c r="C38" s="69"/>
+      <c r="D38" s="69"/>
+      <c r="E38" s="69"/>
+      <c r="F38" s="69"/>
+      <c r="G38" s="69"/>
+      <c r="H38" s="69"/>
+      <c r="I38" s="69"/>
+      <c r="J38" s="69"/>
+      <c r="K38" s="69"/>
+      <c r="L38" s="69"/>
+      <c r="M38" s="69"/>
+      <c r="N38" s="69"/>
+      <c r="O38" s="69"/>
+      <c r="P38" s="69"/>
+      <c r="Q38" s="69"/>
+      <c r="R38" s="69"/>
+      <c r="S38" s="69"/>
+      <c r="T38" s="69"/>
+      <c r="U38" s="69"/>
+      <c r="V38" s="69"/>
+      <c r="W38" s="69"/>
+      <c r="X38" s="69"/>
+      <c r="Y38" s="69"/>
       <c r="Z38" s="9"/>
       <c r="AA38" s="9"/>
       <c r="AB38" s="9"/>
       <c r="AC38" s="9"/>
       <c r="AD38" s="9"/>
-      <c r="AE38" s="9"/>
+      <c r="AE38" s="56"/>
       <c r="AF38" s="9"/>
       <c r="AG38" s="9"/>
       <c r="AH38" s="9"/>
       <c r="AI38" s="9"/>
       <c r="AJ38" s="9"/>
       <c r="AK38" s="9"/>
       <c r="AL38" s="9"/>
       <c r="AM38" s="9"/>
       <c r="AN38" s="9"/>
       <c r="AO38" s="9"/>
       <c r="AP38" s="9"/>
       <c r="AQ38" s="9"/>
       <c r="AR38" s="9"/>
       <c r="AS38" s="9"/>
     </row>
     <row r="39" spans="1:45">
       <c r="A39" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="41">
         <v>235</v>
       </c>
       <c r="C39" s="9">
         <v>209</v>
       </c>
@@ -11762,51 +12059,53 @@
       </c>
       <c r="W39" s="9">
         <v>177</v>
       </c>
       <c r="X39" s="9">
         <v>178</v>
       </c>
       <c r="Y39" s="9">
         <v>190</v>
       </c>
       <c r="Z39" s="50">
         <v>191</v>
       </c>
       <c r="AA39" s="50">
         <v>147</v>
       </c>
       <c r="AB39" s="50">
         <v>170</v>
       </c>
       <c r="AC39" s="50">
         <v>191</v>
       </c>
       <c r="AD39" s="9">
         <v>158</v>
       </c>
-      <c r="AE39" s="9"/>
+      <c r="AE39" s="9">
+        <v>182</v>
+      </c>
       <c r="AF39" s="9"/>
       <c r="AG39" s="9"/>
       <c r="AH39" s="9"/>
       <c r="AI39" s="9"/>
       <c r="AJ39" s="9"/>
       <c r="AK39" s="9"/>
       <c r="AL39" s="9"/>
       <c r="AM39" s="9"/>
       <c r="AN39" s="9"/>
       <c r="AO39" s="9"/>
       <c r="AP39" s="9"/>
       <c r="AQ39" s="9"/>
       <c r="AR39" s="9"/>
       <c r="AS39" s="9"/>
     </row>
     <row r="40" spans="1:45">
       <c r="A40" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B40" s="41">
         <v>90</v>
       </c>
       <c r="C40" s="9">
         <v>95</v>
       </c>
@@ -11869,51 +12168,53 @@
       </c>
       <c r="W40" s="9">
         <v>64</v>
       </c>
       <c r="X40" s="9">
         <v>69</v>
       </c>
       <c r="Y40" s="9">
         <v>80</v>
       </c>
       <c r="Z40" s="50">
         <v>88</v>
       </c>
       <c r="AA40" s="50">
         <v>69</v>
       </c>
       <c r="AB40" s="50">
         <v>68</v>
       </c>
       <c r="AC40" s="50">
         <v>79</v>
       </c>
       <c r="AD40" s="44">
         <v>74</v>
       </c>
-      <c r="AE40" s="9"/>
+      <c r="AE40" s="9">
+        <v>83</v>
+      </c>
       <c r="AF40" s="9"/>
       <c r="AG40" s="9"/>
       <c r="AH40" s="9"/>
       <c r="AI40" s="9"/>
       <c r="AJ40" s="9"/>
       <c r="AK40" s="9"/>
       <c r="AL40" s="9"/>
       <c r="AM40" s="9"/>
       <c r="AN40" s="9"/>
       <c r="AO40" s="9"/>
       <c r="AP40" s="9"/>
       <c r="AQ40" s="9"/>
       <c r="AR40" s="9"/>
       <c r="AS40" s="9"/>
     </row>
     <row r="41" spans="1:45">
       <c r="A41" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="41">
         <v>15</v>
       </c>
       <c r="C41" s="9">
         <v>12</v>
       </c>
@@ -11976,51 +12277,53 @@
       </c>
       <c r="W41" s="9">
         <v>8</v>
       </c>
       <c r="X41" s="9">
         <v>15</v>
       </c>
       <c r="Y41" s="9">
         <v>9</v>
       </c>
       <c r="Z41" s="50">
         <v>12</v>
       </c>
       <c r="AA41" s="50">
         <v>6</v>
       </c>
       <c r="AB41" s="50">
         <v>13</v>
       </c>
       <c r="AC41" s="50">
         <v>14</v>
       </c>
       <c r="AD41" s="44">
         <v>8</v>
       </c>
-      <c r="AE41" s="9"/>
+      <c r="AE41" s="9">
+        <v>6</v>
+      </c>
       <c r="AF41" s="9"/>
       <c r="AG41" s="9"/>
       <c r="AH41" s="9"/>
       <c r="AI41" s="9"/>
       <c r="AJ41" s="9"/>
       <c r="AK41" s="9"/>
       <c r="AL41" s="9"/>
       <c r="AM41" s="9"/>
       <c r="AN41" s="9"/>
       <c r="AO41" s="9"/>
       <c r="AP41" s="9"/>
       <c r="AQ41" s="9"/>
       <c r="AR41" s="9"/>
       <c r="AS41" s="9"/>
     </row>
     <row r="42" spans="1:45">
       <c r="A42" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="41">
         <v>3</v>
       </c>
       <c r="C42" s="9">
         <v>4</v>
       </c>
@@ -12083,51 +12386,53 @@
       </c>
       <c r="W42" s="9">
         <v>2</v>
       </c>
       <c r="X42" s="9">
         <v>8</v>
       </c>
       <c r="Y42" s="9">
         <v>5</v>
       </c>
       <c r="Z42" s="50">
         <v>9</v>
       </c>
       <c r="AA42" s="50">
         <v>6</v>
       </c>
       <c r="AB42" s="50">
         <v>5</v>
       </c>
       <c r="AC42" s="50">
         <v>8</v>
       </c>
       <c r="AD42" s="44">
         <v>3</v>
       </c>
-      <c r="AE42" s="9"/>
+      <c r="AE42" s="9">
+        <v>5</v>
+      </c>
       <c r="AF42" s="9"/>
       <c r="AG42" s="9"/>
       <c r="AH42" s="9"/>
       <c r="AI42" s="9"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="9"/>
       <c r="AL42" s="9"/>
       <c r="AM42" s="9"/>
       <c r="AN42" s="9"/>
       <c r="AO42" s="9"/>
       <c r="AP42" s="9"/>
       <c r="AQ42" s="9"/>
       <c r="AR42" s="9"/>
       <c r="AS42" s="9"/>
     </row>
     <row r="43" spans="1:45">
       <c r="A43" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="41">
         <v>12</v>
       </c>
       <c r="C43" s="9">
         <v>10</v>
       </c>
@@ -12190,51 +12495,53 @@
       </c>
       <c r="W43" s="9">
         <v>7</v>
       </c>
       <c r="X43" s="9">
         <v>5</v>
       </c>
       <c r="Y43" s="9">
         <v>11</v>
       </c>
       <c r="Z43" s="50">
         <v>6</v>
       </c>
       <c r="AA43" s="50">
         <v>5</v>
       </c>
       <c r="AB43" s="50">
         <v>8</v>
       </c>
       <c r="AC43" s="50">
         <v>6</v>
       </c>
       <c r="AD43" s="44">
         <v>9</v>
       </c>
-      <c r="AE43" s="9"/>
+      <c r="AE43" s="9">
+        <v>8</v>
+      </c>
       <c r="AF43" s="9"/>
       <c r="AG43" s="9"/>
       <c r="AH43" s="9"/>
       <c r="AI43" s="9"/>
       <c r="AJ43" s="9"/>
       <c r="AK43" s="9"/>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
       <c r="AR43" s="9"/>
       <c r="AS43" s="9"/>
     </row>
     <row r="44" spans="1:45">
       <c r="A44" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="41">
         <v>8</v>
       </c>
       <c r="C44" s="9">
         <v>9</v>
       </c>
@@ -12297,51 +12604,53 @@
       </c>
       <c r="W44" s="9">
         <v>7</v>
       </c>
       <c r="X44" s="9">
         <v>7</v>
       </c>
       <c r="Y44" s="9">
         <v>8</v>
       </c>
       <c r="Z44" s="50">
         <v>3</v>
       </c>
       <c r="AA44" s="50">
         <v>5</v>
       </c>
       <c r="AB44" s="50">
         <v>8</v>
       </c>
       <c r="AC44" s="50">
         <v>8</v>
       </c>
       <c r="AD44" s="44">
         <v>7</v>
       </c>
-      <c r="AE44" s="9"/>
+      <c r="AE44" s="9">
+        <v>5</v>
+      </c>
       <c r="AF44" s="9"/>
       <c r="AG44" s="9"/>
       <c r="AH44" s="9"/>
       <c r="AI44" s="9"/>
       <c r="AJ44" s="9"/>
       <c r="AK44" s="9"/>
       <c r="AL44" s="9"/>
       <c r="AM44" s="9"/>
       <c r="AN44" s="9"/>
       <c r="AO44" s="9"/>
       <c r="AP44" s="9"/>
       <c r="AQ44" s="9"/>
       <c r="AR44" s="9"/>
       <c r="AS44" s="9"/>
     </row>
     <row r="45" spans="1:45">
       <c r="A45" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="41">
         <v>6</v>
       </c>
       <c r="C45" s="9">
         <v>10</v>
       </c>
@@ -12404,51 +12713,53 @@
       </c>
       <c r="W45" s="9">
         <v>2</v>
       </c>
       <c r="X45" s="9">
         <v>9</v>
       </c>
       <c r="Y45" s="9">
         <v>5</v>
       </c>
       <c r="Z45" s="50">
         <v>8</v>
       </c>
       <c r="AA45" s="50">
         <v>6</v>
       </c>
       <c r="AB45" s="50">
         <v>5</v>
       </c>
       <c r="AC45" s="50">
         <v>8</v>
       </c>
       <c r="AD45" s="44">
         <v>3</v>
       </c>
-      <c r="AE45" s="9"/>
+      <c r="AE45" s="9">
+        <v>4</v>
+      </c>
       <c r="AF45" s="9"/>
       <c r="AG45" s="9"/>
       <c r="AH45" s="9"/>
       <c r="AI45" s="9"/>
       <c r="AJ45" s="9"/>
       <c r="AK45" s="9"/>
       <c r="AL45" s="9"/>
       <c r="AM45" s="9"/>
       <c r="AN45" s="9"/>
       <c r="AO45" s="9"/>
       <c r="AP45" s="9"/>
       <c r="AQ45" s="9"/>
       <c r="AR45" s="9"/>
       <c r="AS45" s="9"/>
     </row>
     <row r="46" spans="1:45">
       <c r="A46" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B46" s="41">
         <v>16</v>
       </c>
       <c r="C46" s="9">
         <v>18</v>
       </c>
@@ -12511,51 +12822,53 @@
       </c>
       <c r="W46" s="9">
         <v>17</v>
       </c>
       <c r="X46" s="9">
         <v>14</v>
       </c>
       <c r="Y46" s="9">
         <v>13</v>
       </c>
       <c r="Z46" s="50">
         <v>17</v>
       </c>
       <c r="AA46" s="50">
         <v>10</v>
       </c>
       <c r="AB46" s="50">
         <v>15</v>
       </c>
       <c r="AC46" s="50">
         <v>14</v>
       </c>
       <c r="AD46" s="44">
         <v>14</v>
       </c>
-      <c r="AE46" s="9"/>
+      <c r="AE46" s="9">
+        <v>18</v>
+      </c>
       <c r="AF46" s="9"/>
       <c r="AG46" s="9"/>
       <c r="AH46" s="9"/>
       <c r="AI46" s="9"/>
       <c r="AJ46" s="9"/>
       <c r="AK46" s="9"/>
       <c r="AL46" s="9"/>
       <c r="AM46" s="9"/>
       <c r="AN46" s="9"/>
       <c r="AO46" s="9"/>
       <c r="AP46" s="9"/>
       <c r="AQ46" s="9"/>
       <c r="AR46" s="9"/>
       <c r="AS46" s="9"/>
     </row>
     <row r="47" spans="1:45">
       <c r="A47" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B47" s="41">
         <v>10</v>
       </c>
       <c r="C47" s="9">
         <v>6</v>
       </c>
@@ -12618,51 +12931,53 @@
       </c>
       <c r="W47" s="9">
         <v>8</v>
       </c>
       <c r="X47" s="9">
         <v>1</v>
       </c>
       <c r="Y47" s="9">
         <v>4</v>
       </c>
       <c r="Z47" s="50">
         <v>5</v>
       </c>
       <c r="AA47" s="50">
         <v>8</v>
       </c>
       <c r="AB47" s="50">
         <v>8</v>
       </c>
       <c r="AC47" s="50">
         <v>6</v>
       </c>
       <c r="AD47" s="44">
         <v>4</v>
       </c>
-      <c r="AE47" s="9"/>
+      <c r="AE47" s="9">
+        <v>6</v>
+      </c>
       <c r="AF47" s="9"/>
       <c r="AG47" s="9"/>
       <c r="AH47" s="9"/>
       <c r="AI47" s="9"/>
       <c r="AJ47" s="9"/>
       <c r="AK47" s="9"/>
       <c r="AL47" s="9"/>
       <c r="AM47" s="9"/>
       <c r="AN47" s="9"/>
       <c r="AO47" s="9"/>
       <c r="AP47" s="9"/>
       <c r="AQ47" s="9"/>
       <c r="AR47" s="9"/>
       <c r="AS47" s="9"/>
     </row>
     <row r="48" spans="1:45">
       <c r="A48" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="41">
         <v>15</v>
       </c>
       <c r="C48" s="9">
         <v>5</v>
       </c>
@@ -12725,51 +13040,53 @@
       </c>
       <c r="W48" s="9">
         <v>8</v>
       </c>
       <c r="X48" s="9">
         <v>4</v>
       </c>
       <c r="Y48" s="9">
         <v>6</v>
       </c>
       <c r="Z48" s="50">
         <v>5</v>
       </c>
       <c r="AA48" s="50">
         <v>6</v>
       </c>
       <c r="AB48" s="50">
         <v>3</v>
       </c>
       <c r="AC48" s="50">
         <v>7</v>
       </c>
       <c r="AD48" s="44">
         <v>6</v>
       </c>
-      <c r="AE48" s="9"/>
+      <c r="AE48" s="9">
+        <v>9</v>
+      </c>
       <c r="AF48" s="9"/>
       <c r="AG48" s="9"/>
       <c r="AH48" s="9"/>
       <c r="AI48" s="9"/>
       <c r="AJ48" s="9"/>
       <c r="AK48" s="9"/>
       <c r="AL48" s="9"/>
       <c r="AM48" s="9"/>
       <c r="AN48" s="9"/>
       <c r="AO48" s="9"/>
       <c r="AP48" s="9"/>
       <c r="AQ48" s="9"/>
       <c r="AR48" s="9"/>
       <c r="AS48" s="9"/>
     </row>
     <row r="49" spans="1:45">
       <c r="A49" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B49" s="41">
         <v>9</v>
       </c>
       <c r="C49" s="9">
         <v>5</v>
       </c>
@@ -12832,51 +13149,53 @@
       </c>
       <c r="W49" s="9">
         <v>14</v>
       </c>
       <c r="X49" s="9">
         <v>5</v>
       </c>
       <c r="Y49" s="9">
         <v>4</v>
       </c>
       <c r="Z49" s="50">
         <v>5</v>
       </c>
       <c r="AA49" s="50">
         <v>4</v>
       </c>
       <c r="AB49" s="50">
         <v>4</v>
       </c>
       <c r="AC49" s="50">
         <v>6</v>
       </c>
       <c r="AD49" s="44">
         <v>3</v>
       </c>
-      <c r="AE49" s="9"/>
+      <c r="AE49" s="9">
+        <v>4</v>
+      </c>
       <c r="AF49" s="9"/>
       <c r="AG49" s="9"/>
       <c r="AH49" s="9"/>
       <c r="AI49" s="9"/>
       <c r="AJ49" s="9"/>
       <c r="AK49" s="9"/>
       <c r="AL49" s="9"/>
       <c r="AM49" s="9"/>
       <c r="AN49" s="9"/>
       <c r="AO49" s="9"/>
       <c r="AP49" s="9"/>
       <c r="AQ49" s="9"/>
       <c r="AR49" s="9"/>
       <c r="AS49" s="9"/>
     </row>
     <row r="50" spans="1:45">
       <c r="A50" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B50" s="41">
         <v>21</v>
       </c>
       <c r="C50" s="9">
         <v>16</v>
       </c>
@@ -12939,51 +13258,53 @@
       </c>
       <c r="W50" s="9">
         <v>16</v>
       </c>
       <c r="X50" s="9">
         <v>14</v>
       </c>
       <c r="Y50" s="9">
         <v>20</v>
       </c>
       <c r="Z50" s="50">
         <v>12</v>
       </c>
       <c r="AA50" s="50">
         <v>11</v>
       </c>
       <c r="AB50" s="50">
         <v>11</v>
       </c>
       <c r="AC50" s="50">
         <v>13</v>
       </c>
       <c r="AD50" s="44">
         <v>13</v>
       </c>
-      <c r="AE50" s="9"/>
+      <c r="AE50" s="9">
+        <v>10</v>
+      </c>
       <c r="AF50" s="9"/>
       <c r="AG50" s="9"/>
       <c r="AH50" s="9"/>
       <c r="AI50" s="9"/>
       <c r="AJ50" s="9"/>
       <c r="AK50" s="9"/>
       <c r="AL50" s="9"/>
       <c r="AM50" s="9"/>
       <c r="AN50" s="9"/>
       <c r="AO50" s="9"/>
       <c r="AP50" s="9"/>
       <c r="AQ50" s="9"/>
       <c r="AR50" s="9"/>
       <c r="AS50" s="9"/>
     </row>
     <row r="51" spans="1:45" s="11" customFormat="1">
       <c r="A51" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B51" s="41">
         <v>3</v>
       </c>
       <c r="C51" s="9">
         <v>5</v>
       </c>
@@ -13046,51 +13367,53 @@
       </c>
       <c r="W51" s="9">
         <v>4</v>
       </c>
       <c r="X51" s="9">
         <v>4</v>
       </c>
       <c r="Y51" s="9">
         <v>3</v>
       </c>
       <c r="Z51" s="50">
         <v>4</v>
       </c>
       <c r="AA51" s="50">
         <v>1</v>
       </c>
       <c r="AB51" s="50">
         <v>6</v>
       </c>
       <c r="AC51" s="50">
         <v>5</v>
       </c>
       <c r="AD51" s="44">
         <v>2</v>
       </c>
-      <c r="AE51" s="9"/>
+      <c r="AE51" s="9">
+        <v>2</v>
+      </c>
       <c r="AF51" s="9"/>
       <c r="AG51" s="9"/>
       <c r="AH51" s="9"/>
       <c r="AI51" s="9"/>
       <c r="AJ51" s="9"/>
       <c r="AK51" s="9"/>
       <c r="AL51" s="9"/>
       <c r="AM51" s="9"/>
       <c r="AN51" s="9"/>
       <c r="AO51" s="9"/>
       <c r="AP51" s="9"/>
       <c r="AQ51" s="9"/>
       <c r="AR51" s="9"/>
       <c r="AS51" s="9"/>
     </row>
     <row r="52" spans="1:45" s="11" customFormat="1">
       <c r="A52" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B52" s="41">
         <v>9</v>
       </c>
       <c r="C52" s="9">
         <v>5</v>
       </c>
@@ -13153,51 +13476,53 @@
       </c>
       <c r="W52" s="9">
         <v>9</v>
       </c>
       <c r="X52" s="9">
         <v>8</v>
       </c>
       <c r="Y52" s="9">
         <v>7</v>
       </c>
       <c r="Z52" s="50">
         <v>3</v>
       </c>
       <c r="AA52" s="50">
         <v>3</v>
       </c>
       <c r="AB52" s="50">
         <v>4</v>
       </c>
       <c r="AC52" s="50">
         <v>5</v>
       </c>
       <c r="AD52" s="44">
         <v>4</v>
       </c>
-      <c r="AE52" s="9"/>
+      <c r="AE52" s="9">
+        <v>7</v>
+      </c>
       <c r="AF52" s="9"/>
       <c r="AG52" s="9"/>
       <c r="AH52" s="9"/>
       <c r="AI52" s="9"/>
       <c r="AJ52" s="9"/>
       <c r="AK52" s="9"/>
       <c r="AL52" s="9"/>
       <c r="AM52" s="9"/>
       <c r="AN52" s="9"/>
       <c r="AO52" s="9"/>
       <c r="AP52" s="9"/>
       <c r="AQ52" s="9"/>
       <c r="AR52" s="9"/>
       <c r="AS52" s="9"/>
     </row>
     <row r="53" spans="1:45" s="11" customFormat="1">
       <c r="A53" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B53" s="42">
         <v>18</v>
       </c>
       <c r="C53" s="15">
         <v>9</v>
       </c>
@@ -13260,51 +13585,53 @@
       </c>
       <c r="W53" s="15">
         <v>11</v>
       </c>
       <c r="X53" s="15">
         <v>15</v>
       </c>
       <c r="Y53" s="15">
         <v>15</v>
       </c>
       <c r="Z53" s="42">
         <v>14</v>
       </c>
       <c r="AA53" s="42">
         <v>7</v>
       </c>
       <c r="AB53" s="42">
         <v>12</v>
       </c>
       <c r="AC53" s="42">
         <v>12</v>
       </c>
       <c r="AD53" s="15">
         <v>8</v>
       </c>
-      <c r="AE53" s="9"/>
+      <c r="AE53" s="15">
+        <v>15</v>
+      </c>
       <c r="AF53" s="9"/>
       <c r="AG53" s="9"/>
       <c r="AH53" s="9"/>
       <c r="AI53" s="9"/>
       <c r="AJ53" s="9"/>
       <c r="AK53" s="9"/>
       <c r="AL53" s="9"/>
       <c r="AM53" s="9"/>
       <c r="AN53" s="9"/>
       <c r="AO53" s="9"/>
       <c r="AP53" s="9"/>
       <c r="AQ53" s="9"/>
       <c r="AR53" s="9"/>
       <c r="AS53" s="9"/>
     </row>
     <row r="54" spans="1:45" s="11" customFormat="1">
       <c r="A54" s="16" t="s">
         <v>28</v>
       </c>
       <c r="R54" s="9"/>
       <c r="S54" s="9"/>
       <c r="T54" s="9"/>
       <c r="U54" s="9"/>
       <c r="V54" s="9"/>
       <c r="W54" s="9"/>