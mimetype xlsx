--- v4 (2026-08-11)
+++ v5 (2026-09-21)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="18570" windowHeight="10530"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="18576" windowHeight="10536"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Общие коэффициенты смертности" sheetId="2" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="4" r:id="rId3"/>
     <sheet name="Коэф. младенческой смертности" sheetId="5" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1692" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1727" uniqueCount="52">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -530,94 +530,94 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -898,183 +898,183 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AG16" sqref="AG16"/>
+    <sheetView tabSelected="1" topLeftCell="J25" workbookViewId="0">
+      <selection activeCell="AH24" sqref="AH24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="26.42578125" style="13" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="29" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="26.44140625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="3.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="7.33203125" style="13" customWidth="1"/>
+    <col min="27" max="27" width="7.109375" style="13" customWidth="1"/>
+    <col min="28" max="28" width="8.44140625" style="13" customWidth="1"/>
+    <col min="29" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="66" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="66"/>
-[...22 lines deleted...]
-      <c r="Y1" s="66"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37" s="1" customFormat="1">
       <c r="E3" s="49"/>
       <c r="Y3" s="49"/>
       <c r="AK3" s="49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="64"/>
-      <c r="B4" s="62">
+      <c r="A4" s="67"/>
+      <c r="B4" s="65">
         <v>2024</v>
       </c>
-      <c r="C4" s="63"/>
-[...10 lines deleted...]
-      <c r="N4" s="62">
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66"/>
+      <c r="K4" s="66"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="66"/>
+      <c r="N4" s="65">
         <v>2025</v>
       </c>
-      <c r="O4" s="63"/>
-[...10 lines deleted...]
-      <c r="Z4" s="62">
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
+      <c r="Q4" s="66"/>
+      <c r="R4" s="66"/>
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+      <c r="V4" s="66"/>
+      <c r="W4" s="66"/>
+      <c r="X4" s="66"/>
+      <c r="Y4" s="66"/>
+      <c r="Z4" s="65">
         <v>2026</v>
       </c>
-      <c r="AA4" s="63"/>
-[...9 lines deleted...]
-      <c r="AK4" s="63"/>
+      <c r="AA4" s="66"/>
+      <c r="AB4" s="66"/>
+      <c r="AC4" s="66"/>
+      <c r="AD4" s="66"/>
+      <c r="AE4" s="66"/>
+      <c r="AF4" s="66"/>
+      <c r="AG4" s="66"/>
+      <c r="AH4" s="66"/>
+      <c r="AI4" s="66"/>
+      <c r="AJ4" s="66"/>
+      <c r="AK4" s="66"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="65"/>
+      <c r="A5" s="68"/>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="48" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="48" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="48" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="48" t="s">
@@ -1141,77 +1141,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="48" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="67" t="s">
+      <c r="A6" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="67"/>
-[...22 lines deleted...]
-      <c r="Y6" s="67"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
       <c r="AC6" s="52"/>
       <c r="AE6" s="60"/>
       <c r="AF6" s="60"/>
       <c r="AG6" s="60"/>
       <c r="AH6" s="60"/>
       <c r="AI6" s="60"/>
       <c r="AJ6" s="60"/>
       <c r="AK6" s="60"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="6">
         <v>621</v>
       </c>
       <c r="C7" s="6">
         <v>479</v>
       </c>
       <c r="D7" s="6">
         <v>473</v>
       </c>
       <c r="E7" s="6">
         <v>508</v>
       </c>
@@ -1271,51 +1271,53 @@
       </c>
       <c r="X7" s="5">
         <v>495</v>
       </c>
       <c r="Y7" s="5">
         <v>534</v>
       </c>
       <c r="Z7" s="50">
         <v>514</v>
       </c>
       <c r="AA7" s="52">
         <v>395</v>
       </c>
       <c r="AB7" s="52">
         <v>549</v>
       </c>
       <c r="AC7" s="52">
         <v>542</v>
       </c>
       <c r="AD7" s="6">
         <v>456</v>
       </c>
       <c r="AE7" s="6">
         <v>487</v>
       </c>
-      <c r="AF7" s="44"/>
+      <c r="AF7" s="26">
+        <v>530</v>
+      </c>
       <c r="AG7" s="44"/>
       <c r="AH7" s="44"/>
       <c r="AI7" s="44"/>
       <c r="AJ7" s="44"/>
       <c r="AK7" s="44"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="6">
         <v>247</v>
       </c>
       <c r="C8" s="6">
         <v>205</v>
       </c>
       <c r="D8" s="6">
         <v>204</v>
       </c>
       <c r="E8" s="6">
         <v>211</v>
       </c>
       <c r="F8" s="6">
         <v>213</v>
       </c>
@@ -1372,51 +1374,53 @@
       </c>
       <c r="X8" s="5">
         <v>221</v>
       </c>
       <c r="Y8" s="5">
         <v>212</v>
       </c>
       <c r="Z8" s="50">
         <v>222</v>
       </c>
       <c r="AA8" s="52">
         <v>160</v>
       </c>
       <c r="AB8" s="52">
         <v>188</v>
       </c>
       <c r="AC8" s="52">
         <v>254</v>
       </c>
       <c r="AD8" s="6">
         <v>187</v>
       </c>
       <c r="AE8" s="6">
         <v>199</v>
       </c>
-      <c r="AF8" s="44"/>
+      <c r="AF8" s="26">
+        <v>212</v>
+      </c>
       <c r="AG8" s="44"/>
       <c r="AH8" s="44"/>
       <c r="AI8" s="44"/>
       <c r="AJ8" s="44"/>
       <c r="AK8" s="44"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="6">
         <v>38</v>
       </c>
       <c r="C9" s="6">
         <v>31</v>
       </c>
       <c r="D9" s="6">
         <v>33</v>
       </c>
       <c r="E9" s="6">
         <v>32</v>
       </c>
       <c r="F9" s="6">
         <v>39</v>
       </c>
@@ -1473,51 +1477,53 @@
       </c>
       <c r="X9" s="5">
         <v>25</v>
       </c>
       <c r="Y9" s="5">
         <v>34</v>
       </c>
       <c r="Z9" s="50">
         <v>34</v>
       </c>
       <c r="AA9" s="52">
         <v>35</v>
       </c>
       <c r="AB9" s="52">
         <v>39</v>
       </c>
       <c r="AC9" s="52">
         <v>38</v>
       </c>
       <c r="AD9" s="6">
         <v>21</v>
       </c>
       <c r="AE9" s="6">
         <v>32</v>
       </c>
-      <c r="AF9" s="44"/>
+      <c r="AF9" s="26">
+        <v>26</v>
+      </c>
       <c r="AG9" s="44"/>
       <c r="AH9" s="44"/>
       <c r="AI9" s="44"/>
       <c r="AJ9" s="44"/>
       <c r="AK9" s="44"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="6">
         <v>15</v>
       </c>
       <c r="C10" s="6">
         <v>7</v>
       </c>
       <c r="D10" s="6">
         <v>8</v>
       </c>
       <c r="E10" s="6">
         <v>13</v>
       </c>
       <c r="F10" s="6">
         <v>10</v>
       </c>
@@ -1574,51 +1580,53 @@
       </c>
       <c r="X10" s="5">
         <v>10</v>
       </c>
       <c r="Y10" s="5">
         <v>8</v>
       </c>
       <c r="Z10" s="50">
         <v>10</v>
       </c>
       <c r="AA10" s="52">
         <v>14</v>
       </c>
       <c r="AB10" s="52">
         <v>7</v>
       </c>
       <c r="AC10" s="52">
         <v>8</v>
       </c>
       <c r="AD10" s="6">
         <v>12</v>
       </c>
       <c r="AE10" s="6">
         <v>9</v>
       </c>
-      <c r="AF10" s="44"/>
+      <c r="AF10" s="26">
+        <v>9</v>
+      </c>
       <c r="AG10" s="44"/>
       <c r="AH10" s="44"/>
       <c r="AI10" s="44"/>
       <c r="AJ10" s="44"/>
       <c r="AK10" s="44"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="6">
         <v>42</v>
       </c>
       <c r="C11" s="6">
         <v>23</v>
       </c>
       <c r="D11" s="6">
         <v>21</v>
       </c>
       <c r="E11" s="6">
         <v>36</v>
       </c>
       <c r="F11" s="6">
         <v>24</v>
       </c>
@@ -1675,51 +1683,53 @@
       </c>
       <c r="X11" s="5">
         <v>24</v>
       </c>
       <c r="Y11" s="5">
         <v>29</v>
       </c>
       <c r="Z11" s="50">
         <v>26</v>
       </c>
       <c r="AA11" s="52">
         <v>13</v>
       </c>
       <c r="AB11" s="52">
         <v>36</v>
       </c>
       <c r="AC11" s="52">
         <v>32</v>
       </c>
       <c r="AD11" s="6">
         <v>22</v>
       </c>
       <c r="AE11" s="6">
         <v>31</v>
       </c>
-      <c r="AF11" s="44"/>
+      <c r="AF11" s="26">
+        <v>24</v>
+      </c>
       <c r="AG11" s="44"/>
       <c r="AH11" s="44"/>
       <c r="AI11" s="44"/>
       <c r="AJ11" s="44"/>
       <c r="AK11" s="44"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="6">
         <v>32</v>
       </c>
       <c r="C12" s="6">
         <v>11</v>
       </c>
       <c r="D12" s="6">
         <v>19</v>
       </c>
       <c r="E12" s="6">
         <v>23</v>
       </c>
       <c r="F12" s="6">
         <v>18</v>
       </c>
@@ -1776,51 +1786,53 @@
       </c>
       <c r="X12" s="5">
         <v>17</v>
       </c>
       <c r="Y12" s="5">
         <v>16</v>
       </c>
       <c r="Z12" s="50">
         <v>23</v>
       </c>
       <c r="AA12" s="52">
         <v>9</v>
       </c>
       <c r="AB12" s="52">
         <v>28</v>
       </c>
       <c r="AC12" s="52">
         <v>22</v>
       </c>
       <c r="AD12" s="6">
         <v>15</v>
       </c>
       <c r="AE12" s="6">
         <v>15</v>
       </c>
-      <c r="AF12" s="44"/>
+      <c r="AF12" s="26">
+        <v>31</v>
+      </c>
       <c r="AG12" s="44"/>
       <c r="AH12" s="44"/>
       <c r="AI12" s="44"/>
       <c r="AJ12" s="44"/>
       <c r="AK12" s="44"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="6">
         <v>27</v>
       </c>
       <c r="C13" s="6">
         <v>18</v>
       </c>
       <c r="D13" s="6">
         <v>22</v>
       </c>
       <c r="E13" s="6">
         <v>18</v>
       </c>
       <c r="F13" s="6">
         <v>19</v>
       </c>
@@ -1877,51 +1889,53 @@
       </c>
       <c r="X13" s="5">
         <v>19</v>
       </c>
       <c r="Y13" s="5">
         <v>20</v>
       </c>
       <c r="Z13" s="50">
         <v>15</v>
       </c>
       <c r="AA13" s="52">
         <v>13</v>
       </c>
       <c r="AB13" s="52">
         <v>18</v>
       </c>
       <c r="AC13" s="52">
         <v>15</v>
       </c>
       <c r="AD13" s="6">
         <v>13</v>
       </c>
       <c r="AE13" s="6">
         <v>21</v>
       </c>
-      <c r="AF13" s="44"/>
+      <c r="AF13" s="26">
+        <v>23</v>
+      </c>
       <c r="AG13" s="44"/>
       <c r="AH13" s="44"/>
       <c r="AI13" s="44"/>
       <c r="AJ13" s="44"/>
       <c r="AK13" s="44"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="6">
         <v>54</v>
       </c>
       <c r="C14" s="6">
         <v>43</v>
       </c>
       <c r="D14" s="6">
         <v>36</v>
       </c>
       <c r="E14" s="6">
         <v>32</v>
       </c>
       <c r="F14" s="6">
         <v>42</v>
       </c>
@@ -1978,51 +1992,53 @@
       </c>
       <c r="X14" s="5">
         <v>42</v>
       </c>
       <c r="Y14" s="5">
         <v>39</v>
       </c>
       <c r="Z14" s="50">
         <v>42</v>
       </c>
       <c r="AA14" s="52">
         <v>40</v>
       </c>
       <c r="AB14" s="52">
         <v>62</v>
       </c>
       <c r="AC14" s="52">
         <v>41</v>
       </c>
       <c r="AD14" s="6">
         <v>52</v>
       </c>
       <c r="AE14" s="6">
         <v>34</v>
       </c>
-      <c r="AF14" s="44"/>
+      <c r="AF14" s="26">
+        <v>43</v>
+      </c>
       <c r="AG14" s="44"/>
       <c r="AH14" s="44"/>
       <c r="AI14" s="44"/>
       <c r="AJ14" s="44"/>
       <c r="AK14" s="44"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="6">
         <v>12</v>
       </c>
       <c r="C15" s="6">
         <v>19</v>
       </c>
       <c r="D15" s="6">
         <v>14</v>
       </c>
       <c r="E15" s="6">
         <v>18</v>
       </c>
       <c r="F15" s="6">
         <v>12</v>
       </c>
@@ -2079,51 +2095,53 @@
       </c>
       <c r="X15" s="5">
         <v>9</v>
       </c>
       <c r="Y15" s="5">
         <v>21</v>
       </c>
       <c r="Z15" s="50">
         <v>17</v>
       </c>
       <c r="AA15" s="52">
         <v>15</v>
       </c>
       <c r="AB15" s="52">
         <v>18</v>
       </c>
       <c r="AC15" s="52">
         <v>18</v>
       </c>
       <c r="AD15" s="6">
         <v>16</v>
       </c>
       <c r="AE15" s="6">
         <v>20</v>
       </c>
-      <c r="AF15" s="44"/>
+      <c r="AF15" s="26">
+        <v>18</v>
+      </c>
       <c r="AG15" s="44"/>
       <c r="AH15" s="44"/>
       <c r="AI15" s="44"/>
       <c r="AJ15" s="44"/>
       <c r="AK15" s="44"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="6">
         <v>31</v>
       </c>
       <c r="C16" s="6">
         <v>23</v>
       </c>
       <c r="D16" s="6">
         <v>11</v>
       </c>
       <c r="E16" s="6">
         <v>21</v>
       </c>
       <c r="F16" s="6">
         <v>28</v>
       </c>
@@ -2180,51 +2198,53 @@
       </c>
       <c r="X16" s="5">
         <v>11</v>
       </c>
       <c r="Y16" s="5">
         <v>27</v>
       </c>
       <c r="Z16" s="50">
         <v>15</v>
       </c>
       <c r="AA16" s="52">
         <v>15</v>
       </c>
       <c r="AB16" s="52">
         <v>21</v>
       </c>
       <c r="AC16" s="52">
         <v>12</v>
       </c>
       <c r="AD16" s="6">
         <v>14</v>
       </c>
       <c r="AE16" s="6">
         <v>21</v>
       </c>
-      <c r="AF16" s="44"/>
+      <c r="AF16" s="26">
+        <v>20</v>
+      </c>
       <c r="AG16" s="44"/>
       <c r="AH16" s="44"/>
       <c r="AI16" s="44"/>
       <c r="AJ16" s="44"/>
       <c r="AK16" s="44"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="6">
         <v>19</v>
       </c>
       <c r="C17" s="6">
         <v>22</v>
       </c>
       <c r="D17" s="6">
         <v>24</v>
       </c>
       <c r="E17" s="6">
         <v>19</v>
       </c>
       <c r="F17" s="6">
         <v>26</v>
       </c>
@@ -2281,51 +2301,53 @@
       </c>
       <c r="X17" s="5">
         <v>24</v>
       </c>
       <c r="Y17" s="5">
         <v>25</v>
       </c>
       <c r="Z17" s="50">
         <v>25</v>
       </c>
       <c r="AA17" s="52">
         <v>22</v>
       </c>
       <c r="AB17" s="52">
         <v>26</v>
       </c>
       <c r="AC17" s="52">
         <v>22</v>
       </c>
       <c r="AD17" s="6">
         <v>29</v>
       </c>
       <c r="AE17" s="6">
         <v>17</v>
       </c>
-      <c r="AF17" s="44"/>
+      <c r="AF17" s="26">
+        <v>25</v>
+      </c>
       <c r="AG17" s="44"/>
       <c r="AH17" s="44"/>
       <c r="AI17" s="44"/>
       <c r="AJ17" s="44"/>
       <c r="AK17" s="44"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="6">
         <v>43</v>
       </c>
       <c r="C18" s="6">
         <v>36</v>
       </c>
       <c r="D18" s="6">
         <v>36</v>
       </c>
       <c r="E18" s="6">
         <v>35</v>
       </c>
       <c r="F18" s="6">
         <v>33</v>
       </c>
@@ -2382,51 +2404,53 @@
       </c>
       <c r="X18" s="5">
         <v>37</v>
       </c>
       <c r="Y18" s="5">
         <v>39</v>
       </c>
       <c r="Z18" s="50">
         <v>38</v>
       </c>
       <c r="AA18" s="52">
         <v>25</v>
       </c>
       <c r="AB18" s="52">
         <v>44</v>
       </c>
       <c r="AC18" s="52">
         <v>25</v>
       </c>
       <c r="AD18" s="6">
         <v>36</v>
       </c>
       <c r="AE18" s="6">
         <v>37</v>
       </c>
-      <c r="AF18" s="44"/>
+      <c r="AF18" s="26">
+        <v>46</v>
+      </c>
       <c r="AG18" s="44"/>
       <c r="AH18" s="44"/>
       <c r="AI18" s="44"/>
       <c r="AJ18" s="44"/>
       <c r="AK18" s="44"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="6">
         <v>18</v>
       </c>
       <c r="C19" s="6">
         <v>8</v>
       </c>
       <c r="D19" s="6">
         <v>9</v>
       </c>
       <c r="E19" s="6">
         <v>7</v>
       </c>
       <c r="F19" s="6">
         <v>11</v>
       </c>
@@ -2483,51 +2507,53 @@
       </c>
       <c r="X19" s="5">
         <v>12</v>
       </c>
       <c r="Y19" s="5">
         <v>13</v>
       </c>
       <c r="Z19" s="50">
         <v>8</v>
       </c>
       <c r="AA19" s="52">
         <v>10</v>
       </c>
       <c r="AB19" s="52">
         <v>11</v>
       </c>
       <c r="AC19" s="52">
         <v>10</v>
       </c>
       <c r="AD19" s="6">
         <v>7</v>
       </c>
       <c r="AE19" s="6">
         <v>8</v>
       </c>
-      <c r="AF19" s="44"/>
+      <c r="AF19" s="26">
+        <v>11</v>
+      </c>
       <c r="AG19" s="44"/>
       <c r="AH19" s="44"/>
       <c r="AI19" s="44"/>
       <c r="AJ19" s="44"/>
       <c r="AK19" s="44"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="6">
         <v>7</v>
       </c>
       <c r="C20" s="6">
         <v>4</v>
       </c>
       <c r="D20" s="6">
         <v>12</v>
       </c>
       <c r="E20" s="6">
         <v>10</v>
       </c>
       <c r="F20" s="6">
         <v>6</v>
       </c>
@@ -2584,51 +2610,53 @@
       </c>
       <c r="X20" s="5">
         <v>6</v>
       </c>
       <c r="Y20" s="5">
         <v>7</v>
       </c>
       <c r="Z20" s="50">
         <v>6</v>
       </c>
       <c r="AA20" s="52">
         <v>8</v>
       </c>
       <c r="AB20" s="52">
         <v>9</v>
       </c>
       <c r="AC20" s="52">
         <v>8</v>
       </c>
       <c r="AD20" s="6">
         <v>10</v>
       </c>
       <c r="AE20" s="6">
         <v>7</v>
       </c>
-      <c r="AF20" s="44"/>
+      <c r="AF20" s="26">
+        <v>7</v>
+      </c>
       <c r="AG20" s="44"/>
       <c r="AH20" s="44"/>
       <c r="AI20" s="44"/>
       <c r="AJ20" s="44"/>
       <c r="AK20" s="44"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="6">
         <v>36</v>
       </c>
       <c r="C21" s="6">
         <v>29</v>
       </c>
       <c r="D21" s="6">
         <v>24</v>
       </c>
       <c r="E21" s="6">
         <v>33</v>
       </c>
       <c r="F21" s="6">
         <v>32</v>
       </c>
@@ -2685,90 +2713,92 @@
       </c>
       <c r="X21" s="5">
         <v>38</v>
       </c>
       <c r="Y21" s="5">
         <v>44</v>
       </c>
       <c r="Z21" s="50">
         <v>33</v>
       </c>
       <c r="AA21" s="52">
         <v>16</v>
       </c>
       <c r="AB21" s="52">
         <v>42</v>
       </c>
       <c r="AC21" s="52">
         <v>37</v>
       </c>
       <c r="AD21" s="6">
         <v>22</v>
       </c>
       <c r="AE21" s="6">
         <v>36</v>
       </c>
-      <c r="AF21" s="44"/>
+      <c r="AF21" s="26">
+        <v>35</v>
+      </c>
       <c r="AG21" s="44"/>
       <c r="AH21" s="44"/>
       <c r="AI21" s="44"/>
       <c r="AJ21" s="44"/>
       <c r="AK21" s="44"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="68" t="s">
+      <c r="A22" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="68"/>
-[...22 lines deleted...]
-      <c r="Y22" s="68"/>
+      <c r="B22" s="63"/>
+      <c r="C22" s="63"/>
+      <c r="D22" s="63"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="63"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="63"/>
+      <c r="J22" s="63"/>
+      <c r="K22" s="63"/>
+      <c r="L22" s="63"/>
+      <c r="M22" s="63"/>
+      <c r="N22" s="63"/>
+      <c r="O22" s="63"/>
+      <c r="P22" s="63"/>
+      <c r="Q22" s="63"/>
+      <c r="R22" s="63"/>
+      <c r="S22" s="63"/>
+      <c r="T22" s="63"/>
+      <c r="U22" s="63"/>
+      <c r="V22" s="63"/>
+      <c r="W22" s="63"/>
+      <c r="X22" s="63"/>
+      <c r="Y22" s="63"/>
       <c r="AA22" s="44"/>
       <c r="AB22" s="44"/>
       <c r="AC22" s="52"/>
       <c r="AE22" s="44"/>
-      <c r="AF22" s="44"/>
+      <c r="AF22" s="26"/>
       <c r="AG22" s="44"/>
       <c r="AH22" s="44"/>
       <c r="AI22" s="44"/>
       <c r="AJ22" s="44"/>
       <c r="AK22" s="44"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="6">
         <v>295</v>
       </c>
       <c r="C23" s="6">
         <v>248</v>
       </c>
       <c r="D23" s="6">
         <v>228</v>
       </c>
       <c r="E23" s="6">
         <v>223</v>
       </c>
       <c r="F23" s="6">
         <v>249</v>
       </c>
@@ -2825,51 +2855,53 @@
       </c>
       <c r="X23" s="5">
         <v>247</v>
       </c>
       <c r="Y23" s="5">
         <v>261</v>
       </c>
       <c r="Z23" s="50">
         <v>250</v>
       </c>
       <c r="AA23" s="52">
         <v>190</v>
       </c>
       <c r="AB23" s="52">
         <v>232</v>
       </c>
       <c r="AC23" s="52">
         <v>281</v>
       </c>
       <c r="AD23" s="6">
         <v>214</v>
       </c>
       <c r="AE23" s="6">
         <v>248</v>
       </c>
-      <c r="AF23" s="44"/>
+      <c r="AF23" s="26">
+        <v>261</v>
+      </c>
       <c r="AG23" s="44"/>
       <c r="AH23" s="44"/>
       <c r="AI23" s="44"/>
       <c r="AJ23" s="44"/>
       <c r="AK23" s="44"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="6">
         <v>247</v>
       </c>
       <c r="C24" s="6">
         <v>205</v>
       </c>
       <c r="D24" s="6">
         <v>204</v>
       </c>
       <c r="E24" s="6">
         <v>189</v>
       </c>
       <c r="F24" s="6">
         <v>213</v>
       </c>
@@ -2926,51 +2958,53 @@
       </c>
       <c r="X24" s="5">
         <v>221</v>
       </c>
       <c r="Y24" s="5">
         <v>212</v>
       </c>
       <c r="Z24" s="50">
         <v>222</v>
       </c>
       <c r="AA24" s="52">
         <v>160</v>
       </c>
       <c r="AB24" s="52">
         <v>188</v>
       </c>
       <c r="AC24" s="52">
         <v>254</v>
       </c>
       <c r="AD24" s="6">
         <v>187</v>
       </c>
       <c r="AE24" s="6">
         <v>199</v>
       </c>
-      <c r="AF24" s="44"/>
+      <c r="AF24" s="26">
+        <v>212</v>
+      </c>
       <c r="AG24" s="44"/>
       <c r="AH24" s="44"/>
       <c r="AI24" s="44"/>
       <c r="AJ24" s="44"/>
       <c r="AK24" s="44"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="6">
         <v>15</v>
       </c>
       <c r="C25" s="6">
         <v>6</v>
       </c>
       <c r="D25" s="6">
         <v>5</v>
       </c>
       <c r="E25" s="6">
         <v>17</v>
       </c>
       <c r="F25" s="6">
         <v>9</v>
       </c>
@@ -3027,51 +3061,53 @@
       </c>
       <c r="X25" s="5">
         <v>5</v>
       </c>
       <c r="Y25" s="5">
         <v>9</v>
       </c>
       <c r="Z25" s="50">
         <v>3</v>
       </c>
       <c r="AA25" s="52">
         <v>5</v>
       </c>
       <c r="AB25" s="52">
         <v>11</v>
       </c>
       <c r="AC25" s="52">
         <v>8</v>
       </c>
       <c r="AD25" s="6">
         <v>3</v>
       </c>
       <c r="AE25" s="6">
         <v>13</v>
       </c>
-      <c r="AF25" s="44"/>
+      <c r="AF25" s="26">
+        <v>9</v>
+      </c>
       <c r="AG25" s="44"/>
       <c r="AH25" s="44"/>
       <c r="AI25" s="44"/>
       <c r="AJ25" s="44"/>
       <c r="AK25" s="44"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="6">
         <v>7</v>
       </c>
       <c r="C26" s="6">
         <v>8</v>
       </c>
       <c r="D26" s="6">
         <v>7</v>
       </c>
       <c r="E26" s="6">
         <v>3</v>
       </c>
       <c r="F26" s="6">
         <v>2</v>
       </c>
@@ -3128,51 +3164,53 @@
       </c>
       <c r="X26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y26" s="5">
         <v>10</v>
       </c>
       <c r="Z26" s="50">
         <v>5</v>
       </c>
       <c r="AA26" s="52">
         <v>6</v>
       </c>
       <c r="AB26" s="52">
         <v>8</v>
       </c>
       <c r="AC26" s="52">
         <v>4</v>
       </c>
       <c r="AD26" s="6">
         <v>7</v>
       </c>
       <c r="AE26" s="6">
         <v>7</v>
       </c>
-      <c r="AF26" s="44"/>
+      <c r="AF26" s="26">
+        <v>9</v>
+      </c>
       <c r="AG26" s="44"/>
       <c r="AH26" s="44"/>
       <c r="AI26" s="44"/>
       <c r="AJ26" s="44"/>
       <c r="AK26" s="44"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="6">
         <v>12</v>
       </c>
       <c r="C27" s="6">
         <v>14</v>
       </c>
       <c r="D27" s="6">
         <v>3</v>
       </c>
       <c r="E27" s="6">
         <v>5</v>
       </c>
       <c r="F27" s="6">
         <v>11</v>
       </c>
@@ -3229,51 +3267,53 @@
       </c>
       <c r="X27" s="5">
         <v>7</v>
       </c>
       <c r="Y27" s="5">
         <v>10</v>
       </c>
       <c r="Z27" s="50">
         <v>4</v>
       </c>
       <c r="AA27" s="52">
         <v>7</v>
       </c>
       <c r="AB27" s="52">
         <v>7</v>
       </c>
       <c r="AC27" s="52">
         <v>4</v>
       </c>
       <c r="AD27" s="6">
         <v>7</v>
       </c>
       <c r="AE27" s="6">
         <v>14</v>
       </c>
-      <c r="AF27" s="44"/>
+      <c r="AF27" s="26">
+        <v>14</v>
+      </c>
       <c r="AG27" s="44"/>
       <c r="AH27" s="44"/>
       <c r="AI27" s="44"/>
       <c r="AJ27" s="44"/>
       <c r="AK27" s="44"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="6">
         <v>14</v>
       </c>
       <c r="C28" s="6">
         <v>15</v>
       </c>
       <c r="D28" s="6">
         <v>9</v>
       </c>
       <c r="E28" s="6">
         <v>9</v>
       </c>
       <c r="F28" s="6">
         <v>14</v>
       </c>
@@ -3330,90 +3370,92 @@
       </c>
       <c r="X28" s="5">
         <v>14</v>
       </c>
       <c r="Y28" s="5">
         <v>20</v>
       </c>
       <c r="Z28" s="50">
         <v>16</v>
       </c>
       <c r="AA28" s="52">
         <v>12</v>
       </c>
       <c r="AB28" s="52">
         <v>18</v>
       </c>
       <c r="AC28" s="52">
         <v>11</v>
       </c>
       <c r="AD28" s="6">
         <v>10</v>
       </c>
       <c r="AE28" s="6">
         <v>15</v>
       </c>
-      <c r="AF28" s="44"/>
+      <c r="AF28" s="26">
+        <v>17</v>
+      </c>
       <c r="AG28" s="44"/>
       <c r="AH28" s="44"/>
       <c r="AI28" s="44"/>
       <c r="AJ28" s="44"/>
       <c r="AK28" s="44"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="61" t="s">
+      <c r="A29" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="61"/>
-[...22 lines deleted...]
-      <c r="Y29" s="61"/>
+      <c r="B29" s="64"/>
+      <c r="C29" s="64"/>
+      <c r="D29" s="64"/>
+      <c r="E29" s="64"/>
+      <c r="F29" s="64"/>
+      <c r="G29" s="64"/>
+      <c r="H29" s="64"/>
+      <c r="I29" s="64"/>
+      <c r="J29" s="64"/>
+      <c r="K29" s="64"/>
+      <c r="L29" s="64"/>
+      <c r="M29" s="64"/>
+      <c r="N29" s="64"/>
+      <c r="O29" s="64"/>
+      <c r="P29" s="64"/>
+      <c r="Q29" s="64"/>
+      <c r="R29" s="64"/>
+      <c r="S29" s="64"/>
+      <c r="T29" s="64"/>
+      <c r="U29" s="64"/>
+      <c r="V29" s="64"/>
+      <c r="W29" s="64"/>
+      <c r="X29" s="64"/>
+      <c r="Y29" s="64"/>
       <c r="AA29" s="44"/>
       <c r="AB29" s="44"/>
       <c r="AC29" s="52"/>
       <c r="AE29" s="44"/>
-      <c r="AF29" s="44"/>
+      <c r="AF29" s="26"/>
       <c r="AG29" s="44"/>
       <c r="AH29" s="44"/>
       <c r="AI29" s="44"/>
       <c r="AJ29" s="44"/>
       <c r="AK29" s="44"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="6">
         <v>326</v>
       </c>
       <c r="C30" s="6">
         <v>231</v>
       </c>
       <c r="D30" s="6">
         <v>245</v>
       </c>
       <c r="E30" s="6">
         <v>265</v>
       </c>
       <c r="F30" s="6">
         <v>264</v>
       </c>
@@ -3470,51 +3512,53 @@
       </c>
       <c r="X30" s="5">
         <v>248</v>
       </c>
       <c r="Y30" s="5">
         <v>273</v>
       </c>
       <c r="Z30" s="50">
         <v>264</v>
       </c>
       <c r="AA30" s="52">
         <v>205</v>
       </c>
       <c r="AB30" s="52">
         <v>317</v>
       </c>
       <c r="AC30" s="52">
         <v>261</v>
       </c>
       <c r="AD30" s="6">
         <v>242</v>
       </c>
       <c r="AE30" s="5">
         <v>239</v>
       </c>
-      <c r="AF30" s="44"/>
+      <c r="AF30" s="26">
+        <v>269</v>
+      </c>
       <c r="AG30" s="44"/>
       <c r="AH30" s="44"/>
       <c r="AI30" s="44"/>
       <c r="AJ30" s="44"/>
       <c r="AK30" s="44"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="6">
         <v>38</v>
       </c>
       <c r="C31" s="6">
         <v>31</v>
       </c>
       <c r="D31" s="6">
         <v>33</v>
       </c>
       <c r="E31" s="6">
         <v>32</v>
       </c>
       <c r="F31" s="6">
         <v>39</v>
       </c>
@@ -3571,51 +3615,53 @@
       </c>
       <c r="X31" s="5">
         <v>25</v>
       </c>
       <c r="Y31" s="5">
         <v>34</v>
       </c>
       <c r="Z31" s="50">
         <v>34</v>
       </c>
       <c r="AA31" s="52">
         <v>35</v>
       </c>
       <c r="AB31" s="52">
         <v>39</v>
       </c>
       <c r="AC31" s="52">
         <v>38</v>
       </c>
       <c r="AD31" s="6">
         <v>21</v>
       </c>
       <c r="AE31" s="5">
         <v>32</v>
       </c>
-      <c r="AF31" s="44"/>
+      <c r="AF31" s="26">
+        <v>26</v>
+      </c>
       <c r="AG31" s="44"/>
       <c r="AH31" s="44"/>
       <c r="AI31" s="44"/>
       <c r="AJ31" s="44"/>
       <c r="AK31" s="44"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="6">
         <v>15</v>
       </c>
       <c r="C32" s="6">
         <v>7</v>
       </c>
       <c r="D32" s="6">
         <v>8</v>
       </c>
       <c r="E32" s="6">
         <v>13</v>
       </c>
       <c r="F32" s="6">
         <v>10</v>
       </c>
@@ -3672,51 +3718,53 @@
       </c>
       <c r="X32" s="5">
         <v>10</v>
       </c>
       <c r="Y32" s="5">
         <v>8</v>
       </c>
       <c r="Z32" s="50">
         <v>10</v>
       </c>
       <c r="AA32" s="52">
         <v>14</v>
       </c>
       <c r="AB32" s="52">
         <v>7</v>
       </c>
       <c r="AC32" s="52">
         <v>8</v>
       </c>
       <c r="AD32" s="6">
         <v>12</v>
       </c>
       <c r="AE32" s="5">
         <v>9</v>
       </c>
-      <c r="AF32" s="44"/>
+      <c r="AF32" s="26">
+        <v>9</v>
+      </c>
       <c r="AG32" s="44"/>
       <c r="AH32" s="44"/>
       <c r="AI32" s="44"/>
       <c r="AJ32" s="44"/>
       <c r="AK32" s="44"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="6">
         <v>27</v>
       </c>
       <c r="C33" s="6">
         <v>17</v>
       </c>
       <c r="D33" s="6">
         <v>16</v>
       </c>
       <c r="E33" s="6">
         <v>23</v>
       </c>
       <c r="F33" s="6">
         <v>15</v>
       </c>
@@ -3773,51 +3821,53 @@
       </c>
       <c r="X33" s="5">
         <v>19</v>
       </c>
       <c r="Y33" s="5">
         <v>20</v>
       </c>
       <c r="Z33" s="50">
         <v>23</v>
       </c>
       <c r="AA33" s="52">
         <v>8</v>
       </c>
       <c r="AB33" s="52">
         <v>25</v>
       </c>
       <c r="AC33" s="52">
         <v>24</v>
       </c>
       <c r="AD33" s="6">
         <v>19</v>
       </c>
       <c r="AE33" s="5">
         <v>18</v>
       </c>
-      <c r="AF33" s="44"/>
+      <c r="AF33" s="26">
+        <v>15</v>
+      </c>
       <c r="AG33" s="44"/>
       <c r="AH33" s="44"/>
       <c r="AI33" s="44"/>
       <c r="AJ33" s="44"/>
       <c r="AK33" s="44"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="6">
         <v>32</v>
       </c>
       <c r="C34" s="6">
         <v>11</v>
       </c>
       <c r="D34" s="6">
         <v>19</v>
       </c>
       <c r="E34" s="6">
         <v>23</v>
       </c>
       <c r="F34" s="6">
         <v>18</v>
       </c>
@@ -3874,51 +3924,53 @@
       </c>
       <c r="X34" s="5">
         <v>17</v>
       </c>
       <c r="Y34" s="5">
         <v>16</v>
       </c>
       <c r="Z34" s="50">
         <v>23</v>
       </c>
       <c r="AA34" s="52">
         <v>9</v>
       </c>
       <c r="AB34" s="52">
         <v>28</v>
       </c>
       <c r="AC34" s="52">
         <v>22</v>
       </c>
       <c r="AD34" s="6">
         <v>15</v>
       </c>
       <c r="AE34" s="5">
         <v>15</v>
       </c>
-      <c r="AF34" s="44"/>
+      <c r="AF34" s="26">
+        <v>31</v>
+      </c>
       <c r="AG34" s="44"/>
       <c r="AH34" s="44"/>
       <c r="AI34" s="44"/>
       <c r="AJ34" s="44"/>
       <c r="AK34" s="44"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="6">
         <v>27</v>
       </c>
       <c r="C35" s="6">
         <v>18</v>
       </c>
       <c r="D35" s="6">
         <v>22</v>
       </c>
       <c r="E35" s="6">
         <v>18</v>
       </c>
       <c r="F35" s="6">
         <v>19</v>
       </c>
@@ -3975,51 +4027,53 @@
       </c>
       <c r="X35" s="5">
         <v>19</v>
       </c>
       <c r="Y35" s="5">
         <v>20</v>
       </c>
       <c r="Z35" s="50">
         <v>15</v>
       </c>
       <c r="AA35" s="52">
         <v>13</v>
       </c>
       <c r="AB35" s="52">
         <v>18</v>
       </c>
       <c r="AC35" s="52">
         <v>15</v>
       </c>
       <c r="AD35" s="6">
         <v>13</v>
       </c>
       <c r="AE35" s="5">
         <v>21</v>
       </c>
-      <c r="AF35" s="44"/>
+      <c r="AF35" s="26">
+        <v>23</v>
+      </c>
       <c r="AG35" s="44"/>
       <c r="AH35" s="44"/>
       <c r="AI35" s="44"/>
       <c r="AJ35" s="44"/>
       <c r="AK35" s="44"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="6">
         <v>54</v>
       </c>
       <c r="C36" s="6">
         <v>43</v>
       </c>
       <c r="D36" s="6">
         <v>36</v>
       </c>
       <c r="E36" s="6">
         <v>32</v>
       </c>
       <c r="F36" s="6">
         <v>42</v>
       </c>
@@ -4076,51 +4130,53 @@
       </c>
       <c r="X36" s="5">
         <v>42</v>
       </c>
       <c r="Y36" s="5">
         <v>39</v>
       </c>
       <c r="Z36" s="50">
         <v>42</v>
       </c>
       <c r="AA36" s="52">
         <v>40</v>
       </c>
       <c r="AB36" s="52">
         <v>62</v>
       </c>
       <c r="AC36" s="52">
         <v>41</v>
       </c>
       <c r="AD36" s="6">
         <v>52</v>
       </c>
       <c r="AE36" s="5">
         <v>34</v>
       </c>
-      <c r="AF36" s="44"/>
+      <c r="AF36" s="26">
+        <v>43</v>
+      </c>
       <c r="AG36" s="44"/>
       <c r="AH36" s="44"/>
       <c r="AI36" s="44"/>
       <c r="AJ36" s="44"/>
       <c r="AK36" s="44"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="6">
         <v>5</v>
       </c>
       <c r="C37" s="6">
         <v>11</v>
       </c>
       <c r="D37" s="6">
         <v>7</v>
       </c>
       <c r="E37" s="6">
         <v>14</v>
       </c>
       <c r="F37" s="6">
         <v>10</v>
       </c>
@@ -4177,51 +4233,53 @@
       </c>
       <c r="X37" s="5">
         <v>9</v>
       </c>
       <c r="Y37" s="5">
         <v>11</v>
       </c>
       <c r="Z37" s="50">
         <v>12</v>
       </c>
       <c r="AA37" s="52">
         <v>9</v>
       </c>
       <c r="AB37" s="52">
         <v>10</v>
       </c>
       <c r="AC37" s="52">
         <v>14</v>
       </c>
       <c r="AD37" s="6">
         <v>9</v>
       </c>
       <c r="AE37" s="5">
         <v>13</v>
       </c>
-      <c r="AF37" s="44"/>
+      <c r="AF37" s="26">
+        <v>9</v>
+      </c>
       <c r="AG37" s="44"/>
       <c r="AH37" s="44"/>
       <c r="AI37" s="44"/>
       <c r="AJ37" s="44"/>
       <c r="AK37" s="44"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="6">
         <v>19</v>
       </c>
       <c r="C38" s="6">
         <v>9</v>
       </c>
       <c r="D38" s="6">
         <v>8</v>
       </c>
       <c r="E38" s="6">
         <v>14</v>
       </c>
       <c r="F38" s="6">
         <v>17</v>
       </c>
@@ -4278,51 +4336,53 @@
       </c>
       <c r="X38" s="5">
         <v>4</v>
       </c>
       <c r="Y38" s="5">
         <v>17</v>
       </c>
       <c r="Z38" s="50">
         <v>11</v>
       </c>
       <c r="AA38" s="52">
         <v>8</v>
       </c>
       <c r="AB38" s="52">
         <v>14</v>
       </c>
       <c r="AC38" s="52">
         <v>8</v>
       </c>
       <c r="AD38" s="6">
         <v>7</v>
       </c>
       <c r="AE38" s="5">
         <v>7</v>
       </c>
-      <c r="AF38" s="44"/>
+      <c r="AF38" s="26">
+        <v>6</v>
+      </c>
       <c r="AG38" s="44"/>
       <c r="AH38" s="44"/>
       <c r="AI38" s="44"/>
       <c r="AJ38" s="44"/>
       <c r="AK38" s="44"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="6">
         <v>19</v>
       </c>
       <c r="C39" s="6">
         <v>22</v>
       </c>
       <c r="D39" s="6">
         <v>24</v>
       </c>
       <c r="E39" s="6">
         <v>19</v>
       </c>
       <c r="F39" s="6">
         <v>26</v>
       </c>
@@ -4379,51 +4439,53 @@
       </c>
       <c r="X39" s="5">
         <v>24</v>
       </c>
       <c r="Y39" s="5">
         <v>25</v>
       </c>
       <c r="Z39" s="50">
         <v>25</v>
       </c>
       <c r="AA39" s="52">
         <v>22</v>
       </c>
       <c r="AB39" s="52">
         <v>26</v>
       </c>
       <c r="AC39" s="52">
         <v>22</v>
       </c>
       <c r="AD39" s="6">
         <v>29</v>
       </c>
       <c r="AE39" s="5">
         <v>17</v>
       </c>
-      <c r="AF39" s="44"/>
+      <c r="AF39" s="26">
+        <v>25</v>
+      </c>
       <c r="AG39" s="44"/>
       <c r="AH39" s="44"/>
       <c r="AI39" s="44"/>
       <c r="AJ39" s="44"/>
       <c r="AK39" s="44"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="6">
         <v>29</v>
       </c>
       <c r="C40" s="6">
         <v>21</v>
       </c>
       <c r="D40" s="6">
         <v>27</v>
       </c>
       <c r="E40" s="6">
         <v>27</v>
       </c>
       <c r="F40" s="6">
         <v>19</v>
       </c>
@@ -4480,51 +4542,53 @@
       </c>
       <c r="X40" s="5">
         <v>23</v>
       </c>
       <c r="Y40" s="5">
         <v>19</v>
       </c>
       <c r="Z40" s="50">
         <v>22</v>
       </c>
       <c r="AA40" s="52">
         <v>13</v>
       </c>
       <c r="AB40" s="52">
         <v>26</v>
       </c>
       <c r="AC40" s="52">
         <v>14</v>
       </c>
       <c r="AD40" s="6">
         <v>26</v>
       </c>
       <c r="AE40" s="5">
         <v>22</v>
       </c>
-      <c r="AF40" s="44"/>
+      <c r="AF40" s="26">
+        <v>29</v>
+      </c>
       <c r="AG40" s="44"/>
       <c r="AH40" s="44"/>
       <c r="AI40" s="44"/>
       <c r="AJ40" s="44"/>
       <c r="AK40" s="44"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="6">
         <v>18</v>
       </c>
       <c r="C41" s="6">
         <v>8</v>
       </c>
       <c r="D41" s="6">
         <v>9</v>
       </c>
       <c r="E41" s="6">
         <v>7</v>
       </c>
       <c r="F41" s="6">
         <v>11</v>
       </c>
@@ -4581,51 +4645,53 @@
       </c>
       <c r="X41" s="5">
         <v>12</v>
       </c>
       <c r="Y41" s="5">
         <v>13</v>
       </c>
       <c r="Z41" s="50">
         <v>8</v>
       </c>
       <c r="AA41" s="52">
         <v>10</v>
       </c>
       <c r="AB41" s="52">
         <v>11</v>
       </c>
       <c r="AC41" s="52">
         <v>10</v>
       </c>
       <c r="AD41" s="6">
         <v>7</v>
       </c>
       <c r="AE41" s="5">
         <v>8</v>
       </c>
-      <c r="AF41" s="44"/>
+      <c r="AF41" s="26">
+        <v>11</v>
+      </c>
       <c r="AG41" s="44"/>
       <c r="AH41" s="44"/>
       <c r="AI41" s="44"/>
       <c r="AJ41" s="44"/>
       <c r="AK41" s="44"/>
     </row>
     <row r="42" spans="1:37" s="44" customFormat="1">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="6">
         <v>7</v>
       </c>
       <c r="C42" s="6">
         <v>4</v>
       </c>
       <c r="D42" s="6">
         <v>12</v>
       </c>
       <c r="E42" s="6">
         <v>10</v>
       </c>
       <c r="F42" s="6">
         <v>6</v>
       </c>
@@ -4682,50 +4748,53 @@
       </c>
       <c r="X42" s="5">
         <v>6</v>
       </c>
       <c r="Y42" s="5">
         <v>7</v>
       </c>
       <c r="Z42" s="50">
         <v>6</v>
       </c>
       <c r="AA42" s="52">
         <v>8</v>
       </c>
       <c r="AB42" s="52">
         <v>9</v>
       </c>
       <c r="AC42" s="52">
         <v>8</v>
       </c>
       <c r="AD42" s="6">
         <v>10</v>
       </c>
       <c r="AE42" s="5">
         <v>7</v>
       </c>
+      <c r="AF42" s="26">
+        <v>7</v>
+      </c>
     </row>
     <row r="43" spans="1:37" s="44" customFormat="1">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="11">
         <v>36</v>
       </c>
       <c r="C43" s="11">
         <v>29</v>
       </c>
       <c r="D43" s="11">
         <v>24</v>
       </c>
       <c r="E43" s="11">
         <v>33</v>
       </c>
       <c r="F43" s="11">
         <v>32</v>
       </c>
       <c r="G43" s="9">
         <v>29</v>
       </c>
       <c r="H43" s="9">
         <v>34</v>
@@ -4777,213 +4846,215 @@
       </c>
       <c r="X43" s="47">
         <v>38</v>
       </c>
       <c r="Y43" s="47">
         <v>44</v>
       </c>
       <c r="Z43" s="51">
         <v>33</v>
       </c>
       <c r="AA43" s="51">
         <v>16</v>
       </c>
       <c r="AB43" s="51">
         <v>42</v>
       </c>
       <c r="AC43" s="51">
         <v>37</v>
       </c>
       <c r="AD43" s="11">
         <v>22</v>
       </c>
       <c r="AE43" s="47">
         <v>36</v>
       </c>
-      <c r="AF43" s="30"/>
+      <c r="AF43" s="11">
+        <v>35</v>
+      </c>
       <c r="AG43" s="30"/>
       <c r="AH43" s="30"/>
       <c r="AI43" s="30"/>
       <c r="AJ43" s="30"/>
       <c r="AK43" s="30"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="U27" sqref="U27"/>
+    <sheetView topLeftCell="L21" workbookViewId="0">
+      <selection activeCell="AF43" sqref="AF43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25.42578125" style="13" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="30" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="25.44140625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="9" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="16" max="21" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="6.6640625" style="13" customWidth="1"/>
+    <col min="27" max="27" width="8.109375" style="13" customWidth="1"/>
+    <col min="28" max="28" width="9.109375" style="13"/>
+    <col min="29" max="29" width="9.109375" style="56"/>
+    <col min="30" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="66" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="66"/>
-[...22 lines deleted...]
-      <c r="Y1" s="66"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" s="43"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="X3" s="69"/>
       <c r="Y3" s="70"/>
       <c r="AJ3" s="69" t="s">
         <v>36</v>
       </c>
       <c r="AK3" s="70"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="64"/>
-      <c r="B4" s="62">
+      <c r="A4" s="67"/>
+      <c r="B4" s="65">
         <v>2024</v>
       </c>
-      <c r="C4" s="63"/>
-[...10 lines deleted...]
-      <c r="N4" s="62">
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66"/>
+      <c r="K4" s="66"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="66"/>
+      <c r="N4" s="65">
         <v>2025</v>
       </c>
-      <c r="O4" s="63"/>
-[...10 lines deleted...]
-      <c r="Z4" s="62">
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
+      <c r="Q4" s="66"/>
+      <c r="R4" s="66"/>
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+      <c r="V4" s="66"/>
+      <c r="W4" s="66"/>
+      <c r="X4" s="66"/>
+      <c r="Y4" s="66"/>
+      <c r="Z4" s="65">
         <v>2026</v>
       </c>
-      <c r="AA4" s="63"/>
-[...9 lines deleted...]
-      <c r="AK4" s="63"/>
+      <c r="AA4" s="66"/>
+      <c r="AB4" s="66"/>
+      <c r="AC4" s="66"/>
+      <c r="AD4" s="66"/>
+      <c r="AE4" s="66"/>
+      <c r="AF4" s="66"/>
+      <c r="AG4" s="66"/>
+      <c r="AH4" s="66"/>
+      <c r="AI4" s="66"/>
+      <c r="AJ4" s="66"/>
+      <c r="AK4" s="66"/>
     </row>
     <row r="5" spans="1:37" ht="27" customHeight="1">
-      <c r="A5" s="65"/>
+      <c r="A5" s="68"/>
       <c r="B5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -5050,77 +5121,77 @@
         <v>24</v>
       </c>
       <c r="AE5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>28</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>29</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>30</v>
       </c>
       <c r="AK5" s="17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="67" t="s">
+      <c r="A6" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="67"/>
-[...22 lines deleted...]
-      <c r="Y6" s="67"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18">
         <v>13.94</v>
       </c>
       <c r="C7" s="18">
         <v>12.82</v>
       </c>
       <c r="D7" s="18">
         <v>12.05</v>
       </c>
       <c r="E7" s="18">
         <v>11.98</v>
       </c>
       <c r="F7" s="18">
         <v>11.87</v>
       </c>
       <c r="G7" s="7">
         <v>11.77</v>
       </c>
       <c r="H7" s="18">
         <v>11.65</v>
@@ -5172,50 +5243,53 @@
       </c>
       <c r="X7" s="29">
         <v>11.45</v>
       </c>
       <c r="Y7" s="29">
         <v>11.51</v>
       </c>
       <c r="Z7" s="18">
         <v>11.84</v>
       </c>
       <c r="AA7" s="29">
         <v>10.99</v>
       </c>
       <c r="AB7" s="29">
         <v>11.55</v>
       </c>
       <c r="AC7" s="29">
         <v>11.88</v>
       </c>
       <c r="AD7" s="18">
         <v>11.59</v>
       </c>
       <c r="AE7" s="18">
         <v>11.59</v>
       </c>
+      <c r="AF7" s="18">
+        <v>11.68</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="18">
         <v>13.1</v>
       </c>
       <c r="C8" s="18">
         <v>12.5</v>
       </c>
       <c r="D8" s="18">
         <v>11.92</v>
       </c>
       <c r="E8" s="18">
         <v>11.85</v>
       </c>
       <c r="F8" s="18">
         <v>11.75</v>
       </c>
       <c r="G8" s="7">
         <v>11.49</v>
       </c>
       <c r="H8" s="18">
         <v>11.39</v>
@@ -5267,50 +5341,53 @@
       </c>
       <c r="X8" s="29">
         <v>11.15</v>
       </c>
       <c r="Y8" s="29">
         <v>11.16</v>
       </c>
       <c r="Z8" s="18">
         <v>11.79</v>
       </c>
       <c r="AA8" s="29">
         <v>10.64</v>
       </c>
       <c r="AB8" s="29">
         <v>10.4</v>
       </c>
       <c r="AC8" s="29">
         <v>11.28</v>
       </c>
       <c r="AD8" s="18">
         <v>11.01</v>
       </c>
       <c r="AE8" s="18">
         <v>10.99</v>
       </c>
+      <c r="AF8" s="18">
+        <v>11.02</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="18">
         <v>14.31</v>
       </c>
       <c r="C9" s="18">
         <v>13.41</v>
       </c>
       <c r="D9" s="18">
         <v>13.04</v>
       </c>
       <c r="E9" s="18">
         <v>12.92</v>
       </c>
       <c r="F9" s="18">
         <v>13.25</v>
       </c>
       <c r="G9" s="7">
         <v>12.72</v>
       </c>
       <c r="H9" s="18">
         <v>12.45</v>
@@ -5362,50 +5439,53 @@
       </c>
       <c r="X9" s="29">
         <v>10.71</v>
       </c>
       <c r="Y9" s="29">
         <v>10.93</v>
       </c>
       <c r="Z9" s="18">
         <v>13.65</v>
       </c>
       <c r="AA9" s="29">
         <v>14.62</v>
       </c>
       <c r="AB9" s="29">
         <v>14.96</v>
       </c>
       <c r="AC9" s="29">
         <v>15.1</v>
       </c>
       <c r="AD9" s="18">
         <v>13.71</v>
       </c>
       <c r="AE9" s="18">
         <v>13.66</v>
       </c>
+      <c r="AF9" s="18">
+        <v>13.19</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="18">
         <v>13.7</v>
       </c>
       <c r="C10" s="18">
         <v>10.35</v>
       </c>
       <c r="D10" s="18">
         <v>9.2799999999999994</v>
       </c>
       <c r="E10" s="18">
         <v>10</v>
       </c>
       <c r="F10" s="18">
         <v>9.7899999999999991</v>
       </c>
       <c r="G10" s="7">
         <v>9.57</v>
       </c>
       <c r="H10" s="18">
         <v>9.1199999999999992</v>
@@ -5457,50 +5537,53 @@
       </c>
       <c r="X10" s="29">
         <v>6.67</v>
       </c>
       <c r="Y10" s="29">
         <v>6.75</v>
       </c>
       <c r="Z10" s="18">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA10" s="29">
         <v>12.4</v>
       </c>
       <c r="AB10" s="29">
         <v>10.53</v>
       </c>
       <c r="AC10" s="29">
         <v>9.89</v>
       </c>
       <c r="AD10" s="18">
         <v>10.26</v>
       </c>
       <c r="AE10" s="18">
         <v>10.08</v>
       </c>
+      <c r="AF10" s="18">
+        <v>9.9</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="18">
         <v>18.690000000000001</v>
       </c>
       <c r="C11" s="18">
         <v>14.96</v>
       </c>
       <c r="D11" s="18">
         <v>13.05</v>
       </c>
       <c r="E11" s="18">
         <v>13.92</v>
       </c>
       <c r="F11" s="18">
         <v>13.22</v>
       </c>
       <c r="G11" s="7">
         <v>13.62</v>
       </c>
       <c r="H11" s="18">
         <v>13.59</v>
@@ -5552,50 +5635,53 @@
       </c>
       <c r="X11" s="29">
         <v>11.96</v>
       </c>
       <c r="Y11" s="29">
         <v>12.06</v>
       </c>
       <c r="Z11" s="18">
         <v>11.97</v>
       </c>
       <c r="AA11" s="29">
         <v>9.42</v>
       </c>
       <c r="AB11" s="29">
         <v>11.88</v>
       </c>
       <c r="AC11" s="29">
         <v>12.73</v>
       </c>
       <c r="AD11" s="18">
         <v>12.19</v>
       </c>
       <c r="AE11" s="18">
         <v>12.59</v>
       </c>
+      <c r="AF11" s="18">
+        <v>12.37</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="18">
         <v>18.28</v>
       </c>
       <c r="C12" s="18">
         <v>12.68</v>
       </c>
       <c r="D12" s="18">
         <v>12.05</v>
       </c>
       <c r="E12" s="18">
         <v>12.43</v>
       </c>
       <c r="F12" s="18">
         <v>11.98</v>
       </c>
       <c r="G12" s="34">
         <v>12.8</v>
       </c>
       <c r="H12" s="18">
         <v>12.52</v>
@@ -5647,50 +5733,53 @@
       </c>
       <c r="X12" s="29">
         <v>13</v>
       </c>
       <c r="Y12" s="29">
         <v>12.68</v>
       </c>
       <c r="Z12" s="18">
         <v>13.84</v>
       </c>
       <c r="AA12" s="29">
         <v>10.050000000000001</v>
       </c>
       <c r="AB12" s="29">
         <v>12.31</v>
       </c>
       <c r="AC12" s="29">
         <v>12.61</v>
       </c>
       <c r="AD12" s="18">
         <v>11.82</v>
       </c>
       <c r="AE12" s="18">
         <v>11.38</v>
       </c>
+      <c r="AF12" s="18">
+        <v>12.42</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="18">
         <v>18.22</v>
       </c>
       <c r="C13" s="18">
         <v>15.71</v>
       </c>
       <c r="D13" s="18">
         <v>15.36</v>
       </c>
       <c r="E13" s="18">
         <v>14.64</v>
       </c>
       <c r="F13" s="18">
         <v>14.26</v>
       </c>
       <c r="G13" s="7">
         <v>13.62</v>
       </c>
       <c r="H13" s="18">
         <v>13.61</v>
@@ -5742,50 +5831,53 @@
       </c>
       <c r="X13" s="29">
         <v>12.77</v>
       </c>
       <c r="Y13" s="29">
         <v>12.87</v>
       </c>
       <c r="Z13" s="18">
         <v>10.9</v>
       </c>
       <c r="AA13" s="29">
         <v>10.61</v>
       </c>
       <c r="AB13" s="29">
         <v>11.42</v>
       </c>
       <c r="AC13" s="29">
         <v>11.36</v>
       </c>
       <c r="AD13" s="18">
         <v>10.94</v>
       </c>
       <c r="AE13" s="18">
         <v>11.71</v>
       </c>
+      <c r="AF13" s="18">
+        <v>12.45</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="18">
         <v>13.78</v>
       </c>
       <c r="C14" s="18">
         <v>12.77</v>
       </c>
       <c r="D14" s="18">
         <v>11.53</v>
       </c>
       <c r="E14" s="18">
         <v>10.64</v>
       </c>
       <c r="F14" s="18">
         <v>10.63</v>
       </c>
       <c r="G14" s="7">
         <v>10.52</v>
       </c>
       <c r="H14" s="18">
         <v>10.45</v>
@@ -5837,50 +5929,53 @@
       </c>
       <c r="X14" s="29">
         <v>10.7</v>
       </c>
       <c r="Y14" s="29">
         <v>10.63</v>
       </c>
       <c r="Z14" s="18">
         <v>10.8</v>
       </c>
       <c r="AA14" s="29">
         <v>11.06</v>
       </c>
       <c r="AB14" s="29">
         <v>12.77</v>
       </c>
       <c r="AC14" s="29">
         <v>12.29</v>
       </c>
       <c r="AD14" s="18">
         <v>12.51</v>
       </c>
       <c r="AE14" s="18">
         <v>11.93</v>
       </c>
+      <c r="AF14" s="18">
+        <v>11.8</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="18">
         <v>8.3000000000000007</v>
       </c>
       <c r="C15" s="18">
         <v>11.08</v>
       </c>
       <c r="D15" s="18">
         <v>10.58</v>
       </c>
       <c r="E15" s="18">
         <v>11.13</v>
       </c>
       <c r="F15" s="18">
         <v>10.55</v>
       </c>
       <c r="G15" s="7">
         <v>11.28</v>
       </c>
       <c r="H15" s="18">
         <v>11.96</v>
@@ -5932,50 +6027,53 @@
       </c>
       <c r="X15" s="29">
         <v>14.45</v>
       </c>
       <c r="Y15" s="29">
         <v>14.48</v>
       </c>
       <c r="Z15" s="18">
         <v>12.31</v>
       </c>
       <c r="AA15" s="29">
         <v>12.1</v>
       </c>
       <c r="AB15" s="29">
         <v>12.4</v>
       </c>
       <c r="AC15" s="29">
         <v>12.67</v>
       </c>
       <c r="AD15" s="18">
         <v>12.46</v>
       </c>
       <c r="AE15" s="18">
         <v>12.88</v>
       </c>
+      <c r="AF15" s="18">
+        <v>12.92</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="18">
         <v>20.77</v>
       </c>
       <c r="C16" s="18">
         <v>18.98</v>
       </c>
       <c r="D16" s="18">
         <v>14.99</v>
       </c>
       <c r="E16" s="18">
         <v>14.92</v>
       </c>
       <c r="F16" s="18">
         <v>15.72</v>
       </c>
       <c r="G16" s="7">
         <v>15.31</v>
       </c>
       <c r="H16" s="18">
         <v>15.23</v>
@@ -6027,52 +6125,55 @@
       </c>
       <c r="X16" s="29">
         <v>13.47</v>
       </c>
       <c r="Y16" s="29">
         <v>13.93</v>
       </c>
       <c r="Z16" s="18">
         <v>10.56</v>
       </c>
       <c r="AA16" s="29">
         <v>11.1</v>
       </c>
       <c r="AB16" s="29">
         <v>12.36</v>
       </c>
       <c r="AC16" s="29">
         <v>11.43</v>
       </c>
       <c r="AD16" s="18">
         <v>11.12</v>
       </c>
       <c r="AE16" s="18">
         <v>11.8</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="18">
+        <v>12.13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="18">
         <v>12.81</v>
       </c>
       <c r="C17" s="18">
         <v>14.36</v>
       </c>
       <c r="D17" s="18">
         <v>14.94</v>
       </c>
       <c r="E17" s="18">
         <v>14.42</v>
       </c>
       <c r="F17" s="18">
         <v>15.02</v>
       </c>
       <c r="G17" s="7">
         <v>15.61</v>
       </c>
       <c r="H17" s="18">
         <v>15.18</v>
       </c>
       <c r="I17" s="28">
@@ -6122,52 +6223,55 @@
       </c>
       <c r="X17" s="29">
         <v>15.28</v>
       </c>
       <c r="Y17" s="29">
         <v>15.43</v>
       </c>
       <c r="Z17" s="18">
         <v>17.010000000000002</v>
       </c>
       <c r="AA17" s="29">
         <v>16.78</v>
       </c>
       <c r="AB17" s="29">
         <v>17.25</v>
       </c>
       <c r="AC17" s="29">
         <v>16.87</v>
       </c>
       <c r="AD17" s="18">
         <v>17.47</v>
       </c>
       <c r="AE17" s="18">
         <v>16.66</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="18">
+        <v>16.75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="18">
         <v>12.94</v>
       </c>
       <c r="C18" s="18">
         <v>12.49</v>
       </c>
       <c r="D18" s="18">
         <v>11.92</v>
       </c>
       <c r="E18" s="18">
         <v>11.67</v>
       </c>
       <c r="F18" s="18">
         <v>11.31</v>
       </c>
       <c r="G18" s="7">
         <v>11.19</v>
       </c>
       <c r="H18" s="18">
         <v>10.79</v>
       </c>
       <c r="I18" s="28">
@@ -6217,52 +6321,55 @@
       </c>
       <c r="X18" s="29">
         <v>11.78</v>
       </c>
       <c r="Y18" s="29">
         <v>11.81</v>
       </c>
       <c r="Z18" s="18">
         <v>12.13</v>
       </c>
       <c r="AA18" s="29">
         <v>10.53</v>
       </c>
       <c r="AB18" s="29">
         <v>11.72</v>
       </c>
       <c r="AC18" s="29">
         <v>10.83</v>
       </c>
       <c r="AD18" s="18">
         <v>10.95</v>
       </c>
       <c r="AE18" s="18">
         <v>11.15</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="18">
+        <v>11.66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="18">
         <v>22.57</v>
       </c>
       <c r="C19" s="18">
         <v>16.760000000000002</v>
       </c>
       <c r="D19" s="18">
         <v>14.76</v>
       </c>
       <c r="E19" s="18">
         <v>13.3</v>
       </c>
       <c r="F19" s="18">
         <v>13.33</v>
       </c>
       <c r="G19" s="7">
         <v>12.59</v>
       </c>
       <c r="H19" s="18">
         <v>12.03</v>
       </c>
       <c r="I19" s="28">
@@ -6312,52 +6419,55 @@
       </c>
       <c r="X19" s="29">
         <v>11.25</v>
       </c>
       <c r="Y19" s="29">
         <v>11.7</v>
       </c>
       <c r="Z19" s="18">
         <v>10.55</v>
       </c>
       <c r="AA19" s="29">
         <v>12.46</v>
       </c>
       <c r="AB19" s="29">
         <v>13.22</v>
       </c>
       <c r="AC19" s="29">
         <v>13.2</v>
       </c>
       <c r="AD19" s="18">
         <v>12.39</v>
       </c>
       <c r="AE19" s="18">
         <v>12.18</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="18">
+        <v>12.54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="18">
         <v>6.6</v>
       </c>
       <c r="C20" s="18">
         <v>5.35</v>
       </c>
       <c r="D20" s="18">
         <v>7.33</v>
       </c>
       <c r="E20" s="18">
         <v>7.89</v>
       </c>
       <c r="F20" s="18">
         <v>7.4</v>
       </c>
       <c r="G20" s="7">
         <v>7.92</v>
       </c>
       <c r="H20" s="18">
         <v>7.73</v>
       </c>
       <c r="I20" s="28">
@@ -6407,52 +6517,55 @@
       </c>
       <c r="X20" s="29">
         <v>7.37</v>
       </c>
       <c r="Y20" s="29">
         <v>7.33</v>
       </c>
       <c r="Z20" s="18">
         <v>6.19</v>
       </c>
       <c r="AA20" s="29">
         <v>7.62</v>
       </c>
       <c r="AB20" s="29">
         <v>8.23</v>
       </c>
       <c r="AC20" s="29">
         <v>8.31</v>
       </c>
       <c r="AD20" s="18">
         <v>8.77</v>
       </c>
       <c r="AE20" s="18">
         <v>8.5500000000000007</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="18">
+        <v>8.3699999999999992</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="18">
         <v>12.18</v>
       </c>
       <c r="C21" s="18">
         <v>11.36</v>
       </c>
       <c r="D21" s="18">
         <v>10.24</v>
       </c>
       <c r="E21" s="18">
         <v>10.55</v>
       </c>
       <c r="F21" s="18">
         <v>10.61</v>
       </c>
       <c r="G21" s="7">
         <v>10.54</v>
       </c>
       <c r="H21" s="18">
         <v>10.69</v>
       </c>
       <c r="I21" s="28">
@@ -6502,83 +6615,87 @@
       </c>
       <c r="X21" s="29">
         <v>11.54</v>
       </c>
       <c r="Y21" s="29">
         <v>11.84</v>
       </c>
       <c r="Z21" s="18">
         <v>11.62</v>
       </c>
       <c r="AA21" s="29">
         <v>9.1</v>
       </c>
       <c r="AB21" s="29">
         <v>11.07</v>
       </c>
       <c r="AC21" s="29">
         <v>11.67</v>
       </c>
       <c r="AD21" s="18">
         <v>10.86</v>
       </c>
       <c r="AE21" s="18">
         <v>11.24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="68" t="s">
+      <c r="AF21" s="18">
+        <v>11.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="68"/>
-[...22 lines deleted...]
-      <c r="Y22" s="68"/>
+      <c r="B22" s="63"/>
+      <c r="C22" s="63"/>
+      <c r="D22" s="63"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="63"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="63"/>
+      <c r="J22" s="63"/>
+      <c r="K22" s="63"/>
+      <c r="L22" s="63"/>
+      <c r="M22" s="63"/>
+      <c r="N22" s="63"/>
+      <c r="O22" s="63"/>
+      <c r="P22" s="63"/>
+      <c r="Q22" s="63"/>
+      <c r="R22" s="63"/>
+      <c r="S22" s="63"/>
+      <c r="T22" s="63"/>
+      <c r="U22" s="63"/>
+      <c r="V22" s="63"/>
+      <c r="W22" s="63"/>
+      <c r="X22" s="63"/>
+      <c r="Y22" s="63"/>
       <c r="AA22" s="29"/>
       <c r="AC22" s="29"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22" s="18"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="18">
         <v>13.45</v>
       </c>
       <c r="C23" s="18">
         <v>12.9</v>
       </c>
       <c r="D23" s="18">
         <v>12.03</v>
       </c>
       <c r="E23" s="18">
         <v>11.9</v>
       </c>
       <c r="F23" s="18">
         <v>11.79</v>
       </c>
       <c r="G23" s="7">
         <v>11.57</v>
       </c>
       <c r="H23" s="18">
         <v>11.55</v>
       </c>
       <c r="I23" s="28">
@@ -6628,52 +6745,55 @@
       </c>
       <c r="X23" s="29">
         <v>11.44</v>
       </c>
       <c r="Y23" s="29">
         <v>11.48</v>
       </c>
       <c r="Z23" s="18">
         <v>11.42</v>
       </c>
       <c r="AA23" s="29">
         <v>10.54</v>
       </c>
       <c r="AB23" s="29">
         <v>10.55</v>
       </c>
       <c r="AC23" s="29">
         <v>11.23</v>
       </c>
       <c r="AD23" s="18">
         <v>10.93</v>
       </c>
       <c r="AE23" s="18">
         <v>11.06</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="18">
+        <v>11.18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="18">
         <v>13.1</v>
       </c>
       <c r="C24" s="18">
         <v>12.5</v>
       </c>
       <c r="D24" s="18">
         <v>11.92</v>
       </c>
       <c r="E24" s="18">
         <v>11.85</v>
       </c>
       <c r="F24" s="18">
         <v>11.75</v>
       </c>
       <c r="G24" s="7">
         <v>11.49</v>
       </c>
       <c r="H24" s="18">
         <v>11.39</v>
       </c>
       <c r="I24" s="28">
@@ -6723,52 +6843,55 @@
       </c>
       <c r="X24" s="29">
         <v>11.15</v>
       </c>
       <c r="Y24" s="29">
         <v>11.16</v>
       </c>
       <c r="Z24" s="18">
         <v>11.79</v>
       </c>
       <c r="AA24" s="29">
         <v>10.64</v>
       </c>
       <c r="AB24" s="29">
         <v>10.4</v>
       </c>
       <c r="AC24" s="29">
         <v>11.28</v>
       </c>
       <c r="AD24" s="18">
         <v>11.01</v>
       </c>
       <c r="AE24" s="18">
         <v>10.99</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="18">
+        <v>11.02</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="18">
         <v>20.87</v>
       </c>
       <c r="C25" s="18">
         <v>15.14</v>
       </c>
       <c r="D25" s="18">
         <v>12.31</v>
       </c>
       <c r="E25" s="18">
         <v>13.88</v>
       </c>
       <c r="F25" s="18">
         <v>13.51</v>
       </c>
       <c r="G25" s="34">
         <v>13.4</v>
       </c>
       <c r="H25" s="18">
         <v>13.68</v>
       </c>
       <c r="I25" s="28">
@@ -6818,52 +6941,55 @@
       </c>
       <c r="X25" s="29">
         <v>13.47</v>
       </c>
       <c r="Y25" s="29">
         <v>13.38</v>
       </c>
       <c r="Z25" s="18">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA25" s="29">
         <v>5.8</v>
       </c>
       <c r="AB25" s="29">
         <v>9.07</v>
       </c>
       <c r="AC25" s="29">
         <v>9.68</v>
       </c>
       <c r="AD25" s="18">
         <v>8.5399999999999991</v>
       </c>
       <c r="AE25" s="18">
         <v>10.17</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="18">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="18">
         <v>12.19</v>
       </c>
       <c r="C26" s="18">
         <v>13.47</v>
       </c>
       <c r="D26" s="18">
         <v>12.95</v>
       </c>
       <c r="E26" s="18">
         <v>11.46</v>
       </c>
       <c r="F26" s="18">
         <v>9.81</v>
       </c>
       <c r="G26" s="34">
         <v>10.5</v>
       </c>
       <c r="H26" s="18">
         <v>12.97</v>
       </c>
       <c r="I26" s="28">
@@ -6913,52 +7039,55 @@
       </c>
       <c r="X26" s="29">
         <v>13.69</v>
       </c>
       <c r="Y26" s="29">
         <v>14.01</v>
       </c>
       <c r="Z26" s="18">
         <v>8.92</v>
       </c>
       <c r="AA26" s="29">
         <v>10.41</v>
       </c>
       <c r="AB26" s="29">
         <v>11.72</v>
       </c>
       <c r="AC26" s="29">
         <v>10.65</v>
       </c>
       <c r="AD26" s="18">
         <v>11.06</v>
       </c>
       <c r="AE26" s="18">
         <v>11.37</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="18">
+        <v>12.09</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="18">
         <v>17.41</v>
       </c>
       <c r="C27" s="18">
         <v>19.7</v>
       </c>
       <c r="D27" s="18">
         <v>14.42</v>
       </c>
       <c r="E27" s="18">
         <v>13.5</v>
       </c>
       <c r="F27" s="18">
         <v>13.98</v>
       </c>
       <c r="G27" s="7">
         <v>13.38</v>
       </c>
       <c r="H27" s="18">
         <v>13.97</v>
       </c>
       <c r="I27" s="28">
@@ -7008,52 +7137,55 @@
       </c>
       <c r="X27" s="29">
         <v>14.26</v>
       </c>
       <c r="Y27" s="29">
         <v>14.31</v>
       </c>
       <c r="Z27" s="18">
         <v>5.8</v>
       </c>
       <c r="AA27" s="29">
         <v>8.39</v>
       </c>
       <c r="AB27" s="29">
         <v>9.01</v>
       </c>
       <c r="AC27" s="29">
         <v>8.24</v>
       </c>
       <c r="AD27" s="18">
         <v>8.66</v>
       </c>
       <c r="AE27" s="18">
         <v>10.76</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="18">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="18">
         <v>12.66</v>
       </c>
       <c r="C28" s="18">
         <v>13.69</v>
       </c>
       <c r="D28" s="18">
         <v>11.8</v>
       </c>
       <c r="E28" s="18">
         <v>10.73</v>
       </c>
       <c r="F28" s="18">
         <v>11.14</v>
       </c>
       <c r="G28" s="7">
         <v>11.16</v>
       </c>
       <c r="H28" s="18">
         <v>10.59</v>
       </c>
       <c r="I28" s="28">
@@ -7103,83 +7235,87 @@
       </c>
       <c r="X28" s="29">
         <v>12.11</v>
       </c>
       <c r="Y28" s="29">
         <v>12.65</v>
       </c>
       <c r="Z28" s="18">
         <v>14.73</v>
       </c>
       <c r="AA28" s="29">
         <v>13.49</v>
       </c>
       <c r="AB28" s="29">
         <v>14.58</v>
       </c>
       <c r="AC28" s="29">
         <v>13.52</v>
       </c>
       <c r="AD28" s="18">
         <v>12.63</v>
       </c>
       <c r="AE28" s="18">
         <v>12.92</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="61" t="s">
+      <c r="AF28" s="18">
+        <v>13.32</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="61"/>
-[...22 lines deleted...]
-      <c r="Y29" s="61"/>
+      <c r="B29" s="64"/>
+      <c r="C29" s="64"/>
+      <c r="D29" s="64"/>
+      <c r="E29" s="64"/>
+      <c r="F29" s="64"/>
+      <c r="G29" s="64"/>
+      <c r="H29" s="64"/>
+      <c r="I29" s="64"/>
+      <c r="J29" s="64"/>
+      <c r="K29" s="64"/>
+      <c r="L29" s="64"/>
+      <c r="M29" s="64"/>
+      <c r="N29" s="64"/>
+      <c r="O29" s="64"/>
+      <c r="P29" s="64"/>
+      <c r="Q29" s="64"/>
+      <c r="R29" s="64"/>
+      <c r="S29" s="64"/>
+      <c r="T29" s="64"/>
+      <c r="U29" s="64"/>
+      <c r="V29" s="64"/>
+      <c r="W29" s="64"/>
+      <c r="X29" s="64"/>
+      <c r="Y29" s="64"/>
       <c r="AA29" s="29"/>
       <c r="AC29" s="29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="18"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="18">
         <v>14.41</v>
       </c>
       <c r="C30" s="18">
         <v>12.75</v>
       </c>
       <c r="D30" s="18">
         <v>12.07</v>
       </c>
       <c r="E30" s="18">
         <v>12.05</v>
       </c>
       <c r="F30" s="18">
         <v>11.95</v>
       </c>
       <c r="G30" s="7">
         <v>11.96</v>
       </c>
       <c r="H30" s="18">
         <v>11.75</v>
       </c>
       <c r="I30" s="28">
@@ -7229,52 +7365,55 @@
       </c>
       <c r="X30" s="29">
         <v>11.46</v>
       </c>
       <c r="Y30" s="29">
         <v>11.53</v>
       </c>
       <c r="Z30" s="18">
         <v>12.27</v>
       </c>
       <c r="AA30" s="29">
         <v>11.44</v>
       </c>
       <c r="AB30" s="29">
         <v>12.57</v>
       </c>
       <c r="AC30" s="29">
         <v>12.55</v>
       </c>
       <c r="AD30" s="53">
         <v>12.26</v>
       </c>
       <c r="AE30" s="18">
         <v>12.14</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="18">
+        <v>12.19</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="18">
         <v>14.31</v>
       </c>
       <c r="C31" s="18">
         <v>13.41</v>
       </c>
       <c r="D31" s="18">
         <v>13.04</v>
       </c>
       <c r="E31" s="18">
         <v>12.92</v>
       </c>
       <c r="F31" s="18">
         <v>13.25</v>
       </c>
       <c r="G31" s="7">
         <v>12.72</v>
       </c>
       <c r="H31" s="18">
         <v>12.45</v>
       </c>
       <c r="I31" s="28">
@@ -7324,52 +7463,55 @@
       </c>
       <c r="X31" s="29">
         <v>10.71</v>
       </c>
       <c r="Y31" s="29">
         <v>10.93</v>
       </c>
       <c r="Z31" s="18">
         <v>13.65</v>
       </c>
       <c r="AA31" s="29">
         <v>14.62</v>
       </c>
       <c r="AB31" s="29">
         <v>14.96</v>
       </c>
       <c r="AC31" s="29">
         <v>15.1</v>
       </c>
       <c r="AD31" s="53">
         <v>13.71</v>
       </c>
       <c r="AE31" s="18">
         <v>13.66</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="18">
+        <v>13.19</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="18">
         <v>13.7</v>
       </c>
       <c r="C32" s="18">
         <v>10.35</v>
       </c>
       <c r="D32" s="18">
         <v>9.2799999999999994</v>
       </c>
       <c r="E32" s="18">
         <v>10</v>
       </c>
       <c r="F32" s="18">
         <v>9.7899999999999991</v>
       </c>
       <c r="G32" s="7">
         <v>9.57</v>
       </c>
       <c r="H32" s="18">
         <v>9.1199999999999992</v>
       </c>
       <c r="I32" s="28">
@@ -7418,50 +7560,53 @@
         <v>6.38</v>
       </c>
       <c r="X32" s="29">
         <v>6.67</v>
       </c>
       <c r="Y32" s="29">
         <v>6.75</v>
       </c>
       <c r="Z32" s="18">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA32" s="29">
         <v>12.4</v>
       </c>
       <c r="AB32" s="29">
         <v>10.53</v>
       </c>
       <c r="AC32" s="29">
         <v>9.89</v>
       </c>
       <c r="AD32" s="53">
         <v>10.26</v>
       </c>
       <c r="AE32" s="18">
         <v>10.08</v>
+      </c>
+      <c r="AF32" s="18">
+        <v>9.9</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="18">
         <v>17.66</v>
       </c>
       <c r="C33" s="18">
         <v>14.88</v>
       </c>
       <c r="D33" s="18">
         <v>13.41</v>
       </c>
       <c r="E33" s="18">
         <v>13.94</v>
       </c>
       <c r="F33" s="18">
         <v>13.09</v>
       </c>
       <c r="G33" s="7">
         <v>13.72</v>
       </c>
       <c r="H33" s="18">
@@ -7514,50 +7659,53 @@
       </c>
       <c r="X33" s="29">
         <v>11.23</v>
       </c>
       <c r="Y33" s="29">
         <v>11.42</v>
       </c>
       <c r="Z33" s="18">
         <v>15.87</v>
       </c>
       <c r="AA33" s="29">
         <v>11.23</v>
       </c>
       <c r="AB33" s="29">
         <v>13.28</v>
       </c>
       <c r="AC33" s="29">
         <v>14.25</v>
       </c>
       <c r="AD33" s="53">
         <v>13.99</v>
       </c>
       <c r="AE33" s="18">
         <v>13.8</v>
       </c>
+      <c r="AF33" s="18">
+        <v>13.3</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="18">
         <v>18.28</v>
       </c>
       <c r="C34" s="18">
         <v>12.68</v>
       </c>
       <c r="D34" s="18">
         <v>12.05</v>
       </c>
       <c r="E34" s="18">
         <v>12.43</v>
       </c>
       <c r="F34" s="18">
         <v>11.98</v>
       </c>
       <c r="G34" s="7">
         <v>12.8</v>
       </c>
       <c r="H34" s="18">
         <v>12.52</v>
@@ -7609,50 +7757,53 @@
       </c>
       <c r="X34" s="29">
         <v>13</v>
       </c>
       <c r="Y34" s="29">
         <v>12.68</v>
       </c>
       <c r="Z34" s="18">
         <v>13.84</v>
       </c>
       <c r="AA34" s="29">
         <v>10.050000000000001</v>
       </c>
       <c r="AB34" s="29">
         <v>12.31</v>
       </c>
       <c r="AC34" s="29">
         <v>12.61</v>
       </c>
       <c r="AD34" s="53">
         <v>11.82</v>
       </c>
       <c r="AE34" s="18">
         <v>11.38</v>
       </c>
+      <c r="AF34" s="18">
+        <v>12.42</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="18">
         <v>18.22</v>
       </c>
       <c r="C35" s="18">
         <v>15.71</v>
       </c>
       <c r="D35" s="18">
         <v>15.36</v>
       </c>
       <c r="E35" s="18">
         <v>14.64</v>
       </c>
       <c r="F35" s="18">
         <v>14.26</v>
       </c>
       <c r="G35" s="7">
         <v>13.62</v>
       </c>
       <c r="H35" s="18">
         <v>13.61</v>
@@ -7704,50 +7855,53 @@
       </c>
       <c r="X35" s="29">
         <v>12.77</v>
       </c>
       <c r="Y35" s="29">
         <v>12.87</v>
       </c>
       <c r="Z35" s="18">
         <v>10.9</v>
       </c>
       <c r="AA35" s="29">
         <v>10.61</v>
       </c>
       <c r="AB35" s="29">
         <v>11.42</v>
       </c>
       <c r="AC35" s="29">
         <v>11.36</v>
       </c>
       <c r="AD35" s="53">
         <v>10.94</v>
       </c>
       <c r="AE35" s="18">
         <v>11.71</v>
       </c>
+      <c r="AF35" s="18">
+        <v>12.45</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="18">
         <v>13.78</v>
       </c>
       <c r="C36" s="18">
         <v>12.77</v>
       </c>
       <c r="D36" s="18">
         <v>11.53</v>
       </c>
       <c r="E36" s="18">
         <v>10.64</v>
       </c>
       <c r="F36" s="18">
         <v>10.63</v>
       </c>
       <c r="G36" s="7">
         <v>10.52</v>
       </c>
       <c r="H36" s="18">
         <v>10.45</v>
@@ -7799,50 +7953,53 @@
       </c>
       <c r="X36" s="29">
         <v>10.7</v>
       </c>
       <c r="Y36" s="29">
         <v>10.63</v>
       </c>
       <c r="Z36" s="18">
         <v>10.8</v>
       </c>
       <c r="AA36" s="29">
         <v>11.06</v>
       </c>
       <c r="AB36" s="29">
         <v>12.77</v>
       </c>
       <c r="AC36" s="29">
         <v>12.29</v>
       </c>
       <c r="AD36" s="53">
         <v>12.51</v>
       </c>
       <c r="AE36" s="18">
         <v>11.93</v>
       </c>
+      <c r="AF36" s="18">
+        <v>11.8</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="18">
         <v>5.74</v>
       </c>
       <c r="C37" s="18">
         <v>9.49</v>
       </c>
       <c r="D37" s="18">
         <v>9</v>
       </c>
       <c r="E37" s="18">
         <v>10.9</v>
       </c>
       <c r="F37" s="18">
         <v>11.05</v>
       </c>
       <c r="G37" s="7">
         <v>11.8</v>
       </c>
       <c r="H37" s="18">
         <v>11.27</v>
@@ -7894,50 +8051,53 @@
       </c>
       <c r="X37" s="29">
         <v>14.96</v>
       </c>
       <c r="Y37" s="29">
         <v>14.8</v>
       </c>
       <c r="Z37" s="18">
         <v>14.63</v>
       </c>
       <c r="AA37" s="29">
         <v>13.24</v>
       </c>
       <c r="AB37" s="29">
         <v>12.85</v>
       </c>
       <c r="AC37" s="29">
         <v>14.04</v>
       </c>
       <c r="AD37" s="53">
         <v>13.41</v>
       </c>
       <c r="AE37" s="18">
         <v>13.9</v>
       </c>
+      <c r="AF37" s="18">
+        <v>13.48</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="18">
         <v>23.65</v>
       </c>
       <c r="C38" s="18">
         <v>18.36</v>
       </c>
       <c r="D38" s="18">
         <v>15.48</v>
       </c>
       <c r="E38" s="18">
         <v>16.14</v>
       </c>
       <c r="F38" s="18">
         <v>17.21</v>
       </c>
       <c r="G38" s="7">
         <v>16.989999999999998</v>
       </c>
       <c r="H38" s="18">
         <v>16.329999999999998</v>
@@ -7989,50 +8149,53 @@
       </c>
       <c r="X38" s="29">
         <v>12.76</v>
       </c>
       <c r="Y38" s="29">
         <v>13.58</v>
       </c>
       <c r="Z38" s="18">
         <v>15.06</v>
       </c>
       <c r="AA38" s="29">
         <v>13.66</v>
       </c>
       <c r="AB38" s="29">
         <v>15.49</v>
       </c>
       <c r="AC38" s="29">
         <v>14.41</v>
       </c>
       <c r="AD38" s="53">
         <v>13.41</v>
       </c>
       <c r="AE38" s="18">
         <v>12.77</v>
       </c>
+      <c r="AF38" s="18">
+        <v>12.07</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="18">
         <v>12.81</v>
       </c>
       <c r="C39" s="18">
         <v>14.36</v>
       </c>
       <c r="D39" s="18">
         <v>14.94</v>
       </c>
       <c r="E39" s="18">
         <v>14.42</v>
       </c>
       <c r="F39" s="18">
         <v>15.02</v>
       </c>
       <c r="G39" s="7">
         <v>15.61</v>
       </c>
       <c r="H39" s="18">
         <v>15.18</v>
@@ -8084,50 +8247,53 @@
       </c>
       <c r="X39" s="29">
         <v>15.28</v>
       </c>
       <c r="Y39" s="29">
         <v>15.43</v>
       </c>
       <c r="Z39" s="18">
         <v>17.010000000000002</v>
       </c>
       <c r="AA39" s="29">
         <v>16.78</v>
       </c>
       <c r="AB39" s="29">
         <v>17.25</v>
       </c>
       <c r="AC39" s="29">
         <v>16.87</v>
       </c>
       <c r="AD39" s="53">
         <v>17.47</v>
       </c>
       <c r="AE39" s="18">
         <v>16.66</v>
       </c>
+      <c r="AF39" s="18">
+        <v>16.75</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="18">
         <v>13.09</v>
       </c>
       <c r="C40" s="18">
         <v>11.89</v>
       </c>
       <c r="D40" s="18">
         <v>11.98</v>
       </c>
       <c r="E40" s="18">
         <v>12.13</v>
       </c>
       <c r="F40" s="18">
         <v>11.4</v>
       </c>
       <c r="G40" s="7">
         <v>11.21</v>
       </c>
       <c r="H40" s="18">
         <v>10.89</v>
@@ -8179,50 +8345,53 @@
       </c>
       <c r="X40" s="29">
         <v>11.61</v>
       </c>
       <c r="Y40" s="29">
         <v>11.38</v>
       </c>
       <c r="Z40" s="18">
         <v>10.76</v>
       </c>
       <c r="AA40" s="29">
         <v>8.9499999999999993</v>
       </c>
       <c r="AB40" s="29">
         <v>10.199999999999999</v>
       </c>
       <c r="AC40" s="29">
         <v>9.41</v>
       </c>
       <c r="AD40" s="53">
         <v>10.050000000000001</v>
       </c>
       <c r="AE40" s="18">
         <v>10.210000000000001</v>
       </c>
+      <c r="AF40" s="18">
+        <v>10.78</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="18">
         <v>22.57</v>
       </c>
       <c r="C41" s="18">
         <v>16.760000000000002</v>
       </c>
       <c r="D41" s="18">
         <v>14.76</v>
       </c>
       <c r="E41" s="18">
         <v>13.3</v>
       </c>
       <c r="F41" s="18">
         <v>13.33</v>
       </c>
       <c r="G41" s="7">
         <v>12.59</v>
       </c>
       <c r="H41" s="18">
         <v>12.03</v>
@@ -8274,50 +8443,53 @@
       </c>
       <c r="X41" s="29">
         <v>11.25</v>
       </c>
       <c r="Y41" s="29">
         <v>11.7</v>
       </c>
       <c r="Z41" s="18">
         <v>10.55</v>
       </c>
       <c r="AA41" s="29">
         <v>12.46</v>
       </c>
       <c r="AB41" s="29">
         <v>13.22</v>
       </c>
       <c r="AC41" s="29">
         <v>13.2</v>
       </c>
       <c r="AD41" s="53">
         <v>12.39</v>
       </c>
       <c r="AE41" s="18">
         <v>12.18</v>
       </c>
+      <c r="AF41" s="18">
+        <v>12.54</v>
+      </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="18">
         <v>6.6</v>
       </c>
       <c r="C42" s="18">
         <v>5.35</v>
       </c>
       <c r="D42" s="18">
         <v>7.33</v>
       </c>
       <c r="E42" s="18">
         <v>7.89</v>
       </c>
       <c r="F42" s="18">
         <v>7.4</v>
       </c>
       <c r="G42" s="7">
         <v>7.92</v>
       </c>
       <c r="H42" s="18">
         <v>7.73</v>
@@ -8369,51 +8541,53 @@
       </c>
       <c r="X42" s="29">
         <v>7.37</v>
       </c>
       <c r="Y42" s="29">
         <v>7.33</v>
       </c>
       <c r="Z42" s="18">
         <v>6.19</v>
       </c>
       <c r="AA42" s="29">
         <v>7.62</v>
       </c>
       <c r="AB42" s="29">
         <v>8.23</v>
       </c>
       <c r="AC42" s="29">
         <v>8.31</v>
       </c>
       <c r="AD42" s="53">
         <v>8.77</v>
       </c>
       <c r="AE42" s="18">
         <v>8.5500000000000007</v>
       </c>
-      <c r="AF42" s="44"/>
+      <c r="AF42" s="18">
+        <v>8.3699999999999992</v>
+      </c>
       <c r="AG42" s="44"/>
       <c r="AH42" s="44"/>
       <c r="AI42" s="44"/>
       <c r="AJ42" s="44"/>
       <c r="AK42" s="44"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="22">
         <v>12.18</v>
       </c>
       <c r="C43" s="22">
         <v>11.36</v>
       </c>
       <c r="D43" s="22">
         <v>10.24</v>
       </c>
       <c r="E43" s="22">
         <v>10.55</v>
       </c>
       <c r="F43" s="22">
         <v>10.61</v>
       </c>
@@ -8470,218 +8644,220 @@
       </c>
       <c r="X43" s="38">
         <v>11.54</v>
       </c>
       <c r="Y43" s="38">
         <v>11.84</v>
       </c>
       <c r="Z43" s="22">
         <v>11.62</v>
       </c>
       <c r="AA43" s="38">
         <v>9.1</v>
       </c>
       <c r="AB43" s="38">
         <v>11.07</v>
       </c>
       <c r="AC43" s="38">
         <v>11.67</v>
       </c>
       <c r="AD43" s="22">
         <v>10.86</v>
       </c>
       <c r="AE43" s="22">
         <v>11.24</v>
       </c>
-      <c r="AF43" s="30"/>
+      <c r="AF43" s="22">
+        <v>11.4</v>
+      </c>
       <c r="AG43" s="30"/>
       <c r="AH43" s="30"/>
       <c r="AI43" s="30"/>
       <c r="AJ43" s="30"/>
       <c r="AK43" s="30"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="B4:M4"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK47"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+    <sheetView topLeftCell="K1" workbookViewId="0">
+      <selection activeCell="Z7" sqref="Z7:AF7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="13" bestFit="1" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="30" max="16384" width="9.140625" style="13"/>
+    <col min="2" max="2" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="5.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="3.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="26" max="28" width="9.109375" style="13"/>
+    <col min="29" max="29" width="9.109375" style="20"/>
+    <col min="30" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="66" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="61" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="66"/>
-[...22 lines deleted...]
-      <c r="Y1" s="66"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="Y3" s="20"/>
       <c r="AK3" s="20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="64"/>
-      <c r="B4" s="62">
+      <c r="A4" s="67"/>
+      <c r="B4" s="65">
         <v>2024</v>
       </c>
-      <c r="C4" s="63"/>
-[...10 lines deleted...]
-      <c r="N4" s="62">
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66"/>
+      <c r="K4" s="66"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="66"/>
+      <c r="N4" s="65">
         <v>2025</v>
       </c>
-      <c r="O4" s="63"/>
-[...10 lines deleted...]
-      <c r="Z4" s="62">
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
+      <c r="Q4" s="66"/>
+      <c r="R4" s="66"/>
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+      <c r="V4" s="66"/>
+      <c r="W4" s="66"/>
+      <c r="X4" s="66"/>
+      <c r="Y4" s="66"/>
+      <c r="Z4" s="65">
         <v>2026</v>
       </c>
-      <c r="AA4" s="63"/>
-[...9 lines deleted...]
-      <c r="AK4" s="63"/>
+      <c r="AA4" s="66"/>
+      <c r="AB4" s="66"/>
+      <c r="AC4" s="66"/>
+      <c r="AD4" s="66"/>
+      <c r="AE4" s="66"/>
+      <c r="AF4" s="66"/>
+      <c r="AG4" s="66"/>
+      <c r="AH4" s="66"/>
+      <c r="AI4" s="66"/>
+      <c r="AJ4" s="66"/>
+      <c r="AK4" s="66"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="65"/>
+      <c r="A5" s="68"/>
       <c r="B5" s="48" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="48" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="37" t="s">
         <v>37</v>
       </c>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="48" t="s">
@@ -8748,77 +8924,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="37" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="48" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="48" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="67" t="s">
+      <c r="A6" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="67"/>
-[...22 lines deleted...]
-      <c r="Y6" s="67"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="6">
         <v>5</v>
       </c>
       <c r="C7" s="6">
         <v>4</v>
       </c>
       <c r="D7" s="6">
         <v>2</v>
       </c>
       <c r="E7" s="6">
         <v>2</v>
       </c>
       <c r="F7" s="26">
         <v>2</v>
       </c>
       <c r="G7" s="26">
         <v>2</v>
       </c>
       <c r="H7" s="26">
         <v>4</v>
@@ -8870,50 +9046,53 @@
       </c>
       <c r="X7" s="24">
         <v>3</v>
       </c>
       <c r="Y7" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z7" s="50">
         <v>1</v>
       </c>
       <c r="AA7" s="55">
         <v>2</v>
       </c>
       <c r="AB7" s="50">
         <v>4</v>
       </c>
       <c r="AC7" s="6">
         <v>2</v>
       </c>
       <c r="AD7" s="6">
         <v>3</v>
       </c>
       <c r="AE7" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AF7" s="6">
+        <v>6</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="6">
         <v>2</v>
       </c>
       <c r="C8" s="6">
         <v>3</v>
       </c>
       <c r="D8" s="6">
         <v>2</v>
       </c>
       <c r="E8" s="6">
         <v>1</v>
       </c>
       <c r="F8" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="26">
         <v>1</v>
       </c>
       <c r="H8" s="26">
         <v>3</v>
@@ -8965,50 +9144,53 @@
       </c>
       <c r="X8" s="24">
         <v>1</v>
       </c>
       <c r="Y8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB8" s="50">
         <v>1</v>
       </c>
       <c r="AC8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD8" s="6">
         <v>1</v>
       </c>
       <c r="AE8" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AF8" s="6">
+        <v>2</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="26" t="s">
         <v>32</v>
@@ -9060,50 +9242,53 @@
       </c>
       <c r="X9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE9" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AF9" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="26" t="s">
         <v>32</v>
@@ -9155,50 +9340,53 @@
       </c>
       <c r="X10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE10" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AF10" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="6">
         <v>1</v>
       </c>
       <c r="C11" s="6">
         <v>1</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="26">
         <v>1</v>
       </c>
       <c r="H11" s="26">
         <v>1</v>
@@ -9250,50 +9438,53 @@
       </c>
       <c r="X11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA11" s="55">
         <v>1</v>
       </c>
       <c r="AB11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE11" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AF11" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="6">
         <v>1</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="26" t="s">
         <v>32</v>
@@ -9345,50 +9536,53 @@
       </c>
       <c r="X12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE12" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AF12" s="6">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="26" t="s">
         <v>32</v>
@@ -9440,50 +9634,53 @@
       </c>
       <c r="X13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE13" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AF13" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="26">
         <v>1</v>
       </c>
       <c r="G14" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="26" t="s">
         <v>32</v>
@@ -9535,50 +9732,53 @@
       </c>
       <c r="X14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE14" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AF14" s="6">
+        <v>1</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="26" t="s">
         <v>32</v>
@@ -9630,50 +9830,53 @@
       </c>
       <c r="X15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE15" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AF15" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="26" t="s">
         <v>32</v>
@@ -9725,52 +9928,55 @@
       </c>
       <c r="X16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA16" s="55">
         <v>1</v>
       </c>
       <c r="AB16" s="50">
         <v>1</v>
       </c>
       <c r="AC16" s="6">
         <v>1</v>
       </c>
       <c r="AD16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE16" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="26" t="s">
@@ -9820,52 +10026,55 @@
       </c>
       <c r="X17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE17" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="6">
         <v>1</v>
       </c>
       <c r="F18" s="26">
         <v>1</v>
       </c>
       <c r="G18" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="26" t="s">
@@ -9915,52 +10124,55 @@
       </c>
       <c r="X18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB18" s="50">
         <v>1</v>
       </c>
       <c r="AC18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD18" s="6">
         <v>1</v>
       </c>
       <c r="AE18" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="6">
         <v>1</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I19" s="26" t="s">
@@ -10010,52 +10222,55 @@
       </c>
       <c r="X19" s="24">
         <v>2</v>
       </c>
       <c r="Y19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB19" s="50">
         <v>1</v>
       </c>
       <c r="AC19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD19" s="6">
         <v>1</v>
       </c>
       <c r="AE19" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I20" s="26" t="s">
@@ -10105,52 +10320,55 @@
       </c>
       <c r="X20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE20" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="26" t="s">
@@ -10200,82 +10418,86 @@
       </c>
       <c r="X21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z21" s="50">
         <v>1</v>
       </c>
       <c r="AA21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC21" s="6">
         <v>1</v>
       </c>
       <c r="AD21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE21" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="68" t="s">
+      <c r="AF21" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="68"/>
-[...22 lines deleted...]
-      <c r="Y22" s="68"/>
+      <c r="B22" s="63"/>
+      <c r="C22" s="63"/>
+      <c r="D22" s="63"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="63"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="63"/>
+      <c r="J22" s="63"/>
+      <c r="K22" s="63"/>
+      <c r="L22" s="63"/>
+      <c r="M22" s="63"/>
+      <c r="N22" s="63"/>
+      <c r="O22" s="63"/>
+      <c r="P22" s="63"/>
+      <c r="Q22" s="63"/>
+      <c r="R22" s="63"/>
+      <c r="S22" s="63"/>
+      <c r="T22" s="63"/>
+      <c r="U22" s="63"/>
+      <c r="V22" s="63"/>
+      <c r="W22" s="63"/>
+      <c r="X22" s="63"/>
+      <c r="Y22" s="63"/>
       <c r="AC22" s="6"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22" s="6"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="6">
         <v>3</v>
       </c>
       <c r="C23" s="6">
         <v>3</v>
       </c>
       <c r="D23" s="6">
         <v>2</v>
       </c>
       <c r="E23" s="6">
         <v>1</v>
       </c>
       <c r="F23" s="26">
         <v>1</v>
       </c>
       <c r="G23" s="7">
         <v>1</v>
       </c>
       <c r="H23" s="6">
         <v>3</v>
       </c>
       <c r="I23" s="24">
@@ -10325,52 +10547,55 @@
       </c>
       <c r="X23" s="24">
         <v>1</v>
       </c>
       <c r="Y23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB23" s="24">
         <v>2</v>
       </c>
       <c r="AC23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD23" s="6">
         <v>1</v>
       </c>
       <c r="AE23" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="6">
         <v>2</v>
       </c>
       <c r="C24" s="6">
         <v>3</v>
       </c>
       <c r="D24" s="6">
         <v>2</v>
       </c>
       <c r="E24" s="6">
         <v>1</v>
       </c>
       <c r="F24" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G24" s="7">
         <v>1</v>
       </c>
       <c r="H24" s="6">
         <v>3</v>
       </c>
       <c r="I24" s="24">
@@ -10420,52 +10645,55 @@
       </c>
       <c r="X24" s="24">
         <v>1</v>
       </c>
       <c r="Y24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB24" s="24">
         <v>1</v>
       </c>
       <c r="AC24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD24" s="6">
         <v>1</v>
       </c>
       <c r="AE24" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="6">
         <v>1</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F25" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G25" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I25" s="26" t="s">
@@ -10515,52 +10743,55 @@
       </c>
       <c r="X25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AE25" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="26" t="s">
@@ -10610,52 +10841,55 @@
       </c>
       <c r="X26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AE26" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F27" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G27" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I27" s="26" t="s">
@@ -10705,52 +10939,55 @@
       </c>
       <c r="X27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB27" s="24">
         <v>1</v>
       </c>
       <c r="AC27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AE27" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F28" s="26">
         <v>1</v>
       </c>
       <c r="G28" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H28" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I28" s="26" t="s">
@@ -10800,84 +11037,88 @@
       </c>
       <c r="X28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AE28" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="61" t="s">
+      <c r="AF28" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="61"/>
-[...22 lines deleted...]
-      <c r="Y29" s="61"/>
+      <c r="B29" s="64"/>
+      <c r="C29" s="64"/>
+      <c r="D29" s="64"/>
+      <c r="E29" s="64"/>
+      <c r="F29" s="64"/>
+      <c r="G29" s="64"/>
+      <c r="H29" s="64"/>
+      <c r="I29" s="64"/>
+      <c r="J29" s="64"/>
+      <c r="K29" s="64"/>
+      <c r="L29" s="64"/>
+      <c r="M29" s="64"/>
+      <c r="N29" s="64"/>
+      <c r="O29" s="64"/>
+      <c r="P29" s="64"/>
+      <c r="Q29" s="64"/>
+      <c r="R29" s="64"/>
+      <c r="S29" s="64"/>
+      <c r="T29" s="64"/>
+      <c r="U29" s="64"/>
+      <c r="V29" s="64"/>
+      <c r="W29" s="64"/>
+      <c r="X29" s="64"/>
+      <c r="Y29" s="64"/>
       <c r="AA29" s="24"/>
       <c r="AB29" s="24"/>
       <c r="AC29" s="6"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="6"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="6">
         <v>2</v>
       </c>
       <c r="C30" s="6">
         <v>1</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="6">
         <v>1</v>
       </c>
       <c r="F30" s="26">
         <v>1</v>
       </c>
       <c r="G30" s="7">
         <v>1</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7">
@@ -10927,52 +11168,55 @@
       </c>
       <c r="X30" s="24">
         <v>2</v>
       </c>
       <c r="Y30" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z30" s="52">
         <v>1</v>
       </c>
       <c r="AA30" s="55">
         <v>2</v>
       </c>
       <c r="AB30" s="24">
         <v>2</v>
       </c>
       <c r="AC30" s="24">
         <v>2</v>
       </c>
       <c r="AD30" s="6">
         <v>2</v>
       </c>
       <c r="AE30" s="26" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I31" s="26" t="s">
@@ -11022,52 +11266,55 @@
       </c>
       <c r="X31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE31" s="26" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I32" s="26" t="s">
@@ -11115,50 +11362,53 @@
       <c r="W32" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE32" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF32" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="6">
         <v>1</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F33" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G33" s="7">
         <v>1</v>
       </c>
@@ -11212,50 +11462,53 @@
       </c>
       <c r="X33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA33" s="55">
         <v>1</v>
       </c>
       <c r="AB33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE33" s="26" t="s">
         <v>32</v>
       </c>
+      <c r="AF33" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="6">
         <v>1</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H34" s="26" t="s">
         <v>32</v>
@@ -11307,50 +11560,53 @@
       </c>
       <c r="X34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE34" s="26" t="s">
         <v>32</v>
       </c>
+      <c r="AF34" s="6">
+        <v>1</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H35" s="26" t="s">
         <v>32</v>
@@ -11402,50 +11658,53 @@
       </c>
       <c r="X35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE35" s="26" t="s">
         <v>32</v>
       </c>
+      <c r="AF35" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="26">
         <v>1</v>
       </c>
       <c r="G36" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="26" t="s">
         <v>32</v>
@@ -11497,50 +11756,53 @@
       </c>
       <c r="X36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE36" s="26" t="s">
         <v>32</v>
       </c>
+      <c r="AF36" s="6">
+        <v>1</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F37" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="26" t="s">
         <v>32</v>
@@ -11592,50 +11854,53 @@
       </c>
       <c r="X37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE37" s="26" t="s">
         <v>32</v>
       </c>
+      <c r="AF37" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G38" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="26" t="s">
         <v>32</v>
@@ -11687,50 +11952,53 @@
       </c>
       <c r="X38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA38" s="55">
         <v>1</v>
       </c>
       <c r="AB38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC38" s="6">
         <v>1</v>
       </c>
       <c r="AD38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE38" s="26" t="s">
         <v>32</v>
       </c>
+      <c r="AF38" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F39" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G39" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H39" s="26" t="s">
         <v>32</v>
@@ -11782,50 +12050,53 @@
       </c>
       <c r="X39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE39" s="26" t="s">
         <v>32</v>
       </c>
+      <c r="AF39" s="6">
+        <v>1</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="6">
         <v>1</v>
       </c>
       <c r="F40" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G40" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H40" s="26" t="s">
         <v>32</v>
@@ -11877,50 +12148,53 @@
       </c>
       <c r="X40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB40" s="24">
         <v>1</v>
       </c>
       <c r="AC40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD40" s="6">
         <v>1</v>
       </c>
       <c r="AE40" s="26" t="s">
         <v>32</v>
       </c>
+      <c r="AF40" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="6">
         <v>1</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F41" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G41" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H41" s="26" t="s">
         <v>32</v>
@@ -11972,50 +12246,53 @@
       </c>
       <c r="X41" s="24">
         <v>2</v>
       </c>
       <c r="Y41" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z41" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA41" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB41" s="24">
         <v>1</v>
       </c>
       <c r="AC41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD41" s="6">
         <v>1</v>
       </c>
       <c r="AE41" s="26" t="s">
         <v>32</v>
       </c>
+      <c r="AF41" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F42" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G42" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H42" s="26" t="s">
         <v>32</v>
@@ -12067,51 +12344,53 @@
       </c>
       <c r="X42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA42" s="35" t="s">
         <v>32</v>
       </c>
       <c r="AB42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD42" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AE42" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="AF42" s="44"/>
+      <c r="AF42" s="6" t="s">
+        <v>32</v>
+      </c>
       <c r="AG42" s="44"/>
       <c r="AH42" s="44"/>
       <c r="AI42" s="44"/>
       <c r="AJ42" s="44"/>
       <c r="AK42" s="44"/>
     </row>
     <row r="43" spans="1:37" s="44" customFormat="1">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="11" t="s">
         <v>32</v>
       </c>
@@ -12168,218 +12447,220 @@
       </c>
       <c r="X43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="Y43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="Z43" s="51">
         <v>1</v>
       </c>
       <c r="AA43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="AB43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="AC43" s="11">
         <v>1</v>
       </c>
       <c r="AD43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="AE43" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="AF43" s="30"/>
+      <c r="AF43" s="11">
+        <v>1</v>
+      </c>
       <c r="AG43" s="30"/>
       <c r="AH43" s="30"/>
       <c r="AI43" s="30"/>
       <c r="AJ43" s="30"/>
       <c r="AK43" s="30"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B44" s="45"/>
     </row>
     <row r="45" spans="1:37">
       <c r="B45" s="45"/>
     </row>
     <row r="46" spans="1:37">
       <c r="B46" s="45"/>
     </row>
     <row r="47" spans="1:37">
       <c r="B47" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="S48" sqref="S48"/>
+    <sheetView topLeftCell="L46" workbookViewId="0">
+      <selection activeCell="AE50" sqref="AE50"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="27" style="13" customWidth="1"/>
-    <col min="2" max="2" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="7.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.44140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="9" width="6.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="13" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="6.7109375" style="13" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="13"/>
+    <col min="12" max="12" width="6.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.44140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.44140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="6.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="18" max="21" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="66" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="66"/>
-[...22 lines deleted...]
-      <c r="Y1" s="66"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37">
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
-      <c r="X3" s="74"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="74" t="s">
+      <c r="X3" s="71"/>
+      <c r="Y3" s="71"/>
+      <c r="AJ3" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="AK3" s="74"/>
+      <c r="AK3" s="71"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="64"/>
+      <c r="A4" s="67"/>
       <c r="B4" s="72">
         <v>2024</v>
       </c>
       <c r="C4" s="73"/>
       <c r="D4" s="73"/>
       <c r="E4" s="73"/>
       <c r="F4" s="73"/>
       <c r="G4" s="73"/>
       <c r="H4" s="73"/>
       <c r="I4" s="73"/>
       <c r="J4" s="73"/>
       <c r="K4" s="73"/>
       <c r="L4" s="73"/>
       <c r="M4" s="73"/>
       <c r="N4" s="72">
         <v>2025</v>
       </c>
       <c r="O4" s="73"/>
       <c r="P4" s="73"/>
       <c r="Q4" s="73"/>
       <c r="R4" s="73"/>
       <c r="S4" s="73"/>
       <c r="T4" s="73"/>
       <c r="U4" s="73"/>
       <c r="V4" s="73"/>
       <c r="W4" s="73"/>
       <c r="X4" s="73"/>
       <c r="Y4" s="73"/>
       <c r="Z4" s="72">
         <v>2026</v>
       </c>
       <c r="AA4" s="73"/>
       <c r="AB4" s="73"/>
       <c r="AC4" s="73"/>
       <c r="AD4" s="73"/>
       <c r="AE4" s="73"/>
       <c r="AF4" s="73"/>
       <c r="AG4" s="73"/>
       <c r="AH4" s="73"/>
       <c r="AI4" s="73"/>
       <c r="AJ4" s="73"/>
       <c r="AK4" s="73"/>
     </row>
-    <row r="5" spans="1:37" ht="22.5">
-      <c r="A5" s="65"/>
+    <row r="5" spans="1:37" ht="20.399999999999999">
+      <c r="A5" s="68"/>
       <c r="B5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -12446,77 +12727,77 @@
         <v>24</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>25</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>28</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>29</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>30</v>
       </c>
       <c r="AK5" s="17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="67" t="s">
+      <c r="A6" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="67"/>
-[...22 lines deleted...]
-      <c r="Y6" s="67"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
       <c r="AC6" s="18"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18">
         <v>10.87</v>
       </c>
       <c r="C7" s="18">
         <v>10.25</v>
       </c>
       <c r="D7" s="18">
         <v>8.77</v>
       </c>
       <c r="E7" s="18">
         <v>7.61</v>
       </c>
       <c r="F7" s="18">
         <v>6.93</v>
       </c>
       <c r="G7" s="33">
         <v>4.9000000000000004</v>
       </c>
       <c r="H7" s="32">
@@ -12569,50 +12850,53 @@
       </c>
       <c r="X7" s="18">
         <v>6.92</v>
       </c>
       <c r="Y7" s="18">
         <v>6.32</v>
       </c>
       <c r="Z7" s="18">
         <v>2.57</v>
       </c>
       <c r="AA7" s="18">
         <v>4.34</v>
       </c>
       <c r="AB7" s="18">
         <v>6.61</v>
       </c>
       <c r="AC7" s="18">
         <v>6.19</v>
       </c>
       <c r="AD7" s="18">
         <v>6.85</v>
       </c>
       <c r="AE7" s="18">
         <v>5.68</v>
       </c>
+      <c r="AF7" s="18">
+        <v>7.23</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="18">
         <v>10.15</v>
       </c>
       <c r="C8" s="18">
         <v>13.09</v>
       </c>
       <c r="D8" s="18">
         <v>12.82</v>
       </c>
       <c r="E8" s="18">
         <v>10.88</v>
       </c>
       <c r="F8" s="18">
         <v>8.86</v>
       </c>
       <c r="G8" s="7">
         <v>5.81</v>
       </c>
       <c r="H8" s="32">
         <v>9.7899999999999991</v>
@@ -12664,50 +12948,53 @@
       </c>
       <c r="X8" s="18">
         <v>4.07</v>
       </c>
       <c r="Y8" s="18">
         <v>3.72</v>
       </c>
       <c r="Z8" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA8" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB8" s="18">
         <v>2.2400000000000002</v>
       </c>
       <c r="AC8" s="18">
         <v>1.63</v>
       </c>
       <c r="AD8" s="18">
         <v>2.66</v>
       </c>
       <c r="AE8" s="18">
         <v>2.19</v>
       </c>
+      <c r="AF8" s="18">
+        <v>3.68</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="32" t="s">
         <v>32</v>
@@ -12759,50 +13046,53 @@
       </c>
       <c r="X9" s="18">
         <v>3.82</v>
       </c>
       <c r="Y9" s="18">
         <v>3.5</v>
       </c>
       <c r="Z9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE9" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AF9" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="32" t="s">
         <v>32</v>
@@ -12854,50 +13144,53 @@
       </c>
       <c r="X10" s="18">
         <v>14.18</v>
       </c>
       <c r="Y10" s="18">
         <v>13.07</v>
       </c>
       <c r="Z10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE10" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AF10" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="18">
         <v>40</v>
       </c>
       <c r="C11" s="18">
         <v>43.48</v>
       </c>
       <c r="D11" s="18">
         <v>32.26</v>
       </c>
       <c r="E11" s="18">
         <v>21.98</v>
       </c>
       <c r="F11" s="18">
         <v>16.13</v>
       </c>
       <c r="G11" s="7">
         <v>43.48</v>
       </c>
       <c r="H11" s="32">
         <v>24.84</v>
@@ -12949,50 +13242,53 @@
       </c>
       <c r="X11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA11" s="18">
         <v>34.479999999999997</v>
       </c>
       <c r="AB11" s="18">
         <v>19.61</v>
       </c>
       <c r="AC11" s="18">
         <v>15.63</v>
       </c>
       <c r="AD11" s="18">
         <v>13.16</v>
       </c>
       <c r="AE11" s="18">
         <v>10.75</v>
       </c>
+      <c r="AF11" s="18">
+        <v>9.35</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="18">
         <v>83.33</v>
       </c>
       <c r="C12" s="18">
         <v>33.33</v>
       </c>
       <c r="D12" s="18">
         <v>24.39</v>
       </c>
       <c r="E12" s="18">
         <v>16.13</v>
       </c>
       <c r="F12" s="18">
         <v>13.51</v>
       </c>
       <c r="G12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="32">
         <v>9.43</v>
@@ -13044,50 +13340,53 @@
       </c>
       <c r="X12" s="18">
         <v>6.1</v>
       </c>
       <c r="Y12" s="18">
         <v>5.75</v>
       </c>
       <c r="Z12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE12" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AF12" s="18">
+        <v>10.1</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="32" t="s">
         <v>32</v>
@@ -13139,50 +13438,53 @@
       </c>
       <c r="X13" s="18">
         <v>7.3</v>
       </c>
       <c r="Y13" s="18">
         <v>6.71</v>
       </c>
       <c r="Z13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE13" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AF13" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="18">
         <v>5.41</v>
       </c>
       <c r="G14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="32">
         <v>3.92</v>
@@ -13234,50 +13536,53 @@
       </c>
       <c r="X14" s="18">
         <v>9.23</v>
       </c>
       <c r="Y14" s="18">
         <v>8.36</v>
       </c>
       <c r="Z14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE14" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AF14" s="18">
+        <v>4.46</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="32" t="s">
         <v>32</v>
@@ -13329,50 +13634,53 @@
       </c>
       <c r="X15" s="18">
         <v>8.93</v>
       </c>
       <c r="Y15" s="18">
         <v>8.1999999999999993</v>
       </c>
       <c r="Z15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE15" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AF15" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="40" t="s">
         <v>32</v>
@@ -13424,52 +13732,55 @@
       </c>
       <c r="X16" s="18">
         <v>23.67</v>
       </c>
       <c r="Y16" s="18">
         <v>21.62</v>
       </c>
       <c r="Z16" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA16" s="18">
         <v>43.48</v>
       </c>
       <c r="AB16" s="18">
         <v>66.67</v>
       </c>
       <c r="AC16" s="18">
         <v>66.67</v>
       </c>
       <c r="AD16" s="18">
         <v>52.63</v>
       </c>
       <c r="AE16" s="18">
         <v>38.96</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="18">
+        <v>33.71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="40" t="s">
@@ -13519,52 +13830,55 @@
       </c>
       <c r="X17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE17" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="18">
+        <v>13.51</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="19">
         <v>8.26</v>
       </c>
       <c r="F18" s="19">
         <v>12.82</v>
       </c>
       <c r="G18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="40">
         <v>9.26</v>
       </c>
       <c r="I18" s="19">
@@ -13614,52 +13928,55 @@
       </c>
       <c r="X18" s="18">
         <v>3.22</v>
       </c>
       <c r="Y18" s="18">
         <v>2.92</v>
       </c>
       <c r="Z18" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA18" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB18" s="18">
         <v>12.05</v>
       </c>
       <c r="AC18" s="18">
         <v>9.17</v>
       </c>
       <c r="AD18" s="18">
         <v>15.04</v>
       </c>
       <c r="AE18" s="18">
         <v>12.82</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="18">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="19">
         <v>166.67</v>
       </c>
       <c r="C19" s="19">
         <v>76.92</v>
       </c>
       <c r="D19" s="19">
         <v>52.63</v>
       </c>
       <c r="E19" s="19">
         <v>40</v>
       </c>
       <c r="F19" s="19">
         <v>27.03</v>
       </c>
       <c r="G19" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H19" s="40">
         <v>17.239999999999998</v>
       </c>
       <c r="I19" s="19">
@@ -13709,52 +14026,55 @@
       </c>
       <c r="X19" s="18">
         <v>23.53</v>
       </c>
       <c r="Y19" s="18">
         <v>22.47</v>
       </c>
       <c r="Z19" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA19" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB19" s="18">
         <v>52.63</v>
       </c>
       <c r="AC19" s="18">
         <v>35.71</v>
       </c>
       <c r="AD19" s="18">
         <v>58.82</v>
       </c>
       <c r="AE19" s="18">
         <v>50</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="18">
+        <v>44.44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I20" s="40" t="s">
@@ -13804,52 +14124,55 @@
       </c>
       <c r="X20" s="18">
         <v>6.41</v>
       </c>
       <c r="Y20" s="18">
         <v>5.81</v>
       </c>
       <c r="Z20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE20" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="40" t="s">
@@ -13899,83 +14222,87 @@
       </c>
       <c r="X21" s="18">
         <v>18.05</v>
       </c>
       <c r="Y21" s="18">
         <v>16.5</v>
       </c>
       <c r="Z21" s="18">
         <v>50</v>
       </c>
       <c r="AA21" s="18">
         <v>30.3</v>
       </c>
       <c r="AB21" s="18">
         <v>16.670000000000002</v>
       </c>
       <c r="AC21" s="18">
         <v>22.22</v>
       </c>
       <c r="AD21" s="18">
         <v>19.420000000000002</v>
       </c>
       <c r="AE21" s="18">
         <v>16.13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="75" t="s">
+      <c r="AF21" s="18">
+        <v>20.55</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="75"/>
-[...22 lines deleted...]
-      <c r="Y22" s="75"/>
+      <c r="B22" s="74"/>
+      <c r="C22" s="74"/>
+      <c r="D22" s="74"/>
+      <c r="E22" s="74"/>
+      <c r="F22" s="74"/>
+      <c r="G22" s="74"/>
+      <c r="H22" s="74"/>
+      <c r="I22" s="74"/>
+      <c r="J22" s="74"/>
+      <c r="K22" s="74"/>
+      <c r="L22" s="74"/>
+      <c r="M22" s="74"/>
+      <c r="N22" s="74"/>
+      <c r="O22" s="74"/>
+      <c r="P22" s="74"/>
+      <c r="Q22" s="74"/>
+      <c r="R22" s="74"/>
+      <c r="S22" s="74"/>
+      <c r="T22" s="74"/>
+      <c r="U22" s="74"/>
+      <c r="V22" s="74"/>
+      <c r="W22" s="74"/>
+      <c r="X22" s="74"/>
+      <c r="Y22" s="74"/>
       <c r="AA22" s="18"/>
       <c r="AC22" s="18"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22" s="18"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="19">
         <v>12.5</v>
       </c>
       <c r="C23" s="19">
         <v>13.22</v>
       </c>
       <c r="D23" s="19">
         <v>12.36</v>
       </c>
       <c r="E23" s="19">
         <v>10.34</v>
       </c>
       <c r="F23" s="19">
         <v>9.2899999999999991</v>
       </c>
       <c r="G23" s="41">
         <v>5.0999999999999996</v>
       </c>
       <c r="H23" s="40">
         <v>9.69</v>
       </c>
       <c r="I23" s="19">
@@ -14025,52 +14352,55 @@
       </c>
       <c r="X23" s="18">
         <v>4.91</v>
       </c>
       <c r="Y23" s="18">
         <v>4.47</v>
       </c>
       <c r="Z23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB23" s="18">
         <v>3.9</v>
       </c>
       <c r="AC23" s="18">
         <v>2.81</v>
       </c>
       <c r="AD23" s="18">
         <v>3.44</v>
       </c>
       <c r="AE23" s="18">
         <v>2.83</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="18">
+        <v>3.99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="19">
         <v>10.15</v>
       </c>
       <c r="C24" s="19">
         <v>13.09</v>
       </c>
       <c r="D24" s="19">
         <v>12.82</v>
       </c>
       <c r="E24" s="19">
         <v>10.88</v>
       </c>
       <c r="F24" s="19">
         <v>8.86</v>
       </c>
       <c r="G24" s="39">
         <v>5.81</v>
       </c>
       <c r="H24" s="40">
         <v>9.7899999999999991</v>
       </c>
       <c r="I24" s="19">
@@ -14120,52 +14450,55 @@
       </c>
       <c r="X24" s="18">
         <v>4.07</v>
       </c>
       <c r="Y24" s="18">
         <v>3.72</v>
       </c>
       <c r="Z24" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA24" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB24" s="18">
         <v>2.2400000000000002</v>
       </c>
       <c r="AC24" s="18">
         <v>1.63</v>
       </c>
       <c r="AD24" s="18">
         <v>2.66</v>
       </c>
       <c r="AE24" s="18">
         <v>2.19</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="18">
+        <v>3.68</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="19">
         <v>142.86000000000001</v>
       </c>
       <c r="C25" s="19">
         <v>62.5</v>
       </c>
       <c r="D25" s="19">
         <v>37.04</v>
       </c>
       <c r="E25" s="19">
         <v>22.73</v>
       </c>
       <c r="F25" s="19">
         <v>18.52</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="40">
         <v>15.38</v>
       </c>
       <c r="I25" s="19">
@@ -14215,52 +14548,55 @@
       </c>
       <c r="X25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE25" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="40" t="s">
@@ -14310,52 +14646,55 @@
       </c>
       <c r="X26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE26" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I27" s="40" t="s">
@@ -14405,52 +14744,55 @@
       </c>
       <c r="X27" s="18">
         <v>22.73</v>
       </c>
       <c r="Y27" s="18">
         <v>20.62</v>
       </c>
       <c r="Z27" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA27" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB27" s="18">
         <v>66.67</v>
       </c>
       <c r="AC27" s="18">
         <v>40</v>
       </c>
       <c r="AD27" s="18">
         <v>31.25</v>
       </c>
       <c r="AE27" s="18">
         <v>24.39</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="18">
+        <v>21.74</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F28" s="19">
         <v>16.670000000000002</v>
       </c>
       <c r="G28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H28" s="40">
         <v>13.33</v>
       </c>
       <c r="I28" s="19">
@@ -14500,85 +14842,89 @@
       </c>
       <c r="X28" s="18">
         <v>8.85</v>
       </c>
       <c r="Y28" s="18">
         <v>7.81</v>
       </c>
       <c r="Z28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE28" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="71" t="s">
+      <c r="AF28" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="71"/>
-[...22 lines deleted...]
-      <c r="Y29" s="71"/>
+      <c r="B29" s="75"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="75"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="75"/>
+      <c r="H29" s="75"/>
+      <c r="I29" s="75"/>
+      <c r="J29" s="75"/>
+      <c r="K29" s="75"/>
+      <c r="L29" s="75"/>
+      <c r="M29" s="75"/>
+      <c r="N29" s="75"/>
+      <c r="O29" s="75"/>
+      <c r="P29" s="75"/>
+      <c r="Q29" s="75"/>
+      <c r="R29" s="75"/>
+      <c r="S29" s="75"/>
+      <c r="T29" s="75"/>
+      <c r="U29" s="75"/>
+      <c r="V29" s="75"/>
+      <c r="W29" s="75"/>
+      <c r="X29" s="75"/>
+      <c r="Y29" s="75"/>
       <c r="AA29" s="18"/>
       <c r="AB29" s="18"/>
       <c r="AD29" s="18"/>
       <c r="AE29" s="18"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="18"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="19">
         <v>9.09</v>
       </c>
       <c r="C30" s="19">
         <v>7.08</v>
       </c>
       <c r="D30" s="19">
         <v>4.9400000000000004</v>
       </c>
       <c r="E30" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="F30" s="19">
         <v>4.5999999999999996</v>
       </c>
       <c r="G30" s="39">
         <v>4.72</v>
       </c>
       <c r="H30" s="40">
         <v>4.54</v>
       </c>
       <c r="I30" s="19">
@@ -14628,52 +14974,55 @@
       </c>
       <c r="X30" s="18">
         <v>8.81</v>
       </c>
       <c r="Y30" s="18">
         <v>8.09</v>
       </c>
       <c r="Z30" s="53">
         <v>5.24</v>
       </c>
       <c r="AA30" s="18">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB30" s="18">
         <v>9.16</v>
       </c>
       <c r="AC30" s="18">
         <v>9.4600000000000009</v>
       </c>
       <c r="AD30" s="18">
         <v>10.23</v>
       </c>
       <c r="AE30" s="18">
         <v>8.5399999999999991</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="18">
+        <v>10.52</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H31" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I31" s="19" t="s">
@@ -14723,52 +15072,55 @@
       </c>
       <c r="X31" s="18">
         <v>3.82</v>
       </c>
       <c r="Y31" s="18">
         <v>3.5</v>
       </c>
       <c r="Z31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE31" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I32" s="19" t="s">
@@ -14816,50 +15168,53 @@
       <c r="W32" s="18">
         <v>15.5</v>
       </c>
       <c r="X32" s="18">
         <v>14.18</v>
       </c>
       <c r="Y32" s="18">
         <v>13.07</v>
       </c>
       <c r="Z32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE32" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF32" s="18" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="19">
         <v>33.33</v>
       </c>
       <c r="D33" s="19">
         <v>28.57</v>
       </c>
       <c r="E33" s="19">
         <v>21.28</v>
       </c>
       <c r="F33" s="19">
         <v>14.29</v>
       </c>
       <c r="G33" s="19">
         <v>58.82</v>
       </c>
@@ -14913,50 +15268,53 @@
       </c>
       <c r="X33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA33" s="18">
         <v>50</v>
       </c>
       <c r="AB33" s="18">
         <v>29.41</v>
       </c>
       <c r="AC33" s="18">
         <v>25</v>
       </c>
       <c r="AD33" s="18">
         <v>21.74</v>
       </c>
       <c r="AE33" s="18">
         <v>17.54</v>
       </c>
+      <c r="AF33" s="18">
+        <v>14.49</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="19">
         <v>83.33</v>
       </c>
       <c r="C34" s="19">
         <v>33.33</v>
       </c>
       <c r="D34" s="19">
         <v>24.39</v>
       </c>
       <c r="E34" s="19">
         <v>16.13</v>
       </c>
       <c r="F34" s="19">
         <v>13.51</v>
       </c>
       <c r="G34" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H34" s="19">
         <v>9.43</v>
@@ -15008,50 +15366,53 @@
       </c>
       <c r="X34" s="18">
         <v>6.1</v>
       </c>
       <c r="Y34" s="18">
         <v>5.75</v>
       </c>
       <c r="Z34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE34" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AF34" s="18">
+        <v>10.1</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H35" s="19" t="s">
         <v>32</v>
@@ -15103,50 +15464,53 @@
       </c>
       <c r="X35" s="18">
         <v>7.3</v>
       </c>
       <c r="Y35" s="18">
         <v>6.71</v>
       </c>
       <c r="Z35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE35" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AF35" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="19">
         <v>5.41</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="19">
         <v>3.92</v>
@@ -15198,50 +15562,53 @@
       </c>
       <c r="X36" s="18">
         <v>9.23</v>
       </c>
       <c r="Y36" s="18">
         <v>8.36</v>
       </c>
       <c r="Z36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE36" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AF36" s="18">
+        <v>4.46</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="19" t="s">
         <v>32</v>
@@ -15293,50 +15660,53 @@
       </c>
       <c r="X37" s="18">
         <v>15.87</v>
       </c>
       <c r="Y37" s="18">
         <v>14.71</v>
       </c>
       <c r="Z37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE37" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AF37" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="19" t="s">
         <v>32</v>
@@ -15388,50 +15758,53 @@
       </c>
       <c r="X38" s="18">
         <v>24.69</v>
       </c>
       <c r="Y38" s="18">
         <v>22.73</v>
       </c>
       <c r="Z38" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA38" s="18">
         <v>83.33</v>
       </c>
       <c r="AB38" s="18">
         <v>66.67</v>
       </c>
       <c r="AC38" s="18">
         <v>100</v>
       </c>
       <c r="AD38" s="18">
         <v>80</v>
       </c>
       <c r="AE38" s="18">
         <v>55.56</v>
       </c>
+      <c r="AF38" s="18">
+        <v>46.51</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H39" s="19" t="s">
         <v>32</v>
@@ -15483,50 +15856,53 @@
       </c>
       <c r="X39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE39" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AF39" s="18">
+        <v>13.51</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="19">
         <v>13.51</v>
       </c>
       <c r="F40" s="19">
         <v>10.42</v>
       </c>
       <c r="G40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H40" s="19">
         <v>7.09</v>
@@ -15578,50 +15954,53 @@
       </c>
       <c r="X40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB40" s="18">
         <v>16.13</v>
       </c>
       <c r="AC40" s="18">
         <v>12.5</v>
       </c>
       <c r="AD40" s="18">
         <v>20.83</v>
       </c>
       <c r="AE40" s="18">
         <v>18.18</v>
       </c>
+      <c r="AF40" s="18">
+        <v>15.5</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="19">
         <v>166.67</v>
       </c>
       <c r="C41" s="19">
         <v>76.92</v>
       </c>
       <c r="D41" s="19">
         <v>52.63</v>
       </c>
       <c r="E41" s="19">
         <v>40</v>
       </c>
       <c r="F41" s="19">
         <v>27.03</v>
       </c>
       <c r="G41" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H41" s="19">
         <v>17.239999999999998</v>
@@ -15673,50 +16052,53 @@
       </c>
       <c r="X41" s="18">
         <v>23.53</v>
       </c>
       <c r="Y41" s="18">
         <v>22.47</v>
       </c>
       <c r="Z41" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA41" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB41" s="18">
         <v>52.63</v>
       </c>
       <c r="AC41" s="18">
         <v>35.71</v>
       </c>
       <c r="AD41" s="18">
         <v>58.82</v>
       </c>
       <c r="AE41" s="18">
         <v>50</v>
       </c>
+      <c r="AF41" s="18">
+        <v>44.44</v>
+      </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H42" s="19" t="s">
         <v>32</v>
@@ -15768,51 +16150,53 @@
       </c>
       <c r="X42" s="18">
         <v>6.41</v>
       </c>
       <c r="Y42" s="18">
         <v>5.81</v>
       </c>
       <c r="Z42" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA42" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB42" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC42" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD42" s="53" t="s">
         <v>32</v>
       </c>
       <c r="AE42" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AF42" s="44"/>
+      <c r="AF42" s="18" t="s">
+        <v>32</v>
+      </c>
       <c r="AG42" s="44"/>
       <c r="AH42" s="44"/>
       <c r="AI42" s="44"/>
       <c r="AJ42" s="44"/>
       <c r="AK42" s="44"/>
     </row>
     <row r="43" spans="1:37" s="44" customFormat="1">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="E43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>32</v>
       </c>
@@ -15869,74 +16253,76 @@
       </c>
       <c r="X43" s="22">
         <v>18.05</v>
       </c>
       <c r="Y43" s="22">
         <v>16.5</v>
       </c>
       <c r="Z43" s="22">
         <v>50</v>
       </c>
       <c r="AA43" s="22">
         <v>30.3</v>
       </c>
       <c r="AB43" s="22">
         <v>16.670000000000002</v>
       </c>
       <c r="AC43" s="22">
         <v>22.22</v>
       </c>
       <c r="AD43" s="22">
         <v>19.420000000000002</v>
       </c>
       <c r="AE43" s="22">
         <v>16.13</v>
       </c>
-      <c r="AF43" s="30"/>
+      <c r="AF43" s="22">
+        <v>20.55</v>
+      </c>
       <c r="AG43" s="30"/>
       <c r="AH43" s="30"/>
       <c r="AI43" s="30"/>
       <c r="AJ43" s="30"/>
       <c r="AK43" s="30"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число умерших</vt:lpstr>
       <vt:lpstr>Общие коэффициенты смертности</vt:lpstr>