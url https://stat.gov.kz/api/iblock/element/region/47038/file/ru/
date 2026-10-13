--- v5 (2026-09-21)
+++ v6 (2026-10-13)
@@ -1,67 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="18576" windowHeight="10536"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="18576" windowHeight="10536" firstSheet="2" activeTab="5"/>
   </bookViews>
   <sheets>
-    <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Коэф. младенческой смертности" sheetId="5" r:id="rId4"/>
+    <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
+    <sheet name="Число умерших" sheetId="1" r:id="rId3"/>
+    <sheet name="Общие коэффициенты смертности" sheetId="2" r:id="rId4"/>
+    <sheet name="Младенческая смертность" sheetId="4" r:id="rId5"/>
+    <sheet name="Коэф. младенческой смертности" sheetId="5" r:id="rId6"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1727" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1815" uniqueCount="96">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -174,59 +178,191 @@
   </si>
   <si>
     <t xml:space="preserve">Мамлютский район </t>
   </si>
   <si>
     <t>район Шал акына</t>
   </si>
   <si>
     <t xml:space="preserve">Аккайынский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование статистического показателя</t>
+  </si>
+  <si>
+    <t>Число умерших</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование  КСП</t>
+  </si>
+  <si>
+    <t>Число умерших (по месяцам)</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 1 января 2024 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Ежемесячное число умерших по регионам</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика рассчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистика умерших в Республике Казахстан  основывается на регистрации актов о смерти в органах регистрации актов о гражданском состоянии </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике смертности  используются такие источники данных, как  административные данные, предоставляемые административными источниками, в частности, с органов регистрации  актов о гражданском состоянии и НАО Государственная корпорация "Правительство для граждан", проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/803/1xelpa30hos4dl39sr3azvkdk066g49b/Методика%20смертности%20рус.7z</t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t>Полезные ссылки</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=</t>
+  </si>
+  <si>
+    <t>Дата последней актуализации</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона:</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Управление социальной, демографической статистики и уровня жизни</t>
+  </si>
+  <si>
+    <t>Бубенко Ольга</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 715 2 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/sko/dynamic-tables/38/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
@@ -268,60 +404,131 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -364,57 +571,74 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -530,113 +754,158 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 4 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -879,202 +1148,465 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/sko/dynamic-tables/38/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B24"/>
+  <sheetViews>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15:B16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="47.6640625" style="77" customWidth="1"/>
+    <col min="2" max="2" width="69.109375" style="77" customWidth="1"/>
+    <col min="3" max="16384" width="14.44140625" style="77"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="14.4">
+      <c r="A1" s="61" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1" s="62">
+        <v>612201</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="14.4">
+      <c r="A2" s="61" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2" s="63" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="14.4">
+      <c r="A3" s="61" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3" s="63" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="14.4">
+      <c r="A4" s="61" t="s">
+        <v>57</v>
+      </c>
+      <c r="B4" s="63" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="14.4">
+      <c r="A5" s="61" t="s">
+        <v>59</v>
+      </c>
+      <c r="B5" s="63" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="14.4">
+      <c r="A6" s="61" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" s="63" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="14.4">
+      <c r="A7" s="61" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="63" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="44.25" customHeight="1">
+      <c r="A8" s="61" t="s">
+        <v>65</v>
+      </c>
+      <c r="B8" s="64" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="88.5" customHeight="1">
+      <c r="A9" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="64" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="15" customHeight="1">
+      <c r="A10" s="61" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="66" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="26.4">
+      <c r="A11" s="61" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="65" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A12" s="61" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="66" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="14.4">
+      <c r="A13" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="66" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="14.4">
+      <c r="A14" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" s="78" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="14.4">
+      <c r="A15" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" s="67">
+        <v>46304</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="14.4">
+      <c r="A16" s="61" t="s">
+        <v>79</v>
+      </c>
+      <c r="B16" s="67">
+        <v>46335</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="16.8" customHeight="1">
+      <c r="A17" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" s="74" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="14.4">
+      <c r="A18" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" s="74" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="14.4">
+      <c r="A19" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" s="74" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="14.4">
+      <c r="A20" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" s="74" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="15" customHeight="1">
+      <c r="B21" s="75"/>
+    </row>
+    <row r="24" spans="1:2" ht="15" customHeight="1">
+      <c r="B24" s="79"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+    <hyperlink ref="B10" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5:B15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="14.44140625" style="69"/>
+    <col min="2" max="2" width="51.6640625" style="69" customWidth="1"/>
+    <col min="3" max="16384" width="14.44140625" style="69"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2" ht="17.25" customHeight="1">
+      <c r="B5" s="68" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" ht="15" customHeight="1">
+      <c r="B6" s="68" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="15" customHeight="1">
+      <c r="B7" s="68" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="15" customHeight="1">
+      <c r="B8" s="68" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" ht="15" customHeight="1">
+      <c r="B9" s="68" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="15" customHeight="1">
+      <c r="B10" s="70"/>
+    </row>
+    <row r="11" spans="2:2" ht="40.5" customHeight="1">
+      <c r="B11" s="71" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" ht="16.5" customHeight="1">
+      <c r="B12" s="70"/>
+    </row>
+    <row r="13" spans="2:2" ht="15" customHeight="1">
+      <c r="B13" s="70"/>
+    </row>
+    <row r="14" spans="2:2" ht="15" customHeight="1">
+      <c r="B14" s="72" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="15" spans="2:2" ht="15" customHeight="1">
+      <c r="B15" s="73"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="J25" workbookViewId="0">
-      <selection activeCell="AH24" sqref="AH24"/>
+    <sheetView topLeftCell="K1" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="26.44140625" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="3.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.33203125" style="13" customWidth="1"/>
     <col min="27" max="27" width="7.109375" style="13" customWidth="1"/>
     <col min="28" max="28" width="8.44140625" style="13" customWidth="1"/>
     <col min="29" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="80" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="80"/>
+      <c r="O1" s="80"/>
+      <c r="P1" s="80"/>
+      <c r="Q1" s="80"/>
+      <c r="R1" s="80"/>
+      <c r="S1" s="80"/>
+      <c r="T1" s="80"/>
+      <c r="U1" s="80"/>
+      <c r="V1" s="80"/>
+      <c r="W1" s="80"/>
+      <c r="X1" s="80"/>
+      <c r="Y1" s="80"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37" s="1" customFormat="1">
       <c r="E3" s="49"/>
       <c r="Y3" s="49"/>
       <c r="AK3" s="49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="67"/>
-      <c r="B4" s="65">
+      <c r="A4" s="86"/>
+      <c r="B4" s="84">
         <v>2024</v>
       </c>
-      <c r="C4" s="66"/>
-[...10 lines deleted...]
-      <c r="N4" s="65">
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="84">
         <v>2025</v>
       </c>
-      <c r="O4" s="66"/>
-[...10 lines deleted...]
-      <c r="Z4" s="65">
+      <c r="O4" s="85"/>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="85"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="85"/>
+      <c r="T4" s="85"/>
+      <c r="U4" s="85"/>
+      <c r="V4" s="85"/>
+      <c r="W4" s="85"/>
+      <c r="X4" s="85"/>
+      <c r="Y4" s="85"/>
+      <c r="Z4" s="84">
         <v>2026</v>
       </c>
-      <c r="AA4" s="66"/>
-[...9 lines deleted...]
-      <c r="AK4" s="66"/>
+      <c r="AA4" s="85"/>
+      <c r="AB4" s="85"/>
+      <c r="AC4" s="85"/>
+      <c r="AD4" s="85"/>
+      <c r="AE4" s="85"/>
+      <c r="AF4" s="85"/>
+      <c r="AG4" s="85"/>
+      <c r="AH4" s="85"/>
+      <c r="AI4" s="85"/>
+      <c r="AJ4" s="85"/>
+      <c r="AK4" s="85"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="68"/>
+      <c r="A5" s="87"/>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="48" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="48" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="48" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="48" t="s">
@@ -1124,94 +1656,94 @@
       </c>
       <c r="Y5" s="48" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AB5" s="54" t="s">
         <v>7</v>
       </c>
       <c r="AC5" s="54" t="s">
         <v>8</v>
       </c>
       <c r="AD5" s="59" t="s">
         <v>0</v>
       </c>
       <c r="AE5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="AG5" s="48" t="s">
+      <c r="AG5" s="76" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="48" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="81"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81"/>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81"/>
+      <c r="R6" s="81"/>
+      <c r="S6" s="81"/>
+      <c r="T6" s="81"/>
+      <c r="U6" s="81"/>
+      <c r="V6" s="81"/>
+      <c r="W6" s="81"/>
+      <c r="X6" s="81"/>
+      <c r="Y6" s="81"/>
       <c r="AC6" s="52"/>
       <c r="AE6" s="60"/>
       <c r="AF6" s="60"/>
       <c r="AG6" s="60"/>
       <c r="AH6" s="60"/>
       <c r="AI6" s="60"/>
       <c r="AJ6" s="60"/>
       <c r="AK6" s="60"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="6">
         <v>621</v>
       </c>
       <c r="C7" s="6">
         <v>479</v>
       </c>
       <c r="D7" s="6">
         <v>473</v>
       </c>
       <c r="E7" s="6">
         <v>508</v>
       </c>
@@ -1274,51 +1806,53 @@
       </c>
       <c r="Y7" s="5">
         <v>534</v>
       </c>
       <c r="Z7" s="50">
         <v>514</v>
       </c>
       <c r="AA7" s="52">
         <v>395</v>
       </c>
       <c r="AB7" s="52">
         <v>549</v>
       </c>
       <c r="AC7" s="52">
         <v>542</v>
       </c>
       <c r="AD7" s="6">
         <v>456</v>
       </c>
       <c r="AE7" s="6">
         <v>487</v>
       </c>
       <c r="AF7" s="26">
         <v>530</v>
       </c>
-      <c r="AG7" s="44"/>
+      <c r="AG7" s="6">
+        <v>452</v>
+      </c>
       <c r="AH7" s="44"/>
       <c r="AI7" s="44"/>
       <c r="AJ7" s="44"/>
       <c r="AK7" s="44"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="6">
         <v>247</v>
       </c>
       <c r="C8" s="6">
         <v>205</v>
       </c>
       <c r="D8" s="6">
         <v>204</v>
       </c>
       <c r="E8" s="6">
         <v>211</v>
       </c>
       <c r="F8" s="6">
         <v>213</v>
       </c>
       <c r="G8" s="7">
@@ -1377,51 +1911,53 @@
       </c>
       <c r="Y8" s="5">
         <v>212</v>
       </c>
       <c r="Z8" s="50">
         <v>222</v>
       </c>
       <c r="AA8" s="52">
         <v>160</v>
       </c>
       <c r="AB8" s="52">
         <v>188</v>
       </c>
       <c r="AC8" s="52">
         <v>254</v>
       </c>
       <c r="AD8" s="6">
         <v>187</v>
       </c>
       <c r="AE8" s="6">
         <v>199</v>
       </c>
       <c r="AF8" s="26">
         <v>212</v>
       </c>
-      <c r="AG8" s="44"/>
+      <c r="AG8" s="6">
+        <v>202</v>
+      </c>
       <c r="AH8" s="44"/>
       <c r="AI8" s="44"/>
       <c r="AJ8" s="44"/>
       <c r="AK8" s="44"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="6">
         <v>38</v>
       </c>
       <c r="C9" s="6">
         <v>31</v>
       </c>
       <c r="D9" s="6">
         <v>33</v>
       </c>
       <c r="E9" s="6">
         <v>32</v>
       </c>
       <c r="F9" s="6">
         <v>39</v>
       </c>
       <c r="G9" s="7">
@@ -1480,51 +2016,53 @@
       </c>
       <c r="Y9" s="5">
         <v>34</v>
       </c>
       <c r="Z9" s="50">
         <v>34</v>
       </c>
       <c r="AA9" s="52">
         <v>35</v>
       </c>
       <c r="AB9" s="52">
         <v>39</v>
       </c>
       <c r="AC9" s="52">
         <v>38</v>
       </c>
       <c r="AD9" s="6">
         <v>21</v>
       </c>
       <c r="AE9" s="6">
         <v>32</v>
       </c>
       <c r="AF9" s="26">
         <v>26</v>
       </c>
-      <c r="AG9" s="44"/>
+      <c r="AG9" s="6">
+        <v>24</v>
+      </c>
       <c r="AH9" s="44"/>
       <c r="AI9" s="44"/>
       <c r="AJ9" s="44"/>
       <c r="AK9" s="44"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="6">
         <v>15</v>
       </c>
       <c r="C10" s="6">
         <v>7</v>
       </c>
       <c r="D10" s="6">
         <v>8</v>
       </c>
       <c r="E10" s="6">
         <v>13</v>
       </c>
       <c r="F10" s="6">
         <v>10</v>
       </c>
       <c r="G10" s="7">
@@ -1583,51 +2121,53 @@
       </c>
       <c r="Y10" s="5">
         <v>8</v>
       </c>
       <c r="Z10" s="50">
         <v>10</v>
       </c>
       <c r="AA10" s="52">
         <v>14</v>
       </c>
       <c r="AB10" s="52">
         <v>7</v>
       </c>
       <c r="AC10" s="52">
         <v>8</v>
       </c>
       <c r="AD10" s="6">
         <v>12</v>
       </c>
       <c r="AE10" s="6">
         <v>9</v>
       </c>
       <c r="AF10" s="26">
         <v>9</v>
       </c>
-      <c r="AG10" s="44"/>
+      <c r="AG10" s="6">
+        <v>3</v>
+      </c>
       <c r="AH10" s="44"/>
       <c r="AI10" s="44"/>
       <c r="AJ10" s="44"/>
       <c r="AK10" s="44"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="6">
         <v>42</v>
       </c>
       <c r="C11" s="6">
         <v>23</v>
       </c>
       <c r="D11" s="6">
         <v>21</v>
       </c>
       <c r="E11" s="6">
         <v>36</v>
       </c>
       <c r="F11" s="6">
         <v>24</v>
       </c>
       <c r="G11" s="7">
@@ -1686,51 +2226,53 @@
       </c>
       <c r="Y11" s="5">
         <v>29</v>
       </c>
       <c r="Z11" s="50">
         <v>26</v>
       </c>
       <c r="AA11" s="52">
         <v>13</v>
       </c>
       <c r="AB11" s="52">
         <v>36</v>
       </c>
       <c r="AC11" s="52">
         <v>32</v>
       </c>
       <c r="AD11" s="6">
         <v>22</v>
       </c>
       <c r="AE11" s="6">
         <v>31</v>
       </c>
       <c r="AF11" s="26">
         <v>24</v>
       </c>
-      <c r="AG11" s="44"/>
+      <c r="AG11" s="6">
+        <v>24</v>
+      </c>
       <c r="AH11" s="44"/>
       <c r="AI11" s="44"/>
       <c r="AJ11" s="44"/>
       <c r="AK11" s="44"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="6">
         <v>32</v>
       </c>
       <c r="C12" s="6">
         <v>11</v>
       </c>
       <c r="D12" s="6">
         <v>19</v>
       </c>
       <c r="E12" s="6">
         <v>23</v>
       </c>
       <c r="F12" s="6">
         <v>18</v>
       </c>
       <c r="G12" s="7">
@@ -1789,51 +2331,53 @@
       </c>
       <c r="Y12" s="5">
         <v>16</v>
       </c>
       <c r="Z12" s="50">
         <v>23</v>
       </c>
       <c r="AA12" s="52">
         <v>9</v>
       </c>
       <c r="AB12" s="52">
         <v>28</v>
       </c>
       <c r="AC12" s="52">
         <v>22</v>
       </c>
       <c r="AD12" s="6">
         <v>15</v>
       </c>
       <c r="AE12" s="6">
         <v>15</v>
       </c>
       <c r="AF12" s="26">
         <v>31</v>
       </c>
-      <c r="AG12" s="44"/>
+      <c r="AG12" s="6">
+        <v>13</v>
+      </c>
       <c r="AH12" s="44"/>
       <c r="AI12" s="44"/>
       <c r="AJ12" s="44"/>
       <c r="AK12" s="44"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="6">
         <v>27</v>
       </c>
       <c r="C13" s="6">
         <v>18</v>
       </c>
       <c r="D13" s="6">
         <v>22</v>
       </c>
       <c r="E13" s="6">
         <v>18</v>
       </c>
       <c r="F13" s="6">
         <v>19</v>
       </c>
       <c r="G13" s="7">
@@ -1892,51 +2436,53 @@
       </c>
       <c r="Y13" s="5">
         <v>20</v>
       </c>
       <c r="Z13" s="50">
         <v>15</v>
       </c>
       <c r="AA13" s="52">
         <v>13</v>
       </c>
       <c r="AB13" s="52">
         <v>18</v>
       </c>
       <c r="AC13" s="52">
         <v>15</v>
       </c>
       <c r="AD13" s="6">
         <v>13</v>
       </c>
       <c r="AE13" s="6">
         <v>21</v>
       </c>
       <c r="AF13" s="26">
         <v>23</v>
       </c>
-      <c r="AG13" s="44"/>
+      <c r="AG13" s="6">
+        <v>20</v>
+      </c>
       <c r="AH13" s="44"/>
       <c r="AI13" s="44"/>
       <c r="AJ13" s="44"/>
       <c r="AK13" s="44"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="6">
         <v>54</v>
       </c>
       <c r="C14" s="6">
         <v>43</v>
       </c>
       <c r="D14" s="6">
         <v>36</v>
       </c>
       <c r="E14" s="6">
         <v>32</v>
       </c>
       <c r="F14" s="6">
         <v>42</v>
       </c>
       <c r="G14" s="7">
@@ -1995,51 +2541,53 @@
       </c>
       <c r="Y14" s="5">
         <v>39</v>
       </c>
       <c r="Z14" s="50">
         <v>42</v>
       </c>
       <c r="AA14" s="52">
         <v>40</v>
       </c>
       <c r="AB14" s="52">
         <v>62</v>
       </c>
       <c r="AC14" s="52">
         <v>41</v>
       </c>
       <c r="AD14" s="6">
         <v>52</v>
       </c>
       <c r="AE14" s="6">
         <v>34</v>
       </c>
       <c r="AF14" s="26">
         <v>43</v>
       </c>
-      <c r="AG14" s="44"/>
+      <c r="AG14" s="6">
+        <v>41</v>
+      </c>
       <c r="AH14" s="44"/>
       <c r="AI14" s="44"/>
       <c r="AJ14" s="44"/>
       <c r="AK14" s="44"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="6">
         <v>12</v>
       </c>
       <c r="C15" s="6">
         <v>19</v>
       </c>
       <c r="D15" s="6">
         <v>14</v>
       </c>
       <c r="E15" s="6">
         <v>18</v>
       </c>
       <c r="F15" s="6">
         <v>12</v>
       </c>
       <c r="G15" s="7">
@@ -2098,51 +2646,53 @@
       </c>
       <c r="Y15" s="5">
         <v>21</v>
       </c>
       <c r="Z15" s="50">
         <v>17</v>
       </c>
       <c r="AA15" s="52">
         <v>15</v>
       </c>
       <c r="AB15" s="52">
         <v>18</v>
       </c>
       <c r="AC15" s="52">
         <v>18</v>
       </c>
       <c r="AD15" s="6">
         <v>16</v>
       </c>
       <c r="AE15" s="6">
         <v>20</v>
       </c>
       <c r="AF15" s="26">
         <v>18</v>
       </c>
-      <c r="AG15" s="44"/>
+      <c r="AG15" s="6">
+        <v>17</v>
+      </c>
       <c r="AH15" s="44"/>
       <c r="AI15" s="44"/>
       <c r="AJ15" s="44"/>
       <c r="AK15" s="44"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="6">
         <v>31</v>
       </c>
       <c r="C16" s="6">
         <v>23</v>
       </c>
       <c r="D16" s="6">
         <v>11</v>
       </c>
       <c r="E16" s="6">
         <v>21</v>
       </c>
       <c r="F16" s="6">
         <v>28</v>
       </c>
       <c r="G16" s="7">
@@ -2201,51 +2751,53 @@
       </c>
       <c r="Y16" s="5">
         <v>27</v>
       </c>
       <c r="Z16" s="50">
         <v>15</v>
       </c>
       <c r="AA16" s="52">
         <v>15</v>
       </c>
       <c r="AB16" s="52">
         <v>21</v>
       </c>
       <c r="AC16" s="52">
         <v>12</v>
       </c>
       <c r="AD16" s="6">
         <v>14</v>
       </c>
       <c r="AE16" s="6">
         <v>21</v>
       </c>
       <c r="AF16" s="26">
         <v>20</v>
       </c>
-      <c r="AG16" s="44"/>
+      <c r="AG16" s="6">
+        <v>21</v>
+      </c>
       <c r="AH16" s="44"/>
       <c r="AI16" s="44"/>
       <c r="AJ16" s="44"/>
       <c r="AK16" s="44"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="6">
         <v>19</v>
       </c>
       <c r="C17" s="6">
         <v>22</v>
       </c>
       <c r="D17" s="6">
         <v>24</v>
       </c>
       <c r="E17" s="6">
         <v>19</v>
       </c>
       <c r="F17" s="6">
         <v>26</v>
       </c>
       <c r="G17" s="7">
@@ -2304,51 +2856,53 @@
       </c>
       <c r="Y17" s="5">
         <v>25</v>
       </c>
       <c r="Z17" s="50">
         <v>25</v>
       </c>
       <c r="AA17" s="52">
         <v>22</v>
       </c>
       <c r="AB17" s="52">
         <v>26</v>
       </c>
       <c r="AC17" s="52">
         <v>22</v>
       </c>
       <c r="AD17" s="6">
         <v>29</v>
       </c>
       <c r="AE17" s="6">
         <v>17</v>
       </c>
       <c r="AF17" s="26">
         <v>25</v>
       </c>
-      <c r="AG17" s="44"/>
+      <c r="AG17" s="6">
+        <v>14</v>
+      </c>
       <c r="AH17" s="44"/>
       <c r="AI17" s="44"/>
       <c r="AJ17" s="44"/>
       <c r="AK17" s="44"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="6">
         <v>43</v>
       </c>
       <c r="C18" s="6">
         <v>36</v>
       </c>
       <c r="D18" s="6">
         <v>36</v>
       </c>
       <c r="E18" s="6">
         <v>35</v>
       </c>
       <c r="F18" s="6">
         <v>33</v>
       </c>
       <c r="G18" s="7">
@@ -2407,51 +2961,53 @@
       </c>
       <c r="Y18" s="5">
         <v>39</v>
       </c>
       <c r="Z18" s="50">
         <v>38</v>
       </c>
       <c r="AA18" s="52">
         <v>25</v>
       </c>
       <c r="AB18" s="52">
         <v>44</v>
       </c>
       <c r="AC18" s="52">
         <v>25</v>
       </c>
       <c r="AD18" s="6">
         <v>36</v>
       </c>
       <c r="AE18" s="6">
         <v>37</v>
       </c>
       <c r="AF18" s="26">
         <v>46</v>
       </c>
-      <c r="AG18" s="44"/>
+      <c r="AG18" s="6">
+        <v>28</v>
+      </c>
       <c r="AH18" s="44"/>
       <c r="AI18" s="44"/>
       <c r="AJ18" s="44"/>
       <c r="AK18" s="44"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="6">
         <v>18</v>
       </c>
       <c r="C19" s="6">
         <v>8</v>
       </c>
       <c r="D19" s="6">
         <v>9</v>
       </c>
       <c r="E19" s="6">
         <v>7</v>
       </c>
       <c r="F19" s="6">
         <v>11</v>
       </c>
       <c r="G19" s="7">
@@ -2510,51 +3066,53 @@
       </c>
       <c r="Y19" s="5">
         <v>13</v>
       </c>
       <c r="Z19" s="50">
         <v>8</v>
       </c>
       <c r="AA19" s="52">
         <v>10</v>
       </c>
       <c r="AB19" s="52">
         <v>11</v>
       </c>
       <c r="AC19" s="52">
         <v>10</v>
       </c>
       <c r="AD19" s="6">
         <v>7</v>
       </c>
       <c r="AE19" s="6">
         <v>8</v>
       </c>
       <c r="AF19" s="26">
         <v>11</v>
       </c>
-      <c r="AG19" s="44"/>
+      <c r="AG19" s="6">
+        <v>8</v>
+      </c>
       <c r="AH19" s="44"/>
       <c r="AI19" s="44"/>
       <c r="AJ19" s="44"/>
       <c r="AK19" s="44"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="6">
         <v>7</v>
       </c>
       <c r="C20" s="6">
         <v>4</v>
       </c>
       <c r="D20" s="6">
         <v>12</v>
       </c>
       <c r="E20" s="6">
         <v>10</v>
       </c>
       <c r="F20" s="6">
         <v>6</v>
       </c>
       <c r="G20" s="7">
@@ -2613,51 +3171,53 @@
       </c>
       <c r="Y20" s="5">
         <v>7</v>
       </c>
       <c r="Z20" s="50">
         <v>6</v>
       </c>
       <c r="AA20" s="52">
         <v>8</v>
       </c>
       <c r="AB20" s="52">
         <v>9</v>
       </c>
       <c r="AC20" s="52">
         <v>8</v>
       </c>
       <c r="AD20" s="6">
         <v>10</v>
       </c>
       <c r="AE20" s="6">
         <v>7</v>
       </c>
       <c r="AF20" s="26">
         <v>7</v>
       </c>
-      <c r="AG20" s="44"/>
+      <c r="AG20" s="6">
+        <v>10</v>
+      </c>
       <c r="AH20" s="44"/>
       <c r="AI20" s="44"/>
       <c r="AJ20" s="44"/>
       <c r="AK20" s="44"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="6">
         <v>36</v>
       </c>
       <c r="C21" s="6">
         <v>29</v>
       </c>
       <c r="D21" s="6">
         <v>24</v>
       </c>
       <c r="E21" s="6">
         <v>33</v>
       </c>
       <c r="F21" s="6">
         <v>32</v>
       </c>
       <c r="G21" s="7">
@@ -2716,84 +3276,86 @@
       </c>
       <c r="Y21" s="5">
         <v>44</v>
       </c>
       <c r="Z21" s="50">
         <v>33</v>
       </c>
       <c r="AA21" s="52">
         <v>16</v>
       </c>
       <c r="AB21" s="52">
         <v>42</v>
       </c>
       <c r="AC21" s="52">
         <v>37</v>
       </c>
       <c r="AD21" s="6">
         <v>22</v>
       </c>
       <c r="AE21" s="6">
         <v>36</v>
       </c>
       <c r="AF21" s="26">
         <v>35</v>
       </c>
-      <c r="AG21" s="44"/>
+      <c r="AG21" s="6">
+        <v>27</v>
+      </c>
       <c r="AH21" s="44"/>
       <c r="AI21" s="44"/>
       <c r="AJ21" s="44"/>
       <c r="AK21" s="44"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="63" t="s">
+      <c r="A22" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="63"/>
-[...22 lines deleted...]
-      <c r="Y22" s="63"/>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="82"/>
+      <c r="N22" s="82"/>
+      <c r="O22" s="82"/>
+      <c r="P22" s="82"/>
+      <c r="Q22" s="82"/>
+      <c r="R22" s="82"/>
+      <c r="S22" s="82"/>
+      <c r="T22" s="82"/>
+      <c r="U22" s="82"/>
+      <c r="V22" s="82"/>
+      <c r="W22" s="82"/>
+      <c r="X22" s="82"/>
+      <c r="Y22" s="82"/>
       <c r="AA22" s="44"/>
       <c r="AB22" s="44"/>
       <c r="AC22" s="52"/>
       <c r="AE22" s="44"/>
       <c r="AF22" s="26"/>
       <c r="AG22" s="44"/>
       <c r="AH22" s="44"/>
       <c r="AI22" s="44"/>
       <c r="AJ22" s="44"/>
       <c r="AK22" s="44"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="6">
         <v>295</v>
       </c>
       <c r="C23" s="6">
         <v>248</v>
       </c>
       <c r="D23" s="6">
         <v>228</v>
       </c>
       <c r="E23" s="6">
@@ -2858,51 +3420,53 @@
       </c>
       <c r="Y23" s="5">
         <v>261</v>
       </c>
       <c r="Z23" s="50">
         <v>250</v>
       </c>
       <c r="AA23" s="52">
         <v>190</v>
       </c>
       <c r="AB23" s="52">
         <v>232</v>
       </c>
       <c r="AC23" s="52">
         <v>281</v>
       </c>
       <c r="AD23" s="6">
         <v>214</v>
       </c>
       <c r="AE23" s="6">
         <v>248</v>
       </c>
       <c r="AF23" s="26">
         <v>261</v>
       </c>
-      <c r="AG23" s="44"/>
+      <c r="AG23" s="6">
+        <v>241</v>
+      </c>
       <c r="AH23" s="44"/>
       <c r="AI23" s="44"/>
       <c r="AJ23" s="44"/>
       <c r="AK23" s="44"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="6">
         <v>247</v>
       </c>
       <c r="C24" s="6">
         <v>205</v>
       </c>
       <c r="D24" s="6">
         <v>204</v>
       </c>
       <c r="E24" s="6">
         <v>189</v>
       </c>
       <c r="F24" s="6">
         <v>213</v>
       </c>
       <c r="G24" s="7">
@@ -2961,51 +3525,53 @@
       </c>
       <c r="Y24" s="5">
         <v>212</v>
       </c>
       <c r="Z24" s="50">
         <v>222</v>
       </c>
       <c r="AA24" s="52">
         <v>160</v>
       </c>
       <c r="AB24" s="52">
         <v>188</v>
       </c>
       <c r="AC24" s="52">
         <v>254</v>
       </c>
       <c r="AD24" s="6">
         <v>187</v>
       </c>
       <c r="AE24" s="6">
         <v>199</v>
       </c>
       <c r="AF24" s="26">
         <v>212</v>
       </c>
-      <c r="AG24" s="44"/>
+      <c r="AG24" s="6">
+        <v>202</v>
+      </c>
       <c r="AH24" s="44"/>
       <c r="AI24" s="44"/>
       <c r="AJ24" s="44"/>
       <c r="AK24" s="44"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="6">
         <v>15</v>
       </c>
       <c r="C25" s="6">
         <v>6</v>
       </c>
       <c r="D25" s="6">
         <v>5</v>
       </c>
       <c r="E25" s="6">
         <v>17</v>
       </c>
       <c r="F25" s="6">
         <v>9</v>
       </c>
       <c r="G25" s="7">
@@ -3064,51 +3630,53 @@
       </c>
       <c r="Y25" s="5">
         <v>9</v>
       </c>
       <c r="Z25" s="50">
         <v>3</v>
       </c>
       <c r="AA25" s="52">
         <v>5</v>
       </c>
       <c r="AB25" s="52">
         <v>11</v>
       </c>
       <c r="AC25" s="52">
         <v>8</v>
       </c>
       <c r="AD25" s="6">
         <v>3</v>
       </c>
       <c r="AE25" s="6">
         <v>13</v>
       </c>
       <c r="AF25" s="26">
         <v>9</v>
       </c>
-      <c r="AG25" s="44"/>
+      <c r="AG25" s="6">
+        <v>13</v>
+      </c>
       <c r="AH25" s="44"/>
       <c r="AI25" s="44"/>
       <c r="AJ25" s="44"/>
       <c r="AK25" s="44"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="6">
         <v>7</v>
       </c>
       <c r="C26" s="6">
         <v>8</v>
       </c>
       <c r="D26" s="6">
         <v>7</v>
       </c>
       <c r="E26" s="6">
         <v>3</v>
       </c>
       <c r="F26" s="6">
         <v>2</v>
       </c>
       <c r="G26" s="7">
@@ -3167,51 +3735,53 @@
       </c>
       <c r="Y26" s="5">
         <v>10</v>
       </c>
       <c r="Z26" s="50">
         <v>5</v>
       </c>
       <c r="AA26" s="52">
         <v>6</v>
       </c>
       <c r="AB26" s="52">
         <v>8</v>
       </c>
       <c r="AC26" s="52">
         <v>4</v>
       </c>
       <c r="AD26" s="6">
         <v>7</v>
       </c>
       <c r="AE26" s="6">
         <v>7</v>
       </c>
       <c r="AF26" s="26">
         <v>9</v>
       </c>
-      <c r="AG26" s="44"/>
+      <c r="AG26" s="6">
+        <v>9</v>
+      </c>
       <c r="AH26" s="44"/>
       <c r="AI26" s="44"/>
       <c r="AJ26" s="44"/>
       <c r="AK26" s="44"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="6">
         <v>12</v>
       </c>
       <c r="C27" s="6">
         <v>14</v>
       </c>
       <c r="D27" s="6">
         <v>3</v>
       </c>
       <c r="E27" s="6">
         <v>5</v>
       </c>
       <c r="F27" s="6">
         <v>11</v>
       </c>
       <c r="G27" s="7">
@@ -3270,51 +3840,53 @@
       </c>
       <c r="Y27" s="5">
         <v>10</v>
       </c>
       <c r="Z27" s="50">
         <v>4</v>
       </c>
       <c r="AA27" s="52">
         <v>7</v>
       </c>
       <c r="AB27" s="52">
         <v>7</v>
       </c>
       <c r="AC27" s="52">
         <v>4</v>
       </c>
       <c r="AD27" s="6">
         <v>7</v>
       </c>
       <c r="AE27" s="6">
         <v>14</v>
       </c>
       <c r="AF27" s="26">
         <v>14</v>
       </c>
-      <c r="AG27" s="44"/>
+      <c r="AG27" s="6">
+        <v>10</v>
+      </c>
       <c r="AH27" s="44"/>
       <c r="AI27" s="44"/>
       <c r="AJ27" s="44"/>
       <c r="AK27" s="44"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="6">
         <v>14</v>
       </c>
       <c r="C28" s="6">
         <v>15</v>
       </c>
       <c r="D28" s="6">
         <v>9</v>
       </c>
       <c r="E28" s="6">
         <v>9</v>
       </c>
       <c r="F28" s="6">
         <v>14</v>
       </c>
       <c r="G28" s="7">
@@ -3373,84 +3945,86 @@
       </c>
       <c r="Y28" s="5">
         <v>20</v>
       </c>
       <c r="Z28" s="50">
         <v>16</v>
       </c>
       <c r="AA28" s="52">
         <v>12</v>
       </c>
       <c r="AB28" s="52">
         <v>18</v>
       </c>
       <c r="AC28" s="52">
         <v>11</v>
       </c>
       <c r="AD28" s="6">
         <v>10</v>
       </c>
       <c r="AE28" s="6">
         <v>15</v>
       </c>
       <c r="AF28" s="26">
         <v>17</v>
       </c>
-      <c r="AG28" s="44"/>
+      <c r="AG28" s="6">
+        <v>7</v>
+      </c>
       <c r="AH28" s="44"/>
       <c r="AI28" s="44"/>
       <c r="AJ28" s="44"/>
       <c r="AK28" s="44"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="64" t="s">
+      <c r="A29" s="83" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="64"/>
-[...22 lines deleted...]
-      <c r="Y29" s="64"/>
+      <c r="B29" s="83"/>
+      <c r="C29" s="83"/>
+      <c r="D29" s="83"/>
+      <c r="E29" s="83"/>
+      <c r="F29" s="83"/>
+      <c r="G29" s="83"/>
+      <c r="H29" s="83"/>
+      <c r="I29" s="83"/>
+      <c r="J29" s="83"/>
+      <c r="K29" s="83"/>
+      <c r="L29" s="83"/>
+      <c r="M29" s="83"/>
+      <c r="N29" s="83"/>
+      <c r="O29" s="83"/>
+      <c r="P29" s="83"/>
+      <c r="Q29" s="83"/>
+      <c r="R29" s="83"/>
+      <c r="S29" s="83"/>
+      <c r="T29" s="83"/>
+      <c r="U29" s="83"/>
+      <c r="V29" s="83"/>
+      <c r="W29" s="83"/>
+      <c r="X29" s="83"/>
+      <c r="Y29" s="83"/>
       <c r="AA29" s="44"/>
       <c r="AB29" s="44"/>
       <c r="AC29" s="52"/>
       <c r="AE29" s="44"/>
       <c r="AF29" s="26"/>
       <c r="AG29" s="44"/>
       <c r="AH29" s="44"/>
       <c r="AI29" s="44"/>
       <c r="AJ29" s="44"/>
       <c r="AK29" s="44"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="6">
         <v>326</v>
       </c>
       <c r="C30" s="6">
         <v>231</v>
       </c>
       <c r="D30" s="6">
         <v>245</v>
       </c>
       <c r="E30" s="6">
@@ -3515,51 +4089,53 @@
       </c>
       <c r="Y30" s="5">
         <v>273</v>
       </c>
       <c r="Z30" s="50">
         <v>264</v>
       </c>
       <c r="AA30" s="52">
         <v>205</v>
       </c>
       <c r="AB30" s="52">
         <v>317</v>
       </c>
       <c r="AC30" s="52">
         <v>261</v>
       </c>
       <c r="AD30" s="6">
         <v>242</v>
       </c>
       <c r="AE30" s="5">
         <v>239</v>
       </c>
       <c r="AF30" s="26">
         <v>269</v>
       </c>
-      <c r="AG30" s="44"/>
+      <c r="AG30" s="6">
+        <v>211</v>
+      </c>
       <c r="AH30" s="44"/>
       <c r="AI30" s="44"/>
       <c r="AJ30" s="44"/>
       <c r="AK30" s="44"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="6">
         <v>38</v>
       </c>
       <c r="C31" s="6">
         <v>31</v>
       </c>
       <c r="D31" s="6">
         <v>33</v>
       </c>
       <c r="E31" s="6">
         <v>32</v>
       </c>
       <c r="F31" s="6">
         <v>39</v>
       </c>
       <c r="G31" s="7">
@@ -3618,51 +4194,53 @@
       </c>
       <c r="Y31" s="5">
         <v>34</v>
       </c>
       <c r="Z31" s="50">
         <v>34</v>
       </c>
       <c r="AA31" s="52">
         <v>35</v>
       </c>
       <c r="AB31" s="52">
         <v>39</v>
       </c>
       <c r="AC31" s="52">
         <v>38</v>
       </c>
       <c r="AD31" s="6">
         <v>21</v>
       </c>
       <c r="AE31" s="5">
         <v>32</v>
       </c>
       <c r="AF31" s="26">
         <v>26</v>
       </c>
-      <c r="AG31" s="44"/>
+      <c r="AG31" s="26">
+        <v>24</v>
+      </c>
       <c r="AH31" s="44"/>
       <c r="AI31" s="44"/>
       <c r="AJ31" s="44"/>
       <c r="AK31" s="44"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="6">
         <v>15</v>
       </c>
       <c r="C32" s="6">
         <v>7</v>
       </c>
       <c r="D32" s="6">
         <v>8</v>
       </c>
       <c r="E32" s="6">
         <v>13</v>
       </c>
       <c r="F32" s="6">
         <v>10</v>
       </c>
       <c r="G32" s="7">
@@ -3721,51 +4299,53 @@
       </c>
       <c r="Y32" s="5">
         <v>8</v>
       </c>
       <c r="Z32" s="50">
         <v>10</v>
       </c>
       <c r="AA32" s="52">
         <v>14</v>
       </c>
       <c r="AB32" s="52">
         <v>7</v>
       </c>
       <c r="AC32" s="52">
         <v>8</v>
       </c>
       <c r="AD32" s="6">
         <v>12</v>
       </c>
       <c r="AE32" s="5">
         <v>9</v>
       </c>
       <c r="AF32" s="26">
         <v>9</v>
       </c>
-      <c r="AG32" s="44"/>
+      <c r="AG32" s="26">
+        <v>3</v>
+      </c>
       <c r="AH32" s="44"/>
       <c r="AI32" s="44"/>
       <c r="AJ32" s="44"/>
       <c r="AK32" s="44"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="6">
         <v>27</v>
       </c>
       <c r="C33" s="6">
         <v>17</v>
       </c>
       <c r="D33" s="6">
         <v>16</v>
       </c>
       <c r="E33" s="6">
         <v>23</v>
       </c>
       <c r="F33" s="6">
         <v>15</v>
       </c>
       <c r="G33" s="7">
@@ -3824,51 +4404,53 @@
       </c>
       <c r="Y33" s="5">
         <v>20</v>
       </c>
       <c r="Z33" s="50">
         <v>23</v>
       </c>
       <c r="AA33" s="52">
         <v>8</v>
       </c>
       <c r="AB33" s="52">
         <v>25</v>
       </c>
       <c r="AC33" s="52">
         <v>24</v>
       </c>
       <c r="AD33" s="6">
         <v>19</v>
       </c>
       <c r="AE33" s="5">
         <v>18</v>
       </c>
       <c r="AF33" s="26">
         <v>15</v>
       </c>
-      <c r="AG33" s="44"/>
+      <c r="AG33" s="26">
+        <v>11</v>
+      </c>
       <c r="AH33" s="44"/>
       <c r="AI33" s="44"/>
       <c r="AJ33" s="44"/>
       <c r="AK33" s="44"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="6">
         <v>32</v>
       </c>
       <c r="C34" s="6">
         <v>11</v>
       </c>
       <c r="D34" s="6">
         <v>19</v>
       </c>
       <c r="E34" s="6">
         <v>23</v>
       </c>
       <c r="F34" s="6">
         <v>18</v>
       </c>
       <c r="G34" s="7">
@@ -3927,51 +4509,53 @@
       </c>
       <c r="Y34" s="5">
         <v>16</v>
       </c>
       <c r="Z34" s="50">
         <v>23</v>
       </c>
       <c r="AA34" s="52">
         <v>9</v>
       </c>
       <c r="AB34" s="52">
         <v>28</v>
       </c>
       <c r="AC34" s="52">
         <v>22</v>
       </c>
       <c r="AD34" s="6">
         <v>15</v>
       </c>
       <c r="AE34" s="5">
         <v>15</v>
       </c>
       <c r="AF34" s="26">
         <v>31</v>
       </c>
-      <c r="AG34" s="44"/>
+      <c r="AG34" s="26">
+        <v>13</v>
+      </c>
       <c r="AH34" s="44"/>
       <c r="AI34" s="44"/>
       <c r="AJ34" s="44"/>
       <c r="AK34" s="44"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="6">
         <v>27</v>
       </c>
       <c r="C35" s="6">
         <v>18</v>
       </c>
       <c r="D35" s="6">
         <v>22</v>
       </c>
       <c r="E35" s="6">
         <v>18</v>
       </c>
       <c r="F35" s="6">
         <v>19</v>
       </c>
       <c r="G35" s="7">
@@ -4030,51 +4614,53 @@
       </c>
       <c r="Y35" s="5">
         <v>20</v>
       </c>
       <c r="Z35" s="50">
         <v>15</v>
       </c>
       <c r="AA35" s="52">
         <v>13</v>
       </c>
       <c r="AB35" s="52">
         <v>18</v>
       </c>
       <c r="AC35" s="52">
         <v>15</v>
       </c>
       <c r="AD35" s="6">
         <v>13</v>
       </c>
       <c r="AE35" s="5">
         <v>21</v>
       </c>
       <c r="AF35" s="26">
         <v>23</v>
       </c>
-      <c r="AG35" s="44"/>
+      <c r="AG35" s="26">
+        <v>20</v>
+      </c>
       <c r="AH35" s="44"/>
       <c r="AI35" s="44"/>
       <c r="AJ35" s="44"/>
       <c r="AK35" s="44"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="6">
         <v>54</v>
       </c>
       <c r="C36" s="6">
         <v>43</v>
       </c>
       <c r="D36" s="6">
         <v>36</v>
       </c>
       <c r="E36" s="6">
         <v>32</v>
       </c>
       <c r="F36" s="6">
         <v>42</v>
       </c>
       <c r="G36" s="7">
@@ -4133,51 +4719,53 @@
       </c>
       <c r="Y36" s="5">
         <v>39</v>
       </c>
       <c r="Z36" s="50">
         <v>42</v>
       </c>
       <c r="AA36" s="52">
         <v>40</v>
       </c>
       <c r="AB36" s="52">
         <v>62</v>
       </c>
       <c r="AC36" s="52">
         <v>41</v>
       </c>
       <c r="AD36" s="6">
         <v>52</v>
       </c>
       <c r="AE36" s="5">
         <v>34</v>
       </c>
       <c r="AF36" s="26">
         <v>43</v>
       </c>
-      <c r="AG36" s="44"/>
+      <c r="AG36" s="26">
+        <v>41</v>
+      </c>
       <c r="AH36" s="44"/>
       <c r="AI36" s="44"/>
       <c r="AJ36" s="44"/>
       <c r="AK36" s="44"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="6">
         <v>5</v>
       </c>
       <c r="C37" s="6">
         <v>11</v>
       </c>
       <c r="D37" s="6">
         <v>7</v>
       </c>
       <c r="E37" s="6">
         <v>14</v>
       </c>
       <c r="F37" s="6">
         <v>10</v>
       </c>
       <c r="G37" s="7">
@@ -4236,51 +4824,53 @@
       </c>
       <c r="Y37" s="5">
         <v>11</v>
       </c>
       <c r="Z37" s="50">
         <v>12</v>
       </c>
       <c r="AA37" s="52">
         <v>9</v>
       </c>
       <c r="AB37" s="52">
         <v>10</v>
       </c>
       <c r="AC37" s="52">
         <v>14</v>
       </c>
       <c r="AD37" s="6">
         <v>9</v>
       </c>
       <c r="AE37" s="5">
         <v>13</v>
       </c>
       <c r="AF37" s="26">
         <v>9</v>
       </c>
-      <c r="AG37" s="44"/>
+      <c r="AG37" s="26">
+        <v>8</v>
+      </c>
       <c r="AH37" s="44"/>
       <c r="AI37" s="44"/>
       <c r="AJ37" s="44"/>
       <c r="AK37" s="44"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="6">
         <v>19</v>
       </c>
       <c r="C38" s="6">
         <v>9</v>
       </c>
       <c r="D38" s="6">
         <v>8</v>
       </c>
       <c r="E38" s="6">
         <v>14</v>
       </c>
       <c r="F38" s="6">
         <v>17</v>
       </c>
       <c r="G38" s="7">
@@ -4339,51 +4929,53 @@
       </c>
       <c r="Y38" s="5">
         <v>17</v>
       </c>
       <c r="Z38" s="50">
         <v>11</v>
       </c>
       <c r="AA38" s="52">
         <v>8</v>
       </c>
       <c r="AB38" s="52">
         <v>14</v>
       </c>
       <c r="AC38" s="52">
         <v>8</v>
       </c>
       <c r="AD38" s="6">
         <v>7</v>
       </c>
       <c r="AE38" s="5">
         <v>7</v>
       </c>
       <c r="AF38" s="26">
         <v>6</v>
       </c>
-      <c r="AG38" s="44"/>
+      <c r="AG38" s="26">
+        <v>11</v>
+      </c>
       <c r="AH38" s="44"/>
       <c r="AI38" s="44"/>
       <c r="AJ38" s="44"/>
       <c r="AK38" s="44"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="6">
         <v>19</v>
       </c>
       <c r="C39" s="6">
         <v>22</v>
       </c>
       <c r="D39" s="6">
         <v>24</v>
       </c>
       <c r="E39" s="6">
         <v>19</v>
       </c>
       <c r="F39" s="6">
         <v>26</v>
       </c>
       <c r="G39" s="7">
@@ -4442,51 +5034,53 @@
       </c>
       <c r="Y39" s="5">
         <v>25</v>
       </c>
       <c r="Z39" s="50">
         <v>25</v>
       </c>
       <c r="AA39" s="52">
         <v>22</v>
       </c>
       <c r="AB39" s="52">
         <v>26</v>
       </c>
       <c r="AC39" s="52">
         <v>22</v>
       </c>
       <c r="AD39" s="6">
         <v>29</v>
       </c>
       <c r="AE39" s="5">
         <v>17</v>
       </c>
       <c r="AF39" s="26">
         <v>25</v>
       </c>
-      <c r="AG39" s="44"/>
+      <c r="AG39" s="26">
+        <v>14</v>
+      </c>
       <c r="AH39" s="44"/>
       <c r="AI39" s="44"/>
       <c r="AJ39" s="44"/>
       <c r="AK39" s="44"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="6">
         <v>29</v>
       </c>
       <c r="C40" s="6">
         <v>21</v>
       </c>
       <c r="D40" s="6">
         <v>27</v>
       </c>
       <c r="E40" s="6">
         <v>27</v>
       </c>
       <c r="F40" s="6">
         <v>19</v>
       </c>
       <c r="G40" s="7">
@@ -4545,51 +5139,53 @@
       </c>
       <c r="Y40" s="5">
         <v>19</v>
       </c>
       <c r="Z40" s="50">
         <v>22</v>
       </c>
       <c r="AA40" s="52">
         <v>13</v>
       </c>
       <c r="AB40" s="52">
         <v>26</v>
       </c>
       <c r="AC40" s="52">
         <v>14</v>
       </c>
       <c r="AD40" s="6">
         <v>26</v>
       </c>
       <c r="AE40" s="5">
         <v>22</v>
       </c>
       <c r="AF40" s="26">
         <v>29</v>
       </c>
-      <c r="AG40" s="44"/>
+      <c r="AG40" s="26">
+        <v>21</v>
+      </c>
       <c r="AH40" s="44"/>
       <c r="AI40" s="44"/>
       <c r="AJ40" s="44"/>
       <c r="AK40" s="44"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="6">
         <v>18</v>
       </c>
       <c r="C41" s="6">
         <v>8</v>
       </c>
       <c r="D41" s="6">
         <v>9</v>
       </c>
       <c r="E41" s="6">
         <v>7</v>
       </c>
       <c r="F41" s="6">
         <v>11</v>
       </c>
       <c r="G41" s="7">
@@ -4648,51 +5244,53 @@
       </c>
       <c r="Y41" s="5">
         <v>13</v>
       </c>
       <c r="Z41" s="50">
         <v>8</v>
       </c>
       <c r="AA41" s="52">
         <v>10</v>
       </c>
       <c r="AB41" s="52">
         <v>11</v>
       </c>
       <c r="AC41" s="52">
         <v>10</v>
       </c>
       <c r="AD41" s="6">
         <v>7</v>
       </c>
       <c r="AE41" s="5">
         <v>8</v>
       </c>
       <c r="AF41" s="26">
         <v>11</v>
       </c>
-      <c r="AG41" s="44"/>
+      <c r="AG41" s="26">
+        <v>8</v>
+      </c>
       <c r="AH41" s="44"/>
       <c r="AI41" s="44"/>
       <c r="AJ41" s="44"/>
       <c r="AK41" s="44"/>
     </row>
     <row r="42" spans="1:37" s="44" customFormat="1">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="6">
         <v>7</v>
       </c>
       <c r="C42" s="6">
         <v>4</v>
       </c>
       <c r="D42" s="6">
         <v>12</v>
       </c>
       <c r="E42" s="6">
         <v>10</v>
       </c>
       <c r="F42" s="6">
         <v>6</v>
       </c>
       <c r="G42" s="7">
@@ -4751,50 +5349,53 @@
       </c>
       <c r="Y42" s="5">
         <v>7</v>
       </c>
       <c r="Z42" s="50">
         <v>6</v>
       </c>
       <c r="AA42" s="52">
         <v>8</v>
       </c>
       <c r="AB42" s="52">
         <v>9</v>
       </c>
       <c r="AC42" s="52">
         <v>8</v>
       </c>
       <c r="AD42" s="6">
         <v>10</v>
       </c>
       <c r="AE42" s="5">
         <v>7</v>
       </c>
       <c r="AF42" s="26">
         <v>7</v>
       </c>
+      <c r="AG42" s="26">
+        <v>10</v>
+      </c>
     </row>
     <row r="43" spans="1:37" s="44" customFormat="1">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="11">
         <v>36</v>
       </c>
       <c r="C43" s="11">
         <v>29</v>
       </c>
       <c r="D43" s="11">
         <v>24</v>
       </c>
       <c r="E43" s="11">
         <v>33</v>
       </c>
       <c r="F43" s="11">
         <v>32</v>
       </c>
       <c r="G43" s="9">
         <v>29</v>
       </c>
       <c r="H43" s="9">
         <v>34</v>
@@ -4849,212 +5450,214 @@
       </c>
       <c r="Y43" s="47">
         <v>44</v>
       </c>
       <c r="Z43" s="51">
         <v>33</v>
       </c>
       <c r="AA43" s="51">
         <v>16</v>
       </c>
       <c r="AB43" s="51">
         <v>42</v>
       </c>
       <c r="AC43" s="51">
         <v>37</v>
       </c>
       <c r="AD43" s="11">
         <v>22</v>
       </c>
       <c r="AE43" s="47">
         <v>36</v>
       </c>
       <c r="AF43" s="11">
         <v>35</v>
       </c>
-      <c r="AG43" s="30"/>
+      <c r="AG43" s="11">
+        <v>27</v>
+      </c>
       <c r="AH43" s="30"/>
       <c r="AI43" s="30"/>
       <c r="AJ43" s="30"/>
       <c r="AK43" s="30"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="L21" workbookViewId="0">
-      <selection activeCell="AF43" sqref="AF43"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25.44140625" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.6640625" style="13" customWidth="1"/>
     <col min="27" max="27" width="8.109375" style="13" customWidth="1"/>
     <col min="28" max="28" width="9.109375" style="13"/>
     <col min="29" max="29" width="9.109375" style="56"/>
     <col min="30" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="80" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="80"/>
+      <c r="O1" s="80"/>
+      <c r="P1" s="80"/>
+      <c r="Q1" s="80"/>
+      <c r="R1" s="80"/>
+      <c r="S1" s="80"/>
+      <c r="T1" s="80"/>
+      <c r="U1" s="80"/>
+      <c r="V1" s="80"/>
+      <c r="W1" s="80"/>
+      <c r="X1" s="80"/>
+      <c r="Y1" s="80"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" s="43"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
-      <c r="X3" s="69"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="69" t="s">
+      <c r="X3" s="88"/>
+      <c r="Y3" s="89"/>
+      <c r="AJ3" s="88" t="s">
         <v>36</v>
       </c>
-      <c r="AK3" s="70"/>
+      <c r="AK3" s="89"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="67"/>
-      <c r="B4" s="65">
+      <c r="A4" s="86"/>
+      <c r="B4" s="84">
         <v>2024</v>
       </c>
-      <c r="C4" s="66"/>
-[...10 lines deleted...]
-      <c r="N4" s="65">
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="84">
         <v>2025</v>
       </c>
-      <c r="O4" s="66"/>
-[...10 lines deleted...]
-      <c r="Z4" s="65">
+      <c r="O4" s="85"/>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="85"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="85"/>
+      <c r="T4" s="85"/>
+      <c r="U4" s="85"/>
+      <c r="V4" s="85"/>
+      <c r="W4" s="85"/>
+      <c r="X4" s="85"/>
+      <c r="Y4" s="85"/>
+      <c r="Z4" s="84">
         <v>2026</v>
       </c>
-      <c r="AA4" s="66"/>
-[...9 lines deleted...]
-      <c r="AK4" s="66"/>
+      <c r="AA4" s="85"/>
+      <c r="AB4" s="85"/>
+      <c r="AC4" s="85"/>
+      <c r="AD4" s="85"/>
+      <c r="AE4" s="85"/>
+      <c r="AF4" s="85"/>
+      <c r="AG4" s="85"/>
+      <c r="AH4" s="85"/>
+      <c r="AI4" s="85"/>
+      <c r="AJ4" s="85"/>
+      <c r="AK4" s="85"/>
     </row>
     <row r="5" spans="1:37" ht="27" customHeight="1">
-      <c r="A5" s="68"/>
+      <c r="A5" s="87"/>
       <c r="B5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -5121,77 +5724,77 @@
         <v>24</v>
       </c>
       <c r="AE5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>28</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>29</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>30</v>
       </c>
       <c r="AK5" s="17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="81"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81"/>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81"/>
+      <c r="R6" s="81"/>
+      <c r="S6" s="81"/>
+      <c r="T6" s="81"/>
+      <c r="U6" s="81"/>
+      <c r="V6" s="81"/>
+      <c r="W6" s="81"/>
+      <c r="X6" s="81"/>
+      <c r="Y6" s="81"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18">
         <v>13.94</v>
       </c>
       <c r="C7" s="18">
         <v>12.82</v>
       </c>
       <c r="D7" s="18">
         <v>12.05</v>
       </c>
       <c r="E7" s="18">
         <v>11.98</v>
       </c>
       <c r="F7" s="18">
         <v>11.87</v>
       </c>
       <c r="G7" s="7">
         <v>11.77</v>
       </c>
       <c r="H7" s="18">
         <v>11.65</v>
@@ -5246,50 +5849,53 @@
       </c>
       <c r="Y7" s="29">
         <v>11.51</v>
       </c>
       <c r="Z7" s="18">
         <v>11.84</v>
       </c>
       <c r="AA7" s="29">
         <v>10.99</v>
       </c>
       <c r="AB7" s="29">
         <v>11.55</v>
       </c>
       <c r="AC7" s="29">
         <v>11.88</v>
       </c>
       <c r="AD7" s="18">
         <v>11.59</v>
       </c>
       <c r="AE7" s="18">
         <v>11.59</v>
       </c>
       <c r="AF7" s="18">
         <v>11.68</v>
       </c>
+      <c r="AG7" s="18">
+        <v>11.52</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="18">
         <v>13.1</v>
       </c>
       <c r="C8" s="18">
         <v>12.5</v>
       </c>
       <c r="D8" s="18">
         <v>11.92</v>
       </c>
       <c r="E8" s="18">
         <v>11.85</v>
       </c>
       <c r="F8" s="18">
         <v>11.75</v>
       </c>
       <c r="G8" s="7">
         <v>11.49</v>
       </c>
       <c r="H8" s="18">
         <v>11.39</v>
@@ -5344,50 +5950,53 @@
       </c>
       <c r="Y8" s="29">
         <v>11.16</v>
       </c>
       <c r="Z8" s="18">
         <v>11.79</v>
       </c>
       <c r="AA8" s="29">
         <v>10.64</v>
       </c>
       <c r="AB8" s="29">
         <v>10.4</v>
       </c>
       <c r="AC8" s="29">
         <v>11.28</v>
       </c>
       <c r="AD8" s="18">
         <v>11.01</v>
       </c>
       <c r="AE8" s="18">
         <v>10.99</v>
       </c>
       <c r="AF8" s="18">
         <v>11.02</v>
       </c>
+      <c r="AG8" s="18">
+        <v>10.98</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="18">
         <v>14.31</v>
       </c>
       <c r="C9" s="18">
         <v>13.41</v>
       </c>
       <c r="D9" s="18">
         <v>13.04</v>
       </c>
       <c r="E9" s="18">
         <v>12.92</v>
       </c>
       <c r="F9" s="18">
         <v>13.25</v>
       </c>
       <c r="G9" s="7">
         <v>12.72</v>
       </c>
       <c r="H9" s="18">
         <v>12.45</v>
@@ -5442,50 +6051,53 @@
       </c>
       <c r="Y9" s="29">
         <v>10.93</v>
       </c>
       <c r="Z9" s="18">
         <v>13.65</v>
       </c>
       <c r="AA9" s="29">
         <v>14.62</v>
       </c>
       <c r="AB9" s="29">
         <v>14.96</v>
       </c>
       <c r="AC9" s="29">
         <v>15.1</v>
       </c>
       <c r="AD9" s="18">
         <v>13.71</v>
       </c>
       <c r="AE9" s="18">
         <v>13.66</v>
       </c>
       <c r="AF9" s="18">
         <v>13.19</v>
       </c>
+      <c r="AG9" s="18">
+        <v>12.75</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="18">
         <v>13.7</v>
       </c>
       <c r="C10" s="18">
         <v>10.35</v>
       </c>
       <c r="D10" s="18">
         <v>9.2799999999999994</v>
       </c>
       <c r="E10" s="18">
         <v>10</v>
       </c>
       <c r="F10" s="18">
         <v>9.7899999999999991</v>
       </c>
       <c r="G10" s="7">
         <v>9.57</v>
       </c>
       <c r="H10" s="18">
         <v>9.1199999999999992</v>
@@ -5540,50 +6152,53 @@
       </c>
       <c r="Y10" s="29">
         <v>6.75</v>
       </c>
       <c r="Z10" s="18">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA10" s="29">
         <v>12.4</v>
       </c>
       <c r="AB10" s="29">
         <v>10.53</v>
       </c>
       <c r="AC10" s="29">
         <v>9.89</v>
       </c>
       <c r="AD10" s="18">
         <v>10.26</v>
       </c>
       <c r="AE10" s="18">
         <v>10.08</v>
       </c>
       <c r="AF10" s="18">
         <v>9.9</v>
       </c>
+      <c r="AG10" s="18">
+        <v>9.02</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="18">
         <v>18.690000000000001</v>
       </c>
       <c r="C11" s="18">
         <v>14.96</v>
       </c>
       <c r="D11" s="18">
         <v>13.05</v>
       </c>
       <c r="E11" s="18">
         <v>13.92</v>
       </c>
       <c r="F11" s="18">
         <v>13.22</v>
       </c>
       <c r="G11" s="7">
         <v>13.62</v>
       </c>
       <c r="H11" s="18">
         <v>13.59</v>
@@ -5638,50 +6253,53 @@
       </c>
       <c r="Y11" s="29">
         <v>12.06</v>
       </c>
       <c r="Z11" s="18">
         <v>11.97</v>
       </c>
       <c r="AA11" s="29">
         <v>9.42</v>
       </c>
       <c r="AB11" s="29">
         <v>11.88</v>
       </c>
       <c r="AC11" s="29">
         <v>12.73</v>
       </c>
       <c r="AD11" s="18">
         <v>12.19</v>
       </c>
       <c r="AE11" s="18">
         <v>12.59</v>
       </c>
       <c r="AF11" s="18">
         <v>12.37</v>
       </c>
+      <c r="AG11" s="18">
+        <v>12.22</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="18">
         <v>18.28</v>
       </c>
       <c r="C12" s="18">
         <v>12.68</v>
       </c>
       <c r="D12" s="18">
         <v>12.05</v>
       </c>
       <c r="E12" s="18">
         <v>12.43</v>
       </c>
       <c r="F12" s="18">
         <v>11.98</v>
       </c>
       <c r="G12" s="34">
         <v>12.8</v>
       </c>
       <c r="H12" s="18">
         <v>12.52</v>
@@ -5736,50 +6354,53 @@
       </c>
       <c r="Y12" s="29">
         <v>12.68</v>
       </c>
       <c r="Z12" s="18">
         <v>13.84</v>
       </c>
       <c r="AA12" s="29">
         <v>10.050000000000001</v>
       </c>
       <c r="AB12" s="29">
         <v>12.31</v>
       </c>
       <c r="AC12" s="29">
         <v>12.61</v>
       </c>
       <c r="AD12" s="18">
         <v>11.82</v>
       </c>
       <c r="AE12" s="18">
         <v>11.38</v>
       </c>
       <c r="AF12" s="18">
         <v>12.42</v>
       </c>
+      <c r="AG12" s="18">
+        <v>11.82</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="18">
         <v>18.22</v>
       </c>
       <c r="C13" s="18">
         <v>15.71</v>
       </c>
       <c r="D13" s="18">
         <v>15.36</v>
       </c>
       <c r="E13" s="18">
         <v>14.64</v>
       </c>
       <c r="F13" s="18">
         <v>14.26</v>
       </c>
       <c r="G13" s="7">
         <v>13.62</v>
       </c>
       <c r="H13" s="18">
         <v>13.61</v>
@@ -5834,50 +6455,53 @@
       </c>
       <c r="Y13" s="29">
         <v>12.87</v>
       </c>
       <c r="Z13" s="18">
         <v>10.9</v>
       </c>
       <c r="AA13" s="29">
         <v>10.61</v>
       </c>
       <c r="AB13" s="29">
         <v>11.42</v>
       </c>
       <c r="AC13" s="29">
         <v>11.36</v>
       </c>
       <c r="AD13" s="18">
         <v>10.94</v>
       </c>
       <c r="AE13" s="18">
         <v>11.71</v>
       </c>
       <c r="AF13" s="18">
         <v>12.45</v>
       </c>
+      <c r="AG13" s="18">
+        <v>12.71</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="18">
         <v>13.78</v>
       </c>
       <c r="C14" s="18">
         <v>12.77</v>
       </c>
       <c r="D14" s="18">
         <v>11.53</v>
       </c>
       <c r="E14" s="18">
         <v>10.64</v>
       </c>
       <c r="F14" s="18">
         <v>10.63</v>
       </c>
       <c r="G14" s="7">
         <v>10.52</v>
       </c>
       <c r="H14" s="18">
         <v>10.45</v>
@@ -5932,50 +6556,53 @@
       </c>
       <c r="Y14" s="29">
         <v>10.63</v>
       </c>
       <c r="Z14" s="18">
         <v>10.8</v>
       </c>
       <c r="AA14" s="29">
         <v>11.06</v>
       </c>
       <c r="AB14" s="29">
         <v>12.77</v>
       </c>
       <c r="AC14" s="29">
         <v>12.29</v>
       </c>
       <c r="AD14" s="18">
         <v>12.51</v>
       </c>
       <c r="AE14" s="18">
         <v>11.93</v>
       </c>
       <c r="AF14" s="18">
         <v>11.8</v>
       </c>
+      <c r="AG14" s="18">
+        <v>11.64</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="18">
         <v>8.3000000000000007</v>
       </c>
       <c r="C15" s="18">
         <v>11.08</v>
       </c>
       <c r="D15" s="18">
         <v>10.58</v>
       </c>
       <c r="E15" s="18">
         <v>11.13</v>
       </c>
       <c r="F15" s="18">
         <v>10.55</v>
       </c>
       <c r="G15" s="7">
         <v>11.28</v>
       </c>
       <c r="H15" s="18">
         <v>11.96</v>
@@ -6030,50 +6657,53 @@
       </c>
       <c r="Y15" s="29">
         <v>14.48</v>
       </c>
       <c r="Z15" s="18">
         <v>12.31</v>
       </c>
       <c r="AA15" s="29">
         <v>12.1</v>
       </c>
       <c r="AB15" s="29">
         <v>12.4</v>
       </c>
       <c r="AC15" s="29">
         <v>12.67</v>
       </c>
       <c r="AD15" s="18">
         <v>12.46</v>
       </c>
       <c r="AE15" s="18">
         <v>12.88</v>
       </c>
       <c r="AF15" s="18">
         <v>12.92</v>
       </c>
+      <c r="AG15" s="18">
+        <v>12.88</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="18">
         <v>20.77</v>
       </c>
       <c r="C16" s="18">
         <v>18.98</v>
       </c>
       <c r="D16" s="18">
         <v>14.99</v>
       </c>
       <c r="E16" s="18">
         <v>14.92</v>
       </c>
       <c r="F16" s="18">
         <v>15.72</v>
       </c>
       <c r="G16" s="7">
         <v>15.31</v>
       </c>
       <c r="H16" s="18">
         <v>15.23</v>
@@ -6128,52 +6758,55 @@
       </c>
       <c r="Y16" s="29">
         <v>13.93</v>
       </c>
       <c r="Z16" s="18">
         <v>10.56</v>
       </c>
       <c r="AA16" s="29">
         <v>11.1</v>
       </c>
       <c r="AB16" s="29">
         <v>12.36</v>
       </c>
       <c r="AC16" s="29">
         <v>11.43</v>
       </c>
       <c r="AD16" s="18">
         <v>11.12</v>
       </c>
       <c r="AE16" s="18">
         <v>11.8</v>
       </c>
       <c r="AF16" s="18">
         <v>12.13</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16" s="18">
+        <v>12.48</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="18">
         <v>12.81</v>
       </c>
       <c r="C17" s="18">
         <v>14.36</v>
       </c>
       <c r="D17" s="18">
         <v>14.94</v>
       </c>
       <c r="E17" s="18">
         <v>14.42</v>
       </c>
       <c r="F17" s="18">
         <v>15.02</v>
       </c>
       <c r="G17" s="7">
         <v>15.61</v>
       </c>
       <c r="H17" s="18">
         <v>15.18</v>
       </c>
       <c r="I17" s="28">
@@ -6226,52 +6859,55 @@
       </c>
       <c r="Y17" s="29">
         <v>15.43</v>
       </c>
       <c r="Z17" s="18">
         <v>17.010000000000002</v>
       </c>
       <c r="AA17" s="29">
         <v>16.78</v>
       </c>
       <c r="AB17" s="29">
         <v>17.25</v>
       </c>
       <c r="AC17" s="29">
         <v>16.87</v>
       </c>
       <c r="AD17" s="18">
         <v>17.47</v>
       </c>
       <c r="AE17" s="18">
         <v>16.66</v>
       </c>
       <c r="AF17" s="18">
         <v>16.75</v>
       </c>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17" s="18">
+        <v>15.85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="18">
         <v>12.94</v>
       </c>
       <c r="C18" s="18">
         <v>12.49</v>
       </c>
       <c r="D18" s="18">
         <v>11.92</v>
       </c>
       <c r="E18" s="18">
         <v>11.67</v>
       </c>
       <c r="F18" s="18">
         <v>11.31</v>
       </c>
       <c r="G18" s="7">
         <v>11.19</v>
       </c>
       <c r="H18" s="18">
         <v>10.79</v>
       </c>
       <c r="I18" s="28">
@@ -6324,52 +6960,55 @@
       </c>
       <c r="Y18" s="29">
         <v>11.81</v>
       </c>
       <c r="Z18" s="18">
         <v>12.13</v>
       </c>
       <c r="AA18" s="29">
         <v>10.53</v>
       </c>
       <c r="AB18" s="29">
         <v>11.72</v>
       </c>
       <c r="AC18" s="29">
         <v>10.83</v>
       </c>
       <c r="AD18" s="18">
         <v>10.95</v>
       </c>
       <c r="AE18" s="18">
         <v>11.15</v>
       </c>
       <c r="AF18" s="18">
         <v>11.66</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18" s="18">
+        <v>11.31</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="18">
         <v>22.57</v>
       </c>
       <c r="C19" s="18">
         <v>16.760000000000002</v>
       </c>
       <c r="D19" s="18">
         <v>14.76</v>
       </c>
       <c r="E19" s="18">
         <v>13.3</v>
       </c>
       <c r="F19" s="18">
         <v>13.33</v>
       </c>
       <c r="G19" s="7">
         <v>12.59</v>
       </c>
       <c r="H19" s="18">
         <v>12.03</v>
       </c>
       <c r="I19" s="28">
@@ -6422,52 +7061,55 @@
       </c>
       <c r="Y19" s="29">
         <v>11.7</v>
       </c>
       <c r="Z19" s="18">
         <v>10.55</v>
       </c>
       <c r="AA19" s="29">
         <v>12.46</v>
       </c>
       <c r="AB19" s="29">
         <v>13.22</v>
       </c>
       <c r="AC19" s="29">
         <v>13.2</v>
       </c>
       <c r="AD19" s="18">
         <v>12.39</v>
       </c>
       <c r="AE19" s="18">
         <v>12.18</v>
       </c>
       <c r="AF19" s="18">
         <v>12.54</v>
       </c>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19" s="18">
+        <v>12.31</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="18">
         <v>6.6</v>
       </c>
       <c r="C20" s="18">
         <v>5.35</v>
       </c>
       <c r="D20" s="18">
         <v>7.33</v>
       </c>
       <c r="E20" s="18">
         <v>7.89</v>
       </c>
       <c r="F20" s="18">
         <v>7.4</v>
       </c>
       <c r="G20" s="7">
         <v>7.92</v>
       </c>
       <c r="H20" s="18">
         <v>7.73</v>
       </c>
       <c r="I20" s="28">
@@ -6520,52 +7162,55 @@
       </c>
       <c r="Y20" s="29">
         <v>7.33</v>
       </c>
       <c r="Z20" s="18">
         <v>6.19</v>
       </c>
       <c r="AA20" s="29">
         <v>7.62</v>
       </c>
       <c r="AB20" s="29">
         <v>8.23</v>
       </c>
       <c r="AC20" s="29">
         <v>8.31</v>
       </c>
       <c r="AD20" s="18">
         <v>8.77</v>
       </c>
       <c r="AE20" s="18">
         <v>8.5500000000000007</v>
       </c>
       <c r="AF20" s="18">
         <v>8.3699999999999992</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20" s="18">
+        <v>8.68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="18">
         <v>12.18</v>
       </c>
       <c r="C21" s="18">
         <v>11.36</v>
       </c>
       <c r="D21" s="18">
         <v>10.24</v>
       </c>
       <c r="E21" s="18">
         <v>10.55</v>
       </c>
       <c r="F21" s="18">
         <v>10.61</v>
       </c>
       <c r="G21" s="7">
         <v>10.54</v>
       </c>
       <c r="H21" s="18">
         <v>10.69</v>
       </c>
       <c r="I21" s="28">
@@ -6618,84 +7263,87 @@
       </c>
       <c r="Y21" s="29">
         <v>11.84</v>
       </c>
       <c r="Z21" s="18">
         <v>11.62</v>
       </c>
       <c r="AA21" s="29">
         <v>9.1</v>
       </c>
       <c r="AB21" s="29">
         <v>11.07</v>
       </c>
       <c r="AC21" s="29">
         <v>11.67</v>
       </c>
       <c r="AD21" s="18">
         <v>10.86</v>
       </c>
       <c r="AE21" s="18">
         <v>11.24</v>
       </c>
       <c r="AF21" s="18">
         <v>11.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="AG21" s="18">
+        <v>11.17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
+      <c r="A22" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="63"/>
-[...22 lines deleted...]
-      <c r="Y22" s="63"/>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="82"/>
+      <c r="N22" s="82"/>
+      <c r="O22" s="82"/>
+      <c r="P22" s="82"/>
+      <c r="Q22" s="82"/>
+      <c r="R22" s="82"/>
+      <c r="S22" s="82"/>
+      <c r="T22" s="82"/>
+      <c r="U22" s="82"/>
+      <c r="V22" s="82"/>
+      <c r="W22" s="82"/>
+      <c r="X22" s="82"/>
+      <c r="Y22" s="82"/>
       <c r="AA22" s="29"/>
       <c r="AC22" s="29"/>
       <c r="AF22" s="18"/>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="18">
         <v>13.45</v>
       </c>
       <c r="C23" s="18">
         <v>12.9</v>
       </c>
       <c r="D23" s="18">
         <v>12.03</v>
       </c>
       <c r="E23" s="18">
         <v>11.9</v>
       </c>
       <c r="F23" s="18">
         <v>11.79</v>
       </c>
       <c r="G23" s="7">
         <v>11.57</v>
       </c>
       <c r="H23" s="18">
         <v>11.55</v>
       </c>
       <c r="I23" s="28">
@@ -6748,52 +7396,55 @@
       </c>
       <c r="Y23" s="29">
         <v>11.48</v>
       </c>
       <c r="Z23" s="18">
         <v>11.42</v>
       </c>
       <c r="AA23" s="29">
         <v>10.54</v>
       </c>
       <c r="AB23" s="29">
         <v>10.55</v>
       </c>
       <c r="AC23" s="29">
         <v>11.23</v>
       </c>
       <c r="AD23" s="18">
         <v>10.93</v>
       </c>
       <c r="AE23" s="18">
         <v>11.06</v>
       </c>
       <c r="AF23" s="18">
         <v>11.18</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="18">
+        <v>11.16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="18">
         <v>13.1</v>
       </c>
       <c r="C24" s="18">
         <v>12.5</v>
       </c>
       <c r="D24" s="18">
         <v>11.92</v>
       </c>
       <c r="E24" s="18">
         <v>11.85</v>
       </c>
       <c r="F24" s="18">
         <v>11.75</v>
       </c>
       <c r="G24" s="7">
         <v>11.49</v>
       </c>
       <c r="H24" s="18">
         <v>11.39</v>
       </c>
       <c r="I24" s="28">
@@ -6846,52 +7497,55 @@
       </c>
       <c r="Y24" s="29">
         <v>11.16</v>
       </c>
       <c r="Z24" s="18">
         <v>11.79</v>
       </c>
       <c r="AA24" s="29">
         <v>10.64</v>
       </c>
       <c r="AB24" s="29">
         <v>10.4</v>
       </c>
       <c r="AC24" s="29">
         <v>11.28</v>
       </c>
       <c r="AD24" s="18">
         <v>11.01</v>
       </c>
       <c r="AE24" s="18">
         <v>10.99</v>
       </c>
       <c r="AF24" s="18">
         <v>11.02</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24" s="18">
+        <v>10.98</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="18">
         <v>20.87</v>
       </c>
       <c r="C25" s="18">
         <v>15.14</v>
       </c>
       <c r="D25" s="18">
         <v>12.31</v>
       </c>
       <c r="E25" s="18">
         <v>13.88</v>
       </c>
       <c r="F25" s="18">
         <v>13.51</v>
       </c>
       <c r="G25" s="34">
         <v>13.4</v>
       </c>
       <c r="H25" s="18">
         <v>13.68</v>
       </c>
       <c r="I25" s="28">
@@ -6944,52 +7598,55 @@
       </c>
       <c r="Y25" s="29">
         <v>13.38</v>
       </c>
       <c r="Z25" s="18">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA25" s="29">
         <v>5.8</v>
       </c>
       <c r="AB25" s="29">
         <v>9.07</v>
       </c>
       <c r="AC25" s="29">
         <v>9.68</v>
       </c>
       <c r="AD25" s="18">
         <v>8.5399999999999991</v>
       </c>
       <c r="AE25" s="18">
         <v>10.17</v>
       </c>
       <c r="AF25" s="18">
         <v>10.5</v>
       </c>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25" s="18">
+        <v>11.46</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="18">
         <v>12.19</v>
       </c>
       <c r="C26" s="18">
         <v>13.47</v>
       </c>
       <c r="D26" s="18">
         <v>12.95</v>
       </c>
       <c r="E26" s="18">
         <v>11.46</v>
       </c>
       <c r="F26" s="18">
         <v>9.81</v>
       </c>
       <c r="G26" s="34">
         <v>10.5</v>
       </c>
       <c r="H26" s="18">
         <v>12.97</v>
       </c>
       <c r="I26" s="28">
@@ -7042,52 +7699,55 @@
       </c>
       <c r="Y26" s="29">
         <v>14.01</v>
       </c>
       <c r="Z26" s="18">
         <v>8.92</v>
       </c>
       <c r="AA26" s="29">
         <v>10.41</v>
       </c>
       <c r="AB26" s="29">
         <v>11.72</v>
       </c>
       <c r="AC26" s="29">
         <v>10.65</v>
       </c>
       <c r="AD26" s="18">
         <v>11.06</v>
       </c>
       <c r="AE26" s="18">
         <v>11.37</v>
       </c>
       <c r="AF26" s="18">
         <v>12.09</v>
       </c>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26" s="18">
+        <v>12.63</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="18">
         <v>17.41</v>
       </c>
       <c r="C27" s="18">
         <v>19.7</v>
       </c>
       <c r="D27" s="18">
         <v>14.42</v>
       </c>
       <c r="E27" s="18">
         <v>13.5</v>
       </c>
       <c r="F27" s="18">
         <v>13.98</v>
       </c>
       <c r="G27" s="7">
         <v>13.38</v>
       </c>
       <c r="H27" s="18">
         <v>13.97</v>
       </c>
       <c r="I27" s="28">
@@ -7140,52 +7800,55 @@
       </c>
       <c r="Y27" s="29">
         <v>14.31</v>
       </c>
       <c r="Z27" s="18">
         <v>5.8</v>
       </c>
       <c r="AA27" s="29">
         <v>8.39</v>
       </c>
       <c r="AB27" s="29">
         <v>9.01</v>
       </c>
       <c r="AC27" s="29">
         <v>8.24</v>
       </c>
       <c r="AD27" s="18">
         <v>8.66</v>
       </c>
       <c r="AE27" s="18">
         <v>10.76</v>
       </c>
       <c r="AF27" s="18">
         <v>12.2</v>
       </c>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27" s="18">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="18">
         <v>12.66</v>
       </c>
       <c r="C28" s="18">
         <v>13.69</v>
       </c>
       <c r="D28" s="18">
         <v>11.8</v>
       </c>
       <c r="E28" s="18">
         <v>10.73</v>
       </c>
       <c r="F28" s="18">
         <v>11.14</v>
       </c>
       <c r="G28" s="7">
         <v>11.16</v>
       </c>
       <c r="H28" s="18">
         <v>10.59</v>
       </c>
       <c r="I28" s="28">
@@ -7238,84 +7901,87 @@
       </c>
       <c r="Y28" s="29">
         <v>12.65</v>
       </c>
       <c r="Z28" s="18">
         <v>14.73</v>
       </c>
       <c r="AA28" s="29">
         <v>13.49</v>
       </c>
       <c r="AB28" s="29">
         <v>14.58</v>
       </c>
       <c r="AC28" s="29">
         <v>13.52</v>
       </c>
       <c r="AD28" s="18">
         <v>12.63</v>
       </c>
       <c r="AE28" s="18">
         <v>12.92</v>
       </c>
       <c r="AF28" s="18">
         <v>13.32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="64" t="s">
+      <c r="AG28" s="18">
+        <v>12.44</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
+      <c r="A29" s="83" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="64"/>
-[...22 lines deleted...]
-      <c r="Y29" s="64"/>
+      <c r="B29" s="83"/>
+      <c r="C29" s="83"/>
+      <c r="D29" s="83"/>
+      <c r="E29" s="83"/>
+      <c r="F29" s="83"/>
+      <c r="G29" s="83"/>
+      <c r="H29" s="83"/>
+      <c r="I29" s="83"/>
+      <c r="J29" s="83"/>
+      <c r="K29" s="83"/>
+      <c r="L29" s="83"/>
+      <c r="M29" s="83"/>
+      <c r="N29" s="83"/>
+      <c r="O29" s="83"/>
+      <c r="P29" s="83"/>
+      <c r="Q29" s="83"/>
+      <c r="R29" s="83"/>
+      <c r="S29" s="83"/>
+      <c r="T29" s="83"/>
+      <c r="U29" s="83"/>
+      <c r="V29" s="83"/>
+      <c r="W29" s="83"/>
+      <c r="X29" s="83"/>
+      <c r="Y29" s="83"/>
       <c r="AA29" s="29"/>
       <c r="AC29" s="29"/>
       <c r="AF29" s="18"/>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="18">
         <v>14.41</v>
       </c>
       <c r="C30" s="18">
         <v>12.75</v>
       </c>
       <c r="D30" s="18">
         <v>12.07</v>
       </c>
       <c r="E30" s="18">
         <v>12.05</v>
       </c>
       <c r="F30" s="18">
         <v>11.95</v>
       </c>
       <c r="G30" s="7">
         <v>11.96</v>
       </c>
       <c r="H30" s="18">
         <v>11.75</v>
       </c>
       <c r="I30" s="28">
@@ -7368,52 +8034,55 @@
       </c>
       <c r="Y30" s="29">
         <v>11.53</v>
       </c>
       <c r="Z30" s="18">
         <v>12.27</v>
       </c>
       <c r="AA30" s="29">
         <v>11.44</v>
       </c>
       <c r="AB30" s="29">
         <v>12.57</v>
       </c>
       <c r="AC30" s="29">
         <v>12.55</v>
       </c>
       <c r="AD30" s="53">
         <v>12.26</v>
       </c>
       <c r="AE30" s="18">
         <v>12.14</v>
       </c>
       <c r="AF30" s="18">
         <v>12.19</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30" s="53">
+        <v>11.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="18">
         <v>14.31</v>
       </c>
       <c r="C31" s="18">
         <v>13.41</v>
       </c>
       <c r="D31" s="18">
         <v>13.04</v>
       </c>
       <c r="E31" s="18">
         <v>12.92</v>
       </c>
       <c r="F31" s="18">
         <v>13.25</v>
       </c>
       <c r="G31" s="7">
         <v>12.72</v>
       </c>
       <c r="H31" s="18">
         <v>12.45</v>
       </c>
       <c r="I31" s="28">
@@ -7466,52 +8135,55 @@
       </c>
       <c r="Y31" s="29">
         <v>10.93</v>
       </c>
       <c r="Z31" s="18">
         <v>13.65</v>
       </c>
       <c r="AA31" s="29">
         <v>14.62</v>
       </c>
       <c r="AB31" s="29">
         <v>14.96</v>
       </c>
       <c r="AC31" s="29">
         <v>15.1</v>
       </c>
       <c r="AD31" s="53">
         <v>13.71</v>
       </c>
       <c r="AE31" s="18">
         <v>13.66</v>
       </c>
       <c r="AF31" s="18">
         <v>13.19</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31" s="53">
+        <v>12.75</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="18">
         <v>13.7</v>
       </c>
       <c r="C32" s="18">
         <v>10.35</v>
       </c>
       <c r="D32" s="18">
         <v>9.2799999999999994</v>
       </c>
       <c r="E32" s="18">
         <v>10</v>
       </c>
       <c r="F32" s="18">
         <v>9.7899999999999991</v>
       </c>
       <c r="G32" s="7">
         <v>9.57</v>
       </c>
       <c r="H32" s="18">
         <v>9.1199999999999992</v>
       </c>
       <c r="I32" s="28">
@@ -7563,50 +8235,53 @@
         <v>6.67</v>
       </c>
       <c r="Y32" s="29">
         <v>6.75</v>
       </c>
       <c r="Z32" s="18">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA32" s="29">
         <v>12.4</v>
       </c>
       <c r="AB32" s="29">
         <v>10.53</v>
       </c>
       <c r="AC32" s="29">
         <v>9.89</v>
       </c>
       <c r="AD32" s="53">
         <v>10.26</v>
       </c>
       <c r="AE32" s="18">
         <v>10.08</v>
       </c>
       <c r="AF32" s="18">
         <v>9.9</v>
+      </c>
+      <c r="AG32" s="53">
+        <v>9.02</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="18">
         <v>17.66</v>
       </c>
       <c r="C33" s="18">
         <v>14.88</v>
       </c>
       <c r="D33" s="18">
         <v>13.41</v>
       </c>
       <c r="E33" s="18">
         <v>13.94</v>
       </c>
       <c r="F33" s="18">
         <v>13.09</v>
       </c>
       <c r="G33" s="7">
         <v>13.72</v>
       </c>
       <c r="H33" s="18">
@@ -7662,50 +8337,53 @@
       </c>
       <c r="Y33" s="29">
         <v>11.42</v>
       </c>
       <c r="Z33" s="18">
         <v>15.87</v>
       </c>
       <c r="AA33" s="29">
         <v>11.23</v>
       </c>
       <c r="AB33" s="29">
         <v>13.28</v>
       </c>
       <c r="AC33" s="29">
         <v>14.25</v>
       </c>
       <c r="AD33" s="53">
         <v>13.99</v>
       </c>
       <c r="AE33" s="18">
         <v>13.8</v>
       </c>
       <c r="AF33" s="18">
         <v>13.3</v>
       </c>
+      <c r="AG33" s="53">
+        <v>12.59</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="18">
         <v>18.28</v>
       </c>
       <c r="C34" s="18">
         <v>12.68</v>
       </c>
       <c r="D34" s="18">
         <v>12.05</v>
       </c>
       <c r="E34" s="18">
         <v>12.43</v>
       </c>
       <c r="F34" s="18">
         <v>11.98</v>
       </c>
       <c r="G34" s="7">
         <v>12.8</v>
       </c>
       <c r="H34" s="18">
         <v>12.52</v>
@@ -7760,50 +8438,53 @@
       </c>
       <c r="Y34" s="29">
         <v>12.68</v>
       </c>
       <c r="Z34" s="18">
         <v>13.84</v>
       </c>
       <c r="AA34" s="29">
         <v>10.050000000000001</v>
       </c>
       <c r="AB34" s="29">
         <v>12.31</v>
       </c>
       <c r="AC34" s="29">
         <v>12.61</v>
       </c>
       <c r="AD34" s="53">
         <v>11.82</v>
       </c>
       <c r="AE34" s="18">
         <v>11.38</v>
       </c>
       <c r="AF34" s="18">
         <v>12.42</v>
       </c>
+      <c r="AG34" s="53">
+        <v>11.82</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="18">
         <v>18.22</v>
       </c>
       <c r="C35" s="18">
         <v>15.71</v>
       </c>
       <c r="D35" s="18">
         <v>15.36</v>
       </c>
       <c r="E35" s="18">
         <v>14.64</v>
       </c>
       <c r="F35" s="18">
         <v>14.26</v>
       </c>
       <c r="G35" s="7">
         <v>13.62</v>
       </c>
       <c r="H35" s="18">
         <v>13.61</v>
@@ -7858,50 +8539,53 @@
       </c>
       <c r="Y35" s="29">
         <v>12.87</v>
       </c>
       <c r="Z35" s="18">
         <v>10.9</v>
       </c>
       <c r="AA35" s="29">
         <v>10.61</v>
       </c>
       <c r="AB35" s="29">
         <v>11.42</v>
       </c>
       <c r="AC35" s="29">
         <v>11.36</v>
       </c>
       <c r="AD35" s="53">
         <v>10.94</v>
       </c>
       <c r="AE35" s="18">
         <v>11.71</v>
       </c>
       <c r="AF35" s="18">
         <v>12.45</v>
       </c>
+      <c r="AG35" s="53">
+        <v>12.71</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="18">
         <v>13.78</v>
       </c>
       <c r="C36" s="18">
         <v>12.77</v>
       </c>
       <c r="D36" s="18">
         <v>11.53</v>
       </c>
       <c r="E36" s="18">
         <v>10.64</v>
       </c>
       <c r="F36" s="18">
         <v>10.63</v>
       </c>
       <c r="G36" s="7">
         <v>10.52</v>
       </c>
       <c r="H36" s="18">
         <v>10.45</v>
@@ -7956,50 +8640,53 @@
       </c>
       <c r="Y36" s="29">
         <v>10.63</v>
       </c>
       <c r="Z36" s="18">
         <v>10.8</v>
       </c>
       <c r="AA36" s="29">
         <v>11.06</v>
       </c>
       <c r="AB36" s="29">
         <v>12.77</v>
       </c>
       <c r="AC36" s="29">
         <v>12.29</v>
       </c>
       <c r="AD36" s="53">
         <v>12.51</v>
       </c>
       <c r="AE36" s="18">
         <v>11.93</v>
       </c>
       <c r="AF36" s="18">
         <v>11.8</v>
       </c>
+      <c r="AG36" s="53">
+        <v>11.64</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="18">
         <v>5.74</v>
       </c>
       <c r="C37" s="18">
         <v>9.49</v>
       </c>
       <c r="D37" s="18">
         <v>9</v>
       </c>
       <c r="E37" s="18">
         <v>10.9</v>
       </c>
       <c r="F37" s="18">
         <v>11.05</v>
       </c>
       <c r="G37" s="7">
         <v>11.8</v>
       </c>
       <c r="H37" s="18">
         <v>11.27</v>
@@ -8054,50 +8741,53 @@
       </c>
       <c r="Y37" s="29">
         <v>14.8</v>
       </c>
       <c r="Z37" s="18">
         <v>14.63</v>
       </c>
       <c r="AA37" s="29">
         <v>13.24</v>
       </c>
       <c r="AB37" s="29">
         <v>12.85</v>
       </c>
       <c r="AC37" s="29">
         <v>14.04</v>
       </c>
       <c r="AD37" s="53">
         <v>13.41</v>
       </c>
       <c r="AE37" s="18">
         <v>13.9</v>
       </c>
       <c r="AF37" s="18">
         <v>13.48</v>
       </c>
+      <c r="AG37" s="53">
+        <v>13.04</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="18">
         <v>23.65</v>
       </c>
       <c r="C38" s="18">
         <v>18.36</v>
       </c>
       <c r="D38" s="18">
         <v>15.48</v>
       </c>
       <c r="E38" s="18">
         <v>16.14</v>
       </c>
       <c r="F38" s="18">
         <v>17.21</v>
       </c>
       <c r="G38" s="7">
         <v>16.989999999999998</v>
       </c>
       <c r="H38" s="18">
         <v>16.329999999999998</v>
@@ -8152,50 +8842,53 @@
       </c>
       <c r="Y38" s="29">
         <v>13.58</v>
       </c>
       <c r="Z38" s="18">
         <v>15.06</v>
       </c>
       <c r="AA38" s="29">
         <v>13.66</v>
       </c>
       <c r="AB38" s="29">
         <v>15.49</v>
       </c>
       <c r="AC38" s="29">
         <v>14.41</v>
       </c>
       <c r="AD38" s="53">
         <v>13.41</v>
       </c>
       <c r="AE38" s="18">
         <v>12.77</v>
       </c>
       <c r="AF38" s="18">
         <v>12.07</v>
       </c>
+      <c r="AG38" s="53">
+        <v>12.46</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="18">
         <v>12.81</v>
       </c>
       <c r="C39" s="18">
         <v>14.36</v>
       </c>
       <c r="D39" s="18">
         <v>14.94</v>
       </c>
       <c r="E39" s="18">
         <v>14.42</v>
       </c>
       <c r="F39" s="18">
         <v>15.02</v>
       </c>
       <c r="G39" s="7">
         <v>15.61</v>
       </c>
       <c r="H39" s="18">
         <v>15.18</v>
@@ -8250,50 +8943,53 @@
       </c>
       <c r="Y39" s="29">
         <v>15.43</v>
       </c>
       <c r="Z39" s="18">
         <v>17.010000000000002</v>
       </c>
       <c r="AA39" s="29">
         <v>16.78</v>
       </c>
       <c r="AB39" s="29">
         <v>17.25</v>
       </c>
       <c r="AC39" s="29">
         <v>16.87</v>
       </c>
       <c r="AD39" s="53">
         <v>17.47</v>
       </c>
       <c r="AE39" s="18">
         <v>16.66</v>
       </c>
       <c r="AF39" s="18">
         <v>16.75</v>
       </c>
+      <c r="AG39" s="53">
+        <v>15.85</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="18">
         <v>13.09</v>
       </c>
       <c r="C40" s="18">
         <v>11.89</v>
       </c>
       <c r="D40" s="18">
         <v>11.98</v>
       </c>
       <c r="E40" s="18">
         <v>12.13</v>
       </c>
       <c r="F40" s="18">
         <v>11.4</v>
       </c>
       <c r="G40" s="7">
         <v>11.21</v>
       </c>
       <c r="H40" s="18">
         <v>10.89</v>
@@ -8348,50 +9044,53 @@
       </c>
       <c r="Y40" s="29">
         <v>11.38</v>
       </c>
       <c r="Z40" s="18">
         <v>10.76</v>
       </c>
       <c r="AA40" s="29">
         <v>8.9499999999999993</v>
       </c>
       <c r="AB40" s="29">
         <v>10.199999999999999</v>
       </c>
       <c r="AC40" s="29">
         <v>9.41</v>
       </c>
       <c r="AD40" s="53">
         <v>10.050000000000001</v>
       </c>
       <c r="AE40" s="18">
         <v>10.210000000000001</v>
       </c>
       <c r="AF40" s="18">
         <v>10.78</v>
       </c>
+      <c r="AG40" s="53">
+        <v>10.71</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="18">
         <v>22.57</v>
       </c>
       <c r="C41" s="18">
         <v>16.760000000000002</v>
       </c>
       <c r="D41" s="18">
         <v>14.76</v>
       </c>
       <c r="E41" s="18">
         <v>13.3</v>
       </c>
       <c r="F41" s="18">
         <v>13.33</v>
       </c>
       <c r="G41" s="7">
         <v>12.59</v>
       </c>
       <c r="H41" s="18">
         <v>12.03</v>
@@ -8446,50 +9145,53 @@
       </c>
       <c r="Y41" s="29">
         <v>11.7</v>
       </c>
       <c r="Z41" s="18">
         <v>10.55</v>
       </c>
       <c r="AA41" s="29">
         <v>12.46</v>
       </c>
       <c r="AB41" s="29">
         <v>13.22</v>
       </c>
       <c r="AC41" s="29">
         <v>13.2</v>
       </c>
       <c r="AD41" s="53">
         <v>12.39</v>
       </c>
       <c r="AE41" s="18">
         <v>12.18</v>
       </c>
       <c r="AF41" s="18">
         <v>12.54</v>
       </c>
+      <c r="AG41" s="53">
+        <v>12.31</v>
+      </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="18">
         <v>6.6</v>
       </c>
       <c r="C42" s="18">
         <v>5.35</v>
       </c>
       <c r="D42" s="18">
         <v>7.33</v>
       </c>
       <c r="E42" s="18">
         <v>7.89</v>
       </c>
       <c r="F42" s="18">
         <v>7.4</v>
       </c>
       <c r="G42" s="7">
         <v>7.92</v>
       </c>
       <c r="H42" s="18">
         <v>7.73</v>
@@ -8544,51 +9246,53 @@
       </c>
       <c r="Y42" s="29">
         <v>7.33</v>
       </c>
       <c r="Z42" s="18">
         <v>6.19</v>
       </c>
       <c r="AA42" s="29">
         <v>7.62</v>
       </c>
       <c r="AB42" s="29">
         <v>8.23</v>
       </c>
       <c r="AC42" s="29">
         <v>8.31</v>
       </c>
       <c r="AD42" s="53">
         <v>8.77</v>
       </c>
       <c r="AE42" s="18">
         <v>8.5500000000000007</v>
       </c>
       <c r="AF42" s="18">
         <v>8.3699999999999992</v>
       </c>
-      <c r="AG42" s="44"/>
+      <c r="AG42" s="53">
+        <v>8.68</v>
+      </c>
       <c r="AH42" s="44"/>
       <c r="AI42" s="44"/>
       <c r="AJ42" s="44"/>
       <c r="AK42" s="44"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="22">
         <v>12.18</v>
       </c>
       <c r="C43" s="22">
         <v>11.36</v>
       </c>
       <c r="D43" s="22">
         <v>10.24</v>
       </c>
       <c r="E43" s="22">
         <v>10.55</v>
       </c>
       <c r="F43" s="22">
         <v>10.61</v>
       </c>
       <c r="G43" s="9">
@@ -8647,217 +9351,219 @@
       </c>
       <c r="Y43" s="38">
         <v>11.84</v>
       </c>
       <c r="Z43" s="22">
         <v>11.62</v>
       </c>
       <c r="AA43" s="38">
         <v>9.1</v>
       </c>
       <c r="AB43" s="38">
         <v>11.07</v>
       </c>
       <c r="AC43" s="38">
         <v>11.67</v>
       </c>
       <c r="AD43" s="22">
         <v>10.86</v>
       </c>
       <c r="AE43" s="22">
         <v>11.24</v>
       </c>
       <c r="AF43" s="22">
         <v>11.4</v>
       </c>
-      <c r="AG43" s="30"/>
+      <c r="AG43" s="22">
+        <v>11.17</v>
+      </c>
       <c r="AH43" s="30"/>
       <c r="AI43" s="30"/>
       <c r="AJ43" s="30"/>
       <c r="AK43" s="30"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="AJ3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK47"/>
   <sheetViews>
     <sheetView topLeftCell="K1" workbookViewId="0">
-      <selection activeCell="Z7" sqref="Z7:AF7"/>
+      <selection activeCell="AG7" sqref="AG7:AG43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.33203125" style="13" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="3.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="26" max="28" width="9.109375" style="13"/>
     <col min="29" max="29" width="9.109375" style="20"/>
     <col min="30" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="80"/>
+      <c r="O1" s="80"/>
+      <c r="P1" s="80"/>
+      <c r="Q1" s="80"/>
+      <c r="R1" s="80"/>
+      <c r="S1" s="80"/>
+      <c r="T1" s="80"/>
+      <c r="U1" s="80"/>
+      <c r="V1" s="80"/>
+      <c r="W1" s="80"/>
+      <c r="X1" s="80"/>
+      <c r="Y1" s="80"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="Y3" s="20"/>
       <c r="AK3" s="20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="67"/>
-      <c r="B4" s="65">
+      <c r="A4" s="86"/>
+      <c r="B4" s="84">
         <v>2024</v>
       </c>
-      <c r="C4" s="66"/>
-[...10 lines deleted...]
-      <c r="N4" s="65">
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="84">
         <v>2025</v>
       </c>
-      <c r="O4" s="66"/>
-[...10 lines deleted...]
-      <c r="Z4" s="65">
+      <c r="O4" s="85"/>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="85"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="85"/>
+      <c r="T4" s="85"/>
+      <c r="U4" s="85"/>
+      <c r="V4" s="85"/>
+      <c r="W4" s="85"/>
+      <c r="X4" s="85"/>
+      <c r="Y4" s="85"/>
+      <c r="Z4" s="84">
         <v>2026</v>
       </c>
-      <c r="AA4" s="66"/>
-[...9 lines deleted...]
-      <c r="AK4" s="66"/>
+      <c r="AA4" s="85"/>
+      <c r="AB4" s="85"/>
+      <c r="AC4" s="85"/>
+      <c r="AD4" s="85"/>
+      <c r="AE4" s="85"/>
+      <c r="AF4" s="85"/>
+      <c r="AG4" s="85"/>
+      <c r="AH4" s="85"/>
+      <c r="AI4" s="85"/>
+      <c r="AJ4" s="85"/>
+      <c r="AK4" s="85"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="68"/>
+      <c r="A5" s="87"/>
       <c r="B5" s="48" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="48" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="37" t="s">
         <v>37</v>
       </c>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="48" t="s">
@@ -8907,94 +9613,94 @@
       </c>
       <c r="Y5" s="48" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="48" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AB5" s="48" t="s">
         <v>7</v>
       </c>
       <c r="AC5" s="58" t="s">
         <v>8</v>
       </c>
       <c r="AD5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="AE5" s="37" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="AG5" s="48" t="s">
+      <c r="AG5" s="76" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="48" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="48" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="81"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81"/>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81"/>
+      <c r="R6" s="81"/>
+      <c r="S6" s="81"/>
+      <c r="T6" s="81"/>
+      <c r="U6" s="81"/>
+      <c r="V6" s="81"/>
+      <c r="W6" s="81"/>
+      <c r="X6" s="81"/>
+      <c r="Y6" s="81"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="6">
         <v>5</v>
       </c>
       <c r="C7" s="6">
         <v>4</v>
       </c>
       <c r="D7" s="6">
         <v>2</v>
       </c>
       <c r="E7" s="6">
         <v>2</v>
       </c>
       <c r="F7" s="26">
         <v>2</v>
       </c>
       <c r="G7" s="26">
         <v>2</v>
       </c>
       <c r="H7" s="26">
         <v>4</v>
@@ -9049,50 +9755,53 @@
       </c>
       <c r="Y7" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z7" s="50">
         <v>1</v>
       </c>
       <c r="AA7" s="55">
         <v>2</v>
       </c>
       <c r="AB7" s="50">
         <v>4</v>
       </c>
       <c r="AC7" s="6">
         <v>2</v>
       </c>
       <c r="AD7" s="6">
         <v>3</v>
       </c>
       <c r="AE7" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF7" s="6">
         <v>6</v>
       </c>
+      <c r="AG7" s="6">
+        <v>1</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="6">
         <v>2</v>
       </c>
       <c r="C8" s="6">
         <v>3</v>
       </c>
       <c r="D8" s="6">
         <v>2</v>
       </c>
       <c r="E8" s="6">
         <v>1</v>
       </c>
       <c r="F8" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="26">
         <v>1</v>
       </c>
       <c r="H8" s="26">
         <v>3</v>
@@ -9147,50 +9856,53 @@
       </c>
       <c r="Y8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB8" s="50">
         <v>1</v>
       </c>
       <c r="AC8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD8" s="6">
         <v>1</v>
       </c>
       <c r="AE8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF8" s="6">
         <v>2</v>
       </c>
+      <c r="AG8" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="26" t="s">
         <v>32</v>
@@ -9245,50 +9957,53 @@
       </c>
       <c r="Y9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF9" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AG9" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="26" t="s">
         <v>32</v>
@@ -9343,50 +10058,53 @@
       </c>
       <c r="Y10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF10" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AG10" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="6">
         <v>1</v>
       </c>
       <c r="C11" s="6">
         <v>1</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="26">
         <v>1</v>
       </c>
       <c r="H11" s="26">
         <v>1</v>
@@ -9441,50 +10159,53 @@
       </c>
       <c r="Y11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA11" s="55">
         <v>1</v>
       </c>
       <c r="AB11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF11" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AG11" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="6">
         <v>1</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="26" t="s">
         <v>32</v>
@@ -9539,50 +10260,53 @@
       </c>
       <c r="Y12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF12" s="6">
         <v>1</v>
       </c>
+      <c r="AG12" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="26" t="s">
         <v>32</v>
@@ -9637,50 +10361,53 @@
       </c>
       <c r="Y13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF13" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AG13" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="26">
         <v>1</v>
       </c>
       <c r="G14" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="26" t="s">
         <v>32</v>
@@ -9735,50 +10462,53 @@
       </c>
       <c r="Y14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF14" s="6">
         <v>1</v>
       </c>
+      <c r="AG14" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="26" t="s">
         <v>32</v>
@@ -9833,50 +10563,53 @@
       </c>
       <c r="Y15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF15" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AG15" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="26" t="s">
         <v>32</v>
@@ -9931,52 +10664,55 @@
       </c>
       <c r="Y16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA16" s="55">
         <v>1</v>
       </c>
       <c r="AB16" s="50">
         <v>1</v>
       </c>
       <c r="AC16" s="6">
         <v>1</v>
       </c>
       <c r="AD16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF16" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="26" t="s">
@@ -10029,52 +10765,55 @@
       </c>
       <c r="Y17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF17" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="6">
         <v>1</v>
       </c>
       <c r="F18" s="26">
         <v>1</v>
       </c>
       <c r="G18" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="26" t="s">
@@ -10127,52 +10866,55 @@
       </c>
       <c r="Y18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB18" s="50">
         <v>1</v>
       </c>
       <c r="AC18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD18" s="6">
         <v>1</v>
       </c>
       <c r="AE18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF18" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="6">
         <v>1</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I19" s="26" t="s">
@@ -10225,52 +10967,55 @@
       </c>
       <c r="Y19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB19" s="50">
         <v>1</v>
       </c>
       <c r="AC19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD19" s="6">
         <v>1</v>
       </c>
       <c r="AE19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF19" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I20" s="26" t="s">
@@ -10323,52 +11068,55 @@
       </c>
       <c r="Y20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF20" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="26" t="s">
@@ -10421,83 +11169,86 @@
       </c>
       <c r="Y21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z21" s="50">
         <v>1</v>
       </c>
       <c r="AA21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC21" s="6">
         <v>1</v>
       </c>
       <c r="AD21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF21" s="6">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="AG21" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
+      <c r="A22" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="63"/>
-[...22 lines deleted...]
-      <c r="Y22" s="63"/>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="82"/>
+      <c r="N22" s="82"/>
+      <c r="O22" s="82"/>
+      <c r="P22" s="82"/>
+      <c r="Q22" s="82"/>
+      <c r="R22" s="82"/>
+      <c r="S22" s="82"/>
+      <c r="T22" s="82"/>
+      <c r="U22" s="82"/>
+      <c r="V22" s="82"/>
+      <c r="W22" s="82"/>
+      <c r="X22" s="82"/>
+      <c r="Y22" s="82"/>
       <c r="AC22" s="6"/>
       <c r="AF22" s="6"/>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="6">
         <v>3</v>
       </c>
       <c r="C23" s="6">
         <v>3</v>
       </c>
       <c r="D23" s="6">
         <v>2</v>
       </c>
       <c r="E23" s="6">
         <v>1</v>
       </c>
       <c r="F23" s="26">
         <v>1</v>
       </c>
       <c r="G23" s="7">
         <v>1</v>
       </c>
       <c r="H23" s="6">
         <v>3</v>
       </c>
       <c r="I23" s="24">
@@ -10550,52 +11301,55 @@
       </c>
       <c r="Y23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB23" s="24">
         <v>2</v>
       </c>
       <c r="AC23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD23" s="6">
         <v>1</v>
       </c>
       <c r="AE23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF23" s="6">
         <v>2</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="6">
         <v>2</v>
       </c>
       <c r="C24" s="6">
         <v>3</v>
       </c>
       <c r="D24" s="6">
         <v>2</v>
       </c>
       <c r="E24" s="6">
         <v>1</v>
       </c>
       <c r="F24" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G24" s="7">
         <v>1</v>
       </c>
       <c r="H24" s="6">
         <v>3</v>
       </c>
       <c r="I24" s="24">
@@ -10648,52 +11402,55 @@
       </c>
       <c r="Y24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB24" s="24">
         <v>1</v>
       </c>
       <c r="AC24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD24" s="6">
         <v>1</v>
       </c>
       <c r="AE24" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF24" s="6">
         <v>2</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="6">
         <v>1</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F25" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G25" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I25" s="26" t="s">
@@ -10746,52 +11503,55 @@
       </c>
       <c r="Y25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AE25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF25" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="26" t="s">
@@ -10844,52 +11604,55 @@
       </c>
       <c r="Y26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AE26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF26" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F27" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G27" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I27" s="26" t="s">
@@ -10942,52 +11705,55 @@
       </c>
       <c r="Y27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB27" s="24">
         <v>1</v>
       </c>
       <c r="AC27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AE27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF27" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F28" s="26">
         <v>1</v>
       </c>
       <c r="G28" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H28" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I28" s="26" t="s">
@@ -11040,85 +11806,88 @@
       </c>
       <c r="Y28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AE28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AF28" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="64" t="s">
+      <c r="AG28" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
+      <c r="A29" s="83" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="64"/>
-[...22 lines deleted...]
-      <c r="Y29" s="64"/>
+      <c r="B29" s="83"/>
+      <c r="C29" s="83"/>
+      <c r="D29" s="83"/>
+      <c r="E29" s="83"/>
+      <c r="F29" s="83"/>
+      <c r="G29" s="83"/>
+      <c r="H29" s="83"/>
+      <c r="I29" s="83"/>
+      <c r="J29" s="83"/>
+      <c r="K29" s="83"/>
+      <c r="L29" s="83"/>
+      <c r="M29" s="83"/>
+      <c r="N29" s="83"/>
+      <c r="O29" s="83"/>
+      <c r="P29" s="83"/>
+      <c r="Q29" s="83"/>
+      <c r="R29" s="83"/>
+      <c r="S29" s="83"/>
+      <c r="T29" s="83"/>
+      <c r="U29" s="83"/>
+      <c r="V29" s="83"/>
+      <c r="W29" s="83"/>
+      <c r="X29" s="83"/>
+      <c r="Y29" s="83"/>
       <c r="AA29" s="24"/>
       <c r="AB29" s="24"/>
       <c r="AC29" s="6"/>
       <c r="AF29" s="6"/>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="6">
         <v>2</v>
       </c>
       <c r="C30" s="6">
         <v>1</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="6">
         <v>1</v>
       </c>
       <c r="F30" s="26">
         <v>1</v>
       </c>
       <c r="G30" s="7">
         <v>1</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7">
@@ -11171,52 +11940,55 @@
       </c>
       <c r="Y30" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z30" s="52">
         <v>1</v>
       </c>
       <c r="AA30" s="55">
         <v>2</v>
       </c>
       <c r="AB30" s="24">
         <v>2</v>
       </c>
       <c r="AC30" s="24">
         <v>2</v>
       </c>
       <c r="AD30" s="6">
         <v>2</v>
       </c>
       <c r="AE30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AF30" s="6">
         <v>4</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I31" s="26" t="s">
@@ -11269,52 +12041,55 @@
       </c>
       <c r="Y31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AF31" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I32" s="26" t="s">
@@ -11365,50 +12140,53 @@
       <c r="X32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE32" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AF32" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG32" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="6">
         <v>1</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F33" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G33" s="7">
         <v>1</v>
       </c>
@@ -11465,50 +12243,53 @@
       </c>
       <c r="Y33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA33" s="55">
         <v>1</v>
       </c>
       <c r="AB33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE33" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AF33" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AG33" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="6">
         <v>1</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H34" s="26" t="s">
         <v>32</v>
@@ -11563,50 +12344,53 @@
       </c>
       <c r="Y34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AF34" s="6">
         <v>1</v>
       </c>
+      <c r="AG34" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H35" s="26" t="s">
         <v>32</v>
@@ -11661,50 +12445,53 @@
       </c>
       <c r="Y35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AF35" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AG35" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="26">
         <v>1</v>
       </c>
       <c r="G36" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="26" t="s">
         <v>32</v>
@@ -11759,50 +12546,53 @@
       </c>
       <c r="Y36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE36" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AF36" s="6">
         <v>1</v>
       </c>
+      <c r="AG36" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F37" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="26" t="s">
         <v>32</v>
@@ -11857,50 +12647,53 @@
       </c>
       <c r="Y37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE37" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AF37" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AG37" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G38" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="26" t="s">
         <v>32</v>
@@ -11955,50 +12748,53 @@
       </c>
       <c r="Y38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA38" s="55">
         <v>1</v>
       </c>
       <c r="AB38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC38" s="6">
         <v>1</v>
       </c>
       <c r="AD38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE38" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AF38" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AG38" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F39" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G39" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H39" s="26" t="s">
         <v>32</v>
@@ -12053,50 +12849,53 @@
       </c>
       <c r="Y39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AE39" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AF39" s="6">
         <v>1</v>
       </c>
+      <c r="AG39" s="6">
+        <v>1</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="6">
         <v>1</v>
       </c>
       <c r="F40" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G40" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H40" s="26" t="s">
         <v>32</v>
@@ -12151,50 +12950,53 @@
       </c>
       <c r="Y40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB40" s="24">
         <v>1</v>
       </c>
       <c r="AC40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD40" s="6">
         <v>1</v>
       </c>
       <c r="AE40" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AF40" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AG40" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="6">
         <v>1</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F41" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G41" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H41" s="26" t="s">
         <v>32</v>
@@ -12249,50 +13051,53 @@
       </c>
       <c r="Y41" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z41" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA41" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB41" s="24">
         <v>1</v>
       </c>
       <c r="AC41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD41" s="6">
         <v>1</v>
       </c>
       <c r="AE41" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AF41" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AG41" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F42" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G42" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H42" s="26" t="s">
         <v>32</v>
@@ -12347,51 +13152,53 @@
       </c>
       <c r="Y42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA42" s="35" t="s">
         <v>32</v>
       </c>
       <c r="AB42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD42" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AE42" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AF42" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="AG42" s="44"/>
+      <c r="AG42" s="26" t="s">
+        <v>32</v>
+      </c>
       <c r="AH42" s="44"/>
       <c r="AI42" s="44"/>
       <c r="AJ42" s="44"/>
       <c r="AK42" s="44"/>
     </row>
     <row r="43" spans="1:37" s="44" customFormat="1">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="G43" s="11" t="s">
@@ -12450,217 +13257,219 @@
       </c>
       <c r="Y43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="Z43" s="51">
         <v>1</v>
       </c>
       <c r="AA43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="AB43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="AC43" s="11">
         <v>1</v>
       </c>
       <c r="AD43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="AE43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="AF43" s="11">
         <v>1</v>
       </c>
-      <c r="AG43" s="30"/>
+      <c r="AG43" s="11" t="s">
+        <v>32</v>
+      </c>
       <c r="AH43" s="30"/>
       <c r="AI43" s="30"/>
       <c r="AJ43" s="30"/>
       <c r="AK43" s="30"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B44" s="45"/>
     </row>
     <row r="45" spans="1:37">
       <c r="B45" s="45"/>
     </row>
     <row r="46" spans="1:37">
       <c r="B46" s="45"/>
     </row>
     <row r="47" spans="1:37">
       <c r="B47" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="L46" workbookViewId="0">
-      <selection activeCell="AE50" sqref="AE50"/>
+    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="27" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.44140625" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="6.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="13" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.44140625" style="13" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.44140625" style="13" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="6.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="18" max="21" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="80" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="80"/>
+      <c r="O1" s="80"/>
+      <c r="P1" s="80"/>
+      <c r="Q1" s="80"/>
+      <c r="R1" s="80"/>
+      <c r="S1" s="80"/>
+      <c r="T1" s="80"/>
+      <c r="U1" s="80"/>
+      <c r="V1" s="80"/>
+      <c r="W1" s="80"/>
+      <c r="X1" s="80"/>
+      <c r="Y1" s="80"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37">
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
-      <c r="X3" s="71"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="71" t="s">
+      <c r="X3" s="93"/>
+      <c r="Y3" s="93"/>
+      <c r="AJ3" s="93" t="s">
         <v>20</v>
       </c>
-      <c r="AK3" s="71"/>
+      <c r="AK3" s="93"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="67"/>
-      <c r="B4" s="72">
+      <c r="A4" s="86"/>
+      <c r="B4" s="91">
         <v>2024</v>
       </c>
-      <c r="C4" s="73"/>
-[...10 lines deleted...]
-      <c r="N4" s="72">
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+      <c r="N4" s="91">
         <v>2025</v>
       </c>
-      <c r="O4" s="73"/>
-[...10 lines deleted...]
-      <c r="Z4" s="72">
+      <c r="O4" s="92"/>
+      <c r="P4" s="92"/>
+      <c r="Q4" s="92"/>
+      <c r="R4" s="92"/>
+      <c r="S4" s="92"/>
+      <c r="T4" s="92"/>
+      <c r="U4" s="92"/>
+      <c r="V4" s="92"/>
+      <c r="W4" s="92"/>
+      <c r="X4" s="92"/>
+      <c r="Y4" s="92"/>
+      <c r="Z4" s="91">
         <v>2026</v>
       </c>
-      <c r="AA4" s="73"/>
-[...9 lines deleted...]
-      <c r="AK4" s="73"/>
+      <c r="AA4" s="92"/>
+      <c r="AB4" s="92"/>
+      <c r="AC4" s="92"/>
+      <c r="AD4" s="92"/>
+      <c r="AE4" s="92"/>
+      <c r="AF4" s="92"/>
+      <c r="AG4" s="92"/>
+      <c r="AH4" s="92"/>
+      <c r="AI4" s="92"/>
+      <c r="AJ4" s="92"/>
+      <c r="AK4" s="92"/>
     </row>
     <row r="5" spans="1:37" ht="20.399999999999999">
-      <c r="A5" s="68"/>
+      <c r="A5" s="87"/>
       <c r="B5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -12727,77 +13536,77 @@
         <v>24</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>25</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>28</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>29</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>30</v>
       </c>
       <c r="AK5" s="17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="81"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81"/>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81"/>
+      <c r="R6" s="81"/>
+      <c r="S6" s="81"/>
+      <c r="T6" s="81"/>
+      <c r="U6" s="81"/>
+      <c r="V6" s="81"/>
+      <c r="W6" s="81"/>
+      <c r="X6" s="81"/>
+      <c r="Y6" s="81"/>
       <c r="AC6" s="18"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18">
         <v>10.87</v>
       </c>
       <c r="C7" s="18">
         <v>10.25</v>
       </c>
       <c r="D7" s="18">
         <v>8.77</v>
       </c>
       <c r="E7" s="18">
         <v>7.61</v>
       </c>
       <c r="F7" s="18">
         <v>6.93</v>
       </c>
       <c r="G7" s="33">
         <v>4.9000000000000004</v>
       </c>
       <c r="H7" s="32">
@@ -12853,50 +13662,53 @@
       </c>
       <c r="Y7" s="18">
         <v>6.32</v>
       </c>
       <c r="Z7" s="18">
         <v>2.57</v>
       </c>
       <c r="AA7" s="18">
         <v>4.34</v>
       </c>
       <c r="AB7" s="18">
         <v>6.61</v>
       </c>
       <c r="AC7" s="18">
         <v>6.19</v>
       </c>
       <c r="AD7" s="18">
         <v>6.85</v>
       </c>
       <c r="AE7" s="18">
         <v>5.68</v>
       </c>
       <c r="AF7" s="18">
         <v>7.23</v>
       </c>
+      <c r="AG7" s="18">
+        <v>6.73</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="18">
         <v>10.15</v>
       </c>
       <c r="C8" s="18">
         <v>13.09</v>
       </c>
       <c r="D8" s="18">
         <v>12.82</v>
       </c>
       <c r="E8" s="18">
         <v>10.88</v>
       </c>
       <c r="F8" s="18">
         <v>8.86</v>
       </c>
       <c r="G8" s="7">
         <v>5.81</v>
       </c>
       <c r="H8" s="32">
         <v>9.7899999999999991</v>
@@ -12951,50 +13763,53 @@
       </c>
       <c r="Y8" s="18">
         <v>3.72</v>
       </c>
       <c r="Z8" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA8" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB8" s="18">
         <v>2.2400000000000002</v>
       </c>
       <c r="AC8" s="18">
         <v>1.63</v>
       </c>
       <c r="AD8" s="18">
         <v>2.66</v>
       </c>
       <c r="AE8" s="18">
         <v>2.19</v>
       </c>
       <c r="AF8" s="18">
         <v>3.68</v>
       </c>
+      <c r="AG8" s="18">
+        <v>3.23</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="32" t="s">
         <v>32</v>
@@ -13049,50 +13864,53 @@
       </c>
       <c r="Y9" s="18">
         <v>3.5</v>
       </c>
       <c r="Z9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AF9" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AG9" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="32" t="s">
         <v>32</v>
@@ -13147,50 +13965,53 @@
       </c>
       <c r="Y10" s="18">
         <v>13.07</v>
       </c>
       <c r="Z10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AF10" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AG10" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="18">
         <v>40</v>
       </c>
       <c r="C11" s="18">
         <v>43.48</v>
       </c>
       <c r="D11" s="18">
         <v>32.26</v>
       </c>
       <c r="E11" s="18">
         <v>21.98</v>
       </c>
       <c r="F11" s="18">
         <v>16.13</v>
       </c>
       <c r="G11" s="7">
         <v>43.48</v>
       </c>
       <c r="H11" s="32">
         <v>24.84</v>
@@ -13245,50 +14066,53 @@
       </c>
       <c r="Y11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA11" s="18">
         <v>34.479999999999997</v>
       </c>
       <c r="AB11" s="18">
         <v>19.61</v>
       </c>
       <c r="AC11" s="18">
         <v>15.63</v>
       </c>
       <c r="AD11" s="18">
         <v>13.16</v>
       </c>
       <c r="AE11" s="18">
         <v>10.75</v>
       </c>
       <c r="AF11" s="18">
         <v>9.35</v>
       </c>
+      <c r="AG11" s="18">
+        <v>8.33</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="18">
         <v>83.33</v>
       </c>
       <c r="C12" s="18">
         <v>33.33</v>
       </c>
       <c r="D12" s="18">
         <v>24.39</v>
       </c>
       <c r="E12" s="18">
         <v>16.13</v>
       </c>
       <c r="F12" s="18">
         <v>13.51</v>
       </c>
       <c r="G12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="32">
         <v>9.43</v>
@@ -13343,50 +14167,53 @@
       </c>
       <c r="Y12" s="18">
         <v>5.75</v>
       </c>
       <c r="Z12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AF12" s="18">
         <v>10.1</v>
       </c>
+      <c r="AG12" s="18">
+        <v>9.43</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="32" t="s">
         <v>32</v>
@@ -13441,50 +14268,53 @@
       </c>
       <c r="Y13" s="18">
         <v>6.71</v>
       </c>
       <c r="Z13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AF13" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AG13" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="18">
         <v>5.41</v>
       </c>
       <c r="G14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="32">
         <v>3.92</v>
@@ -13539,50 +14369,53 @@
       </c>
       <c r="Y14" s="18">
         <v>8.36</v>
       </c>
       <c r="Z14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AF14" s="18">
         <v>4.46</v>
       </c>
+      <c r="AG14" s="18">
+        <v>4.03</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="32" t="s">
         <v>32</v>
@@ -13637,50 +14470,53 @@
       </c>
       <c r="Y15" s="18">
         <v>8.1999999999999993</v>
       </c>
       <c r="Z15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AF15" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AG15" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="40" t="s">
         <v>32</v>
@@ -13735,52 +14571,55 @@
       </c>
       <c r="Y16" s="18">
         <v>21.62</v>
       </c>
       <c r="Z16" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA16" s="18">
         <v>43.48</v>
       </c>
       <c r="AB16" s="18">
         <v>66.67</v>
       </c>
       <c r="AC16" s="18">
         <v>66.67</v>
       </c>
       <c r="AD16" s="18">
         <v>52.63</v>
       </c>
       <c r="AE16" s="18">
         <v>38.96</v>
       </c>
       <c r="AF16" s="18">
         <v>33.71</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16" s="18">
+        <v>28.04</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="40" t="s">
@@ -13833,52 +14672,55 @@
       </c>
       <c r="Y17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AF17" s="18">
         <v>13.51</v>
       </c>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17" s="18">
+        <v>24.39</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="19">
         <v>8.26</v>
       </c>
       <c r="F18" s="19">
         <v>12.82</v>
       </c>
       <c r="G18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="40">
         <v>9.26</v>
       </c>
       <c r="I18" s="19">
@@ -13931,52 +14773,55 @@
       </c>
       <c r="Y18" s="18">
         <v>2.92</v>
       </c>
       <c r="Z18" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA18" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB18" s="18">
         <v>12.05</v>
       </c>
       <c r="AC18" s="18">
         <v>9.17</v>
       </c>
       <c r="AD18" s="18">
         <v>15.04</v>
       </c>
       <c r="AE18" s="18">
         <v>12.82</v>
       </c>
       <c r="AF18" s="18">
         <v>11.11</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18" s="18">
+        <v>9.57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="19">
         <v>166.67</v>
       </c>
       <c r="C19" s="19">
         <v>76.92</v>
       </c>
       <c r="D19" s="19">
         <v>52.63</v>
       </c>
       <c r="E19" s="19">
         <v>40</v>
       </c>
       <c r="F19" s="19">
         <v>27.03</v>
       </c>
       <c r="G19" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H19" s="40">
         <v>17.239999999999998</v>
       </c>
       <c r="I19" s="19">
@@ -14029,52 +14874,55 @@
       </c>
       <c r="Y19" s="18">
         <v>22.47</v>
       </c>
       <c r="Z19" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA19" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB19" s="18">
         <v>52.63</v>
       </c>
       <c r="AC19" s="18">
         <v>35.71</v>
       </c>
       <c r="AD19" s="18">
         <v>58.82</v>
       </c>
       <c r="AE19" s="18">
         <v>50</v>
       </c>
       <c r="AF19" s="18">
         <v>44.44</v>
       </c>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19" s="18">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I20" s="40" t="s">
@@ -14127,52 +14975,55 @@
       </c>
       <c r="Y20" s="18">
         <v>5.81</v>
       </c>
       <c r="Z20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AF20" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="40" t="s">
@@ -14225,84 +15076,87 @@
       </c>
       <c r="Y21" s="18">
         <v>16.5</v>
       </c>
       <c r="Z21" s="18">
         <v>50</v>
       </c>
       <c r="AA21" s="18">
         <v>30.3</v>
       </c>
       <c r="AB21" s="18">
         <v>16.670000000000002</v>
       </c>
       <c r="AC21" s="18">
         <v>22.22</v>
       </c>
       <c r="AD21" s="18">
         <v>19.420000000000002</v>
       </c>
       <c r="AE21" s="18">
         <v>16.13</v>
       </c>
       <c r="AF21" s="18">
         <v>20.55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="74" t="s">
+      <c r="AG21" s="18">
+        <v>17.96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
+      <c r="A22" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="74"/>
-[...22 lines deleted...]
-      <c r="Y22" s="74"/>
+      <c r="B22" s="94"/>
+      <c r="C22" s="94"/>
+      <c r="D22" s="94"/>
+      <c r="E22" s="94"/>
+      <c r="F22" s="94"/>
+      <c r="G22" s="94"/>
+      <c r="H22" s="94"/>
+      <c r="I22" s="94"/>
+      <c r="J22" s="94"/>
+      <c r="K22" s="94"/>
+      <c r="L22" s="94"/>
+      <c r="M22" s="94"/>
+      <c r="N22" s="94"/>
+      <c r="O22" s="94"/>
+      <c r="P22" s="94"/>
+      <c r="Q22" s="94"/>
+      <c r="R22" s="94"/>
+      <c r="S22" s="94"/>
+      <c r="T22" s="94"/>
+      <c r="U22" s="94"/>
+      <c r="V22" s="94"/>
+      <c r="W22" s="94"/>
+      <c r="X22" s="94"/>
+      <c r="Y22" s="94"/>
       <c r="AA22" s="18"/>
       <c r="AC22" s="18"/>
       <c r="AF22" s="18"/>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="19">
         <v>12.5</v>
       </c>
       <c r="C23" s="19">
         <v>13.22</v>
       </c>
       <c r="D23" s="19">
         <v>12.36</v>
       </c>
       <c r="E23" s="19">
         <v>10.34</v>
       </c>
       <c r="F23" s="19">
         <v>9.2899999999999991</v>
       </c>
       <c r="G23" s="41">
         <v>5.0999999999999996</v>
       </c>
       <c r="H23" s="40">
         <v>9.69</v>
       </c>
       <c r="I23" s="19">
@@ -14355,52 +15209,55 @@
       </c>
       <c r="Y23" s="18">
         <v>4.47</v>
       </c>
       <c r="Z23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB23" s="18">
         <v>3.9</v>
       </c>
       <c r="AC23" s="18">
         <v>2.81</v>
       </c>
       <c r="AD23" s="18">
         <v>3.44</v>
       </c>
       <c r="AE23" s="18">
         <v>2.83</v>
       </c>
       <c r="AF23" s="18">
         <v>3.99</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="18">
+        <v>3.49</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="19">
         <v>10.15</v>
       </c>
       <c r="C24" s="19">
         <v>13.09</v>
       </c>
       <c r="D24" s="19">
         <v>12.82</v>
       </c>
       <c r="E24" s="19">
         <v>10.88</v>
       </c>
       <c r="F24" s="19">
         <v>8.86</v>
       </c>
       <c r="G24" s="39">
         <v>5.81</v>
       </c>
       <c r="H24" s="40">
         <v>9.7899999999999991</v>
       </c>
       <c r="I24" s="19">
@@ -14453,52 +15310,55 @@
       </c>
       <c r="Y24" s="18">
         <v>3.72</v>
       </c>
       <c r="Z24" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA24" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB24" s="18">
         <v>2.2400000000000002</v>
       </c>
       <c r="AC24" s="18">
         <v>1.63</v>
       </c>
       <c r="AD24" s="18">
         <v>2.66</v>
       </c>
       <c r="AE24" s="18">
         <v>2.19</v>
       </c>
       <c r="AF24" s="18">
         <v>3.68</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24" s="18">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="19">
         <v>142.86000000000001</v>
       </c>
       <c r="C25" s="19">
         <v>62.5</v>
       </c>
       <c r="D25" s="19">
         <v>37.04</v>
       </c>
       <c r="E25" s="19">
         <v>22.73</v>
       </c>
       <c r="F25" s="19">
         <v>18.52</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="40">
         <v>15.38</v>
       </c>
       <c r="I25" s="19">
@@ -14551,52 +15411,55 @@
       </c>
       <c r="Y25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AF25" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="40" t="s">
@@ -14649,52 +15512,55 @@
       </c>
       <c r="Y26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AF26" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I27" s="40" t="s">
@@ -14747,52 +15613,55 @@
       </c>
       <c r="Y27" s="18">
         <v>20.62</v>
       </c>
       <c r="Z27" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA27" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB27" s="18">
         <v>66.67</v>
       </c>
       <c r="AC27" s="18">
         <v>40</v>
       </c>
       <c r="AD27" s="18">
         <v>31.25</v>
       </c>
       <c r="AE27" s="18">
         <v>24.39</v>
       </c>
       <c r="AF27" s="18">
         <v>21.74</v>
       </c>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27" s="18">
+        <v>17.239999999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F28" s="19">
         <v>16.670000000000002</v>
       </c>
       <c r="G28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H28" s="40">
         <v>13.33</v>
       </c>
       <c r="I28" s="19">
@@ -14845,86 +15714,89 @@
       </c>
       <c r="Y28" s="18">
         <v>7.81</v>
       </c>
       <c r="Z28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AF28" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="75" t="s">
+      <c r="AG28" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
+      <c r="A29" s="90" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="75"/>
-[...22 lines deleted...]
-      <c r="Y29" s="75"/>
+      <c r="B29" s="90"/>
+      <c r="C29" s="90"/>
+      <c r="D29" s="90"/>
+      <c r="E29" s="90"/>
+      <c r="F29" s="90"/>
+      <c r="G29" s="90"/>
+      <c r="H29" s="90"/>
+      <c r="I29" s="90"/>
+      <c r="J29" s="90"/>
+      <c r="K29" s="90"/>
+      <c r="L29" s="90"/>
+      <c r="M29" s="90"/>
+      <c r="N29" s="90"/>
+      <c r="O29" s="90"/>
+      <c r="P29" s="90"/>
+      <c r="Q29" s="90"/>
+      <c r="R29" s="90"/>
+      <c r="S29" s="90"/>
+      <c r="T29" s="90"/>
+      <c r="U29" s="90"/>
+      <c r="V29" s="90"/>
+      <c r="W29" s="90"/>
+      <c r="X29" s="90"/>
+      <c r="Y29" s="90"/>
       <c r="AA29" s="18"/>
       <c r="AB29" s="18"/>
       <c r="AD29" s="18"/>
       <c r="AE29" s="18"/>
       <c r="AF29" s="18"/>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="19">
         <v>9.09</v>
       </c>
       <c r="C30" s="19">
         <v>7.08</v>
       </c>
       <c r="D30" s="19">
         <v>4.9400000000000004</v>
       </c>
       <c r="E30" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="F30" s="19">
         <v>4.5999999999999996</v>
       </c>
       <c r="G30" s="39">
         <v>4.72</v>
       </c>
       <c r="H30" s="40">
         <v>4.54</v>
       </c>
       <c r="I30" s="19">
@@ -14977,52 +15849,55 @@
       </c>
       <c r="Y30" s="18">
         <v>8.09</v>
       </c>
       <c r="Z30" s="53">
         <v>5.24</v>
       </c>
       <c r="AA30" s="18">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB30" s="18">
         <v>9.16</v>
       </c>
       <c r="AC30" s="18">
         <v>9.4600000000000009</v>
       </c>
       <c r="AD30" s="18">
         <v>10.23</v>
       </c>
       <c r="AE30" s="18">
         <v>8.5399999999999991</v>
       </c>
       <c r="AF30" s="18">
         <v>10.52</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30" s="18">
+        <v>10.06</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H31" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I31" s="19" t="s">
@@ -15075,52 +15950,55 @@
       </c>
       <c r="Y31" s="18">
         <v>3.5</v>
       </c>
       <c r="Z31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AF31" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I32" s="19" t="s">
@@ -15171,50 +16049,53 @@
       <c r="X32" s="18">
         <v>14.18</v>
       </c>
       <c r="Y32" s="18">
         <v>13.07</v>
       </c>
       <c r="Z32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AF32" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG32" s="18" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="19">
         <v>33.33</v>
       </c>
       <c r="D33" s="19">
         <v>28.57</v>
       </c>
       <c r="E33" s="19">
         <v>21.28</v>
       </c>
       <c r="F33" s="19">
         <v>14.29</v>
       </c>
       <c r="G33" s="19">
         <v>58.82</v>
       </c>
@@ -15271,50 +16152,53 @@
       </c>
       <c r="Y33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA33" s="18">
         <v>50</v>
       </c>
       <c r="AB33" s="18">
         <v>29.41</v>
       </c>
       <c r="AC33" s="18">
         <v>25</v>
       </c>
       <c r="AD33" s="18">
         <v>21.74</v>
       </c>
       <c r="AE33" s="18">
         <v>17.54</v>
       </c>
       <c r="AF33" s="18">
         <v>14.49</v>
       </c>
+      <c r="AG33" s="18">
+        <v>13.33</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="19">
         <v>83.33</v>
       </c>
       <c r="C34" s="19">
         <v>33.33</v>
       </c>
       <c r="D34" s="19">
         <v>24.39</v>
       </c>
       <c r="E34" s="19">
         <v>16.13</v>
       </c>
       <c r="F34" s="19">
         <v>13.51</v>
       </c>
       <c r="G34" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H34" s="19">
         <v>9.43</v>
@@ -15369,50 +16253,53 @@
       </c>
       <c r="Y34" s="18">
         <v>5.75</v>
       </c>
       <c r="Z34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AF34" s="18">
         <v>10.1</v>
       </c>
+      <c r="AG34" s="18">
+        <v>9.43</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H35" s="19" t="s">
         <v>32</v>
@@ -15467,50 +16354,53 @@
       </c>
       <c r="Y35" s="18">
         <v>6.71</v>
       </c>
       <c r="Z35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AF35" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AG35" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="19">
         <v>5.41</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="19">
         <v>3.92</v>
@@ -15565,50 +16455,53 @@
       </c>
       <c r="Y36" s="18">
         <v>8.36</v>
       </c>
       <c r="Z36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AF36" s="18">
         <v>4.46</v>
       </c>
+      <c r="AG36" s="18">
+        <v>4.03</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="19" t="s">
         <v>32</v>
@@ -15663,50 +16556,53 @@
       </c>
       <c r="Y37" s="18">
         <v>14.71</v>
       </c>
       <c r="Z37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AF37" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AG37" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="19" t="s">
         <v>32</v>
@@ -15761,50 +16657,53 @@
       </c>
       <c r="Y38" s="18">
         <v>22.73</v>
       </c>
       <c r="Z38" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA38" s="18">
         <v>83.33</v>
       </c>
       <c r="AB38" s="18">
         <v>66.67</v>
       </c>
       <c r="AC38" s="18">
         <v>100</v>
       </c>
       <c r="AD38" s="18">
         <v>80</v>
       </c>
       <c r="AE38" s="18">
         <v>55.56</v>
       </c>
       <c r="AF38" s="18">
         <v>46.51</v>
       </c>
+      <c r="AG38" s="18">
+        <v>40.82</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H39" s="19" t="s">
         <v>32</v>
@@ -15859,50 +16758,53 @@
       </c>
       <c r="Y39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AE39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AF39" s="18">
         <v>13.51</v>
       </c>
+      <c r="AG39" s="18">
+        <v>24.39</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="19">
         <v>13.51</v>
       </c>
       <c r="F40" s="19">
         <v>10.42</v>
       </c>
       <c r="G40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H40" s="19">
         <v>7.09</v>
@@ -15957,50 +16859,53 @@
       </c>
       <c r="Y40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB40" s="18">
         <v>16.13</v>
       </c>
       <c r="AC40" s="18">
         <v>12.5</v>
       </c>
       <c r="AD40" s="18">
         <v>20.83</v>
       </c>
       <c r="AE40" s="18">
         <v>18.18</v>
       </c>
       <c r="AF40" s="18">
         <v>15.5</v>
       </c>
+      <c r="AG40" s="18">
+        <v>13.42</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="19">
         <v>166.67</v>
       </c>
       <c r="C41" s="19">
         <v>76.92</v>
       </c>
       <c r="D41" s="19">
         <v>52.63</v>
       </c>
       <c r="E41" s="19">
         <v>40</v>
       </c>
       <c r="F41" s="19">
         <v>27.03</v>
       </c>
       <c r="G41" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H41" s="19">
         <v>17.239999999999998</v>
@@ -16055,50 +16960,53 @@
       </c>
       <c r="Y41" s="18">
         <v>22.47</v>
       </c>
       <c r="Z41" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA41" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB41" s="18">
         <v>52.63</v>
       </c>
       <c r="AC41" s="18">
         <v>35.71</v>
       </c>
       <c r="AD41" s="18">
         <v>58.82</v>
       </c>
       <c r="AE41" s="18">
         <v>50</v>
       </c>
       <c r="AF41" s="18">
         <v>44.44</v>
       </c>
+      <c r="AG41" s="18">
+        <v>40</v>
+      </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H42" s="19" t="s">
         <v>32</v>
@@ -16153,51 +17061,53 @@
       </c>
       <c r="Y42" s="18">
         <v>5.81</v>
       </c>
       <c r="Z42" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA42" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB42" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC42" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD42" s="53" t="s">
         <v>32</v>
       </c>
       <c r="AE42" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AF42" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AG42" s="44"/>
+      <c r="AG42" s="18" t="s">
+        <v>32</v>
+      </c>
       <c r="AH42" s="44"/>
       <c r="AI42" s="44"/>
       <c r="AJ42" s="44"/>
       <c r="AK42" s="44"/>
     </row>
     <row r="43" spans="1:37" s="44" customFormat="1">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="E43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="G43" s="23" t="s">
@@ -16256,94 +17166,98 @@
       </c>
       <c r="Y43" s="22">
         <v>16.5</v>
       </c>
       <c r="Z43" s="22">
         <v>50</v>
       </c>
       <c r="AA43" s="22">
         <v>30.3</v>
       </c>
       <c r="AB43" s="22">
         <v>16.670000000000002</v>
       </c>
       <c r="AC43" s="22">
         <v>22.22</v>
       </c>
       <c r="AD43" s="22">
         <v>19.420000000000002</v>
       </c>
       <c r="AE43" s="22">
         <v>16.13</v>
       </c>
       <c r="AF43" s="22">
         <v>20.55</v>
       </c>
-      <c r="AG43" s="30"/>
+      <c r="AG43" s="22">
+        <v>17.96</v>
+      </c>
       <c r="AH43" s="30"/>
       <c r="AI43" s="30"/>
       <c r="AJ43" s="30"/>
       <c r="AK43" s="30"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="AJ3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Число умерших</vt:lpstr>
       <vt:lpstr>Общие коэффициенты смертности</vt:lpstr>
       <vt:lpstr>Младенческая смертность</vt:lpstr>
       <vt:lpstr>Коэф. младенческой смертности</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>