--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="18570" windowHeight="10530"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="18570" windowHeight="10530" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Общие коэффициенты смертности" sheetId="2" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="4" r:id="rId3"/>
     <sheet name="Коэф. младенческой смертности" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1487" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1548" uniqueCount="52">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -182,51 +182,51 @@
     <t xml:space="preserve">Аккайынский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
@@ -249,56 +249,50 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -362,53 +356,53 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -507,103 +501,94 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -884,182 +869,183 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="L1" zoomScale="184" zoomScaleNormal="184" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="E53" sqref="E53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.28515625" style="13" customWidth="1"/>
-    <col min="27" max="27" width="8.42578125" style="13" customWidth="1"/>
-    <col min="28" max="16384" width="9.140625" style="13"/>
+    <col min="27" max="27" width="7.140625" style="13" customWidth="1"/>
+    <col min="28" max="28" width="8.42578125" style="13" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="59"/>
-[...22 lines deleted...]
-      <c r="Y1" s="59"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37" s="1" customFormat="1">
       <c r="E3" s="49"/>
       <c r="Y3" s="49"/>
       <c r="AK3" s="49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="57"/>
-      <c r="B4" s="55">
+      <c r="A4" s="60"/>
+      <c r="B4" s="58">
         <v>2024</v>
       </c>
-      <c r="C4" s="56"/>
-[...10 lines deleted...]
-      <c r="N4" s="55">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="58">
         <v>2025</v>
       </c>
-      <c r="O4" s="56"/>
-[...10 lines deleted...]
-      <c r="Z4" s="55">
+      <c r="O4" s="59"/>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="58">
         <v>2026</v>
       </c>
-      <c r="AA4" s="56"/>
-[...9 lines deleted...]
-      <c r="AK4" s="56"/>
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59"/>
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="59"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="58"/>
+      <c r="A5" s="61"/>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="48" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="48" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="48" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="48" t="s">
@@ -1126,77 +1112,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="48" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="60" t="s">
+      <c r="A6" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="60"/>
-[...22 lines deleted...]
-      <c r="Y6" s="60"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="6">
         <v>621</v>
       </c>
       <c r="C7" s="6">
         <v>479</v>
       </c>
       <c r="D7" s="6">
         <v>473</v>
       </c>
       <c r="E7" s="6">
         <v>508</v>
       </c>
       <c r="F7" s="6">
         <v>513</v>
       </c>
       <c r="G7" s="7">
         <v>485</v>
       </c>
       <c r="H7" s="6">
         <v>488</v>
@@ -1236,50 +1222,53 @@
       </c>
       <c r="T7" s="5">
         <v>496</v>
       </c>
       <c r="U7" s="5">
         <v>437</v>
       </c>
       <c r="V7" s="5">
         <v>496</v>
       </c>
       <c r="W7" s="5">
         <v>506</v>
       </c>
       <c r="X7" s="5">
         <v>495</v>
       </c>
       <c r="Y7" s="5">
         <v>534</v>
       </c>
       <c r="Z7" s="50">
         <v>514</v>
       </c>
       <c r="AA7" s="52">
         <v>395</v>
       </c>
+      <c r="AB7" s="52">
+        <v>549</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="6">
         <v>247</v>
       </c>
       <c r="C8" s="6">
         <v>205</v>
       </c>
       <c r="D8" s="6">
         <v>204</v>
       </c>
       <c r="E8" s="6">
         <v>211</v>
       </c>
       <c r="F8" s="6">
         <v>213</v>
       </c>
       <c r="G8" s="7">
         <v>186</v>
       </c>
       <c r="H8" s="6">
         <v>204</v>
@@ -1319,50 +1308,53 @@
       </c>
       <c r="T8" s="5">
         <v>215</v>
       </c>
       <c r="U8" s="5">
         <v>178</v>
       </c>
       <c r="V8" s="5">
         <v>200</v>
       </c>
       <c r="W8" s="5">
         <v>211</v>
       </c>
       <c r="X8" s="5">
         <v>221</v>
       </c>
       <c r="Y8" s="5">
         <v>212</v>
       </c>
       <c r="Z8" s="50">
         <v>222</v>
       </c>
       <c r="AA8" s="52">
         <v>160</v>
       </c>
+      <c r="AB8" s="52">
+        <v>188</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="6">
         <v>38</v>
       </c>
       <c r="C9" s="6">
         <v>31</v>
       </c>
       <c r="D9" s="6">
         <v>33</v>
       </c>
       <c r="E9" s="6">
         <v>32</v>
       </c>
       <c r="F9" s="6">
         <v>39</v>
       </c>
       <c r="G9" s="7">
         <v>26</v>
       </c>
       <c r="H9" s="6">
         <v>29</v>
@@ -1402,50 +1394,53 @@
       </c>
       <c r="T9" s="5">
         <v>22</v>
       </c>
       <c r="U9" s="5">
         <v>23</v>
       </c>
       <c r="V9" s="5">
         <v>30</v>
       </c>
       <c r="W9" s="5">
         <v>43</v>
       </c>
       <c r="X9" s="5">
         <v>25</v>
       </c>
       <c r="Y9" s="5">
         <v>34</v>
       </c>
       <c r="Z9" s="50">
         <v>34</v>
       </c>
       <c r="AA9" s="52">
         <v>35</v>
       </c>
+      <c r="AB9" s="52">
+        <v>39</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="6">
         <v>15</v>
       </c>
       <c r="C10" s="6">
         <v>7</v>
       </c>
       <c r="D10" s="6">
         <v>8</v>
       </c>
       <c r="E10" s="6">
         <v>13</v>
       </c>
       <c r="F10" s="6">
         <v>10</v>
       </c>
       <c r="G10" s="7">
         <v>9</v>
       </c>
       <c r="H10" s="6">
         <v>7</v>
@@ -1485,50 +1480,53 @@
       </c>
       <c r="T10" s="5">
         <v>7</v>
       </c>
       <c r="U10" s="5">
         <v>7</v>
       </c>
       <c r="V10" s="5">
         <v>7</v>
       </c>
       <c r="W10" s="5">
         <v>5</v>
       </c>
       <c r="X10" s="5">
         <v>10</v>
       </c>
       <c r="Y10" s="5">
         <v>8</v>
       </c>
       <c r="Z10" s="50">
         <v>10</v>
       </c>
       <c r="AA10" s="52">
         <v>14</v>
       </c>
+      <c r="AB10" s="52">
+        <v>7</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="6">
         <v>42</v>
       </c>
       <c r="C11" s="6">
         <v>23</v>
       </c>
       <c r="D11" s="6">
         <v>21</v>
       </c>
       <c r="E11" s="6">
         <v>36</v>
       </c>
       <c r="F11" s="6">
         <v>24</v>
       </c>
       <c r="G11" s="7">
         <v>34</v>
       </c>
       <c r="H11" s="6">
         <v>30</v>
@@ -1568,50 +1566,53 @@
       </c>
       <c r="T11" s="5">
         <v>27</v>
       </c>
       <c r="U11" s="5">
         <v>21</v>
       </c>
       <c r="V11" s="5">
         <v>23</v>
       </c>
       <c r="W11" s="5">
         <v>28</v>
       </c>
       <c r="X11" s="5">
         <v>24</v>
       </c>
       <c r="Y11" s="5">
         <v>29</v>
       </c>
       <c r="Z11" s="50">
         <v>26</v>
       </c>
       <c r="AA11" s="52">
         <v>13</v>
       </c>
+      <c r="AB11" s="52">
+        <v>36</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="6">
         <v>32</v>
       </c>
       <c r="C12" s="6">
         <v>11</v>
       </c>
       <c r="D12" s="6">
         <v>19</v>
       </c>
       <c r="E12" s="6">
         <v>23</v>
       </c>
       <c r="F12" s="6">
         <v>18</v>
       </c>
       <c r="G12" s="7">
         <v>29</v>
       </c>
       <c r="H12" s="6">
         <v>19</v>
@@ -1651,50 +1652,53 @@
       </c>
       <c r="T12" s="5">
         <v>12</v>
       </c>
       <c r="U12" s="5">
         <v>18</v>
       </c>
       <c r="V12" s="5">
         <v>27</v>
       </c>
       <c r="W12" s="5">
         <v>16</v>
       </c>
       <c r="X12" s="5">
         <v>17</v>
       </c>
       <c r="Y12" s="5">
         <v>16</v>
       </c>
       <c r="Z12" s="50">
         <v>23</v>
       </c>
       <c r="AA12" s="52">
         <v>9</v>
       </c>
+      <c r="AB12" s="52">
+        <v>28</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="6">
         <v>27</v>
       </c>
       <c r="C13" s="6">
         <v>18</v>
       </c>
       <c r="D13" s="6">
         <v>22</v>
       </c>
       <c r="E13" s="6">
         <v>18</v>
       </c>
       <c r="F13" s="6">
         <v>19</v>
       </c>
       <c r="G13" s="7">
         <v>15</v>
       </c>
       <c r="H13" s="6">
         <v>20</v>
@@ -1734,50 +1738,53 @@
       </c>
       <c r="T13" s="5">
         <v>20</v>
       </c>
       <c r="U13" s="5">
         <v>11</v>
       </c>
       <c r="V13" s="5">
         <v>20</v>
       </c>
       <c r="W13" s="5">
         <v>24</v>
       </c>
       <c r="X13" s="5">
         <v>19</v>
       </c>
       <c r="Y13" s="5">
         <v>20</v>
       </c>
       <c r="Z13" s="50">
         <v>15</v>
       </c>
       <c r="AA13" s="52">
         <v>13</v>
       </c>
+      <c r="AB13" s="52">
+        <v>18</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="6">
         <v>54</v>
       </c>
       <c r="C14" s="6">
         <v>43</v>
       </c>
       <c r="D14" s="6">
         <v>36</v>
       </c>
       <c r="E14" s="6">
         <v>32</v>
       </c>
       <c r="F14" s="6">
         <v>42</v>
       </c>
       <c r="G14" s="7">
         <v>38</v>
       </c>
       <c r="H14" s="6">
         <v>39</v>
@@ -1817,50 +1824,53 @@
       </c>
       <c r="T14" s="5">
         <v>42</v>
       </c>
       <c r="U14" s="5">
         <v>41</v>
       </c>
       <c r="V14" s="5">
         <v>34</v>
       </c>
       <c r="W14" s="5">
         <v>43</v>
       </c>
       <c r="X14" s="5">
         <v>42</v>
       </c>
       <c r="Y14" s="5">
         <v>39</v>
       </c>
       <c r="Z14" s="50">
         <v>42</v>
       </c>
       <c r="AA14" s="52">
         <v>40</v>
       </c>
+      <c r="AB14" s="52">
+        <v>62</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="6">
         <v>12</v>
       </c>
       <c r="C15" s="6">
         <v>19</v>
       </c>
       <c r="D15" s="6">
         <v>14</v>
       </c>
       <c r="E15" s="6">
         <v>18</v>
       </c>
       <c r="F15" s="6">
         <v>12</v>
       </c>
       <c r="G15" s="7">
         <v>21</v>
       </c>
       <c r="H15" s="6">
         <v>23</v>
@@ -1900,50 +1910,53 @@
       </c>
       <c r="T15" s="5">
         <v>17</v>
       </c>
       <c r="U15" s="5">
         <v>21</v>
       </c>
       <c r="V15" s="5">
         <v>18</v>
       </c>
       <c r="W15" s="5">
         <v>17</v>
       </c>
       <c r="X15" s="5">
         <v>9</v>
       </c>
       <c r="Y15" s="5">
         <v>21</v>
       </c>
       <c r="Z15" s="50">
         <v>17</v>
       </c>
       <c r="AA15" s="52">
         <v>15</v>
       </c>
+      <c r="AB15" s="52">
+        <v>18</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="6">
         <v>31</v>
       </c>
       <c r="C16" s="6">
         <v>23</v>
       </c>
       <c r="D16" s="6">
         <v>11</v>
       </c>
       <c r="E16" s="6">
         <v>21</v>
       </c>
       <c r="F16" s="6">
         <v>28</v>
       </c>
       <c r="G16" s="7">
         <v>19</v>
       </c>
       <c r="H16" s="6">
         <v>22</v>
@@ -1983,52 +1996,55 @@
       </c>
       <c r="T16" s="5">
         <v>25</v>
       </c>
       <c r="U16" s="5">
         <v>17</v>
       </c>
       <c r="V16" s="5">
         <v>16</v>
       </c>
       <c r="W16" s="5">
         <v>24</v>
       </c>
       <c r="X16" s="5">
         <v>11</v>
       </c>
       <c r="Y16" s="5">
         <v>27</v>
       </c>
       <c r="Z16" s="50">
         <v>15</v>
       </c>
       <c r="AA16" s="52">
         <v>15</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="52">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="6">
         <v>19</v>
       </c>
       <c r="C17" s="6">
         <v>22</v>
       </c>
       <c r="D17" s="6">
         <v>24</v>
       </c>
       <c r="E17" s="6">
         <v>19</v>
       </c>
       <c r="F17" s="6">
         <v>26</v>
       </c>
       <c r="G17" s="7">
         <v>27</v>
       </c>
       <c r="H17" s="6">
         <v>19</v>
       </c>
       <c r="I17" s="5">
@@ -2066,52 +2082,55 @@
       </c>
       <c r="T17" s="5">
         <v>23</v>
       </c>
       <c r="U17" s="5">
         <v>22</v>
       </c>
       <c r="V17" s="5">
         <v>27</v>
       </c>
       <c r="W17" s="5">
         <v>17</v>
       </c>
       <c r="X17" s="5">
         <v>24</v>
       </c>
       <c r="Y17" s="5">
         <v>25</v>
       </c>
       <c r="Z17" s="50">
         <v>25</v>
       </c>
       <c r="AA17" s="52">
         <v>22</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="52">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="6">
         <v>43</v>
       </c>
       <c r="C18" s="6">
         <v>36</v>
       </c>
       <c r="D18" s="6">
         <v>36</v>
       </c>
       <c r="E18" s="6">
         <v>35</v>
       </c>
       <c r="F18" s="6">
         <v>33</v>
       </c>
       <c r="G18" s="7">
         <v>34</v>
       </c>
       <c r="H18" s="6">
         <v>28</v>
       </c>
       <c r="I18" s="5">
@@ -2149,52 +2168,55 @@
       </c>
       <c r="T18" s="5">
         <v>44</v>
       </c>
       <c r="U18" s="5">
         <v>30</v>
       </c>
       <c r="V18" s="5">
         <v>39</v>
       </c>
       <c r="W18" s="5">
         <v>36</v>
       </c>
       <c r="X18" s="5">
         <v>37</v>
       </c>
       <c r="Y18" s="5">
         <v>39</v>
       </c>
       <c r="Z18" s="50">
         <v>38</v>
       </c>
       <c r="AA18" s="52">
         <v>25</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="52">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="6">
         <v>18</v>
       </c>
       <c r="C19" s="6">
         <v>8</v>
       </c>
       <c r="D19" s="6">
         <v>9</v>
       </c>
       <c r="E19" s="6">
         <v>7</v>
       </c>
       <c r="F19" s="6">
         <v>11</v>
       </c>
       <c r="G19" s="7">
         <v>7</v>
       </c>
       <c r="H19" s="6">
         <v>7</v>
       </c>
       <c r="I19" s="5">
@@ -2232,52 +2254,55 @@
       </c>
       <c r="T19" s="5">
         <v>6</v>
       </c>
       <c r="U19" s="5">
         <v>8</v>
       </c>
       <c r="V19" s="5">
         <v>6</v>
       </c>
       <c r="W19" s="5">
         <v>10</v>
       </c>
       <c r="X19" s="5">
         <v>12</v>
       </c>
       <c r="Y19" s="5">
         <v>13</v>
       </c>
       <c r="Z19" s="50">
         <v>8</v>
       </c>
       <c r="AA19" s="52">
         <v>10</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="52">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="6">
         <v>7</v>
       </c>
       <c r="C20" s="6">
         <v>4</v>
       </c>
       <c r="D20" s="6">
         <v>12</v>
       </c>
       <c r="E20" s="6">
         <v>10</v>
       </c>
       <c r="F20" s="6">
         <v>6</v>
       </c>
       <c r="G20" s="7">
         <v>11</v>
       </c>
       <c r="H20" s="6">
         <v>7</v>
       </c>
       <c r="I20" s="5">
@@ -2315,52 +2340,55 @@
       </c>
       <c r="T20" s="5">
         <v>9</v>
       </c>
       <c r="U20" s="5">
         <v>9</v>
       </c>
       <c r="V20" s="5">
         <v>13</v>
       </c>
       <c r="W20" s="5">
         <v>8</v>
       </c>
       <c r="X20" s="5">
         <v>6</v>
       </c>
       <c r="Y20" s="5">
         <v>7</v>
       </c>
       <c r="Z20" s="50">
         <v>6</v>
       </c>
       <c r="AA20" s="52">
         <v>8</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="52">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="6">
         <v>36</v>
       </c>
       <c r="C21" s="6">
         <v>29</v>
       </c>
       <c r="D21" s="6">
         <v>24</v>
       </c>
       <c r="E21" s="6">
         <v>33</v>
       </c>
       <c r="F21" s="6">
         <v>32</v>
       </c>
       <c r="G21" s="7">
         <v>29</v>
       </c>
       <c r="H21" s="6">
         <v>34</v>
       </c>
       <c r="I21" s="5">
@@ -2398,82 +2426,85 @@
       </c>
       <c r="T21" s="5">
         <v>27</v>
       </c>
       <c r="U21" s="5">
         <v>31</v>
       </c>
       <c r="V21" s="5">
         <v>36</v>
       </c>
       <c r="W21" s="5">
         <v>24</v>
       </c>
       <c r="X21" s="5">
         <v>38</v>
       </c>
       <c r="Y21" s="5">
         <v>44</v>
       </c>
       <c r="Z21" s="50">
         <v>33</v>
       </c>
       <c r="AA21" s="52">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="61" t="s">
+      <c r="AB21" s="52">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="61"/>
-[...22 lines deleted...]
-      <c r="Y22" s="61"/>
+      <c r="B22" s="56"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="56"/>
+      <c r="K22" s="56"/>
+      <c r="L22" s="56"/>
+      <c r="M22" s="56"/>
+      <c r="N22" s="56"/>
+      <c r="O22" s="56"/>
+      <c r="P22" s="56"/>
+      <c r="Q22" s="56"/>
+      <c r="R22" s="56"/>
+      <c r="S22" s="56"/>
+      <c r="T22" s="56"/>
+      <c r="U22" s="56"/>
+      <c r="V22" s="56"/>
+      <c r="W22" s="56"/>
+      <c r="X22" s="56"/>
+      <c r="Y22" s="56"/>
       <c r="AA22" s="44"/>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="6">
         <v>295</v>
       </c>
       <c r="C23" s="6">
         <v>248</v>
       </c>
       <c r="D23" s="6">
         <v>228</v>
       </c>
       <c r="E23" s="6">
         <v>223</v>
       </c>
       <c r="F23" s="6">
         <v>249</v>
       </c>
       <c r="G23" s="7">
         <v>222</v>
       </c>
       <c r="H23" s="6">
         <v>251</v>
       </c>
       <c r="I23" s="5">
@@ -2511,52 +2542,55 @@
       </c>
       <c r="T23" s="5">
         <v>252</v>
       </c>
       <c r="U23" s="5">
         <v>210</v>
       </c>
       <c r="V23" s="5">
         <v>233</v>
       </c>
       <c r="W23" s="5">
         <v>262</v>
       </c>
       <c r="X23" s="5">
         <v>247</v>
       </c>
       <c r="Y23" s="5">
         <v>261</v>
       </c>
       <c r="Z23" s="50">
         <v>250</v>
       </c>
       <c r="AA23" s="52">
         <v>190</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="52">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="6">
         <v>247</v>
       </c>
       <c r="C24" s="6">
         <v>205</v>
       </c>
       <c r="D24" s="6">
         <v>204</v>
       </c>
       <c r="E24" s="6">
         <v>189</v>
       </c>
       <c r="F24" s="6">
         <v>213</v>
       </c>
       <c r="G24" s="7">
         <v>186</v>
       </c>
       <c r="H24" s="6">
         <v>204</v>
       </c>
       <c r="I24" s="5">
@@ -2594,52 +2628,55 @@
       </c>
       <c r="T24" s="5">
         <v>215</v>
       </c>
       <c r="U24" s="5">
         <v>178</v>
       </c>
       <c r="V24" s="5">
         <v>200</v>
       </c>
       <c r="W24" s="5">
         <v>211</v>
       </c>
       <c r="X24" s="5">
         <v>221</v>
       </c>
       <c r="Y24" s="5">
         <v>212</v>
       </c>
       <c r="Z24" s="50">
         <v>222</v>
       </c>
       <c r="AA24" s="52">
         <v>160</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="52">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="6">
         <v>15</v>
       </c>
       <c r="C25" s="6">
         <v>6</v>
       </c>
       <c r="D25" s="6">
         <v>5</v>
       </c>
       <c r="E25" s="6">
         <v>17</v>
       </c>
       <c r="F25" s="6">
         <v>9</v>
       </c>
       <c r="G25" s="7">
         <v>9</v>
       </c>
       <c r="H25" s="6">
         <v>11</v>
       </c>
       <c r="I25" s="5">
@@ -2677,52 +2714,55 @@
       </c>
       <c r="T25" s="5">
         <v>5</v>
       </c>
       <c r="U25" s="5">
         <v>11</v>
       </c>
       <c r="V25" s="5">
         <v>3</v>
       </c>
       <c r="W25" s="5">
         <v>13</v>
       </c>
       <c r="X25" s="5">
         <v>5</v>
       </c>
       <c r="Y25" s="5">
         <v>9</v>
       </c>
       <c r="Z25" s="50">
         <v>3</v>
       </c>
       <c r="AA25" s="52">
         <v>5</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="52">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="6">
         <v>7</v>
       </c>
       <c r="C26" s="6">
         <v>8</v>
       </c>
       <c r="D26" s="6">
         <v>7</v>
       </c>
       <c r="E26" s="6">
         <v>3</v>
       </c>
       <c r="F26" s="6">
         <v>2</v>
       </c>
       <c r="G26" s="7">
         <v>8</v>
       </c>
       <c r="H26" s="6">
         <v>16</v>
       </c>
       <c r="I26" s="5">
@@ -2760,52 +2800,55 @@
       </c>
       <c r="T26" s="5">
         <v>6</v>
       </c>
       <c r="U26" s="5">
         <v>8</v>
       </c>
       <c r="V26" s="5">
         <v>7</v>
       </c>
       <c r="W26" s="5">
         <v>10</v>
       </c>
       <c r="X26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y26" s="5">
         <v>10</v>
       </c>
       <c r="Z26" s="50">
         <v>5</v>
       </c>
       <c r="AA26" s="52">
         <v>6</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="52">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="6">
         <v>12</v>
       </c>
       <c r="C27" s="6">
         <v>14</v>
       </c>
       <c r="D27" s="6">
         <v>3</v>
       </c>
       <c r="E27" s="6">
         <v>5</v>
       </c>
       <c r="F27" s="6">
         <v>11</v>
       </c>
       <c r="G27" s="7">
         <v>7</v>
       </c>
       <c r="H27" s="6">
         <v>12</v>
       </c>
       <c r="I27" s="5">
@@ -2843,52 +2886,55 @@
       </c>
       <c r="T27" s="5">
         <v>11</v>
       </c>
       <c r="U27" s="5">
         <v>7</v>
       </c>
       <c r="V27" s="5">
         <v>5</v>
       </c>
       <c r="W27" s="5">
         <v>15</v>
       </c>
       <c r="X27" s="5">
         <v>7</v>
       </c>
       <c r="Y27" s="5">
         <v>10</v>
       </c>
       <c r="Z27" s="50">
         <v>4</v>
       </c>
       <c r="AA27" s="52">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="52">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="6">
         <v>14</v>
       </c>
       <c r="C28" s="6">
         <v>15</v>
       </c>
       <c r="D28" s="6">
         <v>9</v>
       </c>
       <c r="E28" s="6">
         <v>9</v>
       </c>
       <c r="F28" s="6">
         <v>14</v>
       </c>
       <c r="G28" s="7">
         <v>12</v>
       </c>
       <c r="H28" s="6">
         <v>8</v>
       </c>
       <c r="I28" s="5">
@@ -2926,82 +2972,85 @@
       </c>
       <c r="T28" s="5">
         <v>15</v>
       </c>
       <c r="U28" s="5">
         <v>6</v>
       </c>
       <c r="V28" s="5">
         <v>18</v>
       </c>
       <c r="W28" s="5">
         <v>13</v>
       </c>
       <c r="X28" s="5">
         <v>14</v>
       </c>
       <c r="Y28" s="5">
         <v>20</v>
       </c>
       <c r="Z28" s="50">
         <v>16</v>
       </c>
       <c r="AA28" s="52">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="54" t="s">
+      <c r="AB28" s="52">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="54"/>
-[...22 lines deleted...]
-      <c r="Y29" s="54"/>
+      <c r="B29" s="57"/>
+      <c r="C29" s="57"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="57"/>
+      <c r="F29" s="57"/>
+      <c r="G29" s="57"/>
+      <c r="H29" s="57"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="57"/>
+      <c r="K29" s="57"/>
+      <c r="L29" s="57"/>
+      <c r="M29" s="57"/>
+      <c r="N29" s="57"/>
+      <c r="O29" s="57"/>
+      <c r="P29" s="57"/>
+      <c r="Q29" s="57"/>
+      <c r="R29" s="57"/>
+      <c r="S29" s="57"/>
+      <c r="T29" s="57"/>
+      <c r="U29" s="57"/>
+      <c r="V29" s="57"/>
+      <c r="W29" s="57"/>
+      <c r="X29" s="57"/>
+      <c r="Y29" s="57"/>
       <c r="AA29" s="44"/>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="6">
         <v>326</v>
       </c>
       <c r="C30" s="6">
         <v>231</v>
       </c>
       <c r="D30" s="6">
         <v>245</v>
       </c>
       <c r="E30" s="6">
         <v>265</v>
       </c>
       <c r="F30" s="6">
         <v>264</v>
       </c>
       <c r="G30" s="7">
         <v>263</v>
       </c>
       <c r="H30" s="6">
         <v>237</v>
       </c>
       <c r="I30" s="8">
@@ -3039,52 +3088,55 @@
       </c>
       <c r="T30" s="8">
         <v>244</v>
       </c>
       <c r="U30" s="8">
         <v>227</v>
       </c>
       <c r="V30" s="8">
         <v>263</v>
       </c>
       <c r="W30" s="8">
         <v>244</v>
       </c>
       <c r="X30" s="5">
         <v>248</v>
       </c>
       <c r="Y30" s="5">
         <v>273</v>
       </c>
       <c r="Z30" s="50">
         <v>264</v>
       </c>
       <c r="AA30" s="52">
         <v>205</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="52">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="6">
         <v>38</v>
       </c>
       <c r="C31" s="6">
         <v>31</v>
       </c>
       <c r="D31" s="6">
         <v>33</v>
       </c>
       <c r="E31" s="6">
         <v>32</v>
       </c>
       <c r="F31" s="6">
         <v>39</v>
       </c>
       <c r="G31" s="7">
         <v>26</v>
       </c>
       <c r="H31" s="6">
         <v>29</v>
       </c>
       <c r="I31" s="8">
@@ -3122,52 +3174,55 @@
       </c>
       <c r="T31" s="8">
         <v>22</v>
       </c>
       <c r="U31" s="8">
         <v>23</v>
       </c>
       <c r="V31" s="8">
         <v>30</v>
       </c>
       <c r="W31" s="8">
         <v>43</v>
       </c>
       <c r="X31" s="5">
         <v>25</v>
       </c>
       <c r="Y31" s="5">
         <v>34</v>
       </c>
       <c r="Z31" s="50">
         <v>34</v>
       </c>
       <c r="AA31" s="52">
         <v>35</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="52">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="6">
         <v>15</v>
       </c>
       <c r="C32" s="6">
         <v>7</v>
       </c>
       <c r="D32" s="6">
         <v>8</v>
       </c>
       <c r="E32" s="6">
         <v>13</v>
       </c>
       <c r="F32" s="6">
         <v>10</v>
       </c>
       <c r="G32" s="7">
         <v>9</v>
       </c>
       <c r="H32" s="6">
         <v>7</v>
       </c>
       <c r="I32" s="8">
@@ -3204,50 +3259,53 @@
         <v>4</v>
       </c>
       <c r="T32" s="8">
         <v>7</v>
       </c>
       <c r="U32" s="8">
         <v>7</v>
       </c>
       <c r="V32" s="8">
         <v>7</v>
       </c>
       <c r="W32" s="8">
         <v>5</v>
       </c>
       <c r="X32" s="5">
         <v>10</v>
       </c>
       <c r="Y32" s="5">
         <v>8</v>
       </c>
       <c r="Z32" s="50">
         <v>10</v>
       </c>
       <c r="AA32" s="52">
         <v>14</v>
+      </c>
+      <c r="AB32" s="52">
+        <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:28">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="6">
         <v>27</v>
       </c>
       <c r="C33" s="6">
         <v>17</v>
       </c>
       <c r="D33" s="6">
         <v>16</v>
       </c>
       <c r="E33" s="6">
         <v>23</v>
       </c>
       <c r="F33" s="6">
         <v>15</v>
       </c>
       <c r="G33" s="7">
         <v>25</v>
       </c>
       <c r="H33" s="6">
@@ -3288,51 +3346,53 @@
       </c>
       <c r="T33" s="8">
         <v>22</v>
       </c>
       <c r="U33" s="8">
         <v>10</v>
       </c>
       <c r="V33" s="8">
         <v>20</v>
       </c>
       <c r="W33" s="8">
         <v>15</v>
       </c>
       <c r="X33" s="5">
         <v>19</v>
       </c>
       <c r="Y33" s="5">
         <v>20</v>
       </c>
       <c r="Z33" s="50">
         <v>23</v>
       </c>
       <c r="AA33" s="52">
         <v>8</v>
       </c>
-      <c r="AB33" s="5"/>
+      <c r="AB33" s="52">
+        <v>25</v>
+      </c>
     </row>
     <row r="34" spans="1:28">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="6">
         <v>32</v>
       </c>
       <c r="C34" s="6">
         <v>11</v>
       </c>
       <c r="D34" s="6">
         <v>19</v>
       </c>
       <c r="E34" s="6">
         <v>23</v>
       </c>
       <c r="F34" s="6">
         <v>18</v>
       </c>
       <c r="G34" s="7">
         <v>29</v>
       </c>
       <c r="H34" s="6">
         <v>19</v>
@@ -3372,50 +3432,53 @@
       </c>
       <c r="T34" s="8">
         <v>12</v>
       </c>
       <c r="U34" s="8">
         <v>18</v>
       </c>
       <c r="V34" s="8">
         <v>27</v>
       </c>
       <c r="W34" s="8">
         <v>16</v>
       </c>
       <c r="X34" s="5">
         <v>17</v>
       </c>
       <c r="Y34" s="5">
         <v>16</v>
       </c>
       <c r="Z34" s="50">
         <v>23</v>
       </c>
       <c r="AA34" s="52">
         <v>9</v>
       </c>
+      <c r="AB34" s="52">
+        <v>28</v>
+      </c>
     </row>
     <row r="35" spans="1:28">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="6">
         <v>27</v>
       </c>
       <c r="C35" s="6">
         <v>18</v>
       </c>
       <c r="D35" s="6">
         <v>22</v>
       </c>
       <c r="E35" s="6">
         <v>18</v>
       </c>
       <c r="F35" s="6">
         <v>19</v>
       </c>
       <c r="G35" s="7">
         <v>15</v>
       </c>
       <c r="H35" s="6">
         <v>20</v>
@@ -3455,50 +3518,53 @@
       </c>
       <c r="T35" s="8">
         <v>20</v>
       </c>
       <c r="U35" s="8">
         <v>11</v>
       </c>
       <c r="V35" s="8">
         <v>20</v>
       </c>
       <c r="W35" s="8">
         <v>24</v>
       </c>
       <c r="X35" s="5">
         <v>19</v>
       </c>
       <c r="Y35" s="5">
         <v>20</v>
       </c>
       <c r="Z35" s="50">
         <v>15</v>
       </c>
       <c r="AA35" s="52">
         <v>13</v>
       </c>
+      <c r="AB35" s="52">
+        <v>18</v>
+      </c>
     </row>
     <row r="36" spans="1:28">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="6">
         <v>54</v>
       </c>
       <c r="C36" s="6">
         <v>43</v>
       </c>
       <c r="D36" s="6">
         <v>36</v>
       </c>
       <c r="E36" s="6">
         <v>32</v>
       </c>
       <c r="F36" s="6">
         <v>42</v>
       </c>
       <c r="G36" s="7">
         <v>38</v>
       </c>
       <c r="H36" s="6">
         <v>39</v>
@@ -3538,50 +3604,53 @@
       </c>
       <c r="T36" s="8">
         <v>42</v>
       </c>
       <c r="U36" s="8">
         <v>41</v>
       </c>
       <c r="V36" s="8">
         <v>34</v>
       </c>
       <c r="W36" s="8">
         <v>43</v>
       </c>
       <c r="X36" s="5">
         <v>42</v>
       </c>
       <c r="Y36" s="5">
         <v>39</v>
       </c>
       <c r="Z36" s="50">
         <v>42</v>
       </c>
       <c r="AA36" s="52">
         <v>40</v>
       </c>
+      <c r="AB36" s="52">
+        <v>62</v>
+      </c>
     </row>
     <row r="37" spans="1:28">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="6">
         <v>5</v>
       </c>
       <c r="C37" s="6">
         <v>11</v>
       </c>
       <c r="D37" s="6">
         <v>7</v>
       </c>
       <c r="E37" s="6">
         <v>14</v>
       </c>
       <c r="F37" s="6">
         <v>10</v>
       </c>
       <c r="G37" s="7">
         <v>13</v>
       </c>
       <c r="H37" s="6">
         <v>7</v>
@@ -3621,50 +3690,53 @@
       </c>
       <c r="T37" s="8">
         <v>11</v>
       </c>
       <c r="U37" s="8">
         <v>13</v>
       </c>
       <c r="V37" s="8">
         <v>11</v>
       </c>
       <c r="W37" s="8">
         <v>7</v>
       </c>
       <c r="X37" s="5">
         <v>9</v>
       </c>
       <c r="Y37" s="5">
         <v>11</v>
       </c>
       <c r="Z37" s="50">
         <v>12</v>
       </c>
       <c r="AA37" s="52">
         <v>9</v>
       </c>
+      <c r="AB37" s="52">
+        <v>10</v>
+      </c>
     </row>
     <row r="38" spans="1:28">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="6">
         <v>19</v>
       </c>
       <c r="C38" s="6">
         <v>9</v>
       </c>
       <c r="D38" s="6">
         <v>8</v>
       </c>
       <c r="E38" s="6">
         <v>14</v>
       </c>
       <c r="F38" s="6">
         <v>17</v>
       </c>
       <c r="G38" s="7">
         <v>12</v>
       </c>
       <c r="H38" s="6">
         <v>10</v>
@@ -3704,50 +3776,53 @@
       </c>
       <c r="T38" s="8">
         <v>14</v>
       </c>
       <c r="U38" s="8">
         <v>10</v>
       </c>
       <c r="V38" s="8">
         <v>11</v>
       </c>
       <c r="W38" s="8">
         <v>9</v>
       </c>
       <c r="X38" s="5">
         <v>4</v>
       </c>
       <c r="Y38" s="5">
         <v>17</v>
       </c>
       <c r="Z38" s="50">
         <v>11</v>
       </c>
       <c r="AA38" s="52">
         <v>8</v>
       </c>
+      <c r="AB38" s="52">
+        <v>14</v>
+      </c>
     </row>
     <row r="39" spans="1:28">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="6">
         <v>19</v>
       </c>
       <c r="C39" s="6">
         <v>22</v>
       </c>
       <c r="D39" s="6">
         <v>24</v>
       </c>
       <c r="E39" s="6">
         <v>19</v>
       </c>
       <c r="F39" s="6">
         <v>26</v>
       </c>
       <c r="G39" s="7">
         <v>27</v>
       </c>
       <c r="H39" s="6">
         <v>19</v>
@@ -3787,50 +3862,53 @@
       </c>
       <c r="T39" s="8">
         <v>23</v>
       </c>
       <c r="U39" s="8">
         <v>22</v>
       </c>
       <c r="V39" s="8">
         <v>27</v>
       </c>
       <c r="W39" s="8">
         <v>17</v>
       </c>
       <c r="X39" s="5">
         <v>24</v>
       </c>
       <c r="Y39" s="5">
         <v>25</v>
       </c>
       <c r="Z39" s="50">
         <v>25</v>
       </c>
       <c r="AA39" s="52">
         <v>22</v>
       </c>
+      <c r="AB39" s="52">
+        <v>26</v>
+      </c>
     </row>
     <row r="40" spans="1:28">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="6">
         <v>29</v>
       </c>
       <c r="C40" s="6">
         <v>21</v>
       </c>
       <c r="D40" s="6">
         <v>27</v>
       </c>
       <c r="E40" s="6">
         <v>27</v>
       </c>
       <c r="F40" s="6">
         <v>19</v>
       </c>
       <c r="G40" s="7">
         <v>22</v>
       </c>
       <c r="H40" s="6">
         <v>20</v>
@@ -3870,50 +3948,53 @@
       </c>
       <c r="T40" s="8">
         <v>29</v>
       </c>
       <c r="U40" s="8">
         <v>24</v>
       </c>
       <c r="V40" s="8">
         <v>21</v>
       </c>
       <c r="W40" s="8">
         <v>23</v>
       </c>
       <c r="X40" s="5">
         <v>23</v>
       </c>
       <c r="Y40" s="5">
         <v>19</v>
       </c>
       <c r="Z40" s="50">
         <v>22</v>
       </c>
       <c r="AA40" s="52">
         <v>13</v>
       </c>
+      <c r="AB40" s="52">
+        <v>26</v>
+      </c>
     </row>
     <row r="41" spans="1:28">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="6">
         <v>18</v>
       </c>
       <c r="C41" s="6">
         <v>8</v>
       </c>
       <c r="D41" s="6">
         <v>9</v>
       </c>
       <c r="E41" s="6">
         <v>7</v>
       </c>
       <c r="F41" s="6">
         <v>11</v>
       </c>
       <c r="G41" s="7">
         <v>7</v>
       </c>
       <c r="H41" s="6">
         <v>7</v>
@@ -3953,50 +4034,53 @@
       </c>
       <c r="T41" s="8">
         <v>6</v>
       </c>
       <c r="U41" s="8">
         <v>8</v>
       </c>
       <c r="V41" s="8">
         <v>6</v>
       </c>
       <c r="W41" s="8">
         <v>10</v>
       </c>
       <c r="X41" s="5">
         <v>12</v>
       </c>
       <c r="Y41" s="5">
         <v>13</v>
       </c>
       <c r="Z41" s="50">
         <v>8</v>
       </c>
       <c r="AA41" s="52">
         <v>10</v>
       </c>
+      <c r="AB41" s="52">
+        <v>11</v>
+      </c>
     </row>
     <row r="42" spans="1:28" s="44" customFormat="1">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="6">
         <v>7</v>
       </c>
       <c r="C42" s="6">
         <v>4</v>
       </c>
       <c r="D42" s="6">
         <v>12</v>
       </c>
       <c r="E42" s="6">
         <v>10</v>
       </c>
       <c r="F42" s="6">
         <v>6</v>
       </c>
       <c r="G42" s="7">
         <v>11</v>
       </c>
       <c r="H42" s="6">
         <v>7</v>
@@ -4036,50 +4120,53 @@
       </c>
       <c r="T42" s="8">
         <v>9</v>
       </c>
       <c r="U42" s="8">
         <v>9</v>
       </c>
       <c r="V42" s="8">
         <v>13</v>
       </c>
       <c r="W42" s="8">
         <v>8</v>
       </c>
       <c r="X42" s="5">
         <v>6</v>
       </c>
       <c r="Y42" s="5">
         <v>7</v>
       </c>
       <c r="Z42" s="50">
         <v>6</v>
       </c>
       <c r="AA42" s="52">
         <v>8</v>
       </c>
+      <c r="AB42" s="52">
+        <v>9</v>
+      </c>
     </row>
     <row r="43" spans="1:28" s="44" customFormat="1">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="11">
         <v>36</v>
       </c>
       <c r="C43" s="11">
         <v>29</v>
       </c>
       <c r="D43" s="11">
         <v>24</v>
       </c>
       <c r="E43" s="11">
         <v>33</v>
       </c>
       <c r="F43" s="11">
         <v>32</v>
       </c>
       <c r="G43" s="9">
         <v>29</v>
       </c>
       <c r="H43" s="9">
         <v>34</v>
@@ -4119,204 +4206,208 @@
       </c>
       <c r="T43" s="10">
         <v>27</v>
       </c>
       <c r="U43" s="10">
         <v>31</v>
       </c>
       <c r="V43" s="10">
         <v>36</v>
       </c>
       <c r="W43" s="10">
         <v>24</v>
       </c>
       <c r="X43" s="47">
         <v>38</v>
       </c>
       <c r="Y43" s="47">
         <v>44</v>
       </c>
       <c r="Z43" s="51">
         <v>33</v>
       </c>
       <c r="AA43" s="51">
         <v>16</v>
       </c>
+      <c r="AB43" s="51">
+        <v>42</v>
+      </c>
     </row>
     <row r="44" spans="1:28">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="K1" zoomScale="166" zoomScaleNormal="166" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+    <sheetView topLeftCell="B2" workbookViewId="0">
+      <selection activeCell="AF44" sqref="AF44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.7109375" style="13" customWidth="1"/>
-    <col min="27" max="16384" width="9.140625" style="13"/>
+    <col min="27" max="27" width="8.140625" style="13" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="59"/>
-[...22 lines deleted...]
-      <c r="Y1" s="59"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" s="43"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="X3" s="62"/>
       <c r="Y3" s="63"/>
       <c r="AJ3" s="62" t="s">
         <v>36</v>
       </c>
       <c r="AK3" s="63"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="57"/>
-      <c r="B4" s="55">
+      <c r="A4" s="60"/>
+      <c r="B4" s="58">
         <v>2024</v>
       </c>
-      <c r="C4" s="56"/>
-[...10 lines deleted...]
-      <c r="N4" s="55">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="58">
         <v>2025</v>
       </c>
-      <c r="O4" s="56"/>
-[...10 lines deleted...]
-      <c r="Z4" s="55">
+      <c r="O4" s="59"/>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="58">
         <v>2026</v>
       </c>
-      <c r="AA4" s="56"/>
-[...9 lines deleted...]
-      <c r="AK4" s="56"/>
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59"/>
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="59"/>
     </row>
     <row r="5" spans="1:37" ht="27" customHeight="1">
-      <c r="A5" s="58"/>
+      <c r="A5" s="61"/>
       <c r="B5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -4383,77 +4474,77 @@
         <v>24</v>
       </c>
       <c r="AE5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>28</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>29</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>30</v>
       </c>
       <c r="AK5" s="17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="60" t="s">
+      <c r="A6" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="60"/>
-[...22 lines deleted...]
-      <c r="Y6" s="60"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18">
         <v>13.94</v>
       </c>
       <c r="C7" s="18">
         <v>12.82</v>
       </c>
       <c r="D7" s="18">
         <v>12.05</v>
       </c>
       <c r="E7" s="18">
         <v>11.98</v>
       </c>
       <c r="F7" s="18">
         <v>11.87</v>
       </c>
       <c r="G7" s="7">
         <v>11.77</v>
       </c>
       <c r="H7" s="18">
         <v>11.65</v>
@@ -4493,50 +4584,53 @@
       </c>
       <c r="T7" s="29">
         <v>11.62</v>
       </c>
       <c r="U7" s="29">
         <v>11.4</v>
       </c>
       <c r="V7" s="29">
         <v>11.43</v>
       </c>
       <c r="W7" s="29">
         <v>11.43</v>
       </c>
       <c r="X7" s="29">
         <v>11.45</v>
       </c>
       <c r="Y7" s="29">
         <v>11.51</v>
       </c>
       <c r="Z7" s="18">
         <v>11.84</v>
       </c>
       <c r="AA7" s="29">
         <v>10.99</v>
       </c>
+      <c r="AB7" s="29">
+        <v>11.55</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="18">
         <v>13.1</v>
       </c>
       <c r="C8" s="18">
         <v>12.5</v>
       </c>
       <c r="D8" s="18">
         <v>11.92</v>
       </c>
       <c r="E8" s="18">
         <v>11.85</v>
       </c>
       <c r="F8" s="18">
         <v>11.75</v>
       </c>
       <c r="G8" s="7">
         <v>11.49</v>
       </c>
       <c r="H8" s="18">
         <v>11.39</v>
@@ -4576,50 +4670,53 @@
       </c>
       <c r="T8" s="29">
         <v>11.3</v>
       </c>
       <c r="U8" s="29">
         <v>11.06</v>
       </c>
       <c r="V8" s="29">
         <v>11.04</v>
       </c>
       <c r="W8" s="29">
         <v>11.06</v>
       </c>
       <c r="X8" s="29">
         <v>11.15</v>
       </c>
       <c r="Y8" s="29">
         <v>11.16</v>
       </c>
       <c r="Z8" s="18">
         <v>11.79</v>
       </c>
       <c r="AA8" s="29">
         <v>10.64</v>
       </c>
+      <c r="AB8" s="29">
+        <v>10.4</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="18">
         <v>14.31</v>
       </c>
       <c r="C9" s="18">
         <v>13.41</v>
       </c>
       <c r="D9" s="18">
         <v>13.04</v>
       </c>
       <c r="E9" s="18">
         <v>12.92</v>
       </c>
       <c r="F9" s="18">
         <v>13.25</v>
       </c>
       <c r="G9" s="7">
         <v>12.72</v>
       </c>
       <c r="H9" s="18">
         <v>12.45</v>
@@ -4659,50 +4756,53 @@
       </c>
       <c r="T9" s="29">
         <v>10</v>
       </c>
       <c r="U9" s="29">
         <v>9.86</v>
       </c>
       <c r="V9" s="29">
         <v>10.11</v>
       </c>
       <c r="W9" s="29">
         <v>10.78</v>
       </c>
       <c r="X9" s="29">
         <v>10.71</v>
       </c>
       <c r="Y9" s="29">
         <v>10.93</v>
       </c>
       <c r="Z9" s="18">
         <v>13.65</v>
       </c>
       <c r="AA9" s="29">
         <v>14.62</v>
       </c>
+      <c r="AB9" s="29">
+        <v>14.96</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="18">
         <v>13.7</v>
       </c>
       <c r="C10" s="18">
         <v>10.35</v>
       </c>
       <c r="D10" s="18">
         <v>9.2799999999999994</v>
       </c>
       <c r="E10" s="18">
         <v>10</v>
       </c>
       <c r="F10" s="18">
         <v>9.7899999999999991</v>
       </c>
       <c r="G10" s="7">
         <v>9.57</v>
       </c>
       <c r="H10" s="18">
         <v>9.1199999999999992</v>
@@ -4742,50 +4842,53 @@
       </c>
       <c r="T10" s="29">
         <v>6.51</v>
       </c>
       <c r="U10" s="29">
         <v>6.53</v>
       </c>
       <c r="V10" s="29">
         <v>6.55</v>
       </c>
       <c r="W10" s="29">
         <v>6.38</v>
       </c>
       <c r="X10" s="29">
         <v>6.67</v>
       </c>
       <c r="Y10" s="29">
         <v>6.75</v>
       </c>
       <c r="Z10" s="18">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA10" s="29">
         <v>12.4</v>
       </c>
+      <c r="AB10" s="29">
+        <v>10.53</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="18">
         <v>18.690000000000001</v>
       </c>
       <c r="C11" s="18">
         <v>14.96</v>
       </c>
       <c r="D11" s="18">
         <v>13.05</v>
       </c>
       <c r="E11" s="18">
         <v>13.92</v>
       </c>
       <c r="F11" s="18">
         <v>13.22</v>
       </c>
       <c r="G11" s="7">
         <v>13.62</v>
       </c>
       <c r="H11" s="18">
         <v>13.59</v>
@@ -4825,50 +4928,53 @@
       </c>
       <c r="T11" s="29">
         <v>12.5</v>
       </c>
       <c r="U11" s="29">
         <v>12.11</v>
       </c>
       <c r="V11" s="29">
         <v>11.96</v>
       </c>
       <c r="W11" s="29">
         <v>12.03</v>
       </c>
       <c r="X11" s="29">
         <v>11.96</v>
       </c>
       <c r="Y11" s="29">
         <v>12.06</v>
       </c>
       <c r="Z11" s="18">
         <v>11.97</v>
       </c>
       <c r="AA11" s="29">
         <v>9.42</v>
       </c>
+      <c r="AB11" s="29">
+        <v>11.88</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="18">
         <v>18.28</v>
       </c>
       <c r="C12" s="18">
         <v>12.68</v>
       </c>
       <c r="D12" s="18">
         <v>12.05</v>
       </c>
       <c r="E12" s="18">
         <v>12.43</v>
       </c>
       <c r="F12" s="18">
         <v>11.98</v>
       </c>
       <c r="G12" s="34">
         <v>12.8</v>
       </c>
       <c r="H12" s="18">
         <v>12.52</v>
@@ -4908,50 +5014,53 @@
       </c>
       <c r="T12" s="29">
         <v>13.87</v>
       </c>
       <c r="U12" s="29">
         <v>13.43</v>
       </c>
       <c r="V12" s="29">
         <v>13.73</v>
       </c>
       <c r="W12" s="29">
         <v>13.28</v>
       </c>
       <c r="X12" s="29">
         <v>13</v>
       </c>
       <c r="Y12" s="29">
         <v>12.68</v>
       </c>
       <c r="Z12" s="18">
         <v>13.84</v>
       </c>
       <c r="AA12" s="29">
         <v>10.050000000000001</v>
       </c>
+      <c r="AB12" s="29">
+        <v>12.31</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="18">
         <v>18.22</v>
       </c>
       <c r="C13" s="18">
         <v>15.71</v>
       </c>
       <c r="D13" s="18">
         <v>15.36</v>
       </c>
       <c r="E13" s="18">
         <v>14.64</v>
       </c>
       <c r="F13" s="18">
         <v>14.26</v>
       </c>
       <c r="G13" s="7">
         <v>13.62</v>
       </c>
       <c r="H13" s="18">
         <v>13.61</v>
@@ -4991,50 +5100,53 @@
       </c>
       <c r="T13" s="29">
         <v>12.55</v>
       </c>
       <c r="U13" s="29">
         <v>11.91</v>
       </c>
       <c r="V13" s="29">
         <v>12.21</v>
       </c>
       <c r="W13" s="29">
         <v>12.68</v>
       </c>
       <c r="X13" s="29">
         <v>12.77</v>
       </c>
       <c r="Y13" s="29">
         <v>12.87</v>
       </c>
       <c r="Z13" s="18">
         <v>10.9</v>
       </c>
       <c r="AA13" s="29">
         <v>10.61</v>
       </c>
+      <c r="AB13" s="29">
+        <v>11.42</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="18">
         <v>13.78</v>
       </c>
       <c r="C14" s="18">
         <v>12.77</v>
       </c>
       <c r="D14" s="18">
         <v>11.53</v>
       </c>
       <c r="E14" s="18">
         <v>10.64</v>
       </c>
       <c r="F14" s="18">
         <v>10.63</v>
       </c>
       <c r="G14" s="7">
         <v>10.52</v>
       </c>
       <c r="H14" s="18">
         <v>10.45</v>
@@ -5074,50 +5186,53 @@
       </c>
       <c r="T14" s="29">
         <v>10.92</v>
       </c>
       <c r="U14" s="29">
         <v>10.86</v>
       </c>
       <c r="V14" s="29">
         <v>10.64</v>
       </c>
       <c r="W14" s="29">
         <v>10.67</v>
       </c>
       <c r="X14" s="29">
         <v>10.7</v>
       </c>
       <c r="Y14" s="29">
         <v>10.63</v>
       </c>
       <c r="Z14" s="18">
         <v>10.8</v>
       </c>
       <c r="AA14" s="29">
         <v>11.06</v>
       </c>
+      <c r="AB14" s="29">
+        <v>12.77</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="18">
         <v>8.3000000000000007</v>
       </c>
       <c r="C15" s="18">
         <v>11.08</v>
       </c>
       <c r="D15" s="18">
         <v>10.58</v>
       </c>
       <c r="E15" s="18">
         <v>11.13</v>
       </c>
       <c r="F15" s="18">
         <v>10.55</v>
       </c>
       <c r="G15" s="7">
         <v>11.28</v>
       </c>
       <c r="H15" s="18">
         <v>11.96</v>
@@ -5157,50 +5272,53 @@
       </c>
       <c r="T15" s="29">
         <v>16.05</v>
       </c>
       <c r="U15" s="29">
         <v>15.89</v>
       </c>
       <c r="V15" s="29">
         <v>15.61</v>
       </c>
       <c r="W15" s="29">
         <v>15.23</v>
       </c>
       <c r="X15" s="29">
         <v>14.45</v>
       </c>
       <c r="Y15" s="29">
         <v>14.48</v>
       </c>
       <c r="Z15" s="18">
         <v>12.31</v>
       </c>
       <c r="AA15" s="29">
         <v>12.1</v>
       </c>
+      <c r="AB15" s="29">
+        <v>12.4</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="18">
         <v>20.77</v>
       </c>
       <c r="C16" s="18">
         <v>18.98</v>
       </c>
       <c r="D16" s="18">
         <v>14.99</v>
       </c>
       <c r="E16" s="18">
         <v>14.92</v>
       </c>
       <c r="F16" s="18">
         <v>15.72</v>
       </c>
       <c r="G16" s="7">
         <v>15.31</v>
       </c>
       <c r="H16" s="18">
         <v>15.23</v>
@@ -5240,52 +5358,55 @@
       </c>
       <c r="T16" s="29">
         <v>14.37</v>
       </c>
       <c r="U16" s="29">
         <v>14</v>
       </c>
       <c r="V16" s="29">
         <v>13.72</v>
       </c>
       <c r="W16" s="29">
         <v>14.03</v>
       </c>
       <c r="X16" s="29">
         <v>13.47</v>
       </c>
       <c r="Y16" s="29">
         <v>13.93</v>
       </c>
       <c r="Z16" s="18">
         <v>10.56</v>
       </c>
       <c r="AA16" s="29">
         <v>11.1</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="29">
+        <v>12.36</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="18">
         <v>12.81</v>
       </c>
       <c r="C17" s="18">
         <v>14.36</v>
       </c>
       <c r="D17" s="18">
         <v>14.94</v>
       </c>
       <c r="E17" s="18">
         <v>14.42</v>
       </c>
       <c r="F17" s="18">
         <v>15.02</v>
       </c>
       <c r="G17" s="7">
         <v>15.61</v>
       </c>
       <c r="H17" s="18">
         <v>15.18</v>
       </c>
       <c r="I17" s="28">
@@ -5323,52 +5444,55 @@
       </c>
       <c r="T17" s="29">
         <v>15.08</v>
       </c>
       <c r="U17" s="29">
         <v>15.08</v>
       </c>
       <c r="V17" s="29">
         <v>15.54</v>
       </c>
       <c r="W17" s="29">
         <v>15.11</v>
       </c>
       <c r="X17" s="29">
         <v>15.28</v>
       </c>
       <c r="Y17" s="29">
         <v>15.43</v>
       </c>
       <c r="Z17" s="18">
         <v>17.010000000000002</v>
       </c>
       <c r="AA17" s="29">
         <v>16.78</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="29">
+        <v>17.25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="18">
         <v>12.94</v>
       </c>
       <c r="C18" s="18">
         <v>12.49</v>
       </c>
       <c r="D18" s="18">
         <v>11.92</v>
       </c>
       <c r="E18" s="18">
         <v>11.67</v>
       </c>
       <c r="F18" s="18">
         <v>11.31</v>
       </c>
       <c r="G18" s="7">
         <v>11.19</v>
       </c>
       <c r="H18" s="18">
         <v>10.79</v>
       </c>
       <c r="I18" s="28">
@@ -5406,52 +5530,55 @@
       </c>
       <c r="T18" s="29">
         <v>12.12</v>
       </c>
       <c r="U18" s="29">
         <v>11.77</v>
       </c>
       <c r="V18" s="29">
         <v>11.85</v>
       </c>
       <c r="W18" s="29">
         <v>11.77</v>
       </c>
       <c r="X18" s="29">
         <v>11.78</v>
       </c>
       <c r="Y18" s="29">
         <v>11.81</v>
       </c>
       <c r="Z18" s="18">
         <v>12.13</v>
       </c>
       <c r="AA18" s="29">
         <v>10.53</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="29">
+        <v>11.72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="18">
         <v>22.57</v>
       </c>
       <c r="C19" s="18">
         <v>16.760000000000002</v>
       </c>
       <c r="D19" s="18">
         <v>14.76</v>
       </c>
       <c r="E19" s="18">
         <v>13.3</v>
       </c>
       <c r="F19" s="18">
         <v>13.33</v>
       </c>
       <c r="G19" s="7">
         <v>12.59</v>
       </c>
       <c r="H19" s="18">
         <v>12.03</v>
       </c>
       <c r="I19" s="28">
@@ -5489,52 +5616,55 @@
       </c>
       <c r="T19" s="29">
         <v>10.99</v>
       </c>
       <c r="U19" s="29">
         <v>10.88</v>
       </c>
       <c r="V19" s="29">
         <v>10.56</v>
       </c>
       <c r="W19" s="29">
         <v>10.78</v>
       </c>
       <c r="X19" s="29">
         <v>11.25</v>
       </c>
       <c r="Y19" s="29">
         <v>11.7</v>
       </c>
       <c r="Z19" s="18">
         <v>10.55</v>
       </c>
       <c r="AA19" s="29">
         <v>12.46</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="29">
+        <v>13.22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="18">
         <v>6.6</v>
       </c>
       <c r="C20" s="18">
         <v>5.35</v>
       </c>
       <c r="D20" s="18">
         <v>7.33</v>
       </c>
       <c r="E20" s="18">
         <v>7.89</v>
       </c>
       <c r="F20" s="18">
         <v>7.4</v>
       </c>
       <c r="G20" s="7">
         <v>7.92</v>
       </c>
       <c r="H20" s="18">
         <v>7.73</v>
       </c>
       <c r="I20" s="28">
@@ -5572,52 +5702,55 @@
       </c>
       <c r="T20" s="29">
         <v>6.34</v>
       </c>
       <c r="U20" s="29">
         <v>6.69</v>
       </c>
       <c r="V20" s="29">
         <v>7.43</v>
       </c>
       <c r="W20" s="29">
         <v>7.48</v>
       </c>
       <c r="X20" s="29">
         <v>7.37</v>
       </c>
       <c r="Y20" s="29">
         <v>7.33</v>
       </c>
       <c r="Z20" s="18">
         <v>6.19</v>
       </c>
       <c r="AA20" s="29">
         <v>7.62</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="29">
+        <v>8.23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="18">
         <v>12.18</v>
       </c>
       <c r="C21" s="18">
         <v>11.36</v>
       </c>
       <c r="D21" s="18">
         <v>10.24</v>
       </c>
       <c r="E21" s="18">
         <v>10.55</v>
       </c>
       <c r="F21" s="18">
         <v>10.61</v>
       </c>
       <c r="G21" s="7">
         <v>10.54</v>
       </c>
       <c r="H21" s="18">
         <v>10.69</v>
       </c>
       <c r="I21" s="28">
@@ -5655,82 +5788,85 @@
       </c>
       <c r="T21" s="29">
         <v>11.67</v>
       </c>
       <c r="U21" s="29">
         <v>11.55</v>
       </c>
       <c r="V21" s="29">
         <v>11.69</v>
       </c>
       <c r="W21" s="29">
         <v>11.34</v>
       </c>
       <c r="X21" s="29">
         <v>11.54</v>
       </c>
       <c r="Y21" s="29">
         <v>11.84</v>
       </c>
       <c r="Z21" s="18">
         <v>11.62</v>
       </c>
       <c r="AA21" s="29">
         <v>9.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="61" t="s">
+      <c r="AB21" s="29">
+        <v>11.07</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="61"/>
-[...22 lines deleted...]
-      <c r="Y22" s="61"/>
+      <c r="B22" s="56"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="56"/>
+      <c r="K22" s="56"/>
+      <c r="L22" s="56"/>
+      <c r="M22" s="56"/>
+      <c r="N22" s="56"/>
+      <c r="O22" s="56"/>
+      <c r="P22" s="56"/>
+      <c r="Q22" s="56"/>
+      <c r="R22" s="56"/>
+      <c r="S22" s="56"/>
+      <c r="T22" s="56"/>
+      <c r="U22" s="56"/>
+      <c r="V22" s="56"/>
+      <c r="W22" s="56"/>
+      <c r="X22" s="56"/>
+      <c r="Y22" s="56"/>
       <c r="AA22" s="29"/>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="18">
         <v>13.45</v>
       </c>
       <c r="C23" s="18">
         <v>12.9</v>
       </c>
       <c r="D23" s="18">
         <v>12.03</v>
       </c>
       <c r="E23" s="18">
         <v>11.9</v>
       </c>
       <c r="F23" s="18">
         <v>11.79</v>
       </c>
       <c r="G23" s="7">
         <v>11.57</v>
       </c>
       <c r="H23" s="18">
         <v>11.55</v>
       </c>
       <c r="I23" s="28">
@@ -5768,52 +5904,55 @@
       </c>
       <c r="T23" s="29">
         <v>11.68</v>
       </c>
       <c r="U23" s="29">
         <v>11.41</v>
       </c>
       <c r="V23" s="29">
         <v>11.36</v>
       </c>
       <c r="W23" s="29">
         <v>11.42</v>
       </c>
       <c r="X23" s="29">
         <v>11.44</v>
       </c>
       <c r="Y23" s="29">
         <v>11.48</v>
       </c>
       <c r="Z23" s="18">
         <v>11.42</v>
       </c>
       <c r="AA23" s="29">
         <v>10.54</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="29">
+        <v>10.55</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="18">
         <v>13.1</v>
       </c>
       <c r="C24" s="18">
         <v>12.5</v>
       </c>
       <c r="D24" s="18">
         <v>11.92</v>
       </c>
       <c r="E24" s="18">
         <v>11.85</v>
       </c>
       <c r="F24" s="18">
         <v>11.75</v>
       </c>
       <c r="G24" s="7">
         <v>11.49</v>
       </c>
       <c r="H24" s="18">
         <v>11.39</v>
       </c>
       <c r="I24" s="28">
@@ -5851,52 +5990,55 @@
       </c>
       <c r="T24" s="29">
         <v>11.3</v>
       </c>
       <c r="U24" s="29">
         <v>11.06</v>
       </c>
       <c r="V24" s="29">
         <v>11.04</v>
       </c>
       <c r="W24" s="29">
         <v>11.06</v>
       </c>
       <c r="X24" s="29">
         <v>11.15</v>
       </c>
       <c r="Y24" s="29">
         <v>11.16</v>
       </c>
       <c r="Z24" s="18">
         <v>11.79</v>
       </c>
       <c r="AA24" s="29">
         <v>10.64</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="29">
+        <v>10.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="18">
         <v>20.87</v>
       </c>
       <c r="C25" s="18">
         <v>15.14</v>
       </c>
       <c r="D25" s="18">
         <v>12.31</v>
       </c>
       <c r="E25" s="18">
         <v>13.88</v>
       </c>
       <c r="F25" s="18">
         <v>13.51</v>
       </c>
       <c r="G25" s="34">
         <v>13.4</v>
       </c>
       <c r="H25" s="18">
         <v>13.68</v>
       </c>
       <c r="I25" s="28">
@@ -5934,52 +6076,55 @@
       </c>
       <c r="T25" s="29">
         <v>14.75</v>
       </c>
       <c r="U25" s="29">
         <v>14.82</v>
       </c>
       <c r="V25" s="29">
         <v>13.64</v>
       </c>
       <c r="W25" s="29">
         <v>14.08</v>
       </c>
       <c r="X25" s="29">
         <v>13.47</v>
       </c>
       <c r="Y25" s="29">
         <v>13.38</v>
       </c>
       <c r="Z25" s="18">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA25" s="29">
         <v>5.8</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="29">
+        <v>9.07</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="18">
         <v>12.19</v>
       </c>
       <c r="C26" s="18">
         <v>13.47</v>
       </c>
       <c r="D26" s="18">
         <v>12.95</v>
       </c>
       <c r="E26" s="18">
         <v>11.46</v>
       </c>
       <c r="F26" s="18">
         <v>9.81</v>
       </c>
       <c r="G26" s="34">
         <v>10.5</v>
       </c>
       <c r="H26" s="18">
         <v>12.97</v>
       </c>
       <c r="I26" s="28">
@@ -6017,52 +6162,55 @@
       </c>
       <c r="T26" s="29">
         <v>15.18</v>
       </c>
       <c r="U26" s="29">
         <v>15.04</v>
       </c>
       <c r="V26" s="29">
         <v>14.79</v>
       </c>
       <c r="W26" s="29">
         <v>15.06</v>
       </c>
       <c r="X26" s="29">
         <v>13.69</v>
       </c>
       <c r="Y26" s="29">
         <v>14.01</v>
       </c>
       <c r="Z26" s="18">
         <v>8.92</v>
       </c>
       <c r="AA26" s="29">
         <v>10.41</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="29">
+        <v>11.72</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="18">
         <v>17.41</v>
       </c>
       <c r="C27" s="18">
         <v>19.7</v>
       </c>
       <c r="D27" s="18">
         <v>14.42</v>
       </c>
       <c r="E27" s="18">
         <v>13.5</v>
       </c>
       <c r="F27" s="18">
         <v>13.98</v>
       </c>
       <c r="G27" s="7">
         <v>13.38</v>
       </c>
       <c r="H27" s="18">
         <v>13.97</v>
       </c>
       <c r="I27" s="28">
@@ -6100,52 +6248,55 @@
       </c>
       <c r="T27" s="29">
         <v>15.2</v>
       </c>
       <c r="U27" s="29">
         <v>14.54</v>
       </c>
       <c r="V27" s="29">
         <v>13.75</v>
       </c>
       <c r="W27" s="29">
         <v>14.62</v>
       </c>
       <c r="X27" s="29">
         <v>14.26</v>
       </c>
       <c r="Y27" s="29">
         <v>14.31</v>
       </c>
       <c r="Z27" s="18">
         <v>5.8</v>
       </c>
       <c r="AA27" s="29">
         <v>8.39</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="29">
+        <v>9.01</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="18">
         <v>12.66</v>
       </c>
       <c r="C28" s="18">
         <v>13.69</v>
       </c>
       <c r="D28" s="18">
         <v>11.8</v>
       </c>
       <c r="E28" s="18">
         <v>10.73</v>
       </c>
       <c r="F28" s="18">
         <v>11.14</v>
       </c>
       <c r="G28" s="7">
         <v>11.16</v>
       </c>
       <c r="H28" s="18">
         <v>10.59</v>
       </c>
       <c r="I28" s="28">
@@ -6183,82 +6334,85 @@
       </c>
       <c r="T28" s="29">
         <v>12.31</v>
       </c>
       <c r="U28" s="29">
         <v>11.42</v>
       </c>
       <c r="V28" s="29">
         <v>12.04</v>
       </c>
       <c r="W28" s="29">
         <v>12.01</v>
       </c>
       <c r="X28" s="29">
         <v>12.11</v>
       </c>
       <c r="Y28" s="29">
         <v>12.65</v>
       </c>
       <c r="Z28" s="18">
         <v>14.73</v>
       </c>
       <c r="AA28" s="29">
         <v>13.49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="54" t="s">
+      <c r="AB28" s="29">
+        <v>14.58</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="54"/>
-[...22 lines deleted...]
-      <c r="Y29" s="54"/>
+      <c r="B29" s="57"/>
+      <c r="C29" s="57"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="57"/>
+      <c r="F29" s="57"/>
+      <c r="G29" s="57"/>
+      <c r="H29" s="57"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="57"/>
+      <c r="K29" s="57"/>
+      <c r="L29" s="57"/>
+      <c r="M29" s="57"/>
+      <c r="N29" s="57"/>
+      <c r="O29" s="57"/>
+      <c r="P29" s="57"/>
+      <c r="Q29" s="57"/>
+      <c r="R29" s="57"/>
+      <c r="S29" s="57"/>
+      <c r="T29" s="57"/>
+      <c r="U29" s="57"/>
+      <c r="V29" s="57"/>
+      <c r="W29" s="57"/>
+      <c r="X29" s="57"/>
+      <c r="Y29" s="57"/>
       <c r="AA29" s="29"/>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="18">
         <v>14.41</v>
       </c>
       <c r="C30" s="18">
         <v>12.75</v>
       </c>
       <c r="D30" s="18">
         <v>12.07</v>
       </c>
       <c r="E30" s="18">
         <v>12.05</v>
       </c>
       <c r="F30" s="18">
         <v>11.95</v>
       </c>
       <c r="G30" s="7">
         <v>11.96</v>
       </c>
       <c r="H30" s="18">
         <v>11.75</v>
       </c>
       <c r="I30" s="28">
@@ -6296,52 +6450,55 @@
       </c>
       <c r="T30" s="29">
         <v>11.55</v>
       </c>
       <c r="U30" s="29">
         <v>11.39</v>
       </c>
       <c r="V30" s="29">
         <v>11.5</v>
       </c>
       <c r="W30" s="29">
         <v>11.45</v>
       </c>
       <c r="X30" s="29">
         <v>11.46</v>
       </c>
       <c r="Y30" s="29">
         <v>11.53</v>
       </c>
       <c r="Z30" s="18">
         <v>12.27</v>
       </c>
       <c r="AA30" s="29">
         <v>11.44</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="29">
+        <v>12.57</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="18">
         <v>14.31</v>
       </c>
       <c r="C31" s="18">
         <v>13.41</v>
       </c>
       <c r="D31" s="18">
         <v>13.04</v>
       </c>
       <c r="E31" s="18">
         <v>12.92</v>
       </c>
       <c r="F31" s="18">
         <v>13.25</v>
       </c>
       <c r="G31" s="7">
         <v>12.72</v>
       </c>
       <c r="H31" s="18">
         <v>12.45</v>
       </c>
       <c r="I31" s="28">
@@ -6379,52 +6536,55 @@
       </c>
       <c r="T31" s="29">
         <v>10</v>
       </c>
       <c r="U31" s="29">
         <v>9.86</v>
       </c>
       <c r="V31" s="29">
         <v>10.11</v>
       </c>
       <c r="W31" s="29">
         <v>10.78</v>
       </c>
       <c r="X31" s="29">
         <v>10.71</v>
       </c>
       <c r="Y31" s="29">
         <v>10.93</v>
       </c>
       <c r="Z31" s="18">
         <v>13.65</v>
       </c>
       <c r="AA31" s="29">
         <v>14.62</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="29">
+        <v>14.96</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="18">
         <v>13.7</v>
       </c>
       <c r="C32" s="18">
         <v>10.35</v>
       </c>
       <c r="D32" s="18">
         <v>9.2799999999999994</v>
       </c>
       <c r="E32" s="18">
         <v>10</v>
       </c>
       <c r="F32" s="18">
         <v>9.7899999999999991</v>
       </c>
       <c r="G32" s="7">
         <v>9.57</v>
       </c>
       <c r="H32" s="18">
         <v>9.1199999999999992</v>
       </c>
       <c r="I32" s="28">
@@ -6462,52 +6622,55 @@
       </c>
       <c r="T32" s="29">
         <v>6.51</v>
       </c>
       <c r="U32" s="29">
         <v>6.53</v>
       </c>
       <c r="V32" s="29">
         <v>6.55</v>
       </c>
       <c r="W32" s="29">
         <v>6.38</v>
       </c>
       <c r="X32" s="29">
         <v>6.67</v>
       </c>
       <c r="Y32" s="29">
         <v>6.75</v>
       </c>
       <c r="Z32" s="18">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA32" s="29">
         <v>12.4</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="29">
+        <v>10.53</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="18">
         <v>17.66</v>
       </c>
       <c r="C33" s="18">
         <v>14.88</v>
       </c>
       <c r="D33" s="18">
         <v>13.41</v>
       </c>
       <c r="E33" s="18">
         <v>13.94</v>
       </c>
       <c r="F33" s="18">
         <v>13.09</v>
       </c>
       <c r="G33" s="7">
         <v>13.72</v>
       </c>
       <c r="H33" s="18">
         <v>13.55</v>
       </c>
       <c r="I33" s="28">
@@ -6545,52 +6708,55 @@
       </c>
       <c r="T33" s="29">
         <v>11.4</v>
       </c>
       <c r="U33" s="29">
         <v>10.8</v>
       </c>
       <c r="V33" s="29">
         <v>11.15</v>
       </c>
       <c r="W33" s="29">
         <v>11.03</v>
       </c>
       <c r="X33" s="29">
         <v>11.23</v>
       </c>
       <c r="Y33" s="29">
         <v>11.42</v>
       </c>
       <c r="Z33" s="18">
         <v>15.87</v>
       </c>
       <c r="AA33" s="29">
         <v>11.23</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="29">
+        <v>13.28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="18">
         <v>18.28</v>
       </c>
       <c r="C34" s="18">
         <v>12.68</v>
       </c>
       <c r="D34" s="18">
         <v>12.05</v>
       </c>
       <c r="E34" s="18">
         <v>12.43</v>
       </c>
       <c r="F34" s="18">
         <v>11.98</v>
       </c>
       <c r="G34" s="7">
         <v>12.8</v>
       </c>
       <c r="H34" s="18">
         <v>12.52</v>
       </c>
       <c r="I34" s="28">
@@ -6628,52 +6794,55 @@
       </c>
       <c r="T34" s="29">
         <v>13.87</v>
       </c>
       <c r="U34" s="29">
         <v>13.43</v>
       </c>
       <c r="V34" s="29">
         <v>13.73</v>
       </c>
       <c r="W34" s="29">
         <v>13.28</v>
       </c>
       <c r="X34" s="29">
         <v>13</v>
       </c>
       <c r="Y34" s="29">
         <v>12.68</v>
       </c>
       <c r="Z34" s="18">
         <v>13.84</v>
       </c>
       <c r="AA34" s="29">
         <v>10.050000000000001</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="29">
+        <v>12.31</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="18">
         <v>18.22</v>
       </c>
       <c r="C35" s="18">
         <v>15.71</v>
       </c>
       <c r="D35" s="18">
         <v>15.36</v>
       </c>
       <c r="E35" s="18">
         <v>14.64</v>
       </c>
       <c r="F35" s="18">
         <v>14.26</v>
       </c>
       <c r="G35" s="7">
         <v>13.62</v>
       </c>
       <c r="H35" s="18">
         <v>13.61</v>
       </c>
       <c r="I35" s="28">
@@ -6711,52 +6880,55 @@
       </c>
       <c r="T35" s="29">
         <v>12.55</v>
       </c>
       <c r="U35" s="29">
         <v>11.91</v>
       </c>
       <c r="V35" s="29">
         <v>12.21</v>
       </c>
       <c r="W35" s="29">
         <v>12.68</v>
       </c>
       <c r="X35" s="29">
         <v>12.77</v>
       </c>
       <c r="Y35" s="29">
         <v>12.87</v>
       </c>
       <c r="Z35" s="18">
         <v>10.9</v>
       </c>
       <c r="AA35" s="29">
         <v>10.61</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="29">
+        <v>11.42</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="18">
         <v>13.78</v>
       </c>
       <c r="C36" s="18">
         <v>12.77</v>
       </c>
       <c r="D36" s="18">
         <v>11.53</v>
       </c>
       <c r="E36" s="18">
         <v>10.64</v>
       </c>
       <c r="F36" s="18">
         <v>10.63</v>
       </c>
       <c r="G36" s="7">
         <v>10.52</v>
       </c>
       <c r="H36" s="18">
         <v>10.45</v>
       </c>
       <c r="I36" s="28">
@@ -6794,52 +6966,55 @@
       </c>
       <c r="T36" s="29">
         <v>10.92</v>
       </c>
       <c r="U36" s="29">
         <v>10.86</v>
       </c>
       <c r="V36" s="29">
         <v>10.64</v>
       </c>
       <c r="W36" s="29">
         <v>10.67</v>
       </c>
       <c r="X36" s="29">
         <v>10.7</v>
       </c>
       <c r="Y36" s="29">
         <v>10.63</v>
       </c>
       <c r="Z36" s="18">
         <v>10.8</v>
       </c>
       <c r="AA36" s="29">
         <v>11.06</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="29">
+        <v>12.77</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="18">
         <v>5.74</v>
       </c>
       <c r="C37" s="18">
         <v>9.49</v>
       </c>
       <c r="D37" s="18">
         <v>9</v>
       </c>
       <c r="E37" s="18">
         <v>10.9</v>
       </c>
       <c r="F37" s="18">
         <v>11.05</v>
       </c>
       <c r="G37" s="7">
         <v>11.8</v>
       </c>
       <c r="H37" s="18">
         <v>11.27</v>
       </c>
       <c r="I37" s="28">
@@ -6877,52 +7052,55 @@
       </c>
       <c r="T37" s="29">
         <v>16.64</v>
       </c>
       <c r="U37" s="29">
         <v>16.46</v>
       </c>
       <c r="V37" s="29">
         <v>16.16</v>
       </c>
       <c r="W37" s="29">
         <v>15.34</v>
       </c>
       <c r="X37" s="29">
         <v>14.96</v>
       </c>
       <c r="Y37" s="29">
         <v>14.8</v>
       </c>
       <c r="Z37" s="18">
         <v>14.63</v>
       </c>
       <c r="AA37" s="29">
         <v>13.24</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="29">
+        <v>12.85</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="18">
         <v>23.65</v>
       </c>
       <c r="C38" s="18">
         <v>18.36</v>
       </c>
       <c r="D38" s="18">
         <v>15.48</v>
       </c>
       <c r="E38" s="18">
         <v>16.14</v>
       </c>
       <c r="F38" s="18">
         <v>17.21</v>
       </c>
       <c r="G38" s="7">
         <v>16.989999999999998</v>
       </c>
       <c r="H38" s="18">
         <v>16.329999999999998</v>
       </c>
       <c r="I38" s="28">
@@ -6960,52 +7138,55 @@
       </c>
       <c r="T38" s="29">
         <v>13.62</v>
       </c>
       <c r="U38" s="29">
         <v>13.53</v>
       </c>
       <c r="V38" s="29">
         <v>13.7</v>
       </c>
       <c r="W38" s="29">
         <v>13.5</v>
       </c>
       <c r="X38" s="29">
         <v>12.76</v>
       </c>
       <c r="Y38" s="29">
         <v>13.58</v>
       </c>
       <c r="Z38" s="18">
         <v>15.06</v>
       </c>
       <c r="AA38" s="29">
         <v>13.66</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="29">
+        <v>15.49</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="18">
         <v>12.81</v>
       </c>
       <c r="C39" s="18">
         <v>14.36</v>
       </c>
       <c r="D39" s="18">
         <v>14.94</v>
       </c>
       <c r="E39" s="18">
         <v>14.42</v>
       </c>
       <c r="F39" s="18">
         <v>15.02</v>
       </c>
       <c r="G39" s="7">
         <v>15.61</v>
       </c>
       <c r="H39" s="18">
         <v>15.18</v>
       </c>
       <c r="I39" s="28">
@@ -7043,52 +7224,55 @@
       </c>
       <c r="T39" s="29">
         <v>15.08</v>
       </c>
       <c r="U39" s="29">
         <v>15.08</v>
       </c>
       <c r="V39" s="29">
         <v>15.54</v>
       </c>
       <c r="W39" s="29">
         <v>15.11</v>
       </c>
       <c r="X39" s="29">
         <v>15.28</v>
       </c>
       <c r="Y39" s="29">
         <v>15.43</v>
       </c>
       <c r="Z39" s="18">
         <v>17.010000000000002</v>
       </c>
       <c r="AA39" s="29">
         <v>16.78</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="29">
+        <v>17.25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="18">
         <v>13.09</v>
       </c>
       <c r="C40" s="18">
         <v>11.89</v>
       </c>
       <c r="D40" s="18">
         <v>11.98</v>
       </c>
       <c r="E40" s="18">
         <v>12.13</v>
       </c>
       <c r="F40" s="18">
         <v>11.4</v>
       </c>
       <c r="G40" s="7">
         <v>11.21</v>
       </c>
       <c r="H40" s="18">
         <v>10.89</v>
       </c>
       <c r="I40" s="28">
@@ -7126,52 +7310,55 @@
       </c>
       <c r="T40" s="29">
         <v>12.02</v>
       </c>
       <c r="U40" s="29">
         <v>11.95</v>
       </c>
       <c r="V40" s="29">
         <v>11.75</v>
       </c>
       <c r="W40" s="29">
         <v>11.65</v>
       </c>
       <c r="X40" s="29">
         <v>11.61</v>
       </c>
       <c r="Y40" s="29">
         <v>11.38</v>
       </c>
       <c r="Z40" s="18">
         <v>10.76</v>
       </c>
       <c r="AA40" s="29">
         <v>8.9499999999999993</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="29">
+        <v>10.199999999999999</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="18">
         <v>22.57</v>
       </c>
       <c r="C41" s="18">
         <v>16.760000000000002</v>
       </c>
       <c r="D41" s="18">
         <v>14.76</v>
       </c>
       <c r="E41" s="18">
         <v>13.3</v>
       </c>
       <c r="F41" s="18">
         <v>13.33</v>
       </c>
       <c r="G41" s="7">
         <v>12.59</v>
       </c>
       <c r="H41" s="18">
         <v>12.03</v>
       </c>
       <c r="I41" s="28">
@@ -7209,52 +7396,55 @@
       </c>
       <c r="T41" s="29">
         <v>10.99</v>
       </c>
       <c r="U41" s="29">
         <v>10.88</v>
       </c>
       <c r="V41" s="29">
         <v>10.56</v>
       </c>
       <c r="W41" s="29">
         <v>10.78</v>
       </c>
       <c r="X41" s="29">
         <v>11.25</v>
       </c>
       <c r="Y41" s="29">
         <v>11.7</v>
       </c>
       <c r="Z41" s="18">
         <v>10.55</v>
       </c>
       <c r="AA41" s="29">
         <v>12.46</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="29">
+        <v>13.22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="18">
         <v>6.6</v>
       </c>
       <c r="C42" s="18">
         <v>5.35</v>
       </c>
       <c r="D42" s="18">
         <v>7.33</v>
       </c>
       <c r="E42" s="18">
         <v>7.89</v>
       </c>
       <c r="F42" s="18">
         <v>7.4</v>
       </c>
       <c r="G42" s="7">
         <v>7.92</v>
       </c>
       <c r="H42" s="18">
         <v>7.73</v>
       </c>
       <c r="I42" s="13">
@@ -7292,52 +7482,55 @@
       </c>
       <c r="T42" s="29">
         <v>6.34</v>
       </c>
       <c r="U42" s="29">
         <v>6.69</v>
       </c>
       <c r="V42" s="29">
         <v>7.43</v>
       </c>
       <c r="W42" s="29">
         <v>7.48</v>
       </c>
       <c r="X42" s="29">
         <v>7.37</v>
       </c>
       <c r="Y42" s="29">
         <v>7.33</v>
       </c>
       <c r="Z42" s="18">
         <v>6.19</v>
       </c>
       <c r="AA42" s="29">
         <v>7.62</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="29">
+        <v>8.23</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="22">
         <v>12.18</v>
       </c>
       <c r="C43" s="22">
         <v>11.36</v>
       </c>
       <c r="D43" s="22">
         <v>10.24</v>
       </c>
       <c r="E43" s="22">
         <v>10.55</v>
       </c>
       <c r="F43" s="22">
         <v>10.61</v>
       </c>
       <c r="G43" s="9">
         <v>10.54</v>
       </c>
       <c r="H43" s="9">
         <v>10.69</v>
       </c>
       <c r="I43" s="30">
@@ -7375,210 +7568,213 @@
       </c>
       <c r="T43" s="38">
         <v>11.67</v>
       </c>
       <c r="U43" s="38">
         <v>11.55</v>
       </c>
       <c r="V43" s="38">
         <v>11.69</v>
       </c>
       <c r="W43" s="38">
         <v>11.34</v>
       </c>
       <c r="X43" s="38">
         <v>11.54</v>
       </c>
       <c r="Y43" s="38">
         <v>11.84</v>
       </c>
       <c r="Z43" s="22">
         <v>11.62</v>
       </c>
       <c r="AA43" s="38">
         <v>9.1</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="38">
+        <v>11.07</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="B4:M4"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+      <selection activeCell="P51" sqref="P51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="59"/>
-[...22 lines deleted...]
-      <c r="Y1" s="59"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="Y3" s="20"/>
       <c r="AK3" s="20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="57"/>
-      <c r="B4" s="55">
+      <c r="A4" s="60"/>
+      <c r="B4" s="58">
         <v>2024</v>
       </c>
-      <c r="C4" s="56"/>
-[...10 lines deleted...]
-      <c r="N4" s="55">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="58">
         <v>2025</v>
       </c>
-      <c r="O4" s="56"/>
-[...10 lines deleted...]
-      <c r="Z4" s="55">
+      <c r="O4" s="59"/>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="58">
         <v>2026</v>
       </c>
-      <c r="AA4" s="56"/>
-[...9 lines deleted...]
-      <c r="AK4" s="56"/>
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59"/>
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="59"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="58"/>
+      <c r="A5" s="61"/>
       <c r="B5" s="48" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="48" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="37" t="s">
         <v>37</v>
       </c>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="48" t="s">
@@ -7645,77 +7841,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="37" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="48" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="48" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="60" t="s">
+      <c r="A6" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="60"/>
-[...22 lines deleted...]
-      <c r="Y6" s="60"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="6">
         <v>5</v>
       </c>
       <c r="C7" s="6">
         <v>4</v>
       </c>
       <c r="D7" s="6">
         <v>2</v>
       </c>
       <c r="E7" s="6">
         <v>2</v>
       </c>
       <c r="F7" s="26">
         <v>2</v>
       </c>
       <c r="G7" s="26">
         <v>2</v>
       </c>
       <c r="H7" s="26">
         <v>4</v>
@@ -7755,50 +7951,53 @@
       </c>
       <c r="T7" s="24">
         <v>2</v>
       </c>
       <c r="U7" s="24">
         <v>1</v>
       </c>
       <c r="V7" s="24">
         <v>6</v>
       </c>
       <c r="W7" s="24">
         <v>1</v>
       </c>
       <c r="X7" s="24">
         <v>3</v>
       </c>
       <c r="Y7" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z7" s="50">
         <v>1</v>
       </c>
       <c r="AA7" s="24" t="s">
         <v>32</v>
       </c>
+      <c r="AB7" s="50">
+        <v>4</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="6">
         <v>2</v>
       </c>
       <c r="C8" s="6">
         <v>3</v>
       </c>
       <c r="D8" s="6">
         <v>2</v>
       </c>
       <c r="E8" s="6">
         <v>1</v>
       </c>
       <c r="F8" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="26">
         <v>1</v>
       </c>
       <c r="H8" s="26">
         <v>3</v>
@@ -7838,50 +8037,53 @@
       </c>
       <c r="T8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U8" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V8" s="24">
         <v>1</v>
       </c>
       <c r="W8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X8" s="24">
         <v>1</v>
       </c>
       <c r="Y8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA8" s="24" t="s">
         <v>32</v>
       </c>
+      <c r="AB8" s="50">
+        <v>1</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="26" t="s">
         <v>32</v>
@@ -7921,50 +8123,53 @@
       </c>
       <c r="T9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U9" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA9" s="24" t="s">
         <v>32</v>
       </c>
+      <c r="AB9" s="24" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="26" t="s">
         <v>32</v>
@@ -8004,50 +8209,53 @@
       </c>
       <c r="T10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U10" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA10" s="24" t="s">
         <v>32</v>
       </c>
+      <c r="AB10" s="24" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="6">
         <v>1</v>
       </c>
       <c r="C11" s="6">
         <v>1</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="26">
         <v>1</v>
       </c>
       <c r="H11" s="26">
         <v>1</v>
@@ -8087,50 +8295,53 @@
       </c>
       <c r="T11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U11" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA11" s="24" t="s">
         <v>32</v>
       </c>
+      <c r="AB11" s="24" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="6">
         <v>1</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="26" t="s">
         <v>32</v>
@@ -8170,50 +8381,53 @@
       </c>
       <c r="T12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U12" s="24">
         <v>1</v>
       </c>
       <c r="V12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA12" s="24" t="s">
         <v>32</v>
       </c>
+      <c r="AB12" s="24" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="26" t="s">
         <v>32</v>
@@ -8253,50 +8467,53 @@
       </c>
       <c r="T13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U13" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V13" s="24">
         <v>1</v>
       </c>
       <c r="W13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA13" s="24" t="s">
         <v>32</v>
       </c>
+      <c r="AB13" s="24" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="26">
         <v>1</v>
       </c>
       <c r="G14" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="26" t="s">
         <v>32</v>
@@ -8336,51 +8553,53 @@
       </c>
       <c r="T14" s="24">
         <v>1</v>
       </c>
       <c r="U14" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V14" s="24">
         <v>1</v>
       </c>
       <c r="W14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA14" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="AB14" s="24"/>
+      <c r="AB14" s="24" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="26" t="s">
         <v>32</v>
@@ -8420,50 +8639,53 @@
       </c>
       <c r="T15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U15" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA15" s="24" t="s">
         <v>32</v>
       </c>
+      <c r="AB15" s="24" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="26" t="s">
         <v>32</v>
@@ -8503,52 +8725,55 @@
       </c>
       <c r="T16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U16" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V16" s="24">
         <v>2</v>
       </c>
       <c r="W16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA16" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="50">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="26" t="s">
@@ -8586,52 +8811,55 @@
       </c>
       <c r="T17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U17" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA17" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="6">
         <v>1</v>
       </c>
       <c r="F18" s="26">
         <v>1</v>
       </c>
       <c r="G18" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="26" t="s">
@@ -8669,52 +8897,55 @@
       </c>
       <c r="T18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U18" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA18" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="50">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="6">
         <v>1</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I19" s="26" t="s">
@@ -8752,52 +8983,55 @@
       </c>
       <c r="T19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U19" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X19" s="24">
         <v>2</v>
       </c>
       <c r="Y19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA19" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="50">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I20" s="26" t="s">
@@ -8835,52 +9069,55 @@
       </c>
       <c r="T20" s="24">
         <v>1</v>
       </c>
       <c r="U20" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA20" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="26" t="s">
@@ -8918,81 +9155,84 @@
       </c>
       <c r="T21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U21" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V21" s="24">
         <v>1</v>
       </c>
       <c r="W21" s="24">
         <v>1</v>
       </c>
       <c r="X21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z21" s="50">
         <v>1</v>
       </c>
       <c r="AA21" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="61" t="s">
+      <c r="AB21" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="61"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="56"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="56"/>
+      <c r="K22" s="56"/>
+      <c r="L22" s="56"/>
+      <c r="M22" s="56"/>
+      <c r="N22" s="56"/>
+      <c r="O22" s="56"/>
+      <c r="P22" s="56"/>
+      <c r="Q22" s="56"/>
+      <c r="R22" s="56"/>
+      <c r="S22" s="56"/>
+      <c r="T22" s="56"/>
+      <c r="U22" s="56"/>
+      <c r="V22" s="56"/>
+      <c r="W22" s="56"/>
+      <c r="X22" s="56"/>
+      <c r="Y22" s="56"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="6">
         <v>3</v>
       </c>
       <c r="C23" s="6">
         <v>3</v>
       </c>
       <c r="D23" s="6">
         <v>2</v>
       </c>
       <c r="E23" s="6">
         <v>1</v>
       </c>
       <c r="F23" s="26">
         <v>1</v>
       </c>
       <c r="G23" s="7">
         <v>1</v>
       </c>
       <c r="H23" s="6">
         <v>3</v>
       </c>
       <c r="I23" s="24">
@@ -9030,52 +9270,55 @@
       </c>
       <c r="T23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U23" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V23" s="24">
         <v>1</v>
       </c>
       <c r="W23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X23" s="24">
         <v>1</v>
       </c>
       <c r="Y23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA23" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="24">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="6">
         <v>2</v>
       </c>
       <c r="C24" s="6">
         <v>3</v>
       </c>
       <c r="D24" s="6">
         <v>2</v>
       </c>
       <c r="E24" s="6">
         <v>1</v>
       </c>
       <c r="F24" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G24" s="7">
         <v>1</v>
       </c>
       <c r="H24" s="6">
         <v>3</v>
       </c>
       <c r="I24" s="24">
@@ -9113,52 +9356,55 @@
       </c>
       <c r="T24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U24" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V24" s="24">
         <v>1</v>
       </c>
       <c r="W24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X24" s="24">
         <v>1</v>
       </c>
       <c r="Y24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA24" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="24">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="6">
         <v>1</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F25" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G25" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I25" s="26" t="s">
@@ -9196,52 +9442,53 @@
       </c>
       <c r="T25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U25" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA25" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="24"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="26" t="s">
@@ -9279,52 +9526,53 @@
       </c>
       <c r="T26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U26" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA26" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="24"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F27" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G27" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I27" s="26" t="s">
@@ -9362,52 +9610,55 @@
       </c>
       <c r="T27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U27" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA27" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="24">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F28" s="26">
         <v>1</v>
       </c>
       <c r="G28" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H28" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I28" s="26" t="s">
@@ -9445,82 +9696,84 @@
       </c>
       <c r="T28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U28" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA28" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="54" t="s">
+      <c r="AB28" s="24"/>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="54"/>
-[...22 lines deleted...]
-      <c r="Y29" s="54"/>
+      <c r="B29" s="57"/>
+      <c r="C29" s="57"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="57"/>
+      <c r="F29" s="57"/>
+      <c r="G29" s="57"/>
+      <c r="H29" s="57"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="57"/>
+      <c r="K29" s="57"/>
+      <c r="L29" s="57"/>
+      <c r="M29" s="57"/>
+      <c r="N29" s="57"/>
+      <c r="O29" s="57"/>
+      <c r="P29" s="57"/>
+      <c r="Q29" s="57"/>
+      <c r="R29" s="57"/>
+      <c r="S29" s="57"/>
+      <c r="T29" s="57"/>
+      <c r="U29" s="57"/>
+      <c r="V29" s="57"/>
+      <c r="W29" s="57"/>
+      <c r="X29" s="57"/>
+      <c r="Y29" s="57"/>
       <c r="AA29" s="24"/>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="24"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="6">
         <v>2</v>
       </c>
       <c r="C30" s="6">
         <v>1</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="6">
         <v>1</v>
       </c>
       <c r="F30" s="26">
         <v>1</v>
       </c>
       <c r="G30" s="7">
         <v>1</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7">
@@ -9558,52 +9811,55 @@
       </c>
       <c r="T30" s="35">
         <v>2</v>
       </c>
       <c r="U30" s="35">
         <v>1</v>
       </c>
       <c r="V30" s="35">
         <v>5</v>
       </c>
       <c r="W30" s="35">
         <v>1</v>
       </c>
       <c r="X30" s="24">
         <v>2</v>
       </c>
       <c r="Y30" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z30" s="52">
         <v>1</v>
       </c>
       <c r="AA30" s="35" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="24">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I31" s="26" t="s">
@@ -9641,52 +9897,55 @@
       </c>
       <c r="T31" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U31" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V31" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W31" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA31" s="35" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I32" s="26" t="s">
@@ -9724,52 +9983,55 @@
       </c>
       <c r="T32" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U32" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V32" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W32" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA32" s="35" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="6">
         <v>1</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F33" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G33" s="7">
         <v>1</v>
       </c>
       <c r="H33" s="26">
         <v>1</v>
       </c>
       <c r="I33" s="26" t="s">
@@ -9807,52 +10069,55 @@
       </c>
       <c r="T33" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U33" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V33" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W33" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA33" s="35" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="6">
         <v>1</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I34" s="26" t="s">
@@ -9890,52 +10155,55 @@
       </c>
       <c r="T34" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U34" s="35">
         <v>1</v>
       </c>
       <c r="V34" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W34" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA34" s="35" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I35" s="26" t="s">
@@ -9973,52 +10241,55 @@
       </c>
       <c r="T35" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U35" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V35" s="35">
         <v>1</v>
       </c>
       <c r="W35" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA35" s="35" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="26">
         <v>1</v>
       </c>
       <c r="G36" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I36" s="7">
@@ -10056,52 +10327,55 @@
       </c>
       <c r="T36" s="35">
         <v>1</v>
       </c>
       <c r="U36" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V36" s="35">
         <v>1</v>
       </c>
       <c r="W36" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA36" s="35" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F37" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="7">
@@ -10139,52 +10413,55 @@
       </c>
       <c r="T37" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U37" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V37" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W37" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA37" s="35" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G38" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I38" s="26" t="s">
@@ -10222,52 +10499,55 @@
       </c>
       <c r="T38" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U38" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V38" s="35">
         <v>2</v>
       </c>
       <c r="W38" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA38" s="35" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F39" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G39" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H39" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I39" s="26" t="s">
@@ -10305,52 +10585,55 @@
       </c>
       <c r="T39" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U39" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V39" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W39" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA39" s="35" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="6">
         <v>1</v>
       </c>
       <c r="F40" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G40" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H40" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I40" s="26" t="s">
@@ -10388,52 +10671,55 @@
       </c>
       <c r="T40" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U40" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V40" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W40" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA40" s="35" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="24">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="6">
         <v>1</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F41" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G41" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H41" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I41" s="26" t="s">
@@ -10471,52 +10757,55 @@
       </c>
       <c r="T41" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U41" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V41" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W41" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X41" s="24">
         <v>2</v>
       </c>
       <c r="Y41" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z41" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA41" s="35" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="24">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F42" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G42" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H42" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I42" s="26" t="s">
@@ -10554,52 +10843,55 @@
       </c>
       <c r="T42" s="35">
         <v>1</v>
       </c>
       <c r="U42" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V42" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W42" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA42" s="35" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="43" spans="1:27" s="44" customFormat="1">
+      <c r="AB42" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" s="44" customFormat="1">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="G43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="H43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="I43" s="11" t="s">
@@ -10637,212 +10929,215 @@
       </c>
       <c r="T43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="U43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="V43" s="25">
         <v>1</v>
       </c>
       <c r="W43" s="25">
         <v>1</v>
       </c>
       <c r="X43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="Y43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="Z43" s="51">
         <v>1</v>
       </c>
       <c r="AA43" s="25" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="25" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B44" s="45"/>
     </row>
-    <row r="45" spans="1:27">
+    <row r="45" spans="1:28">
       <c r="B45" s="45"/>
     </row>
-    <row r="46" spans="1:27">
+    <row r="46" spans="1:28">
       <c r="B46" s="45"/>
     </row>
-    <row r="47" spans="1:27">
+    <row r="47" spans="1:28">
       <c r="B47" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+      <selection activeCell="X48" sqref="X48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="6.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="13" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="6.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="18" max="21" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="13" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="59"/>
-[...22 lines deleted...]
-      <c r="Y1" s="59"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37">
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
-      <c r="X3" s="67"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="67" t="s">
+      <c r="X3" s="64"/>
+      <c r="Y3" s="64"/>
+      <c r="AJ3" s="64" t="s">
         <v>20</v>
       </c>
-      <c r="AK3" s="67"/>
+      <c r="AK3" s="64"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="57"/>
+      <c r="A4" s="60"/>
       <c r="B4" s="65">
         <v>2024</v>
       </c>
       <c r="C4" s="66"/>
       <c r="D4" s="66"/>
       <c r="E4" s="66"/>
       <c r="F4" s="66"/>
       <c r="G4" s="66"/>
       <c r="H4" s="66"/>
       <c r="I4" s="66"/>
       <c r="J4" s="66"/>
       <c r="K4" s="66"/>
       <c r="L4" s="66"/>
       <c r="M4" s="66"/>
       <c r="N4" s="65">
         <v>2025</v>
       </c>
       <c r="O4" s="66"/>
       <c r="P4" s="66"/>
       <c r="Q4" s="66"/>
       <c r="R4" s="66"/>
       <c r="S4" s="66"/>
       <c r="T4" s="66"/>
       <c r="U4" s="66"/>
       <c r="V4" s="66"/>
       <c r="W4" s="66"/>
       <c r="X4" s="66"/>
       <c r="Y4" s="66"/>
       <c r="Z4" s="65">
         <v>2026</v>
       </c>
       <c r="AA4" s="66"/>
       <c r="AB4" s="66"/>
       <c r="AC4" s="66"/>
       <c r="AD4" s="66"/>
       <c r="AE4" s="66"/>
       <c r="AF4" s="66"/>
       <c r="AG4" s="66"/>
       <c r="AH4" s="66"/>
       <c r="AI4" s="66"/>
       <c r="AJ4" s="66"/>
       <c r="AK4" s="66"/>
     </row>
     <row r="5" spans="1:37" ht="22.5">
-      <c r="A5" s="58"/>
+      <c r="A5" s="61"/>
       <c r="B5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -10909,77 +11204,77 @@
         <v>24</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>25</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>28</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>29</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>30</v>
       </c>
       <c r="AK5" s="17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="60" t="s">
+      <c r="A6" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="60"/>
-[...22 lines deleted...]
-      <c r="Y6" s="60"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18">
         <v>10.87</v>
       </c>
       <c r="C7" s="18">
         <v>10.25</v>
       </c>
       <c r="D7" s="18">
         <v>8.77</v>
       </c>
       <c r="E7" s="18">
         <v>7.61</v>
       </c>
       <c r="F7" s="18">
         <v>6.93</v>
       </c>
       <c r="G7" s="33">
         <v>4.9000000000000004</v>
       </c>
       <c r="H7" s="32">
         <v>7.03</v>
@@ -11016,52 +11311,55 @@
       </c>
       <c r="S7" s="18">
         <v>7.1</v>
       </c>
       <c r="T7" s="18">
         <v>6.66</v>
       </c>
       <c r="U7" s="18">
         <v>6.11</v>
       </c>
       <c r="V7" s="18">
         <v>7.18</v>
       </c>
       <c r="W7" s="18">
         <v>6.77</v>
       </c>
       <c r="X7" s="18">
         <v>6.92</v>
       </c>
       <c r="Y7" s="18">
         <v>6.32</v>
       </c>
       <c r="Z7" s="18">
         <v>2.57</v>
       </c>
-      <c r="AA7" s="69">
+      <c r="AA7" s="18">
         <v>4.34</v>
+      </c>
+      <c r="AB7" s="18">
+        <v>6.61</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="18">
         <v>10.15</v>
       </c>
       <c r="C8" s="18">
         <v>13.09</v>
       </c>
       <c r="D8" s="18">
         <v>12.82</v>
       </c>
       <c r="E8" s="18">
         <v>10.88</v>
       </c>
       <c r="F8" s="18">
         <v>8.86</v>
       </c>
       <c r="G8" s="7">
         <v>5.81</v>
       </c>
       <c r="H8" s="32">
@@ -11099,51 +11397,56 @@
       </c>
       <c r="S8" s="18">
         <v>5.32</v>
       </c>
       <c r="T8" s="18">
         <v>4.5199999999999996</v>
       </c>
       <c r="U8" s="18">
         <v>3.89</v>
       </c>
       <c r="V8" s="18">
         <v>4.18</v>
       </c>
       <c r="W8" s="18">
         <v>3.81</v>
       </c>
       <c r="X8" s="18">
         <v>4.07</v>
       </c>
       <c r="Y8" s="18">
         <v>3.72</v>
       </c>
       <c r="Z8" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA8" s="69"/>
+      <c r="AA8" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB8" s="18">
+        <v>2.2400000000000002</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="32" t="s">
         <v>32</v>
@@ -11180,51 +11483,56 @@
       </c>
       <c r="S9" s="18">
         <v>7.19</v>
       </c>
       <c r="T9" s="18">
         <v>6.06</v>
       </c>
       <c r="U9" s="18">
         <v>5.26</v>
       </c>
       <c r="V9" s="18">
         <v>4.6100000000000003</v>
       </c>
       <c r="W9" s="18">
         <v>4.26</v>
       </c>
       <c r="X9" s="18">
         <v>3.82</v>
       </c>
       <c r="Y9" s="18">
         <v>3.5</v>
       </c>
       <c r="Z9" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA9" s="69"/>
+      <c r="AA9" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB9" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="32" t="s">
         <v>32</v>
@@ -11261,51 +11569,56 @@
       </c>
       <c r="S10" s="18">
         <v>26.32</v>
       </c>
       <c r="T10" s="18">
         <v>22.22</v>
       </c>
       <c r="U10" s="18">
         <v>18.350000000000001</v>
       </c>
       <c r="V10" s="18">
         <v>16.39</v>
       </c>
       <c r="W10" s="18">
         <v>15.5</v>
       </c>
       <c r="X10" s="18">
         <v>14.18</v>
       </c>
       <c r="Y10" s="18">
         <v>13.07</v>
       </c>
       <c r="Z10" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA10" s="69"/>
+      <c r="AA10" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB10" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="18">
         <v>40</v>
       </c>
       <c r="C11" s="18">
         <v>43.48</v>
       </c>
       <c r="D11" s="18">
         <v>32.26</v>
       </c>
       <c r="E11" s="18">
         <v>21.98</v>
       </c>
       <c r="F11" s="18">
         <v>16.13</v>
       </c>
       <c r="G11" s="7">
         <v>43.48</v>
       </c>
       <c r="H11" s="32">
         <v>24.84</v>
@@ -11342,52 +11655,55 @@
       </c>
       <c r="S11" s="42" t="s">
         <v>32</v>
       </c>
       <c r="T11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="U11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="V11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="W11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z11" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA11" s="69">
+      <c r="AA11" s="18">
         <v>34.479999999999997</v>
+      </c>
+      <c r="AB11" s="18">
+        <v>19.61</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="18">
         <v>83.33</v>
       </c>
       <c r="C12" s="18">
         <v>33.33</v>
       </c>
       <c r="D12" s="18">
         <v>24.39</v>
       </c>
       <c r="E12" s="18">
         <v>16.13</v>
       </c>
       <c r="F12" s="18">
         <v>13.51</v>
       </c>
       <c r="G12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="32">
@@ -11425,51 +11741,56 @@
       </c>
       <c r="S12" s="42" t="s">
         <v>32</v>
       </c>
       <c r="T12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="U12" s="18">
         <v>8.4700000000000006</v>
       </c>
       <c r="V12" s="18">
         <v>7.41</v>
       </c>
       <c r="W12" s="18">
         <v>6.67</v>
       </c>
       <c r="X12" s="18">
         <v>6.1</v>
       </c>
       <c r="Y12" s="18">
         <v>5.75</v>
       </c>
       <c r="Z12" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA12" s="69"/>
+      <c r="AA12" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB12" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="32" t="s">
         <v>32</v>
@@ -11506,51 +11827,56 @@
       </c>
       <c r="S13" s="42" t="s">
         <v>32</v>
       </c>
       <c r="T13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="U13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="V13" s="18">
         <v>8.6999999999999993</v>
       </c>
       <c r="W13" s="18">
         <v>8</v>
       </c>
       <c r="X13" s="18">
         <v>7.3</v>
       </c>
       <c r="Y13" s="18">
         <v>6.71</v>
       </c>
       <c r="Z13" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA13" s="69"/>
+      <c r="AA13" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB13" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="18">
         <v>5.41</v>
       </c>
       <c r="G14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="32">
         <v>3.92</v>
@@ -11587,51 +11913,56 @@
       </c>
       <c r="S14" s="18">
         <v>5.62</v>
       </c>
       <c r="T14" s="18">
         <v>9.39</v>
       </c>
       <c r="U14" s="18">
         <v>8.3000000000000007</v>
       </c>
       <c r="V14" s="18">
         <v>11.24</v>
       </c>
       <c r="W14" s="18">
         <v>10.17</v>
       </c>
       <c r="X14" s="18">
         <v>9.23</v>
       </c>
       <c r="Y14" s="18">
         <v>8.36</v>
       </c>
       <c r="Z14" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA14" s="69"/>
+      <c r="AA14" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB14" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="32" t="s">
         <v>32</v>
@@ -11668,51 +11999,56 @@
       </c>
       <c r="S15" s="18">
         <v>17.54</v>
       </c>
       <c r="T15" s="18">
         <v>14.29</v>
       </c>
       <c r="U15" s="18">
         <v>11.9</v>
       </c>
       <c r="V15" s="18">
         <v>10.99</v>
       </c>
       <c r="W15" s="18">
         <v>9.6199999999999992</v>
       </c>
       <c r="X15" s="18">
         <v>8.93</v>
       </c>
       <c r="Y15" s="18">
         <v>8.1999999999999993</v>
       </c>
       <c r="Z15" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA15" s="69"/>
+      <c r="AA15" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB15" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="40" t="s">
         <v>32</v>
@@ -11749,55 +12085,58 @@
       </c>
       <c r="S16" s="19">
         <v>22.22</v>
       </c>
       <c r="T16" s="18">
         <v>16.95</v>
       </c>
       <c r="U16" s="19">
         <v>14.6</v>
       </c>
       <c r="V16" s="19">
         <v>26.49</v>
       </c>
       <c r="W16" s="18">
         <v>24.54</v>
       </c>
       <c r="X16" s="18">
         <v>23.67</v>
       </c>
       <c r="Y16" s="18">
         <v>21.62</v>
       </c>
       <c r="Z16" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA16" s="69">
+      <c r="AA16" s="18">
         <v>43.48</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="18">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="40" t="s">
@@ -11832,53 +12171,58 @@
       </c>
       <c r="S17" s="42" t="s">
         <v>32</v>
       </c>
       <c r="T17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="U17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="V17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="W17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z17" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA17" s="69"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:27">
+      <c r="AA17" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB17" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="19">
         <v>8.26</v>
       </c>
       <c r="F18" s="19">
         <v>12.82</v>
       </c>
       <c r="G18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="40">
         <v>9.26</v>
       </c>
       <c r="I18" s="19">
@@ -11913,53 +12257,58 @@
       </c>
       <c r="S18" s="19">
         <v>6.1</v>
       </c>
       <c r="T18" s="18">
         <v>4.9000000000000004</v>
       </c>
       <c r="U18" s="19">
         <v>4.33</v>
       </c>
       <c r="V18" s="19">
         <v>3.88</v>
       </c>
       <c r="W18" s="18">
         <v>3.5</v>
       </c>
       <c r="X18" s="18">
         <v>3.22</v>
       </c>
       <c r="Y18" s="18">
         <v>2.92</v>
       </c>
       <c r="Z18" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA18" s="69"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:27">
+      <c r="AA18" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB18" s="18">
+        <v>12.05</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="19">
         <v>166.67</v>
       </c>
       <c r="C19" s="19">
         <v>76.92</v>
       </c>
       <c r="D19" s="19">
         <v>52.63</v>
       </c>
       <c r="E19" s="19">
         <v>40</v>
       </c>
       <c r="F19" s="19">
         <v>27.03</v>
       </c>
       <c r="G19" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H19" s="40">
         <v>17.239999999999998</v>
       </c>
       <c r="I19" s="19">
@@ -11994,53 +12343,58 @@
       </c>
       <c r="S19" s="42" t="s">
         <v>32</v>
       </c>
       <c r="T19" s="18" t="s">
         <v>32</v>
       </c>
       <c r="U19" s="19" t="s">
         <v>32</v>
       </c>
       <c r="V19" s="19" t="s">
         <v>32</v>
       </c>
       <c r="W19" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X19" s="18">
         <v>23.53</v>
       </c>
       <c r="Y19" s="18">
         <v>22.47</v>
       </c>
       <c r="Z19" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA19" s="69"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="AA19" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB19" s="18">
+        <v>52.63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I20" s="40" t="s">
@@ -12075,53 +12429,58 @@
       </c>
       <c r="S20" s="42" t="s">
         <v>32</v>
       </c>
       <c r="T20" s="18">
         <v>10</v>
       </c>
       <c r="U20" s="19">
         <v>9.09</v>
       </c>
       <c r="V20" s="19">
         <v>8</v>
       </c>
       <c r="W20" s="18">
         <v>7.09</v>
       </c>
       <c r="X20" s="18">
         <v>6.41</v>
       </c>
       <c r="Y20" s="18">
         <v>5.81</v>
       </c>
       <c r="Z20" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA20" s="69"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:27">
+      <c r="AA20" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB20" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="40" t="s">
@@ -12156,84 +12515,88 @@
       </c>
       <c r="S21" s="19">
         <v>21.28</v>
       </c>
       <c r="T21" s="18">
         <v>16.670000000000002</v>
       </c>
       <c r="U21" s="19">
         <v>14.35</v>
       </c>
       <c r="V21" s="19">
         <v>17.239999999999998</v>
       </c>
       <c r="W21" s="18">
         <v>19.84</v>
       </c>
       <c r="X21" s="18">
         <v>18.05</v>
       </c>
       <c r="Y21" s="18">
         <v>16.5</v>
       </c>
       <c r="Z21" s="18">
         <v>50</v>
       </c>
-      <c r="AA21" s="69">
+      <c r="AA21" s="18">
         <v>30.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="68" t="s">
+      <c r="AB21" s="18">
+        <v>16.670000000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="68"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="67"/>
+      <c r="C22" s="67"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="67"/>
+      <c r="O22" s="67"/>
+      <c r="P22" s="67"/>
+      <c r="Q22" s="67"/>
+      <c r="R22" s="67"/>
+      <c r="S22" s="67"/>
+      <c r="T22" s="67"/>
+      <c r="U22" s="67"/>
+      <c r="V22" s="67"/>
+      <c r="W22" s="67"/>
+      <c r="X22" s="67"/>
+      <c r="Y22" s="67"/>
+      <c r="AA22" s="18"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="19">
         <v>12.5</v>
       </c>
       <c r="C23" s="19">
         <v>13.22</v>
       </c>
       <c r="D23" s="19">
         <v>12.36</v>
       </c>
       <c r="E23" s="19">
         <v>10.34</v>
       </c>
       <c r="F23" s="19">
         <v>9.2899999999999991</v>
       </c>
       <c r="G23" s="41">
         <v>5.0999999999999996</v>
       </c>
       <c r="H23" s="40">
         <v>9.69</v>
       </c>
       <c r="I23" s="19">
@@ -12271,52 +12634,55 @@
       </c>
       <c r="T23" s="19">
         <v>6.08</v>
       </c>
       <c r="U23" s="19">
         <v>5.26</v>
       </c>
       <c r="V23" s="19">
         <v>5.29</v>
       </c>
       <c r="W23" s="18">
         <v>4.8099999999999996</v>
       </c>
       <c r="X23" s="18">
         <v>4.91</v>
       </c>
       <c r="Y23" s="18">
         <v>4.47</v>
       </c>
       <c r="Z23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA23" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="18">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="19">
         <v>10.15</v>
       </c>
       <c r="C24" s="19">
         <v>13.09</v>
       </c>
       <c r="D24" s="19">
         <v>12.82</v>
       </c>
       <c r="E24" s="19">
         <v>10.88</v>
       </c>
       <c r="F24" s="19">
         <v>8.86</v>
       </c>
       <c r="G24" s="39">
         <v>5.81</v>
       </c>
       <c r="H24" s="40">
         <v>9.7899999999999991</v>
       </c>
       <c r="I24" s="19">
@@ -12354,52 +12720,55 @@
       </c>
       <c r="T24" s="19">
         <v>4.5199999999999996</v>
       </c>
       <c r="U24" s="19">
         <v>3.89</v>
       </c>
       <c r="V24" s="19">
         <v>4.18</v>
       </c>
       <c r="W24" s="18">
         <v>3.81</v>
       </c>
       <c r="X24" s="18">
         <v>4.07</v>
       </c>
       <c r="Y24" s="18">
         <v>3.72</v>
       </c>
       <c r="Z24" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA24" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="18">
+        <v>2.2400000000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="19">
         <v>142.86000000000001</v>
       </c>
       <c r="C25" s="19">
         <v>62.5</v>
       </c>
       <c r="D25" s="19">
         <v>37.04</v>
       </c>
       <c r="E25" s="19">
         <v>22.73</v>
       </c>
       <c r="F25" s="19">
         <v>18.52</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="40">
         <v>15.38</v>
       </c>
       <c r="I25" s="19">
@@ -12437,52 +12806,55 @@
       </c>
       <c r="T25" s="19" t="s">
         <v>32</v>
       </c>
       <c r="U25" s="19" t="s">
         <v>32</v>
       </c>
       <c r="V25" s="19" t="s">
         <v>32</v>
       </c>
       <c r="W25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA25" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="40" t="s">
@@ -12520,52 +12892,55 @@
       </c>
       <c r="T26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="U26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="V26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="W26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA26" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I27" s="40" t="s">
@@ -12603,52 +12978,55 @@
       </c>
       <c r="T27" s="19">
         <v>32.26</v>
       </c>
       <c r="U27" s="19">
         <v>28.57</v>
       </c>
       <c r="V27" s="19">
         <v>25.32</v>
       </c>
       <c r="W27" s="18">
         <v>23.81</v>
       </c>
       <c r="X27" s="18">
         <v>22.73</v>
       </c>
       <c r="Y27" s="18">
         <v>20.62</v>
       </c>
       <c r="Z27" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA27" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="18">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F28" s="19">
         <v>16.670000000000002</v>
       </c>
       <c r="G28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H28" s="40">
         <v>13.33</v>
       </c>
       <c r="I28" s="19">
@@ -12686,81 +13064,86 @@
       </c>
       <c r="T28" s="19">
         <v>14.08</v>
       </c>
       <c r="U28" s="19">
         <v>11.76</v>
       </c>
       <c r="V28" s="19">
         <v>11.11</v>
       </c>
       <c r="W28" s="18">
         <v>9.8000000000000007</v>
       </c>
       <c r="X28" s="18">
         <v>8.85</v>
       </c>
       <c r="Y28" s="18">
         <v>7.81</v>
       </c>
       <c r="Z28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA28" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="64" t="s">
+      <c r="AB28" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="64"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="B29" s="68"/>
+      <c r="C29" s="68"/>
+      <c r="D29" s="68"/>
+      <c r="E29" s="68"/>
+      <c r="F29" s="68"/>
+      <c r="G29" s="68"/>
+      <c r="H29" s="68"/>
+      <c r="I29" s="68"/>
+      <c r="J29" s="68"/>
+      <c r="K29" s="68"/>
+      <c r="L29" s="68"/>
+      <c r="M29" s="68"/>
+      <c r="N29" s="68"/>
+      <c r="O29" s="68"/>
+      <c r="P29" s="68"/>
+      <c r="Q29" s="68"/>
+      <c r="R29" s="68"/>
+      <c r="S29" s="68"/>
+      <c r="T29" s="68"/>
+      <c r="U29" s="68"/>
+      <c r="V29" s="68"/>
+      <c r="W29" s="68"/>
+      <c r="X29" s="68"/>
+      <c r="Y29" s="68"/>
+      <c r="AA29" s="18"/>
+      <c r="AB29" s="18"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="19">
         <v>9.09</v>
       </c>
       <c r="C30" s="19">
         <v>7.08</v>
       </c>
       <c r="D30" s="19">
         <v>4.9400000000000004</v>
       </c>
       <c r="E30" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="F30" s="19">
         <v>4.5999999999999996</v>
       </c>
       <c r="G30" s="39">
         <v>4.72</v>
       </c>
       <c r="H30" s="40">
         <v>4.54</v>
       </c>
       <c r="I30" s="19">
@@ -12795,55 +13178,58 @@
       </c>
       <c r="S30" s="42">
         <v>7</v>
       </c>
       <c r="T30" s="42">
         <v>7.21</v>
       </c>
       <c r="U30" s="42">
         <v>6.94</v>
       </c>
       <c r="V30" s="42">
         <v>8.99</v>
       </c>
       <c r="W30" s="18">
         <v>8.6300000000000008</v>
       </c>
       <c r="X30" s="18">
         <v>8.81</v>
       </c>
       <c r="Y30" s="18">
         <v>8.09</v>
       </c>
       <c r="Z30" s="53">
         <v>5.24</v>
       </c>
-      <c r="AA30" s="70">
+      <c r="AA30" s="18">
         <v>8.7200000000000006</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="18">
+        <v>9.16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H31" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I31" s="19" t="s">
@@ -12878,53 +13264,58 @@
       </c>
       <c r="S31" s="42">
         <v>7.19</v>
       </c>
       <c r="T31" s="42">
         <v>6.06</v>
       </c>
       <c r="U31" s="42">
         <v>5.26</v>
       </c>
       <c r="V31" s="42">
         <v>4.6100000000000003</v>
       </c>
       <c r="W31" s="18">
         <v>4.26</v>
       </c>
       <c r="X31" s="18">
         <v>3.82</v>
       </c>
       <c r="Y31" s="18">
         <v>3.5</v>
       </c>
       <c r="Z31" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA31" s="70"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:27">
+      <c r="AA31" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB31" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I32" s="19" t="s">
@@ -12959,53 +13350,58 @@
       </c>
       <c r="S32" s="42">
         <v>26.32</v>
       </c>
       <c r="T32" s="42">
         <v>22.22</v>
       </c>
       <c r="U32" s="42">
         <v>18.350000000000001</v>
       </c>
       <c r="V32" s="42">
         <v>16.39</v>
       </c>
       <c r="W32" s="18">
         <v>15.5</v>
       </c>
       <c r="X32" s="18">
         <v>14.18</v>
       </c>
       <c r="Y32" s="18">
         <v>13.07</v>
       </c>
       <c r="Z32" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA32" s="70"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:27">
+      <c r="AA32" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB32" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="19">
         <v>33.33</v>
       </c>
       <c r="D33" s="19">
         <v>28.57</v>
       </c>
       <c r="E33" s="19">
         <v>21.28</v>
       </c>
       <c r="F33" s="19">
         <v>14.29</v>
       </c>
       <c r="G33" s="19">
         <v>58.82</v>
       </c>
       <c r="H33" s="19">
         <v>31.25</v>
       </c>
       <c r="I33" s="19">
@@ -13040,55 +13436,58 @@
       </c>
       <c r="S33" s="42" t="s">
         <v>32</v>
       </c>
       <c r="T33" s="42" t="s">
         <v>32</v>
       </c>
       <c r="U33" s="42" t="s">
         <v>32</v>
       </c>
       <c r="V33" s="42" t="s">
         <v>32</v>
       </c>
       <c r="W33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z33" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA33" s="70">
+      <c r="AA33" s="18">
         <v>50</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="18">
+        <v>29.41</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="19">
         <v>83.33</v>
       </c>
       <c r="C34" s="19">
         <v>33.33</v>
       </c>
       <c r="D34" s="19">
         <v>24.39</v>
       </c>
       <c r="E34" s="19">
         <v>16.13</v>
       </c>
       <c r="F34" s="19">
         <v>13.51</v>
       </c>
       <c r="G34" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H34" s="19">
         <v>9.43</v>
       </c>
       <c r="I34" s="19">
@@ -13123,53 +13522,58 @@
       </c>
       <c r="S34" s="42" t="s">
         <v>32</v>
       </c>
       <c r="T34" s="42" t="s">
         <v>32</v>
       </c>
       <c r="U34" s="42">
         <v>8.4700000000000006</v>
       </c>
       <c r="V34" s="42">
         <v>7.41</v>
       </c>
       <c r="W34" s="18">
         <v>6.67</v>
       </c>
       <c r="X34" s="18">
         <v>6.1</v>
       </c>
       <c r="Y34" s="18">
         <v>5.75</v>
       </c>
       <c r="Z34" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA34" s="70"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:27">
+      <c r="AA34" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB34" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="I35" s="19" t="s">
@@ -13204,53 +13608,58 @@
       </c>
       <c r="S35" s="42" t="s">
         <v>32</v>
       </c>
       <c r="T35" s="42" t="s">
         <v>32</v>
       </c>
       <c r="U35" s="42" t="s">
         <v>32</v>
       </c>
       <c r="V35" s="42">
         <v>8.6999999999999993</v>
       </c>
       <c r="W35" s="18">
         <v>8</v>
       </c>
       <c r="X35" s="18">
         <v>7.3</v>
       </c>
       <c r="Y35" s="18">
         <v>6.71</v>
       </c>
       <c r="Z35" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA35" s="70"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:27">
+      <c r="AA35" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB35" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="19">
         <v>5.41</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="19">
         <v>3.92</v>
       </c>
       <c r="I36" s="19">
@@ -13285,53 +13694,58 @@
       </c>
       <c r="S36" s="42">
         <v>5.62</v>
       </c>
       <c r="T36" s="42">
         <v>9.39</v>
       </c>
       <c r="U36" s="42">
         <v>8.3000000000000007</v>
       </c>
       <c r="V36" s="42">
         <v>11.24</v>
       </c>
       <c r="W36" s="18">
         <v>10.17</v>
       </c>
       <c r="X36" s="18">
         <v>9.23</v>
       </c>
       <c r="Y36" s="18">
         <v>8.36</v>
       </c>
       <c r="Z36" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA36" s="70"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:27">
+      <c r="AA36" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB36" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="19">
@@ -13366,53 +13780,58 @@
       </c>
       <c r="S37" s="42">
         <v>33.33</v>
       </c>
       <c r="T37" s="42">
         <v>26.32</v>
       </c>
       <c r="U37" s="42">
         <v>20.41</v>
       </c>
       <c r="V37" s="42">
         <v>18.87</v>
       </c>
       <c r="W37" s="18">
         <v>17.239999999999998</v>
       </c>
       <c r="X37" s="18">
         <v>15.87</v>
       </c>
       <c r="Y37" s="18">
         <v>14.71</v>
       </c>
       <c r="Z37" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA37" s="70"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:27">
+      <c r="AA37" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB37" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="I38" s="19" t="s">
@@ -13447,55 +13866,58 @@
       </c>
       <c r="S38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="T38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="U38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="V38" s="42">
         <v>27.78</v>
       </c>
       <c r="W38" s="18">
         <v>25.32</v>
       </c>
       <c r="X38" s="18">
         <v>24.69</v>
       </c>
       <c r="Y38" s="18">
         <v>22.73</v>
       </c>
       <c r="Z38" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA38" s="70">
+      <c r="AA38" s="18">
         <v>83.33</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="18">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="I39" s="19" t="s">
@@ -13530,53 +13952,58 @@
       </c>
       <c r="S39" s="42" t="s">
         <v>32</v>
       </c>
       <c r="T39" s="42" t="s">
         <v>32</v>
       </c>
       <c r="U39" s="42" t="s">
         <v>32</v>
       </c>
       <c r="V39" s="42" t="s">
         <v>32</v>
       </c>
       <c r="W39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z39" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA39" s="70"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:27">
+      <c r="AA39" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB39" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="19">
         <v>13.51</v>
       </c>
       <c r="F40" s="19">
         <v>10.42</v>
       </c>
       <c r="G40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H40" s="19">
         <v>7.09</v>
       </c>
       <c r="I40" s="19">
@@ -13611,53 +14038,58 @@
       </c>
       <c r="S40" s="42" t="s">
         <v>32</v>
       </c>
       <c r="T40" s="42" t="s">
         <v>32</v>
       </c>
       <c r="U40" s="42" t="s">
         <v>32</v>
       </c>
       <c r="V40" s="42" t="s">
         <v>32</v>
       </c>
       <c r="W40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z40" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA40" s="70"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:27">
+      <c r="AA40" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB40" s="18">
+        <v>16.13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="19">
         <v>166.67</v>
       </c>
       <c r="C41" s="19">
         <v>76.92</v>
       </c>
       <c r="D41" s="19">
         <v>52.63</v>
       </c>
       <c r="E41" s="19">
         <v>40</v>
       </c>
       <c r="F41" s="19">
         <v>27.03</v>
       </c>
       <c r="G41" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H41" s="19">
         <v>17.239999999999998</v>
       </c>
       <c r="I41" s="19">
@@ -13692,53 +14124,58 @@
       </c>
       <c r="S41" s="42" t="s">
         <v>32</v>
       </c>
       <c r="T41" s="42" t="s">
         <v>32</v>
       </c>
       <c r="U41" s="42" t="s">
         <v>32</v>
       </c>
       <c r="V41" s="42" t="s">
         <v>32</v>
       </c>
       <c r="W41" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X41" s="18">
         <v>23.53</v>
       </c>
       <c r="Y41" s="18">
         <v>22.47</v>
       </c>
       <c r="Z41" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA41" s="70"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:27">
+      <c r="AA41" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB41" s="18">
+        <v>52.63</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="I42" s="19" t="s">
@@ -13773,53 +14210,58 @@
       </c>
       <c r="S42" s="42" t="s">
         <v>32</v>
       </c>
       <c r="T42" s="42">
         <v>10</v>
       </c>
       <c r="U42" s="42">
         <v>9.09</v>
       </c>
       <c r="V42" s="42">
         <v>8</v>
       </c>
       <c r="W42" s="18">
         <v>7.09</v>
       </c>
       <c r="X42" s="18">
         <v>6.41</v>
       </c>
       <c r="Y42" s="18">
         <v>5.81</v>
       </c>
       <c r="Z42" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AA42" s="70"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:27" s="44" customFormat="1">
+      <c r="AA42" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB42" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" s="44" customFormat="1">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="E43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="G43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="H43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="I43" s="23" t="s">
@@ -13854,71 +14296,74 @@
       </c>
       <c r="S43" s="23">
         <v>21.28</v>
       </c>
       <c r="T43" s="23">
         <v>16.670000000000002</v>
       </c>
       <c r="U43" s="23">
         <v>14.35</v>
       </c>
       <c r="V43" s="23">
         <v>17.239999999999998</v>
       </c>
       <c r="W43" s="22">
         <v>19.84</v>
       </c>
       <c r="X43" s="22">
         <v>18.05</v>
       </c>
       <c r="Y43" s="22">
         <v>16.5</v>
       </c>
       <c r="Z43" s="22">
         <v>50</v>
       </c>
-      <c r="AA43" s="71">
+      <c r="AA43" s="22">
         <v>30.3</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="22">
+        <v>16.670000000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число умерших</vt:lpstr>
       <vt:lpstr>Общие коэффициенты смертности</vt:lpstr>