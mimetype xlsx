--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="18570" windowHeight="10530" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="18576" windowHeight="10536"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Общие коэффициенты смертности" sheetId="2" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="4" r:id="rId3"/>
     <sheet name="Коэф. младенческой смертности" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1548" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1593" uniqueCount="52">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -182,51 +182,51 @@
     <t xml:space="preserve">Аккайынский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
@@ -254,50 +254,62 @@
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -358,51 +370,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -501,94 +513,110 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -869,183 +897,183 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="E53" sqref="E53"/>
+    <sheetView tabSelected="1" topLeftCell="H1" workbookViewId="0">
+      <selection activeCell="P55" sqref="P55"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="26.42578125" style="13" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="29" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="26.44140625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="3.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="7.33203125" style="13" customWidth="1"/>
+    <col min="27" max="27" width="7.109375" style="13" customWidth="1"/>
+    <col min="28" max="28" width="8.44140625" style="13" customWidth="1"/>
+    <col min="29" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="54"/>
-[...22 lines deleted...]
-      <c r="Y1" s="54"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37" s="1" customFormat="1">
       <c r="E3" s="49"/>
       <c r="Y3" s="49"/>
       <c r="AK3" s="49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="60"/>
-      <c r="B4" s="58">
+      <c r="A4" s="65"/>
+      <c r="B4" s="59">
         <v>2024</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="58">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="59">
         <v>2025</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="59">
         <v>2026</v>
       </c>
-      <c r="AA4" s="59"/>
-[...9 lines deleted...]
-      <c r="AK4" s="59"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="61"/>
+      <c r="A5" s="66"/>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="48" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="48" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="48" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="48" t="s">
@@ -1080,109 +1108,110 @@
       </c>
       <c r="T5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="48" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="48" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="AB5" s="48" t="s">
+      <c r="AB5" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="AC5" s="48" t="s">
+      <c r="AC5" s="54" t="s">
         <v>8</v>
       </c>
       <c r="AD5" s="48" t="s">
         <v>0</v>
       </c>
       <c r="AE5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="48" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="55" t="s">
+      <c r="A6" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="55"/>
-[...22 lines deleted...]
-      <c r="Y6" s="55"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="AC6" s="52"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="6">
         <v>621</v>
       </c>
       <c r="C7" s="6">
         <v>479</v>
       </c>
       <c r="D7" s="6">
         <v>473</v>
       </c>
       <c r="E7" s="6">
         <v>508</v>
       </c>
       <c r="F7" s="6">
         <v>513</v>
       </c>
       <c r="G7" s="7">
         <v>485</v>
       </c>
       <c r="H7" s="6">
         <v>488</v>
@@ -1225,50 +1254,53 @@
       </c>
       <c r="U7" s="5">
         <v>437</v>
       </c>
       <c r="V7" s="5">
         <v>496</v>
       </c>
       <c r="W7" s="5">
         <v>506</v>
       </c>
       <c r="X7" s="5">
         <v>495</v>
       </c>
       <c r="Y7" s="5">
         <v>534</v>
       </c>
       <c r="Z7" s="50">
         <v>514</v>
       </c>
       <c r="AA7" s="52">
         <v>395</v>
       </c>
       <c r="AB7" s="52">
         <v>549</v>
       </c>
+      <c r="AC7" s="52">
+        <v>542</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="6">
         <v>247</v>
       </c>
       <c r="C8" s="6">
         <v>205</v>
       </c>
       <c r="D8" s="6">
         <v>204</v>
       </c>
       <c r="E8" s="6">
         <v>211</v>
       </c>
       <c r="F8" s="6">
         <v>213</v>
       </c>
       <c r="G8" s="7">
         <v>186</v>
       </c>
       <c r="H8" s="6">
         <v>204</v>
@@ -1311,50 +1343,53 @@
       </c>
       <c r="U8" s="5">
         <v>178</v>
       </c>
       <c r="V8" s="5">
         <v>200</v>
       </c>
       <c r="W8" s="5">
         <v>211</v>
       </c>
       <c r="X8" s="5">
         <v>221</v>
       </c>
       <c r="Y8" s="5">
         <v>212</v>
       </c>
       <c r="Z8" s="50">
         <v>222</v>
       </c>
       <c r="AA8" s="52">
         <v>160</v>
       </c>
       <c r="AB8" s="52">
         <v>188</v>
       </c>
+      <c r="AC8" s="52">
+        <v>254</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="6">
         <v>38</v>
       </c>
       <c r="C9" s="6">
         <v>31</v>
       </c>
       <c r="D9" s="6">
         <v>33</v>
       </c>
       <c r="E9" s="6">
         <v>32</v>
       </c>
       <c r="F9" s="6">
         <v>39</v>
       </c>
       <c r="G9" s="7">
         <v>26</v>
       </c>
       <c r="H9" s="6">
         <v>29</v>
@@ -1397,50 +1432,53 @@
       </c>
       <c r="U9" s="5">
         <v>23</v>
       </c>
       <c r="V9" s="5">
         <v>30</v>
       </c>
       <c r="W9" s="5">
         <v>43</v>
       </c>
       <c r="X9" s="5">
         <v>25</v>
       </c>
       <c r="Y9" s="5">
         <v>34</v>
       </c>
       <c r="Z9" s="50">
         <v>34</v>
       </c>
       <c r="AA9" s="52">
         <v>35</v>
       </c>
       <c r="AB9" s="52">
         <v>39</v>
       </c>
+      <c r="AC9" s="52">
+        <v>38</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="6">
         <v>15</v>
       </c>
       <c r="C10" s="6">
         <v>7</v>
       </c>
       <c r="D10" s="6">
         <v>8</v>
       </c>
       <c r="E10" s="6">
         <v>13</v>
       </c>
       <c r="F10" s="6">
         <v>10</v>
       </c>
       <c r="G10" s="7">
         <v>9</v>
       </c>
       <c r="H10" s="6">
         <v>7</v>
@@ -1483,50 +1521,53 @@
       </c>
       <c r="U10" s="5">
         <v>7</v>
       </c>
       <c r="V10" s="5">
         <v>7</v>
       </c>
       <c r="W10" s="5">
         <v>5</v>
       </c>
       <c r="X10" s="5">
         <v>10</v>
       </c>
       <c r="Y10" s="5">
         <v>8</v>
       </c>
       <c r="Z10" s="50">
         <v>10</v>
       </c>
       <c r="AA10" s="52">
         <v>14</v>
       </c>
       <c r="AB10" s="52">
         <v>7</v>
       </c>
+      <c r="AC10" s="52">
+        <v>8</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="6">
         <v>42</v>
       </c>
       <c r="C11" s="6">
         <v>23</v>
       </c>
       <c r="D11" s="6">
         <v>21</v>
       </c>
       <c r="E11" s="6">
         <v>36</v>
       </c>
       <c r="F11" s="6">
         <v>24</v>
       </c>
       <c r="G11" s="7">
         <v>34</v>
       </c>
       <c r="H11" s="6">
         <v>30</v>
@@ -1569,50 +1610,53 @@
       </c>
       <c r="U11" s="5">
         <v>21</v>
       </c>
       <c r="V11" s="5">
         <v>23</v>
       </c>
       <c r="W11" s="5">
         <v>28</v>
       </c>
       <c r="X11" s="5">
         <v>24</v>
       </c>
       <c r="Y11" s="5">
         <v>29</v>
       </c>
       <c r="Z11" s="50">
         <v>26</v>
       </c>
       <c r="AA11" s="52">
         <v>13</v>
       </c>
       <c r="AB11" s="52">
         <v>36</v>
       </c>
+      <c r="AC11" s="52">
+        <v>32</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="6">
         <v>32</v>
       </c>
       <c r="C12" s="6">
         <v>11</v>
       </c>
       <c r="D12" s="6">
         <v>19</v>
       </c>
       <c r="E12" s="6">
         <v>23</v>
       </c>
       <c r="F12" s="6">
         <v>18</v>
       </c>
       <c r="G12" s="7">
         <v>29</v>
       </c>
       <c r="H12" s="6">
         <v>19</v>
@@ -1655,50 +1699,53 @@
       </c>
       <c r="U12" s="5">
         <v>18</v>
       </c>
       <c r="V12" s="5">
         <v>27</v>
       </c>
       <c r="W12" s="5">
         <v>16</v>
       </c>
       <c r="X12" s="5">
         <v>17</v>
       </c>
       <c r="Y12" s="5">
         <v>16</v>
       </c>
       <c r="Z12" s="50">
         <v>23</v>
       </c>
       <c r="AA12" s="52">
         <v>9</v>
       </c>
       <c r="AB12" s="52">
         <v>28</v>
       </c>
+      <c r="AC12" s="52">
+        <v>22</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="6">
         <v>27</v>
       </c>
       <c r="C13" s="6">
         <v>18</v>
       </c>
       <c r="D13" s="6">
         <v>22</v>
       </c>
       <c r="E13" s="6">
         <v>18</v>
       </c>
       <c r="F13" s="6">
         <v>19</v>
       </c>
       <c r="G13" s="7">
         <v>15</v>
       </c>
       <c r="H13" s="6">
         <v>20</v>
@@ -1741,50 +1788,53 @@
       </c>
       <c r="U13" s="5">
         <v>11</v>
       </c>
       <c r="V13" s="5">
         <v>20</v>
       </c>
       <c r="W13" s="5">
         <v>24</v>
       </c>
       <c r="X13" s="5">
         <v>19</v>
       </c>
       <c r="Y13" s="5">
         <v>20</v>
       </c>
       <c r="Z13" s="50">
         <v>15</v>
       </c>
       <c r="AA13" s="52">
         <v>13</v>
       </c>
       <c r="AB13" s="52">
         <v>18</v>
       </c>
+      <c r="AC13" s="52">
+        <v>15</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="6">
         <v>54</v>
       </c>
       <c r="C14" s="6">
         <v>43</v>
       </c>
       <c r="D14" s="6">
         <v>36</v>
       </c>
       <c r="E14" s="6">
         <v>32</v>
       </c>
       <c r="F14" s="6">
         <v>42</v>
       </c>
       <c r="G14" s="7">
         <v>38</v>
       </c>
       <c r="H14" s="6">
         <v>39</v>
@@ -1827,50 +1877,53 @@
       </c>
       <c r="U14" s="5">
         <v>41</v>
       </c>
       <c r="V14" s="5">
         <v>34</v>
       </c>
       <c r="W14" s="5">
         <v>43</v>
       </c>
       <c r="X14" s="5">
         <v>42</v>
       </c>
       <c r="Y14" s="5">
         <v>39</v>
       </c>
       <c r="Z14" s="50">
         <v>42</v>
       </c>
       <c r="AA14" s="52">
         <v>40</v>
       </c>
       <c r="AB14" s="52">
         <v>62</v>
       </c>
+      <c r="AC14" s="52">
+        <v>41</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="6">
         <v>12</v>
       </c>
       <c r="C15" s="6">
         <v>19</v>
       </c>
       <c r="D15" s="6">
         <v>14</v>
       </c>
       <c r="E15" s="6">
         <v>18</v>
       </c>
       <c r="F15" s="6">
         <v>12</v>
       </c>
       <c r="G15" s="7">
         <v>21</v>
       </c>
       <c r="H15" s="6">
         <v>23</v>
@@ -1913,50 +1966,53 @@
       </c>
       <c r="U15" s="5">
         <v>21</v>
       </c>
       <c r="V15" s="5">
         <v>18</v>
       </c>
       <c r="W15" s="5">
         <v>17</v>
       </c>
       <c r="X15" s="5">
         <v>9</v>
       </c>
       <c r="Y15" s="5">
         <v>21</v>
       </c>
       <c r="Z15" s="50">
         <v>17</v>
       </c>
       <c r="AA15" s="52">
         <v>15</v>
       </c>
       <c r="AB15" s="52">
         <v>18</v>
       </c>
+      <c r="AC15" s="52">
+        <v>18</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="6">
         <v>31</v>
       </c>
       <c r="C16" s="6">
         <v>23</v>
       </c>
       <c r="D16" s="6">
         <v>11</v>
       </c>
       <c r="E16" s="6">
         <v>21</v>
       </c>
       <c r="F16" s="6">
         <v>28</v>
       </c>
       <c r="G16" s="7">
         <v>19</v>
       </c>
       <c r="H16" s="6">
         <v>22</v>
@@ -1999,52 +2055,55 @@
       </c>
       <c r="U16" s="5">
         <v>17</v>
       </c>
       <c r="V16" s="5">
         <v>16</v>
       </c>
       <c r="W16" s="5">
         <v>24</v>
       </c>
       <c r="X16" s="5">
         <v>11</v>
       </c>
       <c r="Y16" s="5">
         <v>27</v>
       </c>
       <c r="Z16" s="50">
         <v>15</v>
       </c>
       <c r="AA16" s="52">
         <v>15</v>
       </c>
       <c r="AB16" s="52">
         <v>21</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="52">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="6">
         <v>19</v>
       </c>
       <c r="C17" s="6">
         <v>22</v>
       </c>
       <c r="D17" s="6">
         <v>24</v>
       </c>
       <c r="E17" s="6">
         <v>19</v>
       </c>
       <c r="F17" s="6">
         <v>26</v>
       </c>
       <c r="G17" s="7">
         <v>27</v>
       </c>
       <c r="H17" s="6">
         <v>19</v>
       </c>
       <c r="I17" s="5">
@@ -2085,52 +2144,55 @@
       </c>
       <c r="U17" s="5">
         <v>22</v>
       </c>
       <c r="V17" s="5">
         <v>27</v>
       </c>
       <c r="W17" s="5">
         <v>17</v>
       </c>
       <c r="X17" s="5">
         <v>24</v>
       </c>
       <c r="Y17" s="5">
         <v>25</v>
       </c>
       <c r="Z17" s="50">
         <v>25</v>
       </c>
       <c r="AA17" s="52">
         <v>22</v>
       </c>
       <c r="AB17" s="52">
         <v>26</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="52">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="6">
         <v>43</v>
       </c>
       <c r="C18" s="6">
         <v>36</v>
       </c>
       <c r="D18" s="6">
         <v>36</v>
       </c>
       <c r="E18" s="6">
         <v>35</v>
       </c>
       <c r="F18" s="6">
         <v>33</v>
       </c>
       <c r="G18" s="7">
         <v>34</v>
       </c>
       <c r="H18" s="6">
         <v>28</v>
       </c>
       <c r="I18" s="5">
@@ -2171,52 +2233,55 @@
       </c>
       <c r="U18" s="5">
         <v>30</v>
       </c>
       <c r="V18" s="5">
         <v>39</v>
       </c>
       <c r="W18" s="5">
         <v>36</v>
       </c>
       <c r="X18" s="5">
         <v>37</v>
       </c>
       <c r="Y18" s="5">
         <v>39</v>
       </c>
       <c r="Z18" s="50">
         <v>38</v>
       </c>
       <c r="AA18" s="52">
         <v>25</v>
       </c>
       <c r="AB18" s="52">
         <v>44</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="52">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="6">
         <v>18</v>
       </c>
       <c r="C19" s="6">
         <v>8</v>
       </c>
       <c r="D19" s="6">
         <v>9</v>
       </c>
       <c r="E19" s="6">
         <v>7</v>
       </c>
       <c r="F19" s="6">
         <v>11</v>
       </c>
       <c r="G19" s="7">
         <v>7</v>
       </c>
       <c r="H19" s="6">
         <v>7</v>
       </c>
       <c r="I19" s="5">
@@ -2257,52 +2322,55 @@
       </c>
       <c r="U19" s="5">
         <v>8</v>
       </c>
       <c r="V19" s="5">
         <v>6</v>
       </c>
       <c r="W19" s="5">
         <v>10</v>
       </c>
       <c r="X19" s="5">
         <v>12</v>
       </c>
       <c r="Y19" s="5">
         <v>13</v>
       </c>
       <c r="Z19" s="50">
         <v>8</v>
       </c>
       <c r="AA19" s="52">
         <v>10</v>
       </c>
       <c r="AB19" s="52">
         <v>11</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="52">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="6">
         <v>7</v>
       </c>
       <c r="C20" s="6">
         <v>4</v>
       </c>
       <c r="D20" s="6">
         <v>12</v>
       </c>
       <c r="E20" s="6">
         <v>10</v>
       </c>
       <c r="F20" s="6">
         <v>6</v>
       </c>
       <c r="G20" s="7">
         <v>11</v>
       </c>
       <c r="H20" s="6">
         <v>7</v>
       </c>
       <c r="I20" s="5">
@@ -2343,52 +2411,55 @@
       </c>
       <c r="U20" s="5">
         <v>9</v>
       </c>
       <c r="V20" s="5">
         <v>13</v>
       </c>
       <c r="W20" s="5">
         <v>8</v>
       </c>
       <c r="X20" s="5">
         <v>6</v>
       </c>
       <c r="Y20" s="5">
         <v>7</v>
       </c>
       <c r="Z20" s="50">
         <v>6</v>
       </c>
       <c r="AA20" s="52">
         <v>8</v>
       </c>
       <c r="AB20" s="52">
         <v>9</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="52">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="6">
         <v>36</v>
       </c>
       <c r="C21" s="6">
         <v>29</v>
       </c>
       <c r="D21" s="6">
         <v>24</v>
       </c>
       <c r="E21" s="6">
         <v>33</v>
       </c>
       <c r="F21" s="6">
         <v>32</v>
       </c>
       <c r="G21" s="7">
         <v>29</v>
       </c>
       <c r="H21" s="6">
         <v>34</v>
       </c>
       <c r="I21" s="5">
@@ -2429,82 +2500,87 @@
       </c>
       <c r="U21" s="5">
         <v>31</v>
       </c>
       <c r="V21" s="5">
         <v>36</v>
       </c>
       <c r="W21" s="5">
         <v>24</v>
       </c>
       <c r="X21" s="5">
         <v>38</v>
       </c>
       <c r="Y21" s="5">
         <v>44</v>
       </c>
       <c r="Z21" s="50">
         <v>33</v>
       </c>
       <c r="AA21" s="52">
         <v>16</v>
       </c>
       <c r="AB21" s="52">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="56" t="s">
+      <c r="AC21" s="52">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="56"/>
-[...22 lines deleted...]
-      <c r="Y22" s="56"/>
+      <c r="B22" s="63"/>
+      <c r="C22" s="63"/>
+      <c r="D22" s="63"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="63"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="63"/>
+      <c r="J22" s="63"/>
+      <c r="K22" s="63"/>
+      <c r="L22" s="63"/>
+      <c r="M22" s="63"/>
+      <c r="N22" s="63"/>
+      <c r="O22" s="63"/>
+      <c r="P22" s="63"/>
+      <c r="Q22" s="63"/>
+      <c r="R22" s="63"/>
+      <c r="S22" s="63"/>
+      <c r="T22" s="63"/>
+      <c r="U22" s="63"/>
+      <c r="V22" s="63"/>
+      <c r="W22" s="63"/>
+      <c r="X22" s="63"/>
+      <c r="Y22" s="63"/>
       <c r="AA22" s="44"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AB22" s="44"/>
+      <c r="AC22" s="52"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="6">
         <v>295</v>
       </c>
       <c r="C23" s="6">
         <v>248</v>
       </c>
       <c r="D23" s="6">
         <v>228</v>
       </c>
       <c r="E23" s="6">
         <v>223</v>
       </c>
       <c r="F23" s="6">
         <v>249</v>
       </c>
       <c r="G23" s="7">
         <v>222</v>
       </c>
       <c r="H23" s="6">
         <v>251</v>
       </c>
       <c r="I23" s="5">
@@ -2545,52 +2621,55 @@
       </c>
       <c r="U23" s="5">
         <v>210</v>
       </c>
       <c r="V23" s="5">
         <v>233</v>
       </c>
       <c r="W23" s="5">
         <v>262</v>
       </c>
       <c r="X23" s="5">
         <v>247</v>
       </c>
       <c r="Y23" s="5">
         <v>261</v>
       </c>
       <c r="Z23" s="50">
         <v>250</v>
       </c>
       <c r="AA23" s="52">
         <v>190</v>
       </c>
       <c r="AB23" s="52">
         <v>232</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="52">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="6">
         <v>247</v>
       </c>
       <c r="C24" s="6">
         <v>205</v>
       </c>
       <c r="D24" s="6">
         <v>204</v>
       </c>
       <c r="E24" s="6">
         <v>189</v>
       </c>
       <c r="F24" s="6">
         <v>213</v>
       </c>
       <c r="G24" s="7">
         <v>186</v>
       </c>
       <c r="H24" s="6">
         <v>204</v>
       </c>
       <c r="I24" s="5">
@@ -2631,52 +2710,55 @@
       </c>
       <c r="U24" s="5">
         <v>178</v>
       </c>
       <c r="V24" s="5">
         <v>200</v>
       </c>
       <c r="W24" s="5">
         <v>211</v>
       </c>
       <c r="X24" s="5">
         <v>221</v>
       </c>
       <c r="Y24" s="5">
         <v>212</v>
       </c>
       <c r="Z24" s="50">
         <v>222</v>
       </c>
       <c r="AA24" s="52">
         <v>160</v>
       </c>
       <c r="AB24" s="52">
         <v>188</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="52">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="6">
         <v>15</v>
       </c>
       <c r="C25" s="6">
         <v>6</v>
       </c>
       <c r="D25" s="6">
         <v>5</v>
       </c>
       <c r="E25" s="6">
         <v>17</v>
       </c>
       <c r="F25" s="6">
         <v>9</v>
       </c>
       <c r="G25" s="7">
         <v>9</v>
       </c>
       <c r="H25" s="6">
         <v>11</v>
       </c>
       <c r="I25" s="5">
@@ -2717,52 +2799,55 @@
       </c>
       <c r="U25" s="5">
         <v>11</v>
       </c>
       <c r="V25" s="5">
         <v>3</v>
       </c>
       <c r="W25" s="5">
         <v>13</v>
       </c>
       <c r="X25" s="5">
         <v>5</v>
       </c>
       <c r="Y25" s="5">
         <v>9</v>
       </c>
       <c r="Z25" s="50">
         <v>3</v>
       </c>
       <c r="AA25" s="52">
         <v>5</v>
       </c>
       <c r="AB25" s="52">
         <v>11</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="52">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="6">
         <v>7</v>
       </c>
       <c r="C26" s="6">
         <v>8</v>
       </c>
       <c r="D26" s="6">
         <v>7</v>
       </c>
       <c r="E26" s="6">
         <v>3</v>
       </c>
       <c r="F26" s="6">
         <v>2</v>
       </c>
       <c r="G26" s="7">
         <v>8</v>
       </c>
       <c r="H26" s="6">
         <v>16</v>
       </c>
       <c r="I26" s="5">
@@ -2803,52 +2888,55 @@
       </c>
       <c r="U26" s="5">
         <v>8</v>
       </c>
       <c r="V26" s="5">
         <v>7</v>
       </c>
       <c r="W26" s="5">
         <v>10</v>
       </c>
       <c r="X26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y26" s="5">
         <v>10</v>
       </c>
       <c r="Z26" s="50">
         <v>5</v>
       </c>
       <c r="AA26" s="52">
         <v>6</v>
       </c>
       <c r="AB26" s="52">
         <v>8</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="52">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="6">
         <v>12</v>
       </c>
       <c r="C27" s="6">
         <v>14</v>
       </c>
       <c r="D27" s="6">
         <v>3</v>
       </c>
       <c r="E27" s="6">
         <v>5</v>
       </c>
       <c r="F27" s="6">
         <v>11</v>
       </c>
       <c r="G27" s="7">
         <v>7</v>
       </c>
       <c r="H27" s="6">
         <v>12</v>
       </c>
       <c r="I27" s="5">
@@ -2889,52 +2977,55 @@
       </c>
       <c r="U27" s="5">
         <v>7</v>
       </c>
       <c r="V27" s="5">
         <v>5</v>
       </c>
       <c r="W27" s="5">
         <v>15</v>
       </c>
       <c r="X27" s="5">
         <v>7</v>
       </c>
       <c r="Y27" s="5">
         <v>10</v>
       </c>
       <c r="Z27" s="50">
         <v>4</v>
       </c>
       <c r="AA27" s="52">
         <v>7</v>
       </c>
       <c r="AB27" s="52">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="52">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="6">
         <v>14</v>
       </c>
       <c r="C28" s="6">
         <v>15</v>
       </c>
       <c r="D28" s="6">
         <v>9</v>
       </c>
       <c r="E28" s="6">
         <v>9</v>
       </c>
       <c r="F28" s="6">
         <v>14</v>
       </c>
       <c r="G28" s="7">
         <v>12</v>
       </c>
       <c r="H28" s="6">
         <v>8</v>
       </c>
       <c r="I28" s="5">
@@ -2975,82 +3066,87 @@
       </c>
       <c r="U28" s="5">
         <v>6</v>
       </c>
       <c r="V28" s="5">
         <v>18</v>
       </c>
       <c r="W28" s="5">
         <v>13</v>
       </c>
       <c r="X28" s="5">
         <v>14</v>
       </c>
       <c r="Y28" s="5">
         <v>20</v>
       </c>
       <c r="Z28" s="50">
         <v>16</v>
       </c>
       <c r="AA28" s="52">
         <v>12</v>
       </c>
       <c r="AB28" s="52">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="57" t="s">
+      <c r="AC28" s="52">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="57"/>
-[...22 lines deleted...]
-      <c r="Y29" s="57"/>
+      <c r="B29" s="64"/>
+      <c r="C29" s="64"/>
+      <c r="D29" s="64"/>
+      <c r="E29" s="64"/>
+      <c r="F29" s="64"/>
+      <c r="G29" s="64"/>
+      <c r="H29" s="64"/>
+      <c r="I29" s="64"/>
+      <c r="J29" s="64"/>
+      <c r="K29" s="64"/>
+      <c r="L29" s="64"/>
+      <c r="M29" s="64"/>
+      <c r="N29" s="64"/>
+      <c r="O29" s="64"/>
+      <c r="P29" s="64"/>
+      <c r="Q29" s="64"/>
+      <c r="R29" s="64"/>
+      <c r="S29" s="64"/>
+      <c r="T29" s="64"/>
+      <c r="U29" s="64"/>
+      <c r="V29" s="64"/>
+      <c r="W29" s="64"/>
+      <c r="X29" s="64"/>
+      <c r="Y29" s="64"/>
       <c r="AA29" s="44"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AB29" s="44"/>
+      <c r="AC29" s="52"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="6">
         <v>326</v>
       </c>
       <c r="C30" s="6">
         <v>231</v>
       </c>
       <c r="D30" s="6">
         <v>245</v>
       </c>
       <c r="E30" s="6">
         <v>265</v>
       </c>
       <c r="F30" s="6">
         <v>264</v>
       </c>
       <c r="G30" s="7">
         <v>263</v>
       </c>
       <c r="H30" s="6">
         <v>237</v>
       </c>
       <c r="I30" s="8">
@@ -3091,52 +3187,55 @@
       </c>
       <c r="U30" s="8">
         <v>227</v>
       </c>
       <c r="V30" s="8">
         <v>263</v>
       </c>
       <c r="W30" s="8">
         <v>244</v>
       </c>
       <c r="X30" s="5">
         <v>248</v>
       </c>
       <c r="Y30" s="5">
         <v>273</v>
       </c>
       <c r="Z30" s="50">
         <v>264</v>
       </c>
       <c r="AA30" s="52">
         <v>205</v>
       </c>
       <c r="AB30" s="52">
         <v>317</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="52">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="6">
         <v>38</v>
       </c>
       <c r="C31" s="6">
         <v>31</v>
       </c>
       <c r="D31" s="6">
         <v>33</v>
       </c>
       <c r="E31" s="6">
         <v>32</v>
       </c>
       <c r="F31" s="6">
         <v>39</v>
       </c>
       <c r="G31" s="7">
         <v>26</v>
       </c>
       <c r="H31" s="6">
         <v>29</v>
       </c>
       <c r="I31" s="8">
@@ -3177,52 +3276,55 @@
       </c>
       <c r="U31" s="8">
         <v>23</v>
       </c>
       <c r="V31" s="8">
         <v>30</v>
       </c>
       <c r="W31" s="8">
         <v>43</v>
       </c>
       <c r="X31" s="5">
         <v>25</v>
       </c>
       <c r="Y31" s="5">
         <v>34</v>
       </c>
       <c r="Z31" s="50">
         <v>34</v>
       </c>
       <c r="AA31" s="52">
         <v>35</v>
       </c>
       <c r="AB31" s="52">
         <v>39</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="52">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="6">
         <v>15</v>
       </c>
       <c r="C32" s="6">
         <v>7</v>
       </c>
       <c r="D32" s="6">
         <v>8</v>
       </c>
       <c r="E32" s="6">
         <v>13</v>
       </c>
       <c r="F32" s="6">
         <v>10</v>
       </c>
       <c r="G32" s="7">
         <v>9</v>
       </c>
       <c r="H32" s="6">
         <v>7</v>
       </c>
       <c r="I32" s="8">
@@ -3263,52 +3365,55 @@
       </c>
       <c r="U32" s="8">
         <v>7</v>
       </c>
       <c r="V32" s="8">
         <v>7</v>
       </c>
       <c r="W32" s="8">
         <v>5</v>
       </c>
       <c r="X32" s="5">
         <v>10</v>
       </c>
       <c r="Y32" s="5">
         <v>8</v>
       </c>
       <c r="Z32" s="50">
         <v>10</v>
       </c>
       <c r="AA32" s="52">
         <v>14</v>
       </c>
       <c r="AB32" s="52">
         <v>7</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="52">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="6">
         <v>27</v>
       </c>
       <c r="C33" s="6">
         <v>17</v>
       </c>
       <c r="D33" s="6">
         <v>16</v>
       </c>
       <c r="E33" s="6">
         <v>23</v>
       </c>
       <c r="F33" s="6">
         <v>15</v>
       </c>
       <c r="G33" s="7">
         <v>25</v>
       </c>
       <c r="H33" s="6">
         <v>19</v>
       </c>
       <c r="I33" s="8">
@@ -3349,52 +3454,55 @@
       </c>
       <c r="U33" s="8">
         <v>10</v>
       </c>
       <c r="V33" s="8">
         <v>20</v>
       </c>
       <c r="W33" s="8">
         <v>15</v>
       </c>
       <c r="X33" s="5">
         <v>19</v>
       </c>
       <c r="Y33" s="5">
         <v>20</v>
       </c>
       <c r="Z33" s="50">
         <v>23</v>
       </c>
       <c r="AA33" s="52">
         <v>8</v>
       </c>
       <c r="AB33" s="52">
         <v>25</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="52">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="6">
         <v>32</v>
       </c>
       <c r="C34" s="6">
         <v>11</v>
       </c>
       <c r="D34" s="6">
         <v>19</v>
       </c>
       <c r="E34" s="6">
         <v>23</v>
       </c>
       <c r="F34" s="6">
         <v>18</v>
       </c>
       <c r="G34" s="7">
         <v>29</v>
       </c>
       <c r="H34" s="6">
         <v>19</v>
       </c>
       <c r="I34" s="8">
@@ -3435,52 +3543,55 @@
       </c>
       <c r="U34" s="8">
         <v>18</v>
       </c>
       <c r="V34" s="8">
         <v>27</v>
       </c>
       <c r="W34" s="8">
         <v>16</v>
       </c>
       <c r="X34" s="5">
         <v>17</v>
       </c>
       <c r="Y34" s="5">
         <v>16</v>
       </c>
       <c r="Z34" s="50">
         <v>23</v>
       </c>
       <c r="AA34" s="52">
         <v>9</v>
       </c>
       <c r="AB34" s="52">
         <v>28</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="52">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="6">
         <v>27</v>
       </c>
       <c r="C35" s="6">
         <v>18</v>
       </c>
       <c r="D35" s="6">
         <v>22</v>
       </c>
       <c r="E35" s="6">
         <v>18</v>
       </c>
       <c r="F35" s="6">
         <v>19</v>
       </c>
       <c r="G35" s="7">
         <v>15</v>
       </c>
       <c r="H35" s="6">
         <v>20</v>
       </c>
       <c r="I35" s="8">
@@ -3521,52 +3632,55 @@
       </c>
       <c r="U35" s="8">
         <v>11</v>
       </c>
       <c r="V35" s="8">
         <v>20</v>
       </c>
       <c r="W35" s="8">
         <v>24</v>
       </c>
       <c r="X35" s="5">
         <v>19</v>
       </c>
       <c r="Y35" s="5">
         <v>20</v>
       </c>
       <c r="Z35" s="50">
         <v>15</v>
       </c>
       <c r="AA35" s="52">
         <v>13</v>
       </c>
       <c r="AB35" s="52">
         <v>18</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="52">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="6">
         <v>54</v>
       </c>
       <c r="C36" s="6">
         <v>43</v>
       </c>
       <c r="D36" s="6">
         <v>36</v>
       </c>
       <c r="E36" s="6">
         <v>32</v>
       </c>
       <c r="F36" s="6">
         <v>42</v>
       </c>
       <c r="G36" s="7">
         <v>38</v>
       </c>
       <c r="H36" s="6">
         <v>39</v>
       </c>
       <c r="I36" s="8">
@@ -3607,52 +3721,55 @@
       </c>
       <c r="U36" s="8">
         <v>41</v>
       </c>
       <c r="V36" s="8">
         <v>34</v>
       </c>
       <c r="W36" s="8">
         <v>43</v>
       </c>
       <c r="X36" s="5">
         <v>42</v>
       </c>
       <c r="Y36" s="5">
         <v>39</v>
       </c>
       <c r="Z36" s="50">
         <v>42</v>
       </c>
       <c r="AA36" s="52">
         <v>40</v>
       </c>
       <c r="AB36" s="52">
         <v>62</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="52">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="6">
         <v>5</v>
       </c>
       <c r="C37" s="6">
         <v>11</v>
       </c>
       <c r="D37" s="6">
         <v>7</v>
       </c>
       <c r="E37" s="6">
         <v>14</v>
       </c>
       <c r="F37" s="6">
         <v>10</v>
       </c>
       <c r="G37" s="7">
         <v>13</v>
       </c>
       <c r="H37" s="6">
         <v>7</v>
       </c>
       <c r="I37" s="8">
@@ -3693,52 +3810,55 @@
       </c>
       <c r="U37" s="8">
         <v>13</v>
       </c>
       <c r="V37" s="8">
         <v>11</v>
       </c>
       <c r="W37" s="8">
         <v>7</v>
       </c>
       <c r="X37" s="5">
         <v>9</v>
       </c>
       <c r="Y37" s="5">
         <v>11</v>
       </c>
       <c r="Z37" s="50">
         <v>12</v>
       </c>
       <c r="AA37" s="52">
         <v>9</v>
       </c>
       <c r="AB37" s="52">
         <v>10</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="52">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="6">
         <v>19</v>
       </c>
       <c r="C38" s="6">
         <v>9</v>
       </c>
       <c r="D38" s="6">
         <v>8</v>
       </c>
       <c r="E38" s="6">
         <v>14</v>
       </c>
       <c r="F38" s="6">
         <v>17</v>
       </c>
       <c r="G38" s="7">
         <v>12</v>
       </c>
       <c r="H38" s="6">
         <v>10</v>
       </c>
       <c r="I38" s="8">
@@ -3779,52 +3899,55 @@
       </c>
       <c r="U38" s="8">
         <v>10</v>
       </c>
       <c r="V38" s="8">
         <v>11</v>
       </c>
       <c r="W38" s="8">
         <v>9</v>
       </c>
       <c r="X38" s="5">
         <v>4</v>
       </c>
       <c r="Y38" s="5">
         <v>17</v>
       </c>
       <c r="Z38" s="50">
         <v>11</v>
       </c>
       <c r="AA38" s="52">
         <v>8</v>
       </c>
       <c r="AB38" s="52">
         <v>14</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="52">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="6">
         <v>19</v>
       </c>
       <c r="C39" s="6">
         <v>22</v>
       </c>
       <c r="D39" s="6">
         <v>24</v>
       </c>
       <c r="E39" s="6">
         <v>19</v>
       </c>
       <c r="F39" s="6">
         <v>26</v>
       </c>
       <c r="G39" s="7">
         <v>27</v>
       </c>
       <c r="H39" s="6">
         <v>19</v>
       </c>
       <c r="I39" s="8">
@@ -3865,52 +3988,55 @@
       </c>
       <c r="U39" s="8">
         <v>22</v>
       </c>
       <c r="V39" s="8">
         <v>27</v>
       </c>
       <c r="W39" s="8">
         <v>17</v>
       </c>
       <c r="X39" s="5">
         <v>24</v>
       </c>
       <c r="Y39" s="5">
         <v>25</v>
       </c>
       <c r="Z39" s="50">
         <v>25</v>
       </c>
       <c r="AA39" s="52">
         <v>22</v>
       </c>
       <c r="AB39" s="52">
         <v>26</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="52">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="6">
         <v>29</v>
       </c>
       <c r="C40" s="6">
         <v>21</v>
       </c>
       <c r="D40" s="6">
         <v>27</v>
       </c>
       <c r="E40" s="6">
         <v>27</v>
       </c>
       <c r="F40" s="6">
         <v>19</v>
       </c>
       <c r="G40" s="7">
         <v>22</v>
       </c>
       <c r="H40" s="6">
         <v>20</v>
       </c>
       <c r="I40" s="8">
@@ -3951,52 +4077,55 @@
       </c>
       <c r="U40" s="8">
         <v>24</v>
       </c>
       <c r="V40" s="8">
         <v>21</v>
       </c>
       <c r="W40" s="8">
         <v>23</v>
       </c>
       <c r="X40" s="5">
         <v>23</v>
       </c>
       <c r="Y40" s="5">
         <v>19</v>
       </c>
       <c r="Z40" s="50">
         <v>22</v>
       </c>
       <c r="AA40" s="52">
         <v>13</v>
       </c>
       <c r="AB40" s="52">
         <v>26</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="52">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="6">
         <v>18</v>
       </c>
       <c r="C41" s="6">
         <v>8</v>
       </c>
       <c r="D41" s="6">
         <v>9</v>
       </c>
       <c r="E41" s="6">
         <v>7</v>
       </c>
       <c r="F41" s="6">
         <v>11</v>
       </c>
       <c r="G41" s="7">
         <v>7</v>
       </c>
       <c r="H41" s="6">
         <v>7</v>
       </c>
       <c r="I41" s="8">
@@ -4037,52 +4166,55 @@
       </c>
       <c r="U41" s="8">
         <v>8</v>
       </c>
       <c r="V41" s="8">
         <v>6</v>
       </c>
       <c r="W41" s="8">
         <v>10</v>
       </c>
       <c r="X41" s="5">
         <v>12</v>
       </c>
       <c r="Y41" s="5">
         <v>13</v>
       </c>
       <c r="Z41" s="50">
         <v>8</v>
       </c>
       <c r="AA41" s="52">
         <v>10</v>
       </c>
       <c r="AB41" s="52">
         <v>11</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" s="44" customFormat="1">
+      <c r="AC41" s="52">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="44" customFormat="1">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="6">
         <v>7</v>
       </c>
       <c r="C42" s="6">
         <v>4</v>
       </c>
       <c r="D42" s="6">
         <v>12</v>
       </c>
       <c r="E42" s="6">
         <v>10</v>
       </c>
       <c r="F42" s="6">
         <v>6</v>
       </c>
       <c r="G42" s="7">
         <v>11</v>
       </c>
       <c r="H42" s="6">
         <v>7</v>
       </c>
       <c r="I42" s="8">
@@ -4123,52 +4255,55 @@
       </c>
       <c r="U42" s="8">
         <v>9</v>
       </c>
       <c r="V42" s="8">
         <v>13</v>
       </c>
       <c r="W42" s="8">
         <v>8</v>
       </c>
       <c r="X42" s="5">
         <v>6</v>
       </c>
       <c r="Y42" s="5">
         <v>7</v>
       </c>
       <c r="Z42" s="50">
         <v>6</v>
       </c>
       <c r="AA42" s="52">
         <v>8</v>
       </c>
       <c r="AB42" s="52">
         <v>9</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="44" customFormat="1">
+      <c r="AC42" s="52">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="44" customFormat="1">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="11">
         <v>36</v>
       </c>
       <c r="C43" s="11">
         <v>29</v>
       </c>
       <c r="D43" s="11">
         <v>24</v>
       </c>
       <c r="E43" s="11">
         <v>33</v>
       </c>
       <c r="F43" s="11">
         <v>32</v>
       </c>
       <c r="G43" s="9">
         <v>29</v>
       </c>
       <c r="H43" s="9">
         <v>34</v>
       </c>
       <c r="I43" s="10">
@@ -4209,205 +4344,210 @@
       </c>
       <c r="U43" s="10">
         <v>31</v>
       </c>
       <c r="V43" s="10">
         <v>36</v>
       </c>
       <c r="W43" s="10">
         <v>24</v>
       </c>
       <c r="X43" s="47">
         <v>38</v>
       </c>
       <c r="Y43" s="47">
         <v>44</v>
       </c>
       <c r="Z43" s="51">
         <v>33</v>
       </c>
       <c r="AA43" s="51">
         <v>16</v>
       </c>
       <c r="AB43" s="51">
         <v>42</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="51">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="B2" workbookViewId="0">
-      <selection activeCell="AF44" sqref="AF44"/>
+    <sheetView topLeftCell="L10" workbookViewId="0">
+      <selection activeCell="AE31" sqref="AE31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25.42578125" style="13" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="25.44140625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="9" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="16" max="21" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="6.6640625" style="13" customWidth="1"/>
+    <col min="27" max="27" width="8.109375" style="13" customWidth="1"/>
+    <col min="28" max="28" width="9.109375" style="13"/>
+    <col min="29" max="29" width="9.109375" style="56"/>
+    <col min="30" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="54"/>
-[...22 lines deleted...]
-      <c r="Y1" s="54"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" s="43"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
-      <c r="X3" s="62"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="62" t="s">
+      <c r="X3" s="67"/>
+      <c r="Y3" s="68"/>
+      <c r="AJ3" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="AK3" s="63"/>
+      <c r="AK3" s="68"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="60"/>
-      <c r="B4" s="58">
+      <c r="A4" s="65"/>
+      <c r="B4" s="59">
         <v>2024</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="58">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="59">
         <v>2025</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="59">
         <v>2026</v>
       </c>
-      <c r="AA4" s="59"/>
-[...9 lines deleted...]
-      <c r="AK4" s="59"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
     </row>
     <row r="5" spans="1:37" ht="27" customHeight="1">
-      <c r="A5" s="61"/>
+      <c r="A5" s="66"/>
       <c r="B5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -4445,106 +4585,106 @@
       </c>
       <c r="U5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="V5" s="16" t="s">
         <v>28</v>
       </c>
       <c r="W5" s="16" t="s">
         <v>29</v>
       </c>
       <c r="X5" s="16" t="s">
         <v>30</v>
       </c>
       <c r="Y5" s="17" t="s">
         <v>34</v>
       </c>
       <c r="Z5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="AB5" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="AC5" s="27" t="s">
+      <c r="AC5" s="57" t="s">
         <v>23</v>
       </c>
       <c r="AD5" s="17" t="s">
         <v>24</v>
       </c>
       <c r="AE5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>28</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>29</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>30</v>
       </c>
       <c r="AK5" s="17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="55" t="s">
+      <c r="A6" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="55"/>
-[...22 lines deleted...]
-      <c r="Y6" s="55"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18">
         <v>13.94</v>
       </c>
       <c r="C7" s="18">
         <v>12.82</v>
       </c>
       <c r="D7" s="18">
         <v>12.05</v>
       </c>
       <c r="E7" s="18">
         <v>11.98</v>
       </c>
       <c r="F7" s="18">
         <v>11.87</v>
       </c>
       <c r="G7" s="7">
         <v>11.77</v>
       </c>
       <c r="H7" s="18">
         <v>11.65</v>
@@ -4587,50 +4727,53 @@
       </c>
       <c r="U7" s="29">
         <v>11.4</v>
       </c>
       <c r="V7" s="29">
         <v>11.43</v>
       </c>
       <c r="W7" s="29">
         <v>11.43</v>
       </c>
       <c r="X7" s="29">
         <v>11.45</v>
       </c>
       <c r="Y7" s="29">
         <v>11.51</v>
       </c>
       <c r="Z7" s="18">
         <v>11.84</v>
       </c>
       <c r="AA7" s="29">
         <v>10.99</v>
       </c>
       <c r="AB7" s="29">
         <v>11.55</v>
       </c>
+      <c r="AC7" s="29">
+        <v>11.88</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="18">
         <v>13.1</v>
       </c>
       <c r="C8" s="18">
         <v>12.5</v>
       </c>
       <c r="D8" s="18">
         <v>11.92</v>
       </c>
       <c r="E8" s="18">
         <v>11.85</v>
       </c>
       <c r="F8" s="18">
         <v>11.75</v>
       </c>
       <c r="G8" s="7">
         <v>11.49</v>
       </c>
       <c r="H8" s="18">
         <v>11.39</v>
@@ -4673,50 +4816,53 @@
       </c>
       <c r="U8" s="29">
         <v>11.06</v>
       </c>
       <c r="V8" s="29">
         <v>11.04</v>
       </c>
       <c r="W8" s="29">
         <v>11.06</v>
       </c>
       <c r="X8" s="29">
         <v>11.15</v>
       </c>
       <c r="Y8" s="29">
         <v>11.16</v>
       </c>
       <c r="Z8" s="18">
         <v>11.79</v>
       </c>
       <c r="AA8" s="29">
         <v>10.64</v>
       </c>
       <c r="AB8" s="29">
         <v>10.4</v>
       </c>
+      <c r="AC8" s="29">
+        <v>11.28</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="18">
         <v>14.31</v>
       </c>
       <c r="C9" s="18">
         <v>13.41</v>
       </c>
       <c r="D9" s="18">
         <v>13.04</v>
       </c>
       <c r="E9" s="18">
         <v>12.92</v>
       </c>
       <c r="F9" s="18">
         <v>13.25</v>
       </c>
       <c r="G9" s="7">
         <v>12.72</v>
       </c>
       <c r="H9" s="18">
         <v>12.45</v>
@@ -4759,50 +4905,53 @@
       </c>
       <c r="U9" s="29">
         <v>9.86</v>
       </c>
       <c r="V9" s="29">
         <v>10.11</v>
       </c>
       <c r="W9" s="29">
         <v>10.78</v>
       </c>
       <c r="X9" s="29">
         <v>10.71</v>
       </c>
       <c r="Y9" s="29">
         <v>10.93</v>
       </c>
       <c r="Z9" s="18">
         <v>13.65</v>
       </c>
       <c r="AA9" s="29">
         <v>14.62</v>
       </c>
       <c r="AB9" s="29">
         <v>14.96</v>
       </c>
+      <c r="AC9" s="29">
+        <v>15.1</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="18">
         <v>13.7</v>
       </c>
       <c r="C10" s="18">
         <v>10.35</v>
       </c>
       <c r="D10" s="18">
         <v>9.2799999999999994</v>
       </c>
       <c r="E10" s="18">
         <v>10</v>
       </c>
       <c r="F10" s="18">
         <v>9.7899999999999991</v>
       </c>
       <c r="G10" s="7">
         <v>9.57</v>
       </c>
       <c r="H10" s="18">
         <v>9.1199999999999992</v>
@@ -4845,50 +4994,53 @@
       </c>
       <c r="U10" s="29">
         <v>6.53</v>
       </c>
       <c r="V10" s="29">
         <v>6.55</v>
       </c>
       <c r="W10" s="29">
         <v>6.38</v>
       </c>
       <c r="X10" s="29">
         <v>6.67</v>
       </c>
       <c r="Y10" s="29">
         <v>6.75</v>
       </c>
       <c r="Z10" s="18">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA10" s="29">
         <v>12.4</v>
       </c>
       <c r="AB10" s="29">
         <v>10.53</v>
       </c>
+      <c r="AC10" s="29">
+        <v>9.89</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="18">
         <v>18.690000000000001</v>
       </c>
       <c r="C11" s="18">
         <v>14.96</v>
       </c>
       <c r="D11" s="18">
         <v>13.05</v>
       </c>
       <c r="E11" s="18">
         <v>13.92</v>
       </c>
       <c r="F11" s="18">
         <v>13.22</v>
       </c>
       <c r="G11" s="7">
         <v>13.62</v>
       </c>
       <c r="H11" s="18">
         <v>13.59</v>
@@ -4931,50 +5083,53 @@
       </c>
       <c r="U11" s="29">
         <v>12.11</v>
       </c>
       <c r="V11" s="29">
         <v>11.96</v>
       </c>
       <c r="W11" s="29">
         <v>12.03</v>
       </c>
       <c r="X11" s="29">
         <v>11.96</v>
       </c>
       <c r="Y11" s="29">
         <v>12.06</v>
       </c>
       <c r="Z11" s="18">
         <v>11.97</v>
       </c>
       <c r="AA11" s="29">
         <v>9.42</v>
       </c>
       <c r="AB11" s="29">
         <v>11.88</v>
       </c>
+      <c r="AC11" s="29">
+        <v>12.73</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="18">
         <v>18.28</v>
       </c>
       <c r="C12" s="18">
         <v>12.68</v>
       </c>
       <c r="D12" s="18">
         <v>12.05</v>
       </c>
       <c r="E12" s="18">
         <v>12.43</v>
       </c>
       <c r="F12" s="18">
         <v>11.98</v>
       </c>
       <c r="G12" s="34">
         <v>12.8</v>
       </c>
       <c r="H12" s="18">
         <v>12.52</v>
@@ -5017,50 +5172,53 @@
       </c>
       <c r="U12" s="29">
         <v>13.43</v>
       </c>
       <c r="V12" s="29">
         <v>13.73</v>
       </c>
       <c r="W12" s="29">
         <v>13.28</v>
       </c>
       <c r="X12" s="29">
         <v>13</v>
       </c>
       <c r="Y12" s="29">
         <v>12.68</v>
       </c>
       <c r="Z12" s="18">
         <v>13.84</v>
       </c>
       <c r="AA12" s="29">
         <v>10.050000000000001</v>
       </c>
       <c r="AB12" s="29">
         <v>12.31</v>
       </c>
+      <c r="AC12" s="29">
+        <v>12.61</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="18">
         <v>18.22</v>
       </c>
       <c r="C13" s="18">
         <v>15.71</v>
       </c>
       <c r="D13" s="18">
         <v>15.36</v>
       </c>
       <c r="E13" s="18">
         <v>14.64</v>
       </c>
       <c r="F13" s="18">
         <v>14.26</v>
       </c>
       <c r="G13" s="7">
         <v>13.62</v>
       </c>
       <c r="H13" s="18">
         <v>13.61</v>
@@ -5103,50 +5261,53 @@
       </c>
       <c r="U13" s="29">
         <v>11.91</v>
       </c>
       <c r="V13" s="29">
         <v>12.21</v>
       </c>
       <c r="W13" s="29">
         <v>12.68</v>
       </c>
       <c r="X13" s="29">
         <v>12.77</v>
       </c>
       <c r="Y13" s="29">
         <v>12.87</v>
       </c>
       <c r="Z13" s="18">
         <v>10.9</v>
       </c>
       <c r="AA13" s="29">
         <v>10.61</v>
       </c>
       <c r="AB13" s="29">
         <v>11.42</v>
       </c>
+      <c r="AC13" s="29">
+        <v>11.36</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="18">
         <v>13.78</v>
       </c>
       <c r="C14" s="18">
         <v>12.77</v>
       </c>
       <c r="D14" s="18">
         <v>11.53</v>
       </c>
       <c r="E14" s="18">
         <v>10.64</v>
       </c>
       <c r="F14" s="18">
         <v>10.63</v>
       </c>
       <c r="G14" s="7">
         <v>10.52</v>
       </c>
       <c r="H14" s="18">
         <v>10.45</v>
@@ -5189,50 +5350,53 @@
       </c>
       <c r="U14" s="29">
         <v>10.86</v>
       </c>
       <c r="V14" s="29">
         <v>10.64</v>
       </c>
       <c r="W14" s="29">
         <v>10.67</v>
       </c>
       <c r="X14" s="29">
         <v>10.7</v>
       </c>
       <c r="Y14" s="29">
         <v>10.63</v>
       </c>
       <c r="Z14" s="18">
         <v>10.8</v>
       </c>
       <c r="AA14" s="29">
         <v>11.06</v>
       </c>
       <c r="AB14" s="29">
         <v>12.77</v>
       </c>
+      <c r="AC14" s="29">
+        <v>12.29</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="18">
         <v>8.3000000000000007</v>
       </c>
       <c r="C15" s="18">
         <v>11.08</v>
       </c>
       <c r="D15" s="18">
         <v>10.58</v>
       </c>
       <c r="E15" s="18">
         <v>11.13</v>
       </c>
       <c r="F15" s="18">
         <v>10.55</v>
       </c>
       <c r="G15" s="7">
         <v>11.28</v>
       </c>
       <c r="H15" s="18">
         <v>11.96</v>
@@ -5275,50 +5439,53 @@
       </c>
       <c r="U15" s="29">
         <v>15.89</v>
       </c>
       <c r="V15" s="29">
         <v>15.61</v>
       </c>
       <c r="W15" s="29">
         <v>15.23</v>
       </c>
       <c r="X15" s="29">
         <v>14.45</v>
       </c>
       <c r="Y15" s="29">
         <v>14.48</v>
       </c>
       <c r="Z15" s="18">
         <v>12.31</v>
       </c>
       <c r="AA15" s="29">
         <v>12.1</v>
       </c>
       <c r="AB15" s="29">
         <v>12.4</v>
       </c>
+      <c r="AC15" s="29">
+        <v>12.67</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="18">
         <v>20.77</v>
       </c>
       <c r="C16" s="18">
         <v>18.98</v>
       </c>
       <c r="D16" s="18">
         <v>14.99</v>
       </c>
       <c r="E16" s="18">
         <v>14.92</v>
       </c>
       <c r="F16" s="18">
         <v>15.72</v>
       </c>
       <c r="G16" s="7">
         <v>15.31</v>
       </c>
       <c r="H16" s="18">
         <v>15.23</v>
@@ -5361,52 +5528,55 @@
       </c>
       <c r="U16" s="29">
         <v>14</v>
       </c>
       <c r="V16" s="29">
         <v>13.72</v>
       </c>
       <c r="W16" s="29">
         <v>14.03</v>
       </c>
       <c r="X16" s="29">
         <v>13.47</v>
       </c>
       <c r="Y16" s="29">
         <v>13.93</v>
       </c>
       <c r="Z16" s="18">
         <v>10.56</v>
       </c>
       <c r="AA16" s="29">
         <v>11.1</v>
       </c>
       <c r="AB16" s="29">
         <v>12.36</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="29">
+        <v>11.43</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="18">
         <v>12.81</v>
       </c>
       <c r="C17" s="18">
         <v>14.36</v>
       </c>
       <c r="D17" s="18">
         <v>14.94</v>
       </c>
       <c r="E17" s="18">
         <v>14.42</v>
       </c>
       <c r="F17" s="18">
         <v>15.02</v>
       </c>
       <c r="G17" s="7">
         <v>15.61</v>
       </c>
       <c r="H17" s="18">
         <v>15.18</v>
       </c>
       <c r="I17" s="28">
@@ -5447,52 +5617,55 @@
       </c>
       <c r="U17" s="29">
         <v>15.08</v>
       </c>
       <c r="V17" s="29">
         <v>15.54</v>
       </c>
       <c r="W17" s="29">
         <v>15.11</v>
       </c>
       <c r="X17" s="29">
         <v>15.28</v>
       </c>
       <c r="Y17" s="29">
         <v>15.43</v>
       </c>
       <c r="Z17" s="18">
         <v>17.010000000000002</v>
       </c>
       <c r="AA17" s="29">
         <v>16.78</v>
       </c>
       <c r="AB17" s="29">
         <v>17.25</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="29">
+        <v>16.87</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="18">
         <v>12.94</v>
       </c>
       <c r="C18" s="18">
         <v>12.49</v>
       </c>
       <c r="D18" s="18">
         <v>11.92</v>
       </c>
       <c r="E18" s="18">
         <v>11.67</v>
       </c>
       <c r="F18" s="18">
         <v>11.31</v>
       </c>
       <c r="G18" s="7">
         <v>11.19</v>
       </c>
       <c r="H18" s="18">
         <v>10.79</v>
       </c>
       <c r="I18" s="28">
@@ -5533,52 +5706,55 @@
       </c>
       <c r="U18" s="29">
         <v>11.77</v>
       </c>
       <c r="V18" s="29">
         <v>11.85</v>
       </c>
       <c r="W18" s="29">
         <v>11.77</v>
       </c>
       <c r="X18" s="29">
         <v>11.78</v>
       </c>
       <c r="Y18" s="29">
         <v>11.81</v>
       </c>
       <c r="Z18" s="18">
         <v>12.13</v>
       </c>
       <c r="AA18" s="29">
         <v>10.53</v>
       </c>
       <c r="AB18" s="29">
         <v>11.72</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="29">
+        <v>10.83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="18">
         <v>22.57</v>
       </c>
       <c r="C19" s="18">
         <v>16.760000000000002</v>
       </c>
       <c r="D19" s="18">
         <v>14.76</v>
       </c>
       <c r="E19" s="18">
         <v>13.3</v>
       </c>
       <c r="F19" s="18">
         <v>13.33</v>
       </c>
       <c r="G19" s="7">
         <v>12.59</v>
       </c>
       <c r="H19" s="18">
         <v>12.03</v>
       </c>
       <c r="I19" s="28">
@@ -5619,52 +5795,55 @@
       </c>
       <c r="U19" s="29">
         <v>10.88</v>
       </c>
       <c r="V19" s="29">
         <v>10.56</v>
       </c>
       <c r="W19" s="29">
         <v>10.78</v>
       </c>
       <c r="X19" s="29">
         <v>11.25</v>
       </c>
       <c r="Y19" s="29">
         <v>11.7</v>
       </c>
       <c r="Z19" s="18">
         <v>10.55</v>
       </c>
       <c r="AA19" s="29">
         <v>12.46</v>
       </c>
       <c r="AB19" s="29">
         <v>13.22</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="29">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="18">
         <v>6.6</v>
       </c>
       <c r="C20" s="18">
         <v>5.35</v>
       </c>
       <c r="D20" s="18">
         <v>7.33</v>
       </c>
       <c r="E20" s="18">
         <v>7.89</v>
       </c>
       <c r="F20" s="18">
         <v>7.4</v>
       </c>
       <c r="G20" s="7">
         <v>7.92</v>
       </c>
       <c r="H20" s="18">
         <v>7.73</v>
       </c>
       <c r="I20" s="28">
@@ -5705,52 +5884,55 @@
       </c>
       <c r="U20" s="29">
         <v>6.69</v>
       </c>
       <c r="V20" s="29">
         <v>7.43</v>
       </c>
       <c r="W20" s="29">
         <v>7.48</v>
       </c>
       <c r="X20" s="29">
         <v>7.37</v>
       </c>
       <c r="Y20" s="29">
         <v>7.33</v>
       </c>
       <c r="Z20" s="18">
         <v>6.19</v>
       </c>
       <c r="AA20" s="29">
         <v>7.62</v>
       </c>
       <c r="AB20" s="29">
         <v>8.23</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="29">
+        <v>8.31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="18">
         <v>12.18</v>
       </c>
       <c r="C21" s="18">
         <v>11.36</v>
       </c>
       <c r="D21" s="18">
         <v>10.24</v>
       </c>
       <c r="E21" s="18">
         <v>10.55</v>
       </c>
       <c r="F21" s="18">
         <v>10.61</v>
       </c>
       <c r="G21" s="7">
         <v>10.54</v>
       </c>
       <c r="H21" s="18">
         <v>10.69</v>
       </c>
       <c r="I21" s="28">
@@ -5791,82 +5973,86 @@
       </c>
       <c r="U21" s="29">
         <v>11.55</v>
       </c>
       <c r="V21" s="29">
         <v>11.69</v>
       </c>
       <c r="W21" s="29">
         <v>11.34</v>
       </c>
       <c r="X21" s="29">
         <v>11.54</v>
       </c>
       <c r="Y21" s="29">
         <v>11.84</v>
       </c>
       <c r="Z21" s="18">
         <v>11.62</v>
       </c>
       <c r="AA21" s="29">
         <v>9.1</v>
       </c>
       <c r="AB21" s="29">
         <v>11.07</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="56" t="s">
+      <c r="AC21" s="29">
+        <v>11.67</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="56"/>
-[...22 lines deleted...]
-      <c r="Y22" s="56"/>
+      <c r="B22" s="63"/>
+      <c r="C22" s="63"/>
+      <c r="D22" s="63"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="63"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="63"/>
+      <c r="J22" s="63"/>
+      <c r="K22" s="63"/>
+      <c r="L22" s="63"/>
+      <c r="M22" s="63"/>
+      <c r="N22" s="63"/>
+      <c r="O22" s="63"/>
+      <c r="P22" s="63"/>
+      <c r="Q22" s="63"/>
+      <c r="R22" s="63"/>
+      <c r="S22" s="63"/>
+      <c r="T22" s="63"/>
+      <c r="U22" s="63"/>
+      <c r="V22" s="63"/>
+      <c r="W22" s="63"/>
+      <c r="X22" s="63"/>
+      <c r="Y22" s="63"/>
       <c r="AA22" s="29"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="29"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="18">
         <v>13.45</v>
       </c>
       <c r="C23" s="18">
         <v>12.9</v>
       </c>
       <c r="D23" s="18">
         <v>12.03</v>
       </c>
       <c r="E23" s="18">
         <v>11.9</v>
       </c>
       <c r="F23" s="18">
         <v>11.79</v>
       </c>
       <c r="G23" s="7">
         <v>11.57</v>
       </c>
       <c r="H23" s="18">
         <v>11.55</v>
       </c>
       <c r="I23" s="28">
@@ -5907,52 +6093,55 @@
       </c>
       <c r="U23" s="29">
         <v>11.41</v>
       </c>
       <c r="V23" s="29">
         <v>11.36</v>
       </c>
       <c r="W23" s="29">
         <v>11.42</v>
       </c>
       <c r="X23" s="29">
         <v>11.44</v>
       </c>
       <c r="Y23" s="29">
         <v>11.48</v>
       </c>
       <c r="Z23" s="18">
         <v>11.42</v>
       </c>
       <c r="AA23" s="29">
         <v>10.54</v>
       </c>
       <c r="AB23" s="29">
         <v>10.55</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="29">
+        <v>11.23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="18">
         <v>13.1</v>
       </c>
       <c r="C24" s="18">
         <v>12.5</v>
       </c>
       <c r="D24" s="18">
         <v>11.92</v>
       </c>
       <c r="E24" s="18">
         <v>11.85</v>
       </c>
       <c r="F24" s="18">
         <v>11.75</v>
       </c>
       <c r="G24" s="7">
         <v>11.49</v>
       </c>
       <c r="H24" s="18">
         <v>11.39</v>
       </c>
       <c r="I24" s="28">
@@ -5993,52 +6182,55 @@
       </c>
       <c r="U24" s="29">
         <v>11.06</v>
       </c>
       <c r="V24" s="29">
         <v>11.04</v>
       </c>
       <c r="W24" s="29">
         <v>11.06</v>
       </c>
       <c r="X24" s="29">
         <v>11.15</v>
       </c>
       <c r="Y24" s="29">
         <v>11.16</v>
       </c>
       <c r="Z24" s="18">
         <v>11.79</v>
       </c>
       <c r="AA24" s="29">
         <v>10.64</v>
       </c>
       <c r="AB24" s="29">
         <v>10.4</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="29">
+        <v>11.28</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="18">
         <v>20.87</v>
       </c>
       <c r="C25" s="18">
         <v>15.14</v>
       </c>
       <c r="D25" s="18">
         <v>12.31</v>
       </c>
       <c r="E25" s="18">
         <v>13.88</v>
       </c>
       <c r="F25" s="18">
         <v>13.51</v>
       </c>
       <c r="G25" s="34">
         <v>13.4</v>
       </c>
       <c r="H25" s="18">
         <v>13.68</v>
       </c>
       <c r="I25" s="28">
@@ -6079,52 +6271,55 @@
       </c>
       <c r="U25" s="29">
         <v>14.82</v>
       </c>
       <c r="V25" s="29">
         <v>13.64</v>
       </c>
       <c r="W25" s="29">
         <v>14.08</v>
       </c>
       <c r="X25" s="29">
         <v>13.47</v>
       </c>
       <c r="Y25" s="29">
         <v>13.38</v>
       </c>
       <c r="Z25" s="18">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA25" s="29">
         <v>5.8</v>
       </c>
       <c r="AB25" s="29">
         <v>9.07</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="29">
+        <v>9.68</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="18">
         <v>12.19</v>
       </c>
       <c r="C26" s="18">
         <v>13.47</v>
       </c>
       <c r="D26" s="18">
         <v>12.95</v>
       </c>
       <c r="E26" s="18">
         <v>11.46</v>
       </c>
       <c r="F26" s="18">
         <v>9.81</v>
       </c>
       <c r="G26" s="34">
         <v>10.5</v>
       </c>
       <c r="H26" s="18">
         <v>12.97</v>
       </c>
       <c r="I26" s="28">
@@ -6165,52 +6360,55 @@
       </c>
       <c r="U26" s="29">
         <v>15.04</v>
       </c>
       <c r="V26" s="29">
         <v>14.79</v>
       </c>
       <c r="W26" s="29">
         <v>15.06</v>
       </c>
       <c r="X26" s="29">
         <v>13.69</v>
       </c>
       <c r="Y26" s="29">
         <v>14.01</v>
       </c>
       <c r="Z26" s="18">
         <v>8.92</v>
       </c>
       <c r="AA26" s="29">
         <v>10.41</v>
       </c>
       <c r="AB26" s="29">
         <v>11.72</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="29">
+        <v>10.65</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="18">
         <v>17.41</v>
       </c>
       <c r="C27" s="18">
         <v>19.7</v>
       </c>
       <c r="D27" s="18">
         <v>14.42</v>
       </c>
       <c r="E27" s="18">
         <v>13.5</v>
       </c>
       <c r="F27" s="18">
         <v>13.98</v>
       </c>
       <c r="G27" s="7">
         <v>13.38</v>
       </c>
       <c r="H27" s="18">
         <v>13.97</v>
       </c>
       <c r="I27" s="28">
@@ -6251,52 +6449,55 @@
       </c>
       <c r="U27" s="29">
         <v>14.54</v>
       </c>
       <c r="V27" s="29">
         <v>13.75</v>
       </c>
       <c r="W27" s="29">
         <v>14.62</v>
       </c>
       <c r="X27" s="29">
         <v>14.26</v>
       </c>
       <c r="Y27" s="29">
         <v>14.31</v>
       </c>
       <c r="Z27" s="18">
         <v>5.8</v>
       </c>
       <c r="AA27" s="29">
         <v>8.39</v>
       </c>
       <c r="AB27" s="29">
         <v>9.01</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="29">
+        <v>8.24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="18">
         <v>12.66</v>
       </c>
       <c r="C28" s="18">
         <v>13.69</v>
       </c>
       <c r="D28" s="18">
         <v>11.8</v>
       </c>
       <c r="E28" s="18">
         <v>10.73</v>
       </c>
       <c r="F28" s="18">
         <v>11.14</v>
       </c>
       <c r="G28" s="7">
         <v>11.16</v>
       </c>
       <c r="H28" s="18">
         <v>10.59</v>
       </c>
       <c r="I28" s="28">
@@ -6337,82 +6538,86 @@
       </c>
       <c r="U28" s="29">
         <v>11.42</v>
       </c>
       <c r="V28" s="29">
         <v>12.04</v>
       </c>
       <c r="W28" s="29">
         <v>12.01</v>
       </c>
       <c r="X28" s="29">
         <v>12.11</v>
       </c>
       <c r="Y28" s="29">
         <v>12.65</v>
       </c>
       <c r="Z28" s="18">
         <v>14.73</v>
       </c>
       <c r="AA28" s="29">
         <v>13.49</v>
       </c>
       <c r="AB28" s="29">
         <v>14.58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="57" t="s">
+      <c r="AC28" s="29">
+        <v>13.52</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="57"/>
-[...22 lines deleted...]
-      <c r="Y29" s="57"/>
+      <c r="B29" s="64"/>
+      <c r="C29" s="64"/>
+      <c r="D29" s="64"/>
+      <c r="E29" s="64"/>
+      <c r="F29" s="64"/>
+      <c r="G29" s="64"/>
+      <c r="H29" s="64"/>
+      <c r="I29" s="64"/>
+      <c r="J29" s="64"/>
+      <c r="K29" s="64"/>
+      <c r="L29" s="64"/>
+      <c r="M29" s="64"/>
+      <c r="N29" s="64"/>
+      <c r="O29" s="64"/>
+      <c r="P29" s="64"/>
+      <c r="Q29" s="64"/>
+      <c r="R29" s="64"/>
+      <c r="S29" s="64"/>
+      <c r="T29" s="64"/>
+      <c r="U29" s="64"/>
+      <c r="V29" s="64"/>
+      <c r="W29" s="64"/>
+      <c r="X29" s="64"/>
+      <c r="Y29" s="64"/>
       <c r="AA29" s="29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="29"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="18">
         <v>14.41</v>
       </c>
       <c r="C30" s="18">
         <v>12.75</v>
       </c>
       <c r="D30" s="18">
         <v>12.07</v>
       </c>
       <c r="E30" s="18">
         <v>12.05</v>
       </c>
       <c r="F30" s="18">
         <v>11.95</v>
       </c>
       <c r="G30" s="7">
         <v>11.96</v>
       </c>
       <c r="H30" s="18">
         <v>11.75</v>
       </c>
       <c r="I30" s="28">
@@ -6453,52 +6658,55 @@
       </c>
       <c r="U30" s="29">
         <v>11.39</v>
       </c>
       <c r="V30" s="29">
         <v>11.5</v>
       </c>
       <c r="W30" s="29">
         <v>11.45</v>
       </c>
       <c r="X30" s="29">
         <v>11.46</v>
       </c>
       <c r="Y30" s="29">
         <v>11.53</v>
       </c>
       <c r="Z30" s="18">
         <v>12.27</v>
       </c>
       <c r="AA30" s="29">
         <v>11.44</v>
       </c>
       <c r="AB30" s="29">
         <v>12.57</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="29">
+        <v>12.55</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="18">
         <v>14.31</v>
       </c>
       <c r="C31" s="18">
         <v>13.41</v>
       </c>
       <c r="D31" s="18">
         <v>13.04</v>
       </c>
       <c r="E31" s="18">
         <v>12.92</v>
       </c>
       <c r="F31" s="18">
         <v>13.25</v>
       </c>
       <c r="G31" s="7">
         <v>12.72</v>
       </c>
       <c r="H31" s="18">
         <v>12.45</v>
       </c>
       <c r="I31" s="28">
@@ -6539,52 +6747,55 @@
       </c>
       <c r="U31" s="29">
         <v>9.86</v>
       </c>
       <c r="V31" s="29">
         <v>10.11</v>
       </c>
       <c r="W31" s="29">
         <v>10.78</v>
       </c>
       <c r="X31" s="29">
         <v>10.71</v>
       </c>
       <c r="Y31" s="29">
         <v>10.93</v>
       </c>
       <c r="Z31" s="18">
         <v>13.65</v>
       </c>
       <c r="AA31" s="29">
         <v>14.62</v>
       </c>
       <c r="AB31" s="29">
         <v>14.96</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="29">
+        <v>15.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="18">
         <v>13.7</v>
       </c>
       <c r="C32" s="18">
         <v>10.35</v>
       </c>
       <c r="D32" s="18">
         <v>9.2799999999999994</v>
       </c>
       <c r="E32" s="18">
         <v>10</v>
       </c>
       <c r="F32" s="18">
         <v>9.7899999999999991</v>
       </c>
       <c r="G32" s="7">
         <v>9.57</v>
       </c>
       <c r="H32" s="18">
         <v>9.1199999999999992</v>
       </c>
       <c r="I32" s="28">
@@ -6625,52 +6836,55 @@
       </c>
       <c r="U32" s="29">
         <v>6.53</v>
       </c>
       <c r="V32" s="29">
         <v>6.55</v>
       </c>
       <c r="W32" s="29">
         <v>6.38</v>
       </c>
       <c r="X32" s="29">
         <v>6.67</v>
       </c>
       <c r="Y32" s="29">
         <v>6.75</v>
       </c>
       <c r="Z32" s="18">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA32" s="29">
         <v>12.4</v>
       </c>
       <c r="AB32" s="29">
         <v>10.53</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="29">
+        <v>9.89</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="18">
         <v>17.66</v>
       </c>
       <c r="C33" s="18">
         <v>14.88</v>
       </c>
       <c r="D33" s="18">
         <v>13.41</v>
       </c>
       <c r="E33" s="18">
         <v>13.94</v>
       </c>
       <c r="F33" s="18">
         <v>13.09</v>
       </c>
       <c r="G33" s="7">
         <v>13.72</v>
       </c>
       <c r="H33" s="18">
         <v>13.55</v>
       </c>
       <c r="I33" s="28">
@@ -6711,52 +6925,55 @@
       </c>
       <c r="U33" s="29">
         <v>10.8</v>
       </c>
       <c r="V33" s="29">
         <v>11.15</v>
       </c>
       <c r="W33" s="29">
         <v>11.03</v>
       </c>
       <c r="X33" s="29">
         <v>11.23</v>
       </c>
       <c r="Y33" s="29">
         <v>11.42</v>
       </c>
       <c r="Z33" s="18">
         <v>15.87</v>
       </c>
       <c r="AA33" s="29">
         <v>11.23</v>
       </c>
       <c r="AB33" s="29">
         <v>13.28</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="29">
+        <v>14.25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="18">
         <v>18.28</v>
       </c>
       <c r="C34" s="18">
         <v>12.68</v>
       </c>
       <c r="D34" s="18">
         <v>12.05</v>
       </c>
       <c r="E34" s="18">
         <v>12.43</v>
       </c>
       <c r="F34" s="18">
         <v>11.98</v>
       </c>
       <c r="G34" s="7">
         <v>12.8</v>
       </c>
       <c r="H34" s="18">
         <v>12.52</v>
       </c>
       <c r="I34" s="28">
@@ -6797,52 +7014,55 @@
       </c>
       <c r="U34" s="29">
         <v>13.43</v>
       </c>
       <c r="V34" s="29">
         <v>13.73</v>
       </c>
       <c r="W34" s="29">
         <v>13.28</v>
       </c>
       <c r="X34" s="29">
         <v>13</v>
       </c>
       <c r="Y34" s="29">
         <v>12.68</v>
       </c>
       <c r="Z34" s="18">
         <v>13.84</v>
       </c>
       <c r="AA34" s="29">
         <v>10.050000000000001</v>
       </c>
       <c r="AB34" s="29">
         <v>12.31</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="29">
+        <v>12.61</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="18">
         <v>18.22</v>
       </c>
       <c r="C35" s="18">
         <v>15.71</v>
       </c>
       <c r="D35" s="18">
         <v>15.36</v>
       </c>
       <c r="E35" s="18">
         <v>14.64</v>
       </c>
       <c r="F35" s="18">
         <v>14.26</v>
       </c>
       <c r="G35" s="7">
         <v>13.62</v>
       </c>
       <c r="H35" s="18">
         <v>13.61</v>
       </c>
       <c r="I35" s="28">
@@ -6883,52 +7103,55 @@
       </c>
       <c r="U35" s="29">
         <v>11.91</v>
       </c>
       <c r="V35" s="29">
         <v>12.21</v>
       </c>
       <c r="W35" s="29">
         <v>12.68</v>
       </c>
       <c r="X35" s="29">
         <v>12.77</v>
       </c>
       <c r="Y35" s="29">
         <v>12.87</v>
       </c>
       <c r="Z35" s="18">
         <v>10.9</v>
       </c>
       <c r="AA35" s="29">
         <v>10.61</v>
       </c>
       <c r="AB35" s="29">
         <v>11.42</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="29">
+        <v>11.36</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="18">
         <v>13.78</v>
       </c>
       <c r="C36" s="18">
         <v>12.77</v>
       </c>
       <c r="D36" s="18">
         <v>11.53</v>
       </c>
       <c r="E36" s="18">
         <v>10.64</v>
       </c>
       <c r="F36" s="18">
         <v>10.63</v>
       </c>
       <c r="G36" s="7">
         <v>10.52</v>
       </c>
       <c r="H36" s="18">
         <v>10.45</v>
       </c>
       <c r="I36" s="28">
@@ -6969,52 +7192,55 @@
       </c>
       <c r="U36" s="29">
         <v>10.86</v>
       </c>
       <c r="V36" s="29">
         <v>10.64</v>
       </c>
       <c r="W36" s="29">
         <v>10.67</v>
       </c>
       <c r="X36" s="29">
         <v>10.7</v>
       </c>
       <c r="Y36" s="29">
         <v>10.63</v>
       </c>
       <c r="Z36" s="18">
         <v>10.8</v>
       </c>
       <c r="AA36" s="29">
         <v>11.06</v>
       </c>
       <c r="AB36" s="29">
         <v>12.77</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="29">
+        <v>12.29</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="18">
         <v>5.74</v>
       </c>
       <c r="C37" s="18">
         <v>9.49</v>
       </c>
       <c r="D37" s="18">
         <v>9</v>
       </c>
       <c r="E37" s="18">
         <v>10.9</v>
       </c>
       <c r="F37" s="18">
         <v>11.05</v>
       </c>
       <c r="G37" s="7">
         <v>11.8</v>
       </c>
       <c r="H37" s="18">
         <v>11.27</v>
       </c>
       <c r="I37" s="28">
@@ -7055,52 +7281,55 @@
       </c>
       <c r="U37" s="29">
         <v>16.46</v>
       </c>
       <c r="V37" s="29">
         <v>16.16</v>
       </c>
       <c r="W37" s="29">
         <v>15.34</v>
       </c>
       <c r="X37" s="29">
         <v>14.96</v>
       </c>
       <c r="Y37" s="29">
         <v>14.8</v>
       </c>
       <c r="Z37" s="18">
         <v>14.63</v>
       </c>
       <c r="AA37" s="29">
         <v>13.24</v>
       </c>
       <c r="AB37" s="29">
         <v>12.85</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="29">
+        <v>14.04</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="18">
         <v>23.65</v>
       </c>
       <c r="C38" s="18">
         <v>18.36</v>
       </c>
       <c r="D38" s="18">
         <v>15.48</v>
       </c>
       <c r="E38" s="18">
         <v>16.14</v>
       </c>
       <c r="F38" s="18">
         <v>17.21</v>
       </c>
       <c r="G38" s="7">
         <v>16.989999999999998</v>
       </c>
       <c r="H38" s="18">
         <v>16.329999999999998</v>
       </c>
       <c r="I38" s="28">
@@ -7141,52 +7370,55 @@
       </c>
       <c r="U38" s="29">
         <v>13.53</v>
       </c>
       <c r="V38" s="29">
         <v>13.7</v>
       </c>
       <c r="W38" s="29">
         <v>13.5</v>
       </c>
       <c r="X38" s="29">
         <v>12.76</v>
       </c>
       <c r="Y38" s="29">
         <v>13.58</v>
       </c>
       <c r="Z38" s="18">
         <v>15.06</v>
       </c>
       <c r="AA38" s="29">
         <v>13.66</v>
       </c>
       <c r="AB38" s="29">
         <v>15.49</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="29">
+        <v>14.41</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="18">
         <v>12.81</v>
       </c>
       <c r="C39" s="18">
         <v>14.36</v>
       </c>
       <c r="D39" s="18">
         <v>14.94</v>
       </c>
       <c r="E39" s="18">
         <v>14.42</v>
       </c>
       <c r="F39" s="18">
         <v>15.02</v>
       </c>
       <c r="G39" s="7">
         <v>15.61</v>
       </c>
       <c r="H39" s="18">
         <v>15.18</v>
       </c>
       <c r="I39" s="28">
@@ -7227,52 +7459,55 @@
       </c>
       <c r="U39" s="29">
         <v>15.08</v>
       </c>
       <c r="V39" s="29">
         <v>15.54</v>
       </c>
       <c r="W39" s="29">
         <v>15.11</v>
       </c>
       <c r="X39" s="29">
         <v>15.28</v>
       </c>
       <c r="Y39" s="29">
         <v>15.43</v>
       </c>
       <c r="Z39" s="18">
         <v>17.010000000000002</v>
       </c>
       <c r="AA39" s="29">
         <v>16.78</v>
       </c>
       <c r="AB39" s="29">
         <v>17.25</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="29">
+        <v>16.87</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="18">
         <v>13.09</v>
       </c>
       <c r="C40" s="18">
         <v>11.89</v>
       </c>
       <c r="D40" s="18">
         <v>11.98</v>
       </c>
       <c r="E40" s="18">
         <v>12.13</v>
       </c>
       <c r="F40" s="18">
         <v>11.4</v>
       </c>
       <c r="G40" s="7">
         <v>11.21</v>
       </c>
       <c r="H40" s="18">
         <v>10.89</v>
       </c>
       <c r="I40" s="28">
@@ -7313,52 +7548,55 @@
       </c>
       <c r="U40" s="29">
         <v>11.95</v>
       </c>
       <c r="V40" s="29">
         <v>11.75</v>
       </c>
       <c r="W40" s="29">
         <v>11.65</v>
       </c>
       <c r="X40" s="29">
         <v>11.61</v>
       </c>
       <c r="Y40" s="29">
         <v>11.38</v>
       </c>
       <c r="Z40" s="18">
         <v>10.76</v>
       </c>
       <c r="AA40" s="29">
         <v>8.9499999999999993</v>
       </c>
       <c r="AB40" s="29">
         <v>10.199999999999999</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="29">
+        <v>9.41</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="18">
         <v>22.57</v>
       </c>
       <c r="C41" s="18">
         <v>16.760000000000002</v>
       </c>
       <c r="D41" s="18">
         <v>14.76</v>
       </c>
       <c r="E41" s="18">
         <v>13.3</v>
       </c>
       <c r="F41" s="18">
         <v>13.33</v>
       </c>
       <c r="G41" s="7">
         <v>12.59</v>
       </c>
       <c r="H41" s="18">
         <v>12.03</v>
       </c>
       <c r="I41" s="28">
@@ -7399,52 +7637,55 @@
       </c>
       <c r="U41" s="29">
         <v>10.88</v>
       </c>
       <c r="V41" s="29">
         <v>10.56</v>
       </c>
       <c r="W41" s="29">
         <v>10.78</v>
       </c>
       <c r="X41" s="29">
         <v>11.25</v>
       </c>
       <c r="Y41" s="29">
         <v>11.7</v>
       </c>
       <c r="Z41" s="18">
         <v>10.55</v>
       </c>
       <c r="AA41" s="29">
         <v>12.46</v>
       </c>
       <c r="AB41" s="29">
         <v>13.22</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="29">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="18">
         <v>6.6</v>
       </c>
       <c r="C42" s="18">
         <v>5.35</v>
       </c>
       <c r="D42" s="18">
         <v>7.33</v>
       </c>
       <c r="E42" s="18">
         <v>7.89</v>
       </c>
       <c r="F42" s="18">
         <v>7.4</v>
       </c>
       <c r="G42" s="7">
         <v>7.92</v>
       </c>
       <c r="H42" s="18">
         <v>7.73</v>
       </c>
       <c r="I42" s="13">
@@ -7485,52 +7726,55 @@
       </c>
       <c r="U42" s="29">
         <v>6.69</v>
       </c>
       <c r="V42" s="29">
         <v>7.43</v>
       </c>
       <c r="W42" s="29">
         <v>7.48</v>
       </c>
       <c r="X42" s="29">
         <v>7.37</v>
       </c>
       <c r="Y42" s="29">
         <v>7.33</v>
       </c>
       <c r="Z42" s="18">
         <v>6.19</v>
       </c>
       <c r="AA42" s="29">
         <v>7.62</v>
       </c>
       <c r="AB42" s="29">
         <v>8.23</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="29">
+        <v>8.31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="22">
         <v>12.18</v>
       </c>
       <c r="C43" s="22">
         <v>11.36</v>
       </c>
       <c r="D43" s="22">
         <v>10.24</v>
       </c>
       <c r="E43" s="22">
         <v>10.55</v>
       </c>
       <c r="F43" s="22">
         <v>10.61</v>
       </c>
       <c r="G43" s="9">
         <v>10.54</v>
       </c>
       <c r="H43" s="9">
         <v>10.69</v>
       </c>
       <c r="I43" s="30">
@@ -7571,210 +7815,215 @@
       </c>
       <c r="U43" s="38">
         <v>11.55</v>
       </c>
       <c r="V43" s="38">
         <v>11.69</v>
       </c>
       <c r="W43" s="38">
         <v>11.34</v>
       </c>
       <c r="X43" s="38">
         <v>11.54</v>
       </c>
       <c r="Y43" s="38">
         <v>11.84</v>
       </c>
       <c r="Z43" s="22">
         <v>11.62</v>
       </c>
       <c r="AA43" s="38">
         <v>9.1</v>
       </c>
       <c r="AB43" s="38">
         <v>11.07</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="38">
+        <v>11.67</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK47"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="P51" sqref="P51"/>
+    <sheetView topLeftCell="D1" workbookViewId="0">
+      <selection activeCell="AF36" sqref="AF36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="13" bestFit="1" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="13"/>
+    <col min="2" max="2" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="5.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="3.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="26" max="28" width="9.109375" style="13"/>
+    <col min="29" max="29" width="9.109375" style="20"/>
+    <col min="30" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="61" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="54"/>
-[...22 lines deleted...]
-      <c r="Y1" s="54"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="Y3" s="20"/>
       <c r="AK3" s="20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="60"/>
-      <c r="B4" s="58">
+      <c r="A4" s="65"/>
+      <c r="B4" s="59">
         <v>2024</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="58">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="59">
         <v>2025</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="59">
         <v>2026</v>
       </c>
-      <c r="AA4" s="59"/>
-[...9 lines deleted...]
-      <c r="AK4" s="59"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="61"/>
+      <c r="A5" s="66"/>
       <c r="B5" s="48" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="48" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="37" t="s">
         <v>37</v>
       </c>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="48" t="s">
@@ -7812,106 +8061,106 @@
       </c>
       <c r="U5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="48" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="48" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="48" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="48" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AB5" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="AC5" s="37" t="s">
+      <c r="AC5" s="58" t="s">
         <v>8</v>
       </c>
       <c r="AD5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="AE5" s="37" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="48" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="48" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="55" t="s">
+      <c r="A6" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="55"/>
-[...22 lines deleted...]
-      <c r="Y6" s="55"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="6">
         <v>5</v>
       </c>
       <c r="C7" s="6">
         <v>4</v>
       </c>
       <c r="D7" s="6">
         <v>2</v>
       </c>
       <c r="E7" s="6">
         <v>2</v>
       </c>
       <c r="F7" s="26">
         <v>2</v>
       </c>
       <c r="G7" s="26">
         <v>2</v>
       </c>
       <c r="H7" s="26">
         <v>4</v>
@@ -7948,55 +8197,58 @@
       </c>
       <c r="S7" s="24">
         <v>3</v>
       </c>
       <c r="T7" s="24">
         <v>2</v>
       </c>
       <c r="U7" s="24">
         <v>1</v>
       </c>
       <c r="V7" s="24">
         <v>6</v>
       </c>
       <c r="W7" s="24">
         <v>1</v>
       </c>
       <c r="X7" s="24">
         <v>3</v>
       </c>
       <c r="Y7" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z7" s="50">
         <v>1</v>
       </c>
-      <c r="AA7" s="24" t="s">
-        <v>32</v>
+      <c r="AA7" s="55">
+        <v>2</v>
       </c>
       <c r="AB7" s="50">
         <v>4</v>
+      </c>
+      <c r="AC7" s="6">
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="6">
         <v>2</v>
       </c>
       <c r="C8" s="6">
         <v>3</v>
       </c>
       <c r="D8" s="6">
         <v>2</v>
       </c>
       <c r="E8" s="6">
         <v>1</v>
       </c>
       <c r="F8" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="26">
         <v>1</v>
       </c>
       <c r="H8" s="26">
@@ -8040,50 +8292,53 @@
       </c>
       <c r="U8" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V8" s="24">
         <v>1</v>
       </c>
       <c r="W8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X8" s="24">
         <v>1</v>
       </c>
       <c r="Y8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB8" s="50">
         <v>1</v>
       </c>
+      <c r="AC8" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="26" t="s">
         <v>32</v>
@@ -8126,50 +8381,53 @@
       </c>
       <c r="U9" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB9" s="24" t="s">
         <v>32</v>
       </c>
+      <c r="AC9" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="26" t="s">
         <v>32</v>
@@ -8212,50 +8470,53 @@
       </c>
       <c r="U10" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB10" s="24" t="s">
         <v>32</v>
       </c>
+      <c r="AC10" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="6">
         <v>1</v>
       </c>
       <c r="C11" s="6">
         <v>1</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="26">
         <v>1</v>
       </c>
       <c r="H11" s="26">
         <v>1</v>
@@ -8292,54 +8553,57 @@
       </c>
       <c r="S11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="T11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U11" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z11" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="AA11" s="24" t="s">
-        <v>32</v>
+      <c r="AA11" s="55">
+        <v>1</v>
       </c>
       <c r="AB11" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC11" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="6">
         <v>1</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="26" t="s">
         <v>32</v>
       </c>
@@ -8384,50 +8648,53 @@
       </c>
       <c r="U12" s="24">
         <v>1</v>
       </c>
       <c r="V12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB12" s="24" t="s">
         <v>32</v>
       </c>
+      <c r="AC12" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="26" t="s">
         <v>32</v>
@@ -8470,50 +8737,53 @@
       </c>
       <c r="U13" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V13" s="24">
         <v>1</v>
       </c>
       <c r="W13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB13" s="24" t="s">
         <v>32</v>
       </c>
+      <c r="AC13" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="26">
         <v>1</v>
       </c>
       <c r="G14" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="26" t="s">
         <v>32</v>
@@ -8556,50 +8826,53 @@
       </c>
       <c r="U14" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V14" s="24">
         <v>1</v>
       </c>
       <c r="W14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB14" s="24" t="s">
         <v>32</v>
       </c>
+      <c r="AC14" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="26" t="s">
         <v>32</v>
@@ -8642,50 +8915,53 @@
       </c>
       <c r="U15" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB15" s="24" t="s">
         <v>32</v>
       </c>
+      <c r="AC15" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="26" t="s">
         <v>32</v>
@@ -8722,58 +8998,61 @@
       </c>
       <c r="S16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="T16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U16" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V16" s="24">
         <v>2</v>
       </c>
       <c r="W16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z16" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="AA16" s="24" t="s">
-        <v>32</v>
+      <c r="AA16" s="55">
+        <v>1</v>
       </c>
       <c r="AB16" s="50">
         <v>1</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="26" t="s">
@@ -8814,52 +9093,55 @@
       </c>
       <c r="U17" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB17" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="6">
         <v>1</v>
       </c>
       <c r="F18" s="26">
         <v>1</v>
       </c>
       <c r="G18" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="26" t="s">
@@ -8900,52 +9182,55 @@
       </c>
       <c r="U18" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB18" s="50">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="6">
         <v>1</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I19" s="26" t="s">
@@ -8986,52 +9271,55 @@
       </c>
       <c r="U19" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X19" s="24">
         <v>2</v>
       </c>
       <c r="Y19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB19" s="50">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I20" s="26" t="s">
@@ -9072,52 +9360,55 @@
       </c>
       <c r="U20" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB20" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="26" t="s">
@@ -9158,81 +9449,85 @@
       </c>
       <c r="U21" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V21" s="24">
         <v>1</v>
       </c>
       <c r="W21" s="24">
         <v>1</v>
       </c>
       <c r="X21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z21" s="50">
         <v>1</v>
       </c>
       <c r="AA21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB21" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="56" t="s">
+      <c r="AC21" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="56"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="63"/>
+      <c r="C22" s="63"/>
+      <c r="D22" s="63"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="63"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="63"/>
+      <c r="J22" s="63"/>
+      <c r="K22" s="63"/>
+      <c r="L22" s="63"/>
+      <c r="M22" s="63"/>
+      <c r="N22" s="63"/>
+      <c r="O22" s="63"/>
+      <c r="P22" s="63"/>
+      <c r="Q22" s="63"/>
+      <c r="R22" s="63"/>
+      <c r="S22" s="63"/>
+      <c r="T22" s="63"/>
+      <c r="U22" s="63"/>
+      <c r="V22" s="63"/>
+      <c r="W22" s="63"/>
+      <c r="X22" s="63"/>
+      <c r="Y22" s="63"/>
+      <c r="AC22" s="6"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="6">
         <v>3</v>
       </c>
       <c r="C23" s="6">
         <v>3</v>
       </c>
       <c r="D23" s="6">
         <v>2</v>
       </c>
       <c r="E23" s="6">
         <v>1</v>
       </c>
       <c r="F23" s="26">
         <v>1</v>
       </c>
       <c r="G23" s="7">
         <v>1</v>
       </c>
       <c r="H23" s="6">
         <v>3</v>
       </c>
       <c r="I23" s="24">
@@ -9273,52 +9568,55 @@
       </c>
       <c r="U23" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V23" s="24">
         <v>1</v>
       </c>
       <c r="W23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X23" s="24">
         <v>1</v>
       </c>
       <c r="Y23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB23" s="24">
         <v>2</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="6">
         <v>2</v>
       </c>
       <c r="C24" s="6">
         <v>3</v>
       </c>
       <c r="D24" s="6">
         <v>2</v>
       </c>
       <c r="E24" s="6">
         <v>1</v>
       </c>
       <c r="F24" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G24" s="7">
         <v>1</v>
       </c>
       <c r="H24" s="6">
         <v>3</v>
       </c>
       <c r="I24" s="24">
@@ -9359,52 +9657,55 @@
       </c>
       <c r="U24" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V24" s="24">
         <v>1</v>
       </c>
       <c r="W24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X24" s="24">
         <v>1</v>
       </c>
       <c r="Y24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB24" s="24">
         <v>1</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="6">
         <v>1</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F25" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G25" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I25" s="26" t="s">
@@ -9442,53 +9743,58 @@
       </c>
       <c r="T25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U25" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA25" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="AB25" s="24"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:28">
+      <c r="AB25" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC25" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="26" t="s">
@@ -9526,53 +9832,58 @@
       </c>
       <c r="T26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U26" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA26" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="AB26" s="24"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="AB26" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC26" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F27" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G27" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I27" s="26" t="s">
@@ -9613,52 +9924,55 @@
       </c>
       <c r="U27" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB27" s="24">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F28" s="26">
         <v>1</v>
       </c>
       <c r="G28" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H28" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I28" s="26" t="s">
@@ -9696,84 +10010,90 @@
       </c>
       <c r="T28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="U28" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA28" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="AB28" s="24"/>
-[...2 lines deleted...]
-      <c r="A29" s="57" t="s">
+      <c r="AB28" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC28" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="57"/>
-[...22 lines deleted...]
-      <c r="Y29" s="57"/>
+      <c r="B29" s="64"/>
+      <c r="C29" s="64"/>
+      <c r="D29" s="64"/>
+      <c r="E29" s="64"/>
+      <c r="F29" s="64"/>
+      <c r="G29" s="64"/>
+      <c r="H29" s="64"/>
+      <c r="I29" s="64"/>
+      <c r="J29" s="64"/>
+      <c r="K29" s="64"/>
+      <c r="L29" s="64"/>
+      <c r="M29" s="64"/>
+      <c r="N29" s="64"/>
+      <c r="O29" s="64"/>
+      <c r="P29" s="64"/>
+      <c r="Q29" s="64"/>
+      <c r="R29" s="64"/>
+      <c r="S29" s="64"/>
+      <c r="T29" s="64"/>
+      <c r="U29" s="64"/>
+      <c r="V29" s="64"/>
+      <c r="W29" s="64"/>
+      <c r="X29" s="64"/>
+      <c r="Y29" s="64"/>
       <c r="AA29" s="24"/>
       <c r="AB29" s="24"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="6"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="6">
         <v>2</v>
       </c>
       <c r="C30" s="6">
         <v>1</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="6">
         <v>1</v>
       </c>
       <c r="F30" s="26">
         <v>1</v>
       </c>
       <c r="G30" s="7">
         <v>1</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7">
@@ -9808,58 +10128,61 @@
       </c>
       <c r="S30" s="35">
         <v>1</v>
       </c>
       <c r="T30" s="35">
         <v>2</v>
       </c>
       <c r="U30" s="35">
         <v>1</v>
       </c>
       <c r="V30" s="35">
         <v>5</v>
       </c>
       <c r="W30" s="35">
         <v>1</v>
       </c>
       <c r="X30" s="24">
         <v>2</v>
       </c>
       <c r="Y30" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z30" s="52">
         <v>1</v>
       </c>
-      <c r="AA30" s="35" t="s">
-        <v>32</v>
+      <c r="AA30" s="55">
+        <v>2</v>
       </c>
       <c r="AB30" s="24">
         <v>2</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="24">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I31" s="26" t="s">
@@ -9894,58 +10217,61 @@
       </c>
       <c r="S31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="T31" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U31" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V31" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W31" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z31" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="AA31" s="35" t="s">
+      <c r="AA31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB31" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I32" s="26" t="s">
@@ -9980,58 +10306,61 @@
       </c>
       <c r="S32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="T32" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U32" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V32" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W32" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z32" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="AA32" s="35" t="s">
+      <c r="AA32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB32" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="6">
         <v>1</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F33" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G33" s="7">
         <v>1</v>
       </c>
       <c r="H33" s="26">
         <v>1</v>
       </c>
       <c r="I33" s="26" t="s">
@@ -10066,58 +10395,61 @@
       </c>
       <c r="S33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="T33" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U33" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V33" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W33" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z33" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="AA33" s="35" t="s">
-        <v>32</v>
+      <c r="AA33" s="55">
+        <v>1</v>
       </c>
       <c r="AB33" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="6">
         <v>1</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I34" s="26" t="s">
@@ -10152,58 +10484,61 @@
       </c>
       <c r="S34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="T34" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U34" s="35">
         <v>1</v>
       </c>
       <c r="V34" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W34" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z34" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="AA34" s="35" t="s">
+      <c r="AA34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB34" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I35" s="26" t="s">
@@ -10238,58 +10573,61 @@
       </c>
       <c r="S35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="T35" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U35" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V35" s="35">
         <v>1</v>
       </c>
       <c r="W35" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z35" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="AA35" s="35" t="s">
+      <c r="AA35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB35" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="26">
         <v>1</v>
       </c>
       <c r="G36" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I36" s="7">
@@ -10324,58 +10662,61 @@
       </c>
       <c r="S36" s="35">
         <v>1</v>
       </c>
       <c r="T36" s="35">
         <v>1</v>
       </c>
       <c r="U36" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V36" s="35">
         <v>1</v>
       </c>
       <c r="W36" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z36" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="AA36" s="35" t="s">
+      <c r="AA36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB36" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F37" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="7">
@@ -10410,58 +10751,61 @@
       </c>
       <c r="S37" s="35" t="s">
         <v>32</v>
       </c>
       <c r="T37" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U37" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V37" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W37" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z37" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="AA37" s="35" t="s">
+      <c r="AA37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB37" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G38" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I38" s="26" t="s">
@@ -10496,58 +10840,61 @@
       </c>
       <c r="S38" s="35" t="s">
         <v>32</v>
       </c>
       <c r="T38" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U38" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V38" s="35">
         <v>2</v>
       </c>
       <c r="W38" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z38" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="AA38" s="35" t="s">
-        <v>32</v>
+      <c r="AA38" s="55">
+        <v>1</v>
       </c>
       <c r="AB38" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F39" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G39" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H39" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I39" s="26" t="s">
@@ -10582,58 +10929,61 @@
       </c>
       <c r="S39" s="35" t="s">
         <v>32</v>
       </c>
       <c r="T39" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U39" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V39" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W39" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z39" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="AA39" s="35" t="s">
+      <c r="AA39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB39" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="6">
         <v>1</v>
       </c>
       <c r="F40" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G40" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H40" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I40" s="26" t="s">
@@ -10668,58 +11018,61 @@
       </c>
       <c r="S40" s="35" t="s">
         <v>32</v>
       </c>
       <c r="T40" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U40" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V40" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W40" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z40" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="AA40" s="35" t="s">
+      <c r="AA40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB40" s="24">
         <v>1</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="6">
         <v>1</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F41" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G41" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H41" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I41" s="26" t="s">
@@ -10754,58 +11107,61 @@
       </c>
       <c r="S41" s="35" t="s">
         <v>32</v>
       </c>
       <c r="T41" s="35" t="s">
         <v>32</v>
       </c>
       <c r="U41" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V41" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W41" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X41" s="24">
         <v>2</v>
       </c>
       <c r="Y41" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z41" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="AA41" s="35" t="s">
+      <c r="AA41" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB41" s="24">
         <v>1</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F42" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G42" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H42" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I42" s="26" t="s">
@@ -10846,52 +11202,55 @@
       </c>
       <c r="U42" s="35" t="s">
         <v>32</v>
       </c>
       <c r="V42" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W42" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA42" s="35" t="s">
         <v>32</v>
       </c>
       <c r="AB42" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="44" customFormat="1">
+      <c r="AC42" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="44" customFormat="1">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="G43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="H43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="I43" s="11" t="s">
@@ -10932,212 +11291,215 @@
       </c>
       <c r="U43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="V43" s="25">
         <v>1</v>
       </c>
       <c r="W43" s="25">
         <v>1</v>
       </c>
       <c r="X43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="Y43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="Z43" s="51">
         <v>1</v>
       </c>
       <c r="AA43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="AB43" s="25" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B44" s="45"/>
     </row>
-    <row r="45" spans="1:28">
+    <row r="45" spans="1:29">
       <c r="B45" s="45"/>
     </row>
-    <row r="46" spans="1:28">
+    <row r="46" spans="1:29">
       <c r="B46" s="45"/>
     </row>
-    <row r="47" spans="1:28">
+    <row r="47" spans="1:29">
       <c r="B47" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="X48" sqref="X48"/>
+    <sheetView topLeftCell="K7" workbookViewId="0">
+      <selection activeCell="AD23" sqref="AD23:AD36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="27" style="13" customWidth="1"/>
-    <col min="2" max="2" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="7.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.44140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="9" width="6.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="13" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="6.7109375" style="13" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="13"/>
+    <col min="12" max="12" width="6.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.44140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.44140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="6.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="18" max="21" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="54"/>
-[...22 lines deleted...]
-      <c r="Y1" s="54"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37">
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
-      <c r="X3" s="64"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="64" t="s">
+      <c r="X3" s="69"/>
+      <c r="Y3" s="69"/>
+      <c r="AJ3" s="69" t="s">
         <v>20</v>
       </c>
-      <c r="AK3" s="64"/>
+      <c r="AK3" s="69"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="60"/>
-      <c r="B4" s="65">
+      <c r="A4" s="65"/>
+      <c r="B4" s="70">
         <v>2024</v>
       </c>
-      <c r="C4" s="66"/>
-[...10 lines deleted...]
-      <c r="N4" s="65">
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="71"/>
+      <c r="N4" s="70">
         <v>2025</v>
       </c>
-      <c r="O4" s="66"/>
-[...10 lines deleted...]
-      <c r="Z4" s="65">
+      <c r="O4" s="71"/>
+      <c r="P4" s="71"/>
+      <c r="Q4" s="71"/>
+      <c r="R4" s="71"/>
+      <c r="S4" s="71"/>
+      <c r="T4" s="71"/>
+      <c r="U4" s="71"/>
+      <c r="V4" s="71"/>
+      <c r="W4" s="71"/>
+      <c r="X4" s="71"/>
+      <c r="Y4" s="71"/>
+      <c r="Z4" s="70">
         <v>2026</v>
       </c>
-      <c r="AA4" s="66"/>
-[...12 lines deleted...]
-      <c r="A5" s="61"/>
+      <c r="AA4" s="71"/>
+      <c r="AB4" s="71"/>
+      <c r="AC4" s="71"/>
+      <c r="AD4" s="71"/>
+      <c r="AE4" s="71"/>
+      <c r="AF4" s="71"/>
+      <c r="AG4" s="71"/>
+      <c r="AH4" s="71"/>
+      <c r="AI4" s="71"/>
+      <c r="AJ4" s="71"/>
+      <c r="AK4" s="71"/>
+    </row>
+    <row r="5" spans="1:37" ht="20.399999999999999">
+      <c r="A5" s="66"/>
       <c r="B5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -11204,77 +11566,78 @@
         <v>24</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>25</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>28</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>29</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>30</v>
       </c>
       <c r="AK5" s="17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="55" t="s">
+      <c r="A6" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="55"/>
-[...22 lines deleted...]
-      <c r="Y6" s="55"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="AC6" s="18"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18">
         <v>10.87</v>
       </c>
       <c r="C7" s="18">
         <v>10.25</v>
       </c>
       <c r="D7" s="18">
         <v>8.77</v>
       </c>
       <c r="E7" s="18">
         <v>7.61</v>
       </c>
       <c r="F7" s="18">
         <v>6.93</v>
       </c>
       <c r="G7" s="33">
         <v>4.9000000000000004</v>
       </c>
       <c r="H7" s="32">
         <v>7.03</v>
@@ -11317,50 +11680,54 @@
       </c>
       <c r="U7" s="18">
         <v>6.11</v>
       </c>
       <c r="V7" s="18">
         <v>7.18</v>
       </c>
       <c r="W7" s="18">
         <v>6.77</v>
       </c>
       <c r="X7" s="18">
         <v>6.92</v>
       </c>
       <c r="Y7" s="18">
         <v>6.32</v>
       </c>
       <c r="Z7" s="18">
         <v>2.57</v>
       </c>
       <c r="AA7" s="18">
         <v>4.34</v>
       </c>
       <c r="AB7" s="18">
         <v>6.61</v>
       </c>
+      <c r="AC7" s="18">
+        <v>6.19</v>
+      </c>
+      <c r="AD7" s="74"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="18">
         <v>10.15</v>
       </c>
       <c r="C8" s="18">
         <v>13.09</v>
       </c>
       <c r="D8" s="18">
         <v>12.82</v>
       </c>
       <c r="E8" s="18">
         <v>10.88</v>
       </c>
       <c r="F8" s="18">
         <v>8.86</v>
       </c>
       <c r="G8" s="7">
         <v>5.81</v>
       </c>
       <c r="H8" s="32">
         <v>9.7899999999999991</v>
@@ -11403,50 +11770,54 @@
       </c>
       <c r="U8" s="18">
         <v>3.89</v>
       </c>
       <c r="V8" s="18">
         <v>4.18</v>
       </c>
       <c r="W8" s="18">
         <v>3.81</v>
       </c>
       <c r="X8" s="18">
         <v>4.07</v>
       </c>
       <c r="Y8" s="18">
         <v>3.72</v>
       </c>
       <c r="Z8" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA8" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB8" s="18">
         <v>2.2400000000000002</v>
       </c>
+      <c r="AC8" s="18">
+        <v>1.63</v>
+      </c>
+      <c r="AD8" s="74"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="32" t="s">
         <v>32</v>
@@ -11489,50 +11860,54 @@
       </c>
       <c r="U9" s="18">
         <v>5.26</v>
       </c>
       <c r="V9" s="18">
         <v>4.6100000000000003</v>
       </c>
       <c r="W9" s="18">
         <v>4.26</v>
       </c>
       <c r="X9" s="18">
         <v>3.82</v>
       </c>
       <c r="Y9" s="18">
         <v>3.5</v>
       </c>
       <c r="Z9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB9" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AC9" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD9" s="74"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="32" t="s">
         <v>32</v>
@@ -11575,50 +11950,54 @@
       </c>
       <c r="U10" s="18">
         <v>18.350000000000001</v>
       </c>
       <c r="V10" s="18">
         <v>16.39</v>
       </c>
       <c r="W10" s="18">
         <v>15.5</v>
       </c>
       <c r="X10" s="18">
         <v>14.18</v>
       </c>
       <c r="Y10" s="18">
         <v>13.07</v>
       </c>
       <c r="Z10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB10" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AC10" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD10" s="74"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="18">
         <v>40</v>
       </c>
       <c r="C11" s="18">
         <v>43.48</v>
       </c>
       <c r="D11" s="18">
         <v>32.26</v>
       </c>
       <c r="E11" s="18">
         <v>21.98</v>
       </c>
       <c r="F11" s="18">
         <v>16.13</v>
       </c>
       <c r="G11" s="7">
         <v>43.48</v>
       </c>
       <c r="H11" s="32">
         <v>24.84</v>
@@ -11661,50 +12040,54 @@
       </c>
       <c r="U11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="V11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="W11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA11" s="18">
         <v>34.479999999999997</v>
       </c>
       <c r="AB11" s="18">
         <v>19.61</v>
       </c>
+      <c r="AC11" s="18">
+        <v>15.63</v>
+      </c>
+      <c r="AD11" s="74"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="18">
         <v>83.33</v>
       </c>
       <c r="C12" s="18">
         <v>33.33</v>
       </c>
       <c r="D12" s="18">
         <v>24.39</v>
       </c>
       <c r="E12" s="18">
         <v>16.13</v>
       </c>
       <c r="F12" s="18">
         <v>13.51</v>
       </c>
       <c r="G12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="32">
         <v>9.43</v>
@@ -11747,50 +12130,54 @@
       </c>
       <c r="U12" s="18">
         <v>8.4700000000000006</v>
       </c>
       <c r="V12" s="18">
         <v>7.41</v>
       </c>
       <c r="W12" s="18">
         <v>6.67</v>
       </c>
       <c r="X12" s="18">
         <v>6.1</v>
       </c>
       <c r="Y12" s="18">
         <v>5.75</v>
       </c>
       <c r="Z12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB12" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AC12" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD12" s="74"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="32" t="s">
         <v>32</v>
@@ -11833,50 +12220,54 @@
       </c>
       <c r="U13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="V13" s="18">
         <v>8.6999999999999993</v>
       </c>
       <c r="W13" s="18">
         <v>8</v>
       </c>
       <c r="X13" s="18">
         <v>7.3</v>
       </c>
       <c r="Y13" s="18">
         <v>6.71</v>
       </c>
       <c r="Z13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB13" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AC13" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD13" s="74"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="18">
         <v>5.41</v>
       </c>
       <c r="G14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="32">
         <v>3.92</v>
@@ -11919,50 +12310,54 @@
       </c>
       <c r="U14" s="18">
         <v>8.3000000000000007</v>
       </c>
       <c r="V14" s="18">
         <v>11.24</v>
       </c>
       <c r="W14" s="18">
         <v>10.17</v>
       </c>
       <c r="X14" s="18">
         <v>9.23</v>
       </c>
       <c r="Y14" s="18">
         <v>8.36</v>
       </c>
       <c r="Z14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB14" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AC14" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD14" s="74"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="32" t="s">
         <v>32</v>
@@ -12005,50 +12400,54 @@
       </c>
       <c r="U15" s="18">
         <v>11.9</v>
       </c>
       <c r="V15" s="18">
         <v>10.99</v>
       </c>
       <c r="W15" s="18">
         <v>9.6199999999999992</v>
       </c>
       <c r="X15" s="18">
         <v>8.93</v>
       </c>
       <c r="Y15" s="18">
         <v>8.1999999999999993</v>
       </c>
       <c r="Z15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB15" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AC15" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD15" s="74"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="40" t="s">
         <v>32</v>
@@ -12091,52 +12490,56 @@
       </c>
       <c r="U16" s="19">
         <v>14.6</v>
       </c>
       <c r="V16" s="19">
         <v>26.49</v>
       </c>
       <c r="W16" s="18">
         <v>24.54</v>
       </c>
       <c r="X16" s="18">
         <v>23.67</v>
       </c>
       <c r="Y16" s="18">
         <v>21.62</v>
       </c>
       <c r="Z16" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA16" s="18">
         <v>43.48</v>
       </c>
       <c r="AB16" s="18">
         <v>66.67</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="18">
+        <v>66.67</v>
+      </c>
+      <c r="AD16" s="74"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="40" t="s">
@@ -12177,52 +12580,56 @@
       </c>
       <c r="U17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="V17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="W17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB17" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD17" s="74"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="19">
         <v>8.26</v>
       </c>
       <c r="F18" s="19">
         <v>12.82</v>
       </c>
       <c r="G18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="40">
         <v>9.26</v>
       </c>
       <c r="I18" s="19">
@@ -12263,52 +12670,56 @@
       </c>
       <c r="U18" s="19">
         <v>4.33</v>
       </c>
       <c r="V18" s="19">
         <v>3.88</v>
       </c>
       <c r="W18" s="18">
         <v>3.5</v>
       </c>
       <c r="X18" s="18">
         <v>3.22</v>
       </c>
       <c r="Y18" s="18">
         <v>2.92</v>
       </c>
       <c r="Z18" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA18" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB18" s="18">
         <v>12.05</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="18">
+        <v>9.17</v>
+      </c>
+      <c r="AD18" s="74"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="19">
         <v>166.67</v>
       </c>
       <c r="C19" s="19">
         <v>76.92</v>
       </c>
       <c r="D19" s="19">
         <v>52.63</v>
       </c>
       <c r="E19" s="19">
         <v>40</v>
       </c>
       <c r="F19" s="19">
         <v>27.03</v>
       </c>
       <c r="G19" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H19" s="40">
         <v>17.239999999999998</v>
       </c>
       <c r="I19" s="19">
@@ -12349,52 +12760,56 @@
       </c>
       <c r="U19" s="19" t="s">
         <v>32</v>
       </c>
       <c r="V19" s="19" t="s">
         <v>32</v>
       </c>
       <c r="W19" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X19" s="18">
         <v>23.53</v>
       </c>
       <c r="Y19" s="18">
         <v>22.47</v>
       </c>
       <c r="Z19" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA19" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB19" s="18">
         <v>52.63</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="18">
+        <v>35.71</v>
+      </c>
+      <c r="AD19" s="74"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I20" s="40" t="s">
@@ -12435,52 +12850,56 @@
       </c>
       <c r="U20" s="19">
         <v>9.09</v>
       </c>
       <c r="V20" s="19">
         <v>8</v>
       </c>
       <c r="W20" s="18">
         <v>7.09</v>
       </c>
       <c r="X20" s="18">
         <v>6.41</v>
       </c>
       <c r="Y20" s="18">
         <v>5.81</v>
       </c>
       <c r="Z20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB20" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD20" s="74"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="40" t="s">
@@ -12521,82 +12940,87 @@
       </c>
       <c r="U21" s="19">
         <v>14.35</v>
       </c>
       <c r="V21" s="19">
         <v>17.239999999999998</v>
       </c>
       <c r="W21" s="18">
         <v>19.84</v>
       </c>
       <c r="X21" s="18">
         <v>18.05</v>
       </c>
       <c r="Y21" s="18">
         <v>16.5</v>
       </c>
       <c r="Z21" s="18">
         <v>50</v>
       </c>
       <c r="AA21" s="18">
         <v>30.3</v>
       </c>
       <c r="AB21" s="18">
         <v>16.670000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="67" t="s">
+      <c r="AC21" s="18">
+        <v>22.22</v>
+      </c>
+      <c r="AD21" s="74"/>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="72" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="67"/>
-[...22 lines deleted...]
-      <c r="Y22" s="67"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="72"/>
+      <c r="O22" s="72"/>
+      <c r="P22" s="72"/>
+      <c r="Q22" s="72"/>
+      <c r="R22" s="72"/>
+      <c r="S22" s="72"/>
+      <c r="T22" s="72"/>
+      <c r="U22" s="72"/>
+      <c r="V22" s="72"/>
+      <c r="W22" s="72"/>
+      <c r="X22" s="72"/>
+      <c r="Y22" s="72"/>
       <c r="AA22" s="18"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="18"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="19">
         <v>12.5</v>
       </c>
       <c r="C23" s="19">
         <v>13.22</v>
       </c>
       <c r="D23" s="19">
         <v>12.36</v>
       </c>
       <c r="E23" s="19">
         <v>10.34</v>
       </c>
       <c r="F23" s="19">
         <v>9.2899999999999991</v>
       </c>
       <c r="G23" s="41">
         <v>5.0999999999999996</v>
       </c>
       <c r="H23" s="40">
         <v>9.69</v>
       </c>
       <c r="I23" s="19">
@@ -12637,52 +13061,56 @@
       </c>
       <c r="U23" s="19">
         <v>5.26</v>
       </c>
       <c r="V23" s="19">
         <v>5.29</v>
       </c>
       <c r="W23" s="18">
         <v>4.8099999999999996</v>
       </c>
       <c r="X23" s="18">
         <v>4.91</v>
       </c>
       <c r="Y23" s="18">
         <v>4.47</v>
       </c>
       <c r="Z23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB23" s="18">
         <v>3.9</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="18">
+        <v>2.81</v>
+      </c>
+      <c r="AD23" s="74"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="19">
         <v>10.15</v>
       </c>
       <c r="C24" s="19">
         <v>13.09</v>
       </c>
       <c r="D24" s="19">
         <v>12.82</v>
       </c>
       <c r="E24" s="19">
         <v>10.88</v>
       </c>
       <c r="F24" s="19">
         <v>8.86</v>
       </c>
       <c r="G24" s="39">
         <v>5.81</v>
       </c>
       <c r="H24" s="40">
         <v>9.7899999999999991</v>
       </c>
       <c r="I24" s="19">
@@ -12723,52 +13151,56 @@
       </c>
       <c r="U24" s="19">
         <v>3.89</v>
       </c>
       <c r="V24" s="19">
         <v>4.18</v>
       </c>
       <c r="W24" s="18">
         <v>3.81</v>
       </c>
       <c r="X24" s="18">
         <v>4.07</v>
       </c>
       <c r="Y24" s="18">
         <v>3.72</v>
       </c>
       <c r="Z24" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA24" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB24" s="18">
         <v>2.2400000000000002</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="18">
+        <v>1.63</v>
+      </c>
+      <c r="AD24" s="74"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="19">
         <v>142.86000000000001</v>
       </c>
       <c r="C25" s="19">
         <v>62.5</v>
       </c>
       <c r="D25" s="19">
         <v>37.04</v>
       </c>
       <c r="E25" s="19">
         <v>22.73</v>
       </c>
       <c r="F25" s="19">
         <v>18.52</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="40">
         <v>15.38</v>
       </c>
       <c r="I25" s="19">
@@ -12809,52 +13241,56 @@
       </c>
       <c r="U25" s="19" t="s">
         <v>32</v>
       </c>
       <c r="V25" s="19" t="s">
         <v>32</v>
       </c>
       <c r="W25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB25" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD25" s="74"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="40" t="s">
@@ -12895,52 +13331,56 @@
       </c>
       <c r="U26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="V26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="W26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB26" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD26" s="74"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I27" s="40" t="s">
@@ -12981,52 +13421,56 @@
       </c>
       <c r="U27" s="19">
         <v>28.57</v>
       </c>
       <c r="V27" s="19">
         <v>25.32</v>
       </c>
       <c r="W27" s="18">
         <v>23.81</v>
       </c>
       <c r="X27" s="18">
         <v>22.73</v>
       </c>
       <c r="Y27" s="18">
         <v>20.62</v>
       </c>
       <c r="Z27" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA27" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB27" s="18">
         <v>66.67</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="18">
+        <v>40</v>
+      </c>
+      <c r="AD27" s="74"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F28" s="19">
         <v>16.670000000000002</v>
       </c>
       <c r="G28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H28" s="40">
         <v>13.33</v>
       </c>
       <c r="I28" s="19">
@@ -13067,83 +13511,88 @@
       </c>
       <c r="U28" s="19">
         <v>11.76</v>
       </c>
       <c r="V28" s="19">
         <v>11.11</v>
       </c>
       <c r="W28" s="18">
         <v>9.8000000000000007</v>
       </c>
       <c r="X28" s="18">
         <v>8.85</v>
       </c>
       <c r="Y28" s="18">
         <v>7.81</v>
       </c>
       <c r="Z28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB28" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="68" t="s">
+      <c r="AC28" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD28" s="74"/>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="68"/>
-[...22 lines deleted...]
-      <c r="Y29" s="68"/>
+      <c r="B29" s="73"/>
+      <c r="C29" s="73"/>
+      <c r="D29" s="73"/>
+      <c r="E29" s="73"/>
+      <c r="F29" s="73"/>
+      <c r="G29" s="73"/>
+      <c r="H29" s="73"/>
+      <c r="I29" s="73"/>
+      <c r="J29" s="73"/>
+      <c r="K29" s="73"/>
+      <c r="L29" s="73"/>
+      <c r="M29" s="73"/>
+      <c r="N29" s="73"/>
+      <c r="O29" s="73"/>
+      <c r="P29" s="73"/>
+      <c r="Q29" s="73"/>
+      <c r="R29" s="73"/>
+      <c r="S29" s="73"/>
+      <c r="T29" s="73"/>
+      <c r="U29" s="73"/>
+      <c r="V29" s="73"/>
+      <c r="W29" s="73"/>
+      <c r="X29" s="73"/>
+      <c r="Y29" s="73"/>
       <c r="AA29" s="18"/>
       <c r="AB29" s="18"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AD29" s="74"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="19">
         <v>9.09</v>
       </c>
       <c r="C30" s="19">
         <v>7.08</v>
       </c>
       <c r="D30" s="19">
         <v>4.9400000000000004</v>
       </c>
       <c r="E30" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="F30" s="19">
         <v>4.5999999999999996</v>
       </c>
       <c r="G30" s="39">
         <v>4.72</v>
       </c>
       <c r="H30" s="40">
         <v>4.54</v>
       </c>
       <c r="I30" s="19">
@@ -13184,52 +13633,56 @@
       </c>
       <c r="U30" s="42">
         <v>6.94</v>
       </c>
       <c r="V30" s="42">
         <v>8.99</v>
       </c>
       <c r="W30" s="18">
         <v>8.6300000000000008</v>
       </c>
       <c r="X30" s="18">
         <v>8.81</v>
       </c>
       <c r="Y30" s="18">
         <v>8.09</v>
       </c>
       <c r="Z30" s="53">
         <v>5.24</v>
       </c>
       <c r="AA30" s="18">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB30" s="18">
         <v>9.16</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="18">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="AD30" s="74"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H31" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I31" s="19" t="s">
@@ -13270,52 +13723,56 @@
       </c>
       <c r="U31" s="42">
         <v>5.26</v>
       </c>
       <c r="V31" s="42">
         <v>4.6100000000000003</v>
       </c>
       <c r="W31" s="18">
         <v>4.26</v>
       </c>
       <c r="X31" s="18">
         <v>3.82</v>
       </c>
       <c r="Y31" s="18">
         <v>3.5</v>
       </c>
       <c r="Z31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB31" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD31" s="74"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I32" s="19" t="s">
@@ -13356,52 +13813,56 @@
       </c>
       <c r="U32" s="42">
         <v>18.350000000000001</v>
       </c>
       <c r="V32" s="42">
         <v>16.39</v>
       </c>
       <c r="W32" s="18">
         <v>15.5</v>
       </c>
       <c r="X32" s="18">
         <v>14.18</v>
       </c>
       <c r="Y32" s="18">
         <v>13.07</v>
       </c>
       <c r="Z32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB32" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD32" s="74"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="19">
         <v>33.33</v>
       </c>
       <c r="D33" s="19">
         <v>28.57</v>
       </c>
       <c r="E33" s="19">
         <v>21.28</v>
       </c>
       <c r="F33" s="19">
         <v>14.29</v>
       </c>
       <c r="G33" s="19">
         <v>58.82</v>
       </c>
       <c r="H33" s="19">
         <v>31.25</v>
       </c>
       <c r="I33" s="19">
@@ -13442,52 +13903,56 @@
       </c>
       <c r="U33" s="42" t="s">
         <v>32</v>
       </c>
       <c r="V33" s="42" t="s">
         <v>32</v>
       </c>
       <c r="W33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA33" s="18">
         <v>50</v>
       </c>
       <c r="AB33" s="18">
         <v>29.41</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="18">
+        <v>25</v>
+      </c>
+      <c r="AD33" s="74"/>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="19">
         <v>83.33</v>
       </c>
       <c r="C34" s="19">
         <v>33.33</v>
       </c>
       <c r="D34" s="19">
         <v>24.39</v>
       </c>
       <c r="E34" s="19">
         <v>16.13</v>
       </c>
       <c r="F34" s="19">
         <v>13.51</v>
       </c>
       <c r="G34" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H34" s="19">
         <v>9.43</v>
       </c>
       <c r="I34" s="19">
@@ -13528,52 +13993,56 @@
       </c>
       <c r="U34" s="42">
         <v>8.4700000000000006</v>
       </c>
       <c r="V34" s="42">
         <v>7.41</v>
       </c>
       <c r="W34" s="18">
         <v>6.67</v>
       </c>
       <c r="X34" s="18">
         <v>6.1</v>
       </c>
       <c r="Y34" s="18">
         <v>5.75</v>
       </c>
       <c r="Z34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB34" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD34" s="74"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="I35" s="19" t="s">
@@ -13614,52 +14083,56 @@
       </c>
       <c r="U35" s="42" t="s">
         <v>32</v>
       </c>
       <c r="V35" s="42">
         <v>8.6999999999999993</v>
       </c>
       <c r="W35" s="18">
         <v>8</v>
       </c>
       <c r="X35" s="18">
         <v>7.3</v>
       </c>
       <c r="Y35" s="18">
         <v>6.71</v>
       </c>
       <c r="Z35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB35" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD35" s="74"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="19">
         <v>5.41</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="19">
         <v>3.92</v>
       </c>
       <c r="I36" s="19">
@@ -13700,52 +14173,56 @@
       </c>
       <c r="U36" s="42">
         <v>8.3000000000000007</v>
       </c>
       <c r="V36" s="42">
         <v>11.24</v>
       </c>
       <c r="W36" s="18">
         <v>10.17</v>
       </c>
       <c r="X36" s="18">
         <v>9.23</v>
       </c>
       <c r="Y36" s="18">
         <v>8.36</v>
       </c>
       <c r="Z36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB36" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD36" s="74"/>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="19">
@@ -13786,52 +14263,55 @@
       </c>
       <c r="U37" s="42">
         <v>20.41</v>
       </c>
       <c r="V37" s="42">
         <v>18.87</v>
       </c>
       <c r="W37" s="18">
         <v>17.239999999999998</v>
       </c>
       <c r="X37" s="18">
         <v>15.87</v>
       </c>
       <c r="Y37" s="18">
         <v>14.71</v>
       </c>
       <c r="Z37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB37" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="I38" s="19" t="s">
@@ -13872,52 +14352,55 @@
       </c>
       <c r="U38" s="42" t="s">
         <v>32</v>
       </c>
       <c r="V38" s="42">
         <v>27.78</v>
       </c>
       <c r="W38" s="18">
         <v>25.32</v>
       </c>
       <c r="X38" s="18">
         <v>24.69</v>
       </c>
       <c r="Y38" s="18">
         <v>22.73</v>
       </c>
       <c r="Z38" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA38" s="18">
         <v>83.33</v>
       </c>
       <c r="AB38" s="18">
         <v>66.67</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="18">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="I39" s="19" t="s">
@@ -13958,52 +14441,55 @@
       </c>
       <c r="U39" s="42" t="s">
         <v>32</v>
       </c>
       <c r="V39" s="42" t="s">
         <v>32</v>
       </c>
       <c r="W39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB39" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="19">
         <v>13.51</v>
       </c>
       <c r="F40" s="19">
         <v>10.42</v>
       </c>
       <c r="G40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H40" s="19">
         <v>7.09</v>
       </c>
       <c r="I40" s="19">
@@ -14044,52 +14530,55 @@
       </c>
       <c r="U40" s="42" t="s">
         <v>32</v>
       </c>
       <c r="V40" s="42" t="s">
         <v>32</v>
       </c>
       <c r="W40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB40" s="18">
         <v>16.13</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="18">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="19">
         <v>166.67</v>
       </c>
       <c r="C41" s="19">
         <v>76.92</v>
       </c>
       <c r="D41" s="19">
         <v>52.63</v>
       </c>
       <c r="E41" s="19">
         <v>40</v>
       </c>
       <c r="F41" s="19">
         <v>27.03</v>
       </c>
       <c r="G41" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H41" s="19">
         <v>17.239999999999998</v>
       </c>
       <c r="I41" s="19">
@@ -14130,52 +14619,55 @@
       </c>
       <c r="U41" s="42" t="s">
         <v>32</v>
       </c>
       <c r="V41" s="42" t="s">
         <v>32</v>
       </c>
       <c r="W41" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X41" s="18">
         <v>23.53</v>
       </c>
       <c r="Y41" s="18">
         <v>22.47</v>
       </c>
       <c r="Z41" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA41" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB41" s="18">
         <v>52.63</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="18">
+        <v>35.71</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="I42" s="19" t="s">
@@ -14216,52 +14708,55 @@
       </c>
       <c r="U42" s="42">
         <v>9.09</v>
       </c>
       <c r="V42" s="42">
         <v>8</v>
       </c>
       <c r="W42" s="18">
         <v>7.09</v>
       </c>
       <c r="X42" s="18">
         <v>6.41</v>
       </c>
       <c r="Y42" s="18">
         <v>5.81</v>
       </c>
       <c r="Z42" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA42" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB42" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="44" customFormat="1">
+      <c r="AC42" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="44" customFormat="1">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="E43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="G43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="H43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="I43" s="23" t="s">
@@ -14302,52 +14797,55 @@
       </c>
       <c r="U43" s="23">
         <v>14.35</v>
       </c>
       <c r="V43" s="23">
         <v>17.239999999999998</v>
       </c>
       <c r="W43" s="22">
         <v>19.84</v>
       </c>
       <c r="X43" s="22">
         <v>18.05</v>
       </c>
       <c r="Y43" s="22">
         <v>16.5</v>
       </c>
       <c r="Z43" s="22">
         <v>50</v>
       </c>
       <c r="AA43" s="22">
         <v>30.3</v>
       </c>
       <c r="AB43" s="22">
         <v>16.670000000000002</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="22">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>