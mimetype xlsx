--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="18576" windowHeight="10536"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="18576" windowHeight="10536" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Общие коэффициенты смертности" sheetId="2" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="4" r:id="rId3"/>
     <sheet name="Коэф. младенческой смертности" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1593" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1638" uniqueCount="52">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -529,94 +529,94 @@
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -897,183 +897,183 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="H1" workbookViewId="0">
-      <selection activeCell="P55" sqref="P55"/>
+    <sheetView topLeftCell="H1" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="26.44140625" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="3.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.33203125" style="13" customWidth="1"/>
     <col min="27" max="27" width="7.109375" style="13" customWidth="1"/>
     <col min="28" max="28" width="8.44140625" style="13" customWidth="1"/>
     <col min="29" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="65" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="65"/>
+      <c r="U1" s="65"/>
+      <c r="V1" s="65"/>
+      <c r="W1" s="65"/>
+      <c r="X1" s="65"/>
+      <c r="Y1" s="65"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37" s="1" customFormat="1">
       <c r="E3" s="49"/>
       <c r="Y3" s="49"/>
       <c r="AK3" s="49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="65"/>
-      <c r="B4" s="59">
+      <c r="A4" s="63"/>
+      <c r="B4" s="61">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="61">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="62"/>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="62"/>
+      <c r="Z4" s="61">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...9 lines deleted...]
-      <c r="AK4" s="60"/>
+      <c r="AA4" s="62"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="62"/>
+      <c r="AH4" s="62"/>
+      <c r="AI4" s="62"/>
+      <c r="AJ4" s="62"/>
+      <c r="AK4" s="62"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="66"/>
+      <c r="A5" s="64"/>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="48" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="48" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="48" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="48" t="s">
@@ -1114,103 +1114,103 @@
       </c>
       <c r="V5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="48" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="48" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AB5" s="54" t="s">
         <v>7</v>
       </c>
       <c r="AC5" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="AD5" s="48" t="s">
+      <c r="AD5" s="59" t="s">
         <v>0</v>
       </c>
       <c r="AE5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="48" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="66"/>
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="66"/>
+      <c r="Y6" s="66"/>
       <c r="AC6" s="52"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="6">
         <v>621</v>
       </c>
       <c r="C7" s="6">
         <v>479</v>
       </c>
       <c r="D7" s="6">
         <v>473</v>
       </c>
       <c r="E7" s="6">
         <v>508</v>
       </c>
       <c r="F7" s="6">
         <v>513</v>
       </c>
       <c r="G7" s="7">
         <v>485</v>
       </c>
       <c r="H7" s="6">
@@ -1257,50 +1257,53 @@
       </c>
       <c r="V7" s="5">
         <v>496</v>
       </c>
       <c r="W7" s="5">
         <v>506</v>
       </c>
       <c r="X7" s="5">
         <v>495</v>
       </c>
       <c r="Y7" s="5">
         <v>534</v>
       </c>
       <c r="Z7" s="50">
         <v>514</v>
       </c>
       <c r="AA7" s="52">
         <v>395</v>
       </c>
       <c r="AB7" s="52">
         <v>549</v>
       </c>
       <c r="AC7" s="52">
         <v>542</v>
       </c>
+      <c r="AD7" s="6">
+        <v>456</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="6">
         <v>247</v>
       </c>
       <c r="C8" s="6">
         <v>205</v>
       </c>
       <c r="D8" s="6">
         <v>204</v>
       </c>
       <c r="E8" s="6">
         <v>211</v>
       </c>
       <c r="F8" s="6">
         <v>213</v>
       </c>
       <c r="G8" s="7">
         <v>186</v>
       </c>
       <c r="H8" s="6">
         <v>204</v>
@@ -1346,50 +1349,53 @@
       </c>
       <c r="V8" s="5">
         <v>200</v>
       </c>
       <c r="W8" s="5">
         <v>211</v>
       </c>
       <c r="X8" s="5">
         <v>221</v>
       </c>
       <c r="Y8" s="5">
         <v>212</v>
       </c>
       <c r="Z8" s="50">
         <v>222</v>
       </c>
       <c r="AA8" s="52">
         <v>160</v>
       </c>
       <c r="AB8" s="52">
         <v>188</v>
       </c>
       <c r="AC8" s="52">
         <v>254</v>
       </c>
+      <c r="AD8" s="6">
+        <v>187</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="6">
         <v>38</v>
       </c>
       <c r="C9" s="6">
         <v>31</v>
       </c>
       <c r="D9" s="6">
         <v>33</v>
       </c>
       <c r="E9" s="6">
         <v>32</v>
       </c>
       <c r="F9" s="6">
         <v>39</v>
       </c>
       <c r="G9" s="7">
         <v>26</v>
       </c>
       <c r="H9" s="6">
         <v>29</v>
@@ -1435,50 +1441,53 @@
       </c>
       <c r="V9" s="5">
         <v>30</v>
       </c>
       <c r="W9" s="5">
         <v>43</v>
       </c>
       <c r="X9" s="5">
         <v>25</v>
       </c>
       <c r="Y9" s="5">
         <v>34</v>
       </c>
       <c r="Z9" s="50">
         <v>34</v>
       </c>
       <c r="AA9" s="52">
         <v>35</v>
       </c>
       <c r="AB9" s="52">
         <v>39</v>
       </c>
       <c r="AC9" s="52">
         <v>38</v>
       </c>
+      <c r="AD9" s="6">
+        <v>21</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="6">
         <v>15</v>
       </c>
       <c r="C10" s="6">
         <v>7</v>
       </c>
       <c r="D10" s="6">
         <v>8</v>
       </c>
       <c r="E10" s="6">
         <v>13</v>
       </c>
       <c r="F10" s="6">
         <v>10</v>
       </c>
       <c r="G10" s="7">
         <v>9</v>
       </c>
       <c r="H10" s="6">
         <v>7</v>
@@ -1524,50 +1533,53 @@
       </c>
       <c r="V10" s="5">
         <v>7</v>
       </c>
       <c r="W10" s="5">
         <v>5</v>
       </c>
       <c r="X10" s="5">
         <v>10</v>
       </c>
       <c r="Y10" s="5">
         <v>8</v>
       </c>
       <c r="Z10" s="50">
         <v>10</v>
       </c>
       <c r="AA10" s="52">
         <v>14</v>
       </c>
       <c r="AB10" s="52">
         <v>7</v>
       </c>
       <c r="AC10" s="52">
         <v>8</v>
       </c>
+      <c r="AD10" s="6">
+        <v>12</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="6">
         <v>42</v>
       </c>
       <c r="C11" s="6">
         <v>23</v>
       </c>
       <c r="D11" s="6">
         <v>21</v>
       </c>
       <c r="E11" s="6">
         <v>36</v>
       </c>
       <c r="F11" s="6">
         <v>24</v>
       </c>
       <c r="G11" s="7">
         <v>34</v>
       </c>
       <c r="H11" s="6">
         <v>30</v>
@@ -1613,50 +1625,53 @@
       </c>
       <c r="V11" s="5">
         <v>23</v>
       </c>
       <c r="W11" s="5">
         <v>28</v>
       </c>
       <c r="X11" s="5">
         <v>24</v>
       </c>
       <c r="Y11" s="5">
         <v>29</v>
       </c>
       <c r="Z11" s="50">
         <v>26</v>
       </c>
       <c r="AA11" s="52">
         <v>13</v>
       </c>
       <c r="AB11" s="52">
         <v>36</v>
       </c>
       <c r="AC11" s="52">
         <v>32</v>
       </c>
+      <c r="AD11" s="6">
+        <v>22</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="6">
         <v>32</v>
       </c>
       <c r="C12" s="6">
         <v>11</v>
       </c>
       <c r="D12" s="6">
         <v>19</v>
       </c>
       <c r="E12" s="6">
         <v>23</v>
       </c>
       <c r="F12" s="6">
         <v>18</v>
       </c>
       <c r="G12" s="7">
         <v>29</v>
       </c>
       <c r="H12" s="6">
         <v>19</v>
@@ -1702,50 +1717,53 @@
       </c>
       <c r="V12" s="5">
         <v>27</v>
       </c>
       <c r="W12" s="5">
         <v>16</v>
       </c>
       <c r="X12" s="5">
         <v>17</v>
       </c>
       <c r="Y12" s="5">
         <v>16</v>
       </c>
       <c r="Z12" s="50">
         <v>23</v>
       </c>
       <c r="AA12" s="52">
         <v>9</v>
       </c>
       <c r="AB12" s="52">
         <v>28</v>
       </c>
       <c r="AC12" s="52">
         <v>22</v>
       </c>
+      <c r="AD12" s="6">
+        <v>15</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="6">
         <v>27</v>
       </c>
       <c r="C13" s="6">
         <v>18</v>
       </c>
       <c r="D13" s="6">
         <v>22</v>
       </c>
       <c r="E13" s="6">
         <v>18</v>
       </c>
       <c r="F13" s="6">
         <v>19</v>
       </c>
       <c r="G13" s="7">
         <v>15</v>
       </c>
       <c r="H13" s="6">
         <v>20</v>
@@ -1791,50 +1809,53 @@
       </c>
       <c r="V13" s="5">
         <v>20</v>
       </c>
       <c r="W13" s="5">
         <v>24</v>
       </c>
       <c r="X13" s="5">
         <v>19</v>
       </c>
       <c r="Y13" s="5">
         <v>20</v>
       </c>
       <c r="Z13" s="50">
         <v>15</v>
       </c>
       <c r="AA13" s="52">
         <v>13</v>
       </c>
       <c r="AB13" s="52">
         <v>18</v>
       </c>
       <c r="AC13" s="52">
         <v>15</v>
       </c>
+      <c r="AD13" s="6">
+        <v>13</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="6">
         <v>54</v>
       </c>
       <c r="C14" s="6">
         <v>43</v>
       </c>
       <c r="D14" s="6">
         <v>36</v>
       </c>
       <c r="E14" s="6">
         <v>32</v>
       </c>
       <c r="F14" s="6">
         <v>42</v>
       </c>
       <c r="G14" s="7">
         <v>38</v>
       </c>
       <c r="H14" s="6">
         <v>39</v>
@@ -1880,50 +1901,53 @@
       </c>
       <c r="V14" s="5">
         <v>34</v>
       </c>
       <c r="W14" s="5">
         <v>43</v>
       </c>
       <c r="X14" s="5">
         <v>42</v>
       </c>
       <c r="Y14" s="5">
         <v>39</v>
       </c>
       <c r="Z14" s="50">
         <v>42</v>
       </c>
       <c r="AA14" s="52">
         <v>40</v>
       </c>
       <c r="AB14" s="52">
         <v>62</v>
       </c>
       <c r="AC14" s="52">
         <v>41</v>
       </c>
+      <c r="AD14" s="6">
+        <v>52</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="6">
         <v>12</v>
       </c>
       <c r="C15" s="6">
         <v>19</v>
       </c>
       <c r="D15" s="6">
         <v>14</v>
       </c>
       <c r="E15" s="6">
         <v>18</v>
       </c>
       <c r="F15" s="6">
         <v>12</v>
       </c>
       <c r="G15" s="7">
         <v>21</v>
       </c>
       <c r="H15" s="6">
         <v>23</v>
@@ -1969,50 +1993,53 @@
       </c>
       <c r="V15" s="5">
         <v>18</v>
       </c>
       <c r="W15" s="5">
         <v>17</v>
       </c>
       <c r="X15" s="5">
         <v>9</v>
       </c>
       <c r="Y15" s="5">
         <v>21</v>
       </c>
       <c r="Z15" s="50">
         <v>17</v>
       </c>
       <c r="AA15" s="52">
         <v>15</v>
       </c>
       <c r="AB15" s="52">
         <v>18</v>
       </c>
       <c r="AC15" s="52">
         <v>18</v>
       </c>
+      <c r="AD15" s="6">
+        <v>16</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="6">
         <v>31</v>
       </c>
       <c r="C16" s="6">
         <v>23</v>
       </c>
       <c r="D16" s="6">
         <v>11</v>
       </c>
       <c r="E16" s="6">
         <v>21</v>
       </c>
       <c r="F16" s="6">
         <v>28</v>
       </c>
       <c r="G16" s="7">
         <v>19</v>
       </c>
       <c r="H16" s="6">
         <v>22</v>
@@ -2058,52 +2085,55 @@
       </c>
       <c r="V16" s="5">
         <v>16</v>
       </c>
       <c r="W16" s="5">
         <v>24</v>
       </c>
       <c r="X16" s="5">
         <v>11</v>
       </c>
       <c r="Y16" s="5">
         <v>27</v>
       </c>
       <c r="Z16" s="50">
         <v>15</v>
       </c>
       <c r="AA16" s="52">
         <v>15</v>
       </c>
       <c r="AB16" s="52">
         <v>21</v>
       </c>
       <c r="AC16" s="52">
         <v>12</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="6">
         <v>19</v>
       </c>
       <c r="C17" s="6">
         <v>22</v>
       </c>
       <c r="D17" s="6">
         <v>24</v>
       </c>
       <c r="E17" s="6">
         <v>19</v>
       </c>
       <c r="F17" s="6">
         <v>26</v>
       </c>
       <c r="G17" s="7">
         <v>27</v>
       </c>
       <c r="H17" s="6">
         <v>19</v>
       </c>
       <c r="I17" s="5">
@@ -2147,52 +2177,55 @@
       </c>
       <c r="V17" s="5">
         <v>27</v>
       </c>
       <c r="W17" s="5">
         <v>17</v>
       </c>
       <c r="X17" s="5">
         <v>24</v>
       </c>
       <c r="Y17" s="5">
         <v>25</v>
       </c>
       <c r="Z17" s="50">
         <v>25</v>
       </c>
       <c r="AA17" s="52">
         <v>22</v>
       </c>
       <c r="AB17" s="52">
         <v>26</v>
       </c>
       <c r="AC17" s="52">
         <v>22</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="6">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="6">
         <v>43</v>
       </c>
       <c r="C18" s="6">
         <v>36</v>
       </c>
       <c r="D18" s="6">
         <v>36</v>
       </c>
       <c r="E18" s="6">
         <v>35</v>
       </c>
       <c r="F18" s="6">
         <v>33</v>
       </c>
       <c r="G18" s="7">
         <v>34</v>
       </c>
       <c r="H18" s="6">
         <v>28</v>
       </c>
       <c r="I18" s="5">
@@ -2236,52 +2269,55 @@
       </c>
       <c r="V18" s="5">
         <v>39</v>
       </c>
       <c r="W18" s="5">
         <v>36</v>
       </c>
       <c r="X18" s="5">
         <v>37</v>
       </c>
       <c r="Y18" s="5">
         <v>39</v>
       </c>
       <c r="Z18" s="50">
         <v>38</v>
       </c>
       <c r="AA18" s="52">
         <v>25</v>
       </c>
       <c r="AB18" s="52">
         <v>44</v>
       </c>
       <c r="AC18" s="52">
         <v>25</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="6">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="6">
         <v>18</v>
       </c>
       <c r="C19" s="6">
         <v>8</v>
       </c>
       <c r="D19" s="6">
         <v>9</v>
       </c>
       <c r="E19" s="6">
         <v>7</v>
       </c>
       <c r="F19" s="6">
         <v>11</v>
       </c>
       <c r="G19" s="7">
         <v>7</v>
       </c>
       <c r="H19" s="6">
         <v>7</v>
       </c>
       <c r="I19" s="5">
@@ -2325,52 +2361,55 @@
       </c>
       <c r="V19" s="5">
         <v>6</v>
       </c>
       <c r="W19" s="5">
         <v>10</v>
       </c>
       <c r="X19" s="5">
         <v>12</v>
       </c>
       <c r="Y19" s="5">
         <v>13</v>
       </c>
       <c r="Z19" s="50">
         <v>8</v>
       </c>
       <c r="AA19" s="52">
         <v>10</v>
       </c>
       <c r="AB19" s="52">
         <v>11</v>
       </c>
       <c r="AC19" s="52">
         <v>10</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="6">
         <v>7</v>
       </c>
       <c r="C20" s="6">
         <v>4</v>
       </c>
       <c r="D20" s="6">
         <v>12</v>
       </c>
       <c r="E20" s="6">
         <v>10</v>
       </c>
       <c r="F20" s="6">
         <v>6</v>
       </c>
       <c r="G20" s="7">
         <v>11</v>
       </c>
       <c r="H20" s="6">
         <v>7</v>
       </c>
       <c r="I20" s="5">
@@ -2414,52 +2453,55 @@
       </c>
       <c r="V20" s="5">
         <v>13</v>
       </c>
       <c r="W20" s="5">
         <v>8</v>
       </c>
       <c r="X20" s="5">
         <v>6</v>
       </c>
       <c r="Y20" s="5">
         <v>7</v>
       </c>
       <c r="Z20" s="50">
         <v>6</v>
       </c>
       <c r="AA20" s="52">
         <v>8</v>
       </c>
       <c r="AB20" s="52">
         <v>9</v>
       </c>
       <c r="AC20" s="52">
         <v>8</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="6">
         <v>36</v>
       </c>
       <c r="C21" s="6">
         <v>29</v>
       </c>
       <c r="D21" s="6">
         <v>24</v>
       </c>
       <c r="E21" s="6">
         <v>33</v>
       </c>
       <c r="F21" s="6">
         <v>32</v>
       </c>
       <c r="G21" s="7">
         <v>29</v>
       </c>
       <c r="H21" s="6">
         <v>34</v>
       </c>
       <c r="I21" s="5">
@@ -2503,84 +2545,87 @@
       </c>
       <c r="V21" s="5">
         <v>36</v>
       </c>
       <c r="W21" s="5">
         <v>24</v>
       </c>
       <c r="X21" s="5">
         <v>38</v>
       </c>
       <c r="Y21" s="5">
         <v>44</v>
       </c>
       <c r="Z21" s="50">
         <v>33</v>
       </c>
       <c r="AA21" s="52">
         <v>16</v>
       </c>
       <c r="AB21" s="52">
         <v>42</v>
       </c>
       <c r="AC21" s="52">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="AD21" s="6">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="63"/>
-[...22 lines deleted...]
-      <c r="Y22" s="63"/>
+      <c r="B22" s="67"/>
+      <c r="C22" s="67"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="67"/>
+      <c r="O22" s="67"/>
+      <c r="P22" s="67"/>
+      <c r="Q22" s="67"/>
+      <c r="R22" s="67"/>
+      <c r="S22" s="67"/>
+      <c r="T22" s="67"/>
+      <c r="U22" s="67"/>
+      <c r="V22" s="67"/>
+      <c r="W22" s="67"/>
+      <c r="X22" s="67"/>
+      <c r="Y22" s="67"/>
       <c r="AA22" s="44"/>
       <c r="AB22" s="44"/>
       <c r="AC22" s="52"/>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="6">
         <v>295</v>
       </c>
       <c r="C23" s="6">
         <v>248</v>
       </c>
       <c r="D23" s="6">
         <v>228</v>
       </c>
       <c r="E23" s="6">
         <v>223</v>
       </c>
       <c r="F23" s="6">
         <v>249</v>
       </c>
       <c r="G23" s="7">
         <v>222</v>
       </c>
       <c r="H23" s="6">
         <v>251</v>
       </c>
       <c r="I23" s="5">
@@ -2624,52 +2669,55 @@
       </c>
       <c r="V23" s="5">
         <v>233</v>
       </c>
       <c r="W23" s="5">
         <v>262</v>
       </c>
       <c r="X23" s="5">
         <v>247</v>
       </c>
       <c r="Y23" s="5">
         <v>261</v>
       </c>
       <c r="Z23" s="50">
         <v>250</v>
       </c>
       <c r="AA23" s="52">
         <v>190</v>
       </c>
       <c r="AB23" s="52">
         <v>232</v>
       </c>
       <c r="AC23" s="52">
         <v>281</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="6">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="6">
         <v>247</v>
       </c>
       <c r="C24" s="6">
         <v>205</v>
       </c>
       <c r="D24" s="6">
         <v>204</v>
       </c>
       <c r="E24" s="6">
         <v>189</v>
       </c>
       <c r="F24" s="6">
         <v>213</v>
       </c>
       <c r="G24" s="7">
         <v>186</v>
       </c>
       <c r="H24" s="6">
         <v>204</v>
       </c>
       <c r="I24" s="5">
@@ -2713,52 +2761,55 @@
       </c>
       <c r="V24" s="5">
         <v>200</v>
       </c>
       <c r="W24" s="5">
         <v>211</v>
       </c>
       <c r="X24" s="5">
         <v>221</v>
       </c>
       <c r="Y24" s="5">
         <v>212</v>
       </c>
       <c r="Z24" s="50">
         <v>222</v>
       </c>
       <c r="AA24" s="52">
         <v>160</v>
       </c>
       <c r="AB24" s="52">
         <v>188</v>
       </c>
       <c r="AC24" s="52">
         <v>254</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="6">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="6">
         <v>15</v>
       </c>
       <c r="C25" s="6">
         <v>6</v>
       </c>
       <c r="D25" s="6">
         <v>5</v>
       </c>
       <c r="E25" s="6">
         <v>17</v>
       </c>
       <c r="F25" s="6">
         <v>9</v>
       </c>
       <c r="G25" s="7">
         <v>9</v>
       </c>
       <c r="H25" s="6">
         <v>11</v>
       </c>
       <c r="I25" s="5">
@@ -2802,52 +2853,55 @@
       </c>
       <c r="V25" s="5">
         <v>3</v>
       </c>
       <c r="W25" s="5">
         <v>13</v>
       </c>
       <c r="X25" s="5">
         <v>5</v>
       </c>
       <c r="Y25" s="5">
         <v>9</v>
       </c>
       <c r="Z25" s="50">
         <v>3</v>
       </c>
       <c r="AA25" s="52">
         <v>5</v>
       </c>
       <c r="AB25" s="52">
         <v>11</v>
       </c>
       <c r="AC25" s="52">
         <v>8</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="6">
         <v>7</v>
       </c>
       <c r="C26" s="6">
         <v>8</v>
       </c>
       <c r="D26" s="6">
         <v>7</v>
       </c>
       <c r="E26" s="6">
         <v>3</v>
       </c>
       <c r="F26" s="6">
         <v>2</v>
       </c>
       <c r="G26" s="7">
         <v>8</v>
       </c>
       <c r="H26" s="6">
         <v>16</v>
       </c>
       <c r="I26" s="5">
@@ -2891,52 +2945,55 @@
       </c>
       <c r="V26" s="5">
         <v>7</v>
       </c>
       <c r="W26" s="5">
         <v>10</v>
       </c>
       <c r="X26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y26" s="5">
         <v>10</v>
       </c>
       <c r="Z26" s="50">
         <v>5</v>
       </c>
       <c r="AA26" s="52">
         <v>6</v>
       </c>
       <c r="AB26" s="52">
         <v>8</v>
       </c>
       <c r="AC26" s="52">
         <v>4</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="6">
         <v>12</v>
       </c>
       <c r="C27" s="6">
         <v>14</v>
       </c>
       <c r="D27" s="6">
         <v>3</v>
       </c>
       <c r="E27" s="6">
         <v>5</v>
       </c>
       <c r="F27" s="6">
         <v>11</v>
       </c>
       <c r="G27" s="7">
         <v>7</v>
       </c>
       <c r="H27" s="6">
         <v>12</v>
       </c>
       <c r="I27" s="5">
@@ -2980,52 +3037,55 @@
       </c>
       <c r="V27" s="5">
         <v>5</v>
       </c>
       <c r="W27" s="5">
         <v>15</v>
       </c>
       <c r="X27" s="5">
         <v>7</v>
       </c>
       <c r="Y27" s="5">
         <v>10</v>
       </c>
       <c r="Z27" s="50">
         <v>4</v>
       </c>
       <c r="AA27" s="52">
         <v>7</v>
       </c>
       <c r="AB27" s="52">
         <v>7</v>
       </c>
       <c r="AC27" s="52">
         <v>4</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="6">
         <v>14</v>
       </c>
       <c r="C28" s="6">
         <v>15</v>
       </c>
       <c r="D28" s="6">
         <v>9</v>
       </c>
       <c r="E28" s="6">
         <v>9</v>
       </c>
       <c r="F28" s="6">
         <v>14</v>
       </c>
       <c r="G28" s="7">
         <v>12</v>
       </c>
       <c r="H28" s="6">
         <v>8</v>
       </c>
       <c r="I28" s="5">
@@ -3069,84 +3129,87 @@
       </c>
       <c r="V28" s="5">
         <v>18</v>
       </c>
       <c r="W28" s="5">
         <v>13</v>
       </c>
       <c r="X28" s="5">
         <v>14</v>
       </c>
       <c r="Y28" s="5">
         <v>20</v>
       </c>
       <c r="Z28" s="50">
         <v>16</v>
       </c>
       <c r="AA28" s="52">
         <v>12</v>
       </c>
       <c r="AB28" s="52">
         <v>18</v>
       </c>
       <c r="AC28" s="52">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="64" t="s">
+      <c r="AD28" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="64"/>
-[...22 lines deleted...]
-      <c r="Y29" s="64"/>
+      <c r="B29" s="60"/>
+      <c r="C29" s="60"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="60"/>
+      <c r="F29" s="60"/>
+      <c r="G29" s="60"/>
+      <c r="H29" s="60"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="60"/>
+      <c r="N29" s="60"/>
+      <c r="O29" s="60"/>
+      <c r="P29" s="60"/>
+      <c r="Q29" s="60"/>
+      <c r="R29" s="60"/>
+      <c r="S29" s="60"/>
+      <c r="T29" s="60"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="60"/>
+      <c r="W29" s="60"/>
+      <c r="X29" s="60"/>
+      <c r="Y29" s="60"/>
       <c r="AA29" s="44"/>
       <c r="AB29" s="44"/>
       <c r="AC29" s="52"/>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="6">
         <v>326</v>
       </c>
       <c r="C30" s="6">
         <v>231</v>
       </c>
       <c r="D30" s="6">
         <v>245</v>
       </c>
       <c r="E30" s="6">
         <v>265</v>
       </c>
       <c r="F30" s="6">
         <v>264</v>
       </c>
       <c r="G30" s="7">
         <v>263</v>
       </c>
       <c r="H30" s="6">
         <v>237</v>
       </c>
       <c r="I30" s="8">
@@ -3190,52 +3253,55 @@
       </c>
       <c r="V30" s="8">
         <v>263</v>
       </c>
       <c r="W30" s="8">
         <v>244</v>
       </c>
       <c r="X30" s="5">
         <v>248</v>
       </c>
       <c r="Y30" s="5">
         <v>273</v>
       </c>
       <c r="Z30" s="50">
         <v>264</v>
       </c>
       <c r="AA30" s="52">
         <v>205</v>
       </c>
       <c r="AB30" s="52">
         <v>317</v>
       </c>
       <c r="AC30" s="52">
         <v>261</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="6">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="6">
         <v>38</v>
       </c>
       <c r="C31" s="6">
         <v>31</v>
       </c>
       <c r="D31" s="6">
         <v>33</v>
       </c>
       <c r="E31" s="6">
         <v>32</v>
       </c>
       <c r="F31" s="6">
         <v>39</v>
       </c>
       <c r="G31" s="7">
         <v>26</v>
       </c>
       <c r="H31" s="6">
         <v>29</v>
       </c>
       <c r="I31" s="8">
@@ -3279,52 +3345,55 @@
       </c>
       <c r="V31" s="8">
         <v>30</v>
       </c>
       <c r="W31" s="8">
         <v>43</v>
       </c>
       <c r="X31" s="5">
         <v>25</v>
       </c>
       <c r="Y31" s="5">
         <v>34</v>
       </c>
       <c r="Z31" s="50">
         <v>34</v>
       </c>
       <c r="AA31" s="52">
         <v>35</v>
       </c>
       <c r="AB31" s="52">
         <v>39</v>
       </c>
       <c r="AC31" s="52">
         <v>38</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="6">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="6">
         <v>15</v>
       </c>
       <c r="C32" s="6">
         <v>7</v>
       </c>
       <c r="D32" s="6">
         <v>8</v>
       </c>
       <c r="E32" s="6">
         <v>13</v>
       </c>
       <c r="F32" s="6">
         <v>10</v>
       </c>
       <c r="G32" s="7">
         <v>9</v>
       </c>
       <c r="H32" s="6">
         <v>7</v>
       </c>
       <c r="I32" s="8">
@@ -3368,52 +3437,55 @@
       </c>
       <c r="V32" s="8">
         <v>7</v>
       </c>
       <c r="W32" s="8">
         <v>5</v>
       </c>
       <c r="X32" s="5">
         <v>10</v>
       </c>
       <c r="Y32" s="5">
         <v>8</v>
       </c>
       <c r="Z32" s="50">
         <v>10</v>
       </c>
       <c r="AA32" s="52">
         <v>14</v>
       </c>
       <c r="AB32" s="52">
         <v>7</v>
       </c>
       <c r="AC32" s="52">
         <v>8</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="6">
         <v>27</v>
       </c>
       <c r="C33" s="6">
         <v>17</v>
       </c>
       <c r="D33" s="6">
         <v>16</v>
       </c>
       <c r="E33" s="6">
         <v>23</v>
       </c>
       <c r="F33" s="6">
         <v>15</v>
       </c>
       <c r="G33" s="7">
         <v>25</v>
       </c>
       <c r="H33" s="6">
         <v>19</v>
       </c>
       <c r="I33" s="8">
@@ -3457,52 +3529,55 @@
       </c>
       <c r="V33" s="8">
         <v>20</v>
       </c>
       <c r="W33" s="8">
         <v>15</v>
       </c>
       <c r="X33" s="5">
         <v>19</v>
       </c>
       <c r="Y33" s="5">
         <v>20</v>
       </c>
       <c r="Z33" s="50">
         <v>23</v>
       </c>
       <c r="AA33" s="52">
         <v>8</v>
       </c>
       <c r="AB33" s="52">
         <v>25</v>
       </c>
       <c r="AC33" s="52">
         <v>24</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="6">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="6">
         <v>32</v>
       </c>
       <c r="C34" s="6">
         <v>11</v>
       </c>
       <c r="D34" s="6">
         <v>19</v>
       </c>
       <c r="E34" s="6">
         <v>23</v>
       </c>
       <c r="F34" s="6">
         <v>18</v>
       </c>
       <c r="G34" s="7">
         <v>29</v>
       </c>
       <c r="H34" s="6">
         <v>19</v>
       </c>
       <c r="I34" s="8">
@@ -3546,52 +3621,55 @@
       </c>
       <c r="V34" s="8">
         <v>27</v>
       </c>
       <c r="W34" s="8">
         <v>16</v>
       </c>
       <c r="X34" s="5">
         <v>17</v>
       </c>
       <c r="Y34" s="5">
         <v>16</v>
       </c>
       <c r="Z34" s="50">
         <v>23</v>
       </c>
       <c r="AA34" s="52">
         <v>9</v>
       </c>
       <c r="AB34" s="52">
         <v>28</v>
       </c>
       <c r="AC34" s="52">
         <v>22</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="6">
         <v>27</v>
       </c>
       <c r="C35" s="6">
         <v>18</v>
       </c>
       <c r="D35" s="6">
         <v>22</v>
       </c>
       <c r="E35" s="6">
         <v>18</v>
       </c>
       <c r="F35" s="6">
         <v>19</v>
       </c>
       <c r="G35" s="7">
         <v>15</v>
       </c>
       <c r="H35" s="6">
         <v>20</v>
       </c>
       <c r="I35" s="8">
@@ -3635,52 +3713,55 @@
       </c>
       <c r="V35" s="8">
         <v>20</v>
       </c>
       <c r="W35" s="8">
         <v>24</v>
       </c>
       <c r="X35" s="5">
         <v>19</v>
       </c>
       <c r="Y35" s="5">
         <v>20</v>
       </c>
       <c r="Z35" s="50">
         <v>15</v>
       </c>
       <c r="AA35" s="52">
         <v>13</v>
       </c>
       <c r="AB35" s="52">
         <v>18</v>
       </c>
       <c r="AC35" s="52">
         <v>15</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="6">
         <v>54</v>
       </c>
       <c r="C36" s="6">
         <v>43</v>
       </c>
       <c r="D36" s="6">
         <v>36</v>
       </c>
       <c r="E36" s="6">
         <v>32</v>
       </c>
       <c r="F36" s="6">
         <v>42</v>
       </c>
       <c r="G36" s="7">
         <v>38</v>
       </c>
       <c r="H36" s="6">
         <v>39</v>
       </c>
       <c r="I36" s="8">
@@ -3724,52 +3805,55 @@
       </c>
       <c r="V36" s="8">
         <v>34</v>
       </c>
       <c r="W36" s="8">
         <v>43</v>
       </c>
       <c r="X36" s="5">
         <v>42</v>
       </c>
       <c r="Y36" s="5">
         <v>39</v>
       </c>
       <c r="Z36" s="50">
         <v>42</v>
       </c>
       <c r="AA36" s="52">
         <v>40</v>
       </c>
       <c r="AB36" s="52">
         <v>62</v>
       </c>
       <c r="AC36" s="52">
         <v>41</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="6">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="6">
         <v>5</v>
       </c>
       <c r="C37" s="6">
         <v>11</v>
       </c>
       <c r="D37" s="6">
         <v>7</v>
       </c>
       <c r="E37" s="6">
         <v>14</v>
       </c>
       <c r="F37" s="6">
         <v>10</v>
       </c>
       <c r="G37" s="7">
         <v>13</v>
       </c>
       <c r="H37" s="6">
         <v>7</v>
       </c>
       <c r="I37" s="8">
@@ -3813,52 +3897,55 @@
       </c>
       <c r="V37" s="8">
         <v>11</v>
       </c>
       <c r="W37" s="8">
         <v>7</v>
       </c>
       <c r="X37" s="5">
         <v>9</v>
       </c>
       <c r="Y37" s="5">
         <v>11</v>
       </c>
       <c r="Z37" s="50">
         <v>12</v>
       </c>
       <c r="AA37" s="52">
         <v>9</v>
       </c>
       <c r="AB37" s="52">
         <v>10</v>
       </c>
       <c r="AC37" s="52">
         <v>14</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="6">
         <v>19</v>
       </c>
       <c r="C38" s="6">
         <v>9</v>
       </c>
       <c r="D38" s="6">
         <v>8</v>
       </c>
       <c r="E38" s="6">
         <v>14</v>
       </c>
       <c r="F38" s="6">
         <v>17</v>
       </c>
       <c r="G38" s="7">
         <v>12</v>
       </c>
       <c r="H38" s="6">
         <v>10</v>
       </c>
       <c r="I38" s="8">
@@ -3902,52 +3989,55 @@
       </c>
       <c r="V38" s="8">
         <v>11</v>
       </c>
       <c r="W38" s="8">
         <v>9</v>
       </c>
       <c r="X38" s="5">
         <v>4</v>
       </c>
       <c r="Y38" s="5">
         <v>17</v>
       </c>
       <c r="Z38" s="50">
         <v>11</v>
       </c>
       <c r="AA38" s="52">
         <v>8</v>
       </c>
       <c r="AB38" s="52">
         <v>14</v>
       </c>
       <c r="AC38" s="52">
         <v>8</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="6">
         <v>19</v>
       </c>
       <c r="C39" s="6">
         <v>22</v>
       </c>
       <c r="D39" s="6">
         <v>24</v>
       </c>
       <c r="E39" s="6">
         <v>19</v>
       </c>
       <c r="F39" s="6">
         <v>26</v>
       </c>
       <c r="G39" s="7">
         <v>27</v>
       </c>
       <c r="H39" s="6">
         <v>19</v>
       </c>
       <c r="I39" s="8">
@@ -3991,52 +4081,55 @@
       </c>
       <c r="V39" s="8">
         <v>27</v>
       </c>
       <c r="W39" s="8">
         <v>17</v>
       </c>
       <c r="X39" s="5">
         <v>24</v>
       </c>
       <c r="Y39" s="5">
         <v>25</v>
       </c>
       <c r="Z39" s="50">
         <v>25</v>
       </c>
       <c r="AA39" s="52">
         <v>22</v>
       </c>
       <c r="AB39" s="52">
         <v>26</v>
       </c>
       <c r="AC39" s="52">
         <v>22</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="6">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="6">
         <v>29</v>
       </c>
       <c r="C40" s="6">
         <v>21</v>
       </c>
       <c r="D40" s="6">
         <v>27</v>
       </c>
       <c r="E40" s="6">
         <v>27</v>
       </c>
       <c r="F40" s="6">
         <v>19</v>
       </c>
       <c r="G40" s="7">
         <v>22</v>
       </c>
       <c r="H40" s="6">
         <v>20</v>
       </c>
       <c r="I40" s="8">
@@ -4080,52 +4173,55 @@
       </c>
       <c r="V40" s="8">
         <v>21</v>
       </c>
       <c r="W40" s="8">
         <v>23</v>
       </c>
       <c r="X40" s="5">
         <v>23</v>
       </c>
       <c r="Y40" s="5">
         <v>19</v>
       </c>
       <c r="Z40" s="50">
         <v>22</v>
       </c>
       <c r="AA40" s="52">
         <v>13</v>
       </c>
       <c r="AB40" s="52">
         <v>26</v>
       </c>
       <c r="AC40" s="52">
         <v>14</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="6">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="6">
         <v>18</v>
       </c>
       <c r="C41" s="6">
         <v>8</v>
       </c>
       <c r="D41" s="6">
         <v>9</v>
       </c>
       <c r="E41" s="6">
         <v>7</v>
       </c>
       <c r="F41" s="6">
         <v>11</v>
       </c>
       <c r="G41" s="7">
         <v>7</v>
       </c>
       <c r="H41" s="6">
         <v>7</v>
       </c>
       <c r="I41" s="8">
@@ -4169,52 +4265,55 @@
       </c>
       <c r="V41" s="8">
         <v>6</v>
       </c>
       <c r="W41" s="8">
         <v>10</v>
       </c>
       <c r="X41" s="5">
         <v>12</v>
       </c>
       <c r="Y41" s="5">
         <v>13</v>
       </c>
       <c r="Z41" s="50">
         <v>8</v>
       </c>
       <c r="AA41" s="52">
         <v>10</v>
       </c>
       <c r="AB41" s="52">
         <v>11</v>
       </c>
       <c r="AC41" s="52">
         <v>10</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="44" customFormat="1">
+      <c r="AD41" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="44" customFormat="1">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="6">
         <v>7</v>
       </c>
       <c r="C42" s="6">
         <v>4</v>
       </c>
       <c r="D42" s="6">
         <v>12</v>
       </c>
       <c r="E42" s="6">
         <v>10</v>
       </c>
       <c r="F42" s="6">
         <v>6</v>
       </c>
       <c r="G42" s="7">
         <v>11</v>
       </c>
       <c r="H42" s="6">
         <v>7</v>
       </c>
       <c r="I42" s="8">
@@ -4258,52 +4357,55 @@
       </c>
       <c r="V42" s="8">
         <v>13</v>
       </c>
       <c r="W42" s="8">
         <v>8</v>
       </c>
       <c r="X42" s="5">
         <v>6</v>
       </c>
       <c r="Y42" s="5">
         <v>7</v>
       </c>
       <c r="Z42" s="50">
         <v>6</v>
       </c>
       <c r="AA42" s="52">
         <v>8</v>
       </c>
       <c r="AB42" s="52">
         <v>9</v>
       </c>
       <c r="AC42" s="52">
         <v>8</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="44" customFormat="1">
+      <c r="AD42" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="44" customFormat="1">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="11">
         <v>36</v>
       </c>
       <c r="C43" s="11">
         <v>29</v>
       </c>
       <c r="D43" s="11">
         <v>24</v>
       </c>
       <c r="E43" s="11">
         <v>33</v>
       </c>
       <c r="F43" s="11">
         <v>32</v>
       </c>
       <c r="G43" s="9">
         <v>29</v>
       </c>
       <c r="H43" s="9">
         <v>34</v>
       </c>
       <c r="I43" s="10">
@@ -4347,207 +4449,210 @@
       </c>
       <c r="V43" s="10">
         <v>36</v>
       </c>
       <c r="W43" s="10">
         <v>24</v>
       </c>
       <c r="X43" s="47">
         <v>38</v>
       </c>
       <c r="Y43" s="47">
         <v>44</v>
       </c>
       <c r="Z43" s="51">
         <v>33</v>
       </c>
       <c r="AA43" s="51">
         <v>16</v>
       </c>
       <c r="AB43" s="51">
         <v>42</v>
       </c>
       <c r="AC43" s="51">
         <v>37</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="11">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="L10" workbookViewId="0">
-      <selection activeCell="AE31" sqref="AE31"/>
+    <sheetView topLeftCell="L6" workbookViewId="0">
+      <selection activeCell="T44" sqref="T44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25.44140625" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.6640625" style="13" customWidth="1"/>
     <col min="27" max="27" width="8.109375" style="13" customWidth="1"/>
     <col min="28" max="28" width="9.109375" style="13"/>
     <col min="29" max="29" width="9.109375" style="56"/>
     <col min="30" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="65" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="65"/>
+      <c r="U1" s="65"/>
+      <c r="V1" s="65"/>
+      <c r="W1" s="65"/>
+      <c r="X1" s="65"/>
+      <c r="Y1" s="65"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" s="43"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
-      <c r="X3" s="67"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="67" t="s">
+      <c r="X3" s="68"/>
+      <c r="Y3" s="69"/>
+      <c r="AJ3" s="68" t="s">
         <v>36</v>
       </c>
-      <c r="AK3" s="68"/>
+      <c r="AK3" s="69"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="65"/>
-      <c r="B4" s="59">
+      <c r="A4" s="63"/>
+      <c r="B4" s="61">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="61">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="62"/>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="62"/>
+      <c r="Z4" s="61">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...9 lines deleted...]
-      <c r="AK4" s="60"/>
+      <c r="AA4" s="62"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="62"/>
+      <c r="AH4" s="62"/>
+      <c r="AI4" s="62"/>
+      <c r="AJ4" s="62"/>
+      <c r="AK4" s="62"/>
     </row>
     <row r="5" spans="1:37" ht="27" customHeight="1">
-      <c r="A5" s="66"/>
+      <c r="A5" s="64"/>
       <c r="B5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -4614,77 +4719,77 @@
         <v>24</v>
       </c>
       <c r="AE5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>28</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>29</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>30</v>
       </c>
       <c r="AK5" s="17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="66"/>
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="66"/>
+      <c r="Y6" s="66"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18">
         <v>13.94</v>
       </c>
       <c r="C7" s="18">
         <v>12.82</v>
       </c>
       <c r="D7" s="18">
         <v>12.05</v>
       </c>
       <c r="E7" s="18">
         <v>11.98</v>
       </c>
       <c r="F7" s="18">
         <v>11.87</v>
       </c>
       <c r="G7" s="7">
         <v>11.77</v>
       </c>
       <c r="H7" s="18">
         <v>11.65</v>
@@ -4730,50 +4835,53 @@
       </c>
       <c r="V7" s="29">
         <v>11.43</v>
       </c>
       <c r="W7" s="29">
         <v>11.43</v>
       </c>
       <c r="X7" s="29">
         <v>11.45</v>
       </c>
       <c r="Y7" s="29">
         <v>11.51</v>
       </c>
       <c r="Z7" s="18">
         <v>11.84</v>
       </c>
       <c r="AA7" s="29">
         <v>10.99</v>
       </c>
       <c r="AB7" s="29">
         <v>11.55</v>
       </c>
       <c r="AC7" s="29">
         <v>11.88</v>
       </c>
+      <c r="AD7" s="18">
+        <v>11.59</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="18">
         <v>13.1</v>
       </c>
       <c r="C8" s="18">
         <v>12.5</v>
       </c>
       <c r="D8" s="18">
         <v>11.92</v>
       </c>
       <c r="E8" s="18">
         <v>11.85</v>
       </c>
       <c r="F8" s="18">
         <v>11.75</v>
       </c>
       <c r="G8" s="7">
         <v>11.49</v>
       </c>
       <c r="H8" s="18">
         <v>11.39</v>
@@ -4819,50 +4927,53 @@
       </c>
       <c r="V8" s="29">
         <v>11.04</v>
       </c>
       <c r="W8" s="29">
         <v>11.06</v>
       </c>
       <c r="X8" s="29">
         <v>11.15</v>
       </c>
       <c r="Y8" s="29">
         <v>11.16</v>
       </c>
       <c r="Z8" s="18">
         <v>11.79</v>
       </c>
       <c r="AA8" s="29">
         <v>10.64</v>
       </c>
       <c r="AB8" s="29">
         <v>10.4</v>
       </c>
       <c r="AC8" s="29">
         <v>11.28</v>
       </c>
+      <c r="AD8" s="18">
+        <v>11.01</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="18">
         <v>14.31</v>
       </c>
       <c r="C9" s="18">
         <v>13.41</v>
       </c>
       <c r="D9" s="18">
         <v>13.04</v>
       </c>
       <c r="E9" s="18">
         <v>12.92</v>
       </c>
       <c r="F9" s="18">
         <v>13.25</v>
       </c>
       <c r="G9" s="7">
         <v>12.72</v>
       </c>
       <c r="H9" s="18">
         <v>12.45</v>
@@ -4908,50 +5019,53 @@
       </c>
       <c r="V9" s="29">
         <v>10.11</v>
       </c>
       <c r="W9" s="29">
         <v>10.78</v>
       </c>
       <c r="X9" s="29">
         <v>10.71</v>
       </c>
       <c r="Y9" s="29">
         <v>10.93</v>
       </c>
       <c r="Z9" s="18">
         <v>13.65</v>
       </c>
       <c r="AA9" s="29">
         <v>14.62</v>
       </c>
       <c r="AB9" s="29">
         <v>14.96</v>
       </c>
       <c r="AC9" s="29">
         <v>15.1</v>
       </c>
+      <c r="AD9" s="18">
+        <v>13.71</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="18">
         <v>13.7</v>
       </c>
       <c r="C10" s="18">
         <v>10.35</v>
       </c>
       <c r="D10" s="18">
         <v>9.2799999999999994</v>
       </c>
       <c r="E10" s="18">
         <v>10</v>
       </c>
       <c r="F10" s="18">
         <v>9.7899999999999991</v>
       </c>
       <c r="G10" s="7">
         <v>9.57</v>
       </c>
       <c r="H10" s="18">
         <v>9.1199999999999992</v>
@@ -4997,50 +5111,53 @@
       </c>
       <c r="V10" s="29">
         <v>6.55</v>
       </c>
       <c r="W10" s="29">
         <v>6.38</v>
       </c>
       <c r="X10" s="29">
         <v>6.67</v>
       </c>
       <c r="Y10" s="29">
         <v>6.75</v>
       </c>
       <c r="Z10" s="18">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA10" s="29">
         <v>12.4</v>
       </c>
       <c r="AB10" s="29">
         <v>10.53</v>
       </c>
       <c r="AC10" s="29">
         <v>9.89</v>
       </c>
+      <c r="AD10" s="18">
+        <v>10.26</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="18">
         <v>18.690000000000001</v>
       </c>
       <c r="C11" s="18">
         <v>14.96</v>
       </c>
       <c r="D11" s="18">
         <v>13.05</v>
       </c>
       <c r="E11" s="18">
         <v>13.92</v>
       </c>
       <c r="F11" s="18">
         <v>13.22</v>
       </c>
       <c r="G11" s="7">
         <v>13.62</v>
       </c>
       <c r="H11" s="18">
         <v>13.59</v>
@@ -5086,50 +5203,53 @@
       </c>
       <c r="V11" s="29">
         <v>11.96</v>
       </c>
       <c r="W11" s="29">
         <v>12.03</v>
       </c>
       <c r="X11" s="29">
         <v>11.96</v>
       </c>
       <c r="Y11" s="29">
         <v>12.06</v>
       </c>
       <c r="Z11" s="18">
         <v>11.97</v>
       </c>
       <c r="AA11" s="29">
         <v>9.42</v>
       </c>
       <c r="AB11" s="29">
         <v>11.88</v>
       </c>
       <c r="AC11" s="29">
         <v>12.73</v>
       </c>
+      <c r="AD11" s="18">
+        <v>12.19</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="18">
         <v>18.28</v>
       </c>
       <c r="C12" s="18">
         <v>12.68</v>
       </c>
       <c r="D12" s="18">
         <v>12.05</v>
       </c>
       <c r="E12" s="18">
         <v>12.43</v>
       </c>
       <c r="F12" s="18">
         <v>11.98</v>
       </c>
       <c r="G12" s="34">
         <v>12.8</v>
       </c>
       <c r="H12" s="18">
         <v>12.52</v>
@@ -5175,50 +5295,53 @@
       </c>
       <c r="V12" s="29">
         <v>13.73</v>
       </c>
       <c r="W12" s="29">
         <v>13.28</v>
       </c>
       <c r="X12" s="29">
         <v>13</v>
       </c>
       <c r="Y12" s="29">
         <v>12.68</v>
       </c>
       <c r="Z12" s="18">
         <v>13.84</v>
       </c>
       <c r="AA12" s="29">
         <v>10.050000000000001</v>
       </c>
       <c r="AB12" s="29">
         <v>12.31</v>
       </c>
       <c r="AC12" s="29">
         <v>12.61</v>
       </c>
+      <c r="AD12" s="18">
+        <v>11.82</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="18">
         <v>18.22</v>
       </c>
       <c r="C13" s="18">
         <v>15.71</v>
       </c>
       <c r="D13" s="18">
         <v>15.36</v>
       </c>
       <c r="E13" s="18">
         <v>14.64</v>
       </c>
       <c r="F13" s="18">
         <v>14.26</v>
       </c>
       <c r="G13" s="7">
         <v>13.62</v>
       </c>
       <c r="H13" s="18">
         <v>13.61</v>
@@ -5264,50 +5387,53 @@
       </c>
       <c r="V13" s="29">
         <v>12.21</v>
       </c>
       <c r="W13" s="29">
         <v>12.68</v>
       </c>
       <c r="X13" s="29">
         <v>12.77</v>
       </c>
       <c r="Y13" s="29">
         <v>12.87</v>
       </c>
       <c r="Z13" s="18">
         <v>10.9</v>
       </c>
       <c r="AA13" s="29">
         <v>10.61</v>
       </c>
       <c r="AB13" s="29">
         <v>11.42</v>
       </c>
       <c r="AC13" s="29">
         <v>11.36</v>
       </c>
+      <c r="AD13" s="18">
+        <v>10.94</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="18">
         <v>13.78</v>
       </c>
       <c r="C14" s="18">
         <v>12.77</v>
       </c>
       <c r="D14" s="18">
         <v>11.53</v>
       </c>
       <c r="E14" s="18">
         <v>10.64</v>
       </c>
       <c r="F14" s="18">
         <v>10.63</v>
       </c>
       <c r="G14" s="7">
         <v>10.52</v>
       </c>
       <c r="H14" s="18">
         <v>10.45</v>
@@ -5353,50 +5479,53 @@
       </c>
       <c r="V14" s="29">
         <v>10.64</v>
       </c>
       <c r="W14" s="29">
         <v>10.67</v>
       </c>
       <c r="X14" s="29">
         <v>10.7</v>
       </c>
       <c r="Y14" s="29">
         <v>10.63</v>
       </c>
       <c r="Z14" s="18">
         <v>10.8</v>
       </c>
       <c r="AA14" s="29">
         <v>11.06</v>
       </c>
       <c r="AB14" s="29">
         <v>12.77</v>
       </c>
       <c r="AC14" s="29">
         <v>12.29</v>
       </c>
+      <c r="AD14" s="18">
+        <v>12.51</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="18">
         <v>8.3000000000000007</v>
       </c>
       <c r="C15" s="18">
         <v>11.08</v>
       </c>
       <c r="D15" s="18">
         <v>10.58</v>
       </c>
       <c r="E15" s="18">
         <v>11.13</v>
       </c>
       <c r="F15" s="18">
         <v>10.55</v>
       </c>
       <c r="G15" s="7">
         <v>11.28</v>
       </c>
       <c r="H15" s="18">
         <v>11.96</v>
@@ -5442,50 +5571,53 @@
       </c>
       <c r="V15" s="29">
         <v>15.61</v>
       </c>
       <c r="W15" s="29">
         <v>15.23</v>
       </c>
       <c r="X15" s="29">
         <v>14.45</v>
       </c>
       <c r="Y15" s="29">
         <v>14.48</v>
       </c>
       <c r="Z15" s="18">
         <v>12.31</v>
       </c>
       <c r="AA15" s="29">
         <v>12.1</v>
       </c>
       <c r="AB15" s="29">
         <v>12.4</v>
       </c>
       <c r="AC15" s="29">
         <v>12.67</v>
       </c>
+      <c r="AD15" s="18">
+        <v>12.46</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="18">
         <v>20.77</v>
       </c>
       <c r="C16" s="18">
         <v>18.98</v>
       </c>
       <c r="D16" s="18">
         <v>14.99</v>
       </c>
       <c r="E16" s="18">
         <v>14.92</v>
       </c>
       <c r="F16" s="18">
         <v>15.72</v>
       </c>
       <c r="G16" s="7">
         <v>15.31</v>
       </c>
       <c r="H16" s="18">
         <v>15.23</v>
@@ -5531,52 +5663,55 @@
       </c>
       <c r="V16" s="29">
         <v>13.72</v>
       </c>
       <c r="W16" s="29">
         <v>14.03</v>
       </c>
       <c r="X16" s="29">
         <v>13.47</v>
       </c>
       <c r="Y16" s="29">
         <v>13.93</v>
       </c>
       <c r="Z16" s="18">
         <v>10.56</v>
       </c>
       <c r="AA16" s="29">
         <v>11.1</v>
       </c>
       <c r="AB16" s="29">
         <v>12.36</v>
       </c>
       <c r="AC16" s="29">
         <v>11.43</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="18">
+        <v>11.12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="18">
         <v>12.81</v>
       </c>
       <c r="C17" s="18">
         <v>14.36</v>
       </c>
       <c r="D17" s="18">
         <v>14.94</v>
       </c>
       <c r="E17" s="18">
         <v>14.42</v>
       </c>
       <c r="F17" s="18">
         <v>15.02</v>
       </c>
       <c r="G17" s="7">
         <v>15.61</v>
       </c>
       <c r="H17" s="18">
         <v>15.18</v>
       </c>
       <c r="I17" s="28">
@@ -5620,52 +5755,55 @@
       </c>
       <c r="V17" s="29">
         <v>15.54</v>
       </c>
       <c r="W17" s="29">
         <v>15.11</v>
       </c>
       <c r="X17" s="29">
         <v>15.28</v>
       </c>
       <c r="Y17" s="29">
         <v>15.43</v>
       </c>
       <c r="Z17" s="18">
         <v>17.010000000000002</v>
       </c>
       <c r="AA17" s="29">
         <v>16.78</v>
       </c>
       <c r="AB17" s="29">
         <v>17.25</v>
       </c>
       <c r="AC17" s="29">
         <v>16.87</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="18">
+        <v>17.47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="18">
         <v>12.94</v>
       </c>
       <c r="C18" s="18">
         <v>12.49</v>
       </c>
       <c r="D18" s="18">
         <v>11.92</v>
       </c>
       <c r="E18" s="18">
         <v>11.67</v>
       </c>
       <c r="F18" s="18">
         <v>11.31</v>
       </c>
       <c r="G18" s="7">
         <v>11.19</v>
       </c>
       <c r="H18" s="18">
         <v>10.79</v>
       </c>
       <c r="I18" s="28">
@@ -5709,52 +5847,55 @@
       </c>
       <c r="V18" s="29">
         <v>11.85</v>
       </c>
       <c r="W18" s="29">
         <v>11.77</v>
       </c>
       <c r="X18" s="29">
         <v>11.78</v>
       </c>
       <c r="Y18" s="29">
         <v>11.81</v>
       </c>
       <c r="Z18" s="18">
         <v>12.13</v>
       </c>
       <c r="AA18" s="29">
         <v>10.53</v>
       </c>
       <c r="AB18" s="29">
         <v>11.72</v>
       </c>
       <c r="AC18" s="29">
         <v>10.83</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="18">
+        <v>10.95</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="18">
         <v>22.57</v>
       </c>
       <c r="C19" s="18">
         <v>16.760000000000002</v>
       </c>
       <c r="D19" s="18">
         <v>14.76</v>
       </c>
       <c r="E19" s="18">
         <v>13.3</v>
       </c>
       <c r="F19" s="18">
         <v>13.33</v>
       </c>
       <c r="G19" s="7">
         <v>12.59</v>
       </c>
       <c r="H19" s="18">
         <v>12.03</v>
       </c>
       <c r="I19" s="28">
@@ -5798,52 +5939,55 @@
       </c>
       <c r="V19" s="29">
         <v>10.56</v>
       </c>
       <c r="W19" s="29">
         <v>10.78</v>
       </c>
       <c r="X19" s="29">
         <v>11.25</v>
       </c>
       <c r="Y19" s="29">
         <v>11.7</v>
       </c>
       <c r="Z19" s="18">
         <v>10.55</v>
       </c>
       <c r="AA19" s="29">
         <v>12.46</v>
       </c>
       <c r="AB19" s="29">
         <v>13.22</v>
       </c>
       <c r="AC19" s="29">
         <v>13.2</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="18">
+        <v>12.39</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="18">
         <v>6.6</v>
       </c>
       <c r="C20" s="18">
         <v>5.35</v>
       </c>
       <c r="D20" s="18">
         <v>7.33</v>
       </c>
       <c r="E20" s="18">
         <v>7.89</v>
       </c>
       <c r="F20" s="18">
         <v>7.4</v>
       </c>
       <c r="G20" s="7">
         <v>7.92</v>
       </c>
       <c r="H20" s="18">
         <v>7.73</v>
       </c>
       <c r="I20" s="28">
@@ -5887,52 +6031,55 @@
       </c>
       <c r="V20" s="29">
         <v>7.43</v>
       </c>
       <c r="W20" s="29">
         <v>7.48</v>
       </c>
       <c r="X20" s="29">
         <v>7.37</v>
       </c>
       <c r="Y20" s="29">
         <v>7.33</v>
       </c>
       <c r="Z20" s="18">
         <v>6.19</v>
       </c>
       <c r="AA20" s="29">
         <v>7.62</v>
       </c>
       <c r="AB20" s="29">
         <v>8.23</v>
       </c>
       <c r="AC20" s="29">
         <v>8.31</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="18">
+        <v>8.77</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="18">
         <v>12.18</v>
       </c>
       <c r="C21" s="18">
         <v>11.36</v>
       </c>
       <c r="D21" s="18">
         <v>10.24</v>
       </c>
       <c r="E21" s="18">
         <v>10.55</v>
       </c>
       <c r="F21" s="18">
         <v>10.61</v>
       </c>
       <c r="G21" s="7">
         <v>10.54</v>
       </c>
       <c r="H21" s="18">
         <v>10.69</v>
       </c>
       <c r="I21" s="28">
@@ -5976,83 +6123,86 @@
       </c>
       <c r="V21" s="29">
         <v>11.69</v>
       </c>
       <c r="W21" s="29">
         <v>11.34</v>
       </c>
       <c r="X21" s="29">
         <v>11.54</v>
       </c>
       <c r="Y21" s="29">
         <v>11.84</v>
       </c>
       <c r="Z21" s="18">
         <v>11.62</v>
       </c>
       <c r="AA21" s="29">
         <v>9.1</v>
       </c>
       <c r="AB21" s="29">
         <v>11.07</v>
       </c>
       <c r="AC21" s="29">
         <v>11.67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="AD21" s="18">
+        <v>10.86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="63"/>
-[...22 lines deleted...]
-      <c r="Y22" s="63"/>
+      <c r="B22" s="67"/>
+      <c r="C22" s="67"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="67"/>
+      <c r="O22" s="67"/>
+      <c r="P22" s="67"/>
+      <c r="Q22" s="67"/>
+      <c r="R22" s="67"/>
+      <c r="S22" s="67"/>
+      <c r="T22" s="67"/>
+      <c r="U22" s="67"/>
+      <c r="V22" s="67"/>
+      <c r="W22" s="67"/>
+      <c r="X22" s="67"/>
+      <c r="Y22" s="67"/>
       <c r="AA22" s="29"/>
       <c r="AC22" s="29"/>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="18">
         <v>13.45</v>
       </c>
       <c r="C23" s="18">
         <v>12.9</v>
       </c>
       <c r="D23" s="18">
         <v>12.03</v>
       </c>
       <c r="E23" s="18">
         <v>11.9</v>
       </c>
       <c r="F23" s="18">
         <v>11.79</v>
       </c>
       <c r="G23" s="7">
         <v>11.57</v>
       </c>
       <c r="H23" s="18">
         <v>11.55</v>
       </c>
       <c r="I23" s="28">
@@ -6096,52 +6246,55 @@
       </c>
       <c r="V23" s="29">
         <v>11.36</v>
       </c>
       <c r="W23" s="29">
         <v>11.42</v>
       </c>
       <c r="X23" s="29">
         <v>11.44</v>
       </c>
       <c r="Y23" s="29">
         <v>11.48</v>
       </c>
       <c r="Z23" s="18">
         <v>11.42</v>
       </c>
       <c r="AA23" s="29">
         <v>10.54</v>
       </c>
       <c r="AB23" s="29">
         <v>10.55</v>
       </c>
       <c r="AC23" s="29">
         <v>11.23</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="18">
+        <v>10.93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="18">
         <v>13.1</v>
       </c>
       <c r="C24" s="18">
         <v>12.5</v>
       </c>
       <c r="D24" s="18">
         <v>11.92</v>
       </c>
       <c r="E24" s="18">
         <v>11.85</v>
       </c>
       <c r="F24" s="18">
         <v>11.75</v>
       </c>
       <c r="G24" s="7">
         <v>11.49</v>
       </c>
       <c r="H24" s="18">
         <v>11.39</v>
       </c>
       <c r="I24" s="28">
@@ -6185,52 +6338,55 @@
       </c>
       <c r="V24" s="29">
         <v>11.04</v>
       </c>
       <c r="W24" s="29">
         <v>11.06</v>
       </c>
       <c r="X24" s="29">
         <v>11.15</v>
       </c>
       <c r="Y24" s="29">
         <v>11.16</v>
       </c>
       <c r="Z24" s="18">
         <v>11.79</v>
       </c>
       <c r="AA24" s="29">
         <v>10.64</v>
       </c>
       <c r="AB24" s="29">
         <v>10.4</v>
       </c>
       <c r="AC24" s="29">
         <v>11.28</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="18">
+        <v>11.01</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="18">
         <v>20.87</v>
       </c>
       <c r="C25" s="18">
         <v>15.14</v>
       </c>
       <c r="D25" s="18">
         <v>12.31</v>
       </c>
       <c r="E25" s="18">
         <v>13.88</v>
       </c>
       <c r="F25" s="18">
         <v>13.51</v>
       </c>
       <c r="G25" s="34">
         <v>13.4</v>
       </c>
       <c r="H25" s="18">
         <v>13.68</v>
       </c>
       <c r="I25" s="28">
@@ -6274,52 +6430,55 @@
       </c>
       <c r="V25" s="29">
         <v>13.64</v>
       </c>
       <c r="W25" s="29">
         <v>14.08</v>
       </c>
       <c r="X25" s="29">
         <v>13.47</v>
       </c>
       <c r="Y25" s="29">
         <v>13.38</v>
       </c>
       <c r="Z25" s="18">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA25" s="29">
         <v>5.8</v>
       </c>
       <c r="AB25" s="29">
         <v>9.07</v>
       </c>
       <c r="AC25" s="29">
         <v>9.68</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="18">
+        <v>8.5399999999999991</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="18">
         <v>12.19</v>
       </c>
       <c r="C26" s="18">
         <v>13.47</v>
       </c>
       <c r="D26" s="18">
         <v>12.95</v>
       </c>
       <c r="E26" s="18">
         <v>11.46</v>
       </c>
       <c r="F26" s="18">
         <v>9.81</v>
       </c>
       <c r="G26" s="34">
         <v>10.5</v>
       </c>
       <c r="H26" s="18">
         <v>12.97</v>
       </c>
       <c r="I26" s="28">
@@ -6363,52 +6522,55 @@
       </c>
       <c r="V26" s="29">
         <v>14.79</v>
       </c>
       <c r="W26" s="29">
         <v>15.06</v>
       </c>
       <c r="X26" s="29">
         <v>13.69</v>
       </c>
       <c r="Y26" s="29">
         <v>14.01</v>
       </c>
       <c r="Z26" s="18">
         <v>8.92</v>
       </c>
       <c r="AA26" s="29">
         <v>10.41</v>
       </c>
       <c r="AB26" s="29">
         <v>11.72</v>
       </c>
       <c r="AC26" s="29">
         <v>10.65</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="18">
+        <v>11.06</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="18">
         <v>17.41</v>
       </c>
       <c r="C27" s="18">
         <v>19.7</v>
       </c>
       <c r="D27" s="18">
         <v>14.42</v>
       </c>
       <c r="E27" s="18">
         <v>13.5</v>
       </c>
       <c r="F27" s="18">
         <v>13.98</v>
       </c>
       <c r="G27" s="7">
         <v>13.38</v>
       </c>
       <c r="H27" s="18">
         <v>13.97</v>
       </c>
       <c r="I27" s="28">
@@ -6452,52 +6614,55 @@
       </c>
       <c r="V27" s="29">
         <v>13.75</v>
       </c>
       <c r="W27" s="29">
         <v>14.62</v>
       </c>
       <c r="X27" s="29">
         <v>14.26</v>
       </c>
       <c r="Y27" s="29">
         <v>14.31</v>
       </c>
       <c r="Z27" s="18">
         <v>5.8</v>
       </c>
       <c r="AA27" s="29">
         <v>8.39</v>
       </c>
       <c r="AB27" s="29">
         <v>9.01</v>
       </c>
       <c r="AC27" s="29">
         <v>8.24</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="18">
+        <v>8.66</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="18">
         <v>12.66</v>
       </c>
       <c r="C28" s="18">
         <v>13.69</v>
       </c>
       <c r="D28" s="18">
         <v>11.8</v>
       </c>
       <c r="E28" s="18">
         <v>10.73</v>
       </c>
       <c r="F28" s="18">
         <v>11.14</v>
       </c>
       <c r="G28" s="7">
         <v>11.16</v>
       </c>
       <c r="H28" s="18">
         <v>10.59</v>
       </c>
       <c r="I28" s="28">
@@ -6541,83 +6706,86 @@
       </c>
       <c r="V28" s="29">
         <v>12.04</v>
       </c>
       <c r="W28" s="29">
         <v>12.01</v>
       </c>
       <c r="X28" s="29">
         <v>12.11</v>
       </c>
       <c r="Y28" s="29">
         <v>12.65</v>
       </c>
       <c r="Z28" s="18">
         <v>14.73</v>
       </c>
       <c r="AA28" s="29">
         <v>13.49</v>
       </c>
       <c r="AB28" s="29">
         <v>14.58</v>
       </c>
       <c r="AC28" s="29">
         <v>13.52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="64" t="s">
+      <c r="AD28" s="18">
+        <v>12.63</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="64"/>
-[...22 lines deleted...]
-      <c r="Y29" s="64"/>
+      <c r="B29" s="60"/>
+      <c r="C29" s="60"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="60"/>
+      <c r="F29" s="60"/>
+      <c r="G29" s="60"/>
+      <c r="H29" s="60"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="60"/>
+      <c r="N29" s="60"/>
+      <c r="O29" s="60"/>
+      <c r="P29" s="60"/>
+      <c r="Q29" s="60"/>
+      <c r="R29" s="60"/>
+      <c r="S29" s="60"/>
+      <c r="T29" s="60"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="60"/>
+      <c r="W29" s="60"/>
+      <c r="X29" s="60"/>
+      <c r="Y29" s="60"/>
       <c r="AA29" s="29"/>
       <c r="AC29" s="29"/>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="18">
         <v>14.41</v>
       </c>
       <c r="C30" s="18">
         <v>12.75</v>
       </c>
       <c r="D30" s="18">
         <v>12.07</v>
       </c>
       <c r="E30" s="18">
         <v>12.05</v>
       </c>
       <c r="F30" s="18">
         <v>11.95</v>
       </c>
       <c r="G30" s="7">
         <v>11.96</v>
       </c>
       <c r="H30" s="18">
         <v>11.75</v>
       </c>
       <c r="I30" s="28">
@@ -6661,52 +6829,55 @@
       </c>
       <c r="V30" s="29">
         <v>11.5</v>
       </c>
       <c r="W30" s="29">
         <v>11.45</v>
       </c>
       <c r="X30" s="29">
         <v>11.46</v>
       </c>
       <c r="Y30" s="29">
         <v>11.53</v>
       </c>
       <c r="Z30" s="18">
         <v>12.27</v>
       </c>
       <c r="AA30" s="29">
         <v>11.44</v>
       </c>
       <c r="AB30" s="29">
         <v>12.57</v>
       </c>
       <c r="AC30" s="29">
         <v>12.55</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="53">
+        <v>12.26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="18">
         <v>14.31</v>
       </c>
       <c r="C31" s="18">
         <v>13.41</v>
       </c>
       <c r="D31" s="18">
         <v>13.04</v>
       </c>
       <c r="E31" s="18">
         <v>12.92</v>
       </c>
       <c r="F31" s="18">
         <v>13.25</v>
       </c>
       <c r="G31" s="7">
         <v>12.72</v>
       </c>
       <c r="H31" s="18">
         <v>12.45</v>
       </c>
       <c r="I31" s="28">
@@ -6750,52 +6921,55 @@
       </c>
       <c r="V31" s="29">
         <v>10.11</v>
       </c>
       <c r="W31" s="29">
         <v>10.78</v>
       </c>
       <c r="X31" s="29">
         <v>10.71</v>
       </c>
       <c r="Y31" s="29">
         <v>10.93</v>
       </c>
       <c r="Z31" s="18">
         <v>13.65</v>
       </c>
       <c r="AA31" s="29">
         <v>14.62</v>
       </c>
       <c r="AB31" s="29">
         <v>14.96</v>
       </c>
       <c r="AC31" s="29">
         <v>15.1</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="53">
+        <v>13.71</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="18">
         <v>13.7</v>
       </c>
       <c r="C32" s="18">
         <v>10.35</v>
       </c>
       <c r="D32" s="18">
         <v>9.2799999999999994</v>
       </c>
       <c r="E32" s="18">
         <v>10</v>
       </c>
       <c r="F32" s="18">
         <v>9.7899999999999991</v>
       </c>
       <c r="G32" s="7">
         <v>9.57</v>
       </c>
       <c r="H32" s="18">
         <v>9.1199999999999992</v>
       </c>
       <c r="I32" s="28">
@@ -6839,52 +7013,55 @@
       </c>
       <c r="V32" s="29">
         <v>6.55</v>
       </c>
       <c r="W32" s="29">
         <v>6.38</v>
       </c>
       <c r="X32" s="29">
         <v>6.67</v>
       </c>
       <c r="Y32" s="29">
         <v>6.75</v>
       </c>
       <c r="Z32" s="18">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA32" s="29">
         <v>12.4</v>
       </c>
       <c r="AB32" s="29">
         <v>10.53</v>
       </c>
       <c r="AC32" s="29">
         <v>9.89</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="53">
+        <v>10.26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="18">
         <v>17.66</v>
       </c>
       <c r="C33" s="18">
         <v>14.88</v>
       </c>
       <c r="D33" s="18">
         <v>13.41</v>
       </c>
       <c r="E33" s="18">
         <v>13.94</v>
       </c>
       <c r="F33" s="18">
         <v>13.09</v>
       </c>
       <c r="G33" s="7">
         <v>13.72</v>
       </c>
       <c r="H33" s="18">
         <v>13.55</v>
       </c>
       <c r="I33" s="28">
@@ -6928,52 +7105,55 @@
       </c>
       <c r="V33" s="29">
         <v>11.15</v>
       </c>
       <c r="W33" s="29">
         <v>11.03</v>
       </c>
       <c r="X33" s="29">
         <v>11.23</v>
       </c>
       <c r="Y33" s="29">
         <v>11.42</v>
       </c>
       <c r="Z33" s="18">
         <v>15.87</v>
       </c>
       <c r="AA33" s="29">
         <v>11.23</v>
       </c>
       <c r="AB33" s="29">
         <v>13.28</v>
       </c>
       <c r="AC33" s="29">
         <v>14.25</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="53">
+        <v>13.99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="18">
         <v>18.28</v>
       </c>
       <c r="C34" s="18">
         <v>12.68</v>
       </c>
       <c r="D34" s="18">
         <v>12.05</v>
       </c>
       <c r="E34" s="18">
         <v>12.43</v>
       </c>
       <c r="F34" s="18">
         <v>11.98</v>
       </c>
       <c r="G34" s="7">
         <v>12.8</v>
       </c>
       <c r="H34" s="18">
         <v>12.52</v>
       </c>
       <c r="I34" s="28">
@@ -7017,52 +7197,55 @@
       </c>
       <c r="V34" s="29">
         <v>13.73</v>
       </c>
       <c r="W34" s="29">
         <v>13.28</v>
       </c>
       <c r="X34" s="29">
         <v>13</v>
       </c>
       <c r="Y34" s="29">
         <v>12.68</v>
       </c>
       <c r="Z34" s="18">
         <v>13.84</v>
       </c>
       <c r="AA34" s="29">
         <v>10.050000000000001</v>
       </c>
       <c r="AB34" s="29">
         <v>12.31</v>
       </c>
       <c r="AC34" s="29">
         <v>12.61</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="53">
+        <v>11.82</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="18">
         <v>18.22</v>
       </c>
       <c r="C35" s="18">
         <v>15.71</v>
       </c>
       <c r="D35" s="18">
         <v>15.36</v>
       </c>
       <c r="E35" s="18">
         <v>14.64</v>
       </c>
       <c r="F35" s="18">
         <v>14.26</v>
       </c>
       <c r="G35" s="7">
         <v>13.62</v>
       </c>
       <c r="H35" s="18">
         <v>13.61</v>
       </c>
       <c r="I35" s="28">
@@ -7106,52 +7289,55 @@
       </c>
       <c r="V35" s="29">
         <v>12.21</v>
       </c>
       <c r="W35" s="29">
         <v>12.68</v>
       </c>
       <c r="X35" s="29">
         <v>12.77</v>
       </c>
       <c r="Y35" s="29">
         <v>12.87</v>
       </c>
       <c r="Z35" s="18">
         <v>10.9</v>
       </c>
       <c r="AA35" s="29">
         <v>10.61</v>
       </c>
       <c r="AB35" s="29">
         <v>11.42</v>
       </c>
       <c r="AC35" s="29">
         <v>11.36</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="53">
+        <v>10.94</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="18">
         <v>13.78</v>
       </c>
       <c r="C36" s="18">
         <v>12.77</v>
       </c>
       <c r="D36" s="18">
         <v>11.53</v>
       </c>
       <c r="E36" s="18">
         <v>10.64</v>
       </c>
       <c r="F36" s="18">
         <v>10.63</v>
       </c>
       <c r="G36" s="7">
         <v>10.52</v>
       </c>
       <c r="H36" s="18">
         <v>10.45</v>
       </c>
       <c r="I36" s="28">
@@ -7195,52 +7381,55 @@
       </c>
       <c r="V36" s="29">
         <v>10.64</v>
       </c>
       <c r="W36" s="29">
         <v>10.67</v>
       </c>
       <c r="X36" s="29">
         <v>10.7</v>
       </c>
       <c r="Y36" s="29">
         <v>10.63</v>
       </c>
       <c r="Z36" s="18">
         <v>10.8</v>
       </c>
       <c r="AA36" s="29">
         <v>11.06</v>
       </c>
       <c r="AB36" s="29">
         <v>12.77</v>
       </c>
       <c r="AC36" s="29">
         <v>12.29</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="53">
+        <v>12.51</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="18">
         <v>5.74</v>
       </c>
       <c r="C37" s="18">
         <v>9.49</v>
       </c>
       <c r="D37" s="18">
         <v>9</v>
       </c>
       <c r="E37" s="18">
         <v>10.9</v>
       </c>
       <c r="F37" s="18">
         <v>11.05</v>
       </c>
       <c r="G37" s="7">
         <v>11.8</v>
       </c>
       <c r="H37" s="18">
         <v>11.27</v>
       </c>
       <c r="I37" s="28">
@@ -7284,52 +7473,55 @@
       </c>
       <c r="V37" s="29">
         <v>16.16</v>
       </c>
       <c r="W37" s="29">
         <v>15.34</v>
       </c>
       <c r="X37" s="29">
         <v>14.96</v>
       </c>
       <c r="Y37" s="29">
         <v>14.8</v>
       </c>
       <c r="Z37" s="18">
         <v>14.63</v>
       </c>
       <c r="AA37" s="29">
         <v>13.24</v>
       </c>
       <c r="AB37" s="29">
         <v>12.85</v>
       </c>
       <c r="AC37" s="29">
         <v>14.04</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="53">
+        <v>13.41</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="18">
         <v>23.65</v>
       </c>
       <c r="C38" s="18">
         <v>18.36</v>
       </c>
       <c r="D38" s="18">
         <v>15.48</v>
       </c>
       <c r="E38" s="18">
         <v>16.14</v>
       </c>
       <c r="F38" s="18">
         <v>17.21</v>
       </c>
       <c r="G38" s="7">
         <v>16.989999999999998</v>
       </c>
       <c r="H38" s="18">
         <v>16.329999999999998</v>
       </c>
       <c r="I38" s="28">
@@ -7373,52 +7565,55 @@
       </c>
       <c r="V38" s="29">
         <v>13.7</v>
       </c>
       <c r="W38" s="29">
         <v>13.5</v>
       </c>
       <c r="X38" s="29">
         <v>12.76</v>
       </c>
       <c r="Y38" s="29">
         <v>13.58</v>
       </c>
       <c r="Z38" s="18">
         <v>15.06</v>
       </c>
       <c r="AA38" s="29">
         <v>13.66</v>
       </c>
       <c r="AB38" s="29">
         <v>15.49</v>
       </c>
       <c r="AC38" s="29">
         <v>14.41</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="53">
+        <v>13.41</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="18">
         <v>12.81</v>
       </c>
       <c r="C39" s="18">
         <v>14.36</v>
       </c>
       <c r="D39" s="18">
         <v>14.94</v>
       </c>
       <c r="E39" s="18">
         <v>14.42</v>
       </c>
       <c r="F39" s="18">
         <v>15.02</v>
       </c>
       <c r="G39" s="7">
         <v>15.61</v>
       </c>
       <c r="H39" s="18">
         <v>15.18</v>
       </c>
       <c r="I39" s="28">
@@ -7462,52 +7657,55 @@
       </c>
       <c r="V39" s="29">
         <v>15.54</v>
       </c>
       <c r="W39" s="29">
         <v>15.11</v>
       </c>
       <c r="X39" s="29">
         <v>15.28</v>
       </c>
       <c r="Y39" s="29">
         <v>15.43</v>
       </c>
       <c r="Z39" s="18">
         <v>17.010000000000002</v>
       </c>
       <c r="AA39" s="29">
         <v>16.78</v>
       </c>
       <c r="AB39" s="29">
         <v>17.25</v>
       </c>
       <c r="AC39" s="29">
         <v>16.87</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="53">
+        <v>17.47</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="18">
         <v>13.09</v>
       </c>
       <c r="C40" s="18">
         <v>11.89</v>
       </c>
       <c r="D40" s="18">
         <v>11.98</v>
       </c>
       <c r="E40" s="18">
         <v>12.13</v>
       </c>
       <c r="F40" s="18">
         <v>11.4</v>
       </c>
       <c r="G40" s="7">
         <v>11.21</v>
       </c>
       <c r="H40" s="18">
         <v>10.89</v>
       </c>
       <c r="I40" s="28">
@@ -7551,52 +7749,55 @@
       </c>
       <c r="V40" s="29">
         <v>11.75</v>
       </c>
       <c r="W40" s="29">
         <v>11.65</v>
       </c>
       <c r="X40" s="29">
         <v>11.61</v>
       </c>
       <c r="Y40" s="29">
         <v>11.38</v>
       </c>
       <c r="Z40" s="18">
         <v>10.76</v>
       </c>
       <c r="AA40" s="29">
         <v>8.9499999999999993</v>
       </c>
       <c r="AB40" s="29">
         <v>10.199999999999999</v>
       </c>
       <c r="AC40" s="29">
         <v>9.41</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="53">
+        <v>10.050000000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="18">
         <v>22.57</v>
       </c>
       <c r="C41" s="18">
         <v>16.760000000000002</v>
       </c>
       <c r="D41" s="18">
         <v>14.76</v>
       </c>
       <c r="E41" s="18">
         <v>13.3</v>
       </c>
       <c r="F41" s="18">
         <v>13.33</v>
       </c>
       <c r="G41" s="7">
         <v>12.59</v>
       </c>
       <c r="H41" s="18">
         <v>12.03</v>
       </c>
       <c r="I41" s="28">
@@ -7640,52 +7841,55 @@
       </c>
       <c r="V41" s="29">
         <v>10.56</v>
       </c>
       <c r="W41" s="29">
         <v>10.78</v>
       </c>
       <c r="X41" s="29">
         <v>11.25</v>
       </c>
       <c r="Y41" s="29">
         <v>11.7</v>
       </c>
       <c r="Z41" s="18">
         <v>10.55</v>
       </c>
       <c r="AA41" s="29">
         <v>12.46</v>
       </c>
       <c r="AB41" s="29">
         <v>13.22</v>
       </c>
       <c r="AC41" s="29">
         <v>13.2</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="53">
+        <v>12.39</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="18">
         <v>6.6</v>
       </c>
       <c r="C42" s="18">
         <v>5.35</v>
       </c>
       <c r="D42" s="18">
         <v>7.33</v>
       </c>
       <c r="E42" s="18">
         <v>7.89</v>
       </c>
       <c r="F42" s="18">
         <v>7.4</v>
       </c>
       <c r="G42" s="7">
         <v>7.92</v>
       </c>
       <c r="H42" s="18">
         <v>7.73</v>
       </c>
       <c r="I42" s="13">
@@ -7729,52 +7933,55 @@
       </c>
       <c r="V42" s="29">
         <v>7.43</v>
       </c>
       <c r="W42" s="29">
         <v>7.48</v>
       </c>
       <c r="X42" s="29">
         <v>7.37</v>
       </c>
       <c r="Y42" s="29">
         <v>7.33</v>
       </c>
       <c r="Z42" s="18">
         <v>6.19</v>
       </c>
       <c r="AA42" s="29">
         <v>7.62</v>
       </c>
       <c r="AB42" s="29">
         <v>8.23</v>
       </c>
       <c r="AC42" s="29">
         <v>8.31</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="53">
+        <v>8.77</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="22">
         <v>12.18</v>
       </c>
       <c r="C43" s="22">
         <v>11.36</v>
       </c>
       <c r="D43" s="22">
         <v>10.24</v>
       </c>
       <c r="E43" s="22">
         <v>10.55</v>
       </c>
       <c r="F43" s="22">
         <v>10.61</v>
       </c>
       <c r="G43" s="9">
         <v>10.54</v>
       </c>
       <c r="H43" s="9">
         <v>10.69</v>
       </c>
       <c r="I43" s="30">
@@ -7818,212 +8025,215 @@
       </c>
       <c r="V43" s="38">
         <v>11.69</v>
       </c>
       <c r="W43" s="38">
         <v>11.34</v>
       </c>
       <c r="X43" s="38">
         <v>11.54</v>
       </c>
       <c r="Y43" s="38">
         <v>11.84</v>
       </c>
       <c r="Z43" s="22">
         <v>11.62</v>
       </c>
       <c r="AA43" s="38">
         <v>9.1</v>
       </c>
       <c r="AB43" s="38">
         <v>11.07</v>
       </c>
       <c r="AC43" s="38">
         <v>11.67</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="22">
+        <v>10.86</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="AJ3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK47"/>
   <sheetViews>
-    <sheetView topLeftCell="D1" workbookViewId="0">
-      <selection activeCell="AF36" sqref="AF36"/>
+    <sheetView tabSelected="1" topLeftCell="K1" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.33203125" style="13" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="3.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="4.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="26" max="28" width="9.109375" style="13"/>
     <col min="29" max="29" width="9.109375" style="20"/>
     <col min="30" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="65" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="65"/>
+      <c r="U1" s="65"/>
+      <c r="V1" s="65"/>
+      <c r="W1" s="65"/>
+      <c r="X1" s="65"/>
+      <c r="Y1" s="65"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="Y3" s="20"/>
       <c r="AK3" s="20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="65"/>
-      <c r="B4" s="59">
+      <c r="A4" s="63"/>
+      <c r="B4" s="61">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="61">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="62"/>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="62"/>
+      <c r="Z4" s="61">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...9 lines deleted...]
-      <c r="AK4" s="60"/>
+      <c r="AA4" s="62"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="62"/>
+      <c r="AH4" s="62"/>
+      <c r="AI4" s="62"/>
+      <c r="AJ4" s="62"/>
+      <c r="AK4" s="62"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="66"/>
+      <c r="A5" s="64"/>
       <c r="B5" s="48" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="48" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="37" t="s">
         <v>37</v>
       </c>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="48" t="s">
@@ -8090,77 +8300,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="37" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="48" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="48" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="66"/>
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="66"/>
+      <c r="Y6" s="66"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="6">
         <v>5</v>
       </c>
       <c r="C7" s="6">
         <v>4</v>
       </c>
       <c r="D7" s="6">
         <v>2</v>
       </c>
       <c r="E7" s="6">
         <v>2</v>
       </c>
       <c r="F7" s="26">
         <v>2</v>
       </c>
       <c r="G7" s="26">
         <v>2</v>
       </c>
       <c r="H7" s="26">
         <v>4</v>
@@ -8206,50 +8416,53 @@
       </c>
       <c r="V7" s="24">
         <v>6</v>
       </c>
       <c r="W7" s="24">
         <v>1</v>
       </c>
       <c r="X7" s="24">
         <v>3</v>
       </c>
       <c r="Y7" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z7" s="50">
         <v>1</v>
       </c>
       <c r="AA7" s="55">
         <v>2</v>
       </c>
       <c r="AB7" s="50">
         <v>4</v>
       </c>
       <c r="AC7" s="6">
         <v>2</v>
       </c>
+      <c r="AD7" s="6">
+        <v>3</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="6">
         <v>2</v>
       </c>
       <c r="C8" s="6">
         <v>3</v>
       </c>
       <c r="D8" s="6">
         <v>2</v>
       </c>
       <c r="E8" s="6">
         <v>1</v>
       </c>
       <c r="F8" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="26">
         <v>1</v>
       </c>
       <c r="H8" s="26">
         <v>3</v>
@@ -8295,50 +8508,53 @@
       </c>
       <c r="V8" s="24">
         <v>1</v>
       </c>
       <c r="W8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X8" s="24">
         <v>1</v>
       </c>
       <c r="Y8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB8" s="50">
         <v>1</v>
       </c>
       <c r="AC8" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AD8" s="6">
+        <v>1</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="26" t="s">
         <v>32</v>
@@ -8384,50 +8600,53 @@
       </c>
       <c r="V9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC9" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AD9" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="26" t="s">
         <v>32</v>
@@ -8473,50 +8692,53 @@
       </c>
       <c r="V10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC10" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AD10" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="6">
         <v>1</v>
       </c>
       <c r="C11" s="6">
         <v>1</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="26">
         <v>1</v>
       </c>
       <c r="H11" s="26">
         <v>1</v>
@@ -8562,50 +8784,53 @@
       </c>
       <c r="V11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA11" s="55">
         <v>1</v>
       </c>
       <c r="AB11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC11" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AD11" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="6">
         <v>1</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="26" t="s">
         <v>32</v>
@@ -8651,50 +8876,53 @@
       </c>
       <c r="V12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC12" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AD12" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="26" t="s">
         <v>32</v>
@@ -8740,50 +8968,53 @@
       </c>
       <c r="V13" s="24">
         <v>1</v>
       </c>
       <c r="W13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC13" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AD13" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="26">
         <v>1</v>
       </c>
       <c r="G14" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="26" t="s">
         <v>32</v>
@@ -8829,50 +9060,53 @@
       </c>
       <c r="V14" s="24">
         <v>1</v>
       </c>
       <c r="W14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC14" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AD14" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="26" t="s">
         <v>32</v>
@@ -8918,50 +9152,53 @@
       </c>
       <c r="V15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC15" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AD15" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="26" t="s">
         <v>32</v>
@@ -9007,52 +9244,55 @@
       </c>
       <c r="V16" s="24">
         <v>2</v>
       </c>
       <c r="W16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA16" s="55">
         <v>1</v>
       </c>
       <c r="AB16" s="50">
         <v>1</v>
       </c>
       <c r="AC16" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="26" t="s">
@@ -9096,52 +9336,55 @@
       </c>
       <c r="V17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC17" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="6">
         <v>1</v>
       </c>
       <c r="F18" s="26">
         <v>1</v>
       </c>
       <c r="G18" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="26" t="s">
@@ -9185,52 +9428,55 @@
       </c>
       <c r="V18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB18" s="50">
         <v>1</v>
       </c>
       <c r="AC18" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="6">
         <v>1</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I19" s="26" t="s">
@@ -9274,52 +9520,55 @@
       </c>
       <c r="V19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X19" s="24">
         <v>2</v>
       </c>
       <c r="Y19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB19" s="50">
         <v>1</v>
       </c>
       <c r="AC19" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I20" s="26" t="s">
@@ -9363,52 +9612,55 @@
       </c>
       <c r="V20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC20" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="26" t="s">
@@ -9452,82 +9704,85 @@
       </c>
       <c r="V21" s="24">
         <v>1</v>
       </c>
       <c r="W21" s="24">
         <v>1</v>
       </c>
       <c r="X21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z21" s="50">
         <v>1</v>
       </c>
       <c r="AA21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC21" s="6">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="AD21" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="63"/>
-[...22 lines deleted...]
-      <c r="Y22" s="63"/>
+      <c r="B22" s="67"/>
+      <c r="C22" s="67"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="67"/>
+      <c r="O22" s="67"/>
+      <c r="P22" s="67"/>
+      <c r="Q22" s="67"/>
+      <c r="R22" s="67"/>
+      <c r="S22" s="67"/>
+      <c r="T22" s="67"/>
+      <c r="U22" s="67"/>
+      <c r="V22" s="67"/>
+      <c r="W22" s="67"/>
+      <c r="X22" s="67"/>
+      <c r="Y22" s="67"/>
       <c r="AC22" s="6"/>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="6">
         <v>3</v>
       </c>
       <c r="C23" s="6">
         <v>3</v>
       </c>
       <c r="D23" s="6">
         <v>2</v>
       </c>
       <c r="E23" s="6">
         <v>1</v>
       </c>
       <c r="F23" s="26">
         <v>1</v>
       </c>
       <c r="G23" s="7">
         <v>1</v>
       </c>
       <c r="H23" s="6">
         <v>3</v>
       </c>
       <c r="I23" s="24">
@@ -9571,52 +9826,55 @@
       </c>
       <c r="V23" s="24">
         <v>1</v>
       </c>
       <c r="W23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X23" s="24">
         <v>1</v>
       </c>
       <c r="Y23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB23" s="24">
         <v>2</v>
       </c>
       <c r="AC23" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="6">
         <v>2</v>
       </c>
       <c r="C24" s="6">
         <v>3</v>
       </c>
       <c r="D24" s="6">
         <v>2</v>
       </c>
       <c r="E24" s="6">
         <v>1</v>
       </c>
       <c r="F24" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G24" s="7">
         <v>1</v>
       </c>
       <c r="H24" s="6">
         <v>3</v>
       </c>
       <c r="I24" s="24">
@@ -9660,52 +9918,55 @@
       </c>
       <c r="V24" s="24">
         <v>1</v>
       </c>
       <c r="W24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X24" s="24">
         <v>1</v>
       </c>
       <c r="Y24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB24" s="24">
         <v>1</v>
       </c>
       <c r="AC24" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="6">
         <v>1</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F25" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G25" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I25" s="26" t="s">
@@ -9749,52 +10010,55 @@
       </c>
       <c r="V25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC25" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="26" t="s">
@@ -9838,52 +10102,55 @@
       </c>
       <c r="V26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC26" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F27" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G27" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I27" s="26" t="s">
@@ -9927,52 +10194,55 @@
       </c>
       <c r="V27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB27" s="24">
         <v>1</v>
       </c>
       <c r="AC27" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F28" s="26">
         <v>1</v>
       </c>
       <c r="G28" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H28" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I28" s="26" t="s">
@@ -10016,84 +10286,87 @@
       </c>
       <c r="V28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="W28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC28" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="64" t="s">
+      <c r="AD28" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="64"/>
-[...22 lines deleted...]
-      <c r="Y29" s="64"/>
+      <c r="B29" s="60"/>
+      <c r="C29" s="60"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="60"/>
+      <c r="F29" s="60"/>
+      <c r="G29" s="60"/>
+      <c r="H29" s="60"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="60"/>
+      <c r="N29" s="60"/>
+      <c r="O29" s="60"/>
+      <c r="P29" s="60"/>
+      <c r="Q29" s="60"/>
+      <c r="R29" s="60"/>
+      <c r="S29" s="60"/>
+      <c r="T29" s="60"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="60"/>
+      <c r="W29" s="60"/>
+      <c r="X29" s="60"/>
+      <c r="Y29" s="60"/>
       <c r="AA29" s="24"/>
       <c r="AB29" s="24"/>
       <c r="AC29" s="6"/>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="6">
         <v>2</v>
       </c>
       <c r="C30" s="6">
         <v>1</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="6">
         <v>1</v>
       </c>
       <c r="F30" s="26">
         <v>1</v>
       </c>
       <c r="G30" s="7">
         <v>1</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7">
@@ -10137,52 +10410,55 @@
       </c>
       <c r="V30" s="35">
         <v>5</v>
       </c>
       <c r="W30" s="35">
         <v>1</v>
       </c>
       <c r="X30" s="24">
         <v>2</v>
       </c>
       <c r="Y30" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z30" s="52">
         <v>1</v>
       </c>
       <c r="AA30" s="55">
         <v>2</v>
       </c>
       <c r="AB30" s="24">
         <v>2</v>
       </c>
       <c r="AC30" s="24">
         <v>2</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I31" s="26" t="s">
@@ -10226,52 +10502,55 @@
       </c>
       <c r="V31" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W31" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC31" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I32" s="26" t="s">
@@ -10315,52 +10594,55 @@
       </c>
       <c r="V32" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W32" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC32" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="6">
         <v>1</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F33" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G33" s="7">
         <v>1</v>
       </c>
       <c r="H33" s="26">
         <v>1</v>
       </c>
       <c r="I33" s="26" t="s">
@@ -10404,52 +10686,55 @@
       </c>
       <c r="V33" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W33" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA33" s="55">
         <v>1</v>
       </c>
       <c r="AB33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC33" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="6">
         <v>1</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I34" s="26" t="s">
@@ -10493,52 +10778,55 @@
       </c>
       <c r="V34" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W34" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC34" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I35" s="26" t="s">
@@ -10582,52 +10870,55 @@
       </c>
       <c r="V35" s="35">
         <v>1</v>
       </c>
       <c r="W35" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC35" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="26">
         <v>1</v>
       </c>
       <c r="G36" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I36" s="7">
@@ -10671,52 +10962,55 @@
       </c>
       <c r="V36" s="35">
         <v>1</v>
       </c>
       <c r="W36" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC36" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F37" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="7">
@@ -10760,52 +11054,55 @@
       </c>
       <c r="V37" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W37" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC37" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G38" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I38" s="26" t="s">
@@ -10849,52 +11146,55 @@
       </c>
       <c r="V38" s="35">
         <v>2</v>
       </c>
       <c r="W38" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA38" s="55">
         <v>1</v>
       </c>
       <c r="AB38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC38" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F39" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G39" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H39" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I39" s="26" t="s">
@@ -10938,52 +11238,55 @@
       </c>
       <c r="V39" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W39" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC39" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="6">
         <v>1</v>
       </c>
       <c r="F40" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G40" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H40" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I40" s="26" t="s">
@@ -11027,52 +11330,55 @@
       </c>
       <c r="V40" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W40" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB40" s="24">
         <v>1</v>
       </c>
       <c r="AC40" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="6">
         <v>1</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F41" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G41" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H41" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I41" s="26" t="s">
@@ -11116,52 +11422,55 @@
       </c>
       <c r="V41" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W41" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X41" s="24">
         <v>2</v>
       </c>
       <c r="Y41" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z41" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA41" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB41" s="24">
         <v>1</v>
       </c>
       <c r="AC41" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F42" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G42" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H42" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I42" s="26" t="s">
@@ -11205,52 +11514,55 @@
       </c>
       <c r="V42" s="35" t="s">
         <v>32</v>
       </c>
       <c r="W42" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA42" s="35" t="s">
         <v>32</v>
       </c>
       <c r="AB42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC42" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="44" customFormat="1">
+      <c r="AD42" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="44" customFormat="1">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="G43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="H43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="I43" s="11" t="s">
@@ -11294,212 +11606,215 @@
       </c>
       <c r="V43" s="25">
         <v>1</v>
       </c>
       <c r="W43" s="25">
         <v>1</v>
       </c>
       <c r="X43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="Y43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="Z43" s="51">
         <v>1</v>
       </c>
       <c r="AA43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="AB43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="AC43" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="11" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B44" s="45"/>
     </row>
-    <row r="45" spans="1:29">
+    <row r="45" spans="1:30">
       <c r="B45" s="45"/>
     </row>
-    <row r="46" spans="1:29">
+    <row r="46" spans="1:30">
       <c r="B46" s="45"/>
     </row>
-    <row r="47" spans="1:29">
+    <row r="47" spans="1:30">
       <c r="B47" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="K7" workbookViewId="0">
-      <selection activeCell="AD23" sqref="AD23:AD36"/>
+    <sheetView topLeftCell="K1" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="27" style="13" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.44140625" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="6.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="13" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.33203125" style="13" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.44140625" style="13" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.44140625" style="13" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="6.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="18" max="21" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="13" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="13" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="13" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="65"/>
+      <c r="U1" s="65"/>
+      <c r="V1" s="65"/>
+      <c r="W1" s="65"/>
+      <c r="X1" s="65"/>
+      <c r="Y1" s="65"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37">
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
-      <c r="X3" s="69"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="69" t="s">
+      <c r="X3" s="73"/>
+      <c r="Y3" s="73"/>
+      <c r="AJ3" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="AK3" s="69"/>
+      <c r="AK3" s="73"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="65"/>
-      <c r="B4" s="70">
+      <c r="A4" s="63"/>
+      <c r="B4" s="71">
         <v>2024</v>
       </c>
-      <c r="C4" s="71"/>
-[...10 lines deleted...]
-      <c r="N4" s="70">
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="71">
         <v>2025</v>
       </c>
-      <c r="O4" s="71"/>
-[...10 lines deleted...]
-      <c r="Z4" s="70">
+      <c r="O4" s="72"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="71">
         <v>2026</v>
       </c>
-      <c r="AA4" s="71"/>
-[...9 lines deleted...]
-      <c r="AK4" s="71"/>
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="72"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
     </row>
     <row r="5" spans="1:37" ht="20.399999999999999">
-      <c r="A5" s="66"/>
+      <c r="A5" s="64"/>
       <c r="B5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -11566,77 +11881,77 @@
         <v>24</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>25</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>28</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>29</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>30</v>
       </c>
       <c r="AK5" s="17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="66"/>
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="66"/>
+      <c r="Y6" s="66"/>
       <c r="AC6" s="18"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18">
         <v>10.87</v>
       </c>
       <c r="C7" s="18">
         <v>10.25</v>
       </c>
       <c r="D7" s="18">
         <v>8.77</v>
       </c>
       <c r="E7" s="18">
         <v>7.61</v>
       </c>
       <c r="F7" s="18">
         <v>6.93</v>
       </c>
       <c r="G7" s="33">
         <v>4.9000000000000004</v>
       </c>
       <c r="H7" s="32">
@@ -11683,51 +11998,53 @@
       </c>
       <c r="V7" s="18">
         <v>7.18</v>
       </c>
       <c r="W7" s="18">
         <v>6.77</v>
       </c>
       <c r="X7" s="18">
         <v>6.92</v>
       </c>
       <c r="Y7" s="18">
         <v>6.32</v>
       </c>
       <c r="Z7" s="18">
         <v>2.57</v>
       </c>
       <c r="AA7" s="18">
         <v>4.34</v>
       </c>
       <c r="AB7" s="18">
         <v>6.61</v>
       </c>
       <c r="AC7" s="18">
         <v>6.19</v>
       </c>
-      <c r="AD7" s="74"/>
+      <c r="AD7" s="18">
+        <v>6.85</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="18">
         <v>10.15</v>
       </c>
       <c r="C8" s="18">
         <v>13.09</v>
       </c>
       <c r="D8" s="18">
         <v>12.82</v>
       </c>
       <c r="E8" s="18">
         <v>10.88</v>
       </c>
       <c r="F8" s="18">
         <v>8.86</v>
       </c>
       <c r="G8" s="7">
         <v>5.81</v>
       </c>
       <c r="H8" s="32">
         <v>9.7899999999999991</v>
@@ -11773,51 +12090,53 @@
       </c>
       <c r="V8" s="18">
         <v>4.18</v>
       </c>
       <c r="W8" s="18">
         <v>3.81</v>
       </c>
       <c r="X8" s="18">
         <v>4.07</v>
       </c>
       <c r="Y8" s="18">
         <v>3.72</v>
       </c>
       <c r="Z8" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA8" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB8" s="18">
         <v>2.2400000000000002</v>
       </c>
       <c r="AC8" s="18">
         <v>1.63</v>
       </c>
-      <c r="AD8" s="74"/>
+      <c r="AD8" s="18">
+        <v>2.66</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="32" t="s">
         <v>32</v>
@@ -11863,51 +12182,53 @@
       </c>
       <c r="V9" s="18">
         <v>4.6100000000000003</v>
       </c>
       <c r="W9" s="18">
         <v>4.26</v>
       </c>
       <c r="X9" s="18">
         <v>3.82</v>
       </c>
       <c r="Y9" s="18">
         <v>3.5</v>
       </c>
       <c r="Z9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC9" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AD9" s="74"/>
+      <c r="AD9" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="32" t="s">
         <v>32</v>
@@ -11953,51 +12274,53 @@
       </c>
       <c r="V10" s="18">
         <v>16.39</v>
       </c>
       <c r="W10" s="18">
         <v>15.5</v>
       </c>
       <c r="X10" s="18">
         <v>14.18</v>
       </c>
       <c r="Y10" s="18">
         <v>13.07</v>
       </c>
       <c r="Z10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC10" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AD10" s="74"/>
+      <c r="AD10" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="18">
         <v>40</v>
       </c>
       <c r="C11" s="18">
         <v>43.48</v>
       </c>
       <c r="D11" s="18">
         <v>32.26</v>
       </c>
       <c r="E11" s="18">
         <v>21.98</v>
       </c>
       <c r="F11" s="18">
         <v>16.13</v>
       </c>
       <c r="G11" s="7">
         <v>43.48</v>
       </c>
       <c r="H11" s="32">
         <v>24.84</v>
@@ -12043,51 +12366,53 @@
       </c>
       <c r="V11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="W11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA11" s="18">
         <v>34.479999999999997</v>
       </c>
       <c r="AB11" s="18">
         <v>19.61</v>
       </c>
       <c r="AC11" s="18">
         <v>15.63</v>
       </c>
-      <c r="AD11" s="74"/>
+      <c r="AD11" s="18">
+        <v>13.16</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="18">
         <v>83.33</v>
       </c>
       <c r="C12" s="18">
         <v>33.33</v>
       </c>
       <c r="D12" s="18">
         <v>24.39</v>
       </c>
       <c r="E12" s="18">
         <v>16.13</v>
       </c>
       <c r="F12" s="18">
         <v>13.51</v>
       </c>
       <c r="G12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="32">
         <v>9.43</v>
@@ -12133,51 +12458,53 @@
       </c>
       <c r="V12" s="18">
         <v>7.41</v>
       </c>
       <c r="W12" s="18">
         <v>6.67</v>
       </c>
       <c r="X12" s="18">
         <v>6.1</v>
       </c>
       <c r="Y12" s="18">
         <v>5.75</v>
       </c>
       <c r="Z12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC12" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AD12" s="74"/>
+      <c r="AD12" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="32" t="s">
         <v>32</v>
@@ -12223,51 +12550,53 @@
       </c>
       <c r="V13" s="18">
         <v>8.6999999999999993</v>
       </c>
       <c r="W13" s="18">
         <v>8</v>
       </c>
       <c r="X13" s="18">
         <v>7.3</v>
       </c>
       <c r="Y13" s="18">
         <v>6.71</v>
       </c>
       <c r="Z13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC13" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AD13" s="74"/>
+      <c r="AD13" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="18">
         <v>5.41</v>
       </c>
       <c r="G14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="32">
         <v>3.92</v>
@@ -12313,51 +12642,53 @@
       </c>
       <c r="V14" s="18">
         <v>11.24</v>
       </c>
       <c r="W14" s="18">
         <v>10.17</v>
       </c>
       <c r="X14" s="18">
         <v>9.23</v>
       </c>
       <c r="Y14" s="18">
         <v>8.36</v>
       </c>
       <c r="Z14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC14" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AD14" s="74"/>
+      <c r="AD14" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="32" t="s">
         <v>32</v>
@@ -12403,51 +12734,53 @@
       </c>
       <c r="V15" s="18">
         <v>10.99</v>
       </c>
       <c r="W15" s="18">
         <v>9.6199999999999992</v>
       </c>
       <c r="X15" s="18">
         <v>8.93</v>
       </c>
       <c r="Y15" s="18">
         <v>8.1999999999999993</v>
       </c>
       <c r="Z15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC15" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AD15" s="74"/>
+      <c r="AD15" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="40" t="s">
         <v>32</v>
@@ -12493,51 +12826,53 @@
       </c>
       <c r="V16" s="19">
         <v>26.49</v>
       </c>
       <c r="W16" s="18">
         <v>24.54</v>
       </c>
       <c r="X16" s="18">
         <v>23.67</v>
       </c>
       <c r="Y16" s="18">
         <v>21.62</v>
       </c>
       <c r="Z16" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA16" s="18">
         <v>43.48</v>
       </c>
       <c r="AB16" s="18">
         <v>66.67</v>
       </c>
       <c r="AC16" s="18">
         <v>66.67</v>
       </c>
-      <c r="AD16" s="74"/>
+      <c r="AD16" s="18">
+        <v>52.63</v>
+      </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="40" t="s">
         <v>32</v>
@@ -12583,51 +12918,53 @@
       </c>
       <c r="V17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="W17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC17" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AD17" s="74"/>
+      <c r="AD17" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="19">
         <v>8.26</v>
       </c>
       <c r="F18" s="19">
         <v>12.82</v>
       </c>
       <c r="G18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="40">
         <v>9.26</v>
@@ -12673,51 +13010,53 @@
       </c>
       <c r="V18" s="19">
         <v>3.88</v>
       </c>
       <c r="W18" s="18">
         <v>3.5</v>
       </c>
       <c r="X18" s="18">
         <v>3.22</v>
       </c>
       <c r="Y18" s="18">
         <v>2.92</v>
       </c>
       <c r="Z18" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA18" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB18" s="18">
         <v>12.05</v>
       </c>
       <c r="AC18" s="18">
         <v>9.17</v>
       </c>
-      <c r="AD18" s="74"/>
+      <c r="AD18" s="18">
+        <v>15.04</v>
+      </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="19">
         <v>166.67</v>
       </c>
       <c r="C19" s="19">
         <v>76.92</v>
       </c>
       <c r="D19" s="19">
         <v>52.63</v>
       </c>
       <c r="E19" s="19">
         <v>40</v>
       </c>
       <c r="F19" s="19">
         <v>27.03</v>
       </c>
       <c r="G19" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H19" s="40">
         <v>17.239999999999998</v>
@@ -12763,51 +13102,53 @@
       </c>
       <c r="V19" s="19" t="s">
         <v>32</v>
       </c>
       <c r="W19" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X19" s="18">
         <v>23.53</v>
       </c>
       <c r="Y19" s="18">
         <v>22.47</v>
       </c>
       <c r="Z19" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA19" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB19" s="18">
         <v>52.63</v>
       </c>
       <c r="AC19" s="18">
         <v>35.71</v>
       </c>
-      <c r="AD19" s="74"/>
+      <c r="AD19" s="18">
+        <v>58.82</v>
+      </c>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="40" t="s">
         <v>32</v>
@@ -12853,51 +13194,53 @@
       </c>
       <c r="V20" s="19">
         <v>8</v>
       </c>
       <c r="W20" s="18">
         <v>7.09</v>
       </c>
       <c r="X20" s="18">
         <v>6.41</v>
       </c>
       <c r="Y20" s="18">
         <v>5.81</v>
       </c>
       <c r="Z20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC20" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AD20" s="74"/>
+      <c r="AD20" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="40" t="s">
         <v>32</v>
@@ -12943,80 +13286,82 @@
       </c>
       <c r="V21" s="19">
         <v>17.239999999999998</v>
       </c>
       <c r="W21" s="18">
         <v>19.84</v>
       </c>
       <c r="X21" s="18">
         <v>18.05</v>
       </c>
       <c r="Y21" s="18">
         <v>16.5</v>
       </c>
       <c r="Z21" s="18">
         <v>50</v>
       </c>
       <c r="AA21" s="18">
         <v>30.3</v>
       </c>
       <c r="AB21" s="18">
         <v>16.670000000000002</v>
       </c>
       <c r="AC21" s="18">
         <v>22.22</v>
       </c>
-      <c r="AD21" s="74"/>
+      <c r="AD21" s="18">
+        <v>19.420000000000002</v>
+      </c>
     </row>
     <row r="22" spans="1:30">
-      <c r="A22" s="72" t="s">
+      <c r="A22" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="72"/>
-[...22 lines deleted...]
-      <c r="Y22" s="72"/>
+      <c r="B22" s="74"/>
+      <c r="C22" s="74"/>
+      <c r="D22" s="74"/>
+      <c r="E22" s="74"/>
+      <c r="F22" s="74"/>
+      <c r="G22" s="74"/>
+      <c r="H22" s="74"/>
+      <c r="I22" s="74"/>
+      <c r="J22" s="74"/>
+      <c r="K22" s="74"/>
+      <c r="L22" s="74"/>
+      <c r="M22" s="74"/>
+      <c r="N22" s="74"/>
+      <c r="O22" s="74"/>
+      <c r="P22" s="74"/>
+      <c r="Q22" s="74"/>
+      <c r="R22" s="74"/>
+      <c r="S22" s="74"/>
+      <c r="T22" s="74"/>
+      <c r="U22" s="74"/>
+      <c r="V22" s="74"/>
+      <c r="W22" s="74"/>
+      <c r="X22" s="74"/>
+      <c r="Y22" s="74"/>
       <c r="AA22" s="18"/>
       <c r="AC22" s="18"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="19">
         <v>12.5</v>
       </c>
       <c r="C23" s="19">
         <v>13.22</v>
       </c>
       <c r="D23" s="19">
         <v>12.36</v>
       </c>
       <c r="E23" s="19">
         <v>10.34</v>
       </c>
       <c r="F23" s="19">
         <v>9.2899999999999991</v>
       </c>
       <c r="G23" s="41">
         <v>5.0999999999999996</v>
       </c>
@@ -13064,51 +13409,53 @@
       </c>
       <c r="V23" s="19">
         <v>5.29</v>
       </c>
       <c r="W23" s="18">
         <v>4.8099999999999996</v>
       </c>
       <c r="X23" s="18">
         <v>4.91</v>
       </c>
       <c r="Y23" s="18">
         <v>4.47</v>
       </c>
       <c r="Z23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB23" s="18">
         <v>3.9</v>
       </c>
       <c r="AC23" s="18">
         <v>2.81</v>
       </c>
-      <c r="AD23" s="74"/>
+      <c r="AD23" s="18">
+        <v>3.44</v>
+      </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="19">
         <v>10.15</v>
       </c>
       <c r="C24" s="19">
         <v>13.09</v>
       </c>
       <c r="D24" s="19">
         <v>12.82</v>
       </c>
       <c r="E24" s="19">
         <v>10.88</v>
       </c>
       <c r="F24" s="19">
         <v>8.86</v>
       </c>
       <c r="G24" s="39">
         <v>5.81</v>
       </c>
       <c r="H24" s="40">
         <v>9.7899999999999991</v>
@@ -13154,51 +13501,53 @@
       </c>
       <c r="V24" s="19">
         <v>4.18</v>
       </c>
       <c r="W24" s="18">
         <v>3.81</v>
       </c>
       <c r="X24" s="18">
         <v>4.07</v>
       </c>
       <c r="Y24" s="18">
         <v>3.72</v>
       </c>
       <c r="Z24" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA24" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB24" s="18">
         <v>2.2400000000000002</v>
       </c>
       <c r="AC24" s="18">
         <v>1.63</v>
       </c>
-      <c r="AD24" s="74"/>
+      <c r="AD24" s="18">
+        <v>2.66</v>
+      </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="19">
         <v>142.86000000000001</v>
       </c>
       <c r="C25" s="19">
         <v>62.5</v>
       </c>
       <c r="D25" s="19">
         <v>37.04</v>
       </c>
       <c r="E25" s="19">
         <v>22.73</v>
       </c>
       <c r="F25" s="19">
         <v>18.52</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="40">
         <v>15.38</v>
@@ -13244,51 +13593,53 @@
       </c>
       <c r="V25" s="19" t="s">
         <v>32</v>
       </c>
       <c r="W25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC25" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AD25" s="74"/>
+      <c r="AD25" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="40" t="s">
         <v>32</v>
@@ -13334,51 +13685,53 @@
       </c>
       <c r="V26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="W26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC26" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AD26" s="74"/>
+      <c r="AD26" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="40" t="s">
         <v>32</v>
@@ -13424,51 +13777,53 @@
       </c>
       <c r="V27" s="19">
         <v>25.32</v>
       </c>
       <c r="W27" s="18">
         <v>23.81</v>
       </c>
       <c r="X27" s="18">
         <v>22.73</v>
       </c>
       <c r="Y27" s="18">
         <v>20.62</v>
       </c>
       <c r="Z27" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA27" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB27" s="18">
         <v>66.67</v>
       </c>
       <c r="AC27" s="18">
         <v>40</v>
       </c>
-      <c r="AD27" s="74"/>
+      <c r="AD27" s="18">
+        <v>31.25</v>
+      </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F28" s="19">
         <v>16.670000000000002</v>
       </c>
       <c r="G28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H28" s="40">
         <v>13.33</v>
@@ -13514,83 +13869,85 @@
       </c>
       <c r="V28" s="19">
         <v>11.11</v>
       </c>
       <c r="W28" s="18">
         <v>9.8000000000000007</v>
       </c>
       <c r="X28" s="18">
         <v>8.85</v>
       </c>
       <c r="Y28" s="18">
         <v>7.81</v>
       </c>
       <c r="Z28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC28" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AD28" s="74"/>
+      <c r="AD28" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="29" spans="1:30">
-      <c r="A29" s="73" t="s">
+      <c r="A29" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="73"/>
-[...22 lines deleted...]
-      <c r="Y29" s="73"/>
+      <c r="B29" s="70"/>
+      <c r="C29" s="70"/>
+      <c r="D29" s="70"/>
+      <c r="E29" s="70"/>
+      <c r="F29" s="70"/>
+      <c r="G29" s="70"/>
+      <c r="H29" s="70"/>
+      <c r="I29" s="70"/>
+      <c r="J29" s="70"/>
+      <c r="K29" s="70"/>
+      <c r="L29" s="70"/>
+      <c r="M29" s="70"/>
+      <c r="N29" s="70"/>
+      <c r="O29" s="70"/>
+      <c r="P29" s="70"/>
+      <c r="Q29" s="70"/>
+      <c r="R29" s="70"/>
+      <c r="S29" s="70"/>
+      <c r="T29" s="70"/>
+      <c r="U29" s="70"/>
+      <c r="V29" s="70"/>
+      <c r="W29" s="70"/>
+      <c r="X29" s="70"/>
+      <c r="Y29" s="70"/>
       <c r="AA29" s="18"/>
       <c r="AB29" s="18"/>
-      <c r="AD29" s="74"/>
+      <c r="AD29" s="18"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="19">
         <v>9.09</v>
       </c>
       <c r="C30" s="19">
         <v>7.08</v>
       </c>
       <c r="D30" s="19">
         <v>4.9400000000000004</v>
       </c>
       <c r="E30" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="F30" s="19">
         <v>4.5999999999999996</v>
       </c>
       <c r="G30" s="39">
         <v>4.72</v>
       </c>
       <c r="H30" s="40">
         <v>4.54</v>
@@ -13636,51 +13993,53 @@
       </c>
       <c r="V30" s="42">
         <v>8.99</v>
       </c>
       <c r="W30" s="18">
         <v>8.6300000000000008</v>
       </c>
       <c r="X30" s="18">
         <v>8.81</v>
       </c>
       <c r="Y30" s="18">
         <v>8.09</v>
       </c>
       <c r="Z30" s="53">
         <v>5.24</v>
       </c>
       <c r="AA30" s="18">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB30" s="18">
         <v>9.16</v>
       </c>
       <c r="AC30" s="18">
         <v>9.4600000000000009</v>
       </c>
-      <c r="AD30" s="74"/>
+      <c r="AD30" s="18">
+        <v>10.23</v>
+      </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H31" s="40" t="s">
         <v>32</v>
@@ -13726,51 +14085,53 @@
       </c>
       <c r="V31" s="42">
         <v>4.6100000000000003</v>
       </c>
       <c r="W31" s="18">
         <v>4.26</v>
       </c>
       <c r="X31" s="18">
         <v>3.82</v>
       </c>
       <c r="Y31" s="18">
         <v>3.5</v>
       </c>
       <c r="Z31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC31" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AD31" s="74"/>
+      <c r="AD31" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="40" t="s">
         <v>32</v>
@@ -13816,51 +14177,53 @@
       </c>
       <c r="V32" s="42">
         <v>16.39</v>
       </c>
       <c r="W32" s="18">
         <v>15.5</v>
       </c>
       <c r="X32" s="18">
         <v>14.18</v>
       </c>
       <c r="Y32" s="18">
         <v>13.07</v>
       </c>
       <c r="Z32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC32" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AD32" s="74"/>
+      <c r="AD32" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="33" spans="1:30">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="19">
         <v>33.33</v>
       </c>
       <c r="D33" s="19">
         <v>28.57</v>
       </c>
       <c r="E33" s="19">
         <v>21.28</v>
       </c>
       <c r="F33" s="19">
         <v>14.29</v>
       </c>
       <c r="G33" s="19">
         <v>58.82</v>
       </c>
       <c r="H33" s="19">
         <v>31.25</v>
@@ -13906,51 +14269,53 @@
       </c>
       <c r="V33" s="42" t="s">
         <v>32</v>
       </c>
       <c r="W33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA33" s="18">
         <v>50</v>
       </c>
       <c r="AB33" s="18">
         <v>29.41</v>
       </c>
       <c r="AC33" s="18">
         <v>25</v>
       </c>
-      <c r="AD33" s="74"/>
+      <c r="AD33" s="18">
+        <v>21.74</v>
+      </c>
     </row>
     <row r="34" spans="1:30">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="19">
         <v>83.33</v>
       </c>
       <c r="C34" s="19">
         <v>33.33</v>
       </c>
       <c r="D34" s="19">
         <v>24.39</v>
       </c>
       <c r="E34" s="19">
         <v>16.13</v>
       </c>
       <c r="F34" s="19">
         <v>13.51</v>
       </c>
       <c r="G34" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H34" s="19">
         <v>9.43</v>
@@ -13996,51 +14361,53 @@
       </c>
       <c r="V34" s="42">
         <v>7.41</v>
       </c>
       <c r="W34" s="18">
         <v>6.67</v>
       </c>
       <c r="X34" s="18">
         <v>6.1</v>
       </c>
       <c r="Y34" s="18">
         <v>5.75</v>
       </c>
       <c r="Z34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC34" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AD34" s="74"/>
+      <c r="AD34" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="35" spans="1:30">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H35" s="19" t="s">
         <v>32</v>
@@ -14086,51 +14453,53 @@
       </c>
       <c r="V35" s="42">
         <v>8.6999999999999993</v>
       </c>
       <c r="W35" s="18">
         <v>8</v>
       </c>
       <c r="X35" s="18">
         <v>7.3</v>
       </c>
       <c r="Y35" s="18">
         <v>6.71</v>
       </c>
       <c r="Z35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC35" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AD35" s="74"/>
+      <c r="AD35" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="36" spans="1:30">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="19">
         <v>5.41</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="19">
         <v>3.92</v>
@@ -14176,51 +14545,53 @@
       </c>
       <c r="V36" s="42">
         <v>11.24</v>
       </c>
       <c r="W36" s="18">
         <v>10.17</v>
       </c>
       <c r="X36" s="18">
         <v>9.23</v>
       </c>
       <c r="Y36" s="18">
         <v>8.36</v>
       </c>
       <c r="Z36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC36" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AD36" s="74"/>
+      <c r="AD36" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="37" spans="1:30">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="19" t="s">
         <v>32</v>
@@ -14266,50 +14637,53 @@
       </c>
       <c r="V37" s="42">
         <v>18.87</v>
       </c>
       <c r="W37" s="18">
         <v>17.239999999999998</v>
       </c>
       <c r="X37" s="18">
         <v>15.87</v>
       </c>
       <c r="Y37" s="18">
         <v>14.71</v>
       </c>
       <c r="Z37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC37" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AD37" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="38" spans="1:30">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="19" t="s">
         <v>32</v>
@@ -14355,50 +14729,53 @@
       </c>
       <c r="V38" s="42">
         <v>27.78</v>
       </c>
       <c r="W38" s="18">
         <v>25.32</v>
       </c>
       <c r="X38" s="18">
         <v>24.69</v>
       </c>
       <c r="Y38" s="18">
         <v>22.73</v>
       </c>
       <c r="Z38" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA38" s="18">
         <v>83.33</v>
       </c>
       <c r="AB38" s="18">
         <v>66.67</v>
       </c>
       <c r="AC38" s="18">
         <v>100</v>
       </c>
+      <c r="AD38" s="18">
+        <v>80</v>
+      </c>
     </row>
     <row r="39" spans="1:30">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H39" s="19" t="s">
         <v>32</v>
@@ -14444,50 +14821,53 @@
       </c>
       <c r="V39" s="42" t="s">
         <v>32</v>
       </c>
       <c r="W39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC39" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AD39" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="19">
         <v>13.51</v>
       </c>
       <c r="F40" s="19">
         <v>10.42</v>
       </c>
       <c r="G40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H40" s="19">
         <v>7.09</v>
@@ -14533,50 +14913,53 @@
       </c>
       <c r="V40" s="42" t="s">
         <v>32</v>
       </c>
       <c r="W40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB40" s="18">
         <v>16.13</v>
       </c>
       <c r="AC40" s="18">
         <v>12.5</v>
       </c>
+      <c r="AD40" s="18">
+        <v>20.83</v>
+      </c>
     </row>
     <row r="41" spans="1:30">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="19">
         <v>166.67</v>
       </c>
       <c r="C41" s="19">
         <v>76.92</v>
       </c>
       <c r="D41" s="19">
         <v>52.63</v>
       </c>
       <c r="E41" s="19">
         <v>40</v>
       </c>
       <c r="F41" s="19">
         <v>27.03</v>
       </c>
       <c r="G41" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H41" s="19">
         <v>17.239999999999998</v>
@@ -14622,50 +15005,53 @@
       </c>
       <c r="V41" s="42" t="s">
         <v>32</v>
       </c>
       <c r="W41" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X41" s="18">
         <v>23.53</v>
       </c>
       <c r="Y41" s="18">
         <v>22.47</v>
       </c>
       <c r="Z41" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA41" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB41" s="18">
         <v>52.63</v>
       </c>
       <c r="AC41" s="18">
         <v>35.71</v>
       </c>
+      <c r="AD41" s="18">
+        <v>58.82</v>
+      </c>
     </row>
     <row r="42" spans="1:30">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H42" s="19" t="s">
         <v>32</v>
@@ -14711,50 +15097,53 @@
       </c>
       <c r="V42" s="42">
         <v>8</v>
       </c>
       <c r="W42" s="18">
         <v>7.09</v>
       </c>
       <c r="X42" s="18">
         <v>6.41</v>
       </c>
       <c r="Y42" s="18">
         <v>5.81</v>
       </c>
       <c r="Z42" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA42" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB42" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC42" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AD42" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="43" spans="1:30" s="44" customFormat="1">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="E43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="G43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="H43" s="23" t="s">
         <v>32</v>
@@ -14800,68 +15189,71 @@
       </c>
       <c r="V43" s="23">
         <v>17.239999999999998</v>
       </c>
       <c r="W43" s="22">
         <v>19.84</v>
       </c>
       <c r="X43" s="22">
         <v>18.05</v>
       </c>
       <c r="Y43" s="22">
         <v>16.5</v>
       </c>
       <c r="Z43" s="22">
         <v>50</v>
       </c>
       <c r="AA43" s="22">
         <v>30.3</v>
       </c>
       <c r="AB43" s="22">
         <v>16.670000000000002</v>
       </c>
       <c r="AC43" s="22">
         <v>22.22</v>
       </c>
+      <c r="AD43" s="22">
+        <v>19.420000000000002</v>
+      </c>
     </row>
     <row r="44" spans="1:30">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="AJ3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число умерших</vt:lpstr>
       <vt:lpstr>Общие коэффициенты смертности</vt:lpstr>