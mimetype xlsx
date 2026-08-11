--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="18576" windowHeight="10536" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="18570" windowHeight="10530"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Общие коэффициенты смертности" sheetId="2" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="4" r:id="rId3"/>
     <sheet name="Коэф. младенческой смертности" sheetId="5" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1638" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1692" uniqueCount="52">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -370,51 +370,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -529,50 +529,51 @@
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -897,183 +898,183 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="H1" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AG16" sqref="AG16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="26.44140625" style="13" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="29" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="26.42578125" style="13" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5703125" style="13" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="4.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="13" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5703125" style="13" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="3.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="7.28515625" style="13" customWidth="1"/>
+    <col min="27" max="27" width="7.140625" style="13" customWidth="1"/>
+    <col min="28" max="28" width="8.42578125" style="13" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="65"/>
-[...22 lines deleted...]
-      <c r="Y1" s="65"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="66"/>
+      <c r="X1" s="66"/>
+      <c r="Y1" s="66"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37" s="1" customFormat="1">
       <c r="E3" s="49"/>
       <c r="Y3" s="49"/>
       <c r="AK3" s="49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="63"/>
-      <c r="B4" s="61">
+      <c r="A4" s="64"/>
+      <c r="B4" s="62">
         <v>2024</v>
       </c>
-      <c r="C4" s="62"/>
-[...10 lines deleted...]
-      <c r="N4" s="61">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="62">
         <v>2025</v>
       </c>
-      <c r="O4" s="62"/>
-[...10 lines deleted...]
-      <c r="Z4" s="61">
+      <c r="O4" s="63"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="63"/>
+      <c r="X4" s="63"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="62">
         <v>2026</v>
       </c>
-      <c r="AA4" s="62"/>
-[...9 lines deleted...]
-      <c r="AK4" s="62"/>
+      <c r="AA4" s="63"/>
+      <c r="AB4" s="63"/>
+      <c r="AC4" s="63"/>
+      <c r="AD4" s="63"/>
+      <c r="AE4" s="63"/>
+      <c r="AF4" s="63"/>
+      <c r="AG4" s="63"/>
+      <c r="AH4" s="63"/>
+      <c r="AI4" s="63"/>
+      <c r="AJ4" s="63"/>
+      <c r="AK4" s="63"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="64"/>
+      <c r="A5" s="65"/>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="48" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="48" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="48" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="48" t="s">
@@ -1140,78 +1141,85 @@
         <v>0</v>
       </c>
       <c r="AE5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="48" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="66" t="s">
+      <c r="A6" s="67" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="66"/>
-[...22 lines deleted...]
-      <c r="Y6" s="66"/>
+      <c r="B6" s="67"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="67"/>
+      <c r="E6" s="67"/>
+      <c r="F6" s="67"/>
+      <c r="G6" s="67"/>
+      <c r="H6" s="67"/>
+      <c r="I6" s="67"/>
+      <c r="J6" s="67"/>
+      <c r="K6" s="67"/>
+      <c r="L6" s="67"/>
+      <c r="M6" s="67"/>
+      <c r="N6" s="67"/>
+      <c r="O6" s="67"/>
+      <c r="P6" s="67"/>
+      <c r="Q6" s="67"/>
+      <c r="R6" s="67"/>
+      <c r="S6" s="67"/>
+      <c r="T6" s="67"/>
+      <c r="U6" s="67"/>
+      <c r="V6" s="67"/>
+      <c r="W6" s="67"/>
+      <c r="X6" s="67"/>
+      <c r="Y6" s="67"/>
       <c r="AC6" s="52"/>
+      <c r="AE6" s="60"/>
+      <c r="AF6" s="60"/>
+      <c r="AG6" s="60"/>
+      <c r="AH6" s="60"/>
+      <c r="AI6" s="60"/>
+      <c r="AJ6" s="60"/>
+      <c r="AK6" s="60"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="6">
         <v>621</v>
       </c>
       <c r="C7" s="6">
         <v>479</v>
       </c>
       <c r="D7" s="6">
         <v>473</v>
       </c>
       <c r="E7" s="6">
         <v>508</v>
       </c>
       <c r="F7" s="6">
         <v>513</v>
       </c>
       <c r="G7" s="7">
         <v>485</v>
       </c>
       <c r="H7" s="6">
         <v>488</v>
@@ -1260,50 +1268,59 @@
       </c>
       <c r="W7" s="5">
         <v>506</v>
       </c>
       <c r="X7" s="5">
         <v>495</v>
       </c>
       <c r="Y7" s="5">
         <v>534</v>
       </c>
       <c r="Z7" s="50">
         <v>514</v>
       </c>
       <c r="AA7" s="52">
         <v>395</v>
       </c>
       <c r="AB7" s="52">
         <v>549</v>
       </c>
       <c r="AC7" s="52">
         <v>542</v>
       </c>
       <c r="AD7" s="6">
         <v>456</v>
       </c>
+      <c r="AE7" s="6">
+        <v>487</v>
+      </c>
+      <c r="AF7" s="44"/>
+      <c r="AG7" s="44"/>
+      <c r="AH7" s="44"/>
+      <c r="AI7" s="44"/>
+      <c r="AJ7" s="44"/>
+      <c r="AK7" s="44"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="6">
         <v>247</v>
       </c>
       <c r="C8" s="6">
         <v>205</v>
       </c>
       <c r="D8" s="6">
         <v>204</v>
       </c>
       <c r="E8" s="6">
         <v>211</v>
       </c>
       <c r="F8" s="6">
         <v>213</v>
       </c>
       <c r="G8" s="7">
         <v>186</v>
       </c>
       <c r="H8" s="6">
         <v>204</v>
@@ -1352,50 +1369,59 @@
       </c>
       <c r="W8" s="5">
         <v>211</v>
       </c>
       <c r="X8" s="5">
         <v>221</v>
       </c>
       <c r="Y8" s="5">
         <v>212</v>
       </c>
       <c r="Z8" s="50">
         <v>222</v>
       </c>
       <c r="AA8" s="52">
         <v>160</v>
       </c>
       <c r="AB8" s="52">
         <v>188</v>
       </c>
       <c r="AC8" s="52">
         <v>254</v>
       </c>
       <c r="AD8" s="6">
         <v>187</v>
       </c>
+      <c r="AE8" s="6">
+        <v>199</v>
+      </c>
+      <c r="AF8" s="44"/>
+      <c r="AG8" s="44"/>
+      <c r="AH8" s="44"/>
+      <c r="AI8" s="44"/>
+      <c r="AJ8" s="44"/>
+      <c r="AK8" s="44"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="6">
         <v>38</v>
       </c>
       <c r="C9" s="6">
         <v>31</v>
       </c>
       <c r="D9" s="6">
         <v>33</v>
       </c>
       <c r="E9" s="6">
         <v>32</v>
       </c>
       <c r="F9" s="6">
         <v>39</v>
       </c>
       <c r="G9" s="7">
         <v>26</v>
       </c>
       <c r="H9" s="6">
         <v>29</v>
@@ -1444,50 +1470,59 @@
       </c>
       <c r="W9" s="5">
         <v>43</v>
       </c>
       <c r="X9" s="5">
         <v>25</v>
       </c>
       <c r="Y9" s="5">
         <v>34</v>
       </c>
       <c r="Z9" s="50">
         <v>34</v>
       </c>
       <c r="AA9" s="52">
         <v>35</v>
       </c>
       <c r="AB9" s="52">
         <v>39</v>
       </c>
       <c r="AC9" s="52">
         <v>38</v>
       </c>
       <c r="AD9" s="6">
         <v>21</v>
       </c>
+      <c r="AE9" s="6">
+        <v>32</v>
+      </c>
+      <c r="AF9" s="44"/>
+      <c r="AG9" s="44"/>
+      <c r="AH9" s="44"/>
+      <c r="AI9" s="44"/>
+      <c r="AJ9" s="44"/>
+      <c r="AK9" s="44"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="6">
         <v>15</v>
       </c>
       <c r="C10" s="6">
         <v>7</v>
       </c>
       <c r="D10" s="6">
         <v>8</v>
       </c>
       <c r="E10" s="6">
         <v>13</v>
       </c>
       <c r="F10" s="6">
         <v>10</v>
       </c>
       <c r="G10" s="7">
         <v>9</v>
       </c>
       <c r="H10" s="6">
         <v>7</v>
@@ -1536,50 +1571,59 @@
       </c>
       <c r="W10" s="5">
         <v>5</v>
       </c>
       <c r="X10" s="5">
         <v>10</v>
       </c>
       <c r="Y10" s="5">
         <v>8</v>
       </c>
       <c r="Z10" s="50">
         <v>10</v>
       </c>
       <c r="AA10" s="52">
         <v>14</v>
       </c>
       <c r="AB10" s="52">
         <v>7</v>
       </c>
       <c r="AC10" s="52">
         <v>8</v>
       </c>
       <c r="AD10" s="6">
         <v>12</v>
       </c>
+      <c r="AE10" s="6">
+        <v>9</v>
+      </c>
+      <c r="AF10" s="44"/>
+      <c r="AG10" s="44"/>
+      <c r="AH10" s="44"/>
+      <c r="AI10" s="44"/>
+      <c r="AJ10" s="44"/>
+      <c r="AK10" s="44"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="6">
         <v>42</v>
       </c>
       <c r="C11" s="6">
         <v>23</v>
       </c>
       <c r="D11" s="6">
         <v>21</v>
       </c>
       <c r="E11" s="6">
         <v>36</v>
       </c>
       <c r="F11" s="6">
         <v>24</v>
       </c>
       <c r="G11" s="7">
         <v>34</v>
       </c>
       <c r="H11" s="6">
         <v>30</v>
@@ -1628,50 +1672,59 @@
       </c>
       <c r="W11" s="5">
         <v>28</v>
       </c>
       <c r="X11" s="5">
         <v>24</v>
       </c>
       <c r="Y11" s="5">
         <v>29</v>
       </c>
       <c r="Z11" s="50">
         <v>26</v>
       </c>
       <c r="AA11" s="52">
         <v>13</v>
       </c>
       <c r="AB11" s="52">
         <v>36</v>
       </c>
       <c r="AC11" s="52">
         <v>32</v>
       </c>
       <c r="AD11" s="6">
         <v>22</v>
       </c>
+      <c r="AE11" s="6">
+        <v>31</v>
+      </c>
+      <c r="AF11" s="44"/>
+      <c r="AG11" s="44"/>
+      <c r="AH11" s="44"/>
+      <c r="AI11" s="44"/>
+      <c r="AJ11" s="44"/>
+      <c r="AK11" s="44"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="6">
         <v>32</v>
       </c>
       <c r="C12" s="6">
         <v>11</v>
       </c>
       <c r="D12" s="6">
         <v>19</v>
       </c>
       <c r="E12" s="6">
         <v>23</v>
       </c>
       <c r="F12" s="6">
         <v>18</v>
       </c>
       <c r="G12" s="7">
         <v>29</v>
       </c>
       <c r="H12" s="6">
         <v>19</v>
@@ -1720,50 +1773,59 @@
       </c>
       <c r="W12" s="5">
         <v>16</v>
       </c>
       <c r="X12" s="5">
         <v>17</v>
       </c>
       <c r="Y12" s="5">
         <v>16</v>
       </c>
       <c r="Z12" s="50">
         <v>23</v>
       </c>
       <c r="AA12" s="52">
         <v>9</v>
       </c>
       <c r="AB12" s="52">
         <v>28</v>
       </c>
       <c r="AC12" s="52">
         <v>22</v>
       </c>
       <c r="AD12" s="6">
         <v>15</v>
       </c>
+      <c r="AE12" s="6">
+        <v>15</v>
+      </c>
+      <c r="AF12" s="44"/>
+      <c r="AG12" s="44"/>
+      <c r="AH12" s="44"/>
+      <c r="AI12" s="44"/>
+      <c r="AJ12" s="44"/>
+      <c r="AK12" s="44"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="6">
         <v>27</v>
       </c>
       <c r="C13" s="6">
         <v>18</v>
       </c>
       <c r="D13" s="6">
         <v>22</v>
       </c>
       <c r="E13" s="6">
         <v>18</v>
       </c>
       <c r="F13" s="6">
         <v>19</v>
       </c>
       <c r="G13" s="7">
         <v>15</v>
       </c>
       <c r="H13" s="6">
         <v>20</v>
@@ -1812,50 +1874,59 @@
       </c>
       <c r="W13" s="5">
         <v>24</v>
       </c>
       <c r="X13" s="5">
         <v>19</v>
       </c>
       <c r="Y13" s="5">
         <v>20</v>
       </c>
       <c r="Z13" s="50">
         <v>15</v>
       </c>
       <c r="AA13" s="52">
         <v>13</v>
       </c>
       <c r="AB13" s="52">
         <v>18</v>
       </c>
       <c r="AC13" s="52">
         <v>15</v>
       </c>
       <c r="AD13" s="6">
         <v>13</v>
       </c>
+      <c r="AE13" s="6">
+        <v>21</v>
+      </c>
+      <c r="AF13" s="44"/>
+      <c r="AG13" s="44"/>
+      <c r="AH13" s="44"/>
+      <c r="AI13" s="44"/>
+      <c r="AJ13" s="44"/>
+      <c r="AK13" s="44"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="6">
         <v>54</v>
       </c>
       <c r="C14" s="6">
         <v>43</v>
       </c>
       <c r="D14" s="6">
         <v>36</v>
       </c>
       <c r="E14" s="6">
         <v>32</v>
       </c>
       <c r="F14" s="6">
         <v>42</v>
       </c>
       <c r="G14" s="7">
         <v>38</v>
       </c>
       <c r="H14" s="6">
         <v>39</v>
@@ -1904,50 +1975,59 @@
       </c>
       <c r="W14" s="5">
         <v>43</v>
       </c>
       <c r="X14" s="5">
         <v>42</v>
       </c>
       <c r="Y14" s="5">
         <v>39</v>
       </c>
       <c r="Z14" s="50">
         <v>42</v>
       </c>
       <c r="AA14" s="52">
         <v>40</v>
       </c>
       <c r="AB14" s="52">
         <v>62</v>
       </c>
       <c r="AC14" s="52">
         <v>41</v>
       </c>
       <c r="AD14" s="6">
         <v>52</v>
       </c>
+      <c r="AE14" s="6">
+        <v>34</v>
+      </c>
+      <c r="AF14" s="44"/>
+      <c r="AG14" s="44"/>
+      <c r="AH14" s="44"/>
+      <c r="AI14" s="44"/>
+      <c r="AJ14" s="44"/>
+      <c r="AK14" s="44"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="6">
         <v>12</v>
       </c>
       <c r="C15" s="6">
         <v>19</v>
       </c>
       <c r="D15" s="6">
         <v>14</v>
       </c>
       <c r="E15" s="6">
         <v>18</v>
       </c>
       <c r="F15" s="6">
         <v>12</v>
       </c>
       <c r="G15" s="7">
         <v>21</v>
       </c>
       <c r="H15" s="6">
         <v>23</v>
@@ -1996,50 +2076,59 @@
       </c>
       <c r="W15" s="5">
         <v>17</v>
       </c>
       <c r="X15" s="5">
         <v>9</v>
       </c>
       <c r="Y15" s="5">
         <v>21</v>
       </c>
       <c r="Z15" s="50">
         <v>17</v>
       </c>
       <c r="AA15" s="52">
         <v>15</v>
       </c>
       <c r="AB15" s="52">
         <v>18</v>
       </c>
       <c r="AC15" s="52">
         <v>18</v>
       </c>
       <c r="AD15" s="6">
         <v>16</v>
       </c>
+      <c r="AE15" s="6">
+        <v>20</v>
+      </c>
+      <c r="AF15" s="44"/>
+      <c r="AG15" s="44"/>
+      <c r="AH15" s="44"/>
+      <c r="AI15" s="44"/>
+      <c r="AJ15" s="44"/>
+      <c r="AK15" s="44"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="6">
         <v>31</v>
       </c>
       <c r="C16" s="6">
         <v>23</v>
       </c>
       <c r="D16" s="6">
         <v>11</v>
       </c>
       <c r="E16" s="6">
         <v>21</v>
       </c>
       <c r="F16" s="6">
         <v>28</v>
       </c>
       <c r="G16" s="7">
         <v>19</v>
       </c>
       <c r="H16" s="6">
         <v>22</v>
@@ -2088,52 +2177,61 @@
       </c>
       <c r="W16" s="5">
         <v>24</v>
       </c>
       <c r="X16" s="5">
         <v>11</v>
       </c>
       <c r="Y16" s="5">
         <v>27</v>
       </c>
       <c r="Z16" s="50">
         <v>15</v>
       </c>
       <c r="AA16" s="52">
         <v>15</v>
       </c>
       <c r="AB16" s="52">
         <v>21</v>
       </c>
       <c r="AC16" s="52">
         <v>12</v>
       </c>
       <c r="AD16" s="6">
         <v>14</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="6">
+        <v>21</v>
+      </c>
+      <c r="AF16" s="44"/>
+      <c r="AG16" s="44"/>
+      <c r="AH16" s="44"/>
+      <c r="AI16" s="44"/>
+      <c r="AJ16" s="44"/>
+      <c r="AK16" s="44"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="6">
         <v>19</v>
       </c>
       <c r="C17" s="6">
         <v>22</v>
       </c>
       <c r="D17" s="6">
         <v>24</v>
       </c>
       <c r="E17" s="6">
         <v>19</v>
       </c>
       <c r="F17" s="6">
         <v>26</v>
       </c>
       <c r="G17" s="7">
         <v>27</v>
       </c>
       <c r="H17" s="6">
         <v>19</v>
       </c>
       <c r="I17" s="5">
@@ -2180,52 +2278,61 @@
       </c>
       <c r="W17" s="5">
         <v>17</v>
       </c>
       <c r="X17" s="5">
         <v>24</v>
       </c>
       <c r="Y17" s="5">
         <v>25</v>
       </c>
       <c r="Z17" s="50">
         <v>25</v>
       </c>
       <c r="AA17" s="52">
         <v>22</v>
       </c>
       <c r="AB17" s="52">
         <v>26</v>
       </c>
       <c r="AC17" s="52">
         <v>22</v>
       </c>
       <c r="AD17" s="6">
         <v>29</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="6">
+        <v>17</v>
+      </c>
+      <c r="AF17" s="44"/>
+      <c r="AG17" s="44"/>
+      <c r="AH17" s="44"/>
+      <c r="AI17" s="44"/>
+      <c r="AJ17" s="44"/>
+      <c r="AK17" s="44"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="6">
         <v>43</v>
       </c>
       <c r="C18" s="6">
         <v>36</v>
       </c>
       <c r="D18" s="6">
         <v>36</v>
       </c>
       <c r="E18" s="6">
         <v>35</v>
       </c>
       <c r="F18" s="6">
         <v>33</v>
       </c>
       <c r="G18" s="7">
         <v>34</v>
       </c>
       <c r="H18" s="6">
         <v>28</v>
       </c>
       <c r="I18" s="5">
@@ -2272,52 +2379,61 @@
       </c>
       <c r="W18" s="5">
         <v>36</v>
       </c>
       <c r="X18" s="5">
         <v>37</v>
       </c>
       <c r="Y18" s="5">
         <v>39</v>
       </c>
       <c r="Z18" s="50">
         <v>38</v>
       </c>
       <c r="AA18" s="52">
         <v>25</v>
       </c>
       <c r="AB18" s="52">
         <v>44</v>
       </c>
       <c r="AC18" s="52">
         <v>25</v>
       </c>
       <c r="AD18" s="6">
         <v>36</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="6">
+        <v>37</v>
+      </c>
+      <c r="AF18" s="44"/>
+      <c r="AG18" s="44"/>
+      <c r="AH18" s="44"/>
+      <c r="AI18" s="44"/>
+      <c r="AJ18" s="44"/>
+      <c r="AK18" s="44"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="6">
         <v>18</v>
       </c>
       <c r="C19" s="6">
         <v>8</v>
       </c>
       <c r="D19" s="6">
         <v>9</v>
       </c>
       <c r="E19" s="6">
         <v>7</v>
       </c>
       <c r="F19" s="6">
         <v>11</v>
       </c>
       <c r="G19" s="7">
         <v>7</v>
       </c>
       <c r="H19" s="6">
         <v>7</v>
       </c>
       <c r="I19" s="5">
@@ -2364,52 +2480,61 @@
       </c>
       <c r="W19" s="5">
         <v>10</v>
       </c>
       <c r="X19" s="5">
         <v>12</v>
       </c>
       <c r="Y19" s="5">
         <v>13</v>
       </c>
       <c r="Z19" s="50">
         <v>8</v>
       </c>
       <c r="AA19" s="52">
         <v>10</v>
       </c>
       <c r="AB19" s="52">
         <v>11</v>
       </c>
       <c r="AC19" s="52">
         <v>10</v>
       </c>
       <c r="AD19" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="6">
+        <v>8</v>
+      </c>
+      <c r="AF19" s="44"/>
+      <c r="AG19" s="44"/>
+      <c r="AH19" s="44"/>
+      <c r="AI19" s="44"/>
+      <c r="AJ19" s="44"/>
+      <c r="AK19" s="44"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="6">
         <v>7</v>
       </c>
       <c r="C20" s="6">
         <v>4</v>
       </c>
       <c r="D20" s="6">
         <v>12</v>
       </c>
       <c r="E20" s="6">
         <v>10</v>
       </c>
       <c r="F20" s="6">
         <v>6</v>
       </c>
       <c r="G20" s="7">
         <v>11</v>
       </c>
       <c r="H20" s="6">
         <v>7</v>
       </c>
       <c r="I20" s="5">
@@ -2456,52 +2581,61 @@
       </c>
       <c r="W20" s="5">
         <v>8</v>
       </c>
       <c r="X20" s="5">
         <v>6</v>
       </c>
       <c r="Y20" s="5">
         <v>7</v>
       </c>
       <c r="Z20" s="50">
         <v>6</v>
       </c>
       <c r="AA20" s="52">
         <v>8</v>
       </c>
       <c r="AB20" s="52">
         <v>9</v>
       </c>
       <c r="AC20" s="52">
         <v>8</v>
       </c>
       <c r="AD20" s="6">
         <v>10</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="6">
+        <v>7</v>
+      </c>
+      <c r="AF20" s="44"/>
+      <c r="AG20" s="44"/>
+      <c r="AH20" s="44"/>
+      <c r="AI20" s="44"/>
+      <c r="AJ20" s="44"/>
+      <c r="AK20" s="44"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="6">
         <v>36</v>
       </c>
       <c r="C21" s="6">
         <v>29</v>
       </c>
       <c r="D21" s="6">
         <v>24</v>
       </c>
       <c r="E21" s="6">
         <v>33</v>
       </c>
       <c r="F21" s="6">
         <v>32</v>
       </c>
       <c r="G21" s="7">
         <v>29</v>
       </c>
       <c r="H21" s="6">
         <v>34</v>
       </c>
       <c r="I21" s="5">
@@ -2548,84 +2682,100 @@
       </c>
       <c r="W21" s="5">
         <v>24</v>
       </c>
       <c r="X21" s="5">
         <v>38</v>
       </c>
       <c r="Y21" s="5">
         <v>44</v>
       </c>
       <c r="Z21" s="50">
         <v>33</v>
       </c>
       <c r="AA21" s="52">
         <v>16</v>
       </c>
       <c r="AB21" s="52">
         <v>42</v>
       </c>
       <c r="AC21" s="52">
         <v>37</v>
       </c>
       <c r="AD21" s="6">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="67" t="s">
+      <c r="AE21" s="6">
+        <v>36</v>
+      </c>
+      <c r="AF21" s="44"/>
+      <c r="AG21" s="44"/>
+      <c r="AH21" s="44"/>
+      <c r="AI21" s="44"/>
+      <c r="AJ21" s="44"/>
+      <c r="AK21" s="44"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="67"/>
-[...22 lines deleted...]
-      <c r="Y22" s="67"/>
+      <c r="B22" s="68"/>
+      <c r="C22" s="68"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="68"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="68"/>
+      <c r="M22" s="68"/>
+      <c r="N22" s="68"/>
+      <c r="O22" s="68"/>
+      <c r="P22" s="68"/>
+      <c r="Q22" s="68"/>
+      <c r="R22" s="68"/>
+      <c r="S22" s="68"/>
+      <c r="T22" s="68"/>
+      <c r="U22" s="68"/>
+      <c r="V22" s="68"/>
+      <c r="W22" s="68"/>
+      <c r="X22" s="68"/>
+      <c r="Y22" s="68"/>
       <c r="AA22" s="44"/>
       <c r="AB22" s="44"/>
       <c r="AC22" s="52"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22" s="44"/>
+      <c r="AF22" s="44"/>
+      <c r="AG22" s="44"/>
+      <c r="AH22" s="44"/>
+      <c r="AI22" s="44"/>
+      <c r="AJ22" s="44"/>
+      <c r="AK22" s="44"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="6">
         <v>295</v>
       </c>
       <c r="C23" s="6">
         <v>248</v>
       </c>
       <c r="D23" s="6">
         <v>228</v>
       </c>
       <c r="E23" s="6">
         <v>223</v>
       </c>
       <c r="F23" s="6">
         <v>249</v>
       </c>
       <c r="G23" s="7">
         <v>222</v>
       </c>
       <c r="H23" s="6">
         <v>251</v>
       </c>
       <c r="I23" s="5">
@@ -2672,52 +2822,61 @@
       </c>
       <c r="W23" s="5">
         <v>262</v>
       </c>
       <c r="X23" s="5">
         <v>247</v>
       </c>
       <c r="Y23" s="5">
         <v>261</v>
       </c>
       <c r="Z23" s="50">
         <v>250</v>
       </c>
       <c r="AA23" s="52">
         <v>190</v>
       </c>
       <c r="AB23" s="52">
         <v>232</v>
       </c>
       <c r="AC23" s="52">
         <v>281</v>
       </c>
       <c r="AD23" s="6">
         <v>214</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="6">
+        <v>248</v>
+      </c>
+      <c r="AF23" s="44"/>
+      <c r="AG23" s="44"/>
+      <c r="AH23" s="44"/>
+      <c r="AI23" s="44"/>
+      <c r="AJ23" s="44"/>
+      <c r="AK23" s="44"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="6">
         <v>247</v>
       </c>
       <c r="C24" s="6">
         <v>205</v>
       </c>
       <c r="D24" s="6">
         <v>204</v>
       </c>
       <c r="E24" s="6">
         <v>189</v>
       </c>
       <c r="F24" s="6">
         <v>213</v>
       </c>
       <c r="G24" s="7">
         <v>186</v>
       </c>
       <c r="H24" s="6">
         <v>204</v>
       </c>
       <c r="I24" s="5">
@@ -2764,52 +2923,61 @@
       </c>
       <c r="W24" s="5">
         <v>211</v>
       </c>
       <c r="X24" s="5">
         <v>221</v>
       </c>
       <c r="Y24" s="5">
         <v>212</v>
       </c>
       <c r="Z24" s="50">
         <v>222</v>
       </c>
       <c r="AA24" s="52">
         <v>160</v>
       </c>
       <c r="AB24" s="52">
         <v>188</v>
       </c>
       <c r="AC24" s="52">
         <v>254</v>
       </c>
       <c r="AD24" s="6">
         <v>187</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="6">
+        <v>199</v>
+      </c>
+      <c r="AF24" s="44"/>
+      <c r="AG24" s="44"/>
+      <c r="AH24" s="44"/>
+      <c r="AI24" s="44"/>
+      <c r="AJ24" s="44"/>
+      <c r="AK24" s="44"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="6">
         <v>15</v>
       </c>
       <c r="C25" s="6">
         <v>6</v>
       </c>
       <c r="D25" s="6">
         <v>5</v>
       </c>
       <c r="E25" s="6">
         <v>17</v>
       </c>
       <c r="F25" s="6">
         <v>9</v>
       </c>
       <c r="G25" s="7">
         <v>9</v>
       </c>
       <c r="H25" s="6">
         <v>11</v>
       </c>
       <c r="I25" s="5">
@@ -2856,52 +3024,61 @@
       </c>
       <c r="W25" s="5">
         <v>13</v>
       </c>
       <c r="X25" s="5">
         <v>5</v>
       </c>
       <c r="Y25" s="5">
         <v>9</v>
       </c>
       <c r="Z25" s="50">
         <v>3</v>
       </c>
       <c r="AA25" s="52">
         <v>5</v>
       </c>
       <c r="AB25" s="52">
         <v>11</v>
       </c>
       <c r="AC25" s="52">
         <v>8</v>
       </c>
       <c r="AD25" s="6">
         <v>3</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="6">
+        <v>13</v>
+      </c>
+      <c r="AF25" s="44"/>
+      <c r="AG25" s="44"/>
+      <c r="AH25" s="44"/>
+      <c r="AI25" s="44"/>
+      <c r="AJ25" s="44"/>
+      <c r="AK25" s="44"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="6">
         <v>7</v>
       </c>
       <c r="C26" s="6">
         <v>8</v>
       </c>
       <c r="D26" s="6">
         <v>7</v>
       </c>
       <c r="E26" s="6">
         <v>3</v>
       </c>
       <c r="F26" s="6">
         <v>2</v>
       </c>
       <c r="G26" s="7">
         <v>8</v>
       </c>
       <c r="H26" s="6">
         <v>16</v>
       </c>
       <c r="I26" s="5">
@@ -2948,52 +3125,61 @@
       </c>
       <c r="W26" s="5">
         <v>10</v>
       </c>
       <c r="X26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y26" s="5">
         <v>10</v>
       </c>
       <c r="Z26" s="50">
         <v>5</v>
       </c>
       <c r="AA26" s="52">
         <v>6</v>
       </c>
       <c r="AB26" s="52">
         <v>8</v>
       </c>
       <c r="AC26" s="52">
         <v>4</v>
       </c>
       <c r="AD26" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="6">
+        <v>7</v>
+      </c>
+      <c r="AF26" s="44"/>
+      <c r="AG26" s="44"/>
+      <c r="AH26" s="44"/>
+      <c r="AI26" s="44"/>
+      <c r="AJ26" s="44"/>
+      <c r="AK26" s="44"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="6">
         <v>12</v>
       </c>
       <c r="C27" s="6">
         <v>14</v>
       </c>
       <c r="D27" s="6">
         <v>3</v>
       </c>
       <c r="E27" s="6">
         <v>5</v>
       </c>
       <c r="F27" s="6">
         <v>11</v>
       </c>
       <c r="G27" s="7">
         <v>7</v>
       </c>
       <c r="H27" s="6">
         <v>12</v>
       </c>
       <c r="I27" s="5">
@@ -3040,52 +3226,61 @@
       </c>
       <c r="W27" s="5">
         <v>15</v>
       </c>
       <c r="X27" s="5">
         <v>7</v>
       </c>
       <c r="Y27" s="5">
         <v>10</v>
       </c>
       <c r="Z27" s="50">
         <v>4</v>
       </c>
       <c r="AA27" s="52">
         <v>7</v>
       </c>
       <c r="AB27" s="52">
         <v>7</v>
       </c>
       <c r="AC27" s="52">
         <v>4</v>
       </c>
       <c r="AD27" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="6">
+        <v>14</v>
+      </c>
+      <c r="AF27" s="44"/>
+      <c r="AG27" s="44"/>
+      <c r="AH27" s="44"/>
+      <c r="AI27" s="44"/>
+      <c r="AJ27" s="44"/>
+      <c r="AK27" s="44"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="6">
         <v>14</v>
       </c>
       <c r="C28" s="6">
         <v>15</v>
       </c>
       <c r="D28" s="6">
         <v>9</v>
       </c>
       <c r="E28" s="6">
         <v>9</v>
       </c>
       <c r="F28" s="6">
         <v>14</v>
       </c>
       <c r="G28" s="7">
         <v>12</v>
       </c>
       <c r="H28" s="6">
         <v>8</v>
       </c>
       <c r="I28" s="5">
@@ -3132,84 +3327,100 @@
       </c>
       <c r="W28" s="5">
         <v>13</v>
       </c>
       <c r="X28" s="5">
         <v>14</v>
       </c>
       <c r="Y28" s="5">
         <v>20</v>
       </c>
       <c r="Z28" s="50">
         <v>16</v>
       </c>
       <c r="AA28" s="52">
         <v>12</v>
       </c>
       <c r="AB28" s="52">
         <v>18</v>
       </c>
       <c r="AC28" s="52">
         <v>11</v>
       </c>
       <c r="AD28" s="6">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="60" t="s">
+      <c r="AE28" s="6">
+        <v>15</v>
+      </c>
+      <c r="AF28" s="44"/>
+      <c r="AG28" s="44"/>
+      <c r="AH28" s="44"/>
+      <c r="AI28" s="44"/>
+      <c r="AJ28" s="44"/>
+      <c r="AK28" s="44"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="60"/>
-[...22 lines deleted...]
-      <c r="Y29" s="60"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
       <c r="AA29" s="44"/>
       <c r="AB29" s="44"/>
       <c r="AC29" s="52"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="44"/>
+      <c r="AF29" s="44"/>
+      <c r="AG29" s="44"/>
+      <c r="AH29" s="44"/>
+      <c r="AI29" s="44"/>
+      <c r="AJ29" s="44"/>
+      <c r="AK29" s="44"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="6">
         <v>326</v>
       </c>
       <c r="C30" s="6">
         <v>231</v>
       </c>
       <c r="D30" s="6">
         <v>245</v>
       </c>
       <c r="E30" s="6">
         <v>265</v>
       </c>
       <c r="F30" s="6">
         <v>264</v>
       </c>
       <c r="G30" s="7">
         <v>263</v>
       </c>
       <c r="H30" s="6">
         <v>237</v>
       </c>
       <c r="I30" s="8">
@@ -3256,52 +3467,61 @@
       </c>
       <c r="W30" s="8">
         <v>244</v>
       </c>
       <c r="X30" s="5">
         <v>248</v>
       </c>
       <c r="Y30" s="5">
         <v>273</v>
       </c>
       <c r="Z30" s="50">
         <v>264</v>
       </c>
       <c r="AA30" s="52">
         <v>205</v>
       </c>
       <c r="AB30" s="52">
         <v>317</v>
       </c>
       <c r="AC30" s="52">
         <v>261</v>
       </c>
       <c r="AD30" s="6">
         <v>242</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="5">
+        <v>239</v>
+      </c>
+      <c r="AF30" s="44"/>
+      <c r="AG30" s="44"/>
+      <c r="AH30" s="44"/>
+      <c r="AI30" s="44"/>
+      <c r="AJ30" s="44"/>
+      <c r="AK30" s="44"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="6">
         <v>38</v>
       </c>
       <c r="C31" s="6">
         <v>31</v>
       </c>
       <c r="D31" s="6">
         <v>33</v>
       </c>
       <c r="E31" s="6">
         <v>32</v>
       </c>
       <c r="F31" s="6">
         <v>39</v>
       </c>
       <c r="G31" s="7">
         <v>26</v>
       </c>
       <c r="H31" s="6">
         <v>29</v>
       </c>
       <c r="I31" s="8">
@@ -3348,52 +3568,61 @@
       </c>
       <c r="W31" s="8">
         <v>43</v>
       </c>
       <c r="X31" s="5">
         <v>25</v>
       </c>
       <c r="Y31" s="5">
         <v>34</v>
       </c>
       <c r="Z31" s="50">
         <v>34</v>
       </c>
       <c r="AA31" s="52">
         <v>35</v>
       </c>
       <c r="AB31" s="52">
         <v>39</v>
       </c>
       <c r="AC31" s="52">
         <v>38</v>
       </c>
       <c r="AD31" s="6">
         <v>21</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="5">
+        <v>32</v>
+      </c>
+      <c r="AF31" s="44"/>
+      <c r="AG31" s="44"/>
+      <c r="AH31" s="44"/>
+      <c r="AI31" s="44"/>
+      <c r="AJ31" s="44"/>
+      <c r="AK31" s="44"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="6">
         <v>15</v>
       </c>
       <c r="C32" s="6">
         <v>7</v>
       </c>
       <c r="D32" s="6">
         <v>8</v>
       </c>
       <c r="E32" s="6">
         <v>13</v>
       </c>
       <c r="F32" s="6">
         <v>10</v>
       </c>
       <c r="G32" s="7">
         <v>9</v>
       </c>
       <c r="H32" s="6">
         <v>7</v>
       </c>
       <c r="I32" s="8">
@@ -3440,52 +3669,61 @@
       </c>
       <c r="W32" s="8">
         <v>5</v>
       </c>
       <c r="X32" s="5">
         <v>10</v>
       </c>
       <c r="Y32" s="5">
         <v>8</v>
       </c>
       <c r="Z32" s="50">
         <v>10</v>
       </c>
       <c r="AA32" s="52">
         <v>14</v>
       </c>
       <c r="AB32" s="52">
         <v>7</v>
       </c>
       <c r="AC32" s="52">
         <v>8</v>
       </c>
       <c r="AD32" s="6">
         <v>12</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="5">
+        <v>9</v>
+      </c>
+      <c r="AF32" s="44"/>
+      <c r="AG32" s="44"/>
+      <c r="AH32" s="44"/>
+      <c r="AI32" s="44"/>
+      <c r="AJ32" s="44"/>
+      <c r="AK32" s="44"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="6">
         <v>27</v>
       </c>
       <c r="C33" s="6">
         <v>17</v>
       </c>
       <c r="D33" s="6">
         <v>16</v>
       </c>
       <c r="E33" s="6">
         <v>23</v>
       </c>
       <c r="F33" s="6">
         <v>15</v>
       </c>
       <c r="G33" s="7">
         <v>25</v>
       </c>
       <c r="H33" s="6">
         <v>19</v>
       </c>
       <c r="I33" s="8">
@@ -3532,52 +3770,61 @@
       </c>
       <c r="W33" s="8">
         <v>15</v>
       </c>
       <c r="X33" s="5">
         <v>19</v>
       </c>
       <c r="Y33" s="5">
         <v>20</v>
       </c>
       <c r="Z33" s="50">
         <v>23</v>
       </c>
       <c r="AA33" s="52">
         <v>8</v>
       </c>
       <c r="AB33" s="52">
         <v>25</v>
       </c>
       <c r="AC33" s="52">
         <v>24</v>
       </c>
       <c r="AD33" s="6">
         <v>19</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="5">
+        <v>18</v>
+      </c>
+      <c r="AF33" s="44"/>
+      <c r="AG33" s="44"/>
+      <c r="AH33" s="44"/>
+      <c r="AI33" s="44"/>
+      <c r="AJ33" s="44"/>
+      <c r="AK33" s="44"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="6">
         <v>32</v>
       </c>
       <c r="C34" s="6">
         <v>11</v>
       </c>
       <c r="D34" s="6">
         <v>19</v>
       </c>
       <c r="E34" s="6">
         <v>23</v>
       </c>
       <c r="F34" s="6">
         <v>18</v>
       </c>
       <c r="G34" s="7">
         <v>29</v>
       </c>
       <c r="H34" s="6">
         <v>19</v>
       </c>
       <c r="I34" s="8">
@@ -3624,52 +3871,61 @@
       </c>
       <c r="W34" s="8">
         <v>16</v>
       </c>
       <c r="X34" s="5">
         <v>17</v>
       </c>
       <c r="Y34" s="5">
         <v>16</v>
       </c>
       <c r="Z34" s="50">
         <v>23</v>
       </c>
       <c r="AA34" s="52">
         <v>9</v>
       </c>
       <c r="AB34" s="52">
         <v>28</v>
       </c>
       <c r="AC34" s="52">
         <v>22</v>
       </c>
       <c r="AD34" s="6">
         <v>15</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="5">
+        <v>15</v>
+      </c>
+      <c r="AF34" s="44"/>
+      <c r="AG34" s="44"/>
+      <c r="AH34" s="44"/>
+      <c r="AI34" s="44"/>
+      <c r="AJ34" s="44"/>
+      <c r="AK34" s="44"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="6">
         <v>27</v>
       </c>
       <c r="C35" s="6">
         <v>18</v>
       </c>
       <c r="D35" s="6">
         <v>22</v>
       </c>
       <c r="E35" s="6">
         <v>18</v>
       </c>
       <c r="F35" s="6">
         <v>19</v>
       </c>
       <c r="G35" s="7">
         <v>15</v>
       </c>
       <c r="H35" s="6">
         <v>20</v>
       </c>
       <c r="I35" s="8">
@@ -3716,52 +3972,61 @@
       </c>
       <c r="W35" s="8">
         <v>24</v>
       </c>
       <c r="X35" s="5">
         <v>19</v>
       </c>
       <c r="Y35" s="5">
         <v>20</v>
       </c>
       <c r="Z35" s="50">
         <v>15</v>
       </c>
       <c r="AA35" s="52">
         <v>13</v>
       </c>
       <c r="AB35" s="52">
         <v>18</v>
       </c>
       <c r="AC35" s="52">
         <v>15</v>
       </c>
       <c r="AD35" s="6">
         <v>13</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="5">
+        <v>21</v>
+      </c>
+      <c r="AF35" s="44"/>
+      <c r="AG35" s="44"/>
+      <c r="AH35" s="44"/>
+      <c r="AI35" s="44"/>
+      <c r="AJ35" s="44"/>
+      <c r="AK35" s="44"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="6">
         <v>54</v>
       </c>
       <c r="C36" s="6">
         <v>43</v>
       </c>
       <c r="D36" s="6">
         <v>36</v>
       </c>
       <c r="E36" s="6">
         <v>32</v>
       </c>
       <c r="F36" s="6">
         <v>42</v>
       </c>
       <c r="G36" s="7">
         <v>38</v>
       </c>
       <c r="H36" s="6">
         <v>39</v>
       </c>
       <c r="I36" s="8">
@@ -3808,52 +4073,61 @@
       </c>
       <c r="W36" s="8">
         <v>43</v>
       </c>
       <c r="X36" s="5">
         <v>42</v>
       </c>
       <c r="Y36" s="5">
         <v>39</v>
       </c>
       <c r="Z36" s="50">
         <v>42</v>
       </c>
       <c r="AA36" s="52">
         <v>40</v>
       </c>
       <c r="AB36" s="52">
         <v>62</v>
       </c>
       <c r="AC36" s="52">
         <v>41</v>
       </c>
       <c r="AD36" s="6">
         <v>52</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="5">
+        <v>34</v>
+      </c>
+      <c r="AF36" s="44"/>
+      <c r="AG36" s="44"/>
+      <c r="AH36" s="44"/>
+      <c r="AI36" s="44"/>
+      <c r="AJ36" s="44"/>
+      <c r="AK36" s="44"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="6">
         <v>5</v>
       </c>
       <c r="C37" s="6">
         <v>11</v>
       </c>
       <c r="D37" s="6">
         <v>7</v>
       </c>
       <c r="E37" s="6">
         <v>14</v>
       </c>
       <c r="F37" s="6">
         <v>10</v>
       </c>
       <c r="G37" s="7">
         <v>13</v>
       </c>
       <c r="H37" s="6">
         <v>7</v>
       </c>
       <c r="I37" s="8">
@@ -3900,52 +4174,61 @@
       </c>
       <c r="W37" s="8">
         <v>7</v>
       </c>
       <c r="X37" s="5">
         <v>9</v>
       </c>
       <c r="Y37" s="5">
         <v>11</v>
       </c>
       <c r="Z37" s="50">
         <v>12</v>
       </c>
       <c r="AA37" s="52">
         <v>9</v>
       </c>
       <c r="AB37" s="52">
         <v>10</v>
       </c>
       <c r="AC37" s="52">
         <v>14</v>
       </c>
       <c r="AD37" s="6">
         <v>9</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="5">
+        <v>13</v>
+      </c>
+      <c r="AF37" s="44"/>
+      <c r="AG37" s="44"/>
+      <c r="AH37" s="44"/>
+      <c r="AI37" s="44"/>
+      <c r="AJ37" s="44"/>
+      <c r="AK37" s="44"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="6">
         <v>19</v>
       </c>
       <c r="C38" s="6">
         <v>9</v>
       </c>
       <c r="D38" s="6">
         <v>8</v>
       </c>
       <c r="E38" s="6">
         <v>14</v>
       </c>
       <c r="F38" s="6">
         <v>17</v>
       </c>
       <c r="G38" s="7">
         <v>12</v>
       </c>
       <c r="H38" s="6">
         <v>10</v>
       </c>
       <c r="I38" s="8">
@@ -3992,52 +4275,61 @@
       </c>
       <c r="W38" s="8">
         <v>9</v>
       </c>
       <c r="X38" s="5">
         <v>4</v>
       </c>
       <c r="Y38" s="5">
         <v>17</v>
       </c>
       <c r="Z38" s="50">
         <v>11</v>
       </c>
       <c r="AA38" s="52">
         <v>8</v>
       </c>
       <c r="AB38" s="52">
         <v>14</v>
       </c>
       <c r="AC38" s="52">
         <v>8</v>
       </c>
       <c r="AD38" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="5">
+        <v>7</v>
+      </c>
+      <c r="AF38" s="44"/>
+      <c r="AG38" s="44"/>
+      <c r="AH38" s="44"/>
+      <c r="AI38" s="44"/>
+      <c r="AJ38" s="44"/>
+      <c r="AK38" s="44"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="6">
         <v>19</v>
       </c>
       <c r="C39" s="6">
         <v>22</v>
       </c>
       <c r="D39" s="6">
         <v>24</v>
       </c>
       <c r="E39" s="6">
         <v>19</v>
       </c>
       <c r="F39" s="6">
         <v>26</v>
       </c>
       <c r="G39" s="7">
         <v>27</v>
       </c>
       <c r="H39" s="6">
         <v>19</v>
       </c>
       <c r="I39" s="8">
@@ -4084,52 +4376,61 @@
       </c>
       <c r="W39" s="8">
         <v>17</v>
       </c>
       <c r="X39" s="5">
         <v>24</v>
       </c>
       <c r="Y39" s="5">
         <v>25</v>
       </c>
       <c r="Z39" s="50">
         <v>25</v>
       </c>
       <c r="AA39" s="52">
         <v>22</v>
       </c>
       <c r="AB39" s="52">
         <v>26</v>
       </c>
       <c r="AC39" s="52">
         <v>22</v>
       </c>
       <c r="AD39" s="6">
         <v>29</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="5">
+        <v>17</v>
+      </c>
+      <c r="AF39" s="44"/>
+      <c r="AG39" s="44"/>
+      <c r="AH39" s="44"/>
+      <c r="AI39" s="44"/>
+      <c r="AJ39" s="44"/>
+      <c r="AK39" s="44"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="6">
         <v>29</v>
       </c>
       <c r="C40" s="6">
         <v>21</v>
       </c>
       <c r="D40" s="6">
         <v>27</v>
       </c>
       <c r="E40" s="6">
         <v>27</v>
       </c>
       <c r="F40" s="6">
         <v>19</v>
       </c>
       <c r="G40" s="7">
         <v>22</v>
       </c>
       <c r="H40" s="6">
         <v>20</v>
       </c>
       <c r="I40" s="8">
@@ -4176,52 +4477,61 @@
       </c>
       <c r="W40" s="8">
         <v>23</v>
       </c>
       <c r="X40" s="5">
         <v>23</v>
       </c>
       <c r="Y40" s="5">
         <v>19</v>
       </c>
       <c r="Z40" s="50">
         <v>22</v>
       </c>
       <c r="AA40" s="52">
         <v>13</v>
       </c>
       <c r="AB40" s="52">
         <v>26</v>
       </c>
       <c r="AC40" s="52">
         <v>14</v>
       </c>
       <c r="AD40" s="6">
         <v>26</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="5">
+        <v>22</v>
+      </c>
+      <c r="AF40" s="44"/>
+      <c r="AG40" s="44"/>
+      <c r="AH40" s="44"/>
+      <c r="AI40" s="44"/>
+      <c r="AJ40" s="44"/>
+      <c r="AK40" s="44"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="6">
         <v>18</v>
       </c>
       <c r="C41" s="6">
         <v>8</v>
       </c>
       <c r="D41" s="6">
         <v>9</v>
       </c>
       <c r="E41" s="6">
         <v>7</v>
       </c>
       <c r="F41" s="6">
         <v>11</v>
       </c>
       <c r="G41" s="7">
         <v>7</v>
       </c>
       <c r="H41" s="6">
         <v>7</v>
       </c>
       <c r="I41" s="8">
@@ -4268,52 +4578,61 @@
       </c>
       <c r="W41" s="8">
         <v>10</v>
       </c>
       <c r="X41" s="5">
         <v>12</v>
       </c>
       <c r="Y41" s="5">
         <v>13</v>
       </c>
       <c r="Z41" s="50">
         <v>8</v>
       </c>
       <c r="AA41" s="52">
         <v>10</v>
       </c>
       <c r="AB41" s="52">
         <v>11</v>
       </c>
       <c r="AC41" s="52">
         <v>10</v>
       </c>
       <c r="AD41" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" s="44" customFormat="1">
+      <c r="AE41" s="5">
+        <v>8</v>
+      </c>
+      <c r="AF41" s="44"/>
+      <c r="AG41" s="44"/>
+      <c r="AH41" s="44"/>
+      <c r="AI41" s="44"/>
+      <c r="AJ41" s="44"/>
+      <c r="AK41" s="44"/>
+    </row>
+    <row r="42" spans="1:37" s="44" customFormat="1">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="6">
         <v>7</v>
       </c>
       <c r="C42" s="6">
         <v>4</v>
       </c>
       <c r="D42" s="6">
         <v>12</v>
       </c>
       <c r="E42" s="6">
         <v>10</v>
       </c>
       <c r="F42" s="6">
         <v>6</v>
       </c>
       <c r="G42" s="7">
         <v>11</v>
       </c>
       <c r="H42" s="6">
         <v>7</v>
       </c>
       <c r="I42" s="8">
@@ -4360,52 +4679,55 @@
       </c>
       <c r="W42" s="8">
         <v>8</v>
       </c>
       <c r="X42" s="5">
         <v>6</v>
       </c>
       <c r="Y42" s="5">
         <v>7</v>
       </c>
       <c r="Z42" s="50">
         <v>6</v>
       </c>
       <c r="AA42" s="52">
         <v>8</v>
       </c>
       <c r="AB42" s="52">
         <v>9</v>
       </c>
       <c r="AC42" s="52">
         <v>8</v>
       </c>
       <c r="AD42" s="6">
         <v>10</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="44" customFormat="1">
+      <c r="AE42" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" s="44" customFormat="1">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="11">
         <v>36</v>
       </c>
       <c r="C43" s="11">
         <v>29</v>
       </c>
       <c r="D43" s="11">
         <v>24</v>
       </c>
       <c r="E43" s="11">
         <v>33</v>
       </c>
       <c r="F43" s="11">
         <v>32</v>
       </c>
       <c r="G43" s="9">
         <v>29</v>
       </c>
       <c r="H43" s="9">
         <v>34</v>
       </c>
       <c r="I43" s="10">
@@ -4452,207 +4774,216 @@
       </c>
       <c r="W43" s="10">
         <v>24</v>
       </c>
       <c r="X43" s="47">
         <v>38</v>
       </c>
       <c r="Y43" s="47">
         <v>44</v>
       </c>
       <c r="Z43" s="51">
         <v>33</v>
       </c>
       <c r="AA43" s="51">
         <v>16</v>
       </c>
       <c r="AB43" s="51">
         <v>42</v>
       </c>
       <c r="AC43" s="51">
         <v>37</v>
       </c>
       <c r="AD43" s="11">
         <v>22</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="47">
+        <v>36</v>
+      </c>
+      <c r="AF43" s="30"/>
+      <c r="AG43" s="30"/>
+      <c r="AH43" s="30"/>
+      <c r="AI43" s="30"/>
+      <c r="AJ43" s="30"/>
+      <c r="AK43" s="30"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="L6" workbookViewId="0">
-      <selection activeCell="T44" sqref="T44"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="U27" sqref="U27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="25.44140625" style="13" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="30" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="25.42578125" style="13" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="9" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="13" bestFit="1" customWidth="1"/>
+    <col min="16" max="21" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="6.7109375" style="13" customWidth="1"/>
+    <col min="27" max="27" width="8.140625" style="13" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" style="13"/>
+    <col min="29" max="29" width="9.140625" style="56"/>
+    <col min="30" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="66" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="65"/>
-[...22 lines deleted...]
-      <c r="Y1" s="65"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="66"/>
+      <c r="X1" s="66"/>
+      <c r="Y1" s="66"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" s="43"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
-      <c r="X3" s="68"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="68" t="s">
+      <c r="X3" s="69"/>
+      <c r="Y3" s="70"/>
+      <c r="AJ3" s="69" t="s">
         <v>36</v>
       </c>
-      <c r="AK3" s="69"/>
+      <c r="AK3" s="70"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="63"/>
-      <c r="B4" s="61">
+      <c r="A4" s="64"/>
+      <c r="B4" s="62">
         <v>2024</v>
       </c>
-      <c r="C4" s="62"/>
-[...10 lines deleted...]
-      <c r="N4" s="61">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="62">
         <v>2025</v>
       </c>
-      <c r="O4" s="62"/>
-[...10 lines deleted...]
-      <c r="Z4" s="61">
+      <c r="O4" s="63"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="63"/>
+      <c r="X4" s="63"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="62">
         <v>2026</v>
       </c>
-      <c r="AA4" s="62"/>
-[...9 lines deleted...]
-      <c r="AK4" s="62"/>
+      <c r="AA4" s="63"/>
+      <c r="AB4" s="63"/>
+      <c r="AC4" s="63"/>
+      <c r="AD4" s="63"/>
+      <c r="AE4" s="63"/>
+      <c r="AF4" s="63"/>
+      <c r="AG4" s="63"/>
+      <c r="AH4" s="63"/>
+      <c r="AI4" s="63"/>
+      <c r="AJ4" s="63"/>
+      <c r="AK4" s="63"/>
     </row>
     <row r="5" spans="1:37" ht="27" customHeight="1">
-      <c r="A5" s="64"/>
+      <c r="A5" s="65"/>
       <c r="B5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -4719,77 +5050,77 @@
         <v>24</v>
       </c>
       <c r="AE5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>28</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>29</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>30</v>
       </c>
       <c r="AK5" s="17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="66" t="s">
+      <c r="A6" s="67" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="66"/>
-[...22 lines deleted...]
-      <c r="Y6" s="66"/>
+      <c r="B6" s="67"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="67"/>
+      <c r="E6" s="67"/>
+      <c r="F6" s="67"/>
+      <c r="G6" s="67"/>
+      <c r="H6" s="67"/>
+      <c r="I6" s="67"/>
+      <c r="J6" s="67"/>
+      <c r="K6" s="67"/>
+      <c r="L6" s="67"/>
+      <c r="M6" s="67"/>
+      <c r="N6" s="67"/>
+      <c r="O6" s="67"/>
+      <c r="P6" s="67"/>
+      <c r="Q6" s="67"/>
+      <c r="R6" s="67"/>
+      <c r="S6" s="67"/>
+      <c r="T6" s="67"/>
+      <c r="U6" s="67"/>
+      <c r="V6" s="67"/>
+      <c r="W6" s="67"/>
+      <c r="X6" s="67"/>
+      <c r="Y6" s="67"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18">
         <v>13.94</v>
       </c>
       <c r="C7" s="18">
         <v>12.82</v>
       </c>
       <c r="D7" s="18">
         <v>12.05</v>
       </c>
       <c r="E7" s="18">
         <v>11.98</v>
       </c>
       <c r="F7" s="18">
         <v>11.87</v>
       </c>
       <c r="G7" s="7">
         <v>11.77</v>
       </c>
       <c r="H7" s="18">
         <v>11.65</v>
@@ -4838,50 +5169,53 @@
       </c>
       <c r="W7" s="29">
         <v>11.43</v>
       </c>
       <c r="X7" s="29">
         <v>11.45</v>
       </c>
       <c r="Y7" s="29">
         <v>11.51</v>
       </c>
       <c r="Z7" s="18">
         <v>11.84</v>
       </c>
       <c r="AA7" s="29">
         <v>10.99</v>
       </c>
       <c r="AB7" s="29">
         <v>11.55</v>
       </c>
       <c r="AC7" s="29">
         <v>11.88</v>
       </c>
       <c r="AD7" s="18">
         <v>11.59</v>
       </c>
+      <c r="AE7" s="18">
+        <v>11.59</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="18">
         <v>13.1</v>
       </c>
       <c r="C8" s="18">
         <v>12.5</v>
       </c>
       <c r="D8" s="18">
         <v>11.92</v>
       </c>
       <c r="E8" s="18">
         <v>11.85</v>
       </c>
       <c r="F8" s="18">
         <v>11.75</v>
       </c>
       <c r="G8" s="7">
         <v>11.49</v>
       </c>
       <c r="H8" s="18">
         <v>11.39</v>
@@ -4930,50 +5264,53 @@
       </c>
       <c r="W8" s="29">
         <v>11.06</v>
       </c>
       <c r="X8" s="29">
         <v>11.15</v>
       </c>
       <c r="Y8" s="29">
         <v>11.16</v>
       </c>
       <c r="Z8" s="18">
         <v>11.79</v>
       </c>
       <c r="AA8" s="29">
         <v>10.64</v>
       </c>
       <c r="AB8" s="29">
         <v>10.4</v>
       </c>
       <c r="AC8" s="29">
         <v>11.28</v>
       </c>
       <c r="AD8" s="18">
         <v>11.01</v>
       </c>
+      <c r="AE8" s="18">
+        <v>10.99</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="18">
         <v>14.31</v>
       </c>
       <c r="C9" s="18">
         <v>13.41</v>
       </c>
       <c r="D9" s="18">
         <v>13.04</v>
       </c>
       <c r="E9" s="18">
         <v>12.92</v>
       </c>
       <c r="F9" s="18">
         <v>13.25</v>
       </c>
       <c r="G9" s="7">
         <v>12.72</v>
       </c>
       <c r="H9" s="18">
         <v>12.45</v>
@@ -5022,50 +5359,53 @@
       </c>
       <c r="W9" s="29">
         <v>10.78</v>
       </c>
       <c r="X9" s="29">
         <v>10.71</v>
       </c>
       <c r="Y9" s="29">
         <v>10.93</v>
       </c>
       <c r="Z9" s="18">
         <v>13.65</v>
       </c>
       <c r="AA9" s="29">
         <v>14.62</v>
       </c>
       <c r="AB9" s="29">
         <v>14.96</v>
       </c>
       <c r="AC9" s="29">
         <v>15.1</v>
       </c>
       <c r="AD9" s="18">
         <v>13.71</v>
       </c>
+      <c r="AE9" s="18">
+        <v>13.66</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="18">
         <v>13.7</v>
       </c>
       <c r="C10" s="18">
         <v>10.35</v>
       </c>
       <c r="D10" s="18">
         <v>9.2799999999999994</v>
       </c>
       <c r="E10" s="18">
         <v>10</v>
       </c>
       <c r="F10" s="18">
         <v>9.7899999999999991</v>
       </c>
       <c r="G10" s="7">
         <v>9.57</v>
       </c>
       <c r="H10" s="18">
         <v>9.1199999999999992</v>
@@ -5114,50 +5454,53 @@
       </c>
       <c r="W10" s="29">
         <v>6.38</v>
       </c>
       <c r="X10" s="29">
         <v>6.67</v>
       </c>
       <c r="Y10" s="29">
         <v>6.75</v>
       </c>
       <c r="Z10" s="18">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA10" s="29">
         <v>12.4</v>
       </c>
       <c r="AB10" s="29">
         <v>10.53</v>
       </c>
       <c r="AC10" s="29">
         <v>9.89</v>
       </c>
       <c r="AD10" s="18">
         <v>10.26</v>
       </c>
+      <c r="AE10" s="18">
+        <v>10.08</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="18">
         <v>18.690000000000001</v>
       </c>
       <c r="C11" s="18">
         <v>14.96</v>
       </c>
       <c r="D11" s="18">
         <v>13.05</v>
       </c>
       <c r="E11" s="18">
         <v>13.92</v>
       </c>
       <c r="F11" s="18">
         <v>13.22</v>
       </c>
       <c r="G11" s="7">
         <v>13.62</v>
       </c>
       <c r="H11" s="18">
         <v>13.59</v>
@@ -5206,50 +5549,53 @@
       </c>
       <c r="W11" s="29">
         <v>12.03</v>
       </c>
       <c r="X11" s="29">
         <v>11.96</v>
       </c>
       <c r="Y11" s="29">
         <v>12.06</v>
       </c>
       <c r="Z11" s="18">
         <v>11.97</v>
       </c>
       <c r="AA11" s="29">
         <v>9.42</v>
       </c>
       <c r="AB11" s="29">
         <v>11.88</v>
       </c>
       <c r="AC11" s="29">
         <v>12.73</v>
       </c>
       <c r="AD11" s="18">
         <v>12.19</v>
       </c>
+      <c r="AE11" s="18">
+        <v>12.59</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="18">
         <v>18.28</v>
       </c>
       <c r="C12" s="18">
         <v>12.68</v>
       </c>
       <c r="D12" s="18">
         <v>12.05</v>
       </c>
       <c r="E12" s="18">
         <v>12.43</v>
       </c>
       <c r="F12" s="18">
         <v>11.98</v>
       </c>
       <c r="G12" s="34">
         <v>12.8</v>
       </c>
       <c r="H12" s="18">
         <v>12.52</v>
@@ -5298,50 +5644,53 @@
       </c>
       <c r="W12" s="29">
         <v>13.28</v>
       </c>
       <c r="X12" s="29">
         <v>13</v>
       </c>
       <c r="Y12" s="29">
         <v>12.68</v>
       </c>
       <c r="Z12" s="18">
         <v>13.84</v>
       </c>
       <c r="AA12" s="29">
         <v>10.050000000000001</v>
       </c>
       <c r="AB12" s="29">
         <v>12.31</v>
       </c>
       <c r="AC12" s="29">
         <v>12.61</v>
       </c>
       <c r="AD12" s="18">
         <v>11.82</v>
       </c>
+      <c r="AE12" s="18">
+        <v>11.38</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="18">
         <v>18.22</v>
       </c>
       <c r="C13" s="18">
         <v>15.71</v>
       </c>
       <c r="D13" s="18">
         <v>15.36</v>
       </c>
       <c r="E13" s="18">
         <v>14.64</v>
       </c>
       <c r="F13" s="18">
         <v>14.26</v>
       </c>
       <c r="G13" s="7">
         <v>13.62</v>
       </c>
       <c r="H13" s="18">
         <v>13.61</v>
@@ -5390,50 +5739,53 @@
       </c>
       <c r="W13" s="29">
         <v>12.68</v>
       </c>
       <c r="X13" s="29">
         <v>12.77</v>
       </c>
       <c r="Y13" s="29">
         <v>12.87</v>
       </c>
       <c r="Z13" s="18">
         <v>10.9</v>
       </c>
       <c r="AA13" s="29">
         <v>10.61</v>
       </c>
       <c r="AB13" s="29">
         <v>11.42</v>
       </c>
       <c r="AC13" s="29">
         <v>11.36</v>
       </c>
       <c r="AD13" s="18">
         <v>10.94</v>
       </c>
+      <c r="AE13" s="18">
+        <v>11.71</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="18">
         <v>13.78</v>
       </c>
       <c r="C14" s="18">
         <v>12.77</v>
       </c>
       <c r="D14" s="18">
         <v>11.53</v>
       </c>
       <c r="E14" s="18">
         <v>10.64</v>
       </c>
       <c r="F14" s="18">
         <v>10.63</v>
       </c>
       <c r="G14" s="7">
         <v>10.52</v>
       </c>
       <c r="H14" s="18">
         <v>10.45</v>
@@ -5482,50 +5834,53 @@
       </c>
       <c r="W14" s="29">
         <v>10.67</v>
       </c>
       <c r="X14" s="29">
         <v>10.7</v>
       </c>
       <c r="Y14" s="29">
         <v>10.63</v>
       </c>
       <c r="Z14" s="18">
         <v>10.8</v>
       </c>
       <c r="AA14" s="29">
         <v>11.06</v>
       </c>
       <c r="AB14" s="29">
         <v>12.77</v>
       </c>
       <c r="AC14" s="29">
         <v>12.29</v>
       </c>
       <c r="AD14" s="18">
         <v>12.51</v>
       </c>
+      <c r="AE14" s="18">
+        <v>11.93</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="18">
         <v>8.3000000000000007</v>
       </c>
       <c r="C15" s="18">
         <v>11.08</v>
       </c>
       <c r="D15" s="18">
         <v>10.58</v>
       </c>
       <c r="E15" s="18">
         <v>11.13</v>
       </c>
       <c r="F15" s="18">
         <v>10.55</v>
       </c>
       <c r="G15" s="7">
         <v>11.28</v>
       </c>
       <c r="H15" s="18">
         <v>11.96</v>
@@ -5574,50 +5929,53 @@
       </c>
       <c r="W15" s="29">
         <v>15.23</v>
       </c>
       <c r="X15" s="29">
         <v>14.45</v>
       </c>
       <c r="Y15" s="29">
         <v>14.48</v>
       </c>
       <c r="Z15" s="18">
         <v>12.31</v>
       </c>
       <c r="AA15" s="29">
         <v>12.1</v>
       </c>
       <c r="AB15" s="29">
         <v>12.4</v>
       </c>
       <c r="AC15" s="29">
         <v>12.67</v>
       </c>
       <c r="AD15" s="18">
         <v>12.46</v>
       </c>
+      <c r="AE15" s="18">
+        <v>12.88</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="18">
         <v>20.77</v>
       </c>
       <c r="C16" s="18">
         <v>18.98</v>
       </c>
       <c r="D16" s="18">
         <v>14.99</v>
       </c>
       <c r="E16" s="18">
         <v>14.92</v>
       </c>
       <c r="F16" s="18">
         <v>15.72</v>
       </c>
       <c r="G16" s="7">
         <v>15.31</v>
       </c>
       <c r="H16" s="18">
         <v>15.23</v>
@@ -5666,52 +6024,55 @@
       </c>
       <c r="W16" s="29">
         <v>14.03</v>
       </c>
       <c r="X16" s="29">
         <v>13.47</v>
       </c>
       <c r="Y16" s="29">
         <v>13.93</v>
       </c>
       <c r="Z16" s="18">
         <v>10.56</v>
       </c>
       <c r="AA16" s="29">
         <v>11.1</v>
       </c>
       <c r="AB16" s="29">
         <v>12.36</v>
       </c>
       <c r="AC16" s="29">
         <v>11.43</v>
       </c>
       <c r="AD16" s="18">
         <v>11.12</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="18">
+        <v>11.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="18">
         <v>12.81</v>
       </c>
       <c r="C17" s="18">
         <v>14.36</v>
       </c>
       <c r="D17" s="18">
         <v>14.94</v>
       </c>
       <c r="E17" s="18">
         <v>14.42</v>
       </c>
       <c r="F17" s="18">
         <v>15.02</v>
       </c>
       <c r="G17" s="7">
         <v>15.61</v>
       </c>
       <c r="H17" s="18">
         <v>15.18</v>
       </c>
       <c r="I17" s="28">
@@ -5758,52 +6119,55 @@
       </c>
       <c r="W17" s="29">
         <v>15.11</v>
       </c>
       <c r="X17" s="29">
         <v>15.28</v>
       </c>
       <c r="Y17" s="29">
         <v>15.43</v>
       </c>
       <c r="Z17" s="18">
         <v>17.010000000000002</v>
       </c>
       <c r="AA17" s="29">
         <v>16.78</v>
       </c>
       <c r="AB17" s="29">
         <v>17.25</v>
       </c>
       <c r="AC17" s="29">
         <v>16.87</v>
       </c>
       <c r="AD17" s="18">
         <v>17.47</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="18">
+        <v>16.66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="18">
         <v>12.94</v>
       </c>
       <c r="C18" s="18">
         <v>12.49</v>
       </c>
       <c r="D18" s="18">
         <v>11.92</v>
       </c>
       <c r="E18" s="18">
         <v>11.67</v>
       </c>
       <c r="F18" s="18">
         <v>11.31</v>
       </c>
       <c r="G18" s="7">
         <v>11.19</v>
       </c>
       <c r="H18" s="18">
         <v>10.79</v>
       </c>
       <c r="I18" s="28">
@@ -5850,52 +6214,55 @@
       </c>
       <c r="W18" s="29">
         <v>11.77</v>
       </c>
       <c r="X18" s="29">
         <v>11.78</v>
       </c>
       <c r="Y18" s="29">
         <v>11.81</v>
       </c>
       <c r="Z18" s="18">
         <v>12.13</v>
       </c>
       <c r="AA18" s="29">
         <v>10.53</v>
       </c>
       <c r="AB18" s="29">
         <v>11.72</v>
       </c>
       <c r="AC18" s="29">
         <v>10.83</v>
       </c>
       <c r="AD18" s="18">
         <v>10.95</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="18">
+        <v>11.15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="18">
         <v>22.57</v>
       </c>
       <c r="C19" s="18">
         <v>16.760000000000002</v>
       </c>
       <c r="D19" s="18">
         <v>14.76</v>
       </c>
       <c r="E19" s="18">
         <v>13.3</v>
       </c>
       <c r="F19" s="18">
         <v>13.33</v>
       </c>
       <c r="G19" s="7">
         <v>12.59</v>
       </c>
       <c r="H19" s="18">
         <v>12.03</v>
       </c>
       <c r="I19" s="28">
@@ -5942,52 +6309,55 @@
       </c>
       <c r="W19" s="29">
         <v>10.78</v>
       </c>
       <c r="X19" s="29">
         <v>11.25</v>
       </c>
       <c r="Y19" s="29">
         <v>11.7</v>
       </c>
       <c r="Z19" s="18">
         <v>10.55</v>
       </c>
       <c r="AA19" s="29">
         <v>12.46</v>
       </c>
       <c r="AB19" s="29">
         <v>13.22</v>
       </c>
       <c r="AC19" s="29">
         <v>13.2</v>
       </c>
       <c r="AD19" s="18">
         <v>12.39</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="18">
+        <v>12.18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="18">
         <v>6.6</v>
       </c>
       <c r="C20" s="18">
         <v>5.35</v>
       </c>
       <c r="D20" s="18">
         <v>7.33</v>
       </c>
       <c r="E20" s="18">
         <v>7.89</v>
       </c>
       <c r="F20" s="18">
         <v>7.4</v>
       </c>
       <c r="G20" s="7">
         <v>7.92</v>
       </c>
       <c r="H20" s="18">
         <v>7.73</v>
       </c>
       <c r="I20" s="28">
@@ -6034,52 +6404,55 @@
       </c>
       <c r="W20" s="29">
         <v>7.48</v>
       </c>
       <c r="X20" s="29">
         <v>7.37</v>
       </c>
       <c r="Y20" s="29">
         <v>7.33</v>
       </c>
       <c r="Z20" s="18">
         <v>6.19</v>
       </c>
       <c r="AA20" s="29">
         <v>7.62</v>
       </c>
       <c r="AB20" s="29">
         <v>8.23</v>
       </c>
       <c r="AC20" s="29">
         <v>8.31</v>
       </c>
       <c r="AD20" s="18">
         <v>8.77</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="18">
+        <v>8.5500000000000007</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="18">
         <v>12.18</v>
       </c>
       <c r="C21" s="18">
         <v>11.36</v>
       </c>
       <c r="D21" s="18">
         <v>10.24</v>
       </c>
       <c r="E21" s="18">
         <v>10.55</v>
       </c>
       <c r="F21" s="18">
         <v>10.61</v>
       </c>
       <c r="G21" s="7">
         <v>10.54</v>
       </c>
       <c r="H21" s="18">
         <v>10.69</v>
       </c>
       <c r="I21" s="28">
@@ -6126,83 +6499,86 @@
       </c>
       <c r="W21" s="29">
         <v>11.34</v>
       </c>
       <c r="X21" s="29">
         <v>11.54</v>
       </c>
       <c r="Y21" s="29">
         <v>11.84</v>
       </c>
       <c r="Z21" s="18">
         <v>11.62</v>
       </c>
       <c r="AA21" s="29">
         <v>9.1</v>
       </c>
       <c r="AB21" s="29">
         <v>11.07</v>
       </c>
       <c r="AC21" s="29">
         <v>11.67</v>
       </c>
       <c r="AD21" s="18">
         <v>10.86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="67" t="s">
+      <c r="AE21" s="18">
+        <v>11.24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="67"/>
-[...22 lines deleted...]
-      <c r="Y22" s="67"/>
+      <c r="B22" s="68"/>
+      <c r="C22" s="68"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="68"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="68"/>
+      <c r="M22" s="68"/>
+      <c r="N22" s="68"/>
+      <c r="O22" s="68"/>
+      <c r="P22" s="68"/>
+      <c r="Q22" s="68"/>
+      <c r="R22" s="68"/>
+      <c r="S22" s="68"/>
+      <c r="T22" s="68"/>
+      <c r="U22" s="68"/>
+      <c r="V22" s="68"/>
+      <c r="W22" s="68"/>
+      <c r="X22" s="68"/>
+      <c r="Y22" s="68"/>
       <c r="AA22" s="29"/>
       <c r="AC22" s="29"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="18">
         <v>13.45</v>
       </c>
       <c r="C23" s="18">
         <v>12.9</v>
       </c>
       <c r="D23" s="18">
         <v>12.03</v>
       </c>
       <c r="E23" s="18">
         <v>11.9</v>
       </c>
       <c r="F23" s="18">
         <v>11.79</v>
       </c>
       <c r="G23" s="7">
         <v>11.57</v>
       </c>
       <c r="H23" s="18">
         <v>11.55</v>
       </c>
       <c r="I23" s="28">
@@ -6249,52 +6625,55 @@
       </c>
       <c r="W23" s="29">
         <v>11.42</v>
       </c>
       <c r="X23" s="29">
         <v>11.44</v>
       </c>
       <c r="Y23" s="29">
         <v>11.48</v>
       </c>
       <c r="Z23" s="18">
         <v>11.42</v>
       </c>
       <c r="AA23" s="29">
         <v>10.54</v>
       </c>
       <c r="AB23" s="29">
         <v>10.55</v>
       </c>
       <c r="AC23" s="29">
         <v>11.23</v>
       </c>
       <c r="AD23" s="18">
         <v>10.93</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="18">
+        <v>11.06</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="18">
         <v>13.1</v>
       </c>
       <c r="C24" s="18">
         <v>12.5</v>
       </c>
       <c r="D24" s="18">
         <v>11.92</v>
       </c>
       <c r="E24" s="18">
         <v>11.85</v>
       </c>
       <c r="F24" s="18">
         <v>11.75</v>
       </c>
       <c r="G24" s="7">
         <v>11.49</v>
       </c>
       <c r="H24" s="18">
         <v>11.39</v>
       </c>
       <c r="I24" s="28">
@@ -6341,52 +6720,55 @@
       </c>
       <c r="W24" s="29">
         <v>11.06</v>
       </c>
       <c r="X24" s="29">
         <v>11.15</v>
       </c>
       <c r="Y24" s="29">
         <v>11.16</v>
       </c>
       <c r="Z24" s="18">
         <v>11.79</v>
       </c>
       <c r="AA24" s="29">
         <v>10.64</v>
       </c>
       <c r="AB24" s="29">
         <v>10.4</v>
       </c>
       <c r="AC24" s="29">
         <v>11.28</v>
       </c>
       <c r="AD24" s="18">
         <v>11.01</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="18">
+        <v>10.99</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="18">
         <v>20.87</v>
       </c>
       <c r="C25" s="18">
         <v>15.14</v>
       </c>
       <c r="D25" s="18">
         <v>12.31</v>
       </c>
       <c r="E25" s="18">
         <v>13.88</v>
       </c>
       <c r="F25" s="18">
         <v>13.51</v>
       </c>
       <c r="G25" s="34">
         <v>13.4</v>
       </c>
       <c r="H25" s="18">
         <v>13.68</v>
       </c>
       <c r="I25" s="28">
@@ -6433,52 +6815,55 @@
       </c>
       <c r="W25" s="29">
         <v>14.08</v>
       </c>
       <c r="X25" s="29">
         <v>13.47</v>
       </c>
       <c r="Y25" s="29">
         <v>13.38</v>
       </c>
       <c r="Z25" s="18">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA25" s="29">
         <v>5.8</v>
       </c>
       <c r="AB25" s="29">
         <v>9.07</v>
       </c>
       <c r="AC25" s="29">
         <v>9.68</v>
       </c>
       <c r="AD25" s="18">
         <v>8.5399999999999991</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="18">
+        <v>10.17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="18">
         <v>12.19</v>
       </c>
       <c r="C26" s="18">
         <v>13.47</v>
       </c>
       <c r="D26" s="18">
         <v>12.95</v>
       </c>
       <c r="E26" s="18">
         <v>11.46</v>
       </c>
       <c r="F26" s="18">
         <v>9.81</v>
       </c>
       <c r="G26" s="34">
         <v>10.5</v>
       </c>
       <c r="H26" s="18">
         <v>12.97</v>
       </c>
       <c r="I26" s="28">
@@ -6525,52 +6910,55 @@
       </c>
       <c r="W26" s="29">
         <v>15.06</v>
       </c>
       <c r="X26" s="29">
         <v>13.69</v>
       </c>
       <c r="Y26" s="29">
         <v>14.01</v>
       </c>
       <c r="Z26" s="18">
         <v>8.92</v>
       </c>
       <c r="AA26" s="29">
         <v>10.41</v>
       </c>
       <c r="AB26" s="29">
         <v>11.72</v>
       </c>
       <c r="AC26" s="29">
         <v>10.65</v>
       </c>
       <c r="AD26" s="18">
         <v>11.06</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="18">
+        <v>11.37</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="18">
         <v>17.41</v>
       </c>
       <c r="C27" s="18">
         <v>19.7</v>
       </c>
       <c r="D27" s="18">
         <v>14.42</v>
       </c>
       <c r="E27" s="18">
         <v>13.5</v>
       </c>
       <c r="F27" s="18">
         <v>13.98</v>
       </c>
       <c r="G27" s="7">
         <v>13.38</v>
       </c>
       <c r="H27" s="18">
         <v>13.97</v>
       </c>
       <c r="I27" s="28">
@@ -6617,52 +7005,55 @@
       </c>
       <c r="W27" s="29">
         <v>14.62</v>
       </c>
       <c r="X27" s="29">
         <v>14.26</v>
       </c>
       <c r="Y27" s="29">
         <v>14.31</v>
       </c>
       <c r="Z27" s="18">
         <v>5.8</v>
       </c>
       <c r="AA27" s="29">
         <v>8.39</v>
       </c>
       <c r="AB27" s="29">
         <v>9.01</v>
       </c>
       <c r="AC27" s="29">
         <v>8.24</v>
       </c>
       <c r="AD27" s="18">
         <v>8.66</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="18">
+        <v>10.76</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="18">
         <v>12.66</v>
       </c>
       <c r="C28" s="18">
         <v>13.69</v>
       </c>
       <c r="D28" s="18">
         <v>11.8</v>
       </c>
       <c r="E28" s="18">
         <v>10.73</v>
       </c>
       <c r="F28" s="18">
         <v>11.14</v>
       </c>
       <c r="G28" s="7">
         <v>11.16</v>
       </c>
       <c r="H28" s="18">
         <v>10.59</v>
       </c>
       <c r="I28" s="28">
@@ -6709,83 +7100,86 @@
       </c>
       <c r="W28" s="29">
         <v>12.01</v>
       </c>
       <c r="X28" s="29">
         <v>12.11</v>
       </c>
       <c r="Y28" s="29">
         <v>12.65</v>
       </c>
       <c r="Z28" s="18">
         <v>14.73</v>
       </c>
       <c r="AA28" s="29">
         <v>13.49</v>
       </c>
       <c r="AB28" s="29">
         <v>14.58</v>
       </c>
       <c r="AC28" s="29">
         <v>13.52</v>
       </c>
       <c r="AD28" s="18">
         <v>12.63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="60" t="s">
+      <c r="AE28" s="18">
+        <v>12.92</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="60"/>
-[...22 lines deleted...]
-      <c r="Y29" s="60"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
       <c r="AA29" s="29"/>
       <c r="AC29" s="29"/>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="18">
         <v>14.41</v>
       </c>
       <c r="C30" s="18">
         <v>12.75</v>
       </c>
       <c r="D30" s="18">
         <v>12.07</v>
       </c>
       <c r="E30" s="18">
         <v>12.05</v>
       </c>
       <c r="F30" s="18">
         <v>11.95</v>
       </c>
       <c r="G30" s="7">
         <v>11.96</v>
       </c>
       <c r="H30" s="18">
         <v>11.75</v>
       </c>
       <c r="I30" s="28">
@@ -6832,52 +7226,55 @@
       </c>
       <c r="W30" s="29">
         <v>11.45</v>
       </c>
       <c r="X30" s="29">
         <v>11.46</v>
       </c>
       <c r="Y30" s="29">
         <v>11.53</v>
       </c>
       <c r="Z30" s="18">
         <v>12.27</v>
       </c>
       <c r="AA30" s="29">
         <v>11.44</v>
       </c>
       <c r="AB30" s="29">
         <v>12.57</v>
       </c>
       <c r="AC30" s="29">
         <v>12.55</v>
       </c>
       <c r="AD30" s="53">
         <v>12.26</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="18">
+        <v>12.14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="18">
         <v>14.31</v>
       </c>
       <c r="C31" s="18">
         <v>13.41</v>
       </c>
       <c r="D31" s="18">
         <v>13.04</v>
       </c>
       <c r="E31" s="18">
         <v>12.92</v>
       </c>
       <c r="F31" s="18">
         <v>13.25</v>
       </c>
       <c r="G31" s="7">
         <v>12.72</v>
       </c>
       <c r="H31" s="18">
         <v>12.45</v>
       </c>
       <c r="I31" s="28">
@@ -6924,52 +7321,55 @@
       </c>
       <c r="W31" s="29">
         <v>10.78</v>
       </c>
       <c r="X31" s="29">
         <v>10.71</v>
       </c>
       <c r="Y31" s="29">
         <v>10.93</v>
       </c>
       <c r="Z31" s="18">
         <v>13.65</v>
       </c>
       <c r="AA31" s="29">
         <v>14.62</v>
       </c>
       <c r="AB31" s="29">
         <v>14.96</v>
       </c>
       <c r="AC31" s="29">
         <v>15.1</v>
       </c>
       <c r="AD31" s="53">
         <v>13.71</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="18">
+        <v>13.66</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="18">
         <v>13.7</v>
       </c>
       <c r="C32" s="18">
         <v>10.35</v>
       </c>
       <c r="D32" s="18">
         <v>9.2799999999999994</v>
       </c>
       <c r="E32" s="18">
         <v>10</v>
       </c>
       <c r="F32" s="18">
         <v>9.7899999999999991</v>
       </c>
       <c r="G32" s="7">
         <v>9.57</v>
       </c>
       <c r="H32" s="18">
         <v>9.1199999999999992</v>
       </c>
       <c r="I32" s="28">
@@ -7016,52 +7416,55 @@
       </c>
       <c r="W32" s="29">
         <v>6.38</v>
       </c>
       <c r="X32" s="29">
         <v>6.67</v>
       </c>
       <c r="Y32" s="29">
         <v>6.75</v>
       </c>
       <c r="Z32" s="18">
         <v>9.7799999999999994</v>
       </c>
       <c r="AA32" s="29">
         <v>12.4</v>
       </c>
       <c r="AB32" s="29">
         <v>10.53</v>
       </c>
       <c r="AC32" s="29">
         <v>9.89</v>
       </c>
       <c r="AD32" s="53">
         <v>10.26</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="18">
+        <v>10.08</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="18">
         <v>17.66</v>
       </c>
       <c r="C33" s="18">
         <v>14.88</v>
       </c>
       <c r="D33" s="18">
         <v>13.41</v>
       </c>
       <c r="E33" s="18">
         <v>13.94</v>
       </c>
       <c r="F33" s="18">
         <v>13.09</v>
       </c>
       <c r="G33" s="7">
         <v>13.72</v>
       </c>
       <c r="H33" s="18">
         <v>13.55</v>
       </c>
       <c r="I33" s="28">
@@ -7108,52 +7511,55 @@
       </c>
       <c r="W33" s="29">
         <v>11.03</v>
       </c>
       <c r="X33" s="29">
         <v>11.23</v>
       </c>
       <c r="Y33" s="29">
         <v>11.42</v>
       </c>
       <c r="Z33" s="18">
         <v>15.87</v>
       </c>
       <c r="AA33" s="29">
         <v>11.23</v>
       </c>
       <c r="AB33" s="29">
         <v>13.28</v>
       </c>
       <c r="AC33" s="29">
         <v>14.25</v>
       </c>
       <c r="AD33" s="53">
         <v>13.99</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="18">
+        <v>13.8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="18">
         <v>18.28</v>
       </c>
       <c r="C34" s="18">
         <v>12.68</v>
       </c>
       <c r="D34" s="18">
         <v>12.05</v>
       </c>
       <c r="E34" s="18">
         <v>12.43</v>
       </c>
       <c r="F34" s="18">
         <v>11.98</v>
       </c>
       <c r="G34" s="7">
         <v>12.8</v>
       </c>
       <c r="H34" s="18">
         <v>12.52</v>
       </c>
       <c r="I34" s="28">
@@ -7200,52 +7606,55 @@
       </c>
       <c r="W34" s="29">
         <v>13.28</v>
       </c>
       <c r="X34" s="29">
         <v>13</v>
       </c>
       <c r="Y34" s="29">
         <v>12.68</v>
       </c>
       <c r="Z34" s="18">
         <v>13.84</v>
       </c>
       <c r="AA34" s="29">
         <v>10.050000000000001</v>
       </c>
       <c r="AB34" s="29">
         <v>12.31</v>
       </c>
       <c r="AC34" s="29">
         <v>12.61</v>
       </c>
       <c r="AD34" s="53">
         <v>11.82</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="18">
+        <v>11.38</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="18">
         <v>18.22</v>
       </c>
       <c r="C35" s="18">
         <v>15.71</v>
       </c>
       <c r="D35" s="18">
         <v>15.36</v>
       </c>
       <c r="E35" s="18">
         <v>14.64</v>
       </c>
       <c r="F35" s="18">
         <v>14.26</v>
       </c>
       <c r="G35" s="7">
         <v>13.62</v>
       </c>
       <c r="H35" s="18">
         <v>13.61</v>
       </c>
       <c r="I35" s="28">
@@ -7292,52 +7701,55 @@
       </c>
       <c r="W35" s="29">
         <v>12.68</v>
       </c>
       <c r="X35" s="29">
         <v>12.77</v>
       </c>
       <c r="Y35" s="29">
         <v>12.87</v>
       </c>
       <c r="Z35" s="18">
         <v>10.9</v>
       </c>
       <c r="AA35" s="29">
         <v>10.61</v>
       </c>
       <c r="AB35" s="29">
         <v>11.42</v>
       </c>
       <c r="AC35" s="29">
         <v>11.36</v>
       </c>
       <c r="AD35" s="53">
         <v>10.94</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="18">
+        <v>11.71</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="18">
         <v>13.78</v>
       </c>
       <c r="C36" s="18">
         <v>12.77</v>
       </c>
       <c r="D36" s="18">
         <v>11.53</v>
       </c>
       <c r="E36" s="18">
         <v>10.64</v>
       </c>
       <c r="F36" s="18">
         <v>10.63</v>
       </c>
       <c r="G36" s="7">
         <v>10.52</v>
       </c>
       <c r="H36" s="18">
         <v>10.45</v>
       </c>
       <c r="I36" s="28">
@@ -7384,52 +7796,55 @@
       </c>
       <c r="W36" s="29">
         <v>10.67</v>
       </c>
       <c r="X36" s="29">
         <v>10.7</v>
       </c>
       <c r="Y36" s="29">
         <v>10.63</v>
       </c>
       <c r="Z36" s="18">
         <v>10.8</v>
       </c>
       <c r="AA36" s="29">
         <v>11.06</v>
       </c>
       <c r="AB36" s="29">
         <v>12.77</v>
       </c>
       <c r="AC36" s="29">
         <v>12.29</v>
       </c>
       <c r="AD36" s="53">
         <v>12.51</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="18">
+        <v>11.93</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="18">
         <v>5.74</v>
       </c>
       <c r="C37" s="18">
         <v>9.49</v>
       </c>
       <c r="D37" s="18">
         <v>9</v>
       </c>
       <c r="E37" s="18">
         <v>10.9</v>
       </c>
       <c r="F37" s="18">
         <v>11.05</v>
       </c>
       <c r="G37" s="7">
         <v>11.8</v>
       </c>
       <c r="H37" s="18">
         <v>11.27</v>
       </c>
       <c r="I37" s="28">
@@ -7476,52 +7891,55 @@
       </c>
       <c r="W37" s="29">
         <v>15.34</v>
       </c>
       <c r="X37" s="29">
         <v>14.96</v>
       </c>
       <c r="Y37" s="29">
         <v>14.8</v>
       </c>
       <c r="Z37" s="18">
         <v>14.63</v>
       </c>
       <c r="AA37" s="29">
         <v>13.24</v>
       </c>
       <c r="AB37" s="29">
         <v>12.85</v>
       </c>
       <c r="AC37" s="29">
         <v>14.04</v>
       </c>
       <c r="AD37" s="53">
         <v>13.41</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="18">
+        <v>13.9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="18">
         <v>23.65</v>
       </c>
       <c r="C38" s="18">
         <v>18.36</v>
       </c>
       <c r="D38" s="18">
         <v>15.48</v>
       </c>
       <c r="E38" s="18">
         <v>16.14</v>
       </c>
       <c r="F38" s="18">
         <v>17.21</v>
       </c>
       <c r="G38" s="7">
         <v>16.989999999999998</v>
       </c>
       <c r="H38" s="18">
         <v>16.329999999999998</v>
       </c>
       <c r="I38" s="28">
@@ -7568,52 +7986,55 @@
       </c>
       <c r="W38" s="29">
         <v>13.5</v>
       </c>
       <c r="X38" s="29">
         <v>12.76</v>
       </c>
       <c r="Y38" s="29">
         <v>13.58</v>
       </c>
       <c r="Z38" s="18">
         <v>15.06</v>
       </c>
       <c r="AA38" s="29">
         <v>13.66</v>
       </c>
       <c r="AB38" s="29">
         <v>15.49</v>
       </c>
       <c r="AC38" s="29">
         <v>14.41</v>
       </c>
       <c r="AD38" s="53">
         <v>13.41</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="18">
+        <v>12.77</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="18">
         <v>12.81</v>
       </c>
       <c r="C39" s="18">
         <v>14.36</v>
       </c>
       <c r="D39" s="18">
         <v>14.94</v>
       </c>
       <c r="E39" s="18">
         <v>14.42</v>
       </c>
       <c r="F39" s="18">
         <v>15.02</v>
       </c>
       <c r="G39" s="7">
         <v>15.61</v>
       </c>
       <c r="H39" s="18">
         <v>15.18</v>
       </c>
       <c r="I39" s="28">
@@ -7660,52 +8081,55 @@
       </c>
       <c r="W39" s="29">
         <v>15.11</v>
       </c>
       <c r="X39" s="29">
         <v>15.28</v>
       </c>
       <c r="Y39" s="29">
         <v>15.43</v>
       </c>
       <c r="Z39" s="18">
         <v>17.010000000000002</v>
       </c>
       <c r="AA39" s="29">
         <v>16.78</v>
       </c>
       <c r="AB39" s="29">
         <v>17.25</v>
       </c>
       <c r="AC39" s="29">
         <v>16.87</v>
       </c>
       <c r="AD39" s="53">
         <v>17.47</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="18">
+        <v>16.66</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="18">
         <v>13.09</v>
       </c>
       <c r="C40" s="18">
         <v>11.89</v>
       </c>
       <c r="D40" s="18">
         <v>11.98</v>
       </c>
       <c r="E40" s="18">
         <v>12.13</v>
       </c>
       <c r="F40" s="18">
         <v>11.4</v>
       </c>
       <c r="G40" s="7">
         <v>11.21</v>
       </c>
       <c r="H40" s="18">
         <v>10.89</v>
       </c>
       <c r="I40" s="28">
@@ -7752,52 +8176,55 @@
       </c>
       <c r="W40" s="29">
         <v>11.65</v>
       </c>
       <c r="X40" s="29">
         <v>11.61</v>
       </c>
       <c r="Y40" s="29">
         <v>11.38</v>
       </c>
       <c r="Z40" s="18">
         <v>10.76</v>
       </c>
       <c r="AA40" s="29">
         <v>8.9499999999999993</v>
       </c>
       <c r="AB40" s="29">
         <v>10.199999999999999</v>
       </c>
       <c r="AC40" s="29">
         <v>9.41</v>
       </c>
       <c r="AD40" s="53">
         <v>10.050000000000001</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="18">
+        <v>10.210000000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="18">
         <v>22.57</v>
       </c>
       <c r="C41" s="18">
         <v>16.760000000000002</v>
       </c>
       <c r="D41" s="18">
         <v>14.76</v>
       </c>
       <c r="E41" s="18">
         <v>13.3</v>
       </c>
       <c r="F41" s="18">
         <v>13.33</v>
       </c>
       <c r="G41" s="7">
         <v>12.59</v>
       </c>
       <c r="H41" s="18">
         <v>12.03</v>
       </c>
       <c r="I41" s="28">
@@ -7844,52 +8271,55 @@
       </c>
       <c r="W41" s="29">
         <v>10.78</v>
       </c>
       <c r="X41" s="29">
         <v>11.25</v>
       </c>
       <c r="Y41" s="29">
         <v>11.7</v>
       </c>
       <c r="Z41" s="18">
         <v>10.55</v>
       </c>
       <c r="AA41" s="29">
         <v>12.46</v>
       </c>
       <c r="AB41" s="29">
         <v>13.22</v>
       </c>
       <c r="AC41" s="29">
         <v>13.2</v>
       </c>
       <c r="AD41" s="53">
         <v>12.39</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="18">
+        <v>12.18</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="18">
         <v>6.6</v>
       </c>
       <c r="C42" s="18">
         <v>5.35</v>
       </c>
       <c r="D42" s="18">
         <v>7.33</v>
       </c>
       <c r="E42" s="18">
         <v>7.89</v>
       </c>
       <c r="F42" s="18">
         <v>7.4</v>
       </c>
       <c r="G42" s="7">
         <v>7.92</v>
       </c>
       <c r="H42" s="18">
         <v>7.73</v>
       </c>
       <c r="I42" s="13">
@@ -7936,52 +8366,61 @@
       </c>
       <c r="W42" s="29">
         <v>7.48</v>
       </c>
       <c r="X42" s="29">
         <v>7.37</v>
       </c>
       <c r="Y42" s="29">
         <v>7.33</v>
       </c>
       <c r="Z42" s="18">
         <v>6.19</v>
       </c>
       <c r="AA42" s="29">
         <v>7.62</v>
       </c>
       <c r="AB42" s="29">
         <v>8.23</v>
       </c>
       <c r="AC42" s="29">
         <v>8.31</v>
       </c>
       <c r="AD42" s="53">
         <v>8.77</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="18">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="AF42" s="44"/>
+      <c r="AG42" s="44"/>
+      <c r="AH42" s="44"/>
+      <c r="AI42" s="44"/>
+      <c r="AJ42" s="44"/>
+      <c r="AK42" s="44"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="22">
         <v>12.18</v>
       </c>
       <c r="C43" s="22">
         <v>11.36</v>
       </c>
       <c r="D43" s="22">
         <v>10.24</v>
       </c>
       <c r="E43" s="22">
         <v>10.55</v>
       </c>
       <c r="F43" s="22">
         <v>10.61</v>
       </c>
       <c r="G43" s="9">
         <v>10.54</v>
       </c>
       <c r="H43" s="9">
         <v>10.69</v>
       </c>
       <c r="I43" s="30">
@@ -8028,212 +8467,221 @@
       </c>
       <c r="W43" s="38">
         <v>11.34</v>
       </c>
       <c r="X43" s="38">
         <v>11.54</v>
       </c>
       <c r="Y43" s="38">
         <v>11.84</v>
       </c>
       <c r="Z43" s="22">
         <v>11.62</v>
       </c>
       <c r="AA43" s="38">
         <v>9.1</v>
       </c>
       <c r="AB43" s="38">
         <v>11.07</v>
       </c>
       <c r="AC43" s="38">
         <v>11.67</v>
       </c>
       <c r="AD43" s="22">
         <v>10.86</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="22">
+        <v>11.24</v>
+      </c>
+      <c r="AF43" s="30"/>
+      <c r="AG43" s="30"/>
+      <c r="AH43" s="30"/>
+      <c r="AI43" s="30"/>
+      <c r="AJ43" s="30"/>
+      <c r="AK43" s="30"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="K1" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
-    <col min="2" max="2" width="6.109375" style="13" bestFit="1" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="30" max="16384" width="9.109375" style="13"/>
+    <col min="2" max="2" width="6.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5703125" style="13" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="5.28515625" style="13" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="4.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="13" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5703125" style="13" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="3.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="26" max="28" width="9.140625" style="13"/>
+    <col min="29" max="29" width="9.140625" style="20"/>
+    <col min="30" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="66" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="65"/>
-[...22 lines deleted...]
-      <c r="Y1" s="65"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="66"/>
+      <c r="X1" s="66"/>
+      <c r="Y1" s="66"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="Y3" s="20"/>
       <c r="AK3" s="20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="63"/>
-      <c r="B4" s="61">
+      <c r="A4" s="64"/>
+      <c r="B4" s="62">
         <v>2024</v>
       </c>
-      <c r="C4" s="62"/>
-[...10 lines deleted...]
-      <c r="N4" s="61">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="62">
         <v>2025</v>
       </c>
-      <c r="O4" s="62"/>
-[...10 lines deleted...]
-      <c r="Z4" s="61">
+      <c r="O4" s="63"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="63"/>
+      <c r="X4" s="63"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="62">
         <v>2026</v>
       </c>
-      <c r="AA4" s="62"/>
-[...9 lines deleted...]
-      <c r="AK4" s="62"/>
+      <c r="AA4" s="63"/>
+      <c r="AB4" s="63"/>
+      <c r="AC4" s="63"/>
+      <c r="AD4" s="63"/>
+      <c r="AE4" s="63"/>
+      <c r="AF4" s="63"/>
+      <c r="AG4" s="63"/>
+      <c r="AH4" s="63"/>
+      <c r="AI4" s="63"/>
+      <c r="AJ4" s="63"/>
+      <c r="AK4" s="63"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="64"/>
+      <c r="A5" s="65"/>
       <c r="B5" s="48" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="48" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="37" t="s">
         <v>37</v>
       </c>
       <c r="H5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="48" t="s">
@@ -8300,77 +8748,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="37" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="48" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="48" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="66" t="s">
+      <c r="A6" s="67" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="66"/>
-[...22 lines deleted...]
-      <c r="Y6" s="66"/>
+      <c r="B6" s="67"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="67"/>
+      <c r="E6" s="67"/>
+      <c r="F6" s="67"/>
+      <c r="G6" s="67"/>
+      <c r="H6" s="67"/>
+      <c r="I6" s="67"/>
+      <c r="J6" s="67"/>
+      <c r="K6" s="67"/>
+      <c r="L6" s="67"/>
+      <c r="M6" s="67"/>
+      <c r="N6" s="67"/>
+      <c r="O6" s="67"/>
+      <c r="P6" s="67"/>
+      <c r="Q6" s="67"/>
+      <c r="R6" s="67"/>
+      <c r="S6" s="67"/>
+      <c r="T6" s="67"/>
+      <c r="U6" s="67"/>
+      <c r="V6" s="67"/>
+      <c r="W6" s="67"/>
+      <c r="X6" s="67"/>
+      <c r="Y6" s="67"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="6">
         <v>5</v>
       </c>
       <c r="C7" s="6">
         <v>4</v>
       </c>
       <c r="D7" s="6">
         <v>2</v>
       </c>
       <c r="E7" s="6">
         <v>2</v>
       </c>
       <c r="F7" s="26">
         <v>2</v>
       </c>
       <c r="G7" s="26">
         <v>2</v>
       </c>
       <c r="H7" s="26">
         <v>4</v>
@@ -8419,50 +8867,53 @@
       </c>
       <c r="W7" s="24">
         <v>1</v>
       </c>
       <c r="X7" s="24">
         <v>3</v>
       </c>
       <c r="Y7" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z7" s="50">
         <v>1</v>
       </c>
       <c r="AA7" s="55">
         <v>2</v>
       </c>
       <c r="AB7" s="50">
         <v>4</v>
       </c>
       <c r="AC7" s="6">
         <v>2</v>
       </c>
       <c r="AD7" s="6">
         <v>3</v>
       </c>
+      <c r="AE7" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="6">
         <v>2</v>
       </c>
       <c r="C8" s="6">
         <v>3</v>
       </c>
       <c r="D8" s="6">
         <v>2</v>
       </c>
       <c r="E8" s="6">
         <v>1</v>
       </c>
       <c r="F8" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="26">
         <v>1</v>
       </c>
       <c r="H8" s="26">
         <v>3</v>
@@ -8511,50 +8962,53 @@
       </c>
       <c r="W8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X8" s="24">
         <v>1</v>
       </c>
       <c r="Y8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB8" s="50">
         <v>1</v>
       </c>
       <c r="AC8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD8" s="6">
         <v>1</v>
       </c>
+      <c r="AE8" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="26" t="s">
         <v>32</v>
@@ -8603,50 +9057,53 @@
       </c>
       <c r="W9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD9" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AE9" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="26" t="s">
         <v>32</v>
@@ -8695,50 +9152,53 @@
       </c>
       <c r="W10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD10" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AE10" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="6">
         <v>1</v>
       </c>
       <c r="C11" s="6">
         <v>1</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="26">
         <v>1</v>
       </c>
       <c r="H11" s="26">
         <v>1</v>
@@ -8787,50 +9247,53 @@
       </c>
       <c r="W11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA11" s="55">
         <v>1</v>
       </c>
       <c r="AB11" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD11" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AE11" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="6">
         <v>1</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="26" t="s">
         <v>32</v>
@@ -8879,50 +9342,53 @@
       </c>
       <c r="W12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB12" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD12" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AE12" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="26" t="s">
         <v>32</v>
@@ -8971,50 +9437,53 @@
       </c>
       <c r="W13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB13" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD13" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AE13" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="26">
         <v>1</v>
       </c>
       <c r="G14" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="26" t="s">
         <v>32</v>
@@ -9063,50 +9532,53 @@
       </c>
       <c r="W14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB14" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD14" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AE14" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="26" t="s">
         <v>32</v>
@@ -9155,50 +9627,53 @@
       </c>
       <c r="W15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD15" s="6" t="s">
         <v>32</v>
       </c>
+      <c r="AE15" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="26" t="s">
         <v>32</v>
@@ -9247,52 +9722,55 @@
       </c>
       <c r="W16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA16" s="55">
         <v>1</v>
       </c>
       <c r="AB16" s="50">
         <v>1</v>
       </c>
       <c r="AC16" s="6">
         <v>1</v>
       </c>
       <c r="AD16" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="26" t="s">
@@ -9339,52 +9817,55 @@
       </c>
       <c r="W17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD17" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="6">
         <v>1</v>
       </c>
       <c r="F18" s="26">
         <v>1</v>
       </c>
       <c r="G18" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="26" t="s">
@@ -9431,52 +9912,55 @@
       </c>
       <c r="W18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB18" s="50">
         <v>1</v>
       </c>
       <c r="AC18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD18" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="6">
         <v>1</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I19" s="26" t="s">
@@ -9523,52 +10007,55 @@
       </c>
       <c r="W19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X19" s="24">
         <v>2</v>
       </c>
       <c r="Y19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA19" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB19" s="50">
         <v>1</v>
       </c>
       <c r="AC19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD19" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I20" s="26" t="s">
@@ -9615,52 +10102,55 @@
       </c>
       <c r="W20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB20" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD20" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="26" t="s">
@@ -9707,82 +10197,85 @@
       </c>
       <c r="W21" s="24">
         <v>1</v>
       </c>
       <c r="X21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z21" s="50">
         <v>1</v>
       </c>
       <c r="AA21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC21" s="6">
         <v>1</v>
       </c>
       <c r="AD21" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="67" t="s">
+      <c r="AE21" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="67"/>
-[...22 lines deleted...]
-      <c r="Y22" s="67"/>
+      <c r="B22" s="68"/>
+      <c r="C22" s="68"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="68"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="68"/>
+      <c r="M22" s="68"/>
+      <c r="N22" s="68"/>
+      <c r="O22" s="68"/>
+      <c r="P22" s="68"/>
+      <c r="Q22" s="68"/>
+      <c r="R22" s="68"/>
+      <c r="S22" s="68"/>
+      <c r="T22" s="68"/>
+      <c r="U22" s="68"/>
+      <c r="V22" s="68"/>
+      <c r="W22" s="68"/>
+      <c r="X22" s="68"/>
+      <c r="Y22" s="68"/>
       <c r="AC22" s="6"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="6">
         <v>3</v>
       </c>
       <c r="C23" s="6">
         <v>3</v>
       </c>
       <c r="D23" s="6">
         <v>2</v>
       </c>
       <c r="E23" s="6">
         <v>1</v>
       </c>
       <c r="F23" s="26">
         <v>1</v>
       </c>
       <c r="G23" s="7">
         <v>1</v>
       </c>
       <c r="H23" s="6">
         <v>3</v>
       </c>
       <c r="I23" s="24">
@@ -9829,52 +10322,55 @@
       </c>
       <c r="W23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X23" s="24">
         <v>1</v>
       </c>
       <c r="Y23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB23" s="24">
         <v>2</v>
       </c>
       <c r="AC23" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD23" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="6">
         <v>2</v>
       </c>
       <c r="C24" s="6">
         <v>3</v>
       </c>
       <c r="D24" s="6">
         <v>2</v>
       </c>
       <c r="E24" s="6">
         <v>1</v>
       </c>
       <c r="F24" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G24" s="7">
         <v>1</v>
       </c>
       <c r="H24" s="6">
         <v>3</v>
       </c>
       <c r="I24" s="24">
@@ -9921,52 +10417,55 @@
       </c>
       <c r="W24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X24" s="24">
         <v>1</v>
       </c>
       <c r="Y24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB24" s="24">
         <v>1</v>
       </c>
       <c r="AC24" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD24" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="6">
         <v>1</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F25" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G25" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I25" s="26" t="s">
@@ -10013,52 +10512,55 @@
       </c>
       <c r="W25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD25" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="26" t="s">
@@ -10105,52 +10607,55 @@
       </c>
       <c r="W26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD26" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F27" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G27" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I27" s="26" t="s">
@@ -10197,52 +10702,55 @@
       </c>
       <c r="W27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB27" s="24">
         <v>1</v>
       </c>
       <c r="AC27" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD27" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F28" s="26">
         <v>1</v>
       </c>
       <c r="G28" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H28" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I28" s="26" t="s">
@@ -10289,84 +10797,87 @@
       </c>
       <c r="W28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="X28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC28" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD28" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="60" t="s">
+      <c r="AE28" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="60"/>
-[...22 lines deleted...]
-      <c r="Y29" s="60"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
       <c r="AA29" s="24"/>
       <c r="AB29" s="24"/>
       <c r="AC29" s="6"/>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="6">
         <v>2</v>
       </c>
       <c r="C30" s="6">
         <v>1</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="6">
         <v>1</v>
       </c>
       <c r="F30" s="26">
         <v>1</v>
       </c>
       <c r="G30" s="7">
         <v>1</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7">
@@ -10413,52 +10924,55 @@
       </c>
       <c r="W30" s="35">
         <v>1</v>
       </c>
       <c r="X30" s="24">
         <v>2</v>
       </c>
       <c r="Y30" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z30" s="52">
         <v>1</v>
       </c>
       <c r="AA30" s="55">
         <v>2</v>
       </c>
       <c r="AB30" s="24">
         <v>2</v>
       </c>
       <c r="AC30" s="24">
         <v>2</v>
       </c>
       <c r="AD30" s="6">
         <v>2</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I31" s="26" t="s">
@@ -10505,52 +11019,55 @@
       </c>
       <c r="W31" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB31" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD31" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I32" s="26" t="s">
@@ -10597,52 +11114,55 @@
       </c>
       <c r="W32" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB32" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD32" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="6">
         <v>1</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F33" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G33" s="7">
         <v>1</v>
       </c>
       <c r="H33" s="26">
         <v>1</v>
       </c>
       <c r="I33" s="26" t="s">
@@ -10689,52 +11209,55 @@
       </c>
       <c r="W33" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA33" s="55">
         <v>1</v>
       </c>
       <c r="AB33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD33" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="6">
         <v>1</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H34" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I34" s="26" t="s">
@@ -10781,52 +11304,55 @@
       </c>
       <c r="W34" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD34" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H35" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I35" s="26" t="s">
@@ -10873,52 +11399,55 @@
       </c>
       <c r="W35" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD35" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="26">
         <v>1</v>
       </c>
       <c r="G36" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I36" s="7">
@@ -10965,52 +11494,55 @@
       </c>
       <c r="W36" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD36" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F37" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="7">
@@ -11057,52 +11589,55 @@
       </c>
       <c r="W37" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD37" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G38" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I38" s="26" t="s">
@@ -11149,52 +11684,55 @@
       </c>
       <c r="W38" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA38" s="55">
         <v>1</v>
       </c>
       <c r="AB38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC38" s="6">
         <v>1</v>
       </c>
       <c r="AD38" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F39" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G39" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H39" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I39" s="26" t="s">
@@ -11241,52 +11779,55 @@
       </c>
       <c r="W39" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD39" s="6" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="6">
         <v>1</v>
       </c>
       <c r="F40" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G40" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H40" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I40" s="26" t="s">
@@ -11333,52 +11874,55 @@
       </c>
       <c r="W40" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB40" s="24">
         <v>1</v>
       </c>
       <c r="AC40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD40" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="6">
         <v>1</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F41" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G41" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H41" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I41" s="26" t="s">
@@ -11425,52 +11969,55 @@
       </c>
       <c r="W41" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X41" s="24">
         <v>2</v>
       </c>
       <c r="Y41" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z41" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA41" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AB41" s="24">
         <v>1</v>
       </c>
       <c r="AC41" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD41" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F42" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G42" s="26" t="s">
         <v>32</v>
       </c>
       <c r="H42" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I42" s="26" t="s">
@@ -11517,52 +12064,61 @@
       </c>
       <c r="W42" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Z42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AA42" s="35" t="s">
         <v>32</v>
       </c>
       <c r="AB42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AC42" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AD42" s="26" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="44" customFormat="1">
+      <c r="AE42" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF42" s="44"/>
+      <c r="AG42" s="44"/>
+      <c r="AH42" s="44"/>
+      <c r="AI42" s="44"/>
+      <c r="AJ42" s="44"/>
+      <c r="AK42" s="44"/>
+    </row>
+    <row r="43" spans="1:37" s="44" customFormat="1">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="G43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="H43" s="11" t="s">
         <v>32</v>
       </c>
       <c r="I43" s="11" t="s">
@@ -11609,212 +12165,221 @@
       </c>
       <c r="W43" s="25">
         <v>1</v>
       </c>
       <c r="X43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="Y43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="Z43" s="51">
         <v>1</v>
       </c>
       <c r="AA43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="AB43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="AC43" s="11">
         <v>1</v>
       </c>
       <c r="AD43" s="11" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF43" s="30"/>
+      <c r="AG43" s="30"/>
+      <c r="AH43" s="30"/>
+      <c r="AI43" s="30"/>
+      <c r="AJ43" s="30"/>
+      <c r="AK43" s="30"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B44" s="45"/>
     </row>
-    <row r="45" spans="1:30">
+    <row r="45" spans="1:37">
       <c r="B45" s="45"/>
     </row>
-    <row r="46" spans="1:30">
+    <row r="46" spans="1:37">
       <c r="B46" s="45"/>
     </row>
-    <row r="47" spans="1:30">
+    <row r="47" spans="1:37">
       <c r="B47" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="K1" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="S48" sqref="S48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27" style="13" customWidth="1"/>
-    <col min="2" max="2" width="6.5546875" style="13" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="7.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.42578125" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="9" width="6.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="13" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="6.6640625" style="13" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="13"/>
+    <col min="12" max="12" width="6.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.28515625" style="13" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.42578125" style="13" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.42578125" style="13" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="6.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="18" max="21" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="66" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="65"/>
-[...22 lines deleted...]
-      <c r="Y1" s="65"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="66"/>
+      <c r="X1" s="66"/>
+      <c r="Y1" s="66"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:37">
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
-      <c r="X3" s="73"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="73" t="s">
+      <c r="X3" s="74"/>
+      <c r="Y3" s="74"/>
+      <c r="AJ3" s="74" t="s">
         <v>20</v>
       </c>
-      <c r="AK3" s="73"/>
+      <c r="AK3" s="74"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="63"/>
-      <c r="B4" s="71">
+      <c r="A4" s="64"/>
+      <c r="B4" s="72">
         <v>2024</v>
       </c>
-      <c r="C4" s="72"/>
-[...10 lines deleted...]
-      <c r="N4" s="71">
+      <c r="C4" s="73"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
+      <c r="J4" s="73"/>
+      <c r="K4" s="73"/>
+      <c r="L4" s="73"/>
+      <c r="M4" s="73"/>
+      <c r="N4" s="72">
         <v>2025</v>
       </c>
-      <c r="O4" s="72"/>
-[...10 lines deleted...]
-      <c r="Z4" s="71">
+      <c r="O4" s="73"/>
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73"/>
+      <c r="T4" s="73"/>
+      <c r="U4" s="73"/>
+      <c r="V4" s="73"/>
+      <c r="W4" s="73"/>
+      <c r="X4" s="73"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="72">
         <v>2026</v>
       </c>
-      <c r="AA4" s="72"/>
-[...12 lines deleted...]
-      <c r="A5" s="64"/>
+      <c r="AA4" s="73"/>
+      <c r="AB4" s="73"/>
+      <c r="AC4" s="73"/>
+      <c r="AD4" s="73"/>
+      <c r="AE4" s="73"/>
+      <c r="AF4" s="73"/>
+      <c r="AG4" s="73"/>
+      <c r="AH4" s="73"/>
+      <c r="AI4" s="73"/>
+      <c r="AJ4" s="73"/>
+      <c r="AK4" s="73"/>
+    </row>
+    <row r="5" spans="1:37" ht="22.5">
+      <c r="A5" s="65"/>
       <c r="B5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -11881,77 +12446,77 @@
         <v>24</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>25</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>28</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>29</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>30</v>
       </c>
       <c r="AK5" s="17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="66" t="s">
+      <c r="A6" s="67" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="66"/>
-[...22 lines deleted...]
-      <c r="Y6" s="66"/>
+      <c r="B6" s="67"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="67"/>
+      <c r="E6" s="67"/>
+      <c r="F6" s="67"/>
+      <c r="G6" s="67"/>
+      <c r="H6" s="67"/>
+      <c r="I6" s="67"/>
+      <c r="J6" s="67"/>
+      <c r="K6" s="67"/>
+      <c r="L6" s="67"/>
+      <c r="M6" s="67"/>
+      <c r="N6" s="67"/>
+      <c r="O6" s="67"/>
+      <c r="P6" s="67"/>
+      <c r="Q6" s="67"/>
+      <c r="R6" s="67"/>
+      <c r="S6" s="67"/>
+      <c r="T6" s="67"/>
+      <c r="U6" s="67"/>
+      <c r="V6" s="67"/>
+      <c r="W6" s="67"/>
+      <c r="X6" s="67"/>
+      <c r="Y6" s="67"/>
       <c r="AC6" s="18"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="18">
         <v>10.87</v>
       </c>
       <c r="C7" s="18">
         <v>10.25</v>
       </c>
       <c r="D7" s="18">
         <v>8.77</v>
       </c>
       <c r="E7" s="18">
         <v>7.61</v>
       </c>
       <c r="F7" s="18">
         <v>6.93</v>
       </c>
       <c r="G7" s="33">
         <v>4.9000000000000004</v>
       </c>
       <c r="H7" s="32">
@@ -12001,50 +12566,53 @@
       </c>
       <c r="W7" s="18">
         <v>6.77</v>
       </c>
       <c r="X7" s="18">
         <v>6.92</v>
       </c>
       <c r="Y7" s="18">
         <v>6.32</v>
       </c>
       <c r="Z7" s="18">
         <v>2.57</v>
       </c>
       <c r="AA7" s="18">
         <v>4.34</v>
       </c>
       <c r="AB7" s="18">
         <v>6.61</v>
       </c>
       <c r="AC7" s="18">
         <v>6.19</v>
       </c>
       <c r="AD7" s="18">
         <v>6.85</v>
       </c>
+      <c r="AE7" s="18">
+        <v>5.68</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="18">
         <v>10.15</v>
       </c>
       <c r="C8" s="18">
         <v>13.09</v>
       </c>
       <c r="D8" s="18">
         <v>12.82</v>
       </c>
       <c r="E8" s="18">
         <v>10.88</v>
       </c>
       <c r="F8" s="18">
         <v>8.86</v>
       </c>
       <c r="G8" s="7">
         <v>5.81</v>
       </c>
       <c r="H8" s="32">
         <v>9.7899999999999991</v>
@@ -12093,50 +12661,53 @@
       </c>
       <c r="W8" s="18">
         <v>3.81</v>
       </c>
       <c r="X8" s="18">
         <v>4.07</v>
       </c>
       <c r="Y8" s="18">
         <v>3.72</v>
       </c>
       <c r="Z8" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA8" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB8" s="18">
         <v>2.2400000000000002</v>
       </c>
       <c r="AC8" s="18">
         <v>1.63</v>
       </c>
       <c r="AD8" s="18">
         <v>2.66</v>
       </c>
+      <c r="AE8" s="18">
+        <v>2.19</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="32" t="s">
         <v>32</v>
@@ -12185,50 +12756,53 @@
       </c>
       <c r="W9" s="18">
         <v>4.26</v>
       </c>
       <c r="X9" s="18">
         <v>3.82</v>
       </c>
       <c r="Y9" s="18">
         <v>3.5</v>
       </c>
       <c r="Z9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD9" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AE9" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="32" t="s">
         <v>32</v>
@@ -12277,50 +12851,53 @@
       </c>
       <c r="W10" s="18">
         <v>15.5</v>
       </c>
       <c r="X10" s="18">
         <v>14.18</v>
       </c>
       <c r="Y10" s="18">
         <v>13.07</v>
       </c>
       <c r="Z10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC10" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD10" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AE10" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="18">
         <v>40</v>
       </c>
       <c r="C11" s="18">
         <v>43.48</v>
       </c>
       <c r="D11" s="18">
         <v>32.26</v>
       </c>
       <c r="E11" s="18">
         <v>21.98</v>
       </c>
       <c r="F11" s="18">
         <v>16.13</v>
       </c>
       <c r="G11" s="7">
         <v>43.48</v>
       </c>
       <c r="H11" s="32">
         <v>24.84</v>
@@ -12369,50 +12946,53 @@
       </c>
       <c r="W11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z11" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA11" s="18">
         <v>34.479999999999997</v>
       </c>
       <c r="AB11" s="18">
         <v>19.61</v>
       </c>
       <c r="AC11" s="18">
         <v>15.63</v>
       </c>
       <c r="AD11" s="18">
         <v>13.16</v>
       </c>
+      <c r="AE11" s="18">
+        <v>10.75</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="18">
         <v>83.33</v>
       </c>
       <c r="C12" s="18">
         <v>33.33</v>
       </c>
       <c r="D12" s="18">
         <v>24.39</v>
       </c>
       <c r="E12" s="18">
         <v>16.13</v>
       </c>
       <c r="F12" s="18">
         <v>13.51</v>
       </c>
       <c r="G12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="32">
         <v>9.43</v>
@@ -12461,50 +13041,53 @@
       </c>
       <c r="W12" s="18">
         <v>6.67</v>
       </c>
       <c r="X12" s="18">
         <v>6.1</v>
       </c>
       <c r="Y12" s="18">
         <v>5.75</v>
       </c>
       <c r="Z12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC12" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD12" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AE12" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="32" t="s">
         <v>32</v>
@@ -12553,50 +13136,53 @@
       </c>
       <c r="W13" s="18">
         <v>8</v>
       </c>
       <c r="X13" s="18">
         <v>7.3</v>
       </c>
       <c r="Y13" s="18">
         <v>6.71</v>
       </c>
       <c r="Z13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC13" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD13" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AE13" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="18">
         <v>5.41</v>
       </c>
       <c r="G14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="32">
         <v>3.92</v>
@@ -12645,50 +13231,53 @@
       </c>
       <c r="W14" s="18">
         <v>10.17</v>
       </c>
       <c r="X14" s="18">
         <v>9.23</v>
       </c>
       <c r="Y14" s="18">
         <v>8.36</v>
       </c>
       <c r="Z14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD14" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AE14" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="32" t="s">
         <v>32</v>
@@ -12737,50 +13326,53 @@
       </c>
       <c r="W15" s="18">
         <v>9.6199999999999992</v>
       </c>
       <c r="X15" s="18">
         <v>8.93</v>
       </c>
       <c r="Y15" s="18">
         <v>8.1999999999999993</v>
       </c>
       <c r="Z15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC15" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD15" s="18" t="s">
         <v>32</v>
       </c>
+      <c r="AE15" s="18" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="40" t="s">
         <v>32</v>
@@ -12829,52 +13421,55 @@
       </c>
       <c r="W16" s="18">
         <v>24.54</v>
       </c>
       <c r="X16" s="18">
         <v>23.67</v>
       </c>
       <c r="Y16" s="18">
         <v>21.62</v>
       </c>
       <c r="Z16" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA16" s="18">
         <v>43.48</v>
       </c>
       <c r="AB16" s="18">
         <v>66.67</v>
       </c>
       <c r="AC16" s="18">
         <v>66.67</v>
       </c>
       <c r="AD16" s="18">
         <v>52.63</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="18">
+        <v>38.96</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="40" t="s">
@@ -12921,52 +13516,55 @@
       </c>
       <c r="W17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC17" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD17" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="19">
         <v>8.26</v>
       </c>
       <c r="F18" s="19">
         <v>12.82</v>
       </c>
       <c r="G18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="40">
         <v>9.26</v>
       </c>
       <c r="I18" s="19">
@@ -13013,52 +13611,55 @@
       </c>
       <c r="W18" s="18">
         <v>3.5</v>
       </c>
       <c r="X18" s="18">
         <v>3.22</v>
       </c>
       <c r="Y18" s="18">
         <v>2.92</v>
       </c>
       <c r="Z18" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA18" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB18" s="18">
         <v>12.05</v>
       </c>
       <c r="AC18" s="18">
         <v>9.17</v>
       </c>
       <c r="AD18" s="18">
         <v>15.04</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="18">
+        <v>12.82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="19">
         <v>166.67</v>
       </c>
       <c r="C19" s="19">
         <v>76.92</v>
       </c>
       <c r="D19" s="19">
         <v>52.63</v>
       </c>
       <c r="E19" s="19">
         <v>40</v>
       </c>
       <c r="F19" s="19">
         <v>27.03</v>
       </c>
       <c r="G19" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H19" s="40">
         <v>17.239999999999998</v>
       </c>
       <c r="I19" s="19">
@@ -13105,52 +13706,55 @@
       </c>
       <c r="W19" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X19" s="18">
         <v>23.53</v>
       </c>
       <c r="Y19" s="18">
         <v>22.47</v>
       </c>
       <c r="Z19" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA19" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB19" s="18">
         <v>52.63</v>
       </c>
       <c r="AC19" s="18">
         <v>35.71</v>
       </c>
       <c r="AD19" s="18">
         <v>58.82</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="18">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I20" s="40" t="s">
@@ -13197,52 +13801,55 @@
       </c>
       <c r="W20" s="18">
         <v>7.09</v>
       </c>
       <c r="X20" s="18">
         <v>6.41</v>
       </c>
       <c r="Y20" s="18">
         <v>5.81</v>
       </c>
       <c r="Z20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC20" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD20" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="40" t="s">
@@ -13289,83 +13896,86 @@
       </c>
       <c r="W21" s="18">
         <v>19.84</v>
       </c>
       <c r="X21" s="18">
         <v>18.05</v>
       </c>
       <c r="Y21" s="18">
         <v>16.5</v>
       </c>
       <c r="Z21" s="18">
         <v>50</v>
       </c>
       <c r="AA21" s="18">
         <v>30.3</v>
       </c>
       <c r="AB21" s="18">
         <v>16.670000000000002</v>
       </c>
       <c r="AC21" s="18">
         <v>22.22</v>
       </c>
       <c r="AD21" s="18">
         <v>19.420000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="74" t="s">
+      <c r="AE21" s="18">
+        <v>16.13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="75" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="74"/>
-[...22 lines deleted...]
-      <c r="Y22" s="74"/>
+      <c r="B22" s="75"/>
+      <c r="C22" s="75"/>
+      <c r="D22" s="75"/>
+      <c r="E22" s="75"/>
+      <c r="F22" s="75"/>
+      <c r="G22" s="75"/>
+      <c r="H22" s="75"/>
+      <c r="I22" s="75"/>
+      <c r="J22" s="75"/>
+      <c r="K22" s="75"/>
+      <c r="L22" s="75"/>
+      <c r="M22" s="75"/>
+      <c r="N22" s="75"/>
+      <c r="O22" s="75"/>
+      <c r="P22" s="75"/>
+      <c r="Q22" s="75"/>
+      <c r="R22" s="75"/>
+      <c r="S22" s="75"/>
+      <c r="T22" s="75"/>
+      <c r="U22" s="75"/>
+      <c r="V22" s="75"/>
+      <c r="W22" s="75"/>
+      <c r="X22" s="75"/>
+      <c r="Y22" s="75"/>
       <c r="AA22" s="18"/>
       <c r="AC22" s="18"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="19">
         <v>12.5</v>
       </c>
       <c r="C23" s="19">
         <v>13.22</v>
       </c>
       <c r="D23" s="19">
         <v>12.36</v>
       </c>
       <c r="E23" s="19">
         <v>10.34</v>
       </c>
       <c r="F23" s="19">
         <v>9.2899999999999991</v>
       </c>
       <c r="G23" s="41">
         <v>5.0999999999999996</v>
       </c>
       <c r="H23" s="40">
         <v>9.69</v>
       </c>
       <c r="I23" s="19">
@@ -13412,52 +14022,55 @@
       </c>
       <c r="W23" s="18">
         <v>4.8099999999999996</v>
       </c>
       <c r="X23" s="18">
         <v>4.91</v>
       </c>
       <c r="Y23" s="18">
         <v>4.47</v>
       </c>
       <c r="Z23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB23" s="18">
         <v>3.9</v>
       </c>
       <c r="AC23" s="18">
         <v>2.81</v>
       </c>
       <c r="AD23" s="18">
         <v>3.44</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="18">
+        <v>2.83</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="19">
         <v>10.15</v>
       </c>
       <c r="C24" s="19">
         <v>13.09</v>
       </c>
       <c r="D24" s="19">
         <v>12.82</v>
       </c>
       <c r="E24" s="19">
         <v>10.88</v>
       </c>
       <c r="F24" s="19">
         <v>8.86</v>
       </c>
       <c r="G24" s="39">
         <v>5.81</v>
       </c>
       <c r="H24" s="40">
         <v>9.7899999999999991</v>
       </c>
       <c r="I24" s="19">
@@ -13504,52 +14117,55 @@
       </c>
       <c r="W24" s="18">
         <v>3.81</v>
       </c>
       <c r="X24" s="18">
         <v>4.07</v>
       </c>
       <c r="Y24" s="18">
         <v>3.72</v>
       </c>
       <c r="Z24" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA24" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB24" s="18">
         <v>2.2400000000000002</v>
       </c>
       <c r="AC24" s="18">
         <v>1.63</v>
       </c>
       <c r="AD24" s="18">
         <v>2.66</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="18">
+        <v>2.19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="19">
         <v>142.86000000000001</v>
       </c>
       <c r="C25" s="19">
         <v>62.5</v>
       </c>
       <c r="D25" s="19">
         <v>37.04</v>
       </c>
       <c r="E25" s="19">
         <v>22.73</v>
       </c>
       <c r="F25" s="19">
         <v>18.52</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="40">
         <v>15.38</v>
       </c>
       <c r="I25" s="19">
@@ -13596,52 +14212,55 @@
       </c>
       <c r="W25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC25" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD25" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="40" t="s">
@@ -13688,52 +14307,55 @@
       </c>
       <c r="W26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD26" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I27" s="40" t="s">
@@ -13780,52 +14402,55 @@
       </c>
       <c r="W27" s="18">
         <v>23.81</v>
       </c>
       <c r="X27" s="18">
         <v>22.73</v>
       </c>
       <c r="Y27" s="18">
         <v>20.62</v>
       </c>
       <c r="Z27" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA27" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB27" s="18">
         <v>66.67</v>
       </c>
       <c r="AC27" s="18">
         <v>40</v>
       </c>
       <c r="AD27" s="18">
         <v>31.25</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="18">
+        <v>24.39</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F28" s="19">
         <v>16.670000000000002</v>
       </c>
       <c r="G28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H28" s="40">
         <v>13.33</v>
       </c>
       <c r="I28" s="19">
@@ -13872,84 +14497,88 @@
       </c>
       <c r="W28" s="18">
         <v>9.8000000000000007</v>
       </c>
       <c r="X28" s="18">
         <v>8.85</v>
       </c>
       <c r="Y28" s="18">
         <v>7.81</v>
       </c>
       <c r="Z28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC28" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD28" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="70" t="s">
+      <c r="AE28" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="71" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="70"/>
-[...22 lines deleted...]
-      <c r="Y29" s="70"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="71"/>
+      <c r="O29" s="71"/>
+      <c r="P29" s="71"/>
+      <c r="Q29" s="71"/>
+      <c r="R29" s="71"/>
+      <c r="S29" s="71"/>
+      <c r="T29" s="71"/>
+      <c r="U29" s="71"/>
+      <c r="V29" s="71"/>
+      <c r="W29" s="71"/>
+      <c r="X29" s="71"/>
+      <c r="Y29" s="71"/>
       <c r="AA29" s="18"/>
       <c r="AB29" s="18"/>
       <c r="AD29" s="18"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="18"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="19">
         <v>9.09</v>
       </c>
       <c r="C30" s="19">
         <v>7.08</v>
       </c>
       <c r="D30" s="19">
         <v>4.9400000000000004</v>
       </c>
       <c r="E30" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="F30" s="19">
         <v>4.5999999999999996</v>
       </c>
       <c r="G30" s="39">
         <v>4.72</v>
       </c>
       <c r="H30" s="40">
         <v>4.54</v>
       </c>
       <c r="I30" s="19">
@@ -13996,52 +14625,55 @@
       </c>
       <c r="W30" s="18">
         <v>8.6300000000000008</v>
       </c>
       <c r="X30" s="18">
         <v>8.81</v>
       </c>
       <c r="Y30" s="18">
         <v>8.09</v>
       </c>
       <c r="Z30" s="53">
         <v>5.24</v>
       </c>
       <c r="AA30" s="18">
         <v>8.7200000000000006</v>
       </c>
       <c r="AB30" s="18">
         <v>9.16</v>
       </c>
       <c r="AC30" s="18">
         <v>9.4600000000000009</v>
       </c>
       <c r="AD30" s="18">
         <v>10.23</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="18">
+        <v>8.5399999999999991</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H31" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I31" s="19" t="s">
@@ -14088,52 +14720,55 @@
       </c>
       <c r="W31" s="18">
         <v>4.26</v>
       </c>
       <c r="X31" s="18">
         <v>3.82</v>
       </c>
       <c r="Y31" s="18">
         <v>3.5</v>
       </c>
       <c r="Z31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC31" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD31" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="46" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I32" s="19" t="s">
@@ -14180,52 +14815,55 @@
       </c>
       <c r="W32" s="18">
         <v>15.5</v>
       </c>
       <c r="X32" s="18">
         <v>14.18</v>
       </c>
       <c r="Y32" s="18">
         <v>13.07</v>
       </c>
       <c r="Z32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC32" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD32" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="19">
         <v>33.33</v>
       </c>
       <c r="D33" s="19">
         <v>28.57</v>
       </c>
       <c r="E33" s="19">
         <v>21.28</v>
       </c>
       <c r="F33" s="19">
         <v>14.29</v>
       </c>
       <c r="G33" s="19">
         <v>58.82</v>
       </c>
       <c r="H33" s="19">
         <v>31.25</v>
       </c>
       <c r="I33" s="19">
@@ -14272,52 +14910,55 @@
       </c>
       <c r="W33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA33" s="18">
         <v>50</v>
       </c>
       <c r="AB33" s="18">
         <v>29.41</v>
       </c>
       <c r="AC33" s="18">
         <v>25</v>
       </c>
       <c r="AD33" s="18">
         <v>21.74</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="18">
+        <v>17.54</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="46" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="19">
         <v>83.33</v>
       </c>
       <c r="C34" s="19">
         <v>33.33</v>
       </c>
       <c r="D34" s="19">
         <v>24.39</v>
       </c>
       <c r="E34" s="19">
         <v>16.13</v>
       </c>
       <c r="F34" s="19">
         <v>13.51</v>
       </c>
       <c r="G34" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H34" s="19">
         <v>9.43</v>
       </c>
       <c r="I34" s="19">
@@ -14364,52 +15005,55 @@
       </c>
       <c r="W34" s="18">
         <v>6.67</v>
       </c>
       <c r="X34" s="18">
         <v>6.1</v>
       </c>
       <c r="Y34" s="18">
         <v>5.75</v>
       </c>
       <c r="Z34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD34" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H35" s="19" t="s">
         <v>32</v>
       </c>
       <c r="I35" s="19" t="s">
@@ -14456,52 +15100,55 @@
       </c>
       <c r="W35" s="18">
         <v>8</v>
       </c>
       <c r="X35" s="18">
         <v>7.3</v>
       </c>
       <c r="Y35" s="18">
         <v>6.71</v>
       </c>
       <c r="Z35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC35" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD35" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="19">
         <v>5.41</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="19">
         <v>3.92</v>
       </c>
       <c r="I36" s="19">
@@ -14548,52 +15195,55 @@
       </c>
       <c r="W36" s="18">
         <v>10.17</v>
       </c>
       <c r="X36" s="18">
         <v>9.23</v>
       </c>
       <c r="Y36" s="18">
         <v>8.36</v>
       </c>
       <c r="Z36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC36" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD36" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="19" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="19">
@@ -14640,52 +15290,55 @@
       </c>
       <c r="W37" s="18">
         <v>17.239999999999998</v>
       </c>
       <c r="X37" s="18">
         <v>15.87</v>
       </c>
       <c r="Y37" s="18">
         <v>14.71</v>
       </c>
       <c r="Z37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC37" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD37" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="19" t="s">
         <v>32</v>
       </c>
       <c r="I38" s="19" t="s">
@@ -14732,52 +15385,55 @@
       </c>
       <c r="W38" s="18">
         <v>25.32</v>
       </c>
       <c r="X38" s="18">
         <v>24.69</v>
       </c>
       <c r="Y38" s="18">
         <v>22.73</v>
       </c>
       <c r="Z38" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA38" s="18">
         <v>83.33</v>
       </c>
       <c r="AB38" s="18">
         <v>66.67</v>
       </c>
       <c r="AC38" s="18">
         <v>100</v>
       </c>
       <c r="AD38" s="18">
         <v>80</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="18">
+        <v>55.56</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H39" s="19" t="s">
         <v>32</v>
       </c>
       <c r="I39" s="19" t="s">
@@ -14824,52 +15480,55 @@
       </c>
       <c r="W39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC39" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD39" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="19">
         <v>13.51</v>
       </c>
       <c r="F40" s="19">
         <v>10.42</v>
       </c>
       <c r="G40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H40" s="19">
         <v>7.09</v>
       </c>
       <c r="I40" s="19">
@@ -14916,52 +15575,55 @@
       </c>
       <c r="W40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Y40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="Z40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA40" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB40" s="18">
         <v>16.13</v>
       </c>
       <c r="AC40" s="18">
         <v>12.5</v>
       </c>
       <c r="AD40" s="18">
         <v>20.83</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="18">
+        <v>18.18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="19">
         <v>166.67</v>
       </c>
       <c r="C41" s="19">
         <v>76.92</v>
       </c>
       <c r="D41" s="19">
         <v>52.63</v>
       </c>
       <c r="E41" s="19">
         <v>40</v>
       </c>
       <c r="F41" s="19">
         <v>27.03</v>
       </c>
       <c r="G41" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H41" s="19">
         <v>17.239999999999998</v>
       </c>
       <c r="I41" s="19">
@@ -15008,52 +15670,55 @@
       </c>
       <c r="W41" s="18" t="s">
         <v>32</v>
       </c>
       <c r="X41" s="18">
         <v>23.53</v>
       </c>
       <c r="Y41" s="18">
         <v>22.47</v>
       </c>
       <c r="Z41" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA41" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB41" s="18">
         <v>52.63</v>
       </c>
       <c r="AC41" s="18">
         <v>35.71</v>
       </c>
       <c r="AD41" s="18">
         <v>58.82</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="18">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="E42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H42" s="19" t="s">
         <v>32</v>
       </c>
       <c r="I42" s="19" t="s">
@@ -15097,55 +15762,64 @@
       </c>
       <c r="V42" s="42">
         <v>8</v>
       </c>
       <c r="W42" s="18">
         <v>7.09</v>
       </c>
       <c r="X42" s="18">
         <v>6.41</v>
       </c>
       <c r="Y42" s="18">
         <v>5.81</v>
       </c>
       <c r="Z42" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AA42" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AB42" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AC42" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AD42" s="18" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:30" s="44" customFormat="1">
+      <c r="AD42" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE42" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF42" s="44"/>
+      <c r="AG42" s="44"/>
+      <c r="AH42" s="44"/>
+      <c r="AI42" s="44"/>
+      <c r="AJ42" s="44"/>
+      <c r="AK42" s="44"/>
+    </row>
+    <row r="43" spans="1:37" s="44" customFormat="1">
       <c r="A43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="E43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="G43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="H43" s="23" t="s">
         <v>32</v>
       </c>
       <c r="I43" s="23" t="s">
@@ -15192,52 +15866,61 @@
       </c>
       <c r="W43" s="22">
         <v>19.84</v>
       </c>
       <c r="X43" s="22">
         <v>18.05</v>
       </c>
       <c r="Y43" s="22">
         <v>16.5</v>
       </c>
       <c r="Z43" s="22">
         <v>50</v>
       </c>
       <c r="AA43" s="22">
         <v>30.3</v>
       </c>
       <c r="AB43" s="22">
         <v>16.670000000000002</v>
       </c>
       <c r="AC43" s="22">
         <v>22.22</v>
       </c>
       <c r="AD43" s="22">
         <v>19.420000000000002</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="22">
+        <v>16.13</v>
+      </c>
+      <c r="AF43" s="30"/>
+      <c r="AG43" s="30"/>
+      <c r="AH43" s="30"/>
+      <c r="AI43" s="30"/>
+      <c r="AJ43" s="30"/>
+      <c r="AK43" s="30"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="12" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>