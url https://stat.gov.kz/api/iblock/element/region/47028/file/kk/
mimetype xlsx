--- v0 (2026-04-16)
+++ v1 (2026-06-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="885" yWindow="270" windowWidth="22080" windowHeight="7470"/>
+    <workbookView xWindow="-990" yWindow="1125" windowWidth="22080" windowHeight="7470"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$17</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="24">
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
@@ -623,51 +623,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I15" sqref="I15"/>
+      <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="6.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.28515625" style="1" customWidth="1"/>
@@ -1400,52 +1400,56 @@
         <v>112.6</v>
       </c>
     </row>
     <row r="13" spans="1:26" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="24">
         <v>75701</v>
       </c>
       <c r="C13" s="25">
         <v>137.69999999999999</v>
       </c>
       <c r="D13" s="24">
         <v>167290.9</v>
       </c>
       <c r="E13" s="24">
         <v>126.3</v>
       </c>
       <c r="F13" s="24">
         <v>269767.8</v>
       </c>
       <c r="G13" s="24">
         <v>120.8</v>
       </c>
-      <c r="H13" s="24"/>
-      <c r="I13" s="24"/>
+      <c r="H13" s="24">
+        <v>394032.3</v>
+      </c>
+      <c r="I13" s="24">
+        <v>120.4</v>
+      </c>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
       <c r="N13" s="24"/>
       <c r="O13" s="24"/>
       <c r="P13" s="24"/>
       <c r="Q13" s="24"/>
       <c r="R13" s="24"/>
       <c r="S13" s="24"/>
       <c r="T13" s="24"/>
       <c r="U13" s="24"/>
       <c r="V13" s="24"/>
       <c r="W13" s="24"/>
       <c r="X13" s="24"/>
       <c r="Y13" s="24"/>
       <c r="Z13" s="19"/>
     </row>
     <row r="14" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="7"/>
       <c r="B14" s="5"/>
       <c r="C14" s="4"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>