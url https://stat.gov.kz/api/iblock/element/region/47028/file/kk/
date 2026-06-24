--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-990" yWindow="1125" windowWidth="22080" windowHeight="7470"/>
+    <workbookView xWindow="315" yWindow="-240" windowWidth="22080" windowHeight="7470"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$17</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="24">
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
@@ -623,51 +623,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J16" sqref="J16"/>
+      <selection activeCell="K14" sqref="K14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="6.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.28515625" style="1" customWidth="1"/>
@@ -1406,52 +1406,56 @@
       </c>
       <c r="B13" s="24">
         <v>75701</v>
       </c>
       <c r="C13" s="25">
         <v>137.69999999999999</v>
       </c>
       <c r="D13" s="24">
         <v>167290.9</v>
       </c>
       <c r="E13" s="24">
         <v>126.3</v>
       </c>
       <c r="F13" s="24">
         <v>269767.8</v>
       </c>
       <c r="G13" s="24">
         <v>120.8</v>
       </c>
       <c r="H13" s="24">
         <v>394032.3</v>
       </c>
       <c r="I13" s="24">
         <v>120.4</v>
       </c>
-      <c r="J13" s="24"/>
-      <c r="K13" s="24"/>
+      <c r="J13" s="24">
+        <v>528652.9</v>
+      </c>
+      <c r="K13" s="24">
+        <v>120.7</v>
+      </c>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
       <c r="N13" s="24"/>
       <c r="O13" s="24"/>
       <c r="P13" s="24"/>
       <c r="Q13" s="24"/>
       <c r="R13" s="24"/>
       <c r="S13" s="24"/>
       <c r="T13" s="24"/>
       <c r="U13" s="24"/>
       <c r="V13" s="24"/>
       <c r="W13" s="24"/>
       <c r="X13" s="24"/>
       <c r="Y13" s="24"/>
       <c r="Z13" s="19"/>
     </row>
     <row r="14" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="7"/>
       <c r="B14" s="5"/>
       <c r="C14" s="4"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>