--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="315" yWindow="-240" windowWidth="22080" windowHeight="7470"/>
+    <workbookView xWindow="-510" yWindow="-135" windowWidth="22080" windowHeight="7470"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$17</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="24">
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
@@ -623,51 +623,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K14" sqref="K14"/>
+      <selection activeCell="O15" sqref="O15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="6.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.28515625" style="1" customWidth="1"/>
@@ -1412,52 +1412,56 @@
       </c>
       <c r="D13" s="24">
         <v>167290.9</v>
       </c>
       <c r="E13" s="24">
         <v>126.3</v>
       </c>
       <c r="F13" s="24">
         <v>269767.8</v>
       </c>
       <c r="G13" s="24">
         <v>120.8</v>
       </c>
       <c r="H13" s="24">
         <v>394032.3</v>
       </c>
       <c r="I13" s="24">
         <v>120.4</v>
       </c>
       <c r="J13" s="24">
         <v>528652.9</v>
       </c>
       <c r="K13" s="24">
         <v>120.7</v>
       </c>
-      <c r="L13" s="24"/>
-      <c r="M13" s="24"/>
+      <c r="L13" s="24">
+        <v>671273.2</v>
+      </c>
+      <c r="M13" s="24">
+        <v>121.8</v>
+      </c>
       <c r="N13" s="24"/>
       <c r="O13" s="24"/>
       <c r="P13" s="24"/>
       <c r="Q13" s="24"/>
       <c r="R13" s="24"/>
       <c r="S13" s="24"/>
       <c r="T13" s="24"/>
       <c r="U13" s="24"/>
       <c r="V13" s="24"/>
       <c r="W13" s="24"/>
       <c r="X13" s="24"/>
       <c r="Y13" s="24"/>
       <c r="Z13" s="19"/>
     </row>
     <row r="14" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="7"/>
       <c r="B14" s="5"/>
       <c r="C14" s="4"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="4"/>