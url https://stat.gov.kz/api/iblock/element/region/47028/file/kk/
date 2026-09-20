--- v3 (2026-07-22)
+++ v4 (2026-09-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-510" yWindow="-135" windowWidth="22080" windowHeight="7470"/>
+    <workbookView xWindow="810" yWindow="450" windowWidth="22080" windowHeight="7470"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$17</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="24">
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
@@ -623,51 +623,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="O15" sqref="O15"/>
+      <selection activeCell="O16" sqref="O16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="6.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.28515625" style="1" customWidth="1"/>
@@ -1418,54 +1418,62 @@
       </c>
       <c r="F13" s="24">
         <v>269767.8</v>
       </c>
       <c r="G13" s="24">
         <v>120.8</v>
       </c>
       <c r="H13" s="24">
         <v>394032.3</v>
       </c>
       <c r="I13" s="24">
         <v>120.4</v>
       </c>
       <c r="J13" s="24">
         <v>528652.9</v>
       </c>
       <c r="K13" s="24">
         <v>120.7</v>
       </c>
       <c r="L13" s="24">
         <v>671273.2</v>
       </c>
       <c r="M13" s="24">
         <v>121.8</v>
       </c>
-      <c r="N13" s="24"/>
-[...2 lines deleted...]
-      <c r="Q13" s="24"/>
+      <c r="N13" s="24">
+        <v>786205.8</v>
+      </c>
+      <c r="O13" s="24">
+        <v>118.4</v>
+      </c>
+      <c r="P13" s="24">
+        <v>918625.5</v>
+      </c>
+      <c r="Q13" s="24">
+        <v>116.8</v>
+      </c>
       <c r="R13" s="24"/>
       <c r="S13" s="24"/>
       <c r="T13" s="24"/>
       <c r="U13" s="24"/>
       <c r="V13" s="24"/>
       <c r="W13" s="24"/>
       <c r="X13" s="24"/>
       <c r="Y13" s="24"/>
       <c r="Z13" s="19"/>
     </row>
     <row r="14" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="7"/>
       <c r="B14" s="5"/>
       <c r="C14" s="4"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="4"/>
       <c r="K14" s="8"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="N14" s="6"/>