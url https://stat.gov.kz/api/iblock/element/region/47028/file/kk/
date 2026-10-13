--- v4 (2026-09-20)
+++ v5 (2026-10-13)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="810" yWindow="450" windowWidth="22080" windowHeight="7470"/>
+    <workbookView xWindow="1905" yWindow="330" windowWidth="20535" windowHeight="6855"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="қызмет көлемі және НКИ" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'қызмет көлемі және НКИ'!$A$1:$Y$17</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="66">
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>көрсетілген қызмет көлемі, млн. теңге</t>
   </si>
   <si>
@@ -86,61 +90,187 @@
     <t xml:space="preserve">Қаңтар -маусым </t>
   </si>
   <si>
     <t xml:space="preserve">Қаңтар -шілде </t>
   </si>
   <si>
     <t xml:space="preserve">Қаңтар -тамыз </t>
   </si>
   <si>
     <t xml:space="preserve">Қаңтар -қыркүйек </t>
   </si>
   <si>
     <t xml:space="preserve">Қаңтар -қазан </t>
   </si>
   <si>
     <t xml:space="preserve">Қаңтар -қараша </t>
   </si>
   <si>
     <t xml:space="preserve">Қаңтар -желтоқсан </t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2026</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Сауда және қызмет көрсету статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Закирова Фарида </t>
+  </si>
+  <si>
+    <t>+7 7152 466771</t>
+  </si>
+  <si>
+    <t>fa.zakirova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/sko/dynamic-tables/4480/</t>
+  </si>
+  <si>
+    <t>Агрегация, есептік</t>
+  </si>
+  <si>
+    <t>2019 жылдан бастап</t>
+  </si>
+  <si>
+    <t>172401, 172402</t>
+  </si>
+  <si>
+    <t>'Сауда'' саласы бойынша тауарлар мен қызметтерді өткізу көлемі, сауда саласы бойынша нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>Айналымның физикалық көлем индексі бағалардың өзгеруінің әсерін алып тастап, тек оның физикалық көлемінің өзгеруі нәтижесінде айналымның қалай өзгеретінін көрсетеді.</t>
+  </si>
+  <si>
+    <t>млн. теңге, пайыз</t>
+  </si>
+  <si>
+    <t>Статистикалық нысандар: «Тауарлар мен қызметтерді өткізу туралы есеп» (индекс – 2-сауда, мерзімділігі – ай сайын), «Тауарлар мен қызметтерді өткізу туралы есеп» (индекс – 1-БС, мерзімділігі – жыл сайын)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -164,66 +294,138 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
@@ -248,129 +450,226 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="7"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -615,201 +914,443 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:C21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A26" sqref="A26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="35.140625" customWidth="1"/>
+    <col min="2" max="2" width="115.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="46" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="47" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="47" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="48" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="39" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="33"/>
+    </row>
+    <row r="10" spans="1:3" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="49" t="s">
+        <v>65</v>
+      </c>
+      <c r="C10" s="50"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="33"/>
+    </row>
+    <row r="12" spans="1:3" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="41" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" s="42" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" s="42" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="38" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" s="42" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="43" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="34">
+        <v>46246</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17" s="34">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="35" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="37" t="s">
+        <v>57</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B5:B17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H14" sqref="H14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" customWidth="1"/>
+    <col min="2" max="2" width="80.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B5" s="27" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="27" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="27" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="27" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="27"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="B11" s="28" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B17" s="29" t="s">
+        <v>30</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z15"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="O16" sqref="O16"/>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="6.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="10.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="27"/>
-[...22 lines deleted...]
-      <c r="Y1" s="27"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
     </row>
     <row r="2" spans="1:26" s="2" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:26" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
     </row>
     <row r="4" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="30"/>
-      <c r="B4" s="28" t="s">
+      <c r="A4" s="54"/>
+      <c r="B4" s="52" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="28"/>
-      <c r="D4" s="28" t="s">
+      <c r="C4" s="52"/>
+      <c r="D4" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="E4" s="28"/>
-      <c r="F4" s="28" t="s">
+      <c r="E4" s="52"/>
+      <c r="F4" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="G4" s="28"/>
-      <c r="H4" s="28" t="s">
+      <c r="G4" s="52"/>
+      <c r="H4" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="I4" s="28"/>
-      <c r="J4" s="28" t="s">
+      <c r="I4" s="52"/>
+      <c r="J4" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="28"/>
-      <c r="L4" s="28" t="s">
+      <c r="K4" s="52"/>
+      <c r="L4" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="M4" s="28"/>
-      <c r="N4" s="28" t="s">
+      <c r="M4" s="52"/>
+      <c r="N4" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="O4" s="28"/>
-      <c r="P4" s="28" t="s">
+      <c r="O4" s="52"/>
+      <c r="P4" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="Q4" s="28"/>
-      <c r="R4" s="28" t="s">
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="S4" s="28"/>
-      <c r="T4" s="28" t="s">
+      <c r="S4" s="52"/>
+      <c r="T4" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="U4" s="28"/>
-      <c r="V4" s="28" t="s">
+      <c r="U4" s="52"/>
+      <c r="V4" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="W4" s="28"/>
-      <c r="X4" s="28" t="s">
+      <c r="W4" s="52"/>
+      <c r="X4" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="Y4" s="29"/>
+      <c r="Y4" s="53"/>
     </row>
     <row r="5" spans="1:26" s="3" customFormat="1" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="31"/>
+      <c r="A5" s="55"/>
       <c r="B5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -1430,52 +1971,56 @@
       </c>
       <c r="J13" s="24">
         <v>528652.9</v>
       </c>
       <c r="K13" s="24">
         <v>120.7</v>
       </c>
       <c r="L13" s="24">
         <v>671273.2</v>
       </c>
       <c r="M13" s="24">
         <v>121.8</v>
       </c>
       <c r="N13" s="24">
         <v>786205.8</v>
       </c>
       <c r="O13" s="24">
         <v>118.4</v>
       </c>
       <c r="P13" s="24">
         <v>918625.5</v>
       </c>
       <c r="Q13" s="24">
         <v>116.8</v>
       </c>
-      <c r="R13" s="24"/>
-      <c r="S13" s="24"/>
+      <c r="R13" s="24">
+        <v>1042884.7</v>
+      </c>
+      <c r="S13" s="24">
+        <v>116.1</v>
+      </c>
       <c r="T13" s="24"/>
       <c r="U13" s="24"/>
       <c r="V13" s="24"/>
       <c r="W13" s="24"/>
       <c r="X13" s="24"/>
       <c r="Y13" s="24"/>
       <c r="Z13" s="19"/>
     </row>
     <row r="14" spans="1:26" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="7"/>
       <c r="B14" s="5"/>
       <c r="C14" s="4"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="4"/>
       <c r="K14" s="8"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
@@ -1505,56 +2050,58 @@
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>қызмет көлемі және НКИ</vt:lpstr>
+      <vt:lpstr>'қызмет көлемі және НКИ'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>