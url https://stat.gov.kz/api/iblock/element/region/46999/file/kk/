--- v0 (2026-04-14)
+++ v1 (2026-07-09)
@@ -11,54 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="12945" yWindow="-15" windowWidth="12825" windowHeight="11265"/>
   </bookViews>
   <sheets>
     <sheet name="каз" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="21">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="22">
   <si>
     <t>Халықтың цифрлық сауаттылық денгейі (дербес компьютер, смартфон, планшет, ноутбук; стандартты бағдарламалар; Интернет желісі арқылы көрсетілетін қызметтер және сервистерді пайдалану дағдысын меңгерген пайдаланушылар үлесі)</t>
   </si>
   <si>
     <t xml:space="preserve">жалпы халық санынан </t>
   </si>
   <si>
     <t xml:space="preserve"> 6 жас және одан жоғары</t>
   </si>
   <si>
     <t xml:space="preserve"> 6-74 жас аралығында</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t xml:space="preserve">Халықтың цифрлық сауаттылық деңгейі </t>
   </si>
   <si>
     <t>Атырау облысы</t>
   </si>
   <si>
@@ -74,50 +71,56 @@
     <t>2024*</t>
   </si>
   <si>
     <t>*Ескерту: 2022 жылғы мәліметтер Қазақстан Республикасы деңгейінде облыстар бойынша қалыптастырылды</t>
   </si>
   <si>
     <t>Жылыой ауданы</t>
   </si>
   <si>
     <t>Индер ауданы</t>
   </si>
   <si>
     <t>Исатай ауданы</t>
   </si>
   <si>
     <t>Құрманғазы ауданы</t>
   </si>
   <si>
     <t>Қызылқоға ауданы</t>
   </si>
   <si>
     <t>Мақат ауданы</t>
   </si>
   <si>
     <t>Махамбет ауданы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">пайызбен </t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -245,51 +248,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -335,50 +338,54 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -648,547 +655,571 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:X17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:O2"/>
+      <selection activeCell="Q14" sqref="Q14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="26" customWidth="1"/>
     <col min="2" max="9" width="16.140625" style="26" customWidth="1"/>
     <col min="10" max="11" width="15.140625" style="26" customWidth="1"/>
     <col min="12" max="12" width="11.140625" style="26" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="26" customWidth="1"/>
     <col min="14" max="14" width="12" style="26" customWidth="1"/>
     <col min="15" max="15" width="12.7109375" style="26" customWidth="1"/>
-    <col min="16" max="24" width="9.140625" style="26"/>
+    <col min="16" max="17" width="13.42578125" style="26" customWidth="1"/>
+    <col min="18" max="24" width="9.140625" style="26"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:15" ht="20.25" customHeight="1">
+    <row r="2" spans="1:17" ht="20.25" customHeight="1">
       <c r="A2" s="28" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="29"/>
       <c r="O2" s="29"/>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:17">
       <c r="A3" s="20"/>
       <c r="B3" s="2"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="4"/>
-      <c r="O3" s="4" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:15" ht="23.25" customHeight="1">
+      <c r="O3" s="4"/>
+      <c r="P3" s="27"/>
+      <c r="Q3" s="37" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="23.25" customHeight="1">
       <c r="A4" s="36"/>
       <c r="B4" s="30" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
       <c r="F4" s="31"/>
       <c r="G4" s="31"/>
       <c r="H4" s="31"/>
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
       <c r="K4" s="31"/>
       <c r="L4" s="32"/>
       <c r="M4" s="32"/>
       <c r="N4" s="32"/>
       <c r="O4" s="32"/>
-    </row>
-    <row r="5" spans="1:15" ht="17.25" customHeight="1">
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38"/>
+    </row>
+    <row r="5" spans="1:17" ht="17.25" customHeight="1">
       <c r="A5" s="36"/>
       <c r="B5" s="35" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="21"/>
       <c r="M5" s="22"/>
     </row>
-    <row r="6" spans="1:15" ht="32.25" customHeight="1">
+    <row r="6" spans="1:17" ht="32.25" customHeight="1">
       <c r="A6" s="36"/>
       <c r="B6" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="G6" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="G6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="I6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="K6" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="K6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="M6" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="M6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="O6" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="O6" s="6" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:15">
+      <c r="P6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q6" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" s="36"/>
       <c r="B7" s="34">
         <v>2018</v>
       </c>
       <c r="C7" s="34"/>
       <c r="D7" s="34">
         <v>2019</v>
       </c>
       <c r="E7" s="34"/>
       <c r="F7" s="34" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G7" s="34"/>
       <c r="H7" s="34" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I7" s="34"/>
       <c r="J7" s="34" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="K7" s="34"/>
       <c r="L7" s="34" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="M7" s="34"/>
       <c r="N7" s="34" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="O7" s="34"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q7" s="34"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" s="7" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="15">
         <v>79.400000000000006</v>
       </c>
       <c r="C8" s="15">
         <v>81.2</v>
       </c>
       <c r="D8" s="8">
         <v>81.099999999999994</v>
       </c>
       <c r="E8" s="8">
         <v>82.6</v>
       </c>
       <c r="F8" s="9">
         <v>81.7</v>
       </c>
       <c r="G8" s="9">
         <v>83.1</v>
       </c>
       <c r="H8" s="10">
         <v>84.12</v>
       </c>
       <c r="I8" s="10">
         <v>85.2</v>
       </c>
       <c r="J8" s="8">
         <v>84.2</v>
       </c>
       <c r="K8" s="8">
         <v>85.35</v>
       </c>
       <c r="L8" s="8">
         <v>85.08</v>
       </c>
       <c r="M8" s="8">
         <v>86.63</v>
       </c>
       <c r="N8" s="20">
         <v>86.9</v>
       </c>
       <c r="O8" s="20">
         <v>87.3</v>
       </c>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8" s="8">
+        <v>83.72</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>85.51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" s="24" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="11">
         <v>90.9</v>
       </c>
       <c r="C9" s="11">
         <v>92.8</v>
       </c>
       <c r="D9" s="11">
         <v>86.8</v>
       </c>
       <c r="E9" s="11">
         <v>88.4</v>
       </c>
       <c r="F9" s="11">
         <v>86.6</v>
       </c>
       <c r="G9" s="11">
         <v>87.9</v>
       </c>
       <c r="H9" s="12">
         <v>84.75</v>
       </c>
       <c r="I9" s="12">
         <v>85.74</v>
       </c>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:17">
       <c r="A10" s="24" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B10" s="11">
         <v>61.6</v>
       </c>
       <c r="C10" s="11">
         <v>62.7</v>
       </c>
       <c r="D10" s="11">
         <v>68.3</v>
       </c>
       <c r="E10" s="11">
         <v>69.5</v>
       </c>
       <c r="F10" s="11">
         <v>79.2</v>
       </c>
       <c r="G10" s="11">
         <v>80.400000000000006</v>
       </c>
       <c r="H10" s="12">
         <v>85.27</v>
       </c>
       <c r="I10" s="12">
         <v>85.96</v>
       </c>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:17">
       <c r="A11" s="24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B11" s="11">
         <v>70.7</v>
       </c>
       <c r="C11" s="11">
         <v>73.099999999999994</v>
       </c>
       <c r="D11" s="13">
         <v>79.8</v>
       </c>
       <c r="E11" s="13">
         <v>82.3</v>
       </c>
       <c r="F11" s="11">
         <v>64.900000000000006</v>
       </c>
       <c r="G11" s="11">
         <v>66.8</v>
       </c>
       <c r="H11" s="12">
         <v>85.59</v>
       </c>
       <c r="I11" s="12">
         <v>88.01</v>
       </c>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:17">
       <c r="A12" s="24" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B12" s="11">
         <v>91.8</v>
       </c>
       <c r="C12" s="11">
         <v>94</v>
       </c>
       <c r="D12" s="13">
         <v>97</v>
       </c>
       <c r="E12" s="13">
         <v>96.9</v>
       </c>
       <c r="F12" s="11">
         <v>100</v>
       </c>
       <c r="G12" s="11">
         <v>100</v>
       </c>
       <c r="H12" s="12">
         <v>78.319999999999993</v>
       </c>
       <c r="I12" s="12">
         <v>80.17</v>
       </c>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:17">
       <c r="A13" s="24" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B13" s="11">
         <v>61.3</v>
       </c>
       <c r="C13" s="11">
         <v>63</v>
       </c>
       <c r="D13" s="13">
         <v>69.099999999999994</v>
       </c>
       <c r="E13" s="13">
         <v>70.900000000000006</v>
       </c>
       <c r="F13" s="11">
         <v>56.1</v>
       </c>
       <c r="G13" s="11">
         <v>57.4</v>
       </c>
       <c r="H13" s="12">
         <v>89.33</v>
       </c>
       <c r="I13" s="12">
         <v>89.75</v>
       </c>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
     </row>
-    <row r="14" spans="1:15">
+    <row r="14" spans="1:17">
       <c r="A14" s="24" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B14" s="11">
         <v>61.6</v>
       </c>
       <c r="C14" s="11">
         <v>63.1</v>
       </c>
       <c r="D14" s="14">
         <v>64.3</v>
       </c>
       <c r="E14" s="14">
         <v>65.8</v>
       </c>
       <c r="F14" s="11">
         <v>94.1</v>
       </c>
       <c r="G14" s="11">
         <v>96.2</v>
       </c>
       <c r="H14" s="12">
         <v>75.62</v>
       </c>
       <c r="I14" s="12">
         <v>77.209999999999994</v>
       </c>
       <c r="J14" s="15"/>
       <c r="K14" s="15"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:17">
       <c r="A15" s="24" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B15" s="11">
         <v>68.900000000000006</v>
       </c>
       <c r="C15" s="11">
         <v>70.3</v>
       </c>
       <c r="D15" s="14">
         <v>73.3</v>
       </c>
       <c r="E15" s="14">
         <v>74.7</v>
       </c>
       <c r="F15" s="11">
         <v>82.7</v>
       </c>
       <c r="G15" s="11">
         <v>84.2</v>
       </c>
       <c r="H15" s="16">
         <v>79.03</v>
       </c>
       <c r="I15" s="16">
         <v>80.489999999999995</v>
       </c>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:17">
       <c r="A16" s="25" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B16" s="17">
         <v>67.2</v>
       </c>
       <c r="C16" s="17">
         <v>69.2</v>
       </c>
       <c r="D16" s="18">
         <v>72.7</v>
       </c>
       <c r="E16" s="18">
         <v>74.8</v>
       </c>
       <c r="F16" s="17">
         <v>70.3</v>
       </c>
       <c r="G16" s="17">
         <v>72.2</v>
       </c>
       <c r="H16" s="19">
         <v>81.040000000000006</v>
       </c>
       <c r="I16" s="19">
         <v>82.58</v>
       </c>
       <c r="J16" s="22"/>
       <c r="K16" s="22"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="27"/>
       <c r="O16" s="27"/>
+      <c r="P16" s="27"/>
+      <c r="Q16" s="27"/>
     </row>
     <row r="17" spans="1:13" ht="19.5" customHeight="1">
       <c r="A17" s="33" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="33"/>
       <c r="H17" s="33"/>
       <c r="I17" s="33"/>
       <c r="J17" s="33"/>
       <c r="K17" s="33"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
+  <mergeCells count="13">
+    <mergeCell ref="P7:Q7"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="B4:O4"/>
     <mergeCell ref="A17:K17"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="B5:K5"/>
     <mergeCell ref="N7:O7"/>
     <mergeCell ref="L7:M7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="A4:A7"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">