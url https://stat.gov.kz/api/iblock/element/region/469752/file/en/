--- v0 (2026-04-15)
+++ v1 (2026-10-18)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-465" yWindow="165" windowWidth="15210" windowHeight="8400"/>
+    <workbookView xWindow="-468" yWindow="168" windowWidth="15216" windowHeight="8400"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="3" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="186">
   <si>
     <t>2003 year</t>
   </si>
   <si>
     <t>2004 year</t>
   </si>
   <si>
     <t>2005 year</t>
   </si>
   <si>
     <t>2006 year</t>
   </si>
   <si>
     <t>2007 year</t>
   </si>
   <si>
     <t>2008 year</t>
   </si>
   <si>
     <t>2009 year</t>
   </si>
   <si>
     <t>2010 year</t>
   </si>
   <si>
@@ -443,118 +447,333 @@
     <t>в 10,8 раза</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>в 3,6 раза</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>0,3</t>
   </si>
   <si>
     <t>206,4 раза</t>
   </si>
   <si>
     <t>в 9,2 раза</t>
   </si>
   <si>
     <t>в 4,1 раза</t>
   </si>
   <si>
     <t>2024 year</t>
+  </si>
+  <si>
+    <t>2025 year</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Indices of physical volume of investments in fixed assets by areas of use</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>as a percentage</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>Reflects the change in the volume of investments over time and is defined as the ratio of the investment volume of the analyzed period to that of the previous period in actual prices, taking into account the price index deflator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>calculated</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>Statistical information on investments in fixed capital is compiled on the basis of nationwide statistical surveys conducted on a monthly, quarterly, and annual basis</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25837/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701850</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Since 2003</t>
+  </si>
+  <si>
+    <t>Kalieva Gulzhaina Minaidarovna</t>
+  </si>
+  <si>
+    <t>8 7292 31 90 65</t>
+  </si>
+  <si>
+    <t>g.kaliyeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/mangystau/dynamic-tables/5261/</t>
+  </si>
+  <si>
+    <t>Department of  of Finance, Construction and Investment Statistics</t>
+  </si>
+  <si>
+    <t>"Report on investments in fixed assets" 1-invest (annual), "Report on the commissioning of facilities by individual developers" 1-IS (annual), "Report on investments in fixed assets of peasant or farm enterprises" 1-KFH(quarterly)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -600,93 +819,73 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -782,97 +981,193 @@
     <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="6"/>
+    <cellStyle name="Гиперссылка 4" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 4 2 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1115,2824 +1410,3235 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701850" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kaliyeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AK48"/>
+  <dimension ref="A1:M25"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="V1" workbookViewId="0">
-      <selection activeCell="AO9" sqref="AO9"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="39.140625" style="1" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="35" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="30.21875" style="90" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="90" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="15" customHeight="1">
-      <c r="A1" s="81" t="s">
+    <row r="1" spans="1:13" s="75" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A1" s="73" t="s">
+        <v>144</v>
+      </c>
+      <c r="B1" s="74">
+        <v>161103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" s="75" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="73" t="s">
+        <v>145</v>
+      </c>
+      <c r="B2" s="74" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="75" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="73" t="s">
+        <v>147</v>
+      </c>
+      <c r="B3" s="76" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="75" customFormat="1" ht="18" customHeight="1">
+      <c r="A4" s="77" t="s">
+        <v>149</v>
+      </c>
+      <c r="B4" s="74" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="75" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A5" s="77" t="s">
+        <v>150</v>
+      </c>
+      <c r="B5" s="74" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="75" customFormat="1" ht="26.4">
+      <c r="A6" s="73" t="s">
+        <v>151</v>
+      </c>
+      <c r="B6" s="78" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="75" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A7" s="73" t="s">
+        <v>153</v>
+      </c>
+      <c r="B7" s="76" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="75" customFormat="1" ht="30.6" customHeight="1">
+      <c r="A8" s="73" t="s">
+        <v>155</v>
+      </c>
+      <c r="B8" s="78" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="75" customFormat="1" ht="28.2" customHeight="1">
+      <c r="A9" s="73" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="79" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="75" customFormat="1" ht="16.2" customHeight="1">
+      <c r="A10" s="73" t="s">
+        <v>158</v>
+      </c>
+      <c r="B10" s="80"/>
+      <c r="M10" s="81"/>
+    </row>
+    <row r="11" spans="1:13" s="75" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A11" s="73" t="s">
+        <v>159</v>
+      </c>
+      <c r="B11" s="82" t="s">
+        <v>160</v>
+      </c>
+      <c r="M11" s="81"/>
+    </row>
+    <row r="12" spans="1:13" s="75" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A12" s="83" t="s">
+        <v>161</v>
+      </c>
+      <c r="B12" s="84" t="s">
+        <v>162</v>
+      </c>
+      <c r="M12" s="81"/>
+    </row>
+    <row r="13" spans="1:13" s="75" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="83" t="s">
+        <v>163</v>
+      </c>
+      <c r="B13" s="96" t="s">
+        <v>183</v>
+      </c>
+      <c r="M13" s="81"/>
+    </row>
+    <row r="14" spans="1:13" s="75" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A14" s="83" t="s">
+        <v>164</v>
+      </c>
+      <c r="B14" s="84" t="s">
+        <v>165</v>
+      </c>
+      <c r="M14" s="81"/>
+    </row>
+    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A15" s="73" t="s">
+        <v>166</v>
+      </c>
+      <c r="B15" s="103">
+        <v>46223</v>
+      </c>
+      <c r="M15" s="85"/>
+    </row>
+    <row r="16" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A16" s="73" t="s">
+        <v>167</v>
+      </c>
+      <c r="B16" s="103">
+        <v>46581</v>
+      </c>
+      <c r="M16" s="86"/>
+    </row>
+    <row r="17" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A17" s="73" t="s">
+        <v>168</v>
+      </c>
+      <c r="B17" s="87" t="s">
+        <v>184</v>
+      </c>
+      <c r="M17" s="85"/>
+    </row>
+    <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A18" s="73" t="s">
+        <v>169</v>
+      </c>
+      <c r="B18" s="93" t="s">
+        <v>180</v>
+      </c>
+      <c r="M18" s="86"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="73" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19" s="94" t="s">
+        <v>181</v>
+      </c>
+      <c r="M19" s="85"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="73" t="s">
+        <v>171</v>
+      </c>
+      <c r="B20" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="M20" s="86"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="88"/>
+      <c r="B21" s="89"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="M22" s="86"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="85"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="86"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="85"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B4:D13"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="2" max="2" width="89.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="2:4">
+      <c r="B4" s="91" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="5" spans="2:4">
+      <c r="B5" s="91" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="6" spans="2:4">
+      <c r="B6" s="91" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="7" spans="2:4">
+      <c r="B7" s="91" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="8" spans="2:4">
+      <c r="B8" s="91" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="9" spans="2:4" ht="28.2" customHeight="1">
+      <c r="B9" s="92" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="13" spans="2:4">
+      <c r="B13" s="101" t="s">
+        <v>178</v>
+      </c>
+      <c r="C13" s="101"/>
+      <c r="D13" s="101"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B13:D13"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AM48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AH27" sqref="AH27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="39.109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.44140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12.33203125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="9.88671875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="10.33203125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="10.109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="11.109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.33203125" style="1" customWidth="1"/>
+    <col min="10" max="11" width="11.109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="10.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.5546875" style="1" customWidth="1"/>
+    <col min="14" max="14" width="10.109375" style="1" customWidth="1"/>
+    <col min="15" max="15" width="11.109375" style="1" customWidth="1"/>
+    <col min="16" max="16" width="10.109375" style="1" customWidth="1"/>
+    <col min="17" max="17" width="11" style="1" customWidth="1"/>
+    <col min="18" max="18" width="10.5546875" style="1" customWidth="1"/>
+    <col min="19" max="19" width="10.88671875" style="1" customWidth="1"/>
+    <col min="20" max="20" width="12.109375" style="1" customWidth="1"/>
+    <col min="21" max="21" width="11.44140625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="10.6640625" style="1" customWidth="1"/>
+    <col min="23" max="23" width="11.88671875" style="1" customWidth="1"/>
+    <col min="24" max="25" width="12.109375" style="1" customWidth="1"/>
+    <col min="26" max="26" width="11.33203125" style="1" customWidth="1"/>
+    <col min="27" max="27" width="9.109375" style="1"/>
+    <col min="28" max="28" width="11.33203125" style="1" customWidth="1"/>
+    <col min="29" max="29" width="9.109375" style="1"/>
+    <col min="30" max="30" width="11.5546875" style="1" customWidth="1"/>
+    <col min="31" max="31" width="9.109375" style="1"/>
+    <col min="32" max="32" width="11.33203125" style="1" customWidth="1"/>
+    <col min="33" max="33" width="9.109375" style="1"/>
+    <col min="34" max="34" width="11" style="1" customWidth="1"/>
+    <col min="35" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:39" ht="15" customHeight="1">
+      <c r="A1" s="102" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="81"/>
-[...70 lines deleted...]
-      <c r="AK2" s="19" t="s">
+      <c r="B1" s="102"/>
+      <c r="C1" s="102"/>
+      <c r="D1" s="102"/>
+      <c r="E1" s="102"/>
+      <c r="F1" s="102"/>
+      <c r="G1" s="102"/>
+      <c r="H1" s="102"/>
+      <c r="I1" s="102"/>
+      <c r="J1" s="102"/>
+      <c r="K1" s="102"/>
+      <c r="L1" s="102"/>
+      <c r="M1" s="102"/>
+      <c r="N1" s="102"/>
+      <c r="O1" s="102"/>
+      <c r="P1" s="102"/>
+      <c r="Q1" s="102"/>
+      <c r="R1" s="102"/>
+      <c r="S1" s="102"/>
+      <c r="T1" s="102"/>
+      <c r="U1" s="102"/>
+      <c r="V1" s="102"/>
+      <c r="W1" s="102"/>
+      <c r="X1" s="102"/>
+      <c r="Y1" s="102"/>
+      <c r="Z1" s="102"/>
+      <c r="AA1" s="102"/>
+      <c r="AB1" s="102"/>
+      <c r="AC1" s="102"/>
+      <c r="AD1" s="102"/>
+      <c r="AE1" s="102"/>
+      <c r="AF1" s="102"/>
+      <c r="AG1" s="102"/>
+      <c r="AH1" s="102"/>
+      <c r="AI1" s="102"/>
+    </row>
+    <row r="2" spans="1:39" ht="12" customHeight="1">
+      <c r="A2" s="50"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="52"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="52"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="52"/>
+      <c r="Z2" s="7"/>
+      <c r="AA2" s="7"/>
+      <c r="AB2" s="7"/>
+      <c r="AC2" s="7"/>
+      <c r="AD2" s="7"/>
+      <c r="AE2" s="7"/>
+      <c r="AF2" s="7"/>
+      <c r="AG2" s="8"/>
+      <c r="AH2" s="7"/>
+      <c r="AI2" s="7"/>
+      <c r="AK2" s="7"/>
+      <c r="AM2" s="7" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="38.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="66" t="s">
+    <row r="3" spans="1:39" ht="38.25" customHeight="1">
+      <c r="A3" s="53"/>
+      <c r="B3" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="66" t="s">
+      <c r="C3" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="67" t="s">
+      <c r="D3" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="68" t="s">
+      <c r="E3" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="66" t="s">
+      <c r="F3" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="66" t="s">
+      <c r="G3" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="69" t="s">
+      <c r="H3" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="67" t="s">
+      <c r="I3" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="66" t="s">
+      <c r="J3" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="K3" s="67" t="s">
+      <c r="K3" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="L3" s="67" t="s">
+      <c r="L3" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="66" t="s">
+      <c r="M3" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="N3" s="67" t="s">
+      <c r="N3" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="O3" s="66" t="s">
+      <c r="O3" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="P3" s="67" t="s">
+      <c r="P3" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="Q3" s="66" t="s">
+      <c r="Q3" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="R3" s="67" t="s">
+      <c r="R3" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="S3" s="66" t="s">
+      <c r="S3" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="T3" s="67" t="s">
+      <c r="T3" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="U3" s="66" t="s">
+      <c r="U3" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="V3" s="67" t="s">
+      <c r="V3" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="W3" s="66" t="s">
+      <c r="W3" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="X3" s="67" t="s">
+      <c r="X3" s="55" t="s">
         <v>26</v>
       </c>
-      <c r="Y3" s="66" t="s">
+      <c r="Y3" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="Z3" s="67" t="s">
+      <c r="Z3" s="55" t="s">
         <v>27</v>
       </c>
-      <c r="AA3" s="66" t="s">
+      <c r="AA3" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="AB3" s="67" t="s">
+      <c r="AB3" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="AC3" s="66" t="s">
+      <c r="AC3" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="AD3" s="67" t="s">
+      <c r="AD3" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="AE3" s="66" t="s">
+      <c r="AE3" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="AF3" s="67" t="s">
+      <c r="AF3" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="AG3" s="66" t="s">
+      <c r="AG3" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="AH3" s="67" t="s">
+      <c r="AH3" s="55" t="s">
         <v>45</v>
       </c>
-      <c r="AI3" s="66" t="s">
+      <c r="AI3" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="AJ3" s="67" t="s">
+      <c r="AJ3" s="55" t="s">
         <v>142</v>
       </c>
-      <c r="AK3" s="66" t="s">
+      <c r="AK3" s="54" t="s">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="70" t="s">
+      <c r="AL3" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="AM3" s="99" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:39">
+      <c r="A4" s="97" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="4">
         <v>75384</v>
       </c>
       <c r="C4" s="4">
         <v>100518</v>
       </c>
       <c r="D4" s="4">
         <v>143108</v>
       </c>
       <c r="E4" s="5">
         <v>229755</v>
       </c>
       <c r="F4" s="5">
         <v>251416</v>
       </c>
       <c r="G4" s="5">
         <v>383199</v>
       </c>
       <c r="H4" s="5">
         <v>314724</v>
       </c>
       <c r="I4" s="6">
         <v>372038</v>
       </c>
       <c r="J4" s="7">
         <v>111.8</v>
       </c>
       <c r="K4" s="6">
         <v>369598</v>
       </c>
       <c r="L4" s="5">
         <v>396385</v>
       </c>
-      <c r="M4" s="8">
+      <c r="M4" s="27">
         <v>101.5</v>
       </c>
       <c r="N4" s="5">
         <v>440025</v>
       </c>
-      <c r="O4" s="8">
+      <c r="O4" s="27">
         <v>105.8</v>
       </c>
       <c r="P4" s="6">
         <v>532239</v>
       </c>
-      <c r="Q4" s="9">
+      <c r="Q4" s="8">
         <v>114.7</v>
       </c>
       <c r="R4" s="6">
         <v>458955</v>
       </c>
-      <c r="S4" s="9">
+      <c r="S4" s="8">
         <v>82.3</v>
       </c>
       <c r="T4" s="6">
         <v>405603</v>
       </c>
-      <c r="U4" s="10">
+      <c r="U4" s="98">
         <v>81.3</v>
       </c>
       <c r="V4" s="6">
         <v>434445</v>
       </c>
-      <c r="W4" s="10">
+      <c r="W4" s="98">
         <v>101.3</v>
       </c>
-      <c r="X4" s="11">
+      <c r="X4" s="33">
         <v>504649</v>
       </c>
-      <c r="Y4" s="12">
+      <c r="Y4" s="29">
         <v>107.4</v>
       </c>
-      <c r="Z4" s="13">
+      <c r="Z4" s="19">
         <v>556558</v>
       </c>
-      <c r="AA4" s="12">
+      <c r="AA4" s="29">
         <v>107.1</v>
       </c>
-      <c r="AB4" s="14" t="s">
+      <c r="AB4" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="AC4" s="15">
+      <c r="AC4" s="100">
         <v>103.8</v>
       </c>
       <c r="AD4" s="5">
         <v>629137</v>
       </c>
-      <c r="AE4" s="15">
+      <c r="AE4" s="100">
         <v>104</v>
       </c>
       <c r="AF4" s="6">
         <v>785759</v>
       </c>
       <c r="AG4" s="7">
         <v>119.2</v>
       </c>
-      <c r="AH4" s="11">
+      <c r="AH4" s="33">
         <v>1102171</v>
       </c>
-      <c r="AI4" s="12">
+      <c r="AI4" s="29">
         <v>135.1</v>
       </c>
-      <c r="AJ4" s="11">
+      <c r="AJ4" s="33">
         <v>1085676</v>
       </c>
-      <c r="AK4" s="12">
+      <c r="AK4" s="29">
         <v>96.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="71" t="s">
+      <c r="AL4" s="33">
+        <v>1164313</v>
+      </c>
+      <c r="AM4" s="29">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="5" spans="1:39">
+      <c r="A5" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B5" s="16"/>
-[...36 lines deleted...]
-      <c r="A6" s="71" t="s">
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="4"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="6"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="6"/>
+      <c r="U5" s="9"/>
+      <c r="V5" s="6"/>
+      <c r="W5" s="9"/>
+      <c r="X5" s="6"/>
+      <c r="Y5" s="9"/>
+      <c r="Z5" s="6"/>
+      <c r="AA5" s="10"/>
+      <c r="AB5" s="6"/>
+      <c r="AC5" s="9"/>
+      <c r="AD5" s="6"/>
+      <c r="AE5" s="11"/>
+      <c r="AF5" s="7"/>
+      <c r="AG5" s="7"/>
+      <c r="AH5" s="7"/>
+      <c r="AI5" s="7"/>
+      <c r="AJ5" s="7"/>
+    </row>
+    <row r="6" spans="1:39">
+      <c r="A6" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="12">
         <v>46</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="12">
         <v>128</v>
       </c>
-      <c r="D6" s="22">
+      <c r="D6" s="10">
         <v>35</v>
       </c>
-      <c r="E6" s="25">
+      <c r="E6" s="13">
         <v>21</v>
       </c>
-      <c r="F6" s="25" t="s">
+      <c r="F6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="G6" s="25">
+      <c r="G6" s="13">
         <v>31</v>
       </c>
-      <c r="H6" s="25">
+      <c r="H6" s="13">
         <v>37</v>
       </c>
-      <c r="I6" s="26">
+      <c r="I6" s="14">
         <v>50</v>
       </c>
-      <c r="J6" s="27">
+      <c r="J6" s="15">
         <v>130.80000000000001</v>
       </c>
-      <c r="K6" s="22">
+      <c r="K6" s="10">
         <v>78</v>
       </c>
-      <c r="L6" s="25">
+      <c r="L6" s="13">
         <v>512</v>
       </c>
-      <c r="M6" s="27">
+      <c r="M6" s="15">
         <v>640.6</v>
       </c>
-      <c r="N6" s="25">
+      <c r="N6" s="13">
         <v>6</v>
       </c>
-      <c r="O6" s="27">
+      <c r="O6" s="15">
         <v>1.3</v>
       </c>
-      <c r="P6" s="28">
+      <c r="P6" s="16">
         <v>42</v>
       </c>
-      <c r="Q6" s="29" t="s">
+      <c r="Q6" s="17" t="s">
         <v>49</v>
       </c>
-      <c r="R6" s="28">
+      <c r="R6" s="16">
         <v>77</v>
       </c>
-      <c r="S6" s="29">
+      <c r="S6" s="17">
         <v>174.4</v>
       </c>
-      <c r="T6" s="28">
+      <c r="T6" s="16">
         <v>22</v>
       </c>
-      <c r="U6" s="30">
+      <c r="U6" s="18">
         <v>27.4</v>
       </c>
-      <c r="V6" s="28">
+      <c r="V6" s="16">
         <v>9</v>
       </c>
-      <c r="W6" s="30">
+      <c r="W6" s="18">
         <v>39.799999999999997</v>
       </c>
-      <c r="X6" s="31">
+      <c r="X6" s="19">
         <v>561792</v>
       </c>
-      <c r="Y6" s="32" t="s">
+      <c r="Y6" s="20" t="s">
         <v>50</v>
       </c>
-      <c r="Z6" s="31">
+      <c r="Z6" s="19">
         <v>1193</v>
       </c>
-      <c r="AA6" s="32" t="s">
+      <c r="AA6" s="20" t="s">
         <v>51</v>
       </c>
-      <c r="AB6" s="33" t="s">
+      <c r="AB6" s="21" t="s">
         <v>52</v>
       </c>
-      <c r="AC6" s="34">
+      <c r="AC6" s="22">
         <v>175.5</v>
       </c>
-      <c r="AD6" s="35">
+      <c r="AD6" s="23">
         <v>300</v>
       </c>
-      <c r="AE6" s="34">
+      <c r="AE6" s="22">
         <v>13.7</v>
       </c>
-      <c r="AF6" s="22">
+      <c r="AF6" s="10">
         <v>532</v>
       </c>
-      <c r="AG6" s="34">
+      <c r="AG6" s="22">
         <v>168.9</v>
       </c>
-      <c r="AH6" s="31">
+      <c r="AH6" s="19">
         <v>267</v>
       </c>
-      <c r="AI6" s="32">
+      <c r="AI6" s="20">
         <v>48.3</v>
       </c>
-      <c r="AJ6" s="45">
+      <c r="AJ6" s="33">
         <v>283</v>
       </c>
-      <c r="AK6" s="41">
+      <c r="AK6" s="29">
         <v>103.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="71" t="s">
+      <c r="AL6" s="68">
+        <v>1228</v>
+      </c>
+      <c r="AM6" s="69">
+        <v>416.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:39">
+      <c r="A7" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="12">
         <v>49237</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C7" s="12">
         <v>65287</v>
       </c>
-      <c r="D7" s="28">
+      <c r="D7" s="16">
         <v>115297</v>
       </c>
-      <c r="E7" s="25">
+      <c r="E7" s="13">
         <v>115799</v>
       </c>
-      <c r="F7" s="25">
+      <c r="F7" s="13">
         <v>174444</v>
       </c>
-      <c r="G7" s="25">
+      <c r="G7" s="13">
         <v>189018</v>
       </c>
-      <c r="H7" s="25">
+      <c r="H7" s="13">
         <v>175944</v>
       </c>
-      <c r="I7" s="26">
+      <c r="I7" s="14">
         <v>199602</v>
       </c>
-      <c r="J7" s="27">
+      <c r="J7" s="15">
         <v>107.3</v>
       </c>
-      <c r="K7" s="26">
+      <c r="K7" s="14">
         <v>213646</v>
       </c>
-      <c r="L7" s="25">
+      <c r="L7" s="13">
         <v>296406</v>
       </c>
-      <c r="M7" s="27">
+      <c r="M7" s="15">
         <v>131.30000000000001</v>
       </c>
-      <c r="N7" s="25">
+      <c r="N7" s="13">
         <v>316920</v>
       </c>
-      <c r="O7" s="27">
+      <c r="O7" s="15">
         <v>101.9</v>
       </c>
-      <c r="P7" s="28">
+      <c r="P7" s="16">
         <v>373161</v>
       </c>
-      <c r="Q7" s="29">
+      <c r="Q7" s="17">
         <v>111.6</v>
       </c>
-      <c r="R7" s="28">
+      <c r="R7" s="16">
         <v>302324</v>
       </c>
-      <c r="S7" s="29">
+      <c r="S7" s="17">
         <v>77.3</v>
       </c>
-      <c r="T7" s="28">
+      <c r="T7" s="16">
         <v>227549</v>
       </c>
-      <c r="U7" s="30">
+      <c r="U7" s="18">
         <v>71</v>
       </c>
-      <c r="V7" s="28">
+      <c r="V7" s="16">
         <v>269488</v>
       </c>
-      <c r="W7" s="30">
+      <c r="W7" s="18">
         <v>112</v>
       </c>
-      <c r="X7" s="31">
+      <c r="X7" s="19">
         <v>293840</v>
       </c>
-      <c r="Y7" s="32">
+      <c r="Y7" s="20">
         <v>100.8</v>
       </c>
-      <c r="Z7" s="31">
+      <c r="Z7" s="19">
         <v>348470</v>
       </c>
-      <c r="AA7" s="32">
+      <c r="AA7" s="20">
         <v>115.1</v>
       </c>
-      <c r="AB7" s="33" t="s">
+      <c r="AB7" s="21" t="s">
         <v>53</v>
       </c>
-      <c r="AC7" s="34">
+      <c r="AC7" s="22">
         <v>87.9</v>
       </c>
-      <c r="AD7" s="33" t="s">
+      <c r="AD7" s="21" t="s">
         <v>54</v>
       </c>
-      <c r="AE7" s="34">
+      <c r="AE7" s="22">
         <v>102.3</v>
       </c>
-      <c r="AF7" s="28">
+      <c r="AF7" s="16">
         <v>481739</v>
       </c>
-      <c r="AG7" s="36">
+      <c r="AG7" s="24">
         <v>140</v>
       </c>
-      <c r="AH7" s="31">
+      <c r="AH7" s="19">
         <v>611645</v>
       </c>
-      <c r="AI7" s="32">
+      <c r="AI7" s="20">
         <v>122.3</v>
       </c>
-      <c r="AJ7" s="45">
+      <c r="AJ7" s="33">
         <v>731996</v>
       </c>
-      <c r="AK7" s="41">
+      <c r="AK7" s="29">
         <v>117</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="71" t="s">
+      <c r="AL7" s="68">
+        <v>767345</v>
+      </c>
+      <c r="AM7" s="69">
+        <v>100.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:39">
+      <c r="A8" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="12">
         <v>45970</v>
       </c>
-      <c r="C8" s="24">
+      <c r="C8" s="12">
         <v>63529</v>
       </c>
-      <c r="D8" s="28">
+      <c r="D8" s="16">
         <v>112300</v>
       </c>
-      <c r="E8" s="25">
+      <c r="E8" s="13">
         <v>149935</v>
       </c>
-      <c r="F8" s="25">
+      <c r="F8" s="13">
         <v>160886</v>
       </c>
-      <c r="G8" s="25">
+      <c r="G8" s="13">
         <v>171806</v>
       </c>
-      <c r="H8" s="25">
+      <c r="H8" s="13">
         <v>160403</v>
       </c>
-      <c r="I8" s="26">
+      <c r="I8" s="14">
         <v>186842</v>
       </c>
-      <c r="J8" s="27">
+      <c r="J8" s="15">
         <v>110.2</v>
       </c>
-      <c r="K8" s="26">
+      <c r="K8" s="14">
         <v>168560</v>
       </c>
-      <c r="L8" s="25">
+      <c r="L8" s="13">
         <v>237748</v>
       </c>
-      <c r="M8" s="27">
+      <c r="M8" s="15">
         <v>133.4</v>
       </c>
-      <c r="N8" s="25">
+      <c r="N8" s="13">
         <v>279135</v>
       </c>
-      <c r="O8" s="27">
+      <c r="O8" s="15">
         <v>111.9</v>
       </c>
-      <c r="P8" s="28">
+      <c r="P8" s="16">
         <v>339747</v>
       </c>
-      <c r="Q8" s="29">
+      <c r="Q8" s="17">
         <v>115.4</v>
       </c>
-      <c r="R8" s="28">
+      <c r="R8" s="16">
         <v>266998</v>
       </c>
-      <c r="S8" s="29">
+      <c r="S8" s="17">
         <v>75</v>
       </c>
-      <c r="T8" s="28">
+      <c r="T8" s="16">
         <v>182001</v>
       </c>
-      <c r="U8" s="30">
+      <c r="U8" s="18">
         <v>64.3</v>
       </c>
-      <c r="V8" s="28">
+      <c r="V8" s="16">
         <v>226824</v>
       </c>
-      <c r="W8" s="30">
+      <c r="W8" s="18">
         <v>117.9</v>
       </c>
-      <c r="X8" s="31">
+      <c r="X8" s="19">
         <v>255437</v>
       </c>
-      <c r="Y8" s="32">
+      <c r="Y8" s="20">
         <v>104.1</v>
       </c>
-      <c r="Z8" s="31">
+      <c r="Z8" s="19">
         <v>291777</v>
       </c>
-      <c r="AA8" s="32">
+      <c r="AA8" s="20">
         <v>110.9</v>
       </c>
-      <c r="AB8" s="33" t="s">
+      <c r="AB8" s="21" t="s">
         <v>55</v>
       </c>
-      <c r="AC8" s="34">
+      <c r="AC8" s="22">
         <v>81.3</v>
       </c>
-      <c r="AD8" s="33" t="s">
+      <c r="AD8" s="21" t="s">
         <v>56</v>
       </c>
-      <c r="AE8" s="37" t="s">
+      <c r="AE8" s="25" t="s">
         <v>57</v>
       </c>
-      <c r="AF8" s="28">
+      <c r="AF8" s="16">
         <v>423688</v>
       </c>
-      <c r="AG8" s="22">
+      <c r="AG8" s="10">
         <v>153.4</v>
       </c>
-      <c r="AH8" s="31">
+      <c r="AH8" s="19">
         <v>531652</v>
       </c>
-      <c r="AI8" s="32">
+      <c r="AI8" s="20">
         <v>120.9</v>
       </c>
-      <c r="AJ8" s="31">
+      <c r="AJ8" s="19">
         <v>462975</v>
       </c>
-      <c r="AK8" s="32">
+      <c r="AK8" s="20">
         <v>85.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="71" t="s">
+      <c r="AL8" s="68">
+        <v>500337</v>
+      </c>
+      <c r="AM8" s="69">
+        <v>103.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:39">
+      <c r="A9" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="12">
         <v>2120</v>
       </c>
-      <c r="C9" s="24">
+      <c r="C9" s="12">
         <v>952</v>
       </c>
-      <c r="D9" s="28">
+      <c r="D9" s="16">
         <v>1454</v>
       </c>
-      <c r="E9" s="25">
+      <c r="E9" s="13">
         <v>3755</v>
       </c>
-      <c r="F9" s="25">
+      <c r="F9" s="13">
         <v>7316</v>
       </c>
-      <c r="G9" s="25">
+      <c r="G9" s="13">
         <v>10836</v>
       </c>
-      <c r="H9" s="25">
+      <c r="H9" s="13">
         <v>8564</v>
       </c>
-      <c r="I9" s="26">
+      <c r="I9" s="14">
         <v>4619</v>
       </c>
-      <c r="J9" s="27">
+      <c r="J9" s="15">
         <v>51</v>
       </c>
-      <c r="K9" s="26">
+      <c r="K9" s="14">
         <v>19558</v>
       </c>
-      <c r="L9" s="25">
+      <c r="L9" s="13">
         <v>40547</v>
       </c>
-      <c r="M9" s="27">
+      <c r="M9" s="15">
         <v>196.1</v>
       </c>
-      <c r="N9" s="25">
+      <c r="N9" s="13">
         <v>22562</v>
       </c>
-      <c r="O9" s="27">
+      <c r="O9" s="15">
         <v>53</v>
       </c>
-      <c r="P9" s="28">
+      <c r="P9" s="16">
         <v>11366</v>
       </c>
-      <c r="Q9" s="29">
+      <c r="Q9" s="17">
         <v>47.8</v>
       </c>
-      <c r="R9" s="28">
+      <c r="R9" s="16">
         <v>13115</v>
       </c>
-      <c r="S9" s="29">
+      <c r="S9" s="17">
         <v>110.1</v>
       </c>
-      <c r="T9" s="28">
+      <c r="T9" s="16">
         <v>19269</v>
       </c>
-      <c r="U9" s="30">
+      <c r="U9" s="18">
         <v>138.6</v>
       </c>
-      <c r="V9" s="28">
+      <c r="V9" s="16">
         <v>10493</v>
       </c>
-      <c r="W9" s="30">
+      <c r="W9" s="18">
         <v>51.5</v>
       </c>
-      <c r="X9" s="31">
+      <c r="X9" s="19">
         <v>7530</v>
       </c>
-      <c r="Y9" s="32">
+      <c r="Y9" s="20">
         <v>66.400000000000006</v>
       </c>
-      <c r="Z9" s="31">
+      <c r="Z9" s="19">
         <v>18362</v>
       </c>
-      <c r="AA9" s="32" t="s">
+      <c r="AA9" s="20" t="s">
         <v>58</v>
       </c>
-      <c r="AB9" s="33" t="s">
+      <c r="AB9" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="AC9" s="34">
+      <c r="AC9" s="22">
         <v>132</v>
       </c>
-      <c r="AD9" s="33" t="s">
+      <c r="AD9" s="21" t="s">
         <v>60</v>
       </c>
-      <c r="AE9" s="37" t="s">
+      <c r="AE9" s="25" t="s">
         <v>61</v>
       </c>
-      <c r="AF9" s="28">
+      <c r="AF9" s="16">
         <v>22695</v>
       </c>
-      <c r="AG9" s="22">
+      <c r="AG9" s="10">
         <v>134.1</v>
       </c>
-      <c r="AH9" s="31">
+      <c r="AH9" s="19">
         <v>25286</v>
       </c>
-      <c r="AI9" s="32">
+      <c r="AI9" s="20">
         <v>107.3</v>
       </c>
-      <c r="AJ9" s="31">
+      <c r="AJ9" s="19">
         <v>51709</v>
       </c>
-      <c r="AK9" s="32">
+      <c r="AK9" s="20">
         <v>199.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="71" t="s">
+      <c r="AL9" s="68">
+        <v>81742</v>
+      </c>
+      <c r="AM9" s="69">
+        <v>151.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:39" ht="21">
+      <c r="A10" s="58" t="s">
         <v>42</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="12">
         <v>1147</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C10" s="12">
         <v>806</v>
       </c>
-      <c r="D10" s="28">
+      <c r="D10" s="16">
         <v>1544</v>
       </c>
-      <c r="E10" s="25">
+      <c r="E10" s="13">
         <v>2109</v>
       </c>
-      <c r="F10" s="25">
+      <c r="F10" s="13">
         <v>6241</v>
       </c>
-      <c r="G10" s="25">
+      <c r="G10" s="13">
         <v>6376</v>
       </c>
-      <c r="H10" s="25">
+      <c r="H10" s="13">
         <v>6650</v>
       </c>
-      <c r="I10" s="26">
+      <c r="I10" s="14">
         <v>7233</v>
       </c>
-      <c r="J10" s="27">
+      <c r="J10" s="15">
         <v>102.9</v>
       </c>
-      <c r="K10" s="26">
+      <c r="K10" s="14">
         <v>15867</v>
       </c>
-      <c r="L10" s="25">
+      <c r="L10" s="13">
         <v>13473</v>
       </c>
-      <c r="M10" s="27">
+      <c r="M10" s="15">
         <v>80.3</v>
       </c>
-      <c r="N10" s="25">
+      <c r="N10" s="13">
         <v>13954</v>
       </c>
-      <c r="O10" s="27">
+      <c r="O10" s="15">
         <v>98.7</v>
       </c>
-      <c r="P10" s="28">
+      <c r="P10" s="16">
         <v>16247</v>
       </c>
-      <c r="Q10" s="29">
+      <c r="Q10" s="17">
         <v>110.4</v>
       </c>
-      <c r="R10" s="28">
+      <c r="R10" s="16">
         <v>15787</v>
       </c>
-      <c r="S10" s="29">
+      <c r="S10" s="17">
         <v>92.7</v>
       </c>
-      <c r="T10" s="28">
+      <c r="T10" s="16">
         <v>21030</v>
       </c>
-      <c r="U10" s="30">
+      <c r="U10" s="18">
         <v>125.7</v>
       </c>
-      <c r="V10" s="28">
+      <c r="V10" s="16">
         <v>26091</v>
       </c>
-      <c r="W10" s="30">
+      <c r="W10" s="18">
         <v>117.4</v>
       </c>
-      <c r="X10" s="31">
+      <c r="X10" s="19">
         <v>21086</v>
       </c>
-      <c r="Y10" s="32">
+      <c r="Y10" s="20">
         <v>74.7</v>
       </c>
-      <c r="Z10" s="31">
+      <c r="Z10" s="19">
         <v>26240</v>
       </c>
-      <c r="AA10" s="32">
+      <c r="AA10" s="20">
         <v>120.8</v>
       </c>
-      <c r="AB10" s="33" t="s">
+      <c r="AB10" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="AC10" s="34">
+      <c r="AC10" s="22">
         <v>81.599999999999994</v>
       </c>
-      <c r="AD10" s="33" t="s">
+      <c r="AD10" s="21" t="s">
         <v>63</v>
       </c>
-      <c r="AE10" s="37" t="s">
+      <c r="AE10" s="25" t="s">
         <v>64</v>
       </c>
-      <c r="AF10" s="28">
+      <c r="AF10" s="16">
         <v>22173</v>
       </c>
-      <c r="AG10" s="22">
+      <c r="AG10" s="10">
         <v>151.1</v>
       </c>
-      <c r="AH10" s="31">
+      <c r="AH10" s="19">
         <v>41284</v>
       </c>
-      <c r="AI10" s="32" t="s">
+      <c r="AI10" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="AJ10" s="45">
+      <c r="AJ10" s="33">
         <v>90717</v>
       </c>
-      <c r="AK10" s="41" t="s">
+      <c r="AK10" s="29" t="s">
         <v>80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="71" t="s">
+      <c r="AL10" s="68">
+        <v>132614</v>
+      </c>
+      <c r="AM10" s="69">
+        <v>140.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:39" ht="21">
+      <c r="A11" s="58" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="24" t="s">
+      <c r="B11" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="C11" s="24" t="s">
+      <c r="C11" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="D11" s="24" t="s">
+      <c r="D11" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="E11" s="25" t="s">
+      <c r="E11" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="F11" s="25" t="s">
+      <c r="F11" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="G11" s="25" t="s">
+      <c r="G11" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="H11" s="25">
+      <c r="H11" s="13">
         <v>327</v>
       </c>
-      <c r="I11" s="26">
+      <c r="I11" s="14">
         <v>906</v>
       </c>
-      <c r="J11" s="27" t="s">
+      <c r="J11" s="15" t="s">
         <v>66</v>
       </c>
-      <c r="K11" s="26">
+      <c r="K11" s="14">
         <v>9660</v>
       </c>
-      <c r="L11" s="25">
+      <c r="L11" s="13">
         <v>4636</v>
       </c>
-      <c r="M11" s="27">
+      <c r="M11" s="15">
         <v>45.4</v>
       </c>
-      <c r="N11" s="25">
+      <c r="N11" s="13">
         <v>1267</v>
       </c>
-      <c r="O11" s="27">
+      <c r="O11" s="15">
         <v>26.1</v>
       </c>
-      <c r="P11" s="28">
+      <c r="P11" s="16">
         <v>5799</v>
       </c>
-      <c r="Q11" s="29" t="s">
+      <c r="Q11" s="17" t="s">
         <v>67</v>
       </c>
-      <c r="R11" s="28">
+      <c r="R11" s="16">
         <v>6423</v>
       </c>
-      <c r="S11" s="29">
+      <c r="S11" s="17">
         <v>105.7</v>
       </c>
-      <c r="T11" s="28">
+      <c r="T11" s="16">
         <v>5248</v>
       </c>
-      <c r="U11" s="30">
+      <c r="U11" s="18">
         <v>77.099999999999994</v>
       </c>
-      <c r="V11" s="33" t="s">
+      <c r="V11" s="21" t="s">
         <v>68</v>
       </c>
-      <c r="W11" s="30">
+      <c r="W11" s="18">
         <v>109.6</v>
       </c>
-      <c r="X11" s="31">
+      <c r="X11" s="19">
         <v>9786</v>
       </c>
-      <c r="Y11" s="32">
+      <c r="Y11" s="20">
         <v>148.9</v>
       </c>
-      <c r="Z11" s="31">
+      <c r="Z11" s="19">
         <v>12090</v>
       </c>
-      <c r="AA11" s="32">
+      <c r="AA11" s="20">
         <v>119.9</v>
       </c>
-      <c r="AB11" s="33" t="s">
+      <c r="AB11" s="21" t="s">
         <v>69</v>
       </c>
-      <c r="AC11" s="34">
+      <c r="AC11" s="22">
         <v>194.1</v>
       </c>
-      <c r="AD11" s="33" t="s">
+      <c r="AD11" s="21" t="s">
         <v>70</v>
       </c>
-      <c r="AE11" s="37" t="s">
+      <c r="AE11" s="25" t="s">
         <v>71</v>
       </c>
-      <c r="AF11" s="28">
+      <c r="AF11" s="16">
         <v>13183</v>
       </c>
-      <c r="AG11" s="22">
+      <c r="AG11" s="10">
         <v>36.4</v>
       </c>
-      <c r="AH11" s="31">
+      <c r="AH11" s="19">
         <v>13422</v>
       </c>
-      <c r="AI11" s="32">
+      <c r="AI11" s="20">
         <v>98.1</v>
       </c>
-      <c r="AJ11" s="45">
+      <c r="AJ11" s="33">
         <v>126594</v>
       </c>
-      <c r="AK11" s="41" t="s">
+      <c r="AK11" s="29" t="s">
         <v>140</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="71" t="s">
+      <c r="AL11" s="68">
+        <v>52651</v>
+      </c>
+      <c r="AM11" s="69">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:39">
+      <c r="A12" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="12">
         <v>2014</v>
       </c>
-      <c r="C12" s="24">
+      <c r="C12" s="12">
         <v>4614</v>
       </c>
-      <c r="D12" s="28">
+      <c r="D12" s="16">
         <v>3862</v>
       </c>
-      <c r="E12" s="25">
+      <c r="E12" s="13">
         <v>12587</v>
       </c>
-      <c r="F12" s="25">
+      <c r="F12" s="13">
         <v>8921</v>
       </c>
-      <c r="G12" s="25">
+      <c r="G12" s="13">
         <v>32180</v>
       </c>
-      <c r="H12" s="25">
+      <c r="H12" s="13">
         <v>14239</v>
       </c>
-      <c r="I12" s="26">
+      <c r="I12" s="14">
         <v>18319</v>
       </c>
-      <c r="J12" s="27">
+      <c r="J12" s="15">
         <v>121.7</v>
       </c>
-      <c r="K12" s="26">
+      <c r="K12" s="14">
         <v>10103</v>
       </c>
-      <c r="L12" s="25">
+      <c r="L12" s="13">
         <v>5318</v>
       </c>
-      <c r="M12" s="27">
+      <c r="M12" s="15">
         <v>49.8</v>
       </c>
-      <c r="N12" s="25">
+      <c r="N12" s="13">
         <v>5700</v>
       </c>
-      <c r="O12" s="27">
+      <c r="O12" s="15">
         <v>102.2</v>
       </c>
-      <c r="P12" s="28">
+      <c r="P12" s="16">
         <v>9800</v>
       </c>
-      <c r="Q12" s="33" t="s">
+      <c r="Q12" s="21" t="s">
         <v>72</v>
       </c>
-      <c r="R12" s="28">
+      <c r="R12" s="16">
         <v>29108</v>
       </c>
-      <c r="S12" s="29" t="s">
+      <c r="S12" s="17" t="s">
         <v>73</v>
       </c>
-      <c r="T12" s="28">
+      <c r="T12" s="16">
         <v>5011</v>
       </c>
-      <c r="U12" s="30">
+      <c r="U12" s="18">
         <v>16.2</v>
       </c>
-      <c r="V12" s="28">
+      <c r="V12" s="16">
         <v>5414</v>
       </c>
-      <c r="W12" s="30">
+      <c r="W12" s="18">
         <v>102.2</v>
       </c>
-      <c r="X12" s="31">
+      <c r="X12" s="19">
         <v>4559</v>
       </c>
-      <c r="Y12" s="32">
+      <c r="Y12" s="20">
         <v>77.900000000000006</v>
       </c>
-      <c r="Z12" s="31">
+      <c r="Z12" s="19">
         <v>7213</v>
       </c>
-      <c r="AA12" s="32">
+      <c r="AA12" s="20">
         <v>153.6</v>
       </c>
-      <c r="AB12" s="33" t="s">
+      <c r="AB12" s="21" t="s">
         <v>74</v>
       </c>
-      <c r="AC12" s="34">
+      <c r="AC12" s="22">
         <v>92.8</v>
       </c>
-      <c r="AD12" s="33" t="s">
+      <c r="AD12" s="21" t="s">
         <v>75</v>
       </c>
-      <c r="AE12" s="37" t="s">
+      <c r="AE12" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="AF12" s="28">
+      <c r="AF12" s="16">
         <v>11975</v>
       </c>
-      <c r="AG12" s="22">
+      <c r="AG12" s="10">
         <v>63.4</v>
       </c>
-      <c r="AH12" s="31">
+      <c r="AH12" s="19">
         <v>4500</v>
       </c>
-      <c r="AI12" s="32">
+      <c r="AI12" s="20">
         <v>36.200000000000003</v>
       </c>
-      <c r="AJ12" s="45">
+      <c r="AJ12" s="33">
         <v>3927</v>
       </c>
-      <c r="AK12" s="41">
+      <c r="AK12" s="29">
         <v>85.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="71" t="s">
+      <c r="AL12" s="68">
+        <v>3680</v>
+      </c>
+      <c r="AM12" s="69">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="13" spans="1:39">
+      <c r="A13" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B13" s="12">
         <v>1934</v>
       </c>
-      <c r="C13" s="24" t="s">
+      <c r="C13" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="28">
+      <c r="D13" s="16">
         <v>1495</v>
       </c>
-      <c r="E13" s="25">
+      <c r="E13" s="13">
         <v>749</v>
       </c>
-      <c r="F13" s="25">
+      <c r="F13" s="13">
         <v>1394</v>
       </c>
-      <c r="G13" s="25">
+      <c r="G13" s="13">
         <v>9433</v>
       </c>
-      <c r="H13" s="25">
+      <c r="H13" s="13">
         <v>7210</v>
       </c>
-      <c r="I13" s="26">
+      <c r="I13" s="14">
         <v>9876</v>
       </c>
-      <c r="J13" s="27">
+      <c r="J13" s="15">
         <v>129.6</v>
       </c>
-      <c r="K13" s="26">
+      <c r="K13" s="14">
         <v>1597</v>
       </c>
-      <c r="L13" s="25">
+      <c r="L13" s="13">
         <v>2591</v>
       </c>
-      <c r="M13" s="27">
+      <c r="M13" s="15">
         <v>153.5</v>
       </c>
-      <c r="N13" s="25">
+      <c r="N13" s="13">
         <v>2370</v>
       </c>
-      <c r="O13" s="27">
+      <c r="O13" s="15">
         <v>87.2</v>
       </c>
-      <c r="P13" s="28">
+      <c r="P13" s="16">
         <v>2090</v>
       </c>
-      <c r="Q13" s="29">
+      <c r="Q13" s="17">
         <v>83.6</v>
       </c>
-      <c r="R13" s="28">
+      <c r="R13" s="16">
         <v>1988</v>
       </c>
-      <c r="S13" s="29">
+      <c r="S13" s="17">
         <v>90.8</v>
       </c>
-      <c r="T13" s="28">
+      <c r="T13" s="16">
         <v>3028</v>
       </c>
-      <c r="U13" s="30">
+      <c r="U13" s="18">
         <v>143.69999999999999</v>
       </c>
-      <c r="V13" s="28">
+      <c r="V13" s="16">
         <v>2667</v>
       </c>
-      <c r="W13" s="30">
+      <c r="W13" s="18">
         <v>83.3</v>
       </c>
-      <c r="X13" s="31">
+      <c r="X13" s="19">
         <v>2779</v>
       </c>
-      <c r="Y13" s="32">
+      <c r="Y13" s="20">
         <v>96.4</v>
       </c>
-      <c r="Z13" s="31">
+      <c r="Z13" s="19">
         <v>1565</v>
       </c>
-      <c r="AA13" s="32">
+      <c r="AA13" s="20">
         <v>54.7</v>
       </c>
-      <c r="AB13" s="33" t="s">
+      <c r="AB13" s="21" t="s">
         <v>77</v>
       </c>
-      <c r="AC13" s="34">
+      <c r="AC13" s="22">
         <v>103.2</v>
       </c>
-      <c r="AD13" s="33" t="s">
+      <c r="AD13" s="21" t="s">
         <v>78</v>
       </c>
-      <c r="AE13" s="37" t="s">
+      <c r="AE13" s="25" t="s">
         <v>79</v>
       </c>
-      <c r="AF13" s="28">
+      <c r="AF13" s="16">
         <v>4513</v>
       </c>
-      <c r="AG13" s="22">
+      <c r="AG13" s="10">
         <v>81.099999999999994</v>
       </c>
-      <c r="AH13" s="31">
+      <c r="AH13" s="19">
         <v>6684</v>
       </c>
-      <c r="AI13" s="32">
+      <c r="AI13" s="20">
         <v>142.69999999999999</v>
       </c>
-      <c r="AJ13" s="45">
+      <c r="AJ13" s="33">
         <v>9359</v>
       </c>
-      <c r="AK13" s="41">
+      <c r="AK13" s="29">
         <v>136.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="71" t="s">
+      <c r="AL13" s="68">
+        <v>9355</v>
+      </c>
+      <c r="AM13" s="69">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="14" spans="1:39">
+      <c r="A14" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="16">
+      <c r="B14" s="4">
         <v>8769</v>
       </c>
-      <c r="C14" s="16">
+      <c r="C14" s="4">
         <v>8857</v>
       </c>
-      <c r="D14" s="16">
+      <c r="D14" s="4">
         <v>12227</v>
       </c>
-      <c r="E14" s="17">
+      <c r="E14" s="5">
         <v>26565</v>
       </c>
-      <c r="F14" s="17">
+      <c r="F14" s="5">
         <v>618</v>
       </c>
-      <c r="G14" s="17">
+      <c r="G14" s="5">
         <v>34266</v>
       </c>
-      <c r="H14" s="17">
+      <c r="H14" s="5">
         <v>22205</v>
       </c>
-      <c r="I14" s="38">
+      <c r="I14" s="26">
         <v>51123</v>
       </c>
-      <c r="J14" s="39" t="s">
+      <c r="J14" s="27" t="s">
         <v>80</v>
       </c>
-      <c r="K14" s="38">
+      <c r="K14" s="26">
         <v>64450</v>
       </c>
-      <c r="L14" s="17">
+      <c r="L14" s="5">
         <v>37021</v>
       </c>
-      <c r="M14" s="39">
+      <c r="M14" s="27">
         <v>54.3</v>
       </c>
-      <c r="N14" s="17">
+      <c r="N14" s="5">
         <v>60749</v>
       </c>
-      <c r="O14" s="39">
+      <c r="O14" s="27">
         <v>156.4</v>
       </c>
-      <c r="P14" s="18">
+      <c r="P14" s="6">
         <v>81315</v>
       </c>
-      <c r="Q14" s="20">
+      <c r="Q14" s="8">
         <v>126.9</v>
       </c>
-      <c r="R14" s="18">
+      <c r="R14" s="6">
         <v>64622</v>
       </c>
-      <c r="S14" s="40">
+      <c r="S14" s="28">
         <v>75.8</v>
       </c>
-      <c r="T14" s="18">
+      <c r="T14" s="6">
         <v>112983</v>
       </c>
-      <c r="U14" s="21">
+      <c r="U14" s="9">
         <v>164.9</v>
       </c>
-      <c r="V14" s="18">
+      <c r="V14" s="6">
         <v>77895</v>
       </c>
-      <c r="W14" s="21">
+      <c r="W14" s="9">
         <v>65.2</v>
       </c>
-      <c r="X14" s="31">
+      <c r="X14" s="19">
         <v>114384</v>
       </c>
-      <c r="Y14" s="41">
+      <c r="Y14" s="29">
         <v>135.80000000000001</v>
       </c>
-      <c r="Z14" s="31">
+      <c r="Z14" s="19">
         <v>60880</v>
       </c>
-      <c r="AA14" s="41">
+      <c r="AA14" s="29">
         <v>51.7</v>
       </c>
-      <c r="AB14" s="42" t="s">
+      <c r="AB14" s="30" t="s">
         <v>81</v>
       </c>
-      <c r="AC14" s="43">
+      <c r="AC14" s="31">
         <v>80.3</v>
       </c>
-      <c r="AD14" s="42" t="s">
+      <c r="AD14" s="30" t="s">
         <v>82</v>
       </c>
-      <c r="AE14" s="44" t="s">
+      <c r="AE14" s="32" t="s">
         <v>83</v>
       </c>
-      <c r="AF14" s="18">
+      <c r="AF14" s="6">
         <v>87587</v>
       </c>
-      <c r="AG14" s="19">
+      <c r="AG14" s="7">
         <v>118.5</v>
       </c>
-      <c r="AH14" s="45">
+      <c r="AH14" s="33">
         <v>335586</v>
       </c>
-      <c r="AI14" s="41" t="s">
+      <c r="AI14" s="29" t="s">
         <v>84</v>
       </c>
-      <c r="AJ14" s="45">
+      <c r="AJ14" s="33">
         <v>160341</v>
       </c>
-      <c r="AK14" s="41">
+      <c r="AK14" s="29">
         <v>46.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="71" t="s">
+      <c r="AL14" s="68">
+        <v>160186</v>
+      </c>
+      <c r="AM14" s="69">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="15" spans="1:39">
+      <c r="A15" s="58" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="16" t="s">
+      <c r="B15" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="16" t="s">
+      <c r="C15" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="D15" s="16" t="s">
+      <c r="D15" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="E15" s="16" t="s">
+      <c r="E15" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="F15" s="16" t="s">
+      <c r="F15" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="G15" s="16" t="s">
+      <c r="G15" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="H15" s="17">
+      <c r="H15" s="5">
         <v>2173</v>
       </c>
-      <c r="I15" s="38">
+      <c r="I15" s="26">
         <v>1860</v>
       </c>
-      <c r="J15" s="39">
+      <c r="J15" s="27">
         <v>81</v>
       </c>
-      <c r="K15" s="38">
+      <c r="K15" s="26">
         <v>5450</v>
       </c>
-      <c r="L15" s="17">
+      <c r="L15" s="5">
         <v>1808</v>
       </c>
-      <c r="M15" s="39">
+      <c r="M15" s="27">
         <v>31.4</v>
       </c>
-      <c r="N15" s="17">
+      <c r="N15" s="5">
         <v>1082</v>
       </c>
-      <c r="O15" s="39">
+      <c r="O15" s="27">
         <v>57.1</v>
       </c>
-      <c r="P15" s="18">
+      <c r="P15" s="6">
         <v>1393</v>
       </c>
-      <c r="Q15" s="42" t="s">
+      <c r="Q15" s="30" t="s">
         <v>85</v>
       </c>
-      <c r="R15" s="18">
+      <c r="R15" s="6">
         <v>589</v>
       </c>
-      <c r="S15" s="20">
+      <c r="S15" s="8">
         <v>40.4</v>
       </c>
-      <c r="T15" s="18">
+      <c r="T15" s="6">
         <v>1875</v>
       </c>
-      <c r="U15" s="21" t="s">
+      <c r="U15" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="V15" s="18">
+      <c r="V15" s="6">
         <v>2206</v>
       </c>
-      <c r="W15" s="21">
+      <c r="W15" s="9">
         <v>111.3</v>
       </c>
-      <c r="X15" s="31">
+      <c r="X15" s="19">
         <v>2811</v>
       </c>
-      <c r="Y15" s="41">
+      <c r="Y15" s="29">
         <v>117.8</v>
       </c>
-      <c r="Z15" s="31">
+      <c r="Z15" s="19">
         <v>5387</v>
       </c>
-      <c r="AA15" s="41">
+      <c r="AA15" s="29">
         <v>186.1</v>
       </c>
-      <c r="AB15" s="42" t="s">
+      <c r="AB15" s="30" t="s">
         <v>87</v>
       </c>
-      <c r="AC15" s="43">
+      <c r="AC15" s="31">
         <v>1099.2</v>
       </c>
-      <c r="AD15" s="42" t="s">
+      <c r="AD15" s="30" t="s">
         <v>88</v>
       </c>
-      <c r="AE15" s="44" t="s">
+      <c r="AE15" s="32" t="s">
         <v>89</v>
       </c>
-      <c r="AF15" s="19">
+      <c r="AF15" s="7">
         <v>2842</v>
       </c>
-      <c r="AG15" s="46">
+      <c r="AG15" s="34">
         <v>18</v>
       </c>
-      <c r="AH15" s="45">
+      <c r="AH15" s="33">
         <v>1952</v>
       </c>
-      <c r="AI15" s="41">
+      <c r="AI15" s="29">
         <v>66.2</v>
       </c>
-      <c r="AJ15" s="45">
+      <c r="AJ15" s="33">
         <v>1308</v>
       </c>
-      <c r="AK15" s="41">
+      <c r="AK15" s="29">
         <v>65.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="71" t="s">
+      <c r="AL15" s="68">
+        <v>763</v>
+      </c>
+      <c r="AM15" s="69">
+        <v>56.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:39">
+      <c r="A16" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="16" t="s">
+      <c r="B16" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="C16" s="16" t="s">
+      <c r="C16" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="D16" s="16">
+      <c r="D16" s="4">
         <v>12227</v>
       </c>
-      <c r="E16" s="17">
+      <c r="E16" s="5">
         <v>26565</v>
       </c>
-      <c r="F16" s="17">
+      <c r="F16" s="5">
         <v>618</v>
       </c>
-      <c r="G16" s="17">
+      <c r="G16" s="5">
         <v>34266</v>
       </c>
-      <c r="H16" s="17">
+      <c r="H16" s="5">
         <v>1150</v>
       </c>
-      <c r="I16" s="38">
+      <c r="I16" s="26">
         <v>1866</v>
       </c>
-      <c r="J16" s="39">
+      <c r="J16" s="27">
         <v>153.6</v>
       </c>
-      <c r="K16" s="38">
+      <c r="K16" s="26">
         <v>1923</v>
       </c>
-      <c r="L16" s="17">
+      <c r="L16" s="5">
         <v>1609</v>
       </c>
-      <c r="M16" s="39">
+      <c r="M16" s="27">
         <v>79.2</v>
       </c>
-      <c r="N16" s="17">
+      <c r="N16" s="5">
         <v>1393</v>
       </c>
-      <c r="O16" s="39">
+      <c r="O16" s="27">
         <v>82.8</v>
       </c>
-      <c r="P16" s="18">
+      <c r="P16" s="6">
         <v>2756</v>
       </c>
-      <c r="Q16" s="20">
+      <c r="Q16" s="8">
         <v>187.5</v>
       </c>
-      <c r="R16" s="18">
+      <c r="R16" s="6">
         <v>1764</v>
       </c>
-      <c r="S16" s="20">
+      <c r="S16" s="8">
         <v>61.1</v>
       </c>
-      <c r="T16" s="18">
+      <c r="T16" s="6">
         <v>1078</v>
       </c>
-      <c r="U16" s="21">
+      <c r="U16" s="9">
         <v>57.7</v>
       </c>
-      <c r="V16" s="18">
+      <c r="V16" s="6">
         <v>2207</v>
       </c>
-      <c r="W16" s="21">
+      <c r="W16" s="9">
         <v>193.6</v>
       </c>
-      <c r="X16" s="31">
+      <c r="X16" s="19">
         <v>3492</v>
       </c>
-      <c r="Y16" s="41">
+      <c r="Y16" s="29">
         <v>146.30000000000001</v>
       </c>
-      <c r="Z16" s="31">
+      <c r="Z16" s="19">
         <v>1476</v>
       </c>
-      <c r="AA16" s="41">
+      <c r="AA16" s="29">
         <v>41</v>
       </c>
-      <c r="AB16" s="42" t="s">
+      <c r="AB16" s="30" t="s">
         <v>90</v>
       </c>
-      <c r="AC16" s="43">
+      <c r="AC16" s="31">
         <v>534.29999999999995</v>
       </c>
-      <c r="AD16" s="42" t="s">
+      <c r="AD16" s="30" t="s">
         <v>91</v>
       </c>
-      <c r="AE16" s="44" t="s">
+      <c r="AE16" s="32" t="s">
         <v>92</v>
       </c>
-      <c r="AF16" s="19">
+      <c r="AF16" s="7">
         <v>1986</v>
       </c>
-      <c r="AG16" s="46">
+      <c r="AG16" s="34">
         <v>72</v>
       </c>
-      <c r="AH16" s="45">
+      <c r="AH16" s="33">
         <v>3810</v>
       </c>
-      <c r="AI16" s="41" t="s">
+      <c r="AI16" s="29" t="s">
         <v>93</v>
       </c>
-      <c r="AJ16" s="45">
+      <c r="AJ16" s="33">
         <v>8984</v>
       </c>
-      <c r="AK16" s="41" t="s">
+      <c r="AK16" s="29" t="s">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="71" t="s">
+      <c r="AL16" s="68">
+        <v>7556</v>
+      </c>
+      <c r="AM16" s="69">
+        <v>80.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:39">
+      <c r="A17" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="B17" s="16">
+      <c r="B17" s="4">
         <v>129</v>
       </c>
-      <c r="C17" s="16">
+      <c r="C17" s="4">
         <v>132</v>
       </c>
-      <c r="D17" s="16">
+      <c r="D17" s="4">
         <v>320</v>
       </c>
-      <c r="E17" s="17">
+      <c r="E17" s="5">
         <v>686</v>
       </c>
-      <c r="F17" s="17" t="s">
+      <c r="F17" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="G17" s="17">
+      <c r="G17" s="5">
         <v>2974</v>
       </c>
-      <c r="H17" s="17">
+      <c r="H17" s="5">
         <v>346</v>
       </c>
-      <c r="I17" s="38">
+      <c r="I17" s="26">
         <v>260</v>
       </c>
-      <c r="J17" s="39">
+      <c r="J17" s="27">
         <v>71.400000000000006</v>
       </c>
-      <c r="K17" s="38">
+      <c r="K17" s="26">
         <v>913</v>
       </c>
-      <c r="L17" s="17">
+      <c r="L17" s="5">
         <v>499</v>
       </c>
-      <c r="M17" s="39">
+      <c r="M17" s="27">
         <v>51.7</v>
       </c>
-      <c r="N17" s="17">
+      <c r="N17" s="5">
         <v>837</v>
       </c>
-      <c r="O17" s="39">
+      <c r="O17" s="27">
         <v>160</v>
       </c>
-      <c r="P17" s="18">
+      <c r="P17" s="6">
         <v>681</v>
       </c>
-      <c r="Q17" s="20">
+      <c r="Q17" s="8">
         <v>77.099999999999994</v>
       </c>
-      <c r="R17" s="18">
+      <c r="R17" s="6">
         <v>511</v>
       </c>
-      <c r="S17" s="20">
+      <c r="S17" s="8">
         <v>71.599999999999994</v>
       </c>
-      <c r="T17" s="18">
+      <c r="T17" s="6">
         <v>511</v>
       </c>
-      <c r="U17" s="21">
+      <c r="U17" s="9">
         <v>94.4</v>
       </c>
-      <c r="V17" s="18">
+      <c r="V17" s="6">
         <v>364</v>
       </c>
-      <c r="W17" s="21">
+      <c r="W17" s="9">
         <v>67.400000000000006</v>
       </c>
-      <c r="X17" s="31">
+      <c r="X17" s="19">
         <v>530</v>
       </c>
-      <c r="Y17" s="41">
+      <c r="Y17" s="29">
         <v>134.6</v>
       </c>
-      <c r="Z17" s="31">
+      <c r="Z17" s="19">
         <v>2013</v>
       </c>
-      <c r="AA17" s="41" t="s">
+      <c r="AA17" s="29" t="s">
         <v>94</v>
       </c>
-      <c r="AB17" s="42" t="s">
+      <c r="AB17" s="30" t="s">
         <v>95</v>
       </c>
-      <c r="AC17" s="43">
+      <c r="AC17" s="31">
         <v>55.9</v>
       </c>
-      <c r="AD17" s="42" t="s">
+      <c r="AD17" s="30" t="s">
         <v>96</v>
       </c>
-      <c r="AE17" s="32" t="s">
+      <c r="AE17" s="20" t="s">
         <v>73</v>
       </c>
-      <c r="AF17" s="19">
+      <c r="AF17" s="7">
         <v>1131</v>
       </c>
-      <c r="AG17" s="19">
+      <c r="AG17" s="7">
         <v>32.5</v>
       </c>
-      <c r="AH17" s="45">
+      <c r="AH17" s="33">
         <v>824</v>
       </c>
-      <c r="AI17" s="41">
+      <c r="AI17" s="29">
         <v>70.2</v>
       </c>
-      <c r="AJ17" s="45">
+      <c r="AJ17" s="33">
         <v>1291</v>
       </c>
-      <c r="AK17" s="41">
+      <c r="AK17" s="29">
         <v>153.19999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="71" t="s">
+      <c r="AL17" s="68">
+        <v>1320</v>
+      </c>
+      <c r="AM17" s="69">
+        <v>98.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:39">
+      <c r="A18" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="16">
+      <c r="B18" s="4">
         <v>9763</v>
       </c>
-      <c r="C18" s="16">
+      <c r="C18" s="4">
         <v>14462</v>
       </c>
-      <c r="D18" s="16">
+      <c r="D18" s="4">
         <v>5924</v>
       </c>
-      <c r="E18" s="17">
+      <c r="E18" s="5">
         <v>20196</v>
       </c>
-      <c r="F18" s="17">
+      <c r="F18" s="5">
         <v>27896</v>
       </c>
-      <c r="G18" s="17">
+      <c r="G18" s="5">
         <v>77968</v>
       </c>
-      <c r="H18" s="17">
+      <c r="H18" s="5">
         <v>26694</v>
       </c>
-      <c r="I18" s="38">
+      <c r="I18" s="26">
         <v>16468</v>
       </c>
-      <c r="J18" s="39">
+      <c r="J18" s="27">
         <v>58.4</v>
       </c>
-      <c r="K18" s="38">
+      <c r="K18" s="26">
         <v>22417</v>
       </c>
-      <c r="L18" s="17">
+      <c r="L18" s="5">
         <v>28100</v>
       </c>
-      <c r="M18" s="39">
+      <c r="M18" s="27">
         <v>118.6</v>
       </c>
-      <c r="N18" s="17">
+      <c r="N18" s="5">
         <v>33863</v>
       </c>
-      <c r="O18" s="39">
+      <c r="O18" s="27">
         <v>114.9</v>
       </c>
-      <c r="P18" s="18">
+      <c r="P18" s="6">
         <v>30021</v>
       </c>
-      <c r="Q18" s="42" t="s">
+      <c r="Q18" s="30" t="s">
         <v>97</v>
       </c>
-      <c r="R18" s="18">
+      <c r="R18" s="6">
         <v>33436</v>
       </c>
-      <c r="S18" s="20">
+      <c r="S18" s="8">
         <v>106.3</v>
       </c>
-      <c r="T18" s="18">
+      <c r="T18" s="6">
         <v>33427</v>
       </c>
-      <c r="U18" s="21">
+      <c r="U18" s="9">
         <v>94.3</v>
       </c>
-      <c r="V18" s="18">
+      <c r="V18" s="6">
         <v>60664</v>
       </c>
-      <c r="W18" s="21">
+      <c r="W18" s="9">
         <v>171.7</v>
       </c>
-      <c r="X18" s="31">
+      <c r="X18" s="19">
         <v>67492</v>
       </c>
-      <c r="Y18" s="41">
+      <c r="Y18" s="29">
         <v>102.9</v>
       </c>
-      <c r="Z18" s="31">
+      <c r="Z18" s="19">
         <v>90200</v>
       </c>
-      <c r="AA18" s="41">
+      <c r="AA18" s="29">
         <v>129.80000000000001</v>
       </c>
-      <c r="AB18" s="42" t="s">
+      <c r="AB18" s="30" t="s">
         <v>98</v>
       </c>
-      <c r="AC18" s="43">
+      <c r="AC18" s="31">
         <v>116.3</v>
       </c>
-      <c r="AD18" s="42" t="s">
+      <c r="AD18" s="30" t="s">
         <v>99</v>
       </c>
-      <c r="AE18" s="44" t="s">
+      <c r="AE18" s="32" t="s">
         <v>100</v>
       </c>
-      <c r="AF18" s="19">
+      <c r="AF18" s="7">
         <v>142065</v>
       </c>
-      <c r="AG18" s="19">
+      <c r="AG18" s="7">
         <v>104.9</v>
       </c>
-      <c r="AH18" s="45">
+      <c r="AH18" s="33">
         <v>93114</v>
       </c>
-      <c r="AI18" s="41">
+      <c r="AI18" s="29">
         <v>63.1</v>
       </c>
-      <c r="AJ18" s="45">
+      <c r="AJ18" s="33">
         <v>84630</v>
       </c>
-      <c r="AK18" s="41">
+      <c r="AK18" s="29">
         <v>88.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="71" t="s">
+      <c r="AL18" s="68">
+        <v>106311</v>
+      </c>
+      <c r="AM18" s="69">
+        <v>120.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:39">
+      <c r="A19" s="58" t="s">
         <v>34</v>
       </c>
-      <c r="B19" s="16" t="s">
+      <c r="B19" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="C19" s="16" t="s">
+      <c r="C19" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="D19" s="16" t="s">
+      <c r="D19" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="E19" s="17" t="s">
+      <c r="E19" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="F19" s="17" t="s">
+      <c r="F19" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="G19" s="17" t="s">
+      <c r="G19" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="H19" s="17">
+      <c r="H19" s="5">
         <v>28315</v>
       </c>
-      <c r="I19" s="38">
+      <c r="I19" s="26">
         <v>29250</v>
       </c>
-      <c r="J19" s="39">
+      <c r="J19" s="27">
         <v>97.7</v>
       </c>
-      <c r="K19" s="38">
+      <c r="K19" s="26">
         <v>21808</v>
       </c>
-      <c r="L19" s="17">
+      <c r="L19" s="5">
         <v>8305</v>
       </c>
-      <c r="M19" s="39">
+      <c r="M19" s="27">
         <v>36</v>
       </c>
-      <c r="N19" s="17">
+      <c r="N19" s="5">
         <v>3548</v>
       </c>
-      <c r="O19" s="39">
+      <c r="O19" s="27">
         <v>40.700000000000003</v>
       </c>
-      <c r="P19" s="18">
+      <c r="P19" s="6">
         <v>3415</v>
       </c>
-      <c r="Q19" s="20">
+      <c r="Q19" s="8">
         <v>91.2</v>
       </c>
-      <c r="R19" s="18">
+      <c r="R19" s="6">
         <v>5104</v>
       </c>
-      <c r="S19" s="20">
+      <c r="S19" s="8">
         <v>142.6</v>
       </c>
-      <c r="T19" s="18">
+      <c r="T19" s="6">
         <v>3971</v>
       </c>
-      <c r="U19" s="21">
+      <c r="U19" s="9">
         <v>73.400000000000006</v>
       </c>
-      <c r="V19" s="18">
+      <c r="V19" s="6">
         <v>4638</v>
       </c>
-      <c r="W19" s="21">
+      <c r="W19" s="9">
         <v>110.5</v>
       </c>
-      <c r="X19" s="31">
+      <c r="X19" s="19">
         <v>3328</v>
       </c>
-      <c r="Y19" s="41">
+      <c r="Y19" s="29">
         <v>66.400000000000006</v>
       </c>
-      <c r="Z19" s="31">
+      <c r="Z19" s="19">
         <v>8475</v>
       </c>
-      <c r="AA19" s="41" t="s">
+      <c r="AA19" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="AB19" s="42" t="s">
+      <c r="AB19" s="30" t="s">
         <v>101</v>
       </c>
-      <c r="AC19" s="43">
+      <c r="AC19" s="31">
         <v>26</v>
       </c>
-      <c r="AD19" s="42" t="s">
+      <c r="AD19" s="30" t="s">
         <v>96</v>
       </c>
-      <c r="AE19" s="44" t="s">
+      <c r="AE19" s="32" t="s">
         <v>102</v>
       </c>
-      <c r="AF19" s="19">
+      <c r="AF19" s="7">
         <v>4077</v>
       </c>
-      <c r="AG19" s="19" t="s">
+      <c r="AG19" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="AH19" s="45">
+      <c r="AH19" s="33">
         <v>15905</v>
       </c>
-      <c r="AI19" s="41" t="s">
+      <c r="AI19" s="29" t="s">
         <v>104</v>
       </c>
-      <c r="AJ19" s="45">
+      <c r="AJ19" s="33">
         <v>6522</v>
       </c>
-      <c r="AK19" s="41">
+      <c r="AK19" s="29">
         <v>40.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="71" t="s">
+      <c r="AL19" s="68">
+        <v>6036</v>
+      </c>
+      <c r="AM19" s="69">
+        <v>88.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:39">
+      <c r="A20" s="58" t="s">
         <v>35</v>
       </c>
-      <c r="B20" s="16" t="s">
+      <c r="B20" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="C20" s="16" t="s">
+      <c r="C20" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="D20" s="16" t="s">
+      <c r="D20" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="E20" s="17" t="s">
+      <c r="E20" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="F20" s="17" t="s">
+      <c r="F20" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="G20" s="17" t="s">
+      <c r="G20" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="H20" s="17">
+      <c r="H20" s="5">
         <v>1313</v>
       </c>
-      <c r="I20" s="38">
+      <c r="I20" s="26">
         <v>6801</v>
       </c>
-      <c r="J20" s="39" t="s">
+      <c r="J20" s="27" t="s">
         <v>105</v>
       </c>
-      <c r="K20" s="38">
+      <c r="K20" s="26">
         <v>1434</v>
       </c>
-      <c r="L20" s="17">
+      <c r="L20" s="5">
         <v>719</v>
       </c>
-      <c r="M20" s="39">
+      <c r="M20" s="27">
         <v>47.4</v>
       </c>
-      <c r="N20" s="17">
+      <c r="N20" s="5">
         <v>535</v>
       </c>
-      <c r="O20" s="39">
+      <c r="O20" s="27">
         <v>71</v>
       </c>
-      <c r="P20" s="18">
+      <c r="P20" s="6">
         <v>742</v>
       </c>
-      <c r="Q20" s="20">
+      <c r="Q20" s="8">
         <v>131.4</v>
       </c>
-      <c r="R20" s="18">
+      <c r="R20" s="6">
         <v>382</v>
       </c>
-      <c r="S20" s="20">
+      <c r="S20" s="8">
         <v>49.1</v>
       </c>
-      <c r="T20" s="18">
+      <c r="T20" s="6">
         <v>637</v>
       </c>
-      <c r="U20" s="21">
+      <c r="U20" s="9">
         <v>157.5</v>
       </c>
-      <c r="V20" s="18">
+      <c r="V20" s="6">
         <v>949</v>
       </c>
-      <c r="W20" s="21">
+      <c r="W20" s="9">
         <v>140.9</v>
       </c>
-      <c r="X20" s="31">
+      <c r="X20" s="19">
         <v>494</v>
       </c>
-      <c r="Y20" s="41">
+      <c r="Y20" s="29">
         <v>48.2</v>
       </c>
-      <c r="Z20" s="31">
+      <c r="Z20" s="19">
         <v>4616</v>
       </c>
-      <c r="AA20" s="41" t="s">
+      <c r="AA20" s="29" t="s">
         <v>106</v>
       </c>
-      <c r="AB20" s="42" t="s">
+      <c r="AB20" s="30" t="s">
         <v>107</v>
       </c>
-      <c r="AC20" s="43">
+      <c r="AC20" s="31">
         <v>24.4</v>
       </c>
-      <c r="AD20" s="42" t="s">
+      <c r="AD20" s="30" t="s">
         <v>108</v>
       </c>
-      <c r="AE20" s="44" t="s">
+      <c r="AE20" s="32" t="s">
         <v>109</v>
       </c>
-      <c r="AF20" s="19">
+      <c r="AF20" s="7">
         <v>2027</v>
       </c>
-      <c r="AG20" s="37" t="s">
+      <c r="AG20" s="25" t="s">
         <v>110</v>
       </c>
-      <c r="AH20" s="45">
+      <c r="AH20" s="33">
         <v>870</v>
       </c>
-      <c r="AI20" s="41">
+      <c r="AI20" s="29">
         <v>41.4</v>
       </c>
-      <c r="AJ20" s="45">
+      <c r="AJ20" s="33">
         <v>1828</v>
       </c>
-      <c r="AK20" s="41" t="s">
+      <c r="AK20" s="29" t="s">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="71" t="s">
+      <c r="AL20" s="68">
+        <v>3408</v>
+      </c>
+      <c r="AM20" s="69">
+        <v>179.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:39" ht="21">
+      <c r="A21" s="58" t="s">
         <v>36</v>
       </c>
-      <c r="B21" s="16">
+      <c r="B21" s="4">
         <v>2236</v>
       </c>
-      <c r="C21" s="16">
+      <c r="C21" s="4">
         <v>3575</v>
       </c>
-      <c r="D21" s="16">
+      <c r="D21" s="4">
         <v>2896</v>
       </c>
-      <c r="E21" s="17">
+      <c r="E21" s="5">
         <v>12167</v>
       </c>
-      <c r="F21" s="17">
+      <c r="F21" s="5">
         <v>12963</v>
       </c>
-      <c r="G21" s="17">
+      <c r="G21" s="5">
         <v>31442</v>
       </c>
-      <c r="H21" s="17">
+      <c r="H21" s="5">
         <v>29163</v>
       </c>
-      <c r="I21" s="38">
+      <c r="I21" s="26">
         <v>30885</v>
       </c>
-      <c r="J21" s="39">
+      <c r="J21" s="27">
         <v>100.2</v>
       </c>
-      <c r="K21" s="38">
+      <c r="K21" s="26">
         <v>11792</v>
       </c>
-      <c r="L21" s="17">
+      <c r="L21" s="5">
         <v>4975</v>
       </c>
-      <c r="M21" s="39">
+      <c r="M21" s="27">
         <v>39.9</v>
       </c>
-      <c r="N21" s="17">
+      <c r="N21" s="5">
         <v>5696</v>
       </c>
-      <c r="O21" s="39">
+      <c r="O21" s="27">
         <v>109.2</v>
       </c>
-      <c r="P21" s="18">
+      <c r="P21" s="6">
         <v>8380</v>
       </c>
-      <c r="Q21" s="20">
+      <c r="Q21" s="8">
         <v>139.4</v>
       </c>
-      <c r="R21" s="18">
+      <c r="R21" s="6">
         <v>5972</v>
       </c>
-      <c r="S21" s="42" t="s">
+      <c r="S21" s="30" t="s">
         <v>111</v>
       </c>
-      <c r="T21" s="18">
+      <c r="T21" s="6">
         <v>5767</v>
       </c>
-      <c r="U21" s="21">
+      <c r="U21" s="9">
         <v>91.1</v>
       </c>
-      <c r="V21" s="18">
+      <c r="V21" s="6">
         <v>2324</v>
       </c>
-      <c r="W21" s="21">
+      <c r="W21" s="9">
         <v>38.1</v>
       </c>
-      <c r="X21" s="31">
+      <c r="X21" s="19">
         <v>705</v>
       </c>
-      <c r="Y21" s="41">
+      <c r="Y21" s="29">
         <v>28.1</v>
       </c>
-      <c r="Z21" s="31">
+      <c r="Z21" s="19">
         <v>1351</v>
       </c>
-      <c r="AA21" s="41">
+      <c r="AA21" s="29">
         <v>185.8</v>
       </c>
-      <c r="AB21" s="42" t="s">
+      <c r="AB21" s="30" t="s">
         <v>112</v>
       </c>
-      <c r="AC21" s="43">
+      <c r="AC21" s="31">
         <v>164.6</v>
       </c>
-      <c r="AD21" s="42" t="s">
+      <c r="AD21" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="AE21" s="44" t="s">
+      <c r="AE21" s="32" t="s">
         <v>114</v>
       </c>
-      <c r="AF21" s="19">
+      <c r="AF21" s="7">
         <v>2499</v>
       </c>
-      <c r="AG21" s="19" t="s">
+      <c r="AG21" s="7" t="s">
         <v>115</v>
       </c>
-      <c r="AH21" s="45">
+      <c r="AH21" s="33">
         <v>10887</v>
       </c>
-      <c r="AI21" s="41" t="s">
+      <c r="AI21" s="29" t="s">
         <v>116</v>
       </c>
-      <c r="AJ21" s="45">
+      <c r="AJ21" s="33">
         <v>15416</v>
       </c>
-      <c r="AK21" s="41">
+      <c r="AK21" s="29">
         <v>138.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="71" t="s">
+      <c r="AL21" s="68">
+        <v>24928</v>
+      </c>
+      <c r="AM21" s="69">
+        <v>155.30000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:39">
+      <c r="A22" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="16">
+      <c r="B22" s="4">
         <v>276</v>
       </c>
-      <c r="C22" s="16">
+      <c r="C22" s="4">
         <v>288</v>
       </c>
-      <c r="D22" s="16">
+      <c r="D22" s="4">
         <v>265</v>
       </c>
-      <c r="E22" s="17">
+      <c r="E22" s="5">
         <v>583</v>
       </c>
-      <c r="F22" s="17">
+      <c r="F22" s="5">
         <v>480</v>
       </c>
-      <c r="G22" s="17">
+      <c r="G22" s="5">
         <v>3868</v>
       </c>
-      <c r="H22" s="17">
+      <c r="H22" s="5">
         <v>3486</v>
       </c>
-      <c r="I22" s="38">
+      <c r="I22" s="26">
         <v>3140</v>
       </c>
-      <c r="J22" s="39">
+      <c r="J22" s="27">
         <v>85.2</v>
       </c>
-      <c r="K22" s="38">
+      <c r="K22" s="26">
         <v>9007</v>
       </c>
-      <c r="L22" s="17">
+      <c r="L22" s="5">
         <v>7413</v>
       </c>
-      <c r="M22" s="39">
+      <c r="M22" s="27">
         <v>77.900000000000006</v>
       </c>
-      <c r="N22" s="17">
+      <c r="N22" s="5">
         <v>6995</v>
       </c>
-      <c r="O22" s="39">
+      <c r="O22" s="27">
         <v>89.9</v>
       </c>
-      <c r="P22" s="18">
+      <c r="P22" s="6">
         <v>7448</v>
       </c>
-      <c r="Q22" s="20">
+      <c r="Q22" s="8">
         <v>100.9</v>
       </c>
-      <c r="R22" s="18">
+      <c r="R22" s="6">
         <v>8812</v>
       </c>
-      <c r="S22" s="20">
+      <c r="S22" s="8">
         <v>112.9</v>
       </c>
-      <c r="T22" s="18">
+      <c r="T22" s="6">
         <v>2157</v>
       </c>
-      <c r="U22" s="21">
+      <c r="U22" s="9">
         <v>23.1</v>
       </c>
-      <c r="V22" s="18">
+      <c r="V22" s="6">
         <v>1059</v>
       </c>
-      <c r="W22" s="21">
+      <c r="W22" s="9">
         <v>46.5</v>
       </c>
-      <c r="X22" s="31">
+      <c r="X22" s="19">
         <v>6603</v>
       </c>
-      <c r="Y22" s="41" t="s">
+      <c r="Y22" s="29" t="s">
         <v>117</v>
       </c>
-      <c r="Z22" s="31">
+      <c r="Z22" s="19">
         <v>3473</v>
       </c>
-      <c r="AA22" s="41">
+      <c r="AA22" s="29">
         <v>51.1</v>
       </c>
-      <c r="AB22" s="42" t="s">
+      <c r="AB22" s="30" t="s">
         <v>118</v>
       </c>
-      <c r="AC22" s="43">
+      <c r="AC22" s="31">
         <v>181.5</v>
       </c>
-      <c r="AD22" s="42" t="s">
+      <c r="AD22" s="30" t="s">
         <v>119</v>
       </c>
-      <c r="AE22" s="44" t="s">
+      <c r="AE22" s="32" t="s">
         <v>120</v>
       </c>
-      <c r="AF22" s="19">
+      <c r="AF22" s="7">
         <v>8405</v>
       </c>
-      <c r="AG22" s="19" t="s">
+      <c r="AG22" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="AH22" s="45">
+      <c r="AH22" s="33">
         <v>8416</v>
       </c>
-      <c r="AI22" s="41">
+      <c r="AI22" s="29">
         <v>96.5</v>
       </c>
-      <c r="AJ22" s="45">
+      <c r="AJ22" s="33">
         <v>44439</v>
       </c>
-      <c r="AK22" s="41" t="s">
+      <c r="AK22" s="29" t="s">
         <v>124</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="71" t="s">
+      <c r="AL22" s="68">
+        <v>56949</v>
+      </c>
+      <c r="AM22" s="69">
+        <v>123.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:39">
+      <c r="A23" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="B23" s="16">
+      <c r="B23" s="4">
         <v>135</v>
       </c>
-      <c r="C23" s="16">
+      <c r="C23" s="4">
         <v>374</v>
       </c>
-      <c r="D23" s="16">
+      <c r="D23" s="4">
         <v>574</v>
       </c>
-      <c r="E23" s="17">
+      <c r="E23" s="5">
         <v>328</v>
       </c>
-      <c r="F23" s="17">
+      <c r="F23" s="5">
         <v>698</v>
       </c>
-      <c r="G23" s="17">
+      <c r="G23" s="5">
         <v>1474</v>
       </c>
-      <c r="H23" s="17">
+      <c r="H23" s="5">
         <v>1940</v>
       </c>
-      <c r="I23" s="38">
+      <c r="I23" s="26">
         <v>1994</v>
       </c>
-      <c r="J23" s="39">
+      <c r="J23" s="27">
         <v>97.3</v>
       </c>
-      <c r="K23" s="38">
+      <c r="K23" s="26">
         <v>3959</v>
       </c>
-      <c r="L23" s="17">
+      <c r="L23" s="5">
         <v>567</v>
       </c>
-      <c r="M23" s="39">
+      <c r="M23" s="27">
         <v>13.6</v>
       </c>
-      <c r="N23" s="17">
+      <c r="N23" s="5">
         <v>109</v>
       </c>
-      <c r="O23" s="39">
+      <c r="O23" s="27">
         <v>18.399999999999999</v>
       </c>
-      <c r="P23" s="18">
+      <c r="P23" s="6">
         <v>10513</v>
       </c>
-      <c r="Q23" s="20" t="s">
+      <c r="Q23" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="R23" s="18">
+      <c r="R23" s="6">
         <v>3393</v>
       </c>
-      <c r="S23" s="40">
+      <c r="S23" s="28">
         <v>12.7</v>
       </c>
-      <c r="T23" s="18">
+      <c r="T23" s="6">
         <v>2180</v>
       </c>
-      <c r="U23" s="21">
+      <c r="U23" s="9">
         <v>147.5</v>
       </c>
-      <c r="V23" s="18">
+      <c r="V23" s="6">
         <v>618</v>
       </c>
-      <c r="W23" s="21">
+      <c r="W23" s="9">
         <v>26.8</v>
       </c>
-      <c r="X23" s="31">
+      <c r="X23" s="19">
         <v>603</v>
       </c>
-      <c r="Y23" s="41">
+      <c r="Y23" s="29">
         <v>90.3</v>
       </c>
-      <c r="Z23" s="31">
+      <c r="Z23" s="19">
         <v>3636</v>
       </c>
-      <c r="AA23" s="41" t="s">
+      <c r="AA23" s="29" t="s">
         <v>122</v>
       </c>
-      <c r="AB23" s="42" t="s">
+      <c r="AB23" s="30" t="s">
         <v>123</v>
       </c>
-      <c r="AC23" s="43" t="s">
+      <c r="AC23" s="31" t="s">
         <v>124</v>
       </c>
-      <c r="AD23" s="42" t="s">
+      <c r="AD23" s="30" t="s">
         <v>125</v>
       </c>
-      <c r="AE23" s="44" t="s">
+      <c r="AE23" s="32" t="s">
         <v>126</v>
       </c>
-      <c r="AF23" s="19">
+      <c r="AF23" s="7">
         <v>9451</v>
       </c>
-      <c r="AG23" s="19">
+      <c r="AG23" s="7">
         <v>141.69999999999999</v>
       </c>
-      <c r="AH23" s="45">
+      <c r="AH23" s="33">
         <v>2871</v>
       </c>
-      <c r="AI23" s="41">
+      <c r="AI23" s="29">
         <v>29.3</v>
       </c>
-      <c r="AJ23" s="45">
+      <c r="AJ23" s="33">
         <v>12043</v>
       </c>
-      <c r="AK23" s="41" t="s">
+      <c r="AK23" s="29" t="s">
         <v>141</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="71" t="s">
+      <c r="AL23" s="68">
+        <v>11970</v>
+      </c>
+      <c r="AM23" s="69">
+        <v>95.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:39">
+      <c r="A24" s="58" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="16" t="s">
+      <c r="B24" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="C24" s="16" t="s">
+      <c r="C24" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="D24" s="16" t="s">
+      <c r="D24" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="E24" s="17" t="s">
+      <c r="E24" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="F24" s="17" t="s">
+      <c r="F24" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="G24" s="17" t="s">
+      <c r="G24" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="H24" s="17">
+      <c r="H24" s="5">
         <v>446</v>
       </c>
-      <c r="I24" s="38">
+      <c r="I24" s="26">
         <v>528</v>
       </c>
-      <c r="J24" s="39">
+      <c r="J24" s="27">
         <v>112.2</v>
       </c>
-      <c r="K24" s="38">
+      <c r="K24" s="26">
         <v>1003</v>
       </c>
-      <c r="L24" s="17">
+      <c r="L24" s="5">
         <v>522</v>
       </c>
-      <c r="M24" s="39">
+      <c r="M24" s="27">
         <v>49.3</v>
       </c>
-      <c r="N24" s="17">
+      <c r="N24" s="5">
         <v>119</v>
       </c>
-      <c r="O24" s="39">
+      <c r="O24" s="27">
         <v>21.8</v>
       </c>
-      <c r="P24" s="18">
+      <c r="P24" s="6">
         <v>407</v>
       </c>
-      <c r="Q24" s="42" t="s">
+      <c r="Q24" s="30" t="s">
         <v>127</v>
       </c>
-      <c r="R24" s="18">
+      <c r="R24" s="6">
         <v>2090</v>
       </c>
-      <c r="S24" s="20">
+      <c r="S24" s="8">
         <v>489.9</v>
       </c>
-      <c r="T24" s="18">
+      <c r="T24" s="6">
         <v>5067</v>
       </c>
-      <c r="U24" s="21" t="s">
+      <c r="U24" s="9" t="s">
         <v>128</v>
       </c>
-      <c r="V24" s="18">
+      <c r="V24" s="6">
         <v>3620</v>
       </c>
-      <c r="W24" s="21">
+      <c r="W24" s="9">
         <v>67.599999999999994</v>
       </c>
-      <c r="X24" s="31">
+      <c r="X24" s="19">
         <v>2367</v>
       </c>
-      <c r="Y24" s="41">
+      <c r="Y24" s="29">
         <v>60.5</v>
       </c>
-      <c r="Z24" s="31">
+      <c r="Z24" s="19">
         <v>16448</v>
       </c>
-      <c r="AA24" s="41" t="s">
+      <c r="AA24" s="29" t="s">
         <v>129</v>
       </c>
-      <c r="AB24" s="42" t="s">
+      <c r="AB24" s="30" t="s">
         <v>130</v>
       </c>
-      <c r="AC24" s="43">
+      <c r="AC24" s="31">
         <v>46.8</v>
       </c>
-      <c r="AD24" s="42" t="s">
+      <c r="AD24" s="30" t="s">
         <v>131</v>
       </c>
-      <c r="AE24" s="44" t="s">
+      <c r="AE24" s="32" t="s">
         <v>132</v>
       </c>
-      <c r="AF24" s="19">
+      <c r="AF24" s="7">
         <v>24927</v>
       </c>
-      <c r="AG24" s="19">
+      <c r="AG24" s="7">
         <v>53.7</v>
       </c>
-      <c r="AH24" s="45">
+      <c r="AH24" s="33">
         <v>4668</v>
       </c>
-      <c r="AI24" s="41">
+      <c r="AI24" s="29">
         <v>18</v>
       </c>
-      <c r="AJ24" s="45">
+      <c r="AJ24" s="33">
         <v>3037</v>
       </c>
-      <c r="AK24" s="41">
+      <c r="AK24" s="29">
         <v>63.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="72" t="s">
+      <c r="AL24" s="70">
+        <v>3271</v>
+      </c>
+      <c r="AM24" s="71">
+        <v>103.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:39">
+      <c r="A25" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="B25" s="47">
+      <c r="B25" s="35">
         <v>208</v>
       </c>
-      <c r="C25" s="47">
+      <c r="C25" s="35">
         <v>368</v>
       </c>
-      <c r="D25" s="47">
+      <c r="D25" s="35">
         <v>143</v>
       </c>
-      <c r="E25" s="48">
+      <c r="E25" s="36">
         <v>63</v>
       </c>
-      <c r="F25" s="48">
+      <c r="F25" s="36">
         <v>5</v>
       </c>
-      <c r="G25" s="48">
+      <c r="G25" s="36">
         <v>371</v>
       </c>
-      <c r="H25" s="48">
+      <c r="H25" s="36">
         <v>65</v>
       </c>
-      <c r="I25" s="49">
+      <c r="I25" s="37">
         <v>8</v>
       </c>
-      <c r="J25" s="50">
+      <c r="J25" s="38">
         <v>11.9</v>
       </c>
-      <c r="K25" s="49">
+      <c r="K25" s="37">
         <v>21</v>
       </c>
-      <c r="L25" s="48">
+      <c r="L25" s="36">
         <v>12</v>
       </c>
-      <c r="M25" s="50">
+      <c r="M25" s="38">
         <v>58.1</v>
       </c>
-      <c r="N25" s="48">
+      <c r="N25" s="36">
         <v>94</v>
       </c>
-      <c r="O25" s="50" t="s">
+      <c r="O25" s="38" t="s">
         <v>133</v>
       </c>
-      <c r="P25" s="51">
+      <c r="P25" s="39">
         <v>68</v>
       </c>
-      <c r="Q25" s="52" t="s">
+      <c r="Q25" s="40" t="s">
         <v>111</v>
       </c>
-      <c r="R25" s="51">
+      <c r="R25" s="39">
         <v>776</v>
       </c>
-      <c r="S25" s="53" t="s">
+      <c r="S25" s="41" t="s">
         <v>134</v>
       </c>
-      <c r="T25" s="51">
+      <c r="T25" s="39">
         <v>332</v>
       </c>
-      <c r="U25" s="54">
+      <c r="U25" s="42">
         <v>40.4</v>
       </c>
-      <c r="V25" s="51">
+      <c r="V25" s="39">
         <v>315</v>
       </c>
-      <c r="W25" s="54">
+      <c r="W25" s="42">
         <v>89.8</v>
       </c>
-      <c r="X25" s="55">
+      <c r="X25" s="43">
         <v>90</v>
       </c>
-      <c r="Y25" s="56">
+      <c r="Y25" s="44">
         <v>26.6</v>
       </c>
-      <c r="Z25" s="57">
+      <c r="Z25" s="45">
         <v>156</v>
       </c>
-      <c r="AA25" s="58">
+      <c r="AA25" s="46">
         <v>166.8</v>
       </c>
-      <c r="AB25" s="52" t="s">
+      <c r="AB25" s="40" t="s">
         <v>135</v>
       </c>
-      <c r="AC25" s="59" t="s">
+      <c r="AC25" s="47" t="s">
         <v>136</v>
       </c>
-      <c r="AD25" s="52" t="s">
+      <c r="AD25" s="40" t="s">
         <v>137</v>
       </c>
-      <c r="AE25" s="52" t="s">
+      <c r="AE25" s="40" t="s">
         <v>138</v>
       </c>
-      <c r="AF25" s="53" t="s">
+      <c r="AF25" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="AG25" s="60">
+      <c r="AG25" s="48">
         <v>36.799999999999997</v>
       </c>
-      <c r="AH25" s="61">
+      <c r="AH25" s="49">
         <v>165</v>
       </c>
-      <c r="AI25" s="56" t="s">
+      <c r="AI25" s="44" t="s">
         <v>139</v>
       </c>
-      <c r="AJ25" s="61">
+      <c r="AJ25" s="49">
         <v>264</v>
       </c>
-      <c r="AK25" s="56">
+      <c r="AK25" s="44">
         <v>156.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="73" t="s">
+      <c r="AL25" s="72" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM25" s="72" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:39" ht="21" customHeight="1">
+      <c r="A26" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="74"/>
-[...108 lines deleted...]
-    <row r="29" spans="1:37">
+      <c r="B26" s="61"/>
+      <c r="C26" s="61"/>
+      <c r="D26" s="61"/>
+      <c r="E26" s="62"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="62"/>
+      <c r="H26" s="63"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
+      <c r="AF26" s="7"/>
+      <c r="AG26" s="7"/>
+      <c r="AH26" s="7"/>
+      <c r="AI26" s="7"/>
+    </row>
+    <row r="27" spans="1:39" ht="27.75" customHeight="1">
+      <c r="A27" s="64"/>
+      <c r="B27" s="65"/>
+      <c r="C27" s="65"/>
+      <c r="D27" s="65"/>
+      <c r="E27" s="66"/>
+      <c r="F27" s="66"/>
+      <c r="G27" s="66"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+      <c r="AF27" s="7"/>
+      <c r="AG27" s="7"/>
+      <c r="AH27" s="7"/>
+      <c r="AI27" s="7"/>
+    </row>
+    <row r="28" spans="1:39" ht="27.75" customHeight="1">
+      <c r="A28" s="67"/>
+      <c r="B28" s="65"/>
+      <c r="C28" s="65"/>
+      <c r="D28" s="65"/>
+      <c r="E28" s="66"/>
+      <c r="F28" s="66"/>
+      <c r="G28" s="66"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
+      <c r="AF28" s="7"/>
+      <c r="AG28" s="7"/>
+      <c r="AH28" s="7"/>
+      <c r="AI28" s="7"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" s="3"/>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:39">
       <c r="A30" s="3"/>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:39">
       <c r="A31" s="3"/>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:39">
       <c r="A32" s="3"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="3"/>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="3"/>
     </row>
     <row r="35" spans="1:1">
       <c r="A35" s="3"/>
     </row>
     <row r="36" spans="1:1">
       <c r="A36" s="3"/>
     </row>
     <row r="37" spans="1:1">
       <c r="A37" s="3"/>
     </row>
     <row r="38" spans="1:1">
       <c r="A38" s="3"/>
     </row>
     <row r="39" spans="1:1">
       <c r="A39" s="3"/>
     </row>
     <row r="40" spans="1:1">
       <c r="A40" s="3"/>
@@ -4067,51 +4773,53 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1352E73D-0D68-451D-B084-4F144322367E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>cherdanseva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>