--- v0 (2026-04-15)
+++ v1 (2026-10-18)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="1545" windowWidth="18330" windowHeight="10650"/>
+    <workbookView xWindow="3060" yWindow="1548" windowWidth="18336" windowHeight="10656"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="3" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="90">
   <si>
     <t>Investments in  fixed capital</t>
   </si>
   <si>
     <t xml:space="preserve">mln.tenge                                                                                                                                                                   </t>
   </si>
   <si>
     <t>percentage to previous year</t>
   </si>
   <si>
     <t xml:space="preserve">The dynamics of investment activity main indices </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Investments in residential construction   </t>
   </si>
   <si>
     <t>1 101</t>
   </si>
   <si>
     <t>1 981</t>
   </si>
   <si>
@@ -159,269 +163,655 @@
     <t>101,3</t>
   </si>
   <si>
     <t>504 649</t>
   </si>
   <si>
     <t>107,4</t>
   </si>
   <si>
     <t>556 558</t>
   </si>
   <si>
     <t>107,1</t>
   </si>
   <si>
     <t>582 279</t>
   </si>
   <si>
     <t>103,8</t>
   </si>
   <si>
     <t>629 138</t>
   </si>
   <si>
     <t>104,0</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Indices of physical volume of Investments in housing construction</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>as a percentage</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>Reflects changes in the volume of investments in housing construction over time and is defined as the ratio of the investment volume in housing construction of the analyzed period to that of the previous period in current prices, adjusted by the price index deflator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>calculated</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>Statistical information on investments in fixed capital is compiled on the basis of nationwide statistical surveys conducted on a monthly, quarterly, and annual basis</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>"Report on investments in fixed assets" 1-инвест (annual), "Report on the commissioning of facilities by individual developers" 1-ИС (annual)</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25837/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701854?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Kalieva Gulzhaina Minaidarovna</t>
+  </si>
+  <si>
+    <t>8 7292 31 90 65</t>
+  </si>
+  <si>
+    <t>g.kaliyeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Since 1991</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/mangystau/dynamic-tables/5261/</t>
+  </si>
+  <si>
+    <t>Department of  of Finance, Construction and Investment Statistics</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="170" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
       <sz val="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="169" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="4"/>
+    <cellStyle name="Гиперссылка 4" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 4 2 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{525553D6-6994-48D5-986C-C2FAA5E4DBCA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="590550" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -437,52 +827,52 @@
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B64CDBC-F39B-4D0C-9BE9-1D6D33EA0660}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="590550" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -498,52 +888,52 @@
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{084AA2D9-A2B5-48F6-9AFB-4AC682E4E598}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="590550" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -559,52 +949,52 @@
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8A5E79C-D527-472C-ADD5-CBA455275A91}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="590550" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -620,52 +1010,52 @@
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D195F8C0-5831-45E5-9611-CE173EDA5482}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="590550" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -681,52 +1071,52 @@
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDC6BA20-7E16-43AB-9CCF-19C01BFCBE3F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="590550" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -742,52 +1132,52 @@
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D200801B-9293-44C5-9536-D3CD32167A58}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="590550" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -803,52 +1193,52 @@
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ADB3889-2659-4828-9812-C81916B7FFA1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="590550" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -864,52 +1254,52 @@
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0455FC3C-6E6B-4C4D-92A8-BD73471D3481}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="590550" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -925,52 +1315,52 @@
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38403DD-7A2D-45EE-AEEE-5517FC2C7E06}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="590550" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -986,52 +1376,52 @@
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C26B16C0-13F7-4CF4-A180-FB253256C995}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="590550" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -1047,52 +1437,52 @@
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A1C5F45-623E-4A73-949E-C90CAC3DA81C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="590550" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -1108,52 +1498,52 @@
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADD6C1C9-4446-4A63-BA20-5F690248B913}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="590550" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -1169,747 +1559,2260 @@
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>33338</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1298258</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="585788" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>33338</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1298258</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="585788" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>33338</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1298258</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="585788" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>33338</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1298258</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="585788" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>33338</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1298258</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="585788" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>33338</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1298258</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="585788" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>33338</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1298258</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="585788" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>557213</xdr:colOff>
+      <xdr:colOff>404813</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="1109663" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>557213</xdr:colOff>
+      <xdr:colOff>404813</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="1109663" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>557213</xdr:colOff>
+      <xdr:colOff>404813</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="1109663" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>557213</xdr:colOff>
+      <xdr:colOff>404813</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="1109663" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>557213</xdr:colOff>
+      <xdr:colOff>404813</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="1109663" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>557213</xdr:colOff>
+      <xdr:colOff>404813</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="27" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="1109663" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>557213</xdr:colOff>
+      <xdr:colOff>404813</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="1109663" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>557213</xdr:colOff>
+      <xdr:colOff>404813</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="29" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="1109663" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>557213</xdr:colOff>
+      <xdr:colOff>404813</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="30" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6448425"/>
           <a:ext cx="1109663" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="31" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{525553D6-6994-48D5-986C-C2FAA5E4DBCA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="28575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="32" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9B64CDBC-F39B-4D0C-9BE9-1D6D33EA0660}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="33" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{084AA2D9-A2B5-48F6-9AFB-4AC682E4E598}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="34" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{A8A5E79C-D527-472C-ADD5-CBA455275A91}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="35" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D195F8C0-5831-45E5-9611-CE173EDA5482}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="36" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{CDC6BA20-7E16-43AB-9CCF-19C01BFCBE3F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="37" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D200801B-9293-44C5-9536-D3CD32167A58}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="28575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="38" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9ADB3889-2659-4828-9812-C81916B7FFA1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="39" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0455FC3C-6E6B-4C4D-92A8-BD73471D3481}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="40" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D38403DD-7A2D-45EE-AEEE-5517FC2C7E06}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="41" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C26B16C0-13F7-4CF4-A180-FB253256C995}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="42" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4A1C5F45-623E-4A73-949E-C90CAC3DA81C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1303020</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="43" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ADD6C1C9-4446-4A63-BA20-5F690248B913}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="626745" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1298258</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="44" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="621983" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1298258</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="45" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="621983" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1298258</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="46" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="621983" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1298258</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="47" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="621983" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1298258</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="48" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="621983" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1298258</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="49" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="621983" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1298258</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="50" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="621983" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>404813</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="51" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="1145858" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>404813</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="52" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="1145858" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>404813</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="53" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="1145858" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>404813</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="54" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="1145858" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>404813</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="55" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="1145858" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>404813</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="56" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="1145858" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>404813</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="57" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="1145858" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>404813</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="58" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="1145858" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>404813</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="59" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2261235" y="6789420"/>
+          <a:ext cx="1145858" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2168,694 +4071,989 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kaliyeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E37"/>
+  <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H26" sqref="H26"/>
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="28.8" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="9.7109375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="30.88671875" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="24" customHeight="1" thickBot="1">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1" s="24">
+        <v>161103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" s="25" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="3" customFormat="1" ht="16.8" customHeight="1">
+      <c r="A3" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" s="26" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="3" customFormat="1" ht="19.2" customHeight="1">
+      <c r="A4" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B4" s="25" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="3" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A5" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="3" customFormat="1" ht="28.8" customHeight="1">
+      <c r="A6" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="3" customFormat="1" ht="16.8" customHeight="1">
+      <c r="A7" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="3" customFormat="1" ht="28.8" customHeight="1">
+      <c r="A8" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="3" customFormat="1" ht="28.8" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="3" customFormat="1" ht="21" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B10" s="17"/>
+      <c r="M10" s="5"/>
+    </row>
+    <row r="11" spans="1:13" s="3" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="M11" s="5"/>
+    </row>
+    <row r="12" spans="1:13" s="3" customFormat="1" ht="21.6" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="M12" s="5"/>
+    </row>
+    <row r="13" spans="1:13" s="3" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="5"/>
+    </row>
+    <row r="14" spans="1:13" s="3" customFormat="1" ht="19.8" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="M14" s="5"/>
+    </row>
+    <row r="15" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="20">
+        <v>46223</v>
+      </c>
+      <c r="M15" s="7"/>
+    </row>
+    <row r="16" spans="1:13" ht="18.600000000000001" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="20">
+        <v>46581</v>
+      </c>
+      <c r="M16" s="8"/>
+    </row>
+    <row r="17" spans="1:13" ht="16.2" customHeight="1">
+      <c r="A17" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>89</v>
+      </c>
+      <c r="M17" s="7"/>
+    </row>
+    <row r="18" spans="1:13" ht="16.8" customHeight="1">
+      <c r="A18" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="M18" s="8"/>
+    </row>
+    <row r="19" spans="1:13" ht="19.2" customHeight="1">
+      <c r="A19" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>85</v>
+      </c>
+      <c r="M19" s="7"/>
+    </row>
+    <row r="20" spans="1:13" ht="18.600000000000001" customHeight="1">
+      <c r="A20" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>86</v>
+      </c>
+      <c r="M20" s="8"/>
+    </row>
+    <row r="21" spans="1:13" ht="28.8" customHeight="1">
+      <c r="A21" s="9"/>
+      <c r="B21" s="10"/>
+    </row>
+    <row r="22" spans="1:13" ht="28.8" customHeight="1">
+      <c r="M22" s="8"/>
+    </row>
+    <row r="23" spans="1:13" ht="28.8" customHeight="1">
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="1:13" ht="28.8" customHeight="1">
+      <c r="M24" s="8"/>
+    </row>
+    <row r="25" spans="1:13" ht="28.8" customHeight="1">
+      <c r="M25" s="7"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B4:D16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E14" sqref="E14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="2.88671875" customWidth="1"/>
+    <col min="2" max="2" width="103.21875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="2:4">
+      <c r="B4" s="12" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="5" spans="2:4">
+      <c r="B5" s="12" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="6" spans="2:4">
+      <c r="B6" s="12" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="2:4">
+      <c r="B7" s="12" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="8" spans="2:4">
+      <c r="B8" s="12" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="9" spans="2:4" ht="38.4" customHeight="1">
+      <c r="B9" s="13" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="2:4">
+      <c r="B16" s="68" t="s">
+        <v>83</v>
+      </c>
+      <c r="C16" s="68"/>
+      <c r="D16" s="68"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B16:D16"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:E38"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C42" sqref="C42"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="10.88671875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="18.6640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.6640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="20.5546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="20.44140625" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="27" customHeight="1">
+      <c r="A1" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="34"/>
-[...6 lines deleted...]
-      <c r="B2" s="36" t="s">
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+    </row>
+    <row r="2" spans="1:5" ht="27" customHeight="1">
+      <c r="A2" s="70"/>
+      <c r="B2" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="36"/>
-      <c r="D2" s="36" t="s">
+      <c r="C2" s="73"/>
+      <c r="D2" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="36"/>
-[...3 lines deleted...]
-      <c r="B3" s="33" t="s">
+      <c r="E2" s="74"/>
+    </row>
+    <row r="3" spans="1:5" ht="28.8" customHeight="1">
+      <c r="A3" s="71"/>
+      <c r="B3" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="33" t="s">
+      <c r="C3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="33" t="s">
+      <c r="D3" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="33" t="s">
+      <c r="E3" s="62" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="2">
+      <c r="A4" s="31">
         <v>1991</v>
       </c>
-      <c r="B4" s="3">
+      <c r="B4" s="32">
         <v>1.3</v>
       </c>
-      <c r="C4" s="3">
+      <c r="C4" s="32">
         <v>94</v>
       </c>
-      <c r="D4" s="4">
+      <c r="D4" s="33">
         <v>35</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="2">
+      <c r="A5" s="31">
         <v>1992</v>
       </c>
-      <c r="B5" s="6">
+      <c r="B5" s="35">
         <v>24</v>
       </c>
-      <c r="C5" s="3">
+      <c r="C5" s="32">
         <v>78</v>
       </c>
-      <c r="D5" s="4">
+      <c r="D5" s="33">
         <v>1002</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="2">
+      <c r="A6" s="31">
         <v>1993</v>
       </c>
-      <c r="B6" s="6">
+      <c r="B6" s="35">
         <v>375</v>
       </c>
-      <c r="C6" s="3">
+      <c r="C6" s="32">
         <v>78</v>
       </c>
-      <c r="D6" s="4">
+      <c r="D6" s="33">
         <v>13198</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="E6" s="34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="2">
+      <c r="A7" s="31">
         <v>1994</v>
       </c>
-      <c r="B7" s="7">
+      <c r="B7" s="36">
         <v>5237</v>
       </c>
-      <c r="C7" s="3">
+      <c r="C7" s="32">
         <v>75</v>
       </c>
-      <c r="D7" s="4">
+      <c r="D7" s="33">
         <v>125</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="E7" s="34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="2">
+      <c r="A8" s="31">
         <v>1995</v>
       </c>
-      <c r="B8" s="7">
+      <c r="B8" s="36">
         <v>11428</v>
       </c>
-      <c r="C8" s="3">
+      <c r="C8" s="32">
         <v>65</v>
       </c>
-      <c r="D8" s="4">
+      <c r="D8" s="33">
         <v>361</v>
       </c>
-      <c r="E8" s="5" t="s">
+      <c r="E8" s="34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="2">
+      <c r="A9" s="31">
         <v>1996</v>
       </c>
-      <c r="B9" s="7">
+      <c r="B9" s="36">
         <v>12262</v>
       </c>
-      <c r="C9" s="3">
+      <c r="C9" s="32">
         <v>85</v>
       </c>
-      <c r="D9" s="4">
+      <c r="D9" s="33">
         <v>340</v>
       </c>
-      <c r="E9" s="5" t="s">
+      <c r="E9" s="34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" s="2">
+      <c r="A10" s="31">
         <v>1997</v>
       </c>
-      <c r="B10" s="7">
+      <c r="B10" s="36">
         <v>18006</v>
       </c>
-      <c r="C10" s="3">
+      <c r="C10" s="32">
         <v>145</v>
       </c>
-      <c r="D10" s="4">
+      <c r="D10" s="33">
         <v>390</v>
       </c>
-      <c r="E10" s="5" t="s">
+      <c r="E10" s="34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" s="2">
+      <c r="A11" s="31">
         <v>1998</v>
       </c>
-      <c r="B11" s="7">
+      <c r="B11" s="36">
         <v>16101</v>
       </c>
-      <c r="C11" s="8">
+      <c r="C11" s="37">
         <v>119</v>
       </c>
-      <c r="D11" s="4">
+      <c r="D11" s="33">
         <v>107</v>
       </c>
-      <c r="E11" s="5" t="s">
+      <c r="E11" s="34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" s="2">
+      <c r="A12" s="31">
         <v>1999</v>
       </c>
-      <c r="B12" s="9">
+      <c r="B12" s="38">
         <v>11501</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="39">
         <v>72.5</v>
       </c>
-      <c r="D12" s="4">
+      <c r="D12" s="33">
         <v>140</v>
       </c>
-      <c r="E12" s="5" t="s">
+      <c r="E12" s="34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" s="2">
+      <c r="A13" s="31">
         <v>2000</v>
       </c>
-      <c r="B13" s="4">
+      <c r="B13" s="33">
         <v>36979</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="40">
         <v>295.3</v>
       </c>
-      <c r="D13" s="4">
+      <c r="D13" s="33">
         <v>628</v>
       </c>
-      <c r="E13" s="12">
+      <c r="E13" s="41">
         <v>628</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" s="2">
+      <c r="A14" s="31">
         <v>2001</v>
       </c>
-      <c r="B14" s="4">
+      <c r="B14" s="33">
         <v>56756</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="40">
         <v>128.69999999999999</v>
       </c>
-      <c r="D14" s="4">
+      <c r="D14" s="33">
         <v>1101</v>
       </c>
-      <c r="E14" s="13" t="s">
+      <c r="E14" s="42" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" s="2">
+      <c r="A15" s="31">
         <v>2002</v>
       </c>
-      <c r="B15" s="4">
+      <c r="B15" s="33">
         <v>59933</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="40">
         <v>97.6</v>
       </c>
-      <c r="D15" s="4">
+      <c r="D15" s="33">
         <v>1981</v>
       </c>
-      <c r="E15" s="13" t="s">
+      <c r="E15" s="42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" s="14">
+      <c r="A16" s="43">
         <v>2003</v>
       </c>
-      <c r="B16" s="15" t="s">
+      <c r="B16" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="C16" s="16" t="s">
+      <c r="C16" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="D16" s="17">
+      <c r="D16" s="46">
         <v>2457</v>
       </c>
-      <c r="E16" s="12">
+      <c r="E16" s="41">
         <v>119.7</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" s="14">
+      <c r="A17" s="43">
         <v>2004</v>
       </c>
-      <c r="B17" s="16" t="s">
+      <c r="B17" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="C17" s="16" t="s">
+      <c r="C17" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="D17" s="17">
+      <c r="D17" s="46">
         <v>5312</v>
       </c>
-      <c r="E17" s="12">
+      <c r="E17" s="41">
         <v>207.3</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" s="14">
+      <c r="A18" s="43">
         <v>2005</v>
       </c>
-      <c r="B18" s="16" t="s">
+      <c r="B18" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="C18" s="16" t="s">
+      <c r="C18" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="46">
         <v>7500</v>
       </c>
-      <c r="E18" s="18">
+      <c r="E18" s="47">
         <v>134.69999999999999</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" s="14">
+      <c r="A19" s="43">
         <v>2006</v>
       </c>
-      <c r="B19" s="16" t="s">
+      <c r="B19" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="16" t="s">
+      <c r="C19" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="D19" s="17">
+      <c r="D19" s="46">
         <v>10770</v>
       </c>
-      <c r="E19" s="16" t="s">
+      <c r="E19" s="45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" s="14">
+      <c r="A20" s="43">
         <v>2007</v>
       </c>
-      <c r="B20" s="16" t="s">
+      <c r="B20" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="C20" s="16" t="s">
+      <c r="C20" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="D20" s="17">
+      <c r="D20" s="46">
         <v>16340</v>
       </c>
-      <c r="E20" s="18">
+      <c r="E20" s="47">
         <v>143.80000000000001</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" s="14">
+      <c r="A21" s="43">
         <v>2008</v>
       </c>
-      <c r="B21" s="16" t="s">
+      <c r="B21" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="16" t="s">
+      <c r="C21" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="D21" s="17">
+      <c r="D21" s="46">
         <v>14667</v>
       </c>
-      <c r="E21" s="16" t="s">
+      <c r="E21" s="45" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" s="14">
+      <c r="A22" s="43">
         <v>2009</v>
       </c>
-      <c r="B22" s="16" t="s">
+      <c r="B22" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="C22" s="16" t="s">
+      <c r="C22" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="D22" s="17">
+      <c r="D22" s="46">
         <v>19872</v>
       </c>
-      <c r="E22" s="18">
+      <c r="E22" s="47">
         <v>55.7</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" s="14">
+      <c r="A23" s="43">
         <v>2010</v>
       </c>
-      <c r="B23" s="16" t="s">
+      <c r="B23" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="C23" s="16" t="s">
+      <c r="C23" s="45" t="s">
         <v>25</v>
       </c>
-      <c r="D23" s="17">
+      <c r="D23" s="46">
         <v>18081</v>
       </c>
-      <c r="E23" s="18">
+      <c r="E23" s="47">
         <v>86.1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" s="14">
+      <c r="A24" s="43">
         <v>2011</v>
       </c>
-      <c r="B24" s="16" t="s">
+      <c r="B24" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="C24" s="16" t="s">
+      <c r="C24" s="45" t="s">
         <v>27</v>
       </c>
-      <c r="D24" s="17">
+      <c r="D24" s="46">
         <v>21285</v>
       </c>
-      <c r="E24" s="18">
+      <c r="E24" s="47">
         <v>110.2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" s="14">
+      <c r="A25" s="43">
         <v>2012</v>
       </c>
-      <c r="B25" s="16" t="s">
+      <c r="B25" s="45" t="s">
         <v>28</v>
       </c>
-      <c r="C25" s="16" t="s">
+      <c r="C25" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="D25" s="17">
+      <c r="D25" s="46">
         <v>25443</v>
       </c>
-      <c r="E25" s="18">
+      <c r="E25" s="47">
         <v>113.1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" s="14">
+      <c r="A26" s="43">
         <v>2013</v>
       </c>
-      <c r="B26" s="16" t="s">
+      <c r="B26" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="16" t="s">
+      <c r="C26" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="D26" s="17">
+      <c r="D26" s="46">
         <v>33122</v>
       </c>
-      <c r="E26" s="18">
+      <c r="E26" s="47">
         <v>124.1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" s="2">
+      <c r="A27" s="31">
         <v>2014</v>
       </c>
-      <c r="B27" s="19" t="s">
+      <c r="B27" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="19" t="s">
+      <c r="C27" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="D27" s="20">
+      <c r="D27" s="49">
         <v>28407</v>
       </c>
-      <c r="E27" s="21">
+      <c r="E27" s="50">
         <v>81.3</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" s="2">
+      <c r="A28" s="31">
         <v>2015</v>
       </c>
-      <c r="B28" s="19" t="s">
+      <c r="B28" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="C28" s="19" t="s">
+      <c r="C28" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="D28" s="22">
+      <c r="D28" s="51">
         <v>32255</v>
       </c>
-      <c r="E28" s="12">
+      <c r="E28" s="41">
         <v>108.3</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" s="2">
+      <c r="A29" s="31">
         <v>2016</v>
       </c>
-      <c r="B29" s="23" t="s">
+      <c r="B29" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="C29" s="23" t="s">
+      <c r="C29" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="D29" s="22">
+      <c r="D29" s="51">
         <v>31466</v>
       </c>
-      <c r="E29" s="21">
+      <c r="E29" s="50">
         <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" s="2">
+      <c r="A30" s="31">
         <v>2017</v>
       </c>
-      <c r="B30" s="23" t="s">
+      <c r="B30" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="C30" s="23" t="s">
+      <c r="C30" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="D30" s="22">
+      <c r="D30" s="51">
         <v>59325</v>
       </c>
-      <c r="E30" s="21">
+      <c r="E30" s="50">
         <v>178.4</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" s="2">
+      <c r="A31" s="31">
         <v>2018</v>
       </c>
-      <c r="B31" s="23" t="s">
+      <c r="B31" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="C31" s="23" t="s">
+      <c r="C31" s="52" t="s">
         <v>41</v>
       </c>
-      <c r="D31" s="22">
+      <c r="D31" s="51">
         <v>66539</v>
       </c>
-      <c r="E31" s="21">
+      <c r="E31" s="50">
         <v>103.7</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" s="24">
+      <c r="A32" s="53">
         <v>2019</v>
       </c>
-      <c r="B32" s="19" t="s">
+      <c r="B32" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="C32" s="19" t="s">
+      <c r="C32" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="D32" s="22">
+      <c r="D32" s="51">
         <v>86325</v>
       </c>
-      <c r="E32" s="25">
+      <c r="E32" s="54">
         <v>126</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" s="24">
+      <c r="A33" s="53">
         <v>2020</v>
       </c>
-      <c r="B33" s="19" t="s">
+      <c r="B33" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="C33" s="19" t="s">
+      <c r="C33" s="48" t="s">
         <v>45</v>
       </c>
-      <c r="D33" s="22">
+      <c r="D33" s="51">
         <v>103269</v>
       </c>
-      <c r="E33" s="26">
+      <c r="E33" s="55">
         <v>118.7</v>
       </c>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" s="24">
+      <c r="A34" s="53">
         <v>2021</v>
       </c>
-      <c r="B34" s="19" t="s">
+      <c r="B34" s="48" t="s">
         <v>46</v>
       </c>
-      <c r="C34" s="19" t="s">
+      <c r="C34" s="48" t="s">
         <v>47</v>
       </c>
-      <c r="D34" s="22">
+      <c r="D34" s="51">
         <v>117561</v>
       </c>
-      <c r="E34" s="21">
+      <c r="E34" s="50">
         <v>109.6</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" s="24">
+      <c r="A35" s="53">
         <v>2022</v>
       </c>
-      <c r="B35" s="27">
+      <c r="B35" s="56">
         <v>785759</v>
       </c>
-      <c r="C35" s="28">
+      <c r="C35" s="57">
         <v>119.2</v>
       </c>
-      <c r="D35" s="22">
+      <c r="D35" s="51">
         <v>139233</v>
       </c>
-      <c r="E35" s="29">
+      <c r="E35" s="58">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" s="30">
+      <c r="A36" s="59">
         <v>2023</v>
       </c>
-      <c r="B36" s="27">
+      <c r="B36" s="56">
         <v>1102171</v>
       </c>
-      <c r="C36" s="12">
+      <c r="C36" s="41">
         <v>135.1</v>
       </c>
-      <c r="D36" s="31">
+      <c r="D36" s="60">
         <v>90701</v>
       </c>
-      <c r="E36" s="32">
+      <c r="E36" s="61">
         <v>62.8</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" s="24">
+      <c r="A37" s="53">
         <v>2024</v>
       </c>
-      <c r="B37" s="27">
+      <c r="B37" s="56">
         <v>1085676</v>
       </c>
-      <c r="C37" s="28">
+      <c r="C37" s="57">
         <v>96.3</v>
       </c>
-      <c r="D37" s="27">
+      <c r="D37" s="56">
         <v>80245</v>
       </c>
-      <c r="E37" s="28">
+      <c r="E37" s="57">
         <v>86.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="65">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="66">
+        <v>1164313</v>
+      </c>
+      <c r="C38" s="67">
+        <v>103</v>
+      </c>
+      <c r="D38" s="66">
+        <v>100213</v>
+      </c>
+      <c r="E38" s="67">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
@@ -2935,49 +5133,52 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF49E65C-5FEB-48BF-98A1-CCCEBE1F0B9A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>