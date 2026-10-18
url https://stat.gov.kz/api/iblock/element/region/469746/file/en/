--- v0 (2026-04-15)
+++ v1 (2026-10-18)
@@ -1,323 +1,643 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1950" yWindow="270" windowWidth="24240" windowHeight="13740"/>
+    <workbookView xWindow="1956" yWindow="276" windowWidth="23256" windowHeight="13176"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="3" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="50">
   <si>
     <t>% of previous year</t>
   </si>
   <si>
     <t>Investments in residential construction physical volume indices</t>
   </si>
   <si>
     <t>Mangystau</t>
   </si>
   <si>
     <t xml:space="preserve">Aktau </t>
   </si>
   <si>
     <t>Zhanaozen</t>
   </si>
   <si>
     <t>Beineu</t>
   </si>
   <si>
     <t>Karakiya</t>
   </si>
   <si>
     <t>Munaily</t>
   </si>
   <si>
     <t>Tupkaragan</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>as a percentage</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>Reflects the change in the volume of investments over time and is defined as the ratio of the investment volume of the analyzed period to that of the previous period in actual prices, taking into account the price index deflator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>calculated</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>Statistical information on investments in fixed capital is compiled on the basis of nationwide statistical surveys conducted on a monthly, quarterly, and annual basis</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>"Report on investments in fixed assets" 1-инвест (annual), "Report on the commissioning of facilities by individual developers" 1-ИС (annual), "Report on investments in fixed assets of peasant or farm enterprises" 1-КФХ (quarterly)</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25837/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Since 2009</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/mangystau/dynamic-tables/5261/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701854?keyword=</t>
+  </si>
+  <si>
+    <t>Department of  of Finance, Construction and Investment Statistics</t>
+  </si>
+  <si>
+    <t>Kalieva Gulzhaina Minaidarovna</t>
+  </si>
+  <si>
+    <t>8 7292 31 90 65</t>
+  </si>
+  <si>
+    <t>g.kaliyeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="165" formatCode="0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-      <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...35 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="4"/>
+    <cellStyle name="Гиперссылка 4" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="2"/>
+    <cellStyle name="Обычный 4 2 3" xfId="6"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -560,621 +880,924 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.kaliyeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M25"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B11" sqref="B11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="26.33203125" style="44" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="44" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A1" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1" s="26">
+        <v>161104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="28" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="29" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="A4" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="27" customFormat="1" ht="24" customHeight="1">
+      <c r="A5" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="31" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="27" customFormat="1" ht="26.4">
+      <c r="A6" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="27" customFormat="1" ht="24" customHeight="1">
+      <c r="A7" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="27" customFormat="1" ht="45" customHeight="1">
+      <c r="A8" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="27" customFormat="1" ht="30" customHeight="1">
+      <c r="A9" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="33" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="27" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A10" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="34"/>
+      <c r="M10" s="35"/>
+    </row>
+    <row r="11" spans="1:13" s="27" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A11" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="M11" s="35"/>
+    </row>
+    <row r="12" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A12" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="M12" s="35"/>
+    </row>
+    <row r="13" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="M13" s="35"/>
+    </row>
+    <row r="14" spans="1:13" s="27" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A14" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="M14" s="35"/>
+    </row>
+    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A15" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="47">
+        <v>46223</v>
+      </c>
+      <c r="M15" s="39"/>
+    </row>
+    <row r="16" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A16" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="47">
+        <v>46581</v>
+      </c>
+      <c r="M16" s="40"/>
+    </row>
+    <row r="17" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A17" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="M17" s="39"/>
+    </row>
+    <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A18" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="M18" s="40"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="M19" s="39"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="M20" s="40"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="42"/>
+      <c r="B21" s="43"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="M22" s="40"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="39"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="40"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="39"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B4:D13"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="2" max="2" width="107.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="2:4">
+      <c r="B4" s="51" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="2:4">
+      <c r="B5" s="51" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="2:4">
+      <c r="B6" s="51" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="2:4">
+      <c r="B7" s="51" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="2:4">
+      <c r="B8" s="51" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="2:4" ht="24" customHeight="1">
+      <c r="B9" s="52" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="2:4">
+      <c r="B13" s="63" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" s="63"/>
+      <c r="D13" s="63"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B13:D13"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V11"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M21" sqref="M21"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="17.88671875" style="1" customWidth="1"/>
+    <col min="2" max="3" width="8.88671875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8.6640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.44140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="8.109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8" style="1" customWidth="1"/>
-    <col min="8" max="9" width="8.140625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="1"/>
+    <col min="8" max="9" width="8.109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.6640625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="7.6640625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="8.5546875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="8.33203125" style="1" customWidth="1"/>
+    <col min="14" max="14" width="7.6640625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="9.44140625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="9.109375" style="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="24" customHeight="1">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="31"/>
-[...20 lines deleted...]
-      <c r="A2" s="33" t="s">
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="53"/>
+    </row>
+    <row r="2" spans="1:22" ht="16.5" customHeight="1">
+      <c r="A2" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="33"/>
-[...23 lines deleted...]
-      <c r="B3" s="3">
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+      <c r="N2" s="64"/>
+      <c r="O2" s="64"/>
+      <c r="P2" s="64"/>
+      <c r="Q2" s="64"/>
+      <c r="R2" s="64"/>
+      <c r="S2" s="18"/>
+      <c r="T2" s="18"/>
+      <c r="U2" s="18"/>
+      <c r="V2" s="18"/>
+    </row>
+    <row r="3" spans="1:22">
+      <c r="A3" s="61"/>
+      <c r="B3" s="60">
         <v>2009</v>
       </c>
-      <c r="C3" s="3">
+      <c r="C3" s="55">
         <v>2010</v>
       </c>
-      <c r="D3" s="3">
+      <c r="D3" s="55">
         <v>2011</v>
       </c>
-      <c r="E3" s="4">
+      <c r="E3" s="56">
         <v>2012</v>
       </c>
-      <c r="F3" s="4">
+      <c r="F3" s="56">
         <v>2013</v>
       </c>
-      <c r="G3" s="3">
+      <c r="G3" s="55">
         <v>2014</v>
       </c>
-      <c r="H3" s="5">
+      <c r="H3" s="57">
         <v>2015</v>
       </c>
-      <c r="I3" s="5">
+      <c r="I3" s="57">
         <v>2016</v>
       </c>
-      <c r="J3" s="5">
+      <c r="J3" s="57">
         <v>2017</v>
       </c>
-      <c r="K3" s="6">
+      <c r="K3" s="57">
         <v>2018</v>
       </c>
-      <c r="L3" s="7">
+      <c r="L3" s="58">
         <v>2019</v>
       </c>
-      <c r="M3" s="7">
+      <c r="M3" s="58">
         <v>2020</v>
       </c>
-      <c r="N3" s="7">
+      <c r="N3" s="58">
         <v>2021</v>
       </c>
-      <c r="O3" s="5">
+      <c r="O3" s="57">
         <v>2022</v>
       </c>
-      <c r="P3" s="24">
+      <c r="P3" s="58">
         <v>2023</v>
       </c>
-      <c r="Q3" s="5">
+      <c r="Q3" s="59">
         <v>2024</v>
       </c>
-      <c r="R3" s="26"/>
-[...3 lines deleted...]
-      <c r="V3" s="26"/>
+      <c r="R3" s="59">
+        <v>2025</v>
+      </c>
+      <c r="S3" s="19"/>
+      <c r="T3" s="19"/>
+      <c r="U3" s="19"/>
+      <c r="V3" s="19"/>
     </row>
     <row r="4" spans="1:22">
-      <c r="A4" s="27" t="s">
+      <c r="A4" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="8">
+      <c r="B4" s="2">
         <v>55.7</v>
       </c>
-      <c r="C4" s="9">
+      <c r="C4" s="3">
         <v>86.1</v>
       </c>
-      <c r="D4" s="10">
+      <c r="D4" s="4">
         <v>110.2</v>
       </c>
-      <c r="E4" s="10">
+      <c r="E4" s="4">
         <v>113.1</v>
       </c>
-      <c r="F4" s="10">
+      <c r="F4" s="4">
         <v>124.1</v>
       </c>
-      <c r="G4" s="10">
+      <c r="G4" s="4">
         <v>81.3</v>
       </c>
-      <c r="H4" s="8">
+      <c r="H4" s="2">
         <v>108.3</v>
       </c>
-      <c r="I4" s="11">
+      <c r="I4" s="5">
         <v>92</v>
       </c>
-      <c r="J4" s="11">
+      <c r="J4" s="5">
         <v>178.4</v>
       </c>
-      <c r="K4" s="11">
+      <c r="K4" s="5">
         <v>103.7</v>
       </c>
-      <c r="L4" s="12">
+      <c r="L4" s="6">
         <v>126</v>
       </c>
-      <c r="M4" s="12">
+      <c r="M4" s="6">
         <v>118.7</v>
       </c>
-      <c r="N4" s="12">
+      <c r="N4" s="6">
         <v>109.6</v>
       </c>
-      <c r="O4" s="13">
+      <c r="O4" s="7">
         <v>113</v>
       </c>
-      <c r="P4" s="14">
+      <c r="P4" s="8">
         <v>62.8</v>
       </c>
-      <c r="Q4" s="14">
+      <c r="Q4" s="8">
         <v>86.5</v>
       </c>
+      <c r="R4" s="23">
+        <v>120</v>
+      </c>
     </row>
     <row r="5" spans="1:22">
-      <c r="A5" s="28" t="s">
+      <c r="A5" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="15">
+      <c r="B5" s="9">
         <v>33.4</v>
       </c>
-      <c r="C5" s="15">
+      <c r="C5" s="9">
         <v>116.4</v>
       </c>
-      <c r="D5" s="16">
+      <c r="D5" s="10">
         <v>123.1</v>
       </c>
-      <c r="E5" s="15">
+      <c r="E5" s="9">
         <v>133.4</v>
       </c>
-      <c r="F5" s="15">
+      <c r="F5" s="9">
         <v>92</v>
       </c>
-      <c r="G5" s="15">
+      <c r="G5" s="9">
         <v>159.69999999999999</v>
       </c>
-      <c r="H5" s="17">
+      <c r="H5" s="11">
         <v>141.19999999999999</v>
       </c>
-      <c r="I5" s="12">
+      <c r="I5" s="6">
         <v>63.4</v>
       </c>
-      <c r="J5" s="12">
+      <c r="J5" s="6">
         <v>268.39999999999998</v>
       </c>
-      <c r="K5" s="14">
+      <c r="K5" s="8">
         <v>110.9</v>
       </c>
-      <c r="L5" s="14">
+      <c r="L5" s="8">
         <v>137.9</v>
       </c>
-      <c r="M5" s="16">
+      <c r="M5" s="10">
         <v>134.80000000000001</v>
       </c>
-      <c r="N5" s="16">
+      <c r="N5" s="10">
         <v>125.3</v>
       </c>
-      <c r="O5" s="13">
+      <c r="O5" s="7">
         <v>111.7</v>
       </c>
-      <c r="P5" s="14">
+      <c r="P5" s="8">
         <v>56.6</v>
       </c>
-      <c r="Q5" s="14">
+      <c r="Q5" s="8">
         <v>93.2</v>
       </c>
+      <c r="R5" s="23">
+        <v>132.19999999999999</v>
+      </c>
     </row>
     <row r="6" spans="1:22">
-      <c r="A6" s="28" t="s">
+      <c r="A6" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="15">
+      <c r="B6" s="9">
         <v>91.9</v>
       </c>
-      <c r="C6" s="15">
+      <c r="C6" s="9">
         <v>57.3</v>
       </c>
-      <c r="D6" s="16">
+      <c r="D6" s="10">
         <v>101.2</v>
       </c>
-      <c r="E6" s="15">
+      <c r="E6" s="9">
         <v>122.2</v>
       </c>
-      <c r="F6" s="15">
+      <c r="F6" s="9">
         <v>77.599999999999994</v>
       </c>
-      <c r="G6" s="15">
+      <c r="G6" s="9">
         <v>127.8</v>
       </c>
-      <c r="H6" s="17">
+      <c r="H6" s="11">
         <v>105.8</v>
       </c>
-      <c r="I6" s="12">
+      <c r="I6" s="6">
         <v>106.1</v>
       </c>
-      <c r="J6" s="12">
+      <c r="J6" s="6">
         <v>93.8</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="8">
         <v>124.7</v>
       </c>
-      <c r="L6" s="14">
+      <c r="L6" s="8">
         <v>94.8</v>
       </c>
-      <c r="M6" s="16">
+      <c r="M6" s="10">
         <v>95.1</v>
       </c>
-      <c r="N6" s="16">
+      <c r="N6" s="10">
         <v>84.3</v>
       </c>
-      <c r="O6" s="13">
+      <c r="O6" s="7">
         <v>124.4</v>
       </c>
-      <c r="P6" s="14">
+      <c r="P6" s="8">
         <v>68.7</v>
       </c>
-      <c r="Q6" s="14">
+      <c r="Q6" s="8">
         <v>86.1</v>
       </c>
+      <c r="R6" s="23">
+        <v>94.8</v>
+      </c>
     </row>
     <row r="7" spans="1:22">
-      <c r="A7" s="28" t="s">
+      <c r="A7" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="15">
+      <c r="B7" s="9">
         <v>46</v>
       </c>
-      <c r="C7" s="15">
+      <c r="C7" s="9">
         <v>105.4</v>
       </c>
-      <c r="D7" s="16">
+      <c r="D7" s="10">
         <v>106.3</v>
       </c>
-      <c r="E7" s="15">
+      <c r="E7" s="9">
         <v>143.5</v>
       </c>
-      <c r="F7" s="15">
+      <c r="F7" s="9">
         <v>167.4</v>
       </c>
-      <c r="G7" s="15">
+      <c r="G7" s="9">
         <v>52.8</v>
       </c>
-      <c r="H7" s="17">
+      <c r="H7" s="11">
         <v>100.5</v>
       </c>
-      <c r="I7" s="12">
+      <c r="I7" s="6">
         <v>142.80000000000001</v>
       </c>
-      <c r="J7" s="12">
+      <c r="J7" s="6">
         <v>116.2</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="8">
         <v>244.4</v>
       </c>
-      <c r="L7" s="14">
+      <c r="L7" s="8">
         <v>142</v>
       </c>
-      <c r="M7" s="16">
+      <c r="M7" s="10">
         <v>114.1</v>
       </c>
-      <c r="N7" s="16">
+      <c r="N7" s="10">
         <v>96.7</v>
       </c>
-      <c r="O7" s="13">
+      <c r="O7" s="7">
         <v>79</v>
       </c>
-      <c r="P7" s="14">
+      <c r="P7" s="8">
         <v>78.099999999999994</v>
       </c>
-      <c r="Q7" s="14">
+      <c r="Q7" s="8">
         <v>73.2</v>
       </c>
+      <c r="R7" s="23">
+        <v>82.3</v>
+      </c>
     </row>
     <row r="8" spans="1:22">
-      <c r="A8" s="28" t="s">
+      <c r="A8" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="15">
+      <c r="B8" s="9">
         <v>63.6</v>
       </c>
-      <c r="C8" s="15">
+      <c r="C8" s="9">
         <v>60.9</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="10">
         <v>69.3</v>
       </c>
-      <c r="E8" s="15">
+      <c r="E8" s="9">
         <v>71.3</v>
       </c>
-      <c r="F8" s="15">
+      <c r="F8" s="9">
         <v>133.30000000000001</v>
       </c>
-      <c r="G8" s="15">
+      <c r="G8" s="9">
         <v>51.3</v>
       </c>
-      <c r="H8" s="17">
+      <c r="H8" s="11">
         <v>86.4</v>
       </c>
-      <c r="I8" s="12">
+      <c r="I8" s="6">
         <v>81.8</v>
       </c>
-      <c r="J8" s="12">
+      <c r="J8" s="6">
         <v>1238.4000000000001</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="8">
         <v>17.899999999999999</v>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="8">
         <v>112.6</v>
       </c>
-      <c r="M8" s="18">
+      <c r="M8" s="12">
         <v>129</v>
       </c>
-      <c r="N8" s="18">
+      <c r="N8" s="12">
         <v>70</v>
       </c>
-      <c r="O8" s="13">
+      <c r="O8" s="7">
         <v>44.3</v>
       </c>
-      <c r="P8" s="14">
+      <c r="P8" s="8">
         <v>79.099999999999994</v>
       </c>
-      <c r="Q8" s="14">
+      <c r="Q8" s="8">
         <v>122.6</v>
       </c>
+      <c r="R8" s="23">
+        <v>85.6</v>
+      </c>
     </row>
     <row r="9" spans="1:22">
-      <c r="A9" s="29" t="s">
+      <c r="A9" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="15">
+      <c r="B9" s="9">
         <v>45.8</v>
       </c>
-      <c r="C9" s="15">
+      <c r="C9" s="9">
         <v>184.1</v>
       </c>
-      <c r="D9" s="16">
+      <c r="D9" s="10">
         <v>100.2</v>
       </c>
-      <c r="E9" s="15">
+      <c r="E9" s="9">
         <v>95.1</v>
       </c>
-      <c r="F9" s="15">
+      <c r="F9" s="9">
         <v>175.7</v>
       </c>
-      <c r="G9" s="15">
+      <c r="G9" s="9">
         <v>57</v>
       </c>
-      <c r="H9" s="17">
+      <c r="H9" s="11">
         <v>105.5</v>
       </c>
-      <c r="I9" s="12">
+      <c r="I9" s="6">
         <v>93.2</v>
       </c>
-      <c r="J9" s="12">
+      <c r="J9" s="6">
         <v>96.5</v>
       </c>
-      <c r="K9" s="14">
+      <c r="K9" s="8">
         <v>174.2</v>
       </c>
-      <c r="L9" s="14">
+      <c r="L9" s="8">
         <v>110</v>
       </c>
-      <c r="M9" s="16">
+      <c r="M9" s="10">
         <v>80.3</v>
       </c>
-      <c r="N9" s="16">
+      <c r="N9" s="10">
         <v>46.6</v>
       </c>
-      <c r="O9" s="13">
+      <c r="O9" s="7">
         <v>136.19999999999999</v>
       </c>
-      <c r="P9" s="14">
+      <c r="P9" s="8">
         <v>58</v>
       </c>
-      <c r="Q9" s="14">
+      <c r="Q9" s="8">
         <v>135.6</v>
       </c>
+      <c r="R9" s="23">
+        <v>115.4</v>
+      </c>
     </row>
     <row r="10" spans="1:22">
-      <c r="A10" s="28" t="s">
+      <c r="A10" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="15">
+      <c r="B10" s="9">
         <v>65.7</v>
       </c>
-      <c r="C10" s="15">
+      <c r="C10" s="9">
         <v>90.2</v>
       </c>
-      <c r="D10" s="16">
+      <c r="D10" s="10">
         <v>89.2</v>
       </c>
-      <c r="E10" s="15">
+      <c r="E10" s="9">
         <v>115.1</v>
       </c>
-      <c r="F10" s="15">
+      <c r="F10" s="9">
         <v>168.2</v>
       </c>
-      <c r="G10" s="15">
+      <c r="G10" s="9">
         <v>49</v>
       </c>
-      <c r="H10" s="17">
+      <c r="H10" s="11">
         <v>81.7</v>
       </c>
-      <c r="I10" s="12">
+      <c r="I10" s="6">
         <v>119.2</v>
       </c>
-      <c r="J10" s="12">
+      <c r="J10" s="6">
         <v>92.3</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="8">
         <v>122.6</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="8">
         <v>138.4</v>
       </c>
-      <c r="M10" s="16">
+      <c r="M10" s="10">
         <v>106.4</v>
       </c>
-      <c r="N10" s="16">
+      <c r="N10" s="10">
         <v>89.9</v>
       </c>
-      <c r="O10" s="13">
+      <c r="O10" s="7">
         <v>139.69999999999999</v>
       </c>
-      <c r="P10" s="14">
+      <c r="P10" s="8">
         <v>80.599999999999994</v>
       </c>
-      <c r="Q10" s="14">
+      <c r="Q10" s="8">
         <v>71.8</v>
       </c>
+      <c r="R10" s="23">
+        <v>108.2</v>
+      </c>
     </row>
     <row r="11" spans="1:22">
-      <c r="A11" s="30" t="s">
+      <c r="A11" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="19">
+      <c r="B11" s="13">
         <v>30.6</v>
       </c>
-      <c r="C11" s="19">
+      <c r="C11" s="13">
         <v>105.7</v>
       </c>
-      <c r="D11" s="20">
+      <c r="D11" s="14">
         <v>90.1</v>
       </c>
-      <c r="E11" s="19">
+      <c r="E11" s="13">
         <v>70</v>
       </c>
-      <c r="F11" s="19">
+      <c r="F11" s="13">
         <v>125</v>
       </c>
-      <c r="G11" s="19">
+      <c r="G11" s="13">
         <v>76.900000000000006</v>
       </c>
-      <c r="H11" s="21">
+      <c r="H11" s="15">
         <v>93.3</v>
       </c>
-      <c r="I11" s="22">
+      <c r="I11" s="16">
         <v>120.9</v>
       </c>
-      <c r="J11" s="22">
+      <c r="J11" s="16">
         <v>89.3</v>
       </c>
-      <c r="K11" s="22">
+      <c r="K11" s="16">
         <v>325.60000000000002</v>
       </c>
-      <c r="L11" s="22">
+      <c r="L11" s="16">
         <v>112.9</v>
       </c>
-      <c r="M11" s="20">
+      <c r="M11" s="14">
         <v>106.4</v>
       </c>
-      <c r="N11" s="20">
+      <c r="N11" s="14">
         <v>141.5</v>
       </c>
-      <c r="O11" s="23">
+      <c r="O11" s="17">
         <v>105.1</v>
       </c>
-      <c r="P11" s="22">
+      <c r="P11" s="16">
         <v>57.3</v>
       </c>
-      <c r="Q11" s="22">
+      <c r="Q11" s="16">
         <v>65.3</v>
+      </c>
+      <c r="R11" s="24">
+        <v>105.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:T1"/>
-    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A2:R2"/>
+    <mergeCell ref="A1:R1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="67" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="81" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
@@ -1253,50 +1876,52 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBBCF32F-60BF-4AC9-93F8-6BF67E144A13}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>