--- v0 (2026-05-29)
+++ v1 (2026-10-30)
@@ -1,83 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
-  <workbookPr showInkAnnotation="0" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="894"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="6375" tabRatio="897" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Атырау" sheetId="6" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="12" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
+    <sheet name="2015-2026" sheetId="10" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
-  <extLst>
-[...7 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1978" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1971" uniqueCount="282">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>Пищевые субпродукты крупного рогатого скота, свиней, овец, коз, лошадей, ослов, мулов или лошаков, свежие, охлажденные или замороженные</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>Мясо и пищевые субпродукты домашней птицы, указанной в товарной позиции 0105, свежие, охлажденные или замороженные</t>
   </si>
   <si>
     <t>0209</t>
   </si>
   <si>
     <t>Свиной жир, отделенный от тощего мяса, и жир домашней птицы, не вытопленные или не извлеченные другим способом, свежие, охлажденные, мороженые, соленые, в рассоле, сушеные или копченые</t>
   </si>
   <si>
@@ -730,182 +712,504 @@
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>Отходы хлопкового волокна (включая прядильные отходы и расщипанное сырье)</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>Волокно хлопковое, кардо- или гребнечесаное</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">ЕАЭО СЭҚТН
 </t>
   </si>
   <si>
     <t xml:space="preserve">Тауардың атауы
 </t>
   </si>
   <si>
+    <t xml:space="preserve">* Алдын ала деректер.
+  </t>
+  </si>
+  <si>
+    <t>Барлығы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өңделген ауылшарушылық өнімдердің экспорты және импорты </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың АҚШ доллары, тонна</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2015 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>1-ТС нысаны " Еуразиялық экономикалық одаққа мүше мемлекеттермен өзара тауарлар саудасы туралы есеп"  (айлық)</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-» – құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/atyrau/dynamic-tables/1450/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972493?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сауда және қызмет көрсету статистикасы бөлімі </t>
+  </si>
+  <si>
+    <t>Рыспаева Айнур</t>
+  </si>
+  <si>
+    <t>+7 7122321342</t>
+  </si>
+  <si>
+    <t>E-mail: a.ryspaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өңделген ауылшарушылық өнімдердің экспорты және импорты 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Атырау
+</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз*</t>
+  </si>
+  <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
-  </si>
-[...22 lines deleted...]
-    <t>2026 жылғы қаңтар-наурыз*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="30">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <name val="Roboto"/>
-[...3 lines deleted...]
-      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -932,174 +1236,3711 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="1706">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="6"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="13" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="9"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1617" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="1617" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="1705" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1617" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="1706">
+    <cellStyle name="20% - Акцент1 2" xfId="14"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="15"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="16"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="17"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="18"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="19"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="20"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="21"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="22"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="23"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="24"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="25"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="26"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="27"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="28"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="29"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="30"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="31"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="32"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="33"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="34"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="35"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="36"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="37"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="38"/>
+    <cellStyle name="20% - Акцент1 3" xfId="39"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="40"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="41"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="42"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="43"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="44"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="45"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="46"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="47"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="48"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="49"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="50"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="51"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="52"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="53"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="54"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="55"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="56"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="57"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="58"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="59"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="60"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="61"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="62"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="63"/>
+    <cellStyle name="20% - Акцент1 4" xfId="64"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="65"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="66"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="67"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="68"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="69"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="70"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="71"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="72"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="73"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="74"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="75"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="76"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="77"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="78"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="79"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="80"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="81"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="82"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="83"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="84"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="85"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="86"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="87"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="88"/>
+    <cellStyle name="20% - Акцент1 5" xfId="89"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="90"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="91"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="92"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="93"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="94"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="95"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="96"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="97"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="98"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="99"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="100"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="101"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="102"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="103"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="104"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="105"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="106"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="107"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="108"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="109"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="110"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="111"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="112"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="113"/>
+    <cellStyle name="20% - Акцент1 6" xfId="114"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="115"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="116"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="117"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="118"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="119"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="120"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="121"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="122"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="123"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="124"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="125"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="126"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="127"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="128"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="129"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="130"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="131"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="132"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="133"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="134"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="135"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="136"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="137"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="138"/>
+    <cellStyle name="20% - Акцент1 7" xfId="139"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="140"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="141"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="142"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="143"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="144"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="145"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="146"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="147"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="148"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="149"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="150"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="151"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="152"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="153"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="154"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="155"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="156"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="157"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="158"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="159"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="160"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="161"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="162"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="163"/>
+    <cellStyle name="20% - Акцент1 8" xfId="164"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="165"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="166"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="167"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="168"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="169"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="170"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="171"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="172"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="173"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="174"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="175"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="176"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="177"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="178"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="179"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="180"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="181"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="182"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="183"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="184"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="185"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="186"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="187"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="188"/>
+    <cellStyle name="20% - Акцент1 9" xfId="189"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="190"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="191"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="192"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="193"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="194"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="195"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="196"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="197"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="198"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="199"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="200"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="201"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="202"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="203"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="204"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="205"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="206"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="207"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="208"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="209"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="210"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="211"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="212"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="213"/>
+    <cellStyle name="20% - Акцент2 2" xfId="214"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="215"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="216"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="217"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="218"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="219"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="220"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="221"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="222"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="223"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="224"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="225"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="226"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="227"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="228"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="229"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="230"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="231"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="232"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="233"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="234"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="235"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="236"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="237"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="238"/>
+    <cellStyle name="20% - Акцент2 3" xfId="239"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="240"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="241"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="242"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="243"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="244"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="245"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="246"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="247"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="248"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="249"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="250"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="251"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="252"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="253"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="254"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="255"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="256"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="257"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="258"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="259"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="260"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="261"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="262"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="263"/>
+    <cellStyle name="20% - Акцент2 4" xfId="264"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="265"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="266"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="267"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="268"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="269"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="270"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="271"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="272"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="273"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="274"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="275"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="276"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="277"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="278"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="279"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="280"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="281"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="282"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="283"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="284"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="285"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="286"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="287"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="288"/>
+    <cellStyle name="20% - Акцент2 5" xfId="289"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="290"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="291"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="292"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="293"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="294"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="295"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="296"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="297"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="298"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="299"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="300"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="301"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="302"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="303"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="304"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="305"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="306"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="307"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="308"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="309"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="310"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="311"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="312"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="313"/>
+    <cellStyle name="20% - Акцент2 6" xfId="314"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="315"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="316"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="317"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="318"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="319"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="320"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="321"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="322"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="323"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="324"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="325"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="326"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="327"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="328"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="329"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="330"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="331"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="332"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="333"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="334"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="335"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="336"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="337"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="338"/>
+    <cellStyle name="20% - Акцент2 7" xfId="339"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="340"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="341"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="342"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="343"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="344"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="345"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="346"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="347"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="348"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="349"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="350"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="351"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="352"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="353"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="354"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="355"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="356"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="357"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="358"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="359"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="360"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="361"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="362"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="363"/>
+    <cellStyle name="20% - Акцент2 8" xfId="364"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="365"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="366"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="367"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="368"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="369"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="370"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="371"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="372"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="373"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="374"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="375"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="376"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="377"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="378"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="379"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="380"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="381"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="382"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="383"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="384"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="385"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="386"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="387"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="388"/>
+    <cellStyle name="20% - Акцент2 9" xfId="389"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="390"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="391"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="392"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="393"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="394"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="395"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="396"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="397"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="398"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="399"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="400"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="401"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="402"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="403"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="404"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="405"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="406"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="407"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="408"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="409"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="410"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="411"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="412"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="413"/>
+    <cellStyle name="20% - Акцент3 2" xfId="414"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="415"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="416"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="417"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="418"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="419"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="420"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="421"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="422"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="423"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="424"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="425"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="426"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="427"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="428"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="429"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="430"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="431"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="432"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="433"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="434"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="435"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="436"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="437"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="438"/>
+    <cellStyle name="20% - Акцент3 3" xfId="439"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="440"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="441"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="442"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="443"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="444"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="445"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="446"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="447"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="448"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="449"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="450"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="451"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="452"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="453"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="454"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="455"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="456"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="457"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="458"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="459"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="460"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="461"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="462"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="463"/>
+    <cellStyle name="20% - Акцент3 4" xfId="464"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="465"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="466"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="467"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="468"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="469"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="470"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="471"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="472"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="473"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="474"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="475"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="476"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="477"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="478"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="479"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="480"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="481"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="482"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="483"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="484"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="485"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="486"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="487"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="488"/>
+    <cellStyle name="20% - Акцент3 5" xfId="489"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="490"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="491"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="492"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="493"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="494"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="495"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="496"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="497"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="498"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="499"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="500"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="501"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="502"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="503"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="504"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="505"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="506"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="507"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="508"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="509"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="510"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="511"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="512"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="513"/>
+    <cellStyle name="20% - Акцент3 6" xfId="514"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="515"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="516"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="517"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="518"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="519"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="520"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="521"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="522"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="523"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="524"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="525"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="526"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="527"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="528"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="529"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="530"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="531"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="532"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="533"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="534"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="535"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="536"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="537"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="538"/>
+    <cellStyle name="20% - Акцент3 7" xfId="539"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="540"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="541"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="542"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="543"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="544"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="545"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="546"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="547"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="548"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="549"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="550"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="551"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="552"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="553"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="554"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="555"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="556"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="557"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="558"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="559"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="560"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="561"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="562"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="563"/>
+    <cellStyle name="20% - Акцент3 8" xfId="564"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="565"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="566"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="567"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="568"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="569"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="570"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="571"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="572"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="573"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="574"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="575"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="576"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="577"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="578"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="579"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="580"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="581"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="582"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="583"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="584"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="585"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="586"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="587"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="588"/>
+    <cellStyle name="20% - Акцент3 9" xfId="589"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="590"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="591"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="592"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="593"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="594"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="595"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="596"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="597"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="598"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="599"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="600"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="601"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="602"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="603"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="604"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="605"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="606"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="607"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="608"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="609"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="610"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="611"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="612"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="613"/>
+    <cellStyle name="20% - Акцент4 2" xfId="614"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="615"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="616"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="617"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="618"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="619"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="620"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="621"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="622"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="623"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="624"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="625"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="626"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="627"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="628"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="629"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="630"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="631"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="632"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="633"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="634"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="635"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="636"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="637"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="638"/>
+    <cellStyle name="20% - Акцент4 3" xfId="639"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="640"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="641"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="642"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="643"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="644"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="645"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="646"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="647"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="648"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="649"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="650"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="651"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="652"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="653"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="654"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="655"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="656"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="657"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="658"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="659"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="660"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="661"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="662"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="663"/>
+    <cellStyle name="20% - Акцент4 4" xfId="664"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="665"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="666"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="667"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="668"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="669"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="670"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="671"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="672"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="673"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="674"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="675"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="676"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="677"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="678"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="679"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="680"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="681"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="682"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="683"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="684"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="685"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="686"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="687"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="688"/>
+    <cellStyle name="20% - Акцент4 5" xfId="689"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="690"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="691"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="692"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="693"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="694"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="695"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="696"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="697"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="698"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="699"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="700"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="701"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="702"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="703"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="704"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="705"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="706"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="707"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="708"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="709"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="710"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="711"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="712"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="713"/>
+    <cellStyle name="20% - Акцент4 6" xfId="714"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="715"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="716"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="717"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="718"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="719"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="720"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="721"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="722"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="723"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="724"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="725"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="726"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="727"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="728"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="729"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="730"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="731"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="732"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="733"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="734"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="735"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="736"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="737"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="738"/>
+    <cellStyle name="20% - Акцент4 7" xfId="739"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="740"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="741"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="742"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="743"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="744"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="745"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="746"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="747"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="748"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="749"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="750"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="751"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="752"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="753"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="754"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="755"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="756"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="757"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="758"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="759"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="760"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="761"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="762"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="763"/>
+    <cellStyle name="20% - Акцент4 8" xfId="764"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="765"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="766"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="767"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="768"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="769"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="770"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="771"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="772"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="773"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="774"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="775"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="776"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="777"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="778"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="779"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="780"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="781"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="782"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="783"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="784"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="785"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="786"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="787"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="788"/>
+    <cellStyle name="20% - Акцент4 9" xfId="789"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="790"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="791"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="792"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="793"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="794"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="795"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="796"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="797"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="798"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="799"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="800"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="801"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="802"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="803"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="804"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="805"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="806"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="807"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="808"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="809"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="810"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="811"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="812"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="813"/>
+    <cellStyle name="40% - Акцент3 2" xfId="814"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="815"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="816"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="817"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="818"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="819"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="820"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="821"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="822"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="823"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="824"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="825"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="826"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="827"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="828"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="829"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="830"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="831"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="832"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="833"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="834"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="835"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="836"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="837"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="838"/>
+    <cellStyle name="40% - Акцент3 3" xfId="839"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="840"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="841"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="842"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="843"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="844"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="845"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="846"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="847"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="848"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="849"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="850"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="851"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="852"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="853"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="854"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="855"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="856"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="857"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="858"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="859"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="860"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="861"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="862"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="863"/>
+    <cellStyle name="40% - Акцент3 4" xfId="864"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="865"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="866"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="867"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="868"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="869"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="870"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="871"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="872"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="873"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="874"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="875"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="876"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="877"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="878"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="879"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="880"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="881"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="882"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="883"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="884"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="885"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="886"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="887"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="888"/>
+    <cellStyle name="40% - Акцент3 5" xfId="889"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="890"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="891"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="892"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="893"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="894"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="895"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="896"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="897"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="898"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="899"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="900"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="901"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="902"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="903"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="904"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="905"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="906"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="907"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="908"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="909"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="910"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="911"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="912"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="913"/>
+    <cellStyle name="40% - Акцент3 6" xfId="914"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="915"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="916"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="917"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="918"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="919"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="920"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="921"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="922"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="923"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="924"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="925"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="926"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="927"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="928"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="929"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="930"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="931"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="932"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="933"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="934"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="935"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="936"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="937"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="938"/>
+    <cellStyle name="40% - Акцент3 7" xfId="939"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="940"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="941"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="942"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="943"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="944"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="945"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="946"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="947"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="948"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="949"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="950"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="951"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="952"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="953"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="954"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="955"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="956"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="957"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="958"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="959"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="960"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="961"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="962"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="963"/>
+    <cellStyle name="40% - Акцент3 8" xfId="964"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="965"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="966"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="967"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="968"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="969"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="970"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="971"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="972"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="973"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="974"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="975"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="976"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="977"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="978"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="979"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="980"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="981"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="982"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="983"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="984"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="985"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="986"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="987"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="988"/>
+    <cellStyle name="40% - Акцент3 9" xfId="989"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="990"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="991"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="992"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="993"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="994"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="995"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="996"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="997"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="998"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="999"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1000"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1001"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1002"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1003"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1004"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1005"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1006"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1007"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1008"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1009"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1010"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1011"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1012"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1013"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1014"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1015"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1016"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1017"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1018"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1019"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1020"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1021"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1022"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1023"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1024"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1025"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1026"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1027"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1028"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1029"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1030"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1031"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1032"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1033"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1034"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1035"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1036"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1037"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1038"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1039"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1040"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1041"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1042"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1043"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1044"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1045"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1046"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1047"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1048"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1049"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1050"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1051"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1052"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1053"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1054"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1055"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1056"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1057"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1058"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1059"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1060"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1061"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1062"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1063"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1064"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1065"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1066"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1067"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1068"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1069"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1070"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1071"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1072"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1073"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1074"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1075"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1076"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1077"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1078"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1079"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1080"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1081"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1082"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1083"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1084"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1085"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1086"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1087"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1088"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1089"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1090"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1091"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1092"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1093"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1094"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1095"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1096"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1097"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1098"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1099"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1100"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1101"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1102"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1103"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1104"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1105"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1106"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1107"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1108"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1109"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1110"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1111"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1112"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1113"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1114"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1115"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1116"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1117"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1118"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1119"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1120"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1121"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1122"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1123"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1124"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1125"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1126"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1127"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1128"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1129"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1130"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1131"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1132"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1133"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1134"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1135"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1136"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1137"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1138"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1139"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1140"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1141"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1142"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1143"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1144"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1145"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1146"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1147"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1148"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1149"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1150"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1151"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1152"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1153"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1154"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1155"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1156"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1157"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1158"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1159"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1160"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1161"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1162"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1163"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1164"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1165"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1166"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1167"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1168"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1169"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1170"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1171"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1172"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1173"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1174"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1175"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1176"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1177"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1178"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1179"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1180"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1181"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1182"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1183"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1184"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1185"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1186"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1187"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1188"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1189"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1190"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1191"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1192"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1193"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1194"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1195"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1196"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1197"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1198"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1199"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1200"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1201"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1202"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1203"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1204"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1205"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1206"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1207"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1208"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1209"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1210"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1211"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1212"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1213"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1214"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1215"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1216"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1217"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1218"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1219"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1220"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1221"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1222"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1223"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1224"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1225"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1226"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1227"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1228"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1229"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1230"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1231"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1232"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1233"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1234"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1235"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1236"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1237"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1238"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1239"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1240"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1241"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1242"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1243"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1244"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1245"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1246"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1247"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1248"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1249"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1250"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1251"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1252"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1253"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1254"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1255"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1256"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1257"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1258"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1259"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1260"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1261"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1262"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1263"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1264"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1265"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1266"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1267"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1268"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1269"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1270"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1271"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1272"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1273"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1274"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1275"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1276"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1277"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1278"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1279"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1280"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1281"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1282"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1283"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1284"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1285"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1286"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1287"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1288"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1289"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1290"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1291"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1292"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1293"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1294"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1295"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1296"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1297"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1298"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1299"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1300"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1301"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1302"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1303"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1304"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1305"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1306"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1307"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1308"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1309"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1310"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1311"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1312"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1313"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1314"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1315"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1316"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1317"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1318"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1319"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1320"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1321"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1322"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1323"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1324"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1325"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1326"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1327"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1328"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1329"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1330"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1331"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1332"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1333"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1334"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1335"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1336"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1337"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1338"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1339"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1340"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1341"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1342"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1343"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1344"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1345"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1346"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1347"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1348"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1349"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1350"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1351"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1352"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1353"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1354"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1355"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1356"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1357"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1358"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1359"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1360"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1361"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1362"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1363"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1364"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1365"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1366"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1367"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1368"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1369"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1370"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1371"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1372"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1373"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1374"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1375"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1376"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1377"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1378"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1379"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1380"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1381"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1382"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1383"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1384"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1385"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1386"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1387"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1388"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1389"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1390"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1391"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1392"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1393"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1394"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1395"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1396"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1397"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1398"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1399"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1400"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1401"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1402"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1403"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1404"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1405"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1406"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1407"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1408"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1409"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1410"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1411"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1412"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1413"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1414"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1415"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1416"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1417"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1418"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1419"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1420"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1421"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1422"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1423"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1424"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1425"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1426"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1427"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1428"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1429"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1430"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1431"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1432"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1433"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1434"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1435"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1436"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1437"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1438"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1439"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1440"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1441"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1442"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1443"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1444"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1445"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1446"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1447"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1448"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1449"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1450"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1451"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1452"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1453"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1454"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1455"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1456"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1457"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1458"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1459"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1460"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1461"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1462"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1463"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1464"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1465"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1466"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1467"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1468"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1469"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1470"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1471"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1472"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1473"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1474"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1475"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1476"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1477"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1478"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1479"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1480"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1481"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1482"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1483"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1484"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1485"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1486"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1487"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1488"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1489"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1490"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1491"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1492"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1493"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1494"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1495"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1496"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1497"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1498"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1499"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1500"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1501"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1502"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1503"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1504"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1505"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1506"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1507"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1508"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1509"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1510"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1511"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1512"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1513"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1514"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1515"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1516"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1517"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1518"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1519"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1520"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1521"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1522"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1523"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1524"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1525"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1526"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1527"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1528"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1529"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1530"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1531"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1532"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1533"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1534"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1535"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1536"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1537"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1538"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1539"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1540"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1541"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1542"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1543"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1544"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1545"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1546"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1547"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1548"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1549"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1550"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1551"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1552"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1553"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1554"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1555"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1556"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1557"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1558"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1559"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1560"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1561"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1562"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1563"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1564"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1565"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1566"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1567"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1568"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1569"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1570"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1571"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1572"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1573"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1574"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1575"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1576"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1577"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1578"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1579"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1580"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1581"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1582"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1583"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1584"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1585"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1586"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1587"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1588"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1589"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1590"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1591"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1592"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1593"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1594"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1595"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1596"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1597"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1598"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1599"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1600"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1601"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1602"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1603"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1604"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1605"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1606"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1607"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1608"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1609"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1610"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1611"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1612"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1613"/>
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="7"/>
+    <cellStyle name="Название 2" xfId="1614"/>
+    <cellStyle name="Название 2 2" xfId="1615"/>
+    <cellStyle name="Нейтральный 2" xfId="1616"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="1617"/>
+    <cellStyle name="Обычный 2 2 11" xfId="1705"/>
+    <cellStyle name="Обычный 2 2 2" xfId="9"/>
+    <cellStyle name="Обычный 2 2 3" xfId="1618"/>
+    <cellStyle name="Обычный 2 2_01_Б-18-38-М" xfId="8"/>
+    <cellStyle name="Обычный 2 3" xfId="1619"/>
+    <cellStyle name="Обычный 2 4" xfId="10"/>
+    <cellStyle name="Обычный 2 4 2" xfId="4"/>
+    <cellStyle name="Обычный 2 5" xfId="13"/>
+    <cellStyle name="Обычный 3" xfId="11"/>
+    <cellStyle name="Обычный 3 2" xfId="1620"/>
+    <cellStyle name="Обычный 4" xfId="3"/>
+    <cellStyle name="Обычный 4 2" xfId="12"/>
+    <cellStyle name="Обычный 4 3" xfId="1621"/>
+    <cellStyle name="Обычный 5" xfId="6"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
+    <cellStyle name="Примечание 2" xfId="1622"/>
+    <cellStyle name="Примечание 2 10" xfId="1623"/>
+    <cellStyle name="Примечание 2 2" xfId="1624"/>
+    <cellStyle name="Примечание 2 3" xfId="1625"/>
+    <cellStyle name="Примечание 2 4" xfId="1626"/>
+    <cellStyle name="Примечание 2 5" xfId="1627"/>
+    <cellStyle name="Примечание 2 6" xfId="1628"/>
+    <cellStyle name="Примечание 2 7" xfId="1629"/>
+    <cellStyle name="Примечание 2 8" xfId="1630"/>
+    <cellStyle name="Примечание 2 9" xfId="1631"/>
+    <cellStyle name="Примечание 3" xfId="1632"/>
+    <cellStyle name="Примечание 3 10" xfId="1633"/>
+    <cellStyle name="Примечание 3 11" xfId="1634"/>
+    <cellStyle name="Примечание 3 12" xfId="1635"/>
+    <cellStyle name="Примечание 3 13" xfId="1636"/>
+    <cellStyle name="Примечание 3 14" xfId="1637"/>
+    <cellStyle name="Примечание 3 15" xfId="1638"/>
+    <cellStyle name="Примечание 3 16" xfId="1639"/>
+    <cellStyle name="Примечание 3 17" xfId="1640"/>
+    <cellStyle name="Примечание 3 18" xfId="1641"/>
+    <cellStyle name="Примечание 3 19" xfId="1642"/>
+    <cellStyle name="Примечание 3 2" xfId="1643"/>
+    <cellStyle name="Примечание 3 20" xfId="1644"/>
+    <cellStyle name="Примечание 3 21" xfId="1645"/>
+    <cellStyle name="Примечание 3 22" xfId="1646"/>
+    <cellStyle name="Примечание 3 23" xfId="1647"/>
+    <cellStyle name="Примечание 3 24" xfId="1648"/>
+    <cellStyle name="Примечание 3 25" xfId="1649"/>
+    <cellStyle name="Примечание 3 26" xfId="1650"/>
+    <cellStyle name="Примечание 3 27" xfId="1651"/>
+    <cellStyle name="Примечание 3 28" xfId="1652"/>
+    <cellStyle name="Примечание 3 29" xfId="1653"/>
+    <cellStyle name="Примечание 3 3" xfId="1654"/>
+    <cellStyle name="Примечание 3 30" xfId="1655"/>
+    <cellStyle name="Примечание 3 31" xfId="1656"/>
+    <cellStyle name="Примечание 3 32" xfId="1657"/>
+    <cellStyle name="Примечание 3 33" xfId="1658"/>
+    <cellStyle name="Примечание 3 34" xfId="1659"/>
+    <cellStyle name="Примечание 3 35" xfId="1660"/>
+    <cellStyle name="Примечание 3 36" xfId="1661"/>
+    <cellStyle name="Примечание 3 4" xfId="1662"/>
+    <cellStyle name="Примечание 3 5" xfId="1663"/>
+    <cellStyle name="Примечание 3 6" xfId="1664"/>
+    <cellStyle name="Примечание 3 7" xfId="1665"/>
+    <cellStyle name="Примечание 3 8" xfId="1666"/>
+    <cellStyle name="Примечание 3 9" xfId="1667"/>
+    <cellStyle name="Примечание 4" xfId="1668"/>
+    <cellStyle name="Примечание 4 10" xfId="1669"/>
+    <cellStyle name="Примечание 4 11" xfId="1670"/>
+    <cellStyle name="Примечание 4 12" xfId="1671"/>
+    <cellStyle name="Примечание 4 13" xfId="1672"/>
+    <cellStyle name="Примечание 4 14" xfId="1673"/>
+    <cellStyle name="Примечание 4 15" xfId="1674"/>
+    <cellStyle name="Примечание 4 16" xfId="1675"/>
+    <cellStyle name="Примечание 4 17" xfId="1676"/>
+    <cellStyle name="Примечание 4 18" xfId="1677"/>
+    <cellStyle name="Примечание 4 19" xfId="1678"/>
+    <cellStyle name="Примечание 4 2" xfId="1679"/>
+    <cellStyle name="Примечание 4 20" xfId="1680"/>
+    <cellStyle name="Примечание 4 21" xfId="1681"/>
+    <cellStyle name="Примечание 4 22" xfId="1682"/>
+    <cellStyle name="Примечание 4 23" xfId="1683"/>
+    <cellStyle name="Примечание 4 24" xfId="1684"/>
+    <cellStyle name="Примечание 4 25" xfId="1685"/>
+    <cellStyle name="Примечание 4 26" xfId="1686"/>
+    <cellStyle name="Примечание 4 27" xfId="1687"/>
+    <cellStyle name="Примечание 4 28" xfId="1688"/>
+    <cellStyle name="Примечание 4 29" xfId="1689"/>
+    <cellStyle name="Примечание 4 3" xfId="1690"/>
+    <cellStyle name="Примечание 4 30" xfId="1691"/>
+    <cellStyle name="Примечание 4 31" xfId="1692"/>
+    <cellStyle name="Примечание 4 32" xfId="1693"/>
+    <cellStyle name="Примечание 4 33" xfId="1694"/>
+    <cellStyle name="Примечание 4 34" xfId="1695"/>
+    <cellStyle name="Примечание 4 35" xfId="1696"/>
+    <cellStyle name="Примечание 4 36" xfId="1697"/>
+    <cellStyle name="Примечание 4 4" xfId="1698"/>
+    <cellStyle name="Примечание 4 5" xfId="1699"/>
+    <cellStyle name="Примечание 4 6" xfId="1700"/>
+    <cellStyle name="Примечание 4 7" xfId="1701"/>
+    <cellStyle name="Примечание 4 8" xfId="1702"/>
+    <cellStyle name="Примечание 4 9" xfId="1703"/>
+    <cellStyle name="Финансовый 2" xfId="1704"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1341,18647 +5182,19292 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B61"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G25" sqref="G25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="82" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="2" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="B7" s="8"/>
+    </row>
+    <row r="8" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A8" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A11" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="B11" s="7"/>
+    </row>
+    <row r="12" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A12" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="B12" s="70" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A13" s="12" t="s">
+        <v>251</v>
+      </c>
+      <c r="B13" s="71" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A14" s="55" t="s">
+        <v>252</v>
+      </c>
+      <c r="B14" s="72" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A15" s="56"/>
+      <c r="B15" s="72" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A16" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="B16" s="70" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A17" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="B17" s="73">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A18" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="B18" s="73">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A19" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="B19" s="74" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A20" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="B20" s="22" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A21" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A22" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="24" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="25" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="26" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="27" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="28" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="29" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="30" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="31" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="32" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="33" ht="12.75" customHeight="1"/>
+    <row r="34" ht="12.75" customHeight="1"/>
+    <row r="35" ht="12.75" customHeight="1"/>
+    <row r="36" ht="12.75" customHeight="1"/>
+    <row r="37" ht="12.75" customHeight="1"/>
+    <row r="38" ht="12.75" customHeight="1"/>
+    <row r="39" ht="12.75" customHeight="1"/>
+    <row r="40" ht="12.75" customHeight="1"/>
+    <row r="41" ht="12.75" customHeight="1"/>
+    <row r="42" ht="12.75" customHeight="1"/>
+    <row r="43" ht="12.75" customHeight="1"/>
+    <row r="44" ht="12.75" customHeight="1"/>
+    <row r="45" ht="12.75" customHeight="1"/>
+    <row r="46" ht="12.75" customHeight="1"/>
+    <row r="47" ht="12.75" customHeight="1"/>
+    <row r="48" ht="12.75" customHeight="1"/>
+    <row r="49" ht="12.75" customHeight="1"/>
+    <row r="50" ht="12.75" customHeight="1"/>
+    <row r="51" ht="12.75" customHeight="1"/>
+    <row r="52" ht="12.75" customHeight="1"/>
+    <row r="53" ht="12.75" customHeight="1"/>
+    <row r="54" ht="12.75" customHeight="1"/>
+    <row r="55" ht="12.75" customHeight="1"/>
+    <row r="56" ht="12.75" customHeight="1"/>
+    <row r="57" ht="12.75" customHeight="1"/>
+    <row r="58" ht="12.75" customHeight="1"/>
+    <row r="59" ht="12.75" customHeight="1"/>
+    <row r="60" ht="12.75" customHeight="1"/>
+    <row r="61" ht="12.75" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C222"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G28" sqref="G28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="12.75" customHeight="1"/>
+    <row r="2" spans="1:3" ht="12.75" customHeight="1"/>
+    <row r="3" spans="1:3" ht="12.75" customHeight="1"/>
+    <row r="4" spans="1:3" ht="12.75" customHeight="1"/>
+    <row r="5" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A5" s="15"/>
+      <c r="B5" s="17" t="s">
+        <v>260</v>
+      </c>
+      <c r="C5" s="16"/>
+    </row>
+    <row r="6" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A6" s="15"/>
+      <c r="B6" s="17" t="s">
+        <v>261</v>
+      </c>
+      <c r="C6" s="16"/>
+    </row>
+    <row r="7" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A7" s="15"/>
+      <c r="B7" s="17" t="s">
+        <v>262</v>
+      </c>
+      <c r="C7" s="16"/>
+    </row>
+    <row r="8" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A8" s="15"/>
+      <c r="B8" s="17" t="s">
+        <v>263</v>
+      </c>
+      <c r="C8" s="16"/>
+    </row>
+    <row r="9" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A9" s="15"/>
+      <c r="B9" s="17" t="s">
+        <v>264</v>
+      </c>
+      <c r="C9" s="16"/>
+    </row>
+    <row r="10" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A10" s="15"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="16"/>
+    </row>
+    <row r="11" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A11" s="15"/>
+      <c r="B11" s="19" t="s">
+        <v>265</v>
+      </c>
+      <c r="C11" s="16"/>
+    </row>
+    <row r="12" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A12" s="15"/>
+      <c r="B12" s="18"/>
+      <c r="C12" s="16"/>
+    </row>
+    <row r="13" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A13" s="15"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="15"/>
+    </row>
+    <row r="14" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A14" s="14"/>
+      <c r="B14" s="20" t="s">
+        <v>266</v>
+      </c>
+      <c r="C14" s="21"/>
+    </row>
+    <row r="15" spans="1:3" ht="12.75" customHeight="1"/>
+    <row r="16" spans="1:3" ht="12.75" customHeight="1"/>
+    <row r="17" ht="12.75" customHeight="1"/>
+    <row r="18" ht="12.75" customHeight="1"/>
+    <row r="19" ht="12.75" customHeight="1"/>
+    <row r="20" ht="12.75" customHeight="1"/>
+    <row r="21" ht="12.75" customHeight="1"/>
+    <row r="22" ht="12.75" customHeight="1"/>
+    <row r="23" ht="12.75" customHeight="1"/>
+    <row r="24" ht="12.75" customHeight="1"/>
+    <row r="25" ht="12.75" customHeight="1"/>
+    <row r="26" ht="12.75" customHeight="1"/>
+    <row r="27" ht="12.75" customHeight="1"/>
+    <row r="28" ht="12.75" customHeight="1"/>
+    <row r="29" ht="12.75" customHeight="1"/>
+    <row r="30" ht="12.75" customHeight="1"/>
+    <row r="31" ht="12.75" customHeight="1"/>
+    <row r="32" ht="12.75" customHeight="1"/>
+    <row r="33" ht="12.75" customHeight="1"/>
+    <row r="34" ht="12.75" customHeight="1"/>
+    <row r="35" ht="12.75" customHeight="1"/>
+    <row r="36" ht="12.75" customHeight="1"/>
+    <row r="37" ht="12.75" customHeight="1"/>
+    <row r="38" ht="12.75" customHeight="1"/>
+    <row r="39" ht="12.75" customHeight="1"/>
+    <row r="40" ht="12.75" customHeight="1"/>
+    <row r="41" ht="12.75" customHeight="1"/>
+    <row r="42" ht="12.75" customHeight="1"/>
+    <row r="43" ht="12.75" customHeight="1"/>
+    <row r="44" ht="12.75" customHeight="1"/>
+    <row r="45" ht="12.75" customHeight="1"/>
+    <row r="46" ht="12.75" customHeight="1"/>
+    <row r="47" ht="12.75" customHeight="1"/>
+    <row r="48" ht="12.75" customHeight="1"/>
+    <row r="49" ht="12.75" customHeight="1"/>
+    <row r="50" ht="12.75" customHeight="1"/>
+    <row r="51" ht="12.75" customHeight="1"/>
+    <row r="52" ht="12.75" customHeight="1"/>
+    <row r="53" ht="12.75" customHeight="1"/>
+    <row r="54" ht="12.75" customHeight="1"/>
+    <row r="55" ht="12.75" customHeight="1"/>
+    <row r="56" ht="12.75" customHeight="1"/>
+    <row r="57" ht="12.75" customHeight="1"/>
+    <row r="58" ht="12.75" customHeight="1"/>
+    <row r="59" ht="12.75" customHeight="1"/>
+    <row r="60" ht="12.75" customHeight="1"/>
+    <row r="61" ht="12.75" customHeight="1"/>
+    <row r="62" ht="12.75" customHeight="1"/>
+    <row r="63" ht="12.75" customHeight="1"/>
+    <row r="64" ht="12.75" customHeight="1"/>
+    <row r="65" ht="12.75" customHeight="1"/>
+    <row r="66" ht="12.75" customHeight="1"/>
+    <row r="67" ht="12.75" customHeight="1"/>
+    <row r="68" ht="12.75" customHeight="1"/>
+    <row r="69" ht="12.75" customHeight="1"/>
+    <row r="70" ht="12.75" customHeight="1"/>
+    <row r="71" ht="12.75" customHeight="1"/>
+    <row r="72" ht="12.75" customHeight="1"/>
+    <row r="73" ht="12.75" customHeight="1"/>
+    <row r="74" ht="12.75" customHeight="1"/>
+    <row r="75" ht="12.75" customHeight="1"/>
+    <row r="76" ht="12.75" customHeight="1"/>
+    <row r="77" ht="12.75" customHeight="1"/>
+    <row r="78" ht="12.75" customHeight="1"/>
+    <row r="79" ht="12.75" customHeight="1"/>
+    <row r="80" ht="12.75" customHeight="1"/>
+    <row r="81" ht="12.75" customHeight="1"/>
+    <row r="82" ht="12.75" customHeight="1"/>
+    <row r="83" ht="12.75" customHeight="1"/>
+    <row r="84" ht="12.75" customHeight="1"/>
+    <row r="85" ht="12.75" customHeight="1"/>
+    <row r="86" ht="12.75" customHeight="1"/>
+    <row r="87" ht="12.75" customHeight="1"/>
+    <row r="88" ht="12.75" customHeight="1"/>
+    <row r="89" ht="12.75" customHeight="1"/>
+    <row r="90" ht="12.75" customHeight="1"/>
+    <row r="91" ht="12.75" customHeight="1"/>
+    <row r="92" ht="12.75" customHeight="1"/>
+    <row r="93" ht="12.75" customHeight="1"/>
+    <row r="94" ht="12.75" customHeight="1"/>
+    <row r="95" ht="12.75" customHeight="1"/>
+    <row r="96" ht="12.75" customHeight="1"/>
+    <row r="97" ht="12.75" customHeight="1"/>
+    <row r="98" ht="12.75" customHeight="1"/>
+    <row r="99" ht="12.75" customHeight="1"/>
+    <row r="100" ht="12.75" customHeight="1"/>
+    <row r="101" ht="12.75" customHeight="1"/>
+    <row r="102" ht="12.75" customHeight="1"/>
+    <row r="103" ht="12.75" customHeight="1"/>
+    <row r="104" ht="12.75" customHeight="1"/>
+    <row r="105" ht="12.75" customHeight="1"/>
+    <row r="106" ht="12.75" customHeight="1"/>
+    <row r="107" ht="12.75" customHeight="1"/>
+    <row r="108" ht="12.75" customHeight="1"/>
+    <row r="109" ht="12.75" customHeight="1"/>
+    <row r="110" ht="12.75" customHeight="1"/>
+    <row r="111" ht="12.75" customHeight="1"/>
+    <row r="112" ht="12.75" customHeight="1"/>
+    <row r="113" ht="12.75" customHeight="1"/>
+    <row r="114" ht="12.75" customHeight="1"/>
+    <row r="115" ht="12.75" customHeight="1"/>
+    <row r="116" ht="12.75" customHeight="1"/>
+    <row r="117" ht="12.75" customHeight="1"/>
+    <row r="118" ht="12.75" customHeight="1"/>
+    <row r="119" ht="12.75" customHeight="1"/>
+    <row r="120" ht="12.75" customHeight="1"/>
+    <row r="121" ht="12.75" customHeight="1"/>
+    <row r="122" ht="12.75" customHeight="1"/>
+    <row r="123" ht="12.75" customHeight="1"/>
+    <row r="124" ht="12.75" customHeight="1"/>
+    <row r="125" ht="12.75" customHeight="1"/>
+    <row r="126" ht="12.75" customHeight="1"/>
+    <row r="127" ht="12.75" customHeight="1"/>
+    <row r="128" ht="12.75" customHeight="1"/>
+    <row r="129" ht="12.75" customHeight="1"/>
+    <row r="130" ht="12.75" customHeight="1"/>
+    <row r="131" ht="12.75" customHeight="1"/>
+    <row r="132" ht="12.75" customHeight="1"/>
+    <row r="133" ht="12.75" customHeight="1"/>
+    <row r="134" ht="12.75" customHeight="1"/>
+    <row r="135" ht="12.75" customHeight="1"/>
+    <row r="136" ht="12.75" customHeight="1"/>
+    <row r="137" ht="12.75" customHeight="1"/>
+    <row r="138" ht="12.75" customHeight="1"/>
+    <row r="139" ht="12.75" customHeight="1"/>
+    <row r="140" ht="12.75" customHeight="1"/>
+    <row r="141" ht="12.75" customHeight="1"/>
+    <row r="142" ht="12.75" customHeight="1"/>
+    <row r="143" ht="12.75" customHeight="1"/>
+    <row r="144" ht="12.75" customHeight="1"/>
+    <row r="145" ht="12.75" customHeight="1"/>
+    <row r="146" ht="12.75" customHeight="1"/>
+    <row r="147" ht="12.75" customHeight="1"/>
+    <row r="148" ht="12.75" customHeight="1"/>
+    <row r="149" ht="12.75" customHeight="1"/>
+    <row r="150" ht="12.75" customHeight="1"/>
+    <row r="151" ht="12.75" customHeight="1"/>
+    <row r="152" ht="12.75" customHeight="1"/>
+    <row r="153" ht="12.75" customHeight="1"/>
+    <row r="154" ht="12.75" customHeight="1"/>
+    <row r="155" ht="12.75" customHeight="1"/>
+    <row r="156" ht="12.75" customHeight="1"/>
+    <row r="157" ht="12.75" customHeight="1"/>
+    <row r="158" ht="12.75" customHeight="1"/>
+    <row r="159" ht="12.75" customHeight="1"/>
+    <row r="160" ht="12.75" customHeight="1"/>
+    <row r="161" ht="12.75" customHeight="1"/>
+    <row r="162" ht="12.75" customHeight="1"/>
+    <row r="163" ht="12.75" customHeight="1"/>
+    <row r="164" ht="12.75" customHeight="1"/>
+    <row r="165" ht="12.75" customHeight="1"/>
+    <row r="166" ht="12.75" customHeight="1"/>
+    <row r="167" ht="12.75" customHeight="1"/>
+    <row r="168" ht="12.75" customHeight="1"/>
+    <row r="169" ht="12.75" customHeight="1"/>
+    <row r="170" ht="12.75" customHeight="1"/>
+    <row r="171" ht="12.75" customHeight="1"/>
+    <row r="172" ht="12.75" customHeight="1"/>
+    <row r="173" ht="12.75" customHeight="1"/>
+    <row r="174" ht="12.75" customHeight="1"/>
+    <row r="175" ht="12.75" customHeight="1"/>
+    <row r="176" ht="12.75" customHeight="1"/>
+    <row r="177" ht="12.75" customHeight="1"/>
+    <row r="178" ht="12.75" customHeight="1"/>
+    <row r="179" ht="12.75" customHeight="1"/>
+    <row r="180" ht="12.75" customHeight="1"/>
+    <row r="181" ht="12.75" customHeight="1"/>
+    <row r="182" ht="12.75" customHeight="1"/>
+    <row r="183" ht="12.75" customHeight="1"/>
+    <row r="184" ht="12.75" customHeight="1"/>
+    <row r="185" ht="12.75" customHeight="1"/>
+    <row r="186" ht="12.75" customHeight="1"/>
+    <row r="187" ht="12.75" customHeight="1"/>
+    <row r="188" ht="12.75" customHeight="1"/>
+    <row r="189" ht="12.75" customHeight="1"/>
+    <row r="190" ht="12.75" customHeight="1"/>
+    <row r="191" ht="12.75" customHeight="1"/>
+    <row r="192" ht="12.75" customHeight="1"/>
+    <row r="193" ht="12.75" customHeight="1"/>
+    <row r="194" ht="12.75" customHeight="1"/>
+    <row r="195" ht="12.75" customHeight="1"/>
+    <row r="196" ht="12.75" customHeight="1"/>
+    <row r="197" ht="12.75" customHeight="1"/>
+    <row r="198" ht="12.75" customHeight="1"/>
+    <row r="199" ht="12.75" customHeight="1"/>
+    <row r="200" ht="12.75" customHeight="1"/>
+    <row r="201" ht="12.75" customHeight="1"/>
+    <row r="202" ht="12.75" customHeight="1"/>
+    <row r="203" ht="12.75" customHeight="1"/>
+    <row r="204" ht="12.75" customHeight="1"/>
+    <row r="205" ht="12.75" customHeight="1"/>
+    <row r="206" ht="12.75" customHeight="1"/>
+    <row r="207" ht="12.75" customHeight="1"/>
+    <row r="208" ht="12.75" customHeight="1"/>
+    <row r="209" ht="12.75" customHeight="1"/>
+    <row r="210" ht="12.75" customHeight="1"/>
+    <row r="211" ht="12.75" customHeight="1"/>
+    <row r="212" ht="12.75" customHeight="1"/>
+    <row r="213" ht="12.75" customHeight="1"/>
+    <row r="214" ht="12.75" customHeight="1"/>
+    <row r="215" ht="12.75" customHeight="1"/>
+    <row r="216" ht="12.75" customHeight="1"/>
+    <row r="217" ht="12.75" customHeight="1"/>
+    <row r="218" ht="12.75" customHeight="1"/>
+    <row r="219" ht="12.75" customHeight="1"/>
+    <row r="220" ht="12.75" customHeight="1"/>
+    <row r="221" ht="12.75" customHeight="1"/>
+    <row r="222" ht="12.75" customHeight="1"/>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="AL7" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="AV28" sqref="AV28"/>
+      <selection activeCell="P15" sqref="P15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="7.28515625" style="6" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="39" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="43.140625" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="21" customFormat="1" ht="31.15" customHeight="1">
-[...39 lines deleted...]
-      <c r="AL1" s="29"/>
+    <row r="1" spans="1:54">
+      <c r="A1" s="61" t="s">
+        <v>276</v>
+      </c>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
+      <c r="AA1" s="61"/>
+      <c r="AB1" s="61"/>
+      <c r="AC1" s="61"/>
+      <c r="AD1" s="61"/>
+      <c r="AE1" s="61"/>
+      <c r="AF1" s="61"/>
+      <c r="AG1" s="61"/>
+      <c r="AH1" s="61"/>
+      <c r="AI1" s="61"/>
+      <c r="AJ1" s="61"/>
+      <c r="AK1" s="61"/>
+      <c r="AL1" s="61"/>
+      <c r="AM1" s="43"/>
+      <c r="AN1" s="43"/>
+      <c r="AO1" s="43"/>
+      <c r="AP1" s="43"/>
+      <c r="AQ1" s="43"/>
+      <c r="AR1" s="43"/>
+      <c r="AS1" s="43"/>
+      <c r="AT1" s="43"/>
+      <c r="AU1" s="43"/>
+      <c r="AV1" s="43"/>
+      <c r="AW1" s="43"/>
+      <c r="AX1" s="43"/>
+      <c r="AY1" s="43"/>
+      <c r="AZ1" s="43"/>
+      <c r="BA1" s="43"/>
+      <c r="BB1" s="43"/>
     </row>
-    <row r="2" spans="1:54" s="23" customFormat="1" ht="31.15" customHeight="1">
-[...43 lines deleted...]
-      <c r="AP2" s="21"/>
+    <row r="2" spans="1:54">
+      <c r="A2" s="61" t="s">
+        <v>277</v>
+      </c>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AL2" s="61"/>
+      <c r="AM2" s="43"/>
+      <c r="AN2" s="43"/>
+      <c r="AO2" s="43"/>
+      <c r="AP2" s="43"/>
+      <c r="AQ2" s="45"/>
+      <c r="AR2" s="45"/>
+      <c r="AS2" s="45"/>
+      <c r="AT2" s="45"/>
+      <c r="AU2" s="45"/>
+      <c r="AV2" s="45"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="45"/>
+      <c r="AY2" s="45"/>
+      <c r="AZ2" s="45"/>
+      <c r="BA2" s="45"/>
+      <c r="BB2" s="45"/>
     </row>
-    <row r="3" spans="1:54" ht="12">
-[...29 lines deleted...]
-      <c r="AH3" s="8"/>
+    <row r="3" spans="1:54">
+      <c r="A3" s="32"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="33"/>
+      <c r="M3" s="33"/>
+      <c r="N3" s="33"/>
+      <c r="O3" s="33"/>
+      <c r="P3" s="33"/>
+      <c r="Q3" s="33"/>
+      <c r="R3" s="33"/>
+      <c r="S3" s="33"/>
+      <c r="T3" s="33"/>
+      <c r="U3" s="33"/>
+      <c r="V3" s="33"/>
+      <c r="W3" s="33"/>
+      <c r="X3" s="33"/>
+      <c r="Y3" s="33"/>
+      <c r="Z3" s="33"/>
+      <c r="AA3" s="25"/>
+      <c r="AB3" s="25"/>
+      <c r="AC3" s="25"/>
+      <c r="AD3" s="25"/>
+      <c r="AE3" s="33"/>
+      <c r="AF3" s="33"/>
+      <c r="AG3" s="33"/>
+      <c r="AH3" s="33"/>
+      <c r="AI3" s="25"/>
+      <c r="AJ3" s="25"/>
+      <c r="AK3" s="25"/>
+      <c r="AL3" s="25"/>
+      <c r="AM3" s="25"/>
+      <c r="AN3" s="25"/>
+      <c r="AO3" s="25"/>
+      <c r="AP3" s="25"/>
+      <c r="AQ3" s="25"/>
+      <c r="AR3" s="25"/>
+      <c r="AS3" s="25"/>
+      <c r="AT3" s="25"/>
+      <c r="AU3" s="25"/>
+      <c r="AV3" s="25"/>
+      <c r="AW3" s="25"/>
+      <c r="AX3" s="25"/>
+      <c r="AY3" s="25"/>
+      <c r="AZ3" s="25"/>
+      <c r="BA3" s="25"/>
+      <c r="BB3" s="25"/>
     </row>
-    <row r="4" spans="1:54" s="9" customFormat="1" ht="27" customHeight="1">
-      <c r="A4" s="33" t="s">
+    <row r="4" spans="1:54">
+      <c r="A4" s="67" t="s">
         <v>229</v>
       </c>
-      <c r="B4" s="37" t="s">
+      <c r="B4" s="66" t="s">
         <v>230</v>
       </c>
-      <c r="C4" s="28">
+      <c r="C4" s="60">
         <v>2015</v>
       </c>
-      <c r="D4" s="28"/>
-[...2 lines deleted...]
-      <c r="G4" s="28">
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60">
         <v>2016</v>
       </c>
-      <c r="H4" s="28"/>
-[...2 lines deleted...]
-      <c r="K4" s="28">
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60">
         <v>2017</v>
       </c>
-      <c r="L4" s="28"/>
-[...2 lines deleted...]
-      <c r="O4" s="28">
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60"/>
+      <c r="O4" s="60">
         <v>2018</v>
       </c>
-      <c r="P4" s="28"/>
-[...2 lines deleted...]
-      <c r="S4" s="28">
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60">
         <v>2019</v>
       </c>
-      <c r="T4" s="28"/>
-[...2 lines deleted...]
-      <c r="W4" s="28">
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60">
         <v>2020</v>
       </c>
-      <c r="X4" s="28"/>
-[...2 lines deleted...]
-      <c r="AA4" s="30">
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="60"/>
+      <c r="AA4" s="62">
         <v>2021</v>
       </c>
-      <c r="AB4" s="30"/>
-[...2 lines deleted...]
-      <c r="AE4" s="25">
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="57">
         <v>2022</v>
       </c>
-      <c r="AF4" s="26"/>
-[...2 lines deleted...]
-      <c r="AI4" s="25">
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="57">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="26"/>
-[...2 lines deleted...]
-      <c r="AM4" s="25">
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="58"/>
+      <c r="AL4" s="59"/>
+      <c r="AM4" s="57">
         <v>2024</v>
       </c>
-      <c r="AN4" s="26"/>
-[...19 lines deleted...]
-      <c r="BB4" s="27"/>
+      <c r="AN4" s="58"/>
+      <c r="AO4" s="58"/>
+      <c r="AP4" s="59"/>
+      <c r="AQ4" s="57">
+        <v>2025</v>
+      </c>
+      <c r="AR4" s="58"/>
+      <c r="AS4" s="58"/>
+      <c r="AT4" s="59"/>
+      <c r="AU4" s="57" t="s">
+        <v>278</v>
+      </c>
+      <c r="AV4" s="58"/>
+      <c r="AW4" s="58"/>
+      <c r="AX4" s="59"/>
+      <c r="AY4" s="57" t="s">
+        <v>279</v>
+      </c>
+      <c r="AZ4" s="58"/>
+      <c r="BA4" s="58"/>
+      <c r="BB4" s="59"/>
     </row>
-    <row r="5" spans="1:54" s="10" customFormat="1">
-[...6 lines deleted...]
-      <c r="E5" s="28" t="s">
+    <row r="5" spans="1:54">
+      <c r="A5" s="68"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="64"/>
+      <c r="E5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="28"/>
-[...4 lines deleted...]
-      <c r="I5" s="28" t="s">
+      <c r="F5" s="60"/>
+      <c r="G5" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="64"/>
+      <c r="I5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="28"/>
-[...4 lines deleted...]
-      <c r="M5" s="28" t="s">
+      <c r="J5" s="60"/>
+      <c r="K5" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="64"/>
+      <c r="M5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="28"/>
-[...4 lines deleted...]
-      <c r="Q5" s="28" t="s">
+      <c r="N5" s="60"/>
+      <c r="O5" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="64"/>
+      <c r="Q5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="28"/>
-[...4 lines deleted...]
-      <c r="U5" s="28" t="s">
+      <c r="R5" s="60"/>
+      <c r="S5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="60"/>
+      <c r="U5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="28"/>
-[...4 lines deleted...]
-      <c r="Y5" s="28" t="s">
+      <c r="V5" s="60"/>
+      <c r="W5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="60"/>
+      <c r="Y5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="28"/>
-[...4 lines deleted...]
-      <c r="AC5" s="28" t="s">
+      <c r="Z5" s="60"/>
+      <c r="AA5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="60"/>
+      <c r="AC5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="28"/>
-[...4 lines deleted...]
-      <c r="AG5" s="28" t="s">
+      <c r="AD5" s="60"/>
+      <c r="AE5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="60"/>
+      <c r="AG5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="28"/>
-[...4 lines deleted...]
-      <c r="AK5" s="28" t="s">
+      <c r="AH5" s="60"/>
+      <c r="AI5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="60"/>
+      <c r="AK5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="28"/>
-[...4 lines deleted...]
-      <c r="AO5" s="28" t="s">
+      <c r="AL5" s="60"/>
+      <c r="AM5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="60"/>
+      <c r="AO5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="28"/>
-[...4 lines deleted...]
-      <c r="AS5" s="28" t="s">
+      <c r="AP5" s="60"/>
+      <c r="AQ5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="60"/>
+      <c r="AS5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="28"/>
-[...4 lines deleted...]
-      <c r="AW5" s="28" t="s">
+      <c r="AT5" s="60"/>
+      <c r="AU5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="60"/>
+      <c r="AW5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="28"/>
-[...4 lines deleted...]
-      <c r="BA5" s="28" t="s">
+      <c r="AX5" s="60"/>
+      <c r="AY5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="60"/>
+      <c r="BA5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="28"/>
+      <c r="BB5" s="60"/>
     </row>
-    <row r="6" spans="1:54" s="9" customFormat="1" ht="33.75">
-[...5 lines deleted...]
-      <c r="D6" s="11" t="s">
+    <row r="6" spans="1:54" ht="33.75">
+      <c r="A6" s="69"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="D6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="E6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="F6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="G6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="H6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="I6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="J6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="K6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="L6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="M6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="N6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="O6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="P6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="Q6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="R6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="S6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="T6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="U6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="V6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="W6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="X6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="Y6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="Z6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="AA6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="AB6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="AC6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="AD6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="AE6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="AF6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="AG6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="AH6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="AI6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="AJ6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="AK6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="AL6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="AM6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="AN6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="AO6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="AP6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="AQ6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="AR6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="AS6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="AT6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="AU6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="AV6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="AW6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="AX6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="AY6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="AZ6" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="BA6" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="BB6" s="34" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="7" spans="1:54">
+      <c r="A7" s="31"/>
+      <c r="B7" s="42" t="s">
         <v>232</v>
       </c>
-      <c r="E6" s="11" t="s">
-[...147 lines deleted...]
-        <v>232</v>
+      <c r="C7" s="38">
+        <v>1189.4785999999999</v>
+      </c>
+      <c r="D7" s="38">
+        <v>1457.0714300000002</v>
+      </c>
+      <c r="E7" s="38">
+        <v>20795.950989999994</v>
+      </c>
+      <c r="F7" s="38">
+        <v>24878.026999999995</v>
+      </c>
+      <c r="G7" s="38">
+        <v>978.83449999999993</v>
+      </c>
+      <c r="H7" s="38">
+        <v>967.91855999999996</v>
+      </c>
+      <c r="I7" s="38">
+        <v>19461.086579999988</v>
+      </c>
+      <c r="J7" s="38">
+        <v>22636.237749999993</v>
+      </c>
+      <c r="K7" s="38">
+        <v>627.92313999999999</v>
+      </c>
+      <c r="L7" s="38">
+        <v>907.69392999999991</v>
+      </c>
+      <c r="M7" s="38">
+        <v>16924.061930000003</v>
+      </c>
+      <c r="N7" s="38">
+        <v>24325.457039999998</v>
+      </c>
+      <c r="O7" s="38">
+        <v>1371.4894300000001</v>
+      </c>
+      <c r="P7" s="38">
+        <v>2965.9503999999997</v>
+      </c>
+      <c r="Q7" s="38">
+        <v>16182.261409999997</v>
+      </c>
+      <c r="R7" s="38">
+        <v>22437.527340000015</v>
+      </c>
+      <c r="S7" s="38">
+        <v>1302.9459800000002</v>
+      </c>
+      <c r="T7" s="38">
+        <v>3177.9317000000001</v>
+      </c>
+      <c r="U7" s="38">
+        <v>19804.730040000002</v>
+      </c>
+      <c r="V7" s="38">
+        <v>25985.118029999991</v>
+      </c>
+      <c r="W7" s="38">
+        <v>1864.6664499999995</v>
+      </c>
+      <c r="X7" s="38">
+        <v>2323.33961</v>
+      </c>
+      <c r="Y7" s="38">
+        <v>18889.854869999996</v>
+      </c>
+      <c r="Z7" s="38">
+        <v>24369.199639999995</v>
+      </c>
+      <c r="AA7" s="30">
+        <v>3682.6731400000008</v>
+      </c>
+      <c r="AB7" s="30">
+        <v>2346.1598399999989</v>
+      </c>
+      <c r="AC7" s="30">
+        <v>24389.848239999988</v>
+      </c>
+      <c r="AD7" s="30">
+        <v>28360.39521000001</v>
+      </c>
+      <c r="AE7" s="30">
+        <v>969.85194999999999</v>
+      </c>
+      <c r="AF7" s="30">
+        <v>1716.8877500000001</v>
+      </c>
+      <c r="AG7" s="30">
+        <v>28902.718489999999</v>
+      </c>
+      <c r="AH7" s="30">
+        <v>36362.990300000005</v>
+      </c>
+      <c r="AI7" s="35">
+        <v>646.45439999999985</v>
+      </c>
+      <c r="AJ7" s="35">
+        <v>1665.2546600000003</v>
+      </c>
+      <c r="AK7" s="35">
+        <v>34922.492330000008</v>
+      </c>
+      <c r="AL7" s="35">
+        <v>38748.414380000002</v>
+      </c>
+      <c r="AM7" s="29">
+        <v>2417.61472</v>
+      </c>
+      <c r="AN7" s="29">
+        <v>1781.5</v>
+      </c>
+      <c r="AO7" s="29">
+        <v>35141.599999999999</v>
+      </c>
+      <c r="AP7" s="29">
+        <v>44250.7</v>
+      </c>
+      <c r="AQ7" s="46">
+        <v>35673.085340000005</v>
+      </c>
+      <c r="AR7" s="46">
+        <v>23843.9</v>
+      </c>
+      <c r="AS7" s="46">
+        <v>30386.3</v>
+      </c>
+      <c r="AT7" s="46">
+        <v>45318.7</v>
+      </c>
+      <c r="AU7" s="48">
+        <v>22812.399999999998</v>
+      </c>
+      <c r="AV7" s="48">
+        <v>17476.599999999999</v>
+      </c>
+      <c r="AW7" s="48">
+        <v>19398.700000000004</v>
+      </c>
+      <c r="AX7" s="48">
+        <v>29034.700000000004</v>
+      </c>
+      <c r="AY7" s="48">
+        <v>6964</v>
+      </c>
+      <c r="AZ7" s="48">
+        <v>11692.000000000002</v>
+      </c>
+      <c r="BA7" s="54">
+        <v>13682.000000000002</v>
+      </c>
+      <c r="BB7" s="48">
+        <v>22332.9</v>
       </c>
     </row>
-    <row r="7" spans="1:54" s="15" customFormat="1" ht="12.75">
-[...166 lines deleted...]
-        <v>8485.5000000000018</v>
+    <row r="8" spans="1:54">
+      <c r="A8" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="37">
+        <v>0</v>
+      </c>
+      <c r="D8" s="37">
+        <v>0</v>
+      </c>
+      <c r="E8" s="37">
+        <v>21.965209999999999</v>
+      </c>
+      <c r="F8" s="37">
+        <v>12.16216</v>
+      </c>
+      <c r="G8" s="37">
+        <v>0</v>
+      </c>
+      <c r="H8" s="37">
+        <v>0</v>
+      </c>
+      <c r="I8" s="37">
+        <v>2.2387999999999999</v>
+      </c>
+      <c r="J8" s="37">
+        <v>3.7429800000000002</v>
+      </c>
+      <c r="K8" s="37">
+        <v>0</v>
+      </c>
+      <c r="L8" s="37">
+        <v>0</v>
+      </c>
+      <c r="M8" s="37">
+        <v>0.62434000000000001</v>
+      </c>
+      <c r="N8" s="37">
+        <v>1.8436600000000001</v>
+      </c>
+      <c r="O8" s="37">
+        <v>0</v>
+      </c>
+      <c r="P8" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="37">
+        <v>1.63812</v>
+      </c>
+      <c r="R8" s="37">
+        <v>3.60439</v>
+      </c>
+      <c r="S8" s="37">
+        <v>0</v>
+      </c>
+      <c r="T8" s="37">
+        <v>0</v>
+      </c>
+      <c r="U8" s="37">
+        <v>8.5706199999999999</v>
+      </c>
+      <c r="V8" s="37">
+        <v>21.446629999999999</v>
+      </c>
+      <c r="W8" s="36">
+        <v>0</v>
+      </c>
+      <c r="X8" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="36">
+        <v>2.3290000000000002E-2</v>
+      </c>
+      <c r="Z8" s="36">
+        <v>0.76751999999999998</v>
+      </c>
+      <c r="AA8" s="37"/>
+      <c r="AB8" s="37"/>
+      <c r="AC8" s="37">
+        <v>1.38374</v>
+      </c>
+      <c r="AD8" s="37">
+        <v>2.6788100000000004</v>
+      </c>
+      <c r="AE8" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG8" s="37">
+        <v>0.8</v>
+      </c>
+      <c r="AH8" s="37">
+        <v>1.3839999999999999</v>
+      </c>
+      <c r="AI8" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ8" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK8" s="26">
+        <v>0.54354999999999998</v>
+      </c>
+      <c r="AL8" s="26">
+        <v>4.8333899999999996</v>
+      </c>
+      <c r="AM8" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN8" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO8" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP8" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ8" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR8" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS8" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT8" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU8" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV8" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW8" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX8" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="AY8" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ8" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA8" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="BB8" s="53">
+        <v>0.3</v>
       </c>
     </row>
-    <row r="8" spans="1:54" s="15" customFormat="1" ht="12.75">
-      <c r="A8" s="6" t="s">
+    <row r="9" spans="1:54">
+      <c r="A9" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="37">
+        <v>0</v>
+      </c>
+      <c r="D9" s="37">
+        <v>0</v>
+      </c>
+      <c r="E9" s="37">
+        <v>772.55822000000001</v>
+      </c>
+      <c r="F9" s="37">
+        <v>376.59661</v>
+      </c>
+      <c r="G9" s="37">
+        <v>0</v>
+      </c>
+      <c r="H9" s="37">
+        <v>0</v>
+      </c>
+      <c r="I9" s="37">
+        <v>922.98108999999999</v>
+      </c>
+      <c r="J9" s="37">
+        <v>1169.1879100000001</v>
+      </c>
+      <c r="K9" s="37">
+        <v>0</v>
+      </c>
+      <c r="L9" s="37">
+        <v>0</v>
+      </c>
+      <c r="M9" s="37">
+        <v>756.90647000000001</v>
+      </c>
+      <c r="N9" s="37">
+        <v>1227.74757</v>
+      </c>
+      <c r="O9" s="37">
+        <v>0</v>
+      </c>
+      <c r="P9" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="37">
+        <v>777.38733999999999</v>
+      </c>
+      <c r="R9" s="37">
+        <v>1429.90227</v>
+      </c>
+      <c r="S9" s="37">
+        <v>0</v>
+      </c>
+      <c r="T9" s="37">
+        <v>0</v>
+      </c>
+      <c r="U9" s="37">
+        <v>976.32854999999995</v>
+      </c>
+      <c r="V9" s="37">
+        <v>1850.36265</v>
+      </c>
+      <c r="W9" s="36">
+        <v>0</v>
+      </c>
+      <c r="X9" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="36">
+        <v>594.04133999999999</v>
+      </c>
+      <c r="Z9" s="36">
+        <v>943.56178999999997</v>
+      </c>
+      <c r="AA9" s="37"/>
+      <c r="AB9" s="37"/>
+      <c r="AC9" s="37">
+        <v>397.73045000000002</v>
+      </c>
+      <c r="AD9" s="37">
+        <v>754.93574000000035</v>
+      </c>
+      <c r="AE9" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="37">
+        <v>1075.34851</v>
+      </c>
+      <c r="AH9" s="37">
+        <v>2198.2674000000002</v>
+      </c>
+      <c r="AI9" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ9" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="26">
+        <v>1880.4810199999999</v>
+      </c>
+      <c r="AL9" s="26">
+        <v>3674.08869</v>
+      </c>
+      <c r="AM9" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN9" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO9" s="47">
+        <v>2837.1</v>
+      </c>
+      <c r="AP9" s="47">
+        <v>6019.6</v>
+      </c>
+      <c r="AQ9" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR9" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS9" s="46">
+        <v>4570.6000000000004</v>
+      </c>
+      <c r="AT9" s="46">
+        <v>8164.9</v>
+      </c>
+      <c r="AU9" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV9" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW9" s="53">
+        <v>4</v>
+      </c>
+      <c r="AX9" s="53">
+        <v>12.9</v>
+      </c>
+      <c r="AY9" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ9" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA9" s="53">
+        <v>0.4</v>
+      </c>
+      <c r="BB9" s="53">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:54">
+      <c r="A10" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D10" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E10" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F10" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G10" s="37">
+        <v>0</v>
+      </c>
+      <c r="H10" s="37">
+        <v>0</v>
+      </c>
+      <c r="I10" s="37">
+        <v>68.707220000000007</v>
+      </c>
+      <c r="J10" s="37">
+        <v>4.2633599999999996</v>
+      </c>
+      <c r="K10" s="37">
+        <v>0</v>
+      </c>
+      <c r="L10" s="37">
+        <v>0</v>
+      </c>
+      <c r="M10" s="37">
+        <v>2.27847</v>
+      </c>
+      <c r="N10" s="37">
+        <v>7.9515200000000004</v>
+      </c>
+      <c r="O10" s="37">
+        <v>0</v>
+      </c>
+      <c r="P10" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="37">
+        <v>1.292</v>
+      </c>
+      <c r="R10" s="37">
+        <v>4.0433300000000001</v>
+      </c>
+      <c r="S10" s="37">
+        <v>0</v>
+      </c>
+      <c r="T10" s="37">
+        <v>0</v>
+      </c>
+      <c r="U10" s="37">
+        <v>4.4150000000000002E-2</v>
+      </c>
+      <c r="V10" s="37">
+        <v>4.9669999999999999E-2</v>
+      </c>
+      <c r="W10" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X10" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y10" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z10" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA10" s="37"/>
+      <c r="AB10" s="37"/>
+      <c r="AC10" s="37">
+        <v>3.0300000000000001E-2</v>
+      </c>
+      <c r="AD10" s="37">
+        <v>0.13633999999999999</v>
+      </c>
+      <c r="AE10" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="37">
+        <v>0.02</v>
+      </c>
+      <c r="AH10" s="37">
+        <v>0.14183000000000001</v>
+      </c>
+      <c r="AI10" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="26">
+        <v>0.30480000000000002</v>
+      </c>
+      <c r="AL10" s="26">
+        <v>1.15818</v>
+      </c>
+      <c r="AM10" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="47">
+        <v>0.5</v>
+      </c>
+      <c r="AP10" s="47">
+        <v>2.6</v>
+      </c>
+      <c r="AQ10" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="AU10" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV10" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW10" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX10" s="53" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY10" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ10" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA10" s="53">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="53">
+        <v>26.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:54">
+      <c r="A11" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="37">
+        <v>0</v>
+      </c>
+      <c r="D11" s="37">
+        <v>0</v>
+      </c>
+      <c r="E11" s="37">
+        <v>24.883430000000001</v>
+      </c>
+      <c r="F11" s="37">
+        <v>209.38377</v>
+      </c>
+      <c r="G11" s="37">
+        <v>0</v>
+      </c>
+      <c r="H11" s="37">
+        <v>0</v>
+      </c>
+      <c r="I11" s="37">
+        <v>9.9059999999999995E-2</v>
+      </c>
+      <c r="J11" s="37">
+        <v>0.40522999999999998</v>
+      </c>
+      <c r="K11" s="37">
+        <v>0</v>
+      </c>
+      <c r="L11" s="37">
+        <v>0</v>
+      </c>
+      <c r="M11" s="37">
+        <v>1.2699999999999999E-2</v>
+      </c>
+      <c r="N11" s="37">
+        <v>7.0999999999999994E-2</v>
+      </c>
+      <c r="O11" s="37">
+        <v>0</v>
+      </c>
+      <c r="P11" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="37">
+        <v>2.0066000000000002</v>
+      </c>
+      <c r="R11" s="37">
+        <v>5.22</v>
+      </c>
+      <c r="S11" s="37">
+        <v>0</v>
+      </c>
+      <c r="T11" s="37">
+        <v>0</v>
+      </c>
+      <c r="U11" s="37">
+        <v>23.736660000000001</v>
+      </c>
+      <c r="V11" s="37">
+        <v>105.30238</v>
+      </c>
+      <c r="W11" s="36">
+        <v>0</v>
+      </c>
+      <c r="X11" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="36">
+        <v>20.646049999999999</v>
+      </c>
+      <c r="Z11" s="36">
+        <v>57.449089999999998</v>
+      </c>
+      <c r="AA11" s="37"/>
+      <c r="AB11" s="37"/>
+      <c r="AC11" s="37">
+        <v>15.963699999999999</v>
+      </c>
+      <c r="AD11" s="37">
+        <v>22.844080000000002</v>
+      </c>
+      <c r="AE11" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="37">
+        <v>9.5085800000000003</v>
+      </c>
+      <c r="AH11" s="37">
+        <v>37.157389999999999</v>
+      </c>
+      <c r="AI11" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="26">
+        <v>3.31413</v>
+      </c>
+      <c r="AL11" s="26">
+        <v>15.78035</v>
+      </c>
+      <c r="AM11" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="47">
+        <v>3.9</v>
+      </c>
+      <c r="AP11" s="47">
+        <v>17.7</v>
+      </c>
+      <c r="AQ11" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="46">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AT11" s="46">
+        <v>13.5</v>
+      </c>
+      <c r="AU11" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV11" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW11" s="53">
+        <v>2744.2</v>
+      </c>
+      <c r="AX11" s="53">
+        <v>4841.8999999999996</v>
+      </c>
+      <c r="AY11" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ11" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA11" s="53">
+        <v>1483.4</v>
+      </c>
+      <c r="BB11" s="53">
+        <v>2761.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:54">
+      <c r="A12" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="37">
+        <v>251.529</v>
+      </c>
+      <c r="D12" s="37">
+        <v>787.93321000000003</v>
+      </c>
+      <c r="E12" s="37">
+        <v>69.546729999999997</v>
+      </c>
+      <c r="F12" s="37">
+        <v>17.12133</v>
+      </c>
+      <c r="G12" s="37">
+        <v>171.2655</v>
+      </c>
+      <c r="H12" s="37">
+        <v>450.91825</v>
+      </c>
+      <c r="I12" s="37">
+        <v>2.2709800000000002</v>
+      </c>
+      <c r="J12" s="37">
+        <v>13.57</v>
+      </c>
+      <c r="K12" s="37">
+        <v>67</v>
+      </c>
+      <c r="L12" s="37">
+        <v>418.98484999999999</v>
+      </c>
+      <c r="M12" s="37">
+        <v>6.0778600000000003</v>
+      </c>
+      <c r="N12" s="37">
+        <v>23.43534</v>
+      </c>
+      <c r="O12" s="37">
+        <v>230.20500000000001</v>
+      </c>
+      <c r="P12" s="37">
+        <v>1531.21226</v>
+      </c>
+      <c r="Q12" s="37">
+        <v>105.95587</v>
+      </c>
+      <c r="R12" s="37">
+        <v>386.35617000000002</v>
+      </c>
+      <c r="S12" s="37">
+        <v>207.15</v>
+      </c>
+      <c r="T12" s="37">
+        <v>1348.3661199999999</v>
+      </c>
+      <c r="U12" s="37">
+        <v>6.6941699999999997</v>
+      </c>
+      <c r="V12" s="37">
+        <v>22.26397</v>
+      </c>
+      <c r="W12" s="36">
+        <v>21.6</v>
+      </c>
+      <c r="X12" s="36">
+        <v>78.134150000000005</v>
+      </c>
+      <c r="Y12" s="36">
+        <v>20.820260000000001</v>
+      </c>
+      <c r="Z12" s="36">
+        <v>75.171009999999995</v>
+      </c>
+      <c r="AA12" s="37">
+        <v>2.4</v>
+      </c>
+      <c r="AB12" s="37">
+        <v>10.990019999999999</v>
+      </c>
+      <c r="AC12" s="37">
+        <v>2.7694100000000001</v>
+      </c>
+      <c r="AD12" s="37">
+        <v>15.795439999999997</v>
+      </c>
+      <c r="AE12" s="37">
+        <v>81</v>
+      </c>
+      <c r="AF12" s="37">
+        <v>775.24761999999998</v>
+      </c>
+      <c r="AG12" s="37">
+        <v>4.8146599999999999</v>
+      </c>
+      <c r="AH12" s="37">
+        <v>18.371390000000002</v>
+      </c>
+      <c r="AI12" s="26">
+        <v>60.232999999999997</v>
+      </c>
+      <c r="AJ12" s="26">
+        <v>633.41021999999998</v>
+      </c>
+      <c r="AK12" s="26">
+        <v>34.59252</v>
+      </c>
+      <c r="AL12" s="26">
+        <v>70.682310000000001</v>
+      </c>
+      <c r="AM12" s="47">
+        <v>48.6</v>
+      </c>
+      <c r="AN12" s="47">
+        <v>434.6</v>
+      </c>
+      <c r="AO12" s="47">
+        <v>12.3</v>
+      </c>
+      <c r="AP12" s="47">
+        <v>34.4</v>
+      </c>
+      <c r="AQ12" s="46">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="AR12" s="46">
+        <v>225.3</v>
+      </c>
+      <c r="AS12" s="46">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="AT12" s="46">
+        <v>17.3</v>
+      </c>
+      <c r="AU12" s="52">
+        <v>16.2</v>
+      </c>
+      <c r="AV12" s="52">
+        <v>74.8</v>
+      </c>
+      <c r="AW12" s="53">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="AX12" s="53">
+        <v>15</v>
+      </c>
+      <c r="AY12" s="53">
+        <v>181.2</v>
+      </c>
+      <c r="AZ12" s="53">
+        <v>1570.5</v>
+      </c>
+      <c r="BA12" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="BB12" s="53">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:54">
+      <c r="A13" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="37">
+        <v>937.83500000000004</v>
+      </c>
+      <c r="D13" s="37">
+        <v>637.35461999999995</v>
+      </c>
+      <c r="E13" s="37">
+        <v>75.390320000000003</v>
+      </c>
+      <c r="F13" s="37">
+        <v>326.42381999999998</v>
+      </c>
+      <c r="G13" s="37">
+        <v>578.78899999999999</v>
+      </c>
+      <c r="H13" s="37">
+        <v>434.46830999999997</v>
+      </c>
+      <c r="I13" s="37">
+        <v>25.376950000000001</v>
+      </c>
+      <c r="J13" s="37">
+        <v>159.07234</v>
+      </c>
+      <c r="K13" s="37">
+        <v>508.22199999999998</v>
+      </c>
+      <c r="L13" s="37">
+        <v>403.66511000000003</v>
+      </c>
+      <c r="M13" s="37">
+        <v>7.5094399999999997</v>
+      </c>
+      <c r="N13" s="37">
+        <v>86.833759999999998</v>
+      </c>
+      <c r="O13" s="37">
+        <v>1098.92751</v>
+      </c>
+      <c r="P13" s="37">
+        <v>1395.70659</v>
+      </c>
+      <c r="Q13" s="37">
+        <v>18.669740000000001</v>
+      </c>
+      <c r="R13" s="37">
+        <v>132.38119</v>
+      </c>
+      <c r="S13" s="37">
+        <v>1066.08539</v>
+      </c>
+      <c r="T13" s="37">
+        <v>1775.3430800000001</v>
+      </c>
+      <c r="U13" s="37">
+        <v>43.297609999999999</v>
+      </c>
+      <c r="V13" s="37">
+        <v>147.29938000000001</v>
+      </c>
+      <c r="W13" s="36">
+        <v>1022.6184</v>
+      </c>
+      <c r="X13" s="36">
+        <v>1929.82149</v>
+      </c>
+      <c r="Y13" s="36">
+        <v>25.1372</v>
+      </c>
+      <c r="Z13" s="36">
+        <v>209.78765000000001</v>
+      </c>
+      <c r="AA13" s="37">
+        <v>929.82364999999993</v>
+      </c>
+      <c r="AB13" s="37">
+        <v>1423.06303</v>
+      </c>
+      <c r="AC13" s="37">
+        <v>83.91540000000002</v>
+      </c>
+      <c r="AD13" s="37">
+        <v>157.70920999999998</v>
+      </c>
+      <c r="AE13" s="37">
+        <v>344.71800000000002</v>
+      </c>
+      <c r="AF13" s="37">
+        <v>777.77117999999996</v>
+      </c>
+      <c r="AG13" s="37">
+        <v>26.42136</v>
+      </c>
+      <c r="AH13" s="37">
+        <v>81.170559999999995</v>
+      </c>
+      <c r="AI13" s="26">
+        <v>573.12951999999996</v>
+      </c>
+      <c r="AJ13" s="26">
+        <v>977.10769000000005</v>
+      </c>
+      <c r="AK13" s="26">
+        <v>63.169730000000001</v>
+      </c>
+      <c r="AL13" s="26">
+        <v>250.81361000000001</v>
+      </c>
+      <c r="AM13" s="47">
+        <v>659.3</v>
+      </c>
+      <c r="AN13" s="47">
+        <v>921.5</v>
+      </c>
+      <c r="AO13" s="47">
+        <v>54.6</v>
+      </c>
+      <c r="AP13" s="47">
+        <v>185.8</v>
+      </c>
+      <c r="AQ13" s="46">
+        <v>575.30560000000003</v>
+      </c>
+      <c r="AR13" s="46">
+        <v>644.70000000000005</v>
+      </c>
+      <c r="AS13" s="46">
+        <v>64.3</v>
+      </c>
+      <c r="AT13" s="46">
+        <v>158.6</v>
+      </c>
+      <c r="AU13" s="53">
+        <v>423</v>
+      </c>
+      <c r="AV13" s="53">
+        <v>511.5</v>
+      </c>
+      <c r="AW13" s="53">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="AX13" s="53">
+        <v>98.2</v>
+      </c>
+      <c r="AY13" s="53">
+        <v>356.4</v>
+      </c>
+      <c r="AZ13" s="53">
+        <v>1140.3</v>
+      </c>
+      <c r="BA13" s="53">
+        <v>21.3</v>
+      </c>
+      <c r="BB13" s="53">
+        <v>91.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:54">
+      <c r="A14" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="37">
+        <v>0</v>
+      </c>
+      <c r="D14" s="37">
+        <v>0</v>
+      </c>
+      <c r="E14" s="37">
+        <v>851.48362999999995</v>
+      </c>
+      <c r="F14" s="37">
+        <v>688.69952999999998</v>
+      </c>
+      <c r="G14" s="37">
+        <v>0</v>
+      </c>
+      <c r="H14" s="37">
+        <v>0</v>
+      </c>
+      <c r="I14" s="37">
+        <v>558.56587000000002</v>
+      </c>
+      <c r="J14" s="37">
+        <v>331.62554</v>
+      </c>
+      <c r="K14" s="37">
+        <v>0</v>
+      </c>
+      <c r="L14" s="37">
+        <v>0</v>
+      </c>
+      <c r="M14" s="37">
+        <v>284.82657999999998</v>
+      </c>
+      <c r="N14" s="37">
+        <v>240.87635</v>
+      </c>
+      <c r="O14" s="37">
+        <v>0</v>
+      </c>
+      <c r="P14" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="37">
+        <v>213.14668</v>
+      </c>
+      <c r="R14" s="37">
+        <v>180.20442</v>
+      </c>
+      <c r="S14" s="37">
+        <v>0</v>
+      </c>
+      <c r="T14" s="37">
+        <v>0</v>
+      </c>
+      <c r="U14" s="37">
+        <v>220.26555999999999</v>
+      </c>
+      <c r="V14" s="37">
+        <v>206.56287</v>
+      </c>
+      <c r="W14" s="36">
+        <v>0</v>
+      </c>
+      <c r="X14" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="36">
+        <v>145.85104000000001</v>
+      </c>
+      <c r="Z14" s="36">
+        <v>158.88559000000001</v>
+      </c>
+      <c r="AA14" s="37"/>
+      <c r="AB14" s="37"/>
+      <c r="AC14" s="37">
+        <v>560.25649999999996</v>
+      </c>
+      <c r="AD14" s="37">
+        <v>425.62712999999997</v>
+      </c>
+      <c r="AE14" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="37">
+        <v>566.60790999999995</v>
+      </c>
+      <c r="AH14" s="37">
+        <v>527.94561999999996</v>
+      </c>
+      <c r="AI14" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ14" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK14" s="26">
+        <v>1071.1853100000001</v>
+      </c>
+      <c r="AL14" s="26">
+        <v>1011.8355</v>
+      </c>
+      <c r="AM14" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN14" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="47">
+        <v>948.4</v>
+      </c>
+      <c r="AP14" s="47">
+        <v>1134.4000000000001</v>
+      </c>
+      <c r="AQ14" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR14" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS14" s="46">
+        <v>865.4</v>
+      </c>
+      <c r="AT14" s="46">
+        <v>1195.2</v>
+      </c>
+      <c r="AU14" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV14" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW14" s="53">
+        <v>483.3</v>
+      </c>
+      <c r="AX14" s="53">
+        <v>636.29999999999995</v>
+      </c>
+      <c r="AY14" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ14" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA14" s="53">
+        <v>491.9</v>
+      </c>
+      <c r="BB14" s="53">
+        <v>601.29999999999995</v>
+      </c>
+    </row>
+    <row r="15" spans="1:54">
+      <c r="A15" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="37">
+        <v>0</v>
+      </c>
+      <c r="D15" s="37">
+        <v>0</v>
+      </c>
+      <c r="E15" s="37">
+        <v>107.15817</v>
+      </c>
+      <c r="F15" s="37">
+        <v>139.91292000000001</v>
+      </c>
+      <c r="G15" s="37">
+        <v>0</v>
+      </c>
+      <c r="H15" s="37">
+        <v>0</v>
+      </c>
+      <c r="I15" s="37">
+        <v>97.709990000000005</v>
+      </c>
+      <c r="J15" s="37">
+        <v>89.484629999999996</v>
+      </c>
+      <c r="K15" s="37">
+        <v>0</v>
+      </c>
+      <c r="L15" s="37">
+        <v>0</v>
+      </c>
+      <c r="M15" s="37">
+        <v>144.73944</v>
+      </c>
+      <c r="N15" s="37">
+        <v>156.39653999999999</v>
+      </c>
+      <c r="O15" s="37">
+        <v>0</v>
+      </c>
+      <c r="P15" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="37">
+        <v>54.122010000000003</v>
+      </c>
+      <c r="R15" s="37">
+        <v>70.900210000000001</v>
+      </c>
+      <c r="S15" s="37">
+        <v>1.8</v>
+      </c>
+      <c r="T15" s="37">
+        <v>1.41259</v>
+      </c>
+      <c r="U15" s="37">
+        <v>54.162669999999999</v>
+      </c>
+      <c r="V15" s="37">
+        <v>79.883070000000004</v>
+      </c>
+      <c r="W15" s="36">
+        <v>1.8779999999999999</v>
+      </c>
+      <c r="X15" s="36">
+        <v>3.67442</v>
+      </c>
+      <c r="Y15" s="36">
+        <v>52.047609999999999</v>
+      </c>
+      <c r="Z15" s="36">
+        <v>60.374079999999999</v>
+      </c>
+      <c r="AA15" s="37">
+        <v>9.9000000000000005E-2</v>
+      </c>
+      <c r="AB15" s="37">
+        <v>0.61645000000000005</v>
+      </c>
+      <c r="AC15" s="37">
+        <v>53.114730000000002</v>
+      </c>
+      <c r="AD15" s="37">
+        <v>36.544029999999999</v>
+      </c>
+      <c r="AE15" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="37">
+        <v>62.5824</v>
+      </c>
+      <c r="AH15" s="37">
+        <v>135.70936</v>
+      </c>
+      <c r="AI15" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="26">
+        <v>90.741799999999998</v>
+      </c>
+      <c r="AL15" s="26">
+        <v>125.02178000000001</v>
+      </c>
+      <c r="AM15" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="47">
+        <v>399.9</v>
+      </c>
+      <c r="AP15" s="47">
+        <v>363.1</v>
+      </c>
+      <c r="AQ15" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR15" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS15" s="46">
+        <v>150.1</v>
+      </c>
+      <c r="AT15" s="46">
+        <v>409.3</v>
+      </c>
+      <c r="AU15" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV15" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW15" s="53">
+        <v>81.7</v>
+      </c>
+      <c r="AX15" s="53">
+        <v>316.89999999999998</v>
+      </c>
+      <c r="AY15" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ15" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA15" s="53">
+        <v>41.1</v>
+      </c>
+      <c r="BB15" s="53">
+        <v>147.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:54">
+      <c r="A16" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="37">
+        <v>0</v>
+      </c>
+      <c r="D16" s="37">
+        <v>0</v>
+      </c>
+      <c r="E16" s="37">
+        <v>1580.9593400000001</v>
+      </c>
+      <c r="F16" s="37">
+        <v>1322.95659</v>
+      </c>
+      <c r="G16" s="37">
+        <v>0</v>
+      </c>
+      <c r="H16" s="37">
+        <v>0</v>
+      </c>
+      <c r="I16" s="37">
+        <v>1233.29143</v>
+      </c>
+      <c r="J16" s="37">
+        <v>960.48865000000001</v>
+      </c>
+      <c r="K16" s="37">
+        <v>0</v>
+      </c>
+      <c r="L16" s="37">
+        <v>0</v>
+      </c>
+      <c r="M16" s="37">
+        <v>941.47794999999996</v>
+      </c>
+      <c r="N16" s="37">
+        <v>931.30904999999996</v>
+      </c>
+      <c r="O16" s="37">
+        <v>0</v>
+      </c>
+      <c r="P16" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="37">
+        <v>1424.1688999999999</v>
+      </c>
+      <c r="R16" s="37">
+        <v>1388.26666</v>
+      </c>
+      <c r="S16" s="37">
+        <v>0</v>
+      </c>
+      <c r="T16" s="37">
+        <v>0</v>
+      </c>
+      <c r="U16" s="37">
+        <v>2618.5262400000001</v>
+      </c>
+      <c r="V16" s="37">
+        <v>1851.8238100000001</v>
+      </c>
+      <c r="W16" s="36">
+        <v>0</v>
+      </c>
+      <c r="X16" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="36">
+        <v>3462.4104000000002</v>
+      </c>
+      <c r="Z16" s="36">
+        <v>2274.3909399999998</v>
+      </c>
+      <c r="AA16" s="37"/>
+      <c r="AB16" s="37"/>
+      <c r="AC16" s="37">
+        <v>3273.6262299999989</v>
+      </c>
+      <c r="AD16" s="37">
+        <v>2133.4856900000009</v>
+      </c>
+      <c r="AE16" s="37">
+        <v>3.3</v>
+      </c>
+      <c r="AF16" s="37">
+        <v>1.70574</v>
+      </c>
+      <c r="AG16" s="37">
+        <v>2919.0510599999998</v>
+      </c>
+      <c r="AH16" s="37">
+        <v>2484.5186399999998</v>
+      </c>
+      <c r="AI16" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="26">
+        <v>3715.3787900000002</v>
+      </c>
+      <c r="AL16" s="26">
+        <v>2198.1658699999998</v>
+      </c>
+      <c r="AM16" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO16" s="47">
+        <v>3780.8</v>
+      </c>
+      <c r="AP16" s="47">
+        <v>2501.4</v>
+      </c>
+      <c r="AQ16" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR16" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS16" s="46">
+        <v>2287.9</v>
+      </c>
+      <c r="AT16" s="46">
+        <v>1954.1</v>
+      </c>
+      <c r="AU16" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV16" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW16" s="53">
+        <v>1689.9</v>
+      </c>
+      <c r="AX16" s="53">
+        <v>1439.2</v>
+      </c>
+      <c r="AY16" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ16" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA16" s="53">
+        <v>1135.7</v>
+      </c>
+      <c r="BB16" s="53">
+        <v>884.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:54">
+      <c r="A17" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" s="37">
+        <v>0</v>
+      </c>
+      <c r="D17" s="37">
+        <v>0</v>
+      </c>
+      <c r="E17" s="37">
+        <v>803.18268</v>
+      </c>
+      <c r="F17" s="37">
+        <v>464.27388000000002</v>
+      </c>
+      <c r="G17" s="37">
+        <v>128.05199999999999</v>
+      </c>
+      <c r="H17" s="37">
+        <v>57.908000000000001</v>
+      </c>
+      <c r="I17" s="37">
+        <v>445.71210000000002</v>
+      </c>
+      <c r="J17" s="37">
+        <v>237.54354000000001</v>
+      </c>
+      <c r="K17" s="37">
+        <v>0</v>
+      </c>
+      <c r="L17" s="37">
+        <v>0</v>
+      </c>
+      <c r="M17" s="37">
+        <v>166.81180000000001</v>
+      </c>
+      <c r="N17" s="37">
+        <v>107.38401</v>
+      </c>
+      <c r="O17" s="37">
+        <v>0</v>
+      </c>
+      <c r="P17" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="37">
+        <v>33.445799999999998</v>
+      </c>
+      <c r="R17" s="37">
+        <v>13.55597</v>
+      </c>
+      <c r="S17" s="37">
+        <v>0</v>
+      </c>
+      <c r="T17" s="37">
+        <v>0</v>
+      </c>
+      <c r="U17" s="37">
+        <v>11.43332</v>
+      </c>
+      <c r="V17" s="37">
+        <v>11.80763</v>
+      </c>
+      <c r="W17" s="36">
+        <v>0</v>
+      </c>
+      <c r="X17" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="36">
+        <v>10.77997</v>
+      </c>
+      <c r="Z17" s="36">
+        <v>8.9227699999999999</v>
+      </c>
+      <c r="AA17" s="37"/>
+      <c r="AB17" s="37"/>
+      <c r="AC17" s="37">
+        <v>31.481749999999998</v>
+      </c>
+      <c r="AD17" s="37">
+        <v>41.188870000000001</v>
+      </c>
+      <c r="AE17" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="37">
+        <v>14.11835</v>
+      </c>
+      <c r="AH17" s="37">
+        <v>24.059460000000001</v>
+      </c>
+      <c r="AI17" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="26">
+        <v>99.743719999999996</v>
+      </c>
+      <c r="AL17" s="26">
+        <v>69.068979999999996</v>
+      </c>
+      <c r="AM17" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN17" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO17" s="47">
+        <v>95.1</v>
+      </c>
+      <c r="AP17" s="47">
+        <v>81.5</v>
+      </c>
+      <c r="AQ17" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR17" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS17" s="46">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="AT17" s="46">
+        <v>35.5</v>
+      </c>
+      <c r="AU17" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV17" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW17" s="53">
+        <v>7.9</v>
+      </c>
+      <c r="AX17" s="53">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="AY17" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ17" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA17" s="53">
+        <v>29.1</v>
+      </c>
+      <c r="BB17" s="53">
+        <v>45.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:54">
+      <c r="A18" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="37">
+        <v>0</v>
+      </c>
+      <c r="D18" s="37">
+        <v>0</v>
+      </c>
+      <c r="E18" s="37">
+        <v>549.58023000000003</v>
+      </c>
+      <c r="F18" s="37">
+        <v>705.08069999999998</v>
+      </c>
+      <c r="G18" s="37">
+        <v>0</v>
+      </c>
+      <c r="H18" s="37">
+        <v>0</v>
+      </c>
+      <c r="I18" s="37">
+        <v>511.35977000000003</v>
+      </c>
+      <c r="J18" s="37">
+        <v>685.17449999999997</v>
+      </c>
+      <c r="K18" s="37">
+        <v>0</v>
+      </c>
+      <c r="L18" s="37">
+        <v>0</v>
+      </c>
+      <c r="M18" s="37">
+        <v>190.04603</v>
+      </c>
+      <c r="N18" s="37">
+        <v>382.29500999999999</v>
+      </c>
+      <c r="O18" s="37">
+        <v>0</v>
+      </c>
+      <c r="P18" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="37">
+        <v>54.41977</v>
+      </c>
+      <c r="R18" s="37">
+        <v>157.72309999999999</v>
+      </c>
+      <c r="S18" s="37">
+        <v>0</v>
+      </c>
+      <c r="T18" s="37">
+        <v>0</v>
+      </c>
+      <c r="U18" s="37">
+        <v>62.166510000000002</v>
+      </c>
+      <c r="V18" s="37">
+        <v>164.23007999999999</v>
+      </c>
+      <c r="W18" s="36">
+        <v>0</v>
+      </c>
+      <c r="X18" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="36">
+        <v>43.271120000000003</v>
+      </c>
+      <c r="Z18" s="36">
+        <v>120.44219</v>
+      </c>
+      <c r="AA18" s="37"/>
+      <c r="AB18" s="37"/>
+      <c r="AC18" s="37">
+        <v>57.143250000000002</v>
+      </c>
+      <c r="AD18" s="37">
+        <v>179.59446000000003</v>
+      </c>
+      <c r="AE18" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="37">
+        <v>116.99558</v>
+      </c>
+      <c r="AH18" s="37">
+        <v>413.16215999999997</v>
+      </c>
+      <c r="AI18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="26">
+        <v>105.96941</v>
+      </c>
+      <c r="AL18" s="26">
+        <v>328.54503</v>
+      </c>
+      <c r="AM18" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="47">
+        <v>165.2</v>
+      </c>
+      <c r="AP18" s="47">
+        <v>590.20000000000005</v>
+      </c>
+      <c r="AQ18" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="46">
+        <v>105.9</v>
+      </c>
+      <c r="AT18" s="46">
+        <v>528.20000000000005</v>
+      </c>
+      <c r="AU18" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV18" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW18" s="53">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="AX18" s="53">
+        <v>345.5</v>
+      </c>
+      <c r="AY18" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ18" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA18" s="53">
+        <v>18.3</v>
+      </c>
+      <c r="BB18" s="53">
+        <v>136.69999999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:54">
+      <c r="A19" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="37">
+        <v>0</v>
+      </c>
+      <c r="D19" s="37">
+        <v>0</v>
+      </c>
+      <c r="E19" s="37">
+        <v>287.73597000000001</v>
+      </c>
+      <c r="F19" s="37">
+        <v>850.95272999999997</v>
+      </c>
+      <c r="G19" s="37">
+        <v>0</v>
+      </c>
+      <c r="H19" s="37">
+        <v>0</v>
+      </c>
+      <c r="I19" s="37">
+        <v>210.66622000000001</v>
+      </c>
+      <c r="J19" s="37">
+        <v>492.89289000000002</v>
+      </c>
+      <c r="K19" s="37">
+        <v>0</v>
+      </c>
+      <c r="L19" s="37">
+        <v>0</v>
+      </c>
+      <c r="M19" s="37">
+        <v>531.20181000000002</v>
+      </c>
+      <c r="N19" s="37">
+        <v>1652.20252</v>
+      </c>
+      <c r="O19" s="37">
+        <v>0</v>
+      </c>
+      <c r="P19" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="37">
+        <v>653.93430000000001</v>
+      </c>
+      <c r="R19" s="37">
+        <v>2290.0234099999998</v>
+      </c>
+      <c r="S19" s="37">
+        <v>0</v>
+      </c>
+      <c r="T19" s="37">
+        <v>0</v>
+      </c>
+      <c r="U19" s="37">
+        <v>821.97472000000005</v>
+      </c>
+      <c r="V19" s="37">
+        <v>2964.0548699999999</v>
+      </c>
+      <c r="W19" s="36">
+        <v>1.6E-2</v>
+      </c>
+      <c r="X19" s="36">
+        <v>5.0029999999999998E-2</v>
+      </c>
+      <c r="Y19" s="36">
+        <v>711.99423999999999</v>
+      </c>
+      <c r="Z19" s="36">
+        <v>2636.1884</v>
+      </c>
+      <c r="AA19" s="37"/>
+      <c r="AB19" s="37"/>
+      <c r="AC19" s="37">
+        <v>740.24731999999995</v>
+      </c>
+      <c r="AD19" s="37">
+        <v>3061.1751700000004</v>
+      </c>
+      <c r="AE19" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="37">
+        <v>559.52308000000005</v>
+      </c>
+      <c r="AH19" s="37">
+        <v>2119.0025500000002</v>
+      </c>
+      <c r="AI19" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ19" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="26">
+        <v>438.10975999999999</v>
+      </c>
+      <c r="AL19" s="26">
+        <v>1656.36185</v>
+      </c>
+      <c r="AM19" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO19" s="47">
+        <v>535.6</v>
+      </c>
+      <c r="AP19" s="47">
+        <v>1910.7</v>
+      </c>
+      <c r="AQ19" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR19" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS19" s="46">
+        <v>424.3</v>
+      </c>
+      <c r="AT19" s="46">
+        <v>1842.6</v>
+      </c>
+      <c r="AU19" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV19" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW19" s="53">
+        <v>317.3</v>
+      </c>
+      <c r="AX19" s="53">
+        <v>1345.7</v>
+      </c>
+      <c r="AY19" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ19" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA19" s="53">
+        <v>195.2</v>
+      </c>
+      <c r="BB19" s="53">
+        <v>856.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:54">
+      <c r="A20" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="37">
+        <v>0</v>
+      </c>
+      <c r="D20" s="37">
+        <v>0</v>
+      </c>
+      <c r="E20" s="37">
+        <v>16.264800000000001</v>
+      </c>
+      <c r="F20" s="37">
+        <v>23.34451</v>
+      </c>
+      <c r="G20" s="37">
+        <v>0</v>
+      </c>
+      <c r="H20" s="37">
+        <v>0</v>
+      </c>
+      <c r="I20" s="37">
+        <v>17.917470000000002</v>
+      </c>
+      <c r="J20" s="37">
+        <v>7.4452999999999996</v>
+      </c>
+      <c r="K20" s="37">
+        <v>0</v>
+      </c>
+      <c r="L20" s="37">
+        <v>0</v>
+      </c>
+      <c r="M20" s="37">
+        <v>7.9318799999999996</v>
+      </c>
+      <c r="N20" s="37">
+        <v>1.9634799999999999</v>
+      </c>
+      <c r="O20" s="37">
+        <v>0</v>
+      </c>
+      <c r="P20" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="37">
+        <v>0.629</v>
+      </c>
+      <c r="R20" s="37">
+        <v>0.20537</v>
+      </c>
+      <c r="S20" s="37">
+        <v>0</v>
+      </c>
+      <c r="T20" s="37">
+        <v>0</v>
+      </c>
+      <c r="U20" s="37">
+        <v>20.792380000000001</v>
+      </c>
+      <c r="V20" s="37">
+        <v>11.92</v>
+      </c>
+      <c r="W20" s="36">
+        <v>0</v>
+      </c>
+      <c r="X20" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="36">
+        <v>32.970700000000001</v>
+      </c>
+      <c r="Z20" s="36">
+        <v>10.394349999999999</v>
+      </c>
+      <c r="AA20" s="37"/>
+      <c r="AB20" s="37"/>
+      <c r="AC20" s="37">
+        <v>56.3294</v>
+      </c>
+      <c r="AD20" s="37">
+        <v>12.382379999999999</v>
+      </c>
+      <c r="AE20" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="37">
+        <v>16.60248</v>
+      </c>
+      <c r="AH20" s="37">
+        <v>14.670310000000001</v>
+      </c>
+      <c r="AI20" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ20" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK20" s="26">
+        <v>22.726400000000002</v>
+      </c>
+      <c r="AL20" s="26">
+        <v>7.4107000000000003</v>
+      </c>
+      <c r="AM20" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO20" s="47">
+        <v>5</v>
+      </c>
+      <c r="AP20" s="47">
+        <v>3.6</v>
+      </c>
+      <c r="AQ20" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR20" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS20" s="46">
+        <v>6.5</v>
+      </c>
+      <c r="AT20" s="46">
+        <v>3.3</v>
+      </c>
+      <c r="AU20" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV20" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW20" s="53">
+        <v>6.5</v>
+      </c>
+      <c r="AX20" s="53">
+        <v>3.3</v>
+      </c>
+      <c r="AY20" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ20" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA20" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB20" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="21" spans="1:54">
+      <c r="A21" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="37">
+        <v>0</v>
+      </c>
+      <c r="D21" s="37">
+        <v>0</v>
+      </c>
+      <c r="E21" s="37">
+        <v>0.23465</v>
+      </c>
+      <c r="F21" s="37">
+        <v>2.2804899999999999</v>
+      </c>
+      <c r="G21" s="37">
+        <v>0</v>
+      </c>
+      <c r="H21" s="37">
+        <v>0</v>
+      </c>
+      <c r="I21" s="37">
+        <v>0.85290999999999995</v>
+      </c>
+      <c r="J21" s="37">
+        <v>6.2778099999999997</v>
+      </c>
+      <c r="K21" s="37">
+        <v>0</v>
+      </c>
+      <c r="L21" s="37">
+        <v>0</v>
+      </c>
+      <c r="M21" s="37">
+        <v>7.5726100000000001</v>
+      </c>
+      <c r="N21" s="37">
+        <v>8.5709700000000009</v>
+      </c>
+      <c r="O21" s="37">
+        <v>0</v>
+      </c>
+      <c r="P21" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="37">
+        <v>1.1177699999999999</v>
+      </c>
+      <c r="R21" s="37">
+        <v>6.5051300000000003</v>
+      </c>
+      <c r="S21" s="37">
+        <v>0</v>
+      </c>
+      <c r="T21" s="37">
+        <v>0</v>
+      </c>
+      <c r="U21" s="37">
+        <v>12.1373</v>
+      </c>
+      <c r="V21" s="37">
+        <v>9.5850299999999997</v>
+      </c>
+      <c r="W21" s="36">
+        <v>0</v>
+      </c>
+      <c r="X21" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="36">
+        <v>15.731260000000001</v>
+      </c>
+      <c r="Z21" s="36">
+        <v>8.6114099999999993</v>
+      </c>
+      <c r="AA21" s="37"/>
+      <c r="AB21" s="37"/>
+      <c r="AC21" s="37">
+        <v>86.755030000000005</v>
+      </c>
+      <c r="AD21" s="37">
+        <v>12.90981</v>
+      </c>
+      <c r="AE21" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="37">
+        <v>2.8147700000000002</v>
+      </c>
+      <c r="AH21" s="37">
+        <v>6.20052</v>
+      </c>
+      <c r="AI21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="26">
+        <v>23.953669999999999</v>
+      </c>
+      <c r="AL21" s="26">
+        <v>8.0026499999999992</v>
+      </c>
+      <c r="AM21" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="47">
+        <v>22.9</v>
+      </c>
+      <c r="AP21" s="47">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="AQ21" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR21" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="46">
+        <v>14.9</v>
+      </c>
+      <c r="AT21" s="46">
+        <v>12.3</v>
+      </c>
+      <c r="AU21" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV21" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW21" s="53">
+        <v>14.8</v>
+      </c>
+      <c r="AX21" s="53">
+        <v>11.2</v>
+      </c>
+      <c r="AY21" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ21" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA21" s="53">
+        <v>41.3</v>
+      </c>
+      <c r="BB21" s="53">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:54">
+      <c r="A22" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="37">
+        <v>0</v>
+      </c>
+      <c r="D22" s="37">
+        <v>0</v>
+      </c>
+      <c r="E22" s="37">
+        <v>0.97375</v>
+      </c>
+      <c r="F22" s="37">
+        <v>0.91776999999999997</v>
+      </c>
+      <c r="G22" s="37">
+        <v>0</v>
+      </c>
+      <c r="H22" s="37">
+        <v>0</v>
+      </c>
+      <c r="I22" s="37">
+        <v>0.01</v>
+      </c>
+      <c r="J22" s="37">
+        <v>4.36E-2</v>
+      </c>
+      <c r="K22" s="37">
+        <v>0</v>
+      </c>
+      <c r="L22" s="37">
+        <v>0</v>
+      </c>
+      <c r="M22" s="37">
+        <v>0.02</v>
+      </c>
+      <c r="N22" s="37">
+        <v>3.2009999999999997E-2</v>
+      </c>
+      <c r="O22" s="37">
+        <v>0</v>
+      </c>
+      <c r="P22" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="37">
+        <v>18.768000000000001</v>
+      </c>
+      <c r="R22" s="37">
+        <v>9.3840000000000003</v>
+      </c>
+      <c r="S22" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T22" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U22" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V22" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W22" s="36">
+        <v>0</v>
+      </c>
+      <c r="X22" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="36">
+        <v>1.85</v>
+      </c>
+      <c r="Z22" s="36">
+        <v>0.6</v>
+      </c>
+      <c r="AA22" s="37"/>
+      <c r="AB22" s="37"/>
+      <c r="AC22" s="37"/>
+      <c r="AD22" s="37"/>
+      <c r="AE22" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="37">
+        <v>6.3250000000000001E-2</v>
+      </c>
+      <c r="AH22" s="37">
+        <v>0.30599999999999999</v>
+      </c>
+      <c r="AI22" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="26">
+        <v>30.215</v>
+      </c>
+      <c r="AL22" s="26">
+        <v>14.7178</v>
+      </c>
+      <c r="AM22" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN22" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO22" s="47">
+        <v>90.9</v>
+      </c>
+      <c r="AP22" s="47">
+        <v>19.7</v>
+      </c>
+      <c r="AQ22" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR22" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS22" s="46">
+        <v>8</v>
+      </c>
+      <c r="AT22" s="46">
+        <v>4</v>
+      </c>
+      <c r="AU22" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV22" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW22" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX22" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY22" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ22" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA22" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB22" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="23" spans="1:54">
+      <c r="A23" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D23" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E23" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F23" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G23" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H23" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I23" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J23" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K23" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L23" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M23" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N23" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O23" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P23" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q23" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R23" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S23" s="37">
+        <v>0</v>
+      </c>
+      <c r="T23" s="37">
+        <v>0</v>
+      </c>
+      <c r="U23" s="37">
+        <v>0.02</v>
+      </c>
+      <c r="V23" s="37">
+        <v>3.9469999999999998E-2</v>
+      </c>
+      <c r="W23" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X23" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y23" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z23" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA23" s="37"/>
+      <c r="AB23" s="37"/>
+      <c r="AC23" s="37">
+        <v>1.874E-2</v>
+      </c>
+      <c r="AD23" s="37">
+        <v>6.83E-2</v>
+      </c>
+      <c r="AE23" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="37">
+        <v>1.532E-2</v>
+      </c>
+      <c r="AH23" s="37">
+        <v>5.7200000000000001E-2</v>
+      </c>
+      <c r="AI23" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="26">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="AL23" s="26">
+        <v>0.11899999999999999</v>
+      </c>
+      <c r="AM23" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN23" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO23" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP23" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ23" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR23" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS23" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT23" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="AU23" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV23" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW23" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX23" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY23" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ23" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA23" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB23" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="24" spans="1:54">
+      <c r="A24" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="37">
+        <v>0</v>
+      </c>
+      <c r="D24" s="37">
+        <v>0</v>
+      </c>
+      <c r="E24" s="37">
+        <v>10.93512</v>
+      </c>
+      <c r="F24" s="37">
+        <v>70.247810000000001</v>
+      </c>
+      <c r="G24" s="37">
+        <v>0</v>
+      </c>
+      <c r="H24" s="37">
+        <v>0</v>
+      </c>
+      <c r="I24" s="37">
+        <v>12.088800000000001</v>
+      </c>
+      <c r="J24" s="37">
+        <v>74.067310000000006</v>
+      </c>
+      <c r="K24" s="37">
+        <v>0</v>
+      </c>
+      <c r="L24" s="37">
+        <v>0</v>
+      </c>
+      <c r="M24" s="37">
+        <v>13.190060000000001</v>
+      </c>
+      <c r="N24" s="37">
+        <v>83.934359999999998</v>
+      </c>
+      <c r="O24" s="37">
+        <v>0</v>
+      </c>
+      <c r="P24" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="37">
+        <v>15.19778</v>
+      </c>
+      <c r="R24" s="37">
+        <v>115.77735</v>
+      </c>
+      <c r="S24" s="37">
+        <v>0</v>
+      </c>
+      <c r="T24" s="37">
+        <v>0</v>
+      </c>
+      <c r="U24" s="37">
+        <v>13.360200000000001</v>
+      </c>
+      <c r="V24" s="37">
+        <v>94.545299999999997</v>
+      </c>
+      <c r="W24" s="36">
+        <v>2.1499999999999998E-2</v>
+      </c>
+      <c r="X24" s="36">
+        <v>0.41047</v>
+      </c>
+      <c r="Y24" s="36">
+        <v>11.47761</v>
+      </c>
+      <c r="Z24" s="36">
+        <v>77.338710000000006</v>
+      </c>
+      <c r="AA24" s="37"/>
+      <c r="AB24" s="37"/>
+      <c r="AC24" s="37">
+        <v>10.891530000000003</v>
+      </c>
+      <c r="AD24" s="37">
+        <v>84.39134</v>
+      </c>
+      <c r="AE24" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="37">
+        <v>9.8311899999999994</v>
+      </c>
+      <c r="AH24" s="37">
+        <v>83.988519999999994</v>
+      </c>
+      <c r="AI24" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="26">
+        <v>16.407710000000002</v>
+      </c>
+      <c r="AL24" s="26">
+        <v>171.07891000000001</v>
+      </c>
+      <c r="AM24" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN24" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO24" s="47">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="AP24" s="47">
+        <v>216.8</v>
+      </c>
+      <c r="AQ24" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR24" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS24" s="46">
+        <v>17</v>
+      </c>
+      <c r="AT24" s="46">
+        <v>235.2</v>
+      </c>
+      <c r="AU24" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV24" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW24" s="53">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="AX24" s="53">
+        <v>120.2</v>
+      </c>
+      <c r="AY24" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ24" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA24" s="53">
+        <v>11.7</v>
+      </c>
+      <c r="BB24" s="53">
+        <v>161.80000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:54">
+      <c r="A25" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="37">
+        <v>0</v>
+      </c>
+      <c r="D25" s="37">
+        <v>0</v>
+      </c>
+      <c r="E25" s="37">
+        <v>133.04997</v>
+      </c>
+      <c r="F25" s="37">
+        <v>352.05599000000001</v>
+      </c>
+      <c r="G25" s="37">
+        <v>0</v>
+      </c>
+      <c r="H25" s="37">
+        <v>0</v>
+      </c>
+      <c r="I25" s="37">
+        <v>156.26928000000001</v>
+      </c>
+      <c r="J25" s="37">
+        <v>94.412009999999995</v>
+      </c>
+      <c r="K25" s="37">
+        <v>0</v>
+      </c>
+      <c r="L25" s="37">
+        <v>0</v>
+      </c>
+      <c r="M25" s="37">
+        <v>189.43109000000001</v>
+      </c>
+      <c r="N25" s="37">
+        <v>102.86731</v>
+      </c>
+      <c r="O25" s="37">
+        <v>0</v>
+      </c>
+      <c r="P25" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="37">
+        <v>201.25577999999999</v>
+      </c>
+      <c r="R25" s="37">
+        <v>119.37723</v>
+      </c>
+      <c r="S25" s="37">
+        <v>0</v>
+      </c>
+      <c r="T25" s="37">
+        <v>0</v>
+      </c>
+      <c r="U25" s="37">
+        <v>356.91838999999999</v>
+      </c>
+      <c r="V25" s="37">
+        <v>198.48410999999999</v>
+      </c>
+      <c r="W25" s="36">
+        <v>1E-3</v>
+      </c>
+      <c r="X25" s="36">
+        <v>3.1309999999999998E-2</v>
+      </c>
+      <c r="Y25" s="36">
+        <v>331.30151999999998</v>
+      </c>
+      <c r="Z25" s="36">
+        <v>163.74077</v>
+      </c>
+      <c r="AA25" s="37"/>
+      <c r="AB25" s="37"/>
+      <c r="AC25" s="37">
+        <v>455.29242999999997</v>
+      </c>
+      <c r="AD25" s="37">
+        <v>217.12142000000003</v>
+      </c>
+      <c r="AE25" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="37">
+        <v>401.20073000000002</v>
+      </c>
+      <c r="AH25" s="37">
+        <v>226.11474000000001</v>
+      </c>
+      <c r="AI25" s="26">
+        <v>0.44</v>
+      </c>
+      <c r="AJ25" s="26">
+        <v>2.93588</v>
+      </c>
+      <c r="AK25" s="26">
+        <v>409.66491000000002</v>
+      </c>
+      <c r="AL25" s="26">
+        <v>247.52862999999999</v>
+      </c>
+      <c r="AM25" s="47">
+        <v>0.97777999999999998</v>
+      </c>
+      <c r="AN25" s="47">
+        <v>5.6</v>
+      </c>
+      <c r="AO25" s="47">
+        <v>460.4</v>
+      </c>
+      <c r="AP25" s="47">
+        <v>339.6</v>
+      </c>
+      <c r="AQ25" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR25" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS25" s="46">
+        <v>511.3</v>
+      </c>
+      <c r="AT25" s="46">
+        <v>339.9</v>
+      </c>
+      <c r="AU25" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV25" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW25" s="53">
+        <v>330.1</v>
+      </c>
+      <c r="AX25" s="53">
+        <v>223.3</v>
+      </c>
+      <c r="AY25" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ25" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA25" s="53">
+        <v>279.39999999999998</v>
+      </c>
+      <c r="BB25" s="53">
+        <v>308.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:54">
+      <c r="A26" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W26" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X26" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y26" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z26" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA26" s="37"/>
+      <c r="AB26" s="37"/>
+      <c r="AC26" s="37"/>
+      <c r="AD26" s="37"/>
+      <c r="AE26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH26" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI26" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ26" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK26" s="26">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AL26" s="26">
+        <v>3.6600000000000001E-2</v>
+      </c>
+      <c r="AM26" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN26" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO26" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP26" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ26" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR26" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS26" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT26" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU26" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV26" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW26" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX26" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY26" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ26" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA26" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB26" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="27" spans="1:54">
+      <c r="A27" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="37">
+        <v>0</v>
+      </c>
+      <c r="D27" s="37">
+        <v>0</v>
+      </c>
+      <c r="E27" s="37">
+        <v>1.2E-2</v>
+      </c>
+      <c r="F27" s="37">
+        <v>4.3830000000000001E-2</v>
+      </c>
+      <c r="G27" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H27" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I27" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J27" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K27" s="37">
+        <v>0</v>
+      </c>
+      <c r="L27" s="37">
+        <v>0</v>
+      </c>
+      <c r="M27" s="37">
+        <v>2.5000000000000001E-4</v>
+      </c>
+      <c r="N27" s="37">
+        <v>0.01</v>
+      </c>
+      <c r="O27" s="37">
+        <v>0</v>
+      </c>
+      <c r="P27" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="37">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="R27" s="37">
+        <v>0.19112999999999999</v>
+      </c>
+      <c r="S27" s="37">
+        <v>0</v>
+      </c>
+      <c r="T27" s="37">
+        <v>0</v>
+      </c>
+      <c r="U27" s="37">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="V27" s="37">
+        <v>2.3449999999999999E-2</v>
+      </c>
+      <c r="W27" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X27" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y27" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z27" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA27" s="37"/>
+      <c r="AB27" s="37"/>
+      <c r="AC27" s="37">
+        <v>3.1529999999999996E-2</v>
+      </c>
+      <c r="AD27" s="37">
+        <v>0.10947999999999999</v>
+      </c>
+      <c r="AE27" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="37">
+        <v>5.0200000000000002E-2</v>
+      </c>
+      <c r="AH27" s="37">
+        <v>0.14449999999999999</v>
+      </c>
+      <c r="AI27" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ27" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK27" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL27" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ27" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR27" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS27" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT27" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU27" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV27" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW27" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX27" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY27" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ27" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA27" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB27" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="28" spans="1:54">
+      <c r="A28" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="C28" s="37">
+        <v>0</v>
+      </c>
+      <c r="D28" s="37">
+        <v>0</v>
+      </c>
+      <c r="E28" s="37">
+        <v>206.29300000000001</v>
+      </c>
+      <c r="F28" s="37">
+        <v>81.359279999999998</v>
+      </c>
+      <c r="G28" s="37">
+        <v>0</v>
+      </c>
+      <c r="H28" s="37">
+        <v>0</v>
+      </c>
+      <c r="I28" s="37">
+        <v>354.291</v>
+      </c>
+      <c r="J28" s="37">
+        <v>97.495450000000005</v>
+      </c>
+      <c r="K28" s="37">
+        <v>0</v>
+      </c>
+      <c r="L28" s="37">
+        <v>0</v>
+      </c>
+      <c r="M28" s="37">
+        <v>183.68089000000001</v>
+      </c>
+      <c r="N28" s="37">
+        <v>54.177109999999999</v>
+      </c>
+      <c r="O28" s="37">
+        <v>0</v>
+      </c>
+      <c r="P28" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="37">
+        <v>216.95642000000001</v>
+      </c>
+      <c r="R28" s="37">
+        <v>70.244209999999995</v>
+      </c>
+      <c r="S28" s="37">
+        <v>0</v>
+      </c>
+      <c r="T28" s="37">
+        <v>0</v>
+      </c>
+      <c r="U28" s="37">
+        <v>279.37270999999998</v>
+      </c>
+      <c r="V28" s="37">
+        <v>99.222040000000007</v>
+      </c>
+      <c r="W28" s="36">
+        <v>748</v>
+      </c>
+      <c r="X28" s="36">
+        <v>219.64</v>
+      </c>
+      <c r="Y28" s="36">
+        <v>385.26501999999999</v>
+      </c>
+      <c r="Z28" s="36">
+        <v>157.43697</v>
+      </c>
+      <c r="AA28" s="37">
+        <v>2720</v>
+      </c>
+      <c r="AB28" s="37">
+        <v>795.6</v>
+      </c>
+      <c r="AC28" s="37">
+        <v>255.99047999999999</v>
+      </c>
+      <c r="AD28" s="37">
+        <v>106.77151000000001</v>
+      </c>
+      <c r="AE28" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="37">
+        <v>857.18672000000004</v>
+      </c>
+      <c r="AH28" s="37">
+        <v>117.64645</v>
+      </c>
+      <c r="AI28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="26">
+        <v>2094.3937999999998</v>
+      </c>
+      <c r="AL28" s="26">
+        <v>289.05590000000001</v>
+      </c>
+      <c r="AM28" s="47">
+        <v>15</v>
+      </c>
+      <c r="AN28" s="47">
+        <v>2.4</v>
+      </c>
+      <c r="AO28" s="47">
+        <v>2527.3000000000002</v>
+      </c>
+      <c r="AP28" s="47">
+        <v>453.6</v>
+      </c>
+      <c r="AQ28" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR28" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS28" s="46">
+        <v>625.6</v>
+      </c>
+      <c r="AT28" s="46">
+        <v>159.69999999999999</v>
+      </c>
+      <c r="AU28" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV28" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW28" s="53">
+        <v>432.5</v>
+      </c>
+      <c r="AX28" s="53">
+        <v>111.2</v>
+      </c>
+      <c r="AY28" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ28" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA28" s="53">
+        <v>375.2</v>
+      </c>
+      <c r="BB28" s="53">
+        <v>99.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:54">
+      <c r="A29" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C29" s="37">
+        <v>0</v>
+      </c>
+      <c r="D29" s="37">
+        <v>0</v>
+      </c>
+      <c r="E29" s="37">
+        <v>1.65516</v>
+      </c>
+      <c r="F29" s="37">
+        <v>1.3682700000000001</v>
+      </c>
+      <c r="G29" s="37">
+        <v>0</v>
+      </c>
+      <c r="H29" s="37">
+        <v>0</v>
+      </c>
+      <c r="I29" s="37">
+        <v>3.3113800000000002</v>
+      </c>
+      <c r="J29" s="37">
+        <v>4.0773000000000001</v>
+      </c>
+      <c r="K29" s="37">
+        <v>0</v>
+      </c>
+      <c r="L29" s="37">
+        <v>0</v>
+      </c>
+      <c r="M29" s="37">
+        <v>3.57843</v>
+      </c>
+      <c r="N29" s="37">
+        <v>3.0313099999999999</v>
+      </c>
+      <c r="O29" s="37">
+        <v>0</v>
+      </c>
+      <c r="P29" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="37">
+        <v>8.3133999999999997</v>
+      </c>
+      <c r="R29" s="37">
+        <v>2.94163</v>
+      </c>
+      <c r="S29" s="37">
+        <v>0</v>
+      </c>
+      <c r="T29" s="37">
+        <v>0</v>
+      </c>
+      <c r="U29" s="37">
+        <v>0.89100000000000001</v>
+      </c>
+      <c r="V29" s="37">
+        <v>1.63653</v>
+      </c>
+      <c r="W29" s="36">
+        <v>0</v>
+      </c>
+      <c r="X29" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="36">
+        <v>212.70099999999999</v>
+      </c>
+      <c r="Z29" s="36">
+        <v>51.765439999999998</v>
+      </c>
+      <c r="AA29" s="37"/>
+      <c r="AB29" s="37"/>
+      <c r="AC29" s="37">
+        <v>148.91399999999999</v>
+      </c>
+      <c r="AD29" s="37">
+        <v>35.333919999999999</v>
+      </c>
+      <c r="AE29" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="37">
+        <v>366.55900000000003</v>
+      </c>
+      <c r="AH29" s="37">
+        <v>96.982569999999996</v>
+      </c>
+      <c r="AI29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK29" s="26">
+        <v>368.95100000000002</v>
+      </c>
+      <c r="AL29" s="26">
+        <v>71.919669999999996</v>
+      </c>
+      <c r="AM29" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN29" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO29" s="47">
+        <v>123.8</v>
+      </c>
+      <c r="AP29" s="47">
+        <v>35.1</v>
+      </c>
+      <c r="AQ29" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR29" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS29" s="46">
+        <v>108.4</v>
+      </c>
+      <c r="AT29" s="46">
+        <v>27.1</v>
+      </c>
+      <c r="AU29" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV29" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW29" s="53">
+        <v>102.3</v>
+      </c>
+      <c r="AX29" s="53">
+        <v>25.6</v>
+      </c>
+      <c r="AY29" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ29" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA29" s="53">
+        <v>1.8</v>
+      </c>
+      <c r="BB29" s="53">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:54">
+      <c r="A30" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B30" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="C30" s="37">
+        <v>0</v>
+      </c>
+      <c r="D30" s="37">
+        <v>0</v>
+      </c>
+      <c r="E30" s="37">
+        <v>57.917870000000001</v>
+      </c>
+      <c r="F30" s="37">
+        <v>33.998220000000003</v>
+      </c>
+      <c r="G30" s="37">
+        <v>0</v>
+      </c>
+      <c r="H30" s="37">
+        <v>0</v>
+      </c>
+      <c r="I30" s="37">
+        <v>133.22489999999999</v>
+      </c>
+      <c r="J30" s="37">
+        <v>71.802549999999997</v>
+      </c>
+      <c r="K30" s="37">
+        <v>0</v>
+      </c>
+      <c r="L30" s="37">
+        <v>0</v>
+      </c>
+      <c r="M30" s="37">
+        <v>75.712789999999998</v>
+      </c>
+      <c r="N30" s="37">
+        <v>41.722659999999998</v>
+      </c>
+      <c r="O30" s="37">
+        <v>0</v>
+      </c>
+      <c r="P30" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="37">
+        <v>51.532820000000001</v>
+      </c>
+      <c r="R30" s="37">
+        <v>29.476379999999999</v>
+      </c>
+      <c r="S30" s="37">
+        <v>0</v>
+      </c>
+      <c r="T30" s="37">
+        <v>0</v>
+      </c>
+      <c r="U30" s="37">
+        <v>51.716880000000003</v>
+      </c>
+      <c r="V30" s="37">
+        <v>36.670859999999998</v>
+      </c>
+      <c r="W30" s="36">
+        <v>0</v>
+      </c>
+      <c r="X30" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="36">
+        <v>38.481110000000001</v>
+      </c>
+      <c r="Z30" s="36">
+        <v>34.12227</v>
+      </c>
+      <c r="AA30" s="37"/>
+      <c r="AB30" s="37"/>
+      <c r="AC30" s="37">
+        <v>13.995699999999999</v>
+      </c>
+      <c r="AD30" s="37">
+        <v>20.858670000000004</v>
+      </c>
+      <c r="AE30" s="37">
+        <v>0.52934999999999999</v>
+      </c>
+      <c r="AF30" s="37">
+        <v>0.625</v>
+      </c>
+      <c r="AG30" s="37">
+        <v>25.255859999999998</v>
+      </c>
+      <c r="AH30" s="37">
+        <v>22.90307</v>
+      </c>
+      <c r="AI30" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="26">
+        <v>60.380189999999999</v>
+      </c>
+      <c r="AL30" s="26">
+        <v>30.63307</v>
+      </c>
+      <c r="AM30" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN30" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO30" s="47">
+        <v>86.5</v>
+      </c>
+      <c r="AP30" s="47">
+        <v>46.8</v>
+      </c>
+      <c r="AQ30" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR30" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS30" s="46">
+        <v>0.8</v>
+      </c>
+      <c r="AT30" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="AU30" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV30" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW30" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX30" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY30" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ30" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA30" s="53">
+        <v>32</v>
+      </c>
+      <c r="BB30" s="53">
+        <v>13.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:54">
+      <c r="A31" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="C31" s="37">
+        <v>0</v>
+      </c>
+      <c r="D31" s="37">
+        <v>0</v>
+      </c>
+      <c r="E31" s="37">
+        <v>54.921570000000003</v>
+      </c>
+      <c r="F31" s="37">
+        <v>71.238820000000004</v>
+      </c>
+      <c r="G31" s="37">
+        <v>0</v>
+      </c>
+      <c r="H31" s="37">
+        <v>0</v>
+      </c>
+      <c r="I31" s="37">
+        <v>125.18725999999999</v>
+      </c>
+      <c r="J31" s="37">
+        <v>108.71366999999999</v>
+      </c>
+      <c r="K31" s="37">
+        <v>0</v>
+      </c>
+      <c r="L31" s="37">
+        <v>0</v>
+      </c>
+      <c r="M31" s="37">
+        <v>80.049440000000004</v>
+      </c>
+      <c r="N31" s="37">
+        <v>85.105819999999994</v>
+      </c>
+      <c r="O31" s="37">
+        <v>0</v>
+      </c>
+      <c r="P31" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="37">
+        <v>56.341940000000001</v>
+      </c>
+      <c r="R31" s="37">
+        <v>63.05744</v>
+      </c>
+      <c r="S31" s="37">
+        <v>0</v>
+      </c>
+      <c r="T31" s="37">
+        <v>0</v>
+      </c>
+      <c r="U31" s="37">
+        <v>40.228090000000002</v>
+      </c>
+      <c r="V31" s="37">
+        <v>57.240690000000001</v>
+      </c>
+      <c r="W31" s="36">
+        <v>0</v>
+      </c>
+      <c r="X31" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="36">
+        <v>211.52581000000001</v>
+      </c>
+      <c r="Z31" s="36">
+        <v>65.142510000000001</v>
+      </c>
+      <c r="AA31" s="37"/>
+      <c r="AB31" s="37"/>
+      <c r="AC31" s="37">
+        <v>24.514849999999999</v>
+      </c>
+      <c r="AD31" s="37">
+        <v>50.185910000000007</v>
+      </c>
+      <c r="AE31" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="37">
+        <v>17.471060000000001</v>
+      </c>
+      <c r="AH31" s="37">
+        <v>24.18374</v>
+      </c>
+      <c r="AI31" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ31" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK31" s="26">
+        <v>16.613720000000001</v>
+      </c>
+      <c r="AL31" s="26">
+        <v>23.556850000000001</v>
+      </c>
+      <c r="AM31" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN31" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO31" s="47">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="AP31" s="47">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="AQ31" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR31" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS31" s="46">
+        <v>13</v>
+      </c>
+      <c r="AT31" s="46">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="AU31" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV31" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW31" s="53">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="AX31" s="53">
+        <v>14.5</v>
+      </c>
+      <c r="AY31" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ31" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA31" s="53">
+        <v>10.5</v>
+      </c>
+      <c r="BB31" s="53">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:54">
+      <c r="A32" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="C32" s="37">
+        <v>0</v>
+      </c>
+      <c r="D32" s="37">
+        <v>0</v>
+      </c>
+      <c r="E32" s="37">
+        <v>0.19</v>
+      </c>
+      <c r="F32" s="37">
+        <v>0.59531000000000001</v>
+      </c>
+      <c r="G32" s="37">
+        <v>0</v>
+      </c>
+      <c r="H32" s="37">
+        <v>0</v>
+      </c>
+      <c r="I32" s="37">
+        <v>0.03</v>
+      </c>
+      <c r="J32" s="37">
+        <v>4.2819999999999997E-2</v>
+      </c>
+      <c r="K32" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L32" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M32" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N32" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O32" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P32" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q32" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R32" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S32" s="37">
+        <v>0</v>
+      </c>
+      <c r="T32" s="37">
+        <v>0</v>
+      </c>
+      <c r="U32" s="37">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="V32" s="37">
+        <v>8.6999999999999994E-3</v>
+      </c>
+      <c r="W32" s="36">
+        <v>0</v>
+      </c>
+      <c r="X32" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="36">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="Z32" s="36">
+        <v>6.5769999999999995E-2</v>
+      </c>
+      <c r="AA32" s="37"/>
+      <c r="AB32" s="37"/>
+      <c r="AC32" s="37">
+        <v>4.0049999999999999</v>
+      </c>
+      <c r="AD32" s="37">
+        <v>4.4169999999999998</v>
+      </c>
+      <c r="AE32" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF32" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG32" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="AH32" s="37">
+        <v>2.1440000000000001E-2</v>
+      </c>
+      <c r="AI32" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ32" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK32" s="26">
+        <v>7.3200000000000001E-3</v>
+      </c>
+      <c r="AL32" s="26">
+        <v>1.24E-2</v>
+      </c>
+      <c r="AM32" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN32" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO32" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP32" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ32" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR32" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS32" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="AT32" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="AU32" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV32" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW32" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="AX32" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="AY32" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ32" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA32" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB32" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="33" spans="1:54">
+      <c r="A33" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B33" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="C33" s="37">
+        <v>0</v>
+      </c>
+      <c r="D33" s="37">
+        <v>0</v>
+      </c>
+      <c r="E33" s="37">
+        <v>0.6</v>
+      </c>
+      <c r="F33" s="37">
+        <v>1.4811000000000001</v>
+      </c>
+      <c r="G33" s="37">
+        <v>0</v>
+      </c>
+      <c r="H33" s="37">
+        <v>0</v>
+      </c>
+      <c r="I33" s="37">
+        <v>0.59</v>
+      </c>
+      <c r="J33" s="37">
+        <v>1.40221</v>
+      </c>
+      <c r="K33" s="37">
+        <v>0</v>
+      </c>
+      <c r="L33" s="37">
+        <v>0</v>
+      </c>
+      <c r="M33" s="37">
+        <v>68.415000000000006</v>
+      </c>
+      <c r="N33" s="37">
+        <v>2.0272700000000001</v>
+      </c>
+      <c r="O33" s="37">
+        <v>0</v>
+      </c>
+      <c r="P33" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="37">
+        <v>14.35045</v>
+      </c>
+      <c r="R33" s="37">
+        <v>1.3188</v>
+      </c>
+      <c r="S33" s="37">
+        <v>0</v>
+      </c>
+      <c r="T33" s="37">
+        <v>0</v>
+      </c>
+      <c r="U33" s="37">
+        <v>0.31657999999999997</v>
+      </c>
+      <c r="V33" s="37">
+        <v>0.27300000000000002</v>
+      </c>
+      <c r="W33" s="36">
+        <v>0</v>
+      </c>
+      <c r="X33" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="36">
+        <v>9.2600000000000002E-2</v>
+      </c>
+      <c r="Z33" s="36">
+        <v>0.11196</v>
+      </c>
+      <c r="AA33" s="37"/>
+      <c r="AB33" s="37"/>
+      <c r="AC33" s="37">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="AD33" s="37">
+        <v>0.15608</v>
+      </c>
+      <c r="AE33" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="37">
+        <v>1.00864</v>
+      </c>
+      <c r="AH33" s="37">
+        <v>1.93333</v>
+      </c>
+      <c r="AI33" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ33" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK33" s="26">
+        <v>5.5300000000000002E-2</v>
+      </c>
+      <c r="AL33" s="26">
+        <v>9.4399999999999998E-2</v>
+      </c>
+      <c r="AM33" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN33" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO33" s="47">
+        <v>109.2</v>
+      </c>
+      <c r="AP33" s="47">
+        <v>26.1</v>
+      </c>
+      <c r="AQ33" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR33" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS33" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT33" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU33" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV33" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW33" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX33" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY33" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ33" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA33" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB33" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="34" spans="1:54">
+      <c r="A34" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B34" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C34" s="37">
+        <v>0</v>
+      </c>
+      <c r="D34" s="37">
+        <v>0</v>
+      </c>
+      <c r="E34" s="37">
+        <v>33.225000000000001</v>
+      </c>
+      <c r="F34" s="37">
+        <v>31.757940000000001</v>
+      </c>
+      <c r="G34" s="37">
+        <v>0</v>
+      </c>
+      <c r="H34" s="37">
+        <v>0</v>
+      </c>
+      <c r="I34" s="37">
+        <v>18.73</v>
+      </c>
+      <c r="J34" s="37">
+        <v>15.24175</v>
+      </c>
+      <c r="K34" s="37">
+        <v>0</v>
+      </c>
+      <c r="L34" s="37">
+        <v>0</v>
+      </c>
+      <c r="M34" s="37">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="N34" s="37">
+        <v>9.6032600000000006</v>
+      </c>
+      <c r="O34" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P34" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q34" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R34" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S34" s="37">
+        <v>0</v>
+      </c>
+      <c r="T34" s="37">
+        <v>0</v>
+      </c>
+      <c r="U34" s="37">
+        <v>24.55</v>
+      </c>
+      <c r="V34" s="37">
+        <v>24.00291</v>
+      </c>
+      <c r="W34" s="36">
+        <v>0</v>
+      </c>
+      <c r="X34" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="36">
+        <v>41.28</v>
+      </c>
+      <c r="Z34" s="36">
+        <v>39.645870000000002</v>
+      </c>
+      <c r="AA34" s="37"/>
+      <c r="AB34" s="37"/>
+      <c r="AC34" s="37">
+        <v>3.5</v>
+      </c>
+      <c r="AD34" s="37">
+        <v>4.2940800000000001</v>
+      </c>
+      <c r="AE34" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="37">
+        <v>53.225000000000001</v>
+      </c>
+      <c r="AH34" s="37">
+        <v>61.613480000000003</v>
+      </c>
+      <c r="AI34" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK34" s="26">
+        <v>63.6</v>
+      </c>
+      <c r="AL34" s="26">
+        <v>43.737940000000002</v>
+      </c>
+      <c r="AM34" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN34" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO34" s="47">
+        <v>4.3</v>
+      </c>
+      <c r="AP34" s="47">
+        <v>6.5</v>
+      </c>
+      <c r="AQ34" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR34" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS34" s="46">
+        <v>2.9</v>
+      </c>
+      <c r="AT34" s="46">
+        <v>5.8</v>
+      </c>
+      <c r="AU34" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV34" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW34" s="53">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AX34" s="53">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AY34" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ34" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA34" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB34" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="35" spans="1:54">
+      <c r="A35" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B35" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="37">
+        <v>0</v>
+      </c>
+      <c r="D35" s="37">
+        <v>0</v>
+      </c>
+      <c r="E35" s="37">
+        <v>1.0078</v>
+      </c>
+      <c r="F35" s="37">
+        <v>2.7282899999999999</v>
+      </c>
+      <c r="G35" s="37">
+        <v>0</v>
+      </c>
+      <c r="H35" s="37">
+        <v>0</v>
+      </c>
+      <c r="I35" s="37">
+        <v>22.4312</v>
+      </c>
+      <c r="J35" s="37">
+        <v>13.45213</v>
+      </c>
+      <c r="K35" s="37">
+        <v>0</v>
+      </c>
+      <c r="L35" s="37">
+        <v>0</v>
+      </c>
+      <c r="M35" s="37">
+        <v>1.7181999999999999</v>
+      </c>
+      <c r="N35" s="37">
+        <v>4.4195700000000002</v>
+      </c>
+      <c r="O35" s="37">
+        <v>0</v>
+      </c>
+      <c r="P35" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="37">
+        <v>4.2877099999999997</v>
+      </c>
+      <c r="R35" s="37">
+        <v>4.1008199999999997</v>
+      </c>
+      <c r="S35" s="37">
+        <v>0</v>
+      </c>
+      <c r="T35" s="37">
+        <v>0</v>
+      </c>
+      <c r="U35" s="37">
+        <v>11.376110000000001</v>
+      </c>
+      <c r="V35" s="37">
+        <v>7.1834100000000003</v>
+      </c>
+      <c r="W35" s="36">
+        <v>0</v>
+      </c>
+      <c r="X35" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="36">
+        <v>2.1153499999999998</v>
+      </c>
+      <c r="Z35" s="36">
+        <v>5.1563699999999999</v>
+      </c>
+      <c r="AA35" s="37"/>
+      <c r="AB35" s="37"/>
+      <c r="AC35" s="37">
+        <v>60.884190000000004</v>
+      </c>
+      <c r="AD35" s="37">
+        <v>29.90925</v>
+      </c>
+      <c r="AE35" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="37">
+        <v>99.598119999999994</v>
+      </c>
+      <c r="AH35" s="37">
+        <v>60.09919</v>
+      </c>
+      <c r="AI35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="26">
+        <v>120.42886</v>
+      </c>
+      <c r="AL35" s="26">
+        <v>66.423959999999994</v>
+      </c>
+      <c r="AM35" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="47">
+        <v>126.7</v>
+      </c>
+      <c r="AP35" s="47">
+        <v>66.2</v>
+      </c>
+      <c r="AQ35" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="46">
+        <v>104.4</v>
+      </c>
+      <c r="AT35" s="46">
+        <v>64.8</v>
+      </c>
+      <c r="AU35" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV35" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW35" s="53">
+        <v>65.3</v>
+      </c>
+      <c r="AX35" s="53">
+        <v>42.4</v>
+      </c>
+      <c r="AY35" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ35" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA35" s="53">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="BB35" s="53">
+        <v>24.6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:54">
+      <c r="A36" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="B36" s="31" t="s">
+        <v>59</v>
+      </c>
+      <c r="C36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W36" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X36" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y36" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z36" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA36" s="37"/>
+      <c r="AB36" s="37"/>
+      <c r="AC36" s="37"/>
+      <c r="AD36" s="37"/>
+      <c r="AE36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH36" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI36" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ36" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK36" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL36" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM36" s="47"/>
+      <c r="AN36" s="47"/>
+      <c r="AO36" s="47"/>
+      <c r="AP36" s="47"/>
+      <c r="AQ36" s="46"/>
+      <c r="AR36" s="46"/>
+      <c r="AS36" s="46"/>
+      <c r="AT36" s="46"/>
+      <c r="AU36" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV36" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW36" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX36" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY36" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ36" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA36" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB36" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="37" spans="1:54">
+      <c r="A37" s="31" t="s">
+        <v>60</v>
+      </c>
+      <c r="B37" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C37" s="37">
+        <v>0</v>
+      </c>
+      <c r="D37" s="37">
+        <v>0</v>
+      </c>
+      <c r="E37" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="F37" s="37">
+        <v>0.30299999999999999</v>
+      </c>
+      <c r="G37" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H37" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I37" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J37" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K37" s="37">
+        <v>0</v>
+      </c>
+      <c r="L37" s="37">
+        <v>0</v>
+      </c>
+      <c r="M37" s="37">
+        <v>0.24390000000000001</v>
+      </c>
+      <c r="N37" s="37">
+        <v>0.38352000000000003</v>
+      </c>
+      <c r="O37" s="37">
+        <v>0</v>
+      </c>
+      <c r="P37" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="37">
+        <v>0.152</v>
+      </c>
+      <c r="R37" s="37">
+        <v>0.24142</v>
+      </c>
+      <c r="S37" s="37">
+        <v>0</v>
+      </c>
+      <c r="T37" s="37">
+        <v>0</v>
+      </c>
+      <c r="U37" s="37">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="V37" s="37">
+        <v>4.5920000000000002E-2</v>
+      </c>
+      <c r="W37" s="36">
+        <v>0</v>
+      </c>
+      <c r="X37" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="36">
+        <v>1.7600000000000001E-2</v>
+      </c>
+      <c r="Z37" s="36">
+        <v>5.6500000000000002E-2</v>
+      </c>
+      <c r="AA37" s="37"/>
+      <c r="AB37" s="37"/>
+      <c r="AC37" s="37">
+        <v>0.43180000000000002</v>
+      </c>
+      <c r="AD37" s="37">
+        <v>1.175</v>
+      </c>
+      <c r="AE37" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG37" s="37">
+        <v>5.4519999999999999E-2</v>
+      </c>
+      <c r="AH37" s="37">
+        <v>0.27329999999999999</v>
+      </c>
+      <c r="AI37" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ37" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK37" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL37" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM37" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN37" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO37" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP37" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ37" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR37" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS37" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT37" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU37" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV37" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW37" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX37" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY37" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ37" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA37" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB37" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="38" spans="1:54">
+      <c r="A38" s="31" t="s">
+        <v>62</v>
+      </c>
+      <c r="B38" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="C38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W38" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X38" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y38" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z38" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA38" s="37"/>
+      <c r="AB38" s="37"/>
+      <c r="AC38" s="37"/>
+      <c r="AD38" s="37"/>
+      <c r="AE38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH38" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI38" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ38" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK38" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL38" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM38" s="47"/>
+      <c r="AN38" s="47"/>
+      <c r="AO38" s="47"/>
+      <c r="AP38" s="47"/>
+      <c r="AQ38" s="46"/>
+      <c r="AR38" s="46"/>
+      <c r="AS38" s="46"/>
+      <c r="AT38" s="46"/>
+      <c r="AU38" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV38" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW38" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX38" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY38" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ38" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA38" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB38" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="39" spans="1:54">
+      <c r="A39" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="C39" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D39" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E39" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F39" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G39" s="37">
+        <v>0</v>
+      </c>
+      <c r="H39" s="37">
+        <v>0</v>
+      </c>
+      <c r="I39" s="37">
+        <v>6.3000000000000003E-4</v>
+      </c>
+      <c r="J39" s="37">
+        <v>2.9739999999999999E-2</v>
+      </c>
+      <c r="K39" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L39" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M39" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N39" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O39" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P39" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q39" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R39" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S39" s="37">
+        <v>0</v>
+      </c>
+      <c r="T39" s="37">
+        <v>0</v>
+      </c>
+      <c r="U39" s="37">
+        <v>7.4169999999999998</v>
+      </c>
+      <c r="V39" s="37">
+        <v>4.8210499999999996</v>
+      </c>
+      <c r="W39" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X39" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y39" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z39" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA39" s="37"/>
+      <c r="AB39" s="37"/>
+      <c r="AC39" s="37">
+        <v>8.1999999999999998E-4</v>
+      </c>
+      <c r="AD39" s="37">
+        <v>0.54022999999999999</v>
+      </c>
+      <c r="AE39" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="37">
+        <v>0.90100000000000002</v>
+      </c>
+      <c r="AH39" s="37">
+        <v>2.3226100000000001</v>
+      </c>
+      <c r="AI39" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ39" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK39" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL39" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM39" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN39" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO39" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP39" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ39" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR39" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS39" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT39" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU39" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV39" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW39" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX39" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY39" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ39" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA39" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB39" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="40" spans="1:54">
+      <c r="A40" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="C40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S40" s="37">
+        <v>0</v>
+      </c>
+      <c r="T40" s="37">
+        <v>0</v>
+      </c>
+      <c r="U40" s="37">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="V40" s="37">
+        <v>7.5600000000000001E-2</v>
+      </c>
+      <c r="W40" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X40" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y40" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z40" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA40" s="37"/>
+      <c r="AB40" s="37"/>
+      <c r="AC40" s="37"/>
+      <c r="AD40" s="37"/>
+      <c r="AE40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH40" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI40" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ40" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK40" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL40" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM40" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN40" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO40" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP40" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ40" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR40" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS40" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT40" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU40" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV40" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW40" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX40" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY40" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ40" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA40" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB40" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="41" spans="1:54">
+      <c r="A41" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="B41" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="C41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V41" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W41" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X41" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y41" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z41" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA41" s="37"/>
+      <c r="AB41" s="37"/>
+      <c r="AC41" s="37"/>
+      <c r="AD41" s="37"/>
+      <c r="AE41" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="37">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AH41" s="37">
+        <v>0.104</v>
+      </c>
+      <c r="AI41" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ41" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK41" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL41" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM41" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP41" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ41" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR41" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS41" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT41" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU41" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV41" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW41" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX41" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY41" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ41" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA41" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB41" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="42" spans="1:54">
+      <c r="A42" s="31" t="s">
+        <v>70</v>
+      </c>
+      <c r="B42" s="31" t="s">
+        <v>71</v>
+      </c>
+      <c r="C42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W42" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X42" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y42" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z42" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA42" s="37"/>
+      <c r="AB42" s="37"/>
+      <c r="AC42" s="37"/>
+      <c r="AD42" s="37"/>
+      <c r="AE42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI42" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ42" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK42" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL42" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM42" s="47"/>
+      <c r="AN42" s="47"/>
+      <c r="AO42" s="47"/>
+      <c r="AP42" s="47"/>
+      <c r="AQ42" s="46"/>
+      <c r="AR42" s="46"/>
+      <c r="AS42" s="46"/>
+      <c r="AT42" s="46"/>
+      <c r="AU42" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV42" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW42" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX42" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY42" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ42" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA42" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB42" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="43" spans="1:54">
+      <c r="A43" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="B43" s="31" t="s">
+        <v>73</v>
+      </c>
+      <c r="C43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S43" s="37">
+        <v>0</v>
+      </c>
+      <c r="T43" s="37">
+        <v>0</v>
+      </c>
+      <c r="U43" s="37">
+        <v>0.156</v>
+      </c>
+      <c r="V43" s="37">
+        <v>7.2499999999999995E-2</v>
+      </c>
+      <c r="W43" s="36">
+        <v>0</v>
+      </c>
+      <c r="X43" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="36">
+        <v>0.105</v>
+      </c>
+      <c r="Z43" s="36">
+        <v>0.17699999999999999</v>
+      </c>
+      <c r="AA43" s="37"/>
+      <c r="AB43" s="37"/>
+      <c r="AC43" s="37"/>
+      <c r="AD43" s="37"/>
+      <c r="AE43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK43" s="26">
+        <v>1.8900300000000001</v>
+      </c>
+      <c r="AL43" s="26">
+        <v>4.8838400000000002</v>
+      </c>
+      <c r="AM43" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN43" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO43" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP43" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ43" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR43" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS43" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT43" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU43" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV43" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW43" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX43" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY43" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ43" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA43" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB43" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="44" spans="1:54">
+      <c r="A44" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="B44" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="C44" s="37">
+        <v>0</v>
+      </c>
+      <c r="D44" s="37">
+        <v>0</v>
+      </c>
+      <c r="E44" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="F44" s="37">
+        <v>0.3281</v>
+      </c>
+      <c r="G44" s="37">
+        <v>0</v>
+      </c>
+      <c r="H44" s="37">
+        <v>0</v>
+      </c>
+      <c r="I44" s="37">
+        <v>0.35199999999999998</v>
+      </c>
+      <c r="J44" s="37">
+        <v>0.52324000000000004</v>
+      </c>
+      <c r="K44" s="37">
+        <v>0</v>
+      </c>
+      <c r="L44" s="37">
+        <v>0</v>
+      </c>
+      <c r="M44" s="37">
+        <v>0.17599999999999999</v>
+      </c>
+      <c r="N44" s="37">
+        <v>0.61599999999999999</v>
+      </c>
+      <c r="O44" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P44" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q44" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R44" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S44" s="37">
+        <v>0</v>
+      </c>
+      <c r="T44" s="37">
+        <v>0</v>
+      </c>
+      <c r="U44" s="37">
+        <v>0.06</v>
+      </c>
+      <c r="V44" s="37">
+        <v>1.4800000000000001E-2</v>
+      </c>
+      <c r="W44" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X44" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y44" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z44" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA44" s="37"/>
+      <c r="AB44" s="37"/>
+      <c r="AC44" s="37"/>
+      <c r="AD44" s="37"/>
+      <c r="AE44" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF44" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG44" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH44" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI44" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ44" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK44" s="26">
+        <v>0.28899999999999998</v>
+      </c>
+      <c r="AL44" s="26">
+        <v>0.14149999999999999</v>
+      </c>
+      <c r="AM44" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN44" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO44" s="47">
+        <v>1.4</v>
+      </c>
+      <c r="AP44" s="47">
+        <v>3</v>
+      </c>
+      <c r="AQ44" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR44" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS44" s="46">
+        <v>0.5</v>
+      </c>
+      <c r="AT44" s="46">
+        <v>1.4</v>
+      </c>
+      <c r="AU44" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV44" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW44" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="AX44" s="53">
+        <v>1.4</v>
+      </c>
+      <c r="AY44" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ44" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA44" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="BB44" s="53">
         <v>2</v>
       </c>
-      <c r="B8" s="6" t="s">
-[...88 lines deleted...]
-      <c r="AG8" s="14">
+    </row>
+    <row r="45" spans="1:54">
+      <c r="A45" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="B45" s="31" t="s">
+        <v>77</v>
+      </c>
+      <c r="C45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W45" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X45" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y45" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z45" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA45" s="37"/>
+      <c r="AB45" s="37"/>
+      <c r="AC45" s="37">
+        <v>0.66200000000000003</v>
+      </c>
+      <c r="AD45" s="37">
+        <v>0.51780000000000004</v>
+      </c>
+      <c r="AE45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH45" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI45" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ45" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK45" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL45" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM45" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN45" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO45" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP45" s="47">
+        <v>0.2</v>
+      </c>
+      <c r="AQ45" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR45" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS45" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT45" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU45" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV45" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW45" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX45" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY45" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ45" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA45" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB45" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="46" spans="1:54">
+      <c r="A46" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="B46" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="C46" s="37">
+        <v>0</v>
+      </c>
+      <c r="D46" s="37">
+        <v>0</v>
+      </c>
+      <c r="E46" s="37">
+        <v>1.6028</v>
+      </c>
+      <c r="F46" s="37">
+        <v>5.4769199999999998</v>
+      </c>
+      <c r="G46" s="37">
+        <v>0</v>
+      </c>
+      <c r="H46" s="37">
+        <v>0</v>
+      </c>
+      <c r="I46" s="37">
+        <v>0.38225999999999999</v>
+      </c>
+      <c r="J46" s="37">
+        <v>4.8869999999999996</v>
+      </c>
+      <c r="K46" s="37">
+        <v>0</v>
+      </c>
+      <c r="L46" s="37">
+        <v>0</v>
+      </c>
+      <c r="M46" s="37">
+        <v>6.4740099999999998</v>
+      </c>
+      <c r="N46" s="37">
+        <v>26.453900000000001</v>
+      </c>
+      <c r="O46" s="37">
+        <v>0</v>
+      </c>
+      <c r="P46" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="37">
+        <v>3.5807799999999999</v>
+      </c>
+      <c r="R46" s="37">
+        <v>28.801210000000001</v>
+      </c>
+      <c r="S46" s="37">
+        <v>0</v>
+      </c>
+      <c r="T46" s="37">
+        <v>0</v>
+      </c>
+      <c r="U46" s="37">
+        <v>8.6290600000000008</v>
+      </c>
+      <c r="V46" s="37">
+        <v>38.12265</v>
+      </c>
+      <c r="W46" s="36">
+        <v>0</v>
+      </c>
+      <c r="X46" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="36">
+        <v>15.75174</v>
+      </c>
+      <c r="Z46" s="36">
+        <v>50.772370000000002</v>
+      </c>
+      <c r="AA46" s="37"/>
+      <c r="AB46" s="37"/>
+      <c r="AC46" s="37">
+        <v>8.0133799999999997</v>
+      </c>
+      <c r="AD46" s="37">
+        <v>32.668530000000004</v>
+      </c>
+      <c r="AE46" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF46" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG46" s="37">
+        <v>3.5102699999999998</v>
+      </c>
+      <c r="AH46" s="37">
+        <v>15.827389999999999</v>
+      </c>
+      <c r="AI46" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ46" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK46" s="26">
+        <v>8.9063700000000008</v>
+      </c>
+      <c r="AL46" s="26">
+        <v>59.968209999999999</v>
+      </c>
+      <c r="AM46" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN46" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO46" s="47">
+        <v>3.3</v>
+      </c>
+      <c r="AP46" s="47">
+        <v>12.6</v>
+      </c>
+      <c r="AQ46" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR46" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS46" s="46">
+        <v>7.6</v>
+      </c>
+      <c r="AT46" s="46">
+        <v>26.9</v>
+      </c>
+      <c r="AU46" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV46" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW46" s="53">
+        <v>6</v>
+      </c>
+      <c r="AX46" s="53">
+        <v>18.5</v>
+      </c>
+      <c r="AY46" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ46" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA46" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB46" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="47" spans="1:54">
+      <c r="A47" s="31" t="s">
+        <v>80</v>
+      </c>
+      <c r="B47" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C47" s="37">
+        <v>0</v>
+      </c>
+      <c r="D47" s="37">
+        <v>0</v>
+      </c>
+      <c r="E47" s="37">
+        <v>0.73399999999999999</v>
+      </c>
+      <c r="F47" s="37">
+        <v>1.3845499999999999</v>
+      </c>
+      <c r="G47" s="37">
+        <v>0</v>
+      </c>
+      <c r="H47" s="37">
+        <v>0</v>
+      </c>
+      <c r="I47" s="37">
+        <v>1.24858</v>
+      </c>
+      <c r="J47" s="37">
+        <v>3.0429200000000001</v>
+      </c>
+      <c r="K47" s="37">
+        <v>0</v>
+      </c>
+      <c r="L47" s="37">
+        <v>0</v>
+      </c>
+      <c r="M47" s="37">
+        <v>1.45045</v>
+      </c>
+      <c r="N47" s="37">
+        <v>2.6934</v>
+      </c>
+      <c r="O47" s="37">
+        <v>0</v>
+      </c>
+      <c r="P47" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="37">
+        <v>2.3585799999999999</v>
+      </c>
+      <c r="R47" s="37">
+        <v>5.3478500000000002</v>
+      </c>
+      <c r="S47" s="37">
+        <v>0</v>
+      </c>
+      <c r="T47" s="37">
+        <v>0</v>
+      </c>
+      <c r="U47" s="37">
+        <v>7.1959400000000002</v>
+      </c>
+      <c r="V47" s="37">
+        <v>26.01606</v>
+      </c>
+      <c r="W47" s="36">
+        <v>0</v>
+      </c>
+      <c r="X47" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="36">
+        <v>7.1519500000000003</v>
+      </c>
+      <c r="Z47" s="36">
+        <v>24.03171</v>
+      </c>
+      <c r="AA47" s="37"/>
+      <c r="AB47" s="37"/>
+      <c r="AC47" s="37">
+        <v>5.0342399999999996</v>
+      </c>
+      <c r="AD47" s="37">
+        <v>13.73668</v>
+      </c>
+      <c r="AE47" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF47" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG47" s="37">
+        <v>4.9935200000000002</v>
+      </c>
+      <c r="AH47" s="37">
+        <v>12.38597</v>
+      </c>
+      <c r="AI47" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ47" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK47" s="26">
+        <v>0.14419999999999999</v>
+      </c>
+      <c r="AL47" s="26">
+        <v>0.79093000000000002</v>
+      </c>
+      <c r="AM47" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN47" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO47" s="47">
+        <v>0.3</v>
+      </c>
+      <c r="AP47" s="47">
+        <v>1.3</v>
+      </c>
+      <c r="AQ47" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR47" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS47" s="46">
+        <v>0.4</v>
+      </c>
+      <c r="AT47" s="46">
+        <v>3.1</v>
+      </c>
+      <c r="AU47" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV47" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW47" s="53">
+        <v>0.3</v>
+      </c>
+      <c r="AX47" s="53">
+        <v>2.8</v>
+      </c>
+      <c r="AY47" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ47" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA47" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB47" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="48" spans="1:54">
+      <c r="A48" s="31" t="s">
+        <v>82</v>
+      </c>
+      <c r="B48" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="C48" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D48" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E48" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F48" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G48" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H48" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I48" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J48" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K48" s="37">
+        <v>0</v>
+      </c>
+      <c r="L48" s="37">
+        <v>0</v>
+      </c>
+      <c r="M48" s="37">
+        <v>3.2800000000000003E-2</v>
+      </c>
+      <c r="N48" s="37">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="O48" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P48" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q48" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R48" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S48" s="37">
+        <v>0</v>
+      </c>
+      <c r="T48" s="37">
+        <v>0</v>
+      </c>
+      <c r="U48" s="37">
+        <v>1E-3</v>
+      </c>
+      <c r="V48" s="37">
+        <v>1.243E-2</v>
+      </c>
+      <c r="W48" s="36">
+        <v>0</v>
+      </c>
+      <c r="X48" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="36">
+        <v>0.1</v>
+      </c>
+      <c r="Z48" s="36">
+        <v>0.1149</v>
+      </c>
+      <c r="AA48" s="37"/>
+      <c r="AB48" s="37"/>
+      <c r="AC48" s="37">
+        <v>0.20954999999999999</v>
+      </c>
+      <c r="AD48" s="37">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AE48" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF48" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG48" s="37">
+        <v>1.58517</v>
+      </c>
+      <c r="AH48" s="37">
+        <v>3.3079999999999998</v>
+      </c>
+      <c r="AI48" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ48" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK48" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL48" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM48" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN48" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO48" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP48" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ48" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR48" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS48" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT48" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU48" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV48" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW48" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX48" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY48" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ48" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA48" s="53">
+        <v>1</v>
+      </c>
+      <c r="BB48" s="53">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:54">
+      <c r="A49" s="31" t="s">
+        <v>84</v>
+      </c>
+      <c r="B49" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="C49" s="37">
+        <v>0</v>
+      </c>
+      <c r="D49" s="37">
+        <v>0</v>
+      </c>
+      <c r="E49" s="37">
+        <v>886.98397999999997</v>
+      </c>
+      <c r="F49" s="37">
+        <v>1073.4601600000001</v>
+      </c>
+      <c r="G49" s="37">
+        <v>0</v>
+      </c>
+      <c r="H49" s="37">
+        <v>0</v>
+      </c>
+      <c r="I49" s="37">
+        <v>1350.74369</v>
+      </c>
+      <c r="J49" s="37">
+        <v>1439.4221700000001</v>
+      </c>
+      <c r="K49" s="37">
+        <v>0</v>
+      </c>
+      <c r="L49" s="37">
+        <v>0</v>
+      </c>
+      <c r="M49" s="37">
+        <v>1108.50596</v>
+      </c>
+      <c r="N49" s="37">
+        <v>913.0874</v>
+      </c>
+      <c r="O49" s="37">
+        <v>0</v>
+      </c>
+      <c r="P49" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="37">
+        <v>966.59757999999999</v>
+      </c>
+      <c r="R49" s="37">
+        <v>819.01886000000002</v>
+      </c>
+      <c r="S49" s="37">
+        <v>0</v>
+      </c>
+      <c r="T49" s="37">
+        <v>0</v>
+      </c>
+      <c r="U49" s="37">
+        <v>365.85264999999998</v>
+      </c>
+      <c r="V49" s="37">
+        <v>282.00292000000002</v>
+      </c>
+      <c r="W49" s="36">
+        <v>2.7E-2</v>
+      </c>
+      <c r="X49" s="36">
+        <v>3.1829999999999997E-2</v>
+      </c>
+      <c r="Y49" s="36">
+        <v>427.14249999999998</v>
+      </c>
+      <c r="Z49" s="36">
+        <v>397.75405999999998</v>
+      </c>
+      <c r="AA49" s="37">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="AB49" s="37">
+        <v>0.13039000000000001</v>
+      </c>
+      <c r="AC49" s="37">
+        <v>498.90885000000003</v>
+      </c>
+      <c r="AD49" s="37">
+        <v>488.51636000000008</v>
+      </c>
+      <c r="AE49" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF49" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG49" s="37">
+        <v>254.79592</v>
+      </c>
+      <c r="AH49" s="37">
+        <v>412.36828000000003</v>
+      </c>
+      <c r="AI49" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ49" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK49" s="26">
+        <v>497.23081000000002</v>
+      </c>
+      <c r="AL49" s="26">
+        <v>447.25573000000003</v>
+      </c>
+      <c r="AM49" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN49" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO49" s="47">
+        <v>443.4</v>
+      </c>
+      <c r="AP49" s="47">
+        <v>352</v>
+      </c>
+      <c r="AQ49" s="46">
+        <v>11189.196760000001</v>
+      </c>
+      <c r="AR49" s="46">
+        <v>14505.2</v>
+      </c>
+      <c r="AS49" s="46">
+        <v>202</v>
+      </c>
+      <c r="AT49" s="46">
+        <v>241.8</v>
+      </c>
+      <c r="AU49" s="53">
+        <v>10432.799999999999</v>
+      </c>
+      <c r="AV49" s="53">
+        <v>13856.5</v>
+      </c>
+      <c r="AW49" s="53">
+        <v>154.1</v>
+      </c>
+      <c r="AX49" s="53">
+        <v>183.2</v>
+      </c>
+      <c r="AY49" s="53">
+        <v>6388.8</v>
+      </c>
+      <c r="AZ49" s="53">
+        <v>8856.9</v>
+      </c>
+      <c r="BA49" s="53">
+        <v>53.7</v>
+      </c>
+      <c r="BB49" s="53">
+        <v>75.400000000000006</v>
+      </c>
+    </row>
+    <row r="50" spans="1:54">
+      <c r="A50" s="31" t="s">
+        <v>86</v>
+      </c>
+      <c r="B50" s="31" t="s">
+        <v>87</v>
+      </c>
+      <c r="C50" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D50" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E50" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F50" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G50" s="37">
+        <v>0</v>
+      </c>
+      <c r="H50" s="37">
+        <v>0</v>
+      </c>
+      <c r="I50" s="37">
+        <v>9.6399999999999993E-3</v>
+      </c>
+      <c r="J50" s="37">
+        <v>4.836E-2</v>
+      </c>
+      <c r="K50" s="37">
+        <v>0</v>
+      </c>
+      <c r="L50" s="37">
+        <v>0</v>
+      </c>
+      <c r="M50" s="37">
+        <v>5</v>
+      </c>
+      <c r="N50" s="37">
+        <v>2.6413000000000002</v>
+      </c>
+      <c r="O50" s="37">
+        <v>0</v>
+      </c>
+      <c r="P50" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="37">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="R50" s="37">
+        <v>8.5449999999999998E-2</v>
+      </c>
+      <c r="S50" s="37">
+        <v>0</v>
+      </c>
+      <c r="T50" s="37">
+        <v>0</v>
+      </c>
+      <c r="U50" s="37">
+        <v>2E-3</v>
+      </c>
+      <c r="V50" s="37">
+        <v>3.1220000000000001E-2</v>
+      </c>
+      <c r="W50" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X50" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y50" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z50" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA50" s="37"/>
+      <c r="AB50" s="37"/>
+      <c r="AC50" s="37">
+        <v>3.3126199999999999</v>
+      </c>
+      <c r="AD50" s="37">
+        <v>5.0247700000000002</v>
+      </c>
+      <c r="AE50" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF50" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG50" s="37">
+        <v>0.12672</v>
+      </c>
+      <c r="AH50" s="37">
+        <v>0.45245000000000002</v>
+      </c>
+      <c r="AI50" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ50" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK50" s="26">
+        <v>1.054</v>
+      </c>
+      <c r="AL50" s="26">
+        <v>2.5303</v>
+      </c>
+      <c r="AM50" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN50" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO50" s="47">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AP50" s="47">
+        <v>6.8</v>
+      </c>
+      <c r="AQ50" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR50" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS50" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="AT50" s="46">
+        <v>3.8</v>
+      </c>
+      <c r="AU50" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV50" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW50" s="53">
+        <v>0.3</v>
+      </c>
+      <c r="AX50" s="53">
+        <v>3.2</v>
+      </c>
+      <c r="AY50" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ50" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA50" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="BB50" s="53">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:54">
+      <c r="A51" s="31" t="s">
+        <v>88</v>
+      </c>
+      <c r="B51" s="31" t="s">
+        <v>89</v>
+      </c>
+      <c r="C51" s="37">
+        <v>0</v>
+      </c>
+      <c r="D51" s="37">
+        <v>0</v>
+      </c>
+      <c r="E51" s="37">
+        <v>6.8999999999999997E-4</v>
+      </c>
+      <c r="F51" s="37">
+        <v>0.29181000000000001</v>
+      </c>
+      <c r="G51" s="37">
+        <v>0</v>
+      </c>
+      <c r="H51" s="37">
+        <v>0</v>
+      </c>
+      <c r="I51" s="37">
+        <v>0.159</v>
+      </c>
+      <c r="J51" s="37">
+        <v>0.55249000000000004</v>
+      </c>
+      <c r="K51" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L51" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M51" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N51" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O51" s="37">
+        <v>0</v>
+      </c>
+      <c r="P51" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="37">
+        <v>0.31168000000000001</v>
+      </c>
+      <c r="R51" s="37">
+        <v>0.93300000000000005</v>
+      </c>
+      <c r="S51" s="37">
+        <v>0</v>
+      </c>
+      <c r="T51" s="37">
+        <v>0</v>
+      </c>
+      <c r="U51" s="37">
+        <v>0.59152000000000005</v>
+      </c>
+      <c r="V51" s="37">
+        <v>1.1930000000000001</v>
+      </c>
+      <c r="W51" s="36">
+        <v>0</v>
+      </c>
+      <c r="X51" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="36">
+        <v>1.3533299999999999</v>
+      </c>
+      <c r="Z51" s="36">
+        <v>2.4714999999999998</v>
+      </c>
+      <c r="AA51" s="37"/>
+      <c r="AB51" s="37"/>
+      <c r="AC51" s="37">
+        <v>1.3420700000000001</v>
+      </c>
+      <c r="AD51" s="37">
+        <v>1.1009899999999999</v>
+      </c>
+      <c r="AE51" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF51" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG51" s="37">
+        <v>0.34821000000000002</v>
+      </c>
+      <c r="AH51" s="37">
+        <v>0.68400000000000005</v>
+      </c>
+      <c r="AI51" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ51" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK51" s="26">
+        <v>0.27065</v>
+      </c>
+      <c r="AL51" s="26">
+        <v>2.1119500000000002</v>
+      </c>
+      <c r="AM51" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN51" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO51" s="47">
+        <v>0.3</v>
+      </c>
+      <c r="AP51" s="47">
+        <v>0.6</v>
+      </c>
+      <c r="AQ51" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR51" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS51" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT51" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU51" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV51" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW51" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX51" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY51" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ51" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA51" s="53">
+        <v>0</v>
+      </c>
+      <c r="BB51" s="53">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:54">
+      <c r="A52" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B52" s="31" t="s">
+        <v>91</v>
+      </c>
+      <c r="C52" s="37">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="D52" s="37">
+        <v>0.10641</v>
+      </c>
+      <c r="E52" s="37">
+        <v>0.77498</v>
+      </c>
+      <c r="F52" s="37">
+        <v>2.5255800000000002</v>
+      </c>
+      <c r="G52" s="37">
+        <v>0</v>
+      </c>
+      <c r="H52" s="37">
+        <v>0</v>
+      </c>
+      <c r="I52" s="37">
+        <v>4.3599800000000002</v>
+      </c>
+      <c r="J52" s="37">
+        <v>6.8420800000000002</v>
+      </c>
+      <c r="K52" s="37">
+        <v>0</v>
+      </c>
+      <c r="L52" s="37">
+        <v>0</v>
+      </c>
+      <c r="M52" s="37">
+        <v>2.0449999999999999</v>
+      </c>
+      <c r="N52" s="37">
+        <v>5.6673299999999998</v>
+      </c>
+      <c r="O52" s="37">
+        <v>0</v>
+      </c>
+      <c r="P52" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="37">
+        <v>2.1825999999999999</v>
+      </c>
+      <c r="R52" s="37">
+        <v>8.0506799999999998</v>
+      </c>
+      <c r="S52" s="37">
+        <v>0</v>
+      </c>
+      <c r="T52" s="37">
+        <v>0</v>
+      </c>
+      <c r="U52" s="37">
+        <v>1.2923</v>
+      </c>
+      <c r="V52" s="37">
+        <v>4.1033799999999996</v>
+      </c>
+      <c r="W52" s="36">
+        <v>0</v>
+      </c>
+      <c r="X52" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y52" s="36">
+        <v>3.67177</v>
+      </c>
+      <c r="Z52" s="36">
+        <v>8.9947900000000001</v>
+      </c>
+      <c r="AA52" s="37"/>
+      <c r="AB52" s="37"/>
+      <c r="AC52" s="37">
+        <v>1.1227499999999999</v>
+      </c>
+      <c r="AD52" s="37">
+        <v>4.1238200000000003</v>
+      </c>
+      <c r="AE52" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF52" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG52" s="37">
+        <v>1.9038200000000001</v>
+      </c>
+      <c r="AH52" s="37">
+        <v>3.9666999999999999</v>
+      </c>
+      <c r="AI52" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ52" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK52" s="26">
+        <v>0.62124000000000001</v>
+      </c>
+      <c r="AL52" s="26">
+        <v>1.9694799999999999</v>
+      </c>
+      <c r="AM52" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN52" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO52" s="47">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="AP52" s="47">
+        <v>14.6</v>
+      </c>
+      <c r="AQ52" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR52" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS52" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="AT52" s="46">
+        <v>3.1</v>
+      </c>
+      <c r="AU52" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV52" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW52" s="53">
         <v>0.8</v>
       </c>
-      <c r="AH8" s="14">
-[...47 lines deleted...]
-      <c r="AX8" s="1">
+      <c r="AX52" s="53">
+        <v>2.7</v>
+      </c>
+      <c r="AY52" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ52" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA52" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="BB52" s="53">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:54">
+      <c r="A53" s="31" t="s">
+        <v>92</v>
+      </c>
+      <c r="B53" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="C53" s="37">
+        <v>0</v>
+      </c>
+      <c r="D53" s="37">
+        <v>0</v>
+      </c>
+      <c r="E53" s="37">
+        <v>0.23730000000000001</v>
+      </c>
+      <c r="F53" s="37">
+        <v>0.40259</v>
+      </c>
+      <c r="G53" s="37">
+        <v>0</v>
+      </c>
+      <c r="H53" s="37">
+        <v>0</v>
+      </c>
+      <c r="I53" s="37">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="J53" s="37">
+        <v>0.14255000000000001</v>
+      </c>
+      <c r="K53" s="37">
+        <v>0</v>
+      </c>
+      <c r="L53" s="37">
+        <v>0</v>
+      </c>
+      <c r="M53" s="37">
+        <v>0.17213000000000001</v>
+      </c>
+      <c r="N53" s="37">
+        <v>0.49126999999999998</v>
+      </c>
+      <c r="O53" s="37">
+        <v>0</v>
+      </c>
+      <c r="P53" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="37">
+        <v>9.1499999999999998E-2</v>
+      </c>
+      <c r="R53" s="37">
+        <v>0.11266</v>
+      </c>
+      <c r="S53" s="37">
+        <v>0</v>
+      </c>
+      <c r="T53" s="37">
+        <v>0</v>
+      </c>
+      <c r="U53" s="37">
+        <v>0.06</v>
+      </c>
+      <c r="V53" s="37">
+        <v>0.12731999999999999</v>
+      </c>
+      <c r="W53" s="36">
+        <v>0</v>
+      </c>
+      <c r="X53" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="36">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="Z53" s="36">
+        <v>1.30921</v>
+      </c>
+      <c r="AA53" s="37"/>
+      <c r="AB53" s="37"/>
+      <c r="AC53" s="37">
+        <v>0.05</v>
+      </c>
+      <c r="AD53" s="37">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="AE53" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF53" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG53" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH53" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI53" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ53" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK53" s="26">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AL53" s="26">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="AM53" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN53" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO53" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="AP53" s="47">
+        <v>0.8</v>
+      </c>
+      <c r="AQ53" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR53" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS53" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT53" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU53" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV53" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW53" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX53" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY53" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ53" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA53" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB53" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="54" spans="1:54">
+      <c r="A54" s="31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B54" s="31" t="s">
+        <v>95</v>
+      </c>
+      <c r="C54" s="37">
+        <v>0</v>
+      </c>
+      <c r="D54" s="37">
+        <v>0</v>
+      </c>
+      <c r="E54" s="37">
+        <v>224.94810000000001</v>
+      </c>
+      <c r="F54" s="37">
+        <v>349.25585000000001</v>
+      </c>
+      <c r="G54" s="37">
+        <v>0</v>
+      </c>
+      <c r="H54" s="37">
+        <v>0</v>
+      </c>
+      <c r="I54" s="37">
+        <v>426.97474999999997</v>
+      </c>
+      <c r="J54" s="37">
+        <v>832.93510000000003</v>
+      </c>
+      <c r="K54" s="37">
+        <v>0</v>
+      </c>
+      <c r="L54" s="37">
+        <v>0</v>
+      </c>
+      <c r="M54" s="37">
+        <v>292.20526000000001</v>
+      </c>
+      <c r="N54" s="37">
+        <v>302.80991999999998</v>
+      </c>
+      <c r="O54" s="37">
+        <v>0</v>
+      </c>
+      <c r="P54" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="37">
+        <v>198.44372999999999</v>
+      </c>
+      <c r="R54" s="37">
+        <v>310.86236000000002</v>
+      </c>
+      <c r="S54" s="37">
+        <v>0</v>
+      </c>
+      <c r="T54" s="37">
+        <v>0</v>
+      </c>
+      <c r="U54" s="37">
+        <v>175.00997000000001</v>
+      </c>
+      <c r="V54" s="37">
+        <v>364.32479999999998</v>
+      </c>
+      <c r="W54" s="36">
+        <v>0</v>
+      </c>
+      <c r="X54" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="36">
+        <v>267.00832000000003</v>
+      </c>
+      <c r="Z54" s="36">
+        <v>574.36590999999999</v>
+      </c>
+      <c r="AA54" s="37"/>
+      <c r="AB54" s="37"/>
+      <c r="AC54" s="37">
+        <v>245.21278999999998</v>
+      </c>
+      <c r="AD54" s="37">
+        <v>603.79121000000009</v>
+      </c>
+      <c r="AE54" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF54" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG54" s="37">
+        <v>61.541719999999998</v>
+      </c>
+      <c r="AH54" s="37">
+        <v>102.72054</v>
+      </c>
+      <c r="AI54" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ54" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK54" s="26">
+        <v>34.930689999999998</v>
+      </c>
+      <c r="AL54" s="26">
+        <v>83.684389999999993</v>
+      </c>
+      <c r="AM54" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN54" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO54" s="47">
+        <v>81</v>
+      </c>
+      <c r="AP54" s="47">
+        <v>182.9</v>
+      </c>
+      <c r="AQ54" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR54" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS54" s="46">
+        <v>90.7</v>
+      </c>
+      <c r="AT54" s="46">
+        <v>166.4</v>
+      </c>
+      <c r="AU54" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV54" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW54" s="53">
+        <v>73.7</v>
+      </c>
+      <c r="AX54" s="53">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="AY54" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ54" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA54" s="53">
+        <v>16.2</v>
+      </c>
+      <c r="BB54" s="53">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="55" spans="1:54">
+      <c r="A55" s="31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B55" s="31" t="s">
+        <v>97</v>
+      </c>
+      <c r="C55" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D55" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E55" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F55" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G55" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H55" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I55" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J55" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K55" s="37">
+        <v>0</v>
+      </c>
+      <c r="L55" s="37">
+        <v>0</v>
+      </c>
+      <c r="M55" s="37">
+        <v>4.8500000000000001E-3</v>
+      </c>
+      <c r="N55" s="37">
+        <v>1.8006599999999999</v>
+      </c>
+      <c r="O55" s="37">
+        <v>0</v>
+      </c>
+      <c r="P55" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="37">
+        <v>0.53200000000000003</v>
+      </c>
+      <c r="R55" s="37">
+        <v>8.65001</v>
+      </c>
+      <c r="S55" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T55" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U55" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V55" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W55" s="36">
+        <v>0</v>
+      </c>
+      <c r="X55" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="36">
+        <v>0.4</v>
+      </c>
+      <c r="Z55" s="36">
+        <v>0.46300000000000002</v>
+      </c>
+      <c r="AA55" s="37"/>
+      <c r="AB55" s="37"/>
+      <c r="AC55" s="37"/>
+      <c r="AD55" s="37"/>
+      <c r="AE55" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF55" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG55" s="37">
+        <v>3.7412000000000001</v>
+      </c>
+      <c r="AH55" s="37">
+        <v>7.0415000000000001</v>
+      </c>
+      <c r="AI55" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ55" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK55" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL55" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM55" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN55" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO55" s="47">
+        <v>5.8</v>
+      </c>
+      <c r="AP55" s="47">
+        <v>15.8</v>
+      </c>
+      <c r="AQ55" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR55" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS55" s="46">
+        <v>16.7</v>
+      </c>
+      <c r="AT55" s="46">
+        <v>24.6</v>
+      </c>
+      <c r="AU55" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV55" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW55" s="53">
+        <v>4.7</v>
+      </c>
+      <c r="AX55" s="53">
+        <v>7.1</v>
+      </c>
+      <c r="AY55" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ55" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA55" s="53">
+        <v>21.5</v>
+      </c>
+      <c r="BB55" s="53">
+        <v>34.5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:54">
+      <c r="A56" s="31" t="s">
+        <v>98</v>
+      </c>
+      <c r="B56" s="31" t="s">
+        <v>99</v>
+      </c>
+      <c r="C56" s="37">
+        <v>0</v>
+      </c>
+      <c r="D56" s="37">
+        <v>0</v>
+      </c>
+      <c r="E56" s="37">
+        <v>2417.1618100000001</v>
+      </c>
+      <c r="F56" s="37">
+        <v>5082.5802199999998</v>
+      </c>
+      <c r="G56" s="37">
+        <v>0</v>
+      </c>
+      <c r="H56" s="37">
+        <v>0</v>
+      </c>
+      <c r="I56" s="37">
+        <v>2389.2280300000002</v>
+      </c>
+      <c r="J56" s="37">
+        <v>4383.41273</v>
+      </c>
+      <c r="K56" s="37">
+        <v>0</v>
+      </c>
+      <c r="L56" s="37">
+        <v>0</v>
+      </c>
+      <c r="M56" s="37">
+        <v>1974.0960399999999</v>
+      </c>
+      <c r="N56" s="37">
+        <v>3531.6989400000002</v>
+      </c>
+      <c r="O56" s="37">
+        <v>0</v>
+      </c>
+      <c r="P56" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="37">
+        <v>1183.9581000000001</v>
+      </c>
+      <c r="R56" s="37">
+        <v>2332.7068599999998</v>
+      </c>
+      <c r="S56" s="37">
+        <v>0.44355</v>
+      </c>
+      <c r="T56" s="37">
+        <v>1.2429699999999999</v>
+      </c>
+      <c r="U56" s="37">
+        <v>1142.2389700000001</v>
+      </c>
+      <c r="V56" s="37">
+        <v>1638.8408300000001</v>
+      </c>
+      <c r="W56" s="36">
+        <v>0.17985000000000001</v>
+      </c>
+      <c r="X56" s="36">
+        <v>0.32651000000000002</v>
+      </c>
+      <c r="Y56" s="36">
+        <v>906.39157999999998</v>
+      </c>
+      <c r="Z56" s="36">
+        <v>1994.6319000000001</v>
+      </c>
+      <c r="AA56" s="37"/>
+      <c r="AB56" s="37"/>
+      <c r="AC56" s="37">
+        <v>848.01744000000008</v>
+      </c>
+      <c r="AD56" s="37">
+        <v>1974.7954400000001</v>
+      </c>
+      <c r="AE56" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF56" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG56" s="37">
+        <v>622.87013999999999</v>
+      </c>
+      <c r="AH56" s="37">
+        <v>1483.43993</v>
+      </c>
+      <c r="AI56" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ56" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK56" s="26">
+        <v>997.99782000000005</v>
+      </c>
+      <c r="AL56" s="26">
+        <v>2044.95362</v>
+      </c>
+      <c r="AM56" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN56" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO56" s="47">
+        <v>1292.3</v>
+      </c>
+      <c r="AP56" s="47">
+        <v>2410.6999999999998</v>
+      </c>
+      <c r="AQ56" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR56" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS56" s="46">
+        <v>825.7</v>
+      </c>
+      <c r="AT56" s="46">
+        <v>1953.9</v>
+      </c>
+      <c r="AU56" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV56" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW56" s="53">
+        <v>574.4</v>
+      </c>
+      <c r="AX56" s="53">
+        <v>1381.8</v>
+      </c>
+      <c r="AY56" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ56" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA56" s="53">
+        <v>198.5</v>
+      </c>
+      <c r="BB56" s="53">
+        <v>599.6</v>
+      </c>
+    </row>
+    <row r="57" spans="1:54">
+      <c r="A57" s="31" t="s">
+        <v>100</v>
+      </c>
+      <c r="B57" s="31" t="s">
+        <v>101</v>
+      </c>
+      <c r="C57" s="37">
+        <v>0</v>
+      </c>
+      <c r="D57" s="37">
+        <v>0</v>
+      </c>
+      <c r="E57" s="37">
+        <v>624.10447999999997</v>
+      </c>
+      <c r="F57" s="37">
+        <v>1162.9029499999999</v>
+      </c>
+      <c r="G57" s="37">
+        <v>0</v>
+      </c>
+      <c r="H57" s="37">
+        <v>0</v>
+      </c>
+      <c r="I57" s="37">
+        <v>676.99418000000003</v>
+      </c>
+      <c r="J57" s="37">
+        <v>1028.7688700000001</v>
+      </c>
+      <c r="K57" s="37">
+        <v>0</v>
+      </c>
+      <c r="L57" s="37">
+        <v>0</v>
+      </c>
+      <c r="M57" s="37">
+        <v>243.67013</v>
+      </c>
+      <c r="N57" s="37">
+        <v>454.13270999999997</v>
+      </c>
+      <c r="O57" s="37">
+        <v>37.066000000000003</v>
+      </c>
+      <c r="P57" s="37">
+        <v>16.864999999999998</v>
+      </c>
+      <c r="Q57" s="37">
+        <v>153.8776</v>
+      </c>
+      <c r="R57" s="37">
+        <v>455.20656000000002</v>
+      </c>
+      <c r="S57" s="37">
+        <v>5.3406000000000002</v>
+      </c>
+      <c r="T57" s="37">
+        <v>15.562620000000001</v>
+      </c>
+      <c r="U57" s="37">
+        <v>169.26942</v>
+      </c>
+      <c r="V57" s="37">
+        <v>486.04046</v>
+      </c>
+      <c r="W57" s="36">
+        <v>0</v>
+      </c>
+      <c r="X57" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y57" s="36">
+        <v>77.701409999999996</v>
+      </c>
+      <c r="Z57" s="36">
+        <v>285.39262000000002</v>
+      </c>
+      <c r="AA57" s="37"/>
+      <c r="AB57" s="37"/>
+      <c r="AC57" s="37">
+        <v>118.90656</v>
+      </c>
+      <c r="AD57" s="37">
+        <v>509.29719</v>
+      </c>
+      <c r="AE57" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF57" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG57" s="37">
+        <v>340.16615000000002</v>
+      </c>
+      <c r="AH57" s="37">
+        <v>881.34897999999998</v>
+      </c>
+      <c r="AI57" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ57" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK57" s="26">
+        <v>455.67061999999999</v>
+      </c>
+      <c r="AL57" s="26">
+        <v>963.39166</v>
+      </c>
+      <c r="AM57" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN57" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO57" s="47">
+        <v>445.5</v>
+      </c>
+      <c r="AP57" s="47">
+        <v>1002.7</v>
+      </c>
+      <c r="AQ57" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR57" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS57" s="46">
+        <v>339.1</v>
+      </c>
+      <c r="AT57" s="46">
+        <v>851.4</v>
+      </c>
+      <c r="AU57" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV57" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW57" s="53">
+        <v>173.3</v>
+      </c>
+      <c r="AX57" s="53">
+        <v>456.3</v>
+      </c>
+      <c r="AY57" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ57" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA57" s="53">
+        <v>357.8</v>
+      </c>
+      <c r="BB57" s="53">
+        <v>688.5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:54">
+      <c r="A58" s="31" t="s">
+        <v>102</v>
+      </c>
+      <c r="B58" s="31" t="s">
+        <v>103</v>
+      </c>
+      <c r="C58" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D58" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E58" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F58" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G58" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H58" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I58" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J58" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K58" s="37">
+        <v>0</v>
+      </c>
+      <c r="L58" s="37">
+        <v>0</v>
+      </c>
+      <c r="M58" s="37">
+        <v>5.1999999999999998E-2</v>
+      </c>
+      <c r="N58" s="37">
+        <v>7.0209999999999995E-2</v>
+      </c>
+      <c r="O58" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P58" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q58" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R58" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S58" s="37">
+        <v>0</v>
+      </c>
+      <c r="T58" s="37">
+        <v>0</v>
+      </c>
+      <c r="U58" s="37">
+        <v>0.16600000000000001</v>
+      </c>
+      <c r="V58" s="37">
+        <v>0.96409999999999996</v>
+      </c>
+      <c r="W58" s="36">
+        <v>0</v>
+      </c>
+      <c r="X58" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y58" s="36">
+        <v>2.0150000000000001E-2</v>
+      </c>
+      <c r="Z58" s="36">
+        <v>6.7739999999999995E-2</v>
+      </c>
+      <c r="AA58" s="37"/>
+      <c r="AB58" s="37"/>
+      <c r="AC58" s="37"/>
+      <c r="AD58" s="37"/>
+      <c r="AE58" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF58" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG58" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH58" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI58" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ58" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK58" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL58" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM58" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN58" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO58" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP58" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ58" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR58" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS58" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT58" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU58" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV58" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW58" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX58" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY58" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ58" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA58" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB58" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="59" spans="1:54">
+      <c r="A59" s="31" t="s">
+        <v>104</v>
+      </c>
+      <c r="B59" s="31" t="s">
+        <v>105</v>
+      </c>
+      <c r="C59" s="37">
+        <v>0</v>
+      </c>
+      <c r="D59" s="37">
+        <v>0</v>
+      </c>
+      <c r="E59" s="37">
+        <v>211.30698000000001</v>
+      </c>
+      <c r="F59" s="37">
+        <v>607.58739000000003</v>
+      </c>
+      <c r="G59" s="37">
+        <v>0</v>
+      </c>
+      <c r="H59" s="37">
+        <v>0</v>
+      </c>
+      <c r="I59" s="37">
+        <v>162.74852000000001</v>
+      </c>
+      <c r="J59" s="37">
+        <v>378.23426999999998</v>
+      </c>
+      <c r="K59" s="37">
+        <v>0</v>
+      </c>
+      <c r="L59" s="37">
+        <v>0</v>
+      </c>
+      <c r="M59" s="37">
+        <v>257.29250999999999</v>
+      </c>
+      <c r="N59" s="37">
+        <v>416.02125999999998</v>
+      </c>
+      <c r="O59" s="37">
+        <v>5.2069999999999999</v>
+      </c>
+      <c r="P59" s="37">
+        <v>22.140550000000001</v>
+      </c>
+      <c r="Q59" s="37">
+        <v>132.81169</v>
+      </c>
+      <c r="R59" s="37">
+        <v>443.13276000000002</v>
+      </c>
+      <c r="S59" s="37">
+        <v>1.8140000000000001</v>
+      </c>
+      <c r="T59" s="37">
+        <v>8.4514600000000009</v>
+      </c>
+      <c r="U59" s="37">
+        <v>267.10165999999998</v>
+      </c>
+      <c r="V59" s="37">
+        <v>522.29891999999995</v>
+      </c>
+      <c r="W59" s="36">
+        <v>5.8404999999999996</v>
+      </c>
+      <c r="X59" s="36">
+        <v>47.372320000000002</v>
+      </c>
+      <c r="Y59" s="36">
+        <v>185.65747999999999</v>
+      </c>
+      <c r="Z59" s="36">
+        <v>708.96918000000005</v>
+      </c>
+      <c r="AA59" s="37">
+        <v>3.895</v>
+      </c>
+      <c r="AB59" s="37">
+        <v>103.92722999999999</v>
+      </c>
+      <c r="AC59" s="37">
+        <v>221.75158000000002</v>
+      </c>
+      <c r="AD59" s="37">
+        <v>824.03591999999992</v>
+      </c>
+      <c r="AE59" s="37">
+        <v>11.170999999999999</v>
+      </c>
+      <c r="AF59" s="37">
+        <v>103.43798</v>
+      </c>
+      <c r="AG59" s="37">
+        <v>88.725160000000002</v>
+      </c>
+      <c r="AH59" s="37">
+        <v>371.53332</v>
+      </c>
+      <c r="AI59" s="26">
+        <v>5.774</v>
+      </c>
+      <c r="AJ59" s="26">
+        <v>37.440280000000001</v>
+      </c>
+      <c r="AK59" s="26">
+        <v>95.806120000000007</v>
+      </c>
+      <c r="AL59" s="26">
+        <v>525.29948999999999</v>
+      </c>
+      <c r="AM59" s="47">
+        <v>7.5250000000000004</v>
+      </c>
+      <c r="AN59" s="47">
+        <v>20.3</v>
+      </c>
+      <c r="AO59" s="47">
+        <v>83.3</v>
+      </c>
+      <c r="AP59" s="47">
+        <v>352.2</v>
+      </c>
+      <c r="AQ59" s="46">
+        <v>1.57</v>
+      </c>
+      <c r="AR59" s="46">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AS59" s="46">
+        <v>107.8</v>
+      </c>
+      <c r="AT59" s="46">
+        <v>312.39999999999998</v>
+      </c>
+      <c r="AU59" s="53">
+        <v>1.6</v>
+      </c>
+      <c r="AV59" s="53">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AW59" s="53">
+        <v>63</v>
+      </c>
+      <c r="AX59" s="53">
+        <v>240</v>
+      </c>
+      <c r="AY59" s="53">
+        <v>8</v>
+      </c>
+      <c r="AZ59" s="53">
+        <v>30.1</v>
+      </c>
+      <c r="BA59" s="53">
+        <v>71</v>
+      </c>
+      <c r="BB59" s="53">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:54">
+      <c r="A60" s="31" t="s">
+        <v>106</v>
+      </c>
+      <c r="B60" s="31" t="s">
+        <v>107</v>
+      </c>
+      <c r="C60" s="37">
+        <v>0</v>
+      </c>
+      <c r="D60" s="37">
+        <v>0</v>
+      </c>
+      <c r="E60" s="37">
+        <v>5.1916000000000002</v>
+      </c>
+      <c r="F60" s="37">
+        <v>27.262699999999999</v>
+      </c>
+      <c r="G60" s="37">
+        <v>0</v>
+      </c>
+      <c r="H60" s="37">
+        <v>0</v>
+      </c>
+      <c r="I60" s="37">
+        <v>3.3041</v>
+      </c>
+      <c r="J60" s="37">
+        <v>26.951000000000001</v>
+      </c>
+      <c r="K60" s="37">
+        <v>0</v>
+      </c>
+      <c r="L60" s="37">
+        <v>0</v>
+      </c>
+      <c r="M60" s="37">
+        <v>2.69224</v>
+      </c>
+      <c r="N60" s="37">
+        <v>19.526879999999998</v>
+      </c>
+      <c r="O60" s="37">
+        <v>0</v>
+      </c>
+      <c r="P60" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="37">
+        <v>2.6976200000000001</v>
+      </c>
+      <c r="R60" s="37">
+        <v>19.02861</v>
+      </c>
+      <c r="S60" s="37">
+        <v>0</v>
+      </c>
+      <c r="T60" s="37">
+        <v>0</v>
+      </c>
+      <c r="U60" s="37">
+        <v>4.9629700000000003</v>
+      </c>
+      <c r="V60" s="37">
+        <v>32.530459999999998</v>
+      </c>
+      <c r="W60" s="36">
+        <v>0</v>
+      </c>
+      <c r="X60" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y60" s="36">
+        <v>6.9337900000000001</v>
+      </c>
+      <c r="Z60" s="36">
+        <v>44.541829999999997</v>
+      </c>
+      <c r="AA60" s="37"/>
+      <c r="AB60" s="37"/>
+      <c r="AC60" s="37">
+        <v>4.3212799999999989</v>
+      </c>
+      <c r="AD60" s="37">
+        <v>29.500919999999994</v>
+      </c>
+      <c r="AE60" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF60" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG60" s="37">
+        <v>4.9815300000000002</v>
+      </c>
+      <c r="AH60" s="37">
+        <v>23.938120000000001</v>
+      </c>
+      <c r="AI60" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ60" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK60" s="26">
+        <v>6.1307</v>
+      </c>
+      <c r="AL60" s="26">
+        <v>33.051639999999999</v>
+      </c>
+      <c r="AM60" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN60" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO60" s="47">
+        <v>6.6</v>
+      </c>
+      <c r="AP60" s="47">
+        <v>28.2</v>
+      </c>
+      <c r="AQ60" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR60" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS60" s="46">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="AT60" s="46">
+        <v>29.8</v>
+      </c>
+      <c r="AU60" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV60" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW60" s="53">
+        <v>6.2</v>
+      </c>
+      <c r="AX60" s="53">
+        <v>25.4</v>
+      </c>
+      <c r="AY60" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ60" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA60" s="53">
+        <v>6.1</v>
+      </c>
+      <c r="BB60" s="53">
+        <v>14.8</v>
+      </c>
+    </row>
+    <row r="61" spans="1:54">
+      <c r="A61" s="31" t="s">
+        <v>108</v>
+      </c>
+      <c r="B61" s="31" t="s">
+        <v>109</v>
+      </c>
+      <c r="C61" s="37">
+        <v>0</v>
+      </c>
+      <c r="D61" s="37">
+        <v>0</v>
+      </c>
+      <c r="E61" s="37">
+        <v>37.781999999999996</v>
+      </c>
+      <c r="F61" s="37">
+        <v>31.71659</v>
+      </c>
+      <c r="G61" s="37">
+        <v>0</v>
+      </c>
+      <c r="H61" s="37">
+        <v>0</v>
+      </c>
+      <c r="I61" s="37">
+        <v>68.828329999999994</v>
+      </c>
+      <c r="J61" s="37">
+        <v>58.158969999999997</v>
+      </c>
+      <c r="K61" s="37">
+        <v>0</v>
+      </c>
+      <c r="L61" s="37">
+        <v>0</v>
+      </c>
+      <c r="M61" s="37">
+        <v>9.9329999999999998</v>
+      </c>
+      <c r="N61" s="37">
+        <v>13.308400000000001</v>
+      </c>
+      <c r="O61" s="37">
+        <v>0</v>
+      </c>
+      <c r="P61" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="37">
+        <v>15.60671</v>
+      </c>
+      <c r="R61" s="37">
+        <v>16.456710000000001</v>
+      </c>
+      <c r="S61" s="37">
+        <v>0</v>
+      </c>
+      <c r="T61" s="37">
+        <v>0</v>
+      </c>
+      <c r="U61" s="37">
+        <v>238.66580999999999</v>
+      </c>
+      <c r="V61" s="37">
+        <v>77.4482</v>
+      </c>
+      <c r="W61" s="36">
+        <v>0</v>
+      </c>
+      <c r="X61" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y61" s="36">
+        <v>72.11215</v>
+      </c>
+      <c r="Z61" s="36">
+        <v>79.415199999999999</v>
+      </c>
+      <c r="AA61" s="37"/>
+      <c r="AB61" s="37"/>
+      <c r="AC61" s="37">
+        <v>168.72067000000001</v>
+      </c>
+      <c r="AD61" s="37">
+        <v>139.31426999999999</v>
+      </c>
+      <c r="AE61" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF61" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG61" s="37">
+        <v>327.17844000000002</v>
+      </c>
+      <c r="AH61" s="37">
+        <v>90.615390000000005</v>
+      </c>
+      <c r="AI61" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ61" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK61" s="26">
+        <v>863.95405000000005</v>
+      </c>
+      <c r="AL61" s="26">
+        <v>277.17498000000001</v>
+      </c>
+      <c r="AM61" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN61" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO61" s="47">
+        <v>774</v>
+      </c>
+      <c r="AP61" s="47">
+        <v>239.4</v>
+      </c>
+      <c r="AQ61" s="46">
+        <v>10509</v>
+      </c>
+      <c r="AR61" s="46">
+        <v>5720.4</v>
+      </c>
+      <c r="AS61" s="46">
+        <v>1470.2</v>
+      </c>
+      <c r="AT61" s="46">
+        <v>834.4</v>
+      </c>
+      <c r="AU61" s="53">
+        <v>1791</v>
+      </c>
+      <c r="AV61" s="53">
+        <v>939.5</v>
+      </c>
+      <c r="AW61" s="53">
+        <v>611.9</v>
+      </c>
+      <c r="AX61" s="53">
+        <v>375.2</v>
+      </c>
+      <c r="AY61" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ61" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA61" s="53">
+        <v>6.8</v>
+      </c>
+      <c r="BB61" s="53">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="62" spans="1:54">
+      <c r="A62" s="31" t="s">
+        <v>110</v>
+      </c>
+      <c r="B62" s="31" t="s">
+        <v>111</v>
+      </c>
+      <c r="C62" s="37">
+        <v>0</v>
+      </c>
+      <c r="D62" s="37">
+        <v>0</v>
+      </c>
+      <c r="E62" s="37">
+        <v>6.42483</v>
+      </c>
+      <c r="F62" s="37">
+        <v>26.245940000000001</v>
+      </c>
+      <c r="G62" s="37">
+        <v>0</v>
+      </c>
+      <c r="H62" s="37">
+        <v>0</v>
+      </c>
+      <c r="I62" s="37">
+        <v>3.9268000000000001</v>
+      </c>
+      <c r="J62" s="37">
+        <v>16.701830000000001</v>
+      </c>
+      <c r="K62" s="37">
+        <v>0</v>
+      </c>
+      <c r="L62" s="37">
+        <v>0</v>
+      </c>
+      <c r="M62" s="37">
+        <v>8.7841199999999997</v>
+      </c>
+      <c r="N62" s="37">
+        <v>29.853200000000001</v>
+      </c>
+      <c r="O62" s="37">
+        <v>0</v>
+      </c>
+      <c r="P62" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="37">
+        <v>7.7857700000000003</v>
+      </c>
+      <c r="R62" s="37">
+        <v>32.19753</v>
+      </c>
+      <c r="S62" s="37">
+        <v>0</v>
+      </c>
+      <c r="T62" s="37">
+        <v>0</v>
+      </c>
+      <c r="U62" s="37">
+        <v>9.09328</v>
+      </c>
+      <c r="V62" s="37">
+        <v>37.112819999999999</v>
+      </c>
+      <c r="W62" s="36">
+        <v>0</v>
+      </c>
+      <c r="X62" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="36">
+        <v>5.7211299999999996</v>
+      </c>
+      <c r="Z62" s="36">
+        <v>5.1981200000000003</v>
+      </c>
+      <c r="AA62" s="37"/>
+      <c r="AB62" s="37"/>
+      <c r="AC62" s="37">
+        <v>7.9416200000000003</v>
+      </c>
+      <c r="AD62" s="37">
+        <v>23.039320000000004</v>
+      </c>
+      <c r="AE62" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF62" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG62" s="37">
+        <v>3.4747300000000001</v>
+      </c>
+      <c r="AH62" s="37">
+        <v>9.5388500000000001</v>
+      </c>
+      <c r="AI62" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ62" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK62" s="26">
+        <v>13.649100000000001</v>
+      </c>
+      <c r="AL62" s="26">
+        <v>3.9263400000000002</v>
+      </c>
+      <c r="AM62" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN62" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO62" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="AP62" s="47">
         <v>0.2</v>
       </c>
-      <c r="AY8" s="1" t="s">
-[...9 lines deleted...]
-        <v>228</v>
+      <c r="AQ62" s="46">
+        <v>13338</v>
+      </c>
+      <c r="AR62" s="46">
+        <v>2717.1</v>
+      </c>
+      <c r="AS62" s="46">
+        <v>22.4</v>
+      </c>
+      <c r="AT62" s="46">
+        <v>36.4</v>
+      </c>
+      <c r="AU62" s="53">
+        <v>10126</v>
+      </c>
+      <c r="AV62" s="53">
+        <v>2074.6999999999998</v>
+      </c>
+      <c r="AW62" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX62" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY62" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ62" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA62" s="53">
+        <v>0.6</v>
+      </c>
+      <c r="BB62" s="53">
+        <v>1.9</v>
       </c>
     </row>
-    <row r="9" spans="1:54" s="15" customFormat="1" ht="12.75">
-      <c r="A9" s="6" t="s">
+    <row r="63" spans="1:54">
+      <c r="A63" s="31" t="s">
+        <v>112</v>
+      </c>
+      <c r="B63" s="31" t="s">
+        <v>113</v>
+      </c>
+      <c r="C63" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D63" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E63" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F63" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G63" s="37">
+        <v>0</v>
+      </c>
+      <c r="H63" s="37">
+        <v>0</v>
+      </c>
+      <c r="I63" s="37">
+        <v>0.23</v>
+      </c>
+      <c r="J63" s="37">
+        <v>0.45579999999999998</v>
+      </c>
+      <c r="K63" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L63" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M63" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N63" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O63" s="37">
+        <v>0</v>
+      </c>
+      <c r="P63" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="37">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="R63" s="37">
+        <v>0.14169999999999999</v>
+      </c>
+      <c r="S63" s="37">
+        <v>0</v>
+      </c>
+      <c r="T63" s="37">
+        <v>0</v>
+      </c>
+      <c r="U63" s="37">
+        <v>0.105</v>
+      </c>
+      <c r="V63" s="37">
+        <v>0.19344</v>
+      </c>
+      <c r="W63" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X63" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y63" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z63" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA63" s="37"/>
+      <c r="AB63" s="37"/>
+      <c r="AC63" s="37">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="AD63" s="37">
+        <v>1.533E-2</v>
+      </c>
+      <c r="AE63" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF63" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG63" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH63" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI63" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ63" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK63" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL63" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM63" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN63" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO63" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP63" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ63" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR63" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS63" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT63" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU63" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV63" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW63" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX63" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY63" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ63" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA63" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB63" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="64" spans="1:54">
+      <c r="A64" s="31" t="s">
+        <v>114</v>
+      </c>
+      <c r="B64" s="31" t="s">
+        <v>115</v>
+      </c>
+      <c r="C64" s="37">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="D64" s="37">
+        <v>0.41089999999999999</v>
+      </c>
+      <c r="E64" s="37">
+        <v>178.85068999999999</v>
+      </c>
+      <c r="F64" s="37">
+        <v>460.29424999999998</v>
+      </c>
+      <c r="G64" s="37">
+        <v>0</v>
+      </c>
+      <c r="H64" s="37">
+        <v>0</v>
+      </c>
+      <c r="I64" s="37">
+        <v>207.95263</v>
+      </c>
+      <c r="J64" s="37">
+        <v>383.51942000000003</v>
+      </c>
+      <c r="K64" s="37">
+        <v>0</v>
+      </c>
+      <c r="L64" s="37">
+        <v>0</v>
+      </c>
+      <c r="M64" s="37">
+        <v>729.43692999999996</v>
+      </c>
+      <c r="N64" s="37">
+        <v>1996.3574100000001</v>
+      </c>
+      <c r="O64" s="37">
+        <v>0</v>
+      </c>
+      <c r="P64" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="37">
+        <v>489.68326000000002</v>
+      </c>
+      <c r="R64" s="37">
+        <v>811.03222000000005</v>
+      </c>
+      <c r="S64" s="37">
+        <v>0.13200000000000001</v>
+      </c>
+      <c r="T64" s="37">
+        <v>0.22486</v>
+      </c>
+      <c r="U64" s="37">
+        <v>378.68227000000002</v>
+      </c>
+      <c r="V64" s="37">
+        <v>527.98527999999999</v>
+      </c>
+      <c r="W64" s="36">
+        <v>8.0328599999999994</v>
+      </c>
+      <c r="X64" s="36">
+        <v>8.8889999999999993</v>
+      </c>
+      <c r="Y64" s="36">
+        <v>270.81429000000003</v>
+      </c>
+      <c r="Z64" s="36">
+        <v>452.22534000000002</v>
+      </c>
+      <c r="AA64" s="37">
+        <v>13.93229</v>
+      </c>
+      <c r="AB64" s="37">
+        <v>9.3038500000000006</v>
+      </c>
+      <c r="AC64" s="37">
+        <v>2262.7512200000006</v>
+      </c>
+      <c r="AD64" s="37">
+        <v>654.26189999999997</v>
+      </c>
+      <c r="AE64" s="37">
+        <v>6.9950000000000001</v>
+      </c>
+      <c r="AF64" s="37">
+        <v>4.1737799999999998</v>
+      </c>
+      <c r="AG64" s="37">
+        <v>444.12060000000002</v>
+      </c>
+      <c r="AH64" s="37">
+        <v>1083.89174</v>
+      </c>
+      <c r="AI64" s="26">
+        <v>1.58E-3</v>
+      </c>
+      <c r="AJ64" s="26">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="AK64" s="26">
+        <v>470.10248000000001</v>
+      </c>
+      <c r="AL64" s="26">
+        <v>952.76557000000003</v>
+      </c>
+      <c r="AM64" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN64" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO64" s="47">
+        <v>458.1</v>
+      </c>
+      <c r="AP64" s="47">
+        <v>971.9</v>
+      </c>
+      <c r="AQ64" s="46">
+        <v>3.1072799999999998</v>
+      </c>
+      <c r="AR64" s="46">
+        <v>9.4</v>
+      </c>
+      <c r="AS64" s="46">
+        <v>755</v>
+      </c>
+      <c r="AT64" s="46">
+        <v>1176.8</v>
+      </c>
+      <c r="AU64" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV64" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW64" s="53">
+        <v>311.8</v>
+      </c>
+      <c r="AX64" s="53">
+        <v>645.20000000000005</v>
+      </c>
+      <c r="AY64" s="53">
+        <v>25.1</v>
+      </c>
+      <c r="AZ64" s="53">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="BA64" s="53">
+        <v>350.6</v>
+      </c>
+      <c r="BB64" s="53">
+        <v>732.1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:54">
+      <c r="A65" s="31" t="s">
+        <v>116</v>
+      </c>
+      <c r="B65" s="31" t="s">
+        <v>117</v>
+      </c>
+      <c r="C65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O65" s="37">
+        <v>0</v>
+      </c>
+      <c r="P65" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="37">
+        <v>2.6450000000000001E-2</v>
+      </c>
+      <c r="R65" s="37">
+        <v>0.33413999999999999</v>
+      </c>
+      <c r="S65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W65" s="36">
+        <v>0</v>
+      </c>
+      <c r="X65" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y65" s="36">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="Z65" s="36">
+        <v>1.295E-2</v>
+      </c>
+      <c r="AA65" s="37"/>
+      <c r="AB65" s="37"/>
+      <c r="AC65" s="37"/>
+      <c r="AD65" s="37"/>
+      <c r="AE65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH65" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI65" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ65" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK65" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL65" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM65" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN65" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO65" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP65" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="AQ65" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR65" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS65" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT65" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="AU65" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV65" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW65" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX65" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="AY65" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ65" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA65" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB65" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="66" spans="1:54">
+      <c r="A66" s="31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B66" s="31" t="s">
+        <v>119</v>
+      </c>
+      <c r="C66" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D66" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E66" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F66" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G66" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H66" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I66" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J66" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K66" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L66" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M66" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N66" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O66" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P66" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q66" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R66" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S66" s="37">
+        <v>0</v>
+      </c>
+      <c r="T66" s="37">
+        <v>0</v>
+      </c>
+      <c r="U66" s="37">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="V66" s="37">
+        <v>0.1149</v>
+      </c>
+      <c r="W66" s="36">
+        <v>0</v>
+      </c>
+      <c r="X66" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y66" s="36">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="Z66" s="36">
+        <v>0.17446</v>
+      </c>
+      <c r="AA66" s="37"/>
+      <c r="AB66" s="37"/>
+      <c r="AC66" s="37"/>
+      <c r="AD66" s="37"/>
+      <c r="AE66" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF66" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG66" s="37">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="AH66" s="37">
+        <v>0.17038</v>
+      </c>
+      <c r="AI66" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ66" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK66" s="26">
+        <v>7.8E-2</v>
+      </c>
+      <c r="AL66" s="26">
+        <v>0.27283000000000002</v>
+      </c>
+      <c r="AM66" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN66" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO66" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="AP66" s="47">
+        <v>0.4</v>
+      </c>
+      <c r="AQ66" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR66" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS66" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT66" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU66" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV66" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW66" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX66" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY66" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ66" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA66" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB66" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="67" spans="1:54">
+      <c r="A67" s="31" t="s">
+        <v>120</v>
+      </c>
+      <c r="B67" s="31" t="s">
+        <v>121</v>
+      </c>
+      <c r="C67" s="37">
+        <v>0</v>
+      </c>
+      <c r="D67" s="37">
+        <v>0</v>
+      </c>
+      <c r="E67" s="37">
+        <v>1.6865000000000001</v>
+      </c>
+      <c r="F67" s="37">
+        <v>6.1619999999999999</v>
+      </c>
+      <c r="G67" s="37">
+        <v>0</v>
+      </c>
+      <c r="H67" s="37">
+        <v>0</v>
+      </c>
+      <c r="I67" s="37">
+        <v>8.1720000000000001E-2</v>
+      </c>
+      <c r="J67" s="37">
+        <v>0.35848000000000002</v>
+      </c>
+      <c r="K67" s="37">
+        <v>0</v>
+      </c>
+      <c r="L67" s="37">
+        <v>0</v>
+      </c>
+      <c r="M67" s="37">
+        <v>9.1999999999999998E-2</v>
+      </c>
+      <c r="N67" s="37">
+        <v>0.41770000000000002</v>
+      </c>
+      <c r="O67" s="37">
+        <v>0</v>
+      </c>
+      <c r="P67" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="37">
+        <v>1.12E-2</v>
+      </c>
+      <c r="R67" s="37">
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="S67" s="37">
+        <v>0</v>
+      </c>
+      <c r="T67" s="37">
+        <v>0</v>
+      </c>
+      <c r="U67" s="37">
+        <v>0.2382</v>
+      </c>
+      <c r="V67" s="37">
+        <v>0.71336999999999995</v>
+      </c>
+      <c r="W67" s="36">
+        <v>0.02</v>
+      </c>
+      <c r="X67" s="36">
+        <v>0.13128000000000001</v>
+      </c>
+      <c r="Y67" s="36">
+        <v>6.5450499999999998</v>
+      </c>
+      <c r="Z67" s="36">
+        <v>10.80973</v>
+      </c>
+      <c r="AA67" s="37"/>
+      <c r="AB67" s="37"/>
+      <c r="AC67" s="37">
+        <v>0.42630000000000001</v>
+      </c>
+      <c r="AD67" s="37">
+        <v>1.5233000000000001</v>
+      </c>
+      <c r="AE67" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF67" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG67" s="37">
+        <v>0.57928000000000002</v>
+      </c>
+      <c r="AH67" s="37">
+        <v>1.77563</v>
+      </c>
+      <c r="AI67" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ67" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK67" s="26">
+        <v>0.49554999999999999</v>
+      </c>
+      <c r="AL67" s="26">
+        <v>2.24743</v>
+      </c>
+      <c r="AM67" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN67" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO67" s="47">
+        <v>0.6</v>
+      </c>
+      <c r="AP67" s="47">
+        <v>2.7</v>
+      </c>
+      <c r="AQ67" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR67" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS67" s="46">
+        <v>0.4</v>
+      </c>
+      <c r="AT67" s="46">
+        <v>2.9</v>
+      </c>
+      <c r="AU67" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV67" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW67" s="53">
+        <v>0.3</v>
+      </c>
+      <c r="AX67" s="53">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AY67" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ67" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA67" s="53">
+        <v>0.2</v>
+      </c>
+      <c r="BB67" s="53">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:54">
+      <c r="A68" s="31" t="s">
+        <v>122</v>
+      </c>
+      <c r="B68" s="31" t="s">
+        <v>123</v>
+      </c>
+      <c r="C68" s="37">
+        <v>0</v>
+      </c>
+      <c r="D68" s="37">
+        <v>0</v>
+      </c>
+      <c r="E68" s="37">
+        <v>223.64770999999999</v>
+      </c>
+      <c r="F68" s="37">
+        <v>694.13798999999995</v>
+      </c>
+      <c r="G68" s="37">
+        <v>0</v>
+      </c>
+      <c r="H68" s="37">
+        <v>0</v>
+      </c>
+      <c r="I68" s="37">
+        <v>215.2928</v>
+      </c>
+      <c r="J68" s="37">
+        <v>553.36999000000003</v>
+      </c>
+      <c r="K68" s="37">
+        <v>0</v>
+      </c>
+      <c r="L68" s="37">
+        <v>0</v>
+      </c>
+      <c r="M68" s="37">
+        <v>621.22709999999995</v>
+      </c>
+      <c r="N68" s="37">
+        <v>2188.6163299999998</v>
+      </c>
+      <c r="O68" s="37">
+        <v>0</v>
+      </c>
+      <c r="P68" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="37">
+        <v>607.11806999999999</v>
+      </c>
+      <c r="R68" s="37">
+        <v>1403.75531</v>
+      </c>
+      <c r="S68" s="37">
+        <v>0</v>
+      </c>
+      <c r="T68" s="37">
+        <v>0</v>
+      </c>
+      <c r="U68" s="37">
+        <v>906.04530999999997</v>
+      </c>
+      <c r="V68" s="37">
+        <v>1819.31826</v>
+      </c>
+      <c r="W68" s="36">
+        <v>6.2E-2</v>
+      </c>
+      <c r="X68" s="36">
+        <v>0.31363999999999997</v>
+      </c>
+      <c r="Y68" s="36">
+        <v>761.74311</v>
+      </c>
+      <c r="Z68" s="36">
+        <v>1601.06567</v>
+      </c>
+      <c r="AA68" s="37">
+        <v>8.8000000000000005E-3</v>
+      </c>
+      <c r="AB68" s="37">
+        <v>0.10630000000000001</v>
+      </c>
+      <c r="AC68" s="37">
+        <v>1135.2698799999998</v>
+      </c>
+      <c r="AD68" s="37">
+        <v>2454.40879</v>
+      </c>
+      <c r="AE68" s="37">
+        <v>1.556</v>
+      </c>
+      <c r="AF68" s="37">
+        <v>1.28077</v>
+      </c>
+      <c r="AG68" s="37">
+        <v>1423.02585</v>
+      </c>
+      <c r="AH68" s="37">
+        <v>3995.0747200000001</v>
+      </c>
+      <c r="AI68" s="26">
+        <v>5.55</v>
+      </c>
+      <c r="AJ68" s="26">
+        <v>6.4739000000000004</v>
+      </c>
+      <c r="AK68" s="26">
+        <v>1266.43281</v>
+      </c>
+      <c r="AL68" s="26">
+        <v>3870.3944200000001</v>
+      </c>
+      <c r="AM68" s="47">
+        <v>0.25</v>
+      </c>
+      <c r="AN68" s="47">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AO68" s="47">
+        <v>1201.0999999999999</v>
+      </c>
+      <c r="AP68" s="47">
+        <v>4378.8</v>
+      </c>
+      <c r="AQ68" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR68" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS68" s="46">
+        <v>1016.9</v>
+      </c>
+      <c r="AT68" s="46">
+        <v>4369.3999999999996</v>
+      </c>
+      <c r="AU68" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV68" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW68" s="53">
+        <v>671.6</v>
+      </c>
+      <c r="AX68" s="53">
+        <v>2744.7</v>
+      </c>
+      <c r="AY68" s="53">
+        <v>1.3</v>
+      </c>
+      <c r="AZ68" s="53">
+        <v>5.5</v>
+      </c>
+      <c r="BA68" s="53">
+        <v>515.5</v>
+      </c>
+      <c r="BB68" s="53">
+        <v>2351.9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:54">
+      <c r="A69" s="31" t="s">
+        <v>124</v>
+      </c>
+      <c r="B69" s="31" t="s">
+        <v>125</v>
+      </c>
+      <c r="C69" s="37">
+        <v>0</v>
+      </c>
+      <c r="D69" s="37">
+        <v>0</v>
+      </c>
+      <c r="E69" s="37">
+        <v>308.28906000000001</v>
+      </c>
+      <c r="F69" s="37">
+        <v>706.21704999999997</v>
+      </c>
+      <c r="G69" s="37">
+        <v>0</v>
+      </c>
+      <c r="H69" s="37">
+        <v>0</v>
+      </c>
+      <c r="I69" s="37">
+        <v>258.99335000000002</v>
+      </c>
+      <c r="J69" s="37">
+        <v>457.98352999999997</v>
+      </c>
+      <c r="K69" s="37">
+        <v>0</v>
+      </c>
+      <c r="L69" s="37">
+        <v>0</v>
+      </c>
+      <c r="M69" s="37">
+        <v>74.401139999999998</v>
+      </c>
+      <c r="N69" s="37">
+        <v>96.884</v>
+      </c>
+      <c r="O69" s="37">
+        <v>0</v>
+      </c>
+      <c r="P69" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="37">
+        <v>127.2664</v>
+      </c>
+      <c r="R69" s="37">
+        <v>186.35092</v>
+      </c>
+      <c r="S69" s="37">
+        <v>0</v>
+      </c>
+      <c r="T69" s="37">
+        <v>0</v>
+      </c>
+      <c r="U69" s="37">
+        <v>152.74902</v>
+      </c>
+      <c r="V69" s="37">
+        <v>284.54401000000001</v>
+      </c>
+      <c r="W69" s="36">
+        <v>0</v>
+      </c>
+      <c r="X69" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y69" s="36">
+        <v>85.898799999999994</v>
+      </c>
+      <c r="Z69" s="36">
+        <v>195.60165000000001</v>
+      </c>
+      <c r="AA69" s="37"/>
+      <c r="AB69" s="37"/>
+      <c r="AC69" s="37">
+        <v>170.96731999999997</v>
+      </c>
+      <c r="AD69" s="37">
+        <v>240.92052999999999</v>
+      </c>
+      <c r="AE69" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF69" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG69" s="37">
+        <v>217.93039999999999</v>
+      </c>
+      <c r="AH69" s="37">
+        <v>341.36227000000002</v>
+      </c>
+      <c r="AI69" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ69" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK69" s="26">
+        <v>424.82625999999999</v>
+      </c>
+      <c r="AL69" s="26">
+        <v>519.42093999999997</v>
+      </c>
+      <c r="AM69" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN69" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO69" s="47">
+        <v>1075.8</v>
+      </c>
+      <c r="AP69" s="47">
+        <v>942.5</v>
+      </c>
+      <c r="AQ69" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR69" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS69" s="46">
+        <v>994.1</v>
+      </c>
+      <c r="AT69" s="46">
+        <v>2096.4</v>
+      </c>
+      <c r="AU69" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV69" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW69" s="53">
+        <v>635.20000000000005</v>
+      </c>
+      <c r="AX69" s="53">
+        <v>1200.5</v>
+      </c>
+      <c r="AY69" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ69" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA69" s="53">
+        <v>429.8</v>
+      </c>
+      <c r="BB69" s="53">
+        <v>1088.2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:54">
+      <c r="A70" s="31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B70" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="C70" s="37">
+        <v>0</v>
+      </c>
+      <c r="D70" s="37">
+        <v>0</v>
+      </c>
+      <c r="E70" s="37">
+        <v>436.11903999999998</v>
+      </c>
+      <c r="F70" s="37">
+        <v>428.07587000000001</v>
+      </c>
+      <c r="G70" s="37">
+        <v>0</v>
+      </c>
+      <c r="H70" s="37">
+        <v>0</v>
+      </c>
+      <c r="I70" s="37">
+        <v>322.38200000000001</v>
+      </c>
+      <c r="J70" s="37">
+        <v>260.83337999999998</v>
+      </c>
+      <c r="K70" s="37">
+        <v>0</v>
+      </c>
+      <c r="L70" s="37">
+        <v>0</v>
+      </c>
+      <c r="M70" s="37">
+        <v>271.49844999999999</v>
+      </c>
+      <c r="N70" s="37">
+        <v>283.65251999999998</v>
+      </c>
+      <c r="O70" s="37">
+        <v>0</v>
+      </c>
+      <c r="P70" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="37">
+        <v>189.93722</v>
+      </c>
+      <c r="R70" s="37">
+        <v>173.19526999999999</v>
+      </c>
+      <c r="S70" s="37">
+        <v>13.13316</v>
+      </c>
+      <c r="T70" s="37">
+        <v>7.7830700000000004</v>
+      </c>
+      <c r="U70" s="37">
+        <v>246.27589</v>
+      </c>
+      <c r="V70" s="37">
+        <v>240.11562000000001</v>
+      </c>
+      <c r="W70" s="36">
+        <v>50.1</v>
+      </c>
+      <c r="X70" s="36">
+        <v>22.54551</v>
+      </c>
+      <c r="Y70" s="36">
+        <v>504.51663000000002</v>
+      </c>
+      <c r="Z70" s="36">
+        <v>284.40368999999998</v>
+      </c>
+      <c r="AA70" s="37">
+        <v>1.7859999999999998</v>
+      </c>
+      <c r="AB70" s="37">
+        <v>0.53178999999999998</v>
+      </c>
+      <c r="AC70" s="37">
+        <v>377.68491</v>
+      </c>
+      <c r="AD70" s="37">
+        <v>349.97683999999987</v>
+      </c>
+      <c r="AE70" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF70" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG70" s="37">
+        <v>389.42106999999999</v>
+      </c>
+      <c r="AH70" s="37">
+        <v>523.15359000000001</v>
+      </c>
+      <c r="AI70" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ70" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK70" s="26">
+        <v>480.42536999999999</v>
+      </c>
+      <c r="AL70" s="26">
+        <v>549.82221000000004</v>
+      </c>
+      <c r="AM70" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN70" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO70" s="47">
+        <v>553.5</v>
+      </c>
+      <c r="AP70" s="47">
+        <v>614.20000000000005</v>
+      </c>
+      <c r="AQ70" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR70" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS70" s="46">
+        <v>353.2</v>
+      </c>
+      <c r="AT70" s="46">
+        <v>336</v>
+      </c>
+      <c r="AU70" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV70" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW70" s="53">
+        <v>228.7</v>
+      </c>
+      <c r="AX70" s="53">
+        <v>240</v>
+      </c>
+      <c r="AY70" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ70" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA70" s="53">
+        <v>151</v>
+      </c>
+      <c r="BB70" s="53">
+        <v>127.4</v>
+      </c>
+    </row>
+    <row r="71" spans="1:54">
+      <c r="A71" s="31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B71" s="31" t="s">
+        <v>129</v>
+      </c>
+      <c r="C71" s="37">
+        <v>0</v>
+      </c>
+      <c r="D71" s="37">
+        <v>0</v>
+      </c>
+      <c r="E71" s="37">
+        <v>0.53549999999999998</v>
+      </c>
+      <c r="F71" s="37">
+        <v>2.8779400000000002</v>
+      </c>
+      <c r="G71" s="37">
+        <v>0</v>
+      </c>
+      <c r="H71" s="37">
+        <v>0</v>
+      </c>
+      <c r="I71" s="37">
+        <v>0.32624999999999998</v>
+      </c>
+      <c r="J71" s="37">
+        <v>1.69248</v>
+      </c>
+      <c r="K71" s="37">
+        <v>0</v>
+      </c>
+      <c r="L71" s="37">
+        <v>0</v>
+      </c>
+      <c r="M71" s="37">
+        <v>0.74729999999999996</v>
+      </c>
+      <c r="N71" s="37">
+        <v>3.8235899999999998</v>
+      </c>
+      <c r="O71" s="37">
+        <v>0</v>
+      </c>
+      <c r="P71" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="37">
+        <v>1.2562500000000001</v>
+      </c>
+      <c r="R71" s="37">
+        <v>6.5576499999999998</v>
+      </c>
+      <c r="S71" s="37">
+        <v>0</v>
+      </c>
+      <c r="T71" s="37">
+        <v>0</v>
+      </c>
+      <c r="U71" s="37">
+        <v>0.78749999999999998</v>
+      </c>
+      <c r="V71" s="37">
+        <v>3.9883299999999999</v>
+      </c>
+      <c r="W71" s="36">
+        <v>0</v>
+      </c>
+      <c r="X71" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y71" s="36">
+        <v>0.26250000000000001</v>
+      </c>
+      <c r="Z71" s="36">
+        <v>1.2828900000000001</v>
+      </c>
+      <c r="AA71" s="37"/>
+      <c r="AB71" s="37"/>
+      <c r="AC71" s="37"/>
+      <c r="AD71" s="37"/>
+      <c r="AE71" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF71" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG71" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH71" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI71" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ71" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK71" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL71" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM71" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN71" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO71" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP71" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ71" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR71" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS71" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT71" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="AU71" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV71" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW71" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX71" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="AY71" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ71" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA71" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB71" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="72" spans="1:54">
+      <c r="A72" s="31" t="s">
+        <v>130</v>
+      </c>
+      <c r="B72" s="31" t="s">
+        <v>131</v>
+      </c>
+      <c r="C72" s="37">
+        <v>0</v>
+      </c>
+      <c r="D72" s="37">
+        <v>0</v>
+      </c>
+      <c r="E72" s="37">
+        <v>95.178359999999998</v>
+      </c>
+      <c r="F72" s="37">
+        <v>200.23680999999999</v>
+      </c>
+      <c r="G72" s="37">
+        <v>0</v>
+      </c>
+      <c r="H72" s="37">
+        <v>0</v>
+      </c>
+      <c r="I72" s="37">
+        <v>397.27348000000001</v>
+      </c>
+      <c r="J72" s="37">
+        <v>416.60064</v>
+      </c>
+      <c r="K72" s="37">
+        <v>0</v>
+      </c>
+      <c r="L72" s="37">
+        <v>0</v>
+      </c>
+      <c r="M72" s="37">
+        <v>423.96614</v>
+      </c>
+      <c r="N72" s="37">
+        <v>377.78778</v>
+      </c>
+      <c r="O72" s="37">
+        <v>0</v>
+      </c>
+      <c r="P72" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="37">
+        <v>204.01476</v>
+      </c>
+      <c r="R72" s="37">
+        <v>319.64783</v>
+      </c>
+      <c r="S72" s="37">
+        <v>0</v>
+      </c>
+      <c r="T72" s="37">
+        <v>0</v>
+      </c>
+      <c r="U72" s="37">
+        <v>111.38182999999999</v>
+      </c>
+      <c r="V72" s="37">
+        <v>355.94659000000001</v>
+      </c>
+      <c r="W72" s="36">
+        <v>0</v>
+      </c>
+      <c r="X72" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y72" s="36">
+        <v>81.897210000000001</v>
+      </c>
+      <c r="Z72" s="36">
+        <v>201.88462999999999</v>
+      </c>
+      <c r="AA72" s="37"/>
+      <c r="AB72" s="37"/>
+      <c r="AC72" s="37">
+        <v>100.37127999999998</v>
+      </c>
+      <c r="AD72" s="37">
+        <v>239.38033999999996</v>
+      </c>
+      <c r="AE72" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF72" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG72" s="37">
+        <v>111.47282</v>
+      </c>
+      <c r="AH72" s="37">
+        <v>266.12535000000003</v>
+      </c>
+      <c r="AI72" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ72" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK72" s="26">
+        <v>166.74437</v>
+      </c>
+      <c r="AL72" s="26">
+        <v>238.19739999999999</v>
+      </c>
+      <c r="AM72" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN72" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO72" s="47">
+        <v>219.3</v>
+      </c>
+      <c r="AP72" s="47">
+        <v>407</v>
+      </c>
+      <c r="AQ72" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR72" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS72" s="46">
+        <v>143.4</v>
+      </c>
+      <c r="AT72" s="46">
+        <v>305.89999999999998</v>
+      </c>
+      <c r="AU72" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV72" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW72" s="53">
+        <v>105.2</v>
+      </c>
+      <c r="AX72" s="53">
+        <v>208</v>
+      </c>
+      <c r="AY72" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ72" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA72" s="53">
+        <v>45.4</v>
+      </c>
+      <c r="BB72" s="53">
+        <v>123.9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:54">
+      <c r="A73" s="31" t="s">
+        <v>132</v>
+      </c>
+      <c r="B73" s="31" t="s">
+        <v>133</v>
+      </c>
+      <c r="C73" s="37">
+        <v>0</v>
+      </c>
+      <c r="D73" s="37">
+        <v>0</v>
+      </c>
+      <c r="E73" s="37">
+        <v>3904.4646299999999</v>
+      </c>
+      <c r="F73" s="37">
+        <v>2560.1566200000002</v>
+      </c>
+      <c r="G73" s="37">
+        <v>0</v>
+      </c>
+      <c r="H73" s="37">
+        <v>0</v>
+      </c>
+      <c r="I73" s="37">
+        <v>1584.67192</v>
+      </c>
+      <c r="J73" s="37">
+        <v>2171.1137399999998</v>
+      </c>
+      <c r="K73" s="37">
+        <v>0</v>
+      </c>
+      <c r="L73" s="37">
+        <v>0</v>
+      </c>
+      <c r="M73" s="37">
+        <v>1904.56323</v>
+      </c>
+      <c r="N73" s="37">
+        <v>2894.24602</v>
+      </c>
+      <c r="O73" s="37">
+        <v>0</v>
+      </c>
+      <c r="P73" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q73" s="37">
+        <v>1612.9679000000001</v>
+      </c>
+      <c r="R73" s="37">
+        <v>2809.4789300000002</v>
+      </c>
+      <c r="S73" s="37">
+        <v>1.0089999999999999</v>
+      </c>
+      <c r="T73" s="37">
+        <v>1.9067099999999999</v>
+      </c>
+      <c r="U73" s="37">
+        <v>1993.6145300000001</v>
+      </c>
+      <c r="V73" s="37">
+        <v>3722.9636999999998</v>
+      </c>
+      <c r="W73" s="36">
+        <v>0.48199999999999998</v>
+      </c>
+      <c r="X73" s="36">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="Y73" s="36">
+        <v>2536.0685400000002</v>
+      </c>
+      <c r="Z73" s="36">
+        <v>4160.4650600000004</v>
+      </c>
+      <c r="AA73" s="37">
+        <v>0.5028999999999999</v>
+      </c>
+      <c r="AB73" s="37">
+        <v>0.84660999999999997</v>
+      </c>
+      <c r="AC73" s="37">
+        <v>2960.4836799999994</v>
+      </c>
+      <c r="AD73" s="37">
+        <v>5423.7318200000009</v>
+      </c>
+      <c r="AE73" s="37">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="AF73" s="37">
+        <v>3.6880099999999998</v>
+      </c>
+      <c r="AG73" s="37">
+        <v>3240.83349</v>
+      </c>
+      <c r="AH73" s="37">
+        <v>6789.1152199999997</v>
+      </c>
+      <c r="AI73" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ73" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK73" s="26">
+        <v>3160.77171</v>
+      </c>
+      <c r="AL73" s="26">
+        <v>6083.8039900000003</v>
+      </c>
+      <c r="AM73" s="47">
+        <v>1.5</v>
+      </c>
+      <c r="AN73" s="47">
+        <v>4.3</v>
+      </c>
+      <c r="AO73" s="47">
+        <v>4673.7</v>
+      </c>
+      <c r="AP73" s="47">
+        <v>7839.2</v>
+      </c>
+      <c r="AQ73" s="46">
+        <v>1.55</v>
+      </c>
+      <c r="AR73" s="46">
+        <v>4.3</v>
+      </c>
+      <c r="AS73" s="46">
+        <v>3951.9</v>
+      </c>
+      <c r="AT73" s="46">
+        <v>8473.7000000000007</v>
+      </c>
+      <c r="AU73" s="53">
+        <v>1.6</v>
+      </c>
+      <c r="AV73" s="53">
+        <v>4.3</v>
+      </c>
+      <c r="AW73" s="53">
+        <v>2439.6999999999998</v>
+      </c>
+      <c r="AX73" s="53">
+        <v>5203.6000000000004</v>
+      </c>
+      <c r="AY73" s="53">
+        <v>1</v>
+      </c>
+      <c r="AZ73" s="53">
+        <v>3.4</v>
+      </c>
+      <c r="BA73" s="53">
+        <v>2136.1</v>
+      </c>
+      <c r="BB73" s="53">
+        <v>5119.8999999999996</v>
+      </c>
+    </row>
+    <row r="74" spans="1:54">
+      <c r="A74" s="31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B74" s="31" t="s">
+        <v>135</v>
+      </c>
+      <c r="C74" s="37">
+        <v>0</v>
+      </c>
+      <c r="D74" s="37">
+        <v>0</v>
+      </c>
+      <c r="E74" s="37">
+        <v>380.84446000000003</v>
+      </c>
+      <c r="F74" s="37">
+        <v>561.32663000000002</v>
+      </c>
+      <c r="G74" s="37">
+        <v>0</v>
+      </c>
+      <c r="H74" s="37">
+        <v>0</v>
+      </c>
+      <c r="I74" s="37">
+        <v>456.98165</v>
+      </c>
+      <c r="J74" s="37">
+        <v>443.18902000000003</v>
+      </c>
+      <c r="K74" s="37">
+        <v>0</v>
+      </c>
+      <c r="L74" s="37">
+        <v>0</v>
+      </c>
+      <c r="M74" s="37">
+        <v>368.27204</v>
+      </c>
+      <c r="N74" s="37">
+        <v>446.65732000000003</v>
+      </c>
+      <c r="O74" s="37">
+        <v>0</v>
+      </c>
+      <c r="P74" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="37">
+        <v>301.94612000000001</v>
+      </c>
+      <c r="R74" s="37">
+        <v>409.71269999999998</v>
+      </c>
+      <c r="S74" s="37">
+        <v>0</v>
+      </c>
+      <c r="T74" s="37">
+        <v>0</v>
+      </c>
+      <c r="U74" s="37">
+        <v>298.67665</v>
+      </c>
+      <c r="V74" s="37">
+        <v>396.86218000000002</v>
+      </c>
+      <c r="W74" s="36">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="X74" s="36">
+        <v>3.0120000000000001E-2</v>
+      </c>
+      <c r="Y74" s="36">
+        <v>286.93378999999999</v>
+      </c>
+      <c r="Z74" s="36">
+        <v>395.0641</v>
+      </c>
+      <c r="AA74" s="37"/>
+      <c r="AB74" s="37"/>
+      <c r="AC74" s="37">
+        <v>340.18196999999998</v>
+      </c>
+      <c r="AD74" s="37">
+        <v>444.46624000000003</v>
+      </c>
+      <c r="AE74" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF74" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG74" s="37">
+        <v>364.81643000000003</v>
+      </c>
+      <c r="AH74" s="37">
+        <v>538.40796999999998</v>
+      </c>
+      <c r="AI74" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ74" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK74" s="26">
+        <v>200.98092</v>
+      </c>
+      <c r="AL74" s="26">
+        <v>243.47152</v>
+      </c>
+      <c r="AM74" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN74" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO74" s="47">
+        <v>185.6</v>
+      </c>
+      <c r="AP74" s="47">
+        <v>242.7</v>
+      </c>
+      <c r="AQ74" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR74" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS74" s="46">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="AT74" s="46">
+        <v>134.6</v>
+      </c>
+      <c r="AU74" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV74" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW74" s="53">
+        <v>49.8</v>
+      </c>
+      <c r="AX74" s="53">
+        <v>104.8</v>
+      </c>
+      <c r="AY74" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ74" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA74" s="53">
+        <v>13.7</v>
+      </c>
+      <c r="BB74" s="53">
+        <v>32.299999999999997</v>
+      </c>
+    </row>
+    <row r="75" spans="1:54">
+      <c r="A75" s="31" t="s">
+        <v>136</v>
+      </c>
+      <c r="B75" s="31" t="s">
+        <v>137</v>
+      </c>
+      <c r="C75" s="37">
+        <v>0</v>
+      </c>
+      <c r="D75" s="37">
+        <v>0</v>
+      </c>
+      <c r="E75" s="37">
+        <v>143.30283</v>
+      </c>
+      <c r="F75" s="37">
+        <v>156.98707999999999</v>
+      </c>
+      <c r="G75" s="37">
+        <v>0</v>
+      </c>
+      <c r="H75" s="37">
+        <v>0</v>
+      </c>
+      <c r="I75" s="37">
+        <v>193.09890999999999</v>
+      </c>
+      <c r="J75" s="37">
+        <v>182.46021999999999</v>
+      </c>
+      <c r="K75" s="37">
+        <v>0</v>
+      </c>
+      <c r="L75" s="37">
+        <v>0</v>
+      </c>
+      <c r="M75" s="37">
+        <v>175.79504</v>
+      </c>
+      <c r="N75" s="37">
+        <v>169.02828</v>
+      </c>
+      <c r="O75" s="37">
+        <v>0</v>
+      </c>
+      <c r="P75" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q75" s="37">
+        <v>164.96173999999999</v>
+      </c>
+      <c r="R75" s="37">
+        <v>201.69754</v>
+      </c>
+      <c r="S75" s="37">
+        <v>0</v>
+      </c>
+      <c r="T75" s="37">
+        <v>0</v>
+      </c>
+      <c r="U75" s="37">
+        <v>72.37764</v>
+      </c>
+      <c r="V75" s="37">
+        <v>129.0309</v>
+      </c>
+      <c r="W75" s="36">
+        <v>0</v>
+      </c>
+      <c r="X75" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y75" s="36">
+        <v>188.57604000000001</v>
+      </c>
+      <c r="Z75" s="36">
+        <v>259.22910999999999</v>
+      </c>
+      <c r="AA75" s="37"/>
+      <c r="AB75" s="37"/>
+      <c r="AC75" s="37">
+        <v>279.37286</v>
+      </c>
+      <c r="AD75" s="37">
+        <v>264.78120000000001</v>
+      </c>
+      <c r="AE75" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF75" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG75" s="37">
+        <v>426.69153999999997</v>
+      </c>
+      <c r="AH75" s="37">
+        <v>458.71598999999998</v>
+      </c>
+      <c r="AI75" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ75" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK75" s="26">
+        <v>460.52159</v>
+      </c>
+      <c r="AL75" s="26">
+        <v>601.73392999999999</v>
+      </c>
+      <c r="AM75" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN75" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO75" s="47">
+        <v>197.5</v>
+      </c>
+      <c r="AP75" s="47">
+        <v>249</v>
+      </c>
+      <c r="AQ75" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR75" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS75" s="46">
+        <v>85.6</v>
+      </c>
+      <c r="AT75" s="46">
+        <v>100.8</v>
+      </c>
+      <c r="AU75" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV75" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW75" s="53">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="AX75" s="53">
+        <v>90.8</v>
+      </c>
+      <c r="AY75" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ75" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA75" s="53">
         <v>4</v>
       </c>
-      <c r="B9" s="6" t="s">
-[...139 lines deleted...]
-      <c r="AX9" s="1">
+      <c r="BB75" s="53">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="76" spans="1:54">
+      <c r="A76" s="31" t="s">
+        <v>138</v>
+      </c>
+      <c r="B76" s="31" t="s">
+        <v>139</v>
+      </c>
+      <c r="C76" s="37">
+        <v>0</v>
+      </c>
+      <c r="D76" s="37">
+        <v>0</v>
+      </c>
+      <c r="E76" s="37">
+        <v>21.40371</v>
+      </c>
+      <c r="F76" s="37">
+        <v>48.63552</v>
+      </c>
+      <c r="G76" s="37">
+        <v>0</v>
+      </c>
+      <c r="H76" s="37">
+        <v>0</v>
+      </c>
+      <c r="I76" s="37">
+        <v>31.18543</v>
+      </c>
+      <c r="J76" s="37">
+        <v>47.274810000000002</v>
+      </c>
+      <c r="K76" s="37">
+        <v>0</v>
+      </c>
+      <c r="L76" s="37">
+        <v>0</v>
+      </c>
+      <c r="M76" s="37">
+        <v>16.692319999999999</v>
+      </c>
+      <c r="N76" s="37">
+        <v>27.821739999999998</v>
+      </c>
+      <c r="O76" s="37">
+        <v>0</v>
+      </c>
+      <c r="P76" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q76" s="37">
+        <v>11.364509999999999</v>
+      </c>
+      <c r="R76" s="37">
+        <v>22.76455</v>
+      </c>
+      <c r="S76" s="37">
+        <v>0</v>
+      </c>
+      <c r="T76" s="37">
+        <v>0</v>
+      </c>
+      <c r="U76" s="37">
+        <v>5.2717200000000002</v>
+      </c>
+      <c r="V76" s="37">
+        <v>16.254529999999999</v>
+      </c>
+      <c r="W76" s="36">
+        <v>0</v>
+      </c>
+      <c r="X76" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y76" s="36">
+        <v>10.786239999999999</v>
+      </c>
+      <c r="Z76" s="36">
+        <v>37.153109999999998</v>
+      </c>
+      <c r="AA76" s="37"/>
+      <c r="AB76" s="37"/>
+      <c r="AC76" s="37">
+        <v>12.745609999999999</v>
+      </c>
+      <c r="AD76" s="37">
+        <v>31.862349999999999</v>
+      </c>
+      <c r="AE76" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF76" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG76" s="37">
+        <v>36.391100000000002</v>
+      </c>
+      <c r="AH76" s="37">
+        <v>102.86441000000001</v>
+      </c>
+      <c r="AI76" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ76" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK76" s="26">
+        <v>19.517099999999999</v>
+      </c>
+      <c r="AL76" s="26">
+        <v>44.941839999999999</v>
+      </c>
+      <c r="AM76" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN76" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO76" s="47">
+        <v>25.5</v>
+      </c>
+      <c r="AP76" s="47">
+        <v>54.7</v>
+      </c>
+      <c r="AQ76" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR76" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS76" s="46">
+        <v>3.4</v>
+      </c>
+      <c r="AT76" s="46">
+        <v>6</v>
+      </c>
+      <c r="AU76" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV76" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW76" s="53">
+        <v>1.7</v>
+      </c>
+      <c r="AX76" s="53">
+        <v>3.2</v>
+      </c>
+      <c r="AY76" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ76" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA76" s="53">
+        <v>0.3</v>
+      </c>
+      <c r="BB76" s="53">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="77" spans="1:54">
+      <c r="A77" s="31" t="s">
+        <v>140</v>
+      </c>
+      <c r="B77" s="31" t="s">
+        <v>141</v>
+      </c>
+      <c r="C77" s="37">
+        <v>0</v>
+      </c>
+      <c r="D77" s="37">
+        <v>0</v>
+      </c>
+      <c r="E77" s="37">
+        <v>119.19831000000001</v>
+      </c>
+      <c r="F77" s="37">
+        <v>142.09207000000001</v>
+      </c>
+      <c r="G77" s="37">
+        <v>0</v>
+      </c>
+      <c r="H77" s="37">
+        <v>0</v>
+      </c>
+      <c r="I77" s="37">
+        <v>102.205</v>
+      </c>
+      <c r="J77" s="37">
+        <v>114.75306999999999</v>
+      </c>
+      <c r="K77" s="37">
+        <v>0</v>
+      </c>
+      <c r="L77" s="37">
+        <v>0</v>
+      </c>
+      <c r="M77" s="37">
+        <v>159.44864999999999</v>
+      </c>
+      <c r="N77" s="37">
+        <v>207.05635000000001</v>
+      </c>
+      <c r="O77" s="37">
+        <v>0</v>
+      </c>
+      <c r="P77" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q77" s="37">
+        <v>165.70107999999999</v>
+      </c>
+      <c r="R77" s="37">
+        <v>166.21384</v>
+      </c>
+      <c r="S77" s="37">
+        <v>0</v>
+      </c>
+      <c r="T77" s="37">
+        <v>0</v>
+      </c>
+      <c r="U77" s="37">
+        <v>272.78447</v>
+      </c>
+      <c r="V77" s="37">
+        <v>290.97289000000001</v>
+      </c>
+      <c r="W77" s="36">
+        <v>0</v>
+      </c>
+      <c r="X77" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y77" s="36">
+        <v>116.61355</v>
+      </c>
+      <c r="Z77" s="36">
+        <v>139.38109</v>
+      </c>
+      <c r="AA77" s="37">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="AB77" s="37">
+        <v>8.9749999999999996E-2</v>
+      </c>
+      <c r="AC77" s="37">
+        <v>138.02708999999999</v>
+      </c>
+      <c r="AD77" s="37">
+        <v>128.11977000000002</v>
+      </c>
+      <c r="AE77" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF77" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG77" s="37">
+        <v>130.97217000000001</v>
+      </c>
+      <c r="AH77" s="37">
+        <v>113.97022</v>
+      </c>
+      <c r="AI77" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ77" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK77" s="26">
+        <v>28.298780000000001</v>
+      </c>
+      <c r="AL77" s="26">
+        <v>39.662700000000001</v>
+      </c>
+      <c r="AM77" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN77" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO77" s="47">
+        <v>20.7</v>
+      </c>
+      <c r="AP77" s="47">
+        <v>35.5</v>
+      </c>
+      <c r="AQ77" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR77" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS77" s="46">
+        <v>19.2</v>
+      </c>
+      <c r="AT77" s="46">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="AU77" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV77" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW77" s="53">
+        <v>13.7</v>
+      </c>
+      <c r="AX77" s="53">
+        <v>29.3</v>
+      </c>
+      <c r="AY77" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ77" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA77" s="53">
+        <v>13</v>
+      </c>
+      <c r="BB77" s="53">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="78" spans="1:54">
+      <c r="A78" s="31" t="s">
+        <v>142</v>
+      </c>
+      <c r="B78" s="31" t="s">
+        <v>143</v>
+      </c>
+      <c r="C78" s="37">
+        <v>0</v>
+      </c>
+      <c r="D78" s="37">
+        <v>0</v>
+      </c>
+      <c r="E78" s="37">
+        <v>324.52793000000003</v>
+      </c>
+      <c r="F78" s="37">
+        <v>632.49945000000002</v>
+      </c>
+      <c r="G78" s="37">
+        <v>0</v>
+      </c>
+      <c r="H78" s="37">
+        <v>0</v>
+      </c>
+      <c r="I78" s="37">
+        <v>411.14524999999998</v>
+      </c>
+      <c r="J78" s="37">
+        <v>412.32416999999998</v>
+      </c>
+      <c r="K78" s="37">
+        <v>0</v>
+      </c>
+      <c r="L78" s="37">
+        <v>0</v>
+      </c>
+      <c r="M78" s="37">
+        <v>386.92565999999999</v>
+      </c>
+      <c r="N78" s="37">
+        <v>497.70857000000001</v>
+      </c>
+      <c r="O78" s="37">
+        <v>0</v>
+      </c>
+      <c r="P78" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q78" s="37">
+        <v>393.00698999999997</v>
+      </c>
+      <c r="R78" s="37">
+        <v>520.50656000000004</v>
+      </c>
+      <c r="S78" s="37">
+        <v>0</v>
+      </c>
+      <c r="T78" s="37">
+        <v>0</v>
+      </c>
+      <c r="U78" s="37">
+        <v>361.42853000000002</v>
+      </c>
+      <c r="V78" s="37">
+        <v>511.56128000000001</v>
+      </c>
+      <c r="W78" s="36">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="X78" s="36">
+        <v>7.195E-2</v>
+      </c>
+      <c r="Y78" s="36">
+        <v>298.75164999999998</v>
+      </c>
+      <c r="Z78" s="36">
+        <v>871.18452000000002</v>
+      </c>
+      <c r="AA78" s="37">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="AB78" s="37">
+        <v>0.21634</v>
+      </c>
+      <c r="AC78" s="37">
+        <v>422.41907000000003</v>
+      </c>
+      <c r="AD78" s="37">
+        <v>675.86178999999993</v>
+      </c>
+      <c r="AE78" s="37">
+        <v>2.2448000000000001</v>
+      </c>
+      <c r="AF78" s="37">
+        <v>0.47838999999999998</v>
+      </c>
+      <c r="AG78" s="37">
+        <v>692.02245000000005</v>
+      </c>
+      <c r="AH78" s="37">
+        <v>1368.07377</v>
+      </c>
+      <c r="AI78" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ78" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK78" s="26">
+        <v>466.99362000000002</v>
+      </c>
+      <c r="AL78" s="26">
+        <v>1038.7235900000001</v>
+      </c>
+      <c r="AM78" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN78" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO78" s="47">
+        <v>328.3</v>
+      </c>
+      <c r="AP78" s="47">
+        <v>786.1</v>
+      </c>
+      <c r="AQ78" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR78" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS78" s="46">
+        <v>208.7</v>
+      </c>
+      <c r="AT78" s="46">
+        <v>714</v>
+      </c>
+      <c r="AU78" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV78" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW78" s="53">
+        <v>141.1</v>
+      </c>
+      <c r="AX78" s="53">
+        <v>484</v>
+      </c>
+      <c r="AY78" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ78" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA78" s="53">
+        <v>126.9</v>
+      </c>
+      <c r="BB78" s="53">
+        <v>526.1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:54">
+      <c r="A79" s="31" t="s">
+        <v>144</v>
+      </c>
+      <c r="B79" s="31" t="s">
+        <v>145</v>
+      </c>
+      <c r="C79" s="37">
+        <v>0</v>
+      </c>
+      <c r="D79" s="37">
+        <v>0</v>
+      </c>
+      <c r="E79" s="37">
+        <v>1.95858</v>
+      </c>
+      <c r="F79" s="37">
+        <v>4.6350899999999999</v>
+      </c>
+      <c r="G79" s="37">
+        <v>0</v>
+      </c>
+      <c r="H79" s="37">
+        <v>0</v>
+      </c>
+      <c r="I79" s="37">
+        <v>1.9323900000000001</v>
+      </c>
+      <c r="J79" s="37">
+        <v>3.92239</v>
+      </c>
+      <c r="K79" s="37">
+        <v>0</v>
+      </c>
+      <c r="L79" s="37">
+        <v>0</v>
+      </c>
+      <c r="M79" s="37">
+        <v>0.62916000000000005</v>
+      </c>
+      <c r="N79" s="37">
+        <v>1.74841</v>
+      </c>
+      <c r="O79" s="37">
+        <v>0</v>
+      </c>
+      <c r="P79" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q79" s="37">
+        <v>13.83187</v>
+      </c>
+      <c r="R79" s="37">
+        <v>12.96472</v>
+      </c>
+      <c r="S79" s="37">
+        <v>0</v>
+      </c>
+      <c r="T79" s="37">
+        <v>0</v>
+      </c>
+      <c r="U79" s="37">
+        <v>1.03335</v>
+      </c>
+      <c r="V79" s="37">
+        <v>3.44469</v>
+      </c>
+      <c r="W79" s="36">
+        <v>0</v>
+      </c>
+      <c r="X79" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y79" s="36">
+        <v>1.4887600000000001</v>
+      </c>
+      <c r="Z79" s="36">
+        <v>6.3244800000000003</v>
+      </c>
+      <c r="AA79" s="37"/>
+      <c r="AB79" s="37"/>
+      <c r="AC79" s="37">
+        <v>1843.1788900000001</v>
+      </c>
+      <c r="AD79" s="37">
+        <v>647.90361000000007</v>
+      </c>
+      <c r="AE79" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF79" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG79" s="37">
+        <v>3121.9400099999998</v>
+      </c>
+      <c r="AH79" s="37">
+        <v>515.65147000000002</v>
+      </c>
+      <c r="AI79" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ79" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK79" s="26">
+        <v>940.75564999999995</v>
+      </c>
+      <c r="AL79" s="26">
+        <v>164.75882999999999</v>
+      </c>
+      <c r="AM79" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN79" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO79" s="47">
+        <v>1.9</v>
+      </c>
+      <c r="AP79" s="47">
+        <v>5.9</v>
+      </c>
+      <c r="AQ79" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR79" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS79" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="AT79" s="46">
+        <v>1.3</v>
+      </c>
+      <c r="AU79" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV79" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW79" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="AX79" s="53">
+        <v>0.7</v>
+      </c>
+      <c r="AY79" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ79" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA79" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="BB79" s="53">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:54">
+      <c r="A80" s="31" t="s">
+        <v>146</v>
+      </c>
+      <c r="B80" s="31" t="s">
+        <v>147</v>
+      </c>
+      <c r="C80" s="37">
+        <v>0</v>
+      </c>
+      <c r="D80" s="37">
+        <v>0</v>
+      </c>
+      <c r="E80" s="37">
+        <v>201.36410000000001</v>
+      </c>
+      <c r="F80" s="37">
+        <v>370.89015999999998</v>
+      </c>
+      <c r="G80" s="37">
+        <v>0</v>
+      </c>
+      <c r="H80" s="37">
+        <v>0</v>
+      </c>
+      <c r="I80" s="37">
+        <v>134.25323</v>
+      </c>
+      <c r="J80" s="37">
+        <v>251.53314</v>
+      </c>
+      <c r="K80" s="37">
+        <v>0</v>
+      </c>
+      <c r="L80" s="37">
+        <v>0</v>
+      </c>
+      <c r="M80" s="37">
+        <v>127.27942</v>
+      </c>
+      <c r="N80" s="37">
+        <v>165.29236</v>
+      </c>
+      <c r="O80" s="37">
+        <v>0</v>
+      </c>
+      <c r="P80" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q80" s="37">
+        <v>61.001660000000001</v>
+      </c>
+      <c r="R80" s="37">
+        <v>108.18241</v>
+      </c>
+      <c r="S80" s="37">
+        <v>0</v>
+      </c>
+      <c r="T80" s="37">
+        <v>0</v>
+      </c>
+      <c r="U80" s="37">
+        <v>253.83366000000001</v>
+      </c>
+      <c r="V80" s="37">
+        <v>239.75261</v>
+      </c>
+      <c r="W80" s="36">
+        <v>0</v>
+      </c>
+      <c r="X80" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y80" s="36">
+        <v>100.43772</v>
+      </c>
+      <c r="Z80" s="36">
+        <v>146.31370000000001</v>
+      </c>
+      <c r="AA80" s="37"/>
+      <c r="AB80" s="37"/>
+      <c r="AC80" s="37">
+        <v>69.879400000000004</v>
+      </c>
+      <c r="AD80" s="37">
+        <v>128.87546000000003</v>
+      </c>
+      <c r="AE80" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF80" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG80" s="37">
+        <v>86.512659999999997</v>
+      </c>
+      <c r="AH80" s="37">
+        <v>129.21896000000001</v>
+      </c>
+      <c r="AI80" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ80" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK80" s="26">
+        <v>28.914269999999998</v>
+      </c>
+      <c r="AL80" s="26">
+        <v>58.44088</v>
+      </c>
+      <c r="AM80" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN80" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO80" s="47">
+        <v>43.4</v>
+      </c>
+      <c r="AP80" s="47">
+        <v>60.9</v>
+      </c>
+      <c r="AQ80" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR80" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS80" s="46">
+        <v>13.6</v>
+      </c>
+      <c r="AT80" s="46">
+        <v>38</v>
+      </c>
+      <c r="AU80" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV80" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW80" s="53">
+        <v>13</v>
+      </c>
+      <c r="AX80" s="53">
+        <v>35.5</v>
+      </c>
+      <c r="AY80" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ80" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA80" s="53">
         <v>8.1</v>
       </c>
-      <c r="AY9" s="1" t="s">
-[...5 lines deleted...]
-      <c r="BA9" s="1">
+      <c r="BB80" s="53">
+        <v>33.700000000000003</v>
+      </c>
+    </row>
+    <row r="81" spans="1:54">
+      <c r="A81" s="31" t="s">
+        <v>148</v>
+      </c>
+      <c r="B81" s="31" t="s">
+        <v>149</v>
+      </c>
+      <c r="C81" s="37">
+        <v>0</v>
+      </c>
+      <c r="D81" s="37">
+        <v>0</v>
+      </c>
+      <c r="E81" s="37">
+        <v>128.61042</v>
+      </c>
+      <c r="F81" s="37">
+        <v>249.51064</v>
+      </c>
+      <c r="G81" s="37">
+        <v>0</v>
+      </c>
+      <c r="H81" s="37">
+        <v>0</v>
+      </c>
+      <c r="I81" s="37">
+        <v>185.79232999999999</v>
+      </c>
+      <c r="J81" s="37">
+        <v>339.41631999999998</v>
+      </c>
+      <c r="K81" s="37">
+        <v>0</v>
+      </c>
+      <c r="L81" s="37">
+        <v>0</v>
+      </c>
+      <c r="M81" s="37">
+        <v>195.07705999999999</v>
+      </c>
+      <c r="N81" s="37">
+        <v>378.08832999999998</v>
+      </c>
+      <c r="O81" s="37">
+        <v>0</v>
+      </c>
+      <c r="P81" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q81" s="37">
+        <v>145.45408</v>
+      </c>
+      <c r="R81" s="37">
+        <v>394.899</v>
+      </c>
+      <c r="S81" s="37">
+        <v>0</v>
+      </c>
+      <c r="T81" s="37">
+        <v>0</v>
+      </c>
+      <c r="U81" s="37">
+        <v>186.28657999999999</v>
+      </c>
+      <c r="V81" s="37">
+        <v>449.09269999999998</v>
+      </c>
+      <c r="W81" s="36">
+        <v>0</v>
+      </c>
+      <c r="X81" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y81" s="36">
+        <v>148.07123999999999</v>
+      </c>
+      <c r="Z81" s="36">
+        <v>392.67648000000003</v>
+      </c>
+      <c r="AA81" s="37">
+        <v>6.5000000000000006E-3</v>
+      </c>
+      <c r="AB81" s="37">
+        <v>1.43E-2</v>
+      </c>
+      <c r="AC81" s="37">
+        <v>130.11419999999995</v>
+      </c>
+      <c r="AD81" s="37">
+        <v>329.55480000000006</v>
+      </c>
+      <c r="AE81" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF81" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG81" s="37">
+        <v>125.15521</v>
+      </c>
+      <c r="AH81" s="37">
+        <v>343.49050999999997</v>
+      </c>
+      <c r="AI81" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ81" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK81" s="26">
+        <v>109.92878</v>
+      </c>
+      <c r="AL81" s="26">
+        <v>300.48002000000002</v>
+      </c>
+      <c r="AM81" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN81" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO81" s="47">
+        <v>163.5</v>
+      </c>
+      <c r="AP81" s="47">
+        <v>307.10000000000002</v>
+      </c>
+      <c r="AQ81" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR81" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS81" s="46">
+        <v>50.7</v>
+      </c>
+      <c r="AT81" s="46">
+        <v>230.9</v>
+      </c>
+      <c r="AU81" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV81" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW81" s="53">
+        <v>40.1</v>
+      </c>
+      <c r="AX81" s="53">
+        <v>171.2</v>
+      </c>
+      <c r="AY81" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ81" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA81" s="53">
+        <v>27.8</v>
+      </c>
+      <c r="BB81" s="53">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="82" spans="1:54">
+      <c r="A82" s="31" t="s">
+        <v>150</v>
+      </c>
+      <c r="B82" s="31" t="s">
+        <v>151</v>
+      </c>
+      <c r="C82" s="37">
+        <v>0</v>
+      </c>
+      <c r="D82" s="37">
+        <v>0</v>
+      </c>
+      <c r="E82" s="37">
+        <v>959.93744000000004</v>
+      </c>
+      <c r="F82" s="37">
+        <v>674.33726999999999</v>
+      </c>
+      <c r="G82" s="37">
+        <v>0</v>
+      </c>
+      <c r="H82" s="37">
+        <v>0</v>
+      </c>
+      <c r="I82" s="37">
+        <v>1228.27512</v>
+      </c>
+      <c r="J82" s="37">
+        <v>739.44985999999994</v>
+      </c>
+      <c r="K82" s="37">
+        <v>0</v>
+      </c>
+      <c r="L82" s="37">
+        <v>0</v>
+      </c>
+      <c r="M82" s="37">
+        <v>498.29458</v>
+      </c>
+      <c r="N82" s="37">
+        <v>332.84307000000001</v>
+      </c>
+      <c r="O82" s="37">
+        <v>0</v>
+      </c>
+      <c r="P82" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q82" s="37">
+        <v>2453.5981499999998</v>
+      </c>
+      <c r="R82" s="37">
+        <v>959.87467000000004</v>
+      </c>
+      <c r="S82" s="37">
+        <v>0</v>
+      </c>
+      <c r="T82" s="37">
+        <v>0</v>
+      </c>
+      <c r="U82" s="37">
+        <v>3564.9807599999999</v>
+      </c>
+      <c r="V82" s="37">
+        <v>1506.3246999999999</v>
+      </c>
+      <c r="W82" s="36">
+        <v>0</v>
+      </c>
+      <c r="X82" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y82" s="36">
+        <v>1174.8941199999999</v>
+      </c>
+      <c r="Z82" s="36">
+        <v>469.17419000000001</v>
+      </c>
+      <c r="AA82" s="37"/>
+      <c r="AB82" s="37"/>
+      <c r="AC82" s="37">
+        <v>201.49239999999998</v>
+      </c>
+      <c r="AD82" s="37">
+        <v>115.27994</v>
+      </c>
+      <c r="AE82" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF82" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG82" s="37">
+        <v>577.19440999999995</v>
+      </c>
+      <c r="AH82" s="37">
+        <v>324.87732999999997</v>
+      </c>
+      <c r="AI82" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ82" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK82" s="26">
+        <v>251.90942000000001</v>
+      </c>
+      <c r="AL82" s="26">
+        <v>174.24146999999999</v>
+      </c>
+      <c r="AM82" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN82" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO82" s="47">
+        <v>272.7</v>
+      </c>
+      <c r="AP82" s="47">
+        <v>193</v>
+      </c>
+      <c r="AQ82" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR82" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS82" s="46">
+        <v>118.8</v>
+      </c>
+      <c r="AT82" s="46">
+        <v>99.7</v>
+      </c>
+      <c r="AU82" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV82" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW82" s="53">
+        <v>95</v>
+      </c>
+      <c r="AX82" s="53">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="AY82" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ82" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA82" s="53">
+        <v>56.2</v>
+      </c>
+      <c r="BB82" s="53">
+        <v>72.900000000000006</v>
+      </c>
+    </row>
+    <row r="83" spans="1:54">
+      <c r="A83" s="31" t="s">
+        <v>152</v>
+      </c>
+      <c r="B83" s="31" t="s">
+        <v>153</v>
+      </c>
+      <c r="C83" s="37">
+        <v>0</v>
+      </c>
+      <c r="D83" s="37">
+        <v>0</v>
+      </c>
+      <c r="E83" s="37">
+        <v>3.7778999999999998</v>
+      </c>
+      <c r="F83" s="37">
+        <v>26.40503</v>
+      </c>
+      <c r="G83" s="37">
+        <v>0</v>
+      </c>
+      <c r="H83" s="37">
+        <v>0</v>
+      </c>
+      <c r="I83" s="37">
+        <v>1.8873</v>
+      </c>
+      <c r="J83" s="37">
+        <v>7.6178600000000003</v>
+      </c>
+      <c r="K83" s="37">
+        <v>0</v>
+      </c>
+      <c r="L83" s="37">
+        <v>0</v>
+      </c>
+      <c r="M83" s="37">
+        <v>0.23247999999999999</v>
+      </c>
+      <c r="N83" s="37">
+        <v>1.62832</v>
+      </c>
+      <c r="O83" s="37">
+        <v>0</v>
+      </c>
+      <c r="P83" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q83" s="37">
+        <v>0.36452000000000001</v>
+      </c>
+      <c r="R83" s="37">
+        <v>1.6838900000000001</v>
+      </c>
+      <c r="S83" s="37">
+        <v>0</v>
+      </c>
+      <c r="T83" s="37">
+        <v>0</v>
+      </c>
+      <c r="U83" s="37">
+        <v>0.50673999999999997</v>
+      </c>
+      <c r="V83" s="37">
+        <v>3.28775</v>
+      </c>
+      <c r="W83" s="36">
+        <v>0</v>
+      </c>
+      <c r="X83" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y83" s="36">
+        <v>0.52756000000000003</v>
+      </c>
+      <c r="Z83" s="36">
+        <v>2.7220300000000002</v>
+      </c>
+      <c r="AA83" s="37"/>
+      <c r="AB83" s="37"/>
+      <c r="AC83" s="37">
+        <v>2.3963699999999997</v>
+      </c>
+      <c r="AD83" s="37">
+        <v>11.51708</v>
+      </c>
+      <c r="AE83" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF83" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG83" s="37">
+        <v>2.49973</v>
+      </c>
+      <c r="AH83" s="37">
+        <v>13.528090000000001</v>
+      </c>
+      <c r="AI83" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ83" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK83" s="26">
+        <v>11.07424</v>
+      </c>
+      <c r="AL83" s="26">
+        <v>71.379900000000006</v>
+      </c>
+      <c r="AM83" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN83" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO83" s="47">
+        <v>13.6</v>
+      </c>
+      <c r="AP83" s="47">
+        <v>87.2</v>
+      </c>
+      <c r="AQ83" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR83" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS83" s="46">
+        <v>13.8</v>
+      </c>
+      <c r="AT83" s="46">
+        <v>85.8</v>
+      </c>
+      <c r="AU83" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV83" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW83" s="53">
+        <v>10.1</v>
+      </c>
+      <c r="AX83" s="53">
+        <v>69.2</v>
+      </c>
+      <c r="AY83" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ83" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA83" s="53">
+        <v>6.1</v>
+      </c>
+      <c r="BB83" s="53">
+        <v>28.5</v>
+      </c>
+    </row>
+    <row r="84" spans="1:54">
+      <c r="A84" s="31" t="s">
+        <v>154</v>
+      </c>
+      <c r="B84" s="31" t="s">
+        <v>155</v>
+      </c>
+      <c r="C84" s="37">
+        <v>0</v>
+      </c>
+      <c r="D84" s="37">
+        <v>0</v>
+      </c>
+      <c r="E84" s="37">
+        <v>2.3912</v>
+      </c>
+      <c r="F84" s="37">
+        <v>12.535489999999999</v>
+      </c>
+      <c r="G84" s="37">
+        <v>0</v>
+      </c>
+      <c r="H84" s="37">
+        <v>0</v>
+      </c>
+      <c r="I84" s="37">
+        <v>30.875360000000001</v>
+      </c>
+      <c r="J84" s="37">
+        <v>16.149799999999999</v>
+      </c>
+      <c r="K84" s="37">
+        <v>0</v>
+      </c>
+      <c r="L84" s="37">
+        <v>0</v>
+      </c>
+      <c r="M84" s="37">
+        <v>3.3538600000000001</v>
+      </c>
+      <c r="N84" s="37">
+        <v>16.719919999999998</v>
+      </c>
+      <c r="O84" s="37">
+        <v>0</v>
+      </c>
+      <c r="P84" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q84" s="37">
+        <v>2.96069</v>
+      </c>
+      <c r="R84" s="37">
+        <v>11.070270000000001</v>
+      </c>
+      <c r="S84" s="37">
+        <v>0</v>
+      </c>
+      <c r="T84" s="37">
+        <v>0</v>
+      </c>
+      <c r="U84" s="37">
+        <v>4.3940900000000003</v>
+      </c>
+      <c r="V84" s="37">
+        <v>11.27439</v>
+      </c>
+      <c r="W84" s="36">
+        <v>0</v>
+      </c>
+      <c r="X84" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y84" s="36">
+        <v>2.8284699999999998</v>
+      </c>
+      <c r="Z84" s="36">
+        <v>14.47466</v>
+      </c>
+      <c r="AA84" s="37"/>
+      <c r="AB84" s="37"/>
+      <c r="AC84" s="37">
+        <v>1.8662699999999999</v>
+      </c>
+      <c r="AD84" s="37">
+        <v>5.0242500000000003</v>
+      </c>
+      <c r="AE84" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF84" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG84" s="37">
+        <v>5.3876600000000003</v>
+      </c>
+      <c r="AH84" s="37">
+        <v>9.9438899999999997</v>
+      </c>
+      <c r="AI84" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ84" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK84" s="26">
+        <v>6.9513699999999998</v>
+      </c>
+      <c r="AL84" s="26">
+        <v>9.5176999999999996</v>
+      </c>
+      <c r="AM84" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN84" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO84" s="47">
+        <v>8.9</v>
+      </c>
+      <c r="AP84" s="47">
+        <v>15.5</v>
+      </c>
+      <c r="AQ84" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR84" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS84" s="46">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AT84" s="46">
+        <v>22.7</v>
+      </c>
+      <c r="AU84" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV84" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW84" s="53">
+        <v>4.3</v>
+      </c>
+      <c r="AX84" s="53">
+        <v>16.5</v>
+      </c>
+      <c r="AY84" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ84" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA84" s="53">
+        <v>0.8</v>
+      </c>
+      <c r="BB84" s="53">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="85" spans="1:54">
+      <c r="A85" s="31" t="s">
+        <v>156</v>
+      </c>
+      <c r="B85" s="31" t="s">
+        <v>157</v>
+      </c>
+      <c r="C85" s="37">
+        <v>0</v>
+      </c>
+      <c r="D85" s="37">
+        <v>0</v>
+      </c>
+      <c r="E85" s="37">
+        <v>243.02009000000001</v>
+      </c>
+      <c r="F85" s="37">
+        <v>436.45866000000001</v>
+      </c>
+      <c r="G85" s="37">
+        <v>0</v>
+      </c>
+      <c r="H85" s="37">
+        <v>0</v>
+      </c>
+      <c r="I85" s="37">
+        <v>370.32605999999998</v>
+      </c>
+      <c r="J85" s="37">
+        <v>529.55339000000004</v>
+      </c>
+      <c r="K85" s="37">
+        <v>0</v>
+      </c>
+      <c r="L85" s="37">
+        <v>0</v>
+      </c>
+      <c r="M85" s="37">
+        <v>366.07537000000002</v>
+      </c>
+      <c r="N85" s="37">
+        <v>481.09168</v>
+      </c>
+      <c r="O85" s="37">
+        <v>0</v>
+      </c>
+      <c r="P85" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q85" s="37">
+        <v>320.36831999999998</v>
+      </c>
+      <c r="R85" s="37">
+        <v>532.6748</v>
+      </c>
+      <c r="S85" s="37">
+        <v>0</v>
+      </c>
+      <c r="T85" s="37">
+        <v>0</v>
+      </c>
+      <c r="U85" s="37">
+        <v>409.91052999999999</v>
+      </c>
+      <c r="V85" s="37">
+        <v>688.46204999999998</v>
+      </c>
+      <c r="W85" s="36">
+        <v>0.02</v>
+      </c>
+      <c r="X85" s="36">
+        <v>2.5159999999999998E-2</v>
+      </c>
+      <c r="Y85" s="36">
+        <v>424.59309000000002</v>
+      </c>
+      <c r="Z85" s="36">
+        <v>537.47900000000004</v>
+      </c>
+      <c r="AA85" s="37">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="AB85" s="37">
+        <v>1.142E-2</v>
+      </c>
+      <c r="AC85" s="37">
+        <v>236.60175999999998</v>
+      </c>
+      <c r="AD85" s="37">
+        <v>426.14055999999994</v>
+      </c>
+      <c r="AE85" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF85" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG85" s="37">
+        <v>834.57473000000005</v>
+      </c>
+      <c r="AH85" s="37">
+        <v>1368.79775</v>
+      </c>
+      <c r="AI85" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ85" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK85" s="26">
+        <v>688.96651999999995</v>
+      </c>
+      <c r="AL85" s="26">
+        <v>1142.7651599999999</v>
+      </c>
+      <c r="AM85" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN85" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO85" s="47">
+        <v>689.8</v>
+      </c>
+      <c r="AP85" s="47">
+        <v>1275.0999999999999</v>
+      </c>
+      <c r="AQ85" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR85" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS85" s="46">
+        <v>644.79999999999995</v>
+      </c>
+      <c r="AT85" s="46">
+        <v>1250.8</v>
+      </c>
+      <c r="AU85" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV85" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW85" s="53">
+        <v>477.5</v>
+      </c>
+      <c r="AX85" s="53">
+        <v>919.9</v>
+      </c>
+      <c r="AY85" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ85" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA85" s="53">
+        <v>325.3</v>
+      </c>
+      <c r="BB85" s="53">
+        <v>766.1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:54">
+      <c r="A86" s="31" t="s">
+        <v>158</v>
+      </c>
+      <c r="B86" s="31" t="s">
+        <v>159</v>
+      </c>
+      <c r="C86" s="37">
+        <v>0</v>
+      </c>
+      <c r="D86" s="37">
+        <v>0</v>
+      </c>
+      <c r="E86" s="37">
+        <v>11.99056</v>
+      </c>
+      <c r="F86" s="37">
+        <v>38.814019999999999</v>
+      </c>
+      <c r="G86" s="37">
+        <v>0</v>
+      </c>
+      <c r="H86" s="37">
+        <v>0</v>
+      </c>
+      <c r="I86" s="37">
+        <v>15.086779999999999</v>
+      </c>
+      <c r="J86" s="37">
+        <v>31.9495</v>
+      </c>
+      <c r="K86" s="37">
+        <v>0</v>
+      </c>
+      <c r="L86" s="37">
+        <v>0</v>
+      </c>
+      <c r="M86" s="37">
+        <v>22.253869999999999</v>
+      </c>
+      <c r="N86" s="37">
+        <v>32.195329999999998</v>
+      </c>
+      <c r="O86" s="37">
+        <v>0</v>
+      </c>
+      <c r="P86" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q86" s="37">
+        <v>15.468109999999999</v>
+      </c>
+      <c r="R86" s="37">
+        <v>39.977179999999997</v>
+      </c>
+      <c r="S86" s="37">
+        <v>0</v>
+      </c>
+      <c r="T86" s="37">
+        <v>0</v>
+      </c>
+      <c r="U86" s="37">
+        <v>16.2712</v>
+      </c>
+      <c r="V86" s="37">
+        <v>39.518129999999999</v>
+      </c>
+      <c r="W86" s="36">
+        <v>0</v>
+      </c>
+      <c r="X86" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y86" s="36">
+        <v>90.911799999999999</v>
+      </c>
+      <c r="Z86" s="36">
+        <v>36.148409999999998</v>
+      </c>
+      <c r="AA86" s="37"/>
+      <c r="AB86" s="37"/>
+      <c r="AC86" s="37">
+        <v>31.262710000000002</v>
+      </c>
+      <c r="AD86" s="37">
+        <v>66.732979999999998</v>
+      </c>
+      <c r="AE86" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF86" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG86" s="37">
+        <v>23.531669999999998</v>
+      </c>
+      <c r="AH86" s="37">
+        <v>51.594479999999997</v>
+      </c>
+      <c r="AI86" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ86" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK86" s="26">
+        <v>7.6726200000000002</v>
+      </c>
+      <c r="AL86" s="26">
+        <v>15.455780000000001</v>
+      </c>
+      <c r="AM86" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN86" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO86" s="47">
+        <v>10.7</v>
+      </c>
+      <c r="AP86" s="47">
+        <v>29.9</v>
+      </c>
+      <c r="AQ86" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR86" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS86" s="46">
+        <v>6</v>
+      </c>
+      <c r="AT86" s="46">
+        <v>9.9</v>
+      </c>
+      <c r="AU86" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV86" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW86" s="53">
+        <v>5.3</v>
+      </c>
+      <c r="AX86" s="53">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AY86" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ86" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA86" s="53">
+        <v>16.7</v>
+      </c>
+      <c r="BB86" s="53">
+        <v>30.9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:54">
+      <c r="A87" s="31" t="s">
+        <v>160</v>
+      </c>
+      <c r="B87" s="31" t="s">
+        <v>161</v>
+      </c>
+      <c r="C87" s="37">
+        <v>0</v>
+      </c>
+      <c r="D87" s="37">
+        <v>0</v>
+      </c>
+      <c r="E87" s="37">
+        <v>838.56961999999999</v>
+      </c>
+      <c r="F87" s="37">
+        <v>1304.4772599999999</v>
+      </c>
+      <c r="G87" s="37">
+        <v>0</v>
+      </c>
+      <c r="H87" s="37">
+        <v>0</v>
+      </c>
+      <c r="I87" s="37">
+        <v>990.93519000000003</v>
+      </c>
+      <c r="J87" s="37">
+        <v>1469.24055</v>
+      </c>
+      <c r="K87" s="37">
+        <v>0</v>
+      </c>
+      <c r="L87" s="37">
+        <v>0</v>
+      </c>
+      <c r="M87" s="37">
+        <v>859.25288</v>
+      </c>
+      <c r="N87" s="37">
+        <v>1511.93703</v>
+      </c>
+      <c r="O87" s="37">
+        <v>0</v>
+      </c>
+      <c r="P87" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q87" s="37">
+        <v>809.13364999999999</v>
+      </c>
+      <c r="R87" s="37">
+        <v>1348.0118199999999</v>
+      </c>
+      <c r="S87" s="37">
+        <v>0</v>
+      </c>
+      <c r="T87" s="37">
+        <v>0</v>
+      </c>
+      <c r="U87" s="37">
+        <v>748.98744999999997</v>
+      </c>
+      <c r="V87" s="37">
+        <v>1282.8721599999999</v>
+      </c>
+      <c r="W87" s="36">
+        <v>0</v>
+      </c>
+      <c r="X87" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y87" s="36">
+        <v>581.89454999999998</v>
+      </c>
+      <c r="Z87" s="36">
+        <v>892.90684999999996</v>
+      </c>
+      <c r="AA87" s="37"/>
+      <c r="AB87" s="37"/>
+      <c r="AC87" s="37">
+        <v>506.25013999999993</v>
+      </c>
+      <c r="AD87" s="37">
+        <v>955.55155000000002</v>
+      </c>
+      <c r="AE87" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF87" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG87" s="37">
+        <v>269.76105000000001</v>
+      </c>
+      <c r="AH87" s="37">
+        <v>770.76603999999998</v>
+      </c>
+      <c r="AI87" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ87" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK87" s="26">
+        <v>348.23298</v>
+      </c>
+      <c r="AL87" s="26">
+        <v>684.32221000000004</v>
+      </c>
+      <c r="AM87" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN87" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO87" s="47">
+        <v>257.10000000000002</v>
+      </c>
+      <c r="AP87" s="47">
+        <v>548.4</v>
+      </c>
+      <c r="AQ87" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR87" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS87" s="46">
+        <v>450</v>
+      </c>
+      <c r="AT87" s="46">
+        <v>1092.2</v>
+      </c>
+      <c r="AU87" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV87" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW87" s="53">
+        <v>388.4</v>
+      </c>
+      <c r="AX87" s="53">
+        <v>893.9</v>
+      </c>
+      <c r="AY87" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ87" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA87" s="53">
+        <v>174</v>
+      </c>
+      <c r="BB87" s="53">
+        <v>629.5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:54">
+      <c r="A88" s="31" t="s">
+        <v>162</v>
+      </c>
+      <c r="B88" s="31" t="s">
+        <v>163</v>
+      </c>
+      <c r="C88" s="37">
+        <v>0</v>
+      </c>
+      <c r="D88" s="37">
+        <v>0</v>
+      </c>
+      <c r="E88" s="37">
+        <v>16.871030000000001</v>
+      </c>
+      <c r="F88" s="37">
+        <v>46.071359999999999</v>
+      </c>
+      <c r="G88" s="37">
+        <v>0</v>
+      </c>
+      <c r="H88" s="37">
+        <v>0</v>
+      </c>
+      <c r="I88" s="37">
+        <v>140.85470000000001</v>
+      </c>
+      <c r="J88" s="37">
+        <v>155.46447000000001</v>
+      </c>
+      <c r="K88" s="37">
+        <v>0</v>
+      </c>
+      <c r="L88" s="37">
+        <v>0</v>
+      </c>
+      <c r="M88" s="37">
+        <v>126.04340000000001</v>
+      </c>
+      <c r="N88" s="37">
+        <v>231.14902000000001</v>
+      </c>
+      <c r="O88" s="37">
+        <v>0</v>
+      </c>
+      <c r="P88" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q88" s="37">
+        <v>167.91471999999999</v>
+      </c>
+      <c r="R88" s="37">
+        <v>226.94054</v>
+      </c>
+      <c r="S88" s="37">
+        <v>0</v>
+      </c>
+      <c r="T88" s="37">
+        <v>0</v>
+      </c>
+      <c r="U88" s="37">
+        <v>266.24619000000001</v>
+      </c>
+      <c r="V88" s="37">
+        <v>513.17420000000004</v>
+      </c>
+      <c r="W88" s="36">
+        <v>0.89600000000000002</v>
+      </c>
+      <c r="X88" s="36">
+        <v>1.194</v>
+      </c>
+      <c r="Y88" s="36">
+        <v>464.52895000000001</v>
+      </c>
+      <c r="Z88" s="36">
+        <v>775.46943999999996</v>
+      </c>
+      <c r="AA88" s="37"/>
+      <c r="AB88" s="37"/>
+      <c r="AC88" s="37">
+        <v>653.36307999999997</v>
+      </c>
+      <c r="AD88" s="37">
+        <v>927.37040000000013</v>
+      </c>
+      <c r="AE88" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF88" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG88" s="37">
+        <v>652.01693</v>
+      </c>
+      <c r="AH88" s="37">
+        <v>1465.8212599999999</v>
+      </c>
+      <c r="AI88" s="26">
+        <v>1.6709999999999999E-2</v>
+      </c>
+      <c r="AJ88" s="26">
+        <v>0.52403999999999995</v>
+      </c>
+      <c r="AK88" s="26">
+        <v>1327.3344999999999</v>
+      </c>
+      <c r="AL88" s="26">
+        <v>2182.9150399999999</v>
+      </c>
+      <c r="AM88" s="47">
+        <v>1684.4515200000001</v>
+      </c>
+      <c r="AN88" s="47">
+        <v>391.7</v>
+      </c>
+      <c r="AO88" s="47">
+        <v>1347.7</v>
+      </c>
+      <c r="AP88" s="47">
+        <v>2751.5</v>
+      </c>
+      <c r="AQ88" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR88" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS88" s="46">
+        <v>2299.1</v>
+      </c>
+      <c r="AT88" s="46">
+        <v>1739.4</v>
+      </c>
+      <c r="AU88" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV88" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW88" s="53">
+        <v>1180.5</v>
+      </c>
+      <c r="AX88" s="53">
+        <v>1285.9000000000001</v>
+      </c>
+      <c r="AY88" s="53">
+        <v>1.7</v>
+      </c>
+      <c r="AZ88" s="53">
+        <v>3.5</v>
+      </c>
+      <c r="BA88" s="53">
+        <v>791.8</v>
+      </c>
+      <c r="BB88" s="53">
+        <v>717.2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:54">
+      <c r="A89" s="31" t="s">
+        <v>164</v>
+      </c>
+      <c r="B89" s="31" t="s">
+        <v>165</v>
+      </c>
+      <c r="C89" s="37">
+        <v>0.10589999999999999</v>
+      </c>
+      <c r="D89" s="37">
+        <v>31.266290000000001</v>
+      </c>
+      <c r="E89" s="37">
+        <v>999.20542</v>
+      </c>
+      <c r="F89" s="37">
+        <v>189.85479000000001</v>
+      </c>
+      <c r="G89" s="37">
+        <v>0</v>
+      </c>
+      <c r="H89" s="37">
+        <v>0</v>
+      </c>
+      <c r="I89" s="37">
+        <v>1133.7166299999999</v>
+      </c>
+      <c r="J89" s="37">
+        <v>173.59558000000001</v>
+      </c>
+      <c r="K89" s="37">
+        <v>1.14E-3</v>
+      </c>
+      <c r="L89" s="37">
+        <v>1.333E-2</v>
+      </c>
+      <c r="M89" s="37">
+        <v>765.55543</v>
+      </c>
+      <c r="N89" s="37">
+        <v>333.22618999999997</v>
+      </c>
+      <c r="O89" s="37">
+        <v>8.3919999999999995E-2</v>
+      </c>
+      <c r="P89" s="37">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="Q89" s="37">
+        <v>238.39317</v>
+      </c>
+      <c r="R89" s="37">
+        <v>146.33167</v>
+      </c>
+      <c r="S89" s="37">
+        <v>9.1120000000000007E-2</v>
+      </c>
+      <c r="T89" s="37">
+        <v>5.2220000000000003E-2</v>
+      </c>
+      <c r="U89" s="37">
+        <v>279.54122000000001</v>
+      </c>
+      <c r="V89" s="37">
+        <v>162.57651000000001</v>
+      </c>
+      <c r="W89" s="36">
+        <v>4.0300000000000002E-2</v>
+      </c>
+      <c r="X89" s="36">
+        <v>0.01</v>
+      </c>
+      <c r="Y89" s="36">
+        <v>332.86653999999999</v>
+      </c>
+      <c r="Z89" s="36">
+        <v>105.90627000000001</v>
+      </c>
+      <c r="AA89" s="37"/>
+      <c r="AB89" s="37"/>
+      <c r="AC89" s="37">
+        <v>390.59959999999995</v>
+      </c>
+      <c r="AD89" s="37">
+        <v>177.47014000000001</v>
+      </c>
+      <c r="AE89" s="37">
+        <v>4.2799999999999998E-2</v>
+      </c>
+      <c r="AF89" s="37">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="AG89" s="37">
+        <v>2031.74728</v>
+      </c>
+      <c r="AH89" s="37">
+        <v>963.20693000000006</v>
+      </c>
+      <c r="AI89" s="26">
+        <v>4.8469999999999999E-2</v>
+      </c>
+      <c r="AJ89" s="26">
+        <v>1.358E-2</v>
+      </c>
+      <c r="AK89" s="26">
+        <v>1522.45831</v>
+      </c>
+      <c r="AL89" s="26">
+        <v>890.13234</v>
+      </c>
+      <c r="AM89" s="47">
+        <v>1.042E-2</v>
+      </c>
+      <c r="AN89" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO89" s="47">
+        <v>1842.9</v>
+      </c>
+      <c r="AP89" s="47">
+        <v>1080.8</v>
+      </c>
+      <c r="AQ89" s="46">
+        <v>3.0700000000000002E-2</v>
+      </c>
+      <c r="AR89" s="46">
         <v>0.1</v>
       </c>
-      <c r="BB9" s="1">
-        <v>0.5</v>
+      <c r="AS89" s="46">
+        <v>1895.1</v>
+      </c>
+      <c r="AT89" s="46">
+        <v>1187.2</v>
+      </c>
+      <c r="AU89" s="53">
+        <v>0</v>
+      </c>
+      <c r="AV89" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="AW89" s="53">
+        <v>1284.9000000000001</v>
+      </c>
+      <c r="AX89" s="53">
+        <v>801.3</v>
+      </c>
+      <c r="AY89" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="AZ89" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="BA89" s="53">
+        <v>1472.7</v>
+      </c>
+      <c r="BB89" s="53">
+        <v>680</v>
       </c>
     </row>
-    <row r="10" spans="1:54" s="15" customFormat="1" ht="12.75">
-      <c r="A10" s="6" t="s">
+    <row r="90" spans="1:54">
+      <c r="A90" s="31" t="s">
+        <v>166</v>
+      </c>
+      <c r="B90" s="31" t="s">
+        <v>167</v>
+      </c>
+      <c r="C90" s="37">
+        <v>0</v>
+      </c>
+      <c r="D90" s="37">
+        <v>0</v>
+      </c>
+      <c r="E90" s="37">
+        <v>951.55295999999998</v>
+      </c>
+      <c r="F90" s="37">
+        <v>509.48034999999999</v>
+      </c>
+      <c r="G90" s="37">
+        <v>84.727999999999994</v>
+      </c>
+      <c r="H90" s="37">
+        <v>22.628</v>
+      </c>
+      <c r="I90" s="37">
+        <v>834.67223000000001</v>
+      </c>
+      <c r="J90" s="37">
+        <v>421.40591000000001</v>
+      </c>
+      <c r="K90" s="37">
+        <v>0</v>
+      </c>
+      <c r="L90" s="37">
+        <v>0</v>
+      </c>
+      <c r="M90" s="37">
+        <v>1060.2473199999999</v>
+      </c>
+      <c r="N90" s="37">
+        <v>518.93474000000003</v>
+      </c>
+      <c r="O90" s="37">
+        <v>0</v>
+      </c>
+      <c r="P90" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q90" s="37">
+        <v>832.38811999999996</v>
+      </c>
+      <c r="R90" s="37">
+        <v>405.67493999999999</v>
+      </c>
+      <c r="S90" s="37">
+        <v>0</v>
+      </c>
+      <c r="T90" s="37">
+        <v>0</v>
+      </c>
+      <c r="U90" s="37">
+        <v>626.99266</v>
+      </c>
+      <c r="V90" s="37">
+        <v>386.76537999999999</v>
+      </c>
+      <c r="W90" s="36">
+        <v>0.02</v>
+      </c>
+      <c r="X90" s="36">
+        <v>2.4E-2</v>
+      </c>
+      <c r="Y90" s="36">
+        <v>1733.1164900000001</v>
+      </c>
+      <c r="Z90" s="36">
+        <v>755.51367000000005</v>
+      </c>
+      <c r="AA90" s="37">
+        <v>0.15</v>
+      </c>
+      <c r="AB90" s="37">
+        <v>0.58035999999999999</v>
+      </c>
+      <c r="AC90" s="37">
+        <v>3236.6650300000001</v>
+      </c>
+      <c r="AD90" s="37">
+        <v>1253.9346500000001</v>
+      </c>
+      <c r="AE90" s="37">
+        <v>501.815</v>
+      </c>
+      <c r="AF90" s="37">
+        <v>48.470280000000002</v>
+      </c>
+      <c r="AG90" s="37">
+        <v>3270.8359500000001</v>
+      </c>
+      <c r="AH90" s="37">
+        <v>2078.0506599999999</v>
+      </c>
+      <c r="AI90" s="26">
+        <v>0.49</v>
+      </c>
+      <c r="AJ90" s="26">
+        <v>2.37235</v>
+      </c>
+      <c r="AK90" s="26">
+        <v>6524.6051699999998</v>
+      </c>
+      <c r="AL90" s="26">
+        <v>3271.4584500000001</v>
+      </c>
+      <c r="AM90" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN90" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO90" s="47">
+        <v>2958.7</v>
+      </c>
+      <c r="AP90" s="47">
+        <v>1640.5</v>
+      </c>
+      <c r="AQ90" s="46">
+        <v>20.184999999999999</v>
+      </c>
+      <c r="AR90" s="46">
         <v>6</v>
       </c>
-      <c r="B10" s="6" t="s">
-[...127 lines deleted...]
-      <c r="AT10" s="1">
+      <c r="AS90" s="46">
+        <v>1604.6</v>
+      </c>
+      <c r="AT90" s="46">
+        <v>1287.8</v>
+      </c>
+      <c r="AU90" s="53">
+        <v>20.2</v>
+      </c>
+      <c r="AV90" s="53">
+        <v>6</v>
+      </c>
+      <c r="AW90" s="53">
+        <v>1092.8</v>
+      </c>
+      <c r="AX90" s="53">
+        <v>801.4</v>
+      </c>
+      <c r="AY90" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ90" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA90" s="53">
+        <v>912.6</v>
+      </c>
+      <c r="BB90" s="53">
+        <v>813.7</v>
+      </c>
+    </row>
+    <row r="91" spans="1:54">
+      <c r="A91" s="31" t="s">
+        <v>168</v>
+      </c>
+      <c r="B91" s="31" t="s">
+        <v>169</v>
+      </c>
+      <c r="C91" s="37">
+        <v>0</v>
+      </c>
+      <c r="D91" s="37">
+        <v>0</v>
+      </c>
+      <c r="E91" s="37">
+        <v>77.046790000000001</v>
+      </c>
+      <c r="F91" s="37">
+        <v>47.67794</v>
+      </c>
+      <c r="G91" s="37">
+        <v>0</v>
+      </c>
+      <c r="H91" s="37">
+        <v>0</v>
+      </c>
+      <c r="I91" s="37">
+        <v>49.139000000000003</v>
+      </c>
+      <c r="J91" s="37">
+        <v>28.98536</v>
+      </c>
+      <c r="K91" s="37">
+        <v>0</v>
+      </c>
+      <c r="L91" s="37">
+        <v>0</v>
+      </c>
+      <c r="M91" s="37">
+        <v>34.725000000000001</v>
+      </c>
+      <c r="N91" s="37">
+        <v>24.998069999999998</v>
+      </c>
+      <c r="O91" s="37">
+        <v>0</v>
+      </c>
+      <c r="P91" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q91" s="37">
+        <v>89.528999999999996</v>
+      </c>
+      <c r="R91" s="37">
+        <v>67.110140000000001</v>
+      </c>
+      <c r="S91" s="37">
+        <v>5.9471600000000002</v>
+      </c>
+      <c r="T91" s="37">
+        <v>17.585999999999999</v>
+      </c>
+      <c r="U91" s="37">
+        <v>223.51823999999999</v>
+      </c>
+      <c r="V91" s="37">
+        <v>165.85113999999999</v>
+      </c>
+      <c r="W91" s="36">
+        <v>4.7860399999999998</v>
+      </c>
+      <c r="X91" s="36">
+        <v>9.6298200000000005</v>
+      </c>
+      <c r="Y91" s="36">
+        <v>104.39554</v>
+      </c>
+      <c r="Z91" s="36">
+        <v>68.636880000000005</v>
+      </c>
+      <c r="AA91" s="37"/>
+      <c r="AB91" s="37"/>
+      <c r="AC91" s="37">
+        <v>168.07935000000001</v>
+      </c>
+      <c r="AD91" s="37">
+        <v>110.74863999999999</v>
+      </c>
+      <c r="AE91" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF91" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG91" s="37">
+        <v>266.94511999999997</v>
+      </c>
+      <c r="AH91" s="37">
+        <v>260.71199999999999</v>
+      </c>
+      <c r="AI91" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ91" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK91" s="26">
+        <v>296.20999999999998</v>
+      </c>
+      <c r="AL91" s="26">
+        <v>247.23580000000001</v>
+      </c>
+      <c r="AM91" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN91" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO91" s="47">
+        <v>292.10000000000002</v>
+      </c>
+      <c r="AP91" s="47">
+        <v>210.6</v>
+      </c>
+      <c r="AQ91" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR91" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS91" s="46">
+        <v>301.8</v>
+      </c>
+      <c r="AT91" s="46">
+        <v>294.3</v>
+      </c>
+      <c r="AU91" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV91" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW91" s="53">
+        <v>169.5</v>
+      </c>
+      <c r="AX91" s="53">
+        <v>173.3</v>
+      </c>
+      <c r="AY91" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ91" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA91" s="53">
+        <v>151.69999999999999</v>
+      </c>
+      <c r="BB91" s="53">
+        <v>154.4</v>
+      </c>
+    </row>
+    <row r="92" spans="1:54">
+      <c r="A92" s="31" t="s">
+        <v>170</v>
+      </c>
+      <c r="B92" s="31" t="s">
+        <v>171</v>
+      </c>
+      <c r="C92" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D92" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E92" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F92" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G92" s="37">
+        <v>0</v>
+      </c>
+      <c r="H92" s="37">
+        <v>0</v>
+      </c>
+      <c r="I92" s="37">
+        <v>48.259</v>
+      </c>
+      <c r="J92" s="37">
+        <v>93.2</v>
+      </c>
+      <c r="K92" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L92" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M92" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N92" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O92" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P92" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q92" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R92" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S92" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T92" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U92" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V92" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W92" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X92" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y92" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z92" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA92" s="37"/>
+      <c r="AB92" s="37"/>
+      <c r="AC92" s="37"/>
+      <c r="AD92" s="37"/>
+      <c r="AE92" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF92" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG92" s="37">
+        <v>2.2984100000000001</v>
+      </c>
+      <c r="AH92" s="37">
+        <v>5.0289999999999999</v>
+      </c>
+      <c r="AI92" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ92" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK92" s="26">
+        <v>0.93054000000000003</v>
+      </c>
+      <c r="AL92" s="26">
+        <v>2.4830000000000001</v>
+      </c>
+      <c r="AM92" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN92" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO92" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP92" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ92" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR92" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS92" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT92" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU92" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV92" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW92" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX92" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY92" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ92" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA92" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="BB92" s="53">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:54">
+      <c r="A93" s="31" t="s">
+        <v>172</v>
+      </c>
+      <c r="B93" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="C93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W93" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X93" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y93" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z93" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA93" s="37"/>
+      <c r="AB93" s="37"/>
+      <c r="AC93" s="37"/>
+      <c r="AD93" s="37"/>
+      <c r="AE93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH93" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI93" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ93" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK93" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL93" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM93" s="47"/>
+      <c r="AN93" s="47"/>
+      <c r="AO93" s="47"/>
+      <c r="AP93" s="47"/>
+      <c r="AQ93" s="46"/>
+      <c r="AR93" s="46"/>
+      <c r="AS93" s="46"/>
+      <c r="AT93" s="46"/>
+      <c r="AU93" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV93" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW93" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX93" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY93" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ93" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA93" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB93" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="94" spans="1:54">
+      <c r="A94" s="31" t="s">
+        <v>174</v>
+      </c>
+      <c r="B94" s="31" t="s">
+        <v>175</v>
+      </c>
+      <c r="C94" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D94" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E94" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F94" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G94" s="37">
+        <v>0</v>
+      </c>
+      <c r="H94" s="37">
+        <v>0</v>
+      </c>
+      <c r="I94" s="37">
+        <v>0.03</v>
+      </c>
+      <c r="J94" s="37">
+        <v>6.3500000000000001E-2</v>
+      </c>
+      <c r="K94" s="37">
+        <v>0</v>
+      </c>
+      <c r="L94" s="37">
+        <v>0</v>
+      </c>
+      <c r="M94" s="37">
+        <v>4.165</v>
+      </c>
+      <c r="N94" s="37">
+        <v>3.7256399999999998</v>
+      </c>
+      <c r="O94" s="37">
+        <v>0</v>
+      </c>
+      <c r="P94" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q94" s="37">
+        <v>48.868490000000001</v>
+      </c>
+      <c r="R94" s="37">
+        <v>21.9712</v>
+      </c>
+      <c r="S94" s="37">
+        <v>0</v>
+      </c>
+      <c r="T94" s="37">
+        <v>0</v>
+      </c>
+      <c r="U94" s="37">
+        <v>11.824999999999999</v>
+      </c>
+      <c r="V94" s="37">
+        <v>6.7423200000000003</v>
+      </c>
+      <c r="W94" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X94" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y94" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z94" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA94" s="37"/>
+      <c r="AB94" s="37"/>
+      <c r="AC94" s="37"/>
+      <c r="AD94" s="37"/>
+      <c r="AE94" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF94" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG94" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH94" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI94" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ94" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK94" s="26">
+        <v>3.2650000000000001</v>
+      </c>
+      <c r="AL94" s="26">
+        <v>1.8365800000000001</v>
+      </c>
+      <c r="AM94" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN94" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO94" s="47">
+        <v>3.2</v>
+      </c>
+      <c r="AP94" s="47">
+        <v>1.5</v>
+      </c>
+      <c r="AQ94" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR94" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS94" s="46">
+        <v>19</v>
+      </c>
+      <c r="AT94" s="46">
+        <v>13.4</v>
+      </c>
+      <c r="AU94" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV94" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW94" s="53">
+        <v>18.2</v>
+      </c>
+      <c r="AX94" s="53">
+        <v>12.9</v>
+      </c>
+      <c r="AY94" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ94" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA94" s="53">
+        <v>18.3</v>
+      </c>
+      <c r="BB94" s="53">
+        <v>14.2</v>
+      </c>
+    </row>
+    <row r="95" spans="1:54">
+      <c r="A95" s="31" t="s">
+        <v>176</v>
+      </c>
+      <c r="B95" s="31" t="s">
+        <v>177</v>
+      </c>
+      <c r="C95" s="37">
+        <v>0</v>
+      </c>
+      <c r="D95" s="37">
+        <v>0</v>
+      </c>
+      <c r="E95" s="37">
+        <v>2.7894399999999999</v>
+      </c>
+      <c r="F95" s="37">
+        <v>48.10127</v>
+      </c>
+      <c r="G95" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H95" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I95" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J95" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K95" s="37">
+        <v>0</v>
+      </c>
+      <c r="L95" s="37">
+        <v>0</v>
+      </c>
+      <c r="M95" s="37">
+        <v>2.5999400000000001</v>
+      </c>
+      <c r="N95" s="37">
+        <v>44.184260000000002</v>
+      </c>
+      <c r="O95" s="37">
+        <v>0</v>
+      </c>
+      <c r="P95" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q95" s="37">
+        <v>1.5190399999999999</v>
+      </c>
+      <c r="R95" s="37">
+        <v>30.090530000000001</v>
+      </c>
+      <c r="S95" s="37">
+        <v>0</v>
+      </c>
+      <c r="T95" s="37">
+        <v>0</v>
+      </c>
+      <c r="U95" s="37">
+        <v>1.2400899999999999</v>
+      </c>
+      <c r="V95" s="37">
+        <v>51.425310000000003</v>
+      </c>
+      <c r="W95" s="36">
+        <v>0</v>
+      </c>
+      <c r="X95" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y95" s="36">
+        <v>0.99270999999999998</v>
+      </c>
+      <c r="Z95" s="36">
+        <v>58.862299999999998</v>
+      </c>
+      <c r="AA95" s="37"/>
+      <c r="AB95" s="37"/>
+      <c r="AC95" s="37">
+        <v>1.4533400000000001</v>
+      </c>
+      <c r="AD95" s="37">
+        <v>158.94574</v>
+      </c>
+      <c r="AE95" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF95" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG95" s="37">
+        <v>0.81188000000000005</v>
+      </c>
+      <c r="AH95" s="37">
+        <v>79.979579999999999</v>
+      </c>
+      <c r="AI95" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ95" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK95" s="26">
+        <v>0.80320000000000003</v>
+      </c>
+      <c r="AL95" s="26">
+        <v>80.859639999999999</v>
+      </c>
+      <c r="AM95" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN95" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO95" s="47">
+        <v>0.7</v>
+      </c>
+      <c r="AP95" s="47">
+        <v>74.3</v>
+      </c>
+      <c r="AQ95" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR95" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS95" s="46">
+        <v>0.8</v>
+      </c>
+      <c r="AT95" s="46">
+        <v>83.4</v>
+      </c>
+      <c r="AU95" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV95" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW95" s="53">
+        <v>0.8</v>
+      </c>
+      <c r="AX95" s="53">
+        <v>83.4</v>
+      </c>
+      <c r="AY95" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ95" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA95" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB95" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="96" spans="1:54">
+      <c r="A96" s="31" t="s">
+        <v>178</v>
+      </c>
+      <c r="B96" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="C96" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D96" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E96" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F96" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G96" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H96" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I96" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J96" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K96" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L96" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M96" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N96" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O96" s="37">
+        <v>0</v>
+      </c>
+      <c r="P96" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q96" s="37">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="R96" s="37">
+        <v>5.6529999999999997E-2</v>
+      </c>
+      <c r="S96" s="37">
+        <v>0</v>
+      </c>
+      <c r="T96" s="37">
+        <v>0</v>
+      </c>
+      <c r="U96" s="37">
+        <v>2.6700000000000002E-2</v>
+      </c>
+      <c r="V96" s="37">
+        <v>3.069</v>
+      </c>
+      <c r="W96" s="36">
+        <v>0</v>
+      </c>
+      <c r="X96" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y96" s="36">
+        <v>1.33E-3</v>
+      </c>
+      <c r="Z96" s="36">
+        <v>4.657E-2</v>
+      </c>
+      <c r="AA96" s="37"/>
+      <c r="AB96" s="37"/>
+      <c r="AC96" s="37"/>
+      <c r="AD96" s="37"/>
+      <c r="AE96" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF96" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG96" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH96" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI96" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ96" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK96" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL96" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM96" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN96" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO96" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP96" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ96" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR96" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS96" s="46">
+        <v>19.8</v>
+      </c>
+      <c r="AT96" s="46">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="AU96" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV96" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW96" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX96" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY96" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ96" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA96" s="53">
+        <v>0.9</v>
+      </c>
+      <c r="BB96" s="53">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="97" spans="1:54">
+      <c r="A97" s="31" t="s">
+        <v>180</v>
+      </c>
+      <c r="B97" s="31" t="s">
+        <v>181</v>
+      </c>
+      <c r="C97" s="37">
+        <v>0</v>
+      </c>
+      <c r="D97" s="37">
+        <v>0</v>
+      </c>
+      <c r="E97" s="37">
+        <v>18.68488</v>
+      </c>
+      <c r="F97" s="37">
+        <v>17.674859999999999</v>
+      </c>
+      <c r="G97" s="37">
+        <v>0</v>
+      </c>
+      <c r="H97" s="37">
+        <v>0</v>
+      </c>
+      <c r="I97" s="37">
+        <v>20.736789999999999</v>
+      </c>
+      <c r="J97" s="37">
+        <v>17.07976</v>
+      </c>
+      <c r="K97" s="37">
+        <v>0</v>
+      </c>
+      <c r="L97" s="37">
+        <v>0</v>
+      </c>
+      <c r="M97" s="37">
+        <v>15.27533</v>
+      </c>
+      <c r="N97" s="37">
+        <v>15.08976</v>
+      </c>
+      <c r="O97" s="37">
+        <v>0</v>
+      </c>
+      <c r="P97" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q97" s="37">
+        <v>18.187650000000001</v>
+      </c>
+      <c r="R97" s="37">
+        <v>16.673290000000001</v>
+      </c>
+      <c r="S97" s="37">
+        <v>0</v>
+      </c>
+      <c r="T97" s="37">
+        <v>0</v>
+      </c>
+      <c r="U97" s="37">
+        <v>22.024249999999999</v>
+      </c>
+      <c r="V97" s="37">
+        <v>22.057089999999999</v>
+      </c>
+      <c r="W97" s="36">
+        <v>0</v>
+      </c>
+      <c r="X97" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y97" s="36">
+        <v>8.0485900000000008</v>
+      </c>
+      <c r="Z97" s="36">
+        <v>9.4677100000000003</v>
+      </c>
+      <c r="AA97" s="37"/>
+      <c r="AB97" s="37"/>
+      <c r="AC97" s="37">
+        <v>11.200239999999999</v>
+      </c>
+      <c r="AD97" s="37">
+        <v>7.6967399999999992</v>
+      </c>
+      <c r="AE97" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF97" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG97" s="37">
+        <v>11.26674</v>
+      </c>
+      <c r="AH97" s="37">
+        <v>8.5313700000000008</v>
+      </c>
+      <c r="AI97" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ97" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK97" s="26">
+        <v>9.0681899999999995</v>
+      </c>
+      <c r="AL97" s="26">
+        <v>6.1081200000000004</v>
+      </c>
+      <c r="AM97" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN97" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO97" s="47">
+        <v>4.8</v>
+      </c>
+      <c r="AP97" s="47">
+        <v>7.3</v>
+      </c>
+      <c r="AQ97" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR97" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS97" s="46">
+        <v>1.4</v>
+      </c>
+      <c r="AT97" s="46">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AU97" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV97" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW97" s="53">
+        <v>1.4</v>
+      </c>
+      <c r="AX97" s="53">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AY97" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ97" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA97" s="53">
+        <v>0</v>
+      </c>
+      <c r="BB97" s="53">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:54">
+      <c r="A98" s="31" t="s">
+        <v>182</v>
+      </c>
+      <c r="B98" s="31" t="s">
+        <v>183</v>
+      </c>
+      <c r="C98" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D98" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E98" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F98" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G98" s="37">
+        <v>16</v>
+      </c>
+      <c r="H98" s="37">
+        <v>1.996</v>
+      </c>
+      <c r="I98" s="37">
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="J98" s="37">
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="K98" s="37">
+        <v>13</v>
+      </c>
+      <c r="L98" s="37">
+        <v>4.6159999999999997</v>
+      </c>
+      <c r="M98" s="37">
+        <v>0</v>
+      </c>
+      <c r="N98" s="37">
+        <v>0</v>
+      </c>
+      <c r="O98" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P98" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q98" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R98" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S98" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T98" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U98" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V98" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W98" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X98" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y98" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z98" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA98" s="37">
+        <v>10</v>
+      </c>
+      <c r="AB98" s="37">
+        <v>0.13200000000000001</v>
+      </c>
+      <c r="AC98" s="37">
+        <v>0.77700000000000002</v>
+      </c>
+      <c r="AD98" s="37">
+        <v>0.31481999999999999</v>
+      </c>
+      <c r="AE98" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF98" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG98" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH98" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI98" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ98" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK98" s="26">
+        <v>2.12</v>
+      </c>
+      <c r="AL98" s="26">
+        <v>0.69399999999999995</v>
+      </c>
+      <c r="AM98" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN98" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO98" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="AP98" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="AQ98" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR98" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS98" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="AT98" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="AU98" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV98" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW98" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="AX98" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="AY98" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ98" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA98" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB98" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="99" spans="1:54">
+      <c r="A99" s="31" t="s">
+        <v>184</v>
+      </c>
+      <c r="B99" s="31" t="s">
+        <v>185</v>
+      </c>
+      <c r="C99" s="37">
+        <v>0</v>
+      </c>
+      <c r="D99" s="37">
+        <v>0</v>
+      </c>
+      <c r="E99" s="37">
+        <v>0.36349999999999999</v>
+      </c>
+      <c r="F99" s="37">
+        <v>1.1843699999999999</v>
+      </c>
+      <c r="G99" s="37">
+        <v>0</v>
+      </c>
+      <c r="H99" s="37">
+        <v>0</v>
+      </c>
+      <c r="I99" s="37">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="J99" s="37">
+        <v>2.7E-2</v>
+      </c>
+      <c r="K99" s="37">
+        <v>0</v>
+      </c>
+      <c r="L99" s="37">
+        <v>0</v>
+      </c>
+      <c r="M99" s="37">
+        <v>0.62590999999999997</v>
+      </c>
+      <c r="N99" s="37">
+        <v>1.5529999999999999</v>
+      </c>
+      <c r="O99" s="37">
+        <v>0</v>
+      </c>
+      <c r="P99" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q99" s="37">
+        <v>0.37512000000000001</v>
+      </c>
+      <c r="R99" s="37">
+        <v>1.0549999999999999</v>
+      </c>
+      <c r="S99" s="37">
+        <v>0</v>
+      </c>
+      <c r="T99" s="37">
+        <v>0</v>
+      </c>
+      <c r="U99" s="37">
+        <v>0.55922000000000005</v>
+      </c>
+      <c r="V99" s="37">
+        <v>1.9220999999999999</v>
+      </c>
+      <c r="W99" s="36">
+        <v>0</v>
+      </c>
+      <c r="X99" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y99" s="36">
+        <v>23.623619999999999</v>
+      </c>
+      <c r="Z99" s="36">
+        <v>1.8489599999999999</v>
+      </c>
+      <c r="AA99" s="37"/>
+      <c r="AB99" s="37"/>
+      <c r="AC99" s="37">
+        <v>74.664900000000003</v>
+      </c>
+      <c r="AD99" s="37">
+        <v>15.29021</v>
+      </c>
+      <c r="AE99" s="37">
+        <v>7.2</v>
+      </c>
+      <c r="AF99" s="37">
+        <v>1E-3</v>
+      </c>
+      <c r="AG99" s="37">
+        <v>288.03138000000001</v>
+      </c>
+      <c r="AH99" s="37">
+        <v>48.795490000000001</v>
+      </c>
+      <c r="AI99" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ99" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK99" s="26">
+        <v>946.76652000000001</v>
+      </c>
+      <c r="AL99" s="26">
+        <v>97.324060000000003</v>
+      </c>
+      <c r="AM99" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN99" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO99" s="47">
+        <v>1379.2</v>
+      </c>
+      <c r="AP99" s="47">
+        <v>132.5</v>
+      </c>
+      <c r="AQ99" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR99" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS99" s="46">
+        <v>817.3</v>
+      </c>
+      <c r="AT99" s="46">
+        <v>98.1</v>
+      </c>
+      <c r="AU99" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV99" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW99" s="53">
+        <v>405.3</v>
+      </c>
+      <c r="AX99" s="53">
+        <v>22.2</v>
+      </c>
+      <c r="AY99" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ99" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA99" s="53">
+        <v>484.1</v>
+      </c>
+      <c r="BB99" s="53">
+        <v>166.2</v>
+      </c>
+    </row>
+    <row r="100" spans="1:54">
+      <c r="A100" s="31" t="s">
+        <v>186</v>
+      </c>
+      <c r="B100" s="31" t="s">
+        <v>187</v>
+      </c>
+      <c r="C100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W100" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X100" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y100" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z100" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA100" s="37"/>
+      <c r="AB100" s="37"/>
+      <c r="AC100" s="37"/>
+      <c r="AD100" s="37"/>
+      <c r="AE100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH100" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI100" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ100" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK100" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL100" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM100" s="47"/>
+      <c r="AN100" s="47"/>
+      <c r="AO100" s="47"/>
+      <c r="AP100" s="47"/>
+      <c r="AQ100" s="46"/>
+      <c r="AR100" s="46"/>
+      <c r="AS100" s="46"/>
+      <c r="AT100" s="46"/>
+      <c r="AU100" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV100" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW100" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX100" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY100" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ100" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA100" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB100" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="101" spans="1:54">
+      <c r="A101" s="31" t="s">
+        <v>188</v>
+      </c>
+      <c r="B101" s="31" t="s">
+        <v>189</v>
+      </c>
+      <c r="C101" s="37">
+        <v>0</v>
+      </c>
+      <c r="D101" s="37">
+        <v>0</v>
+      </c>
+      <c r="E101" s="37">
+        <v>0.62036000000000002</v>
+      </c>
+      <c r="F101" s="37">
+        <v>1.5649999999999999</v>
+      </c>
+      <c r="G101" s="37">
+        <v>0</v>
+      </c>
+      <c r="H101" s="37">
+        <v>0</v>
+      </c>
+      <c r="I101" s="37">
+        <v>0.499</v>
+      </c>
+      <c r="J101" s="37">
+        <v>1.373</v>
+      </c>
+      <c r="K101" s="37">
+        <v>0</v>
+      </c>
+      <c r="L101" s="37">
+        <v>0</v>
+      </c>
+      <c r="M101" s="37">
+        <v>0.08</v>
+      </c>
+      <c r="N101" s="37">
+        <v>0.109</v>
+      </c>
+      <c r="O101" s="37">
+        <v>0</v>
+      </c>
+      <c r="P101" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q101" s="37">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="R101" s="37">
+        <v>8.8109999999999994E-2</v>
+      </c>
+      <c r="S101" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T101" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U101" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V101" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W101" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X101" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y101" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z101" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA101" s="37"/>
+      <c r="AB101" s="37"/>
+      <c r="AC101" s="37"/>
+      <c r="AD101" s="37"/>
+      <c r="AE101" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF101" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG101" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH101" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI101" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ101" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK101" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL101" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM101" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN101" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO101" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP101" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ101" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR101" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS101" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT101" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU101" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV101" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW101" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX101" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY101" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ101" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA101" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB101" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="102" spans="1:54">
+      <c r="A102" s="31" t="s">
+        <v>190</v>
+      </c>
+      <c r="B102" s="31" t="s">
+        <v>191</v>
+      </c>
+      <c r="C102" s="37">
+        <v>0</v>
+      </c>
+      <c r="D102" s="37">
+        <v>0</v>
+      </c>
+      <c r="E102" s="37">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="F102" s="37">
+        <v>5.33E-2</v>
+      </c>
+      <c r="G102" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H102" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I102" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J102" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K102" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L102" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M102" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N102" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O102" s="37">
+        <v>0</v>
+      </c>
+      <c r="P102" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q102" s="37">
+        <v>0.1104</v>
+      </c>
+      <c r="R102" s="37">
+        <v>0.254</v>
+      </c>
+      <c r="S102" s="37">
+        <v>0</v>
+      </c>
+      <c r="T102" s="37">
+        <v>0</v>
+      </c>
+      <c r="U102" s="37">
+        <v>62.865000000000002</v>
+      </c>
+      <c r="V102" s="37">
+        <v>0.68867</v>
+      </c>
+      <c r="W102" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X102" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y102" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z102" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA102" s="37"/>
+      <c r="AB102" s="37"/>
+      <c r="AC102" s="37">
+        <v>0.16300000000000001</v>
+      </c>
+      <c r="AD102" s="37">
+        <v>0.28781000000000001</v>
+      </c>
+      <c r="AE102" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF102" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG102" s="37">
+        <v>2.9950000000000001</v>
+      </c>
+      <c r="AH102" s="37">
+        <v>4.2478100000000003</v>
+      </c>
+      <c r="AI102" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ102" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK102" s="26">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="AL102" s="26">
+        <v>0.17699999999999999</v>
+      </c>
+      <c r="AM102" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN102" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO102" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP102" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ102" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR102" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS102" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT102" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="AU102" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV102" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW102" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX102" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="AY102" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ102" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA102" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB102" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="103" spans="1:54">
+      <c r="A103" s="31" t="s">
+        <v>192</v>
+      </c>
+      <c r="B103" s="31" t="s">
+        <v>193</v>
+      </c>
+      <c r="C103" s="37">
+        <v>0</v>
+      </c>
+      <c r="D103" s="37">
+        <v>0</v>
+      </c>
+      <c r="E103" s="37">
+        <v>13.608000000000001</v>
+      </c>
+      <c r="F103" s="37">
+        <v>58.525620000000004</v>
+      </c>
+      <c r="G103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W103" s="36">
+        <v>0</v>
+      </c>
+      <c r="X103" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y103" s="36">
+        <v>0.81</v>
+      </c>
+      <c r="Z103" s="36">
+        <v>1.77003</v>
+      </c>
+      <c r="AA103" s="37"/>
+      <c r="AB103" s="37"/>
+      <c r="AC103" s="37">
+        <v>0.64959999999999996</v>
+      </c>
+      <c r="AD103" s="37">
+        <v>5.98</v>
+      </c>
+      <c r="AE103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH103" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI103" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ103" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK103" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL103" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM103" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN103" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO103" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP103" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ103" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR103" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS103" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT103" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU103" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV103" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW103" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX103" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY103" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ103" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA103" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB103" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="104" spans="1:54">
+      <c r="A104" s="31" t="s">
+        <v>194</v>
+      </c>
+      <c r="B104" s="31" t="s">
+        <v>195</v>
+      </c>
+      <c r="C104" s="37">
+        <v>0</v>
+      </c>
+      <c r="D104" s="37">
+        <v>0</v>
+      </c>
+      <c r="E104" s="37">
+        <v>81.239999999999995</v>
+      </c>
+      <c r="F104" s="37">
+        <v>57.350619999999999</v>
+      </c>
+      <c r="G104" s="37">
+        <v>0</v>
+      </c>
+      <c r="H104" s="37">
+        <v>0</v>
+      </c>
+      <c r="I104" s="37">
+        <v>23.26</v>
+      </c>
+      <c r="J104" s="37">
+        <v>34.852260000000001</v>
+      </c>
+      <c r="K104" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L104" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M104" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N104" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O104" s="37">
+        <v>0</v>
+      </c>
+      <c r="P104" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q104" s="37">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="R104" s="37">
+        <v>53.137999999999998</v>
+      </c>
+      <c r="S104" s="37">
+        <v>0</v>
+      </c>
+      <c r="T104" s="37">
+        <v>0</v>
+      </c>
+      <c r="U104" s="37">
+        <v>86.591999999999999</v>
+      </c>
+      <c r="V104" s="37">
+        <v>157.62679</v>
+      </c>
+      <c r="W104" s="36">
+        <v>0</v>
+      </c>
+      <c r="X104" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y104" s="36">
+        <v>75.201999999999998</v>
+      </c>
+      <c r="Z104" s="36">
+        <v>80.430409999999995</v>
+      </c>
+      <c r="AA104" s="37"/>
+      <c r="AB104" s="37"/>
+      <c r="AC104" s="37">
+        <v>131.97942</v>
+      </c>
+      <c r="AD104" s="37">
+        <v>26.24248</v>
+      </c>
+      <c r="AE104" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF104" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG104" s="37">
+        <v>920.09956</v>
+      </c>
+      <c r="AH104" s="37">
+        <v>154.64731</v>
+      </c>
+      <c r="AI104" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ104" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK104" s="26">
+        <v>1027.28971</v>
+      </c>
+      <c r="AL104" s="26">
+        <v>271.43382000000003</v>
+      </c>
+      <c r="AM104" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN104" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO104" s="47">
+        <v>1312.3</v>
+      </c>
+      <c r="AP104" s="47">
+        <v>473.9</v>
+      </c>
+      <c r="AQ104" s="46">
+        <v>0.94</v>
+      </c>
+      <c r="AR104" s="46">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AS104" s="46">
+        <v>1519.4</v>
+      </c>
+      <c r="AT104" s="46">
+        <v>275.89999999999998</v>
+      </c>
+      <c r="AU104" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV104" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW104" s="53">
+        <v>1450.4</v>
+      </c>
+      <c r="AX104" s="53">
+        <v>239.3</v>
+      </c>
+      <c r="AY104" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ104" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA104" s="53">
+        <v>506</v>
+      </c>
+      <c r="BB104" s="53">
+        <v>210.9</v>
+      </c>
+    </row>
+    <row r="105" spans="1:54">
+      <c r="A105" s="31" t="s">
+        <v>196</v>
+      </c>
+      <c r="B105" s="31" t="s">
+        <v>197</v>
+      </c>
+      <c r="C105" s="37">
+        <v>0</v>
+      </c>
+      <c r="D105" s="37">
+        <v>0</v>
+      </c>
+      <c r="E105" s="37">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="F105" s="37">
+        <v>0.1174</v>
+      </c>
+      <c r="G105" s="37">
+        <v>0</v>
+      </c>
+      <c r="H105" s="37">
+        <v>0</v>
+      </c>
+      <c r="I105" s="37">
+        <v>0.27986</v>
+      </c>
+      <c r="J105" s="37">
+        <v>2.78592</v>
+      </c>
+      <c r="K105" s="37">
+        <v>0</v>
+      </c>
+      <c r="L105" s="37">
+        <v>0</v>
+      </c>
+      <c r="M105" s="37">
+        <v>0.35371999999999998</v>
+      </c>
+      <c r="N105" s="37">
+        <v>1.1487099999999999</v>
+      </c>
+      <c r="O105" s="37">
+        <v>0</v>
+      </c>
+      <c r="P105" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q105" s="37">
+        <v>4.5379999999999997E-2</v>
+      </c>
+      <c r="R105" s="37">
+        <v>0.66659999999999997</v>
+      </c>
+      <c r="S105" s="37">
+        <v>0</v>
+      </c>
+      <c r="T105" s="37">
+        <v>0</v>
+      </c>
+      <c r="U105" s="37">
+        <v>1.4250000000000001E-2</v>
+      </c>
+      <c r="V105" s="37">
+        <v>0.19808999999999999</v>
+      </c>
+      <c r="W105" s="36">
+        <v>0</v>
+      </c>
+      <c r="X105" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y105" s="36">
+        <v>4.2220000000000001E-2</v>
+      </c>
+      <c r="Z105" s="36">
+        <v>0.42810999999999999</v>
+      </c>
+      <c r="AA105" s="37"/>
+      <c r="AB105" s="37"/>
+      <c r="AC105" s="37">
+        <v>0.19074000000000002</v>
+      </c>
+      <c r="AD105" s="37">
+        <v>1.01569</v>
+      </c>
+      <c r="AE105" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF105" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG105" s="37">
+        <v>3.5709999999999999E-2</v>
+      </c>
+      <c r="AH105" s="37">
+        <v>0.62717000000000001</v>
+      </c>
+      <c r="AI105" s="26">
+        <v>0.77112000000000003</v>
+      </c>
+      <c r="AJ105" s="26">
+        <v>4.9407199999999998</v>
+      </c>
+      <c r="AK105" s="26">
+        <v>0.16702</v>
+      </c>
+      <c r="AL105" s="26">
+        <v>0.91327000000000003</v>
+      </c>
+      <c r="AM105" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN105" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO105" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="AP105" s="47">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AQ105" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR105" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS105" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="AT105" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="AU105" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV105" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW105" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX105" s="53">
+        <v>0.3</v>
+      </c>
+      <c r="AY105" s="53">
+        <v>0.4</v>
+      </c>
+      <c r="AZ105" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="BA105" s="53">
+        <v>0</v>
+      </c>
+      <c r="BB105" s="53">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:54">
+      <c r="A106" s="31" t="s">
+        <v>198</v>
+      </c>
+      <c r="B106" s="31" t="s">
+        <v>199</v>
+      </c>
+      <c r="C106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W106" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X106" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y106" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z106" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA106" s="37"/>
+      <c r="AB106" s="37"/>
+      <c r="AC106" s="37"/>
+      <c r="AD106" s="37"/>
+      <c r="AE106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH106" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI106" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ106" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK106" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL106" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM106" s="47"/>
+      <c r="AN106" s="47"/>
+      <c r="AO106" s="47"/>
+      <c r="AP106" s="47"/>
+      <c r="AQ106" s="46"/>
+      <c r="AR106" s="46"/>
+      <c r="AS106" s="46"/>
+      <c r="AT106" s="46"/>
+      <c r="AU106" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV106" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW106" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX106" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY106" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ106" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA106" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB106" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="107" spans="1:54">
+      <c r="A107" s="31" t="s">
+        <v>200</v>
+      </c>
+      <c r="B107" s="31" t="s">
+        <v>201</v>
+      </c>
+      <c r="C107" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D107" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E107" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F107" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G107" s="37">
+        <v>0</v>
+      </c>
+      <c r="H107" s="37">
+        <v>0</v>
+      </c>
+      <c r="I107" s="37">
+        <v>0.83399999999999996</v>
+      </c>
+      <c r="J107" s="37">
+        <v>0.22800000000000001</v>
+      </c>
+      <c r="K107" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L107" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M107" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N107" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O107" s="37">
+        <v>0</v>
+      </c>
+      <c r="P107" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q107" s="37">
+        <v>0.05</v>
+      </c>
+      <c r="R107" s="37">
+        <v>0.58592</v>
+      </c>
+      <c r="S107" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T107" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U107" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V107" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W107" s="36">
+        <v>0</v>
+      </c>
+      <c r="X107" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y107" s="36">
+        <v>0.56599999999999995</v>
+      </c>
+      <c r="Z107" s="36">
+        <v>5.2295499999999997</v>
+      </c>
+      <c r="AA107" s="37"/>
+      <c r="AB107" s="37"/>
+      <c r="AC107" s="37"/>
+      <c r="AD107" s="37"/>
+      <c r="AE107" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF107" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG107" s="37">
+        <v>1.6220000000000001</v>
+      </c>
+      <c r="AH107" s="37">
+        <v>1.3414999999999999</v>
+      </c>
+      <c r="AI107" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ107" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK107" s="26">
+        <v>0.11</v>
+      </c>
+      <c r="AL107" s="26">
+        <v>0.69599999999999995</v>
+      </c>
+      <c r="AM107" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN107" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO107" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP107" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ107" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR107" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS107" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT107" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU107" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV107" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW107" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX107" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY107" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ107" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA107" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB107" s="52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="108" spans="1:54">
+      <c r="A108" s="31" t="s">
+        <v>202</v>
+      </c>
+      <c r="B108" s="31" t="s">
+        <v>203</v>
+      </c>
+      <c r="C108" s="37">
+        <v>0</v>
+      </c>
+      <c r="D108" s="37">
+        <v>0</v>
+      </c>
+      <c r="E108" s="37">
+        <v>1.976</v>
+      </c>
+      <c r="F108" s="37">
+        <v>1.2989999999999999</v>
+      </c>
+      <c r="G108" s="37">
+        <v>0</v>
+      </c>
+      <c r="H108" s="37">
+        <v>0</v>
+      </c>
+      <c r="I108" s="37">
+        <v>0.36204999999999998</v>
+      </c>
+      <c r="J108" s="37">
+        <v>3.64262</v>
+      </c>
+      <c r="K108" s="37">
+        <v>0</v>
+      </c>
+      <c r="L108" s="37">
+        <v>0</v>
+      </c>
+      <c r="M108" s="37">
+        <v>3.3269099999999998</v>
+      </c>
+      <c r="N108" s="37">
+        <v>3.7276099999999999</v>
+      </c>
+      <c r="O108" s="37">
+        <v>0</v>
+      </c>
+      <c r="P108" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q108" s="37">
+        <v>0.91527999999999998</v>
+      </c>
+      <c r="R108" s="37">
+        <v>3.0164399999999998</v>
+      </c>
+      <c r="S108" s="37">
+        <v>0</v>
+      </c>
+      <c r="T108" s="37">
+        <v>0</v>
+      </c>
+      <c r="U108" s="37">
+        <v>0.99643000000000004</v>
+      </c>
+      <c r="V108" s="37">
+        <v>4.1315299999999997</v>
+      </c>
+      <c r="W108" s="36">
+        <v>0</v>
+      </c>
+      <c r="X108" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y108" s="36">
+        <v>0.95977000000000001</v>
+      </c>
+      <c r="Z108" s="36">
+        <v>3.70363</v>
+      </c>
+      <c r="AA108" s="37"/>
+      <c r="AB108" s="37"/>
+      <c r="AC108" s="37">
+        <v>0.94816999999999996</v>
+      </c>
+      <c r="AD108" s="37">
+        <v>2.9834100000000001</v>
+      </c>
+      <c r="AE108" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF108" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG108" s="37">
+        <v>1.4621500000000001</v>
+      </c>
+      <c r="AH108" s="37">
+        <v>1.6916899999999999</v>
+      </c>
+      <c r="AI108" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ108" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK108" s="26">
+        <v>0.41883999999999999</v>
+      </c>
+      <c r="AL108" s="26">
+        <v>1.5455399999999999</v>
+      </c>
+      <c r="AM108" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN108" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO108" s="47">
+        <v>0.7</v>
+      </c>
+      <c r="AP108" s="47">
+        <v>2.4</v>
+      </c>
+      <c r="AQ108" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR108" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS108" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="AT108" s="46">
+        <v>1.9</v>
+      </c>
+      <c r="AU108" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV108" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW108" s="53">
+        <v>0.6</v>
+      </c>
+      <c r="AX108" s="53">
+        <v>1.9</v>
+      </c>
+      <c r="AY108" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ108" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA108" s="53">
+        <v>0</v>
+      </c>
+      <c r="BB108" s="53">
         <v>0.2</v>
       </c>
-      <c r="AU10" s="1" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="11" spans="1:54" s="15" customFormat="1" ht="12.75">
-[...156 lines deleted...]
-        <v>1031.9000000000001</v>
+    <row r="109" spans="1:54">
+      <c r="A109" s="31" t="s">
+        <v>204</v>
+      </c>
+      <c r="B109" s="31" t="s">
+        <v>205</v>
+      </c>
+      <c r="C109" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D109" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E109" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F109" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G109" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H109" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I109" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J109" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K109" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L109" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M109" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N109" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O109" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P109" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q109" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R109" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S109" s="37">
+        <v>0</v>
+      </c>
+      <c r="T109" s="37">
+        <v>0</v>
+      </c>
+      <c r="U109" s="37">
+        <v>3.0421</v>
+      </c>
+      <c r="V109" s="37">
+        <v>3.7776999999999998</v>
+      </c>
+      <c r="W109" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X109" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y109" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z109" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA109" s="37"/>
+      <c r="AB109" s="37"/>
+      <c r="AC109" s="37"/>
+      <c r="AD109" s="37"/>
+      <c r="AE109" s="37">
+        <v>0</v>
+      </c>
+      <c r="AF109" s="37">
+        <v>0</v>
+      </c>
+      <c r="AG109" s="37">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="AH109" s="37">
+        <v>0.114</v>
+      </c>
+      <c r="AI109" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ109" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK109" s="26">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="AL109" s="26">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="AM109" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN109" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO109" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP109" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ109" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR109" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS109" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT109" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU109" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV109" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW109" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX109" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY109" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ109" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA109" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB109" s="52" t="s">
+        <v>228</v>
       </c>
     </row>
-    <row r="12" spans="1:54" s="15" customFormat="1" ht="12.75">
-[...160 lines deleted...]
-        <v>0</v>
+    <row r="110" spans="1:54">
+      <c r="A110" s="31" t="s">
+        <v>206</v>
+      </c>
+      <c r="B110" s="31" t="s">
+        <v>207</v>
+      </c>
+      <c r="C110" s="37">
+        <v>0</v>
+      </c>
+      <c r="D110" s="37">
+        <v>0</v>
+      </c>
+      <c r="E110" s="37">
+        <v>22.75</v>
+      </c>
+      <c r="F110" s="37">
+        <v>22.424759999999999</v>
+      </c>
+      <c r="G110" s="37">
+        <v>0</v>
+      </c>
+      <c r="H110" s="37">
+        <v>0</v>
+      </c>
+      <c r="I110" s="37">
+        <v>54</v>
+      </c>
+      <c r="J110" s="37">
+        <v>46.150010000000002</v>
+      </c>
+      <c r="K110" s="37">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="L110" s="37">
+        <v>80.414640000000006</v>
+      </c>
+      <c r="M110" s="37">
+        <v>92.6661</v>
+      </c>
+      <c r="N110" s="37">
+        <v>98.316220000000001</v>
+      </c>
+      <c r="O110" s="37">
+        <v>0</v>
+      </c>
+      <c r="P110" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q110" s="37">
+        <v>87.25</v>
+      </c>
+      <c r="R110" s="37">
+        <v>57.509369999999997</v>
+      </c>
+      <c r="S110" s="37">
+        <v>0</v>
+      </c>
+      <c r="T110" s="37">
+        <v>0</v>
+      </c>
+      <c r="U110" s="37">
+        <v>175.9205</v>
+      </c>
+      <c r="V110" s="37">
+        <v>497.85734000000002</v>
+      </c>
+      <c r="W110" s="36">
+        <v>0</v>
+      </c>
+      <c r="X110" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y110" s="36">
+        <v>120</v>
+      </c>
+      <c r="Z110" s="36">
+        <v>54.838999999999999</v>
+      </c>
+      <c r="AA110" s="37"/>
+      <c r="AB110" s="37"/>
+      <c r="AC110" s="37">
+        <v>22.50095</v>
+      </c>
+      <c r="AD110" s="37">
+        <v>12.090480000000001</v>
+      </c>
+      <c r="AE110" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF110" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG110" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH110" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI110" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ110" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK110" s="26">
+        <v>10.801450000000001</v>
+      </c>
+      <c r="AL110" s="26">
+        <v>53.885820000000002</v>
+      </c>
+      <c r="AM110" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN110" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO110" s="47">
+        <v>19.5</v>
+      </c>
+      <c r="AP110" s="47">
+        <v>88.8</v>
+      </c>
+      <c r="AQ110" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR110" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS110" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT110" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU110" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV110" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW110" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX110" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY110" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ110" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA110" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB110" s="52" t="s">
+        <v>228</v>
       </c>
     </row>
-    <row r="13" spans="1:54" s="15" customFormat="1" ht="12.75">
-[...160 lines deleted...]
-        <v>12.9</v>
+    <row r="111" spans="1:54">
+      <c r="A111" s="31" t="s">
+        <v>208</v>
+      </c>
+      <c r="B111" s="31" t="s">
+        <v>209</v>
+      </c>
+      <c r="C111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W111" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X111" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y111" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z111" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA111" s="37"/>
+      <c r="AB111" s="37"/>
+      <c r="AC111" s="37"/>
+      <c r="AD111" s="37"/>
+      <c r="AE111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH111" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI111" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ111" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK111" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL111" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM111" s="47"/>
+      <c r="AN111" s="47"/>
+      <c r="AO111" s="47"/>
+      <c r="AP111" s="47"/>
+      <c r="AQ111" s="46"/>
+      <c r="AR111" s="46"/>
+      <c r="AS111" s="46"/>
+      <c r="AT111" s="46"/>
+      <c r="AU111" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV111" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW111" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX111" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY111" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ111" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA111" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB111" s="52" t="s">
+        <v>228</v>
       </c>
     </row>
-    <row r="14" spans="1:54" s="15" customFormat="1" ht="12.75">
-[...156 lines deleted...]
-        <v>276.39999999999998</v>
+    <row r="112" spans="1:54">
+      <c r="A112" s="31" t="s">
+        <v>210</v>
+      </c>
+      <c r="B112" s="31" t="s">
+        <v>211</v>
+      </c>
+      <c r="C112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W112" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X112" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y112" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z112" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA112" s="37"/>
+      <c r="AB112" s="37"/>
+      <c r="AC112" s="37"/>
+      <c r="AD112" s="37"/>
+      <c r="AE112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH112" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI112" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ112" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK112" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL112" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM112" s="47"/>
+      <c r="AN112" s="47"/>
+      <c r="AO112" s="47"/>
+      <c r="AP112" s="47"/>
+      <c r="AQ112" s="46"/>
+      <c r="AR112" s="46"/>
+      <c r="AS112" s="46"/>
+      <c r="AT112" s="46"/>
+      <c r="AU112" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV112" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW112" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX112" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY112" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ112" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA112" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB112" s="52" t="s">
+        <v>228</v>
       </c>
     </row>
-    <row r="15" spans="1:54" s="15" customFormat="1" ht="12.75">
-[...160 lines deleted...]
-        <v>103.5</v>
+    <row r="113" spans="1:54">
+      <c r="A113" s="31" t="s">
+        <v>212</v>
+      </c>
+      <c r="B113" s="31" t="s">
+        <v>213</v>
+      </c>
+      <c r="C113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W113" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X113" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y113" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z113" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA113" s="37"/>
+      <c r="AB113" s="37"/>
+      <c r="AC113" s="37"/>
+      <c r="AD113" s="37"/>
+      <c r="AE113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH113" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI113" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ113" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK113" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL113" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM113" s="47"/>
+      <c r="AN113" s="47"/>
+      <c r="AO113" s="47"/>
+      <c r="AP113" s="47"/>
+      <c r="AQ113" s="46"/>
+      <c r="AR113" s="46"/>
+      <c r="AS113" s="46"/>
+      <c r="AT113" s="46"/>
+      <c r="AU113" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV113" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW113" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX113" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY113" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ113" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA113" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB113" s="52" t="s">
+        <v>228</v>
       </c>
     </row>
-    <row r="16" spans="1:54" s="15" customFormat="1" ht="12.75">
-[...156 lines deleted...]
-        <v>335.4</v>
+    <row r="114" spans="1:54">
+      <c r="A114" s="31" t="s">
+        <v>214</v>
+      </c>
+      <c r="B114" s="31" t="s">
+        <v>215</v>
+      </c>
+      <c r="C114" s="37">
+        <v>0</v>
+      </c>
+      <c r="D114" s="37">
+        <v>0</v>
+      </c>
+      <c r="E114" s="37">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="F114" s="37">
+        <v>0.13644000000000001</v>
+      </c>
+      <c r="G114" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H114" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I114" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J114" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K114" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L114" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M114" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N114" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O114" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P114" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q114" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R114" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S114" s="37">
+        <v>0</v>
+      </c>
+      <c r="T114" s="37">
+        <v>0</v>
+      </c>
+      <c r="U114" s="37">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="V114" s="37">
+        <v>0.29799999999999999</v>
+      </c>
+      <c r="W114" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X114" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y114" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z114" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA114" s="37"/>
+      <c r="AB114" s="37"/>
+      <c r="AC114" s="37"/>
+      <c r="AD114" s="37"/>
+      <c r="AE114" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF114" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG114" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH114" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI114" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ114" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK114" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL114" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM114" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN114" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO114" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP114" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ114" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR114" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS114" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT114" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU114" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV114" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW114" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX114" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY114" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ114" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA114" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB114" s="52" t="s">
+        <v>228</v>
       </c>
     </row>
-    <row r="17" spans="1:54" s="15" customFormat="1" ht="12.75">
-[...156 lines deleted...]
-        <v>15.1</v>
+    <row r="115" spans="1:54">
+      <c r="A115" s="31" t="s">
+        <v>216</v>
+      </c>
+      <c r="B115" s="31" t="s">
+        <v>217</v>
+      </c>
+      <c r="C115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K115" s="37">
+        <v>0</v>
+      </c>
+      <c r="L115" s="37">
+        <v>0</v>
+      </c>
+      <c r="M115" s="37">
+        <v>3.9260000000000003E-2</v>
+      </c>
+      <c r="N115" s="37">
+        <v>0.56599999999999995</v>
+      </c>
+      <c r="O115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W115" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X115" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y115" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z115" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA115" s="37"/>
+      <c r="AB115" s="37"/>
+      <c r="AC115" s="37"/>
+      <c r="AD115" s="37"/>
+      <c r="AE115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH115" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI115" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ115" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK115" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL115" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM115" s="47"/>
+      <c r="AN115" s="47"/>
+      <c r="AO115" s="47"/>
+      <c r="AP115" s="47"/>
+      <c r="AQ115" s="46"/>
+      <c r="AR115" s="46"/>
+      <c r="AS115" s="46"/>
+      <c r="AT115" s="46"/>
+      <c r="AU115" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV115" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW115" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX115" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY115" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ115" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA115" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB115" s="52" t="s">
+        <v>228</v>
       </c>
     </row>
-    <row r="18" spans="1:54" s="15" customFormat="1" ht="12.75">
-[...156 lines deleted...]
-        <v>63.8</v>
+    <row r="116" spans="1:54">
+      <c r="A116" s="31" t="s">
+        <v>218</v>
+      </c>
+      <c r="B116" s="31" t="s">
+        <v>219</v>
+      </c>
+      <c r="C116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W116" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X116" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y116" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z116" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA116" s="37"/>
+      <c r="AB116" s="37"/>
+      <c r="AC116" s="37"/>
+      <c r="AD116" s="37"/>
+      <c r="AE116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH116" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI116" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ116" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK116" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL116" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM116" s="47"/>
+      <c r="AN116" s="47"/>
+      <c r="AO116" s="47"/>
+      <c r="AP116" s="47"/>
+      <c r="AQ116" s="46"/>
+      <c r="AR116" s="46"/>
+      <c r="AS116" s="46"/>
+      <c r="AT116" s="46"/>
+      <c r="AU116" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV116" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW116" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX116" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY116" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ116" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA116" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB116" s="52" t="s">
+        <v>228</v>
       </c>
     </row>
-    <row r="19" spans="1:54" s="15" customFormat="1" ht="12.75">
-[...156 lines deleted...]
-        <v>428.1</v>
+    <row r="117" spans="1:54">
+      <c r="A117" s="31" t="s">
+        <v>220</v>
+      </c>
+      <c r="B117" s="31" t="s">
+        <v>221</v>
+      </c>
+      <c r="C117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S117" s="37">
+        <v>0</v>
+      </c>
+      <c r="T117" s="37">
+        <v>0</v>
+      </c>
+      <c r="U117" s="37">
+        <v>1.0800000000000001E-2</v>
+      </c>
+      <c r="V117" s="37">
+        <v>0.24045</v>
+      </c>
+      <c r="W117" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X117" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y117" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z117" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA117" s="37"/>
+      <c r="AB117" s="37"/>
+      <c r="AC117" s="37"/>
+      <c r="AD117" s="37"/>
+      <c r="AE117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH117" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI117" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ117" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK117" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL117" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM117" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN117" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO117" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP117" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ117" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR117" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS117" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT117" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU117" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV117" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW117" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX117" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY117" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ117" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA117" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB117" s="52" t="s">
+        <v>228</v>
       </c>
     </row>
-    <row r="20" spans="1:54" s="15" customFormat="1" ht="12.75">
-[...155 lines deleted...]
-      <c r="BB20" s="1" t="s">
+    <row r="118" spans="1:54">
+      <c r="A118" s="31" t="s">
+        <v>222</v>
+      </c>
+      <c r="B118" s="31" t="s">
+        <v>223</v>
+      </c>
+      <c r="C118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="F118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="G118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W118" s="36">
+        <v>0</v>
+      </c>
+      <c r="X118" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y118" s="36">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="Z118" s="36">
+        <v>8.8340000000000002E-2</v>
+      </c>
+      <c r="AA118" s="37"/>
+      <c r="AB118" s="37"/>
+      <c r="AC118" s="37">
+        <v>7.4810000000000001E-2</v>
+      </c>
+      <c r="AD118" s="37">
+        <v>1.72</v>
+      </c>
+      <c r="AE118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH118" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI118" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ118" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK118" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL118" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM118" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN118" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO118" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP118" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ118" s="46">
+        <v>0</v>
+      </c>
+      <c r="AR118" s="46">
+        <v>0</v>
+      </c>
+      <c r="AS118" s="46">
+        <v>0</v>
+      </c>
+      <c r="AT118" s="46">
+        <v>0</v>
+      </c>
+      <c r="AU118" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV118" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW118" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX118" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY118" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ118" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA118" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB118" s="52" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="21" spans="1:54" s="15" customFormat="1" ht="12.75">
-[...156 lines deleted...]
-        <v>1.5</v>
+    <row r="119" spans="1:54">
+      <c r="A119" s="31" t="s">
+        <v>224</v>
+      </c>
+      <c r="B119" s="31" t="s">
+        <v>225</v>
+      </c>
+      <c r="C119" s="37">
+        <v>0</v>
+      </c>
+      <c r="D119" s="37">
+        <v>0</v>
+      </c>
+      <c r="E119" s="37">
+        <v>0.17499999999999999</v>
+      </c>
+      <c r="F119" s="37">
+        <v>4.1000000000000002E-2</v>
+      </c>
+      <c r="G119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="H119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="I119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="J119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="K119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="L119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="M119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="N119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="O119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="P119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="R119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="S119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="T119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="U119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="V119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W119" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="X119" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y119" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z119" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA119" s="37"/>
+      <c r="AB119" s="37"/>
+      <c r="AC119" s="37"/>
+      <c r="AD119" s="37"/>
+      <c r="AE119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH119" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI119" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AJ119" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AK119" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AL119" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM119" s="47"/>
+      <c r="AN119" s="47"/>
+      <c r="AO119" s="47"/>
+      <c r="AP119" s="47"/>
+      <c r="AQ119" s="46"/>
+      <c r="AR119" s="46"/>
+      <c r="AS119" s="46"/>
+      <c r="AT119" s="46"/>
+      <c r="AU119" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV119" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW119" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX119" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY119" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ119" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA119" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="BB119" s="52" t="s">
+        <v>228</v>
       </c>
     </row>
-    <row r="22" spans="1:54" s="15" customFormat="1" ht="12.75">
-[...15416 lines deleted...]
-      <c r="A120" s="17" t="s">
+    <row r="120" spans="1:54">
+      <c r="A120" s="39" t="s">
         <v>226</v>
       </c>
-      <c r="B120" s="17" t="s">
+      <c r="B120" s="39" t="s">
         <v>227</v>
       </c>
-      <c r="C120" s="18" t="s">
-[...93 lines deleted...]
-      <c r="AK120" s="2">
+      <c r="C120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="D120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="E120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="F120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="G120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="H120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="I120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="J120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="K120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="L120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="M120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="N120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="O120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="P120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="R120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="S120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="T120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="U120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="V120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="W120" s="28" t="s">
+        <v>228</v>
+      </c>
+      <c r="X120" s="28" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y120" s="28" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z120" s="28" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA120" s="40"/>
+      <c r="AB120" s="40"/>
+      <c r="AC120" s="40"/>
+      <c r="AD120" s="40"/>
+      <c r="AE120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AF120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH120" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI120" s="27">
+        <v>0</v>
+      </c>
+      <c r="AJ120" s="27">
+        <v>0</v>
+      </c>
+      <c r="AK120" s="27">
         <v>6.4999999999999997E-4</v>
       </c>
-      <c r="AL120" s="2">
+      <c r="AL120" s="27">
         <v>3.5000000000000001E-3</v>
       </c>
-      <c r="AM120" s="2">
-[...44 lines deleted...]
-      <c r="BB120" s="2">
+      <c r="AM120" s="27">
+        <v>0</v>
+      </c>
+      <c r="AN120" s="27">
+        <v>0</v>
+      </c>
+      <c r="AO120" s="27">
+        <v>0</v>
+      </c>
+      <c r="AP120" s="27">
+        <v>0</v>
+      </c>
+      <c r="AQ120" s="51">
+        <v>0</v>
+      </c>
+      <c r="AR120" s="51">
+        <v>0</v>
+      </c>
+      <c r="AS120" s="51">
+        <v>0</v>
+      </c>
+      <c r="AT120" s="51">
+        <v>0</v>
+      </c>
+      <c r="AU120" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV120" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="AW120" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX120" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="AY120" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="AZ120" s="49" t="s">
+        <v>228</v>
+      </c>
+      <c r="BA120" s="50">
+        <v>0</v>
+      </c>
+      <c r="BB120" s="50">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:54">
-      <c r="A121" s="19"/>
-[...13 lines deleted...]
-      <c r="O121" s="22"/>
+      <c r="A121" s="41"/>
+      <c r="B121" s="41"/>
+      <c r="C121" s="41"/>
+      <c r="D121" s="41"/>
+      <c r="E121" s="41"/>
+      <c r="F121" s="41"/>
+      <c r="G121" s="41"/>
+      <c r="H121" s="41"/>
+      <c r="I121" s="41"/>
+      <c r="J121" s="41"/>
+      <c r="K121" s="41"/>
+      <c r="L121" s="41"/>
+      <c r="M121" s="41"/>
+      <c r="N121" s="41"/>
+      <c r="O121" s="44"/>
+      <c r="P121" s="25"/>
+      <c r="Q121" s="25"/>
+      <c r="R121" s="25"/>
+      <c r="S121" s="25"/>
+      <c r="T121" s="25"/>
+      <c r="U121" s="25"/>
+      <c r="V121" s="25"/>
+      <c r="W121" s="25"/>
+      <c r="X121" s="25"/>
+      <c r="Y121" s="25"/>
+      <c r="Z121" s="25"/>
+      <c r="AA121" s="25"/>
+      <c r="AB121" s="25"/>
+      <c r="AC121" s="25"/>
+      <c r="AD121" s="25"/>
+      <c r="AE121" s="25"/>
+      <c r="AF121" s="25"/>
+      <c r="AG121" s="25"/>
+      <c r="AH121" s="25"/>
+      <c r="AI121" s="25"/>
+      <c r="AJ121" s="25"/>
+      <c r="AK121" s="25"/>
+      <c r="AL121" s="25"/>
+      <c r="AM121" s="25"/>
+      <c r="AN121" s="25"/>
+      <c r="AO121" s="25"/>
+      <c r="AP121" s="25"/>
+      <c r="AQ121" s="25"/>
+      <c r="AR121" s="25"/>
+      <c r="AS121" s="25"/>
+      <c r="AT121" s="25"/>
+      <c r="AU121" s="25"/>
+      <c r="AV121" s="25"/>
+      <c r="AW121" s="25"/>
+      <c r="AX121" s="25"/>
+      <c r="AY121" s="25"/>
+      <c r="AZ121" s="25"/>
+      <c r="BA121" s="25"/>
+      <c r="BB121" s="25"/>
     </row>
-    <row r="122" spans="1:54" ht="30.75" customHeight="1">
-[...7 lines deleted...]
-      <c r="AL122" s="12"/>
+    <row r="122" spans="1:54">
+      <c r="A122" s="65" t="s">
+        <v>231</v>
+      </c>
+      <c r="B122" s="65"/>
+      <c r="C122" s="25"/>
+      <c r="D122" s="25"/>
+      <c r="E122" s="25"/>
+      <c r="F122" s="25"/>
+      <c r="G122" s="25"/>
+      <c r="H122" s="25"/>
+      <c r="I122" s="25"/>
+      <c r="J122" s="25"/>
+      <c r="K122" s="25"/>
+      <c r="L122" s="25"/>
+      <c r="M122" s="25"/>
+      <c r="N122" s="25"/>
+      <c r="O122" s="25"/>
+      <c r="P122" s="25"/>
+      <c r="Q122" s="25"/>
+      <c r="R122" s="25"/>
+      <c r="S122" s="25"/>
+      <c r="T122" s="25"/>
+      <c r="U122" s="25"/>
+      <c r="V122" s="25"/>
+      <c r="W122" s="25"/>
+      <c r="X122" s="25"/>
+      <c r="Y122" s="25"/>
+      <c r="Z122" s="25"/>
+      <c r="AA122" s="25"/>
+      <c r="AB122" s="25"/>
+      <c r="AC122" s="25"/>
+      <c r="AD122" s="25"/>
+      <c r="AE122" s="25"/>
+      <c r="AF122" s="25"/>
+      <c r="AG122" s="25"/>
+      <c r="AH122" s="25"/>
+      <c r="AI122" s="35"/>
+      <c r="AJ122" s="35"/>
+      <c r="AK122" s="35"/>
+      <c r="AL122" s="35"/>
+      <c r="AM122" s="25"/>
+      <c r="AN122" s="25"/>
+      <c r="AO122" s="25"/>
+      <c r="AP122" s="25"/>
+      <c r="AQ122" s="25"/>
+      <c r="AR122" s="25"/>
+      <c r="AS122" s="25"/>
+      <c r="AT122" s="25"/>
+      <c r="AU122" s="25"/>
+      <c r="AV122" s="25"/>
+      <c r="AW122" s="25"/>
+      <c r="AX122" s="25"/>
+      <c r="AY122" s="25"/>
+      <c r="AZ122" s="25"/>
+      <c r="BA122" s="25"/>
+      <c r="BB122" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="44">
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="A122:B122"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A2:AL2"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="S4:V4"/>
-    <mergeCell ref="W4:Z4"/>
-    <mergeCell ref="U5:V5"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="AS5:AT5"/>
     <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AO5:AP5"/>
-    <mergeCell ref="AE4:AH4"/>
-[...1 lines deleted...]
-    <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AM4:AP4"/>
-    <mergeCell ref="AI4:AL4"/>
-[...9 lines deleted...]
-    <mergeCell ref="K4:N4"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AW5:AX5"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="BA5:BB5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Атырау</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>2015-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>