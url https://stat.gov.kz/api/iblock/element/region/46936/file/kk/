--- v0 (2026-04-14)
+++ v1 (2026-05-29)
@@ -2,79 +2,88 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610" tabRatio="911"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Атырау" sheetId="7" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AS7" i="7"/>
-[...3 lines deleted...]
-  <c r="AW7" l="1"/>
+  <c r="BA7" i="7"/>
+  <c r="AZ7"/>
+  <c r="AY7"/>
+  <c r="AY11" s="1"/>
+  <c r="AX7"/>
+  <c r="AW7"/>
   <c r="AV7"/>
   <c r="AU7"/>
   <c r="AU11" s="1"/>
   <c r="AT7"/>
+  <c r="AS7" l="1"/>
+  <c r="AR7"/>
+  <c r="AQ7"/>
+  <c r="AQ11" s="1"/>
+  <c r="AP7"/>
   <c r="AO7" l="1"/>
   <c r="AN7"/>
   <c r="AM7"/>
   <c r="AM11" s="1"/>
   <c r="AL7"/>
   <c r="AK7" l="1"/>
   <c r="AJ7"/>
   <c r="AI7"/>
   <c r="AI11" s="1"/>
   <c r="AH7"/>
   <c r="AD7" l="1"/>
   <c r="AE7"/>
   <c r="AE11" s="1"/>
   <c r="AF7"/>
   <c r="AG7"/>
   <c r="AC7"/>
   <c r="AB7"/>
   <c r="Z7"/>
   <c r="Y7"/>
   <c r="X7"/>
   <c r="W7"/>
   <c r="W11" s="1"/>
   <c r="V7"/>
   <c r="U7"/>
   <c r="T7"/>
@@ -85,51 +94,51 @@
   <c r="P7"/>
   <c r="O7"/>
   <c r="O11" s="1"/>
   <c r="N7"/>
   <c r="M7"/>
   <c r="L7"/>
   <c r="K7"/>
   <c r="K11" s="1"/>
   <c r="J7"/>
   <c r="I7"/>
   <c r="H7"/>
   <c r="G7"/>
   <c r="G11" s="1"/>
   <c r="F7"/>
   <c r="E7"/>
   <c r="D7"/>
   <c r="C7"/>
   <c r="C11" s="1"/>
   <c r="B7"/>
   <c r="AA7"/>
   <c r="AA11" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдері бойынша барлығы:
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шарушылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері 
 </t>
@@ -137,54 +146,57 @@
   <si>
     <t xml:space="preserve">АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %
 </t>
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">Атырау
 </t>
   </si>
   <si>
     <t xml:space="preserve">*Алдын ала деректер.
   </t>
   </si>
   <si>
-    <t>2024 жылғы қаңтар-қыркүйек</t>
+    <t>2025 жылғы қаңтар-желтоқсан*</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-қыркүйек*</t>
+    <t>2025 жылғы қаңтар-наурыз*</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-наурыз*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -387,51 +399,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -447,50 +459,54 @@
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -801,350 +817,364 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист6"/>
-  <dimension ref="A1:AW98"/>
+  <dimension ref="A1:BA98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="O7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AF7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="AT4" sqref="AT4:AW4"/>
+      <selection pane="bottomRight" activeCell="AN26" sqref="AN26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41.42578125" style="16" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="16" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="10.42578125" style="16" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="16" customWidth="1"/>
     <col min="11" max="13" width="10.42578125" style="16" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="16" customWidth="1"/>
     <col min="15" max="17" width="10.42578125" style="16" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" style="16" customWidth="1"/>
     <col min="19" max="21" width="10.42578125" style="16" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="16" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="16" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="16" customWidth="1"/>
     <col min="26" max="26" width="12.5703125" style="16" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="16" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" style="16" customWidth="1"/>
     <col min="29" max="29" width="9.28515625" style="16" customWidth="1"/>
     <col min="30" max="30" width="12.140625" style="16" customWidth="1"/>
     <col min="31" max="31" width="9.28515625" style="16" customWidth="1"/>
     <col min="32" max="32" width="11.28515625" style="16" customWidth="1"/>
     <col min="33" max="33" width="11.85546875" style="16" customWidth="1"/>
     <col min="34" max="34" width="13" style="16" customWidth="1"/>
     <col min="35" max="35" width="11" style="16" customWidth="1"/>
     <col min="36" max="36" width="11.28515625" style="16" customWidth="1"/>
     <col min="37" max="37" width="14.28515625" style="16" bestFit="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="43" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="43"/>
-[...37 lines deleted...]
-      <c r="A2" s="44" t="s">
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+    </row>
+    <row r="2" spans="1:53" s="2" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A2" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="44"/>
-[...38 lines deleted...]
-      <c r="A4" s="49" t="s">
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="Z2" s="46"/>
+      <c r="AA2" s="46"/>
+      <c r="AB2" s="46"/>
+      <c r="AC2" s="46"/>
+      <c r="AD2" s="46"/>
+      <c r="AE2" s="46"/>
+      <c r="AF2" s="46"/>
+      <c r="AG2" s="46"/>
+      <c r="AH2" s="46"/>
+      <c r="AI2" s="46"/>
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="46"/>
+    </row>
+    <row r="3" spans="1:53" s="1" customFormat="1" ht="12"/>
+    <row r="4" spans="1:53" s="3" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A4" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="42">
+      <c r="B4" s="44">
         <v>2015</v>
       </c>
-      <c r="C4" s="42"/>
-[...2 lines deleted...]
-      <c r="F4" s="42">
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44">
         <v>2016</v>
       </c>
-      <c r="G4" s="42"/>
-[...2 lines deleted...]
-      <c r="J4" s="42">
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44">
         <v>2017</v>
       </c>
-      <c r="K4" s="42"/>
-[...2 lines deleted...]
-      <c r="N4" s="42">
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="44">
         <v>2018</v>
       </c>
-      <c r="O4" s="42"/>
-[...2 lines deleted...]
-      <c r="R4" s="42">
+      <c r="O4" s="44"/>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="44">
         <v>2019</v>
       </c>
-      <c r="S4" s="42"/>
-[...2 lines deleted...]
-      <c r="V4" s="42">
+      <c r="S4" s="44"/>
+      <c r="T4" s="44"/>
+      <c r="U4" s="44"/>
+      <c r="V4" s="44">
         <v>2020</v>
       </c>
-      <c r="W4" s="42"/>
-[...2 lines deleted...]
-      <c r="Z4" s="45">
+      <c r="W4" s="44"/>
+      <c r="X4" s="44"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="47">
         <v>2021</v>
       </c>
-      <c r="AA4" s="45"/>
-[...2 lines deleted...]
-      <c r="AD4" s="39">
+      <c r="AA4" s="47"/>
+      <c r="AB4" s="47"/>
+      <c r="AC4" s="47"/>
+      <c r="AD4" s="41">
         <v>2022</v>
       </c>
-      <c r="AE4" s="40"/>
-[...2 lines deleted...]
-      <c r="AH4" s="39">
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="41">
         <v>2023</v>
       </c>
-      <c r="AI4" s="40"/>
-[...2 lines deleted...]
-      <c r="AL4" s="39">
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="43"/>
+      <c r="AL4" s="41">
         <v>2024</v>
       </c>
-      <c r="AM4" s="40"/>
-[...2 lines deleted...]
-      <c r="AP4" s="39" t="s">
+      <c r="AM4" s="42"/>
+      <c r="AN4" s="42"/>
+      <c r="AO4" s="43"/>
+      <c r="AP4" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="AQ4" s="40"/>
-[...2 lines deleted...]
-      <c r="AT4" s="39" t="s">
+      <c r="AQ4" s="42"/>
+      <c r="AR4" s="42"/>
+      <c r="AS4" s="43"/>
+      <c r="AT4" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="AU4" s="40"/>
-[...5 lines deleted...]
-      <c r="B5" s="46" t="s">
+      <c r="AU4" s="42"/>
+      <c r="AV4" s="42"/>
+      <c r="AW4" s="43"/>
+      <c r="AX4" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="AY4" s="42"/>
+      <c r="AZ4" s="42"/>
+      <c r="BA4" s="43"/>
+    </row>
+    <row r="5" spans="1:53" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="52"/>
+      <c r="B5" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="47"/>
-      <c r="D5" s="42" t="s">
+      <c r="C5" s="49"/>
+      <c r="D5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="42"/>
-      <c r="F5" s="46" t="s">
+      <c r="E5" s="44"/>
+      <c r="F5" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="47"/>
-      <c r="H5" s="42" t="s">
+      <c r="G5" s="49"/>
+      <c r="H5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="42"/>
-      <c r="J5" s="46" t="s">
+      <c r="I5" s="44"/>
+      <c r="J5" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="47"/>
-      <c r="L5" s="42" t="s">
+      <c r="K5" s="49"/>
+      <c r="L5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="42"/>
-      <c r="N5" s="46" t="s">
+      <c r="M5" s="44"/>
+      <c r="N5" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="47"/>
-      <c r="P5" s="42" t="s">
+      <c r="O5" s="49"/>
+      <c r="P5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="42"/>
-      <c r="R5" s="42" t="s">
+      <c r="Q5" s="44"/>
+      <c r="R5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="42"/>
-      <c r="T5" s="42" t="s">
+      <c r="S5" s="44"/>
+      <c r="T5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="42"/>
-      <c r="V5" s="42" t="s">
+      <c r="U5" s="44"/>
+      <c r="V5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="42"/>
-      <c r="X5" s="42" t="s">
+      <c r="W5" s="44"/>
+      <c r="X5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="42"/>
-      <c r="Z5" s="42" t="s">
+      <c r="Y5" s="44"/>
+      <c r="Z5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="42"/>
-      <c r="AB5" s="42" t="s">
+      <c r="AA5" s="44"/>
+      <c r="AB5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="42"/>
-      <c r="AD5" s="42" t="s">
+      <c r="AC5" s="44"/>
+      <c r="AD5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="42"/>
-      <c r="AF5" s="42" t="s">
+      <c r="AE5" s="44"/>
+      <c r="AF5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="42"/>
-      <c r="AH5" s="42" t="s">
+      <c r="AG5" s="44"/>
+      <c r="AH5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="42"/>
-      <c r="AJ5" s="42" t="s">
+      <c r="AI5" s="44"/>
+      <c r="AJ5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="42"/>
-      <c r="AL5" s="42" t="s">
+      <c r="AK5" s="44"/>
+      <c r="AL5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="42"/>
-      <c r="AN5" s="42" t="s">
+      <c r="AM5" s="44"/>
+      <c r="AN5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="42"/>
-      <c r="AP5" s="42" t="s">
+      <c r="AO5" s="44"/>
+      <c r="AP5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="42"/>
-      <c r="AR5" s="42" t="s">
+      <c r="AQ5" s="44"/>
+      <c r="AR5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="42"/>
-      <c r="AT5" s="42" t="s">
+      <c r="AS5" s="44"/>
+      <c r="AT5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="42"/>
-      <c r="AV5" s="42" t="s">
+      <c r="AU5" s="44"/>
+      <c r="AV5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="42"/>
-[...2 lines deleted...]
-      <c r="A6" s="51"/>
+      <c r="AW5" s="44"/>
+      <c r="AX5" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY5" s="44"/>
+      <c r="AZ5" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA5" s="44"/>
+    </row>
+    <row r="6" spans="1:53" s="6" customFormat="1" ht="33.75">
+      <c r="A6" s="53"/>
       <c r="B6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -1245,61 +1275,73 @@
       </c>
       <c r="AP6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AQ6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AR6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AS6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AT6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="7" spans="1:49" s="10" customFormat="1" ht="30.75" customHeight="1">
+      <c r="AX6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="AY6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="AZ6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="BA6" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:53" s="10" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="8">
         <f>B8+B9+B10</f>
         <v>7890.0579400000006</v>
       </c>
       <c r="C7" s="8">
-        <f t="shared" ref="C7:AW7" si="0">C8+C9+C10</f>
+        <f t="shared" ref="C7:BA7" si="0">C8+C9+C10</f>
         <v>4087.5584400000007</v>
       </c>
       <c r="D7" s="8">
         <f t="shared" si="0"/>
         <v>32448.250039999992</v>
       </c>
       <c r="E7" s="8">
         <f t="shared" si="0"/>
         <v>38850.68836</v>
       </c>
       <c r="F7" s="8">
         <f t="shared" si="0"/>
         <v>7624.9124999999995</v>
       </c>
       <c r="G7" s="8">
         <f t="shared" si="0"/>
         <v>3422.5267600000002</v>
       </c>
       <c r="H7" s="8">
         <f t="shared" si="0"/>
         <v>31605.494989999996</v>
       </c>
       <c r="I7" s="8">
         <f t="shared" si="0"/>
         <v>30235.451219999992</v>
@@ -1410,84 +1452,100 @@
       </c>
       <c r="AJ7" s="9">
         <f t="shared" si="0"/>
         <v>58754.101220000011</v>
       </c>
       <c r="AK7" s="9">
         <f t="shared" si="0"/>
         <v>48970.781999999999</v>
       </c>
       <c r="AL7" s="9">
         <f t="shared" si="0"/>
         <v>8247.3777200000004</v>
       </c>
       <c r="AM7" s="9">
         <f t="shared" si="0"/>
         <v>3803.8999999999996</v>
       </c>
       <c r="AN7" s="9">
         <f t="shared" si="0"/>
         <v>51619.8</v>
       </c>
       <c r="AO7" s="9">
         <f t="shared" si="0"/>
         <v>54523</v>
       </c>
-      <c r="AP7" s="34">
-[...32 lines deleted...]
-    <row r="8" spans="1:49" s="10" customFormat="1" ht="30" customHeight="1">
+      <c r="AP7" s="35">
+        <f t="shared" si="0"/>
+        <v>43644.495060000001</v>
+      </c>
+      <c r="AQ7" s="35">
+        <f t="shared" si="0"/>
+        <v>26760.600000000002</v>
+      </c>
+      <c r="AR7" s="35">
+        <f t="shared" si="0"/>
+        <v>42084.1</v>
+      </c>
+      <c r="AS7" s="35">
+        <f t="shared" si="0"/>
+        <v>53505.5</v>
+      </c>
+      <c r="AT7" s="34">
+        <f t="shared" si="0"/>
+        <v>1406.6999999999998</v>
+      </c>
+      <c r="AU7" s="34">
+        <f t="shared" si="0"/>
+        <v>578.20000000000005</v>
+      </c>
+      <c r="AV7" s="34">
+        <f t="shared" si="0"/>
+        <v>10715.8</v>
+      </c>
+      <c r="AW7" s="34">
+        <f t="shared" si="0"/>
+        <v>12200</v>
+      </c>
+      <c r="AX7" s="34">
+        <f t="shared" si="0"/>
+        <v>4954.5</v>
+      </c>
+      <c r="AY7" s="34">
+        <f t="shared" si="0"/>
+        <v>6017.0999999999995</v>
+      </c>
+      <c r="AZ7" s="34">
+        <f t="shared" si="0"/>
+        <v>7842.3</v>
+      </c>
+      <c r="BA7" s="34">
+        <f t="shared" si="0"/>
+        <v>10060.199999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:53" s="10" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="8">
         <v>0</v>
       </c>
       <c r="C8" s="8">
         <v>0</v>
       </c>
       <c r="D8" s="8">
         <v>10351.854049999996</v>
       </c>
       <c r="E8" s="8">
         <v>7919.9900900000021</v>
       </c>
       <c r="F8" s="8">
         <v>42</v>
       </c>
       <c r="G8" s="8">
         <v>61.741000000000007</v>
       </c>
       <c r="H8" s="8">
         <v>11862.534670000008</v>
       </c>
       <c r="I8" s="8">
@@ -1568,75 +1626,87 @@
       <c r="AH8" s="9">
         <v>3245.7599999999998</v>
       </c>
       <c r="AI8" s="9">
         <v>868.56972000000007</v>
       </c>
       <c r="AJ8" s="9">
         <v>21715.610489999999</v>
       </c>
       <c r="AK8" s="9">
         <v>8911.6687199999997</v>
       </c>
       <c r="AL8" s="33">
         <v>901.15</v>
       </c>
       <c r="AM8" s="33">
         <v>107.3</v>
       </c>
       <c r="AN8" s="33">
         <v>13476.1</v>
       </c>
       <c r="AO8" s="33">
         <v>8511.7000000000007</v>
       </c>
       <c r="AP8" s="34">
-        <v>835</v>
+        <v>3127.875</v>
       </c>
       <c r="AQ8" s="34">
-        <v>94.7</v>
+        <v>541.6</v>
       </c>
       <c r="AR8" s="34">
-        <v>11021.1</v>
+        <v>10459.299999999999</v>
       </c>
       <c r="AS8" s="34">
-        <v>6754.9</v>
-[...14 lines deleted...]
-    <row r="9" spans="1:49" s="10" customFormat="1" ht="22.5">
+        <v>7239.7</v>
+      </c>
+      <c r="AT8" s="39">
+        <v>664.8</v>
+      </c>
+      <c r="AU8" s="39">
+        <v>126.3</v>
+      </c>
+      <c r="AV8" s="39">
+        <v>2608.6</v>
+      </c>
+      <c r="AW8" s="39">
+        <v>1824.5</v>
+      </c>
+      <c r="AX8" s="39">
+        <v>403.7</v>
+      </c>
+      <c r="AY8" s="39">
+        <v>76.8</v>
+      </c>
+      <c r="AZ8" s="39">
+        <v>1705.9</v>
+      </c>
+      <c r="BA8" s="39">
+        <v>1258.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:53" s="10" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="8">
         <v>6700.5793400000002</v>
       </c>
       <c r="C9" s="8">
         <v>2630.4870100000003</v>
       </c>
       <c r="D9" s="8">
         <v>1300.4449999999997</v>
       </c>
       <c r="E9" s="8">
         <v>6052.6712699999989</v>
       </c>
       <c r="F9" s="8">
         <v>6604.0779999999995</v>
       </c>
       <c r="G9" s="8">
         <v>2392.8672000000001</v>
       </c>
       <c r="H9" s="8">
         <v>281.87374</v>
       </c>
       <c r="I9" s="8">
@@ -1717,75 +1787,87 @@
       <c r="AH9" s="9">
         <v>5645.5049999999992</v>
       </c>
       <c r="AI9" s="9">
         <v>2055.4135499999998</v>
       </c>
       <c r="AJ9" s="9">
         <v>2115.9983999999999</v>
       </c>
       <c r="AK9" s="9">
         <v>1310.6988999999999</v>
       </c>
       <c r="AL9" s="33">
         <v>4928.6130000000003</v>
       </c>
       <c r="AM9" s="33">
         <v>1915.1</v>
       </c>
       <c r="AN9" s="33">
         <v>3002.1</v>
       </c>
       <c r="AO9" s="33">
         <v>1760.6</v>
       </c>
       <c r="AP9" s="34">
-        <v>2762.835</v>
+        <v>4841.3630000000003</v>
       </c>
       <c r="AQ9" s="34">
-        <v>1149.0999999999999</v>
+        <v>2371.6</v>
       </c>
       <c r="AR9" s="34">
-        <v>2076.9</v>
+        <v>2186</v>
       </c>
       <c r="AS9" s="34">
-        <v>1385.6</v>
-[...14 lines deleted...]
-    <row r="10" spans="1:49" s="10" customFormat="1" ht="22.5">
+        <v>1901.6</v>
+      </c>
+      <c r="AT9" s="39">
+        <v>649.79999999999995</v>
+      </c>
+      <c r="AU9" s="39">
+        <v>264.3</v>
+      </c>
+      <c r="AV9" s="39">
+        <v>1013.7</v>
+      </c>
+      <c r="AW9" s="39">
+        <v>819.3</v>
+      </c>
+      <c r="AX9" s="39">
+        <v>1592.3</v>
+      </c>
+      <c r="AY9" s="39">
+        <v>1026.0999999999999</v>
+      </c>
+      <c r="AZ9" s="39">
+        <v>713.3</v>
+      </c>
+      <c r="BA9" s="39">
+        <v>316.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:53" s="10" customFormat="1" ht="22.5">
       <c r="A10" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="8">
         <v>1189.4785999999999</v>
       </c>
       <c r="C10" s="8">
         <v>1457.0714300000002</v>
       </c>
       <c r="D10" s="8">
         <v>20795.950989999994</v>
       </c>
       <c r="E10" s="8">
         <v>24878.026999999995</v>
       </c>
       <c r="F10" s="8">
         <v>978.83449999999993</v>
       </c>
       <c r="G10" s="8">
         <v>967.91855999999996</v>
       </c>
       <c r="H10" s="8">
         <v>19461.086579999988</v>
       </c>
       <c r="I10" s="8">
@@ -1866,75 +1948,87 @@
       <c r="AH10" s="9">
         <v>646.45439999999985</v>
       </c>
       <c r="AI10" s="9">
         <v>1665.2546600000003</v>
       </c>
       <c r="AJ10" s="9">
         <v>34922.492330000008</v>
       </c>
       <c r="AK10" s="9">
         <v>38748.414380000002</v>
       </c>
       <c r="AL10" s="33">
         <v>2417.61472</v>
       </c>
       <c r="AM10" s="33">
         <v>1781.5</v>
       </c>
       <c r="AN10" s="33">
         <v>35141.599999999999</v>
       </c>
       <c r="AO10" s="33">
         <v>44250.7</v>
       </c>
       <c r="AP10" s="34">
-        <v>1765.7923000000001</v>
+        <v>35675.257060000004</v>
       </c>
       <c r="AQ10" s="34">
-        <v>1563.8</v>
+        <v>23847.4</v>
       </c>
       <c r="AR10" s="34">
-        <v>27315.4</v>
+        <v>29438.799999999999</v>
       </c>
       <c r="AS10" s="34">
-        <v>33149.599999999999</v>
-[...14 lines deleted...]
-    <row r="11" spans="1:49" s="15" customFormat="1" ht="33.75">
+        <v>44364.2</v>
+      </c>
+      <c r="AT10" s="40">
+        <v>92.1</v>
+      </c>
+      <c r="AU10" s="40">
+        <v>187.6</v>
+      </c>
+      <c r="AV10" s="40">
+        <v>7093.5</v>
+      </c>
+      <c r="AW10" s="40">
+        <v>9556.2000000000007</v>
+      </c>
+      <c r="AX10" s="40">
+        <v>2958.5</v>
+      </c>
+      <c r="AY10" s="40">
+        <v>4914.2</v>
+      </c>
+      <c r="AZ10" s="40">
+        <v>5423.1</v>
+      </c>
+      <c r="BA10" s="40">
+        <v>8485.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:53" s="15" customFormat="1" ht="33.75">
       <c r="A11" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13">
         <f>C10/C7*100</f>
         <v>35.646497814964576</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13">
         <f>G10/G7*100</f>
         <v>28.280817883217953</v>
       </c>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13">
         <f>K10/K7*100</f>
         <v>34.974731271606466</v>
       </c>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="13"/>
@@ -1964,102 +2058,112 @@
         <v>46.952297082494965</v>
       </c>
       <c r="AB11" s="13"/>
       <c r="AC11" s="13"/>
       <c r="AD11" s="13"/>
       <c r="AE11" s="13">
         <f>AE10/AE7*100</f>
         <v>40.104701698637896</v>
       </c>
       <c r="AF11" s="13"/>
       <c r="AG11" s="13"/>
       <c r="AH11" s="14"/>
       <c r="AI11" s="14">
         <f>AI10/AI7*100</f>
         <v>36.286082469470045</v>
       </c>
       <c r="AJ11" s="14"/>
       <c r="AK11" s="14"/>
       <c r="AL11" s="29"/>
       <c r="AM11" s="14">
         <f>AM10/AM7*100</f>
         <v>46.833512973527178</v>
       </c>
       <c r="AN11" s="29"/>
       <c r="AO11" s="29"/>
-      <c r="AP11" s="28"/>
-[...11 lines deleted...]
-    <row r="12" spans="1:49">
+      <c r="AP11" s="36"/>
+      <c r="AQ11" s="37">
+        <f t="shared" ref="AQ11" si="1">AQ10/AQ7*100</f>
+        <v>89.113846475789032</v>
+      </c>
+      <c r="AR11" s="38"/>
+      <c r="AS11" s="38"/>
+      <c r="AT11" s="28"/>
+      <c r="AU11" s="31">
+        <f t="shared" ref="AU11" si="2">AU10/AU7*100</f>
+        <v>32.445520581113797</v>
+      </c>
+      <c r="AV11" s="29"/>
+      <c r="AW11" s="29"/>
+      <c r="AX11" s="28"/>
+      <c r="AY11" s="31">
+        <f t="shared" ref="AY11" si="3">AY10/AY7*100</f>
+        <v>81.670572202556059</v>
+      </c>
+      <c r="AZ11" s="29"/>
+      <c r="BA11" s="29"/>
+    </row>
+    <row r="12" spans="1:53">
       <c r="AH12" s="17"/>
       <c r="AI12" s="17"/>
       <c r="AJ12" s="17"/>
       <c r="AK12" s="17"/>
     </row>
-    <row r="13" spans="1:49" ht="23.25">
+    <row r="13" spans="1:53" ht="23.25">
       <c r="A13" s="32" t="s">
         <v>12</v>
       </c>
       <c r="AD13" s="18"/>
       <c r="AE13" s="18"/>
       <c r="AF13" s="18"/>
       <c r="AG13" s="18"/>
       <c r="AH13" s="19"/>
       <c r="AI13" s="19"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="19"/>
     </row>
-    <row r="14" spans="1:49" s="2" customFormat="1" ht="29.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B14" s="48"/>
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A14" s="50"/>
+      <c r="B14" s="50"/>
       <c r="Z14" s="21"/>
       <c r="AA14" s="21"/>
       <c r="AB14" s="21"/>
       <c r="AC14" s="21"/>
       <c r="AE14" s="22"/>
       <c r="AH14" s="19"/>
       <c r="AI14" s="19"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="19"/>
     </row>
-    <row r="15" spans="1:49">
+    <row r="15" spans="1:53">
       <c r="AG15" s="18"/>
       <c r="AH15" s="23"/>
       <c r="AI15" s="23"/>
       <c r="AJ15" s="23"/>
       <c r="AK15" s="23"/>
     </row>
-    <row r="16" spans="1:49">
+    <row r="16" spans="1:53">
       <c r="AH16" s="23"/>
       <c r="AI16" s="23"/>
       <c r="AJ16" s="23"/>
       <c r="AK16" s="23"/>
     </row>
     <row r="17" spans="34:37">
       <c r="AH17" s="23"/>
       <c r="AI17" s="23"/>
       <c r="AJ17" s="23"/>
       <c r="AK17" s="23"/>
     </row>
     <row r="18" spans="34:37">
       <c r="AH18" s="24"/>
       <c r="AI18" s="24"/>
       <c r="AJ18" s="24"/>
       <c r="AK18" s="24"/>
     </row>
     <row r="19" spans="34:37">
       <c r="AH19" s="23"/>
       <c r="AI19" s="23"/>
       <c r="AJ19" s="23"/>
       <c r="AK19" s="23"/>
     </row>
     <row r="20" spans="34:37">
       <c r="AH20" s="23"/>
@@ -2514,91 +2618,94 @@
     <row r="95" spans="34:37">
       <c r="AH95" s="20"/>
       <c r="AI95" s="20"/>
       <c r="AJ95" s="20"/>
       <c r="AK95" s="20"/>
     </row>
     <row r="96" spans="34:37">
       <c r="AH96" s="20"/>
       <c r="AI96" s="20"/>
       <c r="AJ96" s="20"/>
       <c r="AK96" s="20"/>
     </row>
     <row r="97" spans="34:37">
       <c r="AH97" s="20"/>
       <c r="AI97" s="20"/>
       <c r="AJ97" s="20"/>
       <c r="AK97" s="20"/>
     </row>
     <row r="98" spans="34:37">
       <c r="AH98" s="20"/>
       <c r="AI98" s="20"/>
       <c r="AJ98" s="20"/>
       <c r="AK98" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="40">
+  <mergeCells count="43">
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
-    <mergeCell ref="AT4:AW4"/>
-[...1 lines deleted...]
-    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
-    <mergeCell ref="AP4:AS4"/>
-[...1 lines deleted...]
-    <mergeCell ref="AR5:AS5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Атырау</vt:lpstr>
     </vt:vector>