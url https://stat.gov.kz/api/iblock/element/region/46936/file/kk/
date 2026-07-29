--- v1 (2026-05-29)
+++ v2 (2026-07-29)
@@ -2,62 +2,66 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="911"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Атырау" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="BA7" i="7"/>
   <c r="AZ7"/>
   <c r="AY7"/>
   <c r="AY11" s="1"/>
   <c r="AX7"/>
   <c r="AW7"/>
   <c r="AV7"/>
   <c r="AU7"/>
   <c r="AU11" s="1"/>
   <c r="AT7"/>
   <c r="AS7" l="1"/>
   <c r="AR7"/>
   <c r="AQ7"/>
   <c r="AQ11" s="1"/>
@@ -149,54 +153,54 @@
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">Атырау
 </t>
   </si>
   <si>
     <t xml:space="preserve">*Алдын ала деректер.
   </t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан*</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-наурыз*</t>
+    <t>2025 жылғы қаңтар-мамыр*</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-наурыз*</t>
+    <t>2026 жылғы қаңтар-мамыр*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -820,55 +824,55 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист6"/>
   <dimension ref="A1:BA98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AF7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="K7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="AN26" sqref="AN26"/>
+      <selection pane="bottomRight" activeCell="O23" sqref="O23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41.42578125" style="16" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="16" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="10.42578125" style="16" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="16" customWidth="1"/>
     <col min="11" max="13" width="10.42578125" style="16" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="16" customWidth="1"/>
     <col min="15" max="17" width="10.42578125" style="16" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" style="16" customWidth="1"/>
     <col min="19" max="21" width="10.42578125" style="16" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="16" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="16" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="16" customWidth="1"/>
     <col min="26" max="26" width="12.5703125" style="16" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="16" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" style="16" customWidth="1"/>
     <col min="29" max="29" width="9.28515625" style="16" customWidth="1"/>
     <col min="30" max="30" width="12.140625" style="16" customWidth="1"/>
     <col min="31" max="31" width="9.28515625" style="16" customWidth="1"/>
     <col min="32" max="32" width="11.28515625" style="16" customWidth="1"/>
     <col min="33" max="33" width="11.85546875" style="16" customWidth="1"/>
     <col min="34" max="34" width="13" style="16" customWidth="1"/>
@@ -1470,79 +1474,79 @@
         <f t="shared" si="0"/>
         <v>51619.8</v>
       </c>
       <c r="AO7" s="9">
         <f t="shared" si="0"/>
         <v>54523</v>
       </c>
       <c r="AP7" s="35">
         <f t="shared" si="0"/>
         <v>43644.495060000001</v>
       </c>
       <c r="AQ7" s="35">
         <f t="shared" si="0"/>
         <v>26760.600000000002</v>
       </c>
       <c r="AR7" s="35">
         <f t="shared" si="0"/>
         <v>42084.1</v>
       </c>
       <c r="AS7" s="35">
         <f t="shared" si="0"/>
         <v>53505.5</v>
       </c>
       <c r="AT7" s="34">
         <f t="shared" si="0"/>
-        <v>1406.6999999999998</v>
+        <v>8752</v>
       </c>
       <c r="AU7" s="34">
         <f t="shared" si="0"/>
-        <v>578.20000000000005</v>
+        <v>6692.8</v>
       </c>
       <c r="AV7" s="34">
         <f t="shared" si="0"/>
-        <v>10715.8</v>
+        <v>18273.800000000003</v>
       </c>
       <c r="AW7" s="34">
         <f t="shared" si="0"/>
-        <v>12200</v>
+        <v>22164.6</v>
       </c>
       <c r="AX7" s="34">
         <f t="shared" si="0"/>
-        <v>4954.5</v>
+        <v>9493.5999999999985</v>
       </c>
       <c r="AY7" s="34">
         <f t="shared" si="0"/>
-        <v>6017.0999999999995</v>
+        <v>10573.6</v>
       </c>
       <c r="AZ7" s="34">
         <f t="shared" si="0"/>
-        <v>7842.3</v>
+        <v>13050.099999999999</v>
       </c>
       <c r="BA7" s="34">
         <f t="shared" si="0"/>
-        <v>10060.199999999999</v>
+        <v>17162.2</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="10" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="8">
         <v>0</v>
       </c>
       <c r="C8" s="8">
         <v>0</v>
       </c>
       <c r="D8" s="8">
         <v>10351.854049999996</v>
       </c>
       <c r="E8" s="8">
         <v>7919.9900900000021</v>
       </c>
       <c r="F8" s="8">
         <v>42</v>
       </c>
       <c r="G8" s="8">
         <v>61.741000000000007</v>
       </c>
       <c r="H8" s="8">
@@ -1644,66 +1648,66 @@
       <c r="AN8" s="33">
         <v>13476.1</v>
       </c>
       <c r="AO8" s="33">
         <v>8511.7000000000007</v>
       </c>
       <c r="AP8" s="34">
         <v>3127.875</v>
       </c>
       <c r="AQ8" s="34">
         <v>541.6</v>
       </c>
       <c r="AR8" s="34">
         <v>10459.299999999999</v>
       </c>
       <c r="AS8" s="34">
         <v>7239.7</v>
       </c>
       <c r="AT8" s="39">
         <v>664.8</v>
       </c>
       <c r="AU8" s="39">
         <v>126.3</v>
       </c>
       <c r="AV8" s="39">
-        <v>2608.6</v>
+        <v>4386.2</v>
       </c>
       <c r="AW8" s="39">
-        <v>1824.5</v>
+        <v>3259.8</v>
       </c>
       <c r="AX8" s="39">
-        <v>403.7</v>
+        <v>1017.2</v>
       </c>
       <c r="AY8" s="39">
-        <v>76.8</v>
+        <v>239.1</v>
       </c>
       <c r="AZ8" s="39">
-        <v>1705.9</v>
+        <v>2815.9</v>
       </c>
       <c r="BA8" s="39">
-        <v>1258.3</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="10" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="8">
         <v>6700.5793400000002</v>
       </c>
       <c r="C9" s="8">
         <v>2630.4870100000003</v>
       </c>
       <c r="D9" s="8">
         <v>1300.4449999999997</v>
       </c>
       <c r="E9" s="8">
         <v>6052.6712699999989</v>
       </c>
       <c r="F9" s="8">
         <v>6604.0779999999995</v>
       </c>
       <c r="G9" s="8">
         <v>2392.8672000000001</v>
       </c>
       <c r="H9" s="8">
@@ -1799,72 +1803,72 @@
       <c r="AL9" s="33">
         <v>4928.6130000000003</v>
       </c>
       <c r="AM9" s="33">
         <v>1915.1</v>
       </c>
       <c r="AN9" s="33">
         <v>3002.1</v>
       </c>
       <c r="AO9" s="33">
         <v>1760.6</v>
       </c>
       <c r="AP9" s="34">
         <v>4841.3630000000003</v>
       </c>
       <c r="AQ9" s="34">
         <v>2371.6</v>
       </c>
       <c r="AR9" s="34">
         <v>2186</v>
       </c>
       <c r="AS9" s="34">
         <v>1901.6</v>
       </c>
       <c r="AT9" s="39">
-        <v>649.79999999999995</v>
+        <v>2144</v>
       </c>
       <c r="AU9" s="39">
-        <v>264.3</v>
+        <v>1004.7</v>
       </c>
       <c r="AV9" s="39">
-        <v>1013.7</v>
+        <v>1390.9</v>
       </c>
       <c r="AW9" s="39">
-        <v>819.3</v>
+        <v>1296.2</v>
       </c>
       <c r="AX9" s="39">
-        <v>1592.3</v>
+        <v>3520.7</v>
       </c>
       <c r="AY9" s="39">
-        <v>1026.0999999999999</v>
+        <v>2101.9</v>
       </c>
       <c r="AZ9" s="39">
-        <v>713.3</v>
+        <v>944.8</v>
       </c>
       <c r="BA9" s="39">
-        <v>316.5</v>
+        <v>498.5</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="10" customFormat="1" ht="22.5">
       <c r="A10" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="8">
         <v>1189.4785999999999</v>
       </c>
       <c r="C10" s="8">
         <v>1457.0714300000002</v>
       </c>
       <c r="D10" s="8">
         <v>20795.950989999994</v>
       </c>
       <c r="E10" s="8">
         <v>24878.026999999995</v>
       </c>
       <c r="F10" s="8">
         <v>978.83449999999993</v>
       </c>
       <c r="G10" s="8">
         <v>967.91855999999996</v>
       </c>
       <c r="H10" s="8">
@@ -1960,72 +1964,72 @@
       <c r="AL10" s="33">
         <v>2417.61472</v>
       </c>
       <c r="AM10" s="33">
         <v>1781.5</v>
       </c>
       <c r="AN10" s="33">
         <v>35141.599999999999</v>
       </c>
       <c r="AO10" s="33">
         <v>44250.7</v>
       </c>
       <c r="AP10" s="34">
         <v>35675.257060000004</v>
       </c>
       <c r="AQ10" s="34">
         <v>23847.4</v>
       </c>
       <c r="AR10" s="34">
         <v>29438.799999999999</v>
       </c>
       <c r="AS10" s="34">
         <v>44364.2</v>
       </c>
       <c r="AT10" s="40">
-        <v>92.1</v>
+        <v>5943.2</v>
       </c>
       <c r="AU10" s="40">
-        <v>187.6</v>
+        <v>5561.8</v>
       </c>
       <c r="AV10" s="40">
-        <v>7093.5</v>
+        <v>12496.7</v>
       </c>
       <c r="AW10" s="40">
-        <v>9556.2000000000007</v>
+        <v>17608.599999999999</v>
       </c>
       <c r="AX10" s="40">
-        <v>2958.5</v>
+        <v>4955.7</v>
       </c>
       <c r="AY10" s="40">
-        <v>4914.2</v>
+        <v>8232.6</v>
       </c>
       <c r="AZ10" s="40">
-        <v>5423.1</v>
+        <v>9289.4</v>
       </c>
       <c r="BA10" s="40">
-        <v>8485.4</v>
+        <v>14443.7</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="15" customFormat="1" ht="33.75">
       <c r="A11" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13">
         <f>C10/C7*100</f>
         <v>35.646497814964576</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13">
         <f>G10/G7*100</f>
         <v>28.280817883217953</v>
       </c>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13">
         <f>K10/K7*100</f>
         <v>34.974731271606466</v>
       </c>
@@ -2068,58 +2072,58 @@
       <c r="AG11" s="13"/>
       <c r="AH11" s="14"/>
       <c r="AI11" s="14">
         <f>AI10/AI7*100</f>
         <v>36.286082469470045</v>
       </c>
       <c r="AJ11" s="14"/>
       <c r="AK11" s="14"/>
       <c r="AL11" s="29"/>
       <c r="AM11" s="14">
         <f>AM10/AM7*100</f>
         <v>46.833512973527178</v>
       </c>
       <c r="AN11" s="29"/>
       <c r="AO11" s="29"/>
       <c r="AP11" s="36"/>
       <c r="AQ11" s="37">
         <f t="shared" ref="AQ11" si="1">AQ10/AQ7*100</f>
         <v>89.113846475789032</v>
       </c>
       <c r="AR11" s="38"/>
       <c r="AS11" s="38"/>
       <c r="AT11" s="28"/>
       <c r="AU11" s="31">
         <f t="shared" ref="AU11" si="2">AU10/AU7*100</f>
-        <v>32.445520581113797</v>
+        <v>83.101243126942379</v>
       </c>
       <c r="AV11" s="29"/>
       <c r="AW11" s="29"/>
       <c r="AX11" s="28"/>
       <c r="AY11" s="31">
         <f t="shared" ref="AY11" si="3">AY10/AY7*100</f>
-        <v>81.670572202556059</v>
+        <v>77.859953090716502</v>
       </c>
       <c r="AZ11" s="29"/>
       <c r="BA11" s="29"/>
     </row>
     <row r="12" spans="1:53">
       <c r="AH12" s="17"/>
       <c r="AI12" s="17"/>
       <c r="AJ12" s="17"/>
       <c r="AK12" s="17"/>
     </row>
     <row r="13" spans="1:53" ht="23.25">
       <c r="A13" s="32" t="s">
         <v>12</v>
       </c>
       <c r="AD13" s="18"/>
       <c r="AE13" s="18"/>
       <c r="AF13" s="18"/>
       <c r="AG13" s="18"/>
       <c r="AH13" s="19"/>
       <c r="AI13" s="19"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="19"/>
     </row>
     <row r="14" spans="1:53" s="2" customFormat="1" ht="29.25" customHeight="1">
       <c r="A14" s="50"/>