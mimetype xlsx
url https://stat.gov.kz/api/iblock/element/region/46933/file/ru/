--- v0 (2026-05-25)
+++ v1 (2026-10-18)
@@ -1,90 +1,372 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
-  <workbookPr showInkAnnotation="0" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="945"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="6375" tabRatio="789" firstSheet="4" activeTab="6"/>
   </bookViews>
   <sheets>
-    <sheet name="Атырау" sheetId="6" r:id="rId1"/>
+    <sheet name="РК" sheetId="1" r:id="rId1"/>
+    <sheet name="По регионам" sheetId="2" r:id="rId2"/>
+    <sheet name="Абай" sheetId="20" r:id="rId3"/>
+    <sheet name="Ақмола" sheetId="3" r:id="rId4"/>
+    <sheet name="Метаданные" sheetId="23" r:id="rId5"/>
+    <sheet name="Условные обозначения" sheetId="22" r:id="rId6"/>
+    <sheet name="2015-2026" sheetId="10" r:id="rId7"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Атырау!$A$4:$AP$72</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'2015-2026'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">РК!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
-  <extLst>
-[...14 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AH7" i="6"/>
+  <c r="AE16" i="2"/>
+  <c r="AN16"/>
+  <c r="AM16"/>
+  <c r="AL16"/>
+  <c r="AO16"/>
+  <c r="AK16"/>
+  <c r="AJ16"/>
+  <c r="AI16"/>
+  <c r="AH16"/>
+  <c r="AP7" i="1"/>
+  <c r="AO7"/>
+  <c r="AN7"/>
+  <c r="AM7"/>
+  <c r="AL7"/>
+  <c r="AK7"/>
+  <c r="AJ7"/>
+  <c r="AI7"/>
+  <c r="AO26" i="2"/>
+  <c r="AN26"/>
+  <c r="AO25"/>
+  <c r="AN25"/>
+  <c r="AM25"/>
+  <c r="AL25"/>
+  <c r="AO24"/>
+  <c r="AN24"/>
+  <c r="AL24"/>
+  <c r="AO23"/>
+  <c r="AN23"/>
+  <c r="AO22"/>
+  <c r="AN22"/>
+  <c r="AM22"/>
+  <c r="AL22"/>
+  <c r="AO21"/>
+  <c r="AN21"/>
+  <c r="AO20"/>
+  <c r="AO19"/>
+  <c r="AN19"/>
+  <c r="AO18"/>
+  <c r="AN18"/>
+  <c r="AM18"/>
+  <c r="AL18"/>
+  <c r="AO17"/>
+  <c r="AN17"/>
+  <c r="AM17"/>
+  <c r="AL17"/>
+  <c r="AO15"/>
+  <c r="AN15"/>
+  <c r="AL15"/>
+  <c r="AO14"/>
+  <c r="AN14"/>
+  <c r="AM14"/>
+  <c r="AL14"/>
+  <c r="AO13"/>
+  <c r="AN13"/>
+  <c r="AL13"/>
+  <c r="AO12"/>
+  <c r="AN12"/>
+  <c r="AO11"/>
+  <c r="AN11"/>
+  <c r="AL11"/>
+  <c r="AO10"/>
+  <c r="AN10"/>
+  <c r="AO9"/>
+  <c r="AN9"/>
+  <c r="AL9"/>
+  <c r="AP7" i="3"/>
+  <c r="AO8" i="2" s="1"/>
+  <c r="AO7" i="3"/>
+  <c r="AN8" i="2" s="1"/>
+  <c r="AN7" i="3"/>
+  <c r="AM8" i="2" s="1"/>
+  <c r="AM7" i="3"/>
+  <c r="AL8" i="2" s="1"/>
+  <c r="N7" i="20"/>
+  <c r="AO7" i="2"/>
+  <c r="M7" i="20"/>
+  <c r="AN7" i="2"/>
+  <c r="K7" i="20"/>
+  <c r="AL7" i="2" s="1"/>
+  <c r="L7" i="20"/>
+  <c r="AM7" i="2" s="1"/>
+  <c r="AK26"/>
+  <c r="AJ26"/>
+  <c r="AI26"/>
+  <c r="AH26"/>
+  <c r="AK25"/>
+  <c r="AJ25"/>
+  <c r="AI25"/>
+  <c r="AH25"/>
+  <c r="AK24"/>
+  <c r="AJ24"/>
+  <c r="AK23"/>
+  <c r="AJ23"/>
+  <c r="AI23"/>
+  <c r="AK22"/>
+  <c r="AJ22"/>
+  <c r="AI22"/>
+  <c r="AH22"/>
+  <c r="AK21"/>
+  <c r="AK20"/>
+  <c r="AK19"/>
+  <c r="AJ19"/>
+  <c r="AK18"/>
+  <c r="AJ18"/>
+  <c r="AI18"/>
+  <c r="AH18"/>
+  <c r="AK17"/>
+  <c r="AJ17"/>
+  <c r="AI17"/>
+  <c r="AH17"/>
+  <c r="AK15"/>
+  <c r="AJ15"/>
+  <c r="AK14"/>
+  <c r="AJ14"/>
+  <c r="AI14"/>
+  <c r="AH14"/>
+  <c r="AK13"/>
+  <c r="AJ13"/>
+  <c r="AI13"/>
+  <c r="AH13"/>
+  <c r="AK12"/>
+  <c r="AJ12"/>
+  <c r="AH12"/>
+  <c r="AK11"/>
+  <c r="AJ11"/>
+  <c r="AH11"/>
+  <c r="AK10"/>
+  <c r="AH10"/>
+  <c r="AK9"/>
+  <c r="AJ9"/>
+  <c r="AL7" i="3"/>
+  <c r="AK8" i="2"/>
+  <c r="AK7" i="3"/>
+  <c r="AJ8" i="2" s="1"/>
+  <c r="AI7" i="3"/>
+  <c r="AH8" i="2"/>
+  <c r="G7" i="20"/>
+  <c r="I7"/>
+  <c r="AJ7" i="2"/>
+  <c r="J7" i="20"/>
+  <c r="AK7" i="2"/>
+  <c r="AH7"/>
+  <c r="AI24"/>
+  <c r="AH24"/>
+  <c r="AH23"/>
+  <c r="AJ21"/>
+  <c r="AH21"/>
+  <c r="AJ20"/>
+  <c r="AI20"/>
+  <c r="AH20"/>
+  <c r="AI15"/>
+  <c r="AH15"/>
+  <c r="AI11"/>
+  <c r="AJ10"/>
+  <c r="H7" i="20"/>
+  <c r="AI7" i="2"/>
+  <c r="AN20"/>
+  <c r="AI21"/>
+  <c r="AI19"/>
+  <c r="AH19"/>
+  <c r="AI12"/>
+  <c r="AI10"/>
+  <c r="AI9"/>
+  <c r="AJ7" i="3"/>
+  <c r="AI8" i="2" s="1"/>
+  <c r="AE19"/>
+  <c r="AF19"/>
+  <c r="AF16"/>
+  <c r="AF15"/>
+  <c r="AE15"/>
+  <c r="AD15"/>
+  <c r="AG14"/>
+  <c r="AF14"/>
+  <c r="AE14"/>
+  <c r="AD14"/>
+  <c r="AD12"/>
+  <c r="AF12"/>
+  <c r="AF11"/>
+  <c r="AF10"/>
+  <c r="AE10"/>
+  <c r="AE9"/>
+  <c r="AG9"/>
+  <c r="AD9"/>
+  <c r="AE7" i="3"/>
+  <c r="AD8" i="2"/>
+  <c r="C7" i="20"/>
+  <c r="AD7" i="2"/>
+  <c r="AF7" i="1"/>
+  <c r="AH7"/>
   <c r="AG7"/>
-  <c r="AF7"/>
-  <c r="AE7"/>
+  <c r="AG26" i="2"/>
+  <c r="AF26"/>
+  <c r="AE26"/>
+  <c r="AD26"/>
+  <c r="AF25"/>
+  <c r="AE25"/>
+  <c r="AF24"/>
+  <c r="AE24"/>
+  <c r="AD24"/>
+  <c r="AF23"/>
+  <c r="AE23"/>
+  <c r="AD23"/>
+  <c r="AG22"/>
+  <c r="AF22"/>
+  <c r="AE22"/>
+  <c r="AD22"/>
+  <c r="AG21"/>
+  <c r="AF21"/>
+  <c r="AE21"/>
+  <c r="AD21"/>
+  <c r="AF20"/>
+  <c r="AE20"/>
+  <c r="AG19"/>
+  <c r="AD19"/>
+  <c r="AG18"/>
+  <c r="AF18"/>
+  <c r="AE18"/>
+  <c r="AD18"/>
+  <c r="AG17"/>
+  <c r="AF17"/>
+  <c r="AE17"/>
+  <c r="AD17"/>
+  <c r="AD16"/>
+  <c r="AF13"/>
+  <c r="AE13"/>
+  <c r="AD13"/>
+  <c r="AG12"/>
+  <c r="AE11"/>
+  <c r="AD11"/>
+  <c r="AF9"/>
+  <c r="AG7" i="3"/>
+  <c r="AF8" i="2" s="1"/>
+  <c r="AF7" i="3"/>
+  <c r="AE8" i="2" s="1"/>
+  <c r="E7" i="20"/>
+  <c r="AF7" i="2" s="1"/>
+  <c r="D7" i="20"/>
+  <c r="AE7" i="2"/>
+  <c r="AG13"/>
+  <c r="AE12"/>
+  <c r="AG11"/>
+  <c r="AD10"/>
+  <c r="AH7" i="3"/>
+  <c r="AG8" i="2" s="1"/>
+  <c r="AG6" s="1"/>
+  <c r="F7" i="20"/>
+  <c r="AG7" i="2"/>
+  <c r="AD25"/>
+  <c r="AG25"/>
+  <c r="AG24"/>
+  <c r="AG23"/>
+  <c r="AD20"/>
+  <c r="AG20"/>
+  <c r="AG16"/>
+  <c r="AG15"/>
+  <c r="AE7" i="1"/>
+  <c r="AG10" i="2"/>
+  <c r="AM23"/>
+  <c r="AM11"/>
+  <c r="AM19"/>
+  <c r="AM15"/>
+  <c r="AM26"/>
+  <c r="AM10"/>
+  <c r="AM21"/>
+  <c r="AM13"/>
+  <c r="AM9"/>
+  <c r="AM24"/>
+  <c r="AM20"/>
+  <c r="AM12"/>
+  <c r="AL19"/>
+  <c r="AL20"/>
+  <c r="AL21"/>
+  <c r="AL10"/>
+  <c r="AL26"/>
+  <c r="AL23"/>
+  <c r="AL12"/>
+  <c r="AJ12" i="20"/>
+  <c r="AH9" i="2"/>
+  <c r="AN6" l="1"/>
+  <c r="AI6"/>
+  <c r="AE6"/>
+  <c r="AD6"/>
+  <c r="AH6"/>
+  <c r="AM6"/>
+  <c r="AF6"/>
+  <c r="AK6"/>
+  <c r="AO6"/>
+  <c r="AL6"/>
+  <c r="AJ6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1421" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3285" uniqueCount="216">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0601</t>
   </si>
   <si>
     <t>Луковицы, клубни, клубневидные корни, клубнелуковицы, корневища, включая разветвленные, находящиеся в состоянии вегетативного покоя, вегетации, или цветения; растения и корни цикория, кроме корней товарной позиции 1212</t>
   </si>
   <si>
     <t>0602</t>
   </si>
   <si>
     <t>Прочие живые растения (включая их корни), черенки и отводки; мицелий гриба</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
@@ -444,172 +726,568 @@
   <si>
     <t>Лен-сырец или лен обработанный, но не подвергнутый прядению; очесы и отходы льна (включая прядильные отходы и расщипанное сырье)</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>Пенька (cannabis sativa l.), сырец или обработанная, но не подвергнутая прядению; очесы и отходы пеньки (включая прядильные отходы и расщипанное сырье)</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>Джутовое волокно и другие текстильные лубяные волокна (кроме льна, пеньки и рами), в виде сырца или обработанные, но не подвергнутые прядению; очесы и отходы этих волокон (включая прядильные отходы и расщипанное сырье)</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>Волокно кокосового ореха,абаки,рами и другие растительные текстильные волокна</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Қазақстан Республикасы</t>
+  </si>
+  <si>
+    <t>Ақмола</t>
+  </si>
+  <si>
+    <t>Ақтобе</t>
+  </si>
+  <si>
+    <t>Алматы</t>
+  </si>
+  <si>
     <t>Атырау</t>
   </si>
   <si>
+    <t xml:space="preserve">Батыс Қазақстан </t>
+  </si>
+  <si>
+    <t>Жамбыл</t>
+  </si>
+  <si>
+    <t>Қарағанды</t>
+  </si>
+  <si>
+    <t>Қостанай</t>
+  </si>
+  <si>
+    <t>Қызылорда</t>
+  </si>
+  <si>
+    <t>Павлодар</t>
+  </si>
+  <si>
+    <t>Солтүстік Қазақстан</t>
+  </si>
+  <si>
+    <t>Түркістан</t>
+  </si>
+  <si>
+    <t>Шығыс Қазақстан</t>
+  </si>
+  <si>
+    <t>Алматы қ.</t>
+  </si>
+  <si>
+    <t>Шымкент қ.</t>
+  </si>
+  <si>
+    <t>Маңғыстау</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Абай</t>
+  </si>
+  <si>
+    <t>Жетісу</t>
+  </si>
+  <si>
+    <t>Ұлытау</t>
+  </si>
+  <si>
+    <t>Астана қ.</t>
+  </si>
+  <si>
+    <t>2022*</t>
+  </si>
+  <si>
     <t>Экспорт и импорт продукции растениеводства</t>
+  </si>
+  <si>
+    <t>Республика Казахстан</t>
   </si>
   <si>
     <t>ТНВЭД ЕАЭС</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t xml:space="preserve">
 тонн</t>
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
+    <t>Наименование области</t>
+  </si>
+  <si>
+    <t>Абайская</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ТНВЭД ЕАЭС</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Наименование товара</t>
+  </si>
+  <si>
+    <t>Акмолинская</t>
+  </si>
+  <si>
+    <t>январь-март 2022 года*</t>
+  </si>
+  <si>
+    <t>январь-март 2023 года*</t>
+  </si>
+  <si>
     <t xml:space="preserve">
    *Предварительные данные.</t>
   </si>
   <si>
-    <t>январь-декабрь 2025 года*</t>
+    <t>Условные обозначения:</t>
   </si>
   <si>
-    <t>январь-март 2025 года*</t>
+    <t>«-» явление отсутствует</t>
   </si>
   <si>
-    <t>январь-март 2026 года*</t>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>тыс. долларов США, тонн</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2015 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза Утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Форма 1-ТС «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» (месячная)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972493?keyword=</t>
+  </si>
+  <si>
+    <t>Экспорт и импорт товаров продукции растениеводства</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/atyrau/dynamic-tables/1450/</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли и услуг</t>
+  </si>
+  <si>
+    <t>Рыспаева Айнур</t>
+  </si>
+  <si>
+    <t>+7 7122321342</t>
+  </si>
+  <si>
+    <t>E-mail: a.ryspaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>январь-август 2025 года</t>
+  </si>
+  <si>
+    <t>январь-август 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="34">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto Bold "/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <charset val="204"/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...7 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -648,167 +1326,407 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="11">
+    <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 11" xfId="8"/>
+    <cellStyle name="Обычный 2 2 2" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 2" xfId="9"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="10"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1054,11168 +1972,35698 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BB75"/>
+  <dimension ref="A1:AR75"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="AI7" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="AC7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AM12" sqref="AM12"/>
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
-      <selection pane="bottomRight" activeCell="AQ31" sqref="AQ31:AR31"/>
+      <selection pane="bottomRight" activeCell="AM7" sqref="AM7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
-[...32 lines deleted...]
-    <col min="55" max="16384" width="8.85546875" style="2"/>
+    <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="34.5703125" style="1" customWidth="1"/>
+    <col min="3" max="14" width="12.5703125" style="1" customWidth="1"/>
+    <col min="15" max="15" width="10.140625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="14.42578125" style="1" customWidth="1"/>
+    <col min="17" max="17" width="10.140625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="14.42578125" style="1" customWidth="1"/>
+    <col min="19" max="19" width="10.140625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="14.42578125" style="1" customWidth="1"/>
+    <col min="21" max="21" width="10.140625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
+    <col min="23" max="23" width="12.42578125" style="1" customWidth="1"/>
+    <col min="24" max="24" width="15" style="1" customWidth="1"/>
+    <col min="25" max="25" width="11.85546875" style="1" customWidth="1"/>
+    <col min="26" max="26" width="15.140625" style="1" customWidth="1"/>
+    <col min="27" max="27" width="11.85546875" style="1" customWidth="1"/>
+    <col min="28" max="28" width="15.140625" style="1" customWidth="1"/>
+    <col min="29" max="29" width="11.85546875" style="1" customWidth="1"/>
+    <col min="30" max="30" width="15.140625" style="1" customWidth="1"/>
+    <col min="31" max="31" width="11.85546875" style="1" customWidth="1"/>
+    <col min="32" max="32" width="15.140625" style="1" customWidth="1"/>
+    <col min="33" max="33" width="11.85546875" style="1" customWidth="1"/>
+    <col min="34" max="34" width="15.140625" style="1" customWidth="1"/>
+    <col min="35" max="35" width="11.85546875" style="1" customWidth="1"/>
+    <col min="36" max="36" width="15.140625" style="1" customWidth="1"/>
+    <col min="37" max="37" width="11.85546875" style="1" customWidth="1"/>
+    <col min="38" max="38" width="15.140625" style="1" customWidth="1"/>
+    <col min="39" max="39" width="11.85546875" style="1" customWidth="1"/>
+    <col min="40" max="40" width="15.140625" style="1" customWidth="1"/>
+    <col min="41" max="41" width="11.85546875" style="1" customWidth="1"/>
+    <col min="42" max="42" width="15.140625" style="1" customWidth="1"/>
+    <col min="43" max="43" width="8.85546875" style="1"/>
+    <col min="44" max="44" width="11.42578125" style="1" customWidth="1"/>
+    <col min="45" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="11" customFormat="1" ht="31.15" customHeight="1">
-[...51 lines deleted...]
-      <c r="BB1" s="3"/>
+    <row r="1" spans="1:44" ht="27" customHeight="1">
+      <c r="A1" s="105" t="s">
+        <v>157</v>
+      </c>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
+      <c r="L1" s="105"/>
+      <c r="M1" s="105"/>
+      <c r="N1" s="105"/>
+      <c r="O1" s="105"/>
+      <c r="P1" s="105"/>
+      <c r="Q1" s="105"/>
+      <c r="R1" s="105"/>
+      <c r="S1" s="105"/>
+      <c r="T1" s="105"/>
+      <c r="U1" s="105"/>
+      <c r="V1" s="105"/>
+      <c r="W1" s="105"/>
+      <c r="X1" s="105"/>
+      <c r="Y1" s="105"/>
+      <c r="Z1" s="105"/>
+      <c r="AA1" s="105"/>
+      <c r="AB1" s="105"/>
+      <c r="AC1" s="105"/>
+      <c r="AD1" s="105"/>
+      <c r="AE1" s="105"/>
+      <c r="AF1" s="105"/>
+      <c r="AG1" s="105"/>
+      <c r="AH1" s="105"/>
+      <c r="AI1" s="105"/>
+      <c r="AJ1" s="105"/>
+      <c r="AK1" s="105"/>
+      <c r="AL1" s="105"/>
+      <c r="AM1" s="105"/>
+      <c r="AN1" s="105"/>
+      <c r="AO1" s="105"/>
+      <c r="AP1" s="105"/>
     </row>
-    <row r="2" spans="1:54" s="11" customFormat="1" ht="31.15" customHeight="1">
-[...51 lines deleted...]
-      <c r="BB2" s="3"/>
+    <row r="2" spans="1:44" ht="31.15" customHeight="1">
+      <c r="A2" s="105" t="s">
+        <v>158</v>
+      </c>
+      <c r="B2" s="105"/>
+      <c r="C2" s="105"/>
+      <c r="D2" s="105"/>
+      <c r="E2" s="105"/>
+      <c r="F2" s="105"/>
+      <c r="G2" s="105"/>
+      <c r="H2" s="105"/>
+      <c r="I2" s="105"/>
+      <c r="J2" s="105"/>
+      <c r="K2" s="105"/>
+      <c r="L2" s="105"/>
+      <c r="M2" s="105"/>
+      <c r="N2" s="105"/>
+      <c r="O2" s="105"/>
+      <c r="P2" s="105"/>
+      <c r="Q2" s="105"/>
+      <c r="R2" s="105"/>
+      <c r="S2" s="105"/>
+      <c r="T2" s="105"/>
+      <c r="U2" s="105"/>
+      <c r="V2" s="105"/>
+      <c r="W2" s="105"/>
+      <c r="X2" s="105"/>
+      <c r="Y2" s="105"/>
+      <c r="Z2" s="105"/>
+      <c r="AA2" s="105"/>
+      <c r="AB2" s="105"/>
+      <c r="AC2" s="105"/>
+      <c r="AD2" s="105"/>
+      <c r="AE2" s="105"/>
+      <c r="AF2" s="105"/>
+      <c r="AG2" s="105"/>
+      <c r="AH2" s="105"/>
+      <c r="AI2" s="105"/>
+      <c r="AJ2" s="105"/>
+      <c r="AK2" s="105"/>
+      <c r="AL2" s="105"/>
+      <c r="AM2" s="105"/>
+      <c r="AN2" s="105"/>
+      <c r="AO2" s="105"/>
+      <c r="AP2" s="105"/>
     </row>
-    <row r="3" spans="1:54">
-[...25 lines deleted...]
-      <c r="Z3" s="18"/>
+    <row r="3" spans="1:44" ht="12">
+      <c r="A3" s="21"/>
+      <c r="B3" s="20"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20"/>
+      <c r="G3" s="20"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="20"/>
+      <c r="J3" s="20"/>
+      <c r="K3" s="20"/>
+      <c r="L3" s="20"/>
+      <c r="M3" s="20"/>
+      <c r="N3" s="20"/>
+      <c r="O3" s="20"/>
+      <c r="P3" s="20"/>
+      <c r="Q3" s="20"/>
+      <c r="R3" s="20"/>
+      <c r="S3" s="20"/>
+      <c r="T3" s="20"/>
+      <c r="U3" s="20"/>
+      <c r="V3" s="20"/>
+      <c r="W3" s="20"/>
+      <c r="X3" s="20"/>
+      <c r="Y3" s="20"/>
+      <c r="Z3" s="20"/>
     </row>
-    <row r="4" spans="1:54" s="11" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="32" t="s">
+    <row r="4" spans="1:44" s="2" customFormat="1" ht="24" customHeight="1">
+      <c r="A4" s="101" t="s">
+        <v>159</v>
+      </c>
+      <c r="B4" s="104" t="s">
+        <v>160</v>
+      </c>
+      <c r="C4" s="100">
+        <v>2015</v>
+      </c>
+      <c r="D4" s="100"/>
+      <c r="E4" s="100"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="100">
+        <v>2016</v>
+      </c>
+      <c r="H4" s="100"/>
+      <c r="I4" s="100"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="100">
+        <v>2017</v>
+      </c>
+      <c r="L4" s="100"/>
+      <c r="M4" s="100"/>
+      <c r="N4" s="100"/>
+      <c r="O4" s="100">
+        <v>2018</v>
+      </c>
+      <c r="P4" s="100"/>
+      <c r="Q4" s="100"/>
+      <c r="R4" s="100"/>
+      <c r="S4" s="100">
+        <v>2019</v>
+      </c>
+      <c r="T4" s="100"/>
+      <c r="U4" s="100"/>
+      <c r="V4" s="100"/>
+      <c r="W4" s="100">
+        <v>2020</v>
+      </c>
+      <c r="X4" s="100"/>
+      <c r="Y4" s="100"/>
+      <c r="Z4" s="100"/>
+      <c r="AA4" s="100">
+        <v>2021</v>
+      </c>
+      <c r="AB4" s="100"/>
+      <c r="AC4" s="100"/>
+      <c r="AD4" s="100"/>
+      <c r="AE4" s="106" t="s">
+        <v>156</v>
+      </c>
+      <c r="AF4" s="107"/>
+      <c r="AG4" s="107"/>
+      <c r="AH4" s="108"/>
+      <c r="AI4" s="106" t="s">
+        <v>168</v>
+      </c>
+      <c r="AJ4" s="107"/>
+      <c r="AK4" s="107"/>
+      <c r="AL4" s="108"/>
+      <c r="AM4" s="106" t="s">
+        <v>169</v>
+      </c>
+      <c r="AN4" s="107"/>
+      <c r="AO4" s="107"/>
+      <c r="AP4" s="108"/>
+    </row>
+    <row r="5" spans="1:44" s="3" customFormat="1" ht="13.15" customHeight="1">
+      <c r="A5" s="102"/>
+      <c r="B5" s="104"/>
+      <c r="C5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="100"/>
+      <c r="E5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="F5" s="100"/>
+      <c r="G5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="100"/>
+      <c r="I5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="J5" s="100"/>
+      <c r="K5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="100"/>
+      <c r="M5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="N5" s="100"/>
+      <c r="O5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="100"/>
+      <c r="Q5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="R5" s="100"/>
+      <c r="S5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="100"/>
+      <c r="U5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="V5" s="100"/>
+      <c r="W5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="100"/>
+      <c r="Y5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z5" s="100"/>
+      <c r="AA5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="100"/>
+      <c r="AC5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD5" s="100"/>
+      <c r="AE5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="100"/>
+      <c r="AG5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH5" s="100"/>
+      <c r="AI5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="100"/>
+      <c r="AK5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL5" s="100"/>
+      <c r="AM5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="100"/>
+      <c r="AO5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP5" s="100"/>
+    </row>
+    <row r="6" spans="1:44" s="2" customFormat="1" ht="48" customHeight="1">
+      <c r="A6" s="103"/>
+      <c r="B6" s="104"/>
+      <c r="C6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="F6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="H6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="I6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="J6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="K6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="L6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="M6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="N6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="O6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="P6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="R6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="S6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="T6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="U6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="V6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="W6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="X6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="Z6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AB6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AD6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AF6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AH6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AJ6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AK6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AL6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AM6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AN6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AO6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AP6" s="10" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="7" spans="1:44" s="31" customFormat="1" ht="12.75">
+      <c r="A7" s="12"/>
+      <c r="B7" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="11">
+        <v>5133065.4145900011</v>
+      </c>
+      <c r="D7" s="11">
+        <v>1102715.6438899999</v>
+      </c>
+      <c r="E7" s="11">
+        <v>1461303.704399999</v>
+      </c>
+      <c r="F7" s="11">
+        <v>882298.37068999989</v>
+      </c>
+      <c r="G7" s="11">
+        <v>6258069.6936700018</v>
+      </c>
+      <c r="H7" s="11">
+        <v>1106794.5600300005</v>
+      </c>
+      <c r="I7" s="11">
+        <v>1114184.4443799995</v>
+      </c>
+      <c r="J7" s="11">
+        <v>773594.97800999973</v>
+      </c>
+      <c r="K7" s="11">
+        <v>6876626.345999999</v>
+      </c>
+      <c r="L7" s="11">
+        <v>1290263.9744199999</v>
+      </c>
+      <c r="M7" s="11">
+        <v>1223814.5649099997</v>
+      </c>
+      <c r="N7" s="11">
+        <v>819457.44070000015</v>
+      </c>
+      <c r="O7" s="11">
+        <v>10003657.498219999</v>
+      </c>
+      <c r="P7" s="11">
+        <v>1850005.4</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>1401774.7</v>
+      </c>
+      <c r="R7" s="11">
+        <v>896479.7</v>
+      </c>
+      <c r="S7" s="11">
+        <v>9358408.1393300034</v>
+      </c>
+      <c r="T7" s="11">
+        <v>1994459.2615499997</v>
+      </c>
+      <c r="U7" s="11">
+        <v>1709015.1440799998</v>
+      </c>
+      <c r="V7" s="11">
+        <v>901495.84135000024</v>
+      </c>
+      <c r="W7" s="11">
+        <v>8322216.389759995</v>
+      </c>
+      <c r="X7" s="11">
+        <v>1950023.8493199991</v>
+      </c>
+      <c r="Y7" s="11">
+        <v>2198916.1709100003</v>
+      </c>
+      <c r="Z7" s="11">
+        <v>902772.59694000054</v>
+      </c>
+      <c r="AA7" s="32">
+        <v>8098601.6520100003</v>
+      </c>
+      <c r="AB7" s="32">
+        <v>2236820.6847999999</v>
+      </c>
+      <c r="AC7" s="32">
+        <v>3025265.4554499998</v>
+      </c>
+      <c r="AD7" s="32">
+        <v>1158293.18221</v>
+      </c>
+      <c r="AE7" s="32">
+        <f t="shared" ref="AE7:AL7" si="0">SUM(AE8:AE72)</f>
+        <v>9222722.1085099988</v>
+      </c>
+      <c r="AF7" s="32">
+        <f t="shared" si="0"/>
+        <v>3068177.4757600003</v>
+      </c>
+      <c r="AG7" s="32">
+        <f t="shared" si="0"/>
+        <v>3625882.9144800007</v>
+      </c>
+      <c r="AH7" s="32">
+        <f t="shared" si="0"/>
+        <v>1493514.4921099995</v>
+      </c>
+      <c r="AI7" s="32">
+        <f t="shared" si="0"/>
+        <v>2501496.2733899993</v>
+      </c>
+      <c r="AJ7" s="32">
+        <f t="shared" si="0"/>
+        <v>823955.61343000003</v>
+      </c>
+      <c r="AK7" s="32">
+        <f t="shared" si="0"/>
+        <v>1116661.5390999997</v>
+      </c>
+      <c r="AL7" s="32">
+        <f t="shared" si="0"/>
+        <v>414281.33985999989</v>
+      </c>
+      <c r="AM7" s="32">
+        <f>SUM(AM8:AM72)</f>
+        <v>2748218.6766000008</v>
+      </c>
+      <c r="AN7" s="32">
+        <f>SUM(AN8:AN72)</f>
+        <v>823267.20707</v>
+      </c>
+      <c r="AO7" s="32">
+        <f>SUM(AO8:AO72)</f>
+        <v>1064978.8948500005</v>
+      </c>
+      <c r="AP7" s="32">
+        <f>SUM(AP8:AP72)</f>
+        <v>425606.59008000005</v>
+      </c>
+      <c r="AQ7" s="32"/>
+      <c r="AR7" s="32"/>
+    </row>
+    <row r="8" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A8" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="19">
+        <v>5.3224</v>
+      </c>
+      <c r="D8" s="19">
+        <v>36.220460000000003</v>
+      </c>
+      <c r="E8" s="19">
+        <v>530.54223000000002</v>
+      </c>
+      <c r="F8" s="19">
+        <v>1894.1586199999999</v>
+      </c>
+      <c r="G8" s="19">
+        <v>12</v>
+      </c>
+      <c r="H8" s="19">
+        <v>21.856000000000002</v>
+      </c>
+      <c r="I8" s="19">
+        <v>437.70836000000003</v>
+      </c>
+      <c r="J8" s="19">
+        <v>1527.8045500000001</v>
+      </c>
+      <c r="K8" s="19">
+        <v>78.189769999999996</v>
+      </c>
+      <c r="L8" s="19">
+        <v>172.46600000000001</v>
+      </c>
+      <c r="M8" s="19">
+        <v>627.23698000000002</v>
+      </c>
+      <c r="N8" s="19">
+        <v>2060.4875900000002</v>
+      </c>
+      <c r="O8" s="4">
+        <v>121.3477</v>
+      </c>
+      <c r="P8" s="4">
+        <v>179.9</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>668.5</v>
+      </c>
+      <c r="R8" s="4">
+        <v>2323.6</v>
+      </c>
+      <c r="S8" s="4">
+        <v>22.70448</v>
+      </c>
+      <c r="T8" s="4">
+        <v>104.15093</v>
+      </c>
+      <c r="U8" s="4">
+        <v>851.77905000000032</v>
+      </c>
+      <c r="V8" s="4">
+        <v>3045.7000800000001</v>
+      </c>
+      <c r="W8" s="19">
+        <v>98.927500000000009</v>
+      </c>
+      <c r="X8" s="19">
+        <v>617.02959999999996</v>
+      </c>
+      <c r="Y8" s="19">
+        <v>720.07497999999987</v>
+      </c>
+      <c r="Z8" s="19">
+        <v>2736.2575000000011</v>
+      </c>
+      <c r="AA8" s="27">
+        <v>30.456310000000002</v>
+      </c>
+      <c r="AB8" s="27">
+        <v>143.11946999999998</v>
+      </c>
+      <c r="AC8" s="27">
+        <v>1011.5028799999999</v>
+      </c>
+      <c r="AD8" s="27">
+        <v>3782.563650000001</v>
+      </c>
+      <c r="AE8" s="27">
+        <v>806.49561000000006</v>
+      </c>
+      <c r="AF8" s="27">
+        <v>2995.4056300000002</v>
+      </c>
+      <c r="AG8" s="27">
+        <v>2086.9600799999998</v>
+      </c>
+      <c r="AH8" s="27">
+        <v>7151.3007600000001</v>
+      </c>
+      <c r="AI8" s="27">
+        <v>0.63624000000000003</v>
+      </c>
+      <c r="AJ8" s="27">
+        <v>3.5512700000000001</v>
+      </c>
+      <c r="AK8" s="27">
+        <v>167.80418</v>
+      </c>
+      <c r="AL8" s="27">
+        <v>1058.12859</v>
+      </c>
+      <c r="AM8" s="27">
+        <v>86.461330000000004</v>
+      </c>
+      <c r="AN8" s="27">
+        <v>527.79076999999995</v>
+      </c>
+      <c r="AO8" s="27">
+        <v>275.69866000000002</v>
+      </c>
+      <c r="AP8" s="27">
+        <v>1621.6077600000001</v>
+      </c>
+      <c r="AQ8" s="33"/>
+      <c r="AR8" s="1"/>
+    </row>
+    <row r="9" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A9" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="19">
+        <v>71.493200000000002</v>
+      </c>
+      <c r="D9" s="19">
+        <v>76.128799999999998</v>
+      </c>
+      <c r="E9" s="19">
+        <v>7152.6368599999996</v>
+      </c>
+      <c r="F9" s="19">
+        <v>18932.234799999998</v>
+      </c>
+      <c r="G9" s="19">
+        <v>266.87799999999999</v>
+      </c>
+      <c r="H9" s="19">
+        <v>437.51184000000001</v>
+      </c>
+      <c r="I9" s="19">
+        <v>9125.9891900000002</v>
+      </c>
+      <c r="J9" s="19">
+        <v>31488.822939999998</v>
+      </c>
+      <c r="K9" s="19">
+        <v>451.62268</v>
+      </c>
+      <c r="L9" s="19">
+        <v>1069.9406300000001</v>
+      </c>
+      <c r="M9" s="19">
+        <v>8932.2378200000003</v>
+      </c>
+      <c r="N9" s="19">
+        <v>24623.464319999999</v>
+      </c>
+      <c r="O9" s="4">
+        <v>464.57380000000001</v>
+      </c>
+      <c r="P9" s="4">
+        <v>961.4</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>7196.1</v>
+      </c>
+      <c r="R9" s="4">
+        <v>20251.7</v>
+      </c>
+      <c r="S9" s="4">
+        <v>358.8186</v>
+      </c>
+      <c r="T9" s="4">
+        <v>454.58636999999999</v>
+      </c>
+      <c r="U9" s="4">
+        <v>7132.3207900000061</v>
+      </c>
+      <c r="V9" s="4">
+        <v>17718.202699999983</v>
+      </c>
+      <c r="W9" s="19">
+        <v>189.28254999999999</v>
+      </c>
+      <c r="X9" s="19">
+        <v>1038.0859800000003</v>
+      </c>
+      <c r="Y9" s="19">
+        <v>8488.0154300000031</v>
+      </c>
+      <c r="Z9" s="19">
+        <v>21934.17841</v>
+      </c>
+      <c r="AA9" s="27">
+        <v>157.07176000000001</v>
+      </c>
+      <c r="AB9" s="27">
+        <v>1262.25917</v>
+      </c>
+      <c r="AC9" s="27">
+        <v>9252.3197899999996</v>
+      </c>
+      <c r="AD9" s="27">
+        <v>25301.989429999998</v>
+      </c>
+      <c r="AE9" s="27">
+        <v>718.00720999999999</v>
+      </c>
+      <c r="AF9" s="27">
+        <v>1208.1728900000001</v>
+      </c>
+      <c r="AG9" s="27">
+        <v>9711.7199099999998</v>
+      </c>
+      <c r="AH9" s="27">
+        <v>19962.217240000002</v>
+      </c>
+      <c r="AI9" s="27">
+        <v>48.655459999999998</v>
+      </c>
+      <c r="AJ9" s="27">
+        <v>48.061810000000001</v>
+      </c>
+      <c r="AK9" s="27">
+        <v>1865.3178700000001</v>
+      </c>
+      <c r="AL9" s="27">
+        <v>4408.1400100000001</v>
+      </c>
+      <c r="AM9" s="27">
+        <v>156.00176999999999</v>
+      </c>
+      <c r="AN9" s="27">
+        <v>883.36167999999998</v>
+      </c>
+      <c r="AO9" s="27">
+        <v>2866.2486399999998</v>
+      </c>
+      <c r="AP9" s="27">
+        <v>6197.3809000000001</v>
+      </c>
+      <c r="AR9" s="1"/>
+    </row>
+    <row r="10" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="19">
+        <v>250.25579999999999</v>
+      </c>
+      <c r="D10" s="19">
+        <v>1009.4423</v>
+      </c>
+      <c r="E10" s="19">
+        <v>3648.6344399999998</v>
+      </c>
+      <c r="F10" s="19">
+        <v>25453.363819999999</v>
+      </c>
+      <c r="G10" s="19">
+        <v>1039.8062600000001</v>
+      </c>
+      <c r="H10" s="19">
+        <v>5491.2532700000002</v>
+      </c>
+      <c r="I10" s="19">
+        <v>4011.0396000000001</v>
+      </c>
+      <c r="J10" s="19">
+        <v>25719.374540000001</v>
+      </c>
+      <c r="K10" s="19">
+        <v>2220.5055600000001</v>
+      </c>
+      <c r="L10" s="19">
+        <v>9286.0466799999995</v>
+      </c>
+      <c r="M10" s="19">
+        <v>5130.4297699999997</v>
+      </c>
+      <c r="N10" s="19">
+        <v>32893.214610000003</v>
+      </c>
+      <c r="O10" s="4">
+        <v>3274.9427500000002</v>
+      </c>
+      <c r="P10" s="4">
+        <v>12844.3</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>5776.5</v>
+      </c>
+      <c r="R10" s="4">
+        <v>38460</v>
+      </c>
+      <c r="S10" s="4">
+        <v>2640.2298099999994</v>
+      </c>
+      <c r="T10" s="4">
+        <v>10832.023579999997</v>
+      </c>
+      <c r="U10" s="4">
+        <v>5992.2552699999942</v>
+      </c>
+      <c r="V10" s="4">
+        <v>42053.888180000016</v>
+      </c>
+      <c r="W10" s="19">
+        <v>1268.0325799999998</v>
+      </c>
+      <c r="X10" s="19">
+        <v>2988.726349999999</v>
+      </c>
+      <c r="Y10" s="19">
+        <v>4110.537470000002</v>
+      </c>
+      <c r="Z10" s="19">
+        <v>29925.835429999996</v>
+      </c>
+      <c r="AA10" s="27">
+        <v>1177.8699299999998</v>
+      </c>
+      <c r="AB10" s="27">
+        <v>2446.21108</v>
+      </c>
+      <c r="AC10" s="27">
+        <v>5817.0720600000013</v>
+      </c>
+      <c r="AD10" s="27">
+        <v>41995.997889999999</v>
+      </c>
+      <c r="AE10" s="27">
+        <v>1224.60205</v>
+      </c>
+      <c r="AF10" s="27">
+        <v>2693.4769000000001</v>
+      </c>
+      <c r="AG10" s="27">
+        <v>6831.9599200000002</v>
+      </c>
+      <c r="AH10" s="27">
+        <v>46062.279560000003</v>
+      </c>
+      <c r="AI10" s="27">
+        <v>257.32891999999998</v>
+      </c>
+      <c r="AJ10" s="27">
+        <v>1166.5060100000001</v>
+      </c>
+      <c r="AK10" s="27">
+        <v>1757.2954400000001</v>
+      </c>
+      <c r="AL10" s="27">
+        <v>13473.85122</v>
+      </c>
+      <c r="AM10" s="27">
+        <v>110.94121</v>
+      </c>
+      <c r="AN10" s="27">
+        <v>385.97503</v>
+      </c>
+      <c r="AO10" s="27">
+        <v>1980.9539</v>
+      </c>
+      <c r="AP10" s="27">
+        <v>14358.48684</v>
+      </c>
+      <c r="AQ10" s="40"/>
+      <c r="AR10" s="1"/>
+    </row>
+    <row r="11" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="19">
+        <v>13.175700000000001</v>
+      </c>
+      <c r="D11" s="19">
+        <v>26.27684</v>
+      </c>
+      <c r="E11" s="19">
+        <v>754.73630000000003</v>
+      </c>
+      <c r="F11" s="19">
+        <v>1609.11294</v>
+      </c>
+      <c r="G11" s="19">
+        <v>75.180599999999998</v>
+      </c>
+      <c r="H11" s="19">
+        <v>524.15150000000006</v>
+      </c>
+      <c r="I11" s="19">
+        <v>799.97410000000002</v>
+      </c>
+      <c r="J11" s="19">
+        <v>1584.7788399999999</v>
+      </c>
+      <c r="K11" s="19">
+        <v>85.779340000000005</v>
+      </c>
+      <c r="L11" s="19">
+        <v>433.70836000000003</v>
+      </c>
+      <c r="M11" s="19">
+        <v>471.50229000000002</v>
+      </c>
+      <c r="N11" s="19">
+        <v>1857.5119</v>
+      </c>
+      <c r="O11" s="4">
+        <v>80.338999999999999</v>
+      </c>
+      <c r="P11" s="4">
+        <v>337.3</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>1139</v>
+      </c>
+      <c r="R11" s="4">
+        <v>1618.5</v>
+      </c>
+      <c r="S11" s="4">
+        <v>74.066000000000017</v>
+      </c>
+      <c r="T11" s="4">
+        <v>252.31199999999998</v>
+      </c>
+      <c r="U11" s="4">
+        <v>611.01122999999995</v>
+      </c>
+      <c r="V11" s="4">
+        <v>1671.9611899999995</v>
+      </c>
+      <c r="W11" s="19">
+        <v>134.15099999999995</v>
+      </c>
+      <c r="X11" s="19">
+        <v>59.11083</v>
+      </c>
+      <c r="Y11" s="19">
+        <v>404.77415999999994</v>
+      </c>
+      <c r="Z11" s="19">
+        <v>966.94449999999949</v>
+      </c>
+      <c r="AA11" s="27">
+        <v>221.99199999999999</v>
+      </c>
+      <c r="AB11" s="27">
+        <v>85.566079999999999</v>
+      </c>
+      <c r="AC11" s="27">
+        <v>837.00057000000004</v>
+      </c>
+      <c r="AD11" s="27">
+        <v>1156.2066299999994</v>
+      </c>
+      <c r="AE11" s="27">
+        <v>71.430949999999996</v>
+      </c>
+      <c r="AF11" s="27">
+        <v>251.80641</v>
+      </c>
+      <c r="AG11" s="27">
+        <v>575.90207999999996</v>
+      </c>
+      <c r="AH11" s="27">
+        <v>2044.38987</v>
+      </c>
+      <c r="AI11" s="27">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="27">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="27">
+        <v>40.881059999999998</v>
+      </c>
+      <c r="AL11" s="27">
+        <v>298.91118999999998</v>
+      </c>
+      <c r="AM11" s="27">
+        <v>10.41079</v>
+      </c>
+      <c r="AN11" s="27">
+        <v>72.378420000000006</v>
+      </c>
+      <c r="AO11" s="27">
+        <v>98.796400000000006</v>
+      </c>
+      <c r="AP11" s="27">
+        <v>549.35727999999995</v>
+      </c>
+      <c r="AQ11" s="33"/>
+      <c r="AR11" s="1"/>
+    </row>
+    <row r="12" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="19">
+        <v>3318.87</v>
+      </c>
+      <c r="D12" s="19">
+        <v>261.70528999999999</v>
+      </c>
+      <c r="E12" s="19">
+        <v>79120.574600000007</v>
+      </c>
+      <c r="F12" s="19">
+        <v>15643.1152</v>
+      </c>
+      <c r="G12" s="19">
+        <v>52276.214500000002</v>
+      </c>
+      <c r="H12" s="19">
+        <v>6065.98272</v>
+      </c>
+      <c r="I12" s="19">
+        <v>36025.525600000001</v>
+      </c>
+      <c r="J12" s="19">
+        <v>7030.8792800000001</v>
+      </c>
+      <c r="K12" s="19">
+        <v>271047.46169999999</v>
+      </c>
+      <c r="L12" s="19">
+        <v>35750.080240000003</v>
+      </c>
+      <c r="M12" s="19">
+        <v>46145.609259999997</v>
+      </c>
+      <c r="N12" s="19">
+        <v>12802.43232</v>
+      </c>
+      <c r="O12" s="4">
+        <v>153024.57423</v>
+      </c>
+      <c r="P12" s="4">
+        <v>17760</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>32108.3</v>
+      </c>
+      <c r="R12" s="4">
+        <v>8697</v>
+      </c>
+      <c r="S12" s="4">
+        <v>262971.32082000002</v>
+      </c>
+      <c r="T12" s="4">
+        <v>22598.315910000005</v>
+      </c>
+      <c r="U12" s="4">
+        <v>36512.066830000003</v>
+      </c>
+      <c r="V12" s="4">
+        <v>5975.15373</v>
+      </c>
+      <c r="W12" s="19">
+        <v>356961.62260999996</v>
+      </c>
+      <c r="X12" s="19">
+        <v>30235.938850000002</v>
+      </c>
+      <c r="Y12" s="19">
+        <v>75013.276399999988</v>
+      </c>
+      <c r="Z12" s="19">
+        <v>7098.6466599999967</v>
+      </c>
+      <c r="AA12" s="27">
+        <v>199486.88041000001</v>
+      </c>
+      <c r="AB12" s="27">
+        <v>22445.204859999998</v>
+      </c>
+      <c r="AC12" s="27">
+        <v>102045.08645</v>
+      </c>
+      <c r="AD12" s="27">
+        <v>16367.026089999999</v>
+      </c>
+      <c r="AE12" s="27">
+        <v>242321.71635999999</v>
+      </c>
+      <c r="AF12" s="27">
+        <v>21474.824209999999</v>
+      </c>
+      <c r="AG12" s="27">
+        <v>48655.025540000002</v>
+      </c>
+      <c r="AH12" s="27">
+        <v>11348.7467</v>
+      </c>
+      <c r="AI12" s="27">
+        <v>5725.4859999999999</v>
+      </c>
+      <c r="AJ12" s="27">
+        <v>647.23260000000005</v>
+      </c>
+      <c r="AK12" s="27">
+        <v>8562.7883000000002</v>
+      </c>
+      <c r="AL12" s="27">
+        <v>1683.63258</v>
+      </c>
+      <c r="AM12" s="27">
+        <v>83743.328599999993</v>
+      </c>
+      <c r="AN12" s="27">
+        <v>6498.8727099999996</v>
+      </c>
+      <c r="AO12" s="27">
+        <v>3635.2671999999998</v>
+      </c>
+      <c r="AP12" s="27">
+        <v>1553.0485799999999</v>
+      </c>
+      <c r="AR12" s="1"/>
+    </row>
+    <row r="13" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="19">
+        <v>2650.1110800000001</v>
+      </c>
+      <c r="D13" s="19">
+        <v>834.51657999999998</v>
+      </c>
+      <c r="E13" s="19">
+        <v>66394.714510000005</v>
+      </c>
+      <c r="F13" s="19">
+        <v>70074.247109999997</v>
+      </c>
+      <c r="G13" s="19">
+        <v>2899.51928</v>
+      </c>
+      <c r="H13" s="19">
+        <v>2362.3156600000002</v>
+      </c>
+      <c r="I13" s="19">
+        <v>53861.007169999997</v>
+      </c>
+      <c r="J13" s="19">
+        <v>41957.831290000002</v>
+      </c>
+      <c r="K13" s="19">
+        <v>14827.270619999999</v>
+      </c>
+      <c r="L13" s="19">
+        <v>7044.5469700000003</v>
+      </c>
+      <c r="M13" s="19">
+        <v>81111.422319999998</v>
+      </c>
+      <c r="N13" s="19">
+        <v>56363.76758</v>
+      </c>
+      <c r="O13" s="4">
+        <v>23997.943640000001</v>
+      </c>
+      <c r="P13" s="4">
+        <v>18948.099999999999</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>65217.1</v>
+      </c>
+      <c r="R13" s="4">
+        <v>45228.3</v>
+      </c>
+      <c r="S13" s="4">
+        <v>19649.854939999997</v>
+      </c>
+      <c r="T13" s="4">
+        <v>16611.17078</v>
+      </c>
+      <c r="U13" s="4">
+        <v>43396.971139999994</v>
+      </c>
+      <c r="V13" s="4">
+        <v>39305.725920000004</v>
+      </c>
+      <c r="W13" s="19">
+        <v>39611.22131999999</v>
+      </c>
+      <c r="X13" s="19">
+        <v>23419.393889999999</v>
+      </c>
+      <c r="Y13" s="19">
+        <v>60049.860530000005</v>
+      </c>
+      <c r="Z13" s="19">
+        <v>39941.804210000017</v>
+      </c>
+      <c r="AA13" s="27">
+        <v>20815.944779999998</v>
+      </c>
+      <c r="AB13" s="27">
+        <v>17621.596280000005</v>
+      </c>
+      <c r="AC13" s="27">
+        <v>47642.740449999998</v>
+      </c>
+      <c r="AD13" s="27">
+        <v>37658.982249999994</v>
+      </c>
+      <c r="AE13" s="27">
+        <v>17474.288759999999</v>
+      </c>
+      <c r="AF13" s="27">
+        <v>18028.401150000002</v>
+      </c>
+      <c r="AG13" s="27">
+        <v>68281.193899999998</v>
+      </c>
+      <c r="AH13" s="27">
+        <v>53873.651559999998</v>
+      </c>
+      <c r="AI13" s="27">
+        <v>3736.1692600000001</v>
+      </c>
+      <c r="AJ13" s="27">
+        <v>3663.62</v>
+      </c>
+      <c r="AK13" s="27">
+        <v>24496.312620000001</v>
+      </c>
+      <c r="AL13" s="27">
+        <v>19031.669239999999</v>
+      </c>
+      <c r="AM13" s="27">
+        <v>2877.9597100000001</v>
+      </c>
+      <c r="AN13" s="27">
+        <v>5389.8871300000001</v>
+      </c>
+      <c r="AO13" s="27">
+        <v>15116.423559999999</v>
+      </c>
+      <c r="AP13" s="27">
+        <v>15912.60586</v>
+      </c>
+      <c r="AR13" s="1"/>
+    </row>
+    <row r="14" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A14" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="19">
+        <v>44398.744550000003</v>
+      </c>
+      <c r="D14" s="19">
+        <v>5972.1124900000004</v>
+      </c>
+      <c r="E14" s="19">
+        <v>164563.26104000001</v>
+      </c>
+      <c r="F14" s="19">
+        <v>34783.608639999999</v>
+      </c>
+      <c r="G14" s="19">
+        <v>45607.837090000001</v>
+      </c>
+      <c r="H14" s="19">
+        <v>4606.9646599999996</v>
+      </c>
+      <c r="I14" s="19">
+        <v>130177.51501</v>
+      </c>
+      <c r="J14" s="19">
+        <v>17818.960760000002</v>
+      </c>
+      <c r="K14" s="19">
+        <v>65747.668210000003</v>
+      </c>
+      <c r="L14" s="19">
+        <v>7048.3464599999998</v>
+      </c>
+      <c r="M14" s="19">
+        <v>93195.917279999994</v>
+      </c>
+      <c r="N14" s="19">
+        <v>22655.413430000001</v>
+      </c>
+      <c r="O14" s="4">
+        <v>73249.544500000004</v>
+      </c>
+      <c r="P14" s="4">
+        <v>10296.200000000001</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>157422.5</v>
+      </c>
+      <c r="R14" s="4">
+        <v>22737.9</v>
+      </c>
+      <c r="S14" s="4">
+        <v>110856.68293999994</v>
+      </c>
+      <c r="T14" s="4">
+        <v>16347.446400000001</v>
+      </c>
+      <c r="U14" s="4">
+        <v>143465.54208999997</v>
+      </c>
+      <c r="V14" s="4">
+        <v>29657.335589999991</v>
+      </c>
+      <c r="W14" s="19">
+        <v>112328.78704</v>
+      </c>
+      <c r="X14" s="19">
+        <v>18965.592089999998</v>
+      </c>
+      <c r="Y14" s="19">
+        <v>168290.55013999992</v>
+      </c>
+      <c r="Z14" s="19">
+        <v>26491.20521</v>
+      </c>
+      <c r="AA14" s="27">
+        <v>135286.27932999999</v>
+      </c>
+      <c r="AB14" s="27">
+        <v>14665.448120000001</v>
+      </c>
+      <c r="AC14" s="27">
+        <v>230192.79738</v>
+      </c>
+      <c r="AD14" s="27">
+        <v>27749.355319999995</v>
+      </c>
+      <c r="AE14" s="27">
+        <v>179119.95574</v>
+      </c>
+      <c r="AF14" s="27">
+        <v>15512.6042</v>
+      </c>
+      <c r="AG14" s="27">
+        <v>217680.61585999999</v>
+      </c>
+      <c r="AH14" s="27">
+        <v>36276.307739999997</v>
+      </c>
+      <c r="AI14" s="27">
+        <v>14875.613160000001</v>
+      </c>
+      <c r="AJ14" s="27">
+        <v>2529.0822499999999</v>
+      </c>
+      <c r="AK14" s="27">
+        <v>4011.6733599999998</v>
+      </c>
+      <c r="AL14" s="27">
+        <v>3325.7685700000002</v>
+      </c>
+      <c r="AM14" s="27">
+        <v>55591.567949999997</v>
+      </c>
+      <c r="AN14" s="27">
+        <v>4024.8217199999999</v>
+      </c>
+      <c r="AO14" s="27">
+        <v>2099.21387</v>
+      </c>
+      <c r="AP14" s="27">
+        <v>2064.1358599999999</v>
+      </c>
+      <c r="AR14" s="1"/>
+    </row>
+    <row r="15" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A15" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="19">
+        <v>2186.3360499999999</v>
+      </c>
+      <c r="D15" s="19">
+        <v>290.56157999999999</v>
+      </c>
+      <c r="E15" s="19">
+        <v>69894.539910000007</v>
+      </c>
+      <c r="F15" s="19">
+        <v>14384.736929999999</v>
+      </c>
+      <c r="G15" s="19">
+        <v>3804.8343300000001</v>
+      </c>
+      <c r="H15" s="19">
+        <v>712.24426000000005</v>
+      </c>
+      <c r="I15" s="19">
+        <v>33421.987300000001</v>
+      </c>
+      <c r="J15" s="19">
+        <v>11652.87795</v>
+      </c>
+      <c r="K15" s="19">
+        <v>9319.8445300000003</v>
+      </c>
+      <c r="L15" s="19">
+        <v>1187.84313</v>
+      </c>
+      <c r="M15" s="19">
+        <v>37288.045989999999</v>
+      </c>
+      <c r="N15" s="19">
+        <v>10129.31184</v>
+      </c>
+      <c r="O15" s="4">
+        <v>31956.588680000001</v>
+      </c>
+      <c r="P15" s="4">
+        <v>5455.7</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>68103.600000000006</v>
+      </c>
+      <c r="R15" s="4">
+        <v>12273.9</v>
+      </c>
+      <c r="S15" s="4">
+        <v>46642.410299999996</v>
+      </c>
+      <c r="T15" s="4">
+        <v>11611.623879999997</v>
+      </c>
+      <c r="U15" s="4">
+        <v>65729.557159999997</v>
+      </c>
+      <c r="V15" s="4">
+        <v>19651.831969999974</v>
+      </c>
+      <c r="W15" s="19">
+        <v>44541.392869999989</v>
+      </c>
+      <c r="X15" s="19">
+        <v>7254.6666200000018</v>
+      </c>
+      <c r="Y15" s="19">
+        <v>54115.303199999988</v>
+      </c>
+      <c r="Z15" s="19">
+        <v>11241.433079999999</v>
+      </c>
+      <c r="AA15" s="27">
+        <v>20720.127279999997</v>
+      </c>
+      <c r="AB15" s="27">
+        <v>4065.4699600000004</v>
+      </c>
+      <c r="AC15" s="27">
+        <v>80823.35699</v>
+      </c>
+      <c r="AD15" s="27">
+        <v>13757.904630000003</v>
+      </c>
+      <c r="AE15" s="27">
+        <v>9091.6183700000001</v>
+      </c>
+      <c r="AF15" s="27">
+        <v>3783.8286400000002</v>
+      </c>
+      <c r="AG15" s="27">
+        <v>118259.77373</v>
+      </c>
+      <c r="AH15" s="27">
+        <v>20328.651279999998</v>
+      </c>
+      <c r="AI15" s="27">
+        <v>1730.3688299999999</v>
+      </c>
+      <c r="AJ15" s="27">
+        <v>692.83900000000006</v>
+      </c>
+      <c r="AK15" s="27">
+        <v>64188.697489999999</v>
+      </c>
+      <c r="AL15" s="27">
+        <v>10796.12292</v>
+      </c>
+      <c r="AM15" s="27">
+        <v>618.279</v>
+      </c>
+      <c r="AN15" s="27">
+        <v>84.730429999999998</v>
+      </c>
+      <c r="AO15" s="27">
+        <v>18105.7883</v>
+      </c>
+      <c r="AP15" s="27">
+        <v>3479.0274100000001</v>
+      </c>
+      <c r="AR15" s="1"/>
+    </row>
+    <row r="16" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A16" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="19">
+        <v>3.9E-2</v>
+      </c>
+      <c r="D16" s="19">
+        <v>3.8000000000000002E-4</v>
+      </c>
+      <c r="E16" s="19">
+        <v>595.41196000000002</v>
+      </c>
+      <c r="F16" s="19">
+        <v>1108.6394299999999</v>
+      </c>
+      <c r="G16" s="19">
+        <v>2.0960000000000001</v>
+      </c>
+      <c r="H16" s="19">
+        <v>0.83109999999999995</v>
+      </c>
+      <c r="I16" s="19">
+        <v>512.37662999999998</v>
+      </c>
+      <c r="J16" s="19">
+        <v>609.37438999999995</v>
+      </c>
+      <c r="K16" s="19">
+        <v>88.614040000000003</v>
+      </c>
+      <c r="L16" s="19">
+        <v>110.87635</v>
+      </c>
+      <c r="M16" s="19">
+        <v>609.37734</v>
+      </c>
+      <c r="N16" s="19">
+        <v>744.05476999999996</v>
+      </c>
+      <c r="O16" s="4">
+        <v>28.366859999999999</v>
+      </c>
+      <c r="P16" s="4">
+        <v>10.9</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>820.7</v>
+      </c>
+      <c r="R16" s="4">
+        <v>856.1</v>
+      </c>
+      <c r="S16" s="4">
+        <v>1.484</v>
+      </c>
+      <c r="T16" s="4">
+        <v>0.18575</v>
+      </c>
+      <c r="U16" s="4">
+        <v>1276.4375499999999</v>
+      </c>
+      <c r="V16" s="4">
+        <v>1297.5518700000002</v>
+      </c>
+      <c r="W16" s="19">
+        <v>96.176999999999992</v>
+      </c>
+      <c r="X16" s="19">
+        <v>28.391669999999998</v>
+      </c>
+      <c r="Y16" s="19">
+        <v>1721.61184</v>
+      </c>
+      <c r="Z16" s="19">
+        <v>1124.8428799999997</v>
+      </c>
+      <c r="AA16" s="27">
+        <v>174.06569999999999</v>
+      </c>
+      <c r="AB16" s="27">
+        <v>66.671670000000006</v>
+      </c>
+      <c r="AC16" s="27">
+        <v>1287.99668</v>
+      </c>
+      <c r="AD16" s="27">
+        <v>1159.4047199999998</v>
+      </c>
+      <c r="AE16" s="27">
+        <v>92.194000000000003</v>
+      </c>
+      <c r="AF16" s="27">
+        <v>209.18825000000001</v>
+      </c>
+      <c r="AG16" s="27">
+        <v>2009.2395899999999</v>
+      </c>
+      <c r="AH16" s="27">
+        <v>2086.6571199999998</v>
+      </c>
+      <c r="AI16" s="27">
+        <v>6.44</v>
+      </c>
+      <c r="AJ16" s="27">
+        <v>22.03978</v>
+      </c>
+      <c r="AK16" s="27">
+        <v>1041.0241699999999</v>
+      </c>
+      <c r="AL16" s="27">
+        <v>913.40706</v>
+      </c>
+      <c r="AM16" s="27">
+        <v>28.923999999999999</v>
+      </c>
+      <c r="AN16" s="27">
+        <v>36.818199999999997</v>
+      </c>
+      <c r="AO16" s="27">
+        <v>1688.0662199999999</v>
+      </c>
+      <c r="AP16" s="27">
+        <v>1453.8760600000001</v>
+      </c>
+      <c r="AR16" s="1"/>
+    </row>
+    <row r="17" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A17" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="19">
+        <v>2239.6369</v>
+      </c>
+      <c r="D17" s="19">
+        <v>263.39931000000001</v>
+      </c>
+      <c r="E17" s="19">
+        <v>82073.050510000001</v>
+      </c>
+      <c r="F17" s="19">
+        <v>13385.781569999999</v>
+      </c>
+      <c r="G17" s="19">
+        <v>2208.8179500000001</v>
+      </c>
+      <c r="H17" s="19">
+        <v>552.57719999999995</v>
+      </c>
+      <c r="I17" s="19">
+        <v>18185.318749999999</v>
+      </c>
+      <c r="J17" s="19">
+        <v>2498.2416400000002</v>
+      </c>
+      <c r="K17" s="19">
+        <v>2709.12725</v>
+      </c>
+      <c r="L17" s="19">
+        <v>606.24787000000003</v>
+      </c>
+      <c r="M17" s="19">
+        <v>30486.167890000001</v>
+      </c>
+      <c r="N17" s="19">
+        <v>6163.7194</v>
+      </c>
+      <c r="O17" s="4">
+        <v>7653.7340599999998</v>
+      </c>
+      <c r="P17" s="4">
+        <v>755.6</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>68566.2</v>
+      </c>
+      <c r="R17" s="4">
+        <v>10260.6</v>
+      </c>
+      <c r="S17" s="4">
+        <v>6888.3270000000002</v>
+      </c>
+      <c r="T17" s="4">
+        <v>1183.77136</v>
+      </c>
+      <c r="U17" s="4">
+        <v>68194.725539999999</v>
+      </c>
+      <c r="V17" s="4">
+        <v>12499.703190000004</v>
+      </c>
+      <c r="W17" s="19">
+        <v>13409.147940000001</v>
+      </c>
+      <c r="X17" s="19">
+        <v>2109.8812799999996</v>
+      </c>
+      <c r="Y17" s="19">
+        <v>51324.32567000002</v>
+      </c>
+      <c r="Z17" s="19">
+        <v>7946.9602900000018</v>
+      </c>
+      <c r="AA17" s="27">
+        <v>8622.286250000001</v>
+      </c>
+      <c r="AB17" s="27">
+        <v>1808.7785999999999</v>
+      </c>
+      <c r="AC17" s="27">
+        <v>72185.85910999999</v>
+      </c>
+      <c r="AD17" s="27">
+        <v>10270.568130000001</v>
+      </c>
+      <c r="AE17" s="27">
+        <v>5430.7207399999998</v>
+      </c>
+      <c r="AF17" s="27">
+        <v>2013.5259100000001</v>
+      </c>
+      <c r="AG17" s="27">
+        <v>73571.007230000003</v>
+      </c>
+      <c r="AH17" s="27">
+        <v>13097.894899999999</v>
+      </c>
+      <c r="AI17" s="27">
+        <v>884.33975999999996</v>
+      </c>
+      <c r="AJ17" s="27">
+        <v>371.52492000000001</v>
+      </c>
+      <c r="AK17" s="27">
+        <v>15518.54358</v>
+      </c>
+      <c r="AL17" s="27">
+        <v>2978.8988899999999</v>
+      </c>
+      <c r="AM17" s="27">
+        <v>1405.3389999999999</v>
+      </c>
+      <c r="AN17" s="27">
+        <v>398.98998999999998</v>
+      </c>
+      <c r="AO17" s="27">
+        <v>11399.511490000001</v>
+      </c>
+      <c r="AP17" s="27">
+        <v>2088.9665399999999</v>
+      </c>
+      <c r="AR17" s="1"/>
+    </row>
+    <row r="18" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A18" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="19">
+        <v>1013.1055</v>
+      </c>
+      <c r="D18" s="19">
+        <v>713.77926000000002</v>
+      </c>
+      <c r="E18" s="19">
+        <v>10486.85989</v>
+      </c>
+      <c r="F18" s="19">
+        <v>13368.877109999999</v>
+      </c>
+      <c r="G18" s="19">
+        <v>2553.4606800000001</v>
+      </c>
+      <c r="H18" s="19">
+        <v>2322.2276099999999</v>
+      </c>
+      <c r="I18" s="19">
+        <v>8173.3222999999998</v>
+      </c>
+      <c r="J18" s="19">
+        <v>6149.6953800000001</v>
+      </c>
+      <c r="K18" s="19">
+        <v>6238.7902299999996</v>
+      </c>
+      <c r="L18" s="19">
+        <v>5524.6836899999998</v>
+      </c>
+      <c r="M18" s="19">
+        <v>11399.98504</v>
+      </c>
+      <c r="N18" s="19">
+        <v>6976.9972100000005</v>
+      </c>
+      <c r="O18" s="4">
+        <v>8194.2669800000003</v>
+      </c>
+      <c r="P18" s="4">
+        <v>6683.4</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>14648.1</v>
+      </c>
+      <c r="R18" s="4">
+        <v>7117.5</v>
+      </c>
+      <c r="S18" s="4">
+        <v>9202.7104600000002</v>
+      </c>
+      <c r="T18" s="4">
+        <v>6049.7896499999997</v>
+      </c>
+      <c r="U18" s="4">
+        <v>5990.5629200000003</v>
+      </c>
+      <c r="V18" s="4">
+        <v>5844.5376500000011</v>
+      </c>
+      <c r="W18" s="19">
+        <v>10434.812240000003</v>
+      </c>
+      <c r="X18" s="19">
+        <v>3333.5105799999992</v>
+      </c>
+      <c r="Y18" s="19">
+        <v>7980.8983299999982</v>
+      </c>
+      <c r="Z18" s="19">
+        <v>6314.796879999999</v>
+      </c>
+      <c r="AA18" s="27">
+        <v>6571.5748900000008</v>
+      </c>
+      <c r="AB18" s="27">
+        <v>3885.691589999999</v>
+      </c>
+      <c r="AC18" s="27">
+        <v>8532.566710000001</v>
+      </c>
+      <c r="AD18" s="27">
+        <v>6254.0732200000011</v>
+      </c>
+      <c r="AE18" s="27">
+        <v>4650.52693</v>
+      </c>
+      <c r="AF18" s="27">
+        <v>3408.1678200000001</v>
+      </c>
+      <c r="AG18" s="27">
+        <v>14087.51859</v>
+      </c>
+      <c r="AH18" s="27">
+        <v>10669.613740000001</v>
+      </c>
+      <c r="AI18" s="27">
+        <v>1621.8411000000001</v>
+      </c>
+      <c r="AJ18" s="27">
+        <v>882.14561000000003</v>
+      </c>
+      <c r="AK18" s="27">
+        <v>6596.7326999999996</v>
+      </c>
+      <c r="AL18" s="27">
+        <v>5316.7955499999998</v>
+      </c>
+      <c r="AM18" s="27">
+        <v>918.35119999999995</v>
+      </c>
+      <c r="AN18" s="27">
+        <v>2014.6795999999999</v>
+      </c>
+      <c r="AO18" s="27">
+        <v>5018.1847500000003</v>
+      </c>
+      <c r="AP18" s="27">
+        <v>4955.1824900000001</v>
+      </c>
+      <c r="AR18" s="1"/>
+    </row>
+    <row r="19" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A19" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="19">
+        <v>5846.9215999999997</v>
+      </c>
+      <c r="D19" s="19">
+        <v>535.27250000000004</v>
+      </c>
+      <c r="E19" s="19">
+        <v>614.96623999999997</v>
+      </c>
+      <c r="F19" s="19">
+        <v>326.99984000000001</v>
+      </c>
+      <c r="G19" s="19">
+        <v>1085.307</v>
+      </c>
+      <c r="H19" s="19">
+        <v>210.88557</v>
+      </c>
+      <c r="I19" s="19">
+        <v>151.14189999999999</v>
+      </c>
+      <c r="J19" s="19">
+        <v>118.94488</v>
+      </c>
+      <c r="K19" s="19">
+        <v>335.72809999999998</v>
+      </c>
+      <c r="L19" s="19">
+        <v>128.9914</v>
+      </c>
+      <c r="M19" s="19">
+        <v>180.62557000000001</v>
+      </c>
+      <c r="N19" s="19">
+        <v>142.30443</v>
+      </c>
+      <c r="O19" s="4">
+        <v>1862.2631200000001</v>
+      </c>
+      <c r="P19" s="4">
+        <v>496.6</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>470.7</v>
+      </c>
+      <c r="R19" s="4">
+        <v>319.60000000000002</v>
+      </c>
+      <c r="S19" s="4">
+        <v>1037</v>
+      </c>
+      <c r="T19" s="4">
+        <v>219.12299999999999</v>
+      </c>
+      <c r="U19" s="4">
+        <v>501.80705999999986</v>
+      </c>
+      <c r="V19" s="4">
+        <v>270.37544999999994</v>
+      </c>
+      <c r="W19" s="19">
+        <v>1085.8673999999999</v>
+      </c>
+      <c r="X19" s="19">
+        <v>1165.7230200000001</v>
+      </c>
+      <c r="Y19" s="19">
+        <v>1048.9453799999999</v>
+      </c>
+      <c r="Z19" s="19">
+        <v>450.31825000000003</v>
+      </c>
+      <c r="AA19" s="27">
+        <v>1409.4740000000002</v>
+      </c>
+      <c r="AB19" s="27">
+        <v>534.01549999999997</v>
+      </c>
+      <c r="AC19" s="27">
+        <v>228.92043999999999</v>
+      </c>
+      <c r="AD19" s="27">
+        <v>196.75862000000001</v>
+      </c>
+      <c r="AE19" s="27">
+        <v>1246.4369999999999</v>
+      </c>
+      <c r="AF19" s="27">
+        <v>446.00797999999998</v>
+      </c>
+      <c r="AG19" s="27">
+        <v>406.99169999999998</v>
+      </c>
+      <c r="AH19" s="27">
+        <v>266.07708000000002</v>
+      </c>
+      <c r="AI19" s="27">
+        <v>3.6</v>
+      </c>
+      <c r="AJ19" s="27">
+        <v>2.0310000000000001</v>
+      </c>
+      <c r="AK19" s="27">
+        <v>284.40965999999997</v>
+      </c>
+      <c r="AL19" s="27">
+        <v>67.587710000000001</v>
+      </c>
+      <c r="AM19" s="27">
+        <v>276.35000000000002</v>
+      </c>
+      <c r="AN19" s="27">
+        <v>138.82166000000001</v>
+      </c>
+      <c r="AO19" s="27">
+        <v>1176.1269</v>
+      </c>
+      <c r="AP19" s="27">
+        <v>312.14899000000003</v>
+      </c>
+      <c r="AR19" s="1"/>
+    </row>
+    <row r="20" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A20" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="19">
+        <v>1680.99641</v>
+      </c>
+      <c r="D20" s="19">
+        <v>642.33991000000003</v>
+      </c>
+      <c r="E20" s="19">
+        <v>44744.586080000001</v>
+      </c>
+      <c r="F20" s="19">
+        <v>44034.905930000001</v>
+      </c>
+      <c r="G20" s="19">
+        <v>1197.3334500000001</v>
+      </c>
+      <c r="H20" s="19">
+        <v>539.32447000000002</v>
+      </c>
+      <c r="I20" s="19">
+        <v>35421.097130000002</v>
+      </c>
+      <c r="J20" s="19">
+        <v>28705.193589999999</v>
+      </c>
+      <c r="K20" s="19">
+        <v>5173.1289299999999</v>
+      </c>
+      <c r="L20" s="19">
+        <v>2548.0202199999999</v>
+      </c>
+      <c r="M20" s="19">
+        <v>53728.131359999999</v>
+      </c>
+      <c r="N20" s="19">
+        <v>37145.796300000002</v>
+      </c>
+      <c r="O20" s="4">
+        <v>12048.240169999999</v>
+      </c>
+      <c r="P20" s="4">
+        <v>2294.8000000000002</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>86119.1</v>
+      </c>
+      <c r="R20" s="4">
+        <v>42852.2</v>
+      </c>
+      <c r="S20" s="4">
+        <v>13283.589499999998</v>
+      </c>
+      <c r="T20" s="4">
+        <v>2849.1819200000009</v>
+      </c>
+      <c r="U20" s="4">
+        <v>46576.847169999986</v>
+      </c>
+      <c r="V20" s="4">
+        <v>38477.074350000024</v>
+      </c>
+      <c r="W20" s="19">
+        <v>11324.8608</v>
+      </c>
+      <c r="X20" s="19">
+        <v>2961.9387499999998</v>
+      </c>
+      <c r="Y20" s="19">
+        <v>39970.531839999967</v>
+      </c>
+      <c r="Z20" s="19">
+        <v>28071.80825999998</v>
+      </c>
+      <c r="AA20" s="27">
+        <v>8148.92346</v>
+      </c>
+      <c r="AB20" s="27">
+        <v>1861.00217</v>
+      </c>
+      <c r="AC20" s="27">
+        <v>38069.530500000008</v>
+      </c>
+      <c r="AD20" s="27">
+        <v>29569.060369999999</v>
+      </c>
+      <c r="AE20" s="27">
+        <v>2414.9442199999999</v>
+      </c>
+      <c r="AF20" s="27">
+        <v>758.70689000000004</v>
+      </c>
+      <c r="AG20" s="27">
+        <v>54603.760439999998</v>
+      </c>
+      <c r="AH20" s="27">
+        <v>43844.910539999997</v>
+      </c>
+      <c r="AI20" s="27">
+        <v>525.471</v>
+      </c>
+      <c r="AJ20" s="27">
+        <v>154.84226000000001</v>
+      </c>
+      <c r="AK20" s="27">
+        <v>24457.545249999999</v>
+      </c>
+      <c r="AL20" s="27">
+        <v>18887.9984</v>
+      </c>
+      <c r="AM20" s="27">
+        <v>696.84900000000005</v>
+      </c>
+      <c r="AN20" s="27">
+        <v>141.87925000000001</v>
+      </c>
+      <c r="AO20" s="27">
+        <v>14191.950500000001</v>
+      </c>
+      <c r="AP20" s="27">
+        <v>11997.623320000001</v>
+      </c>
+      <c r="AR20" s="1"/>
+    </row>
+    <row r="21" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A21" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" s="19">
+        <v>0.21</v>
+      </c>
+      <c r="D21" s="19">
+        <v>0.24015</v>
+      </c>
+      <c r="E21" s="19">
+        <v>2834.0004800000002</v>
+      </c>
+      <c r="F21" s="19">
+        <v>3156.1199200000001</v>
+      </c>
+      <c r="G21" s="19">
+        <v>158.45699999999999</v>
+      </c>
+      <c r="H21" s="19">
+        <v>28.053339999999999</v>
+      </c>
+      <c r="I21" s="19">
+        <v>2672.9936899999998</v>
+      </c>
+      <c r="J21" s="19">
+        <v>2784.6334400000001</v>
+      </c>
+      <c r="K21" s="19">
+        <v>363.61592000000002</v>
+      </c>
+      <c r="L21" s="19">
+        <v>178.10688999999999</v>
+      </c>
+      <c r="M21" s="19">
+        <v>3070.97478</v>
+      </c>
+      <c r="N21" s="19">
+        <v>3360.9872999999998</v>
+      </c>
+      <c r="O21" s="4">
+        <v>16.346399999999999</v>
+      </c>
+      <c r="P21" s="4">
+        <v>25.1</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>3011.2</v>
+      </c>
+      <c r="R21" s="4">
+        <v>3310.2</v>
+      </c>
+      <c r="S21" s="4">
+        <v>125.3609</v>
+      </c>
+      <c r="T21" s="4">
+        <v>66.114620000000002</v>
+      </c>
+      <c r="U21" s="4">
+        <v>4532.8945100000001</v>
+      </c>
+      <c r="V21" s="4">
+        <v>4368.1356900000019</v>
+      </c>
+      <c r="W21" s="19">
+        <v>335.23340000000002</v>
+      </c>
+      <c r="X21" s="19">
+        <v>261.88251999999994</v>
+      </c>
+      <c r="Y21" s="19">
+        <v>7367.56675</v>
+      </c>
+      <c r="Z21" s="19">
+        <v>4771.449340000001</v>
+      </c>
+      <c r="AA21" s="27">
+        <v>73.387600000000006</v>
+      </c>
+      <c r="AB21" s="27">
+        <v>112.14060000000001</v>
+      </c>
+      <c r="AC21" s="27">
+        <v>6858.682350000001</v>
+      </c>
+      <c r="AD21" s="27">
+        <v>5333.9453600000006</v>
+      </c>
+      <c r="AE21" s="27">
+        <v>229.09399999999999</v>
+      </c>
+      <c r="AF21" s="27">
+        <v>142.18214</v>
+      </c>
+      <c r="AG21" s="27">
+        <v>4899.6179400000001</v>
+      </c>
+      <c r="AH21" s="27">
+        <v>5877.2714800000003</v>
+      </c>
+      <c r="AI21" s="27">
+        <v>12.728999999999999</v>
+      </c>
+      <c r="AJ21" s="27">
+        <v>18.823</v>
+      </c>
+      <c r="AK21" s="27">
+        <v>998.12138000000004</v>
+      </c>
+      <c r="AL21" s="27">
+        <v>1066.6078399999999</v>
+      </c>
+      <c r="AM21" s="27">
+        <v>22.76</v>
+      </c>
+      <c r="AN21" s="27">
+        <v>51.669420000000002</v>
+      </c>
+      <c r="AO21" s="27">
+        <v>1533.93634</v>
+      </c>
+      <c r="AP21" s="27">
+        <v>1324.0195799999999</v>
+      </c>
+      <c r="AR21" s="1"/>
+    </row>
+    <row r="22" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A22" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C22" s="19">
+        <v>23430.743999999999</v>
+      </c>
+      <c r="D22" s="19">
+        <v>9686.3018400000001</v>
+      </c>
+      <c r="E22" s="19">
+        <v>13306.33143</v>
+      </c>
+      <c r="F22" s="19">
+        <v>9544.6714800000009</v>
+      </c>
+      <c r="G22" s="19">
+        <v>76216.231799999994</v>
+      </c>
+      <c r="H22" s="19">
+        <v>40029.999580000003</v>
+      </c>
+      <c r="I22" s="19">
+        <v>28787.622640000001</v>
+      </c>
+      <c r="J22" s="19">
+        <v>19536.629130000001</v>
+      </c>
+      <c r="K22" s="19">
+        <v>138560.38389999999</v>
+      </c>
+      <c r="L22" s="19">
+        <v>58893.742550000003</v>
+      </c>
+      <c r="M22" s="19">
+        <v>18592.087390000001</v>
+      </c>
+      <c r="N22" s="19">
+        <v>11217.95628</v>
+      </c>
+      <c r="O22" s="4">
+        <v>280021.73489999998</v>
+      </c>
+      <c r="P22" s="4">
+        <v>74880.5</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>23915.1</v>
+      </c>
+      <c r="R22" s="4">
+        <v>10407.5</v>
+      </c>
+      <c r="S22" s="4">
+        <v>260267.84255000015</v>
+      </c>
+      <c r="T22" s="4">
+        <v>68402.821309999985</v>
+      </c>
+      <c r="U22" s="4">
+        <v>12420.374189999997</v>
+      </c>
+      <c r="V22" s="4">
+        <v>5938.7284999999983</v>
+      </c>
+      <c r="W22" s="19">
+        <v>136647.02919999999</v>
+      </c>
+      <c r="X22" s="19">
+        <v>41893.467140000022</v>
+      </c>
+      <c r="Y22" s="19">
+        <v>14899.332160000002</v>
+      </c>
+      <c r="Z22" s="19">
+        <v>6200.9871600000042</v>
+      </c>
+      <c r="AA22" s="27">
+        <v>100686.05739999999</v>
+      </c>
+      <c r="AB22" s="27">
+        <v>47938.386999999995</v>
+      </c>
+      <c r="AC22" s="27">
+        <v>24715.99365</v>
+      </c>
+      <c r="AD22" s="27">
+        <v>10508.642200000002</v>
+      </c>
+      <c r="AE22" s="27">
+        <v>170033.91211</v>
+      </c>
+      <c r="AF22" s="27">
+        <v>98977.737599999993</v>
+      </c>
+      <c r="AG22" s="27">
+        <v>82157.075049999999</v>
+      </c>
+      <c r="AH22" s="27">
+        <v>28915.390189999998</v>
+      </c>
+      <c r="AI22" s="27">
+        <v>28269.516309999999</v>
+      </c>
+      <c r="AJ22" s="27">
+        <v>16709.847040000001</v>
+      </c>
+      <c r="AK22" s="27">
+        <v>18942.175800000001</v>
+      </c>
+      <c r="AL22" s="27">
+        <v>7300.1853600000004</v>
+      </c>
+      <c r="AM22" s="27">
+        <v>59672.837</v>
+      </c>
+      <c r="AN22" s="27">
+        <v>31987.333780000001</v>
+      </c>
+      <c r="AO22" s="27">
+        <v>18626.63265</v>
+      </c>
+      <c r="AP22" s="27">
+        <v>6174.7732999999998</v>
+      </c>
+      <c r="AR22" s="1"/>
+    </row>
+    <row r="23" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A23" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="19">
+        <v>18.5</v>
+      </c>
+      <c r="D23" s="19">
+        <v>4.0212000000000003</v>
+      </c>
+      <c r="E23" s="19">
+        <v>1.5471999999999999</v>
+      </c>
+      <c r="F23" s="19">
+        <v>4.8555900000000003</v>
+      </c>
+      <c r="G23" s="19">
+        <v>0</v>
+      </c>
+      <c r="H23" s="19">
+        <v>0</v>
+      </c>
+      <c r="I23" s="19">
+        <v>3.8936000000000002</v>
+      </c>
+      <c r="J23" s="19">
+        <v>13.368690000000001</v>
+      </c>
+      <c r="K23" s="19">
+        <v>2.7054999999999998</v>
+      </c>
+      <c r="L23" s="19">
+        <v>0.80735000000000001</v>
+      </c>
+      <c r="M23" s="19">
+        <v>27.545300000000001</v>
+      </c>
+      <c r="N23" s="19">
+        <v>10.236750000000001</v>
+      </c>
+      <c r="O23" s="4">
+        <v>51.093000000000004</v>
+      </c>
+      <c r="P23" s="4">
+        <v>138</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>39.9</v>
+      </c>
+      <c r="R23" s="4">
+        <v>27.8</v>
+      </c>
+      <c r="S23" s="4">
+        <v>8.0950000000000006</v>
+      </c>
+      <c r="T23" s="4">
+        <v>11.762499999999999</v>
+      </c>
+      <c r="U23" s="4">
+        <v>89.057989999999975</v>
+      </c>
+      <c r="V23" s="4">
+        <v>88.104619999999997</v>
+      </c>
+      <c r="W23" s="19">
+        <v>5.4480000000000004</v>
+      </c>
+      <c r="X23" s="19">
+        <v>5.4480000000000004</v>
+      </c>
+      <c r="Y23" s="19">
+        <v>58.520690000000002</v>
+      </c>
+      <c r="Z23" s="19">
+        <v>83.756250000000009</v>
+      </c>
+      <c r="AA23" s="27">
+        <v>0.67</v>
+      </c>
+      <c r="AB23" s="27">
+        <v>0.63500000000000001</v>
+      </c>
+      <c r="AC23" s="27">
+        <v>63.420500000000004</v>
+      </c>
+      <c r="AD23" s="27">
+        <v>94.170200000000008</v>
+      </c>
+      <c r="AE23" s="27">
+        <v>4.4480000000000004</v>
+      </c>
+      <c r="AF23" s="27">
+        <v>1.7791999999999999</v>
+      </c>
+      <c r="AG23" s="27">
+        <v>65.803210000000007</v>
+      </c>
+      <c r="AH23" s="27">
+        <v>120.56746</v>
+      </c>
+      <c r="AI23" s="27">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="27">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="27">
+        <v>20.606909999999999</v>
+      </c>
+      <c r="AL23" s="27">
+        <v>32.795180000000002</v>
+      </c>
+      <c r="AM23" s="27">
+        <v>2.65</v>
+      </c>
+      <c r="AN23" s="27">
+        <v>1.06</v>
+      </c>
+      <c r="AO23" s="27">
+        <v>23.47223</v>
+      </c>
+      <c r="AP23" s="27">
+        <v>40.903979999999997</v>
+      </c>
+      <c r="AR23" s="1"/>
+    </row>
+    <row r="24" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A24" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="19">
+        <v>135.85300000000001</v>
+      </c>
+      <c r="D24" s="19">
+        <v>100.69983000000001</v>
+      </c>
+      <c r="E24" s="19">
+        <v>1941.4881600000001</v>
+      </c>
+      <c r="F24" s="19">
+        <v>5529.1334699999998</v>
+      </c>
+      <c r="G24" s="19">
+        <v>252.89500000000001</v>
+      </c>
+      <c r="H24" s="19">
+        <v>206.34100000000001</v>
+      </c>
+      <c r="I24" s="19">
+        <v>2078.5402600000002</v>
+      </c>
+      <c r="J24" s="19">
+        <v>4733.5144499999997</v>
+      </c>
+      <c r="K24" s="19">
+        <v>36.268999999999998</v>
+      </c>
+      <c r="L24" s="19">
+        <v>15.83644</v>
+      </c>
+      <c r="M24" s="19">
+        <v>1949.3808200000001</v>
+      </c>
+      <c r="N24" s="19">
+        <v>3815.6220699999999</v>
+      </c>
+      <c r="O24" s="4">
+        <v>57.3551</v>
+      </c>
+      <c r="P24" s="4">
+        <v>89.1</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>1370.6</v>
+      </c>
+      <c r="R24" s="4">
+        <v>4158.3</v>
+      </c>
+      <c r="S24" s="4">
+        <v>178.71</v>
+      </c>
+      <c r="T24" s="4">
+        <v>228.34213</v>
+      </c>
+      <c r="U24" s="4">
+        <v>1800.0389300000004</v>
+      </c>
+      <c r="V24" s="4">
+        <v>4198.9335999999994</v>
+      </c>
+      <c r="W24" s="19">
+        <v>421.32174000000003</v>
+      </c>
+      <c r="X24" s="19">
+        <v>571.49279999999999</v>
+      </c>
+      <c r="Y24" s="19">
+        <v>1731.2272399999993</v>
+      </c>
+      <c r="Z24" s="19">
+        <v>3139.2280500000006</v>
+      </c>
+      <c r="AA24" s="27">
+        <v>703.24899999999991</v>
+      </c>
+      <c r="AB24" s="27">
+        <v>1442.64039</v>
+      </c>
+      <c r="AC24" s="27">
+        <v>3941.9024100000006</v>
+      </c>
+      <c r="AD24" s="27">
+        <v>6034.9876800000002</v>
+      </c>
+      <c r="AE24" s="27">
+        <v>465.64033999999998</v>
+      </c>
+      <c r="AF24" s="27">
+        <v>661.47046999999998</v>
+      </c>
+      <c r="AG24" s="27">
+        <v>2875.6120599999999</v>
+      </c>
+      <c r="AH24" s="27">
+        <v>5317.0558099999998</v>
+      </c>
+      <c r="AI24" s="27">
+        <v>0.39750000000000002</v>
+      </c>
+      <c r="AJ24" s="27">
+        <v>1.32</v>
+      </c>
+      <c r="AK24" s="27">
+        <v>339.95704000000001</v>
+      </c>
+      <c r="AL24" s="27">
+        <v>628.22056999999995</v>
+      </c>
+      <c r="AM24" s="27">
+        <v>166.70599999999999</v>
+      </c>
+      <c r="AN24" s="27">
+        <v>254.36080000000001</v>
+      </c>
+      <c r="AO24" s="27">
+        <v>861.82734000000005</v>
+      </c>
+      <c r="AP24" s="27">
+        <v>1509.7035000000001</v>
+      </c>
+      <c r="AR24" s="1"/>
+    </row>
+    <row r="25" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A25" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25" s="19">
+        <v>14271.417799999999</v>
+      </c>
+      <c r="D25" s="19">
+        <v>5025.5972899999997</v>
+      </c>
+      <c r="E25" s="19">
+        <v>22147.464019999999</v>
+      </c>
+      <c r="F25" s="19">
+        <v>23718.515299999999</v>
+      </c>
+      <c r="G25" s="19">
+        <v>1195.768</v>
+      </c>
+      <c r="H25" s="19">
+        <v>1154.73215</v>
+      </c>
+      <c r="I25" s="19">
+        <v>14422.86787</v>
+      </c>
+      <c r="J25" s="19">
+        <v>22907.410260000001</v>
+      </c>
+      <c r="K25" s="19">
+        <v>4279.8299500000003</v>
+      </c>
+      <c r="L25" s="19">
+        <v>2908.7389899999998</v>
+      </c>
+      <c r="M25" s="19">
+        <v>19377.821540000001</v>
+      </c>
+      <c r="N25" s="19">
+        <v>35097.962070000001</v>
+      </c>
+      <c r="O25" s="4">
+        <v>3611.6105499999999</v>
+      </c>
+      <c r="P25" s="4">
+        <v>3103.3</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>19598.2</v>
+      </c>
+      <c r="R25" s="4">
+        <v>35953.9</v>
+      </c>
+      <c r="S25" s="4">
+        <v>3216.0557200000003</v>
+      </c>
+      <c r="T25" s="4">
+        <v>1497.5807200000002</v>
+      </c>
+      <c r="U25" s="4">
+        <v>17233.026019999998</v>
+      </c>
+      <c r="V25" s="4">
+        <v>36034.943750000013</v>
+      </c>
+      <c r="W25" s="19">
+        <v>13669.803460000001</v>
+      </c>
+      <c r="X25" s="19">
+        <v>7592.107030000001</v>
+      </c>
+      <c r="Y25" s="19">
+        <v>40277.034559999978</v>
+      </c>
+      <c r="Z25" s="19">
+        <v>58211.386400000032</v>
+      </c>
+      <c r="AA25" s="27">
+        <v>18822.821080000002</v>
+      </c>
+      <c r="AB25" s="27">
+        <v>17973.691559999996</v>
+      </c>
+      <c r="AC25" s="27">
+        <v>52754.167280000001</v>
+      </c>
+      <c r="AD25" s="27">
+        <v>82529.986890000015</v>
+      </c>
+      <c r="AE25" s="27">
+        <v>3109.4016000000001</v>
+      </c>
+      <c r="AF25" s="27">
+        <v>1068.33665</v>
+      </c>
+      <c r="AG25" s="27">
+        <v>37909.401740000001</v>
+      </c>
+      <c r="AH25" s="27">
+        <v>47699.367960000003</v>
+      </c>
+      <c r="AI25" s="27">
+        <v>563.88340000000005</v>
+      </c>
+      <c r="AJ25" s="27">
+        <v>408.43678</v>
+      </c>
+      <c r="AK25" s="27">
+        <v>12278.9146</v>
+      </c>
+      <c r="AL25" s="27">
+        <v>14578.970590000001</v>
+      </c>
+      <c r="AM25" s="27">
+        <v>987.10500000000002</v>
+      </c>
+      <c r="AN25" s="27">
+        <v>321.84719000000001</v>
+      </c>
+      <c r="AO25" s="27">
+        <v>9107.6930900000007</v>
+      </c>
+      <c r="AP25" s="27">
+        <v>11536.46437</v>
+      </c>
+      <c r="AR25" s="1"/>
+    </row>
+    <row r="26" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A26" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C26" s="19">
+        <v>42.497999999999998</v>
+      </c>
+      <c r="D26" s="19">
+        <v>29.74973</v>
+      </c>
+      <c r="E26" s="19">
+        <v>52801.644030000003</v>
+      </c>
+      <c r="F26" s="19">
+        <v>28024.399679999999</v>
+      </c>
+      <c r="G26" s="19">
+        <v>0.66500000000000004</v>
+      </c>
+      <c r="H26" s="19">
+        <v>0.55708000000000002</v>
+      </c>
+      <c r="I26" s="19">
+        <v>38811.358829999997</v>
+      </c>
+      <c r="J26" s="19">
+        <v>21743.163240000002</v>
+      </c>
+      <c r="K26" s="19">
+        <v>0</v>
+      </c>
+      <c r="L26" s="19">
+        <v>0</v>
+      </c>
+      <c r="M26" s="19">
+        <v>32328.813119999999</v>
+      </c>
+      <c r="N26" s="19">
+        <v>21371.109710000001</v>
+      </c>
+      <c r="O26" s="4">
+        <v>1364.75</v>
+      </c>
+      <c r="P26" s="4">
+        <v>104.6</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>33787.4</v>
+      </c>
+      <c r="R26" s="4">
+        <v>21276.7</v>
+      </c>
+      <c r="S26" s="4">
+        <v>361.06099999999998</v>
+      </c>
+      <c r="T26" s="4">
+        <v>185.70044999999999</v>
+      </c>
+      <c r="U26" s="4">
+        <v>45171.878410000012</v>
+      </c>
+      <c r="V26" s="4">
+        <v>32333.638769999998</v>
+      </c>
+      <c r="W26" s="19">
+        <v>646.47399999999993</v>
+      </c>
+      <c r="X26" s="19">
+        <v>300.37804</v>
+      </c>
+      <c r="Y26" s="19">
+        <v>55261.162490000002</v>
+      </c>
+      <c r="Z26" s="19">
+        <v>33090.918140000002</v>
+      </c>
+      <c r="AA26" s="27">
+        <v>1735.374</v>
+      </c>
+      <c r="AB26" s="27">
+        <v>1105.6507799999999</v>
+      </c>
+      <c r="AC26" s="27">
+        <v>89334.915729999993</v>
+      </c>
+      <c r="AD26" s="27">
+        <v>53396.04262</v>
+      </c>
+      <c r="AE26" s="27">
+        <v>519.89750000000004</v>
+      </c>
+      <c r="AF26" s="27">
+        <v>303.8175</v>
+      </c>
+      <c r="AG26" s="27">
+        <v>86618.113979999995</v>
+      </c>
+      <c r="AH26" s="27">
+        <v>58671.326200000003</v>
+      </c>
+      <c r="AI26" s="27">
+        <v>217.7175</v>
+      </c>
+      <c r="AJ26" s="27">
+        <v>174.81649999999999</v>
+      </c>
+      <c r="AK26" s="27">
+        <v>23687.260999999999</v>
+      </c>
+      <c r="AL26" s="27">
+        <v>14285.07049</v>
+      </c>
+      <c r="AM26" s="27">
+        <v>60.99</v>
+      </c>
+      <c r="AN26" s="27">
+        <v>24.396000000000001</v>
+      </c>
+      <c r="AO26" s="27">
+        <v>19346.39099</v>
+      </c>
+      <c r="AP26" s="27">
+        <v>14209.03023</v>
+      </c>
+      <c r="AR26" s="1"/>
+    </row>
+    <row r="27" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A27" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C27" s="19">
+        <v>2761.3184999999999</v>
+      </c>
+      <c r="D27" s="19">
+        <v>761.19709</v>
+      </c>
+      <c r="E27" s="19">
+        <v>21023.95419</v>
+      </c>
+      <c r="F27" s="19">
+        <v>10506.934950000001</v>
+      </c>
+      <c r="G27" s="19">
+        <v>4481.4128000000001</v>
+      </c>
+      <c r="H27" s="19">
+        <v>940.47167000000002</v>
+      </c>
+      <c r="I27" s="19">
+        <v>25354.97047</v>
+      </c>
+      <c r="J27" s="19">
+        <v>9083.7732300000007</v>
+      </c>
+      <c r="K27" s="19">
+        <v>3931.1419599999999</v>
+      </c>
+      <c r="L27" s="19">
+        <v>1012.61051</v>
+      </c>
+      <c r="M27" s="19">
+        <v>29591.324359999999</v>
+      </c>
+      <c r="N27" s="19">
+        <v>11047.05286</v>
+      </c>
+      <c r="O27" s="4">
+        <v>6033.701</v>
+      </c>
+      <c r="P27" s="4">
+        <v>1284.0999999999999</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>37208.400000000001</v>
+      </c>
+      <c r="R27" s="4">
+        <v>17725.599999999999</v>
+      </c>
+      <c r="S27" s="4">
+        <v>4690.8179</v>
+      </c>
+      <c r="T27" s="4">
+        <v>1347.6589699999997</v>
+      </c>
+      <c r="U27" s="4">
+        <v>32005.303950000001</v>
+      </c>
+      <c r="V27" s="4">
+        <v>18465.025999999983</v>
+      </c>
+      <c r="W27" s="19">
+        <v>4439.9775999999993</v>
+      </c>
+      <c r="X27" s="19">
+        <v>2448.1366600000001</v>
+      </c>
+      <c r="Y27" s="19">
+        <v>38889.035910000035</v>
+      </c>
+      <c r="Z27" s="19">
+        <v>18020.036840000008</v>
+      </c>
+      <c r="AA27" s="27">
+        <v>9670.2803499999991</v>
+      </c>
+      <c r="AB27" s="27">
+        <v>3554.2715200000007</v>
+      </c>
+      <c r="AC27" s="27">
+        <v>46022.8943</v>
+      </c>
+      <c r="AD27" s="27">
+        <v>21917.895959999998</v>
+      </c>
+      <c r="AE27" s="27">
+        <v>4441.1796999999997</v>
+      </c>
+      <c r="AF27" s="27">
+        <v>1718.0972899999999</v>
+      </c>
+      <c r="AG27" s="27">
+        <v>45634.199780000003</v>
+      </c>
+      <c r="AH27" s="27">
+        <v>21680.425039999998</v>
+      </c>
+      <c r="AI27" s="27">
+        <v>1782.9259999999999</v>
+      </c>
+      <c r="AJ27" s="27">
+        <v>733.84454000000005</v>
+      </c>
+      <c r="AK27" s="27">
+        <v>13372.98172</v>
+      </c>
+      <c r="AL27" s="27">
+        <v>6191.25533</v>
+      </c>
+      <c r="AM27" s="27">
+        <v>1810.0709999999999</v>
+      </c>
+      <c r="AN27" s="27">
+        <v>676.77931999999998</v>
+      </c>
+      <c r="AO27" s="27">
+        <v>18579.188900000001</v>
+      </c>
+      <c r="AP27" s="27">
+        <v>8787.6696400000001</v>
+      </c>
+      <c r="AR27" s="1"/>
+    </row>
+    <row r="28" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A28" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C28" s="19">
+        <v>2148.03595</v>
+      </c>
+      <c r="D28" s="19">
+        <v>269.57758999999999</v>
+      </c>
+      <c r="E28" s="19">
+        <v>83286.813150000002</v>
+      </c>
+      <c r="F28" s="19">
+        <v>56705.481769999999</v>
+      </c>
+      <c r="G28" s="19">
+        <v>842.47402</v>
+      </c>
+      <c r="H28" s="19">
+        <v>227.46467999999999</v>
+      </c>
+      <c r="I28" s="19">
+        <v>72257.190979999999</v>
+      </c>
+      <c r="J28" s="19">
+        <v>43614.460870000003</v>
+      </c>
+      <c r="K28" s="19">
+        <v>2131.1965</v>
+      </c>
+      <c r="L28" s="19">
+        <v>423.35890999999998</v>
+      </c>
+      <c r="M28" s="19">
+        <v>55281.018629999999</v>
+      </c>
+      <c r="N28" s="19">
+        <v>30779.855729999999</v>
+      </c>
+      <c r="O28" s="4">
+        <v>11250.500889999999</v>
+      </c>
+      <c r="P28" s="4">
+        <v>6170.6</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>81414.100000000006</v>
+      </c>
+      <c r="R28" s="4">
+        <v>46051.3</v>
+      </c>
+      <c r="S28" s="4">
+        <v>12200.114889999999</v>
+      </c>
+      <c r="T28" s="4">
+        <v>8023.1034600000003</v>
+      </c>
+      <c r="U28" s="4">
+        <v>71911.734749999974</v>
+      </c>
+      <c r="V28" s="4">
+        <v>45574.25258</v>
+      </c>
+      <c r="W28" s="19">
+        <v>5042.1749999999984</v>
+      </c>
+      <c r="X28" s="19">
+        <v>2631.6044999999999</v>
+      </c>
+      <c r="Y28" s="19">
+        <v>67267.382939999996</v>
+      </c>
+      <c r="Z28" s="19">
+        <v>42983.083939999975</v>
+      </c>
+      <c r="AA28" s="27">
+        <v>4917.5940000000001</v>
+      </c>
+      <c r="AB28" s="27">
+        <v>2939.4592300000004</v>
+      </c>
+      <c r="AC28" s="27">
+        <v>70706.412579999989</v>
+      </c>
+      <c r="AD28" s="27">
+        <v>45791.632020000005</v>
+      </c>
+      <c r="AE28" s="27">
+        <v>7017.6090000000004</v>
+      </c>
+      <c r="AF28" s="27">
+        <v>2166.6820699999998</v>
+      </c>
+      <c r="AG28" s="27">
+        <v>97364.843909999996</v>
+      </c>
+      <c r="AH28" s="27">
+        <v>65299.376609999999</v>
+      </c>
+      <c r="AI28" s="27">
+        <v>705.38900000000001</v>
+      </c>
+      <c r="AJ28" s="27">
+        <v>318.76988999999998</v>
+      </c>
+      <c r="AK28" s="27">
+        <v>32277.933799999999</v>
+      </c>
+      <c r="AL28" s="27">
+        <v>17419.734520000002</v>
+      </c>
+      <c r="AM28" s="27">
+        <v>1715.6579999999999</v>
+      </c>
+      <c r="AN28" s="27">
+        <v>386.29629</v>
+      </c>
+      <c r="AO28" s="27">
+        <v>37802.769090000002</v>
+      </c>
+      <c r="AP28" s="27">
+        <v>23579.684649999999</v>
+      </c>
+      <c r="AR28" s="1"/>
+    </row>
+    <row r="29" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A29" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="19">
+        <v>2290.3221800000001</v>
+      </c>
+      <c r="D29" s="19">
+        <v>571.30250000000001</v>
+      </c>
+      <c r="E29" s="19">
+        <v>142168.85286000001</v>
+      </c>
+      <c r="F29" s="19">
+        <v>96138.880099999995</v>
+      </c>
+      <c r="G29" s="19">
+        <v>11340.508260000001</v>
+      </c>
+      <c r="H29" s="19">
+        <v>2767.92785</v>
+      </c>
+      <c r="I29" s="19">
+        <v>132298.11298000001</v>
+      </c>
+      <c r="J29" s="19">
+        <v>95462.297040000005</v>
+      </c>
+      <c r="K29" s="19">
+        <v>22627.101900000001</v>
+      </c>
+      <c r="L29" s="19">
+        <v>1463.3541299999999</v>
+      </c>
+      <c r="M29" s="19">
+        <v>137814.9461</v>
+      </c>
+      <c r="N29" s="19">
+        <v>95987.384489999997</v>
+      </c>
+      <c r="O29" s="4">
+        <v>22522.185580000001</v>
+      </c>
+      <c r="P29" s="4">
+        <v>7233.1</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>103725.6</v>
+      </c>
+      <c r="R29" s="4">
+        <v>84217.5</v>
+      </c>
+      <c r="S29" s="4">
+        <v>21869.562200000004</v>
+      </c>
+      <c r="T29" s="4">
+        <v>3985.3758600000001</v>
+      </c>
+      <c r="U29" s="4">
+        <v>90241.901270000002</v>
+      </c>
+      <c r="V29" s="4">
+        <v>75506.101729999995</v>
+      </c>
+      <c r="W29" s="19">
+        <v>27986.4925</v>
+      </c>
+      <c r="X29" s="19">
+        <v>4666.8865700000006</v>
+      </c>
+      <c r="Y29" s="19">
+        <v>87131.265530000004</v>
+      </c>
+      <c r="Z29" s="19">
+        <v>56407.624009999978</v>
+      </c>
+      <c r="AA29" s="27">
+        <v>14231.926999999998</v>
+      </c>
+      <c r="AB29" s="27">
+        <v>2582.1184600000001</v>
+      </c>
+      <c r="AC29" s="27">
+        <v>122116.95617999999</v>
+      </c>
+      <c r="AD29" s="27">
+        <v>62864.307740000004</v>
+      </c>
+      <c r="AE29" s="27">
+        <v>2424.654</v>
+      </c>
+      <c r="AF29" s="27">
+        <v>893.60843999999997</v>
+      </c>
+      <c r="AG29" s="27">
+        <v>105023.4492</v>
+      </c>
+      <c r="AH29" s="27">
+        <v>70292.746759999995</v>
+      </c>
+      <c r="AI29" s="27">
+        <v>828.21799999999996</v>
+      </c>
+      <c r="AJ29" s="27">
+        <v>224.75394</v>
+      </c>
+      <c r="AK29" s="27">
+        <v>18237.368020000002</v>
+      </c>
+      <c r="AL29" s="27">
+        <v>11255.89381</v>
+      </c>
+      <c r="AM29" s="27">
+        <v>437.11</v>
+      </c>
+      <c r="AN29" s="27">
+        <v>176.35137</v>
+      </c>
+      <c r="AO29" s="27">
+        <v>18956.39214</v>
+      </c>
+      <c r="AP29" s="27">
+        <v>11516.80134</v>
+      </c>
+      <c r="AR29" s="1"/>
+    </row>
+    <row r="30" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A30" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" s="19">
+        <v>8817.8430000000008</v>
+      </c>
+      <c r="D30" s="19">
+        <v>2283.81378</v>
+      </c>
+      <c r="E30" s="19">
+        <v>5927.9743900000003</v>
+      </c>
+      <c r="F30" s="19">
+        <v>1461.5476699999999</v>
+      </c>
+      <c r="G30" s="19">
+        <v>13591.3051</v>
+      </c>
+      <c r="H30" s="19">
+        <v>3011.7889599999999</v>
+      </c>
+      <c r="I30" s="19">
+        <v>2578.1165799999999</v>
+      </c>
+      <c r="J30" s="19">
+        <v>792.66435000000001</v>
+      </c>
+      <c r="K30" s="19">
+        <v>130124.5705</v>
+      </c>
+      <c r="L30" s="19">
+        <v>40878.784460000003</v>
+      </c>
+      <c r="M30" s="19">
+        <v>8565.1916500000007</v>
+      </c>
+      <c r="N30" s="19">
+        <v>1152.3284699999999</v>
+      </c>
+      <c r="O30" s="4">
+        <v>150765.024</v>
+      </c>
+      <c r="P30" s="4">
+        <v>26107</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>3778.7</v>
+      </c>
+      <c r="R30" s="4">
+        <v>1328.4</v>
+      </c>
+      <c r="S30" s="4">
+        <v>147133.33328999998</v>
+      </c>
+      <c r="T30" s="4">
+        <v>32012.606700000011</v>
+      </c>
+      <c r="U30" s="4">
+        <v>3276.6904200000004</v>
+      </c>
+      <c r="V30" s="4">
+        <v>1200.8267399999991</v>
+      </c>
+      <c r="W30" s="19">
+        <v>155734.10784999994</v>
+      </c>
+      <c r="X30" s="19">
+        <v>27444.65917000001</v>
+      </c>
+      <c r="Y30" s="19">
+        <v>53208.224149999995</v>
+      </c>
+      <c r="Z30" s="19">
+        <v>13284.021700000003</v>
+      </c>
+      <c r="AA30" s="27">
+        <v>94862.22941</v>
+      </c>
+      <c r="AB30" s="27">
+        <v>18499.144589999996</v>
+      </c>
+      <c r="AC30" s="27">
+        <v>36301.376369999998</v>
+      </c>
+      <c r="AD30" s="27">
+        <v>8877.246720000001</v>
+      </c>
+      <c r="AE30" s="27">
+        <v>39774.399550000002</v>
+      </c>
+      <c r="AF30" s="27">
+        <v>7516.6534799999999</v>
+      </c>
+      <c r="AG30" s="27">
+        <v>62420.626909999999</v>
+      </c>
+      <c r="AH30" s="27">
+        <v>14491.955889999999</v>
+      </c>
+      <c r="AI30" s="27">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="27">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="27">
+        <v>319.30238000000003</v>
+      </c>
+      <c r="AL30" s="27">
+        <v>230.64547999999999</v>
+      </c>
+      <c r="AM30" s="27">
+        <v>0</v>
+      </c>
+      <c r="AN30" s="27">
+        <v>0</v>
+      </c>
+      <c r="AO30" s="27">
+        <v>936.24924999999996</v>
+      </c>
+      <c r="AP30" s="27">
+        <v>812.85486000000003</v>
+      </c>
+      <c r="AR30" s="1"/>
+    </row>
+    <row r="31" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A31" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C31" s="19">
+        <v>20788.41748</v>
+      </c>
+      <c r="D31" s="19">
+        <v>4401.14678</v>
+      </c>
+      <c r="E31" s="19">
+        <v>206156.74243000001</v>
+      </c>
+      <c r="F31" s="19">
+        <v>86185.506370000003</v>
+      </c>
+      <c r="G31" s="19">
+        <v>594.89800000000002</v>
+      </c>
+      <c r="H31" s="19">
+        <v>174.55155999999999</v>
+      </c>
+      <c r="I31" s="19">
+        <v>112664.41607000001</v>
+      </c>
+      <c r="J31" s="19">
+        <v>50413.679340000002</v>
+      </c>
+      <c r="K31" s="19">
+        <v>1810.3148000000001</v>
+      </c>
+      <c r="L31" s="19">
+        <v>501.47457000000003</v>
+      </c>
+      <c r="M31" s="19">
+        <v>145452.83366999999</v>
+      </c>
+      <c r="N31" s="19">
+        <v>62561.364880000001</v>
+      </c>
+      <c r="O31" s="4">
+        <v>3928.0174999999999</v>
+      </c>
+      <c r="P31" s="4">
+        <v>1347.7</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>120997.6</v>
+      </c>
+      <c r="R31" s="4">
+        <v>56281.5</v>
+      </c>
+      <c r="S31" s="4">
+        <v>17504.026819999999</v>
+      </c>
+      <c r="T31" s="4">
+        <v>3715.3773299999998</v>
+      </c>
+      <c r="U31" s="4">
+        <v>164861.43781000009</v>
+      </c>
+      <c r="V31" s="4">
+        <v>77405.504160000011</v>
+      </c>
+      <c r="W31" s="19">
+        <v>12114.369140000003</v>
+      </c>
+      <c r="X31" s="19">
+        <v>3386.2595899999997</v>
+      </c>
+      <c r="Y31" s="19">
+        <v>122260.11207999996</v>
+      </c>
+      <c r="Z31" s="19">
+        <v>55595.133969999988</v>
+      </c>
+      <c r="AA31" s="27">
+        <v>6129.0886600000003</v>
+      </c>
+      <c r="AB31" s="27">
+        <v>3020.6234700000005</v>
+      </c>
+      <c r="AC31" s="27">
+        <v>122651.58000000002</v>
+      </c>
+      <c r="AD31" s="27">
+        <v>51244.066630000001</v>
+      </c>
+      <c r="AE31" s="27">
+        <v>4162.88436</v>
+      </c>
+      <c r="AF31" s="27">
+        <v>2416.9899300000002</v>
+      </c>
+      <c r="AG31" s="27">
+        <v>113533.72139000001</v>
+      </c>
+      <c r="AH31" s="27">
+        <v>52257.105049999998</v>
+      </c>
+      <c r="AI31" s="27">
+        <v>463.654</v>
+      </c>
+      <c r="AJ31" s="27">
+        <v>256.10858000000002</v>
+      </c>
+      <c r="AK31" s="27">
+        <v>33572.086629999998</v>
+      </c>
+      <c r="AL31" s="27">
+        <v>15459.196319999999</v>
+      </c>
+      <c r="AM31" s="27">
+        <v>3718.15103</v>
+      </c>
+      <c r="AN31" s="27">
+        <v>2505.79124</v>
+      </c>
+      <c r="AO31" s="27">
+        <v>29820.436280000002</v>
+      </c>
+      <c r="AP31" s="27">
+        <v>15215.899799999999</v>
+      </c>
+      <c r="AR31" s="1"/>
+    </row>
+    <row r="32" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A32" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C32" s="19">
+        <v>4855.0779599999996</v>
+      </c>
+      <c r="D32" s="19">
+        <v>947.73139000000003</v>
+      </c>
+      <c r="E32" s="19">
+        <v>65912.846510000003</v>
+      </c>
+      <c r="F32" s="19">
+        <v>74492.791719999994</v>
+      </c>
+      <c r="G32" s="19">
+        <v>14648.102699999999</v>
+      </c>
+      <c r="H32" s="19">
+        <v>359.97030000000001</v>
+      </c>
+      <c r="I32" s="19">
+        <v>113275.86771000001</v>
+      </c>
+      <c r="J32" s="19">
+        <v>96963.627389999994</v>
+      </c>
+      <c r="K32" s="19">
+        <v>18558.545859999998</v>
+      </c>
+      <c r="L32" s="19">
+        <v>603.02193</v>
+      </c>
+      <c r="M32" s="19">
+        <v>104908.53214</v>
+      </c>
+      <c r="N32" s="19">
+        <v>99556.904639999993</v>
+      </c>
+      <c r="O32" s="4">
+        <v>30825.161380000001</v>
+      </c>
+      <c r="P32" s="4">
+        <v>3069.2</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>122248.5</v>
+      </c>
+      <c r="R32" s="4">
+        <v>178061.1</v>
+      </c>
+      <c r="S32" s="4">
+        <v>23997.216899999999</v>
+      </c>
+      <c r="T32" s="4">
+        <v>4624.1077000000005</v>
+      </c>
+      <c r="U32" s="4">
+        <v>127194.40262000001</v>
+      </c>
+      <c r="V32" s="4">
+        <v>95436.789470000003</v>
+      </c>
+      <c r="W32" s="19">
+        <v>43009.290500000003</v>
+      </c>
+      <c r="X32" s="19">
+        <v>5042.79072</v>
+      </c>
+      <c r="Y32" s="19">
+        <v>121576.32438000006</v>
+      </c>
+      <c r="Z32" s="19">
+        <v>66805.216280000051</v>
+      </c>
+      <c r="AA32" s="27">
+        <v>23612.768</v>
+      </c>
+      <c r="AB32" s="27">
+        <v>874.21105</v>
+      </c>
+      <c r="AC32" s="27">
+        <v>84645.208140000017</v>
+      </c>
+      <c r="AD32" s="27">
+        <v>72933.263330000002</v>
+      </c>
+      <c r="AE32" s="27">
+        <v>1136.3782799999999</v>
+      </c>
+      <c r="AF32" s="27">
+        <v>1492.6032</v>
+      </c>
+      <c r="AG32" s="27">
+        <v>69416.187330000001</v>
+      </c>
+      <c r="AH32" s="27">
+        <v>52029.927819999997</v>
+      </c>
+      <c r="AI32" s="27">
+        <v>0</v>
+      </c>
+      <c r="AJ32" s="27">
+        <v>0</v>
+      </c>
+      <c r="AK32" s="27">
+        <v>7.2182000000000004</v>
+      </c>
+      <c r="AL32" s="27">
+        <v>6.0700900000000004</v>
+      </c>
+      <c r="AM32" s="27">
+        <v>0.91200000000000003</v>
+      </c>
+      <c r="AN32" s="27">
+        <v>0.86399999999999999</v>
+      </c>
+      <c r="AO32" s="27">
+        <v>25.824750000000002</v>
+      </c>
+      <c r="AP32" s="27">
+        <v>25.302530000000001</v>
+      </c>
+      <c r="AR32" s="1"/>
+    </row>
+    <row r="33" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A33" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C33" s="19">
+        <v>2170.877</v>
+      </c>
+      <c r="D33" s="19">
+        <v>899.58684000000005</v>
+      </c>
+      <c r="E33" s="19">
+        <v>36714.162850000001</v>
+      </c>
+      <c r="F33" s="19">
+        <v>28377.45707</v>
+      </c>
+      <c r="G33" s="19">
+        <v>900.93499999999995</v>
+      </c>
+      <c r="H33" s="19">
+        <v>325.28408000000002</v>
+      </c>
+      <c r="I33" s="19">
+        <v>62451.647400000002</v>
+      </c>
+      <c r="J33" s="19">
+        <v>39856.425620000002</v>
+      </c>
+      <c r="K33" s="19">
+        <v>8202.3005200000007</v>
+      </c>
+      <c r="L33" s="19">
+        <v>689.21924999999999</v>
+      </c>
+      <c r="M33" s="19">
+        <v>67892.598400000003</v>
+      </c>
+      <c r="N33" s="19">
+        <v>44817.19601</v>
+      </c>
+      <c r="O33" s="4">
+        <v>4460.3634000000002</v>
+      </c>
+      <c r="P33" s="4">
+        <v>875.2</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>47098.5</v>
+      </c>
+      <c r="R33" s="4">
+        <v>34008.1</v>
+      </c>
+      <c r="S33" s="4">
+        <v>6229.2145000000019</v>
+      </c>
+      <c r="T33" s="4">
+        <v>1767.6656899999996</v>
+      </c>
+      <c r="U33" s="4">
+        <v>33148.813710000002</v>
+      </c>
+      <c r="V33" s="4">
+        <v>27666.154970000025</v>
+      </c>
+      <c r="W33" s="19">
+        <v>9026.8387000000002</v>
+      </c>
+      <c r="X33" s="19">
+        <v>3062.9122299999999</v>
+      </c>
+      <c r="Y33" s="19">
+        <v>70490.034250000026</v>
+      </c>
+      <c r="Z33" s="19">
+        <v>34231.602830000011</v>
+      </c>
+      <c r="AA33" s="27">
+        <v>9129.2919000000002</v>
+      </c>
+      <c r="AB33" s="27">
+        <v>1821.3187600000006</v>
+      </c>
+      <c r="AC33" s="27">
+        <v>55333.277039999994</v>
+      </c>
+      <c r="AD33" s="27">
+        <v>29057.66706</v>
+      </c>
+      <c r="AE33" s="27">
+        <v>224.37899999999999</v>
+      </c>
+      <c r="AF33" s="27">
+        <v>165.0908</v>
+      </c>
+      <c r="AG33" s="27">
+        <v>53515.744989999999</v>
+      </c>
+      <c r="AH33" s="27">
+        <v>33773.324189999999</v>
+      </c>
+      <c r="AI33" s="27">
+        <v>78.665000000000006</v>
+      </c>
+      <c r="AJ33" s="27">
+        <v>43.258490000000002</v>
+      </c>
+      <c r="AK33" s="27">
+        <v>12999.912969999999</v>
+      </c>
+      <c r="AL33" s="27">
+        <v>7772.0110100000002</v>
+      </c>
+      <c r="AM33" s="27">
+        <v>63.22</v>
+      </c>
+      <c r="AN33" s="27">
+        <v>45.03913</v>
+      </c>
+      <c r="AO33" s="27">
+        <v>7332.9748</v>
+      </c>
+      <c r="AP33" s="27">
+        <v>5992.6619300000002</v>
+      </c>
+      <c r="AR33" s="1"/>
+    </row>
+    <row r="34" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A34" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" s="19">
+        <v>7.0860000000000003</v>
+      </c>
+      <c r="D34" s="19">
+        <v>5.7263799999999998</v>
+      </c>
+      <c r="E34" s="19">
+        <v>875.15752999999995</v>
+      </c>
+      <c r="F34" s="19">
+        <v>1446.4038</v>
+      </c>
+      <c r="G34" s="19">
+        <v>0.1201</v>
+      </c>
+      <c r="H34" s="19">
+        <v>0.47604999999999997</v>
+      </c>
+      <c r="I34" s="19">
+        <v>820.93984999999998</v>
+      </c>
+      <c r="J34" s="19">
+        <v>1309.45009</v>
+      </c>
+      <c r="K34" s="19">
+        <v>2.3721899999999998</v>
+      </c>
+      <c r="L34" s="19">
+        <v>5.5644799999999996</v>
+      </c>
+      <c r="M34" s="19">
+        <v>1043.7441899999999</v>
+      </c>
+      <c r="N34" s="19">
+        <v>1864.10517</v>
+      </c>
+      <c r="O34" s="4">
+        <v>12.887</v>
+      </c>
+      <c r="P34" s="4">
+        <v>44</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>949</v>
+      </c>
+      <c r="R34" s="4">
+        <v>1806.9</v>
+      </c>
+      <c r="S34" s="4">
+        <v>11.94026</v>
+      </c>
+      <c r="T34" s="4">
+        <v>17.583089999999999</v>
+      </c>
+      <c r="U34" s="4">
+        <v>1380.8021799999995</v>
+      </c>
+      <c r="V34" s="4">
+        <v>2320.308070000001</v>
+      </c>
+      <c r="W34" s="19">
+        <v>15.000900000000001</v>
+      </c>
+      <c r="X34" s="19">
+        <v>17.885739999999998</v>
+      </c>
+      <c r="Y34" s="19">
+        <v>2075.0513700000015</v>
+      </c>
+      <c r="Z34" s="19">
+        <v>3589.9554700000012</v>
+      </c>
+      <c r="AA34" s="27">
+        <v>176.4863</v>
+      </c>
+      <c r="AB34" s="27">
+        <v>505.16220000000004</v>
+      </c>
+      <c r="AC34" s="27">
+        <v>2615.5716699999998</v>
+      </c>
+      <c r="AD34" s="27">
+        <v>4859.7355500000003</v>
+      </c>
+      <c r="AE34" s="27">
+        <v>190.27850000000001</v>
+      </c>
+      <c r="AF34" s="27">
+        <v>507.24822</v>
+      </c>
+      <c r="AG34" s="27">
+        <v>2131.4188399999998</v>
+      </c>
+      <c r="AH34" s="27">
+        <v>4858.1073800000004</v>
+      </c>
+      <c r="AI34" s="27">
+        <v>4.5265000000000004</v>
+      </c>
+      <c r="AJ34" s="27">
+        <v>10.2774</v>
+      </c>
+      <c r="AK34" s="27">
+        <v>300.95107999999999</v>
+      </c>
+      <c r="AL34" s="27">
+        <v>734.85864000000004</v>
+      </c>
+      <c r="AM34" s="27">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="AN34" s="27">
+        <v>29.066780000000001</v>
+      </c>
+      <c r="AO34" s="27">
+        <v>343.99482</v>
+      </c>
+      <c r="AP34" s="27">
+        <v>815.69897000000003</v>
+      </c>
+      <c r="AR34" s="1"/>
+    </row>
+    <row r="35" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A35" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C35" s="19">
+        <v>12757.618</v>
+      </c>
+      <c r="D35" s="19">
+        <v>2212.6092699999999</v>
+      </c>
+      <c r="E35" s="19">
+        <v>85661.212750000006</v>
+      </c>
+      <c r="F35" s="19">
+        <v>42616.739029999997</v>
+      </c>
+      <c r="G35" s="19">
+        <v>2474.2359999999999</v>
+      </c>
+      <c r="H35" s="19">
+        <v>435.79329999999999</v>
+      </c>
+      <c r="I35" s="19">
+        <v>60825.598160000001</v>
+      </c>
+      <c r="J35" s="19">
+        <v>39701.396200000003</v>
+      </c>
+      <c r="K35" s="19">
+        <v>3211.8605400000001</v>
+      </c>
+      <c r="L35" s="19">
+        <v>824.28958999999998</v>
+      </c>
+      <c r="M35" s="19">
+        <v>63083.216399999998</v>
+      </c>
+      <c r="N35" s="19">
+        <v>36668.421710000002</v>
+      </c>
+      <c r="O35" s="4">
+        <v>4128.09566</v>
+      </c>
+      <c r="P35" s="4">
+        <v>637</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>54598.6</v>
+      </c>
+      <c r="R35" s="4">
+        <v>25914.6</v>
+      </c>
+      <c r="S35" s="4">
+        <v>871.23749999999984</v>
+      </c>
+      <c r="T35" s="4">
+        <v>258.70774999999998</v>
+      </c>
+      <c r="U35" s="4">
+        <v>34428.408309999984</v>
+      </c>
+      <c r="V35" s="4">
+        <v>11781.491300000009</v>
+      </c>
+      <c r="W35" s="19">
+        <v>10904.761480000003</v>
+      </c>
+      <c r="X35" s="19">
+        <v>5621.2642199999982</v>
+      </c>
+      <c r="Y35" s="19">
+        <v>28051.431219999995</v>
+      </c>
+      <c r="Z35" s="19">
+        <v>13731.183100000015</v>
+      </c>
+      <c r="AA35" s="27">
+        <v>2815.0430000000001</v>
+      </c>
+      <c r="AB35" s="27">
+        <v>2601.1493100000002</v>
+      </c>
+      <c r="AC35" s="27">
+        <v>67947.38854</v>
+      </c>
+      <c r="AD35" s="27">
+        <v>26172.9827</v>
+      </c>
+      <c r="AE35" s="27">
+        <v>4167.8113999999996</v>
+      </c>
+      <c r="AF35" s="27">
+        <v>1236.6166900000001</v>
+      </c>
+      <c r="AG35" s="27">
+        <v>68873.159100000004</v>
+      </c>
+      <c r="AH35" s="27">
+        <v>43212.744189999998</v>
+      </c>
+      <c r="AI35" s="27">
+        <v>1535.7588000000001</v>
+      </c>
+      <c r="AJ35" s="27">
+        <v>577.92516000000001</v>
+      </c>
+      <c r="AK35" s="27">
+        <v>16430.793880000001</v>
+      </c>
+      <c r="AL35" s="27">
+        <v>7821.3237900000004</v>
+      </c>
+      <c r="AM35" s="27">
+        <v>426.36399999999998</v>
+      </c>
+      <c r="AN35" s="27">
+        <v>90.005470000000003</v>
+      </c>
+      <c r="AO35" s="27">
+        <v>19683.911540000001</v>
+      </c>
+      <c r="AP35" s="27">
+        <v>11325.21096</v>
+      </c>
+      <c r="AR35" s="1"/>
+    </row>
+    <row r="36" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A36" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="19">
+        <v>3.7244700000000002</v>
+      </c>
+      <c r="D36" s="19">
+        <v>4.8874399999999998</v>
+      </c>
+      <c r="E36" s="19">
+        <v>3193.35304</v>
+      </c>
+      <c r="F36" s="19">
+        <v>6621.5174500000003</v>
+      </c>
+      <c r="G36" s="19">
+        <v>4.4141000000000004</v>
+      </c>
+      <c r="H36" s="19">
+        <v>11.48372</v>
+      </c>
+      <c r="I36" s="19">
+        <v>4680.9577799999997</v>
+      </c>
+      <c r="J36" s="19">
+        <v>5426.4698200000003</v>
+      </c>
+      <c r="K36" s="19">
+        <v>59.693980000000003</v>
+      </c>
+      <c r="L36" s="19">
+        <v>84.130669999999995</v>
+      </c>
+      <c r="M36" s="19">
+        <v>7548.8473899999999</v>
+      </c>
+      <c r="N36" s="19">
+        <v>5960.1795700000002</v>
+      </c>
+      <c r="O36" s="4">
+        <v>53.475900000000003</v>
+      </c>
+      <c r="P36" s="4">
+        <v>51</v>
+      </c>
+      <c r="Q36" s="4">
+        <v>14765</v>
+      </c>
+      <c r="R36" s="4">
+        <v>7355.1</v>
+      </c>
+      <c r="S36" s="4">
+        <v>121.68001000000002</v>
+      </c>
+      <c r="T36" s="4">
+        <v>176.50662999999997</v>
+      </c>
+      <c r="U36" s="4">
+        <v>15818.882909999995</v>
+      </c>
+      <c r="V36" s="4">
+        <v>7120.8934199999994</v>
+      </c>
+      <c r="W36" s="19">
+        <v>60.401709999999994</v>
+      </c>
+      <c r="X36" s="19">
+        <v>72.67313</v>
+      </c>
+      <c r="Y36" s="19">
+        <v>10871.057229999997</v>
+      </c>
+      <c r="Z36" s="19">
+        <v>9666.4853899999998</v>
+      </c>
+      <c r="AA36" s="27">
+        <v>1100.8579400000003</v>
+      </c>
+      <c r="AB36" s="27">
+        <v>323.86301000000003</v>
+      </c>
+      <c r="AC36" s="27">
+        <v>14205.03421</v>
+      </c>
+      <c r="AD36" s="27">
+        <v>10315.49344</v>
+      </c>
+      <c r="AE36" s="27">
+        <v>17.161010000000001</v>
+      </c>
+      <c r="AF36" s="27">
+        <v>51.144660000000002</v>
+      </c>
+      <c r="AG36" s="27">
+        <v>11641.76251</v>
+      </c>
+      <c r="AH36" s="27">
+        <v>10390.14867</v>
+      </c>
+      <c r="AI36" s="27">
+        <v>1.6511</v>
+      </c>
+      <c r="AJ36" s="27">
+        <v>14.589829999999999</v>
+      </c>
+      <c r="AK36" s="27">
+        <v>4497.1562800000002</v>
+      </c>
+      <c r="AL36" s="27">
+        <v>3107.06088</v>
+      </c>
+      <c r="AM36" s="27">
+        <v>2.1981600000000001</v>
+      </c>
+      <c r="AN36" s="27">
+        <v>11.694179999999999</v>
+      </c>
+      <c r="AO36" s="27">
+        <v>6170.1917700000004</v>
+      </c>
+      <c r="AP36" s="27">
+        <v>3732.57942</v>
+      </c>
+      <c r="AR36" s="1"/>
+    </row>
+    <row r="37" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A37" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C37" s="19">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="D37" s="19">
+        <v>3.0460000000000001E-2</v>
+      </c>
+      <c r="E37" s="19">
+        <v>38.915489999999998</v>
+      </c>
+      <c r="F37" s="19">
+        <v>125.13885999999999</v>
+      </c>
+      <c r="G37" s="19">
+        <v>0</v>
+      </c>
+      <c r="H37" s="19">
+        <v>0</v>
+      </c>
+      <c r="I37" s="19">
+        <v>38.627870000000001</v>
+      </c>
+      <c r="J37" s="19">
+        <v>94.534080000000003</v>
+      </c>
+      <c r="K37" s="19">
+        <v>1.8800000000000001E-2</v>
+      </c>
+      <c r="L37" s="19">
+        <v>0.17458000000000001</v>
+      </c>
+      <c r="M37" s="19">
+        <v>77.313779999999994</v>
+      </c>
+      <c r="N37" s="19">
+        <v>136.81067999999999</v>
+      </c>
+      <c r="O37" s="4">
+        <v>3.14E-3</v>
+      </c>
+      <c r="P37" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>75.3</v>
+      </c>
+      <c r="R37" s="4">
+        <v>134.80000000000001</v>
+      </c>
+      <c r="S37" s="4">
+        <v>8.6000000000000007E-2</v>
+      </c>
+      <c r="T37" s="4">
+        <v>0.38919000000000004</v>
+      </c>
+      <c r="U37" s="4">
+        <v>54.755519999999997</v>
+      </c>
+      <c r="V37" s="4">
+        <v>135.7054</v>
+      </c>
+      <c r="W37" s="19">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="X37" s="19">
+        <v>0.3352</v>
+      </c>
+      <c r="Y37" s="19">
+        <v>111.01837999999998</v>
+      </c>
+      <c r="Z37" s="19">
+        <v>225.43415000000002</v>
+      </c>
+      <c r="AA37" s="27">
+        <v>8.2849999999999993E-2</v>
+      </c>
+      <c r="AB37" s="27">
+        <v>0.62502000000000002</v>
+      </c>
+      <c r="AC37" s="27">
+        <v>314.29187000000007</v>
+      </c>
+      <c r="AD37" s="27">
+        <v>302.06079</v>
+      </c>
+      <c r="AE37" s="27">
+        <v>0.1278</v>
+      </c>
+      <c r="AF37" s="27">
+        <v>0.84030000000000005</v>
+      </c>
+      <c r="AG37" s="27">
+        <v>227.72667999999999</v>
+      </c>
+      <c r="AH37" s="27">
+        <v>316.70335</v>
+      </c>
+      <c r="AI37" s="27">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="AJ37" s="27">
+        <v>4.6390000000000001E-2</v>
+      </c>
+      <c r="AK37" s="27">
+        <v>48.32846</v>
+      </c>
+      <c r="AL37" s="27">
+        <v>63.412680000000002</v>
+      </c>
+      <c r="AM37" s="27">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="AN37" s="27">
+        <v>0.23710999999999999</v>
+      </c>
+      <c r="AO37" s="27">
+        <v>47.713700000000003</v>
+      </c>
+      <c r="AP37" s="27">
+        <v>79.753749999999997</v>
+      </c>
+      <c r="AR37" s="1"/>
+    </row>
+    <row r="38" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A38" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" s="19">
+        <v>0</v>
+      </c>
+      <c r="D38" s="19">
+        <v>0</v>
+      </c>
+      <c r="E38" s="19">
+        <v>6.9906800000000002</v>
+      </c>
+      <c r="F38" s="19">
+        <v>70.985860000000002</v>
+      </c>
+      <c r="G38" s="19">
+        <v>6.7500000000000004E-2</v>
+      </c>
+      <c r="H38" s="19">
+        <v>0.40683000000000002</v>
+      </c>
+      <c r="I38" s="19">
+        <v>7.2459100000000003</v>
+      </c>
+      <c r="J38" s="19">
+        <v>75.861050000000006</v>
+      </c>
+      <c r="K38" s="19">
+        <v>1.1299999999999999E-2</v>
+      </c>
+      <c r="L38" s="19">
+        <v>0.24715999999999999</v>
+      </c>
+      <c r="M38" s="19">
+        <v>22.572700000000001</v>
+      </c>
+      <c r="N38" s="19">
+        <v>118.75179</v>
+      </c>
+      <c r="O38" s="4">
+        <v>1.5E-3</v>
+      </c>
+      <c r="P38" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>12.7</v>
+      </c>
+      <c r="R38" s="4">
+        <v>82.1</v>
+      </c>
+      <c r="S38" s="4">
+        <v>0.10950000000000001</v>
+      </c>
+      <c r="T38" s="4">
+        <v>1.9749599999999998</v>
+      </c>
+      <c r="U38" s="4">
+        <v>12.031119999999998</v>
+      </c>
+      <c r="V38" s="4">
+        <v>89.425599999999989</v>
+      </c>
+      <c r="W38" s="19">
+        <v>9.4049999999999995E-2</v>
+      </c>
+      <c r="X38" s="19">
+        <v>1.5880299999999998</v>
+      </c>
+      <c r="Y38" s="19">
+        <v>26.231900000000003</v>
+      </c>
+      <c r="Z38" s="19">
+        <v>164.26205000000002</v>
+      </c>
+      <c r="AA38" s="27">
+        <v>6.8150000000000002E-2</v>
+      </c>
+      <c r="AB38" s="27">
+        <v>0.99146000000000001</v>
+      </c>
+      <c r="AC38" s="27">
+        <v>36.735769999999995</v>
+      </c>
+      <c r="AD38" s="27">
+        <v>152.90029000000001</v>
+      </c>
+      <c r="AE38" s="27">
+        <v>7.9699999999999993E-2</v>
+      </c>
+      <c r="AF38" s="27">
+        <v>1.4138999999999999</v>
+      </c>
+      <c r="AG38" s="27">
+        <v>64.939030000000002</v>
+      </c>
+      <c r="AH38" s="27">
+        <v>185.94577000000001</v>
+      </c>
+      <c r="AI38" s="27">
+        <v>4.9099999999999998E-2</v>
+      </c>
+      <c r="AJ38" s="27">
+        <v>0.76685000000000003</v>
+      </c>
+      <c r="AK38" s="27">
+        <v>10.72744</v>
+      </c>
+      <c r="AL38" s="27">
+        <v>36.707949999999997</v>
+      </c>
+      <c r="AM38" s="27">
+        <v>5.2500000000000003E-3</v>
+      </c>
+      <c r="AN38" s="27">
+        <v>0.11767</v>
+      </c>
+      <c r="AO38" s="27">
+        <v>3.1084399999999999</v>
+      </c>
+      <c r="AP38" s="27">
+        <v>31.131250000000001</v>
+      </c>
+      <c r="AR38" s="1"/>
+    </row>
+    <row r="39" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A39" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C39" s="19">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="D39" s="19">
+        <v>4.1230000000000003E-2</v>
+      </c>
+      <c r="E39" s="19">
+        <v>5.9380699999999997</v>
+      </c>
+      <c r="F39" s="19">
+        <v>37.854080000000003</v>
+      </c>
+      <c r="G39" s="19">
+        <v>5.7000000000000002E-3</v>
+      </c>
+      <c r="H39" s="19">
+        <v>0.11086</v>
+      </c>
+      <c r="I39" s="19">
+        <v>351.27163999999999</v>
+      </c>
+      <c r="J39" s="19">
+        <v>182.77622</v>
+      </c>
+      <c r="K39" s="19">
+        <v>1.14E-2</v>
+      </c>
+      <c r="L39" s="19">
+        <v>0.25097000000000003</v>
+      </c>
+      <c r="M39" s="19">
+        <v>12.443199999999999</v>
+      </c>
+      <c r="N39" s="19">
+        <v>61.630450000000003</v>
+      </c>
+      <c r="O39" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="P39" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>9.1</v>
+      </c>
+      <c r="R39" s="4">
+        <v>55.8</v>
+      </c>
+      <c r="S39" s="4">
+        <v>2.2200000000000001E-2</v>
+      </c>
+      <c r="T39" s="4">
+        <v>0.26234000000000002</v>
+      </c>
+      <c r="U39" s="4">
+        <v>8.852920000000001</v>
+      </c>
+      <c r="V39" s="4">
+        <v>55.12375999999999</v>
+      </c>
+      <c r="W39" s="19">
+        <v>1.4150000000000001E-2</v>
+      </c>
+      <c r="X39" s="19">
+        <v>0.18109</v>
+      </c>
+      <c r="Y39" s="19">
+        <v>18.242810000000006</v>
+      </c>
+      <c r="Z39" s="19">
+        <v>94.920029999999954</v>
+      </c>
+      <c r="AA39" s="27">
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="AB39" s="27">
+        <v>0.51230999999999993</v>
+      </c>
+      <c r="AC39" s="27">
+        <v>49.376639999999995</v>
+      </c>
+      <c r="AD39" s="27">
+        <v>94.979429999999994</v>
+      </c>
+      <c r="AE39" s="27">
+        <v>1.6500000000000001E-2</v>
+      </c>
+      <c r="AF39" s="27">
+        <v>0.21837000000000001</v>
+      </c>
+      <c r="AG39" s="27">
+        <v>25.804829999999999</v>
+      </c>
+      <c r="AH39" s="27">
+        <v>66.433440000000004</v>
+      </c>
+      <c r="AI39" s="27">
+        <v>0.01</v>
+      </c>
+      <c r="AJ39" s="27">
+        <v>0.10938000000000001</v>
+      </c>
+      <c r="AK39" s="27">
+        <v>10.43187</v>
+      </c>
+      <c r="AL39" s="27">
+        <v>23.75225</v>
+      </c>
+      <c r="AM39" s="27">
+        <v>0</v>
+      </c>
+      <c r="AN39" s="27">
+        <v>0</v>
+      </c>
+      <c r="AO39" s="27">
+        <v>1.56829</v>
+      </c>
+      <c r="AP39" s="27">
+        <v>10.285959999999999</v>
+      </c>
+      <c r="AR39" s="1"/>
+    </row>
+    <row r="40" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A40" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C40" s="19">
+        <v>9.0009999999999994</v>
+      </c>
+      <c r="D40" s="19">
+        <v>2.4378199999999999</v>
+      </c>
+      <c r="E40" s="19">
+        <v>316.82690000000002</v>
+      </c>
+      <c r="F40" s="19">
+        <v>346.19161000000003</v>
+      </c>
+      <c r="G40" s="19">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="H40" s="19">
+        <v>1.409E-2</v>
+      </c>
+      <c r="I40" s="19">
+        <v>238.19985</v>
+      </c>
+      <c r="J40" s="19">
+        <v>181.63005999999999</v>
+      </c>
+      <c r="K40" s="19">
+        <v>1.3100000000000001E-2</v>
+      </c>
+      <c r="L40" s="19">
+        <v>9.2960000000000001E-2</v>
+      </c>
+      <c r="M40" s="19">
+        <v>247.83599000000001</v>
+      </c>
+      <c r="N40" s="19">
+        <v>246.87925000000001</v>
+      </c>
+      <c r="O40" s="4">
+        <v>149.71940000000001</v>
+      </c>
+      <c r="P40" s="4">
+        <v>40.6</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>263.60000000000002</v>
+      </c>
+      <c r="R40" s="4">
+        <v>202.1</v>
+      </c>
+      <c r="S40" s="4">
+        <v>0.35597999999999996</v>
+      </c>
+      <c r="T40" s="4">
+        <v>1.2719800000000001</v>
+      </c>
+      <c r="U40" s="4">
+        <v>521.27533999999969</v>
+      </c>
+      <c r="V40" s="4">
+        <v>471.72082999999986</v>
+      </c>
+      <c r="W40" s="19">
+        <v>1.0695000000000001</v>
+      </c>
+      <c r="X40" s="19">
+        <v>4.4083399999999999</v>
+      </c>
+      <c r="Y40" s="19">
+        <v>601.88541000000021</v>
+      </c>
+      <c r="Z40" s="19">
+        <v>513.48154000000011</v>
+      </c>
+      <c r="AA40" s="27">
+        <v>1.7888500000000001</v>
+      </c>
+      <c r="AB40" s="27">
+        <v>1.9627399999999999</v>
+      </c>
+      <c r="AC40" s="27">
+        <v>850.80966999999976</v>
+      </c>
+      <c r="AD40" s="27">
+        <v>686.39326999999992</v>
+      </c>
+      <c r="AE40" s="27">
+        <v>23.148900000000001</v>
+      </c>
+      <c r="AF40" s="27">
+        <v>6.2398899999999999</v>
+      </c>
+      <c r="AG40" s="27">
+        <v>855.52179000000001</v>
+      </c>
+      <c r="AH40" s="27">
+        <v>962.71546000000001</v>
+      </c>
+      <c r="AI40" s="27">
+        <v>18.942499999999999</v>
+      </c>
+      <c r="AJ40" s="27">
+        <v>3.2208100000000002</v>
+      </c>
+      <c r="AK40" s="27">
+        <v>153.83792</v>
+      </c>
+      <c r="AL40" s="27">
+        <v>127.51618999999999</v>
+      </c>
+      <c r="AM40" s="27">
+        <v>0.55572999999999995</v>
+      </c>
+      <c r="AN40" s="27">
+        <v>0.92142000000000002</v>
+      </c>
+      <c r="AO40" s="27">
+        <v>107.14554</v>
+      </c>
+      <c r="AP40" s="27">
+        <v>140.24520000000001</v>
+      </c>
+      <c r="AR40" s="1"/>
+    </row>
+    <row r="41" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A41" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C41" s="19">
+        <v>10.813750000000001</v>
+      </c>
+      <c r="D41" s="19">
+        <v>22.424489999999999</v>
+      </c>
+      <c r="E41" s="19">
+        <v>557.00135</v>
+      </c>
+      <c r="F41" s="19">
+        <v>1448.9185199999999</v>
+      </c>
+      <c r="G41" s="19">
+        <v>17.655349999999999</v>
+      </c>
+      <c r="H41" s="19">
+        <v>50.932549999999999</v>
+      </c>
+      <c r="I41" s="19">
+        <v>877.01837</v>
+      </c>
+      <c r="J41" s="19">
+        <v>1660.10971</v>
+      </c>
+      <c r="K41" s="19">
+        <v>81.770939999999996</v>
+      </c>
+      <c r="L41" s="19">
+        <v>116.79746</v>
+      </c>
+      <c r="M41" s="19">
+        <v>1431.62267</v>
+      </c>
+      <c r="N41" s="19">
+        <v>2170.6769399999998</v>
+      </c>
+      <c r="O41" s="4">
+        <v>172.71002999999999</v>
+      </c>
+      <c r="P41" s="4">
+        <v>270.8</v>
+      </c>
+      <c r="Q41" s="4">
+        <v>1307.8</v>
+      </c>
+      <c r="R41" s="4">
+        <v>2149.3000000000002</v>
+      </c>
+      <c r="S41" s="4">
+        <v>116.97637000000002</v>
+      </c>
+      <c r="T41" s="4">
+        <v>211.61011000000002</v>
+      </c>
+      <c r="U41" s="4">
+        <v>2271.6311600000004</v>
+      </c>
+      <c r="V41" s="4">
+        <v>4390.8433200000009</v>
+      </c>
+      <c r="W41" s="19">
+        <v>364.79022999999984</v>
+      </c>
+      <c r="X41" s="19">
+        <v>820.96406999999999</v>
+      </c>
+      <c r="Y41" s="19">
+        <v>4492.9464800000005</v>
+      </c>
+      <c r="Z41" s="19">
+        <v>7879.8090799999973</v>
+      </c>
+      <c r="AA41" s="27">
+        <v>350.47934000000009</v>
+      </c>
+      <c r="AB41" s="27">
+        <v>764.99761999999987</v>
+      </c>
+      <c r="AC41" s="27">
+        <v>2393.2458299999994</v>
+      </c>
+      <c r="AD41" s="27">
+        <v>4651.7613700000002</v>
+      </c>
+      <c r="AE41" s="27">
+        <v>465.81016</v>
+      </c>
+      <c r="AF41" s="27">
+        <v>1274.24092</v>
+      </c>
+      <c r="AG41" s="27">
+        <v>2718.5290599999998</v>
+      </c>
+      <c r="AH41" s="27">
+        <v>5127.1304600000003</v>
+      </c>
+      <c r="AI41" s="27">
+        <v>107.98775000000001</v>
+      </c>
+      <c r="AJ41" s="27">
+        <v>251.09089</v>
+      </c>
+      <c r="AK41" s="27">
+        <v>513.52881000000002</v>
+      </c>
+      <c r="AL41" s="27">
+        <v>1177.2462599999999</v>
+      </c>
+      <c r="AM41" s="27">
+        <v>97.486559999999997</v>
+      </c>
+      <c r="AN41" s="27">
+        <v>319.74732</v>
+      </c>
+      <c r="AO41" s="27">
+        <v>980.43971999999997</v>
+      </c>
+      <c r="AP41" s="27">
+        <v>1419.3995500000001</v>
+      </c>
+      <c r="AR41" s="1"/>
+    </row>
+    <row r="42" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A42" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C42" s="19">
+        <v>3635882.5575999999</v>
+      </c>
+      <c r="D42" s="19">
+        <v>688738.70290000003</v>
+      </c>
+      <c r="E42" s="19">
+        <v>62394.053650000002</v>
+      </c>
+      <c r="F42" s="19">
+        <v>12944.88133</v>
+      </c>
+      <c r="G42" s="19">
+        <v>4504228.1505100001</v>
+      </c>
+      <c r="H42" s="19">
+        <v>694089.21498000005</v>
+      </c>
+      <c r="I42" s="19">
+        <v>16585.38737</v>
+      </c>
+      <c r="J42" s="19">
+        <v>3276.85518</v>
+      </c>
+      <c r="K42" s="19">
+        <v>4256478.6869999999</v>
+      </c>
+      <c r="L42" s="19">
+        <v>659526.13820000004</v>
+      </c>
+      <c r="M42" s="19">
+        <v>38327.042750000001</v>
+      </c>
+      <c r="N42" s="19">
+        <v>5856.2795699999997</v>
+      </c>
+      <c r="O42" s="4">
+        <v>6198355.3624700001</v>
+      </c>
+      <c r="P42" s="4">
+        <v>971803.4</v>
+      </c>
+      <c r="Q42" s="4">
+        <v>86663</v>
+      </c>
+      <c r="R42" s="4">
+        <v>9493.6</v>
+      </c>
+      <c r="S42" s="4">
+        <v>5262744.4003000045</v>
+      </c>
+      <c r="T42" s="4">
+        <v>1002805.95562</v>
+      </c>
+      <c r="U42" s="4">
+        <v>359131.72386999999</v>
+      </c>
+      <c r="V42" s="4">
+        <v>54108.852470000013</v>
+      </c>
+      <c r="W42" s="19">
+        <v>5246876.670599998</v>
+      </c>
+      <c r="X42" s="19">
+        <v>1151198.4823199993</v>
+      </c>
+      <c r="Y42" s="19">
+        <v>697464.8761400003</v>
+      </c>
+      <c r="Z42" s="19">
+        <v>92653.702439999994</v>
+      </c>
+      <c r="AA42" s="27">
+        <v>5748198.6022999994</v>
+      </c>
+      <c r="AB42" s="27">
+        <v>1425569.8561399998</v>
+      </c>
+      <c r="AC42" s="27">
+        <v>1351105.2519399996</v>
+      </c>
+      <c r="AD42" s="27">
+        <v>221959.70531000002</v>
+      </c>
+      <c r="AE42" s="27">
+        <v>6345730.93243</v>
+      </c>
+      <c r="AF42" s="27">
+        <v>1920361.5986299999</v>
+      </c>
+      <c r="AG42" s="27">
+        <v>1646113.8854700001</v>
+      </c>
+      <c r="AH42" s="27">
+        <v>331504.23602999997</v>
+      </c>
+      <c r="AI42" s="27">
+        <v>2026701.78584</v>
+      </c>
+      <c r="AJ42" s="27">
+        <v>592690.79252999998</v>
+      </c>
+      <c r="AK42" s="27">
+        <v>616805.60814999999</v>
+      </c>
+      <c r="AL42" s="27">
+        <v>111235.64199</v>
+      </c>
+      <c r="AM42" s="27">
+        <v>1877408.7926</v>
+      </c>
+      <c r="AN42" s="27">
+        <v>530526.96016999998</v>
+      </c>
+      <c r="AO42" s="27">
+        <v>551889.31518000003</v>
+      </c>
+      <c r="AP42" s="27">
+        <v>95255.388279999999</v>
+      </c>
+      <c r="AR42" s="1"/>
+    </row>
+    <row r="43" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A43" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C43" s="19">
+        <v>2521.85</v>
+      </c>
+      <c r="D43" s="19">
+        <v>316.16597999999999</v>
+      </c>
+      <c r="E43" s="19">
+        <v>202.68735000000001</v>
+      </c>
+      <c r="F43" s="19">
+        <v>26.10595</v>
+      </c>
+      <c r="G43" s="19">
+        <v>974.2</v>
+      </c>
+      <c r="H43" s="19">
+        <v>117.76757000000001</v>
+      </c>
+      <c r="I43" s="19">
+        <v>89.46208</v>
+      </c>
+      <c r="J43" s="19">
+        <v>15.873659999999999</v>
+      </c>
+      <c r="K43" s="19">
+        <v>649.50400000000002</v>
+      </c>
+      <c r="L43" s="19">
+        <v>82.81035</v>
+      </c>
+      <c r="M43" s="19">
+        <v>311.19029999999998</v>
+      </c>
+      <c r="N43" s="19">
+        <v>42.749360000000003</v>
+      </c>
+      <c r="O43" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="P43" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q43" s="4">
+        <v>1090.9000000000001</v>
+      </c>
+      <c r="R43" s="4">
+        <v>129.5</v>
+      </c>
+      <c r="S43" s="4">
+        <v>22</v>
+      </c>
+      <c r="T43" s="4">
+        <v>13.574380000000001</v>
+      </c>
+      <c r="U43" s="4">
+        <v>1336.0595000000001</v>
+      </c>
+      <c r="V43" s="4">
+        <v>122.15558</v>
+      </c>
+      <c r="W43" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="X43" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y43" s="19">
+        <v>7478.4154000000008</v>
+      </c>
+      <c r="Z43" s="19">
+        <v>1020.4879199999999</v>
+      </c>
+      <c r="AA43" s="27">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="27">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="27">
+        <v>7357.4318999999996</v>
+      </c>
+      <c r="AD43" s="27">
+        <v>940.17229999999995</v>
+      </c>
+      <c r="AE43" s="27">
+        <v>17117</v>
+      </c>
+      <c r="AF43" s="27">
+        <v>5125.3100000000004</v>
+      </c>
+      <c r="AG43" s="27">
+        <v>2735.4708000000001</v>
+      </c>
+      <c r="AH43" s="27">
+        <v>476.81464</v>
+      </c>
+      <c r="AI43" s="27">
+        <v>203</v>
+      </c>
+      <c r="AJ43" s="27">
+        <v>36.54</v>
+      </c>
+      <c r="AK43" s="27">
+        <v>570.23599999999999</v>
+      </c>
+      <c r="AL43" s="27">
+        <v>60.16225</v>
+      </c>
+      <c r="AM43" s="27">
         <v>136</v>
       </c>
-      <c r="B4" s="35" t="s">
-[...79 lines deleted...]
-      <c r="BB4" s="25"/>
+      <c r="AN43" s="27">
+        <v>16.32</v>
+      </c>
+      <c r="AO43" s="27">
+        <v>3003.41</v>
+      </c>
+      <c r="AP43" s="27">
+        <v>350.60856000000001</v>
+      </c>
+      <c r="AR43" s="1"/>
     </row>
-    <row r="5" spans="1:54" s="12" customFormat="1">
-[...105 lines deleted...]
-      <c r="BB5" s="26"/>
+    <row r="44" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A44" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C44" s="19">
+        <v>632573.45900000003</v>
+      </c>
+      <c r="D44" s="19">
+        <v>104368.48255</v>
+      </c>
+      <c r="E44" s="19">
+        <v>24310.320400000001</v>
+      </c>
+      <c r="F44" s="19">
+        <v>4480.2014900000004</v>
+      </c>
+      <c r="G44" s="19">
+        <v>780801.99300000002</v>
+      </c>
+      <c r="H44" s="19">
+        <v>109078.6057</v>
+      </c>
+      <c r="I44" s="19">
+        <v>2832.0954999999999</v>
+      </c>
+      <c r="J44" s="19">
+        <v>490.71807999999999</v>
+      </c>
+      <c r="K44" s="19">
+        <v>903653.52</v>
+      </c>
+      <c r="L44" s="19">
+        <v>137151.22915</v>
+      </c>
+      <c r="M44" s="19">
+        <v>8155.8773000000001</v>
+      </c>
+      <c r="N44" s="19">
+        <v>1065.2475400000001</v>
+      </c>
+      <c r="O44" s="4">
+        <v>1754981.18139</v>
+      </c>
+      <c r="P44" s="4">
+        <v>293537.2</v>
+      </c>
+      <c r="Q44" s="4">
+        <v>47035.3</v>
+      </c>
+      <c r="R44" s="4">
+        <v>6610.6</v>
+      </c>
+      <c r="S44" s="4">
+        <v>1625455.6239999998</v>
+      </c>
+      <c r="T44" s="4">
+        <v>296500.97735</v>
+      </c>
+      <c r="U44" s="4">
+        <v>38553.614999999998</v>
+      </c>
+      <c r="V44" s="4">
+        <v>6462.5199999999995</v>
+      </c>
+      <c r="W44" s="19">
+        <v>976815.06699999992</v>
+      </c>
+      <c r="X44" s="19">
+        <v>175634.78910000005</v>
+      </c>
+      <c r="Y44" s="19">
+        <v>67475.851549999992</v>
+      </c>
+      <c r="Z44" s="19">
+        <v>11404.149340000002</v>
+      </c>
+      <c r="AA44" s="27">
+        <v>775944.31</v>
+      </c>
+      <c r="AB44" s="27">
+        <v>165044.63519</v>
+      </c>
+      <c r="AC44" s="27">
+        <v>95149.535899999988</v>
+      </c>
+      <c r="AD44" s="27">
+        <v>20149.064150000002</v>
+      </c>
+      <c r="AE44" s="27">
+        <v>836389.8885</v>
+      </c>
+      <c r="AF44" s="27">
+        <v>216004.64094000001</v>
+      </c>
+      <c r="AG44" s="27">
+        <v>116145.726</v>
+      </c>
+      <c r="AH44" s="27">
+        <v>22878.543600000001</v>
+      </c>
+      <c r="AI44" s="27">
+        <v>127109.954</v>
+      </c>
+      <c r="AJ44" s="27">
+        <v>31993.748339999998</v>
+      </c>
+      <c r="AK44" s="27">
+        <v>21662.851999999999</v>
+      </c>
+      <c r="AL44" s="27">
+        <v>5309.7957100000003</v>
+      </c>
+      <c r="AM44" s="27">
+        <v>258793.61300000001</v>
+      </c>
+      <c r="AN44" s="27">
+        <v>62778.633349999996</v>
+      </c>
+      <c r="AO44" s="27">
+        <v>117484.808</v>
+      </c>
+      <c r="AP44" s="27">
+        <v>17202.113160000001</v>
+      </c>
+      <c r="AR44" s="1"/>
     </row>
-    <row r="6" spans="1:54" s="11" customFormat="1" ht="45">
-[...157 lines deleted...]
-      </c>
+    <row r="45" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A45" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C45" s="19">
+        <v>1514.65</v>
+      </c>
+      <c r="D45" s="19">
+        <v>164.53047000000001</v>
+      </c>
+      <c r="E45" s="19">
+        <v>107.4846</v>
+      </c>
+      <c r="F45" s="19">
+        <v>20.62782</v>
+      </c>
+      <c r="G45" s="19">
+        <v>10193.585999999999</v>
+      </c>
+      <c r="H45" s="19">
+        <v>1078.7909299999999</v>
+      </c>
+      <c r="I45" s="19">
+        <v>102.38890000000001</v>
+      </c>
+      <c r="J45" s="19">
+        <v>20.14096</v>
+      </c>
+      <c r="K45" s="19">
+        <v>10074.334000000001</v>
+      </c>
+      <c r="L45" s="19">
+        <v>1332.9218699999999</v>
+      </c>
+      <c r="M45" s="19">
+        <v>226.23392000000001</v>
+      </c>
+      <c r="N45" s="19">
+        <v>61.780610000000003</v>
+      </c>
+      <c r="O45" s="4">
+        <v>12492.605</v>
+      </c>
+      <c r="P45" s="4">
+        <v>1452.4</v>
+      </c>
+      <c r="Q45" s="4">
+        <v>725.5</v>
+      </c>
+      <c r="R45" s="4">
+        <v>96.8</v>
+      </c>
+      <c r="S45" s="4">
+        <v>22740.710999999999</v>
+      </c>
+      <c r="T45" s="4">
+        <v>3958.9823499999998</v>
+      </c>
+      <c r="U45" s="4">
+        <v>1899.1111700000001</v>
+      </c>
+      <c r="V45" s="4">
+        <v>192.39270999999997</v>
+      </c>
+      <c r="W45" s="19">
+        <v>10378.968000000001</v>
+      </c>
+      <c r="X45" s="19">
+        <v>1549.32897</v>
+      </c>
+      <c r="Y45" s="19">
+        <v>893.71402999999998</v>
+      </c>
+      <c r="Z45" s="19">
+        <v>235.02344999999997</v>
+      </c>
+      <c r="AA45" s="27">
+        <v>1016.75</v>
+      </c>
+      <c r="AB45" s="27">
+        <v>140.18585999999999</v>
+      </c>
+      <c r="AC45" s="27">
+        <v>1220.25388</v>
+      </c>
+      <c r="AD45" s="27">
+        <v>258.52635999999995</v>
+      </c>
+      <c r="AE45" s="27">
+        <v>3781.2</v>
+      </c>
+      <c r="AF45" s="27">
+        <v>643.45911999999998</v>
+      </c>
+      <c r="AG45" s="27">
+        <v>3283.7467099999999</v>
+      </c>
+      <c r="AH45" s="27">
+        <v>603.91767000000004</v>
+      </c>
+      <c r="AI45" s="27">
+        <v>0</v>
+      </c>
+      <c r="AJ45" s="27">
+        <v>0</v>
+      </c>
+      <c r="AK45" s="27">
+        <v>379.71427999999997</v>
+      </c>
+      <c r="AL45" s="27">
+        <v>83.638559999999998</v>
+      </c>
+      <c r="AM45" s="27">
+        <v>1718.5</v>
+      </c>
+      <c r="AN45" s="27">
+        <v>454.20400000000001</v>
+      </c>
+      <c r="AO45" s="27">
+        <v>1325.3021100000001</v>
+      </c>
+      <c r="AP45" s="27">
+        <v>171.44631999999999</v>
+      </c>
+      <c r="AR45" s="1"/>
     </row>
-    <row r="7" spans="1:54" s="19" customFormat="1">
-[...163 lines deleted...]
-      </c>
+    <row r="46" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A46" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46" s="19">
+        <v>29162.216499999999</v>
+      </c>
+      <c r="D46" s="19">
+        <v>6209.2986199999996</v>
+      </c>
+      <c r="E46" s="19">
+        <v>22570.614959999999</v>
+      </c>
+      <c r="F46" s="19">
+        <v>6386.5099899999996</v>
+      </c>
+      <c r="G46" s="19">
+        <v>22465.367999999999</v>
+      </c>
+      <c r="H46" s="19">
+        <v>3353.14876</v>
+      </c>
+      <c r="I46" s="19">
+        <v>720.25683000000004</v>
+      </c>
+      <c r="J46" s="19">
+        <v>1370.12446</v>
+      </c>
+      <c r="K46" s="19">
+        <v>35303.279999999999</v>
+      </c>
+      <c r="L46" s="19">
+        <v>6434.3870900000002</v>
+      </c>
+      <c r="M46" s="19">
+        <v>1152.24236</v>
+      </c>
+      <c r="N46" s="19">
+        <v>3020.1484999999998</v>
+      </c>
+      <c r="O46" s="4">
+        <v>49584.023800000003</v>
+      </c>
+      <c r="P46" s="4">
+        <v>9445.6</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>4086.7</v>
+      </c>
+      <c r="R46" s="4">
+        <v>5033.1000000000004</v>
+      </c>
+      <c r="S46" s="4">
+        <v>86733.142059999998</v>
+      </c>
+      <c r="T46" s="4">
+        <v>16880.036079999998</v>
+      </c>
+      <c r="U46" s="4">
+        <v>7618.2911900000026</v>
+      </c>
+      <c r="V46" s="4">
+        <v>5964.801010000001</v>
+      </c>
+      <c r="W46" s="19">
+        <v>68706.13235</v>
+      </c>
+      <c r="X46" s="19">
+        <v>15535.559340000002</v>
+      </c>
+      <c r="Y46" s="19">
+        <v>6450.2424100000007</v>
+      </c>
+      <c r="Z46" s="19">
+        <v>5806.9050699999989</v>
+      </c>
+      <c r="AA46" s="27">
+        <v>86625.871599999984</v>
+      </c>
+      <c r="AB46" s="27">
+        <v>22305.49611</v>
+      </c>
+      <c r="AC46" s="27">
+        <v>7504.7070099999983</v>
+      </c>
+      <c r="AD46" s="27">
+        <v>10224.95939</v>
+      </c>
+      <c r="AE46" s="27">
+        <v>78152.312600000005</v>
+      </c>
+      <c r="AF46" s="27">
+        <v>23792.941790000001</v>
+      </c>
+      <c r="AG46" s="27">
+        <v>12733.03563</v>
+      </c>
+      <c r="AH46" s="27">
+        <v>17830.030610000002</v>
+      </c>
+      <c r="AI46" s="27">
+        <v>24467.645</v>
+      </c>
+      <c r="AJ46" s="27">
+        <v>6990.2967399999998</v>
+      </c>
+      <c r="AK46" s="27">
+        <v>3881.43145</v>
+      </c>
+      <c r="AL46" s="27">
+        <v>6149.2574400000003</v>
+      </c>
+      <c r="AM46" s="27">
+        <v>19379.144400000001</v>
+      </c>
+      <c r="AN46" s="27">
+        <v>5810.87248</v>
+      </c>
+      <c r="AO46" s="27">
+        <v>3208.17605</v>
+      </c>
+      <c r="AP46" s="27">
+        <v>11873.85295</v>
+      </c>
+      <c r="AR46" s="1"/>
     </row>
-    <row r="8" spans="1:54" s="19" customFormat="1">
-      <c r="A8" s="2" t="s">
+    <row r="47" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A47" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C47" s="19">
+        <v>66441.496199999994</v>
+      </c>
+      <c r="D47" s="19">
+        <v>31015.744719999999</v>
+      </c>
+      <c r="E47" s="19">
+        <v>22382.423060000001</v>
+      </c>
+      <c r="F47" s="19">
+        <v>14566.70802</v>
+      </c>
+      <c r="G47" s="19">
+        <v>69311.538499999995</v>
+      </c>
+      <c r="H47" s="19">
+        <v>16413.581460000001</v>
+      </c>
+      <c r="I47" s="19">
+        <v>9676.8827899999997</v>
+      </c>
+      <c r="J47" s="19">
+        <v>5124.44391</v>
+      </c>
+      <c r="K47" s="19">
+        <v>98964.708799999993</v>
+      </c>
+      <c r="L47" s="19">
+        <v>22026.171399999999</v>
+      </c>
+      <c r="M47" s="19">
+        <v>8167.9925000000003</v>
+      </c>
+      <c r="N47" s="19">
+        <v>4968.0285999999996</v>
+      </c>
+      <c r="O47" s="4">
+        <v>96938.305349999995</v>
+      </c>
+      <c r="P47" s="4">
+        <v>26233.7</v>
+      </c>
+      <c r="Q47" s="4">
+        <v>9800.4</v>
+      </c>
+      <c r="R47" s="4">
+        <v>5916.7</v>
+      </c>
+      <c r="S47" s="4">
+        <v>91033.727079999997</v>
+      </c>
+      <c r="T47" s="4">
+        <v>24673.507569999994</v>
+      </c>
+      <c r="U47" s="4">
+        <v>21959.958480000005</v>
+      </c>
+      <c r="V47" s="4">
+        <v>12336.032319999997</v>
+      </c>
+      <c r="W47" s="19">
+        <v>105184.05220000001</v>
+      </c>
+      <c r="X47" s="19">
+        <v>28546.032890000002</v>
+      </c>
+      <c r="Y47" s="19">
+        <v>9432.6449400000001</v>
+      </c>
+      <c r="Z47" s="19">
+        <v>5415.5639500000007</v>
+      </c>
+      <c r="AA47" s="27">
+        <v>123298.68750000001</v>
+      </c>
+      <c r="AB47" s="27">
+        <v>38672.466650000002</v>
+      </c>
+      <c r="AC47" s="27">
+        <v>5318.7559899999997</v>
+      </c>
+      <c r="AD47" s="27">
+        <v>4008.4906899999996</v>
+      </c>
+      <c r="AE47" s="27">
+        <v>108492.23006</v>
+      </c>
+      <c r="AF47" s="27">
+        <v>52945.869630000001</v>
+      </c>
+      <c r="AG47" s="27">
+        <v>10973.693010000001</v>
+      </c>
+      <c r="AH47" s="27">
+        <v>7725.3217199999999</v>
+      </c>
+      <c r="AI47" s="27">
+        <v>23188.349330000001</v>
+      </c>
+      <c r="AJ47" s="27">
+        <v>7937.5226400000001</v>
+      </c>
+      <c r="AK47" s="27">
+        <v>2777.5061099999998</v>
+      </c>
+      <c r="AL47" s="27">
+        <v>1793.28224</v>
+      </c>
+      <c r="AM47" s="27">
+        <v>20111.703659999999</v>
+      </c>
+      <c r="AN47" s="27">
+        <v>7576.1949599999998</v>
+      </c>
+      <c r="AO47" s="27">
+        <v>3437.9419699999999</v>
+      </c>
+      <c r="AP47" s="27">
+        <v>2218.86283</v>
+      </c>
+      <c r="AR47" s="1"/>
+    </row>
+    <row r="48" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A48" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C48" s="19">
+        <v>0</v>
+      </c>
+      <c r="D48" s="19">
+        <v>0</v>
+      </c>
+      <c r="E48" s="19">
+        <v>23.937000000000001</v>
+      </c>
+      <c r="F48" s="19">
+        <v>33.360329999999998</v>
+      </c>
+      <c r="G48" s="19">
+        <v>0.59099999999999997</v>
+      </c>
+      <c r="H48" s="19">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="I48" s="19">
+        <v>8.4149999999999991</v>
+      </c>
+      <c r="J48" s="19">
+        <v>6.5077499999999997</v>
+      </c>
+      <c r="K48" s="19">
+        <v>0.24</v>
+      </c>
+      <c r="L48" s="19">
+        <v>8.7999999999999995E-2</v>
+      </c>
+      <c r="M48" s="19">
+        <v>38.18403</v>
+      </c>
+      <c r="N48" s="19">
+        <v>107.65475000000001</v>
+      </c>
+      <c r="O48" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="P48" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q48" s="4">
+        <v>35.1</v>
+      </c>
+      <c r="R48" s="4">
+        <v>79</v>
+      </c>
+      <c r="S48" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="T48" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="U48" s="4">
+        <v>2900.8589999999999</v>
+      </c>
+      <c r="V48" s="4">
+        <v>172.44229000000001</v>
+      </c>
+      <c r="W48" s="19">
+        <v>0.97480999999999995</v>
+      </c>
+      <c r="X48" s="19">
+        <v>4.4290000000000003</v>
+      </c>
+      <c r="Y48" s="19">
+        <v>93.705300000000008</v>
+      </c>
+      <c r="Z48" s="19">
+        <v>83.428849999999997</v>
+      </c>
+      <c r="AA48" s="27">
+        <v>110</v>
+      </c>
+      <c r="AB48" s="27">
+        <v>21.56</v>
+      </c>
+      <c r="AC48" s="27">
+        <v>746.14400000000001</v>
+      </c>
+      <c r="AD48" s="27">
+        <v>456.94432000000006</v>
+      </c>
+      <c r="AE48" s="27">
+        <v>44</v>
+      </c>
+      <c r="AF48" s="27">
+        <v>8.4480000000000004</v>
+      </c>
+      <c r="AG48" s="27">
+        <v>113.8835</v>
+      </c>
+      <c r="AH48" s="27">
+        <v>375.06205999999997</v>
+      </c>
+      <c r="AI48" s="27">
+        <v>44</v>
+      </c>
+      <c r="AJ48" s="27">
+        <v>8.4480000000000004</v>
+      </c>
+      <c r="AK48" s="27">
+        <v>0</v>
+      </c>
+      <c r="AL48" s="27">
+        <v>0</v>
+      </c>
+      <c r="AM48" s="27">
+        <v>0</v>
+      </c>
+      <c r="AN48" s="27">
+        <v>0</v>
+      </c>
+      <c r="AO48" s="27">
+        <v>34.536000000000001</v>
+      </c>
+      <c r="AP48" s="27">
+        <v>62.35181</v>
+      </c>
+      <c r="AR48" s="1"/>
+    </row>
+    <row r="49" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A49" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C49" s="19">
+        <v>4919.2650000000003</v>
+      </c>
+      <c r="D49" s="19">
+        <v>1730.38681</v>
+      </c>
+      <c r="E49" s="19">
+        <v>780.17178999999999</v>
+      </c>
+      <c r="F49" s="19">
+        <v>426.01172000000003</v>
+      </c>
+      <c r="G49" s="19">
+        <v>11251.388000000001</v>
+      </c>
+      <c r="H49" s="19">
+        <v>2967.0427599999998</v>
+      </c>
+      <c r="I49" s="19">
+        <v>948.46865000000003</v>
+      </c>
+      <c r="J49" s="19">
+        <v>515.02954999999997</v>
+      </c>
+      <c r="K49" s="19">
+        <v>3644.7840000000001</v>
+      </c>
+      <c r="L49" s="19">
+        <v>1204.47694</v>
+      </c>
+      <c r="M49" s="19">
+        <v>6624.0154499999999</v>
+      </c>
+      <c r="N49" s="19">
+        <v>1523.35745</v>
+      </c>
+      <c r="O49" s="4">
+        <v>8635.6260000000002</v>
+      </c>
+      <c r="P49" s="4">
+        <v>1978.3</v>
+      </c>
+      <c r="Q49" s="4">
+        <v>2950.6</v>
+      </c>
+      <c r="R49" s="4">
+        <v>481.5</v>
+      </c>
+      <c r="S49" s="4">
+        <v>8559.0993999999992</v>
+      </c>
+      <c r="T49" s="4">
+        <v>3058.9721799999998</v>
+      </c>
+      <c r="U49" s="4">
+        <v>6278.5485499999995</v>
+      </c>
+      <c r="V49" s="4">
+        <v>1372.1292099999998</v>
+      </c>
+      <c r="W49" s="19">
+        <v>10857.76</v>
+      </c>
+      <c r="X49" s="19">
+        <v>5370.5382299999992</v>
+      </c>
+      <c r="Y49" s="19">
+        <v>4803.168810000001</v>
+      </c>
+      <c r="Z49" s="19">
+        <v>1437.2311099999997</v>
+      </c>
+      <c r="AA49" s="27">
+        <v>13841.751999999999</v>
+      </c>
+      <c r="AB49" s="27">
+        <v>8147.3242199999995</v>
+      </c>
+      <c r="AC49" s="27">
+        <v>3189.3063999999999</v>
+      </c>
+      <c r="AD49" s="27">
+        <v>968.13747000000012</v>
+      </c>
+      <c r="AE49" s="27">
+        <v>13499.7436</v>
+      </c>
+      <c r="AF49" s="27">
+        <v>6986.6744099999996</v>
+      </c>
+      <c r="AG49" s="27">
+        <v>6703.4197599999998</v>
+      </c>
+      <c r="AH49" s="27">
+        <v>2901.8543100000002</v>
+      </c>
+      <c r="AI49" s="27">
+        <v>2185.5826000000002</v>
+      </c>
+      <c r="AJ49" s="27">
+        <v>1477.7031099999999</v>
+      </c>
+      <c r="AK49" s="27">
+        <v>2869.2135699999999</v>
+      </c>
+      <c r="AL49" s="27">
+        <v>1403.41445</v>
+      </c>
+      <c r="AM49" s="27">
+        <v>6230.5173199999999</v>
+      </c>
+      <c r="AN49" s="27">
+        <v>2861.4434200000001</v>
+      </c>
+      <c r="AO49" s="27">
+        <v>2325.0581499999998</v>
+      </c>
+      <c r="AP49" s="27">
+        <v>635.19469000000004</v>
+      </c>
+      <c r="AR49" s="1"/>
+    </row>
+    <row r="50" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A50" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C50" s="19">
+        <v>15703.734</v>
+      </c>
+      <c r="D50" s="19">
+        <v>7054.9878799999997</v>
+      </c>
+      <c r="E50" s="19">
+        <v>5244.03017</v>
+      </c>
+      <c r="F50" s="19">
+        <v>2688.9785299999999</v>
+      </c>
+      <c r="G50" s="19">
+        <v>16057.722</v>
+      </c>
+      <c r="H50" s="19">
+        <v>8158.0013200000003</v>
+      </c>
+      <c r="I50" s="19">
+        <v>6762.1561000000002</v>
+      </c>
+      <c r="J50" s="19">
+        <v>3103.5618300000001</v>
+      </c>
+      <c r="K50" s="19">
+        <v>17653.52</v>
+      </c>
+      <c r="L50" s="19">
+        <v>7209.2797099999998</v>
+      </c>
+      <c r="M50" s="19">
+        <v>7900.5607200000004</v>
+      </c>
+      <c r="N50" s="19">
+        <v>1772.20418</v>
+      </c>
+      <c r="O50" s="4">
+        <v>33193.54</v>
+      </c>
+      <c r="P50" s="4">
+        <v>15058.8</v>
+      </c>
+      <c r="Q50" s="4">
+        <v>4613.8</v>
+      </c>
+      <c r="R50" s="4">
+        <v>2183.9</v>
+      </c>
+      <c r="S50" s="4">
+        <v>32642.040920000003</v>
+      </c>
+      <c r="T50" s="4">
+        <v>15152.049789999999</v>
+      </c>
+      <c r="U50" s="4">
+        <v>41412.932489999999</v>
+      </c>
+      <c r="V50" s="4">
+        <v>16949.988880000001</v>
+      </c>
+      <c r="W50" s="19">
+        <v>43464.043000000005</v>
+      </c>
+      <c r="X50" s="19">
+        <v>21569.783050000002</v>
+      </c>
+      <c r="Y50" s="19">
+        <v>22780.511929999997</v>
+      </c>
+      <c r="Z50" s="19">
+        <v>9753.3432200000025</v>
+      </c>
+      <c r="AA50" s="27">
+        <v>21574.171000000002</v>
+      </c>
+      <c r="AB50" s="27">
+        <v>15803.95537</v>
+      </c>
+      <c r="AC50" s="27">
+        <v>33882.979370000001</v>
+      </c>
+      <c r="AD50" s="27">
+        <v>20575.207279999999</v>
+      </c>
+      <c r="AE50" s="27">
+        <v>41898.1054</v>
+      </c>
+      <c r="AF50" s="27">
+        <v>29858.222040000001</v>
+      </c>
+      <c r="AG50" s="27">
+        <v>35105.44195</v>
+      </c>
+      <c r="AH50" s="27">
+        <v>23446.849600000001</v>
+      </c>
+      <c r="AI50" s="27">
+        <v>2432.7494000000002</v>
+      </c>
+      <c r="AJ50" s="27">
+        <v>1421.4404500000001</v>
+      </c>
+      <c r="AK50" s="27">
+        <v>19049.491000000002</v>
+      </c>
+      <c r="AL50" s="27">
+        <v>13402.256820000001</v>
+      </c>
+      <c r="AM50" s="27">
+        <v>14110.56</v>
+      </c>
+      <c r="AN50" s="27">
+        <v>6212.5108499999997</v>
+      </c>
+      <c r="AO50" s="27">
+        <v>8076.5706</v>
+      </c>
+      <c r="AP50" s="27">
+        <v>3577.2169699999999</v>
+      </c>
+      <c r="AR50" s="1"/>
+    </row>
+    <row r="51" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A51" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C51" s="19">
+        <v>562.87705000000005</v>
+      </c>
+      <c r="D51" s="19">
+        <v>172.05241000000001</v>
+      </c>
+      <c r="E51" s="19">
+        <v>15493.953</v>
+      </c>
+      <c r="F51" s="19">
+        <v>13612.73977</v>
+      </c>
+      <c r="G51" s="19">
+        <v>365.97840000000002</v>
+      </c>
+      <c r="H51" s="19">
+        <v>179.32230000000001</v>
+      </c>
+      <c r="I51" s="19">
+        <v>9728.5754400000005</v>
+      </c>
+      <c r="J51" s="19">
+        <v>8424.4648400000005</v>
+      </c>
+      <c r="K51" s="19">
+        <v>469.06599999999997</v>
+      </c>
+      <c r="L51" s="19">
+        <v>117.67169</v>
+      </c>
+      <c r="M51" s="19">
+        <v>8520.7038599999996</v>
+      </c>
+      <c r="N51" s="19">
+        <v>7234.0873799999999</v>
+      </c>
+      <c r="O51" s="4">
+        <v>517.55102999999997</v>
+      </c>
+      <c r="P51" s="4">
+        <v>151.30000000000001</v>
+      </c>
+      <c r="Q51" s="4">
+        <v>11780.9</v>
+      </c>
+      <c r="R51" s="4">
+        <v>10331.9</v>
+      </c>
+      <c r="S51" s="4">
+        <v>1439.2978000000001</v>
+      </c>
+      <c r="T51" s="4">
+        <v>485.93819999999999</v>
+      </c>
+      <c r="U51" s="4">
+        <v>4807.0463599999994</v>
+      </c>
+      <c r="V51" s="4">
+        <v>5761.4341899999999</v>
+      </c>
+      <c r="W51" s="19">
+        <v>525.50870000000009</v>
+      </c>
+      <c r="X51" s="19">
+        <v>389.36701000000005</v>
+      </c>
+      <c r="Y51" s="19">
+        <v>5645.453889999998</v>
+      </c>
+      <c r="Z51" s="19">
+        <v>6885.6275300000007</v>
+      </c>
+      <c r="AA51" s="27">
+        <v>605.80799999999999</v>
+      </c>
+      <c r="AB51" s="27">
+        <v>640.10947999999985</v>
+      </c>
+      <c r="AC51" s="27">
+        <v>9346.1753599999993</v>
+      </c>
+      <c r="AD51" s="27">
+        <v>7763.8124100000005</v>
+      </c>
+      <c r="AE51" s="27">
+        <v>422.392</v>
+      </c>
+      <c r="AF51" s="27">
+        <v>449.20994000000002</v>
+      </c>
+      <c r="AG51" s="27">
+        <v>11340.823469999999</v>
+      </c>
+      <c r="AH51" s="27">
+        <v>13768.64429</v>
+      </c>
+      <c r="AI51" s="27">
+        <v>132.58799999999999</v>
+      </c>
+      <c r="AJ51" s="27">
+        <v>114.32656</v>
+      </c>
+      <c r="AK51" s="27">
+        <v>3151.1142199999999</v>
+      </c>
+      <c r="AL51" s="27">
+        <v>3345.4886099999999</v>
+      </c>
+      <c r="AM51" s="27">
+        <v>97.634</v>
+      </c>
+      <c r="AN51" s="27">
+        <v>37.132739999999998</v>
+      </c>
+      <c r="AO51" s="27">
+        <v>3006.1875</v>
+      </c>
+      <c r="AP51" s="27">
+        <v>4089.4173500000002</v>
+      </c>
+      <c r="AR51" s="1"/>
+    </row>
+    <row r="52" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A52" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C52" s="19">
+        <v>292599.53885000001</v>
+      </c>
+      <c r="D52" s="19">
+        <v>118679.82253</v>
+      </c>
+      <c r="E52" s="19">
+        <v>5189.3075399999998</v>
+      </c>
+      <c r="F52" s="19">
+        <v>1673.76009</v>
+      </c>
+      <c r="G52" s="19">
+        <v>271772.29800000001</v>
+      </c>
+      <c r="H52" s="19">
+        <v>91851.583809999996</v>
+      </c>
+      <c r="I52" s="19">
+        <v>9812.4510499999997</v>
+      </c>
+      <c r="J52" s="19">
+        <v>4047.9441700000002</v>
+      </c>
+      <c r="K52" s="19">
+        <v>326556.516</v>
+      </c>
+      <c r="L52" s="19">
+        <v>108586.65670000001</v>
+      </c>
+      <c r="M52" s="19">
+        <v>2156.1505099999999</v>
+      </c>
+      <c r="N52" s="19">
+        <v>1038.6900700000001</v>
+      </c>
+      <c r="O52" s="4">
+        <v>436845.21500000003</v>
+      </c>
+      <c r="P52" s="4">
+        <v>141089.1</v>
+      </c>
+      <c r="Q52" s="4">
+        <v>404.8</v>
+      </c>
+      <c r="R52" s="4">
+        <v>325.60000000000002</v>
+      </c>
+      <c r="S52" s="4">
+        <v>513613.71800000011</v>
+      </c>
+      <c r="T52" s="4">
+        <v>179831.82851999995</v>
+      </c>
+      <c r="U52" s="4">
+        <v>1572.7057500000001</v>
+      </c>
+      <c r="V52" s="4">
+        <v>606.27057000000002</v>
+      </c>
+      <c r="W52" s="19">
+        <v>449020.40699999989</v>
+      </c>
+      <c r="X52" s="19">
+        <v>206481.51048</v>
+      </c>
+      <c r="Y52" s="19">
+        <v>1003.53457</v>
+      </c>
+      <c r="Z52" s="19">
+        <v>491.77516999999995</v>
+      </c>
+      <c r="AA52" s="27">
+        <v>333567.10100000002</v>
+      </c>
+      <c r="AB52" s="27">
+        <v>226583.56545999998</v>
+      </c>
+      <c r="AC52" s="27">
+        <v>1731.0571499999999</v>
+      </c>
+      <c r="AD52" s="27">
+        <v>1450.0793399999998</v>
+      </c>
+      <c r="AE52" s="27">
+        <v>546400.4192</v>
+      </c>
+      <c r="AF52" s="27">
+        <v>357516.99852000002</v>
+      </c>
+      <c r="AG52" s="27">
+        <v>21995.003209999999</v>
+      </c>
+      <c r="AH52" s="27">
+        <v>11494.79133</v>
+      </c>
+      <c r="AI52" s="27">
+        <v>110490.14200000001</v>
+      </c>
+      <c r="AJ52" s="27">
+        <v>84897.230890000006</v>
+      </c>
+      <c r="AK52" s="27">
+        <v>466.09645</v>
+      </c>
+      <c r="AL52" s="27">
+        <v>455.39283999999998</v>
+      </c>
+      <c r="AM52" s="27">
+        <v>164720.97949999999</v>
+      </c>
+      <c r="AN52" s="27">
+        <v>83005.132989999998</v>
+      </c>
+      <c r="AO52" s="27">
+        <v>9737.6665900000007</v>
+      </c>
+      <c r="AP52" s="27">
+        <v>3313.4014400000001</v>
+      </c>
+      <c r="AR52" s="1"/>
+    </row>
+    <row r="53" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A53" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C53" s="19">
+        <v>82607.433999999994</v>
+      </c>
+      <c r="D53" s="19">
+        <v>31781.401519999999</v>
+      </c>
+      <c r="E53" s="19">
+        <v>456.11761000000001</v>
+      </c>
+      <c r="F53" s="19">
+        <v>3828.8323999999998</v>
+      </c>
+      <c r="G53" s="19">
+        <v>78858.358900000007</v>
+      </c>
+      <c r="H53" s="19">
+        <v>30577.49008</v>
+      </c>
+      <c r="I53" s="19">
+        <v>574.42121999999995</v>
+      </c>
+      <c r="J53" s="19">
+        <v>2903.6275799999999</v>
+      </c>
+      <c r="K53" s="19">
+        <v>123363.22500000001</v>
+      </c>
+      <c r="L53" s="19">
+        <v>53602.817869999999</v>
+      </c>
+      <c r="M53" s="19">
+        <v>458.69297</v>
+      </c>
+      <c r="N53" s="19">
+        <v>4328.0835299999999</v>
+      </c>
+      <c r="O53" s="4">
+        <v>164076.40659999999</v>
+      </c>
+      <c r="P53" s="4">
+        <v>69325.3</v>
+      </c>
+      <c r="Q53" s="4">
+        <v>961.5</v>
+      </c>
+      <c r="R53" s="4">
+        <v>2685</v>
+      </c>
+      <c r="S53" s="4">
+        <v>121567.00999999998</v>
+      </c>
+      <c r="T53" s="4">
+        <v>49399.856290000018</v>
+      </c>
+      <c r="U53" s="4">
+        <v>11009.688310000001</v>
+      </c>
+      <c r="V53" s="4">
+        <v>9055.7976500000004</v>
+      </c>
+      <c r="W53" s="19">
+        <v>46954.485000000001</v>
+      </c>
+      <c r="X53" s="19">
+        <v>21155.38625</v>
+      </c>
+      <c r="Y53" s="19">
+        <v>46596.23513999999</v>
+      </c>
+      <c r="Z53" s="19">
+        <v>22137.794100000006</v>
+      </c>
+      <c r="AA53" s="27">
+        <v>69828.444000000003</v>
+      </c>
+      <c r="AB53" s="27">
+        <v>40091.303819999994</v>
+      </c>
+      <c r="AC53" s="27">
+        <v>15476.33354</v>
+      </c>
+      <c r="AD53" s="27">
+        <v>12276.25555</v>
+      </c>
+      <c r="AE53" s="27">
+        <v>57008.419000000002</v>
+      </c>
+      <c r="AF53" s="27">
+        <v>40865.092190000003</v>
+      </c>
+      <c r="AG53" s="27">
+        <v>33392.443630000002</v>
+      </c>
+      <c r="AH53" s="27">
+        <v>43134.820310000003</v>
+      </c>
+      <c r="AI53" s="27">
+        <v>26426.688999999998</v>
+      </c>
+      <c r="AJ53" s="27">
+        <v>18367.774669999999</v>
+      </c>
+      <c r="AK53" s="27">
+        <v>12122.78854</v>
+      </c>
+      <c r="AL53" s="27">
+        <v>8769.3574499999995</v>
+      </c>
+      <c r="AM53" s="27">
+        <v>5653.326</v>
+      </c>
+      <c r="AN53" s="27">
+        <v>2582.81187</v>
+      </c>
+      <c r="AO53" s="27">
+        <v>2549.4941199999998</v>
+      </c>
+      <c r="AP53" s="27">
+        <v>1331.47073</v>
+      </c>
+      <c r="AR53" s="1"/>
+    </row>
+    <row r="54" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A54" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C54" s="19">
+        <v>153746.12888999999</v>
+      </c>
+      <c r="D54" s="19">
+        <v>53170.514569999999</v>
+      </c>
+      <c r="E54" s="19">
+        <v>4586.2517600000001</v>
+      </c>
+      <c r="F54" s="19">
+        <v>12743.822109999999</v>
+      </c>
+      <c r="G54" s="19">
+        <v>179652.73480000001</v>
+      </c>
+      <c r="H54" s="19">
+        <v>55032.396809999998</v>
+      </c>
+      <c r="I54" s="19">
+        <v>23863.085940000001</v>
+      </c>
+      <c r="J54" s="19">
+        <v>15509.808559999999</v>
+      </c>
+      <c r="K54" s="19">
+        <v>311516.21299999999</v>
+      </c>
+      <c r="L54" s="19">
+        <v>90707.038069999995</v>
+      </c>
+      <c r="M54" s="19">
+        <v>9432.2288000000008</v>
+      </c>
+      <c r="N54" s="19">
+        <v>16986.904979999999</v>
+      </c>
+      <c r="O54" s="4">
+        <v>331529.38274999999</v>
+      </c>
+      <c r="P54" s="4">
+        <v>94380.3</v>
+      </c>
+      <c r="Q54" s="4">
+        <v>28072.6</v>
+      </c>
+      <c r="R54" s="4">
+        <v>20892.099999999999</v>
+      </c>
+      <c r="S54" s="4">
+        <v>536835.97455000004</v>
+      </c>
+      <c r="T54" s="4">
+        <v>155862.99012999999</v>
+      </c>
+      <c r="U54" s="4">
+        <v>98843.259180000037</v>
+      </c>
+      <c r="V54" s="4">
+        <v>27767.61904999999</v>
+      </c>
+      <c r="W54" s="19">
+        <v>256390.81749999998</v>
+      </c>
+      <c r="X54" s="19">
+        <v>82685.747790000023</v>
+      </c>
+      <c r="Y54" s="19">
+        <v>91257.327660000039</v>
+      </c>
+      <c r="Z54" s="19">
+        <v>27976.975169999994</v>
+      </c>
+      <c r="AA54" s="27">
+        <v>145917.18899999998</v>
+      </c>
+      <c r="AB54" s="27">
+        <v>68669.334499999997</v>
+      </c>
+      <c r="AC54" s="27">
+        <v>52175.834569999999</v>
+      </c>
+      <c r="AD54" s="27">
+        <v>47387.424910000002</v>
+      </c>
+      <c r="AE54" s="27">
+        <v>346787.93038999999</v>
+      </c>
+      <c r="AF54" s="27">
+        <v>171698.97524999999</v>
+      </c>
+      <c r="AG54" s="27">
+        <v>214668.20152</v>
+      </c>
+      <c r="AH54" s="27">
+        <v>120029.97255000001</v>
+      </c>
+      <c r="AI54" s="27">
+        <v>70461.797300000006</v>
+      </c>
+      <c r="AJ54" s="27">
+        <v>36602.477469999998</v>
+      </c>
+      <c r="AK54" s="27">
+        <v>81514.241529999999</v>
+      </c>
+      <c r="AL54" s="27">
+        <v>48107.446400000001</v>
+      </c>
+      <c r="AM54" s="27">
+        <v>77773.670100000003</v>
+      </c>
+      <c r="AN54" s="27">
+        <v>35475.386030000001</v>
+      </c>
+      <c r="AO54" s="27">
+        <v>73756.099900000001</v>
+      </c>
+      <c r="AP54" s="27">
+        <v>63089.033369999997</v>
+      </c>
+      <c r="AR54" s="1"/>
+    </row>
+    <row r="55" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A55" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C55" s="19">
+        <v>35429.462</v>
+      </c>
+      <c r="D55" s="19">
+        <v>10568.82228</v>
+      </c>
+      <c r="E55" s="19">
+        <v>4144.3947099999996</v>
+      </c>
+      <c r="F55" s="19">
+        <v>2548.1673900000001</v>
+      </c>
+      <c r="G55" s="19">
+        <v>40390.577570000001</v>
+      </c>
+      <c r="H55" s="19">
+        <v>10985.716920000001</v>
+      </c>
+      <c r="I55" s="19">
+        <v>3792.4006899999999</v>
+      </c>
+      <c r="J55" s="19">
+        <v>2601.5472599999998</v>
+      </c>
+      <c r="K55" s="19">
+        <v>59494.678679999997</v>
+      </c>
+      <c r="L55" s="19">
+        <v>16146.64467</v>
+      </c>
+      <c r="M55" s="19">
+        <v>3479.09274</v>
+      </c>
+      <c r="N55" s="19">
+        <v>3223.9308099999998</v>
+      </c>
+      <c r="O55" s="4">
+        <v>67600.118820000003</v>
+      </c>
+      <c r="P55" s="4">
+        <v>17307</v>
+      </c>
+      <c r="Q55" s="4">
+        <v>4637.5</v>
+      </c>
+      <c r="R55" s="4">
+        <v>3021.9</v>
+      </c>
+      <c r="S55" s="4">
+        <v>58632.004030000011</v>
+      </c>
+      <c r="T55" s="4">
+        <v>18613.526749999997</v>
+      </c>
+      <c r="U55" s="4">
+        <v>6153.4903600000007</v>
+      </c>
+      <c r="V55" s="4">
+        <v>5546.6852599999993</v>
+      </c>
+      <c r="W55" s="19">
+        <v>80343.273949999988</v>
+      </c>
+      <c r="X55" s="19">
+        <v>23087.437199999997</v>
+      </c>
+      <c r="Y55" s="19">
+        <v>12713.402030000001</v>
+      </c>
+      <c r="Z55" s="19">
+        <v>8340.4062699999977</v>
+      </c>
+      <c r="AA55" s="27">
+        <v>75208.802800000005</v>
+      </c>
+      <c r="AB55" s="27">
+        <v>28274.637090000004</v>
+      </c>
+      <c r="AC55" s="27">
+        <v>16060.88789</v>
+      </c>
+      <c r="AD55" s="27">
+        <v>13988.13478</v>
+      </c>
+      <c r="AE55" s="27">
+        <v>95169.875</v>
+      </c>
+      <c r="AF55" s="27">
+        <v>33358.597249999999</v>
+      </c>
+      <c r="AG55" s="27">
+        <v>15181.985769999999</v>
+      </c>
+      <c r="AH55" s="27">
+        <v>12069.30589</v>
+      </c>
+      <c r="AI55" s="27">
+        <v>20127.8298</v>
+      </c>
+      <c r="AJ55" s="27">
+        <v>8757.0366599999998</v>
+      </c>
+      <c r="AK55" s="27">
+        <v>3565.7932300000002</v>
+      </c>
+      <c r="AL55" s="27">
+        <v>3230.35637</v>
+      </c>
+      <c r="AM55" s="27">
+        <v>80130.622199999998</v>
+      </c>
+      <c r="AN55" s="27">
+        <v>21830.865010000001</v>
+      </c>
+      <c r="AO55" s="27">
+        <v>8482.6310099999992</v>
+      </c>
+      <c r="AP55" s="27">
+        <v>3664.03179</v>
+      </c>
+      <c r="AR55" s="1"/>
+    </row>
+    <row r="56" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A56" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C56" s="19">
+        <v>368.86872</v>
+      </c>
+      <c r="D56" s="19">
+        <v>237.48366999999999</v>
+      </c>
+      <c r="E56" s="19">
+        <v>1207.39615</v>
+      </c>
+      <c r="F56" s="19">
+        <v>12148.95937</v>
+      </c>
+      <c r="G56" s="19">
+        <v>324.24112000000002</v>
+      </c>
+      <c r="H56" s="19">
+        <v>298.43513000000002</v>
+      </c>
+      <c r="I56" s="19">
+        <v>1283.3999899999999</v>
+      </c>
+      <c r="J56" s="19">
+        <v>10827.48509</v>
+      </c>
+      <c r="K56" s="19">
+        <v>537.94550000000004</v>
+      </c>
+      <c r="L56" s="19">
+        <v>289.46753999999999</v>
+      </c>
+      <c r="M56" s="19">
+        <v>1330.97684</v>
+      </c>
+      <c r="N56" s="19">
+        <v>15808.0504</v>
+      </c>
+      <c r="O56" s="4">
+        <v>683.83397000000002</v>
+      </c>
+      <c r="P56" s="4">
+        <v>667.6</v>
+      </c>
+      <c r="Q56" s="4">
+        <v>1192.0999999999999</v>
+      </c>
+      <c r="R56" s="4">
+        <v>15932.3</v>
+      </c>
+      <c r="S56" s="4">
+        <v>1986.9484200000002</v>
+      </c>
+      <c r="T56" s="4">
+        <v>1226.3550100000002</v>
+      </c>
+      <c r="U56" s="4">
+        <v>1239.5048100000001</v>
+      </c>
+      <c r="V56" s="4">
+        <v>18675.469449999993</v>
+      </c>
+      <c r="W56" s="19">
+        <v>1279.83979</v>
+      </c>
+      <c r="X56" s="19">
+        <v>1519.3479499999996</v>
+      </c>
+      <c r="Y56" s="19">
+        <v>1884.5003100000008</v>
+      </c>
+      <c r="Z56" s="19">
+        <v>19297.862210000003</v>
+      </c>
+      <c r="AA56" s="27">
+        <v>283.32089000000002</v>
+      </c>
+      <c r="AB56" s="27">
+        <v>1244.8857700000001</v>
+      </c>
+      <c r="AC56" s="27">
+        <v>2820.5808900000002</v>
+      </c>
+      <c r="AD56" s="27">
+        <v>22498.319969999997</v>
+      </c>
+      <c r="AE56" s="27">
+        <v>1302.1694399999999</v>
+      </c>
+      <c r="AF56" s="27">
+        <v>1458.2430099999999</v>
+      </c>
+      <c r="AG56" s="27">
+        <v>2444.8222000000001</v>
+      </c>
+      <c r="AH56" s="27">
+        <v>22424.129840000001</v>
+      </c>
+      <c r="AI56" s="27">
+        <v>53.093800000000002</v>
+      </c>
+      <c r="AJ56" s="27">
+        <v>181.92</v>
+      </c>
+      <c r="AK56" s="27">
+        <v>923.57056</v>
+      </c>
+      <c r="AL56" s="27">
+        <v>7189.6260400000001</v>
+      </c>
+      <c r="AM56" s="27">
+        <v>125.67222</v>
+      </c>
+      <c r="AN56" s="27">
+        <v>358.83386999999999</v>
+      </c>
+      <c r="AO56" s="27">
+        <v>708.13048000000003</v>
+      </c>
+      <c r="AP56" s="27">
+        <v>11851.149149999999</v>
+      </c>
+      <c r="AR56" s="1"/>
+    </row>
+    <row r="57" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A57" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C57" s="19">
+        <v>0</v>
+      </c>
+      <c r="D57" s="19">
+        <v>0</v>
+      </c>
+      <c r="E57" s="19">
+        <v>149.67850999999999</v>
+      </c>
+      <c r="F57" s="19">
+        <v>1644.1228699999999</v>
+      </c>
+      <c r="G57" s="19">
+        <v>18</v>
+      </c>
+      <c r="H57" s="19">
+        <v>6.7224599999999999</v>
+      </c>
+      <c r="I57" s="19">
+        <v>183.9829</v>
+      </c>
+      <c r="J57" s="19">
+        <v>2222.8609299999998</v>
+      </c>
+      <c r="K57" s="19">
+        <v>0</v>
+      </c>
+      <c r="L57" s="19">
+        <v>0</v>
+      </c>
+      <c r="M57" s="19">
+        <v>188.38290000000001</v>
+      </c>
+      <c r="N57" s="19">
+        <v>2179.3789400000001</v>
+      </c>
+      <c r="O57" s="4">
+        <v>3.3660000000000001</v>
+      </c>
+      <c r="P57" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q57" s="4">
+        <v>165.9</v>
+      </c>
+      <c r="R57" s="4">
+        <v>2443.1999999999998</v>
+      </c>
+      <c r="S57" s="4">
+        <v>1.2789999999999999</v>
+      </c>
+      <c r="T57" s="4">
+        <v>1.6682600000000001</v>
+      </c>
+      <c r="U57" s="4">
+        <v>179.25139999999999</v>
+      </c>
+      <c r="V57" s="4">
+        <v>2719.4069499999996</v>
+      </c>
+      <c r="W57" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="X57" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y57" s="19">
+        <v>173.92245999999997</v>
+      </c>
+      <c r="Z57" s="19">
+        <v>2583.5102100000008</v>
+      </c>
+      <c r="AA57" s="27">
+        <v>0</v>
+      </c>
+      <c r="AB57" s="27">
+        <v>0</v>
+      </c>
+      <c r="AC57" s="27">
+        <v>160.11769999999999</v>
+      </c>
+      <c r="AD57" s="27">
+        <v>2136.3122800000001</v>
+      </c>
+      <c r="AE57" s="27">
+        <v>12.324999999999999</v>
+      </c>
+      <c r="AF57" s="27">
+        <v>319.01100000000002</v>
+      </c>
+      <c r="AG57" s="27">
+        <v>124.74551</v>
+      </c>
+      <c r="AH57" s="27">
+        <v>1862.5529300000001</v>
+      </c>
+      <c r="AI57" s="27">
+        <v>0</v>
+      </c>
+      <c r="AJ57" s="27">
+        <v>0</v>
+      </c>
+      <c r="AK57" s="27">
+        <v>49.663400000000003</v>
+      </c>
+      <c r="AL57" s="27">
+        <v>736.75570000000005</v>
+      </c>
+      <c r="AM57" s="27">
+        <v>0</v>
+      </c>
+      <c r="AN57" s="27">
+        <v>0</v>
+      </c>
+      <c r="AO57" s="27">
+        <v>56.393999999999998</v>
+      </c>
+      <c r="AP57" s="27">
+        <v>717.63937999999996</v>
+      </c>
+      <c r="AR57" s="1"/>
+    </row>
+    <row r="58" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A58" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C58" s="19">
+        <v>17133.95</v>
+      </c>
+      <c r="D58" s="19">
+        <v>8888.9199399999998</v>
+      </c>
+      <c r="E58" s="19">
+        <v>355.46690000000001</v>
+      </c>
+      <c r="F58" s="19">
+        <v>991.36722999999995</v>
+      </c>
+      <c r="G58" s="19">
+        <v>16891.435700000002</v>
+      </c>
+      <c r="H58" s="19">
+        <v>5793.0643099999998</v>
+      </c>
+      <c r="I58" s="19">
+        <v>1004.63759</v>
+      </c>
+      <c r="J58" s="19">
+        <v>1565.2195400000001</v>
+      </c>
+      <c r="K58" s="19">
+        <v>12518.082200000001</v>
+      </c>
+      <c r="L58" s="19">
+        <v>3886.26928</v>
+      </c>
+      <c r="M58" s="19">
+        <v>496.50184000000002</v>
+      </c>
+      <c r="N58" s="19">
+        <v>948.90611999999999</v>
+      </c>
+      <c r="O58" s="4">
+        <v>10810.125099999999</v>
+      </c>
+      <c r="P58" s="4">
+        <v>3135.3</v>
+      </c>
+      <c r="Q58" s="4">
+        <v>492.7</v>
+      </c>
+      <c r="R58" s="4">
+        <v>972.6</v>
+      </c>
+      <c r="S58" s="4">
+        <v>15398.725399999999</v>
+      </c>
+      <c r="T58" s="4">
+        <v>3138.1845800000001</v>
+      </c>
+      <c r="U58" s="4">
+        <v>968.12258999999995</v>
+      </c>
+      <c r="V58" s="4">
+        <v>1644.3725900000004</v>
+      </c>
+      <c r="W58" s="19">
+        <v>4023.7669000000001</v>
+      </c>
+      <c r="X58" s="19">
+        <v>1593.4412900000002</v>
+      </c>
+      <c r="Y58" s="19">
+        <v>814.02179999999976</v>
+      </c>
+      <c r="Z58" s="19">
+        <v>1423.4507100000001</v>
+      </c>
+      <c r="AA58" s="27">
+        <v>835.08065000000011</v>
+      </c>
+      <c r="AB58" s="27">
+        <v>767.87358999999992</v>
+      </c>
+      <c r="AC58" s="27">
+        <v>885.8834700000001</v>
+      </c>
+      <c r="AD58" s="27">
+        <v>1287.1597099999999</v>
+      </c>
+      <c r="AE58" s="27">
+        <v>5022.4516999999996</v>
+      </c>
+      <c r="AF58" s="27">
+        <v>1216.7236</v>
+      </c>
+      <c r="AG58" s="27">
+        <v>987.54731000000004</v>
+      </c>
+      <c r="AH58" s="27">
+        <v>1772.9341899999999</v>
+      </c>
+      <c r="AI58" s="27">
+        <v>917.95910000000003</v>
+      </c>
+      <c r="AJ58" s="27">
+        <v>105.39493</v>
+      </c>
+      <c r="AK58" s="27">
+        <v>201.93002000000001</v>
+      </c>
+      <c r="AL58" s="27">
+        <v>571.28989999999999</v>
+      </c>
+      <c r="AM58" s="27">
+        <v>1218.47893</v>
+      </c>
+      <c r="AN58" s="27">
+        <v>128.86354</v>
+      </c>
+      <c r="AO58" s="27">
+        <v>835.51315999999997</v>
+      </c>
+      <c r="AP58" s="27">
+        <v>742.44314999999995</v>
+      </c>
+      <c r="AR58" s="1"/>
+    </row>
+    <row r="59" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A59" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C59" s="19">
+        <v>215.524</v>
+      </c>
+      <c r="D59" s="19">
+        <v>75.561899999999994</v>
+      </c>
+      <c r="E59" s="19">
+        <v>1177.4360799999999</v>
+      </c>
+      <c r="F59" s="19">
+        <v>951.66812000000004</v>
+      </c>
+      <c r="G59" s="19">
+        <v>10306.102999999999</v>
+      </c>
+      <c r="H59" s="19">
+        <v>502.32679999999999</v>
+      </c>
+      <c r="I59" s="19">
+        <v>793.07857999999999</v>
+      </c>
+      <c r="J59" s="19">
+        <v>1556.19103</v>
+      </c>
+      <c r="K59" s="19">
+        <v>29.018000000000001</v>
+      </c>
+      <c r="L59" s="19">
+        <v>13.85661</v>
+      </c>
+      <c r="M59" s="19">
+        <v>40872.740210000004</v>
+      </c>
+      <c r="N59" s="19">
+        <v>2112.20505</v>
+      </c>
+      <c r="O59" s="4">
+        <v>145.215</v>
+      </c>
+      <c r="P59" s="4">
+        <v>362.1</v>
+      </c>
+      <c r="Q59" s="4">
+        <v>718.9</v>
+      </c>
+      <c r="R59" s="4">
+        <v>1601</v>
+      </c>
+      <c r="S59" s="4">
+        <v>52.784999999999997</v>
+      </c>
+      <c r="T59" s="4">
+        <v>104.66634999999999</v>
+      </c>
+      <c r="U59" s="4">
+        <v>415.77109999999999</v>
+      </c>
+      <c r="V59" s="4">
+        <v>1009.4991499999996</v>
+      </c>
+      <c r="W59" s="19">
+        <v>40.959600000000002</v>
+      </c>
+      <c r="X59" s="19">
+        <v>146.23851999999999</v>
+      </c>
+      <c r="Y59" s="19">
+        <v>394.55793999999997</v>
+      </c>
+      <c r="Z59" s="19">
+        <v>959.10323000000017</v>
+      </c>
+      <c r="AA59" s="27">
+        <v>22.3658</v>
+      </c>
+      <c r="AB59" s="27">
+        <v>188.87223000000003</v>
+      </c>
+      <c r="AC59" s="27">
+        <v>1023.2445799999999</v>
+      </c>
+      <c r="AD59" s="27">
+        <v>2167.07935</v>
+      </c>
+      <c r="AE59" s="27">
+        <v>72.508139999999997</v>
+      </c>
+      <c r="AF59" s="27">
+        <v>619.94853000000001</v>
+      </c>
+      <c r="AG59" s="27">
+        <v>1127.4008200000001</v>
+      </c>
+      <c r="AH59" s="27">
+        <v>4608.16104</v>
+      </c>
+      <c r="AI59" s="27">
+        <v>24.983000000000001</v>
+      </c>
+      <c r="AJ59" s="27">
+        <v>156.31899999999999</v>
+      </c>
+      <c r="AK59" s="27">
+        <v>242.2835</v>
+      </c>
+      <c r="AL59" s="27">
+        <v>764.92440999999997</v>
+      </c>
+      <c r="AM59" s="27">
+        <v>4.2781000000000002</v>
+      </c>
+      <c r="AN59" s="27">
+        <v>41.299939999999999</v>
+      </c>
+      <c r="AO59" s="27">
+        <v>294.91028999999997</v>
+      </c>
+      <c r="AP59" s="27">
+        <v>1246.6139599999999</v>
+      </c>
+      <c r="AR59" s="1"/>
+    </row>
+    <row r="60" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A60" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C60" s="19">
         <v>3</v>
       </c>
-      <c r="B8" s="2" t="s">
-[...153 lines deleted...]
-      </c>
+      <c r="D60" s="19">
+        <v>0.16278000000000001</v>
+      </c>
+      <c r="E60" s="19">
+        <v>12.5025</v>
+      </c>
+      <c r="F60" s="19">
+        <v>0.84658999999999995</v>
+      </c>
+      <c r="G60" s="19">
+        <v>0</v>
+      </c>
+      <c r="H60" s="19">
+        <v>0</v>
+      </c>
+      <c r="I60" s="19">
+        <v>83.412000000000006</v>
+      </c>
+      <c r="J60" s="19">
+        <v>2.5217499999999999</v>
+      </c>
+      <c r="K60" s="19">
+        <v>30</v>
+      </c>
+      <c r="L60" s="19">
+        <v>5.0570599999999999</v>
+      </c>
+      <c r="M60" s="19">
+        <v>19.007259999999999</v>
+      </c>
+      <c r="N60" s="19">
+        <v>0.17363000000000001</v>
+      </c>
+      <c r="O60" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="P60" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q60" s="4">
+        <v>247.7</v>
+      </c>
+      <c r="R60" s="4">
+        <v>11.2</v>
+      </c>
+      <c r="S60" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="T60" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="U60" s="4">
+        <v>138.14100999999999</v>
+      </c>
+      <c r="V60" s="4">
+        <v>10.661100000000001</v>
+      </c>
+      <c r="W60" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="X60" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y60" s="19">
+        <v>1348.50548</v>
+      </c>
+      <c r="Z60" s="19">
+        <v>75.728139999999996</v>
+      </c>
+      <c r="AA60" s="27">
+        <v>280.5</v>
+      </c>
+      <c r="AB60" s="27">
+        <v>71.033280000000005</v>
+      </c>
+      <c r="AC60" s="27">
+        <v>15</v>
+      </c>
+      <c r="AD60" s="27">
+        <v>1.3633999999999999</v>
+      </c>
+      <c r="AE60" s="27">
+        <v>1951.9480000000001</v>
+      </c>
+      <c r="AF60" s="27">
+        <v>366.17935999999997</v>
+      </c>
+      <c r="AG60" s="27">
+        <v>0.74395999999999995</v>
+      </c>
+      <c r="AH60" s="27">
+        <v>0.72143000000000002</v>
+      </c>
+      <c r="AI60" s="27">
+        <v>239</v>
+      </c>
+      <c r="AJ60" s="27">
+        <v>34.258699999999997</v>
+      </c>
+      <c r="AK60" s="27">
+        <v>0</v>
+      </c>
+      <c r="AL60" s="27">
+        <v>0</v>
+      </c>
+      <c r="AM60" s="27">
+        <v>0</v>
+      </c>
+      <c r="AN60" s="27">
+        <v>0</v>
+      </c>
+      <c r="AO60" s="27">
+        <v>2.146E-2</v>
+      </c>
+      <c r="AP60" s="27">
+        <v>3.1879999999999999E-2</v>
+      </c>
+      <c r="AR60" s="1"/>
     </row>
-    <row r="9" spans="1:54" s="19" customFormat="1">
-[...98 lines deleted...]
-      <c r="AI9" s="5">
+    <row r="61" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A61" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C61" s="19">
+        <v>73.349999999999994</v>
+      </c>
+      <c r="D61" s="19">
+        <v>14.014950000000001</v>
+      </c>
+      <c r="E61" s="19">
+        <v>3.3039999999999998</v>
+      </c>
+      <c r="F61" s="19">
+        <v>22.604310000000002</v>
+      </c>
+      <c r="G61" s="19">
+        <v>190.315</v>
+      </c>
+      <c r="H61" s="19">
+        <v>26.44988</v>
+      </c>
+      <c r="I61" s="19">
+        <v>167.58680000000001</v>
+      </c>
+      <c r="J61" s="19">
+        <v>102.31858</v>
+      </c>
+      <c r="K61" s="19">
+        <v>1021</v>
+      </c>
+      <c r="L61" s="19">
+        <v>406.14046000000002</v>
+      </c>
+      <c r="M61" s="19">
+        <v>111.4402</v>
+      </c>
+      <c r="N61" s="19">
+        <v>48.960479999999997</v>
+      </c>
+      <c r="O61" s="4">
+        <v>513</v>
+      </c>
+      <c r="P61" s="4">
+        <v>189</v>
+      </c>
+      <c r="Q61" s="4">
+        <v>9.9</v>
+      </c>
+      <c r="R61" s="4">
+        <v>7.8</v>
+      </c>
+      <c r="S61" s="4">
+        <v>1942.7540000000001</v>
+      </c>
+      <c r="T61" s="4">
+        <v>724.0008600000001</v>
+      </c>
+      <c r="U61" s="4">
+        <v>283.54001000000005</v>
+      </c>
+      <c r="V61" s="4">
+        <v>112.19942</v>
+      </c>
+      <c r="W61" s="19">
+        <v>2456.08</v>
+      </c>
+      <c r="X61" s="19">
+        <v>282.38576999999998</v>
+      </c>
+      <c r="Y61" s="19">
+        <v>95.097939999999994</v>
+      </c>
+      <c r="Z61" s="19">
+        <v>55.750000000000007</v>
+      </c>
+      <c r="AA61" s="27">
+        <v>1973.5027</v>
+      </c>
+      <c r="AB61" s="27">
+        <v>442.67099999999999</v>
+      </c>
+      <c r="AC61" s="27">
+        <v>484.14165999999994</v>
+      </c>
+      <c r="AD61" s="27">
+        <v>122.32962999999998</v>
+      </c>
+      <c r="AE61" s="27">
+        <v>9384.098</v>
+      </c>
+      <c r="AF61" s="27">
+        <v>1548.2591</v>
+      </c>
+      <c r="AG61" s="27">
+        <v>905.46658000000002</v>
+      </c>
+      <c r="AH61" s="27">
+        <v>173.04264000000001</v>
+      </c>
+      <c r="AI61" s="27">
+        <v>486</v>
+      </c>
+      <c r="AJ61" s="27">
+        <v>142.29</v>
+      </c>
+      <c r="AK61" s="27">
+        <v>274.48239999999998</v>
+      </c>
+      <c r="AL61" s="27">
+        <v>36.798560000000002</v>
+      </c>
+      <c r="AM61" s="27">
+        <v>928.27</v>
+      </c>
+      <c r="AN61" s="27">
+        <v>208.29138</v>
+      </c>
+      <c r="AO61" s="27">
+        <v>99.629339999999999</v>
+      </c>
+      <c r="AP61" s="27">
+        <v>42.463340000000002</v>
+      </c>
+      <c r="AR61" s="1"/>
+    </row>
+    <row r="62" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A62" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C62" s="19">
+        <v>108.66500000000001</v>
+      </c>
+      <c r="D62" s="19">
+        <v>432.11023999999998</v>
+      </c>
+      <c r="E62" s="19">
+        <v>688.64369999999997</v>
+      </c>
+      <c r="F62" s="19">
+        <v>757.93911000000003</v>
+      </c>
+      <c r="G62" s="19">
+        <v>173.68199999999999</v>
+      </c>
+      <c r="H62" s="19">
+        <v>457.92099999999999</v>
+      </c>
+      <c r="I62" s="19">
+        <v>277.17219999999998</v>
+      </c>
+      <c r="J62" s="19">
+        <v>647.38558</v>
+      </c>
+      <c r="K62" s="19">
+        <v>317.29426999999998</v>
+      </c>
+      <c r="L62" s="19">
+        <v>698.17705000000001</v>
+      </c>
+      <c r="M62" s="19">
+        <v>96.404330000000002</v>
+      </c>
+      <c r="N62" s="19">
+        <v>550.62079000000006</v>
+      </c>
+      <c r="O62" s="4">
+        <v>88.281999999999996</v>
+      </c>
+      <c r="P62" s="4">
+        <v>213.8</v>
+      </c>
+      <c r="Q62" s="4">
+        <v>168.7</v>
+      </c>
+      <c r="R62" s="4">
+        <v>686.6</v>
+      </c>
+      <c r="S62" s="4">
+        <v>105.98168</v>
+      </c>
+      <c r="T62" s="4">
+        <v>273.50136000000003</v>
+      </c>
+      <c r="U62" s="4">
+        <v>282.59699999999998</v>
+      </c>
+      <c r="V62" s="4">
+        <v>787.15859</v>
+      </c>
+      <c r="W62" s="19">
+        <v>45.358500000000006</v>
+      </c>
+      <c r="X62" s="19">
+        <v>140.19318000000001</v>
+      </c>
+      <c r="Y62" s="19">
+        <v>140.41584999999998</v>
+      </c>
+      <c r="Z62" s="19">
+        <v>593.63720000000001</v>
+      </c>
+      <c r="AA62" s="27">
+        <v>134.86995999999999</v>
+      </c>
+      <c r="AB62" s="27">
+        <v>686.91309000000001</v>
+      </c>
+      <c r="AC62" s="27">
+        <v>107.5194</v>
+      </c>
+      <c r="AD62" s="27">
+        <v>500.18270000000001</v>
+      </c>
+      <c r="AE62" s="27">
+        <v>60.906129999999997</v>
+      </c>
+      <c r="AF62" s="27">
+        <v>142.62633</v>
+      </c>
+      <c r="AG62" s="27">
+        <v>66.565309999999997</v>
+      </c>
+      <c r="AH62" s="27">
+        <v>433.58253000000002</v>
+      </c>
+      <c r="AI62" s="27">
+        <v>25.858930000000001</v>
+      </c>
+      <c r="AJ62" s="27">
+        <v>48.983429999999998</v>
+      </c>
+      <c r="AK62" s="27">
+        <v>12.33475</v>
+      </c>
+      <c r="AL62" s="27">
+        <v>62.181519999999999</v>
+      </c>
+      <c r="AM62" s="27">
+        <v>6.5620000000000003</v>
+      </c>
+      <c r="AN62" s="27">
+        <v>59.5578</v>
+      </c>
+      <c r="AO62" s="27">
+        <v>10.98705</v>
+      </c>
+      <c r="AP62" s="27">
+        <v>78.838819999999998</v>
+      </c>
+      <c r="AR62" s="1"/>
+    </row>
+    <row r="63" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A63" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C63" s="19">
+        <v>174.1421</v>
+      </c>
+      <c r="D63" s="19">
+        <v>115.84822</v>
+      </c>
+      <c r="E63" s="19">
+        <v>714.65548000000001</v>
+      </c>
+      <c r="F63" s="19">
+        <v>5340.0769</v>
+      </c>
+      <c r="G63" s="19">
+        <v>99.233900000000006</v>
+      </c>
+      <c r="H63" s="19">
+        <v>414.00121999999999</v>
+      </c>
+      <c r="I63" s="19">
+        <v>811.55915000000005</v>
+      </c>
+      <c r="J63" s="19">
+        <v>5776.6917899999999</v>
+      </c>
+      <c r="K63" s="19">
+        <v>81.016350000000003</v>
+      </c>
+      <c r="L63" s="19">
+        <v>425.55219</v>
+      </c>
+      <c r="M63" s="19">
+        <v>816.49455999999998</v>
+      </c>
+      <c r="N63" s="19">
+        <v>6795.6347699999997</v>
+      </c>
+      <c r="O63" s="4">
+        <v>80.144999999999996</v>
+      </c>
+      <c r="P63" s="4">
+        <v>768</v>
+      </c>
+      <c r="Q63" s="4">
+        <v>943.3</v>
+      </c>
+      <c r="R63" s="4">
+        <v>8632.2000000000007</v>
+      </c>
+      <c r="S63" s="4">
+        <v>92.65270000000001</v>
+      </c>
+      <c r="T63" s="4">
+        <v>555.08901000000003</v>
+      </c>
+      <c r="U63" s="4">
+        <v>965.17351999999994</v>
+      </c>
+      <c r="V63" s="4">
+        <v>6918.1946099999968</v>
+      </c>
+      <c r="W63" s="19">
+        <v>14.5566</v>
+      </c>
+      <c r="X63" s="19">
+        <v>176.97625999999997</v>
+      </c>
+      <c r="Y63" s="19">
+        <v>1300.9320899999998</v>
+      </c>
+      <c r="Z63" s="19">
+        <v>8582.6869200000019</v>
+      </c>
+      <c r="AA63" s="27">
+        <v>8.7501999999999995</v>
+      </c>
+      <c r="AB63" s="27">
+        <v>97.437939999999998</v>
+      </c>
+      <c r="AC63" s="27">
+        <v>1115.1867699999998</v>
+      </c>
+      <c r="AD63" s="27">
+        <v>5868.8868100000009</v>
+      </c>
+      <c r="AE63" s="27">
+        <v>49.34713</v>
+      </c>
+      <c r="AF63" s="27">
+        <v>509.30176999999998</v>
+      </c>
+      <c r="AG63" s="27">
+        <v>1130.9406799999999</v>
+      </c>
+      <c r="AH63" s="27">
+        <v>9829.1581000000006</v>
+      </c>
+      <c r="AI63" s="27">
+        <v>2.0301999999999998</v>
+      </c>
+      <c r="AJ63" s="27">
+        <v>21.069700000000001</v>
+      </c>
+      <c r="AK63" s="27">
+        <v>328.06707999999998</v>
+      </c>
+      <c r="AL63" s="27">
+        <v>2008.2188900000001</v>
+      </c>
+      <c r="AM63" s="27">
+        <v>98.514279999999999</v>
+      </c>
+      <c r="AN63" s="27">
+        <v>805.86297000000002</v>
+      </c>
+      <c r="AO63" s="27">
+        <v>490.84561000000002</v>
+      </c>
+      <c r="AP63" s="27">
+        <v>3440.9919100000002</v>
+      </c>
+      <c r="AR63" s="1"/>
+    </row>
+    <row r="64" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A64" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C64" s="19">
+        <v>0</v>
+      </c>
+      <c r="D64" s="19">
+        <v>0</v>
+      </c>
+      <c r="E64" s="19">
+        <v>78.45917</v>
+      </c>
+      <c r="F64" s="19">
+        <v>115.03582</v>
+      </c>
+      <c r="G64" s="19">
+        <v>0</v>
+      </c>
+      <c r="H64" s="19">
+        <v>0</v>
+      </c>
+      <c r="I64" s="19">
+        <v>262.14096000000001</v>
+      </c>
+      <c r="J64" s="19">
+        <v>193.02051</v>
+      </c>
+      <c r="K64" s="19">
+        <v>0.18049999999999999</v>
+      </c>
+      <c r="L64" s="19">
+        <v>8.3419999999999994E-2</v>
+      </c>
+      <c r="M64" s="19">
+        <v>123.69694</v>
+      </c>
+      <c r="N64" s="19">
+        <v>115.34209</v>
+      </c>
+      <c r="O64" s="4">
+        <v>6.8259999999999996</v>
+      </c>
+      <c r="P64" s="4">
+        <v>1.4</v>
+      </c>
+      <c r="Q64" s="4">
+        <v>194</v>
+      </c>
+      <c r="R64" s="4">
+        <v>156.6</v>
+      </c>
+      <c r="S64" s="4">
+        <v>15.8</v>
+      </c>
+      <c r="T64" s="4">
+        <v>2.6124999999999998</v>
+      </c>
+      <c r="U64" s="4">
+        <v>53.184989999999999</v>
+      </c>
+      <c r="V64" s="4">
+        <v>124.74684999999999</v>
+      </c>
+      <c r="W64" s="19">
+        <v>917.41500000000008</v>
+      </c>
+      <c r="X64" s="19">
+        <v>90.392319999999998</v>
+      </c>
+      <c r="Y64" s="19">
+        <v>62.496899999999997</v>
+      </c>
+      <c r="Z64" s="19">
+        <v>67.278260000000003</v>
+      </c>
+      <c r="AA64" s="27">
+        <v>1772.4760000000001</v>
+      </c>
+      <c r="AB64" s="27">
+        <v>649.57859000000008</v>
+      </c>
+      <c r="AC64" s="27">
+        <v>23.659929999999999</v>
+      </c>
+      <c r="AD64" s="27">
+        <v>47.356679999999997</v>
+      </c>
+      <c r="AE64" s="27">
+        <v>2741.7539999999999</v>
+      </c>
+      <c r="AF64" s="27">
+        <v>1387.2129</v>
+      </c>
+      <c r="AG64" s="27">
+        <v>8.6922200000000007</v>
+      </c>
+      <c r="AH64" s="27">
+        <v>21.909179999999999</v>
+      </c>
+      <c r="AI64" s="27">
+        <v>888.69</v>
+      </c>
+      <c r="AJ64" s="27">
+        <v>364.72061000000002</v>
+      </c>
+      <c r="AK64" s="27">
+        <v>1.9052100000000001</v>
+      </c>
+      <c r="AL64" s="27">
+        <v>5.2775600000000003</v>
+      </c>
+      <c r="AM64" s="27">
+        <v>1279.0999999999999</v>
+      </c>
+      <c r="AN64" s="27">
+        <v>592.97923000000003</v>
+      </c>
+      <c r="AO64" s="27">
+        <v>1.0065999999999999</v>
+      </c>
+      <c r="AP64" s="27">
+        <v>2.3511299999999999</v>
+      </c>
+      <c r="AR64" s="1"/>
+    </row>
+    <row r="65" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A65" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C65" s="19">
+        <v>2644.8510000000001</v>
+      </c>
+      <c r="D65" s="19">
+        <v>949.99152000000004</v>
+      </c>
+      <c r="E65" s="19">
+        <v>563.20155999999997</v>
+      </c>
+      <c r="F65" s="19">
+        <v>561.02156000000002</v>
+      </c>
+      <c r="G65" s="19">
+        <v>3642.6219999999998</v>
+      </c>
+      <c r="H65" s="19">
+        <v>1708.44724</v>
+      </c>
+      <c r="I65" s="19">
+        <v>633.78548000000001</v>
+      </c>
+      <c r="J65" s="19">
+        <v>649.64049</v>
+      </c>
+      <c r="K65" s="19">
+        <v>1584.0959800000001</v>
+      </c>
+      <c r="L65" s="19">
+        <v>772.39403000000004</v>
+      </c>
+      <c r="M65" s="19">
+        <v>558.87095999999997</v>
+      </c>
+      <c r="N65" s="19">
+        <v>524.35460999999998</v>
+      </c>
+      <c r="O65" s="4">
+        <v>805.10302999999999</v>
+      </c>
+      <c r="P65" s="4">
+        <v>305.2</v>
+      </c>
+      <c r="Q65" s="4">
+        <v>445</v>
+      </c>
+      <c r="R65" s="4">
+        <v>323.3</v>
+      </c>
+      <c r="S65" s="4">
+        <v>3087.1041500000001</v>
+      </c>
+      <c r="T65" s="4">
+        <v>903.24650999999994</v>
+      </c>
+      <c r="U65" s="4">
+        <v>1418.6178299999999</v>
+      </c>
+      <c r="V65" s="4">
+        <v>309.83569999999997</v>
+      </c>
+      <c r="W65" s="19">
+        <v>3723.703</v>
+      </c>
+      <c r="X65" s="19">
+        <v>777.74822999999992</v>
+      </c>
+      <c r="Y65" s="19">
+        <v>729.84846999999991</v>
+      </c>
+      <c r="Z65" s="19">
+        <v>606.40324999999996</v>
+      </c>
+      <c r="AA65" s="27">
+        <v>3168.3090000000002</v>
+      </c>
+      <c r="AB65" s="27">
+        <v>1303.65031</v>
+      </c>
+      <c r="AC65" s="27">
+        <v>1265.93498</v>
+      </c>
+      <c r="AD65" s="27">
+        <v>691.78120999999999</v>
+      </c>
+      <c r="AE65" s="27">
+        <v>3905.7984999999999</v>
+      </c>
+      <c r="AF65" s="27">
+        <v>744.11334999999997</v>
+      </c>
+      <c r="AG65" s="27">
+        <v>1201.52313</v>
+      </c>
+      <c r="AH65" s="27">
+        <v>710.96812999999997</v>
+      </c>
+      <c r="AI65" s="27">
+        <v>285.57</v>
+      </c>
+      <c r="AJ65" s="27">
+        <v>59.680190000000003</v>
+      </c>
+      <c r="AK65" s="27">
+        <v>303.89161000000001</v>
+      </c>
+      <c r="AL65" s="27">
+        <v>166.78030000000001</v>
+      </c>
+      <c r="AM65" s="27">
+        <v>1289.941</v>
+      </c>
+      <c r="AN65" s="27">
+        <v>151.79499000000001</v>
+      </c>
+      <c r="AO65" s="27">
+        <v>171.66248999999999</v>
+      </c>
+      <c r="AP65" s="27">
+        <v>217.09110999999999</v>
+      </c>
+      <c r="AR65" s="1"/>
+    </row>
+    <row r="66" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A66" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C66" s="19">
+        <v>3.9E-2</v>
+      </c>
+      <c r="D66" s="19">
+        <v>3.2809999999999999E-2</v>
+      </c>
+      <c r="E66" s="19">
+        <v>4575.8019800000002</v>
+      </c>
+      <c r="F66" s="19">
+        <v>16996.622439999999</v>
+      </c>
+      <c r="G66" s="19">
+        <v>0</v>
+      </c>
+      <c r="H66" s="19">
+        <v>0</v>
+      </c>
+      <c r="I66" s="19">
+        <v>7786.2061400000002</v>
+      </c>
+      <c r="J66" s="19">
+        <v>28523.017080000001</v>
+      </c>
+      <c r="K66" s="19">
+        <v>0</v>
+      </c>
+      <c r="L66" s="19">
+        <v>0</v>
+      </c>
+      <c r="M66" s="19">
+        <v>8343.1375000000007</v>
+      </c>
+      <c r="N66" s="19">
+        <v>25178.711289999999</v>
+      </c>
+      <c r="O66" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="P66" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q66" s="4">
+        <v>9269.7999999999993</v>
+      </c>
+      <c r="R66" s="4">
+        <v>24105.599999999999</v>
+      </c>
+      <c r="S66" s="4">
+        <v>5.976</v>
+      </c>
+      <c r="T66" s="4">
+        <v>10.579000000000001</v>
+      </c>
+      <c r="U66" s="4">
+        <v>8025.3647600000004</v>
+      </c>
+      <c r="V66" s="4">
+        <v>22205.359710000004</v>
+      </c>
+      <c r="W66" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="X66" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y66" s="19">
+        <v>8437.1849999999995</v>
+      </c>
+      <c r="Z66" s="19">
+        <v>25524.308770000003</v>
+      </c>
+      <c r="AA66" s="27">
+        <v>0</v>
+      </c>
+      <c r="AB66" s="27">
+        <v>0</v>
+      </c>
+      <c r="AC66" s="27">
+        <v>6907.2358299999996</v>
+      </c>
+      <c r="AD66" s="27">
+        <v>20228.989029999997</v>
+      </c>
+      <c r="AE66" s="27">
+        <v>0</v>
+      </c>
+      <c r="AF66" s="27">
+        <v>0</v>
+      </c>
+      <c r="AG66" s="27">
+        <v>8641.9537899999996</v>
+      </c>
+      <c r="AH66" s="27">
+        <v>25082.7611</v>
+      </c>
+      <c r="AI66" s="27">
+        <v>0</v>
+      </c>
+      <c r="AJ66" s="27">
+        <v>0</v>
+      </c>
+      <c r="AK66" s="27">
+        <v>2036.8239100000001</v>
+      </c>
+      <c r="AL66" s="27">
+        <v>6107.55098</v>
+      </c>
+      <c r="AM66" s="27">
+        <v>0</v>
+      </c>
+      <c r="AN66" s="27">
+        <v>0</v>
+      </c>
+      <c r="AO66" s="27">
+        <v>3170.0909999999999</v>
+      </c>
+      <c r="AP66" s="27">
+        <v>9711.5801100000008</v>
+      </c>
+      <c r="AR66" s="1"/>
+    </row>
+    <row r="67" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A67" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C67" s="19">
+        <v>136.08199999999999</v>
+      </c>
+      <c r="D67" s="19">
+        <v>17.514749999999999</v>
+      </c>
+      <c r="E67" s="19">
+        <v>0</v>
+      </c>
+      <c r="F67" s="19">
+        <v>0</v>
+      </c>
+      <c r="G67" s="19">
+        <v>45.622999999999998</v>
+      </c>
+      <c r="H67" s="19">
+        <v>8.75</v>
+      </c>
+      <c r="I67" s="19">
+        <v>1.2849999999999999</v>
+      </c>
+      <c r="J67" s="19">
+        <v>1.38453</v>
+      </c>
+      <c r="K67" s="19">
+        <v>0</v>
+      </c>
+      <c r="L67" s="19">
+        <v>0</v>
+      </c>
+      <c r="M67" s="19">
+        <v>31.656179999999999</v>
+      </c>
+      <c r="N67" s="19">
+        <v>21.557600000000001</v>
+      </c>
+      <c r="O67" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="P67" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q67" s="4">
+        <v>10.6</v>
+      </c>
+      <c r="R67" s="4">
+        <v>7.2</v>
+      </c>
+      <c r="S67" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="T67" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="U67" s="4">
+        <v>16.424999999999997</v>
+      </c>
+      <c r="V67" s="4">
+        <v>10.100570000000001</v>
+      </c>
+      <c r="W67" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="X67" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y67" s="19">
+        <v>19.350000000000001</v>
+      </c>
+      <c r="Z67" s="19">
+        <v>11.339169999999999</v>
+      </c>
+      <c r="AA67" s="27">
+        <v>0</v>
+      </c>
+      <c r="AB67" s="27">
+        <v>0</v>
+      </c>
+      <c r="AC67" s="27">
+        <v>16.425000000000001</v>
+      </c>
+      <c r="AD67" s="27">
+        <v>8.7395800000000001</v>
+      </c>
+      <c r="AE67" s="27">
+        <v>12.254</v>
+      </c>
+      <c r="AF67" s="27">
+        <v>7.63652</v>
+      </c>
+      <c r="AG67" s="27">
+        <v>18.074999999999999</v>
+      </c>
+      <c r="AH67" s="27">
+        <v>15.90507</v>
+      </c>
+      <c r="AI67" s="27">
+        <v>0</v>
+      </c>
+      <c r="AJ67" s="27">
+        <v>0</v>
+      </c>
+      <c r="AK67" s="27">
+        <v>7.1749999999999998</v>
+      </c>
+      <c r="AL67" s="27">
+        <v>3.5081199999999999</v>
+      </c>
+      <c r="AM67" s="27">
+        <v>16.164000000000001</v>
+      </c>
+      <c r="AN67" s="27">
+        <v>8.4461600000000008</v>
+      </c>
+      <c r="AO67" s="27">
+        <v>2.5249999999999999</v>
+      </c>
+      <c r="AP67" s="27">
+        <v>2.70926</v>
+      </c>
+      <c r="AR67" s="1"/>
+    </row>
+    <row r="68" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A68" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C68" s="19">
+        <v>347.82499999999999</v>
+      </c>
+      <c r="D68" s="19">
+        <v>122.16553999999999</v>
+      </c>
+      <c r="E68" s="19">
+        <v>7978.8794900000003</v>
+      </c>
+      <c r="F68" s="19">
+        <v>34918.556360000002</v>
+      </c>
+      <c r="G68" s="19">
+        <v>228.18100000000001</v>
+      </c>
+      <c r="H68" s="19">
+        <v>96.261080000000007</v>
+      </c>
+      <c r="I68" s="19">
+        <v>9320.0121999999992</v>
+      </c>
+      <c r="J68" s="19">
+        <v>40373.964359999998</v>
+      </c>
+      <c r="K68" s="19">
+        <v>368.2722</v>
+      </c>
+      <c r="L68" s="19">
+        <v>121.25002000000001</v>
+      </c>
+      <c r="M68" s="19">
+        <v>7877.0328200000004</v>
+      </c>
+      <c r="N68" s="19">
+        <v>31044.438689999999</v>
+      </c>
+      <c r="O68" s="4">
+        <v>339.38510000000002</v>
+      </c>
+      <c r="P68" s="4">
+        <v>86.7</v>
+      </c>
+      <c r="Q68" s="4">
+        <v>6514.7</v>
+      </c>
+      <c r="R68" s="4">
+        <v>30612.400000000001</v>
+      </c>
+      <c r="S68" s="4">
+        <v>964.41807000000006</v>
+      </c>
+      <c r="T68" s="4">
+        <v>4576.7159000000001</v>
+      </c>
+      <c r="U68" s="4">
+        <v>6798.6574999999966</v>
+      </c>
+      <c r="V68" s="4">
+        <v>32266.620630000005</v>
+      </c>
+      <c r="W68" s="19">
+        <v>2176.4196000000002</v>
+      </c>
+      <c r="X68" s="19">
+        <v>12024.47704</v>
+      </c>
+      <c r="Y68" s="19">
+        <v>9283.1764399999975</v>
+      </c>
+      <c r="Z68" s="19">
+        <v>36034.764929999998</v>
+      </c>
+      <c r="AA68" s="27">
+        <v>2477.6860799999999</v>
+      </c>
+      <c r="AB68" s="27">
+        <v>14400.955819999999</v>
+      </c>
+      <c r="AC68" s="27">
+        <v>8163.686310000001</v>
+      </c>
+      <c r="AD68" s="27">
+        <v>27074.863189999993</v>
+      </c>
+      <c r="AE68" s="27">
+        <v>2504.8110999999999</v>
+      </c>
+      <c r="AF68" s="27">
+        <v>6450.5766299999996</v>
+      </c>
+      <c r="AG68" s="27">
+        <v>12525.370650000001</v>
+      </c>
+      <c r="AH68" s="27">
+        <v>29413.904020000002</v>
+      </c>
+      <c r="AI68" s="27">
+        <v>560.51</v>
+      </c>
+      <c r="AJ68" s="27">
+        <v>1591.74315</v>
+      </c>
+      <c r="AK68" s="27">
+        <v>1396.81</v>
+      </c>
+      <c r="AL68" s="27">
+        <v>1704.3108</v>
+      </c>
+      <c r="AM68" s="27">
+        <v>584.68799999999999</v>
+      </c>
+      <c r="AN68" s="27">
+        <v>4148.0308999999997</v>
+      </c>
+      <c r="AO68" s="27">
+        <v>2817.4404</v>
+      </c>
+      <c r="AP68" s="27">
+        <v>5842.3612800000001</v>
+      </c>
+      <c r="AR68" s="1"/>
+    </row>
+    <row r="69" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A69" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C69" s="19">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="D69" s="19">
+        <v>4.5530000000000001E-2</v>
+      </c>
+      <c r="E69" s="19">
+        <v>383.20548000000002</v>
+      </c>
+      <c r="F69" s="19">
+        <v>198.63622000000001</v>
+      </c>
+      <c r="G69" s="19">
+        <v>76.3</v>
+      </c>
+      <c r="H69" s="19">
+        <v>24.594000000000001</v>
+      </c>
+      <c r="I69" s="19">
+        <v>46.604869999999998</v>
+      </c>
+      <c r="J69" s="19">
+        <v>88.055719999999994</v>
+      </c>
+      <c r="K69" s="19">
+        <v>9.7050000000000001</v>
+      </c>
+      <c r="L69" s="19">
+        <v>4.9931999999999999</v>
+      </c>
+      <c r="M69" s="19">
+        <v>56.016030000000001</v>
+      </c>
+      <c r="N69" s="19">
+        <v>118.44671</v>
+      </c>
+      <c r="O69" s="4">
+        <v>15.315989999999999</v>
+      </c>
+      <c r="P69" s="4">
+        <v>6.2</v>
+      </c>
+      <c r="Q69" s="4">
+        <v>63.8</v>
+      </c>
+      <c r="R69" s="4">
+        <v>106</v>
+      </c>
+      <c r="S69" s="4">
+        <v>29.817429999999998</v>
+      </c>
+      <c r="T69" s="4">
+        <v>5.8500399999999999</v>
+      </c>
+      <c r="U69" s="4">
+        <v>42.019470000000005</v>
+      </c>
+      <c r="V69" s="4">
+        <v>90.908110000000022</v>
+      </c>
+      <c r="W69" s="19">
+        <v>111.1037</v>
+      </c>
+      <c r="X69" s="19">
+        <v>38.942830000000001</v>
+      </c>
+      <c r="Y69" s="19">
+        <v>109.92001000000002</v>
+      </c>
+      <c r="Z69" s="19">
+        <v>228.74417999999997</v>
+      </c>
+      <c r="AA69" s="27">
+        <v>44.6066</v>
+      </c>
+      <c r="AB69" s="27">
+        <v>14.4871</v>
+      </c>
+      <c r="AC69" s="27">
+        <v>169.44881999999998</v>
+      </c>
+      <c r="AD69" s="27">
+        <v>161.03128999999998</v>
+      </c>
+      <c r="AE69" s="27">
+        <v>1707.5994000000001</v>
+      </c>
+      <c r="AF69" s="27">
+        <v>363.07359000000002</v>
+      </c>
+      <c r="AG69" s="27">
+        <v>1296.2230999999999</v>
+      </c>
+      <c r="AH69" s="27">
+        <v>148.22244000000001</v>
+      </c>
+      <c r="AI69" s="27">
+        <v>16.0001</v>
+      </c>
+      <c r="AJ69" s="27">
+        <v>6.7846799999999998</v>
+      </c>
+      <c r="AK69" s="27">
+        <v>52.167409999999997</v>
+      </c>
+      <c r="AL69" s="27">
+        <v>16.610520000000001</v>
+      </c>
+      <c r="AM69" s="27">
+        <v>687</v>
+      </c>
+      <c r="AN69" s="27">
+        <v>112.19334000000001</v>
+      </c>
+      <c r="AO69" s="27">
+        <v>2.4612799999999999</v>
+      </c>
+      <c r="AP69" s="27">
+        <v>10.92393</v>
+      </c>
+      <c r="AR69" s="1"/>
+    </row>
+    <row r="70" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A70" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C70" s="19">
+        <v>0</v>
+      </c>
+      <c r="D70" s="19">
+        <v>0</v>
+      </c>
+      <c r="E70" s="19">
+        <v>0.91</v>
+      </c>
+      <c r="F70" s="19">
+        <v>2.3101600000000002</v>
+      </c>
+      <c r="G70" s="19">
+        <v>0</v>
+      </c>
+      <c r="H70" s="19">
+        <v>0</v>
+      </c>
+      <c r="I70" s="19">
+        <v>2.1850000000000001E-2</v>
+      </c>
+      <c r="J70" s="19">
+        <v>8.5720000000000005E-2</v>
+      </c>
+      <c r="K70" s="19">
+        <v>0</v>
+      </c>
+      <c r="L70" s="19">
+        <v>0</v>
+      </c>
+      <c r="M70" s="19">
+        <v>0.28075</v>
+      </c>
+      <c r="N70" s="19">
+        <v>1.7613099999999999</v>
+      </c>
+      <c r="O70" s="4">
+        <v>1.7</v>
+      </c>
+      <c r="P70" s="4">
+        <v>7.8</v>
+      </c>
+      <c r="Q70" s="4">
         <v>0.4</v>
       </c>
-      <c r="AJ9" s="5">
-[...55 lines deleted...]
-      </c>
+      <c r="R70" s="4">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S70" s="4">
+        <v>21.5</v>
+      </c>
+      <c r="T70" s="4">
+        <v>38.431940000000004</v>
+      </c>
+      <c r="U70" s="4">
+        <v>0.98899999999999999</v>
+      </c>
+      <c r="V70" s="4">
+        <v>2.9669999999999996</v>
+      </c>
+      <c r="W70" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="X70" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y70" s="19">
+        <v>0.01</v>
+      </c>
+      <c r="Z70" s="19">
+        <v>1.167E-2</v>
+      </c>
+      <c r="AA70" s="27">
+        <v>5.16</v>
+      </c>
+      <c r="AB70" s="27">
+        <v>0.61656999999999995</v>
+      </c>
+      <c r="AC70" s="27">
+        <v>0.28399999999999997</v>
+      </c>
+      <c r="AD70" s="27">
+        <v>0.65593000000000001</v>
+      </c>
+      <c r="AE70" s="27">
+        <v>0.62</v>
+      </c>
+      <c r="AF70" s="27">
+        <v>0.20568</v>
+      </c>
+      <c r="AG70" s="27">
+        <v>5.0000000000000002E-5</v>
+      </c>
+      <c r="AH70" s="27">
+        <v>0.16297</v>
+      </c>
+      <c r="AI70" s="27">
+        <v>0</v>
+      </c>
+      <c r="AJ70" s="27">
+        <v>0</v>
+      </c>
+      <c r="AK70" s="27">
+        <v>5.0000000000000002E-5</v>
+      </c>
+      <c r="AL70" s="27">
+        <v>0.16297</v>
+      </c>
+      <c r="AM70" s="27">
+        <v>0</v>
+      </c>
+      <c r="AN70" s="27">
+        <v>0</v>
+      </c>
+      <c r="AO70" s="27">
+        <v>7.2300000000000003E-2</v>
+      </c>
+      <c r="AP70" s="27">
+        <v>0.22169</v>
+      </c>
+      <c r="AR70" s="1"/>
     </row>
-    <row r="10" spans="1:54" s="19" customFormat="1">
-[...157 lines deleted...]
-      </c>
+    <row r="71" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A71" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C71" s="19">
+        <v>0</v>
+      </c>
+      <c r="D71" s="19">
+        <v>0</v>
+      </c>
+      <c r="E71" s="19">
+        <v>18.549379999999999</v>
+      </c>
+      <c r="F71" s="19">
+        <v>30.894500000000001</v>
+      </c>
+      <c r="G71" s="19">
+        <v>0</v>
+      </c>
+      <c r="H71" s="19">
+        <v>0</v>
+      </c>
+      <c r="I71" s="19">
+        <v>20.316739999999999</v>
+      </c>
+      <c r="J71" s="19">
+        <v>20.848579999999998</v>
+      </c>
+      <c r="K71" s="19">
+        <v>0</v>
+      </c>
+      <c r="L71" s="19">
+        <v>0</v>
+      </c>
+      <c r="M71" s="19">
+        <v>104.7758</v>
+      </c>
+      <c r="N71" s="19">
+        <v>8.9511000000000003</v>
+      </c>
+      <c r="O71" s="4">
+        <v>34.420999999999999</v>
+      </c>
+      <c r="P71" s="4">
+        <v>3.9</v>
+      </c>
+      <c r="Q71" s="4">
+        <v>10.3</v>
+      </c>
+      <c r="R71" s="4">
+        <v>22.2</v>
+      </c>
+      <c r="S71" s="4">
+        <v>150.595</v>
+      </c>
+      <c r="T71" s="4">
+        <v>9.81</v>
+      </c>
+      <c r="U71" s="4">
+        <v>5.7380399999999998</v>
+      </c>
+      <c r="V71" s="4">
+        <v>7.3960799999999995</v>
+      </c>
+      <c r="W71" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="X71" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y71" s="19">
+        <v>6.3636200000000001</v>
+      </c>
+      <c r="Z71" s="19">
+        <v>12.935289999999998</v>
+      </c>
+      <c r="AA71" s="27">
+        <v>15</v>
+      </c>
+      <c r="AB71" s="27">
+        <v>32.688989999999997</v>
+      </c>
+      <c r="AC71" s="27">
+        <v>6.1215900000000003</v>
+      </c>
+      <c r="AD71" s="27">
+        <v>5.6437600000000003</v>
+      </c>
+      <c r="AE71" s="27">
+        <v>16.488</v>
+      </c>
+      <c r="AF71" s="27">
+        <v>15.629</v>
+      </c>
+      <c r="AG71" s="27">
+        <v>2.7306300000000001</v>
+      </c>
+      <c r="AH71" s="27">
+        <v>7.0220700000000003</v>
+      </c>
+      <c r="AI71" s="27">
+        <v>16.488</v>
+      </c>
+      <c r="AJ71" s="27">
+        <v>15.629</v>
+      </c>
+      <c r="AK71" s="27">
+        <v>0</v>
+      </c>
+      <c r="AL71" s="27">
+        <v>0</v>
+      </c>
+      <c r="AM71" s="27" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN71" s="27" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO71" s="27" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP71" s="27" t="s">
+        <v>133</v>
+      </c>
+      <c r="AR71" s="1"/>
     </row>
-    <row r="11" spans="1:54" s="19" customFormat="1">
-[...157 lines deleted...]
-      </c>
+    <row r="72" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A72" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="B72" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="C72" s="8">
+        <v>0</v>
+      </c>
+      <c r="D72" s="8">
+        <v>0</v>
+      </c>
+      <c r="E72" s="8">
+        <v>56.134340000000002</v>
+      </c>
+      <c r="F72" s="8">
+        <v>77.17595</v>
+      </c>
+      <c r="G72" s="8">
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="H72" s="8">
+        <v>0.35399999999999998</v>
+      </c>
+      <c r="I72" s="8">
+        <v>211.33282</v>
+      </c>
+      <c r="J72" s="8">
+        <v>232.98463000000001</v>
+      </c>
+      <c r="K72" s="8">
+        <v>0</v>
+      </c>
+      <c r="L72" s="8">
+        <v>0</v>
+      </c>
+      <c r="M72" s="8">
+        <v>209.58844999999999</v>
+      </c>
+      <c r="N72" s="8">
+        <v>208.90727000000001</v>
+      </c>
+      <c r="O72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="P72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q72" s="8">
+        <v>37</v>
+      </c>
+      <c r="R72" s="8">
+        <v>71.7</v>
+      </c>
+      <c r="S72" s="8">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="T72" s="8">
+        <v>0.15</v>
+      </c>
+      <c r="U72" s="8">
+        <v>88.679000000000002</v>
+      </c>
+      <c r="V72" s="8">
+        <v>130.12950000000001</v>
+      </c>
+      <c r="W72" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="X72" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y72" s="8">
+        <v>122.98949999999999</v>
+      </c>
+      <c r="Z72" s="8">
+        <v>137.66193000000001</v>
+      </c>
+      <c r="AA72" s="28">
+        <v>0</v>
+      </c>
+      <c r="AB72" s="28">
+        <v>0</v>
+      </c>
+      <c r="AC72" s="28">
+        <v>50.338879999999996</v>
+      </c>
+      <c r="AD72" s="28">
+        <v>45.521229999999996</v>
+      </c>
+      <c r="AE72" s="28">
+        <v>11.33244</v>
+      </c>
+      <c r="AF72" s="28">
+        <v>25.56908</v>
+      </c>
+      <c r="AG72" s="28">
+        <v>178.42520999999999</v>
+      </c>
+      <c r="AH72" s="28">
+        <v>210.72255000000001</v>
+      </c>
+      <c r="AI72" s="27">
+        <v>0</v>
+      </c>
+      <c r="AJ72" s="27">
+        <v>0</v>
+      </c>
+      <c r="AK72" s="27">
+        <v>5.7257999999999996</v>
+      </c>
+      <c r="AL72" s="27">
+        <v>2.4053</v>
+      </c>
+      <c r="AM72" s="27">
+        <v>0</v>
+      </c>
+      <c r="AN72" s="27">
+        <v>0</v>
+      </c>
+      <c r="AO72" s="27">
+        <v>55.915149999999997</v>
+      </c>
+      <c r="AP72" s="27">
+        <v>41.267069999999997</v>
+      </c>
+      <c r="AR72" s="1"/>
     </row>
-    <row r="12" spans="1:54" s="19" customFormat="1">
-[...157 lines deleted...]
-      </c>
+    <row r="73" spans="1:44">
+      <c r="A73" s="18"/>
+      <c r="B73" s="18"/>
+      <c r="C73" s="18"/>
+      <c r="D73" s="18"/>
+      <c r="E73" s="18"/>
+      <c r="F73" s="18"/>
+      <c r="G73" s="18"/>
+      <c r="H73" s="18"/>
+      <c r="I73" s="18"/>
+      <c r="J73" s="18"/>
+      <c r="K73" s="18"/>
+      <c r="L73" s="18"/>
+      <c r="M73" s="18"/>
+      <c r="N73" s="18"/>
+      <c r="O73" s="18"/>
+      <c r="AE73" s="30"/>
+      <c r="AF73" s="30"/>
+      <c r="AG73" s="30"/>
+      <c r="AH73" s="30"/>
+      <c r="AI73" s="30"/>
+      <c r="AJ73" s="30"/>
+      <c r="AK73" s="30"/>
+      <c r="AL73" s="30"/>
+      <c r="AM73" s="30"/>
+      <c r="AN73" s="30"/>
+      <c r="AO73" s="30"/>
+      <c r="AP73" s="30"/>
     </row>
-    <row r="13" spans="1:54" s="19" customFormat="1">
-[...9528 lines deleted...]
-      <c r="B74" s="31"/>
+    <row r="74" spans="1:44" ht="30.75" customHeight="1">
+      <c r="A74" s="99" t="s">
+        <v>170</v>
+      </c>
+      <c r="B74" s="99"/>
+      <c r="C74" s="11"/>
+      <c r="D74" s="11"/>
+      <c r="E74" s="11"/>
+      <c r="F74" s="11"/>
+      <c r="G74" s="11"/>
+      <c r="H74" s="11"/>
+      <c r="I74" s="11"/>
+      <c r="J74" s="11"/>
+      <c r="K74" s="11"/>
+      <c r="L74" s="11"/>
+      <c r="M74" s="11"/>
+      <c r="N74" s="11"/>
+      <c r="O74" s="11"/>
+      <c r="P74" s="11"/>
+      <c r="Q74" s="11"/>
+      <c r="R74" s="11"/>
+      <c r="S74" s="11"/>
+      <c r="T74" s="11"/>
+      <c r="U74" s="11"/>
+      <c r="V74" s="11"/>
+      <c r="W74" s="11"/>
+      <c r="X74" s="11"/>
+      <c r="Y74" s="11"/>
+      <c r="Z74" s="11"/>
+      <c r="AH74" s="4"/>
       <c r="AI74" s="4"/>
       <c r="AJ74" s="4"/>
       <c r="AK74" s="4"/>
       <c r="AL74" s="4"/>
       <c r="AM74" s="4"/>
       <c r="AN74" s="4"/>
       <c r="AO74" s="4"/>
       <c r="AP74" s="4"/>
     </row>
-    <row r="75" spans="1:54">
+    <row r="75" spans="1:44">
+      <c r="AE75" s="4"/>
+      <c r="AF75" s="4"/>
+      <c r="AG75" s="4"/>
+      <c r="AH75" s="4"/>
       <c r="AI75" s="4"/>
       <c r="AJ75" s="4"/>
       <c r="AK75" s="4"/>
       <c r="AL75" s="4"/>
       <c r="AM75" s="4"/>
       <c r="AN75" s="4"/>
       <c r="AO75" s="4"/>
       <c r="AP75" s="4"/>
     </row>
   </sheetData>
+  <mergeCells count="35">
+    <mergeCell ref="A1:AP1"/>
+    <mergeCell ref="A2:AP2"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="K4:N4"/>
+  </mergeCells>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AR33"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="Q6" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="AK42" sqref="AK42"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="29.28515625" style="1" customWidth="1"/>
+    <col min="2" max="3" width="12.28515625" style="1" customWidth="1"/>
+    <col min="4" max="5" width="11.7109375" style="1" customWidth="1"/>
+    <col min="6" max="13" width="9.140625" style="1"/>
+    <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
+    <col min="15" max="20" width="9.140625" style="1"/>
+    <col min="21" max="33" width="9.140625" style="1" customWidth="1"/>
+    <col min="34" max="42" width="9.140625" style="1"/>
+    <col min="43" max="43" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="44" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:44" ht="24.75" customHeight="1">
+      <c r="A1" s="105" t="s">
+        <v>157</v>
+      </c>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
+      <c r="L1" s="105"/>
+      <c r="M1" s="105"/>
+      <c r="N1" s="105"/>
+      <c r="O1" s="105"/>
+      <c r="P1" s="105"/>
+      <c r="Q1" s="105"/>
+      <c r="R1" s="105"/>
+      <c r="S1" s="105"/>
+      <c r="T1" s="105"/>
+      <c r="U1" s="105"/>
+      <c r="V1" s="105"/>
+      <c r="W1" s="105"/>
+      <c r="X1" s="105"/>
+      <c r="Y1" s="105"/>
+      <c r="Z1" s="105"/>
+      <c r="AA1" s="105"/>
+      <c r="AB1" s="105"/>
+      <c r="AC1" s="105"/>
+      <c r="AD1" s="105"/>
+      <c r="AE1" s="105"/>
+      <c r="AF1" s="105"/>
+      <c r="AG1" s="105"/>
+    </row>
+    <row r="2" spans="1:44">
+      <c r="A2" s="14"/>
+      <c r="B2" s="9"/>
+      <c r="M2" s="29"/>
+    </row>
+    <row r="3" spans="1:44" ht="23.25" customHeight="1">
+      <c r="A3" s="109" t="s">
+        <v>163</v>
+      </c>
+      <c r="B3" s="100">
+        <v>2015</v>
+      </c>
+      <c r="C3" s="100"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="100"/>
+      <c r="F3" s="100">
+        <v>2016</v>
+      </c>
+      <c r="G3" s="100"/>
+      <c r="H3" s="100"/>
+      <c r="I3" s="100"/>
+      <c r="J3" s="100">
+        <v>2017</v>
+      </c>
+      <c r="K3" s="100"/>
+      <c r="L3" s="100"/>
+      <c r="M3" s="100"/>
+      <c r="N3" s="100">
+        <v>2018</v>
+      </c>
+      <c r="O3" s="100"/>
+      <c r="P3" s="100"/>
+      <c r="Q3" s="100"/>
+      <c r="R3" s="100">
+        <v>2019</v>
+      </c>
+      <c r="S3" s="100"/>
+      <c r="T3" s="100"/>
+      <c r="U3" s="100"/>
+      <c r="V3" s="100">
+        <v>2020</v>
+      </c>
+      <c r="W3" s="100"/>
+      <c r="X3" s="100"/>
+      <c r="Y3" s="100"/>
+      <c r="Z3" s="100">
+        <v>2021</v>
+      </c>
+      <c r="AA3" s="100"/>
+      <c r="AB3" s="100"/>
+      <c r="AC3" s="100"/>
+      <c r="AD3" s="106" t="s">
+        <v>156</v>
+      </c>
+      <c r="AE3" s="107"/>
+      <c r="AF3" s="107"/>
+      <c r="AG3" s="108"/>
+      <c r="AH3" s="106" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI3" s="107"/>
+      <c r="AJ3" s="107"/>
+      <c r="AK3" s="108"/>
+      <c r="AL3" s="106" t="s">
+        <v>169</v>
+      </c>
+      <c r="AM3" s="107"/>
+      <c r="AN3" s="107"/>
+      <c r="AO3" s="108"/>
+    </row>
+    <row r="4" spans="1:44">
+      <c r="A4" s="109"/>
+      <c r="B4" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="100"/>
+      <c r="D4" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="E4" s="100"/>
+      <c r="F4" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="100"/>
+      <c r="H4" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="I4" s="100"/>
+      <c r="J4" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="100"/>
+      <c r="L4" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="M4" s="100"/>
+      <c r="N4" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="100"/>
+      <c r="P4" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q4" s="100"/>
+      <c r="R4" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="S4" s="100"/>
+      <c r="T4" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="U4" s="100"/>
+      <c r="V4" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="W4" s="100"/>
+      <c r="X4" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y4" s="100"/>
+      <c r="Z4" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="100"/>
+      <c r="AB4" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC4" s="100"/>
+      <c r="AD4" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="100"/>
+      <c r="AF4" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG4" s="100"/>
+      <c r="AH4" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="100"/>
+      <c r="AJ4" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK4" s="100"/>
+      <c r="AL4" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="100"/>
+      <c r="AN4" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO4" s="100"/>
+    </row>
+    <row r="5" spans="1:44" ht="45">
+      <c r="A5" s="109"/>
+      <c r="B5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="K5" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="L5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="M5" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="N5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="O5" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="P5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q5" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="R5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="S5" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="T5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="U5" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="V5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="W5" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="X5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="Y5" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AA5" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AC5" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AE5" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AG5" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AI5" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AJ5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AK5" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AL5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AM5" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AN5" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AO5" s="10" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="6" spans="1:44" s="31" customFormat="1" ht="12.75">
+      <c r="A6" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="B6" s="11">
+        <v>5133065.4145899992</v>
+      </c>
+      <c r="C6" s="11">
+        <v>1102715.6438899999</v>
+      </c>
+      <c r="D6" s="11">
+        <v>1461303.7044000002</v>
+      </c>
+      <c r="E6" s="11">
+        <v>882298.37069000013</v>
+      </c>
+      <c r="F6" s="11">
+        <v>6258069.693669999</v>
+      </c>
+      <c r="G6" s="11">
+        <v>1106794.5600300001</v>
+      </c>
+      <c r="H6" s="11">
+        <v>1114184.44438</v>
+      </c>
+      <c r="I6" s="11">
+        <v>773594.97800999996</v>
+      </c>
+      <c r="J6" s="11">
+        <v>6876626.345999999</v>
+      </c>
+      <c r="K6" s="11">
+        <v>1290263.9744199999</v>
+      </c>
+      <c r="L6" s="11">
+        <v>1223814.5649100004</v>
+      </c>
+      <c r="M6" s="11">
+        <v>819457.44069999992</v>
+      </c>
+      <c r="N6" s="11">
+        <v>10003657.498219999</v>
+      </c>
+      <c r="O6" s="11">
+        <v>1850005.6246400001</v>
+      </c>
+      <c r="P6" s="11">
+        <v>1401774.8065400003</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>896479.5110099999</v>
+      </c>
+      <c r="R6" s="11">
+        <v>9358408.1393299997</v>
+      </c>
+      <c r="S6" s="11">
+        <v>1994459.2615499999</v>
+      </c>
+      <c r="T6" s="11">
+        <v>1709015.14408</v>
+      </c>
+      <c r="U6" s="11">
+        <v>901495.84135000012</v>
+      </c>
+      <c r="V6" s="11">
+        <v>8322216.3897599997</v>
+      </c>
+      <c r="W6" s="11">
+        <v>1950023.84932</v>
+      </c>
+      <c r="X6" s="11">
+        <v>2198916.1709099999</v>
+      </c>
+      <c r="Y6" s="11">
+        <v>902772.59694000008</v>
+      </c>
+      <c r="Z6" s="11">
+        <v>8098601.6520099994</v>
+      </c>
+      <c r="AA6" s="11">
+        <v>2236820.6847999999</v>
+      </c>
+      <c r="AB6" s="11">
+        <v>3025265.4554499998</v>
+      </c>
+      <c r="AC6" s="11">
+        <v>1158293.18221</v>
+      </c>
+      <c r="AD6" s="11" t="e">
+        <f t="shared" ref="AD6:AJ6" si="0">AD7+AD8+AD9+AD10+AD11+AD12+AD13+AD14+AD15+AD16+AD17+AD18+AD19+AD20+AD21+AD22+AD23+AD24+AD25+AD26</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AE6" s="11" t="e">
+        <f t="shared" si="0"/>
+        <v>#REF!</v>
+      </c>
+      <c r="AF6" s="11" t="e">
+        <f t="shared" si="0"/>
+        <v>#REF!</v>
+      </c>
+      <c r="AG6" s="11" t="e">
+        <f t="shared" si="0"/>
+        <v>#REF!</v>
+      </c>
+      <c r="AH6" s="11" t="e">
+        <f t="shared" si="0"/>
+        <v>#REF!</v>
+      </c>
+      <c r="AI6" s="11" t="e">
+        <f t="shared" si="0"/>
+        <v>#REF!</v>
+      </c>
+      <c r="AJ6" s="11" t="e">
+        <f t="shared" si="0"/>
+        <v>#REF!</v>
+      </c>
+      <c r="AK6" s="11" t="e">
+        <f>AK7+AK8+AK9+AK10+AK11+AK12+AK13+AK14+AK15+AK16+AK17+AK18+AK19+AK20+AK21+AK22+AK23+AK24+AK25+AK26</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AL6" s="11" t="e">
+        <f>AL7+AL8+AL9+AL10+AL11+AL12+AL13+AL14+AL15+AL16+AL17+AL18+AL19+AL20+AL21+AL22+AL23+AL24+AL25+AL26</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AM6" s="11" t="e">
+        <f>AM7+AM8+AM9+AM10+AM11+AM12+AM13+AM14+AM15+AM16+AM17+AM18+AM19+AM20+AM21+AM22+AM23+AM24+AM25+AM26</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AN6" s="11" t="e">
+        <f>AN7+AN8+AN9+AN10+AN11+AN12+AN13+AN14+AN15+AN16+AN17+AN18+AN19+AN20+AN21+AN22+AN23+AN24+AN25+AN26</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AO6" s="11" t="e">
+        <f>AO7+AO8+AO9+AO10+AO11+AO12+AO13+AO14+AO15+AO16+AO17+AO18+AO19+AO20+AO21+AO22+AO23+AO24+AO25+AO26</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AQ6" s="43"/>
+      <c r="AR6" s="43"/>
+    </row>
+    <row r="7" spans="1:44" s="39" customFormat="1" ht="12.75">
+      <c r="A7" s="16" t="s">
+        <v>152</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="4"/>
+      <c r="O7" s="4"/>
+      <c r="P7" s="4"/>
+      <c r="Q7" s="4"/>
+      <c r="R7" s="4"/>
+      <c r="S7" s="4"/>
+      <c r="T7" s="4"/>
+      <c r="U7" s="4"/>
+      <c r="V7" s="4"/>
+      <c r="W7" s="4"/>
+      <c r="X7" s="4"/>
+      <c r="Y7" s="4"/>
+      <c r="Z7" s="4"/>
+      <c r="AA7" s="4"/>
+      <c r="AB7" s="4"/>
+      <c r="AC7" s="4"/>
+      <c r="AD7" s="4">
+        <f>Абай!C7</f>
+        <v>233346.24685</v>
+      </c>
+      <c r="AE7" s="4">
+        <f>Абай!D7</f>
+        <v>93478.853469999987</v>
+      </c>
+      <c r="AF7" s="4">
+        <f>Абай!E7</f>
+        <v>223743.93711</v>
+      </c>
+      <c r="AG7" s="4">
+        <f>Абай!F7</f>
+        <v>79246.076939999999</v>
+      </c>
+      <c r="AH7" s="4">
+        <f>Абай!G7</f>
+        <v>52962.777999999998</v>
+      </c>
+      <c r="AI7" s="4">
+        <f>Абай!H7</f>
+        <v>17288.854619999998</v>
+      </c>
+      <c r="AJ7" s="4">
+        <f>Абай!I7</f>
+        <v>72664.672449999998</v>
+      </c>
+      <c r="AK7" s="4">
+        <f>Абай!J7</f>
+        <v>25225.048339999998</v>
+      </c>
+      <c r="AL7" s="4">
+        <f>Абай!K7</f>
+        <v>38552.736600000004</v>
+      </c>
+      <c r="AM7" s="4">
+        <f>Абай!L7</f>
+        <v>15476.338459999999</v>
+      </c>
+      <c r="AN7" s="4">
+        <f>Абай!M7</f>
+        <v>85613.304629999999</v>
+      </c>
+      <c r="AO7" s="4">
+        <f>Абай!N7</f>
+        <v>32117.516519999997</v>
+      </c>
+      <c r="AQ7" s="44"/>
+    </row>
+    <row r="8" spans="1:44" s="38" customFormat="1" ht="12.75">
+      <c r="A8" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="B8" s="4">
+        <v>888069.60199999984</v>
+      </c>
+      <c r="C8" s="4">
+        <v>175895.08108000006</v>
+      </c>
+      <c r="D8" s="4">
+        <v>41396.349479999997</v>
+      </c>
+      <c r="E8" s="4">
+        <v>11843.317800000001</v>
+      </c>
+      <c r="F8" s="4">
+        <v>1029723.17749</v>
+      </c>
+      <c r="G8" s="4">
+        <v>161260.0434</v>
+      </c>
+      <c r="H8" s="4">
+        <v>21511.843259999994</v>
+      </c>
+      <c r="I8" s="4">
+        <v>5887.5368299999991</v>
+      </c>
+      <c r="J8" s="4">
+        <v>1190863.1264099996</v>
+      </c>
+      <c r="K8" s="4">
+        <v>208229.00201999996</v>
+      </c>
+      <c r="L8" s="4">
+        <v>26696.338719999992</v>
+      </c>
+      <c r="M8" s="4">
+        <v>8403.1414299999997</v>
+      </c>
+      <c r="N8" s="4">
+        <v>1470879.1309199999</v>
+      </c>
+      <c r="O8" s="4">
+        <v>251312.74144999997</v>
+      </c>
+      <c r="P8" s="4">
+        <v>47754.648079999992</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>9955.0085100000033</v>
+      </c>
+      <c r="R8" s="4">
+        <v>1157587.0175900001</v>
+      </c>
+      <c r="S8" s="4">
+        <v>236621.52477000005</v>
+      </c>
+      <c r="T8" s="4">
+        <v>58864.198170000003</v>
+      </c>
+      <c r="U8" s="4">
+        <v>12123.061169999999</v>
+      </c>
+      <c r="V8" s="4">
+        <v>1068937.1960000002</v>
+      </c>
+      <c r="W8" s="4">
+        <v>264478.75432000001</v>
+      </c>
+      <c r="X8" s="4">
+        <v>75411.487739999982</v>
+      </c>
+      <c r="Y8" s="4">
+        <v>17239.902439999998</v>
+      </c>
+      <c r="Z8" s="4">
+        <v>1121750.1689999998</v>
+      </c>
+      <c r="AA8" s="4">
+        <v>327843.65086000005</v>
+      </c>
+      <c r="AB8" s="4">
+        <v>111478.43133000001</v>
+      </c>
+      <c r="AC8" s="4">
+        <v>31499.264709999999</v>
+      </c>
+      <c r="AD8" s="4">
+        <f>Ақмола!AE7</f>
+        <v>1043171.404</v>
+      </c>
+      <c r="AE8" s="4">
+        <f>Ақмола!AF7</f>
+        <v>368202.27038999996</v>
+      </c>
+      <c r="AF8" s="4">
+        <f>Ақмола!AG7</f>
+        <v>152047.51814</v>
+      </c>
+      <c r="AG8" s="4">
+        <f>Ақмола!AH7</f>
+        <v>41552.536179999996</v>
+      </c>
+      <c r="AH8" s="4">
+        <f>Ақмола!AI7</f>
+        <v>327499.20600000001</v>
+      </c>
+      <c r="AI8" s="4">
+        <f>Ақмола!AJ7</f>
+        <v>102540.80849</v>
+      </c>
+      <c r="AJ8" s="4">
+        <f>Ақмола!AK7</f>
+        <v>54105.651190000011</v>
+      </c>
+      <c r="AK8" s="4">
+        <f>Ақмола!AL7</f>
+        <v>12455.534250000001</v>
+      </c>
+      <c r="AL8" s="4">
+        <f>Ақмола!AM7</f>
+        <v>295091.27599999995</v>
+      </c>
+      <c r="AM8" s="4">
+        <f>Ақмола!AN7</f>
+        <v>94385.47993999999</v>
+      </c>
+      <c r="AN8" s="4">
+        <f>Ақмола!AO7</f>
+        <v>59775.255750000004</v>
+      </c>
+      <c r="AO8" s="4">
+        <f>Ақмола!AP7</f>
+        <v>14746.122410000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:44" s="38" customFormat="1" ht="12.75">
+      <c r="A9" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="B9" s="4">
+        <v>154958.554</v>
+      </c>
+      <c r="C9" s="4">
+        <v>33183.94292999999</v>
+      </c>
+      <c r="D9" s="4">
+        <v>70343.806439999957</v>
+      </c>
+      <c r="E9" s="4">
+        <v>31006.340220000013</v>
+      </c>
+      <c r="F9" s="4">
+        <v>88320.47099999999</v>
+      </c>
+      <c r="G9" s="4">
+        <v>17655.762859999999</v>
+      </c>
+      <c r="H9" s="4">
+        <v>43156.957649999997</v>
+      </c>
+      <c r="I9" s="4">
+        <v>16495.510929999997</v>
+      </c>
+      <c r="J9" s="4">
+        <v>138404.68354999996</v>
+      </c>
+      <c r="K9" s="4">
+        <v>29506.377030000003</v>
+      </c>
+      <c r="L9" s="4">
+        <v>43071.35990000001</v>
+      </c>
+      <c r="M9" s="4">
+        <v>16966.056070000002</v>
+      </c>
+      <c r="N9" s="4">
+        <v>202776.94210999997</v>
+      </c>
+      <c r="O9" s="4">
+        <v>44453.72395</v>
+      </c>
+      <c r="P9" s="4">
+        <v>43786.992669999992</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>15734.983510000002</v>
+      </c>
+      <c r="R9" s="4">
+        <v>178897.22895999998</v>
+      </c>
+      <c r="S9" s="4">
+        <v>43608.702870000001</v>
+      </c>
+      <c r="T9" s="4">
+        <v>59119.609719999986</v>
+      </c>
+      <c r="U9" s="4">
+        <v>29726.559019999993</v>
+      </c>
+      <c r="V9" s="4">
+        <v>160383.41536999997</v>
+      </c>
+      <c r="W9" s="4">
+        <v>40819.829230000003</v>
+      </c>
+      <c r="X9" s="4">
+        <v>164286.18734000006</v>
+      </c>
+      <c r="Y9" s="4">
+        <v>41789.567599999988</v>
+      </c>
+      <c r="Z9" s="4">
+        <v>144534.08794</v>
+      </c>
+      <c r="AA9" s="4">
+        <v>43775.644789999991</v>
+      </c>
+      <c r="AB9" s="4">
+        <v>163107.83765</v>
+      </c>
+      <c r="AC9" s="4">
+        <v>59346.92027000001</v>
+      </c>
+      <c r="AD9" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AE9" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AF9" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AG9" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AH9" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AI9" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AJ9" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AK9" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AL9" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AM9" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AN9" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AO9" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="10" spans="1:44" s="38" customFormat="1" ht="12.75">
+      <c r="A10" s="16" t="s">
+        <v>137</v>
+      </c>
+      <c r="B10" s="4">
+        <v>31677.997199999994</v>
+      </c>
+      <c r="C10" s="4">
+        <v>7289.060089999999</v>
+      </c>
+      <c r="D10" s="4">
+        <v>62685.337410000007</v>
+      </c>
+      <c r="E10" s="4">
+        <v>86637.390370000037</v>
+      </c>
+      <c r="F10" s="4">
+        <v>30367.105780000005</v>
+      </c>
+      <c r="G10" s="4">
+        <v>7190.3871500000005</v>
+      </c>
+      <c r="H10" s="4">
+        <v>37660.812060000004</v>
+      </c>
+      <c r="I10" s="4">
+        <v>78348.666950000013</v>
+      </c>
+      <c r="J10" s="4">
+        <v>52924.927129999989</v>
+      </c>
+      <c r="K10" s="4">
+        <v>19878.730430000007</v>
+      </c>
+      <c r="L10" s="4">
+        <v>68302.884810000003</v>
+      </c>
+      <c r="M10" s="4">
+        <v>78129.231480000002</v>
+      </c>
+      <c r="N10" s="4">
+        <v>94752.86563</v>
+      </c>
+      <c r="O10" s="4">
+        <v>29493.465549999997</v>
+      </c>
+      <c r="P10" s="4">
+        <v>104592.90637000001</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>99362.698090000005</v>
+      </c>
+      <c r="R10" s="4">
+        <v>148368.47827000002</v>
+      </c>
+      <c r="S10" s="4">
+        <v>51701.976490000008</v>
+      </c>
+      <c r="T10" s="4">
+        <v>115040.91903</v>
+      </c>
+      <c r="U10" s="4">
+        <v>133865.63673000006</v>
+      </c>
+      <c r="V10" s="4">
+        <v>203071.09879999998</v>
+      </c>
+      <c r="W10" s="4">
+        <v>63141.158740000013</v>
+      </c>
+      <c r="X10" s="4">
+        <v>92718.548460000005</v>
+      </c>
+      <c r="Y10" s="4">
+        <v>109789.62567000002</v>
+      </c>
+      <c r="Z10" s="4">
+        <v>142283.35687000002</v>
+      </c>
+      <c r="AA10" s="4">
+        <v>56684.581479999993</v>
+      </c>
+      <c r="AB10" s="4">
+        <v>291561.0736699999</v>
+      </c>
+      <c r="AC10" s="4">
+        <v>136994.17191999999</v>
+      </c>
+      <c r="AD10" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AE10" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AF10" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AG10" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AH10" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AI10" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AJ10" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AK10" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AL10" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AM10" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AN10" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AO10" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="11" spans="1:44" s="38" customFormat="1" ht="12.75">
+      <c r="A11" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="B11" s="4">
+        <v>0</v>
+      </c>
+      <c r="C11" s="4">
+        <v>0</v>
+      </c>
+      <c r="D11" s="4">
+        <v>10351.854049999996</v>
+      </c>
+      <c r="E11" s="4">
+        <v>7919.9900900000021</v>
+      </c>
+      <c r="F11" s="4">
+        <v>42</v>
+      </c>
+      <c r="G11" s="4">
+        <v>61.741000000000007</v>
+      </c>
+      <c r="H11" s="4">
+        <v>11862.534670000008</v>
+      </c>
+      <c r="I11" s="4">
+        <v>6617.1947099999998</v>
+      </c>
+      <c r="J11" s="4">
+        <v>60.148200000000003</v>
+      </c>
+      <c r="K11" s="4">
+        <v>57.971069999999997</v>
+      </c>
+      <c r="L11" s="4">
+        <v>11590.160830000001</v>
+      </c>
+      <c r="M11" s="4">
+        <v>6863.0937900000044</v>
+      </c>
+      <c r="N11" s="4">
+        <v>286.62139999999999</v>
+      </c>
+      <c r="O11" s="4">
+        <v>64.932929999999999</v>
+      </c>
+      <c r="P11" s="4">
+        <v>10318.611489999999</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>5910.5183499999994</v>
+      </c>
+      <c r="R11" s="4">
+        <v>1297.548</v>
+      </c>
+      <c r="S11" s="4">
+        <v>249.42670000000001</v>
+      </c>
+      <c r="T11" s="4">
+        <v>21303.09662</v>
+      </c>
+      <c r="U11" s="4">
+        <v>8677.0808100000031</v>
+      </c>
+      <c r="V11" s="4">
+        <v>44.067500000000003</v>
+      </c>
+      <c r="W11" s="4">
+        <v>6.4055400000000002</v>
+      </c>
+      <c r="X11" s="4">
+        <v>9662.8076000000056</v>
+      </c>
+      <c r="Y11" s="4">
+        <v>5496.0723400000006</v>
+      </c>
+      <c r="Z11" s="4">
+        <v>20.221999999999998</v>
+      </c>
+      <c r="AA11" s="4">
+        <v>8.2334999999999994</v>
+      </c>
+      <c r="AB11" s="4">
+        <v>12606.418149999994</v>
+      </c>
+      <c r="AC11" s="4">
+        <v>6705.57924</v>
+      </c>
+      <c r="AD11" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AE11" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AF11" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AG11" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AH11" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AI11" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AJ11" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AK11" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AL11" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AM11" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AN11" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AO11" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="12" spans="1:44" s="38" customFormat="1" ht="12.75">
+      <c r="A12" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="B12" s="4">
+        <v>913.39774999999986</v>
+      </c>
+      <c r="C12" s="4">
+        <v>275.95023000000003</v>
+      </c>
+      <c r="D12" s="4">
+        <v>28873.606800000005</v>
+      </c>
+      <c r="E12" s="4">
+        <v>17999.796899999998</v>
+      </c>
+      <c r="F12" s="4">
+        <v>8995.8936999999987</v>
+      </c>
+      <c r="G12" s="4">
+        <v>4268.3200199999992</v>
+      </c>
+      <c r="H12" s="4">
+        <v>22929.42147999999</v>
+      </c>
+      <c r="I12" s="4">
+        <v>16620.026010000009</v>
+      </c>
+      <c r="J12" s="4">
+        <v>16398.376</v>
+      </c>
+      <c r="K12" s="4">
+        <v>5875.1793299999999</v>
+      </c>
+      <c r="L12" s="4">
+        <v>30384.596660000003</v>
+      </c>
+      <c r="M12" s="4">
+        <v>21100.795790000004</v>
+      </c>
+      <c r="N12" s="4">
+        <v>28045.884000000002</v>
+      </c>
+      <c r="O12" s="4">
+        <v>7155.8688199999997</v>
+      </c>
+      <c r="P12" s="4">
+        <v>40735.5645</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>28803.049779999998</v>
+      </c>
+      <c r="R12" s="4">
+        <v>74471.788</v>
+      </c>
+      <c r="S12" s="4">
+        <v>20359.039410000001</v>
+      </c>
+      <c r="T12" s="4">
+        <v>65418.020830000001</v>
+      </c>
+      <c r="U12" s="4">
+        <v>28763.091400000005</v>
+      </c>
+      <c r="V12" s="4">
+        <v>59600.889139999999</v>
+      </c>
+      <c r="W12" s="4">
+        <v>13439.648359999999</v>
+      </c>
+      <c r="X12" s="4">
+        <v>138734.07993000004</v>
+      </c>
+      <c r="Y12" s="4">
+        <v>27877.515970000004</v>
+      </c>
+      <c r="Z12" s="4">
+        <v>36441.000680000012</v>
+      </c>
+      <c r="AA12" s="4">
+        <v>11233.005970000002</v>
+      </c>
+      <c r="AB12" s="4">
+        <v>190273.02039000005</v>
+      </c>
+      <c r="AC12" s="4">
+        <v>52019.536449999992</v>
+      </c>
+      <c r="AD12" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AE12" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AF12" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AG12" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AH12" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AI12" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AJ12" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AK12" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AL12" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AM12" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AN12" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AO12" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="13" spans="1:44" s="38" customFormat="1" ht="12.75">
+      <c r="A13" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="4">
+        <v>59830.249000000003</v>
+      </c>
+      <c r="C13" s="4">
+        <v>11936.711290000001</v>
+      </c>
+      <c r="D13" s="4">
+        <v>188135.11319</v>
+      </c>
+      <c r="E13" s="4">
+        <v>36450.975839999992</v>
+      </c>
+      <c r="F13" s="4">
+        <v>66922.91240000003</v>
+      </c>
+      <c r="G13" s="4">
+        <v>9206.2107699999979</v>
+      </c>
+      <c r="H13" s="4">
+        <v>79754.375200000024</v>
+      </c>
+      <c r="I13" s="4">
+        <v>30081.266070000012</v>
+      </c>
+      <c r="J13" s="4">
+        <v>151897.16399999996</v>
+      </c>
+      <c r="K13" s="4">
+        <v>16363.738679999999</v>
+      </c>
+      <c r="L13" s="4">
+        <v>39066.23889000003</v>
+      </c>
+      <c r="M13" s="4">
+        <v>12680.47928</v>
+      </c>
+      <c r="N13" s="4">
+        <v>87542.816999999981</v>
+      </c>
+      <c r="O13" s="4">
+        <v>11032.0095</v>
+      </c>
+      <c r="P13" s="4">
+        <v>40492.992949999985</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>7222.3466100000014</v>
+      </c>
+      <c r="R13" s="4">
+        <v>91821.538919999992</v>
+      </c>
+      <c r="S13" s="4">
+        <v>11572.660389999997</v>
+      </c>
+      <c r="T13" s="4">
+        <v>43768.765629999994</v>
+      </c>
+      <c r="U13" s="4">
+        <v>9485.49964</v>
+      </c>
+      <c r="V13" s="4">
+        <v>71978.312999999995</v>
+      </c>
+      <c r="W13" s="4">
+        <v>8284.3302399999993</v>
+      </c>
+      <c r="X13" s="4">
+        <v>41459.166880000004</v>
+      </c>
+      <c r="Y13" s="4">
+        <v>9690.2057100000002</v>
+      </c>
+      <c r="Z13" s="4">
+        <v>52128.715440000007</v>
+      </c>
+      <c r="AA13" s="4">
+        <v>8186.7084499999992</v>
+      </c>
+      <c r="AB13" s="4">
+        <v>52511.298970000003</v>
+      </c>
+      <c r="AC13" s="4">
+        <v>10002.206050000003</v>
+      </c>
+      <c r="AD13" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AE13" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AF13" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AG13" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AH13" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AI13" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AJ13" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AK13" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AL13" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AM13" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AN13" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AO13" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="14" spans="1:44" s="38" customFormat="1" ht="12.75">
+      <c r="A14" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="4"/>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+      <c r="K14" s="4"/>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4"/>
+      <c r="N14" s="4"/>
+      <c r="O14" s="4"/>
+      <c r="P14" s="4"/>
+      <c r="Q14" s="4"/>
+      <c r="R14" s="4"/>
+      <c r="S14" s="4"/>
+      <c r="T14" s="4"/>
+      <c r="U14" s="4"/>
+      <c r="V14" s="4"/>
+      <c r="W14" s="4"/>
+      <c r="X14" s="4"/>
+      <c r="Y14" s="4"/>
+      <c r="Z14" s="4"/>
+      <c r="AA14" s="4"/>
+      <c r="AB14" s="4"/>
+      <c r="AC14" s="4"/>
+      <c r="AD14" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AE14" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AF14" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AG14" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AH14" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AI14" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AJ14" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AK14" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AL14" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AM14" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AN14" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AO14" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="15" spans="1:44" s="38" customFormat="1" ht="12.75">
+      <c r="A15" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="B15" s="4">
+        <v>47682.087000000007</v>
+      </c>
+      <c r="C15" s="4">
+        <v>11077.272879999997</v>
+      </c>
+      <c r="D15" s="4">
+        <v>57024.188970000003</v>
+      </c>
+      <c r="E15" s="4">
+        <v>28726.414809999995</v>
+      </c>
+      <c r="F15" s="4">
+        <v>28688.564790000004</v>
+      </c>
+      <c r="G15" s="4">
+        <v>7392.1704499999987</v>
+      </c>
+      <c r="H15" s="4">
+        <v>28443.807140000008</v>
+      </c>
+      <c r="I15" s="4">
+        <v>22976.139809999997</v>
+      </c>
+      <c r="J15" s="4">
+        <v>67595.158440000014</v>
+      </c>
+      <c r="K15" s="4">
+        <v>21953.392570000004</v>
+      </c>
+      <c r="L15" s="4">
+        <v>33743.266930000005</v>
+      </c>
+      <c r="M15" s="4">
+        <v>32857.085220000015</v>
+      </c>
+      <c r="N15" s="4">
+        <v>80625.360709999994</v>
+      </c>
+      <c r="O15" s="4">
+        <v>23433.619420000003</v>
+      </c>
+      <c r="P15" s="4">
+        <v>44908.526620000004</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>40955.159080000019</v>
+      </c>
+      <c r="R15" s="4">
+        <v>83935.119759999987</v>
+      </c>
+      <c r="S15" s="4">
+        <v>20600.223840000002</v>
+      </c>
+      <c r="T15" s="4">
+        <v>39002.235679999991</v>
+      </c>
+      <c r="U15" s="4">
+        <v>41046.404089999989</v>
+      </c>
+      <c r="V15" s="4">
+        <v>44954.57514999999</v>
+      </c>
+      <c r="W15" s="4">
+        <v>7755.6033399999997</v>
+      </c>
+      <c r="X15" s="4">
+        <v>23902.448459999992</v>
+      </c>
+      <c r="Y15" s="4">
+        <v>18791.703820000006</v>
+      </c>
+      <c r="Z15" s="4">
+        <v>35861.704469999997</v>
+      </c>
+      <c r="AA15" s="4">
+        <v>7882.9020999999993</v>
+      </c>
+      <c r="AB15" s="4">
+        <v>57680.816420000003</v>
+      </c>
+      <c r="AC15" s="4">
+        <v>26545.079010000012</v>
+      </c>
+      <c r="AD15" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AE15" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AF15" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AG15" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AH15" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AI15" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AJ15" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AK15" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AL15" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AM15" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AN15" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AO15" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="16" spans="1:44" s="38" customFormat="1" ht="12.75">
+      <c r="A16" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="B16" s="4">
+        <v>852501.41119999986</v>
+      </c>
+      <c r="C16" s="4">
+        <v>181027.18779999993</v>
+      </c>
+      <c r="D16" s="4">
+        <v>90288.109119999979</v>
+      </c>
+      <c r="E16" s="4">
+        <v>54316.314780000001</v>
+      </c>
+      <c r="F16" s="4">
+        <v>946591.37474999984</v>
+      </c>
+      <c r="G16" s="4">
+        <v>160544.01022000003</v>
+      </c>
+      <c r="H16" s="4">
+        <v>71888.772809999951</v>
+      </c>
+      <c r="I16" s="4">
+        <v>43718.54858000001</v>
+      </c>
+      <c r="J16" s="4">
+        <v>1028452.9750000003</v>
+      </c>
+      <c r="K16" s="4">
+        <v>185264.49518999999</v>
+      </c>
+      <c r="L16" s="4">
+        <v>87590.429289999985</v>
+      </c>
+      <c r="M16" s="4">
+        <v>47960.070049999988</v>
+      </c>
+      <c r="N16" s="4">
+        <v>1388488.7365999997</v>
+      </c>
+      <c r="O16" s="4">
+        <v>244150.34712999998</v>
+      </c>
+      <c r="P16" s="4">
+        <v>100093.95759999998</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>44324.866699999999</v>
+      </c>
+      <c r="R16" s="4">
+        <v>1159051.0879999998</v>
+      </c>
+      <c r="S16" s="4">
+        <v>236898.55366000001</v>
+      </c>
+      <c r="T16" s="4">
+        <v>180263.08453999995</v>
+      </c>
+      <c r="U16" s="4">
+        <v>62746.144970000001</v>
+      </c>
+      <c r="V16" s="4">
+        <v>783416.24650000001</v>
+      </c>
+      <c r="W16" s="4">
+        <v>179521.87148000009</v>
+      </c>
+      <c r="X16" s="4">
+        <v>319878.18640999985</v>
+      </c>
+      <c r="Y16" s="4">
+        <v>86924.945980000004</v>
+      </c>
+      <c r="Z16" s="4">
+        <v>786101.19305</v>
+      </c>
+      <c r="AA16" s="4">
+        <v>210811.97761999999</v>
+      </c>
+      <c r="AB16" s="4">
+        <v>362555.61310999992</v>
+      </c>
+      <c r="AC16" s="4">
+        <v>130061.52272000001</v>
+      </c>
+      <c r="AD16" s="4" t="e">
+        <f>'2015-2026'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AE16" s="4" t="e">
+        <f>'2015-2026'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AF16" s="4" t="e">
+        <f>'2015-2026'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AG16" s="4" t="e">
+        <f>'2015-2026'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AH16" s="4" t="e">
+        <f>'2015-2026'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AI16" s="4" t="e">
+        <f>'2015-2026'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AJ16" s="4" t="e">
+        <f>'2015-2026'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AK16" s="4" t="e">
+        <f>'2015-2026'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AL16" s="4" t="e">
+        <f>'2015-2026'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AM16" s="4" t="e">
+        <f>'2015-2026'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AN16" s="4" t="e">
+        <f>'2015-2026'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AO16" s="4" t="e">
+        <f>'2015-2026'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="17" spans="1:41" s="38" customFormat="1" ht="12.75">
+      <c r="A17" s="16" t="s">
+        <v>143</v>
+      </c>
+      <c r="B17" s="4">
+        <v>63974.904999999999</v>
+      </c>
+      <c r="C17" s="4">
+        <v>29846.219569999994</v>
+      </c>
+      <c r="D17" s="4">
+        <v>542.58917999999994</v>
+      </c>
+      <c r="E17" s="4">
+        <v>888.16662999999994</v>
+      </c>
+      <c r="F17" s="4">
+        <v>68845.260999999999</v>
+      </c>
+      <c r="G17" s="4">
+        <v>16400.433199999999</v>
+      </c>
+      <c r="H17" s="4">
+        <v>460.25928000000005</v>
+      </c>
+      <c r="I17" s="4">
+        <v>294.16670999999997</v>
+      </c>
+      <c r="J17" s="4">
+        <v>97583.637999999977</v>
+      </c>
+      <c r="K17" s="4">
+        <v>21997.121090000015</v>
+      </c>
+      <c r="L17" s="4">
+        <v>436.17503999999997</v>
+      </c>
+      <c r="M17" s="4">
+        <v>474.86931000000004</v>
+      </c>
+      <c r="N17" s="4">
+        <v>91168.078000000009</v>
+      </c>
+      <c r="O17" s="4">
+        <v>25201.50921</v>
+      </c>
+      <c r="P17" s="4">
+        <v>1516.1103599999999</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>902.57429000000002</v>
+      </c>
+      <c r="R17" s="4">
+        <v>78514.092000000004</v>
+      </c>
+      <c r="S17" s="4">
+        <v>22592.414169999996</v>
+      </c>
+      <c r="T17" s="4">
+        <v>781.98097999999993</v>
+      </c>
+      <c r="U17" s="4">
+        <v>527.99462999999992</v>
+      </c>
+      <c r="V17" s="4">
+        <v>98398.32</v>
+      </c>
+      <c r="W17" s="4">
+        <v>27397.856820000001</v>
+      </c>
+      <c r="X17" s="4">
+        <v>5387.1942099999997</v>
+      </c>
+      <c r="Y17" s="4">
+        <v>354.83906000000002</v>
+      </c>
+      <c r="Z17" s="4">
+        <v>115259.62300000001</v>
+      </c>
+      <c r="AA17" s="4">
+        <v>35798.654110000003</v>
+      </c>
+      <c r="AB17" s="4">
+        <v>2662.7088600000002</v>
+      </c>
+      <c r="AC17" s="4">
+        <v>371.37542999999994</v>
+      </c>
+      <c r="AD17" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AE17" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AF17" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AG17" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AH17" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AI17" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AJ17" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AK17" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AL17" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AM17" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AN17" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AO17" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="18" spans="1:41" s="38" customFormat="1" ht="12.75">
+      <c r="A18" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="B18" s="4">
+        <v>24812.825000000001</v>
+      </c>
+      <c r="C18" s="4">
+        <v>4440.8566199999996</v>
+      </c>
+      <c r="D18" s="4">
+        <v>36662.611730000004</v>
+      </c>
+      <c r="E18" s="4">
+        <v>15237.98216</v>
+      </c>
+      <c r="F18" s="4">
+        <v>51010.386119999988</v>
+      </c>
+      <c r="G18" s="4">
+        <v>7923.1845700000013</v>
+      </c>
+      <c r="H18" s="4">
+        <v>40237.007669999977</v>
+      </c>
+      <c r="I18" s="4">
+        <v>18906.543660000003</v>
+      </c>
+      <c r="J18" s="4">
+        <v>26297.729999999996</v>
+      </c>
+      <c r="K18" s="4">
+        <v>4111.18192</v>
+      </c>
+      <c r="L18" s="4">
+        <v>41978.203949999988</v>
+      </c>
+      <c r="M18" s="4">
+        <v>21060.361730000008</v>
+      </c>
+      <c r="N18" s="4">
+        <v>21077.918000000001</v>
+      </c>
+      <c r="O18" s="4">
+        <v>4209.8268699999999</v>
+      </c>
+      <c r="P18" s="4">
+        <v>55399.057639999992</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>27419.741149999998</v>
+      </c>
+      <c r="R18" s="4">
+        <v>56565.921799999989</v>
+      </c>
+      <c r="S18" s="4">
+        <v>11408.344199999998</v>
+      </c>
+      <c r="T18" s="4">
+        <v>49786.043179999986</v>
+      </c>
+      <c r="U18" s="4">
+        <v>31319.354009999985</v>
+      </c>
+      <c r="V18" s="4">
+        <v>46155.298280000003</v>
+      </c>
+      <c r="W18" s="4">
+        <v>12293.582869999998</v>
+      </c>
+      <c r="X18" s="4">
+        <v>67658.325110000005</v>
+      </c>
+      <c r="Y18" s="4">
+        <v>41486.622209999972</v>
+      </c>
+      <c r="Z18" s="4">
+        <v>32677.123309999995</v>
+      </c>
+      <c r="AA18" s="4">
+        <v>8425.4807700000001</v>
+      </c>
+      <c r="AB18" s="4">
+        <v>92073.525970000046</v>
+      </c>
+      <c r="AC18" s="4">
+        <v>57228.756759999989</v>
+      </c>
+      <c r="AD18" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AE18" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AF18" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AG18" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AH18" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AI18" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AJ18" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AK18" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AL18" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AM18" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AN18" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AO18" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="19" spans="1:41" s="38" customFormat="1" ht="12.75">
+      <c r="A19" s="16" t="s">
+        <v>144</v>
+      </c>
+      <c r="B19" s="4">
+        <v>46380.017999999996</v>
+      </c>
+      <c r="C19" s="4">
+        <v>9916.5066399999996</v>
+      </c>
+      <c r="D19" s="4">
+        <v>14273.746870000001</v>
+      </c>
+      <c r="E19" s="4">
+        <v>14392.88861</v>
+      </c>
+      <c r="F19" s="4">
+        <v>44118.457200000004</v>
+      </c>
+      <c r="G19" s="4">
+        <v>9109.9147999999986</v>
+      </c>
+      <c r="H19" s="4">
+        <v>10123.429919999997</v>
+      </c>
+      <c r="I19" s="4">
+        <v>15143.850780000002</v>
+      </c>
+      <c r="J19" s="4">
+        <v>74775.403500000015</v>
+      </c>
+      <c r="K19" s="4">
+        <v>17475.935030000001</v>
+      </c>
+      <c r="L19" s="4">
+        <v>14220.51017</v>
+      </c>
+      <c r="M19" s="4">
+        <v>17533.41220000001</v>
+      </c>
+      <c r="N19" s="4">
+        <v>98226.90644999998</v>
+      </c>
+      <c r="O19" s="4">
+        <v>22028.54825</v>
+      </c>
+      <c r="P19" s="4">
+        <v>9400.9860600000011</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>14924.99008</v>
+      </c>
+      <c r="R19" s="4">
+        <v>127444.03724999998</v>
+      </c>
+      <c r="S19" s="4">
+        <v>25441.463229999994</v>
+      </c>
+      <c r="T19" s="4">
+        <v>34521.00675</v>
+      </c>
+      <c r="U19" s="4">
+        <v>21108.003380000002</v>
+      </c>
+      <c r="V19" s="4">
+        <v>202573.76591999998</v>
+      </c>
+      <c r="W19" s="4">
+        <v>43571.41786999999</v>
+      </c>
+      <c r="X19" s="4">
+        <v>45279.196890000007</v>
+      </c>
+      <c r="Y19" s="4">
+        <v>24064.46979000001</v>
+      </c>
+      <c r="Z19" s="4">
+        <v>161227.09782</v>
+      </c>
+      <c r="AA19" s="4">
+        <v>45294.451259999994</v>
+      </c>
+      <c r="AB19" s="4">
+        <v>191266.15865000003</v>
+      </c>
+      <c r="AC19" s="4">
+        <v>37581.579909999971</v>
+      </c>
+      <c r="AD19" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AE19" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AF19" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AG19" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AH19" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AI19" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AJ19" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AK19" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AL19" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AM19" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AN19" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AO19" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="20" spans="1:41" s="38" customFormat="1" ht="12.75">
+      <c r="A20" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="B20" s="4">
+        <v>403599.14286000014</v>
+      </c>
+      <c r="C20" s="4">
+        <v>85456.458509999997</v>
+      </c>
+      <c r="D20" s="4">
+        <v>31651.05424999999</v>
+      </c>
+      <c r="E20" s="4">
+        <v>14000.09734</v>
+      </c>
+      <c r="F20" s="4">
+        <v>392237.85216000001</v>
+      </c>
+      <c r="G20" s="4">
+        <v>75337.24742</v>
+      </c>
+      <c r="H20" s="4">
+        <v>14541.877689999998</v>
+      </c>
+      <c r="I20" s="4">
+        <v>9911.6128300000018</v>
+      </c>
+      <c r="J20" s="4">
+        <v>391172.11657999997</v>
+      </c>
+      <c r="K20" s="4">
+        <v>81590.391540000011</v>
+      </c>
+      <c r="L20" s="4">
+        <v>12680.789919999999</v>
+      </c>
+      <c r="M20" s="4">
+        <v>9100.2499700000008</v>
+      </c>
+      <c r="N20" s="4">
+        <v>454979.58861999999</v>
+      </c>
+      <c r="O20" s="4">
+        <v>102522.71829999999</v>
+      </c>
+      <c r="P20" s="4">
+        <v>25276.37671</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>9193.2321899999988</v>
+      </c>
+      <c r="R20" s="4">
+        <v>554552.55184999993</v>
+      </c>
+      <c r="S20" s="4">
+        <v>130488.30718</v>
+      </c>
+      <c r="T20" s="4">
+        <v>63023.384720000009</v>
+      </c>
+      <c r="U20" s="4">
+        <v>17459.295259999999</v>
+      </c>
+      <c r="V20" s="4">
+        <v>571956.13365999982</v>
+      </c>
+      <c r="W20" s="4">
+        <v>149784.78423000005</v>
+      </c>
+      <c r="X20" s="4">
+        <v>87472.651430000027</v>
+      </c>
+      <c r="Y20" s="4">
+        <v>22223.892570000007</v>
+      </c>
+      <c r="Z20" s="4">
+        <v>599926.22070000006</v>
+      </c>
+      <c r="AA20" s="4">
+        <v>188678.07445000001</v>
+      </c>
+      <c r="AB20" s="4">
+        <v>168641.05066000004</v>
+      </c>
+      <c r="AC20" s="4">
+        <v>37501.927399999993</v>
+      </c>
+      <c r="AD20" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AE20" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AF20" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AG20" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AH20" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AI20" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AJ20" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AK20" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AL20" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AM20" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AN20" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AO20" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="21" spans="1:41" s="38" customFormat="1" ht="12.75">
+      <c r="A21" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="B21" s="4">
+        <v>94161.267500000002</v>
+      </c>
+      <c r="C21" s="4">
+        <v>18717.57632</v>
+      </c>
+      <c r="D21" s="4">
+        <v>384354.56282999995</v>
+      </c>
+      <c r="E21" s="4">
+        <v>214275.47615000006</v>
+      </c>
+      <c r="F21" s="4">
+        <v>173660.44549999997</v>
+      </c>
+      <c r="G21" s="4">
+        <v>25979.849330000001</v>
+      </c>
+      <c r="H21" s="4">
+        <v>441339.96023000008</v>
+      </c>
+      <c r="I21" s="4">
+        <v>259138.56035000004</v>
+      </c>
+      <c r="J21" s="4">
+        <v>401775.2477699999</v>
+      </c>
+      <c r="K21" s="4">
+        <v>80112.633990000002</v>
+      </c>
+      <c r="L21" s="4">
+        <v>348447.98968000017</v>
+      </c>
+      <c r="M21" s="4">
+        <v>222017.91348999992</v>
+      </c>
+      <c r="N21" s="4">
+        <v>551808.11768999998</v>
+      </c>
+      <c r="O21" s="4">
+        <v>91497.255239999984</v>
+      </c>
+      <c r="P21" s="4">
+        <v>367144.98459000001</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>214605.75383999999</v>
+      </c>
+      <c r="R21" s="4">
+        <v>643848.90729000024</v>
+      </c>
+      <c r="S21" s="4">
+        <v>121826.82762999996</v>
+      </c>
+      <c r="T21" s="4">
+        <v>372091.3274500001</v>
+      </c>
+      <c r="U21" s="4">
+        <v>180044.38618000003</v>
+      </c>
+      <c r="V21" s="4">
+        <v>767424.12190999987</v>
+      </c>
+      <c r="W21" s="4">
+        <v>130079.34336</v>
+      </c>
+      <c r="X21" s="4">
+        <v>554331.16749000002</v>
+      </c>
+      <c r="Y21" s="4">
+        <v>202100.05884000004</v>
+      </c>
+      <c r="Z21" s="4">
+        <v>506466.94174999994</v>
+      </c>
+      <c r="AA21" s="4">
+        <v>94100.193690000029</v>
+      </c>
+      <c r="AB21" s="4">
+        <v>535095.54954999988</v>
+      </c>
+      <c r="AC21" s="4">
+        <v>163883.70087000003</v>
+      </c>
+      <c r="AD21" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AE21" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AF21" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AG21" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AH21" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AI21" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AJ21" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AK21" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AL21" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AM21" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AN21" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AO21" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="22" spans="1:41" s="38" customFormat="1" ht="12.75">
+      <c r="A22" s="16" t="s">
+        <v>154</v>
+      </c>
+      <c r="B22" s="4"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="4"/>
+      <c r="F22" s="4"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="4"/>
+      <c r="I22" s="4"/>
+      <c r="J22" s="4"/>
+      <c r="K22" s="4"/>
+      <c r="L22" s="4"/>
+      <c r="M22" s="4"/>
+      <c r="N22" s="4"/>
+      <c r="O22" s="4"/>
+      <c r="P22" s="4"/>
+      <c r="Q22" s="4"/>
+      <c r="R22" s="4"/>
+      <c r="S22" s="4"/>
+      <c r="T22" s="4"/>
+      <c r="U22" s="4"/>
+      <c r="V22" s="4"/>
+      <c r="W22" s="4"/>
+      <c r="X22" s="4"/>
+      <c r="Y22" s="4"/>
+      <c r="Z22" s="4"/>
+      <c r="AA22" s="4"/>
+      <c r="AB22" s="4"/>
+      <c r="AC22" s="4"/>
+      <c r="AD22" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AE22" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AF22" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AG22" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AH22" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AI22" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AJ22" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AK22" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AL22" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AM22" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AN22" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AO22" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="23" spans="1:41" customFormat="1" ht="12.75">
+      <c r="A23" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="B23" s="4">
+        <v>339634.5399400001</v>
+      </c>
+      <c r="C23" s="4">
+        <v>65206.455939999993</v>
+      </c>
+      <c r="D23" s="4">
+        <v>90525.473860000042</v>
+      </c>
+      <c r="E23" s="4">
+        <v>65633.883749999994</v>
+      </c>
+      <c r="F23" s="4">
+        <v>690209.79437999963</v>
+      </c>
+      <c r="G23" s="4">
+        <v>104664.97447999998</v>
+      </c>
+      <c r="H23" s="4">
+        <v>80437.176869999937</v>
+      </c>
+      <c r="I23" s="4">
+        <v>58039.898969999995</v>
+      </c>
+      <c r="J23" s="4">
+        <v>807546.13343999989</v>
+      </c>
+      <c r="K23" s="4">
+        <v>148078.11366000003</v>
+      </c>
+      <c r="L23" s="4">
+        <v>107540.60881000001</v>
+      </c>
+      <c r="M23" s="4">
+        <v>84318.741309999969</v>
+      </c>
+      <c r="N23" s="4">
+        <v>1343259.8691999998</v>
+      </c>
+      <c r="O23" s="4">
+        <v>248243.19011999998</v>
+      </c>
+      <c r="P23" s="4">
+        <v>165888.73378000013</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>132895.20861999999</v>
+      </c>
+      <c r="R23" s="4">
+        <v>1199219.7001700001</v>
+      </c>
+      <c r="S23" s="4">
+        <v>255172.1262900001</v>
+      </c>
+      <c r="T23" s="4">
+        <v>180397.24171</v>
+      </c>
+      <c r="U23" s="4">
+        <v>84489.866939999993</v>
+      </c>
+      <c r="V23" s="4">
+        <v>922170.94750000013</v>
+      </c>
+      <c r="W23" s="4">
+        <v>227103.26496999999</v>
+      </c>
+      <c r="X23" s="4">
+        <v>216699.36708000005</v>
+      </c>
+      <c r="Y23" s="4">
+        <v>68406.530760000009</v>
+      </c>
+      <c r="Z23" s="4">
+        <v>823408.3839400002</v>
+      </c>
+      <c r="AA23" s="4">
+        <v>237958.17157000003</v>
+      </c>
+      <c r="AB23" s="4">
+        <v>268239.89278000005</v>
+      </c>
+      <c r="AC23" s="4">
+        <v>113600.35999999997</v>
+      </c>
+      <c r="AD23" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AE23" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AF23" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AG23" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AH23" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AI23" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AJ23" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AK23" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AL23" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AM23" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AN23" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AO23" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="24" spans="1:41" customFormat="1" ht="12.75">
+      <c r="A24" s="16" t="s">
+        <v>155</v>
+      </c>
+      <c r="B24" s="4">
+        <v>1255017.3925999999</v>
+      </c>
+      <c r="C24" s="4">
+        <v>257104.16498000003</v>
+      </c>
+      <c r="D24" s="4">
+        <v>46643.523310000004</v>
+      </c>
+      <c r="E24" s="4">
+        <v>32535.748849999993</v>
+      </c>
+      <c r="F24" s="4">
+        <v>1443278.6111000003</v>
+      </c>
+      <c r="G24" s="4">
+        <v>260747.56528000007</v>
+      </c>
+      <c r="H24" s="4">
+        <v>19756.08035</v>
+      </c>
+      <c r="I24" s="4">
+        <v>19085.88891999999</v>
+      </c>
+      <c r="J24" s="4">
+        <v>1118018.3141999999</v>
+      </c>
+      <c r="K24" s="4">
+        <v>201369.49495999992</v>
+      </c>
+      <c r="L24" s="4">
+        <v>33800.899689999991</v>
+      </c>
+      <c r="M24" s="4">
+        <v>28225.364030000001</v>
+      </c>
+      <c r="N24" s="4">
+        <v>1883472.6086499998</v>
+      </c>
+      <c r="O24" s="4">
+        <v>342591.33003000001</v>
+      </c>
+      <c r="P24" s="4">
+        <v>44767.515279999985</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>31136.816039999998</v>
+      </c>
+      <c r="R24" s="4">
+        <v>1697008.1201999998</v>
+      </c>
+      <c r="S24" s="4">
+        <v>357961.22330000001</v>
+      </c>
+      <c r="T24" s="4">
+        <v>60835.065389999989</v>
+      </c>
+      <c r="U24" s="4">
+        <v>29907.739670000003</v>
+      </c>
+      <c r="V24" s="4">
+        <v>1310034.0675700004</v>
+      </c>
+      <c r="W24" s="4">
+        <v>301866.34824000002</v>
+      </c>
+      <c r="X24" s="4">
+        <v>73526.071879999989</v>
+      </c>
+      <c r="Y24" s="4">
+        <v>27206.856480000006</v>
+      </c>
+      <c r="Z24" s="4">
+        <v>1729502.3488099992</v>
+      </c>
+      <c r="AA24" s="4">
+        <v>478921.14802000002</v>
+      </c>
+      <c r="AB24" s="4">
+        <v>191097.31877999997</v>
+      </c>
+      <c r="AC24" s="4">
+        <v>60076.004669999995</v>
+      </c>
+      <c r="AD24" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AE24" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AF24" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AG24" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AH24" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AI24" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AJ24" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AK24" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AL24" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AM24" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AN24" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AO24" s="4" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="25" spans="1:41" customFormat="1" ht="12.75">
+      <c r="A25" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="B25" s="19">
+        <v>728514.13453999988</v>
+      </c>
+      <c r="C25" s="19">
+        <v>179777.17127999998</v>
+      </c>
+      <c r="D25" s="19">
+        <v>135056.53662999999</v>
+      </c>
+      <c r="E25" s="19">
+        <v>137640.25314000004</v>
+      </c>
+      <c r="F25" s="19">
+        <v>998794.89877000009</v>
+      </c>
+      <c r="G25" s="19">
+        <v>205526.3585</v>
+      </c>
+      <c r="H25" s="19">
+        <v>86649.630510000003</v>
+      </c>
+      <c r="I25" s="19">
+        <v>109783.42554999999</v>
+      </c>
+      <c r="J25" s="19">
+        <v>1118930.1117900002</v>
+      </c>
+      <c r="K25" s="19">
+        <v>213718.13689999992</v>
+      </c>
+      <c r="L25" s="19">
+        <v>194685.65624000013</v>
+      </c>
+      <c r="M25" s="19">
+        <v>142511.33739</v>
+      </c>
+      <c r="N25" s="19">
+        <v>1962945.3624699996</v>
+      </c>
+      <c r="O25" s="19">
+        <v>363763.80634000013</v>
+      </c>
+      <c r="P25" s="19">
+        <v>97335.091340000014</v>
+      </c>
+      <c r="Q25" s="19">
+        <v>120986.35576999997</v>
+      </c>
+      <c r="R25" s="19">
+        <v>1843692.2711200002</v>
+      </c>
+      <c r="S25" s="19">
+        <v>404978.29680000001</v>
+      </c>
+      <c r="T25" s="19">
+        <v>174839.49353000004</v>
+      </c>
+      <c r="U25" s="19">
+        <v>132146.30830999999</v>
+      </c>
+      <c r="V25" s="19">
+        <v>1726965.33715</v>
+      </c>
+      <c r="W25" s="19">
+        <v>427622.16079000011</v>
+      </c>
+      <c r="X25" s="19">
+        <v>155295.96146999995</v>
+      </c>
+      <c r="Y25" s="19">
+        <v>146083.72314000005</v>
+      </c>
+      <c r="Z25" s="19">
+        <v>1524069.1320399998</v>
+      </c>
+      <c r="AA25" s="19">
+        <v>422350.66853000002</v>
+      </c>
+      <c r="AB25" s="19">
+        <v>234863.62534000009</v>
+      </c>
+      <c r="AC25" s="19">
+        <v>197979.33095999999</v>
+      </c>
+      <c r="AD25" s="19" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AE25" s="19" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AF25" s="19" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AG25" s="19" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AH25" s="19" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AI25" s="19" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AJ25" s="19" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AK25" s="19" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AL25" s="19" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AM25" s="19" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AN25" s="19" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AO25" s="19" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="26" spans="1:41" customFormat="1" ht="12.75">
+      <c r="A26" s="17" t="s">
+        <v>149</v>
+      </c>
+      <c r="B26" s="8">
+        <v>141337.891</v>
+      </c>
+      <c r="C26" s="8">
+        <v>31565.027729999994</v>
+      </c>
+      <c r="D26" s="8">
+        <v>172495.24027999997</v>
+      </c>
+      <c r="E26" s="8">
+        <v>112793.33324999998</v>
+      </c>
+      <c r="F26" s="8">
+        <v>196262.48752999998</v>
+      </c>
+      <c r="G26" s="8">
+        <v>33526.386580000006</v>
+      </c>
+      <c r="H26" s="8">
+        <v>103430.49759000003</v>
+      </c>
+      <c r="I26" s="8">
+        <v>62546.140350000001</v>
+      </c>
+      <c r="J26" s="8">
+        <v>193931.09199000002</v>
+      </c>
+      <c r="K26" s="8">
+        <v>34682.079010000001</v>
+      </c>
+      <c r="L26" s="8">
+        <v>129578.45538000001</v>
+      </c>
+      <c r="M26" s="8">
+        <v>69255.238160000008</v>
+      </c>
+      <c r="N26" s="8">
+        <v>243320.69076999993</v>
+      </c>
+      <c r="O26" s="8">
+        <v>38850.731530000005</v>
+      </c>
+      <c r="P26" s="8">
+        <v>202361.75049999997</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>92146.208400000018</v>
+      </c>
+      <c r="R26" s="8">
+        <v>262132.73014999999</v>
+      </c>
+      <c r="S26" s="8">
+        <v>42978.150620000015</v>
+      </c>
+      <c r="T26" s="8">
+        <v>189959.67015000005</v>
+      </c>
+      <c r="U26" s="8">
+        <v>78059.415140000012</v>
+      </c>
+      <c r="V26" s="8">
+        <v>284152.59630999994</v>
+      </c>
+      <c r="W26" s="8">
+        <v>52857.488919999996</v>
+      </c>
+      <c r="X26" s="8">
+        <v>127213.32252999999</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>53246.064559999992</v>
+      </c>
+      <c r="Z26" s="8">
+        <v>286944.33119000006</v>
+      </c>
+      <c r="AA26" s="8">
+        <v>58867.137630000005</v>
+      </c>
+      <c r="AB26" s="8">
+        <v>99551.11516999999</v>
+      </c>
+      <c r="AC26" s="8">
+        <v>36895.865839999999</v>
+      </c>
+      <c r="AD26" s="8" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AE26" s="8" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AF26" s="8" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AG26" s="8" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AH26" s="8" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AI26" s="8" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AJ26" s="8" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AK26" s="8" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AL26" s="8" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AM26" s="8" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AN26" s="8" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="AO26" s="8" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="27" spans="1:41" ht="24.6" customHeight="1">
+      <c r="A27" s="99" t="s">
+        <v>170</v>
+      </c>
+      <c r="B27" s="99"/>
+      <c r="C27" s="22"/>
+      <c r="AH27" s="4"/>
+      <c r="AI27" s="4"/>
+      <c r="AJ27" s="4"/>
+      <c r="AK27" s="4"/>
+      <c r="AL27" s="4"/>
+      <c r="AM27" s="4"/>
+      <c r="AN27" s="4"/>
+      <c r="AO27" s="4"/>
+    </row>
+    <row r="28" spans="1:41">
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="4"/>
+      <c r="F28" s="4"/>
+      <c r="G28" s="4"/>
+      <c r="H28" s="4"/>
+      <c r="I28" s="4"/>
+      <c r="J28" s="4"/>
+      <c r="K28" s="4"/>
+      <c r="L28" s="4"/>
+      <c r="M28" s="4"/>
+      <c r="N28" s="4"/>
+      <c r="O28" s="4"/>
+      <c r="P28" s="4"/>
+      <c r="Q28" s="4"/>
+      <c r="R28" s="4"/>
+      <c r="S28" s="4"/>
+      <c r="T28" s="4"/>
+      <c r="U28" s="4"/>
+      <c r="V28" s="4"/>
+      <c r="W28" s="4"/>
+      <c r="X28" s="4"/>
+      <c r="Y28" s="4"/>
+      <c r="Z28" s="4"/>
+      <c r="AA28" s="4"/>
+      <c r="AB28" s="4"/>
+      <c r="AC28" s="4"/>
+      <c r="AD28" s="4"/>
+      <c r="AE28" s="4"/>
+      <c r="AF28" s="4"/>
+      <c r="AG28" s="4"/>
+      <c r="AK28" s="4"/>
+    </row>
+    <row r="29" spans="1:41">
+      <c r="Z29" s="4"/>
+      <c r="AA29" s="4"/>
+      <c r="AB29" s="4"/>
+      <c r="AC29" s="4"/>
+      <c r="AD29" s="4"/>
+      <c r="AE29" s="4"/>
+      <c r="AF29" s="4"/>
+      <c r="AG29" s="4"/>
+    </row>
+    <row r="33" spans="6:6">
+      <c r="F33" s="1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="33">
+    <mergeCell ref="A1:AG1"/>
+    <mergeCell ref="AD3:AG3"/>
+    <mergeCell ref="AD4:AE4"/>
+    <mergeCell ref="AF4:AG4"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="R3:U3"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH4:AI4"/>
+    <mergeCell ref="AJ4:AK4"/>
+  </mergeCells>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AJ74"/>
+  <sheetViews>
+    <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C38" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="AM12" sqref="AM12"/>
+      <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
+      <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
+      <selection pane="bottomRight" activeCell="K79" sqref="K79"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="51.5703125" style="36" customWidth="1"/>
+    <col min="3" max="3" width="12.85546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.85546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.85546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="14.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="12.85546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="14.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="12.85546875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.7109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
+    <col min="14" max="14" width="14.7109375" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="8.85546875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:36" s="2" customFormat="1" ht="31.15" customHeight="1">
+      <c r="A1" s="105" t="s">
+        <v>157</v>
+      </c>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
+      <c r="L1" s="105"/>
+      <c r="M1" s="105"/>
+      <c r="N1" s="105"/>
+    </row>
+    <row r="2" spans="1:36" s="2" customFormat="1" ht="31.15" customHeight="1">
+      <c r="A2" s="105" t="s">
+        <v>164</v>
+      </c>
+      <c r="B2" s="105"/>
+      <c r="C2" s="105"/>
+      <c r="D2" s="105"/>
+      <c r="E2" s="105"/>
+      <c r="F2" s="105"/>
+      <c r="G2" s="105"/>
+      <c r="H2" s="105"/>
+      <c r="I2" s="105"/>
+      <c r="J2" s="105"/>
+      <c r="K2" s="105"/>
+      <c r="L2" s="105"/>
+      <c r="M2" s="105"/>
+      <c r="N2" s="105"/>
+    </row>
+    <row r="3" spans="1:36" ht="12.75">
+      <c r="A3" s="45"/>
+      <c r="B3" s="46"/>
+    </row>
+    <row r="4" spans="1:36" s="2" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A4" s="101" t="s">
+        <v>165</v>
+      </c>
+      <c r="B4" s="104" t="s">
+        <v>166</v>
+      </c>
+      <c r="C4" s="106" t="s">
+        <v>156</v>
+      </c>
+      <c r="D4" s="107"/>
+      <c r="E4" s="107"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="106" t="s">
+        <v>168</v>
+      </c>
+      <c r="H4" s="107"/>
+      <c r="I4" s="107"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="106" t="s">
+        <v>169</v>
+      </c>
+      <c r="L4" s="107"/>
+      <c r="M4" s="107"/>
+      <c r="N4" s="108"/>
+    </row>
+    <row r="5" spans="1:36" s="3" customFormat="1">
+      <c r="A5" s="102"/>
+      <c r="B5" s="104"/>
+      <c r="C5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="100"/>
+      <c r="E5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="F5" s="100"/>
+      <c r="G5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="100"/>
+      <c r="I5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="J5" s="100"/>
+      <c r="K5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="100"/>
+      <c r="M5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="N5" s="100"/>
+    </row>
+    <row r="6" spans="1:36" s="2" customFormat="1" ht="56.25" customHeight="1">
+      <c r="A6" s="103"/>
+      <c r="B6" s="104"/>
+      <c r="C6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="F6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="H6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="I6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="J6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="K6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="L6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="M6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="N6" s="10" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="7" spans="1:36" s="13" customFormat="1" ht="12.75">
+      <c r="A7" s="12"/>
+      <c r="B7" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="26">
+        <f t="shared" ref="C7:N7" si="0">SUM(C8:C72)</f>
+        <v>233346.24685</v>
+      </c>
+      <c r="D7" s="26">
+        <f t="shared" si="0"/>
+        <v>93478.853469999987</v>
+      </c>
+      <c r="E7" s="26">
+        <f t="shared" si="0"/>
+        <v>223743.93711</v>
+      </c>
+      <c r="F7" s="26">
+        <f t="shared" si="0"/>
+        <v>79246.076939999999</v>
+      </c>
+      <c r="G7" s="26">
+        <f t="shared" si="0"/>
+        <v>52962.777999999998</v>
+      </c>
+      <c r="H7" s="26">
+        <f t="shared" si="0"/>
+        <v>17288.854619999998</v>
+      </c>
+      <c r="I7" s="26">
+        <f t="shared" si="0"/>
+        <v>72664.672449999998</v>
+      </c>
+      <c r="J7" s="26">
+        <f t="shared" si="0"/>
+        <v>25225.048339999998</v>
+      </c>
+      <c r="K7" s="26">
+        <f t="shared" si="0"/>
+        <v>38552.736600000004</v>
+      </c>
+      <c r="L7" s="26">
+        <f t="shared" si="0"/>
+        <v>15476.338459999999</v>
+      </c>
+      <c r="M7" s="26">
+        <f t="shared" si="0"/>
+        <v>85613.304629999999</v>
+      </c>
+      <c r="N7" s="26">
+        <f t="shared" si="0"/>
+        <v>32117.516519999997</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36" customFormat="1" ht="45">
+      <c r="A8" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="25">
+        <v>0</v>
+      </c>
+      <c r="D8" s="25">
+        <v>0</v>
+      </c>
+      <c r="E8" s="25">
+        <v>0.05</v>
+      </c>
+      <c r="F8" s="25">
+        <v>0.31224000000000002</v>
+      </c>
+      <c r="G8" s="25">
+        <v>0</v>
+      </c>
+      <c r="H8" s="25">
+        <v>0</v>
+      </c>
+      <c r="I8" s="25">
+        <v>0.05</v>
+      </c>
+      <c r="J8" s="25">
+        <v>0.31224000000000002</v>
+      </c>
+      <c r="K8" s="25">
+        <v>0</v>
+      </c>
+      <c r="L8" s="25">
+        <v>0</v>
+      </c>
+      <c r="M8" s="25">
+        <v>0.45</v>
+      </c>
+      <c r="N8" s="25">
+        <v>0.86431000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36" customFormat="1" ht="22.5">
+      <c r="A9" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="25">
+        <v>0</v>
+      </c>
+      <c r="D9" s="25">
+        <v>0</v>
+      </c>
+      <c r="E9" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="F9" s="25">
+        <v>0.63831000000000004</v>
+      </c>
+      <c r="G9" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H9" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I9" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J9" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K9" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L9" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M9" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N9" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36" customFormat="1" ht="33.75">
+      <c r="A10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E10" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I10" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J10" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K10" s="25">
+        <v>0</v>
+      </c>
+      <c r="L10" s="25">
+        <v>0</v>
+      </c>
+      <c r="M10" s="25">
+        <v>0.4</v>
+      </c>
+      <c r="N10" s="25">
+        <v>0.99199999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36" customFormat="1" ht="45">
+      <c r="A11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="25">
+        <v>0</v>
+      </c>
+      <c r="D11" s="25">
+        <v>0</v>
+      </c>
+      <c r="E11" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="F11" s="25">
+        <v>0.24299999999999999</v>
+      </c>
+      <c r="G11" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H11" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I11" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J11" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K11" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L11" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M11" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N11" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36" customFormat="1" ht="12.75">
+      <c r="A12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="25">
+        <v>0</v>
+      </c>
+      <c r="D12" s="25">
+        <v>0</v>
+      </c>
+      <c r="E12" s="25">
+        <v>217.8125</v>
+      </c>
+      <c r="F12" s="25">
+        <v>13.48354</v>
+      </c>
+      <c r="G12" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H12" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I12" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J12" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K12" s="25">
+        <v>0</v>
+      </c>
+      <c r="L12" s="25">
+        <v>0</v>
+      </c>
+      <c r="M12" s="25">
+        <v>170.55</v>
+      </c>
+      <c r="N12" s="25">
+        <v>8.4862199999999994</v>
+      </c>
+      <c r="AJ12" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36" customFormat="1" ht="12.75">
+      <c r="A13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="25">
+        <v>1592.799</v>
+      </c>
+      <c r="D13" s="25">
+        <v>6.6705899999999998</v>
+      </c>
+      <c r="E13" s="25">
+        <v>1433.1188999999999</v>
+      </c>
+      <c r="F13" s="25">
+        <v>1328.1560899999999</v>
+      </c>
+      <c r="G13" s="25">
+        <v>1592.799</v>
+      </c>
+      <c r="H13" s="25">
+        <v>6.6705899999999998</v>
+      </c>
+      <c r="I13" s="25">
+        <v>542.52949999999998</v>
+      </c>
+      <c r="J13" s="25">
+        <v>523.91252999999995</v>
+      </c>
+      <c r="K13" s="25">
+        <v>46.738</v>
+      </c>
+      <c r="L13" s="25">
+        <v>0.24417</v>
+      </c>
+      <c r="M13" s="25">
+        <v>107.077</v>
+      </c>
+      <c r="N13" s="25">
+        <v>150.12139999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36" customFormat="1" ht="22.5">
+      <c r="A14" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="25">
+        <v>116.32</v>
+      </c>
+      <c r="D14" s="25">
+        <v>0.55900000000000005</v>
+      </c>
+      <c r="E14" s="25">
+        <v>1996.0644</v>
+      </c>
+      <c r="F14" s="25">
+        <v>878.59366999999997</v>
+      </c>
+      <c r="G14" s="25">
+        <v>0</v>
+      </c>
+      <c r="H14" s="25">
+        <v>0</v>
+      </c>
+      <c r="I14" s="25">
+        <v>261.721</v>
+      </c>
+      <c r="J14" s="25">
+        <v>393.20193999999998</v>
+      </c>
+      <c r="K14" s="25">
+        <v>0</v>
+      </c>
+      <c r="L14" s="25">
+        <v>0</v>
+      </c>
+      <c r="M14" s="25">
+        <v>195.7928</v>
+      </c>
+      <c r="N14" s="25">
+        <v>276.52179999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36" customFormat="1" ht="33.75">
+      <c r="A15" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="25">
+        <v>750.75</v>
+      </c>
+      <c r="D15" s="25">
+        <v>3.2446700000000002</v>
+      </c>
+      <c r="E15" s="25">
+        <v>6359.8720999999996</v>
+      </c>
+      <c r="F15" s="25">
+        <v>1032.6266499999999</v>
+      </c>
+      <c r="G15" s="25">
+        <v>684.47</v>
+      </c>
+      <c r="H15" s="25">
+        <v>2.9256700000000002</v>
+      </c>
+      <c r="I15" s="25">
+        <v>1487.8695</v>
+      </c>
+      <c r="J15" s="25">
+        <v>303.89195999999998</v>
+      </c>
+      <c r="K15" s="25">
+        <v>2.6560000000000001</v>
+      </c>
+      <c r="L15" s="25">
+        <v>1.388E-2</v>
+      </c>
+      <c r="M15" s="25">
+        <v>127.666</v>
+      </c>
+      <c r="N15" s="25">
+        <v>108.92838</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36" customFormat="1" ht="22.5">
+      <c r="A16" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="25">
+        <v>0</v>
+      </c>
+      <c r="D16" s="25">
+        <v>0</v>
+      </c>
+      <c r="E16" s="25">
+        <v>3.4329999999999998</v>
+      </c>
+      <c r="F16" s="25">
+        <v>3.0226199999999999</v>
+      </c>
+      <c r="G16" s="25">
+        <v>0</v>
+      </c>
+      <c r="H16" s="25">
+        <v>0</v>
+      </c>
+      <c r="I16" s="25">
+        <v>0.40500000000000003</v>
+      </c>
+      <c r="J16" s="25">
+        <v>0.28349999999999997</v>
+      </c>
+      <c r="K16" s="25">
+        <v>0</v>
+      </c>
+      <c r="L16" s="25">
+        <v>0</v>
+      </c>
+      <c r="M16" s="25">
+        <v>156.80940000000001</v>
+      </c>
+      <c r="N16" s="25">
+        <v>137.92180999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" customFormat="1" ht="33.75">
+      <c r="A17" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="25">
+        <v>904.4</v>
+      </c>
+      <c r="D17" s="25">
+        <v>4.3470000000000004</v>
+      </c>
+      <c r="E17" s="25">
+        <v>1768.6</v>
+      </c>
+      <c r="F17" s="25">
+        <v>366.38576</v>
+      </c>
+      <c r="G17" s="25">
+        <v>0</v>
+      </c>
+      <c r="H17" s="25">
+        <v>0</v>
+      </c>
+      <c r="I17" s="25">
+        <v>97.441000000000003</v>
+      </c>
+      <c r="J17" s="25">
+        <v>21.083639999999999</v>
+      </c>
+      <c r="K17" s="25">
+        <v>0</v>
+      </c>
+      <c r="L17" s="25">
+        <v>0</v>
+      </c>
+      <c r="M17" s="25">
+        <v>12.179399999999999</v>
+      </c>
+      <c r="N17" s="25">
+        <v>9.2671600000000005</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A18" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="25">
+        <v>882.49699999999996</v>
+      </c>
+      <c r="D18" s="25">
+        <v>3.8317700000000001</v>
+      </c>
+      <c r="E18" s="25">
+        <v>116.328</v>
+      </c>
+      <c r="F18" s="25">
+        <v>126.67289</v>
+      </c>
+      <c r="G18" s="25">
+        <v>882.49699999999996</v>
+      </c>
+      <c r="H18" s="25">
+        <v>3.8317700000000001</v>
+      </c>
+      <c r="I18" s="25">
+        <v>101.21299999999999</v>
+      </c>
+      <c r="J18" s="25">
+        <v>111.33411</v>
+      </c>
+      <c r="K18" s="25">
+        <v>0</v>
+      </c>
+      <c r="L18" s="25">
+        <v>0</v>
+      </c>
+      <c r="M18" s="25">
+        <v>5.266</v>
+      </c>
+      <c r="N18" s="25">
+        <v>6.3635799999999998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A19" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="25">
+        <v>0</v>
+      </c>
+      <c r="D19" s="25">
+        <v>0</v>
+      </c>
+      <c r="E19" s="25">
+        <v>11.494999999999999</v>
+      </c>
+      <c r="F19" s="25">
+        <v>9.8490400000000005</v>
+      </c>
+      <c r="G19" s="25">
+        <v>0</v>
+      </c>
+      <c r="H19" s="25">
+        <v>0</v>
+      </c>
+      <c r="I19" s="25">
+        <v>1.2672000000000001</v>
+      </c>
+      <c r="J19" s="25">
+        <v>0.66459999999999997</v>
+      </c>
+      <c r="K19" s="25">
+        <v>0</v>
+      </c>
+      <c r="L19" s="25">
+        <v>0</v>
+      </c>
+      <c r="M19" s="25">
+        <v>5.343</v>
+      </c>
+      <c r="N19" s="25">
+        <v>7.7829800000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A20" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="25">
+        <v>0</v>
+      </c>
+      <c r="D20" s="25">
+        <v>0</v>
+      </c>
+      <c r="E20" s="25">
+        <v>1989.3024</v>
+      </c>
+      <c r="F20" s="25">
+        <v>2016.50704</v>
+      </c>
+      <c r="G20" s="25">
+        <v>0</v>
+      </c>
+      <c r="H20" s="25">
+        <v>0</v>
+      </c>
+      <c r="I20" s="25">
+        <v>398.77339999999998</v>
+      </c>
+      <c r="J20" s="25">
+        <v>403.92993000000001</v>
+      </c>
+      <c r="K20" s="25">
+        <v>0</v>
+      </c>
+      <c r="L20" s="25">
+        <v>0</v>
+      </c>
+      <c r="M20" s="25">
+        <v>602.24639999999999</v>
+      </c>
+      <c r="N20" s="25">
+        <v>654.65911000000006</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A21" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" s="25">
+        <v>0</v>
+      </c>
+      <c r="D21" s="25">
+        <v>0</v>
+      </c>
+      <c r="E21" s="25">
+        <v>179.41</v>
+      </c>
+      <c r="F21" s="25">
+        <v>46.491500000000002</v>
+      </c>
+      <c r="G21" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H21" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I21" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J21" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K21" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L21" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M21" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N21" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" customFormat="1" ht="22.5">
+      <c r="A22" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="C22" s="25">
+        <v>66</v>
+      </c>
+      <c r="D22" s="25">
+        <v>23.1</v>
+      </c>
+      <c r="E22" s="25">
+        <v>329.89693</v>
+      </c>
+      <c r="F22" s="25">
+        <v>36.595730000000003</v>
+      </c>
+      <c r="G22" s="25">
+        <v>0</v>
+      </c>
+      <c r="H22" s="25">
+        <v>0</v>
+      </c>
+      <c r="I22" s="25">
+        <v>95.352509999999995</v>
+      </c>
+      <c r="J22" s="25">
+        <v>9.8463100000000008</v>
+      </c>
+      <c r="K22" s="25">
+        <v>0</v>
+      </c>
+      <c r="L22" s="25">
+        <v>0</v>
+      </c>
+      <c r="M22" s="25">
+        <v>8.3054699999999997</v>
+      </c>
+      <c r="N22" s="25">
+        <v>3.7070099999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" customFormat="1" ht="45">
+      <c r="A23" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="25">
+        <v>0</v>
+      </c>
+      <c r="D23" s="25">
+        <v>0</v>
+      </c>
+      <c r="E23" s="25">
+        <v>4.6760000000000002</v>
+      </c>
+      <c r="F23" s="25">
+        <v>7.1848299999999998</v>
+      </c>
+      <c r="G23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K23" s="25">
+        <v>0</v>
+      </c>
+      <c r="L23" s="25">
+        <v>0</v>
+      </c>
+      <c r="M23" s="25">
+        <v>5.53</v>
+      </c>
+      <c r="N23" s="25">
+        <v>10.492699999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" customFormat="1" ht="33.75">
+      <c r="A24" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="25">
+        <v>0</v>
+      </c>
+      <c r="D24" s="25">
+        <v>0</v>
+      </c>
+      <c r="E24" s="25">
+        <v>0.78390000000000004</v>
+      </c>
+      <c r="F24" s="25">
+        <v>2.36171</v>
+      </c>
+      <c r="G24" s="25">
+        <v>0</v>
+      </c>
+      <c r="H24" s="25">
+        <v>0</v>
+      </c>
+      <c r="I24" s="25">
+        <v>5.8880000000000002E-2</v>
+      </c>
+      <c r="J24" s="25">
+        <v>0.19053999999999999</v>
+      </c>
+      <c r="K24" s="25">
+        <v>0</v>
+      </c>
+      <c r="L24" s="25">
+        <v>0</v>
+      </c>
+      <c r="M24" s="25">
+        <v>9.9699999999999997E-2</v>
+      </c>
+      <c r="N24" s="25">
+        <v>0.4698</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" customFormat="1" ht="22.5">
+      <c r="A25" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25" s="25">
+        <v>249.8</v>
+      </c>
+      <c r="D25" s="25">
+        <v>16.489999999999998</v>
+      </c>
+      <c r="E25" s="25">
+        <v>34.981999999999999</v>
+      </c>
+      <c r="F25" s="25">
+        <v>41.917299999999997</v>
+      </c>
+      <c r="G25" s="25">
+        <v>0</v>
+      </c>
+      <c r="H25" s="25">
+        <v>0</v>
+      </c>
+      <c r="I25" s="25">
+        <v>32.381999999999998</v>
+      </c>
+      <c r="J25" s="25">
+        <v>38.612299999999998</v>
+      </c>
+      <c r="K25" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L25" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M25" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N25" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A26" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="C26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N26" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" customFormat="1" ht="22.5">
+      <c r="A27" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="C27" s="25">
+        <v>0</v>
+      </c>
+      <c r="D27" s="25">
+        <v>0</v>
+      </c>
+      <c r="E27" s="25">
+        <v>720.95659999999998</v>
+      </c>
+      <c r="F27" s="25">
+        <v>778.64804000000004</v>
+      </c>
+      <c r="G27" s="25">
+        <v>0</v>
+      </c>
+      <c r="H27" s="25">
+        <v>0</v>
+      </c>
+      <c r="I27" s="25">
+        <v>156.43219999999999</v>
+      </c>
+      <c r="J27" s="25">
+        <v>124.37635</v>
+      </c>
+      <c r="K27" s="25">
+        <v>0</v>
+      </c>
+      <c r="L27" s="25">
+        <v>0</v>
+      </c>
+      <c r="M27" s="25">
+        <v>52.923200000000001</v>
+      </c>
+      <c r="N27" s="25">
+        <v>67.840329999999994</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A28" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="C28" s="25">
+        <v>81.004000000000005</v>
+      </c>
+      <c r="D28" s="25">
+        <v>0.76459999999999995</v>
+      </c>
+      <c r="E28" s="25">
+        <v>5157.0933000000005</v>
+      </c>
+      <c r="F28" s="25">
+        <v>5412.1549299999997</v>
+      </c>
+      <c r="G28" s="25">
+        <v>81.004000000000005</v>
+      </c>
+      <c r="H28" s="25">
+        <v>0.76459999999999995</v>
+      </c>
+      <c r="I28" s="25">
+        <v>1347.7524000000001</v>
+      </c>
+      <c r="J28" s="25">
+        <v>1279.2696699999999</v>
+      </c>
+      <c r="K28" s="25">
+        <v>0</v>
+      </c>
+      <c r="L28" s="25">
+        <v>0</v>
+      </c>
+      <c r="M28" s="25">
+        <v>1530.2624000000001</v>
+      </c>
+      <c r="N28" s="25">
+        <v>1589.6939400000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A29" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="25">
+        <v>132.66200000000001</v>
+      </c>
+      <c r="D29" s="25">
+        <v>0.99988999999999995</v>
+      </c>
+      <c r="E29" s="25">
+        <v>493.72449999999998</v>
+      </c>
+      <c r="F29" s="25">
+        <v>434.05227000000002</v>
+      </c>
+      <c r="G29" s="25">
+        <v>132.66200000000001</v>
+      </c>
+      <c r="H29" s="25">
+        <v>0.99988999999999995</v>
+      </c>
+      <c r="I29" s="25">
+        <v>366.40750000000003</v>
+      </c>
+      <c r="J29" s="25">
+        <v>293.91775000000001</v>
+      </c>
+      <c r="K29" s="25">
+        <v>18.012</v>
+      </c>
+      <c r="L29" s="25">
+        <v>0.23956</v>
+      </c>
+      <c r="M29" s="25">
+        <v>65.064999999999998</v>
+      </c>
+      <c r="N29" s="25">
+        <v>91.741650000000007</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A30" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" s="25">
+        <v>0</v>
+      </c>
+      <c r="D30" s="25">
+        <v>0</v>
+      </c>
+      <c r="E30" s="25">
+        <v>171.17500000000001</v>
+      </c>
+      <c r="F30" s="25">
+        <v>35.92653</v>
+      </c>
+      <c r="G30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K30" s="25">
+        <v>0</v>
+      </c>
+      <c r="L30" s="25">
+        <v>0</v>
+      </c>
+      <c r="M30" s="25">
+        <v>6.0739999999999998</v>
+      </c>
+      <c r="N30" s="25">
+        <v>8.9420000000000002</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A31" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="C31" s="25">
+        <v>0</v>
+      </c>
+      <c r="D31" s="25">
+        <v>0</v>
+      </c>
+      <c r="E31" s="25">
+        <v>759.89449999999999</v>
+      </c>
+      <c r="F31" s="25">
+        <v>460.71976999999998</v>
+      </c>
+      <c r="G31" s="25">
+        <v>0</v>
+      </c>
+      <c r="H31" s="25">
+        <v>0</v>
+      </c>
+      <c r="I31" s="25">
+        <v>393.06849999999997</v>
+      </c>
+      <c r="J31" s="25">
+        <v>236.77516</v>
+      </c>
+      <c r="K31" s="25">
+        <v>18</v>
+      </c>
+      <c r="L31" s="25">
+        <v>9.4769999999999993E-2</v>
+      </c>
+      <c r="M31" s="25">
+        <v>124.18899999999999</v>
+      </c>
+      <c r="N31" s="25">
+        <v>128.48723000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" customFormat="1" ht="22.5">
+      <c r="A32" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="C32" s="25">
+        <v>0</v>
+      </c>
+      <c r="D32" s="25">
+        <v>0</v>
+      </c>
+      <c r="E32" s="25">
+        <v>2225.5682999999999</v>
+      </c>
+      <c r="F32" s="25">
+        <v>2553.0940099999998</v>
+      </c>
+      <c r="G32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K32" s="25">
+        <v>0</v>
+      </c>
+      <c r="L32" s="25">
+        <v>0</v>
+      </c>
+      <c r="M32" s="25">
+        <v>0.66</v>
+      </c>
+      <c r="N32" s="25">
+        <v>0.85924</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A33" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B33" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="C33" s="25">
+        <v>36.027999999999999</v>
+      </c>
+      <c r="D33" s="25">
+        <v>0.23779</v>
+      </c>
+      <c r="E33" s="25">
+        <v>458.673</v>
+      </c>
+      <c r="F33" s="25">
+        <v>377.67011000000002</v>
+      </c>
+      <c r="G33" s="25">
+        <v>36.027999999999999</v>
+      </c>
+      <c r="H33" s="25">
+        <v>0.23779</v>
+      </c>
+      <c r="I33" s="25">
+        <v>76.851500000000001</v>
+      </c>
+      <c r="J33" s="25">
+        <v>61.41704</v>
+      </c>
+      <c r="K33" s="25">
+        <v>37.837000000000003</v>
+      </c>
+      <c r="L33" s="25">
+        <v>0.49984000000000001</v>
+      </c>
+      <c r="M33" s="25">
+        <v>90.207999999999998</v>
+      </c>
+      <c r="N33" s="25">
+        <v>112.8896</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A34" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" s="25">
+        <v>0</v>
+      </c>
+      <c r="D34" s="25">
+        <v>0</v>
+      </c>
+      <c r="E34" s="25">
+        <v>24.193860000000001</v>
+      </c>
+      <c r="F34" s="25">
+        <v>26.392669999999999</v>
+      </c>
+      <c r="G34" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H34" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I34" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J34" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K34" s="25">
+        <v>0</v>
+      </c>
+      <c r="L34" s="25">
+        <v>0</v>
+      </c>
+      <c r="M34" s="25">
+        <v>0.03</v>
+      </c>
+      <c r="N34" s="25">
+        <v>0.10802</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" customFormat="1" ht="22.5">
+      <c r="A35" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="C35" s="25">
+        <v>0</v>
+      </c>
+      <c r="D35" s="25">
+        <v>0</v>
+      </c>
+      <c r="E35" s="25">
+        <v>416.74459999999999</v>
+      </c>
+      <c r="F35" s="25">
+        <v>109.92353</v>
+      </c>
+      <c r="G35" s="25">
+        <v>0</v>
+      </c>
+      <c r="H35" s="25">
+        <v>0</v>
+      </c>
+      <c r="I35" s="25">
+        <v>416.72699999999998</v>
+      </c>
+      <c r="J35" s="25">
+        <v>109.67296</v>
+      </c>
+      <c r="K35" s="25">
+        <v>0</v>
+      </c>
+      <c r="L35" s="25">
+        <v>0</v>
+      </c>
+      <c r="M35" s="25">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="N35" s="25">
+        <v>0.1363</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" customFormat="1" ht="22.5">
+      <c r="A36" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="25">
+        <v>0</v>
+      </c>
+      <c r="D36" s="25">
+        <v>0</v>
+      </c>
+      <c r="E36" s="25">
+        <v>8.1951999999999998</v>
+      </c>
+      <c r="F36" s="25">
+        <v>76.960999999999999</v>
+      </c>
+      <c r="G36" s="25">
+        <v>0</v>
+      </c>
+      <c r="H36" s="25">
+        <v>0</v>
+      </c>
+      <c r="I36" s="25">
+        <v>2.1682800000000002</v>
+      </c>
+      <c r="J36" s="25">
+        <v>14.96946</v>
+      </c>
+      <c r="K36" s="25">
+        <v>0</v>
+      </c>
+      <c r="L36" s="25">
+        <v>0</v>
+      </c>
+      <c r="M36" s="25">
+        <v>1.1335</v>
+      </c>
+      <c r="N36" s="25">
+        <v>9.0106000000000002</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A37" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="C37" s="25">
+        <v>0</v>
+      </c>
+      <c r="D37" s="25">
+        <v>0</v>
+      </c>
+      <c r="E37" s="25">
+        <v>0.30243999999999999</v>
+      </c>
+      <c r="F37" s="25">
+        <v>3.0369899999999999</v>
+      </c>
+      <c r="G37" s="25">
+        <v>0</v>
+      </c>
+      <c r="H37" s="25">
+        <v>0</v>
+      </c>
+      <c r="I37" s="25">
+        <v>6.9199999999999998E-2</v>
+      </c>
+      <c r="J37" s="25">
+        <v>0.45349</v>
+      </c>
+      <c r="K37" s="25">
+        <v>0</v>
+      </c>
+      <c r="L37" s="25">
+        <v>0</v>
+      </c>
+      <c r="M37" s="25">
+        <v>6.1100000000000002E-2</v>
+      </c>
+      <c r="N37" s="25">
+        <v>0.64139999999999997</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A38" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" s="25">
+        <v>0</v>
+      </c>
+      <c r="D38" s="25">
+        <v>0</v>
+      </c>
+      <c r="E38" s="25">
+        <v>0.13403999999999999</v>
+      </c>
+      <c r="F38" s="25">
+        <v>2.3988900000000002</v>
+      </c>
+      <c r="G38" s="25">
+        <v>0</v>
+      </c>
+      <c r="H38" s="25">
+        <v>0</v>
+      </c>
+      <c r="I38" s="25">
+        <v>3.0960000000000001E-2</v>
+      </c>
+      <c r="J38" s="25">
+        <v>0.39924999999999999</v>
+      </c>
+      <c r="K38" s="25">
+        <v>0</v>
+      </c>
+      <c r="L38" s="25">
+        <v>0</v>
+      </c>
+      <c r="M38" s="25">
+        <v>6.3E-2</v>
+      </c>
+      <c r="N38" s="25">
+        <v>1.05</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A39" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="C39" s="25">
+        <v>0</v>
+      </c>
+      <c r="D39" s="25">
+        <v>0</v>
+      </c>
+      <c r="E39" s="25">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="F39" s="25">
+        <v>0.19885</v>
+      </c>
+      <c r="G39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K39" s="25">
+        <v>0</v>
+      </c>
+      <c r="L39" s="25">
+        <v>0</v>
+      </c>
+      <c r="M39" s="25">
+        <v>6.6E-3</v>
+      </c>
+      <c r="N39" s="25">
+        <v>4.7500000000000001E-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" customFormat="1" ht="22.5">
+      <c r="A40" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B40" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="C40" s="25">
+        <v>0</v>
+      </c>
+      <c r="D40" s="25">
+        <v>0</v>
+      </c>
+      <c r="E40" s="25">
+        <v>0.37808000000000003</v>
+      </c>
+      <c r="F40" s="25">
+        <v>1.2220200000000001</v>
+      </c>
+      <c r="G40" s="25">
+        <v>0</v>
+      </c>
+      <c r="H40" s="25">
+        <v>0</v>
+      </c>
+      <c r="I40" s="25">
+        <v>0.10808</v>
+      </c>
+      <c r="J40" s="25">
+        <v>0.23483999999999999</v>
+      </c>
+      <c r="K40" s="25">
+        <v>0</v>
+      </c>
+      <c r="L40" s="25">
+        <v>0</v>
+      </c>
+      <c r="M40" s="25">
+        <v>8.6150000000000004E-2</v>
+      </c>
+      <c r="N40" s="25">
+        <v>0.2465</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" customFormat="1" ht="22.5">
+      <c r="A41" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B41" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="C41" s="25">
+        <v>0</v>
+      </c>
+      <c r="D41" s="25">
+        <v>0</v>
+      </c>
+      <c r="E41" s="25">
+        <v>60.016159999999999</v>
+      </c>
+      <c r="F41" s="25">
+        <v>97.451329999999999</v>
+      </c>
+      <c r="G41" s="25">
+        <v>0</v>
+      </c>
+      <c r="H41" s="25">
+        <v>0</v>
+      </c>
+      <c r="I41" s="25">
+        <v>20.41358</v>
+      </c>
+      <c r="J41" s="25">
+        <v>18.96349</v>
+      </c>
+      <c r="K41" s="25">
+        <v>0</v>
+      </c>
+      <c r="L41" s="25">
+        <v>0</v>
+      </c>
+      <c r="M41" s="25">
+        <v>41.511839999999999</v>
+      </c>
+      <c r="N41" s="25">
+        <v>86.620800000000003</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A42" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B42" s="36" t="s">
+        <v>72</v>
+      </c>
+      <c r="C42" s="25">
+        <v>63371.78</v>
+      </c>
+      <c r="D42" s="25">
+        <v>15805.3812</v>
+      </c>
+      <c r="E42" s="25">
+        <v>57966.167000000001</v>
+      </c>
+      <c r="F42" s="25">
+        <v>9640.7161099999994</v>
+      </c>
+      <c r="G42" s="25">
+        <v>26786.68</v>
+      </c>
+      <c r="H42" s="25">
+        <v>6217.4971999999998</v>
+      </c>
+      <c r="I42" s="25">
+        <v>22581.236000000001</v>
+      </c>
+      <c r="J42" s="25">
+        <v>1955.59259</v>
+      </c>
+      <c r="K42" s="25">
+        <v>2296.5500000000002</v>
+      </c>
+      <c r="L42" s="25">
+        <v>482.38799999999998</v>
+      </c>
+      <c r="M42" s="25">
+        <v>22233.57</v>
+      </c>
+      <c r="N42" s="25">
+        <v>3747.9916600000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A43" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B43" s="36" t="s">
+        <v>74</v>
+      </c>
+      <c r="C43" s="25">
+        <v>0</v>
+      </c>
+      <c r="D43" s="25">
+        <v>0</v>
+      </c>
+      <c r="E43" s="25">
+        <v>1.2E-2</v>
+      </c>
+      <c r="F43" s="25">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="G43" s="25">
+        <v>0</v>
+      </c>
+      <c r="H43" s="25">
+        <v>0</v>
+      </c>
+      <c r="I43" s="25">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="J43" s="25">
+        <v>1.2E-2</v>
+      </c>
+      <c r="K43" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L43" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M43" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N43" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A44" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B44" s="36" t="s">
+        <v>76</v>
+      </c>
+      <c r="C44" s="25">
+        <v>5833.84</v>
+      </c>
+      <c r="D44" s="25">
+        <v>1204.9534000000001</v>
+      </c>
+      <c r="E44" s="25">
+        <v>2302.1</v>
+      </c>
+      <c r="F44" s="25">
+        <v>178.76893000000001</v>
+      </c>
+      <c r="G44" s="25">
+        <v>196</v>
+      </c>
+      <c r="H44" s="25">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="I44" s="25">
+        <v>0</v>
+      </c>
+      <c r="J44" s="25">
+        <v>0</v>
+      </c>
+      <c r="K44" s="25">
+        <v>6171.55</v>
+      </c>
+      <c r="L44" s="25">
+        <v>1301.47325</v>
+      </c>
+      <c r="M44" s="25">
+        <v>2841.61</v>
+      </c>
+      <c r="N44" s="25">
+        <v>302.70226000000002</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A45" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B45" s="36" t="s">
+        <v>78</v>
+      </c>
+      <c r="C45" s="25">
+        <v>0</v>
+      </c>
+      <c r="D45" s="25">
+        <v>0</v>
+      </c>
+      <c r="E45" s="25">
+        <v>1.4E-2</v>
+      </c>
+      <c r="F45" s="25">
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="G45" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H45" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I45" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J45" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K45" s="25">
+        <v>0</v>
+      </c>
+      <c r="L45" s="25">
+        <v>0</v>
+      </c>
+      <c r="M45" s="25">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="N45" s="25">
+        <v>1.6E-2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A46" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B46" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46" s="25">
+        <v>0</v>
+      </c>
+      <c r="D46" s="25">
+        <v>0</v>
+      </c>
+      <c r="E46" s="25">
+        <v>2.57239</v>
+      </c>
+      <c r="F46" s="25">
+        <v>3.8784200000000002</v>
+      </c>
+      <c r="G46" s="25">
+        <v>0</v>
+      </c>
+      <c r="H46" s="25">
+        <v>0</v>
+      </c>
+      <c r="I46" s="25">
+        <v>0.41399999999999998</v>
+      </c>
+      <c r="J46" s="25">
+        <v>0.39529999999999998</v>
+      </c>
+      <c r="K46" s="25">
+        <v>0</v>
+      </c>
+      <c r="L46" s="25">
+        <v>0</v>
+      </c>
+      <c r="M46" s="25">
+        <v>6.2242100000000002</v>
+      </c>
+      <c r="N46" s="25">
+        <v>12.21571</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A47" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B47" s="36" t="s">
+        <v>82</v>
+      </c>
+      <c r="C47" s="25">
+        <v>0</v>
+      </c>
+      <c r="D47" s="25">
+        <v>0</v>
+      </c>
+      <c r="E47" s="25">
+        <v>64.053600000000003</v>
+      </c>
+      <c r="F47" s="25">
+        <v>84.081580000000002</v>
+      </c>
+      <c r="G47" s="25">
+        <v>0</v>
+      </c>
+      <c r="H47" s="25">
+        <v>0</v>
+      </c>
+      <c r="I47" s="25">
+        <v>20.957100000000001</v>
+      </c>
+      <c r="J47" s="25">
+        <v>19.385560000000002</v>
+      </c>
+      <c r="K47" s="25">
+        <v>0</v>
+      </c>
+      <c r="L47" s="25">
+        <v>0</v>
+      </c>
+      <c r="M47" s="25">
+        <v>7.8959999999999999</v>
+      </c>
+      <c r="N47" s="25">
+        <v>8.2170400000000008</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A48" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B48" s="36" t="s">
+        <v>84</v>
+      </c>
+      <c r="C48" s="25">
+        <v>0</v>
+      </c>
+      <c r="D48" s="25">
+        <v>0</v>
+      </c>
+      <c r="E48" s="25">
+        <v>12</v>
+      </c>
+      <c r="F48" s="25">
+        <v>18.2911</v>
+      </c>
+      <c r="G48" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H48" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I48" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J48" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K48" s="25">
+        <v>0</v>
+      </c>
+      <c r="L48" s="25">
+        <v>0</v>
+      </c>
+      <c r="M48" s="25">
+        <v>20</v>
+      </c>
+      <c r="N48" s="25">
+        <v>32.661290000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A49" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B49" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="C49" s="25">
+        <v>0</v>
+      </c>
+      <c r="D49" s="25">
+        <v>0</v>
+      </c>
+      <c r="E49" s="25">
+        <v>205.22239999999999</v>
+      </c>
+      <c r="F49" s="25">
+        <v>49.998950000000001</v>
+      </c>
+      <c r="G49" s="25">
+        <v>0</v>
+      </c>
+      <c r="H49" s="25">
+        <v>0</v>
+      </c>
+      <c r="I49" s="25">
+        <v>17.8034</v>
+      </c>
+      <c r="J49" s="25">
+        <v>16.722940000000001</v>
+      </c>
+      <c r="K49" s="25">
+        <v>0</v>
+      </c>
+      <c r="L49" s="25">
+        <v>0</v>
+      </c>
+      <c r="M49" s="25">
+        <v>0.72499999999999998</v>
+      </c>
+      <c r="N49" s="25">
+        <v>0.64800000000000002</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A50" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B50" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="C50" s="25">
+        <v>9545.8490000000002</v>
+      </c>
+      <c r="D50" s="25">
+        <v>5131.6570700000002</v>
+      </c>
+      <c r="E50" s="25">
+        <v>60</v>
+      </c>
+      <c r="F50" s="25">
+        <v>0.92</v>
+      </c>
+      <c r="G50" s="25">
+        <v>974.34</v>
+      </c>
+      <c r="H50" s="25">
+        <v>492.27195</v>
+      </c>
+      <c r="I50" s="25">
+        <v>60</v>
+      </c>
+      <c r="J50" s="25">
+        <v>0.92</v>
+      </c>
+      <c r="K50" s="25">
+        <v>5455.43</v>
+      </c>
+      <c r="L50" s="25">
+        <v>2059.2170000000001</v>
+      </c>
+      <c r="M50" s="25">
+        <v>0</v>
+      </c>
+      <c r="N50" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" customFormat="1" ht="22.5">
+      <c r="A51" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B51" s="36" t="s">
+        <v>90</v>
+      </c>
+      <c r="C51" s="25">
+        <v>0</v>
+      </c>
+      <c r="D51" s="25">
+        <v>0</v>
+      </c>
+      <c r="E51" s="25">
+        <v>12.329000000000001</v>
+      </c>
+      <c r="F51" s="25">
+        <v>5.1912900000000004</v>
+      </c>
+      <c r="G51" s="25">
+        <v>0</v>
+      </c>
+      <c r="H51" s="25">
+        <v>0</v>
+      </c>
+      <c r="I51" s="25">
+        <v>12.329000000000001</v>
+      </c>
+      <c r="J51" s="25">
+        <v>5.1912900000000004</v>
+      </c>
+      <c r="K51" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L51" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M51" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N51" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A52" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B52" s="36" t="s">
+        <v>92</v>
+      </c>
+      <c r="C52" s="25">
+        <v>3797.7541999999999</v>
+      </c>
+      <c r="D52" s="25">
+        <v>1726.3071299999999</v>
+      </c>
+      <c r="E52" s="25">
+        <v>1026.2</v>
+      </c>
+      <c r="F52" s="25">
+        <v>77.465999999999994</v>
+      </c>
+      <c r="G52" s="25">
+        <v>0</v>
+      </c>
+      <c r="H52" s="25">
+        <v>0</v>
+      </c>
+      <c r="I52" s="25">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="J52" s="25">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="K52" s="25">
+        <v>4056</v>
+      </c>
+      <c r="L52" s="25">
+        <v>2019.71</v>
+      </c>
+      <c r="M52" s="25">
+        <v>6.4000000000000001E-2</v>
+      </c>
+      <c r="N52" s="25">
+        <v>0.25800000000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A53" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B53" s="36" t="s">
+        <v>94</v>
+      </c>
+      <c r="C53" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D53" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E53" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F53" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G53" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H53" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I53" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J53" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K53" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L53" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M53" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N53" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A54" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B54" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="C54" s="25">
+        <v>145196.10764999999</v>
+      </c>
+      <c r="D54" s="25">
+        <v>69462.296149999995</v>
+      </c>
+      <c r="E54" s="25">
+        <v>137134.66680000001</v>
+      </c>
+      <c r="F54" s="25">
+        <v>52837.837189999998</v>
+      </c>
+      <c r="G54" s="25">
+        <v>21596.297999999999</v>
+      </c>
+      <c r="H54" s="25">
+        <v>10524.45516</v>
+      </c>
+      <c r="I54" s="25">
+        <v>44168.018700000001</v>
+      </c>
+      <c r="J54" s="25">
+        <v>19271.127260000001</v>
+      </c>
+      <c r="K54" s="25">
+        <v>20316.563600000001</v>
+      </c>
+      <c r="L54" s="25">
+        <v>9604.4419899999994</v>
+      </c>
+      <c r="M54" s="25">
+        <v>57174.449000000001</v>
+      </c>
+      <c r="N54" s="25">
+        <v>24509.628519999998</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" customFormat="1" ht="22.5">
+      <c r="A55" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B55" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="C55" s="25">
+        <v>0</v>
+      </c>
+      <c r="D55" s="25">
+        <v>0</v>
+      </c>
+      <c r="E55" s="25">
+        <v>1.1822600000000001</v>
+      </c>
+      <c r="F55" s="25">
+        <v>6.5658500000000002</v>
+      </c>
+      <c r="G55" s="25">
+        <v>0</v>
+      </c>
+      <c r="H55" s="25">
+        <v>0</v>
+      </c>
+      <c r="I55" s="25">
+        <v>0.32912000000000002</v>
+      </c>
+      <c r="J55" s="25">
+        <v>1.5027299999999999</v>
+      </c>
+      <c r="K55" s="25">
+        <v>0</v>
+      </c>
+      <c r="L55" s="25">
+        <v>0</v>
+      </c>
+      <c r="M55" s="25">
+        <v>0.25416</v>
+      </c>
+      <c r="N55" s="25">
+        <v>1.47407</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A56" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B56" s="36" t="s">
+        <v>100</v>
+      </c>
+      <c r="C56" s="25">
+        <v>0</v>
+      </c>
+      <c r="D56" s="25">
+        <v>0</v>
+      </c>
+      <c r="E56" s="25">
+        <v>4.98672</v>
+      </c>
+      <c r="F56" s="25">
+        <v>32.986049999999999</v>
+      </c>
+      <c r="G56" s="25">
+        <v>0</v>
+      </c>
+      <c r="H56" s="25">
+        <v>0</v>
+      </c>
+      <c r="I56" s="25">
+        <v>0.32654</v>
+      </c>
+      <c r="J56" s="25">
+        <v>1.94529</v>
+      </c>
+      <c r="K56" s="25">
+        <v>0</v>
+      </c>
+      <c r="L56" s="25">
+        <v>0</v>
+      </c>
+      <c r="M56" s="25">
+        <v>0.45656000000000002</v>
+      </c>
+      <c r="N56" s="25">
+        <v>5.5956299999999999</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" customFormat="1" ht="22.5">
+      <c r="A57" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B57" s="36" t="s">
+        <v>102</v>
+      </c>
+      <c r="C57" s="25">
+        <v>0</v>
+      </c>
+      <c r="D57" s="25">
+        <v>0</v>
+      </c>
+      <c r="E57" s="25">
+        <v>0.39500000000000002</v>
+      </c>
+      <c r="F57" s="25">
+        <v>7.5016400000000001</v>
+      </c>
+      <c r="G57" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H57" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I57" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J57" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K57" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L57" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M57" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N57" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" customFormat="1" ht="45">
+      <c r="A58" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B58" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="C58" s="25">
+        <v>0</v>
+      </c>
+      <c r="D58" s="25">
+        <v>0</v>
+      </c>
+      <c r="E58" s="25">
+        <v>0.61073999999999995</v>
+      </c>
+      <c r="F58" s="25">
+        <v>0.12845999999999999</v>
+      </c>
+      <c r="G58" s="25">
+        <v>0</v>
+      </c>
+      <c r="H58" s="25">
+        <v>0</v>
+      </c>
+      <c r="I58" s="25">
+        <v>0.60699999999999998</v>
+      </c>
+      <c r="J58" s="25">
+        <v>0.12139999999999999</v>
+      </c>
+      <c r="K58" s="25">
+        <v>0</v>
+      </c>
+      <c r="L58" s="25">
+        <v>0</v>
+      </c>
+      <c r="M58" s="25">
+        <v>17.917940000000002</v>
+      </c>
+      <c r="N58" s="25">
+        <v>20.306370000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" customFormat="1" ht="56.25">
+      <c r="A59" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B59" s="36" t="s">
+        <v>106</v>
+      </c>
+      <c r="C59" s="25">
+        <v>0.45</v>
+      </c>
+      <c r="D59" s="25">
+        <v>1.91893</v>
+      </c>
+      <c r="E59" s="25">
+        <v>4.0620000000000003</v>
+      </c>
+      <c r="F59" s="25">
+        <v>10.85852</v>
+      </c>
+      <c r="G59" s="25">
+        <v>0</v>
+      </c>
+      <c r="H59" s="25">
+        <v>0</v>
+      </c>
+      <c r="I59" s="25">
+        <v>3.4940000000000002</v>
+      </c>
+      <c r="J59" s="25">
+        <v>4.2103200000000003</v>
+      </c>
+      <c r="K59" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L59" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M59" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N59" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" customFormat="1" ht="33.75">
+      <c r="A60" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B60" s="36" t="s">
+        <v>108</v>
+      </c>
+      <c r="C60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N60" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14" customFormat="1" ht="45">
+      <c r="A61" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B61" s="36" t="s">
+        <v>110</v>
+      </c>
+      <c r="C61" s="25">
+        <v>23.7</v>
+      </c>
+      <c r="D61" s="25">
+        <v>1.6675800000000001</v>
+      </c>
+      <c r="E61" s="25">
+        <v>0</v>
+      </c>
+      <c r="F61" s="25">
+        <v>0</v>
+      </c>
+      <c r="G61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N61" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14" customFormat="1" ht="22.5">
+      <c r="A62" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B62" s="36" t="s">
+        <v>112</v>
+      </c>
+      <c r="C62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N62" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14" customFormat="1" ht="33.75">
+      <c r="A63" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B63" s="36" t="s">
+        <v>114</v>
+      </c>
+      <c r="C63" s="25">
+        <v>0</v>
+      </c>
+      <c r="D63" s="25">
+        <v>0</v>
+      </c>
+      <c r="E63" s="25">
+        <v>0.14949000000000001</v>
+      </c>
+      <c r="F63" s="25">
+        <v>3.0584099999999999</v>
+      </c>
+      <c r="G63" s="25">
+        <v>0</v>
+      </c>
+      <c r="H63" s="25">
+        <v>0</v>
+      </c>
+      <c r="I63" s="25">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="J63" s="25">
+        <v>9.8699999999999996E-2</v>
+      </c>
+      <c r="K63" s="25">
+        <v>0</v>
+      </c>
+      <c r="L63" s="25">
+        <v>0</v>
+      </c>
+      <c r="M63" s="25">
+        <v>1.0800000000000001E-2</v>
+      </c>
+      <c r="N63" s="25">
+        <v>0.26300000000000001</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14" customFormat="1" ht="45">
+      <c r="A64" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B64" s="36" t="s">
+        <v>116</v>
+      </c>
+      <c r="C64" s="25">
+        <v>0.47599999999999998</v>
+      </c>
+      <c r="D64" s="25">
+        <v>0.77129999999999999</v>
+      </c>
+      <c r="E64" s="25">
+        <v>0.47599999999999998</v>
+      </c>
+      <c r="F64" s="25">
+        <v>0.66639999999999999</v>
+      </c>
+      <c r="G64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N64" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14" customFormat="1" ht="22.5">
+      <c r="A65" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B65" s="36" t="s">
+        <v>118</v>
+      </c>
+      <c r="C65" s="25">
+        <v>764.03</v>
+      </c>
+      <c r="D65" s="25">
+        <v>83.6554</v>
+      </c>
+      <c r="E65" s="25">
+        <v>0</v>
+      </c>
+      <c r="F65" s="25">
+        <v>0</v>
+      </c>
+      <c r="G65" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H65" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I65" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J65" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K65" s="25">
+        <v>133.4</v>
+      </c>
+      <c r="L65" s="25">
+        <v>8.016</v>
+      </c>
+      <c r="M65" s="25">
+        <v>0</v>
+      </c>
+      <c r="N65" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A66" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B66" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="C66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N66" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A67" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B67" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="C67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N67" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14" customFormat="1" ht="12.75">
+      <c r="A68" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B68" s="36" t="s">
+        <v>124</v>
+      </c>
+      <c r="C68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N68" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14" customFormat="1" ht="33.75">
+      <c r="A69" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B69" s="36" t="s">
+        <v>126</v>
+      </c>
+      <c r="C69" s="25">
+        <v>0</v>
+      </c>
+      <c r="D69" s="25">
+        <v>0</v>
+      </c>
+      <c r="E69" s="25">
+        <v>0.111</v>
+      </c>
+      <c r="F69" s="25">
+        <v>0.90164999999999995</v>
+      </c>
+      <c r="G69" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H69" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I69" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J69" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K69" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L69" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M69" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N69" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14" customFormat="1" ht="33.75">
+      <c r="A70" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B70" s="36" t="s">
+        <v>128</v>
+      </c>
+      <c r="C70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N70" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14" customFormat="1" ht="45">
+      <c r="A71" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B71" s="36" t="s">
+        <v>130</v>
+      </c>
+      <c r="C71" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D71" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E71" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F71" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G71" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H71" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I71" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J71" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K71" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L71" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M71" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N71" s="25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14" customFormat="1" ht="22.5">
+      <c r="A72" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="B72" s="37" t="s">
+        <v>132</v>
+      </c>
+      <c r="C72" s="7">
+        <v>0</v>
+      </c>
+      <c r="D72" s="7">
+        <v>0</v>
+      </c>
+      <c r="E72" s="7">
+        <v>1.43</v>
+      </c>
+      <c r="F72" s="7">
+        <v>5.3135300000000001</v>
+      </c>
+      <c r="G72" s="7">
+        <v>0</v>
+      </c>
+      <c r="H72" s="7">
+        <v>0</v>
+      </c>
+      <c r="I72" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="J72" s="7">
+        <v>0.1019</v>
+      </c>
+      <c r="K72" s="7">
+        <v>0</v>
+      </c>
+      <c r="L72" s="7">
+        <v>0</v>
+      </c>
+      <c r="M72" s="7">
+        <v>0.12</v>
+      </c>
+      <c r="N72" s="7">
+        <v>0.64559999999999995</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="18"/>
+      <c r="B73" s="18"/>
+    </row>
+    <row r="74" spans="1:14" ht="30.75" customHeight="1">
+      <c r="A74" s="99" t="s">
+        <v>170</v>
+      </c>
+      <c r="B74" s="99"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="A2:N2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AR74"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="AE58" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="AM12" sqref="AM12"/>
+      <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
+      <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
+      <selection pane="bottomRight" activeCell="AH76" sqref="AH76"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="34.5703125" style="1" customWidth="1"/>
+    <col min="3" max="14" width="12.5703125" style="1" customWidth="1"/>
+    <col min="15" max="15" width="10.140625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="14.42578125" style="1" customWidth="1"/>
+    <col min="17" max="17" width="10.140625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="14.42578125" style="1" customWidth="1"/>
+    <col min="19" max="19" width="10.140625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="14.42578125" style="1" customWidth="1"/>
+    <col min="21" max="21" width="10.140625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
+    <col min="23" max="23" width="12.42578125" style="1" customWidth="1"/>
+    <col min="24" max="24" width="15" style="1" customWidth="1"/>
+    <col min="25" max="25" width="12.85546875" style="1" customWidth="1"/>
+    <col min="26" max="26" width="14.7109375" style="1" customWidth="1"/>
+    <col min="27" max="27" width="12.85546875" style="1" customWidth="1"/>
+    <col min="28" max="28" width="14.7109375" style="1" customWidth="1"/>
+    <col min="29" max="29" width="12.85546875" style="1" customWidth="1"/>
+    <col min="30" max="30" width="14.7109375" style="1" customWidth="1"/>
+    <col min="31" max="31" width="12.85546875" style="1" customWidth="1"/>
+    <col min="32" max="32" width="14.7109375" style="1" customWidth="1"/>
+    <col min="33" max="33" width="12.85546875" style="1" customWidth="1"/>
+    <col min="34" max="34" width="14.7109375" style="1" customWidth="1"/>
+    <col min="35" max="35" width="12.85546875" style="1" customWidth="1"/>
+    <col min="36" max="36" width="14.7109375" style="1" customWidth="1"/>
+    <col min="37" max="37" width="12.85546875" style="1" customWidth="1"/>
+    <col min="38" max="38" width="14.7109375" style="1" customWidth="1"/>
+    <col min="39" max="39" width="12.85546875" style="1" customWidth="1"/>
+    <col min="40" max="40" width="14.7109375" style="1" customWidth="1"/>
+    <col min="41" max="41" width="12.85546875" style="1" customWidth="1"/>
+    <col min="42" max="42" width="14.7109375" style="1" customWidth="1"/>
+    <col min="43" max="16384" width="8.85546875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:44" s="2" customFormat="1" ht="31.15" customHeight="1">
+      <c r="A1" s="105" t="s">
+        <v>157</v>
+      </c>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
+      <c r="L1" s="105"/>
+      <c r="M1" s="105"/>
+      <c r="N1" s="105"/>
+      <c r="O1" s="105"/>
+      <c r="P1" s="105"/>
+      <c r="Q1" s="105"/>
+      <c r="R1" s="105"/>
+      <c r="S1" s="105"/>
+      <c r="T1" s="105"/>
+      <c r="U1" s="105"/>
+      <c r="V1" s="105"/>
+      <c r="W1" s="105"/>
+      <c r="X1" s="105"/>
+      <c r="Y1" s="105"/>
+      <c r="Z1" s="105"/>
+      <c r="AA1" s="105"/>
+      <c r="AB1" s="105"/>
+      <c r="AC1" s="105"/>
+      <c r="AD1" s="105"/>
+      <c r="AE1" s="105"/>
+      <c r="AF1" s="105"/>
+      <c r="AG1" s="105"/>
+      <c r="AH1" s="105"/>
+      <c r="AI1" s="105"/>
+      <c r="AJ1" s="105"/>
+      <c r="AK1" s="105"/>
+      <c r="AL1" s="105"/>
+      <c r="AM1" s="105"/>
+      <c r="AN1" s="105"/>
+      <c r="AO1" s="105"/>
+      <c r="AP1" s="105"/>
+    </row>
+    <row r="2" spans="1:44" ht="29.25" customHeight="1">
+      <c r="A2" s="105" t="s">
+        <v>167</v>
+      </c>
+      <c r="B2" s="105"/>
+      <c r="C2" s="105"/>
+      <c r="D2" s="105"/>
+      <c r="E2" s="105"/>
+      <c r="F2" s="105"/>
+      <c r="G2" s="105"/>
+      <c r="H2" s="105"/>
+      <c r="I2" s="105"/>
+      <c r="J2" s="105"/>
+      <c r="K2" s="105"/>
+      <c r="L2" s="105"/>
+      <c r="M2" s="105"/>
+      <c r="N2" s="105"/>
+      <c r="O2" s="105"/>
+      <c r="P2" s="105"/>
+      <c r="Q2" s="105"/>
+      <c r="R2" s="105"/>
+      <c r="S2" s="105"/>
+      <c r="T2" s="105"/>
+      <c r="U2" s="105"/>
+      <c r="V2" s="105"/>
+      <c r="W2" s="105"/>
+      <c r="X2" s="105"/>
+      <c r="Y2" s="105"/>
+      <c r="Z2" s="105"/>
+      <c r="AA2" s="105"/>
+      <c r="AB2" s="105"/>
+      <c r="AC2" s="105"/>
+      <c r="AD2" s="105"/>
+      <c r="AE2" s="105"/>
+      <c r="AF2" s="105"/>
+      <c r="AG2" s="105"/>
+      <c r="AH2" s="105"/>
+      <c r="AI2" s="105"/>
+      <c r="AJ2" s="105"/>
+      <c r="AK2" s="105"/>
+      <c r="AL2" s="105"/>
+      <c r="AM2" s="105"/>
+      <c r="AN2" s="105"/>
+      <c r="AO2" s="105"/>
+      <c r="AP2" s="105"/>
+    </row>
+    <row r="3" spans="1:44" ht="12.75">
+      <c r="A3" s="45"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="46"/>
+      <c r="N3" s="46"/>
+      <c r="O3" s="46"/>
+      <c r="P3" s="46"/>
+      <c r="Q3" s="46"/>
+      <c r="R3" s="46"/>
+      <c r="S3" s="46"/>
+      <c r="T3" s="46"/>
+      <c r="U3" s="46"/>
+      <c r="V3" s="46"/>
+    </row>
+    <row r="4" spans="1:44" s="2" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A4" s="101" t="s">
+        <v>159</v>
+      </c>
+      <c r="B4" s="104" t="s">
+        <v>160</v>
+      </c>
+      <c r="C4" s="100">
+        <v>2015</v>
+      </c>
+      <c r="D4" s="100"/>
+      <c r="E4" s="100"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="100">
+        <v>2016</v>
+      </c>
+      <c r="H4" s="100"/>
+      <c r="I4" s="100"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="100">
+        <v>2017</v>
+      </c>
+      <c r="L4" s="100"/>
+      <c r="M4" s="100"/>
+      <c r="N4" s="100"/>
+      <c r="O4" s="100">
+        <v>2018</v>
+      </c>
+      <c r="P4" s="100"/>
+      <c r="Q4" s="100"/>
+      <c r="R4" s="100"/>
+      <c r="S4" s="100">
+        <v>2019</v>
+      </c>
+      <c r="T4" s="100"/>
+      <c r="U4" s="100"/>
+      <c r="V4" s="100"/>
+      <c r="W4" s="100">
+        <v>2020</v>
+      </c>
+      <c r="X4" s="100"/>
+      <c r="Y4" s="100"/>
+      <c r="Z4" s="100"/>
+      <c r="AA4" s="100">
+        <v>2021</v>
+      </c>
+      <c r="AB4" s="100"/>
+      <c r="AC4" s="100"/>
+      <c r="AD4" s="100"/>
+      <c r="AE4" s="106" t="s">
+        <v>156</v>
+      </c>
+      <c r="AF4" s="107"/>
+      <c r="AG4" s="107"/>
+      <c r="AH4" s="108"/>
+      <c r="AI4" s="106" t="s">
+        <v>168</v>
+      </c>
+      <c r="AJ4" s="107"/>
+      <c r="AK4" s="107"/>
+      <c r="AL4" s="108"/>
+      <c r="AM4" s="106" t="s">
+        <v>169</v>
+      </c>
+      <c r="AN4" s="107"/>
+      <c r="AO4" s="107"/>
+      <c r="AP4" s="108"/>
+    </row>
+    <row r="5" spans="1:44" s="3" customFormat="1">
+      <c r="A5" s="102"/>
+      <c r="B5" s="104"/>
+      <c r="C5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="100"/>
+      <c r="E5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="F5" s="100"/>
+      <c r="G5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="100"/>
+      <c r="I5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="J5" s="100"/>
+      <c r="K5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="100"/>
+      <c r="M5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="N5" s="100"/>
+      <c r="O5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="100"/>
+      <c r="Q5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="R5" s="100"/>
+      <c r="S5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="100"/>
+      <c r="U5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="V5" s="100"/>
+      <c r="W5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="100"/>
+      <c r="Y5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z5" s="100"/>
+      <c r="AA5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="100"/>
+      <c r="AC5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD5" s="100"/>
+      <c r="AE5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="100"/>
+      <c r="AG5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH5" s="100"/>
+      <c r="AI5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="100"/>
+      <c r="AK5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL5" s="100"/>
+      <c r="AM5" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="100"/>
+      <c r="AO5" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP5" s="100"/>
+    </row>
+    <row r="6" spans="1:44" s="2" customFormat="1" ht="56.25" customHeight="1">
+      <c r="A6" s="103"/>
+      <c r="B6" s="104"/>
+      <c r="C6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="F6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="H6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="I6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="J6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="K6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="L6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="M6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="N6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="O6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="P6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="R6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="S6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="T6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="U6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="V6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="W6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="X6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="Z6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AB6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AD6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AF6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AH6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AJ6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AK6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AL6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AM6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AN6" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="AO6" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AP6" s="10" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="7" spans="1:44" s="13" customFormat="1" ht="12.75">
+      <c r="A7" s="12"/>
+      <c r="B7" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="24">
+        <v>888069.60199999984</v>
+      </c>
+      <c r="D7" s="24">
+        <v>175895.08108000006</v>
+      </c>
+      <c r="E7" s="24">
+        <v>41396.349479999997</v>
+      </c>
+      <c r="F7" s="24">
+        <v>11843.317800000001</v>
+      </c>
+      <c r="G7" s="24">
+        <v>1029723.17749</v>
+      </c>
+      <c r="H7" s="24">
+        <v>161260.0434</v>
+      </c>
+      <c r="I7" s="24">
+        <v>21511.843259999994</v>
+      </c>
+      <c r="J7" s="24">
+        <v>5887.5368299999991</v>
+      </c>
+      <c r="K7" s="24">
+        <v>1190863.1264099996</v>
+      </c>
+      <c r="L7" s="24">
+        <v>208229.00201999996</v>
+      </c>
+      <c r="M7" s="24">
+        <v>26696.338719999992</v>
+      </c>
+      <c r="N7" s="24">
+        <v>8403.1414299999997</v>
+      </c>
+      <c r="O7" s="24">
+        <v>1470879.1309199999</v>
+      </c>
+      <c r="P7" s="24">
+        <v>251312.74144999997</v>
+      </c>
+      <c r="Q7" s="24">
+        <v>47754.648079999992</v>
+      </c>
+      <c r="R7" s="24">
+        <v>9955.0085100000033</v>
+      </c>
+      <c r="S7" s="24">
+        <v>1157587.0175900001</v>
+      </c>
+      <c r="T7" s="24">
+        <v>236621.52477000005</v>
+      </c>
+      <c r="U7" s="24">
+        <v>58864.198170000003</v>
+      </c>
+      <c r="V7" s="24">
+        <v>12123.061169999999</v>
+      </c>
+      <c r="W7" s="24">
+        <v>1068937.1960000002</v>
+      </c>
+      <c r="X7" s="24">
+        <v>264478.75432000001</v>
+      </c>
+      <c r="Y7" s="24">
+        <v>75411.487739999982</v>
+      </c>
+      <c r="Z7" s="24">
+        <v>17239.902439999998</v>
+      </c>
+      <c r="AA7" s="26">
+        <v>1121750.1689999998</v>
+      </c>
+      <c r="AB7" s="26">
+        <v>327843.65086000005</v>
+      </c>
+      <c r="AC7" s="26">
+        <v>111478.43133000001</v>
+      </c>
+      <c r="AD7" s="26">
+        <v>31499.264709999999</v>
+      </c>
+      <c r="AE7" s="26">
+        <f t="shared" ref="AE7:AL7" si="0">SUM(AE8:AE72)</f>
+        <v>1043171.404</v>
+      </c>
+      <c r="AF7" s="26">
+        <f t="shared" si="0"/>
+        <v>368202.27038999996</v>
+      </c>
+      <c r="AG7" s="26">
+        <f t="shared" si="0"/>
+        <v>152047.51814</v>
+      </c>
+      <c r="AH7" s="26">
+        <f t="shared" si="0"/>
+        <v>41552.536179999996</v>
+      </c>
+      <c r="AI7" s="26">
+        <f t="shared" si="0"/>
+        <v>327499.20600000001</v>
+      </c>
+      <c r="AJ7" s="26">
+        <f t="shared" si="0"/>
+        <v>102540.80849</v>
+      </c>
+      <c r="AK7" s="26">
+        <f t="shared" si="0"/>
+        <v>54105.651190000011</v>
+      </c>
+      <c r="AL7" s="26">
+        <f t="shared" si="0"/>
+        <v>12455.534250000001</v>
+      </c>
+      <c r="AM7" s="26">
+        <f>SUM(AM8:AM72)</f>
+        <v>295091.27599999995</v>
+      </c>
+      <c r="AN7" s="26">
+        <f>SUM(AN8:AN72)</f>
+        <v>94385.47993999999</v>
+      </c>
+      <c r="AO7" s="26">
+        <f>SUM(AO8:AO72)</f>
+        <v>59775.255750000004</v>
+      </c>
+      <c r="AP7" s="26">
+        <f>SUM(AP8:AP72)</f>
+        <v>14746.122410000002</v>
+      </c>
+      <c r="AR7" s="26"/>
+    </row>
+    <row r="8" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A8" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D8" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E8" s="25">
+        <v>36.857999999999997</v>
+      </c>
+      <c r="F8" s="25">
+        <v>136.54851999999997</v>
+      </c>
+      <c r="G8" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H8" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I8" s="25">
+        <v>19.257000000000001</v>
+      </c>
+      <c r="J8" s="25">
+        <v>63.876690000000004</v>
+      </c>
+      <c r="K8" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L8" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M8" s="25">
+        <v>46.847799999999999</v>
+      </c>
+      <c r="N8" s="25">
+        <v>188.69686000000002</v>
+      </c>
+      <c r="O8" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="P8" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q8" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="R8" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="S8" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T8" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U8" s="25">
+        <v>17.577000000000002</v>
+      </c>
+      <c r="V8" s="25">
+        <v>72.413540000000012</v>
+      </c>
+      <c r="W8" s="25">
+        <v>0</v>
+      </c>
+      <c r="X8" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="25">
+        <v>20.23</v>
+      </c>
+      <c r="Z8" s="25">
+        <v>74.817070000000001</v>
+      </c>
+      <c r="AA8" s="25"/>
+      <c r="AB8" s="25"/>
+      <c r="AC8" s="25">
+        <v>55.53</v>
+      </c>
+      <c r="AD8" s="25">
+        <v>209.22227000000001</v>
+      </c>
+      <c r="AE8" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG8" s="41">
+        <v>59.092199999999998</v>
+      </c>
+      <c r="AH8" s="41">
+        <v>237.06348</v>
+      </c>
+      <c r="AI8" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ8" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK8" s="41">
+        <v>3.1631999999999998</v>
+      </c>
+      <c r="AL8" s="41">
+        <v>24.395409999999998</v>
+      </c>
+      <c r="AM8" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN8" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO8" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP8" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="9" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A9" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D9" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E9" s="25">
+        <v>4.4409999999999998</v>
+      </c>
+      <c r="F9" s="25">
+        <v>88.968469999999996</v>
+      </c>
+      <c r="G9" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H9" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I9" s="25">
+        <v>4.4989999999999997</v>
+      </c>
+      <c r="J9" s="25">
+        <v>20.025700000000001</v>
+      </c>
+      <c r="K9" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L9" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M9" s="25">
+        <v>812.39700000000016</v>
+      </c>
+      <c r="N9" s="25">
+        <v>118.91940000000001</v>
+      </c>
+      <c r="O9" s="25">
+        <v>0</v>
+      </c>
+      <c r="P9" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="25">
+        <v>35.787999999999997</v>
+      </c>
+      <c r="R9" s="25">
+        <v>106.56036</v>
+      </c>
+      <c r="S9" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T9" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U9" s="25">
+        <v>74.508630000000011</v>
+      </c>
+      <c r="V9" s="25">
+        <v>153.39990999999998</v>
+      </c>
+      <c r="W9" s="25">
+        <v>0</v>
+      </c>
+      <c r="X9" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="25">
+        <v>57.40549</v>
+      </c>
+      <c r="Z9" s="25">
+        <v>191.32839999999999</v>
+      </c>
+      <c r="AA9" s="25"/>
+      <c r="AB9" s="25"/>
+      <c r="AC9" s="25">
+        <v>140.8032</v>
+      </c>
+      <c r="AD9" s="25">
+        <v>218.41664</v>
+      </c>
+      <c r="AE9" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="41">
+        <v>568.46799999999996</v>
+      </c>
+      <c r="AH9" s="41">
+        <v>727.00802999999996</v>
+      </c>
+      <c r="AI9" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ9" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="41">
+        <v>24.66</v>
+      </c>
+      <c r="AL9" s="41">
+        <v>74.575819999999993</v>
+      </c>
+      <c r="AM9" s="41">
+        <v>2.4</v>
+      </c>
+      <c r="AN9" s="41">
+        <v>20</v>
+      </c>
+      <c r="AO9" s="41">
+        <v>0.32</v>
+      </c>
+      <c r="AP9" s="41">
+        <v>0.67569000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="25">
+        <v>68.695999999999998</v>
+      </c>
+      <c r="D10" s="25">
+        <v>472.69600000000003</v>
+      </c>
+      <c r="E10" s="25">
+        <v>10.2475</v>
+      </c>
+      <c r="F10" s="25">
+        <v>70.347999999999999</v>
+      </c>
+      <c r="G10" s="25">
+        <v>48.088000000000008</v>
+      </c>
+      <c r="H10" s="25">
+        <v>384.21499999999997</v>
+      </c>
+      <c r="I10" s="25">
+        <v>2.327</v>
+      </c>
+      <c r="J10" s="25">
+        <v>47.341999999999999</v>
+      </c>
+      <c r="K10" s="25">
+        <v>42.735500000000002</v>
+      </c>
+      <c r="L10" s="25">
+        <v>331.166</v>
+      </c>
+      <c r="M10" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N10" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O10" s="25">
+        <v>126.68925</v>
+      </c>
+      <c r="P10" s="25">
+        <v>720.25315999999998</v>
+      </c>
+      <c r="Q10" s="25">
+        <v>2.35</v>
+      </c>
+      <c r="R10" s="25">
+        <v>16.132149999999999</v>
+      </c>
+      <c r="S10" s="25">
+        <v>249.86449999999996</v>
+      </c>
+      <c r="T10" s="25">
+        <v>1651.3617500000003</v>
+      </c>
+      <c r="U10" s="25">
+        <v>0.76500000000000001</v>
+      </c>
+      <c r="V10" s="25">
+        <v>2.5609999999999999</v>
+      </c>
+      <c r="W10" s="25">
+        <v>22.623999999999999</v>
+      </c>
+      <c r="X10" s="25">
+        <v>208.87245999999999</v>
+      </c>
+      <c r="Y10" s="25">
+        <v>5.258</v>
+      </c>
+      <c r="Z10" s="25">
+        <v>18.582699999999999</v>
+      </c>
+      <c r="AA10" s="25">
+        <v>8</v>
+      </c>
+      <c r="AB10" s="25">
+        <v>16</v>
+      </c>
+      <c r="AC10" s="25">
+        <v>8.302999999999999</v>
+      </c>
+      <c r="AD10" s="25">
+        <v>33.02281</v>
+      </c>
+      <c r="AE10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="41">
+        <v>142.49992</v>
+      </c>
+      <c r="AH10" s="41">
+        <v>914.01714000000004</v>
+      </c>
+      <c r="AI10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="41">
+        <v>0.6</v>
+      </c>
+      <c r="AL10" s="41">
+        <v>1.9724999999999999</v>
+      </c>
+      <c r="AM10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="41">
+        <v>102.86499999999999</v>
+      </c>
+      <c r="AP10" s="41">
+        <v>827.16747999999995</v>
+      </c>
+    </row>
+    <row r="11" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D11" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E11" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F11" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G11" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H11" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I11" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J11" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K11" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L11" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M11" s="25">
+        <v>9.4030000000000005</v>
+      </c>
+      <c r="N11" s="25">
+        <v>0.79742000000000002</v>
+      </c>
+      <c r="O11" s="25">
+        <v>0</v>
+      </c>
+      <c r="P11" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="25">
+        <v>7.6</v>
+      </c>
+      <c r="R11" s="25">
+        <v>0.64258000000000004</v>
+      </c>
+      <c r="S11" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T11" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U11" s="25">
+        <v>59.854999999999997</v>
+      </c>
+      <c r="V11" s="25">
+        <v>1.71095</v>
+      </c>
+      <c r="W11" s="25">
+        <v>0</v>
+      </c>
+      <c r="X11" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="25">
+        <v>43.75</v>
+      </c>
+      <c r="Z11" s="25">
+        <v>2.242</v>
+      </c>
+      <c r="AA11" s="25"/>
+      <c r="AB11" s="25"/>
+      <c r="AC11" s="25">
+        <v>22.129400000000004</v>
+      </c>
+      <c r="AD11" s="25">
+        <v>2.5931700000000002</v>
+      </c>
+      <c r="AE11" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="41">
+        <v>29.709499999999998</v>
+      </c>
+      <c r="AH11" s="41">
+        <v>34.830550000000002</v>
+      </c>
+      <c r="AI11" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ11" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK11" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL11" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM11" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="41">
+        <v>2.9382000000000001</v>
+      </c>
+      <c r="AP11" s="41">
+        <v>34.631540000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D12" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E12" s="25">
+        <v>2924.29</v>
+      </c>
+      <c r="F12" s="25">
+        <v>711.81493999999998</v>
+      </c>
+      <c r="G12" s="25">
+        <v>261</v>
+      </c>
+      <c r="H12" s="25">
+        <v>42.668989999999994</v>
+      </c>
+      <c r="I12" s="25">
+        <v>85.13</v>
+      </c>
+      <c r="J12" s="25">
+        <v>41.627600000000001</v>
+      </c>
+      <c r="K12" s="25">
+        <v>1407.05</v>
+      </c>
+      <c r="L12" s="25">
+        <v>490.14949999999999</v>
+      </c>
+      <c r="M12" s="25">
+        <v>582.01710000000003</v>
+      </c>
+      <c r="N12" s="25">
+        <v>151.92811</v>
+      </c>
+      <c r="O12" s="25">
+        <v>20</v>
+      </c>
+      <c r="P12" s="25">
+        <v>0.9375</v>
+      </c>
+      <c r="Q12" s="25">
+        <v>179.78</v>
+      </c>
+      <c r="R12" s="25">
+        <v>218.24337</v>
+      </c>
+      <c r="S12" s="25">
+        <v>156</v>
+      </c>
+      <c r="T12" s="25">
+        <v>17.7</v>
+      </c>
+      <c r="U12" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="V12" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="W12" s="25">
+        <v>128</v>
+      </c>
+      <c r="X12" s="25">
+        <v>29.26</v>
+      </c>
+      <c r="Y12" s="25">
+        <v>70.14</v>
+      </c>
+      <c r="Z12" s="25">
+        <v>36.154249999999998</v>
+      </c>
+      <c r="AA12" s="25">
+        <v>500</v>
+      </c>
+      <c r="AB12" s="25">
+        <v>175</v>
+      </c>
+      <c r="AC12" s="25">
+        <v>140</v>
+      </c>
+      <c r="AD12" s="25">
+        <v>83.806120000000007</v>
+      </c>
+      <c r="AE12" s="41">
+        <v>21.5</v>
+      </c>
+      <c r="AF12" s="41">
+        <v>7.74</v>
+      </c>
+      <c r="AG12" s="41">
+        <v>170.02500000000001</v>
+      </c>
+      <c r="AH12" s="41">
+        <v>122.96787</v>
+      </c>
+      <c r="AI12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="41">
+        <v>20</v>
+      </c>
+      <c r="AL12" s="41">
+        <v>24.720800000000001</v>
+      </c>
+      <c r="AM12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="41">
+        <v>241</v>
+      </c>
+      <c r="AP12" s="41">
+        <v>222.44878</v>
+      </c>
+    </row>
+    <row r="13" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D13" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E13" s="25">
+        <v>13.045</v>
+      </c>
+      <c r="F13" s="25">
+        <v>17.115450000000003</v>
+      </c>
+      <c r="G13" s="25">
+        <v>51.580230000000007</v>
+      </c>
+      <c r="H13" s="25">
+        <v>47.93421</v>
+      </c>
+      <c r="I13" s="25">
+        <v>61.311</v>
+      </c>
+      <c r="J13" s="25">
+        <v>45.644680000000001</v>
+      </c>
+      <c r="K13" s="25">
+        <v>29.159179999999999</v>
+      </c>
+      <c r="L13" s="25">
+        <v>35.314369999999997</v>
+      </c>
+      <c r="M13" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N13" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O13" s="25">
+        <v>29.58699</v>
+      </c>
+      <c r="P13" s="25">
+        <v>22.9682</v>
+      </c>
+      <c r="Q13" s="25">
+        <v>62.648000000000003</v>
+      </c>
+      <c r="R13" s="25">
+        <v>25.273099999999999</v>
+      </c>
+      <c r="S13" s="25">
+        <v>5.7121900000000005</v>
+      </c>
+      <c r="T13" s="25">
+        <v>2.51315</v>
+      </c>
+      <c r="U13" s="25">
+        <v>18.34</v>
+      </c>
+      <c r="V13" s="25">
+        <v>20.774900000000002</v>
+      </c>
+      <c r="W13" s="25">
+        <v>19</v>
+      </c>
+      <c r="X13" s="25">
+        <v>9.3670000000000009</v>
+      </c>
+      <c r="Y13" s="25">
+        <v>4</v>
+      </c>
+      <c r="Z13" s="25">
+        <v>0.63400000000000001</v>
+      </c>
+      <c r="AA13" s="25"/>
+      <c r="AB13" s="25"/>
+      <c r="AC13" s="25">
+        <v>6</v>
+      </c>
+      <c r="AD13" s="25">
+        <v>0.79908999999999997</v>
+      </c>
+      <c r="AE13" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="41">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AH13" s="41">
+        <v>1.6E-2</v>
+      </c>
+      <c r="AI13" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ13" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK13" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL13" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM13" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN13" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO13" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP13" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="14" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A14" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D14" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E14" s="25">
+        <v>185.81</v>
+      </c>
+      <c r="F14" s="25">
+        <v>18.055999999999997</v>
+      </c>
+      <c r="G14" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H14" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I14" s="25">
+        <v>419.4</v>
+      </c>
+      <c r="J14" s="25">
+        <v>42.463999999999999</v>
+      </c>
+      <c r="K14" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L14" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M14" s="25">
+        <v>119.6</v>
+      </c>
+      <c r="N14" s="25">
+        <v>20.332000000000001</v>
+      </c>
+      <c r="O14" s="25">
+        <v>73</v>
+      </c>
+      <c r="P14" s="25">
+        <v>9.49</v>
+      </c>
+      <c r="Q14" s="25">
+        <v>302.2</v>
+      </c>
+      <c r="R14" s="25">
+        <v>48.351999999999997</v>
+      </c>
+      <c r="S14" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T14" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U14" s="25">
+        <v>0.14400000000000002</v>
+      </c>
+      <c r="V14" s="25">
+        <v>0.12207</v>
+      </c>
+      <c r="W14" s="25">
+        <v>60</v>
+      </c>
+      <c r="X14" s="25">
+        <v>21</v>
+      </c>
+      <c r="Y14" s="25">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="Z14" s="25">
+        <v>22.695</v>
+      </c>
+      <c r="AA14" s="25"/>
+      <c r="AB14" s="25"/>
+      <c r="AC14" s="25"/>
+      <c r="AD14" s="25"/>
+      <c r="AE14" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="41">
+        <v>21.02</v>
+      </c>
+      <c r="AH14" s="41">
+        <v>6.94</v>
+      </c>
+      <c r="AI14" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ14" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK14" s="41">
+        <v>0.02</v>
+      </c>
+      <c r="AL14" s="41">
+        <v>0.89</v>
+      </c>
+      <c r="AM14" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN14" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO14" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP14" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="15" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A15" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D15" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E15" s="25">
+        <v>2.8719999999999999</v>
+      </c>
+      <c r="F15" s="25">
+        <v>1.4724200000000001</v>
+      </c>
+      <c r="G15" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H15" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I15" s="25">
+        <v>1.472</v>
+      </c>
+      <c r="J15" s="25">
+        <v>1.7569999999999999</v>
+      </c>
+      <c r="K15" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L15" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M15" s="25">
+        <v>0.36</v>
+      </c>
+      <c r="N15" s="25">
+        <v>0.55800000000000005</v>
+      </c>
+      <c r="O15" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="P15" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q15" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="R15" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="S15" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T15" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U15" s="25">
+        <v>20</v>
+      </c>
+      <c r="V15" s="25">
+        <v>1.52197</v>
+      </c>
+      <c r="W15" s="25">
+        <v>0</v>
+      </c>
+      <c r="X15" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="25">
+        <v>25.672000000000001</v>
+      </c>
+      <c r="Z15" s="25">
+        <v>2.0643799999999999</v>
+      </c>
+      <c r="AA15" s="25"/>
+      <c r="AB15" s="25"/>
+      <c r="AC15" s="25"/>
+      <c r="AD15" s="25"/>
+      <c r="AE15" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="41">
+        <v>5.08</v>
+      </c>
+      <c r="AH15" s="41">
+        <v>11.194000000000001</v>
+      </c>
+      <c r="AI15" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="41">
+        <v>0.6</v>
+      </c>
+      <c r="AL15" s="41">
+        <v>0.80100000000000005</v>
+      </c>
+      <c r="AM15" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="41">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AP15" s="41">
+        <v>7.6340000000000003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:44" customFormat="1" ht="12.75">
+      <c r="A16" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D16" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E16" s="25">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="F16" s="25">
+        <v>0.39200000000000002</v>
+      </c>
+      <c r="G16" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H16" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I16" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J16" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K16" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L16" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M16" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N16" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O16" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="P16" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q16" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="R16" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="S16" s="25">
+        <v>0.39600000000000002</v>
+      </c>
+      <c r="T16" s="25">
+        <v>0.17904999999999999</v>
+      </c>
+      <c r="U16" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="V16" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="W16" s="25">
+        <v>0</v>
+      </c>
+      <c r="X16" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="25">
+        <v>5.9589999999999996</v>
+      </c>
+      <c r="Z16" s="25">
+        <v>3.8733499999999998</v>
+      </c>
+      <c r="AA16" s="25"/>
+      <c r="AB16" s="25"/>
+      <c r="AC16" s="25">
+        <v>2.8</v>
+      </c>
+      <c r="AD16" s="25">
+        <v>2.4359999999999999</v>
+      </c>
+      <c r="AE16" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF16" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG16" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH16" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI16" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ16" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK16" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL16" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM16" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN16" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO16" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP16" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A17" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E17" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="F17" s="25">
+        <v>0.75</v>
+      </c>
+      <c r="G17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="P17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="R17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="S17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U17" s="25">
+        <v>20.032</v>
+      </c>
+      <c r="V17" s="25">
+        <v>0.30876000000000003</v>
+      </c>
+      <c r="W17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="X17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z17" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA17" s="25"/>
+      <c r="AB17" s="25"/>
+      <c r="AC17" s="25">
+        <v>20</v>
+      </c>
+      <c r="AD17" s="25">
+        <v>0.78600000000000003</v>
+      </c>
+      <c r="AE17" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF17" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG17" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH17" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI17" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ17" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK17" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL17" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM17" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN17" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO17" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP17" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A18" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="25">
+        <v>14.904999999999999</v>
+      </c>
+      <c r="D18" s="25">
+        <v>6.2279999999999998</v>
+      </c>
+      <c r="E18" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F18" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G18" s="25">
+        <v>115.5341</v>
+      </c>
+      <c r="H18" s="25">
+        <v>119.08904999999999</v>
+      </c>
+      <c r="I18" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="J18" s="25">
+        <v>0.98699999999999999</v>
+      </c>
+      <c r="K18" s="25">
+        <v>35.742229999999999</v>
+      </c>
+      <c r="L18" s="25">
+        <v>39.573009999999996</v>
+      </c>
+      <c r="M18" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N18" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O18" s="25">
+        <v>40.885730000000002</v>
+      </c>
+      <c r="P18" s="25">
+        <v>33.545499999999997</v>
+      </c>
+      <c r="Q18" s="25">
+        <v>0</v>
+      </c>
+      <c r="R18" s="25">
+        <v>0</v>
+      </c>
+      <c r="S18" s="25">
+        <v>161.7089</v>
+      </c>
+      <c r="T18" s="25">
+        <v>37.528220000000005</v>
+      </c>
+      <c r="U18" s="25">
+        <v>15.395</v>
+      </c>
+      <c r="V18" s="25">
+        <v>18.562910000000002</v>
+      </c>
+      <c r="W18" s="25">
+        <v>39</v>
+      </c>
+      <c r="X18" s="25">
+        <v>13.789</v>
+      </c>
+      <c r="Y18" s="25">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="25">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="25"/>
+      <c r="AB18" s="25"/>
+      <c r="AC18" s="25">
+        <v>7</v>
+      </c>
+      <c r="AD18" s="25">
+        <v>0.98</v>
+      </c>
+      <c r="AE18" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="41">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="AH18" s="41">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="AI18" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ18" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK18" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL18" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM18" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN18" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO18" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP18" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A19" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D19" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E19" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F19" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G19" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H19" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I19" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J19" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K19" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L19" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M19" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N19" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O19" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="P19" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q19" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="R19" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="S19" s="25">
+        <v>680</v>
+      </c>
+      <c r="T19" s="25">
+        <v>153.63300000000001</v>
+      </c>
+      <c r="U19" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="V19" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="W19" s="25">
+        <v>280</v>
+      </c>
+      <c r="X19" s="25">
+        <v>120.4</v>
+      </c>
+      <c r="Y19" s="25">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="25">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="25"/>
+      <c r="AB19" s="25"/>
+      <c r="AC19" s="25"/>
+      <c r="AD19" s="25"/>
+      <c r="AE19" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF19" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG19" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH19" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI19" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ19" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK19" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL19" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM19" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN19" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO19" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP19" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A20" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D20" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E20" s="25">
+        <v>9.952</v>
+      </c>
+      <c r="F20" s="25">
+        <v>9.952</v>
+      </c>
+      <c r="G20" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H20" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I20" s="25">
+        <v>37.050999999999988</v>
+      </c>
+      <c r="J20" s="25">
+        <v>37.045709999999993</v>
+      </c>
+      <c r="K20" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L20" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M20" s="25">
+        <v>9.042E-2</v>
+      </c>
+      <c r="N20" s="25">
+        <v>0.20190000000000002</v>
+      </c>
+      <c r="O20" s="25">
+        <v>0.36294999999999999</v>
+      </c>
+      <c r="P20" s="25">
+        <v>0.60404000000000002</v>
+      </c>
+      <c r="Q20" s="25">
+        <v>0</v>
+      </c>
+      <c r="R20" s="25">
+        <v>0</v>
+      </c>
+      <c r="S20" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T20" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U20" s="25">
+        <v>29.725999999999999</v>
+      </c>
+      <c r="V20" s="25">
+        <v>25.420360000000002</v>
+      </c>
+      <c r="W20" s="25">
+        <v>17.2</v>
+      </c>
+      <c r="X20" s="25">
+        <v>35.572270000000003</v>
+      </c>
+      <c r="Y20" s="25">
+        <v>18.091000000000001</v>
+      </c>
+      <c r="Z20" s="25">
+        <v>13.275</v>
+      </c>
+      <c r="AA20" s="25">
+        <v>4.5389999999999997</v>
+      </c>
+      <c r="AB20" s="25">
+        <v>4.9613899999999997</v>
+      </c>
+      <c r="AC20" s="25">
+        <v>26.451900000000002</v>
+      </c>
+      <c r="AD20" s="25">
+        <v>14.914729999999999</v>
+      </c>
+      <c r="AE20" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF20" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG20" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH20" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI20" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ20" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK20" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL20" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM20" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN20" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO20" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP20" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A21" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D21" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E21" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F21" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G21" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H21" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I21" s="25">
+        <v>1.94</v>
+      </c>
+      <c r="J21" s="25">
+        <v>3.7490000000000001</v>
+      </c>
+      <c r="K21" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L21" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M21" s="25">
+        <v>7.2496499999999999</v>
+      </c>
+      <c r="N21" s="25">
+        <v>11.516280000000002</v>
+      </c>
+      <c r="O21" s="25">
+        <v>0</v>
+      </c>
+      <c r="P21" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="25">
+        <v>33.523600000000002</v>
+      </c>
+      <c r="R21" s="25">
+        <v>26.00216</v>
+      </c>
+      <c r="S21" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T21" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U21" s="25">
+        <v>8.0679999999999996</v>
+      </c>
+      <c r="V21" s="25">
+        <v>12.119110000000001</v>
+      </c>
+      <c r="W21" s="25">
+        <v>26.13</v>
+      </c>
+      <c r="X21" s="25">
+        <v>182.39064999999999</v>
+      </c>
+      <c r="Y21" s="25">
+        <v>70.319999999999993</v>
+      </c>
+      <c r="Z21" s="25">
+        <v>48.673760000000001</v>
+      </c>
+      <c r="AA21" s="25"/>
+      <c r="AB21" s="25"/>
+      <c r="AC21" s="25">
+        <v>57.769999999999996</v>
+      </c>
+      <c r="AD21" s="25">
+        <v>82.507899999999992</v>
+      </c>
+      <c r="AE21" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="41">
+        <v>75.066490000000002</v>
+      </c>
+      <c r="AH21" s="41">
+        <v>135.33028999999999</v>
+      </c>
+      <c r="AI21" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="41">
+        <v>24.262</v>
+      </c>
+      <c r="AL21" s="41">
+        <v>33.439549999999997</v>
+      </c>
+      <c r="AM21" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="41">
+        <v>24.866599999999998</v>
+      </c>
+      <c r="AP21" s="41">
+        <v>37.878999999999998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A22" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C22" s="25">
+        <v>2275.4360000000001</v>
+      </c>
+      <c r="D22" s="25">
+        <v>1114.0599500000001</v>
+      </c>
+      <c r="E22" s="25">
+        <v>267.54599999999999</v>
+      </c>
+      <c r="F22" s="25">
+        <v>84.078209999999999</v>
+      </c>
+      <c r="G22" s="25">
+        <v>18116.895000000004</v>
+      </c>
+      <c r="H22" s="25">
+        <v>9300.0385399999996</v>
+      </c>
+      <c r="I22" s="25">
+        <v>388.40300000000019</v>
+      </c>
+      <c r="J22" s="25">
+        <v>95.381720000000001</v>
+      </c>
+      <c r="K22" s="25">
+        <v>65301.650499999996</v>
+      </c>
+      <c r="L22" s="25">
+        <v>29704.271289999993</v>
+      </c>
+      <c r="M22" s="25">
+        <v>701.5139999999999</v>
+      </c>
+      <c r="N22" s="25">
+        <v>261.64004</v>
+      </c>
+      <c r="O22" s="25">
+        <v>80634.78</v>
+      </c>
+      <c r="P22" s="25">
+        <v>26099.171920000001</v>
+      </c>
+      <c r="Q22" s="25">
+        <v>8358.1839</v>
+      </c>
+      <c r="R22" s="25">
+        <v>1808.63149</v>
+      </c>
+      <c r="S22" s="25">
+        <v>56261.776000000005</v>
+      </c>
+      <c r="T22" s="25">
+        <v>15934.704029999999</v>
+      </c>
+      <c r="U22" s="25">
+        <v>511.51600000000002</v>
+      </c>
+      <c r="V22" s="25">
+        <v>131.56495999999999</v>
+      </c>
+      <c r="W22" s="25">
+        <v>47880.499000000003</v>
+      </c>
+      <c r="X22" s="25">
+        <v>14271.259840000001</v>
+      </c>
+      <c r="Y22" s="25">
+        <v>1281.5337</v>
+      </c>
+      <c r="Z22" s="25">
+        <v>372.37326999999999</v>
+      </c>
+      <c r="AA22" s="25">
+        <v>41991.745999999999</v>
+      </c>
+      <c r="AB22" s="25">
+        <v>15998.77954</v>
+      </c>
+      <c r="AC22" s="25">
+        <v>2756.13742</v>
+      </c>
+      <c r="AD22" s="25">
+        <v>1564.1775300000002</v>
+      </c>
+      <c r="AE22" s="41">
+        <v>38526.235999999997</v>
+      </c>
+      <c r="AF22" s="41">
+        <v>24392.176479999998</v>
+      </c>
+      <c r="AG22" s="41">
+        <v>9852.6320300000007</v>
+      </c>
+      <c r="AH22" s="41">
+        <v>3893.2896000000001</v>
+      </c>
+      <c r="AI22" s="41">
+        <v>3350.45</v>
+      </c>
+      <c r="AJ22" s="41">
+        <v>2148.5710199999999</v>
+      </c>
+      <c r="AK22" s="41">
+        <v>1986.5193999999999</v>
+      </c>
+      <c r="AL22" s="41">
+        <v>614.85271999999998</v>
+      </c>
+      <c r="AM22" s="41">
+        <v>12038.93</v>
+      </c>
+      <c r="AN22" s="41">
+        <v>7774.2495500000005</v>
+      </c>
+      <c r="AO22" s="41">
+        <v>4011.23</v>
+      </c>
+      <c r="AP22" s="41">
+        <v>1414.7134900000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A23" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="P23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="R23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="S23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="V23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="W23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="X23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z23" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA23" s="25"/>
+      <c r="AB23" s="25"/>
+      <c r="AC23" s="25"/>
+      <c r="AD23" s="25"/>
+      <c r="AE23" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF23" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG23" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH23" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI23" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ23" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK23" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL23" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM23" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN23" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO23" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP23" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A24" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D24" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E24" s="25">
+        <v>68.075000000000003</v>
+      </c>
+      <c r="F24" s="25">
+        <v>81.903000000000006</v>
+      </c>
+      <c r="G24" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H24" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I24" s="25">
+        <v>34.020000000000003</v>
+      </c>
+      <c r="J24" s="25">
+        <v>34.020000000000003</v>
+      </c>
+      <c r="K24" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L24" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M24" s="25">
+        <v>131.27984000000001</v>
+      </c>
+      <c r="N24" s="25">
+        <v>369.98692</v>
+      </c>
+      <c r="O24" s="25">
+        <v>0</v>
+      </c>
+      <c r="P24" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="25">
+        <v>1.83E-2</v>
+      </c>
+      <c r="R24" s="25">
+        <v>0.12509999999999999</v>
+      </c>
+      <c r="S24" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T24" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U24" s="25">
+        <v>1.2243499999999996</v>
+      </c>
+      <c r="V24" s="25">
+        <v>0.62641000000000002</v>
+      </c>
+      <c r="W24" s="25">
+        <v>0</v>
+      </c>
+      <c r="X24" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="25">
+        <v>0.22764999999999999</v>
+      </c>
+      <c r="Z24" s="25">
+        <v>0.81798999999999999</v>
+      </c>
+      <c r="AA24" s="25"/>
+      <c r="AB24" s="25"/>
+      <c r="AC24" s="25">
+        <v>50.783659999999998</v>
+      </c>
+      <c r="AD24" s="25">
+        <v>123.51312</v>
+      </c>
+      <c r="AE24" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="41">
+        <v>1.13493</v>
+      </c>
+      <c r="AH24" s="41">
+        <v>3.9961099999999998</v>
+      </c>
+      <c r="AI24" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="41">
+        <v>0.4355</v>
+      </c>
+      <c r="AL24" s="41">
+        <v>1.2081599999999999</v>
+      </c>
+      <c r="AM24" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN24" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO24" s="41">
+        <v>5.5870000000000003E-2</v>
+      </c>
+      <c r="AP24" s="41">
+        <v>0.33206000000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A25" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25" s="25">
+        <v>16.11</v>
+      </c>
+      <c r="D25" s="25">
+        <v>5.4389000000000003</v>
+      </c>
+      <c r="E25" s="25">
+        <v>953.76699999999994</v>
+      </c>
+      <c r="F25" s="25">
+        <v>462.85501000000016</v>
+      </c>
+      <c r="G25" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H25" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I25" s="25">
+        <v>716.42800000000011</v>
+      </c>
+      <c r="J25" s="25">
+        <v>510.02199999999999</v>
+      </c>
+      <c r="K25" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L25" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M25" s="25">
+        <v>750.61955000000012</v>
+      </c>
+      <c r="N25" s="25">
+        <v>871.49385000000007</v>
+      </c>
+      <c r="O25" s="25">
+        <v>20</v>
+      </c>
+      <c r="P25" s="25">
+        <v>24</v>
+      </c>
+      <c r="Q25" s="25">
+        <v>71</v>
+      </c>
+      <c r="R25" s="25">
+        <v>177.5</v>
+      </c>
+      <c r="S25" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T25" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U25" s="25">
+        <v>401.75599999999997</v>
+      </c>
+      <c r="V25" s="25">
+        <v>648.94747999999993</v>
+      </c>
+      <c r="W25" s="25">
+        <v>284.48</v>
+      </c>
+      <c r="X25" s="25">
+        <v>138.94282000000001</v>
+      </c>
+      <c r="Y25" s="25">
+        <v>1925.73965</v>
+      </c>
+      <c r="Z25" s="25">
+        <v>2692.5331500000002</v>
+      </c>
+      <c r="AA25" s="25">
+        <v>4531.7289999999994</v>
+      </c>
+      <c r="AB25" s="25">
+        <v>6251.8290000000006</v>
+      </c>
+      <c r="AC25" s="25">
+        <v>4328.7218599999997</v>
+      </c>
+      <c r="AD25" s="25">
+        <v>6726.5163999999995</v>
+      </c>
+      <c r="AE25" s="41">
+        <v>566.65</v>
+      </c>
+      <c r="AF25" s="41">
+        <v>94.775000000000006</v>
+      </c>
+      <c r="AG25" s="41">
+        <v>175.28200000000001</v>
+      </c>
+      <c r="AH25" s="41">
+        <v>188.25559999999999</v>
+      </c>
+      <c r="AI25" s="41">
+        <v>313.64999999999998</v>
+      </c>
+      <c r="AJ25" s="41">
+        <v>69.474999999999994</v>
+      </c>
+      <c r="AK25" s="41">
+        <v>0</v>
+      </c>
+      <c r="AL25" s="41">
+        <v>0</v>
+      </c>
+      <c r="AM25" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN25" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO25" s="41">
+        <v>188.34800000000001</v>
+      </c>
+      <c r="AP25" s="41">
+        <v>238.09100000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A26" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E26" s="25">
+        <v>7.8</v>
+      </c>
+      <c r="F26" s="25">
+        <v>6.0060000000000002</v>
+      </c>
+      <c r="G26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="P26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="R26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="S26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T26" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U26" s="25">
+        <v>157.99799999999999</v>
+      </c>
+      <c r="V26" s="25">
+        <v>117.2422</v>
+      </c>
+      <c r="W26" s="25">
+        <v>0</v>
+      </c>
+      <c r="X26" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="25">
+        <v>2213.7589400000002</v>
+      </c>
+      <c r="Z26" s="25">
+        <v>1167.0678700000001</v>
+      </c>
+      <c r="AA26" s="25"/>
+      <c r="AB26" s="25"/>
+      <c r="AC26" s="25">
+        <v>3340.5416</v>
+      </c>
+      <c r="AD26" s="25">
+        <v>1804.4252000000001</v>
+      </c>
+      <c r="AE26" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="41">
+        <v>3544.5998</v>
+      </c>
+      <c r="AH26" s="41">
+        <v>1805.97549</v>
+      </c>
+      <c r="AI26" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ26" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK26" s="41">
+        <v>883.4846</v>
+      </c>
+      <c r="AL26" s="41">
+        <v>483.52163000000002</v>
+      </c>
+      <c r="AM26" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN26" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO26" s="41">
+        <v>630.45259999999996</v>
+      </c>
+      <c r="AP26" s="41">
+        <v>441.89719000000002</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A27" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C27" s="25">
+        <v>154.92000000000002</v>
+      </c>
+      <c r="D27" s="25">
+        <v>53.576000000000001</v>
+      </c>
+      <c r="E27" s="25">
+        <v>2410.6792999999998</v>
+      </c>
+      <c r="F27" s="25">
+        <v>726.17156</v>
+      </c>
+      <c r="G27" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H27" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I27" s="25">
+        <v>3327.5029999999997</v>
+      </c>
+      <c r="J27" s="25">
+        <v>1021.6039000000001</v>
+      </c>
+      <c r="K27" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L27" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M27" s="25">
+        <v>2470.3212000000003</v>
+      </c>
+      <c r="N27" s="25">
+        <v>858.16858999999999</v>
+      </c>
+      <c r="O27" s="25">
+        <v>102</v>
+      </c>
+      <c r="P27" s="25">
+        <v>25</v>
+      </c>
+      <c r="Q27" s="25">
+        <v>569.40200000000004</v>
+      </c>
+      <c r="R27" s="25">
+        <v>271.05579999999998</v>
+      </c>
+      <c r="S27" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T27" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U27" s="25">
+        <v>718.72440000000006</v>
+      </c>
+      <c r="V27" s="25">
+        <v>254.39695</v>
+      </c>
+      <c r="W27" s="25">
+        <v>63.728000000000002</v>
+      </c>
+      <c r="X27" s="25">
+        <v>30.675650000000001</v>
+      </c>
+      <c r="Y27" s="25">
+        <v>1167.2625</v>
+      </c>
+      <c r="Z27" s="25">
+        <v>496.98673000000002</v>
+      </c>
+      <c r="AA27" s="25">
+        <v>1504.7160000000001</v>
+      </c>
+      <c r="AB27" s="25">
+        <v>704.32500000000005</v>
+      </c>
+      <c r="AC27" s="25">
+        <v>2112.712</v>
+      </c>
+      <c r="AD27" s="25">
+        <v>1025.47568</v>
+      </c>
+      <c r="AE27" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="41">
+        <v>1007.942</v>
+      </c>
+      <c r="AH27" s="41">
+        <v>459.23172</v>
+      </c>
+      <c r="AI27" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ27" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK27" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL27" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM27" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN27" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO27" s="41">
+        <v>1092.7059999999999</v>
+      </c>
+      <c r="AP27" s="41">
+        <v>494.84338000000002</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A28" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C28" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D28" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E28" s="25">
+        <v>191.76500000000001</v>
+      </c>
+      <c r="F28" s="25">
+        <v>145.90514999999996</v>
+      </c>
+      <c r="G28" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H28" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I28" s="25">
+        <v>2.335</v>
+      </c>
+      <c r="J28" s="25">
+        <v>3.5491999999999999</v>
+      </c>
+      <c r="K28" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L28" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N28" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O28" s="25">
+        <v>0</v>
+      </c>
+      <c r="P28" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="25">
+        <v>23.478999999999999</v>
+      </c>
+      <c r="R28" s="25">
+        <v>20.457129999999999</v>
+      </c>
+      <c r="S28" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T28" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U28" s="25">
+        <v>23.894000000000002</v>
+      </c>
+      <c r="V28" s="25">
+        <v>20.784680000000002</v>
+      </c>
+      <c r="W28" s="25">
+        <v>18.63</v>
+      </c>
+      <c r="X28" s="25">
+        <v>21.238199999999999</v>
+      </c>
+      <c r="Y28" s="25">
+        <v>199.32499999999999</v>
+      </c>
+      <c r="Z28" s="25">
+        <v>186.05314999999999</v>
+      </c>
+      <c r="AA28" s="25"/>
+      <c r="AB28" s="25"/>
+      <c r="AC28" s="25">
+        <v>40.950000000000003</v>
+      </c>
+      <c r="AD28" s="25">
+        <v>25.571000000000002</v>
+      </c>
+      <c r="AE28" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF28" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG28" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH28" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI28" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ28" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK28" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL28" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM28" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN28" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO28" s="41">
+        <v>37.718000000000004</v>
+      </c>
+      <c r="AP28" s="41">
+        <v>34.872239999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A29" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="25">
+        <v>7.1289999999999996</v>
+      </c>
+      <c r="D29" s="25">
+        <v>3.9048000000000003</v>
+      </c>
+      <c r="E29" s="25">
+        <v>1274.8889999999997</v>
+      </c>
+      <c r="F29" s="25">
+        <v>518.63978999999995</v>
+      </c>
+      <c r="G29" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H29" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I29" s="25">
+        <v>1061.75918</v>
+      </c>
+      <c r="J29" s="25">
+        <v>435.08619999999996</v>
+      </c>
+      <c r="K29" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L29" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M29" s="25">
+        <v>450.48599999999999</v>
+      </c>
+      <c r="N29" s="25">
+        <v>256.83144000000004</v>
+      </c>
+      <c r="O29" s="25">
+        <v>30</v>
+      </c>
+      <c r="P29" s="25">
+        <v>7.5</v>
+      </c>
+      <c r="Q29" s="25">
+        <v>129.67230000000001</v>
+      </c>
+      <c r="R29" s="25">
+        <v>64.770610000000005</v>
+      </c>
+      <c r="S29" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T29" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U29" s="25">
+        <v>206.00404</v>
+      </c>
+      <c r="V29" s="25">
+        <v>61.119</v>
+      </c>
+      <c r="W29" s="25">
+        <v>10</v>
+      </c>
+      <c r="X29" s="25">
+        <v>5.4614799999999999</v>
+      </c>
+      <c r="Y29" s="25">
+        <v>775.63400000000001</v>
+      </c>
+      <c r="Z29" s="25">
+        <v>402.41699999999997</v>
+      </c>
+      <c r="AA29" s="25">
+        <v>1021.43</v>
+      </c>
+      <c r="AB29" s="25">
+        <v>455.73599999999999</v>
+      </c>
+      <c r="AC29" s="25">
+        <v>765.06299999999999</v>
+      </c>
+      <c r="AD29" s="25">
+        <v>382.53149999999999</v>
+      </c>
+      <c r="AE29" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="41">
+        <v>218.48500000000001</v>
+      </c>
+      <c r="AH29" s="41">
+        <v>116.6951</v>
+      </c>
+      <c r="AI29" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ29" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK29" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL29" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM29" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN29" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO29" s="41">
+        <v>400.351</v>
+      </c>
+      <c r="AP29" s="41">
+        <v>221.26934</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A30" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="P30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="R30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="S30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="V30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="W30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="X30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z30" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA30" s="25"/>
+      <c r="AB30" s="25"/>
+      <c r="AC30" s="25"/>
+      <c r="AD30" s="25"/>
+      <c r="AE30" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF30" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG30" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH30" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI30" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ30" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK30" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL30" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM30" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN30" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO30" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP30" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A31" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C31" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D31" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E31" s="25">
+        <v>1121.0621999999996</v>
+      </c>
+      <c r="F31" s="25">
+        <v>658.84522000000004</v>
+      </c>
+      <c r="G31" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H31" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I31" s="25">
+        <v>16.378999999999998</v>
+      </c>
+      <c r="J31" s="25">
+        <v>10.200229999999999</v>
+      </c>
+      <c r="K31" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L31" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M31" s="25">
+        <v>19.5</v>
+      </c>
+      <c r="N31" s="25">
+        <v>11.6462</v>
+      </c>
+      <c r="O31" s="25">
+        <v>0</v>
+      </c>
+      <c r="P31" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="25">
+        <v>135.51599999999999</v>
+      </c>
+      <c r="R31" s="25">
+        <v>72.154399999999995</v>
+      </c>
+      <c r="S31" s="25">
+        <v>111</v>
+      </c>
+      <c r="T31" s="25">
+        <v>8.5815400000000004</v>
+      </c>
+      <c r="U31" s="25">
+        <v>462</v>
+      </c>
+      <c r="V31" s="25">
+        <v>144.78373000000002</v>
+      </c>
+      <c r="W31" s="25">
+        <v>0</v>
+      </c>
+      <c r="X31" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="25">
+        <v>35.9</v>
+      </c>
+      <c r="Z31" s="25">
+        <v>17.134799999999998</v>
+      </c>
+      <c r="AA31" s="25"/>
+      <c r="AB31" s="25"/>
+      <c r="AC31" s="25">
+        <v>46.151000000000003</v>
+      </c>
+      <c r="AD31" s="25">
+        <v>18.4604</v>
+      </c>
+      <c r="AE31" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF31" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG31" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH31" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI31" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ31" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK31" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL31" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM31" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN31" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO31" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP31" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="32" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A32" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E32" s="25">
+        <v>72.792999999999992</v>
+      </c>
+      <c r="F32" s="25">
+        <v>85.838300000000004</v>
+      </c>
+      <c r="G32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I32" s="25">
+        <v>49.349000000000004</v>
+      </c>
+      <c r="J32" s="25">
+        <v>32.4176</v>
+      </c>
+      <c r="K32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="P32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="R32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="S32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="V32" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="W32" s="25">
+        <v>0</v>
+      </c>
+      <c r="X32" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="25">
+        <v>5.8</v>
+      </c>
+      <c r="Z32" s="25">
+        <v>1.2077100000000001</v>
+      </c>
+      <c r="AA32" s="25"/>
+      <c r="AB32" s="25"/>
+      <c r="AC32" s="25"/>
+      <c r="AD32" s="25"/>
+      <c r="AE32" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF32" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG32" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH32" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI32" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ32" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK32" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL32" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM32" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN32" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO32" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP32" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="33" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A33" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C33" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D33" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E33" s="25">
+        <v>106.553</v>
+      </c>
+      <c r="F33" s="25">
+        <v>129.8203</v>
+      </c>
+      <c r="G33" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H33" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I33" s="25">
+        <v>18.624000000000002</v>
+      </c>
+      <c r="J33" s="25">
+        <v>7.218</v>
+      </c>
+      <c r="K33" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L33" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M33" s="25">
+        <v>31.765229999999999</v>
+      </c>
+      <c r="N33" s="25">
+        <v>79.820970000000003</v>
+      </c>
+      <c r="O33" s="25">
+        <v>0</v>
+      </c>
+      <c r="P33" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="25">
+        <v>83.201999999999998</v>
+      </c>
+      <c r="R33" s="25">
+        <v>63.582700000000003</v>
+      </c>
+      <c r="S33" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T33" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U33" s="25">
+        <v>110.11799999999999</v>
+      </c>
+      <c r="V33" s="25">
+        <v>60.867399999999989</v>
+      </c>
+      <c r="W33" s="25">
+        <v>0</v>
+      </c>
+      <c r="X33" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="25">
+        <v>6.44</v>
+      </c>
+      <c r="Z33" s="25">
+        <v>1.92737</v>
+      </c>
+      <c r="AA33" s="25"/>
+      <c r="AB33" s="25"/>
+      <c r="AC33" s="25">
+        <v>6.1</v>
+      </c>
+      <c r="AD33" s="25">
+        <v>1.3002</v>
+      </c>
+      <c r="AE33" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="41">
+        <v>22.774999999999999</v>
+      </c>
+      <c r="AH33" s="41">
+        <v>6.8946699999999996</v>
+      </c>
+      <c r="AI33" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ33" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK33" s="41">
+        <v>21.364999999999998</v>
+      </c>
+      <c r="AL33" s="41">
+        <v>4.0928500000000003</v>
+      </c>
+      <c r="AM33" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN33" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO33" s="41">
+        <v>5.6360000000000001</v>
+      </c>
+      <c r="AP33" s="41">
+        <v>7.6029999999999998</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A34" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D34" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E34" s="25">
+        <v>11.574999999999999</v>
+      </c>
+      <c r="F34" s="25">
+        <v>28.808999999999997</v>
+      </c>
+      <c r="G34" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H34" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I34" s="25">
+        <v>6.8780000000000001</v>
+      </c>
+      <c r="J34" s="25">
+        <v>20.081</v>
+      </c>
+      <c r="K34" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L34" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M34" s="25">
+        <v>0.28200000000000003</v>
+      </c>
+      <c r="N34" s="25">
+        <v>0.92459999999999998</v>
+      </c>
+      <c r="O34" s="25">
+        <v>0</v>
+      </c>
+      <c r="P34" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="25">
+        <v>0.41399999999999998</v>
+      </c>
+      <c r="R34" s="25">
+        <v>1.0995999999999999</v>
+      </c>
+      <c r="S34" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T34" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U34" s="25">
+        <v>1.31</v>
+      </c>
+      <c r="V34" s="25">
+        <v>2.0235300000000001</v>
+      </c>
+      <c r="W34" s="25">
+        <v>0</v>
+      </c>
+      <c r="X34" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="25">
+        <v>5.1188000000000002</v>
+      </c>
+      <c r="Z34" s="25">
+        <v>9.6250499999999999</v>
+      </c>
+      <c r="AA34" s="25"/>
+      <c r="AB34" s="25"/>
+      <c r="AC34" s="25">
+        <v>56.894500000000008</v>
+      </c>
+      <c r="AD34" s="25">
+        <v>85.276049999999998</v>
+      </c>
+      <c r="AE34" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="41">
+        <v>37.139000000000003</v>
+      </c>
+      <c r="AH34" s="41">
+        <v>97.863759999999999</v>
+      </c>
+      <c r="AI34" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK34" s="41">
+        <v>9.8930000000000007</v>
+      </c>
+      <c r="AL34" s="41">
+        <v>20.786000000000001</v>
+      </c>
+      <c r="AM34" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN34" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO34" s="41">
+        <v>9.1379999999999999</v>
+      </c>
+      <c r="AP34" s="41">
+        <v>20.71951</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A35" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C35" s="25">
+        <v>91.775999999999996</v>
+      </c>
+      <c r="D35" s="25">
+        <v>17.587199999999999</v>
+      </c>
+      <c r="E35" s="25">
+        <v>4666.8355000000001</v>
+      </c>
+      <c r="F35" s="25">
+        <v>906.26623000000063</v>
+      </c>
+      <c r="G35" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H35" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I35" s="25">
+        <v>5030.4700000000021</v>
+      </c>
+      <c r="J35" s="25">
+        <v>1088.1365500000002</v>
+      </c>
+      <c r="K35" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L35" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M35" s="25">
+        <v>1096.7269999999999</v>
+      </c>
+      <c r="N35" s="25">
+        <v>303.32375999999994</v>
+      </c>
+      <c r="O35" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="P35" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q35" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="R35" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="S35" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T35" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U35" s="25">
+        <v>0.89613000000000009</v>
+      </c>
+      <c r="V35" s="25">
+        <v>2.9331499999999999</v>
+      </c>
+      <c r="W35" s="25">
+        <v>0</v>
+      </c>
+      <c r="X35" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="25">
+        <v>11.746</v>
+      </c>
+      <c r="Z35" s="25">
+        <v>13.995100000000001</v>
+      </c>
+      <c r="AA35" s="25">
+        <v>19.5</v>
+      </c>
+      <c r="AB35" s="25">
+        <v>24.942</v>
+      </c>
+      <c r="AC35" s="25">
+        <v>9.9680999999999997</v>
+      </c>
+      <c r="AD35" s="25">
+        <v>25.456099999999999</v>
+      </c>
+      <c r="AE35" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="41">
+        <v>39.042250000000003</v>
+      </c>
+      <c r="AH35" s="41">
+        <v>22.020879999999998</v>
+      </c>
+      <c r="AI35" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="41">
+        <v>3.8</v>
+      </c>
+      <c r="AL35" s="41">
+        <v>0.39500000000000002</v>
+      </c>
+      <c r="AM35" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="41">
+        <v>5.2</v>
+      </c>
+      <c r="AP35" s="41">
+        <v>15.86</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A36" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D36" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E36" s="25">
+        <v>13.378</v>
+      </c>
+      <c r="F36" s="25">
+        <v>25.98948</v>
+      </c>
+      <c r="G36" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H36" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I36" s="25">
+        <v>2.4565899999999998</v>
+      </c>
+      <c r="J36" s="25">
+        <v>14.347070000000002</v>
+      </c>
+      <c r="K36" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L36" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M36" s="25">
+        <v>0.95019999999999993</v>
+      </c>
+      <c r="N36" s="25">
+        <v>6.1909999999999998</v>
+      </c>
+      <c r="O36" s="25">
+        <v>0</v>
+      </c>
+      <c r="P36" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="25">
+        <v>0.66996</v>
+      </c>
+      <c r="R36" s="25">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="S36" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T36" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U36" s="25">
+        <v>1.46008</v>
+      </c>
+      <c r="V36" s="25">
+        <v>6.666640000000001</v>
+      </c>
+      <c r="W36" s="25">
+        <v>0</v>
+      </c>
+      <c r="X36" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="25">
+        <v>1.8157099999999999</v>
+      </c>
+      <c r="Z36" s="25">
+        <v>10.552659999999999</v>
+      </c>
+      <c r="AA36" s="25"/>
+      <c r="AB36" s="25"/>
+      <c r="AC36" s="25">
+        <v>2.4012899999999999</v>
+      </c>
+      <c r="AD36" s="25">
+        <v>13.740969999999999</v>
+      </c>
+      <c r="AE36" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="41">
+        <v>2.4371299999999998</v>
+      </c>
+      <c r="AH36" s="41">
+        <v>19.212050000000001</v>
+      </c>
+      <c r="AI36" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ36" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK36" s="41">
+        <v>0.70316999999999996</v>
+      </c>
+      <c r="AL36" s="41">
+        <v>4.2793299999999999</v>
+      </c>
+      <c r="AM36" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN36" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="41">
+        <v>0.46505000000000002</v>
+      </c>
+      <c r="AP36" s="41">
+        <v>3.4016999999999999</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A37" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C37" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D37" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E37" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F37" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G37" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H37" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I37" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J37" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K37" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L37" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M37" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N37" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O37" s="25">
+        <v>0</v>
+      </c>
+      <c r="P37" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="25">
+        <v>0.12189999999999999</v>
+      </c>
+      <c r="R37" s="25">
+        <v>0.28854000000000002</v>
+      </c>
+      <c r="S37" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T37" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U37" s="25">
+        <v>6.2939999999999996E-2</v>
+      </c>
+      <c r="V37" s="25">
+        <v>0.32390999999999992</v>
+      </c>
+      <c r="W37" s="25">
+        <v>0</v>
+      </c>
+      <c r="X37" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="25">
+        <v>0.23044000000000001</v>
+      </c>
+      <c r="Z37" s="25">
+        <v>0.88438000000000005</v>
+      </c>
+      <c r="AA37" s="25"/>
+      <c r="AB37" s="25"/>
+      <c r="AC37" s="25">
+        <v>0.12272</v>
+      </c>
+      <c r="AD37" s="25">
+        <v>0.84716999999999998</v>
+      </c>
+      <c r="AE37" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG37" s="41">
+        <v>0.12931000000000001</v>
+      </c>
+      <c r="AH37" s="41">
+        <v>0.98185</v>
+      </c>
+      <c r="AI37" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ37" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK37" s="41">
+        <v>3.2829999999999998E-2</v>
+      </c>
+      <c r="AL37" s="41">
+        <v>0.18082999999999999</v>
+      </c>
+      <c r="AM37" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN37" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO37" s="41">
+        <v>3.3500000000000002E-2</v>
+      </c>
+      <c r="AP37" s="41">
+        <v>0.28055999999999998</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A38" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D38" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E38" s="25">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="F38" s="25">
+        <v>0.123</v>
+      </c>
+      <c r="G38" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H38" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I38" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J38" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K38" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L38" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M38" s="25">
+        <v>2E-3</v>
+      </c>
+      <c r="N38" s="25">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="O38" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="P38" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q38" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="R38" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="S38" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T38" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U38" s="25">
+        <v>9.962E-2</v>
+      </c>
+      <c r="V38" s="25">
+        <v>1.1852</v>
+      </c>
+      <c r="W38" s="25">
+        <v>0</v>
+      </c>
+      <c r="X38" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="25">
+        <v>0.1464</v>
+      </c>
+      <c r="Z38" s="25">
+        <v>2.0333999999999999</v>
+      </c>
+      <c r="AA38" s="25"/>
+      <c r="AB38" s="25"/>
+      <c r="AC38" s="25">
+        <v>8.6499999999999994E-2</v>
+      </c>
+      <c r="AD38" s="25">
+        <v>1.1657299999999999</v>
+      </c>
+      <c r="AE38" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="41">
+        <v>9.9489999999999995E-2</v>
+      </c>
+      <c r="AH38" s="41">
+        <v>1.9462999999999999</v>
+      </c>
+      <c r="AI38" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ38" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK38" s="41">
+        <v>1.686E-2</v>
+      </c>
+      <c r="AL38" s="41">
+        <v>0.19869999999999999</v>
+      </c>
+      <c r="AM38" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN38" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO38" s="41">
+        <v>4.4119999999999999E-2</v>
+      </c>
+      <c r="AP38" s="41">
+        <v>0.81116999999999995</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A39" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E39" s="25">
+        <v>0.05</v>
+      </c>
+      <c r="F39" s="25">
+        <v>0.443</v>
+      </c>
+      <c r="G39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="P39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="R39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="S39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T39" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U39" s="25">
+        <v>0.01</v>
+      </c>
+      <c r="V39" s="25">
+        <v>0.17002999999999999</v>
+      </c>
+      <c r="W39" s="25">
+        <v>0</v>
+      </c>
+      <c r="X39" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="25">
+        <v>1.41E-2</v>
+      </c>
+      <c r="Z39" s="25">
+        <v>0.192</v>
+      </c>
+      <c r="AA39" s="25"/>
+      <c r="AB39" s="25"/>
+      <c r="AC39" s="25">
+        <v>7.9000000000000008E-3</v>
+      </c>
+      <c r="AD39" s="25">
+        <v>8.3999999999999991E-2</v>
+      </c>
+      <c r="AE39" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="41">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="AH39" s="41">
+        <v>0.153</v>
+      </c>
+      <c r="AI39" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ39" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK39" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL39" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM39" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN39" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO39" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP39" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A40" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C40" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D40" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E40" s="25">
+        <v>0.77</v>
+      </c>
+      <c r="F40" s="25">
+        <v>0.19950000000000001</v>
+      </c>
+      <c r="G40" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H40" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I40" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J40" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K40" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L40" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M40" s="25">
+        <v>1E-3</v>
+      </c>
+      <c r="N40" s="25">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="O40" s="25">
+        <v>0</v>
+      </c>
+      <c r="P40" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="25">
+        <v>0.41718</v>
+      </c>
+      <c r="R40" s="25">
+        <v>1.0489999999999999</v>
+      </c>
+      <c r="S40" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T40" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U40" s="25">
+        <v>4.4259999999999987E-2</v>
+      </c>
+      <c r="V40" s="25">
+        <v>0.17723999999999995</v>
+      </c>
+      <c r="W40" s="25">
+        <v>0</v>
+      </c>
+      <c r="X40" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="25">
+        <v>9.8350000000000007E-2</v>
+      </c>
+      <c r="Z40" s="25">
+        <v>0.49430000000000002</v>
+      </c>
+      <c r="AA40" s="25"/>
+      <c r="AB40" s="25"/>
+      <c r="AC40" s="25">
+        <v>0.13734000000000002</v>
+      </c>
+      <c r="AD40" s="25">
+        <v>0.50611000000000006</v>
+      </c>
+      <c r="AE40" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="41">
+        <v>0.32922000000000001</v>
+      </c>
+      <c r="AH40" s="41">
+        <v>1.4810700000000001</v>
+      </c>
+      <c r="AI40" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ40" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="41">
+        <v>0.19031999999999999</v>
+      </c>
+      <c r="AL40" s="41">
+        <v>0.80728999999999995</v>
+      </c>
+      <c r="AM40" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN40" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO40" s="41">
+        <v>1.2959999999999999E-2</v>
+      </c>
+      <c r="AP40" s="41">
+        <v>6.5409999999999996E-2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A41" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C41" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D41" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E41" s="25">
+        <v>0.16</v>
+      </c>
+      <c r="F41" s="25">
+        <v>0.52</v>
+      </c>
+      <c r="G41" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H41" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I41" s="25">
+        <v>4.0349999999999997E-2</v>
+      </c>
+      <c r="J41" s="25">
+        <v>0.17992999999999998</v>
+      </c>
+      <c r="K41" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L41" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M41" s="25">
+        <v>8.6000000000000007E-2</v>
+      </c>
+      <c r="N41" s="25">
+        <v>1.0136000000000001</v>
+      </c>
+      <c r="O41" s="25">
+        <v>0</v>
+      </c>
+      <c r="P41" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="25">
+        <v>0.88475999999999999</v>
+      </c>
+      <c r="R41" s="25">
+        <v>2.2056399999999998</v>
+      </c>
+      <c r="S41" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T41" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U41" s="25">
+        <v>0.65472000000000008</v>
+      </c>
+      <c r="V41" s="25">
+        <v>2.9574300000000004</v>
+      </c>
+      <c r="W41" s="25">
+        <v>0</v>
+      </c>
+      <c r="X41" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="25">
+        <v>0.94850999999999996</v>
+      </c>
+      <c r="Z41" s="25">
+        <v>4.1806000000000001</v>
+      </c>
+      <c r="AA41" s="25"/>
+      <c r="AB41" s="25"/>
+      <c r="AC41" s="25">
+        <v>0.73116999999999999</v>
+      </c>
+      <c r="AD41" s="25">
+        <v>3.6470399999999996</v>
+      </c>
+      <c r="AE41" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="41">
+        <v>0.71552000000000004</v>
+      </c>
+      <c r="AH41" s="41">
+        <v>5.6936999999999998</v>
+      </c>
+      <c r="AI41" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK41" s="41">
+        <v>0.23571</v>
+      </c>
+      <c r="AL41" s="41">
+        <v>1.84829</v>
+      </c>
+      <c r="AM41" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="41">
+        <v>0.19411</v>
+      </c>
+      <c r="AP41" s="41">
+        <v>1.39541</v>
+      </c>
+    </row>
+    <row r="42" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A42" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C42" s="25">
+        <v>723546.3269999997</v>
+      </c>
+      <c r="D42" s="25">
+        <v>124885.83578000001</v>
+      </c>
+      <c r="E42" s="25">
+        <v>19254.012999999999</v>
+      </c>
+      <c r="F42" s="25">
+        <v>2892.3456999999999</v>
+      </c>
+      <c r="G42" s="25">
+        <v>887104.4201600001</v>
+      </c>
+      <c r="H42" s="25">
+        <v>118400.49492999997</v>
+      </c>
+      <c r="I42" s="25">
+        <v>5236.6820000000007</v>
+      </c>
+      <c r="J42" s="25">
+        <v>635.66887000000008</v>
+      </c>
+      <c r="K42" s="25">
+        <v>918933.68</v>
+      </c>
+      <c r="L42" s="25">
+        <v>123790.8214</v>
+      </c>
+      <c r="M42" s="25">
+        <v>13497.64</v>
+      </c>
+      <c r="N42" s="25">
+        <v>1431.3038899999999</v>
+      </c>
+      <c r="O42" s="25">
+        <v>1055146.9669999999</v>
+      </c>
+      <c r="P42" s="25">
+        <v>144851.27875999999</v>
+      </c>
+      <c r="Q42" s="25">
+        <v>24532.272000000001</v>
+      </c>
+      <c r="R42" s="25">
+        <v>3197.0041999999999</v>
+      </c>
+      <c r="S42" s="25">
+        <v>792687.86200000008</v>
+      </c>
+      <c r="T42" s="25">
+        <v>141791.04380000004</v>
+      </c>
+      <c r="U42" s="25">
+        <v>38077.771999999997</v>
+      </c>
+      <c r="V42" s="25">
+        <v>6226.7763099999993</v>
+      </c>
+      <c r="W42" s="25">
+        <v>799365.424</v>
+      </c>
+      <c r="X42" s="25">
+        <v>168735.52978000001</v>
+      </c>
+      <c r="Y42" s="25">
+        <v>56251.161</v>
+      </c>
+      <c r="Z42" s="25">
+        <v>9143.9599899999994</v>
+      </c>
+      <c r="AA42" s="25">
+        <v>834613.9879999999</v>
+      </c>
+      <c r="AB42" s="25">
+        <v>202722.69245</v>
+      </c>
+      <c r="AC42" s="25">
+        <v>94692.256999999998</v>
+      </c>
+      <c r="AD42" s="25">
+        <v>17446.56436</v>
+      </c>
+      <c r="AE42" s="41">
+        <v>782769.43299999996</v>
+      </c>
+      <c r="AF42" s="41">
+        <v>229720.23461000001</v>
+      </c>
+      <c r="AG42" s="41">
+        <v>121649.12699999999</v>
+      </c>
+      <c r="AH42" s="41">
+        <v>27753.44425</v>
+      </c>
+      <c r="AI42" s="41">
+        <v>280900.59899999999</v>
+      </c>
+      <c r="AJ42" s="41">
+        <v>79280.930300000007</v>
+      </c>
+      <c r="AK42" s="41">
+        <v>49175.235999999997</v>
+      </c>
+      <c r="AL42" s="41">
+        <v>10575.622810000001</v>
+      </c>
+      <c r="AM42" s="41">
+        <v>208552.31700000001</v>
+      </c>
+      <c r="AN42" s="41">
+        <v>56804.478430000003</v>
+      </c>
+      <c r="AO42" s="41">
+        <v>39815.78</v>
+      </c>
+      <c r="AP42" s="41">
+        <v>7564.3707599999998</v>
+      </c>
+    </row>
+    <row r="43" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A43" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C43" s="25">
+        <v>128</v>
+      </c>
+      <c r="D43" s="25">
+        <v>19.2</v>
+      </c>
+      <c r="E43" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F43" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G43" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H43" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I43" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J43" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K43" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L43" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M43" s="25">
+        <v>30</v>
+      </c>
+      <c r="N43" s="25">
+        <v>5.2640000000000002</v>
+      </c>
+      <c r="O43" s="25">
+        <v>0</v>
+      </c>
+      <c r="P43" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="25">
+        <v>24</v>
+      </c>
+      <c r="R43" s="25">
+        <v>4.1915300000000002</v>
+      </c>
+      <c r="S43" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T43" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U43" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="V43" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="W43" s="25">
+        <v>0</v>
+      </c>
+      <c r="X43" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="25">
+        <v>1589</v>
+      </c>
+      <c r="Z43" s="25">
+        <v>208.43262999999999</v>
+      </c>
+      <c r="AA43" s="25"/>
+      <c r="AB43" s="25"/>
+      <c r="AC43" s="25"/>
+      <c r="AD43" s="25"/>
+      <c r="AE43" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF43" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG43" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH43" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI43" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ43" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK43" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL43" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM43" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN43" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO43" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP43" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="44" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A44" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C44" s="25">
+        <v>65469.734000000004</v>
+      </c>
+      <c r="D44" s="25">
+        <v>11235.008669999999</v>
+      </c>
+      <c r="E44" s="25">
+        <v>2335.6020000000003</v>
+      </c>
+      <c r="F44" s="25">
+        <v>409.64579000000003</v>
+      </c>
+      <c r="G44" s="25">
+        <v>43366.284</v>
+      </c>
+      <c r="H44" s="25">
+        <v>5538.1660000000011</v>
+      </c>
+      <c r="I44" s="25">
+        <v>510.01</v>
+      </c>
+      <c r="J44" s="25">
+        <v>103.05945</v>
+      </c>
+      <c r="K44" s="25">
+        <v>76001.430999999997</v>
+      </c>
+      <c r="L44" s="25">
+        <v>10624.822540000001</v>
+      </c>
+      <c r="M44" s="25">
+        <v>91</v>
+      </c>
+      <c r="N44" s="25">
+        <v>22.712779999999999</v>
+      </c>
+      <c r="O44" s="25">
+        <v>166058.64300000001</v>
+      </c>
+      <c r="P44" s="25">
+        <v>25719.281060000001</v>
+      </c>
+      <c r="Q44" s="25">
+        <v>8426.7749999999996</v>
+      </c>
+      <c r="R44" s="25">
+        <v>1116.84861</v>
+      </c>
+      <c r="S44" s="25">
+        <v>176077.47099999999</v>
+      </c>
+      <c r="T44" s="25">
+        <v>31320.032619999998</v>
+      </c>
+      <c r="U44" s="25">
+        <v>13440.566999999999</v>
+      </c>
+      <c r="V44" s="25">
+        <v>2253.66921</v>
+      </c>
+      <c r="W44" s="25">
+        <v>66007.414000000004</v>
+      </c>
+      <c r="X44" s="25">
+        <v>11614.58174</v>
+      </c>
+      <c r="Y44" s="25">
+        <v>7578.0559999999996</v>
+      </c>
+      <c r="Z44" s="25">
+        <v>1227.6749400000001</v>
+      </c>
+      <c r="AA44" s="25">
+        <v>121483.70600000001</v>
+      </c>
+      <c r="AB44" s="25">
+        <v>26000.292430000001</v>
+      </c>
+      <c r="AC44" s="25">
+        <v>1686</v>
+      </c>
+      <c r="AD44" s="25">
+        <v>280.95809000000003</v>
+      </c>
+      <c r="AE44" s="41">
+        <v>67245.62</v>
+      </c>
+      <c r="AF44" s="41">
+        <v>17499.661209999998</v>
+      </c>
+      <c r="AG44" s="41">
+        <v>10507.226000000001</v>
+      </c>
+      <c r="AH44" s="41">
+        <v>1649.6214199999999</v>
+      </c>
+      <c r="AI44" s="41">
+        <v>19222.007000000001</v>
+      </c>
+      <c r="AJ44" s="41">
+        <v>4756.4538300000004</v>
+      </c>
+      <c r="AK44" s="41">
+        <v>1633.855</v>
+      </c>
+      <c r="AL44" s="41">
+        <v>276.73599999999999</v>
+      </c>
+      <c r="AM44" s="41">
+        <v>27076.569</v>
+      </c>
+      <c r="AN44" s="41">
+        <v>7148.6254300000001</v>
+      </c>
+      <c r="AO44" s="41">
+        <v>9243.5339999999997</v>
+      </c>
+      <c r="AP44" s="41">
+        <v>1037.8580899999999</v>
+      </c>
+    </row>
+    <row r="45" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A45" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C45" s="25">
+        <v>200</v>
+      </c>
+      <c r="D45" s="25">
+        <v>23</v>
+      </c>
+      <c r="E45" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F45" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G45" s="25">
+        <v>246.22</v>
+      </c>
+      <c r="H45" s="25">
+        <v>22.0486</v>
+      </c>
+      <c r="I45" s="25">
+        <v>0.16600000000000001</v>
+      </c>
+      <c r="J45" s="25">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="K45" s="25">
+        <v>741.4</v>
+      </c>
+      <c r="L45" s="25">
+        <v>200.55745000000002</v>
+      </c>
+      <c r="M45" s="25">
+        <v>7</v>
+      </c>
+      <c r="N45" s="25">
+        <v>4.2409999999999997</v>
+      </c>
+      <c r="O45" s="25">
+        <v>4892.5</v>
+      </c>
+      <c r="P45" s="25">
+        <v>589.18290999999999</v>
+      </c>
+      <c r="Q45" s="25">
+        <v>260.59500000000003</v>
+      </c>
+      <c r="R45" s="25">
+        <v>22.714700000000001</v>
+      </c>
+      <c r="S45" s="25">
+        <v>2899.75</v>
+      </c>
+      <c r="T45" s="25">
+        <v>364.72939999999994</v>
+      </c>
+      <c r="U45" s="25">
+        <v>810.92000000000007</v>
+      </c>
+      <c r="V45" s="25">
+        <v>95.857430000000008</v>
+      </c>
+      <c r="W45" s="25">
+        <v>1016</v>
+      </c>
+      <c r="X45" s="25">
+        <v>103.43</v>
+      </c>
+      <c r="Y45" s="25">
+        <v>101</v>
+      </c>
+      <c r="Z45" s="25">
+        <v>26.169</v>
+      </c>
+      <c r="AA45" s="25">
+        <v>64</v>
+      </c>
+      <c r="AB45" s="25">
+        <v>7.04</v>
+      </c>
+      <c r="AC45" s="25">
+        <v>61.18</v>
+      </c>
+      <c r="AD45" s="25">
+        <v>16.839640000000003</v>
+      </c>
+      <c r="AE45" s="41">
+        <v>204</v>
+      </c>
+      <c r="AF45" s="41">
+        <v>28.56</v>
+      </c>
+      <c r="AG45" s="41">
+        <v>121.084</v>
+      </c>
+      <c r="AH45" s="41">
+        <v>53.892249999999997</v>
+      </c>
+      <c r="AI45" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ45" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK45" s="41">
+        <v>2E-3</v>
+      </c>
+      <c r="AL45" s="41">
+        <v>1.1050000000000001E-2</v>
+      </c>
+      <c r="AM45" s="41">
+        <v>127</v>
+      </c>
+      <c r="AN45" s="41">
+        <v>17.78</v>
+      </c>
+      <c r="AO45" s="41">
+        <v>228.88</v>
+      </c>
+      <c r="AP45" s="41">
+        <v>19.77542</v>
+      </c>
+    </row>
+    <row r="46" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A46" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46" s="25">
+        <v>934.37</v>
+      </c>
+      <c r="D46" s="25">
+        <v>174.9109</v>
+      </c>
+      <c r="E46" s="25">
+        <v>3.6040000000000001</v>
+      </c>
+      <c r="F46" s="25">
+        <v>11.415979999999999</v>
+      </c>
+      <c r="G46" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H46" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I46" s="25">
+        <v>18.622</v>
+      </c>
+      <c r="J46" s="25">
+        <v>51.01173</v>
+      </c>
+      <c r="K46" s="25">
+        <v>2070.4</v>
+      </c>
+      <c r="L46" s="25">
+        <v>318.488</v>
+      </c>
+      <c r="M46" s="25">
+        <v>40.208309999999997</v>
+      </c>
+      <c r="N46" s="25">
+        <v>220.20867000000001</v>
+      </c>
+      <c r="O46" s="25">
+        <v>2200.6</v>
+      </c>
+      <c r="P46" s="25">
+        <v>336.32600000000002</v>
+      </c>
+      <c r="Q46" s="25">
+        <v>136.0984</v>
+      </c>
+      <c r="R46" s="25">
+        <v>448.7817</v>
+      </c>
+      <c r="S46" s="25">
+        <v>382.1</v>
+      </c>
+      <c r="T46" s="25">
+        <v>56.156999999999996</v>
+      </c>
+      <c r="U46" s="25">
+        <v>492.81709999999998</v>
+      </c>
+      <c r="V46" s="25">
+        <v>643.09240000000011</v>
+      </c>
+      <c r="W46" s="25">
+        <v>0</v>
+      </c>
+      <c r="X46" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="25">
+        <v>1391.1569</v>
+      </c>
+      <c r="Z46" s="25">
+        <v>392.59611999999998</v>
+      </c>
+      <c r="AA46" s="25">
+        <v>1877</v>
+      </c>
+      <c r="AB46" s="25">
+        <v>453.48</v>
+      </c>
+      <c r="AC46" s="25">
+        <v>31.4574</v>
+      </c>
+      <c r="AD46" s="25">
+        <v>84.714000000000013</v>
+      </c>
+      <c r="AE46" s="41">
+        <v>625</v>
+      </c>
+      <c r="AF46" s="41">
+        <v>168.75</v>
+      </c>
+      <c r="AG46" s="41">
+        <v>50.939</v>
+      </c>
+      <c r="AH46" s="41">
+        <v>164.87214</v>
+      </c>
+      <c r="AI46" s="41">
+        <v>625</v>
+      </c>
+      <c r="AJ46" s="41">
+        <v>168.75</v>
+      </c>
+      <c r="AK46" s="41">
+        <v>0.106</v>
+      </c>
+      <c r="AL46" s="41">
+        <v>0.13239999999999999</v>
+      </c>
+      <c r="AM46" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN46" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO46" s="41">
+        <v>112.63549999999999</v>
+      </c>
+      <c r="AP46" s="41">
+        <v>286.392</v>
+      </c>
+    </row>
+    <row r="47" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A47" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C47" s="25">
+        <v>0.496</v>
+      </c>
+      <c r="D47" s="25">
+        <v>0.114</v>
+      </c>
+      <c r="E47" s="25">
+        <v>26.622800000000002</v>
+      </c>
+      <c r="F47" s="25">
+        <v>12.051400000000001</v>
+      </c>
+      <c r="G47" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H47" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I47" s="25">
+        <v>64.318999999999988</v>
+      </c>
+      <c r="J47" s="25">
+        <v>42.756239999999991</v>
+      </c>
+      <c r="K47" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L47" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M47" s="25">
+        <v>19.082799999999999</v>
+      </c>
+      <c r="N47" s="25">
+        <v>10.256860000000001</v>
+      </c>
+      <c r="O47" s="25">
+        <v>0</v>
+      </c>
+      <c r="P47" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="25">
+        <v>271.33699999999999</v>
+      </c>
+      <c r="R47" s="25">
+        <v>156.04216</v>
+      </c>
+      <c r="S47" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T47" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U47" s="25">
+        <v>2.2578800000000001</v>
+      </c>
+      <c r="V47" s="25">
+        <v>3.1073500000000003</v>
+      </c>
+      <c r="W47" s="25">
+        <v>0</v>
+      </c>
+      <c r="X47" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="25">
+        <v>27.676200000000001</v>
+      </c>
+      <c r="Z47" s="25">
+        <v>18.498169999999998</v>
+      </c>
+      <c r="AA47" s="25"/>
+      <c r="AB47" s="25"/>
+      <c r="AC47" s="25">
+        <v>59.141569999999994</v>
+      </c>
+      <c r="AD47" s="25">
+        <v>45.916679999999992</v>
+      </c>
+      <c r="AE47" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF47" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG47" s="41">
+        <v>91.145020000000002</v>
+      </c>
+      <c r="AH47" s="41">
+        <v>129.67966000000001</v>
+      </c>
+      <c r="AI47" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ47" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK47" s="41">
+        <v>14.192220000000001</v>
+      </c>
+      <c r="AL47" s="41">
+        <v>11.4998</v>
+      </c>
+      <c r="AM47" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN47" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO47" s="41">
+        <v>30.398399999999999</v>
+      </c>
+      <c r="AP47" s="41">
+        <v>17.642969999999998</v>
+      </c>
+    </row>
+    <row r="48" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A48" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C48" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D48" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E48" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F48" s="25">
+        <v>4.6906299999999996</v>
+      </c>
+      <c r="G48" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H48" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I48" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J48" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K48" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L48" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M48" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N48" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O48" s="25">
+        <v>0</v>
+      </c>
+      <c r="P48" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="25">
+        <v>0.49</v>
+      </c>
+      <c r="R48" s="25">
+        <v>2.5826199999999999</v>
+      </c>
+      <c r="S48" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T48" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U48" s="25">
+        <v>6.35</v>
+      </c>
+      <c r="V48" s="25">
+        <v>26.11975</v>
+      </c>
+      <c r="W48" s="25">
+        <v>0</v>
+      </c>
+      <c r="X48" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="25">
+        <v>0.3</v>
+      </c>
+      <c r="Z48" s="25">
+        <v>0.30480000000000002</v>
+      </c>
+      <c r="AA48" s="25"/>
+      <c r="AB48" s="25"/>
+      <c r="AC48" s="25"/>
+      <c r="AD48" s="25"/>
+      <c r="AE48" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF48" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG48" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH48" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI48" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ48" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK48" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL48" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM48" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN48" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO48" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP48" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="49" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A49" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C49" s="25">
+        <v>325</v>
+      </c>
+      <c r="D49" s="25">
+        <v>96.799670000000006</v>
+      </c>
+      <c r="E49" s="25">
+        <v>0.75600000000000001</v>
+      </c>
+      <c r="F49" s="25">
+        <v>0.44400000000000001</v>
+      </c>
+      <c r="G49" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H49" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I49" s="25">
+        <v>55.398499999999991</v>
+      </c>
+      <c r="J49" s="25">
+        <v>17.349869999999999</v>
+      </c>
+      <c r="K49" s="25">
+        <v>9</v>
+      </c>
+      <c r="L49" s="25">
+        <v>5.4</v>
+      </c>
+      <c r="M49" s="25">
+        <v>39</v>
+      </c>
+      <c r="N49" s="25">
+        <v>33.99</v>
+      </c>
+      <c r="O49" s="25">
+        <v>154</v>
+      </c>
+      <c r="P49" s="25">
+        <v>42.108280000000001</v>
+      </c>
+      <c r="Q49" s="25">
+        <v>80.004999999999995</v>
+      </c>
+      <c r="R49" s="25">
+        <v>12.933809999999999</v>
+      </c>
+      <c r="S49" s="25">
+        <v>407.5</v>
+      </c>
+      <c r="T49" s="25">
+        <v>118.2115</v>
+      </c>
+      <c r="U49" s="25">
+        <v>8.452</v>
+      </c>
+      <c r="V49" s="25">
+        <v>16.361129999999999</v>
+      </c>
+      <c r="W49" s="25">
+        <v>1012</v>
+      </c>
+      <c r="X49" s="25">
+        <v>272.29399999999998</v>
+      </c>
+      <c r="Y49" s="25">
+        <v>2.17781</v>
+      </c>
+      <c r="Z49" s="25">
+        <v>1.4773099999999999</v>
+      </c>
+      <c r="AA49" s="25">
+        <v>377.54</v>
+      </c>
+      <c r="AB49" s="25">
+        <v>67.9572</v>
+      </c>
+      <c r="AC49" s="25">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="AD49" s="25">
+        <v>9.7710000000000005E-2</v>
+      </c>
+      <c r="AE49" s="41">
+        <v>1122</v>
+      </c>
+      <c r="AF49" s="41">
+        <v>280.17</v>
+      </c>
+      <c r="AG49" s="41">
+        <v>3.7900000000000003E-2</v>
+      </c>
+      <c r="AH49" s="41">
+        <v>0.14826</v>
+      </c>
+      <c r="AI49" s="41">
+        <v>176</v>
+      </c>
+      <c r="AJ49" s="41">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="AK49" s="41">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="AL49" s="41">
+        <v>3.6800000000000001E-3</v>
+      </c>
+      <c r="AM49" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN49" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO49" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP49" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="50" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A50" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C50" s="25">
+        <v>2605.1</v>
+      </c>
+      <c r="D50" s="25">
+        <v>1145.136</v>
+      </c>
+      <c r="E50" s="25">
+        <v>229</v>
+      </c>
+      <c r="F50" s="25">
+        <v>121.461</v>
+      </c>
+      <c r="G50" s="25">
+        <v>1416</v>
+      </c>
+      <c r="H50" s="25">
+        <v>625.04999999999995</v>
+      </c>
+      <c r="I50" s="25">
+        <v>6.6</v>
+      </c>
+      <c r="J50" s="25">
+        <v>5.8440000000000003</v>
+      </c>
+      <c r="K50" s="25">
+        <v>266</v>
+      </c>
+      <c r="L50" s="25">
+        <v>126.35</v>
+      </c>
+      <c r="M50" s="25">
+        <v>452.9</v>
+      </c>
+      <c r="N50" s="25">
+        <v>206.25694999999999</v>
+      </c>
+      <c r="O50" s="25">
+        <v>535</v>
+      </c>
+      <c r="P50" s="25">
+        <v>246.15</v>
+      </c>
+      <c r="Q50" s="25">
+        <v>1604.52</v>
+      </c>
+      <c r="R50" s="25">
+        <v>678.21600000000001</v>
+      </c>
+      <c r="S50" s="25">
+        <v>1306</v>
+      </c>
+      <c r="T50" s="25">
+        <v>512.54</v>
+      </c>
+      <c r="U50" s="25">
+        <v>1415.586</v>
+      </c>
+      <c r="V50" s="25">
+        <v>563.12351000000001</v>
+      </c>
+      <c r="W50" s="25">
+        <v>5908.6639999999998</v>
+      </c>
+      <c r="X50" s="25">
+        <v>2197.82197</v>
+      </c>
+      <c r="Y50" s="25">
+        <v>20.8415</v>
+      </c>
+      <c r="Z50" s="25">
+        <v>31.62445</v>
+      </c>
+      <c r="AA50" s="25">
+        <v>954.6</v>
+      </c>
+      <c r="AB50" s="25">
+        <v>354.54</v>
+      </c>
+      <c r="AC50" s="25">
+        <v>1.08</v>
+      </c>
+      <c r="AD50" s="25">
+        <v>1.66889</v>
+      </c>
+      <c r="AE50" s="41">
+        <v>984.42</v>
+      </c>
+      <c r="AF50" s="41">
+        <v>466.13099999999997</v>
+      </c>
+      <c r="AG50" s="41">
+        <v>2</v>
+      </c>
+      <c r="AH50" s="41">
+        <v>2.95905</v>
+      </c>
+      <c r="AI50" s="41">
+        <v>180</v>
+      </c>
+      <c r="AJ50" s="41">
+        <v>39.6</v>
+      </c>
+      <c r="AK50" s="41">
+        <v>0</v>
+      </c>
+      <c r="AL50" s="41">
+        <v>0</v>
+      </c>
+      <c r="AM50" s="41">
+        <v>340</v>
+      </c>
+      <c r="AN50" s="41">
+        <v>187</v>
+      </c>
+      <c r="AO50" s="41">
+        <v>24.66</v>
+      </c>
+      <c r="AP50" s="41">
+        <v>12.34</v>
+      </c>
+    </row>
+    <row r="51" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A51" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C51" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D51" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E51" s="25">
+        <v>390.30999999999995</v>
+      </c>
+      <c r="F51" s="25">
+        <v>124.18217</v>
+      </c>
+      <c r="G51" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H51" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I51" s="25">
+        <v>274.16500000000002</v>
+      </c>
+      <c r="J51" s="25">
+        <v>54.510359999999999</v>
+      </c>
+      <c r="K51" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L51" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M51" s="25">
+        <v>36.987000000000002</v>
+      </c>
+      <c r="N51" s="25">
+        <v>5.9159999999999995</v>
+      </c>
+      <c r="O51" s="25">
+        <v>0</v>
+      </c>
+      <c r="P51" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="25">
+        <v>4</v>
+      </c>
+      <c r="R51" s="25">
+        <v>0.46</v>
+      </c>
+      <c r="S51" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T51" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U51" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="V51" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="W51" s="25">
+        <v>0</v>
+      </c>
+      <c r="X51" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="25">
+        <v>1.0329999999999999</v>
+      </c>
+      <c r="Z51" s="25">
+        <v>0.36159999999999998</v>
+      </c>
+      <c r="AA51" s="25"/>
+      <c r="AB51" s="25"/>
+      <c r="AC51" s="25"/>
+      <c r="AD51" s="25"/>
+      <c r="AE51" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF51" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG51" s="41">
+        <v>62.01</v>
+      </c>
+      <c r="AH51" s="41">
+        <v>79.870999999999995</v>
+      </c>
+      <c r="AI51" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ51" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK51" s="41">
+        <v>3.01</v>
+      </c>
+      <c r="AL51" s="41">
+        <v>6.1210000000000004</v>
+      </c>
+      <c r="AM51" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN51" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO51" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP51" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="52" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A52" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C52" s="25">
+        <v>69401.837</v>
+      </c>
+      <c r="D52" s="25">
+        <v>28051.774650000003</v>
+      </c>
+      <c r="E52" s="25">
+        <v>4216.9009999999998</v>
+      </c>
+      <c r="F52" s="25">
+        <v>1175.80233</v>
+      </c>
+      <c r="G52" s="25">
+        <v>32245.217000000001</v>
+      </c>
+      <c r="H52" s="25">
+        <v>9101.9490099999985</v>
+      </c>
+      <c r="I52" s="25">
+        <v>1909.6389999999999</v>
+      </c>
+      <c r="J52" s="25">
+        <v>368.63699999999994</v>
+      </c>
+      <c r="K52" s="25">
+        <v>64904.439999999995</v>
+      </c>
+      <c r="L52" s="25">
+        <v>19040.138429999995</v>
+      </c>
+      <c r="M52" s="25">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="N52" s="25">
+        <v>29.574999999999999</v>
+      </c>
+      <c r="O52" s="25">
+        <v>86872.418999999994</v>
+      </c>
+      <c r="P52" s="25">
+        <v>26387.04103</v>
+      </c>
+      <c r="Q52" s="25">
+        <v>0</v>
+      </c>
+      <c r="R52" s="25">
+        <v>0</v>
+      </c>
+      <c r="S52" s="25">
+        <v>75115.188999999998</v>
+      </c>
+      <c r="T52" s="25">
+        <v>27385.187720000002</v>
+      </c>
+      <c r="U52" s="25">
+        <v>18</v>
+      </c>
+      <c r="V52" s="25">
+        <v>3.0710000000000002</v>
+      </c>
+      <c r="W52" s="25">
+        <v>114198.939</v>
+      </c>
+      <c r="X52" s="25">
+        <v>55268.2719</v>
+      </c>
+      <c r="Y52" s="25">
+        <v>41.802050000000001</v>
+      </c>
+      <c r="Z52" s="25">
+        <v>53.658009999999997</v>
+      </c>
+      <c r="AA52" s="25">
+        <v>84652.744999999995</v>
+      </c>
+      <c r="AB52" s="25">
+        <v>59103.323050000006</v>
+      </c>
+      <c r="AC52" s="25">
+        <v>301.27339999999998</v>
+      </c>
+      <c r="AD52" s="25">
+        <v>410.16638999999998</v>
+      </c>
+      <c r="AE52" s="41">
+        <v>116769.306</v>
+      </c>
+      <c r="AF52" s="41">
+        <v>74460.387029999998</v>
+      </c>
+      <c r="AG52" s="41">
+        <v>2415.16</v>
+      </c>
+      <c r="AH52" s="41">
+        <v>2143.16471</v>
+      </c>
+      <c r="AI52" s="41">
+        <v>11716.666999999999</v>
+      </c>
+      <c r="AJ52" s="41">
+        <v>8804.6351300000006</v>
+      </c>
+      <c r="AK52" s="41">
+        <v>14.4</v>
+      </c>
+      <c r="AL52" s="41">
+        <v>24.325900000000001</v>
+      </c>
+      <c r="AM52" s="41">
+        <v>34446.76</v>
+      </c>
+      <c r="AN52" s="41">
+        <v>17191.65237</v>
+      </c>
+      <c r="AO52" s="41">
+        <v>3162.6729999999998</v>
+      </c>
+      <c r="AP52" s="41">
+        <v>1472.7860000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A53" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C53" s="25">
+        <v>18131.234</v>
+      </c>
+      <c r="D53" s="25">
+        <v>6947.5229499999996</v>
+      </c>
+      <c r="E53" s="25">
+        <v>54.7</v>
+      </c>
+      <c r="F53" s="25">
+        <v>318.45085999999998</v>
+      </c>
+      <c r="G53" s="25">
+        <v>30664.714</v>
+      </c>
+      <c r="H53" s="25">
+        <v>12644.79379</v>
+      </c>
+      <c r="I53" s="25">
+        <v>231.76400000000001</v>
+      </c>
+      <c r="J53" s="25">
+        <v>59.283000000000001</v>
+      </c>
+      <c r="K53" s="25">
+        <v>31631.326000000001</v>
+      </c>
+      <c r="L53" s="25">
+        <v>13966.80357</v>
+      </c>
+      <c r="M53" s="25">
+        <v>15.5</v>
+      </c>
+      <c r="N53" s="25">
+        <v>162.30216999999999</v>
+      </c>
+      <c r="O53" s="25">
+        <v>37104.362000000001</v>
+      </c>
+      <c r="P53" s="25">
+        <v>14806.912130000001</v>
+      </c>
+      <c r="Q53" s="25">
+        <v>2.5049999999999999</v>
+      </c>
+      <c r="R53" s="25">
+        <v>2.9450500000000002</v>
+      </c>
+      <c r="S53" s="25">
+        <v>13667.310000000001</v>
+      </c>
+      <c r="T53" s="25">
+        <v>4898.6881899999998</v>
+      </c>
+      <c r="U53" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="V53" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="W53" s="25">
+        <v>9273.25</v>
+      </c>
+      <c r="X53" s="25">
+        <v>3648.7220000000002</v>
+      </c>
+      <c r="Y53" s="25">
+        <v>68</v>
+      </c>
+      <c r="Z53" s="25">
+        <v>29.24</v>
+      </c>
+      <c r="AA53" s="25">
+        <v>16122.014999999999</v>
+      </c>
+      <c r="AB53" s="25">
+        <v>9705.9742499999975</v>
+      </c>
+      <c r="AC53" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="AD53" s="25">
+        <v>1.4217500000000001</v>
+      </c>
+      <c r="AE53" s="41">
+        <v>14832.76</v>
+      </c>
+      <c r="AF53" s="41">
+        <v>10830.49941</v>
+      </c>
+      <c r="AG53" s="41">
+        <v>5</v>
+      </c>
+      <c r="AH53" s="41">
+        <v>9.4632400000000008</v>
+      </c>
+      <c r="AI53" s="41">
+        <v>7497.933</v>
+      </c>
+      <c r="AJ53" s="41">
+        <v>5198.08</v>
+      </c>
+      <c r="AK53" s="41">
+        <v>0</v>
+      </c>
+      <c r="AL53" s="41">
+        <v>0</v>
+      </c>
+      <c r="AM53" s="41">
+        <v>3937</v>
+      </c>
+      <c r="AN53" s="41">
+        <v>1703.2860000000001</v>
+      </c>
+      <c r="AO53" s="41">
+        <v>0</v>
+      </c>
+      <c r="AP53" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A54" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C54" s="25">
+        <v>4651.17</v>
+      </c>
+      <c r="D54" s="25">
+        <v>1570.9101900000003</v>
+      </c>
+      <c r="E54" s="25">
+        <v>253.80369999999999</v>
+      </c>
+      <c r="F54" s="25">
+        <v>902.58686</v>
+      </c>
+      <c r="G54" s="25">
+        <v>15907.224999999999</v>
+      </c>
+      <c r="H54" s="25">
+        <v>4999.3952800000006</v>
+      </c>
+      <c r="I54" s="25">
+        <v>1736.2191700000001</v>
+      </c>
+      <c r="J54" s="25">
+        <v>734.14764999999989</v>
+      </c>
+      <c r="K54" s="25">
+        <v>25737.756999999998</v>
+      </c>
+      <c r="L54" s="25">
+        <v>8075.0679600000003</v>
+      </c>
+      <c r="M54" s="25">
+        <v>4717.1059399999995</v>
+      </c>
+      <c r="N54" s="25">
+        <v>2181.3891600000002</v>
+      </c>
+      <c r="O54" s="25">
+        <v>34446.334999999999</v>
+      </c>
+      <c r="P54" s="25">
+        <v>10283.98041</v>
+      </c>
+      <c r="Q54" s="25">
+        <v>2150.88879</v>
+      </c>
+      <c r="R54" s="25">
+        <v>1102.8558399999999</v>
+      </c>
+      <c r="S54" s="25">
+        <v>34643.377999999997</v>
+      </c>
+      <c r="T54" s="25">
+        <v>11388.971799999999</v>
+      </c>
+      <c r="U54" s="25">
+        <v>1521.652</v>
+      </c>
+      <c r="V54" s="25">
+        <v>389.22006000000005</v>
+      </c>
+      <c r="W54" s="25">
+        <v>18694.365000000002</v>
+      </c>
+      <c r="X54" s="25">
+        <v>5904.4892</v>
+      </c>
+      <c r="Y54" s="25">
+        <v>29.318850000000001</v>
+      </c>
+      <c r="Z54" s="25">
+        <v>97.999340000000004</v>
+      </c>
+      <c r="AA54" s="25">
+        <v>11194.834999999999</v>
+      </c>
+      <c r="AB54" s="25">
+        <v>5420.8833299999997</v>
+      </c>
+      <c r="AC54" s="25">
+        <v>224.44520000000003</v>
+      </c>
+      <c r="AD54" s="25">
+        <v>355.47609</v>
+      </c>
+      <c r="AE54" s="41">
+        <v>15857.579</v>
+      </c>
+      <c r="AF54" s="41">
+        <v>8648.9737499999992</v>
+      </c>
+      <c r="AG54" s="41">
+        <v>15.214</v>
+      </c>
+      <c r="AH54" s="41">
+        <v>136.66408999999999</v>
+      </c>
+      <c r="AI54" s="41">
+        <v>3230.9</v>
+      </c>
+      <c r="AJ54" s="41">
+        <v>1751.731</v>
+      </c>
+      <c r="AK54" s="41">
+        <v>0.875</v>
+      </c>
+      <c r="AL54" s="41">
+        <v>0.95713000000000004</v>
+      </c>
+      <c r="AM54" s="41">
+        <v>4924.3</v>
+      </c>
+      <c r="AN54" s="41">
+        <v>2406.6527500000002</v>
+      </c>
+      <c r="AO54" s="41">
+        <v>3.5249999999999999</v>
+      </c>
+      <c r="AP54" s="41">
+        <v>9.0309000000000008</v>
+      </c>
+    </row>
+    <row r="55" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A55" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C55" s="25">
+        <v>30.8</v>
+      </c>
+      <c r="D55" s="25">
+        <v>10.697420000000001</v>
+      </c>
+      <c r="E55" s="25">
+        <v>0.748</v>
+      </c>
+      <c r="F55" s="25">
+        <v>1.3260000000000001</v>
+      </c>
+      <c r="G55" s="25">
+        <v>180</v>
+      </c>
+      <c r="H55" s="25">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="I55" s="25">
+        <v>16</v>
+      </c>
+      <c r="J55" s="25">
+        <v>13.266</v>
+      </c>
+      <c r="K55" s="25">
+        <v>3745.95</v>
+      </c>
+      <c r="L55" s="25">
+        <v>1473.12644</v>
+      </c>
+      <c r="M55" s="25">
+        <v>243.17936</v>
+      </c>
+      <c r="N55" s="25">
+        <v>45.899050000000003</v>
+      </c>
+      <c r="O55" s="25">
+        <v>1959</v>
+      </c>
+      <c r="P55" s="25">
+        <v>762.77774999999997</v>
+      </c>
+      <c r="Q55" s="25">
+        <v>72.820930000000004</v>
+      </c>
+      <c r="R55" s="25">
+        <v>47.237819999999999</v>
+      </c>
+      <c r="S55" s="25">
+        <v>2314</v>
+      </c>
+      <c r="T55" s="25">
+        <v>805.65199999999993</v>
+      </c>
+      <c r="U55" s="25">
+        <v>21.746849999999995</v>
+      </c>
+      <c r="V55" s="25">
+        <v>25.750309999999999</v>
+      </c>
+      <c r="W55" s="25">
+        <v>4453.549</v>
+      </c>
+      <c r="X55" s="25">
+        <v>1596.9673700000001</v>
+      </c>
+      <c r="Y55" s="25">
+        <v>47.171529999999997</v>
+      </c>
+      <c r="Z55" s="25">
+        <v>44.572560000000003</v>
+      </c>
+      <c r="AA55" s="25">
+        <v>802.38</v>
+      </c>
+      <c r="AB55" s="25">
+        <v>367.82893000000001</v>
+      </c>
+      <c r="AC55" s="25">
+        <v>117.83560000000001</v>
+      </c>
+      <c r="AD55" s="25">
+        <v>84.227090000000004</v>
+      </c>
+      <c r="AE55" s="41">
+        <v>3646.4</v>
+      </c>
+      <c r="AF55" s="41">
+        <v>1603.2547400000001</v>
+      </c>
+      <c r="AG55" s="41">
+        <v>240.15438</v>
+      </c>
+      <c r="AH55" s="41">
+        <v>133.74903</v>
+      </c>
+      <c r="AI55" s="41">
+        <v>286</v>
+      </c>
+      <c r="AJ55" s="41">
+        <v>287.38220999999999</v>
+      </c>
+      <c r="AK55" s="41">
+        <v>1.5002800000000001</v>
+      </c>
+      <c r="AL55" s="41">
+        <v>4.1655100000000003</v>
+      </c>
+      <c r="AM55" s="41">
+        <v>3646</v>
+      </c>
+      <c r="AN55" s="41">
+        <v>1131.75541</v>
+      </c>
+      <c r="AO55" s="41">
+        <v>216.25815</v>
+      </c>
+      <c r="AP55" s="41">
+        <v>115.10442</v>
+      </c>
+    </row>
+    <row r="56" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A56" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C56" s="25">
+        <v>16</v>
+      </c>
+      <c r="D56" s="25">
+        <v>60.54</v>
+      </c>
+      <c r="E56" s="25">
+        <v>149.60891000000001</v>
+      </c>
+      <c r="F56" s="25">
+        <v>803.34815000000003</v>
+      </c>
+      <c r="G56" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H56" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I56" s="25">
+        <v>27.772390000000001</v>
+      </c>
+      <c r="J56" s="25">
+        <v>188.59979000000001</v>
+      </c>
+      <c r="K56" s="25">
+        <v>5.4</v>
+      </c>
+      <c r="L56" s="25">
+        <v>6.3390000000000004</v>
+      </c>
+      <c r="M56" s="25">
+        <v>135.00920999999997</v>
+      </c>
+      <c r="N56" s="25">
+        <v>474.71298999999999</v>
+      </c>
+      <c r="O56" s="25">
+        <v>432</v>
+      </c>
+      <c r="P56" s="25">
+        <v>344.2328</v>
+      </c>
+      <c r="Q56" s="25">
+        <v>62.086829999999999</v>
+      </c>
+      <c r="R56" s="25">
+        <v>175.41573</v>
+      </c>
+      <c r="S56" s="25">
+        <v>460</v>
+      </c>
+      <c r="T56" s="25">
+        <v>174.10999999999999</v>
+      </c>
+      <c r="U56" s="25">
+        <v>28.130749999999999</v>
+      </c>
+      <c r="V56" s="25">
+        <v>41.367370000000001</v>
+      </c>
+      <c r="W56" s="25">
+        <v>146.80000000000001</v>
+      </c>
+      <c r="X56" s="25">
+        <v>45.925109999999997</v>
+      </c>
+      <c r="Y56" s="25">
+        <v>133.93600000000001</v>
+      </c>
+      <c r="Z56" s="25">
+        <v>73.682190000000006</v>
+      </c>
+      <c r="AA56" s="25">
+        <v>20</v>
+      </c>
+      <c r="AB56" s="25">
+        <v>7.3852000000000002</v>
+      </c>
+      <c r="AC56" s="25">
+        <v>45.594450000000002</v>
+      </c>
+      <c r="AD56" s="25">
+        <v>135.74048999999999</v>
+      </c>
+      <c r="AE56" s="41">
+        <v>0.05</v>
+      </c>
+      <c r="AF56" s="41">
+        <v>8.6199999999999999E-2</v>
+      </c>
+      <c r="AG56" s="41">
+        <v>104.25702</v>
+      </c>
+      <c r="AH56" s="41">
+        <v>299.36642999999998</v>
+      </c>
+      <c r="AI56" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ56" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK56" s="41">
+        <v>56.194299999999998</v>
+      </c>
+      <c r="AL56" s="41">
+        <v>235.22646</v>
+      </c>
+      <c r="AM56" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN56" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO56" s="41">
+        <v>5.9000000000000003E-4</v>
+      </c>
+      <c r="AP56" s="41">
+        <v>1.4490000000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A57" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C57" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D57" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E57" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F57" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G57" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H57" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I57" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J57" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K57" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L57" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M57" s="25">
+        <v>6.3E-2</v>
+      </c>
+      <c r="N57" s="25">
+        <v>0.61121000000000003</v>
+      </c>
+      <c r="O57" s="25">
+        <v>0</v>
+      </c>
+      <c r="P57" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="25">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="R57" s="25">
+        <v>0.189</v>
+      </c>
+      <c r="S57" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T57" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U57" s="25">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="V57" s="25">
+        <v>0.47572999999999999</v>
+      </c>
+      <c r="W57" s="25">
+        <v>0</v>
+      </c>
+      <c r="X57" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y57" s="25">
+        <v>0.155</v>
+      </c>
+      <c r="Z57" s="25">
+        <v>2.5016099999999999</v>
+      </c>
+      <c r="AA57" s="25"/>
+      <c r="AB57" s="25"/>
+      <c r="AC57" s="25">
+        <v>0.1</v>
+      </c>
+      <c r="AD57" s="25">
+        <v>1.7636400000000001</v>
+      </c>
+      <c r="AE57" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF57" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG57" s="41">
+        <v>0.1595</v>
+      </c>
+      <c r="AH57" s="41">
+        <v>3.4104299999999999</v>
+      </c>
+      <c r="AI57" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ57" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK57" s="41">
+        <v>7.4499999999999997E-2</v>
+      </c>
+      <c r="AL57" s="41">
+        <v>0.56921999999999995</v>
+      </c>
+      <c r="AM57" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN57" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO57" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP57" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="58" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A58" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C58" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D58" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E58" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F58" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G58" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H58" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I58" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J58" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K58" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L58" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M58" s="25">
+        <v>2.2349999999999998E-2</v>
+      </c>
+      <c r="N58" s="25">
+        <v>0.17399999999999999</v>
+      </c>
+      <c r="O58" s="25">
+        <v>0</v>
+      </c>
+      <c r="P58" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="25">
+        <v>0.20003000000000001</v>
+      </c>
+      <c r="R58" s="25">
+        <v>0.81100000000000005</v>
+      </c>
+      <c r="S58" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T58" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U58" s="25">
+        <v>6.4850000000000005E-2</v>
+      </c>
+      <c r="V58" s="25">
+        <v>0.45033000000000001</v>
+      </c>
+      <c r="W58" s="25">
+        <v>0</v>
+      </c>
+      <c r="X58" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y58" s="25">
+        <v>4.2299999999999997E-2</v>
+      </c>
+      <c r="Z58" s="25">
+        <v>0.317</v>
+      </c>
+      <c r="AA58" s="25"/>
+      <c r="AB58" s="25"/>
+      <c r="AC58" s="25">
+        <v>4.7509999999999997E-2</v>
+      </c>
+      <c r="AD58" s="25">
+        <v>0.39545999999999998</v>
+      </c>
+      <c r="AE58" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF58" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG58" s="41">
+        <v>0.34245999999999999</v>
+      </c>
+      <c r="AH58" s="41">
+        <v>1.52556</v>
+      </c>
+      <c r="AI58" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ58" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK58" s="41">
+        <v>0.27100000000000002</v>
+      </c>
+      <c r="AL58" s="41">
+        <v>0.98099999999999998</v>
+      </c>
+      <c r="AM58" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN58" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO58" s="41">
+        <v>4.7499999999999999E-3</v>
+      </c>
+      <c r="AP58" s="41">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="59" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A59" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C59" s="25">
+        <v>0.56200000000000006</v>
+      </c>
+      <c r="D59" s="25">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="E59" s="25">
+        <v>32.152000000000001</v>
+      </c>
+      <c r="F59" s="25">
+        <v>6.8859999999999992</v>
+      </c>
+      <c r="G59" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H59" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I59" s="25">
+        <v>28.949999999999996</v>
+      </c>
+      <c r="J59" s="25">
+        <v>4.910000000000001</v>
+      </c>
+      <c r="K59" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L59" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M59" s="25">
+        <v>6.266</v>
+      </c>
+      <c r="N59" s="25">
+        <v>1.0209999999999999</v>
+      </c>
+      <c r="O59" s="25">
+        <v>0</v>
+      </c>
+      <c r="P59" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="25">
+        <v>0.11812</v>
+      </c>
+      <c r="R59" s="25">
+        <v>1.92571</v>
+      </c>
+      <c r="S59" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T59" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U59" s="25">
+        <v>0.17156000000000002</v>
+      </c>
+      <c r="V59" s="25">
+        <v>4.7831600000000005</v>
+      </c>
+      <c r="W59" s="25">
+        <v>0</v>
+      </c>
+      <c r="X59" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y59" s="25">
+        <v>0.48794999999999999</v>
+      </c>
+      <c r="Z59" s="25">
+        <v>10.07836</v>
+      </c>
+      <c r="AA59" s="25"/>
+      <c r="AB59" s="25"/>
+      <c r="AC59" s="25">
+        <v>1.6384999999999998</v>
+      </c>
+      <c r="AD59" s="25">
+        <v>38.470329999999997</v>
+      </c>
+      <c r="AE59" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF59" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG59" s="41">
+        <v>23.931999999999999</v>
+      </c>
+      <c r="AH59" s="41">
+        <v>38.473370000000003</v>
+      </c>
+      <c r="AI59" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ59" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK59" s="41">
+        <v>0.36399999999999999</v>
+      </c>
+      <c r="AL59" s="41">
+        <v>7.1512000000000002</v>
+      </c>
+      <c r="AM59" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN59" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO59" s="41">
+        <v>0.255</v>
+      </c>
+      <c r="AP59" s="41">
+        <v>5.3221600000000002</v>
+      </c>
+    </row>
+    <row r="60" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A60" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O60" s="25">
+        <v>0</v>
+      </c>
+      <c r="P60" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="25">
+        <v>1</v>
+      </c>
+      <c r="R60" s="25">
+        <v>0.156</v>
+      </c>
+      <c r="S60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="V60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="W60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="X60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z60" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA60" s="25"/>
+      <c r="AB60" s="25"/>
+      <c r="AC60" s="25"/>
+      <c r="AD60" s="25"/>
+      <c r="AE60" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF60" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG60" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH60" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI60" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ60" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK60" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL60" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM60" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN60" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO60" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP60" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="61" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A61" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I61" s="25">
+        <v>40</v>
+      </c>
+      <c r="J61" s="25">
+        <v>18.905000000000001</v>
+      </c>
+      <c r="K61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="P61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="R61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="S61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T61" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U61" s="25">
+        <v>42.75</v>
+      </c>
+      <c r="V61" s="25">
+        <v>8.4513800000000003</v>
+      </c>
+      <c r="W61" s="25">
+        <v>9.5</v>
+      </c>
+      <c r="X61" s="25">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="Y61" s="25">
+        <v>39.331000000000003</v>
+      </c>
+      <c r="Z61" s="25">
+        <v>8.4174399999999991</v>
+      </c>
+      <c r="AA61" s="25"/>
+      <c r="AB61" s="25"/>
+      <c r="AC61" s="25">
+        <v>169</v>
+      </c>
+      <c r="AD61" s="25">
+        <v>29.485259999999997</v>
+      </c>
+      <c r="AE61" s="41">
+        <v>0.45</v>
+      </c>
+      <c r="AF61" s="41">
+        <v>0.87095999999999996</v>
+      </c>
+      <c r="AG61" s="41">
+        <v>711.12360000000001</v>
+      </c>
+      <c r="AH61" s="41">
+        <v>59.832700000000003</v>
+      </c>
+      <c r="AI61" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ61" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK61" s="41">
+        <v>213.5</v>
+      </c>
+      <c r="AL61" s="41">
+        <v>17.01249</v>
+      </c>
+      <c r="AM61" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN61" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO61" s="41">
+        <v>79.998850000000004</v>
+      </c>
+      <c r="AP61" s="41">
+        <v>5.7840299999999996</v>
+      </c>
+    </row>
+    <row r="62" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A62" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M62" s="25">
+        <v>0.89999999999999991</v>
+      </c>
+      <c r="N62" s="25">
+        <v>5.8550000000000004</v>
+      </c>
+      <c r="O62" s="25">
+        <v>0</v>
+      </c>
+      <c r="P62" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="25">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="R62" s="25">
+        <v>1.9830000000000001</v>
+      </c>
+      <c r="S62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="V62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="W62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="X62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z62" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA62" s="25"/>
+      <c r="AB62" s="25"/>
+      <c r="AC62" s="25"/>
+      <c r="AD62" s="25"/>
+      <c r="AE62" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF62" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG62" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH62" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI62" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ62" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK62" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL62" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM62" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN62" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO62" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP62" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="63" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A63" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C63" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D63" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E63" s="25">
+        <v>16.20307</v>
+      </c>
+      <c r="F63" s="25">
+        <v>121.69824</v>
+      </c>
+      <c r="G63" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H63" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I63" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="J63" s="25">
+        <v>5.6959999999999997</v>
+      </c>
+      <c r="K63" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L63" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M63" s="25">
+        <v>0.47899999999999998</v>
+      </c>
+      <c r="N63" s="25">
+        <v>1.8940000000000001</v>
+      </c>
+      <c r="O63" s="25">
+        <v>0</v>
+      </c>
+      <c r="P63" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="25">
+        <v>1.155</v>
+      </c>
+      <c r="R63" s="25">
+        <v>2.92</v>
+      </c>
+      <c r="S63" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T63" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U63" s="25">
+        <v>2.4870000000000003E-2</v>
+      </c>
+      <c r="V63" s="25">
+        <v>0.25130999999999998</v>
+      </c>
+      <c r="W63" s="25">
+        <v>0</v>
+      </c>
+      <c r="X63" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y63" s="25">
+        <v>6.2443499999999998</v>
+      </c>
+      <c r="Z63" s="25">
+        <v>37.987000000000002</v>
+      </c>
+      <c r="AA63" s="25"/>
+      <c r="AB63" s="25"/>
+      <c r="AC63" s="25">
+        <v>9.3421399999999988</v>
+      </c>
+      <c r="AD63" s="25">
+        <v>53.204639999999998</v>
+      </c>
+      <c r="AE63" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF63" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG63" s="41">
+        <v>8.3299999999999999E-2</v>
+      </c>
+      <c r="AH63" s="41">
+        <v>1.98611</v>
+      </c>
+      <c r="AI63" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ63" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK63" s="41">
+        <v>3.4000000000000002E-2</v>
+      </c>
+      <c r="AL63" s="41">
+        <v>0.34300000000000003</v>
+      </c>
+      <c r="AM63" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN63" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO63" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP63" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="64" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A64" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E64" s="25">
+        <v>2.4969999999999999</v>
+      </c>
+      <c r="F64" s="25">
+        <v>4.4299799999999996</v>
+      </c>
+      <c r="G64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O64" s="25">
+        <v>0</v>
+      </c>
+      <c r="P64" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="25">
+        <v>1.2E-2</v>
+      </c>
+      <c r="R64" s="25">
+        <v>0.19470000000000001</v>
+      </c>
+      <c r="S64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U64" s="25">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="V64" s="25">
+        <v>5.0250000000000004</v>
+      </c>
+      <c r="W64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="X64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z64" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA64" s="25"/>
+      <c r="AB64" s="25"/>
+      <c r="AC64" s="25"/>
+      <c r="AD64" s="25"/>
+      <c r="AE64" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF64" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG64" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH64" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI64" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ64" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK64" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL64" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM64" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN64" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO64" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP64" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="65" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A65" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C65" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D65" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E65" s="25">
+        <v>72.656499999999994</v>
+      </c>
+      <c r="F65" s="25">
+        <v>14.428809999999999</v>
+      </c>
+      <c r="G65" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H65" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I65" s="25">
+        <v>66.272199999999998</v>
+      </c>
+      <c r="J65" s="25">
+        <v>6.6335599999999992</v>
+      </c>
+      <c r="K65" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L65" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M65" s="25">
+        <v>114.06399999999999</v>
+      </c>
+      <c r="N65" s="25">
+        <v>43.65578</v>
+      </c>
+      <c r="O65" s="25">
+        <v>0</v>
+      </c>
+      <c r="P65" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="25">
+        <v>126.218</v>
+      </c>
+      <c r="R65" s="25">
+        <v>50.309370000000001</v>
+      </c>
+      <c r="S65" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T65" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U65" s="25">
+        <v>89.374000000000009</v>
+      </c>
+      <c r="V65" s="25">
+        <v>27.019559999999998</v>
+      </c>
+      <c r="W65" s="25">
+        <v>0</v>
+      </c>
+      <c r="X65" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y65" s="25">
+        <v>109.2</v>
+      </c>
+      <c r="Z65" s="25">
+        <v>29.696960000000001</v>
+      </c>
+      <c r="AA65" s="25"/>
+      <c r="AB65" s="25"/>
+      <c r="AC65" s="25">
+        <v>72.015800000000013</v>
+      </c>
+      <c r="AD65" s="25">
+        <v>58.979199999999999</v>
+      </c>
+      <c r="AE65" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF65" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG65" s="41">
+        <v>58.814799999999998</v>
+      </c>
+      <c r="AH65" s="41">
+        <v>53.666980000000002</v>
+      </c>
+      <c r="AI65" s="41">
+        <v>0</v>
+      </c>
+      <c r="AJ65" s="41">
+        <v>0</v>
+      </c>
+      <c r="AK65" s="41">
+        <v>12.055</v>
+      </c>
+      <c r="AL65" s="41">
+        <v>1.7097199999999999</v>
+      </c>
+      <c r="AM65" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN65" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO65" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP65" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="66" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A66" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="P66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="R66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="S66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="V66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="W66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="X66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z66" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA66" s="25"/>
+      <c r="AB66" s="25"/>
+      <c r="AC66" s="25"/>
+      <c r="AD66" s="25"/>
+      <c r="AE66" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF66" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG66" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH66" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI66" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ66" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK66" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL66" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM66" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN66" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO66" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP66" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="67" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A67" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="P67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="R67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="S67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="V67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="W67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="X67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z67" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA67" s="25"/>
+      <c r="AB67" s="25"/>
+      <c r="AC67" s="25"/>
+      <c r="AD67" s="25"/>
+      <c r="AE67" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF67" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG67" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH67" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI67" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ67" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK67" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL67" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM67" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN67" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO67" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP67" s="41" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="68" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A68" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="P68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="R68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="S68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="V68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="W68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="X68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z68" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA68" s="25"/>
+      <c r="AB68" s="25"/>
+      <c r="AC68" s="25"/>
+      <c r="AD68" s="25"/>
+      <c r="AE68" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF68" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG68" s="41">
+        <v>14.91</v>
+      </c>
+      <c r="AH68" s="41">
+        <v>22.364999999999998</v>
+      </c>
+      <c r="AI68" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ68" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK68" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL68" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM68" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN68" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO68" s="41">
+        <v>97.905000000000001</v>
+      </c>
+      <c r="AP68" s="41">
+        <v>171.33375000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A69" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C69" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D69" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E69" s="25">
+        <v>1.4E-2</v>
+      </c>
+      <c r="F69" s="25">
+        <v>0.11035</v>
+      </c>
+      <c r="G69" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H69" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I69" s="25">
+        <v>1.188E-2</v>
+      </c>
+      <c r="J69" s="25">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="K69" s="25">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="L69" s="25">
+        <v>0.61306000000000005</v>
+      </c>
+      <c r="M69" s="25">
+        <v>8.7760000000000005E-2</v>
+      </c>
+      <c r="N69" s="25">
+        <v>0.43597999999999992</v>
+      </c>
+      <c r="O69" s="25">
+        <v>0</v>
+      </c>
+      <c r="P69" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="25">
+        <v>0.38507999999999998</v>
+      </c>
+      <c r="R69" s="25">
+        <v>1.60823</v>
+      </c>
+      <c r="S69" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T69" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U69" s="25">
+        <v>0.13013999999999998</v>
+      </c>
+      <c r="V69" s="25">
+        <v>0.54544999999999999</v>
+      </c>
+      <c r="W69" s="25">
+        <v>2</v>
+      </c>
+      <c r="X69" s="25">
+        <v>2.188E-2</v>
+      </c>
+      <c r="Y69" s="25">
+        <v>0.73406000000000005</v>
+      </c>
+      <c r="Z69" s="25">
+        <v>3.8155199999999998</v>
+      </c>
+      <c r="AA69" s="25">
+        <v>0.54</v>
+      </c>
+      <c r="AB69" s="25">
+        <v>6.4519999999999994E-2</v>
+      </c>
+      <c r="AC69" s="25">
+        <v>0.2082</v>
+      </c>
+      <c r="AD69" s="25">
+        <v>0.99607000000000001</v>
+      </c>
+      <c r="AE69" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF69" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG69" s="41">
+        <v>0.16947000000000001</v>
+      </c>
+      <c r="AH69" s="41">
+        <v>0.74524000000000001</v>
+      </c>
+      <c r="AI69" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ69" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK69" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL69" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM69" s="41">
+        <v>0</v>
+      </c>
+      <c r="AN69" s="41">
+        <v>0</v>
+      </c>
+      <c r="AO69" s="41">
+        <v>7.2499999999999995E-2</v>
+      </c>
+      <c r="AP69" s="41">
+        <v>0.30096000000000001</v>
+      </c>
+    </row>
+    <row r="70" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A70" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="K70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="O70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="P70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="R70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="S70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U70" s="25">
+        <v>0.14799999999999999</v>
+      </c>
+      <c r="V70" s="25">
+        <v>0.39700000000000002</v>
+      </c>
+      <c r="W70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="X70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z70" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA70" s="25">
+        <v>5.16</v>
+      </c>
+      <c r="AB70" s="25">
+        <v>0.61656999999999995</v>
+      </c>
+      <c r="AC70" s="25"/>
+      <c r="AD70" s="25"/>
+      <c r="AE70" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF70" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG70" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH70" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI70" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ70" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK70" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL70" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM70" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN70" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO70" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP70" s="47" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="71" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A71" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C71" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="D71" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E71" s="25">
+        <v>0.06</v>
+      </c>
+      <c r="F71" s="25">
+        <v>0.183</v>
+      </c>
+      <c r="G71" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="H71" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="I71" s="25">
+        <v>0.02</v>
+      </c>
+      <c r="J71" s="25">
+        <v>0.37153000000000003</v>
+      </c>
+      <c r="K71" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L71" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="M71" s="25">
+        <v>0.745</v>
+      </c>
+      <c r="N71" s="25">
+        <v>1.429</v>
+      </c>
+      <c r="O71" s="25">
+        <v>0</v>
+      </c>
+      <c r="P71" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="25">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="R71" s="25">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="S71" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="T71" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="U71" s="25">
+        <v>0.155</v>
+      </c>
+      <c r="V71" s="25">
+        <v>0.81499999999999995</v>
+      </c>
+      <c r="W71" s="25">
+        <v>0</v>
+      </c>
+      <c r="X71" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y71" s="25">
+        <v>1.6970000000000001</v>
+      </c>
+      <c r="Z71" s="25">
+        <v>2.0209999999999999</v>
+      </c>
+      <c r="AA71" s="25"/>
+      <c r="AB71" s="25"/>
+      <c r="AC71" s="25"/>
+      <c r="AD71" s="25"/>
+      <c r="AE71" s="41">
+        <v>0</v>
+      </c>
+      <c r="AF71" s="41">
+        <v>0</v>
+      </c>
+      <c r="AG71" s="41">
+        <v>0.90039999999999998</v>
+      </c>
+      <c r="AH71" s="41">
+        <v>0.56899999999999995</v>
+      </c>
+      <c r="AI71" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ71" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK71" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL71" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM71" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN71" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO71" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP71" s="47" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="72" spans="1:42" customFormat="1" ht="12.75">
+      <c r="A72" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="B72" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="F72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="G72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="H72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="I72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="J72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="K72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="L72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="M72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="N72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="O72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="P72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="R72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="S72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="T72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="U72" s="7">
+        <v>24.78</v>
+      </c>
+      <c r="V72" s="7">
+        <v>21.646000000000001</v>
+      </c>
+      <c r="W72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="X72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA72" s="34"/>
+      <c r="AB72" s="34"/>
+      <c r="AC72" s="34"/>
+      <c r="AD72" s="34"/>
+      <c r="AE72" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF72" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG72" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH72" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI72" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ72" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK72" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL72" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM72" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN72" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO72" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP72" s="42" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="73" spans="1:42">
+      <c r="A73" s="18"/>
+      <c r="B73" s="18"/>
+      <c r="C73" s="23"/>
+      <c r="D73" s="23"/>
+      <c r="E73" s="23"/>
+      <c r="F73" s="23"/>
+      <c r="G73" s="23"/>
+      <c r="H73" s="23"/>
+      <c r="I73" s="23"/>
+      <c r="J73" s="23"/>
+      <c r="K73" s="23"/>
+      <c r="L73" s="23"/>
+      <c r="M73" s="23"/>
+      <c r="N73" s="23"/>
+      <c r="O73" s="23"/>
+    </row>
+    <row r="74" spans="1:42" ht="30.75" customHeight="1">
+      <c r="A74" s="99" t="s">
+        <v>170</v>
+      </c>
+      <c r="B74" s="99"/>
+    </row>
+  </sheetData>
+  <mergeCells count="35">
+    <mergeCell ref="A2:AP2"/>
+    <mergeCell ref="A1:AP1"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="W4:Z4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B22"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="82" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A2" s="52" t="s">
+        <v>178</v>
+      </c>
+      <c r="B2" s="59" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A3" s="52" t="s">
+        <v>180</v>
+      </c>
+      <c r="B3" s="60" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A4" s="52" t="s">
+        <v>181</v>
+      </c>
+      <c r="B4" s="61" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A5" s="53" t="s">
+        <v>183</v>
+      </c>
+      <c r="B5" s="60" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A6" s="53" t="s">
+        <v>184</v>
+      </c>
+      <c r="B6" s="60" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A7" s="52" t="s">
+        <v>186</v>
+      </c>
+      <c r="B7" s="62"/>
+    </row>
+    <row r="8" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A8" s="52" t="s">
+        <v>187</v>
+      </c>
+      <c r="B8" s="63" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="52" t="s">
+        <v>189</v>
+      </c>
+      <c r="B9" s="64" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="52" t="s">
+        <v>191</v>
+      </c>
+      <c r="B10" s="65" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A11" s="52" t="s">
+        <v>193</v>
+      </c>
+      <c r="B11" s="66"/>
+    </row>
+    <row r="12" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A12" s="52" t="s">
+        <v>194</v>
+      </c>
+      <c r="B12" s="67" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A13" s="54" t="s">
+        <v>196</v>
+      </c>
+      <c r="B13" s="68" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A14" s="110" t="s">
+        <v>198</v>
+      </c>
+      <c r="B14" s="69" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A15" s="111"/>
+      <c r="B15" s="69" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A16" s="54" t="s">
+        <v>199</v>
+      </c>
+      <c r="B16" s="67" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A17" s="52" t="s">
+        <v>200</v>
+      </c>
+      <c r="B17" s="70">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A18" s="52" t="s">
+        <v>201</v>
+      </c>
+      <c r="B18" s="70">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A19" s="52" t="s">
+        <v>202</v>
+      </c>
+      <c r="B19" s="71" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A20" s="52" t="s">
+        <v>203</v>
+      </c>
+      <c r="B20" s="72" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A21" s="52" t="s">
+        <v>204</v>
+      </c>
+      <c r="B21" s="55" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A22" s="52" t="s">
+        <v>205</v>
+      </c>
+      <c r="B22" s="56" t="s">
+        <v>213</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B1:B33"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="2" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="3" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="4" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="5" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="6" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B6" s="48" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B7" s="48" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B8" s="48" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B9" s="48" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B10" s="48" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B11" s="48"/>
+    </row>
+    <row r="12" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B12" s="49" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B13" s="48"/>
+    </row>
+    <row r="14" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B14" s="48"/>
+    </row>
+    <row r="15" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B15" s="50"/>
+    </row>
+    <row r="16" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B16" s="50"/>
+    </row>
+    <row r="17" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B17" s="50"/>
+    </row>
+    <row r="18" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B18" s="51" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="20" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="21" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="22" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="23" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="24" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="25" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="26" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="27" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="28" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="29" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="30" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="31" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="32" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="33" ht="12.75" customHeight="1"/>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:BB75"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="M26" sqref="M26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="7.7109375" style="57" customWidth="1"/>
+    <col min="2" max="2" width="37.7109375" style="57" customWidth="1"/>
+    <col min="3" max="46" width="8.85546875" style="57"/>
+    <col min="47" max="50" width="8.85546875" style="58"/>
+    <col min="51" max="54" width="9.140625" style="58"/>
+    <col min="55" max="16384" width="9.140625" style="57"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:54" ht="12.75">
+      <c r="A1" s="120" t="s">
+        <v>157</v>
+      </c>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+      <c r="Z1" s="120"/>
+      <c r="AA1" s="120"/>
+      <c r="AB1" s="120"/>
+      <c r="AC1" s="120"/>
+      <c r="AD1" s="120"/>
+      <c r="AE1" s="120"/>
+      <c r="AF1" s="120"/>
+      <c r="AG1" s="120"/>
+      <c r="AH1" s="120"/>
+      <c r="AI1" s="120"/>
+      <c r="AJ1" s="120"/>
+      <c r="AK1" s="120"/>
+      <c r="AL1" s="120"/>
+      <c r="AM1" s="75"/>
+      <c r="AN1" s="75"/>
+      <c r="AO1" s="75"/>
+      <c r="AP1" s="75"/>
+      <c r="AQ1" s="84"/>
+      <c r="AR1" s="84"/>
+      <c r="AS1" s="84"/>
+      <c r="AT1" s="84"/>
+      <c r="AU1" s="76"/>
+      <c r="AV1" s="76"/>
+      <c r="AW1" s="76"/>
+      <c r="AX1" s="76"/>
+      <c r="AY1" s="76"/>
+      <c r="AZ1" s="76"/>
+      <c r="BA1" s="76"/>
+      <c r="BB1" s="76"/>
+    </row>
+    <row r="2" spans="1:54" ht="12.75">
+      <c r="A2" s="120" t="s">
+        <v>138</v>
+      </c>
+      <c r="B2" s="120"/>
+      <c r="C2" s="120"/>
+      <c r="D2" s="120"/>
+      <c r="E2" s="120"/>
+      <c r="F2" s="120"/>
+      <c r="G2" s="120"/>
+      <c r="H2" s="120"/>
+      <c r="I2" s="120"/>
+      <c r="J2" s="120"/>
+      <c r="K2" s="120"/>
+      <c r="L2" s="120"/>
+      <c r="M2" s="120"/>
+      <c r="N2" s="120"/>
+      <c r="O2" s="120"/>
+      <c r="P2" s="120"/>
+      <c r="Q2" s="120"/>
+      <c r="R2" s="120"/>
+      <c r="S2" s="120"/>
+      <c r="T2" s="120"/>
+      <c r="U2" s="120"/>
+      <c r="V2" s="120"/>
+      <c r="W2" s="120"/>
+      <c r="X2" s="120"/>
+      <c r="Y2" s="120"/>
+      <c r="Z2" s="120"/>
+      <c r="AA2" s="120"/>
+      <c r="AB2" s="120"/>
+      <c r="AC2" s="120"/>
+      <c r="AD2" s="120"/>
+      <c r="AE2" s="120"/>
+      <c r="AF2" s="120"/>
+      <c r="AG2" s="120"/>
+      <c r="AH2" s="120"/>
+      <c r="AI2" s="120"/>
+      <c r="AJ2" s="120"/>
+      <c r="AK2" s="120"/>
+      <c r="AL2" s="120"/>
+      <c r="AM2" s="75"/>
+      <c r="AN2" s="75"/>
+      <c r="AO2" s="75"/>
+      <c r="AP2" s="75"/>
+      <c r="AQ2" s="84"/>
+      <c r="AR2" s="84"/>
+      <c r="AS2" s="84"/>
+      <c r="AT2" s="84"/>
+      <c r="AU2" s="76"/>
+      <c r="AV2" s="76"/>
+      <c r="AW2" s="76"/>
+      <c r="AX2" s="76"/>
+      <c r="AY2" s="76"/>
+      <c r="AZ2" s="76"/>
+      <c r="BA2" s="76"/>
+      <c r="BB2" s="76"/>
+    </row>
+    <row r="3" spans="1:54" ht="12.75">
+      <c r="A3" s="89"/>
+      <c r="B3" s="90"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
+      <c r="I3" s="90"/>
+      <c r="J3" s="90"/>
+      <c r="K3" s="90"/>
+      <c r="L3" s="90"/>
+      <c r="M3" s="90"/>
+      <c r="N3" s="90"/>
+      <c r="O3" s="90"/>
+      <c r="P3" s="90"/>
+      <c r="Q3" s="90"/>
+      <c r="R3" s="90"/>
+      <c r="S3" s="90"/>
+      <c r="T3" s="90"/>
+      <c r="U3" s="90"/>
+      <c r="V3" s="90"/>
+      <c r="W3" s="90"/>
+      <c r="X3" s="90"/>
+      <c r="Y3" s="90"/>
+      <c r="Z3" s="90"/>
+      <c r="AA3" s="73"/>
+      <c r="AB3" s="73"/>
+      <c r="AC3" s="73"/>
+      <c r="AD3" s="73"/>
+      <c r="AE3" s="73"/>
+      <c r="AF3" s="73"/>
+      <c r="AG3" s="73"/>
+      <c r="AH3" s="73"/>
+      <c r="AI3" s="73"/>
+      <c r="AJ3" s="73"/>
+      <c r="AK3" s="73"/>
+      <c r="AL3" s="73"/>
+      <c r="AM3" s="73"/>
+      <c r="AN3" s="73"/>
+      <c r="AO3" s="73"/>
+      <c r="AP3" s="73"/>
+      <c r="AQ3" s="73"/>
+      <c r="AR3" s="73"/>
+      <c r="AS3" s="73"/>
+      <c r="AT3" s="73"/>
+      <c r="AU3" s="73"/>
+      <c r="AV3" s="73"/>
+      <c r="AW3" s="73"/>
+      <c r="AX3" s="73"/>
+      <c r="AY3" s="73"/>
+      <c r="AZ3" s="73"/>
+      <c r="BA3" s="73"/>
+      <c r="BB3" s="73"/>
+    </row>
+    <row r="4" spans="1:54">
+      <c r="A4" s="122" t="s">
+        <v>159</v>
+      </c>
+      <c r="B4" s="121" t="s">
+        <v>160</v>
+      </c>
+      <c r="C4" s="119">
+        <v>2015</v>
+      </c>
+      <c r="D4" s="119"/>
+      <c r="E4" s="119"/>
+      <c r="F4" s="119"/>
+      <c r="G4" s="119">
+        <v>2016</v>
+      </c>
+      <c r="H4" s="119"/>
+      <c r="I4" s="119"/>
+      <c r="J4" s="119"/>
+      <c r="K4" s="119">
+        <v>2017</v>
+      </c>
+      <c r="L4" s="119"/>
+      <c r="M4" s="119"/>
+      <c r="N4" s="119"/>
+      <c r="O4" s="119">
+        <v>2018</v>
+      </c>
+      <c r="P4" s="119"/>
+      <c r="Q4" s="119"/>
+      <c r="R4" s="119"/>
+      <c r="S4" s="119">
+        <v>2019</v>
+      </c>
+      <c r="T4" s="119"/>
+      <c r="U4" s="119"/>
+      <c r="V4" s="119"/>
+      <c r="W4" s="119">
+        <v>2020</v>
+      </c>
+      <c r="X4" s="119"/>
+      <c r="Y4" s="119"/>
+      <c r="Z4" s="119"/>
+      <c r="AA4" s="119">
+        <v>2021</v>
+      </c>
+      <c r="AB4" s="119"/>
+      <c r="AC4" s="119"/>
+      <c r="AD4" s="119"/>
+      <c r="AE4" s="116">
+        <v>2022</v>
+      </c>
+      <c r="AF4" s="117"/>
+      <c r="AG4" s="117"/>
+      <c r="AH4" s="118"/>
+      <c r="AI4" s="116">
+        <v>2023</v>
+      </c>
+      <c r="AJ4" s="117"/>
+      <c r="AK4" s="117"/>
+      <c r="AL4" s="118"/>
+      <c r="AM4" s="116">
+        <v>2024</v>
+      </c>
+      <c r="AN4" s="117"/>
+      <c r="AO4" s="117"/>
+      <c r="AP4" s="118"/>
+      <c r="AQ4" s="116">
+        <v>2025</v>
+      </c>
+      <c r="AR4" s="117"/>
+      <c r="AS4" s="117"/>
+      <c r="AT4" s="118"/>
+      <c r="AU4" s="112" t="s">
+        <v>214</v>
+      </c>
+      <c r="AV4" s="113"/>
+      <c r="AW4" s="113"/>
+      <c r="AX4" s="114"/>
+      <c r="AY4" s="112" t="s">
+        <v>215</v>
+      </c>
+      <c r="AZ4" s="113"/>
+      <c r="BA4" s="113"/>
+      <c r="BB4" s="114"/>
+    </row>
+    <row r="5" spans="1:54">
+      <c r="A5" s="123"/>
+      <c r="B5" s="121"/>
+      <c r="C5" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="119"/>
+      <c r="E5" s="119" t="s">
+        <v>1</v>
+      </c>
+      <c r="F5" s="119"/>
+      <c r="G5" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="119"/>
+      <c r="I5" s="119" t="s">
+        <v>1</v>
+      </c>
+      <c r="J5" s="119"/>
+      <c r="K5" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="119"/>
+      <c r="M5" s="119" t="s">
+        <v>1</v>
+      </c>
+      <c r="N5" s="119"/>
+      <c r="O5" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="119"/>
+      <c r="Q5" s="119" t="s">
+        <v>1</v>
+      </c>
+      <c r="R5" s="119"/>
+      <c r="S5" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="119"/>
+      <c r="U5" s="119" t="s">
+        <v>1</v>
+      </c>
+      <c r="V5" s="119"/>
+      <c r="W5" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="119"/>
+      <c r="Y5" s="119" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z5" s="119"/>
+      <c r="AA5" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="119"/>
+      <c r="AC5" s="119" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD5" s="119"/>
+      <c r="AE5" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="119"/>
+      <c r="AG5" s="119" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH5" s="119"/>
+      <c r="AI5" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="119"/>
+      <c r="AK5" s="119" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL5" s="119"/>
+      <c r="AM5" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="119"/>
+      <c r="AO5" s="119" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP5" s="119"/>
+      <c r="AQ5" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="119"/>
+      <c r="AS5" s="119" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT5" s="119"/>
+      <c r="AU5" s="115" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="115"/>
+      <c r="AW5" s="115" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX5" s="115"/>
+      <c r="AY5" s="115" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="115"/>
+      <c r="BA5" s="115" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB5" s="115"/>
+    </row>
+    <row r="6" spans="1:54" ht="45">
+      <c r="A6" s="124"/>
+      <c r="B6" s="121"/>
+      <c r="C6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="D6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="E6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="F6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="G6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="H6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="I6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="J6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="K6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="L6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="M6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="N6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="O6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="P6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="R6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="S6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="T6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="U6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="V6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="W6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="X6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="Z6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="AB6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="AD6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="AF6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="AH6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="AJ6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="AK6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="AL6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="AM6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="AN6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="AO6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="AP6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="AQ6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="AR6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="AS6" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="AT6" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="AU6" s="93" t="s">
+        <v>161</v>
+      </c>
+      <c r="AV6" s="93" t="s">
+        <v>162</v>
+      </c>
+      <c r="AW6" s="93" t="s">
+        <v>161</v>
+      </c>
+      <c r="AX6" s="93" t="s">
+        <v>162</v>
+      </c>
+      <c r="AY6" s="93" t="s">
+        <v>161</v>
+      </c>
+      <c r="AZ6" s="93" t="s">
+        <v>162</v>
+      </c>
+      <c r="BA6" s="93" t="s">
+        <v>161</v>
+      </c>
+      <c r="BB6" s="93" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="7" spans="1:54">
+      <c r="A7" s="75"/>
+      <c r="B7" s="75" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="91">
+        <v>0</v>
+      </c>
+      <c r="D7" s="91">
+        <v>0</v>
+      </c>
+      <c r="E7" s="91">
+        <v>10351.854049999996</v>
+      </c>
+      <c r="F7" s="91">
+        <v>7919.9900900000021</v>
+      </c>
+      <c r="G7" s="91">
+        <v>42</v>
+      </c>
+      <c r="H7" s="91">
+        <v>61.741000000000007</v>
+      </c>
+      <c r="I7" s="91">
+        <v>11862.534670000008</v>
+      </c>
+      <c r="J7" s="91">
+        <v>6617.1947099999998</v>
+      </c>
+      <c r="K7" s="91">
+        <v>60.148200000000003</v>
+      </c>
+      <c r="L7" s="91">
+        <v>57.971069999999997</v>
+      </c>
+      <c r="M7" s="91">
+        <v>11590.160830000001</v>
+      </c>
+      <c r="N7" s="91">
+        <v>6863.0937900000044</v>
+      </c>
+      <c r="O7" s="91">
+        <v>286.62139999999999</v>
+      </c>
+      <c r="P7" s="91">
+        <v>64.932929999999999</v>
+      </c>
+      <c r="Q7" s="91">
+        <v>10318.611489999999</v>
+      </c>
+      <c r="R7" s="91">
+        <v>5910.5183499999994</v>
+      </c>
+      <c r="S7" s="91">
+        <v>1297.548</v>
+      </c>
+      <c r="T7" s="91">
+        <v>249.42670000000001</v>
+      </c>
+      <c r="U7" s="91">
+        <v>21303.09662</v>
+      </c>
+      <c r="V7" s="91">
+        <v>8677.0808100000031</v>
+      </c>
+      <c r="W7" s="91">
+        <v>44.067500000000003</v>
+      </c>
+      <c r="X7" s="91">
+        <v>6.4055400000000002</v>
+      </c>
+      <c r="Y7" s="91">
+        <v>9662.8076000000056</v>
+      </c>
+      <c r="Z7" s="91">
+        <v>5496.0723400000006</v>
+      </c>
+      <c r="AA7" s="79">
+        <v>20.221999999999998</v>
+      </c>
+      <c r="AB7" s="79">
+        <v>8.2334999999999994</v>
+      </c>
+      <c r="AC7" s="79">
+        <v>12606.418149999994</v>
+      </c>
+      <c r="AD7" s="79">
+        <v>6705.57924</v>
+      </c>
+      <c r="AE7" s="79">
+        <v>2002.51</v>
+      </c>
+      <c r="AF7" s="79">
+        <v>586.70728999999994</v>
+      </c>
+      <c r="AG7" s="79">
+        <v>11796.592519999995</v>
+      </c>
+      <c r="AH7" s="79">
+        <v>6173.1317300000019</v>
+      </c>
+      <c r="AI7" s="79">
+        <v>3245.7599999999998</v>
+      </c>
+      <c r="AJ7" s="79">
+        <v>868.56972000000007</v>
+      </c>
+      <c r="AK7" s="79">
+        <v>21715.610489999999</v>
+      </c>
+      <c r="AL7" s="79">
+        <v>8911.6687199999997</v>
+      </c>
+      <c r="AM7" s="92">
+        <v>901.15</v>
+      </c>
+      <c r="AN7" s="92">
+        <v>107.3</v>
+      </c>
+      <c r="AO7" s="92">
+        <v>13476.1</v>
+      </c>
+      <c r="AP7" s="92">
+        <v>8511.7000000000007</v>
+      </c>
+      <c r="AQ7" s="92">
+        <v>3128.2750000000001</v>
+      </c>
+      <c r="AR7" s="92">
+        <v>542.1</v>
+      </c>
+      <c r="AS7" s="92">
+        <v>11270</v>
+      </c>
+      <c r="AT7" s="92">
+        <v>7401.5</v>
+      </c>
+      <c r="AU7" s="94">
+        <v>1076.2</v>
+      </c>
+      <c r="AV7" s="94">
+        <v>169.5</v>
+      </c>
+      <c r="AW7" s="94">
+        <v>7654.2</v>
+      </c>
+      <c r="AX7" s="94">
+        <v>5023</v>
+      </c>
+      <c r="AY7" s="94">
+        <v>1347.5</v>
+      </c>
+      <c r="AZ7" s="94">
+        <v>316.8</v>
+      </c>
+      <c r="BA7" s="94">
+        <v>4486.7</v>
+      </c>
+      <c r="BB7" s="94">
+        <v>3355</v>
+      </c>
+    </row>
+    <row r="8" spans="1:54">
+      <c r="A8" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="75" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D8" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E8" s="83">
+        <v>1.7410000000000001</v>
+      </c>
+      <c r="F8" s="83">
+        <v>11.410780000000001</v>
+      </c>
+      <c r="G8" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H8" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I8" s="83">
+        <v>0.45950000000000002</v>
+      </c>
+      <c r="J8" s="83">
+        <v>1.4907299999999999</v>
+      </c>
+      <c r="K8" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L8" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M8" s="83">
+        <v>0.25</v>
+      </c>
+      <c r="N8" s="83">
+        <v>1.155</v>
+      </c>
+      <c r="O8" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="P8" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q8" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="R8" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="S8" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T8" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U8" s="83">
+        <v>0.55500000000000005</v>
+      </c>
+      <c r="V8" s="83">
+        <v>1.6572099999999998</v>
+      </c>
+      <c r="W8" s="83">
+        <v>0</v>
+      </c>
+      <c r="X8" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="83">
+        <v>0.90537000000000001</v>
+      </c>
+      <c r="Z8" s="83">
+        <v>16.714569999999998</v>
+      </c>
+      <c r="AA8" s="83"/>
+      <c r="AB8" s="83"/>
+      <c r="AC8" s="83">
+        <v>0.27201999999999998</v>
+      </c>
+      <c r="AD8" s="83">
+        <v>3.7843200000000001</v>
+      </c>
+      <c r="AE8" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG8" s="85">
+        <v>2.3265600000000002</v>
+      </c>
+      <c r="AH8" s="85">
+        <v>8.07986</v>
+      </c>
+      <c r="AI8" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ8" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK8" s="78">
+        <v>1.9922899999999999</v>
+      </c>
+      <c r="AL8" s="78">
+        <v>12.76449</v>
+      </c>
+      <c r="AM8" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN8" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO8" s="78">
+        <v>1.8</v>
+      </c>
+      <c r="AP8" s="78">
+        <v>16.5</v>
+      </c>
+      <c r="AQ8" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR8" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS8" s="78">
+        <v>4.8</v>
+      </c>
+      <c r="AT8" s="78">
+        <v>49.5</v>
+      </c>
+      <c r="AU8" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV8" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW8" s="94">
+        <v>0.7</v>
+      </c>
+      <c r="AX8" s="94">
+        <v>8</v>
+      </c>
+      <c r="AY8" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ8" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA8" s="94">
+        <v>3.8</v>
+      </c>
+      <c r="BB8" s="94">
+        <v>46.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:54">
+      <c r="A9" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="75" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D9" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E9" s="83">
+        <v>16.824000000000002</v>
+      </c>
+      <c r="F9" s="83">
+        <v>55.703510000000009</v>
+      </c>
+      <c r="G9" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H9" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I9" s="83">
+        <v>0.95900000000000007</v>
+      </c>
+      <c r="J9" s="83">
+        <v>10.055309999999999</v>
+      </c>
+      <c r="K9" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L9" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M9" s="83">
+        <v>177.79500000000002</v>
+      </c>
+      <c r="N9" s="83">
+        <v>48.484610000000004</v>
+      </c>
+      <c r="O9" s="83">
+        <v>0</v>
+      </c>
+      <c r="P9" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="83">
+        <v>75.734999999999999</v>
+      </c>
+      <c r="R9" s="83">
+        <v>15.89879</v>
+      </c>
+      <c r="S9" s="83">
+        <v>0.41</v>
+      </c>
+      <c r="T9" s="83">
+        <v>0.86238999999999999</v>
+      </c>
+      <c r="U9" s="83">
+        <v>66.041399999999996</v>
+      </c>
+      <c r="V9" s="83">
+        <v>53.745200000000004</v>
+      </c>
+      <c r="W9" s="83">
+        <v>2.0379999999999998</v>
+      </c>
+      <c r="X9" s="83">
+        <v>2.8510800000000001</v>
+      </c>
+      <c r="Y9" s="83">
+        <v>94.22</v>
+      </c>
+      <c r="Z9" s="83">
+        <v>43.941789999999997</v>
+      </c>
+      <c r="AA9" s="83"/>
+      <c r="AB9" s="83"/>
+      <c r="AC9" s="83">
+        <v>185.67792000000006</v>
+      </c>
+      <c r="AD9" s="83">
+        <v>67.145480000000006</v>
+      </c>
+      <c r="AE9" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="85">
+        <v>349.51765</v>
+      </c>
+      <c r="AH9" s="85">
+        <v>173.67896999999999</v>
+      </c>
+      <c r="AI9" s="78">
+        <v>0.4</v>
+      </c>
+      <c r="AJ9" s="78">
+        <v>7.3470000000000004</v>
+      </c>
+      <c r="AK9" s="78">
+        <v>73.684070000000006</v>
+      </c>
+      <c r="AL9" s="78">
+        <v>168.36219</v>
+      </c>
+      <c r="AM9" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN9" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO9" s="78">
+        <v>41</v>
+      </c>
+      <c r="AP9" s="78">
+        <v>169.6</v>
+      </c>
+      <c r="AQ9" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR9" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS9" s="78">
+        <v>85.1</v>
+      </c>
+      <c r="AT9" s="78">
+        <v>316.89999999999998</v>
+      </c>
+      <c r="AU9" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV9" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW9" s="94">
+        <v>25.6</v>
+      </c>
+      <c r="AX9" s="94">
+        <v>113.5</v>
+      </c>
+      <c r="AY9" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ9" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA9" s="94">
+        <v>24.9</v>
+      </c>
+      <c r="BB9" s="94">
+        <v>79.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:54">
+      <c r="A10" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="75" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D10" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E10" s="83">
+        <v>2.1550000000000002</v>
+      </c>
+      <c r="F10" s="83">
+        <v>25.174029999999998</v>
+      </c>
+      <c r="G10" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H10" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I10" s="83">
+        <v>0.87031999999999998</v>
+      </c>
+      <c r="J10" s="83">
+        <v>10.352599999999999</v>
+      </c>
+      <c r="K10" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L10" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M10" s="83">
+        <v>0.96000000000000008</v>
+      </c>
+      <c r="N10" s="83">
+        <v>14.92577</v>
+      </c>
+      <c r="O10" s="83">
+        <v>0</v>
+      </c>
+      <c r="P10" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="83">
+        <v>0.62814999999999999</v>
+      </c>
+      <c r="R10" s="83">
+        <v>11.529299999999999</v>
+      </c>
+      <c r="S10" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T10" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U10" s="83">
+        <v>0.83577999999999997</v>
+      </c>
+      <c r="V10" s="83">
+        <v>14.613769999999997</v>
+      </c>
+      <c r="W10" s="83">
+        <v>0</v>
+      </c>
+      <c r="X10" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="83">
+        <v>43.672449999999998</v>
+      </c>
+      <c r="Z10" s="83">
+        <v>78.682860000000005</v>
+      </c>
+      <c r="AA10" s="83"/>
+      <c r="AB10" s="83"/>
+      <c r="AC10" s="83">
+        <v>24.116009999999999</v>
+      </c>
+      <c r="AD10" s="83">
+        <v>96.983080000000001</v>
+      </c>
+      <c r="AE10" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="85">
+        <v>51.408990000000003</v>
+      </c>
+      <c r="AH10" s="85">
+        <v>93.034949999999995</v>
+      </c>
+      <c r="AI10" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="78">
+        <v>119.14297000000001</v>
+      </c>
+      <c r="AL10" s="78">
+        <v>681.28277000000003</v>
+      </c>
+      <c r="AM10" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="78">
+        <v>126.5</v>
+      </c>
+      <c r="AP10" s="78">
+        <v>847</v>
+      </c>
+      <c r="AQ10" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="78">
+        <v>154.4</v>
+      </c>
+      <c r="AT10" s="78">
+        <v>1658.9</v>
+      </c>
+      <c r="AU10" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV10" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW10" s="94">
+        <v>102.9</v>
+      </c>
+      <c r="AX10" s="94">
+        <v>1057</v>
+      </c>
+      <c r="AY10" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ10" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA10" s="94">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="BB10" s="94">
+        <v>827.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:54">
+      <c r="A11" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="75" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D11" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E11" s="83">
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="F11" s="83">
+        <v>1.0482099999999999</v>
+      </c>
+      <c r="G11" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H11" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I11" s="83">
+        <v>1.3680000000000001E-2</v>
+      </c>
+      <c r="J11" s="83">
+        <v>0.34005999999999997</v>
+      </c>
+      <c r="K11" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L11" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M11" s="83">
+        <v>3.9389999999999994E-2</v>
+      </c>
+      <c r="N11" s="83">
+        <v>0.62400000000000011</v>
+      </c>
+      <c r="O11" s="83">
+        <v>0</v>
+      </c>
+      <c r="P11" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="83">
+        <v>7.2900000000000006E-2</v>
+      </c>
+      <c r="R11" s="83">
+        <v>0.81540000000000001</v>
+      </c>
+      <c r="S11" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T11" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U11" s="83">
+        <v>7.2024600000000003</v>
+      </c>
+      <c r="V11" s="83">
+        <v>14.05386</v>
+      </c>
+      <c r="W11" s="83">
+        <v>0</v>
+      </c>
+      <c r="X11" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="83">
+        <v>8.3650199999999995</v>
+      </c>
+      <c r="Z11" s="83">
+        <v>6.0564299999999998</v>
+      </c>
+      <c r="AA11" s="83"/>
+      <c r="AB11" s="83"/>
+      <c r="AC11" s="83">
+        <v>0.45</v>
+      </c>
+      <c r="AD11" s="83">
+        <v>11.420679999999999</v>
+      </c>
+      <c r="AE11" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="85">
+        <v>2.8506200000000002</v>
+      </c>
+      <c r="AH11" s="85">
+        <v>3.3332000000000002</v>
+      </c>
+      <c r="AI11" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="78">
+        <v>2.3597800000000002</v>
+      </c>
+      <c r="AL11" s="78">
+        <v>22.331710000000001</v>
+      </c>
+      <c r="AM11" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="78">
+        <v>5.9</v>
+      </c>
+      <c r="AP11" s="78">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="AQ11" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="78">
+        <v>3.8</v>
+      </c>
+      <c r="AT11" s="78">
+        <v>29.6</v>
+      </c>
+      <c r="AU11" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV11" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW11" s="94">
+        <v>2.6</v>
+      </c>
+      <c r="AX11" s="94">
+        <v>21.9</v>
+      </c>
+      <c r="AY11" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ11" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA11" s="94">
+        <v>1.4</v>
+      </c>
+      <c r="BB11" s="94">
+        <v>9.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:54">
+      <c r="A12" s="75" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D12" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E12" s="83">
+        <v>126.203</v>
+      </c>
+      <c r="F12" s="83">
+        <v>103.46072999999998</v>
+      </c>
+      <c r="G12" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H12" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I12" s="83">
+        <v>147.00190000000001</v>
+      </c>
+      <c r="J12" s="83">
+        <v>43.548479999999991</v>
+      </c>
+      <c r="K12" s="83">
+        <v>21</v>
+      </c>
+      <c r="L12" s="83">
+        <v>5.54</v>
+      </c>
+      <c r="M12" s="83">
+        <v>153.21560999999997</v>
+      </c>
+      <c r="N12" s="83">
+        <v>104.81596</v>
+      </c>
+      <c r="O12" s="83">
+        <v>0</v>
+      </c>
+      <c r="P12" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="83">
+        <v>400.39600000000002</v>
+      </c>
+      <c r="R12" s="83">
+        <v>200.57087999999999</v>
+      </c>
+      <c r="S12" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T12" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U12" s="83">
+        <v>65.4345</v>
+      </c>
+      <c r="V12" s="83">
+        <v>7.43405</v>
+      </c>
+      <c r="W12" s="83">
+        <v>0</v>
+      </c>
+      <c r="X12" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="83">
+        <v>1301.318</v>
+      </c>
+      <c r="Z12" s="83">
+        <v>177.78566000000001</v>
+      </c>
+      <c r="AA12" s="83"/>
+      <c r="AB12" s="83"/>
+      <c r="AC12" s="83">
+        <v>2121.3672099999999</v>
+      </c>
+      <c r="AD12" s="83">
+        <v>361.88105000000002</v>
+      </c>
+      <c r="AE12" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="85">
+        <v>1124.3733999999999</v>
+      </c>
+      <c r="AH12" s="85">
+        <v>249.66739000000001</v>
+      </c>
+      <c r="AI12" s="78">
+        <v>20.309999999999999</v>
+      </c>
+      <c r="AJ12" s="78">
+        <v>1.06932</v>
+      </c>
+      <c r="AK12" s="78">
+        <v>3335.4145199999998</v>
+      </c>
+      <c r="AL12" s="78">
+        <v>222.69861</v>
+      </c>
+      <c r="AM12" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="78">
+        <v>804.3</v>
+      </c>
+      <c r="AP12" s="78">
+        <v>64.3</v>
+      </c>
+      <c r="AQ12" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR12" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="78">
+        <v>2029.9</v>
+      </c>
+      <c r="AT12" s="78">
+        <v>540.5</v>
+      </c>
+      <c r="AU12" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV12" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW12" s="94">
+        <v>2011.3</v>
+      </c>
+      <c r="AX12" s="94">
+        <v>536.20000000000005</v>
+      </c>
+      <c r="AY12" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ12" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA12" s="94">
+        <v>663.4</v>
+      </c>
+      <c r="BB12" s="94">
+        <v>149.69999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:54">
+      <c r="A13" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="75" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D13" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E13" s="83">
+        <v>69.501499999999993</v>
+      </c>
+      <c r="F13" s="83">
+        <v>74.747200000000007</v>
+      </c>
+      <c r="G13" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H13" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I13" s="83">
+        <v>716.52057000000002</v>
+      </c>
+      <c r="J13" s="83">
+        <v>479.75263000000007</v>
+      </c>
+      <c r="K13" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L13" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M13" s="83">
+        <v>380.61679000000004</v>
+      </c>
+      <c r="N13" s="83">
+        <v>270.20254000000006</v>
+      </c>
+      <c r="O13" s="83">
+        <v>0</v>
+      </c>
+      <c r="P13" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="83">
+        <v>325.65456</v>
+      </c>
+      <c r="R13" s="83">
+        <v>270.96465000000001</v>
+      </c>
+      <c r="S13" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T13" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U13" s="83">
+        <v>324.17901999999998</v>
+      </c>
+      <c r="V13" s="83">
+        <v>262.37781000000001</v>
+      </c>
+      <c r="W13" s="83">
+        <v>0</v>
+      </c>
+      <c r="X13" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="83">
+        <v>214.65239</v>
+      </c>
+      <c r="Z13" s="83">
+        <v>130.01951</v>
+      </c>
+      <c r="AA13" s="83">
+        <v>20.13</v>
+      </c>
+      <c r="AB13" s="83">
+        <v>8.0129999999999999</v>
+      </c>
+      <c r="AC13" s="83">
+        <v>170.21000999999998</v>
+      </c>
+      <c r="AD13" s="83">
+        <v>67.016890000000032</v>
+      </c>
+      <c r="AE13" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="85">
+        <v>102.74696</v>
+      </c>
+      <c r="AH13" s="85">
+        <v>55.114640000000001</v>
+      </c>
+      <c r="AI13" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="78">
+        <v>1291.04501</v>
+      </c>
+      <c r="AL13" s="78">
+        <v>208.84925000000001</v>
+      </c>
+      <c r="AM13" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="78">
+        <v>637.6</v>
+      </c>
+      <c r="AP13" s="78">
+        <v>281.60000000000002</v>
+      </c>
+      <c r="AQ13" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR13" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS13" s="78">
+        <v>322.10000000000002</v>
+      </c>
+      <c r="AT13" s="78">
+        <v>121.1</v>
+      </c>
+      <c r="AU13" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV13" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW13" s="94">
+        <v>115.9</v>
+      </c>
+      <c r="AX13" s="94">
+        <v>40.9</v>
+      </c>
+      <c r="AY13" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ13" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA13" s="94">
+        <v>77.3</v>
+      </c>
+      <c r="BB13" s="94">
+        <v>38.200000000000003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:54">
+      <c r="A14" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="75" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D14" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E14" s="83">
+        <v>51.013000000000005</v>
+      </c>
+      <c r="F14" s="83">
+        <v>26.922430000000002</v>
+      </c>
+      <c r="G14" s="83">
+        <v>22</v>
+      </c>
+      <c r="H14" s="83">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I14" s="83">
+        <v>708.50450000000012</v>
+      </c>
+      <c r="J14" s="83">
+        <v>84.013370000000023</v>
+      </c>
+      <c r="K14" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L14" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M14" s="83">
+        <v>314.58763999999991</v>
+      </c>
+      <c r="N14" s="83">
+        <v>72.306060000000031</v>
+      </c>
+      <c r="O14" s="83">
+        <v>145</v>
+      </c>
+      <c r="P14" s="83">
+        <v>25.912649999999999</v>
+      </c>
+      <c r="Q14" s="83">
+        <v>60.464619999999996</v>
+      </c>
+      <c r="R14" s="83">
+        <v>42.205150000000003</v>
+      </c>
+      <c r="S14" s="83">
+        <v>402.20300000000003</v>
+      </c>
+      <c r="T14" s="83">
+        <v>84.567310000000006</v>
+      </c>
+      <c r="U14" s="83">
+        <v>201.18802999999994</v>
+      </c>
+      <c r="V14" s="83">
+        <v>72.575850000000003</v>
+      </c>
+      <c r="W14" s="83">
+        <v>42</v>
+      </c>
+      <c r="X14" s="83">
+        <v>3.496</v>
+      </c>
+      <c r="Y14" s="83">
+        <v>120.59598</v>
+      </c>
+      <c r="Z14" s="83">
+        <v>54.391500000000001</v>
+      </c>
+      <c r="AA14" s="83"/>
+      <c r="AB14" s="83"/>
+      <c r="AC14" s="83">
+        <v>310.78913</v>
+      </c>
+      <c r="AD14" s="83">
+        <v>42.448790000000002</v>
+      </c>
+      <c r="AE14" s="85">
+        <v>20.157</v>
+      </c>
+      <c r="AF14" s="85">
+        <v>4.4345400000000001</v>
+      </c>
+      <c r="AG14" s="85">
+        <v>536.69542000000001</v>
+      </c>
+      <c r="AH14" s="85">
+        <v>159.32882000000001</v>
+      </c>
+      <c r="AI14" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ14" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK14" s="78">
+        <v>432.88094000000001</v>
+      </c>
+      <c r="AL14" s="78">
+        <v>48.46255</v>
+      </c>
+      <c r="AM14" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN14" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="78">
+        <v>75</v>
+      </c>
+      <c r="AP14" s="78">
+        <v>32.4</v>
+      </c>
+      <c r="AQ14" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR14" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS14" s="78">
+        <v>276.2</v>
+      </c>
+      <c r="AT14" s="78">
+        <v>87.3</v>
+      </c>
+      <c r="AU14" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV14" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW14" s="94">
+        <v>265.60000000000002</v>
+      </c>
+      <c r="AX14" s="94">
+        <v>81.2</v>
+      </c>
+      <c r="AY14" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ14" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA14" s="94">
+        <v>19.8</v>
+      </c>
+      <c r="BB14" s="94">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:54">
+      <c r="A15" s="75" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="75" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D15" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E15" s="83">
+        <v>118.00099999999998</v>
+      </c>
+      <c r="F15" s="83">
+        <v>71.88837999999997</v>
+      </c>
+      <c r="G15" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H15" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I15" s="83">
+        <v>247.84658000000002</v>
+      </c>
+      <c r="J15" s="83">
+        <v>113.35805999999999</v>
+      </c>
+      <c r="K15" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L15" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M15" s="83">
+        <v>249.26168000000001</v>
+      </c>
+      <c r="N15" s="83">
+        <v>87.255080000000007</v>
+      </c>
+      <c r="O15" s="83">
+        <v>0</v>
+      </c>
+      <c r="P15" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="83">
+        <v>909.55655000000002</v>
+      </c>
+      <c r="R15" s="83">
+        <v>181.74163999999999</v>
+      </c>
+      <c r="S15" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T15" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U15" s="83">
+        <v>116.65376000000001</v>
+      </c>
+      <c r="V15" s="83">
+        <v>71.630930000000006</v>
+      </c>
+      <c r="W15" s="83">
+        <v>0</v>
+      </c>
+      <c r="X15" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="83">
+        <v>54.168340000000001</v>
+      </c>
+      <c r="Z15" s="83">
+        <v>30.138459999999998</v>
+      </c>
+      <c r="AA15" s="83"/>
+      <c r="AB15" s="83"/>
+      <c r="AC15" s="83">
+        <v>93.84662999999999</v>
+      </c>
+      <c r="AD15" s="83">
+        <v>19.497740000000004</v>
+      </c>
+      <c r="AE15" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="85">
+        <v>480.06700000000001</v>
+      </c>
+      <c r="AH15" s="85">
+        <v>147.80309</v>
+      </c>
+      <c r="AI15" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="78">
+        <v>330.70006999999998</v>
+      </c>
+      <c r="AL15" s="78">
+        <v>94.879170000000002</v>
+      </c>
+      <c r="AM15" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="78">
+        <v>779.8</v>
+      </c>
+      <c r="AP15" s="78">
+        <v>281.89999999999998</v>
+      </c>
+      <c r="AQ15" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR15" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS15" s="78">
+        <v>347.3</v>
+      </c>
+      <c r="AT15" s="78">
+        <v>138.19999999999999</v>
+      </c>
+      <c r="AU15" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV15" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW15" s="94">
+        <v>346.9</v>
+      </c>
+      <c r="AX15" s="94">
+        <v>137.9</v>
+      </c>
+      <c r="AY15" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ15" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA15" s="94">
+        <v>35</v>
+      </c>
+      <c r="BB15" s="94">
+        <v>10.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:54">
+      <c r="A16" s="75" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="75" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D16" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E16" s="83">
+        <v>6.2974999999999994</v>
+      </c>
+      <c r="F16" s="83">
+        <v>8.7058900000000001</v>
+      </c>
+      <c r="G16" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H16" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I16" s="83">
+        <v>10.5238</v>
+      </c>
+      <c r="J16" s="83">
+        <v>14.098279999999999</v>
+      </c>
+      <c r="K16" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L16" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M16" s="83">
+        <v>7.0149999999999997</v>
+      </c>
+      <c r="N16" s="83">
+        <v>11.542010000000003</v>
+      </c>
+      <c r="O16" s="83">
+        <v>0</v>
+      </c>
+      <c r="P16" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="83">
+        <v>25.259</v>
+      </c>
+      <c r="R16" s="83">
+        <v>33.825830000000003</v>
+      </c>
+      <c r="S16" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T16" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U16" s="83">
+        <v>25.675000000000001</v>
+      </c>
+      <c r="V16" s="83">
+        <v>34.130240000000001</v>
+      </c>
+      <c r="W16" s="83">
+        <v>0</v>
+      </c>
+      <c r="X16" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="83">
+        <v>14.80067</v>
+      </c>
+      <c r="Z16" s="83">
+        <v>14.5116</v>
+      </c>
+      <c r="AA16" s="83"/>
+      <c r="AB16" s="83"/>
+      <c r="AC16" s="83">
+        <v>5.8005100000000001</v>
+      </c>
+      <c r="AD16" s="83">
+        <v>6.3872800000000005</v>
+      </c>
+      <c r="AE16" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="85">
+        <v>17.62341</v>
+      </c>
+      <c r="AH16" s="85">
+        <v>25.660450000000001</v>
+      </c>
+      <c r="AI16" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="78">
+        <v>92.919269999999997</v>
+      </c>
+      <c r="AL16" s="78">
+        <v>40.581470000000003</v>
+      </c>
+      <c r="AM16" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO16" s="78">
+        <v>111.8</v>
+      </c>
+      <c r="AP16" s="78">
+        <v>38.1</v>
+      </c>
+      <c r="AQ16" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR16" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS16" s="78">
+        <v>11.3</v>
+      </c>
+      <c r="AT16" s="78">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AU16" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV16" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW16" s="94">
+        <v>10</v>
+      </c>
+      <c r="AX16" s="94">
+        <v>6.7</v>
+      </c>
+      <c r="AY16" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ16" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA16" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB16" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="17" spans="1:54">
+      <c r="A17" s="75" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D17" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E17" s="83">
+        <v>49.489200000000004</v>
+      </c>
+      <c r="F17" s="83">
+        <v>31.394290000000002</v>
+      </c>
+      <c r="G17" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H17" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I17" s="83">
+        <v>66.628200000000007</v>
+      </c>
+      <c r="J17" s="83">
+        <v>12.08122</v>
+      </c>
+      <c r="K17" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L17" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M17" s="83">
+        <v>338.01750000000004</v>
+      </c>
+      <c r="N17" s="83">
+        <v>71.433109999999985</v>
+      </c>
+      <c r="O17" s="83">
+        <v>0</v>
+      </c>
+      <c r="P17" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="83">
+        <v>318.93256000000002</v>
+      </c>
+      <c r="R17" s="83">
+        <v>51.35624</v>
+      </c>
+      <c r="S17" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T17" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U17" s="83">
+        <v>57.563749999999999</v>
+      </c>
+      <c r="V17" s="83">
+        <v>9.4886600000000012</v>
+      </c>
+      <c r="W17" s="83">
+        <v>0</v>
+      </c>
+      <c r="X17" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="83">
+        <v>47.493110000000001</v>
+      </c>
+      <c r="Z17" s="83">
+        <v>26.395</v>
+      </c>
+      <c r="AA17" s="83"/>
+      <c r="AB17" s="83"/>
+      <c r="AC17" s="83">
+        <v>332.53330999999997</v>
+      </c>
+      <c r="AD17" s="83">
+        <v>84.189740000000015</v>
+      </c>
+      <c r="AE17" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="85">
+        <v>159.70991000000001</v>
+      </c>
+      <c r="AH17" s="85">
+        <v>44.911059999999999</v>
+      </c>
+      <c r="AI17" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="78">
+        <v>150.97803999999999</v>
+      </c>
+      <c r="AL17" s="78">
+        <v>14.9209</v>
+      </c>
+      <c r="AM17" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN17" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO17" s="78">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="AP17" s="78">
+        <v>5.2</v>
+      </c>
+      <c r="AQ17" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR17" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS17" s="78">
+        <v>108.4</v>
+      </c>
+      <c r="AT17" s="78">
+        <v>26.9</v>
+      </c>
+      <c r="AU17" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV17" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW17" s="94">
+        <v>108</v>
+      </c>
+      <c r="AX17" s="94">
+        <v>26.6</v>
+      </c>
+      <c r="AY17" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ17" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA17" s="94">
+        <v>260.8</v>
+      </c>
+      <c r="BB17" s="94">
+        <v>12.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:54">
+      <c r="A18" s="75" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="75" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D18" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E18" s="83">
+        <v>4.1619999999999999</v>
+      </c>
+      <c r="F18" s="83">
+        <v>6.6413599999999997</v>
+      </c>
+      <c r="G18" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H18" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I18" s="83">
+        <v>13.6866</v>
+      </c>
+      <c r="J18" s="83">
+        <v>8.8824199999999998</v>
+      </c>
+      <c r="K18" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L18" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M18" s="83">
+        <v>2.7119999999999997</v>
+      </c>
+      <c r="N18" s="83">
+        <v>1.0103</v>
+      </c>
+      <c r="O18" s="83">
+        <v>0</v>
+      </c>
+      <c r="P18" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="83">
+        <v>5.8250000000000002</v>
+      </c>
+      <c r="R18" s="83">
+        <v>4.4774000000000003</v>
+      </c>
+      <c r="S18" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T18" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U18" s="83">
+        <v>26.3</v>
+      </c>
+      <c r="V18" s="83">
+        <v>23.645679999999999</v>
+      </c>
+      <c r="W18" s="83">
+        <v>0</v>
+      </c>
+      <c r="X18" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="83">
+        <v>70.89443</v>
+      </c>
+      <c r="Z18" s="83">
+        <v>55.779159999999997</v>
+      </c>
+      <c r="AA18" s="83"/>
+      <c r="AB18" s="83"/>
+      <c r="AC18" s="83">
+        <v>77.319160000000011</v>
+      </c>
+      <c r="AD18" s="83">
+        <v>52.841920000000002</v>
+      </c>
+      <c r="AE18" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="85">
+        <v>84.906459999999996</v>
+      </c>
+      <c r="AH18" s="85">
+        <v>78.47381</v>
+      </c>
+      <c r="AI18" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="78">
+        <v>175.75832</v>
+      </c>
+      <c r="AL18" s="78">
+        <v>114.91045</v>
+      </c>
+      <c r="AM18" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="78">
+        <v>668.2</v>
+      </c>
+      <c r="AP18" s="78">
+        <v>375.2</v>
+      </c>
+      <c r="AQ18" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="78">
+        <v>156.19999999999999</v>
+      </c>
+      <c r="AT18" s="78">
+        <v>124.3</v>
+      </c>
+      <c r="AU18" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV18" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW18" s="94">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="AX18" s="94">
+        <v>116.2</v>
+      </c>
+      <c r="AY18" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ18" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA18" s="94">
+        <v>30</v>
+      </c>
+      <c r="BB18" s="94">
+        <v>25.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:54">
+      <c r="A19" s="75" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="75" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D19" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E19" s="83">
+        <v>0.30400000000000005</v>
+      </c>
+      <c r="F19" s="83">
+        <v>0.84708000000000006</v>
+      </c>
+      <c r="G19" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H19" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I19" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="J19" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="K19" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L19" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M19" s="83">
+        <v>8.6999999999999994E-2</v>
+      </c>
+      <c r="N19" s="83">
+        <v>0.30556</v>
+      </c>
+      <c r="O19" s="83">
+        <v>0</v>
+      </c>
+      <c r="P19" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="83">
+        <v>15.4809</v>
+      </c>
+      <c r="R19" s="83">
+        <v>17.651409999999998</v>
+      </c>
+      <c r="S19" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T19" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U19" s="83">
+        <v>0.63395999999999997</v>
+      </c>
+      <c r="V19" s="83">
+        <v>0.91356999999999999</v>
+      </c>
+      <c r="W19" s="83">
+        <v>0</v>
+      </c>
+      <c r="X19" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="83">
+        <v>1.9971099999999999</v>
+      </c>
+      <c r="Z19" s="83">
+        <v>5.2004700000000001</v>
+      </c>
+      <c r="AA19" s="83"/>
+      <c r="AB19" s="83"/>
+      <c r="AC19" s="83">
+        <v>1.4823900000000001</v>
+      </c>
+      <c r="AD19" s="83">
+        <v>4.3445</v>
+      </c>
+      <c r="AE19" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="85">
+        <v>4.0876200000000003</v>
+      </c>
+      <c r="AH19" s="85">
+        <v>6.7905899999999999</v>
+      </c>
+      <c r="AI19" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ19" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="78">
+        <v>1.5543899999999999</v>
+      </c>
+      <c r="AL19" s="78">
+        <v>3.1520700000000001</v>
+      </c>
+      <c r="AM19" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO19" s="78">
+        <v>1.2</v>
+      </c>
+      <c r="AP19" s="78">
+        <v>3.6</v>
+      </c>
+      <c r="AQ19" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR19" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS19" s="78">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AT19" s="78">
+        <v>0.8</v>
+      </c>
+      <c r="AU19" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV19" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW19" s="94">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AX19" s="94">
+        <v>0.8</v>
+      </c>
+      <c r="AY19" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ19" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA19" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB19" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="20" spans="1:54">
+      <c r="A20" s="75" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="75" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D20" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E20" s="83">
+        <v>341.18299999999988</v>
+      </c>
+      <c r="F20" s="83">
+        <v>315.30053000000009</v>
+      </c>
+      <c r="G20" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H20" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I20" s="83">
+        <v>268.02134999999993</v>
+      </c>
+      <c r="J20" s="83">
+        <v>216.57513999999992</v>
+      </c>
+      <c r="K20" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L20" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M20" s="83">
+        <v>215.18279000000001</v>
+      </c>
+      <c r="N20" s="83">
+        <v>151.02567000000002</v>
+      </c>
+      <c r="O20" s="83">
+        <v>0</v>
+      </c>
+      <c r="P20" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="83">
+        <v>387.94215000000003</v>
+      </c>
+      <c r="R20" s="83">
+        <v>275.96087999999997</v>
+      </c>
+      <c r="S20" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T20" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U20" s="83">
+        <v>218.6532</v>
+      </c>
+      <c r="V20" s="83">
+        <v>355.24978999999996</v>
+      </c>
+      <c r="W20" s="83">
+        <v>0</v>
+      </c>
+      <c r="X20" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="83">
+        <v>137.00299000000001</v>
+      </c>
+      <c r="Z20" s="83">
+        <v>217.25903</v>
+      </c>
+      <c r="AA20" s="83"/>
+      <c r="AB20" s="83"/>
+      <c r="AC20" s="83">
+        <v>640.46695</v>
+      </c>
+      <c r="AD20" s="83">
+        <v>235.07310999999999</v>
+      </c>
+      <c r="AE20" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="85">
+        <v>300.20519000000002</v>
+      </c>
+      <c r="AH20" s="85">
+        <v>214.34833</v>
+      </c>
+      <c r="AI20" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ20" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK20" s="78">
+        <v>3752.0836300000001</v>
+      </c>
+      <c r="AL20" s="78">
+        <v>372.05948999999998</v>
+      </c>
+      <c r="AM20" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO20" s="78">
+        <v>706.9</v>
+      </c>
+      <c r="AP20" s="78">
+        <v>296.3</v>
+      </c>
+      <c r="AQ20" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR20" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS20" s="78">
+        <v>125.4</v>
+      </c>
+      <c r="AT20" s="78">
+        <v>86.8</v>
+      </c>
+      <c r="AU20" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV20" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW20" s="94">
+        <v>104.7</v>
+      </c>
+      <c r="AX20" s="94">
+        <v>66.2</v>
+      </c>
+      <c r="AY20" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ20" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA20" s="94">
+        <v>10.1</v>
+      </c>
+      <c r="BB20" s="94">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:54">
+      <c r="A21" s="75" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="75" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D21" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E21" s="83">
+        <v>180.2122</v>
+      </c>
+      <c r="F21" s="83">
+        <v>279.86226999999991</v>
+      </c>
+      <c r="G21" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H21" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I21" s="83">
+        <v>337.80791999999991</v>
+      </c>
+      <c r="J21" s="83">
+        <v>492.06962999999973</v>
+      </c>
+      <c r="K21" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L21" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M21" s="83">
+        <v>230.09090999999995</v>
+      </c>
+      <c r="N21" s="83">
+        <v>372.05239999999981</v>
+      </c>
+      <c r="O21" s="83">
+        <v>0</v>
+      </c>
+      <c r="P21" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="83">
+        <v>522.21925999999996</v>
+      </c>
+      <c r="R21" s="83">
+        <v>502.0745</v>
+      </c>
+      <c r="S21" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T21" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U21" s="83">
+        <v>1239.63825</v>
+      </c>
+      <c r="V21" s="83">
+        <v>698.8297500000001</v>
+      </c>
+      <c r="W21" s="83">
+        <v>0</v>
+      </c>
+      <c r="X21" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="83">
+        <v>914.00771999999995</v>
+      </c>
+      <c r="Z21" s="83">
+        <v>239.33302</v>
+      </c>
+      <c r="AA21" s="83"/>
+      <c r="AB21" s="83"/>
+      <c r="AC21" s="83">
+        <v>171.51734000000005</v>
+      </c>
+      <c r="AD21" s="83">
+        <v>146.95528999999999</v>
+      </c>
+      <c r="AE21" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="85">
+        <v>97.504090000000005</v>
+      </c>
+      <c r="AH21" s="85">
+        <v>81.183170000000004</v>
+      </c>
+      <c r="AI21" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="78">
+        <v>482.39596</v>
+      </c>
+      <c r="AL21" s="78">
+        <v>465.26551999999998</v>
+      </c>
+      <c r="AM21" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="78">
+        <v>1338.5</v>
+      </c>
+      <c r="AP21" s="78">
+        <v>488.9</v>
+      </c>
+      <c r="AQ21" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR21" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="78">
+        <v>329.7</v>
+      </c>
+      <c r="AT21" s="78">
+        <v>179.9</v>
+      </c>
+      <c r="AU21" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV21" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW21" s="94">
+        <v>261.8</v>
+      </c>
+      <c r="AX21" s="94">
+        <v>160.4</v>
+      </c>
+      <c r="AY21" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ21" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA21" s="94">
+        <v>26.3</v>
+      </c>
+      <c r="BB21" s="94">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:54">
+      <c r="A22" s="75" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="75" t="s">
+        <v>32</v>
+      </c>
+      <c r="C22" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D22" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E22" s="83">
+        <v>64.113799999999998</v>
+      </c>
+      <c r="F22" s="83">
+        <v>76.88167</v>
+      </c>
+      <c r="G22" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H22" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I22" s="83">
+        <v>63.775500000000015</v>
+      </c>
+      <c r="J22" s="83">
+        <v>44.566989999999983</v>
+      </c>
+      <c r="K22" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L22" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M22" s="83">
+        <v>30.262099999999997</v>
+      </c>
+      <c r="N22" s="83">
+        <v>24.5669</v>
+      </c>
+      <c r="O22" s="83">
+        <v>0</v>
+      </c>
+      <c r="P22" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="83">
+        <v>54.318219999999997</v>
+      </c>
+      <c r="R22" s="83">
+        <v>44.111980000000003</v>
+      </c>
+      <c r="S22" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T22" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U22" s="83">
+        <v>137.88477</v>
+      </c>
+      <c r="V22" s="83">
+        <v>111.28990000000002</v>
+      </c>
+      <c r="W22" s="83">
+        <v>0</v>
+      </c>
+      <c r="X22" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="83">
+        <v>224.66807</v>
+      </c>
+      <c r="Z22" s="83">
+        <v>90.410939999999997</v>
+      </c>
+      <c r="AA22" s="83"/>
+      <c r="AB22" s="83"/>
+      <c r="AC22" s="83">
+        <v>265.67052999999993</v>
+      </c>
+      <c r="AD22" s="83">
+        <v>128.45489000000001</v>
+      </c>
+      <c r="AE22" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="85">
+        <v>8.1135300000000008</v>
+      </c>
+      <c r="AH22" s="85">
+        <v>11.462999999999999</v>
+      </c>
+      <c r="AI22" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="78">
+        <v>1.6389</v>
+      </c>
+      <c r="AL22" s="78">
+        <v>2.10283</v>
+      </c>
+      <c r="AM22" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN22" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO22" s="78">
+        <v>4.3</v>
+      </c>
+      <c r="AP22" s="78">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AQ22" s="78">
+        <v>6.375</v>
+      </c>
+      <c r="AR22" s="78">
+        <v>2.6</v>
+      </c>
+      <c r="AS22" s="78">
+        <v>10.1</v>
+      </c>
+      <c r="AT22" s="78">
+        <v>1.5</v>
+      </c>
+      <c r="AU22" s="94">
+        <v>6.4</v>
+      </c>
+      <c r="AV22" s="94">
+        <v>2.6</v>
+      </c>
+      <c r="AW22" s="94">
+        <v>6.1</v>
+      </c>
+      <c r="AX22" s="94">
+        <v>0.9</v>
+      </c>
+      <c r="AY22" s="94">
+        <v>613.5</v>
+      </c>
+      <c r="AZ22" s="94">
+        <v>162.30000000000001</v>
+      </c>
+      <c r="BA22" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB22" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="23" spans="1:54">
+      <c r="A23" s="75" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="75" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D23" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E23" s="83">
+        <v>5.7599999999999998E-2</v>
+      </c>
+      <c r="F23" s="83">
+        <v>0.38513999999999998</v>
+      </c>
+      <c r="G23" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H23" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I23" s="83">
+        <v>2.1859999999999999</v>
+      </c>
+      <c r="J23" s="83">
+        <v>5.5481400000000001</v>
+      </c>
+      <c r="K23" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L23" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M23" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="N23" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="O23" s="83">
+        <v>0</v>
+      </c>
+      <c r="P23" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="83">
+        <v>0.45</v>
+      </c>
+      <c r="R23" s="83">
+        <v>0.52910000000000001</v>
+      </c>
+      <c r="S23" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T23" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U23" s="83">
+        <v>6.4119999999999996E-2</v>
+      </c>
+      <c r="V23" s="83">
+        <v>0.127</v>
+      </c>
+      <c r="W23" s="83">
+        <v>0</v>
+      </c>
+      <c r="X23" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="83">
+        <v>0.81338999999999995</v>
+      </c>
+      <c r="Z23" s="83">
+        <v>1.0103500000000001</v>
+      </c>
+      <c r="AA23" s="83"/>
+      <c r="AB23" s="83"/>
+      <c r="AC23" s="83">
+        <v>2.6536</v>
+      </c>
+      <c r="AD23" s="83">
+        <v>3.2050999999999998</v>
+      </c>
+      <c r="AE23" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="85">
+        <v>3.9155099999999998</v>
+      </c>
+      <c r="AH23" s="85">
+        <v>4.2280499999999996</v>
+      </c>
+      <c r="AI23" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="78">
+        <v>3.07972</v>
+      </c>
+      <c r="AL23" s="78">
+        <v>3.2082000000000002</v>
+      </c>
+      <c r="AM23" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN23" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO23" s="78">
+        <v>0.8</v>
+      </c>
+      <c r="AP23" s="78">
+        <v>2</v>
+      </c>
+      <c r="AQ23" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR23" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS23" s="78">
+        <v>2.5</v>
+      </c>
+      <c r="AT23" s="78">
+        <v>1.5</v>
+      </c>
+      <c r="AU23" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV23" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW23" s="94">
+        <v>0.6</v>
+      </c>
+      <c r="AX23" s="94">
+        <v>0.5</v>
+      </c>
+      <c r="AY23" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ23" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA23" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB23" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="24" spans="1:54">
+      <c r="A24" s="75" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="75" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D24" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E24" s="83">
+        <v>2.7520000000000002</v>
+      </c>
+      <c r="F24" s="83">
+        <v>7.8857800000000005</v>
+      </c>
+      <c r="G24" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H24" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I24" s="83">
+        <v>1.5224000000000002</v>
+      </c>
+      <c r="J24" s="83">
+        <v>3.9784899999999999</v>
+      </c>
+      <c r="K24" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L24" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M24" s="83">
+        <v>0.31045</v>
+      </c>
+      <c r="N24" s="83">
+        <v>1.3123099999999999</v>
+      </c>
+      <c r="O24" s="83">
+        <v>0</v>
+      </c>
+      <c r="P24" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="83">
+        <v>0.91173999999999999</v>
+      </c>
+      <c r="R24" s="83">
+        <v>1.0934299999999999</v>
+      </c>
+      <c r="S24" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T24" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U24" s="83">
+        <v>0.88294000000000006</v>
+      </c>
+      <c r="V24" s="83">
+        <v>1.9298300000000002</v>
+      </c>
+      <c r="W24" s="83">
+        <v>0</v>
+      </c>
+      <c r="X24" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="83">
+        <v>3.4345599999999998</v>
+      </c>
+      <c r="Z24" s="83">
+        <v>16.300419999999999</v>
+      </c>
+      <c r="AA24" s="83"/>
+      <c r="AB24" s="83"/>
+      <c r="AC24" s="83">
+        <v>1.5333899999999998</v>
+      </c>
+      <c r="AD24" s="83">
+        <v>8.1037999999999997</v>
+      </c>
+      <c r="AE24" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="85">
+        <v>1.01484</v>
+      </c>
+      <c r="AH24" s="85">
+        <v>4.8591699999999998</v>
+      </c>
+      <c r="AI24" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="78">
+        <v>0.91464999999999996</v>
+      </c>
+      <c r="AL24" s="78">
+        <v>3.8769399999999998</v>
+      </c>
+      <c r="AM24" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN24" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO24" s="78">
+        <v>0.5</v>
+      </c>
+      <c r="AP24" s="78">
+        <v>2.6</v>
+      </c>
+      <c r="AQ24" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR24" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS24" s="78">
+        <v>0.3</v>
+      </c>
+      <c r="AT24" s="78">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AU24" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV24" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW24" s="94">
+        <v>0.2</v>
+      </c>
+      <c r="AX24" s="94">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AY24" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ24" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA24" s="94">
+        <v>0</v>
+      </c>
+      <c r="BB24" s="94">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:54">
+      <c r="A25" s="75" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" s="75" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D25" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E25" s="83">
+        <v>3.843</v>
+      </c>
+      <c r="F25" s="83">
+        <v>22.68008</v>
+      </c>
+      <c r="G25" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H25" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I25" s="83">
+        <v>0.3196</v>
+      </c>
+      <c r="J25" s="83">
+        <v>1.0563400000000001</v>
+      </c>
+      <c r="K25" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L25" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M25" s="83">
+        <v>0.53744000000000003</v>
+      </c>
+      <c r="N25" s="83">
+        <v>3.0147200000000001</v>
+      </c>
+      <c r="O25" s="83">
+        <v>0</v>
+      </c>
+      <c r="P25" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="83">
+        <v>60.0749</v>
+      </c>
+      <c r="R25" s="83">
+        <v>49.568449999999999</v>
+      </c>
+      <c r="S25" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T25" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U25" s="83">
+        <v>66.32723</v>
+      </c>
+      <c r="V25" s="83">
+        <v>8.2583500000000001</v>
+      </c>
+      <c r="W25" s="83">
+        <v>0</v>
+      </c>
+      <c r="X25" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="83">
+        <v>3.3375699999999999</v>
+      </c>
+      <c r="Z25" s="83">
+        <v>24.860309999999998</v>
+      </c>
+      <c r="AA25" s="83">
+        <v>9.1999999999999998E-2</v>
+      </c>
+      <c r="AB25" s="83">
+        <v>0.2205</v>
+      </c>
+      <c r="AC25" s="83">
+        <v>263.81638000000004</v>
+      </c>
+      <c r="AD25" s="83">
+        <v>799.94325000000003</v>
+      </c>
+      <c r="AE25" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="85">
+        <v>24.334849999999999</v>
+      </c>
+      <c r="AH25" s="85">
+        <v>74.719340000000003</v>
+      </c>
+      <c r="AI25" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ25" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK25" s="78">
+        <v>1.1876800000000001</v>
+      </c>
+      <c r="AL25" s="78">
+        <v>5.2180499999999999</v>
+      </c>
+      <c r="AM25" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN25" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO25" s="78">
+        <v>105.3</v>
+      </c>
+      <c r="AP25" s="78">
+        <v>324.3</v>
+      </c>
+      <c r="AQ25" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR25" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS25" s="78">
+        <v>0.5</v>
+      </c>
+      <c r="AT25" s="78">
+        <v>2</v>
+      </c>
+      <c r="AU25" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV25" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW25" s="94">
+        <v>0.5</v>
+      </c>
+      <c r="AX25" s="94">
+        <v>2</v>
+      </c>
+      <c r="AY25" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ25" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA25" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB25" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="26" spans="1:54">
+      <c r="A26" s="75" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="75" t="s">
+        <v>40</v>
+      </c>
+      <c r="C26" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D26" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E26" s="83">
+        <v>38.023599999999995</v>
+      </c>
+      <c r="F26" s="83">
+        <v>48.800659999999986</v>
+      </c>
+      <c r="G26" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H26" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I26" s="83">
+        <v>38.629200000000012</v>
+      </c>
+      <c r="J26" s="83">
+        <v>8.7210099999999997</v>
+      </c>
+      <c r="K26" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L26" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M26" s="83">
+        <v>11.438100000000002</v>
+      </c>
+      <c r="N26" s="83">
+        <v>4.7282900000000003</v>
+      </c>
+      <c r="O26" s="83">
+        <v>0</v>
+      </c>
+      <c r="P26" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="83">
+        <v>20.268999999999998</v>
+      </c>
+      <c r="R26" s="83">
+        <v>16.097639999999998</v>
+      </c>
+      <c r="S26" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T26" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U26" s="83">
+        <v>388.86481000000003</v>
+      </c>
+      <c r="V26" s="83">
+        <v>318.59235000000001</v>
+      </c>
+      <c r="W26" s="83">
+        <v>0</v>
+      </c>
+      <c r="X26" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="83">
+        <v>615.42006000000003</v>
+      </c>
+      <c r="Z26" s="83">
+        <v>504.24990000000003</v>
+      </c>
+      <c r="AA26" s="83"/>
+      <c r="AB26" s="83"/>
+      <c r="AC26" s="83">
+        <v>939.80048999999997</v>
+      </c>
+      <c r="AD26" s="83">
+        <v>581.60848999999996</v>
+      </c>
+      <c r="AE26" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="85">
+        <v>810.00728000000004</v>
+      </c>
+      <c r="AH26" s="85">
+        <v>540.82493999999997</v>
+      </c>
+      <c r="AI26" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ26" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK26" s="78">
+        <v>191.54445999999999</v>
+      </c>
+      <c r="AL26" s="78">
+        <v>150.30521999999999</v>
+      </c>
+      <c r="AM26" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN26" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO26" s="78">
+        <v>229</v>
+      </c>
+      <c r="AP26" s="78">
+        <v>83.3</v>
+      </c>
+      <c r="AQ26" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR26" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS26" s="78">
+        <v>80</v>
+      </c>
+      <c r="AT26" s="78">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="AU26" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV26" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW26" s="94">
+        <v>50.7</v>
+      </c>
+      <c r="AX26" s="94">
+        <v>42.5</v>
+      </c>
+      <c r="AY26" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ26" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA26" s="94">
+        <v>0</v>
+      </c>
+      <c r="BB26" s="94">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:54">
+      <c r="A27" s="75" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="75" t="s">
+        <v>42</v>
+      </c>
+      <c r="C27" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D27" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E27" s="83">
+        <v>106.80891999999999</v>
+      </c>
+      <c r="F27" s="83">
+        <v>127.51860000000002</v>
+      </c>
+      <c r="G27" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H27" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I27" s="83">
+        <v>94.751000000000062</v>
+      </c>
+      <c r="J27" s="83">
+        <v>54.721789999999977</v>
+      </c>
+      <c r="K27" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L27" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M27" s="83">
+        <v>6.0245600000000001</v>
+      </c>
+      <c r="N27" s="83">
+        <v>11.919150000000004</v>
+      </c>
+      <c r="O27" s="83">
+        <v>0</v>
+      </c>
+      <c r="P27" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="83">
+        <v>4.8293999999999997</v>
+      </c>
+      <c r="R27" s="83">
+        <v>8.9143699999999999</v>
+      </c>
+      <c r="S27" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T27" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U27" s="83">
+        <v>27.93045</v>
+      </c>
+      <c r="V27" s="83">
+        <v>50.621589999999998</v>
+      </c>
+      <c r="W27" s="83">
+        <v>0</v>
+      </c>
+      <c r="X27" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="83">
+        <v>20.63372</v>
+      </c>
+      <c r="Z27" s="83">
+        <v>65.525170000000003</v>
+      </c>
+      <c r="AA27" s="83"/>
+      <c r="AB27" s="83"/>
+      <c r="AC27" s="83">
+        <v>94.198639999999997</v>
+      </c>
+      <c r="AD27" s="83">
+        <v>93.093589999999992</v>
+      </c>
+      <c r="AE27" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="85">
+        <v>27.819590000000002</v>
+      </c>
+      <c r="AH27" s="85">
+        <v>66.171949999999995</v>
+      </c>
+      <c r="AI27" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="78">
+        <v>24.62819</v>
+      </c>
+      <c r="AL27" s="78">
+        <v>46.914119999999997</v>
+      </c>
+      <c r="AM27" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN27" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO27" s="78">
+        <v>92.1</v>
+      </c>
+      <c r="AP27" s="78">
+        <v>134</v>
+      </c>
+      <c r="AQ27" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR27" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS27" s="78">
+        <v>10.4</v>
+      </c>
+      <c r="AT27" s="78">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="AU27" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV27" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW27" s="94">
+        <v>7.8</v>
+      </c>
+      <c r="AX27" s="94">
+        <v>16.2</v>
+      </c>
+      <c r="AY27" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ27" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA27" s="94">
+        <v>0</v>
+      </c>
+      <c r="BB27" s="94">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:54">
+      <c r="A28" s="75" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="75" t="s">
+        <v>44</v>
+      </c>
+      <c r="C28" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D28" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E28" s="83">
+        <v>744.3892000000003</v>
+      </c>
+      <c r="F28" s="83">
+        <v>667.29482999999993</v>
+      </c>
+      <c r="G28" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H28" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I28" s="83">
+        <v>268.08600000000001</v>
+      </c>
+      <c r="J28" s="83">
+        <v>231.44960000000003</v>
+      </c>
+      <c r="K28" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L28" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M28" s="83">
+        <v>244.46164000000005</v>
+      </c>
+      <c r="N28" s="83">
+        <v>212.89202000000006</v>
+      </c>
+      <c r="O28" s="83">
+        <v>0</v>
+      </c>
+      <c r="P28" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="83">
+        <v>328.74299999999999</v>
+      </c>
+      <c r="R28" s="83">
+        <v>226.95152999999999</v>
+      </c>
+      <c r="S28" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T28" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U28" s="83">
+        <v>365.49194999999997</v>
+      </c>
+      <c r="V28" s="83">
+        <v>281.80786999999998</v>
+      </c>
+      <c r="W28" s="83">
+        <v>0</v>
+      </c>
+      <c r="X28" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="83">
+        <v>593.52464999999995</v>
+      </c>
+      <c r="Z28" s="83">
+        <v>540.43190000000004</v>
+      </c>
+      <c r="AA28" s="83"/>
+      <c r="AB28" s="83"/>
+      <c r="AC28" s="83">
+        <v>458.25887000000012</v>
+      </c>
+      <c r="AD28" s="83">
+        <v>502.08841000000001</v>
+      </c>
+      <c r="AE28" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="85">
+        <v>1322.1518699999999</v>
+      </c>
+      <c r="AH28" s="85">
+        <v>910.19709999999998</v>
+      </c>
+      <c r="AI28" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ28" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="78">
+        <v>2260.3775300000002</v>
+      </c>
+      <c r="AL28" s="78">
+        <v>1387.0585599999999</v>
+      </c>
+      <c r="AM28" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN28" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO28" s="78">
+        <v>1591.4</v>
+      </c>
+      <c r="AP28" s="78">
+        <v>1134</v>
+      </c>
+      <c r="AQ28" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR28" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS28" s="78">
+        <v>1082.7</v>
+      </c>
+      <c r="AT28" s="78">
+        <v>693.6</v>
+      </c>
+      <c r="AU28" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV28" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW28" s="94">
+        <v>815.7</v>
+      </c>
+      <c r="AX28" s="94">
+        <v>536.9</v>
+      </c>
+      <c r="AY28" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ28" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA28" s="94">
+        <v>600.1</v>
+      </c>
+      <c r="BB28" s="94">
+        <v>330.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:54">
+      <c r="A29" s="75" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29" s="75" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D29" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E29" s="83">
+        <v>316.76580000000001</v>
+      </c>
+      <c r="F29" s="83">
+        <v>435.6529700000001</v>
+      </c>
+      <c r="G29" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H29" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I29" s="83">
+        <v>279.05081999999999</v>
+      </c>
+      <c r="J29" s="83">
+        <v>340.80948000000006</v>
+      </c>
+      <c r="K29" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L29" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M29" s="83">
+        <v>750.8573899999999</v>
+      </c>
+      <c r="N29" s="83">
+        <v>713.4467800000001</v>
+      </c>
+      <c r="O29" s="83">
+        <v>0</v>
+      </c>
+      <c r="P29" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="83">
+        <v>186.52802</v>
+      </c>
+      <c r="R29" s="83">
+        <v>238.43779000000001</v>
+      </c>
+      <c r="S29" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T29" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U29" s="83">
+        <v>95.804759999999987</v>
+      </c>
+      <c r="V29" s="83">
+        <v>213.42330999999996</v>
+      </c>
+      <c r="W29" s="83">
+        <v>0</v>
+      </c>
+      <c r="X29" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="83">
+        <v>133.88704999999999</v>
+      </c>
+      <c r="Z29" s="83">
+        <v>127.90824000000001</v>
+      </c>
+      <c r="AA29" s="83"/>
+      <c r="AB29" s="83"/>
+      <c r="AC29" s="83">
+        <v>151.79908</v>
+      </c>
+      <c r="AD29" s="83">
+        <v>175.67839000000001</v>
+      </c>
+      <c r="AE29" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="85">
+        <v>46.51999</v>
+      </c>
+      <c r="AH29" s="85">
+        <v>90.338459999999998</v>
+      </c>
+      <c r="AI29" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK29" s="78">
+        <v>44.114490000000004</v>
+      </c>
+      <c r="AL29" s="78">
+        <v>58.689770000000003</v>
+      </c>
+      <c r="AM29" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN29" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO29" s="78">
+        <v>42</v>
+      </c>
+      <c r="AP29" s="78">
+        <v>35.1</v>
+      </c>
+      <c r="AQ29" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR29" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS29" s="78">
+        <v>11.5</v>
+      </c>
+      <c r="AT29" s="78">
+        <v>6.6</v>
+      </c>
+      <c r="AU29" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV29" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW29" s="94">
+        <v>10.1</v>
+      </c>
+      <c r="AX29" s="94">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AY29" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ29" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA29" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB29" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="30" spans="1:54">
+      <c r="A30" s="75" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" s="75" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D30" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E30" s="83">
+        <v>19.251000000000001</v>
+      </c>
+      <c r="F30" s="83">
+        <v>23.57403</v>
+      </c>
+      <c r="G30" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H30" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I30" s="83">
+        <v>52.370530000000002</v>
+      </c>
+      <c r="J30" s="83">
+        <v>25.493299999999998</v>
+      </c>
+      <c r="K30" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L30" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M30" s="83">
+        <v>202.61079999999998</v>
+      </c>
+      <c r="N30" s="83">
+        <v>45.339059999999996</v>
+      </c>
+      <c r="O30" s="83">
+        <v>0</v>
+      </c>
+      <c r="P30" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="83">
+        <v>7.1</v>
+      </c>
+      <c r="R30" s="83">
+        <v>4.3616200000000003</v>
+      </c>
+      <c r="S30" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T30" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U30" s="83">
+        <v>9.552999999999999</v>
+      </c>
+      <c r="V30" s="83">
+        <v>11.13287</v>
+      </c>
+      <c r="W30" s="83">
+        <v>0</v>
+      </c>
+      <c r="X30" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="83">
+        <v>190.67348000000001</v>
+      </c>
+      <c r="Z30" s="83">
+        <v>28.3047</v>
+      </c>
+      <c r="AA30" s="83"/>
+      <c r="AB30" s="83"/>
+      <c r="AC30" s="83">
+        <v>567.75329000000011</v>
+      </c>
+      <c r="AD30" s="83">
+        <v>167.34028000000004</v>
+      </c>
+      <c r="AE30" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="85">
+        <v>486.19770999999997</v>
+      </c>
+      <c r="AH30" s="85">
+        <v>98.170079999999999</v>
+      </c>
+      <c r="AI30" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="78">
+        <v>444.40190999999999</v>
+      </c>
+      <c r="AL30" s="78">
+        <v>97.158280000000005</v>
+      </c>
+      <c r="AM30" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN30" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO30" s="78">
+        <v>61</v>
+      </c>
+      <c r="AP30" s="78">
+        <v>18.8</v>
+      </c>
+      <c r="AQ30" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR30" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS30" s="78">
+        <v>38.9</v>
+      </c>
+      <c r="AT30" s="78">
+        <v>17.8</v>
+      </c>
+      <c r="AU30" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV30" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW30" s="94">
+        <v>18.8</v>
+      </c>
+      <c r="AX30" s="94">
+        <v>7.8</v>
+      </c>
+      <c r="AY30" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ30" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA30" s="94">
+        <v>165.4</v>
+      </c>
+      <c r="BB30" s="94">
+        <v>62.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:54">
+      <c r="A31" s="75" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31" s="75" t="s">
+        <v>50</v>
+      </c>
+      <c r="C31" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D31" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E31" s="83">
+        <v>7128.966199999998</v>
+      </c>
+      <c r="F31" s="83">
+        <v>4362.3693799999992</v>
+      </c>
+      <c r="G31" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H31" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I31" s="83">
+        <v>7045.8933500000021</v>
+      </c>
+      <c r="J31" s="83">
+        <v>3169.232950000001</v>
+      </c>
+      <c r="K31" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L31" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M31" s="83">
+        <v>6981.5929500000011</v>
+      </c>
+      <c r="N31" s="83">
+        <v>3473.6689500000011</v>
+      </c>
+      <c r="O31" s="83">
+        <v>0</v>
+      </c>
+      <c r="P31" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="83">
+        <v>5976.9176600000001</v>
+      </c>
+      <c r="R31" s="83">
+        <v>2929.2230399999999</v>
+      </c>
+      <c r="S31" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T31" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U31" s="83">
+        <v>7137.1499999999987</v>
+      </c>
+      <c r="V31" s="83">
+        <v>3367.9711400000001</v>
+      </c>
+      <c r="W31" s="83">
+        <v>0</v>
+      </c>
+      <c r="X31" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="83">
+        <v>4040.6172099999999</v>
+      </c>
+      <c r="Z31" s="83">
+        <v>2113.50371</v>
+      </c>
+      <c r="AA31" s="83"/>
+      <c r="AB31" s="83"/>
+      <c r="AC31" s="83">
+        <v>4681.1466300000002</v>
+      </c>
+      <c r="AD31" s="83">
+        <v>2175.8001700000004</v>
+      </c>
+      <c r="AE31" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="85">
+        <v>4197.1562999999996</v>
+      </c>
+      <c r="AH31" s="85">
+        <v>1921.9253000000001</v>
+      </c>
+      <c r="AI31" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ31" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK31" s="78">
+        <v>5428.5958600000004</v>
+      </c>
+      <c r="AL31" s="78">
+        <v>2583.60257</v>
+      </c>
+      <c r="AM31" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN31" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO31" s="78">
+        <v>3812.3</v>
+      </c>
+      <c r="AP31" s="78">
+        <v>1866</v>
+      </c>
+      <c r="AQ31" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR31" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS31" s="78">
+        <v>3509.2</v>
+      </c>
+      <c r="AT31" s="78">
+        <v>1807.4</v>
+      </c>
+      <c r="AU31" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV31" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW31" s="94">
+        <v>2206.8000000000002</v>
+      </c>
+      <c r="AX31" s="94">
+        <v>1232.0999999999999</v>
+      </c>
+      <c r="AY31" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ31" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA31" s="94">
+        <v>1669.7</v>
+      </c>
+      <c r="BB31" s="94">
+        <v>879.7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:54">
+      <c r="A32" s="75" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="C32" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D32" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E32" s="83">
+        <v>408.12100000000004</v>
+      </c>
+      <c r="F32" s="83">
+        <v>505.43462</v>
+      </c>
+      <c r="G32" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H32" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I32" s="83">
+        <v>419.00360000000001</v>
+      </c>
+      <c r="J32" s="83">
+        <v>346.8005599999999</v>
+      </c>
+      <c r="K32" s="83">
+        <v>17.419</v>
+      </c>
+      <c r="L32" s="83">
+        <v>23.259889999999999</v>
+      </c>
+      <c r="M32" s="83">
+        <v>679.35609000000022</v>
+      </c>
+      <c r="N32" s="83">
+        <v>587.15111999999999</v>
+      </c>
+      <c r="O32" s="83">
+        <v>0</v>
+      </c>
+      <c r="P32" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="83">
+        <v>338.85212999999999</v>
+      </c>
+      <c r="R32" s="83">
+        <v>381.94283000000001</v>
+      </c>
+      <c r="S32" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T32" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U32" s="83">
+        <v>169.48899999999998</v>
+      </c>
+      <c r="V32" s="83">
+        <v>82.651219999999995</v>
+      </c>
+      <c r="W32" s="83">
+        <v>0</v>
+      </c>
+      <c r="X32" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="83">
+        <v>197.81344000000001</v>
+      </c>
+      <c r="Z32" s="83">
+        <v>132.39115000000001</v>
+      </c>
+      <c r="AA32" s="83"/>
+      <c r="AB32" s="83"/>
+      <c r="AC32" s="83">
+        <v>67.355459999999994</v>
+      </c>
+      <c r="AD32" s="83">
+        <v>106.67828999999999</v>
+      </c>
+      <c r="AE32" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF32" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG32" s="85">
+        <v>8.2439</v>
+      </c>
+      <c r="AH32" s="85">
+        <v>11.2403</v>
+      </c>
+      <c r="AI32" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ32" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK32" s="78">
+        <v>407.40003999999999</v>
+      </c>
+      <c r="AL32" s="78">
+        <v>490.62482</v>
+      </c>
+      <c r="AM32" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN32" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO32" s="78">
+        <v>416.5</v>
+      </c>
+      <c r="AP32" s="78">
+        <v>428.5</v>
+      </c>
+      <c r="AQ32" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR32" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS32" s="78">
+        <v>244.1</v>
+      </c>
+      <c r="AT32" s="78">
+        <v>181.5</v>
+      </c>
+      <c r="AU32" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV32" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW32" s="94">
+        <v>203.7</v>
+      </c>
+      <c r="AX32" s="94">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="AY32" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ32" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA32" s="94">
+        <v>284.89999999999998</v>
+      </c>
+      <c r="BB32" s="94">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="33" spans="1:54">
+      <c r="A33" s="75" t="s">
+        <v>53</v>
+      </c>
+      <c r="B33" s="75" t="s">
+        <v>54</v>
+      </c>
+      <c r="C33" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D33" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E33" s="83">
+        <v>236.11899999999991</v>
+      </c>
+      <c r="F33" s="83">
+        <v>231.57879999999994</v>
+      </c>
+      <c r="G33" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H33" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I33" s="83">
+        <v>444.37600000000009</v>
+      </c>
+      <c r="J33" s="83">
+        <v>340.34483999999998</v>
+      </c>
+      <c r="K33" s="83">
+        <v>17.420000000000002</v>
+      </c>
+      <c r="L33" s="83">
+        <v>10.86678</v>
+      </c>
+      <c r="M33" s="83">
+        <v>305.45978000000002</v>
+      </c>
+      <c r="N33" s="83">
+        <v>248.83540000000005</v>
+      </c>
+      <c r="O33" s="83">
+        <v>19.846399999999999</v>
+      </c>
+      <c r="P33" s="83">
+        <v>10.300280000000001</v>
+      </c>
+      <c r="Q33" s="83">
+        <v>73.930850000000007</v>
+      </c>
+      <c r="R33" s="83">
+        <v>61.425960000000003</v>
+      </c>
+      <c r="S33" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T33" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U33" s="83">
+        <v>27.599610000000002</v>
+      </c>
+      <c r="V33" s="83">
+        <v>34.374309999999994</v>
+      </c>
+      <c r="W33" s="83">
+        <v>0</v>
+      </c>
+      <c r="X33" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="83">
+        <v>169.24969999999999</v>
+      </c>
+      <c r="Z33" s="83">
+        <v>175.2912</v>
+      </c>
+      <c r="AA33" s="83"/>
+      <c r="AB33" s="83"/>
+      <c r="AC33" s="83">
+        <v>418.07051999999999</v>
+      </c>
+      <c r="AD33" s="83">
+        <v>273.77505000000002</v>
+      </c>
+      <c r="AE33" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="85">
+        <v>228.26187999999999</v>
+      </c>
+      <c r="AH33" s="85">
+        <v>215.72879</v>
+      </c>
+      <c r="AI33" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ33" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK33" s="78">
+        <v>840.06971999999996</v>
+      </c>
+      <c r="AL33" s="78">
+        <v>797.03098999999997</v>
+      </c>
+      <c r="AM33" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN33" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO33" s="78">
+        <v>1126.5999999999999</v>
+      </c>
+      <c r="AP33" s="78">
+        <v>1044.5</v>
+      </c>
+      <c r="AQ33" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR33" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS33" s="78">
+        <v>1028.5</v>
+      </c>
+      <c r="AT33" s="78">
+        <v>801.2</v>
+      </c>
+      <c r="AU33" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV33" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW33" s="94">
+        <v>431.1</v>
+      </c>
+      <c r="AX33" s="94">
+        <v>393</v>
+      </c>
+      <c r="AY33" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ33" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA33" s="94">
+        <v>475.4</v>
+      </c>
+      <c r="BB33" s="94">
+        <v>431.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:54">
+      <c r="A34" s="75" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34" s="75" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D34" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E34" s="83">
+        <v>6.2147999999999994</v>
+      </c>
+      <c r="F34" s="83">
+        <v>8.5373300000000008</v>
+      </c>
+      <c r="G34" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H34" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I34" s="83">
+        <v>9.4957799999999981</v>
+      </c>
+      <c r="J34" s="83">
+        <v>18.364999999999998</v>
+      </c>
+      <c r="K34" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L34" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M34" s="83">
+        <v>9.1587399999999981</v>
+      </c>
+      <c r="N34" s="83">
+        <v>26.165240000000004</v>
+      </c>
+      <c r="O34" s="83">
+        <v>0</v>
+      </c>
+      <c r="P34" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="83">
+        <v>11.16526</v>
+      </c>
+      <c r="R34" s="83">
+        <v>28.655270000000002</v>
+      </c>
+      <c r="S34" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T34" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U34" s="83">
+        <v>14.360720000000004</v>
+      </c>
+      <c r="V34" s="83">
+        <v>33.142690000000002</v>
+      </c>
+      <c r="W34" s="83">
+        <v>0</v>
+      </c>
+      <c r="X34" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="83">
+        <v>17.613900000000001</v>
+      </c>
+      <c r="Z34" s="83">
+        <v>41.859810000000003</v>
+      </c>
+      <c r="AA34" s="83"/>
+      <c r="AB34" s="83"/>
+      <c r="AC34" s="83">
+        <v>11.71438</v>
+      </c>
+      <c r="AD34" s="83">
+        <v>34.562069999999999</v>
+      </c>
+      <c r="AE34" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="85">
+        <v>9.2971500000000002</v>
+      </c>
+      <c r="AH34" s="85">
+        <v>27.03631</v>
+      </c>
+      <c r="AI34" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK34" s="78">
+        <v>66.096199999999996</v>
+      </c>
+      <c r="AL34" s="78">
+        <v>55.930210000000002</v>
+      </c>
+      <c r="AM34" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN34" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO34" s="78">
+        <v>9</v>
+      </c>
+      <c r="AP34" s="78">
+        <v>31.2</v>
+      </c>
+      <c r="AQ34" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR34" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS34" s="78">
+        <v>19.3</v>
+      </c>
+      <c r="AT34" s="78">
+        <v>70.5</v>
+      </c>
+      <c r="AU34" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV34" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW34" s="94">
+        <v>17.5</v>
+      </c>
+      <c r="AX34" s="94">
+        <v>63</v>
+      </c>
+      <c r="AY34" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ34" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA34" s="94">
+        <v>7.8</v>
+      </c>
+      <c r="BB34" s="94">
+        <v>33.6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:54">
+      <c r="A35" s="75" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35" s="75" t="s">
+        <v>58</v>
+      </c>
+      <c r="C35" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D35" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E35" s="83">
+        <v>17.2865</v>
+      </c>
+      <c r="F35" s="83">
+        <v>34.346180000000004</v>
+      </c>
+      <c r="G35" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H35" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I35" s="83">
+        <v>10.487580000000001</v>
+      </c>
+      <c r="J35" s="83">
+        <v>17.853199999999994</v>
+      </c>
+      <c r="K35" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L35" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M35" s="83">
+        <v>3.2649499999999998</v>
+      </c>
+      <c r="N35" s="83">
+        <v>7.88626</v>
+      </c>
+      <c r="O35" s="83">
+        <v>0</v>
+      </c>
+      <c r="P35" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="83">
+        <v>13.871919999999999</v>
+      </c>
+      <c r="R35" s="83">
+        <v>18.031490000000002</v>
+      </c>
+      <c r="S35" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T35" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U35" s="83">
+        <v>3.4152699999999996</v>
+      </c>
+      <c r="V35" s="83">
+        <v>10.711789999999999</v>
+      </c>
+      <c r="W35" s="83">
+        <v>0</v>
+      </c>
+      <c r="X35" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="83">
+        <v>113.06948</v>
+      </c>
+      <c r="Z35" s="83">
+        <v>33.381509999999999</v>
+      </c>
+      <c r="AA35" s="83"/>
+      <c r="AB35" s="83"/>
+      <c r="AC35" s="83">
+        <v>26.428320000000003</v>
+      </c>
+      <c r="AD35" s="83">
+        <v>24.381509999999999</v>
+      </c>
+      <c r="AE35" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="85">
+        <v>46.694589999999998</v>
+      </c>
+      <c r="AH35" s="85">
+        <v>36.05706</v>
+      </c>
+      <c r="AI35" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="78">
+        <v>70.373760000000004</v>
+      </c>
+      <c r="AL35" s="78">
+        <v>45.39678</v>
+      </c>
+      <c r="AM35" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="78">
+        <v>228.4</v>
+      </c>
+      <c r="AP35" s="78">
+        <v>117.2</v>
+      </c>
+      <c r="AQ35" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="78">
+        <v>98.9</v>
+      </c>
+      <c r="AT35" s="78">
+        <v>49.8</v>
+      </c>
+      <c r="AU35" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV35" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW35" s="94">
+        <v>11.9</v>
+      </c>
+      <c r="AX35" s="94">
+        <v>11.4</v>
+      </c>
+      <c r="AY35" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ35" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA35" s="94">
+        <v>19.2</v>
+      </c>
+      <c r="BB35" s="94">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:54">
+      <c r="A36" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36" s="75" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D36" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E36" s="83">
+        <v>3.1526999999999998</v>
+      </c>
+      <c r="F36" s="83">
+        <v>14.422829999999996</v>
+      </c>
+      <c r="G36" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H36" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I36" s="83">
+        <v>4.0958299999999994</v>
+      </c>
+      <c r="J36" s="83">
+        <v>23.916959999999996</v>
+      </c>
+      <c r="K36" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L36" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M36" s="83">
+        <v>3.4465600000000007</v>
+      </c>
+      <c r="N36" s="83">
+        <v>23.299639999999989</v>
+      </c>
+      <c r="O36" s="83">
+        <v>0</v>
+      </c>
+      <c r="P36" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="83">
+        <v>7.5456799999999999</v>
+      </c>
+      <c r="R36" s="83">
+        <v>34.595570000000002</v>
+      </c>
+      <c r="S36" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T36" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U36" s="83">
+        <v>8.6183499999999995</v>
+      </c>
+      <c r="V36" s="83">
+        <v>27.326009999999993</v>
+      </c>
+      <c r="W36" s="83">
+        <v>0</v>
+      </c>
+      <c r="X36" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="83">
+        <v>19.70356</v>
+      </c>
+      <c r="Z36" s="83">
+        <v>60.474460000000001</v>
+      </c>
+      <c r="AA36" s="83"/>
+      <c r="AB36" s="83"/>
+      <c r="AC36" s="83">
+        <v>18.653969999999997</v>
+      </c>
+      <c r="AD36" s="83">
+        <v>58.663089999999997</v>
+      </c>
+      <c r="AE36" s="85">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AF36" s="85">
+        <v>0.02</v>
+      </c>
+      <c r="AG36" s="85">
+        <v>33.722169999999998</v>
+      </c>
+      <c r="AH36" s="85">
+        <v>98.510890000000003</v>
+      </c>
+      <c r="AI36" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ36" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK36" s="78">
+        <v>20.664259999999999</v>
+      </c>
+      <c r="AL36" s="78">
+        <v>64.213790000000003</v>
+      </c>
+      <c r="AM36" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN36" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="78">
+        <v>11.1</v>
+      </c>
+      <c r="AP36" s="78">
+        <v>31.8</v>
+      </c>
+      <c r="AQ36" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR36" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS36" s="78">
+        <v>6.2</v>
+      </c>
+      <c r="AT36" s="78">
+        <v>24.6</v>
+      </c>
+      <c r="AU36" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV36" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW36" s="94">
+        <v>5.7</v>
+      </c>
+      <c r="AX36" s="94">
+        <v>20.7</v>
+      </c>
+      <c r="AY36" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ36" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA36" s="94">
+        <v>0.6</v>
+      </c>
+      <c r="BB36" s="94">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:54">
+      <c r="A37" s="75" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37" s="75" t="s">
+        <v>62</v>
+      </c>
+      <c r="C37" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D37" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E37" s="83">
+        <v>7.2000000000000008E-2</v>
+      </c>
+      <c r="F37" s="83">
+        <v>0.41869000000000001</v>
+      </c>
+      <c r="G37" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H37" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I37" s="83">
+        <v>0.32320000000000004</v>
+      </c>
+      <c r="J37" s="83">
+        <v>2.0773899999999998</v>
+      </c>
+      <c r="K37" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L37" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M37" s="83">
+        <v>0.65752999999999984</v>
+      </c>
+      <c r="N37" s="83">
+        <v>4.1429599999999995</v>
+      </c>
+      <c r="O37" s="83">
+        <v>0</v>
+      </c>
+      <c r="P37" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="83">
+        <v>0.5776</v>
+      </c>
+      <c r="R37" s="83">
+        <v>2.6151399999999998</v>
+      </c>
+      <c r="S37" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T37" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U37" s="83">
+        <v>0.69447999999999988</v>
+      </c>
+      <c r="V37" s="83">
+        <v>2.8949200000000004</v>
+      </c>
+      <c r="W37" s="83">
+        <v>0</v>
+      </c>
+      <c r="X37" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="83">
+        <v>0.87946999999999997</v>
+      </c>
+      <c r="Z37" s="83">
+        <v>3.6239300000000001</v>
+      </c>
+      <c r="AA37" s="83"/>
+      <c r="AB37" s="83"/>
+      <c r="AC37" s="83">
+        <v>0.38813999999999999</v>
+      </c>
+      <c r="AD37" s="83">
+        <v>1.2795000000000001</v>
+      </c>
+      <c r="AE37" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG37" s="85">
+        <v>0.32380999999999999</v>
+      </c>
+      <c r="AH37" s="85">
+        <v>0.74973000000000001</v>
+      </c>
+      <c r="AI37" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ37" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK37" s="78">
+        <v>0.59565999999999997</v>
+      </c>
+      <c r="AL37" s="78">
+        <v>1.92679</v>
+      </c>
+      <c r="AM37" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN37" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO37" s="78">
+        <v>0.5</v>
+      </c>
+      <c r="AP37" s="78">
+        <v>1.9</v>
+      </c>
+      <c r="AQ37" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR37" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS37" s="78">
+        <v>0.6</v>
+      </c>
+      <c r="AT37" s="78">
+        <v>1.8</v>
+      </c>
+      <c r="AU37" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV37" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW37" s="94">
+        <v>0.5</v>
+      </c>
+      <c r="AX37" s="94">
+        <v>1.6</v>
+      </c>
+      <c r="AY37" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ37" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA37" s="94">
+        <v>0.1</v>
+      </c>
+      <c r="BB37" s="94">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:54">
+      <c r="A38" s="75" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38" s="75" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D38" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E38" s="83">
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="F38" s="83">
+        <v>0.72326999999999997</v>
+      </c>
+      <c r="G38" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H38" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I38" s="83">
+        <v>0.11156000000000001</v>
+      </c>
+      <c r="J38" s="83">
+        <v>2.4707599999999998</v>
+      </c>
+      <c r="K38" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L38" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M38" s="83">
+        <v>0.22194</v>
+      </c>
+      <c r="N38" s="83">
+        <v>4.8008699999999997</v>
+      </c>
+      <c r="O38" s="83">
+        <v>0</v>
+      </c>
+      <c r="P38" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="83">
+        <v>0.50697999999999999</v>
+      </c>
+      <c r="R38" s="83">
+        <v>3.3296000000000001</v>
+      </c>
+      <c r="S38" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T38" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U38" s="83">
+        <v>0.98987000000000014</v>
+      </c>
+      <c r="V38" s="83">
+        <v>4.3843700000000005</v>
+      </c>
+      <c r="W38" s="83">
+        <v>0</v>
+      </c>
+      <c r="X38" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="83">
+        <v>0.94511999999999996</v>
+      </c>
+      <c r="Z38" s="83">
+        <v>5.73055</v>
+      </c>
+      <c r="AA38" s="83"/>
+      <c r="AB38" s="83"/>
+      <c r="AC38" s="83">
+        <v>0.79661000000000004</v>
+      </c>
+      <c r="AD38" s="83">
+        <v>3.4256799999999998</v>
+      </c>
+      <c r="AE38" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="85">
+        <v>0.48737000000000003</v>
+      </c>
+      <c r="AH38" s="85">
+        <v>2.1993299999999998</v>
+      </c>
+      <c r="AI38" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ38" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK38" s="78">
+        <v>0.78856000000000004</v>
+      </c>
+      <c r="AL38" s="78">
+        <v>4.2233999999999998</v>
+      </c>
+      <c r="AM38" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN38" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO38" s="78">
+        <v>1.5</v>
+      </c>
+      <c r="AP38" s="78">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AQ38" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR38" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS38" s="78">
+        <v>1.6</v>
+      </c>
+      <c r="AT38" s="78">
+        <v>9.5</v>
+      </c>
+      <c r="AU38" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV38" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW38" s="94">
+        <v>1.5</v>
+      </c>
+      <c r="AX38" s="94">
+        <v>7.1</v>
+      </c>
+      <c r="AY38" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ38" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA38" s="94">
+        <v>0.2</v>
+      </c>
+      <c r="BB38" s="94">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:54">
+      <c r="A39" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39" s="75" t="s">
+        <v>66</v>
+      </c>
+      <c r="C39" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D39" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E39" s="83">
+        <v>0.03</v>
+      </c>
+      <c r="F39" s="83">
+        <v>0.50670000000000004</v>
+      </c>
+      <c r="G39" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H39" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I39" s="83">
+        <v>341.2072</v>
+      </c>
+      <c r="J39" s="83">
+        <v>133.92317</v>
+      </c>
+      <c r="K39" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L39" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M39" s="83">
+        <v>7.0190000000000002E-2</v>
+      </c>
+      <c r="N39" s="83">
+        <v>1.5861300000000003</v>
+      </c>
+      <c r="O39" s="83">
+        <v>0</v>
+      </c>
+      <c r="P39" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="83">
+        <v>1.4489999999999999E-2</v>
+      </c>
+      <c r="R39" s="83">
+        <v>0.16144</v>
+      </c>
+      <c r="S39" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T39" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U39" s="83">
+        <v>2.3309999999999997E-2</v>
+      </c>
+      <c r="V39" s="83">
+        <v>0.39451000000000003</v>
+      </c>
+      <c r="W39" s="83">
+        <v>0</v>
+      </c>
+      <c r="X39" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="83">
+        <v>1.755E-2</v>
+      </c>
+      <c r="Z39" s="83">
+        <v>0.16778000000000001</v>
+      </c>
+      <c r="AA39" s="83"/>
+      <c r="AB39" s="83"/>
+      <c r="AC39" s="83">
+        <v>1.7939999999999998E-2</v>
+      </c>
+      <c r="AD39" s="83">
+        <v>0.17012000000000002</v>
+      </c>
+      <c r="AE39" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="85">
+        <v>5.645E-2</v>
+      </c>
+      <c r="AH39" s="85">
+        <v>0.36349999999999999</v>
+      </c>
+      <c r="AI39" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ39" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK39" s="78">
+        <v>0.21154999999999999</v>
+      </c>
+      <c r="AL39" s="78">
+        <v>0.95440000000000003</v>
+      </c>
+      <c r="AM39" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN39" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO39" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="AP39" s="78">
+        <v>0.5</v>
+      </c>
+      <c r="AQ39" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR39" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS39" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="AT39" s="78">
+        <v>0.5</v>
+      </c>
+      <c r="AU39" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV39" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW39" s="94">
+        <v>0.1</v>
+      </c>
+      <c r="AX39" s="94">
+        <v>0.5</v>
+      </c>
+      <c r="AY39" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ39" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA39" s="94">
+        <v>0</v>
+      </c>
+      <c r="BB39" s="94">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:54">
+      <c r="A40" s="75" t="s">
+        <v>67</v>
+      </c>
+      <c r="B40" s="75" t="s">
+        <v>68</v>
+      </c>
+      <c r="C40" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D40" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E40" s="83">
+        <v>0.33180000000000004</v>
+      </c>
+      <c r="F40" s="83">
+        <v>0.84630000000000005</v>
+      </c>
+      <c r="G40" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H40" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I40" s="83">
+        <v>0.58312999999999982</v>
+      </c>
+      <c r="J40" s="83">
+        <v>2.5967000000000007</v>
+      </c>
+      <c r="K40" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L40" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M40" s="83">
+        <v>0.51277000000000017</v>
+      </c>
+      <c r="N40" s="83">
+        <v>2.5542899999999999</v>
+      </c>
+      <c r="O40" s="83">
+        <v>0</v>
+      </c>
+      <c r="P40" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="83">
+        <v>0.50580999999999998</v>
+      </c>
+      <c r="R40" s="83">
+        <v>2.7038700000000002</v>
+      </c>
+      <c r="S40" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T40" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U40" s="83">
+        <v>1.6804900000000003</v>
+      </c>
+      <c r="V40" s="83">
+        <v>3.71434</v>
+      </c>
+      <c r="W40" s="83">
+        <v>0</v>
+      </c>
+      <c r="X40" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="83">
+        <v>1.0261899999999999</v>
+      </c>
+      <c r="Z40" s="83">
+        <v>2.1654900000000001</v>
+      </c>
+      <c r="AA40" s="83"/>
+      <c r="AB40" s="83"/>
+      <c r="AC40" s="83">
+        <v>0.56403999999999999</v>
+      </c>
+      <c r="AD40" s="83">
+        <v>1.4874099999999999</v>
+      </c>
+      <c r="AE40" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="85">
+        <v>2.1378599999999999</v>
+      </c>
+      <c r="AH40" s="85">
+        <v>0.92647999999999997</v>
+      </c>
+      <c r="AI40" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ40" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="78">
+        <v>0.50112000000000001</v>
+      </c>
+      <c r="AL40" s="78">
+        <v>1.5167999999999999</v>
+      </c>
+      <c r="AM40" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN40" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO40" s="78">
+        <v>0.5</v>
+      </c>
+      <c r="AP40" s="78">
+        <v>1.7</v>
+      </c>
+      <c r="AQ40" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR40" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS40" s="78">
+        <v>0.4</v>
+      </c>
+      <c r="AT40" s="78">
+        <v>1.6</v>
+      </c>
+      <c r="AU40" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV40" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW40" s="94">
+        <v>0.4</v>
+      </c>
+      <c r="AX40" s="94">
+        <v>1.3</v>
+      </c>
+      <c r="AY40" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ40" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA40" s="94">
+        <v>0.1</v>
+      </c>
+      <c r="BB40" s="94">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:54">
+      <c r="A41" s="75" t="s">
+        <v>69</v>
+      </c>
+      <c r="B41" s="75" t="s">
+        <v>70</v>
+      </c>
+      <c r="C41" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D41" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E41" s="83">
+        <v>7.1438199999999945</v>
+      </c>
+      <c r="F41" s="83">
+        <v>25.330470000000002</v>
+      </c>
+      <c r="G41" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H41" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I41" s="83">
+        <v>12.876229999999996</v>
+      </c>
+      <c r="J41" s="83">
+        <v>37.820130000000006</v>
+      </c>
+      <c r="K41" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L41" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M41" s="83">
+        <v>11.364829999999998</v>
+      </c>
+      <c r="N41" s="83">
+        <v>31.520090000000003</v>
+      </c>
+      <c r="O41" s="83">
+        <v>0</v>
+      </c>
+      <c r="P41" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="83">
+        <v>7.7166899999999998</v>
+      </c>
+      <c r="R41" s="83">
+        <v>25.537009999999999</v>
+      </c>
+      <c r="S41" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T41" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U41" s="83">
+        <v>18.472200000000008</v>
+      </c>
+      <c r="V41" s="83">
+        <v>71.431699999999978</v>
+      </c>
+      <c r="W41" s="83">
+        <v>0</v>
+      </c>
+      <c r="X41" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="83">
+        <v>11.54495</v>
+      </c>
+      <c r="Z41" s="83">
+        <v>52.209060000000001</v>
+      </c>
+      <c r="AA41" s="83"/>
+      <c r="AB41" s="83"/>
+      <c r="AC41" s="83">
+        <v>13.28851</v>
+      </c>
+      <c r="AD41" s="83">
+        <v>49.320460000000004</v>
+      </c>
+      <c r="AE41" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="85">
+        <v>20.03783</v>
+      </c>
+      <c r="AH41" s="85">
+        <v>45.802280000000003</v>
+      </c>
+      <c r="AI41" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK41" s="78">
+        <v>8.9795200000000008</v>
+      </c>
+      <c r="AL41" s="78">
+        <v>18.366299999999999</v>
+      </c>
+      <c r="AM41" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="78">
+        <v>4</v>
+      </c>
+      <c r="AP41" s="78">
+        <v>13.4</v>
+      </c>
+      <c r="AQ41" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR41" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS41" s="78">
+        <v>2.6</v>
+      </c>
+      <c r="AT41" s="78">
+        <v>9.6</v>
+      </c>
+      <c r="AU41" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV41" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW41" s="94">
+        <v>2.5</v>
+      </c>
+      <c r="AX41" s="94">
+        <v>8</v>
+      </c>
+      <c r="AY41" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ41" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA41" s="94">
+        <v>0.3</v>
+      </c>
+      <c r="BB41" s="94">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:54">
+      <c r="A42" s="75" t="s">
+        <v>71</v>
+      </c>
+      <c r="B42" s="75" t="s">
+        <v>72</v>
+      </c>
+      <c r="C42" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D42" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E42" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="F42" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G42" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H42" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I42" s="83">
+        <v>0.315</v>
+      </c>
+      <c r="J42" s="83">
+        <v>7.9689999999999997E-2</v>
+      </c>
+      <c r="K42" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L42" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M42" s="83">
+        <v>1.5299999999999999E-2</v>
+      </c>
+      <c r="N42" s="83">
+        <v>0.02</v>
+      </c>
+      <c r="O42" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="P42" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q42" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="R42" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="S42" s="83">
+        <v>871</v>
+      </c>
+      <c r="T42" s="83">
+        <v>159.393</v>
+      </c>
+      <c r="U42" s="83">
+        <v>10018.78044</v>
+      </c>
+      <c r="V42" s="83">
+        <v>1912.0083500000001</v>
+      </c>
+      <c r="W42" s="83">
+        <v>0</v>
+      </c>
+      <c r="X42" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="83">
+        <v>20</v>
+      </c>
+      <c r="Z42" s="83">
+        <v>1.81572</v>
+      </c>
+      <c r="AA42" s="83"/>
+      <c r="AB42" s="83"/>
+      <c r="AC42" s="83">
+        <v>77.030210000000011</v>
+      </c>
+      <c r="AD42" s="83">
+        <v>14.15451</v>
+      </c>
+      <c r="AE42" s="85">
+        <v>1982.3489999999999</v>
+      </c>
+      <c r="AF42" s="85">
+        <v>582.25274999999999</v>
+      </c>
+      <c r="AG42" s="85">
+        <v>46</v>
+      </c>
+      <c r="AH42" s="85">
+        <v>4.2380000000000004</v>
+      </c>
+      <c r="AI42" s="78">
+        <v>1123.3499999999999</v>
+      </c>
+      <c r="AJ42" s="78">
+        <v>316.15435000000002</v>
+      </c>
+      <c r="AK42" s="78">
+        <v>0.51700000000000002</v>
+      </c>
+      <c r="AL42" s="78">
+        <v>1.0460199999999999</v>
+      </c>
+      <c r="AM42" s="78">
+        <v>66.150000000000006</v>
+      </c>
+      <c r="AN42" s="78">
+        <v>12.6</v>
+      </c>
+      <c r="AO42" s="78">
+        <v>0</v>
+      </c>
+      <c r="AP42" s="78">
+        <v>0</v>
+      </c>
+      <c r="AQ42" s="78">
+        <v>2514.15</v>
+      </c>
+      <c r="AR42" s="78">
+        <v>478.2</v>
+      </c>
+      <c r="AS42" s="78">
+        <v>601.6</v>
+      </c>
+      <c r="AT42" s="78">
+        <v>60.2</v>
+      </c>
+      <c r="AU42" s="94">
+        <v>664.8</v>
+      </c>
+      <c r="AV42" s="94">
+        <v>126.3</v>
+      </c>
+      <c r="AW42" s="94">
+        <v>30.1</v>
+      </c>
+      <c r="AX42" s="94">
+        <v>2.6</v>
+      </c>
+      <c r="AY42" s="94">
+        <v>734</v>
+      </c>
+      <c r="AZ42" s="94">
+        <v>154.5</v>
+      </c>
+      <c r="BA42" s="94">
+        <v>0.1</v>
+      </c>
+      <c r="BB42" s="94">
+        <v>9.8000000000000007</v>
+      </c>
+    </row>
+    <row r="43" spans="1:54">
+      <c r="A43" s="75" t="s">
+        <v>73</v>
+      </c>
+      <c r="B43" s="75" t="s">
+        <v>74</v>
+      </c>
+      <c r="C43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="F43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I43" s="83">
+        <v>0.09</v>
+      </c>
+      <c r="J43" s="83">
+        <v>2.3519999999999999E-2</v>
+      </c>
+      <c r="K43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M43" s="83">
+        <v>0.36599999999999999</v>
+      </c>
+      <c r="N43" s="83">
+        <v>0.55035000000000001</v>
+      </c>
+      <c r="O43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="P43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="R43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="S43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="V43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="W43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="X43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z43" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA43" s="83"/>
+      <c r="AB43" s="83"/>
+      <c r="AC43" s="83">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="AD43" s="83">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="AE43" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF43" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG43" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH43" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI43" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ43" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK43" s="78">
+        <v>2.5</v>
+      </c>
+      <c r="AL43" s="78">
+        <v>1.45519</v>
+      </c>
+      <c r="AM43" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN43" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO43" s="78">
+        <v>232</v>
+      </c>
+      <c r="AP43" s="78">
+        <v>12.2</v>
+      </c>
+      <c r="AQ43" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR43" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS43" s="78">
+        <v>77</v>
+      </c>
+      <c r="AT43" s="78">
+        <v>2.8</v>
+      </c>
+      <c r="AU43" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV43" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW43" s="94">
+        <v>77</v>
+      </c>
+      <c r="AX43" s="94">
+        <v>2.8</v>
+      </c>
+      <c r="AY43" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ43" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA43" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB43" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="44" spans="1:54">
+      <c r="A44" s="75" t="s">
+        <v>75</v>
+      </c>
+      <c r="B44" s="75" t="s">
+        <v>76</v>
+      </c>
+      <c r="C44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E44" s="83">
+        <v>2.4000000000000004</v>
+      </c>
+      <c r="F44" s="83">
+        <v>4.2440500000000005</v>
+      </c>
+      <c r="G44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="J44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="K44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M44" s="83">
+        <v>15</v>
+      </c>
+      <c r="N44" s="83">
+        <v>2.7970000000000002</v>
+      </c>
+      <c r="O44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="P44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="R44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="S44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="V44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="W44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="X44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z44" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA44" s="83"/>
+      <c r="AB44" s="83"/>
+      <c r="AC44" s="83">
+        <v>61.35</v>
+      </c>
+      <c r="AD44" s="83">
+        <v>7.742</v>
+      </c>
+      <c r="AE44" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF44" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG44" s="85">
+        <v>20</v>
+      </c>
+      <c r="AH44" s="85">
+        <v>2.2856200000000002</v>
+      </c>
+      <c r="AI44" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ44" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK44" s="78">
+        <v>26</v>
+      </c>
+      <c r="AL44" s="78">
+        <v>5.19733</v>
+      </c>
+      <c r="AM44" s="78">
+        <v>640</v>
+      </c>
+      <c r="AN44" s="78">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="AO44" s="78">
+        <v>22</v>
+      </c>
+      <c r="AP44" s="78">
+        <v>1.4</v>
+      </c>
+      <c r="AQ44" s="78">
+        <v>607.35</v>
+      </c>
+      <c r="AR44" s="78">
+        <v>60.8</v>
+      </c>
+      <c r="AS44" s="78">
+        <v>428.3</v>
+      </c>
+      <c r="AT44" s="78">
+        <v>25.2</v>
+      </c>
+      <c r="AU44" s="94">
+        <v>405.1</v>
+      </c>
+      <c r="AV44" s="94">
+        <v>40.6</v>
+      </c>
+      <c r="AW44" s="94">
+        <v>217.7</v>
+      </c>
+      <c r="AX44" s="94">
+        <v>12</v>
+      </c>
+      <c r="AY44" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ44" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA44" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB44" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="45" spans="1:54">
+      <c r="A45" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="B45" s="75" t="s">
+        <v>78</v>
+      </c>
+      <c r="C45" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D45" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E45" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="F45" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G45" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H45" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I45" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="J45" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="K45" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L45" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M45" s="83">
+        <v>90.30819000000001</v>
+      </c>
+      <c r="N45" s="83">
+        <v>25.991999999999997</v>
+      </c>
+      <c r="O45" s="83">
+        <v>0</v>
+      </c>
+      <c r="P45" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="83">
+        <v>8.9359599999999997</v>
+      </c>
+      <c r="R45" s="83">
+        <v>4.4189999999999996</v>
+      </c>
+      <c r="S45" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T45" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U45" s="83">
+        <v>3.34633</v>
+      </c>
+      <c r="V45" s="83">
+        <v>5.38842</v>
+      </c>
+      <c r="W45" s="83">
+        <v>0</v>
+      </c>
+      <c r="X45" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y45" s="83">
+        <v>1.08819</v>
+      </c>
+      <c r="Z45" s="83">
+        <v>2.2401300000000002</v>
+      </c>
+      <c r="AA45" s="83"/>
+      <c r="AB45" s="83"/>
+      <c r="AC45" s="83"/>
+      <c r="AD45" s="83"/>
+      <c r="AE45" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF45" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG45" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH45" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI45" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ45" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK45" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL45" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM45" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN45" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO45" s="78">
+        <v>0</v>
+      </c>
+      <c r="AP45" s="78">
+        <v>0</v>
+      </c>
+      <c r="AQ45" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR45" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS45" s="78">
+        <v>0</v>
+      </c>
+      <c r="AT45" s="78">
+        <v>0</v>
+      </c>
+      <c r="AU45" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV45" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW45" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX45" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY45" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ45" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA45" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB45" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="46" spans="1:54">
+      <c r="A46" s="75" t="s">
+        <v>79</v>
+      </c>
+      <c r="B46" s="75" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D46" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E46" s="83">
+        <v>22.94248</v>
+      </c>
+      <c r="F46" s="83">
+        <v>30.070790000000002</v>
+      </c>
+      <c r="G46" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H46" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I46" s="83">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="J46" s="83">
+        <v>1.4500000000000001E-2</v>
+      </c>
+      <c r="K46" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L46" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M46" s="83">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="N46" s="83">
+        <v>0.42680000000000001</v>
+      </c>
+      <c r="O46" s="83">
+        <v>0</v>
+      </c>
+      <c r="P46" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="83">
+        <v>2.0756999999999999</v>
+      </c>
+      <c r="R46" s="83">
+        <v>2.0118</v>
+      </c>
+      <c r="S46" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T46" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U46" s="83">
+        <v>60.559800000000003</v>
+      </c>
+      <c r="V46" s="83">
+        <v>12.44693</v>
+      </c>
+      <c r="W46" s="83">
+        <v>0</v>
+      </c>
+      <c r="X46" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="83">
+        <v>29.908000000000001</v>
+      </c>
+      <c r="Z46" s="83">
+        <v>30.634350000000001</v>
+      </c>
+      <c r="AA46" s="83"/>
+      <c r="AB46" s="83"/>
+      <c r="AC46" s="83">
+        <v>35.675579999999997</v>
+      </c>
+      <c r="AD46" s="83">
+        <v>11.8216</v>
+      </c>
+      <c r="AE46" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF46" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG46" s="85">
+        <v>3.19841</v>
+      </c>
+      <c r="AH46" s="85">
+        <v>6.7666500000000003</v>
+      </c>
+      <c r="AI46" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ46" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK46" s="78">
+        <v>4.0470600000000001</v>
+      </c>
+      <c r="AL46" s="78">
+        <v>10.9427</v>
+      </c>
+      <c r="AM46" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN46" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO46" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="AP46" s="78">
+        <v>0.4</v>
+      </c>
+      <c r="AQ46" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR46" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS46" s="78">
+        <v>1.2</v>
+      </c>
+      <c r="AT46" s="78">
+        <v>0.8</v>
+      </c>
+      <c r="AU46" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV46" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW46" s="94">
+        <v>0.3</v>
+      </c>
+      <c r="AX46" s="94">
+        <v>0.5</v>
+      </c>
+      <c r="AY46" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ46" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA46" s="94">
+        <v>0.4</v>
+      </c>
+      <c r="BB46" s="94">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:54">
+      <c r="A47" s="75" t="s">
+        <v>81</v>
+      </c>
+      <c r="B47" s="75" t="s">
+        <v>82</v>
+      </c>
+      <c r="C47" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D47" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E47" s="83">
+        <v>192.12769000000003</v>
+      </c>
+      <c r="F47" s="83">
+        <v>164.09714000000002</v>
+      </c>
+      <c r="G47" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H47" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I47" s="83">
+        <v>104.35092</v>
+      </c>
+      <c r="J47" s="83">
+        <v>83.634360000000015</v>
+      </c>
+      <c r="K47" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L47" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M47" s="83">
+        <v>65.580299999999994</v>
+      </c>
+      <c r="N47" s="83">
+        <v>74.639659999999992</v>
+      </c>
+      <c r="O47" s="83">
+        <v>121.77500000000001</v>
+      </c>
+      <c r="P47" s="83">
+        <v>28.72</v>
+      </c>
+      <c r="Q47" s="83">
+        <v>77.910129999999995</v>
+      </c>
+      <c r="R47" s="83">
+        <v>79.083969999999994</v>
+      </c>
+      <c r="S47" s="83">
+        <v>23.934999999999999</v>
+      </c>
+      <c r="T47" s="83">
+        <v>4.6040000000000001</v>
+      </c>
+      <c r="U47" s="83">
+        <v>136.46711999999994</v>
+      </c>
+      <c r="V47" s="83">
+        <v>97.890450000000044</v>
+      </c>
+      <c r="W47" s="83">
+        <v>0</v>
+      </c>
+      <c r="X47" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="83">
+        <v>74.261089999999996</v>
+      </c>
+      <c r="Z47" s="83">
+        <v>83.040080000000003</v>
+      </c>
+      <c r="AA47" s="83"/>
+      <c r="AB47" s="83"/>
+      <c r="AC47" s="83">
+        <v>48.238500000000002</v>
+      </c>
+      <c r="AD47" s="83">
+        <v>45.635809999999992</v>
+      </c>
+      <c r="AE47" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF47" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG47" s="85">
+        <v>48.43224</v>
+      </c>
+      <c r="AH47" s="85">
+        <v>54.358069999999998</v>
+      </c>
+      <c r="AI47" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ47" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK47" s="78">
+        <v>50.200360000000003</v>
+      </c>
+      <c r="AL47" s="78">
+        <v>56.281010000000002</v>
+      </c>
+      <c r="AM47" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN47" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO47" s="78">
+        <v>53.3</v>
+      </c>
+      <c r="AP47" s="78">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="AQ47" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR47" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS47" s="78">
+        <v>6.5</v>
+      </c>
+      <c r="AT47" s="78">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="AU47" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV47" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW47" s="94">
+        <v>4.7</v>
+      </c>
+      <c r="AX47" s="94">
+        <v>6.4</v>
+      </c>
+      <c r="AY47" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ47" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA47" s="94">
+        <v>0</v>
+      </c>
+      <c r="BB47" s="94">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:54">
+      <c r="A48" s="75" t="s">
+        <v>83</v>
+      </c>
+      <c r="B48" s="75" t="s">
+        <v>84</v>
+      </c>
+      <c r="C48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="F48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="J48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="K48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M48" s="83">
+        <v>0.05</v>
+      </c>
+      <c r="N48" s="83">
+        <v>0.19400000000000001</v>
+      </c>
+      <c r="O48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="P48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="R48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="S48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="V48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="W48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="X48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z48" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA48" s="83"/>
+      <c r="AB48" s="83"/>
+      <c r="AC48" s="83"/>
+      <c r="AD48" s="83"/>
+      <c r="AE48" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF48" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG48" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH48" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI48" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ48" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK48" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL48" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM48" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN48" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO48" s="78">
+        <v>0</v>
+      </c>
+      <c r="AP48" s="78">
+        <v>0</v>
+      </c>
+      <c r="AQ48" s="78"/>
+      <c r="AR48" s="78"/>
+      <c r="AS48" s="78"/>
+      <c r="AT48" s="78"/>
+      <c r="AU48" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV48" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW48" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX48" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY48" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ48" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA48" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB48" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="49" spans="1:54">
+      <c r="A49" s="75" t="s">
+        <v>85</v>
+      </c>
+      <c r="B49" s="75" t="s">
+        <v>86</v>
+      </c>
+      <c r="C49" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D49" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E49" s="83">
+        <v>34.9741</v>
+      </c>
+      <c r="F49" s="83">
+        <v>41.762619999999998</v>
+      </c>
+      <c r="G49" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H49" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I49" s="83">
+        <v>46.087399999999995</v>
+      </c>
+      <c r="J49" s="83">
+        <v>48.348409999999994</v>
+      </c>
+      <c r="K49" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L49" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M49" s="83">
+        <v>44.190400000000004</v>
+      </c>
+      <c r="N49" s="83">
+        <v>35.721299999999999</v>
+      </c>
+      <c r="O49" s="83">
+        <v>0</v>
+      </c>
+      <c r="P49" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="83">
+        <v>47.822330000000001</v>
+      </c>
+      <c r="R49" s="83">
+        <v>20.792000000000002</v>
+      </c>
+      <c r="S49" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T49" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U49" s="83">
+        <v>37.54054</v>
+      </c>
+      <c r="V49" s="83">
+        <v>38.522839999999988</v>
+      </c>
+      <c r="W49" s="83">
+        <v>0</v>
+      </c>
+      <c r="X49" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y49" s="83">
+        <v>20.534130000000001</v>
+      </c>
+      <c r="Z49" s="83">
+        <v>27.699439999999999</v>
+      </c>
+      <c r="AA49" s="83"/>
+      <c r="AB49" s="83"/>
+      <c r="AC49" s="83">
+        <v>11.395410000000002</v>
+      </c>
+      <c r="AD49" s="83">
+        <v>18.648039999999998</v>
+      </c>
+      <c r="AE49" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF49" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG49" s="85">
+        <v>17.57347</v>
+      </c>
+      <c r="AH49" s="85">
+        <v>21.779699999999998</v>
+      </c>
+      <c r="AI49" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ49" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK49" s="78">
+        <v>1.7488300000000001</v>
+      </c>
+      <c r="AL49" s="78">
+        <v>1.28521</v>
+      </c>
+      <c r="AM49" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN49" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO49" s="78">
+        <v>5.3</v>
+      </c>
+      <c r="AP49" s="78">
+        <v>10.5</v>
+      </c>
+      <c r="AQ49" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR49" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS49" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="AT49" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="AU49" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV49" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW49" s="94">
+        <v>0.1</v>
+      </c>
+      <c r="AX49" s="94">
+        <v>0.1</v>
+      </c>
+      <c r="AY49" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ49" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA49" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB49" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="50" spans="1:54">
+      <c r="A50" s="75" t="s">
+        <v>87</v>
+      </c>
+      <c r="B50" s="75" t="s">
+        <v>88</v>
+      </c>
+      <c r="C50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="F50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="J50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="K50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="N50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="O50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="P50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="R50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="S50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="V50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="W50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="X50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z50" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA50" s="83"/>
+      <c r="AB50" s="83"/>
+      <c r="AC50" s="83">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="AD50" s="83">
+        <v>7.0860000000000006E-2</v>
+      </c>
+      <c r="AE50" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF50" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG50" s="85">
+        <v>2.2499999999999999E-2</v>
+      </c>
+      <c r="AH50" s="85">
+        <v>0.13177</v>
+      </c>
+      <c r="AI50" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ50" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK50" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL50" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM50" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN50" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO50" s="78">
+        <v>0</v>
+      </c>
+      <c r="AP50" s="78">
+        <v>0</v>
+      </c>
+      <c r="AQ50" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR50" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS50" s="78">
+        <v>0</v>
+      </c>
+      <c r="AT50" s="78">
+        <v>0</v>
+      </c>
+      <c r="AU50" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV50" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW50" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX50" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY50" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ50" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA50" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB50" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="51" spans="1:54">
+      <c r="A51" s="75" t="s">
+        <v>89</v>
+      </c>
+      <c r="B51" s="75" t="s">
+        <v>90</v>
+      </c>
+      <c r="C51" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D51" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E51" s="83">
+        <v>7.4190000000000005</v>
+      </c>
+      <c r="F51" s="83">
+        <v>10.45735</v>
+      </c>
+      <c r="G51" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H51" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I51" s="83">
+        <v>11.811000000000002</v>
+      </c>
+      <c r="J51" s="83">
+        <v>13.599499999999999</v>
+      </c>
+      <c r="K51" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L51" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M51" s="83">
+        <v>2.2232700000000003</v>
+      </c>
+      <c r="N51" s="83">
+        <v>4.8571</v>
+      </c>
+      <c r="O51" s="83">
+        <v>0</v>
+      </c>
+      <c r="P51" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="83">
+        <v>2.7930000000000001</v>
+      </c>
+      <c r="R51" s="83">
+        <v>3.34138</v>
+      </c>
+      <c r="S51" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T51" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U51" s="83">
+        <v>1.9504999999999999</v>
+      </c>
+      <c r="V51" s="83">
+        <v>5.9395800000000003</v>
+      </c>
+      <c r="W51" s="83">
+        <v>0</v>
+      </c>
+      <c r="X51" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="83">
+        <v>1.60236</v>
+      </c>
+      <c r="Z51" s="83">
+        <v>3.1013199999999999</v>
+      </c>
+      <c r="AA51" s="83"/>
+      <c r="AB51" s="83"/>
+      <c r="AC51" s="83">
+        <v>2.5556100000000002</v>
+      </c>
+      <c r="AD51" s="83">
+        <v>4.1104700000000003</v>
+      </c>
+      <c r="AE51" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF51" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG51" s="85">
+        <v>6.9960000000000004</v>
+      </c>
+      <c r="AH51" s="85">
+        <v>8.9274799999999992</v>
+      </c>
+      <c r="AI51" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ51" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK51" s="78">
+        <v>9.5779999999999994</v>
+      </c>
+      <c r="AL51" s="78">
+        <v>14.815</v>
+      </c>
+      <c r="AM51" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN51" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO51" s="78">
+        <v>0</v>
+      </c>
+      <c r="AP51" s="78">
+        <v>0</v>
+      </c>
+      <c r="AQ51" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR51" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS51" s="78">
+        <v>0</v>
+      </c>
+      <c r="AT51" s="78">
+        <v>0</v>
+      </c>
+      <c r="AU51" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV51" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW51" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX51" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY51" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ51" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA51" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB51" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="52" spans="1:54">
+      <c r="A52" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="B52" s="75" t="s">
+        <v>92</v>
+      </c>
+      <c r="C52" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D52" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E52" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="F52" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G52" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H52" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I52" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="J52" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="K52" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L52" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M52" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="N52" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="O52" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="P52" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q52" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="R52" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="S52" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T52" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U52" s="83">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="V52" s="83">
+        <v>2.2100000000000002E-3</v>
+      </c>
+      <c r="W52" s="83">
+        <v>0</v>
+      </c>
+      <c r="X52" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y52" s="83">
+        <v>0.23400000000000001</v>
+      </c>
+      <c r="Z52" s="83">
+        <v>0.15371000000000001</v>
+      </c>
+      <c r="AA52" s="83"/>
+      <c r="AB52" s="83"/>
+      <c r="AC52" s="83"/>
+      <c r="AD52" s="83"/>
+      <c r="AE52" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF52" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG52" s="85">
+        <v>2.8330000000000001E-2</v>
+      </c>
+      <c r="AH52" s="85">
+        <v>5.45E-2</v>
+      </c>
+      <c r="AI52" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ52" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK52" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL52" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM52" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN52" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO52" s="78">
+        <v>0</v>
+      </c>
+      <c r="AP52" s="78">
+        <v>0</v>
+      </c>
+      <c r="AQ52" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR52" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS52" s="78">
+        <v>0</v>
+      </c>
+      <c r="AT52" s="78">
+        <v>0</v>
+      </c>
+      <c r="AU52" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV52" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW52" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX52" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY52" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ52" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA52" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB52" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="53" spans="1:54">
+      <c r="A53" s="75" t="s">
+        <v>93</v>
+      </c>
+      <c r="B53" s="75" t="s">
+        <v>94</v>
+      </c>
+      <c r="C53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="F53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="J53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="K53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="N53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="O53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="P53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="R53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="S53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="V53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="W53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="X53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z53" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA53" s="83"/>
+      <c r="AB53" s="83"/>
+      <c r="AC53" s="83"/>
+      <c r="AD53" s="83"/>
+      <c r="AE53" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF53" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG53" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH53" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI53" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ53" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK53" s="78">
+        <v>2.8500000000000001E-3</v>
+      </c>
+      <c r="AL53" s="78">
+        <v>1.6799999999999999E-2</v>
+      </c>
+      <c r="AM53" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN53" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO53" s="78">
+        <v>0</v>
+      </c>
+      <c r="AP53" s="78">
+        <v>0</v>
+      </c>
+      <c r="AQ53" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR53" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS53" s="78">
+        <v>0</v>
+      </c>
+      <c r="AT53" s="78">
+        <v>0</v>
+      </c>
+      <c r="AU53" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV53" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW53" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX53" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY53" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ53" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA53" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB53" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="54" spans="1:54">
+      <c r="A54" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="B54" s="75" t="s">
+        <v>96</v>
+      </c>
+      <c r="C54" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D54" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E54" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="F54" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G54" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H54" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I54" s="83">
+        <v>0.36519999999999997</v>
+      </c>
+      <c r="J54" s="83">
+        <v>2.2973399999999997</v>
+      </c>
+      <c r="K54" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L54" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M54" s="83">
+        <v>5.4000000000000006E-2</v>
+      </c>
+      <c r="N54" s="83">
+        <v>0.11752</v>
+      </c>
+      <c r="O54" s="83">
+        <v>0</v>
+      </c>
+      <c r="P54" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="83">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="R54" s="83">
+        <v>4.052E-2</v>
+      </c>
+      <c r="S54" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T54" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U54" s="83">
+        <v>5.4209999999999994</v>
+      </c>
+      <c r="V54" s="83">
+        <v>0.40908</v>
+      </c>
+      <c r="W54" s="83">
+        <v>9.4999999999999998E-3</v>
+      </c>
+      <c r="X54" s="83">
+        <v>3.848E-2</v>
+      </c>
+      <c r="Y54" s="83">
+        <v>4.2674300000000001</v>
+      </c>
+      <c r="Z54" s="83">
+        <v>3.8555199999999998</v>
+      </c>
+      <c r="AA54" s="83"/>
+      <c r="AB54" s="83"/>
+      <c r="AC54" s="83">
+        <v>0.40338000000000002</v>
+      </c>
+      <c r="AD54" s="83">
+        <v>0.62685000000000002</v>
+      </c>
+      <c r="AE54" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF54" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG54" s="85">
+        <v>0.11488</v>
+      </c>
+      <c r="AH54" s="85">
+        <v>0.27795999999999998</v>
+      </c>
+      <c r="AI54" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ54" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK54" s="78">
+        <v>1.45079</v>
+      </c>
+      <c r="AL54" s="78">
+        <v>3.1715</v>
+      </c>
+      <c r="AM54" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN54" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO54" s="78">
+        <v>1.5</v>
+      </c>
+      <c r="AP54" s="78">
+        <v>1.2</v>
+      </c>
+      <c r="AQ54" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR54" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS54" s="78">
+        <v>0.2</v>
+      </c>
+      <c r="AT54" s="78">
+        <v>0.7</v>
+      </c>
+      <c r="AU54" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV54" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW54" s="94">
+        <v>0.2</v>
+      </c>
+      <c r="AX54" s="94">
+        <v>0.7</v>
+      </c>
+      <c r="AY54" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ54" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA54" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB54" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="55" spans="1:54">
+      <c r="A55" s="75" t="s">
+        <v>97</v>
+      </c>
+      <c r="B55" s="75" t="s">
+        <v>98</v>
+      </c>
+      <c r="C55" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D55" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E55" s="83">
+        <v>2.2032500000000002</v>
+      </c>
+      <c r="F55" s="83">
+        <v>6.4151599999999993</v>
+      </c>
+      <c r="G55" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H55" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I55" s="83">
+        <v>3.3512699999999995</v>
+      </c>
+      <c r="J55" s="83">
+        <v>8.4526000000000039</v>
+      </c>
+      <c r="K55" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L55" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M55" s="83">
+        <v>0.51155000000000006</v>
+      </c>
+      <c r="N55" s="83">
+        <v>3.6546499999999993</v>
+      </c>
+      <c r="O55" s="83">
+        <v>0</v>
+      </c>
+      <c r="P55" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="83">
+        <v>0.99260999999999999</v>
+      </c>
+      <c r="R55" s="83">
+        <v>5.2280499999999996</v>
+      </c>
+      <c r="S55" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T55" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U55" s="83">
+        <v>2.0001700000000002</v>
+      </c>
+      <c r="V55" s="83">
+        <v>7.5695699999999997</v>
+      </c>
+      <c r="W55" s="83">
+        <v>0</v>
+      </c>
+      <c r="X55" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="83">
+        <v>46.102899999999998</v>
+      </c>
+      <c r="Z55" s="83">
+        <v>15.368</v>
+      </c>
+      <c r="AA55" s="83"/>
+      <c r="AB55" s="83"/>
+      <c r="AC55" s="83">
+        <v>1.50095</v>
+      </c>
+      <c r="AD55" s="83">
+        <v>5.2848800000000002</v>
+      </c>
+      <c r="AE55" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF55" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG55" s="85">
+        <v>3.9910999999999999</v>
+      </c>
+      <c r="AH55" s="85">
+        <v>6.5664999999999996</v>
+      </c>
+      <c r="AI55" s="78">
+        <v>2002</v>
+      </c>
+      <c r="AJ55" s="78">
+        <v>507.52</v>
+      </c>
+      <c r="AK55" s="78">
+        <v>1.06847</v>
+      </c>
+      <c r="AL55" s="78">
+        <v>5.0309900000000001</v>
+      </c>
+      <c r="AM55" s="78">
+        <v>195</v>
+      </c>
+      <c r="AN55" s="78">
+        <v>29.3</v>
+      </c>
+      <c r="AO55" s="78">
+        <v>0.8</v>
+      </c>
+      <c r="AP55" s="78">
+        <v>6.5</v>
+      </c>
+      <c r="AQ55" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR55" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS55" s="78">
+        <v>0.7</v>
+      </c>
+      <c r="AT55" s="78">
+        <v>3.9</v>
+      </c>
+      <c r="AU55" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV55" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW55" s="94">
+        <v>0.7</v>
+      </c>
+      <c r="AX55" s="94">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AY55" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ55" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA55" s="94">
+        <v>0.2</v>
+      </c>
+      <c r="BB55" s="94">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:54">
+      <c r="A56" s="75" t="s">
+        <v>99</v>
+      </c>
+      <c r="B56" s="75" t="s">
+        <v>100</v>
+      </c>
+      <c r="C56" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D56" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E56" s="83">
+        <v>9.5000000000000001E-2</v>
+      </c>
+      <c r="F56" s="83">
+        <v>3.6111300000000002</v>
+      </c>
+      <c r="G56" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H56" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I56" s="83">
+        <v>40.662199999999999</v>
+      </c>
+      <c r="J56" s="83">
+        <v>13.4641</v>
+      </c>
+      <c r="K56" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L56" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M56" s="83">
+        <v>5.9414999999999996</v>
+      </c>
+      <c r="N56" s="83">
+        <v>54.46031</v>
+      </c>
+      <c r="O56" s="83">
+        <v>0</v>
+      </c>
+      <c r="P56" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="83">
+        <v>0.83055999999999996</v>
+      </c>
+      <c r="R56" s="83">
+        <v>24.963740000000001</v>
+      </c>
+      <c r="S56" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T56" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U56" s="83">
+        <v>42.683210000000003</v>
+      </c>
+      <c r="V56" s="83">
+        <v>76.077960000000004</v>
+      </c>
+      <c r="W56" s="83">
+        <v>0</v>
+      </c>
+      <c r="X56" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y56" s="83">
+        <v>8.7905700000000007</v>
+      </c>
+      <c r="Z56" s="83">
+        <v>31.473230000000001</v>
+      </c>
+      <c r="AA56" s="83"/>
+      <c r="AB56" s="83"/>
+      <c r="AC56" s="83">
+        <v>22.273899999999998</v>
+      </c>
+      <c r="AD56" s="83">
+        <v>79.146979999999999</v>
+      </c>
+      <c r="AE56" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF56" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG56" s="85">
+        <v>12.509460000000001</v>
+      </c>
+      <c r="AH56" s="85">
+        <v>70.110219999999998</v>
+      </c>
+      <c r="AI56" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ56" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK56" s="78">
+        <v>35.947879999999998</v>
+      </c>
+      <c r="AL56" s="78">
+        <v>145.91154</v>
+      </c>
+      <c r="AM56" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN56" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO56" s="78">
+        <v>7.8</v>
+      </c>
+      <c r="AP56" s="78">
+        <v>50.7</v>
+      </c>
+      <c r="AQ56" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR56" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS56" s="78">
+        <v>6.5</v>
+      </c>
+      <c r="AT56" s="78">
+        <v>12.5</v>
+      </c>
+      <c r="AU56" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV56" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW56" s="94">
+        <v>6.5</v>
+      </c>
+      <c r="AX56" s="94">
+        <v>12.5</v>
+      </c>
+      <c r="AY56" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ56" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA56" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB56" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="57" spans="1:54">
+      <c r="A57" s="75" t="s">
+        <v>101</v>
+      </c>
+      <c r="B57" s="75" t="s">
+        <v>102</v>
+      </c>
+      <c r="C57" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D57" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E57" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="F57" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G57" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H57" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I57" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="J57" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="K57" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L57" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M57" s="83">
+        <v>0.02</v>
+      </c>
+      <c r="N57" s="83">
+        <v>1.0142</v>
+      </c>
+      <c r="O57" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="P57" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q57" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="R57" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="S57" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T57" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U57" s="83">
+        <v>0.02</v>
+      </c>
+      <c r="V57" s="83">
+        <v>0.45113999999999999</v>
+      </c>
+      <c r="W57" s="83">
+        <v>0</v>
+      </c>
+      <c r="X57" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y57" s="83">
+        <v>0.105</v>
+      </c>
+      <c r="Z57" s="83">
+        <v>2.2591100000000002</v>
+      </c>
+      <c r="AA57" s="83"/>
+      <c r="AB57" s="83"/>
+      <c r="AC57" s="83">
+        <v>0.02</v>
+      </c>
+      <c r="AD57" s="83">
+        <v>0.29998999999999998</v>
+      </c>
+      <c r="AE57" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF57" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG57" s="85">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="AH57" s="85">
+        <v>0.73385999999999996</v>
+      </c>
+      <c r="AI57" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ57" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK57" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL57" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM57" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN57" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO57" s="78">
+        <v>0</v>
+      </c>
+      <c r="AP57" s="78">
+        <v>0.5</v>
+      </c>
+      <c r="AQ57" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR57" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS57" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="AT57" s="78">
+        <v>1.5</v>
+      </c>
+      <c r="AU57" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV57" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW57" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX57" s="94">
+        <v>0.3</v>
+      </c>
+      <c r="AY57" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ57" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA57" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB57" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="58" spans="1:54">
+      <c r="A58" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="B58" s="75" t="s">
+        <v>104</v>
+      </c>
+      <c r="C58" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D58" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E58" s="83">
+        <v>1.2E-2</v>
+      </c>
+      <c r="F58" s="83">
+        <v>0.11299999999999999</v>
+      </c>
+      <c r="G58" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H58" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I58" s="83">
+        <v>0.15265000000000001</v>
+      </c>
+      <c r="J58" s="83">
+        <v>0.63533000000000006</v>
+      </c>
+      <c r="K58" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L58" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M58" s="83">
+        <v>0.19925000000000004</v>
+      </c>
+      <c r="N58" s="83">
+        <v>1.1561699999999999</v>
+      </c>
+      <c r="O58" s="83">
+        <v>0</v>
+      </c>
+      <c r="P58" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="83">
+        <v>0.27457999999999999</v>
+      </c>
+      <c r="R58" s="83">
+        <v>1.8124100000000001</v>
+      </c>
+      <c r="S58" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T58" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U58" s="83">
+        <v>5.3949999999999998E-2</v>
+      </c>
+      <c r="V58" s="83">
+        <v>0.27251999999999998</v>
+      </c>
+      <c r="W58" s="83">
+        <v>0</v>
+      </c>
+      <c r="X58" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y58" s="83">
+        <v>0.58140999999999998</v>
+      </c>
+      <c r="Z58" s="83">
+        <v>0.88558000000000003</v>
+      </c>
+      <c r="AA58" s="83"/>
+      <c r="AB58" s="83"/>
+      <c r="AC58" s="83">
+        <v>7.1870000000000003E-2</v>
+      </c>
+      <c r="AD58" s="83">
+        <v>0.36669000000000002</v>
+      </c>
+      <c r="AE58" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF58" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG58" s="85">
+        <v>5.3830000000000003E-2</v>
+      </c>
+      <c r="AH58" s="85">
+        <v>0.32113000000000003</v>
+      </c>
+      <c r="AI58" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ58" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK58" s="78">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="AL58" s="78">
+        <v>0.36799999999999999</v>
+      </c>
+      <c r="AM58" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN58" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO58" s="78">
+        <v>3.3</v>
+      </c>
+      <c r="AP58" s="78">
+        <v>0.7</v>
+      </c>
+      <c r="AQ58" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR58" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS58" s="78">
+        <v>0.7</v>
+      </c>
+      <c r="AT58" s="78">
+        <v>1.2</v>
+      </c>
+      <c r="AU58" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV58" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW58" s="94">
+        <v>0.6</v>
+      </c>
+      <c r="AX58" s="94">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AY58" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ58" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA58" s="94">
+        <v>0</v>
+      </c>
+      <c r="BB58" s="94">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:54">
+      <c r="A59" s="75" t="s">
+        <v>105</v>
+      </c>
+      <c r="B59" s="75" t="s">
+        <v>106</v>
+      </c>
+      <c r="C59" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D59" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E59" s="83">
+        <v>4.1860000000000001E-2</v>
+      </c>
+      <c r="F59" s="83">
+        <v>0.82700000000000007</v>
+      </c>
+      <c r="G59" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H59" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I59" s="83">
+        <v>7.9325799999999997</v>
+      </c>
+      <c r="J59" s="83">
+        <v>2.9347499999999997</v>
+      </c>
+      <c r="K59" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L59" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M59" s="83">
+        <v>2.9097</v>
+      </c>
+      <c r="N59" s="83">
+        <v>4.7055600000000002</v>
+      </c>
+      <c r="O59" s="83">
+        <v>0</v>
+      </c>
+      <c r="P59" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="83">
+        <v>1.40245</v>
+      </c>
+      <c r="R59" s="83">
+        <v>3.7027100000000002</v>
+      </c>
+      <c r="S59" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T59" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U59" s="83">
+        <v>1.7983500000000001</v>
+      </c>
+      <c r="V59" s="83">
+        <v>2.4083799999999997</v>
+      </c>
+      <c r="W59" s="83">
+        <v>0.02</v>
+      </c>
+      <c r="X59" s="83">
+        <v>1.9980000000000001E-2</v>
+      </c>
+      <c r="Y59" s="83">
+        <v>0.62226999999999999</v>
+      </c>
+      <c r="Z59" s="83">
+        <v>4.1004500000000004</v>
+      </c>
+      <c r="AA59" s="83"/>
+      <c r="AB59" s="83"/>
+      <c r="AC59" s="83">
+        <v>2.5904300000000005</v>
+      </c>
+      <c r="AD59" s="83">
+        <v>9.6587399999999999</v>
+      </c>
+      <c r="AE59" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF59" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG59" s="85">
+        <v>2.7770999999999999</v>
+      </c>
+      <c r="AH59" s="85">
+        <v>12.420249999999999</v>
+      </c>
+      <c r="AI59" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ59" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK59" s="78">
+        <v>33.001350000000002</v>
+      </c>
+      <c r="AL59" s="78">
+        <v>9.9823799999999991</v>
+      </c>
+      <c r="AM59" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN59" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO59" s="78">
+        <v>11.6</v>
+      </c>
+      <c r="AP59" s="78">
+        <v>23.3</v>
+      </c>
+      <c r="AQ59" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR59" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS59" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="AT59" s="78">
+        <v>3.6</v>
+      </c>
+      <c r="AU59" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV59" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW59" s="94">
+        <v>0.1</v>
+      </c>
+      <c r="AX59" s="94">
+        <v>1.4</v>
+      </c>
+      <c r="AY59" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ59" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA59" s="94">
+        <v>0.1</v>
+      </c>
+      <c r="BB59" s="94">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="60" spans="1:54">
+      <c r="A60" s="75" t="s">
+        <v>107</v>
+      </c>
+      <c r="B60" s="75" t="s">
+        <v>108</v>
+      </c>
+      <c r="C60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="F60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="J60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="K60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="N60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="O60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="P60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="R60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="S60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="V60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="W60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="X60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z60" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA60" s="83"/>
+      <c r="AB60" s="83"/>
+      <c r="AC60" s="83"/>
+      <c r="AD60" s="83"/>
+      <c r="AE60" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF60" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG60" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH60" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI60" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ60" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK60" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL60" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM60" s="78"/>
+      <c r="AN60" s="78"/>
+      <c r="AO60" s="78"/>
+      <c r="AP60" s="78"/>
+      <c r="AQ60" s="78"/>
+      <c r="AR60" s="78"/>
+      <c r="AS60" s="78"/>
+      <c r="AT60" s="78"/>
+      <c r="AU60" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV60" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW60" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX60" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY60" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ60" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA60" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB60" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="61" spans="1:54">
+      <c r="A61" s="75" t="s">
+        <v>109</v>
+      </c>
+      <c r="B61" s="75" t="s">
+        <v>110</v>
+      </c>
+      <c r="C61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="F61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="J61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="K61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="N61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="O61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="P61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="R61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="S61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="V61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="W61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="X61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z61" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA61" s="83"/>
+      <c r="AB61" s="83"/>
+      <c r="AC61" s="83">
+        <v>2</v>
+      </c>
+      <c r="AD61" s="83">
+        <v>2.7560000000000001E-2</v>
+      </c>
+      <c r="AE61" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF61" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG61" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH61" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI61" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ61" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK61" s="78">
+        <v>98</v>
+      </c>
+      <c r="AL61" s="78">
+        <v>9.7999100000000006</v>
+      </c>
+      <c r="AM61" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN61" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO61" s="78">
+        <v>0.2</v>
+      </c>
+      <c r="AP61" s="78">
+        <v>0.4</v>
+      </c>
+      <c r="AQ61" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR61" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS61" s="78">
+        <v>0</v>
+      </c>
+      <c r="AT61" s="78">
+        <v>0</v>
+      </c>
+      <c r="AU61" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV61" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW61" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX61" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY61" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ61" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA61" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB61" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="62" spans="1:54">
+      <c r="A62" s="75" t="s">
+        <v>111</v>
+      </c>
+      <c r="B62" s="75" t="s">
+        <v>112</v>
+      </c>
+      <c r="C62" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D62" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E62" s="83">
+        <v>2.2100000000000002E-3</v>
+      </c>
+      <c r="F62" s="83">
+        <v>1.56667</v>
+      </c>
+      <c r="G62" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H62" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I62" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="J62" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="K62" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L62" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M62" s="83">
+        <v>2.1739999999999999</v>
+      </c>
+      <c r="N62" s="83">
+        <v>13.338999999999999</v>
+      </c>
+      <c r="O62" s="83">
+        <v>0</v>
+      </c>
+      <c r="P62" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="83">
+        <v>7.016</v>
+      </c>
+      <c r="R62" s="83">
+        <v>31.567</v>
+      </c>
+      <c r="S62" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T62" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U62" s="83">
+        <v>103</v>
+      </c>
+      <c r="V62" s="83">
+        <v>90.837050000000005</v>
+      </c>
+      <c r="W62" s="83">
+        <v>0</v>
+      </c>
+      <c r="X62" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="83">
+        <v>3</v>
+      </c>
+      <c r="Z62" s="83">
+        <v>9.9749999999999996</v>
+      </c>
+      <c r="AA62" s="83"/>
+      <c r="AB62" s="83"/>
+      <c r="AC62" s="83">
+        <v>4.0019999999999998</v>
+      </c>
+      <c r="AD62" s="83">
+        <v>15.49161</v>
+      </c>
+      <c r="AE62" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF62" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG62" s="85">
+        <v>0.5</v>
+      </c>
+      <c r="AH62" s="85">
+        <v>1.9628000000000001</v>
+      </c>
+      <c r="AI62" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ62" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK62" s="78">
+        <v>2.0740000000000001E-2</v>
+      </c>
+      <c r="AL62" s="78">
+        <v>0.17566000000000001</v>
+      </c>
+      <c r="AM62" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN62" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO62" s="78">
+        <v>0</v>
+      </c>
+      <c r="AP62" s="78">
+        <v>0.2</v>
+      </c>
+      <c r="AQ62" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR62" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS62" s="78">
+        <v>0</v>
+      </c>
+      <c r="AT62" s="78">
+        <v>0.2</v>
+      </c>
+      <c r="AU62" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV62" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW62" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX62" s="94">
+        <v>0.2</v>
+      </c>
+      <c r="AY62" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ62" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA62" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB62" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="63" spans="1:54">
+      <c r="A63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="B63" s="75" t="s">
+        <v>114</v>
+      </c>
+      <c r="C63" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D63" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E63" s="83">
+        <v>10.13212</v>
+      </c>
+      <c r="F63" s="83">
+        <v>39.265420000000006</v>
+      </c>
+      <c r="G63" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H63" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I63" s="83">
+        <v>0.16140000000000002</v>
+      </c>
+      <c r="J63" s="83">
+        <v>17.817</v>
+      </c>
+      <c r="K63" s="83">
+        <v>0.90720000000000001</v>
+      </c>
+      <c r="L63" s="83">
+        <v>7.8857499999999998</v>
+      </c>
+      <c r="M63" s="83">
+        <v>0.01</v>
+      </c>
+      <c r="N63" s="83">
+        <v>5.2999999999999999E-2</v>
+      </c>
+      <c r="O63" s="83">
+        <v>0</v>
+      </c>
+      <c r="P63" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="83">
+        <v>11.030469999999999</v>
+      </c>
+      <c r="R63" s="83">
+        <v>23.118110000000001</v>
+      </c>
+      <c r="S63" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T63" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U63" s="83">
+        <v>55.028620000000004</v>
+      </c>
+      <c r="V63" s="83">
+        <v>163.16399000000001</v>
+      </c>
+      <c r="W63" s="83">
+        <v>0</v>
+      </c>
+      <c r="X63" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y63" s="83">
+        <v>68.346090000000004</v>
+      </c>
+      <c r="Z63" s="83">
+        <v>161.41738000000001</v>
+      </c>
+      <c r="AA63" s="83"/>
+      <c r="AB63" s="83"/>
+      <c r="AC63" s="83">
+        <v>136.09043</v>
+      </c>
+      <c r="AD63" s="83">
+        <v>94.545230000000004</v>
+      </c>
+      <c r="AE63" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF63" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG63" s="85">
+        <v>73.249440000000007</v>
+      </c>
+      <c r="AH63" s="85">
+        <v>314.67934000000002</v>
+      </c>
+      <c r="AI63" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ63" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK63" s="78">
+        <v>30.055520000000001</v>
+      </c>
+      <c r="AL63" s="78">
+        <v>86.600999999999999</v>
+      </c>
+      <c r="AM63" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN63" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO63" s="78">
+        <v>42.4</v>
+      </c>
+      <c r="AP63" s="78">
+        <v>101.1</v>
+      </c>
+      <c r="AQ63" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR63" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS63" s="78">
+        <v>38.1</v>
+      </c>
+      <c r="AT63" s="78">
+        <v>141.6</v>
+      </c>
+      <c r="AU63" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV63" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW63" s="94">
+        <v>26.2</v>
+      </c>
+      <c r="AX63" s="94">
+        <v>98.7</v>
+      </c>
+      <c r="AY63" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ63" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA63" s="94">
+        <v>35.6</v>
+      </c>
+      <c r="BB63" s="94">
+        <v>116.6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:54">
+      <c r="A64" s="75" t="s">
+        <v>115</v>
+      </c>
+      <c r="B64" s="75" t="s">
+        <v>116</v>
+      </c>
+      <c r="C64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="F64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="J64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="K64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="N64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="O64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="P64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="R64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="S64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="V64" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="W64" s="83">
+        <v>0</v>
+      </c>
+      <c r="X64" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y64" s="83">
+        <v>0.35524</v>
+      </c>
+      <c r="Z64" s="83">
+        <v>0.84067000000000003</v>
+      </c>
+      <c r="AA64" s="83"/>
+      <c r="AB64" s="83"/>
+      <c r="AC64" s="83"/>
+      <c r="AD64" s="83"/>
+      <c r="AE64" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF64" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG64" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH64" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI64" s="78">
+        <v>99.7</v>
+      </c>
+      <c r="AJ64" s="78">
+        <v>36.479050000000001</v>
+      </c>
+      <c r="AK64" s="78">
+        <v>0</v>
+      </c>
+      <c r="AL64" s="78">
+        <v>0</v>
+      </c>
+      <c r="AM64" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN64" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO64" s="78">
+        <v>0</v>
+      </c>
+      <c r="AP64" s="78">
+        <v>0</v>
+      </c>
+      <c r="AQ64" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR64" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS64" s="78">
+        <v>0</v>
+      </c>
+      <c r="AT64" s="78">
+        <v>0</v>
+      </c>
+      <c r="AU64" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV64" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW64" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX64" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY64" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ64" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA64" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB64" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="65" spans="1:54">
+      <c r="A65" s="75" t="s">
+        <v>117</v>
+      </c>
+      <c r="B65" s="75" t="s">
+        <v>118</v>
+      </c>
+      <c r="C65" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D65" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E65" s="83">
+        <v>8.8452000000000002</v>
+      </c>
+      <c r="F65" s="83">
+        <v>9.2647399999999998</v>
+      </c>
+      <c r="G65" s="83">
+        <v>20</v>
+      </c>
+      <c r="H65" s="83">
+        <v>59.541000000000004</v>
+      </c>
+      <c r="I65" s="83">
+        <v>11.517620000000001</v>
+      </c>
+      <c r="J65" s="83">
+        <v>78.396600000000007</v>
+      </c>
+      <c r="K65" s="83">
+        <v>3.4020000000000001</v>
+      </c>
+      <c r="L65" s="83">
+        <v>10.41865</v>
+      </c>
+      <c r="M65" s="83">
+        <v>48</v>
+      </c>
+      <c r="N65" s="83">
+        <v>0.70599999999999996</v>
+      </c>
+      <c r="O65" s="83">
+        <v>0</v>
+      </c>
+      <c r="P65" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="83">
+        <v>14.512</v>
+      </c>
+      <c r="R65" s="83">
+        <v>22.953710000000001</v>
+      </c>
+      <c r="S65" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T65" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U65" s="83">
+        <v>8.5689999999999991</v>
+      </c>
+      <c r="V65" s="83">
+        <v>6.6246599999999995</v>
+      </c>
+      <c r="W65" s="83">
+        <v>0</v>
+      </c>
+      <c r="X65" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y65" s="83">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="Z65" s="83">
+        <v>0.876</v>
+      </c>
+      <c r="AA65" s="83"/>
+      <c r="AB65" s="83"/>
+      <c r="AC65" s="83">
+        <v>0.05</v>
+      </c>
+      <c r="AD65" s="83">
+        <v>0.88800000000000001</v>
+      </c>
+      <c r="AE65" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF65" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG65" s="85">
+        <v>10.32</v>
+      </c>
+      <c r="AH65" s="85">
+        <v>8.0206</v>
+      </c>
+      <c r="AI65" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ65" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK65" s="78">
+        <v>0.25019999999999998</v>
+      </c>
+      <c r="AL65" s="78">
+        <v>0.19184999999999999</v>
+      </c>
+      <c r="AM65" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN65" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO65" s="78">
+        <v>0.7</v>
+      </c>
+      <c r="AP65" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="AQ65" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR65" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS65" s="78">
+        <v>4</v>
+      </c>
+      <c r="AT65" s="78">
+        <v>4</v>
+      </c>
+      <c r="AU65" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV65" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW65" s="94">
+        <v>4</v>
+      </c>
+      <c r="AX65" s="94">
+        <v>4</v>
+      </c>
+      <c r="AY65" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ65" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA65" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB65" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="66" spans="1:54">
+      <c r="A66" s="75" t="s">
+        <v>119</v>
+      </c>
+      <c r="B66" s="75" t="s">
+        <v>120</v>
+      </c>
+      <c r="C66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="F66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="J66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="K66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="N66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="O66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="P66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="R66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="S66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="V66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="W66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="X66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z66" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA66" s="83"/>
+      <c r="AB66" s="83"/>
+      <c r="AC66" s="83"/>
+      <c r="AD66" s="83"/>
+      <c r="AE66" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF66" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG66" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH66" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI66" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ66" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK66" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL66" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM66" s="78"/>
+      <c r="AN66" s="78"/>
+      <c r="AO66" s="78"/>
+      <c r="AP66" s="78"/>
+      <c r="AQ66" s="78"/>
+      <c r="AR66" s="78"/>
+      <c r="AS66" s="78"/>
+      <c r="AT66" s="78"/>
+      <c r="AU66" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV66" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW66" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX66" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY66" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ66" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA66" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB66" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="67" spans="1:54">
+      <c r="A67" s="75" t="s">
+        <v>121</v>
+      </c>
+      <c r="B67" s="75" t="s">
+        <v>122</v>
+      </c>
+      <c r="C67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="F67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="J67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="K67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="N67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="O67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="P67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="R67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="S67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="V67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="W67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="X67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z67" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA67" s="83"/>
+      <c r="AB67" s="83"/>
+      <c r="AC67" s="83"/>
+      <c r="AD67" s="83"/>
+      <c r="AE67" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF67" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG67" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH67" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI67" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ67" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK67" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL67" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM67" s="78"/>
+      <c r="AN67" s="78"/>
+      <c r="AO67" s="78"/>
+      <c r="AP67" s="78"/>
+      <c r="AQ67" s="78"/>
+      <c r="AR67" s="78"/>
+      <c r="AS67" s="78"/>
+      <c r="AT67" s="78"/>
+      <c r="AU67" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV67" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW67" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX67" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY67" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ67" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA67" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB67" s="96" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="68" spans="1:54">
+      <c r="A68" s="75" t="s">
+        <v>123</v>
+      </c>
+      <c r="B68" s="75" t="s">
+        <v>124</v>
+      </c>
+      <c r="C68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="F68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="J68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="K68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="N68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="O68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="P68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="R68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="S68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="V68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="W68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="X68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z68" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA68" s="83"/>
+      <c r="AB68" s="83"/>
+      <c r="AC68" s="83"/>
+      <c r="AD68" s="83"/>
+      <c r="AE68" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF68" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG68" s="85">
+        <v>959.74</v>
+      </c>
+      <c r="AH68" s="85">
+        <v>153.55833999999999</v>
+      </c>
+      <c r="AI68" s="78">
+        <v>0</v>
+      </c>
+      <c r="AJ68" s="78">
+        <v>0</v>
+      </c>
+      <c r="AK68" s="78">
+        <v>1311.6564000000001</v>
+      </c>
+      <c r="AL68" s="78">
+        <v>209.86417</v>
+      </c>
+      <c r="AM68" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN68" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO68" s="78">
+        <v>41</v>
+      </c>
+      <c r="AP68" s="78">
+        <v>8</v>
+      </c>
+      <c r="AQ68" s="78">
+        <v>0.4</v>
+      </c>
+      <c r="AR68" s="78">
+        <v>0.5</v>
+      </c>
+      <c r="AS68" s="78">
+        <v>0.8</v>
+      </c>
+      <c r="AT68" s="78">
+        <v>0.2</v>
+      </c>
+      <c r="AU68" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV68" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW68" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX68" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY68" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ68" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA68" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB68" s="96" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="69" spans="1:54">
+      <c r="A69" s="75" t="s">
+        <v>125</v>
+      </c>
+      <c r="B69" s="75" t="s">
+        <v>126</v>
+      </c>
+      <c r="C69" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D69" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E69" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="F69" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G69" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H69" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I69" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="J69" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="K69" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L69" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M69" s="83">
+        <v>0.88224999999999998</v>
+      </c>
+      <c r="N69" s="83">
+        <v>1.0294000000000001</v>
+      </c>
+      <c r="O69" s="83">
+        <v>0</v>
+      </c>
+      <c r="P69" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="83">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="R69" s="83">
+        <v>0.12475</v>
+      </c>
+      <c r="S69" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T69" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U69" s="83">
+        <v>2.4649999999999998E-2</v>
+      </c>
+      <c r="V69" s="83">
+        <v>0.28924</v>
+      </c>
+      <c r="W69" s="83">
+        <v>0</v>
+      </c>
+      <c r="X69" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y69" s="83">
+        <v>2.8219999999999999E-2</v>
+      </c>
+      <c r="Z69" s="83">
+        <v>0.31534000000000001</v>
+      </c>
+      <c r="AA69" s="83"/>
+      <c r="AB69" s="83"/>
+      <c r="AC69" s="83"/>
+      <c r="AD69" s="83"/>
+      <c r="AE69" s="85">
+        <v>0</v>
+      </c>
+      <c r="AF69" s="85">
+        <v>0</v>
+      </c>
+      <c r="AG69" s="85">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="AH69" s="85">
+        <v>2.3990000000000001E-2</v>
+      </c>
+      <c r="AI69" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ69" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK69" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL69" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM69" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN69" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO69" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="AP69" s="78">
+        <v>0.9</v>
+      </c>
+      <c r="AQ69" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR69" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS69" s="78">
+        <v>0</v>
+      </c>
+      <c r="AT69" s="78">
+        <v>0</v>
+      </c>
+      <c r="AU69" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV69" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW69" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX69" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY69" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ69" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA69" s="97">
+        <v>0.1</v>
+      </c>
+      <c r="BB69" s="97">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:54">
+      <c r="A70" s="75" t="s">
+        <v>127</v>
+      </c>
+      <c r="B70" s="75" t="s">
+        <v>128</v>
+      </c>
+      <c r="C70" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D70" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E70" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="F70" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G70" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H70" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I70" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="J70" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="K70" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L70" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M70" s="83">
+        <v>0.27700000000000002</v>
+      </c>
+      <c r="N70" s="83">
+        <v>1.6915199999999999</v>
+      </c>
+      <c r="O70" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="P70" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q70" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="R70" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="S70" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T70" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U70" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="V70" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="W70" s="83">
+        <v>0</v>
+      </c>
+      <c r="X70" s="83">
+        <v>0</v>
+      </c>
+      <c r="Y70" s="83">
+        <v>0.01</v>
+      </c>
+      <c r="Z70" s="83">
+        <v>1.167E-2</v>
+      </c>
+      <c r="AA70" s="83"/>
+      <c r="AB70" s="83"/>
+      <c r="AC70" s="83"/>
+      <c r="AD70" s="83"/>
+      <c r="AE70" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF70" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG70" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH70" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI70" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ70" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK70" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL70" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM70" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN70" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO70" s="78">
+        <v>0</v>
+      </c>
+      <c r="AP70" s="78">
+        <v>0</v>
+      </c>
+      <c r="AQ70" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR70" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS70" s="78">
+        <v>0</v>
+      </c>
+      <c r="AT70" s="78">
+        <v>0</v>
+      </c>
+      <c r="AU70" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV70" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW70" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX70" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY70" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ70" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA70" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB70" s="96" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="71" spans="1:54">
+      <c r="A71" s="75" t="s">
+        <v>129</v>
+      </c>
+      <c r="B71" s="75" t="s">
+        <v>130</v>
+      </c>
+      <c r="C71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="D71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="E71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="F71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="H71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="J71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="K71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="L71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="M71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="N71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="O71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="P71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="R71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="S71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="T71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="U71" s="83">
+        <v>1E-3</v>
+      </c>
+      <c r="V71" s="83">
+        <v>0.252</v>
+      </c>
+      <c r="W71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="X71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z71" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA71" s="83"/>
+      <c r="AB71" s="83"/>
+      <c r="AC71" s="83"/>
+      <c r="AD71" s="83"/>
+      <c r="AE71" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF71" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG71" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH71" s="85" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI71" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ71" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK71" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL71" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM71" s="78">
+        <v>0</v>
+      </c>
+      <c r="AN71" s="78">
+        <v>0</v>
+      </c>
+      <c r="AO71" s="78">
+        <v>0</v>
+      </c>
+      <c r="AP71" s="78">
+        <v>0</v>
+      </c>
+      <c r="AQ71" s="78">
+        <v>0</v>
+      </c>
+      <c r="AR71" s="78">
+        <v>0</v>
+      </c>
+      <c r="AS71" s="78">
+        <v>0</v>
+      </c>
+      <c r="AT71" s="78">
+        <v>0</v>
+      </c>
+      <c r="AU71" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV71" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW71" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX71" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY71" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ71" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA71" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB71" s="96" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="72" spans="1:54">
+      <c r="A72" s="80" t="s">
+        <v>131</v>
+      </c>
+      <c r="B72" s="80" t="s">
+        <v>132</v>
+      </c>
+      <c r="C72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="D72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="E72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="F72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="G72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="H72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="I72" s="81">
+        <v>27.744</v>
+      </c>
+      <c r="J72" s="81">
+        <v>49.132280000000002</v>
+      </c>
+      <c r="K72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="L72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="M72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="N72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="O72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="P72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="R72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="S72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="T72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="U72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="V72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="W72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="X72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z72" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA72" s="81"/>
+      <c r="AB72" s="81"/>
+      <c r="AC72" s="81"/>
+      <c r="AD72" s="81"/>
+      <c r="AE72" s="86">
+        <v>0</v>
+      </c>
+      <c r="AF72" s="86">
+        <v>0</v>
+      </c>
+      <c r="AG72" s="86">
+        <v>0.53</v>
+      </c>
+      <c r="AH72" s="86">
+        <v>2.9945599999999999</v>
+      </c>
+      <c r="AI72" s="82">
+        <v>0</v>
+      </c>
+      <c r="AJ72" s="82">
+        <v>0</v>
+      </c>
+      <c r="AK72" s="82">
+        <v>50.42</v>
+      </c>
+      <c r="AL72" s="82">
+        <v>60.692999999999998</v>
+      </c>
+      <c r="AM72" s="82">
+        <v>0</v>
+      </c>
+      <c r="AN72" s="82">
+        <v>0</v>
+      </c>
+      <c r="AO72" s="82">
+        <v>0</v>
+      </c>
+      <c r="AP72" s="82">
+        <v>0</v>
+      </c>
+      <c r="AQ72" s="82">
+        <v>0</v>
+      </c>
+      <c r="AR72" s="82">
+        <v>0</v>
+      </c>
+      <c r="AS72" s="82">
+        <v>0</v>
+      </c>
+      <c r="AT72" s="82">
+        <v>0</v>
+      </c>
+      <c r="AU72" s="98" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV72" s="98" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW72" s="98" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX72" s="98" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY72" s="98" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ72" s="98" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA72" s="98" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB72" s="98" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="73" spans="1:54" ht="12.75">
+      <c r="A73" s="87"/>
+      <c r="B73" s="87"/>
+      <c r="C73" s="88"/>
+      <c r="D73" s="88"/>
+      <c r="E73" s="88"/>
+      <c r="F73" s="88"/>
+      <c r="G73" s="88"/>
+      <c r="H73" s="88"/>
+      <c r="I73" s="88"/>
+      <c r="J73" s="88"/>
+      <c r="K73" s="88"/>
+      <c r="L73" s="88"/>
+      <c r="M73" s="88"/>
+      <c r="N73" s="88"/>
+      <c r="O73" s="88"/>
+      <c r="P73" s="73"/>
+      <c r="Q73" s="73"/>
+      <c r="R73" s="73"/>
+      <c r="S73" s="73"/>
+      <c r="T73" s="73"/>
+      <c r="U73" s="73"/>
+      <c r="V73" s="73"/>
+      <c r="W73" s="73"/>
+      <c r="X73" s="73"/>
+      <c r="Y73" s="73"/>
+      <c r="Z73" s="73"/>
+      <c r="AA73" s="73"/>
+      <c r="AB73" s="73"/>
+      <c r="AC73" s="73"/>
+      <c r="AD73" s="73"/>
+      <c r="AE73" s="73"/>
+      <c r="AF73" s="73"/>
+      <c r="AG73" s="73"/>
+      <c r="AH73" s="73"/>
+      <c r="AI73" s="77"/>
+      <c r="AJ73" s="77"/>
+      <c r="AK73" s="77"/>
+      <c r="AL73" s="77"/>
+      <c r="AM73" s="79"/>
+      <c r="AN73" s="79"/>
+      <c r="AO73" s="79"/>
+      <c r="AP73" s="79"/>
+      <c r="AQ73" s="73"/>
+      <c r="AR73" s="73"/>
+      <c r="AS73" s="73"/>
+      <c r="AT73" s="73"/>
+      <c r="AU73" s="95"/>
+      <c r="AV73" s="95"/>
+      <c r="AW73" s="95"/>
+      <c r="AX73" s="95"/>
+      <c r="AY73" s="95"/>
+      <c r="AZ73" s="95"/>
+      <c r="BA73" s="95"/>
+      <c r="BB73" s="95"/>
+    </row>
+    <row r="74" spans="1:54" ht="12.75">
+      <c r="A74" s="125" t="s">
+        <v>170</v>
+      </c>
+      <c r="B74" s="125"/>
+      <c r="C74" s="73"/>
+      <c r="D74" s="73"/>
+      <c r="E74" s="73"/>
+      <c r="F74" s="73"/>
+      <c r="G74" s="73"/>
+      <c r="H74" s="73"/>
+      <c r="I74" s="73"/>
+      <c r="J74" s="73"/>
+      <c r="K74" s="73"/>
+      <c r="L74" s="73"/>
+      <c r="M74" s="73"/>
+      <c r="N74" s="73"/>
+      <c r="O74" s="73"/>
+      <c r="P74" s="73"/>
+      <c r="Q74" s="73"/>
+      <c r="R74" s="73"/>
+      <c r="S74" s="73"/>
+      <c r="T74" s="73"/>
+      <c r="U74" s="73"/>
+      <c r="V74" s="73"/>
+      <c r="W74" s="73"/>
+      <c r="X74" s="73"/>
+      <c r="Y74" s="73"/>
+      <c r="Z74" s="73"/>
+      <c r="AA74" s="73"/>
+      <c r="AB74" s="73"/>
+      <c r="AC74" s="73"/>
+      <c r="AD74" s="73"/>
+      <c r="AE74" s="73"/>
+      <c r="AF74" s="73"/>
+      <c r="AG74" s="73"/>
+      <c r="AH74" s="73"/>
+      <c r="AI74" s="77"/>
+      <c r="AJ74" s="77"/>
+      <c r="AK74" s="77"/>
+      <c r="AL74" s="77"/>
+      <c r="AM74" s="77"/>
+      <c r="AN74" s="77"/>
+      <c r="AO74" s="77"/>
+      <c r="AP74" s="77"/>
+      <c r="AQ74" s="73"/>
+      <c r="AR74" s="73"/>
+      <c r="AS74" s="73"/>
+      <c r="AT74" s="73"/>
+      <c r="AU74" s="73"/>
+      <c r="AV74" s="73"/>
+      <c r="AW74" s="73"/>
+      <c r="AX74" s="73"/>
+      <c r="AY74" s="73"/>
+      <c r="AZ74" s="73"/>
+      <c r="BA74" s="73"/>
+      <c r="BB74" s="73"/>
+    </row>
+    <row r="75" spans="1:54" ht="12.75">
+      <c r="A75" s="73"/>
+      <c r="B75" s="73"/>
+      <c r="C75" s="73"/>
+      <c r="D75" s="73"/>
+      <c r="E75" s="73"/>
+      <c r="F75" s="73"/>
+      <c r="G75" s="73"/>
+      <c r="H75" s="73"/>
+      <c r="I75" s="73"/>
+      <c r="J75" s="73"/>
+      <c r="K75" s="73"/>
+      <c r="L75" s="73"/>
+      <c r="M75" s="73"/>
+      <c r="N75" s="73"/>
+      <c r="O75" s="73"/>
+      <c r="P75" s="73"/>
+      <c r="Q75" s="73"/>
+      <c r="R75" s="73"/>
+      <c r="S75" s="73"/>
+      <c r="T75" s="73"/>
+      <c r="U75" s="73"/>
+      <c r="V75" s="73"/>
+      <c r="W75" s="73"/>
+      <c r="X75" s="73"/>
+      <c r="Y75" s="73"/>
+      <c r="Z75" s="73"/>
+      <c r="AA75" s="73"/>
+      <c r="AB75" s="73"/>
+      <c r="AC75" s="73"/>
+      <c r="AD75" s="73"/>
+      <c r="AE75" s="73"/>
+      <c r="AF75" s="73"/>
+      <c r="AG75" s="73"/>
+      <c r="AH75" s="73"/>
+      <c r="AI75" s="77"/>
+      <c r="AJ75" s="77"/>
+      <c r="AK75" s="77"/>
+      <c r="AL75" s="77"/>
+      <c r="AM75" s="77"/>
+      <c r="AN75" s="77"/>
+      <c r="AO75" s="77"/>
+      <c r="AP75" s="77"/>
+      <c r="AQ75" s="73"/>
+      <c r="AR75" s="73"/>
+      <c r="AS75" s="73"/>
+      <c r="AT75" s="73"/>
+      <c r="AU75" s="73"/>
+      <c r="AV75" s="73"/>
+      <c r="AW75" s="73"/>
+      <c r="AX75" s="73"/>
+      <c r="AY75" s="73"/>
+      <c r="AZ75" s="73"/>
+      <c r="BA75" s="73"/>
+      <c r="BB75" s="73"/>
+    </row>
+  </sheetData>
   <mergeCells count="44">
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M5:N5"/>
     <mergeCell ref="A74:B74"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A2:AL2"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
-    <mergeCell ref="K5:L5"/>
-[...13 lines deleted...]
-    <mergeCell ref="W5:X5"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="BA5:BB5"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="AS5:AT5"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AW5:AX5"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="AM5:AN5"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Атырау</vt:lpstr>
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>РК</vt:lpstr>
+      <vt:lpstr>По регионам</vt:lpstr>
+      <vt:lpstr>Абай</vt:lpstr>
+      <vt:lpstr>Ақмола</vt:lpstr>
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>2015-2026</vt:lpstr>
+      <vt:lpstr>РК!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>