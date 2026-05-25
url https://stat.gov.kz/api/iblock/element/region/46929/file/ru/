--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -2,80 +2,92 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="911"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="911"/>
   </bookViews>
   <sheets>
-    <sheet name="Атырауская" sheetId="7" r:id="rId1"/>
+    <sheet name="Атырау" sheetId="7" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AQ7" i="7"/>
-[...4 lines deleted...]
-  <c r="AW7" l="1"/>
+  <c r="BA7" i="7"/>
+  <c r="AZ7"/>
+  <c r="AY7"/>
+  <c r="AY11" s="1"/>
+  <c r="AX7"/>
+  <c r="AW7"/>
   <c r="AV7"/>
   <c r="AU7"/>
   <c r="AU11" s="1"/>
   <c r="AT7"/>
+  <c r="AS7" l="1"/>
+  <c r="AR7"/>
+  <c r="AQ7"/>
+  <c r="AQ11" s="1"/>
+  <c r="AP7"/>
   <c r="AO7" l="1"/>
   <c r="AN7"/>
   <c r="AM7"/>
   <c r="AM11" s="1"/>
   <c r="AL7"/>
   <c r="AK7"/>
   <c r="AJ7"/>
   <c r="AI7"/>
   <c r="AH7"/>
   <c r="AI11" l="1"/>
   <c r="AD7" l="1"/>
   <c r="AE7"/>
   <c r="AE11" s="1"/>
   <c r="AF7"/>
   <c r="AG7"/>
   <c r="AC7"/>
   <c r="AB7"/>
   <c r="Z7"/>
   <c r="Y7"/>
   <c r="X7"/>
   <c r="W7"/>
   <c r="W11" s="1"/>
   <c r="V7"/>
   <c r="U7"/>
   <c r="T7"/>
@@ -86,109 +98,112 @@
   <c r="P7"/>
   <c r="O7"/>
   <c r="O11" s="1"/>
   <c r="N7"/>
   <c r="M7"/>
   <c r="L7"/>
   <c r="K7"/>
   <c r="K11" s="1"/>
   <c r="J7"/>
   <c r="I7"/>
   <c r="H7"/>
   <c r="G7"/>
   <c r="G11" s="1"/>
   <c r="F7"/>
   <c r="E7"/>
   <c r="D7"/>
   <c r="C7"/>
   <c r="C11" s="1"/>
   <c r="B7"/>
   <c r="AA7"/>
   <c r="AA11" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="18">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Растениеводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Животноводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Доля переработанной продукции в общем объеме экспорта продукции АПК, %</t>
   </si>
   <si>
     <t xml:space="preserve">
 тонн</t>
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
-    <t>Атырауская</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">   * Предварительные данные.</t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>январь-сентябрь 2024 года</t>
+    <t>январь-декабрь 2025 года*</t>
   </si>
   <si>
-    <t>январь-сентябрь 2025 года*</t>
+    <t>январь-март 2025 года*</t>
+  </si>
+  <si>
+    <t>январь-март 2026 года*</t>
+  </si>
+  <si>
+    <t>Атырау</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -408,135 +423,143 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -808,351 +831,365 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AW102"/>
+  <dimension ref="A1:BA102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="P7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="M7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AT4" sqref="AT4:AW4"/>
+      <selection pane="bottomRight" activeCell="X28" sqref="X28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="21" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="21" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="10.42578125" style="21" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="21" customWidth="1"/>
     <col min="11" max="13" width="10.42578125" style="21" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="21" customWidth="1"/>
     <col min="15" max="17" width="10.42578125" style="21" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" style="21" customWidth="1"/>
     <col min="19" max="21" width="10.42578125" style="21" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="21" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="21" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="21" customWidth="1"/>
     <col min="26" max="26" width="12.5703125" style="21" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="21" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" style="21" customWidth="1"/>
     <col min="29" max="29" width="9.28515625" style="21" customWidth="1"/>
     <col min="30" max="30" width="12.140625" style="21" customWidth="1"/>
     <col min="31" max="31" width="9.28515625" style="21" customWidth="1"/>
     <col min="32" max="32" width="11.28515625" style="21" customWidth="1"/>
     <col min="33" max="33" width="11.85546875" style="21" customWidth="1"/>
     <col min="34" max="34" width="11.42578125" style="21" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="10.7109375" style="21" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="11.28515625" style="21" customWidth="1"/>
     <col min="37" max="37" width="10.7109375" style="21" bestFit="1" customWidth="1"/>
-    <col min="38" max="45" width="9.140625" style="21"/>
-[...2 lines deleted...]
-    <col min="50" max="16384" width="9.140625" style="21"/>
+    <col min="38" max="41" width="9.140625" style="21"/>
+    <col min="42" max="44" width="10.85546875" style="21" customWidth="1"/>
+    <col min="45" max="45" width="11.85546875" style="21" customWidth="1"/>
+    <col min="46" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" ht="12.75">
+    <row r="1" spans="1:53" ht="12.75">
       <c r="A1" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
       <c r="N1" s="28"/>
       <c r="O1" s="28"/>
       <c r="P1" s="28"/>
       <c r="Q1" s="28"/>
       <c r="R1" s="28"/>
       <c r="S1" s="28"/>
       <c r="T1" s="28"/>
       <c r="U1" s="28"/>
       <c r="V1" s="28"/>
       <c r="W1" s="28"/>
       <c r="X1" s="28"/>
       <c r="Y1" s="28"/>
       <c r="Z1" s="28"/>
       <c r="AA1" s="28"/>
       <c r="AB1" s="28"/>
       <c r="AC1" s="28"/>
       <c r="AD1" s="28"/>
       <c r="AE1" s="28"/>
       <c r="AF1" s="28"/>
       <c r="AG1" s="28"/>
       <c r="AH1" s="28"/>
       <c r="AI1" s="28"/>
       <c r="AJ1" s="28"/>
       <c r="AK1" s="28"/>
     </row>
-    <row r="2" spans="1:49" s="1" customFormat="1" ht="12.75">
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75">
       <c r="A2" s="29" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="29"/>
       <c r="O2" s="29"/>
       <c r="P2" s="29"/>
       <c r="Q2" s="29"/>
       <c r="R2" s="29"/>
       <c r="S2" s="29"/>
       <c r="T2" s="29"/>
       <c r="U2" s="29"/>
       <c r="V2" s="29"/>
       <c r="W2" s="29"/>
       <c r="X2" s="29"/>
       <c r="Y2" s="29"/>
       <c r="Z2" s="29"/>
       <c r="AA2" s="29"/>
       <c r="AB2" s="29"/>
       <c r="AC2" s="29"/>
       <c r="AD2" s="29"/>
       <c r="AE2" s="29"/>
       <c r="AF2" s="29"/>
       <c r="AG2" s="29"/>
       <c r="AH2" s="29"/>
       <c r="AI2" s="29"/>
       <c r="AJ2" s="29"/>
       <c r="AK2" s="29"/>
     </row>
-    <row r="4" spans="1:49" s="2" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="36" t="s">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A4" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="26">
+      <c r="B4" s="33">
         <v>2015</v>
       </c>
-      <c r="C4" s="26"/>
-[...2 lines deleted...]
-      <c r="F4" s="26">
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33">
         <v>2016</v>
       </c>
-      <c r="G4" s="26"/>
-[...2 lines deleted...]
-      <c r="J4" s="26">
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33">
         <v>2017</v>
       </c>
-      <c r="K4" s="26"/>
-[...2 lines deleted...]
-      <c r="N4" s="26">
+      <c r="K4" s="33"/>
+      <c r="L4" s="33"/>
+      <c r="M4" s="33"/>
+      <c r="N4" s="33">
         <v>2018</v>
       </c>
-      <c r="O4" s="26"/>
-[...2 lines deleted...]
-      <c r="R4" s="26">
+      <c r="O4" s="33"/>
+      <c r="P4" s="33"/>
+      <c r="Q4" s="33"/>
+      <c r="R4" s="33">
         <v>2019</v>
       </c>
-      <c r="S4" s="26"/>
-[...2 lines deleted...]
-      <c r="V4" s="26">
+      <c r="S4" s="33"/>
+      <c r="T4" s="33"/>
+      <c r="U4" s="33"/>
+      <c r="V4" s="33">
         <v>2020</v>
       </c>
-      <c r="W4" s="26"/>
-[...2 lines deleted...]
-      <c r="Z4" s="26">
+      <c r="W4" s="33"/>
+      <c r="X4" s="33"/>
+      <c r="Y4" s="33"/>
+      <c r="Z4" s="33">
         <v>2021</v>
       </c>
-      <c r="AA4" s="26"/>
-[...1 lines deleted...]
-      <c r="AC4" s="26"/>
+      <c r="AA4" s="33"/>
+      <c r="AB4" s="33"/>
+      <c r="AC4" s="33"/>
       <c r="AD4" s="30">
         <v>2022</v>
       </c>
       <c r="AE4" s="31"/>
       <c r="AF4" s="31"/>
       <c r="AG4" s="32"/>
-      <c r="AH4" s="33" t="s">
+      <c r="AH4" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI4" s="35"/>
+      <c r="AJ4" s="35"/>
+      <c r="AK4" s="36"/>
+      <c r="AL4" s="40">
+        <v>2024</v>
+      </c>
+      <c r="AM4" s="40"/>
+      <c r="AN4" s="40"/>
+      <c r="AO4" s="40"/>
+      <c r="AP4" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="AI4" s="34"/>
-[...8 lines deleted...]
-      <c r="AP4" s="27" t="s">
+      <c r="AQ4" s="40"/>
+      <c r="AR4" s="40"/>
+      <c r="AS4" s="40"/>
+      <c r="AT4" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="AQ4" s="27"/>
-[...2 lines deleted...]
-      <c r="AT4" s="27" t="s">
+      <c r="AU4" s="42"/>
+      <c r="AV4" s="42"/>
+      <c r="AW4" s="42"/>
+      <c r="AX4" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="AU4" s="27"/>
-[...5 lines deleted...]
-      <c r="B5" s="26" t="s">
+      <c r="AY4" s="42"/>
+      <c r="AZ4" s="42"/>
+      <c r="BA4" s="42"/>
+    </row>
+    <row r="5" spans="1:53" s="3" customFormat="1">
+      <c r="A5" s="38"/>
+      <c r="B5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="26"/>
-      <c r="D5" s="26" t="s">
+      <c r="C5" s="33"/>
+      <c r="D5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="26"/>
-      <c r="F5" s="26" t="s">
+      <c r="E5" s="33"/>
+      <c r="F5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="26"/>
-      <c r="H5" s="26" t="s">
+      <c r="G5" s="33"/>
+      <c r="H5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="26"/>
-      <c r="J5" s="26" t="s">
+      <c r="I5" s="33"/>
+      <c r="J5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="26"/>
-      <c r="L5" s="26" t="s">
+      <c r="K5" s="33"/>
+      <c r="L5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="26"/>
-      <c r="N5" s="26" t="s">
+      <c r="M5" s="33"/>
+      <c r="N5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="26"/>
-      <c r="P5" s="26" t="s">
+      <c r="O5" s="33"/>
+      <c r="P5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="26"/>
-      <c r="R5" s="26" t="s">
+      <c r="Q5" s="33"/>
+      <c r="R5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="26"/>
-      <c r="T5" s="26" t="s">
+      <c r="S5" s="33"/>
+      <c r="T5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="26"/>
-      <c r="V5" s="26" t="s">
+      <c r="U5" s="33"/>
+      <c r="V5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="26"/>
-      <c r="X5" s="26" t="s">
+      <c r="W5" s="33"/>
+      <c r="X5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="26"/>
-      <c r="Z5" s="26" t="s">
+      <c r="Y5" s="33"/>
+      <c r="Z5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="26"/>
-      <c r="AB5" s="26" t="s">
+      <c r="AA5" s="33"/>
+      <c r="AB5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="26"/>
-      <c r="AD5" s="26" t="s">
+      <c r="AC5" s="33"/>
+      <c r="AD5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="26"/>
-      <c r="AF5" s="26" t="s">
+      <c r="AE5" s="33"/>
+      <c r="AF5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="26"/>
-      <c r="AH5" s="26" t="s">
+      <c r="AG5" s="33"/>
+      <c r="AH5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="26"/>
-      <c r="AJ5" s="26" t="s">
+      <c r="AI5" s="33"/>
+      <c r="AJ5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="26"/>
-      <c r="AL5" s="26" t="s">
+      <c r="AK5" s="33"/>
+      <c r="AL5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="26"/>
-      <c r="AN5" s="26" t="s">
+      <c r="AM5" s="33"/>
+      <c r="AN5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="26"/>
-      <c r="AP5" s="26" t="s">
+      <c r="AO5" s="33"/>
+      <c r="AP5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="26"/>
-      <c r="AR5" s="26" t="s">
+      <c r="AQ5" s="33"/>
+      <c r="AR5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="26"/>
-      <c r="AT5" s="26" t="s">
+      <c r="AS5" s="33"/>
+      <c r="AT5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="26"/>
-      <c r="AV5" s="26" t="s">
+      <c r="AU5" s="33"/>
+      <c r="AV5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="26"/>
-[...2 lines deleted...]
-      <c r="A6" s="38"/>
+      <c r="AW5" s="33"/>
+      <c r="AX5" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY5" s="33"/>
+      <c r="AZ5" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA5" s="33"/>
+    </row>
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="45">
+      <c r="A6" s="39"/>
       <c r="B6" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="20" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="20" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="20" t="s">
@@ -1253,52 +1290,64 @@
       </c>
       <c r="AP6" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AQ6" s="20" t="s">
         <v>8</v>
       </c>
       <c r="AR6" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AS6" s="20" t="s">
         <v>8</v>
       </c>
       <c r="AT6" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AU6" s="20" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AW6" s="20" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="7" spans="1:49" s="6" customFormat="1" ht="30.75" customHeight="1">
+      <c r="AX6" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="AY6" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="AZ6" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA6" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:53" s="6" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="5">
         <f>B8+B9+B10</f>
         <v>7890.0579400000006</v>
       </c>
       <c r="C7" s="5">
         <f t="shared" ref="C7:AK7" si="0">C8+C9+C10</f>
         <v>4087.5584400000007</v>
       </c>
       <c r="D7" s="5">
         <f t="shared" si="0"/>
         <v>32448.250039999992</v>
       </c>
       <c r="E7" s="5">
         <f t="shared" si="0"/>
         <v>38850.68836</v>
       </c>
       <c r="F7" s="5">
         <f t="shared" si="0"/>
         <v>7624.9124999999995</v>
       </c>
       <c r="G7" s="5">
         <f t="shared" si="0"/>
@@ -1403,99 +1452,115 @@
       <c r="AF7" s="5">
         <f t="shared" si="0"/>
         <v>42159.519439999996</v>
       </c>
       <c r="AG7" s="5">
         <f t="shared" si="0"/>
         <v>43667.430620000006</v>
       </c>
       <c r="AH7" s="5">
         <f t="shared" si="0"/>
         <v>9537.7194</v>
       </c>
       <c r="AI7" s="5">
         <f t="shared" si="0"/>
         <v>4589.2379300000002</v>
       </c>
       <c r="AJ7" s="5">
         <f t="shared" si="0"/>
         <v>58754.101220000011</v>
       </c>
       <c r="AK7" s="5">
         <f t="shared" si="0"/>
         <v>48970.781999999999</v>
       </c>
       <c r="AL7" s="5">
-        <f t="shared" ref="AL7:AW7" si="1">AL8+AL9+AL10</f>
+        <f t="shared" ref="AL7:BA7" si="1">AL8+AL9+AL10</f>
         <v>8247.3777200000004</v>
       </c>
       <c r="AM7" s="5">
         <f t="shared" si="1"/>
         <v>3803.8999999999996</v>
       </c>
       <c r="AN7" s="5">
         <f t="shared" si="1"/>
         <v>51619.8</v>
       </c>
       <c r="AO7" s="5">
         <f t="shared" si="1"/>
         <v>54523</v>
       </c>
       <c r="AP7" s="5">
-        <f t="shared" ref="AP7:AS7" si="2">AP8+AP9+AP10</f>
-        <v>5363.6273000000001</v>
+        <f t="shared" si="1"/>
+        <v>43644.495060000001</v>
       </c>
       <c r="AQ7" s="5">
-        <f>AQ8+AQ9+AQ10</f>
-        <v>2807.6</v>
+        <f t="shared" si="1"/>
+        <v>26760.600000000002</v>
       </c>
       <c r="AR7" s="5">
-        <f t="shared" si="2"/>
-        <v>40413.4</v>
+        <f t="shared" si="1"/>
+        <v>42084.1</v>
       </c>
       <c r="AS7" s="5">
-        <f t="shared" si="2"/>
-        <v>41290.1</v>
+        <f t="shared" si="1"/>
+        <v>53505.5</v>
       </c>
       <c r="AT7" s="5">
         <f t="shared" si="1"/>
-        <v>30946.530930000001</v>
+        <v>1406.6999999999998</v>
       </c>
       <c r="AU7" s="5">
         <f t="shared" si="1"/>
-        <v>20156.3</v>
+        <v>578.20000000000005</v>
       </c>
       <c r="AV7" s="5">
         <f t="shared" si="1"/>
-        <v>30466</v>
+        <v>10715.8</v>
       </c>
       <c r="AW7" s="5">
         <f t="shared" si="1"/>
-        <v>39002.300000000003</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:49" s="6" customFormat="1" ht="30" customHeight="1">
+        <v>12200</v>
+      </c>
+      <c r="AX7" s="5">
+        <f t="shared" si="1"/>
+        <v>4954.5</v>
+      </c>
+      <c r="AY7" s="5">
+        <f t="shared" si="1"/>
+        <v>6017.0999999999995</v>
+      </c>
+      <c r="AZ7" s="5">
+        <f t="shared" si="1"/>
+        <v>7842.3</v>
+      </c>
+      <c r="BA7" s="5">
+        <f t="shared" si="1"/>
+        <v>10060.199999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:53" s="6" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="5">
         <v>0</v>
       </c>
       <c r="C8" s="5">
         <v>0</v>
       </c>
       <c r="D8" s="5">
         <v>10351.854049999996</v>
       </c>
       <c r="E8" s="5">
         <v>7919.9900900000021</v>
       </c>
       <c r="F8" s="5">
         <v>42</v>
       </c>
       <c r="G8" s="5">
         <v>61.741000000000007</v>
       </c>
       <c r="H8" s="5">
         <v>11862.534670000008</v>
       </c>
       <c r="I8" s="5">
@@ -1576,75 +1641,87 @@
       <c r="AH8" s="5">
         <v>3245.7599999999998</v>
       </c>
       <c r="AI8" s="5">
         <v>868.56972000000007</v>
       </c>
       <c r="AJ8" s="5">
         <v>21715.610489999999</v>
       </c>
       <c r="AK8" s="5">
         <v>8911.6687199999997</v>
       </c>
       <c r="AL8" s="5">
         <v>901.15</v>
       </c>
       <c r="AM8" s="5">
         <v>107.3</v>
       </c>
       <c r="AN8" s="5">
         <v>13476.1</v>
       </c>
       <c r="AO8" s="5">
         <v>8511.7000000000007</v>
       </c>
       <c r="AP8" s="5">
-        <v>835</v>
+        <v>3127.875</v>
       </c>
       <c r="AQ8" s="5">
-        <v>94.7</v>
+        <v>541.6</v>
       </c>
       <c r="AR8" s="5">
-        <v>11021.1</v>
+        <v>10459.299999999999</v>
       </c>
       <c r="AS8" s="5">
-        <v>6754.9</v>
-[...14 lines deleted...]
-    <row r="9" spans="1:49" s="6" customFormat="1" ht="22.5">
+        <v>7239.7</v>
+      </c>
+      <c r="AT8" s="25">
+        <v>664.8</v>
+      </c>
+      <c r="AU8" s="25">
+        <v>126.3</v>
+      </c>
+      <c r="AV8" s="25">
+        <v>2608.6</v>
+      </c>
+      <c r="AW8" s="25">
+        <v>1824.5</v>
+      </c>
+      <c r="AX8" s="25">
+        <v>403.7</v>
+      </c>
+      <c r="AY8" s="25">
+        <v>76.8</v>
+      </c>
+      <c r="AZ8" s="25">
+        <v>1705.9</v>
+      </c>
+      <c r="BA8" s="25">
+        <v>1258.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:53" s="6" customFormat="1" ht="22.5">
       <c r="A9" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="5">
         <v>6700.5793400000002</v>
       </c>
       <c r="C9" s="5">
         <v>2630.4870100000003</v>
       </c>
       <c r="D9" s="5">
         <v>1300.4449999999997</v>
       </c>
       <c r="E9" s="5">
         <v>6052.6712699999989</v>
       </c>
       <c r="F9" s="5">
         <v>6604.0779999999995</v>
       </c>
       <c r="G9" s="5">
         <v>2392.8672000000001</v>
       </c>
       <c r="H9" s="5">
         <v>281.87374</v>
       </c>
       <c r="I9" s="5">
@@ -1725,75 +1802,87 @@
       <c r="AH9" s="5">
         <v>5645.5049999999992</v>
       </c>
       <c r="AI9" s="5">
         <v>2055.4135499999998</v>
       </c>
       <c r="AJ9" s="5">
         <v>2115.9983999999999</v>
       </c>
       <c r="AK9" s="5">
         <v>1310.6988999999999</v>
       </c>
       <c r="AL9" s="5">
         <v>4928.6130000000003</v>
       </c>
       <c r="AM9" s="5">
         <v>1915.1</v>
       </c>
       <c r="AN9" s="5">
         <v>3002.1</v>
       </c>
       <c r="AO9" s="5">
         <v>1760.6</v>
       </c>
       <c r="AP9" s="5">
-        <v>2762.835</v>
+        <v>4841.3630000000003</v>
       </c>
       <c r="AQ9" s="5">
-        <v>1149.0999999999999</v>
+        <v>2371.6</v>
       </c>
       <c r="AR9" s="5">
-        <v>2076.9</v>
+        <v>2186</v>
       </c>
       <c r="AS9" s="5">
-        <v>1385.6</v>
-[...14 lines deleted...]
-    <row r="10" spans="1:49" s="6" customFormat="1" ht="22.5">
+        <v>1901.6</v>
+      </c>
+      <c r="AT9" s="25">
+        <v>649.79999999999995</v>
+      </c>
+      <c r="AU9" s="25">
+        <v>264.3</v>
+      </c>
+      <c r="AV9" s="25">
+        <v>1013.7</v>
+      </c>
+      <c r="AW9" s="25">
+        <v>819.3</v>
+      </c>
+      <c r="AX9" s="25">
+        <v>1592.3</v>
+      </c>
+      <c r="AY9" s="25">
+        <v>1026.0999999999999</v>
+      </c>
+      <c r="AZ9" s="25">
+        <v>713.3</v>
+      </c>
+      <c r="BA9" s="25">
+        <v>316.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:53" s="6" customFormat="1" ht="22.5">
       <c r="A10" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="5">
         <v>1189.4785999999999</v>
       </c>
       <c r="C10" s="5">
         <v>1457.0714300000002</v>
       </c>
       <c r="D10" s="5">
         <v>20795.950989999994</v>
       </c>
       <c r="E10" s="5">
         <v>24878.026999999995</v>
       </c>
       <c r="F10" s="5">
         <v>978.83449999999993</v>
       </c>
       <c r="G10" s="5">
         <v>967.91855999999996</v>
       </c>
       <c r="H10" s="5">
         <v>19461.086579999988</v>
       </c>
       <c r="I10" s="5">
@@ -1874,75 +1963,87 @@
       <c r="AH10" s="5">
         <v>646.45439999999985</v>
       </c>
       <c r="AI10" s="5">
         <v>1665.2546600000003</v>
       </c>
       <c r="AJ10" s="5">
         <v>34922.492330000008</v>
       </c>
       <c r="AK10" s="5">
         <v>38748.414380000002</v>
       </c>
       <c r="AL10" s="5">
         <v>2417.61472</v>
       </c>
       <c r="AM10" s="5">
         <v>1781.5</v>
       </c>
       <c r="AN10" s="5">
         <v>35141.599999999999</v>
       </c>
       <c r="AO10" s="5">
         <v>44250.7</v>
       </c>
       <c r="AP10" s="5">
-        <v>1765.7923000000001</v>
+        <v>35675.257060000004</v>
       </c>
       <c r="AQ10" s="5">
-        <v>1563.8</v>
+        <v>23847.4</v>
       </c>
       <c r="AR10" s="5">
-        <v>27315.4</v>
+        <v>29438.799999999999</v>
       </c>
       <c r="AS10" s="5">
-        <v>33149.599999999999</v>
-[...14 lines deleted...]
-    <row r="11" spans="1:49" s="10" customFormat="1" ht="33.75">
+        <v>44364.2</v>
+      </c>
+      <c r="AT10" s="27">
+        <v>92.1</v>
+      </c>
+      <c r="AU10" s="27">
+        <v>187.6</v>
+      </c>
+      <c r="AV10" s="27">
+        <v>7093.5</v>
+      </c>
+      <c r="AW10" s="27">
+        <v>9556.2000000000007</v>
+      </c>
+      <c r="AX10" s="27">
+        <v>2958.5</v>
+      </c>
+      <c r="AY10" s="27">
+        <v>4914.2</v>
+      </c>
+      <c r="AZ10" s="27">
+        <v>5423.1</v>
+      </c>
+      <c r="BA10" s="27">
+        <v>8485.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:53" s="10" customFormat="1" ht="33.75">
       <c r="A11" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9">
         <f>C10/C7*100</f>
         <v>35.646497814964576</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9">
         <f>G10/G7*100</f>
         <v>28.280817883217953</v>
       </c>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9">
         <f>K10/K7*100</f>
         <v>34.974731271606466</v>
       </c>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
       <c r="N11" s="9"/>
@@ -1972,1715 +2073,1397 @@
         <v>46.952297082494965</v>
       </c>
       <c r="AB11" s="9"/>
       <c r="AC11" s="9"/>
       <c r="AD11" s="9"/>
       <c r="AE11" s="9">
         <f>AE10/AE7*100</f>
         <v>40.104701698637896</v>
       </c>
       <c r="AF11" s="9"/>
       <c r="AG11" s="9"/>
       <c r="AH11" s="9"/>
       <c r="AI11" s="9">
         <f>AI10/AI7*100</f>
         <v>36.286082469470045</v>
       </c>
       <c r="AJ11" s="9"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="19"/>
       <c r="AM11" s="9">
         <f>AM10/AM7*100</f>
         <v>46.833512973527178</v>
       </c>
       <c r="AN11" s="19"/>
       <c r="AO11" s="19"/>
-      <c r="AP11" s="19"/>
-[...2 lines deleted...]
-        <v>55.69881749536971</v>
+      <c r="AP11" s="17"/>
+      <c r="AQ11" s="18">
+        <f t="shared" ref="AQ11" si="2">AQ10/AQ7*100</f>
+        <v>89.113846475789032</v>
       </c>
       <c r="AR11" s="19"/>
       <c r="AS11" s="19"/>
       <c r="AT11" s="17"/>
       <c r="AU11" s="18">
         <f t="shared" ref="AU11" si="3">AU10/AU7*100</f>
-        <v>93.311768528946288</v>
-[...4 lines deleted...]
-    <row r="12" spans="1:49" ht="12" customHeight="1">
+        <v>32.445520581113797</v>
+      </c>
+      <c r="AV11" s="26"/>
+      <c r="AW11" s="26"/>
+      <c r="AX11" s="17"/>
+      <c r="AY11" s="18">
+        <f t="shared" ref="AY11" si="4">AY10/AY7*100</f>
+        <v>81.670572202556059</v>
+      </c>
+      <c r="AZ11" s="26"/>
+      <c r="BA11" s="26"/>
+    </row>
+    <row r="12" spans="1:53" ht="12" customHeight="1">
       <c r="AH12" s="22"/>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="22"/>
       <c r="AK12" s="22"/>
     </row>
-    <row r="13" spans="1:49" s="1" customFormat="1">
-[...3 lines deleted...]
-      <c r="B13" s="25"/>
+    <row r="13" spans="1:53" s="1" customFormat="1">
+      <c r="A13" s="41" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="41"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
-      <c r="AT13" s="2"/>
-[...4 lines deleted...]
-    <row r="14" spans="1:49">
+      <c r="AP13" s="2"/>
+      <c r="AQ13" s="2"/>
+      <c r="AR13" s="2"/>
+      <c r="AS13" s="2"/>
+    </row>
+    <row r="14" spans="1:53">
       <c r="AG14" s="22"/>
       <c r="AH14" s="11"/>
       <c r="AI14" s="11"/>
       <c r="AJ14" s="11"/>
       <c r="AK14" s="11"/>
       <c r="AL14" s="23"/>
       <c r="AM14" s="23"/>
       <c r="AN14" s="23"/>
       <c r="AO14" s="23"/>
-      <c r="AP14" s="23"/>
-[...8 lines deleted...]
-    <row r="15" spans="1:49">
+      <c r="AP14" s="2"/>
+      <c r="AQ14" s="2"/>
+      <c r="AR14" s="2"/>
+      <c r="AS14" s="2"/>
+    </row>
+    <row r="15" spans="1:53">
       <c r="AG15" s="22"/>
       <c r="AH15" s="11"/>
       <c r="AI15" s="11"/>
       <c r="AJ15" s="11"/>
       <c r="AK15" s="11"/>
       <c r="AL15" s="23"/>
       <c r="AM15" s="23"/>
       <c r="AN15" s="23"/>
       <c r="AO15" s="23"/>
-      <c r="AP15" s="23"/>
-[...8 lines deleted...]
-    <row r="16" spans="1:49">
+      <c r="AP15" s="2"/>
+      <c r="AQ15" s="2"/>
+      <c r="AR15" s="2"/>
+      <c r="AS15" s="2"/>
+    </row>
+    <row r="16" spans="1:53">
       <c r="AG16" s="22"/>
       <c r="AH16" s="11"/>
       <c r="AI16" s="11"/>
       <c r="AJ16" s="11"/>
       <c r="AK16" s="11"/>
       <c r="AL16" s="23"/>
       <c r="AM16" s="23"/>
       <c r="AN16" s="23"/>
       <c r="AO16" s="23"/>
       <c r="AP16" s="23"/>
       <c r="AQ16" s="23"/>
       <c r="AR16" s="23"/>
       <c r="AS16" s="23"/>
-      <c r="AT16" s="23"/>
-[...4 lines deleted...]
-    <row r="17" spans="8:49">
+    </row>
+    <row r="17" spans="8:45">
       <c r="AG17" s="22"/>
       <c r="AH17" s="11"/>
       <c r="AI17" s="11"/>
       <c r="AJ17" s="11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="AK17" s="11"/>
       <c r="AL17" s="23"/>
       <c r="AM17" s="23"/>
       <c r="AN17" s="23"/>
       <c r="AO17" s="23"/>
-      <c r="AP17" s="23"/>
-[...8 lines deleted...]
-    <row r="18" spans="8:49">
+      <c r="AP17" s="11"/>
+      <c r="AQ17" s="11"/>
+      <c r="AR17" s="11"/>
+      <c r="AS17" s="11"/>
+    </row>
+    <row r="18" spans="8:45">
       <c r="AG18" s="22"/>
       <c r="AH18" s="11"/>
       <c r="AI18" s="11"/>
       <c r="AJ18" s="11"/>
       <c r="AK18" s="11"/>
       <c r="AL18" s="23"/>
       <c r="AM18" s="23"/>
       <c r="AN18" s="23"/>
       <c r="AO18" s="23"/>
-      <c r="AP18" s="23"/>
-[...8 lines deleted...]
-    <row r="19" spans="8:49">
+      <c r="AP18" s="11"/>
+      <c r="AQ18" s="11"/>
+      <c r="AR18" s="11"/>
+      <c r="AS18" s="11"/>
+    </row>
+    <row r="19" spans="8:45">
       <c r="AG19" s="22"/>
       <c r="AH19" s="12"/>
       <c r="AI19" s="12"/>
       <c r="AJ19" s="12"/>
       <c r="AK19" s="12"/>
       <c r="AL19" s="23"/>
       <c r="AM19" s="23"/>
       <c r="AN19" s="23"/>
       <c r="AO19" s="23"/>
-      <c r="AP19" s="23"/>
-[...8 lines deleted...]
-    <row r="20" spans="8:49">
+      <c r="AP19" s="11"/>
+      <c r="AQ19" s="11"/>
+      <c r="AR19" s="11"/>
+      <c r="AS19" s="11"/>
+    </row>
+    <row r="20" spans="8:45">
       <c r="AG20" s="22"/>
       <c r="AH20" s="13"/>
       <c r="AI20" s="13"/>
       <c r="AJ20" s="13"/>
       <c r="AK20" s="13"/>
       <c r="AL20" s="23"/>
       <c r="AM20" s="23"/>
       <c r="AN20" s="23"/>
       <c r="AO20" s="23"/>
-      <c r="AP20" s="23"/>
-[...8 lines deleted...]
-    <row r="21" spans="8:49">
+      <c r="AP20" s="12"/>
+      <c r="AQ20" s="12"/>
+      <c r="AR20" s="12"/>
+      <c r="AS20" s="12"/>
+    </row>
+    <row r="21" spans="8:45">
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="AH21" s="14"/>
       <c r="AI21" s="14"/>
       <c r="AJ21" s="14"/>
       <c r="AK21" s="14"/>
       <c r="AL21" s="23"/>
       <c r="AM21" s="23"/>
       <c r="AN21" s="23"/>
       <c r="AO21" s="23"/>
-      <c r="AP21" s="23"/>
-[...8 lines deleted...]
-    <row r="22" spans="8:49">
+      <c r="AP21" s="12"/>
+      <c r="AQ21" s="12"/>
+      <c r="AR21" s="12"/>
+      <c r="AS21" s="12"/>
+    </row>
+    <row r="22" spans="8:45">
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="15"/>
       <c r="M22" s="15"/>
       <c r="N22" s="15"/>
       <c r="O22" s="15"/>
       <c r="AH22" s="14"/>
       <c r="AI22" s="14"/>
       <c r="AJ22" s="14"/>
       <c r="AK22" s="14"/>
       <c r="AL22" s="23"/>
       <c r="AM22" s="23"/>
       <c r="AN22" s="23"/>
       <c r="AO22" s="23"/>
-      <c r="AP22" s="23"/>
-[...8 lines deleted...]
-    <row r="23" spans="8:49">
+      <c r="AP22" s="11"/>
+      <c r="AQ22" s="11"/>
+      <c r="AR22" s="11"/>
+      <c r="AS22" s="11"/>
+    </row>
+    <row r="23" spans="8:45">
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="15"/>
       <c r="M23" s="15"/>
       <c r="N23" s="15"/>
       <c r="O23" s="15"/>
       <c r="AH23" s="14"/>
       <c r="AI23" s="14"/>
       <c r="AJ23" s="14"/>
       <c r="AK23" s="14"/>
       <c r="AL23" s="23"/>
       <c r="AM23" s="23"/>
       <c r="AN23" s="23"/>
       <c r="AO23" s="23"/>
-      <c r="AP23" s="23"/>
-[...8 lines deleted...]
-    <row r="24" spans="8:49">
+      <c r="AP23" s="11"/>
+      <c r="AQ23" s="11"/>
+      <c r="AR23" s="11"/>
+      <c r="AS23" s="11"/>
+    </row>
+    <row r="24" spans="8:45">
       <c r="H24" s="15"/>
       <c r="I24" s="15"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="15"/>
       <c r="M24" s="15"/>
       <c r="N24" s="15"/>
       <c r="O24" s="15"/>
       <c r="AH24" s="23"/>
       <c r="AI24" s="23"/>
       <c r="AJ24" s="23"/>
       <c r="AK24" s="23"/>
       <c r="AL24" s="23"/>
       <c r="AM24" s="23"/>
       <c r="AN24" s="23"/>
       <c r="AO24" s="23"/>
       <c r="AP24" s="23"/>
       <c r="AQ24" s="23"/>
       <c r="AR24" s="23"/>
       <c r="AS24" s="23"/>
-      <c r="AT24" s="23"/>
-[...4 lines deleted...]
-    <row r="25" spans="8:49">
+    </row>
+    <row r="25" spans="8:45">
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="AH25" s="11"/>
       <c r="AI25" s="11"/>
       <c r="AJ25" s="11"/>
       <c r="AK25" s="11"/>
       <c r="AL25" s="23"/>
       <c r="AM25" s="23"/>
       <c r="AN25" s="23"/>
       <c r="AO25" s="23"/>
       <c r="AP25" s="23"/>
       <c r="AQ25" s="23"/>
       <c r="AR25" s="23"/>
       <c r="AS25" s="23"/>
-      <c r="AT25" s="23"/>
-[...4 lines deleted...]
-    <row r="26" spans="8:49">
+    </row>
+    <row r="26" spans="8:45">
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
       <c r="L26" s="15"/>
       <c r="M26" s="15"/>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="AH26" s="11"/>
       <c r="AI26" s="11"/>
       <c r="AJ26" s="11"/>
       <c r="AK26" s="11"/>
       <c r="AL26" s="23"/>
       <c r="AM26" s="23"/>
       <c r="AN26" s="23"/>
       <c r="AO26" s="23"/>
       <c r="AP26" s="23"/>
       <c r="AQ26" s="23"/>
       <c r="AR26" s="23"/>
       <c r="AS26" s="23"/>
-      <c r="AT26" s="23"/>
-[...4 lines deleted...]
-    <row r="27" spans="8:49">
+    </row>
+    <row r="27" spans="8:45">
       <c r="AH27" s="11"/>
       <c r="AI27" s="11"/>
       <c r="AJ27" s="11"/>
       <c r="AK27" s="11"/>
       <c r="AL27" s="23"/>
       <c r="AM27" s="23"/>
       <c r="AN27" s="23"/>
       <c r="AO27" s="23"/>
       <c r="AP27" s="23"/>
       <c r="AQ27" s="23"/>
       <c r="AR27" s="23"/>
       <c r="AS27" s="23"/>
-      <c r="AT27" s="23"/>
-[...4 lines deleted...]
-    <row r="28" spans="8:49">
+    </row>
+    <row r="28" spans="8:45">
       <c r="AH28" s="23"/>
       <c r="AI28" s="23"/>
       <c r="AJ28" s="23"/>
       <c r="AK28" s="23"/>
       <c r="AL28" s="23"/>
       <c r="AM28" s="23"/>
       <c r="AN28" s="23"/>
       <c r="AO28" s="23"/>
       <c r="AP28" s="23"/>
       <c r="AQ28" s="23"/>
       <c r="AR28" s="23"/>
       <c r="AS28" s="23"/>
-      <c r="AT28" s="23"/>
-[...4 lines deleted...]
-    <row r="29" spans="8:49">
+    </row>
+    <row r="29" spans="8:45">
       <c r="AH29" s="11"/>
       <c r="AI29" s="11"/>
       <c r="AJ29" s="11"/>
       <c r="AK29" s="11"/>
       <c r="AL29" s="23"/>
       <c r="AM29" s="23"/>
       <c r="AN29" s="23"/>
       <c r="AO29" s="23"/>
       <c r="AP29" s="23"/>
       <c r="AQ29" s="23"/>
       <c r="AR29" s="23"/>
       <c r="AS29" s="23"/>
-      <c r="AT29" s="23"/>
-[...4 lines deleted...]
-    <row r="30" spans="8:49">
+    </row>
+    <row r="30" spans="8:45">
       <c r="AH30" s="11"/>
       <c r="AI30" s="11"/>
       <c r="AJ30" s="11"/>
       <c r="AK30" s="11"/>
       <c r="AL30" s="23"/>
       <c r="AM30" s="23"/>
       <c r="AN30" s="23"/>
       <c r="AO30" s="23"/>
       <c r="AP30" s="23"/>
       <c r="AQ30" s="23"/>
       <c r="AR30" s="23"/>
       <c r="AS30" s="23"/>
-      <c r="AT30" s="23"/>
-[...4 lines deleted...]
-    <row r="31" spans="8:49">
+    </row>
+    <row r="31" spans="8:45">
       <c r="AH31" s="11"/>
       <c r="AI31" s="11"/>
       <c r="AJ31" s="11"/>
       <c r="AK31" s="11"/>
       <c r="AL31" s="23"/>
       <c r="AM31" s="23"/>
       <c r="AN31" s="23"/>
       <c r="AO31" s="23"/>
       <c r="AP31" s="23"/>
       <c r="AQ31" s="23"/>
       <c r="AR31" s="23"/>
       <c r="AS31" s="23"/>
-      <c r="AT31" s="23"/>
-[...4 lines deleted...]
-    <row r="32" spans="8:49">
+    </row>
+    <row r="32" spans="8:45">
       <c r="AH32" s="23"/>
       <c r="AI32" s="23"/>
       <c r="AJ32" s="23"/>
       <c r="AK32" s="23"/>
       <c r="AL32" s="23"/>
       <c r="AM32" s="23"/>
       <c r="AN32" s="23"/>
       <c r="AO32" s="23"/>
       <c r="AP32" s="23"/>
       <c r="AQ32" s="23"/>
       <c r="AR32" s="23"/>
       <c r="AS32" s="23"/>
-      <c r="AT32" s="23"/>
-[...4 lines deleted...]
-    <row r="33" spans="34:49">
+    </row>
+    <row r="33" spans="34:45">
       <c r="AH33" s="13"/>
       <c r="AI33" s="13"/>
       <c r="AJ33" s="13"/>
       <c r="AK33" s="13"/>
       <c r="AL33" s="23"/>
       <c r="AM33" s="23"/>
       <c r="AN33" s="23"/>
       <c r="AO33" s="23"/>
       <c r="AP33" s="23"/>
       <c r="AQ33" s="23"/>
       <c r="AR33" s="23"/>
       <c r="AS33" s="23"/>
-      <c r="AT33" s="23"/>
-[...4 lines deleted...]
-    <row r="34" spans="34:49">
+    </row>
+    <row r="34" spans="34:45">
       <c r="AH34" s="11"/>
       <c r="AI34" s="11"/>
       <c r="AJ34" s="11"/>
       <c r="AK34" s="11"/>
       <c r="AL34" s="23"/>
       <c r="AM34" s="23"/>
       <c r="AN34" s="23"/>
       <c r="AO34" s="23"/>
       <c r="AP34" s="23"/>
       <c r="AQ34" s="23"/>
       <c r="AR34" s="23"/>
       <c r="AS34" s="23"/>
-      <c r="AT34" s="23"/>
-[...4 lines deleted...]
-    <row r="35" spans="34:49">
+    </row>
+    <row r="35" spans="34:45">
       <c r="AH35" s="11"/>
       <c r="AI35" s="11"/>
       <c r="AJ35" s="11"/>
       <c r="AK35" s="11"/>
       <c r="AL35" s="23"/>
       <c r="AM35" s="23"/>
       <c r="AN35" s="23"/>
       <c r="AO35" s="23"/>
       <c r="AP35" s="23"/>
       <c r="AQ35" s="23"/>
       <c r="AR35" s="23"/>
       <c r="AS35" s="23"/>
-      <c r="AT35" s="23"/>
-[...4 lines deleted...]
-    <row r="36" spans="34:49">
+    </row>
+    <row r="36" spans="34:45">
       <c r="AH36" s="23"/>
       <c r="AI36" s="23"/>
       <c r="AJ36" s="23"/>
       <c r="AK36" s="23"/>
       <c r="AL36" s="23"/>
       <c r="AM36" s="23"/>
       <c r="AN36" s="23"/>
       <c r="AO36" s="23"/>
       <c r="AP36" s="23"/>
       <c r="AQ36" s="23"/>
       <c r="AR36" s="23"/>
       <c r="AS36" s="23"/>
-      <c r="AT36" s="23"/>
-[...4 lines deleted...]
-    <row r="37" spans="34:49">
+    </row>
+    <row r="37" spans="34:45">
       <c r="AH37" s="11"/>
       <c r="AI37" s="11"/>
       <c r="AJ37" s="11"/>
       <c r="AK37" s="11"/>
       <c r="AL37" s="23"/>
       <c r="AM37" s="23"/>
       <c r="AN37" s="23"/>
       <c r="AO37" s="23"/>
       <c r="AP37" s="23"/>
       <c r="AQ37" s="23"/>
       <c r="AR37" s="23"/>
       <c r="AS37" s="23"/>
-      <c r="AT37" s="23"/>
-[...4 lines deleted...]
-    <row r="38" spans="34:49">
+    </row>
+    <row r="38" spans="34:45">
       <c r="AH38" s="11"/>
       <c r="AI38" s="11"/>
       <c r="AJ38" s="11"/>
       <c r="AK38" s="11"/>
       <c r="AL38" s="23"/>
       <c r="AM38" s="23"/>
       <c r="AN38" s="23"/>
       <c r="AO38" s="23"/>
       <c r="AP38" s="23"/>
       <c r="AQ38" s="23"/>
       <c r="AR38" s="23"/>
       <c r="AS38" s="23"/>
-      <c r="AT38" s="23"/>
-[...4 lines deleted...]
-    <row r="39" spans="34:49">
+    </row>
+    <row r="39" spans="34:45">
       <c r="AH39" s="11"/>
       <c r="AI39" s="11"/>
       <c r="AJ39" s="11"/>
       <c r="AK39" s="11"/>
       <c r="AL39" s="23"/>
       <c r="AM39" s="23"/>
       <c r="AN39" s="23"/>
       <c r="AO39" s="23"/>
       <c r="AP39" s="23"/>
       <c r="AQ39" s="23"/>
       <c r="AR39" s="23"/>
       <c r="AS39" s="23"/>
-      <c r="AT39" s="23"/>
-[...4 lines deleted...]
-    <row r="40" spans="34:49">
+    </row>
+    <row r="40" spans="34:45">
       <c r="AH40" s="23"/>
       <c r="AI40" s="23"/>
       <c r="AJ40" s="23"/>
       <c r="AK40" s="23"/>
       <c r="AL40" s="23"/>
       <c r="AM40" s="23"/>
       <c r="AN40" s="23"/>
       <c r="AO40" s="23"/>
       <c r="AP40" s="23"/>
       <c r="AQ40" s="23"/>
       <c r="AR40" s="23"/>
       <c r="AS40" s="23"/>
-      <c r="AT40" s="23"/>
-[...4 lines deleted...]
-    <row r="41" spans="34:49">
+    </row>
+    <row r="41" spans="34:45">
       <c r="AH41" s="11"/>
       <c r="AI41" s="11"/>
       <c r="AJ41" s="11"/>
       <c r="AK41" s="11"/>
       <c r="AL41" s="23"/>
       <c r="AM41" s="23"/>
       <c r="AN41" s="23"/>
       <c r="AO41" s="23"/>
       <c r="AP41" s="23"/>
       <c r="AQ41" s="23"/>
       <c r="AR41" s="23"/>
       <c r="AS41" s="23"/>
-      <c r="AT41" s="23"/>
-[...4 lines deleted...]
-    <row r="42" spans="34:49">
+    </row>
+    <row r="42" spans="34:45">
       <c r="AH42" s="11"/>
       <c r="AI42" s="11"/>
       <c r="AJ42" s="11"/>
       <c r="AK42" s="11"/>
       <c r="AL42" s="23"/>
       <c r="AM42" s="23"/>
       <c r="AN42" s="23"/>
       <c r="AO42" s="23"/>
       <c r="AP42" s="23"/>
       <c r="AQ42" s="23"/>
       <c r="AR42" s="23"/>
       <c r="AS42" s="23"/>
-      <c r="AT42" s="23"/>
-[...4 lines deleted...]
-    <row r="43" spans="34:49">
+    </row>
+    <row r="43" spans="34:45">
       <c r="AH43" s="11"/>
       <c r="AI43" s="11"/>
       <c r="AJ43" s="11"/>
       <c r="AK43" s="11"/>
       <c r="AL43" s="23"/>
       <c r="AM43" s="23"/>
       <c r="AN43" s="23"/>
       <c r="AO43" s="23"/>
       <c r="AP43" s="23"/>
       <c r="AQ43" s="23"/>
       <c r="AR43" s="23"/>
       <c r="AS43" s="23"/>
-      <c r="AT43" s="23"/>
-[...4 lines deleted...]
-    <row r="44" spans="34:49">
+    </row>
+    <row r="44" spans="34:45">
       <c r="AH44" s="23"/>
       <c r="AI44" s="23"/>
       <c r="AJ44" s="23"/>
       <c r="AK44" s="23"/>
       <c r="AL44" s="23"/>
       <c r="AM44" s="23"/>
       <c r="AN44" s="23"/>
       <c r="AO44" s="23"/>
       <c r="AP44" s="23"/>
       <c r="AQ44" s="23"/>
       <c r="AR44" s="23"/>
       <c r="AS44" s="23"/>
-      <c r="AT44" s="23"/>
-[...4 lines deleted...]
-    <row r="45" spans="34:49">
+    </row>
+    <row r="45" spans="34:45">
       <c r="AH45" s="11"/>
       <c r="AI45" s="11"/>
       <c r="AJ45" s="11"/>
       <c r="AK45" s="11"/>
       <c r="AL45" s="23"/>
       <c r="AM45" s="23"/>
       <c r="AN45" s="23"/>
       <c r="AO45" s="23"/>
       <c r="AP45" s="23"/>
       <c r="AQ45" s="23"/>
       <c r="AR45" s="23"/>
       <c r="AS45" s="23"/>
-      <c r="AT45" s="23"/>
-[...4 lines deleted...]
-    <row r="46" spans="34:49">
+    </row>
+    <row r="46" spans="34:45">
       <c r="AH46" s="11"/>
       <c r="AI46" s="11"/>
       <c r="AJ46" s="11"/>
       <c r="AK46" s="11"/>
       <c r="AL46" s="23"/>
       <c r="AM46" s="23"/>
       <c r="AN46" s="23"/>
       <c r="AO46" s="23"/>
       <c r="AP46" s="23"/>
       <c r="AQ46" s="23"/>
       <c r="AR46" s="23"/>
       <c r="AS46" s="23"/>
-      <c r="AT46" s="23"/>
-[...4 lines deleted...]
-    <row r="47" spans="34:49">
+    </row>
+    <row r="47" spans="34:45">
       <c r="AH47" s="11"/>
       <c r="AI47" s="11"/>
       <c r="AJ47" s="11"/>
       <c r="AK47" s="11"/>
       <c r="AL47" s="23"/>
       <c r="AM47" s="23"/>
       <c r="AN47" s="23"/>
       <c r="AO47" s="23"/>
       <c r="AP47" s="23"/>
       <c r="AQ47" s="23"/>
       <c r="AR47" s="23"/>
       <c r="AS47" s="23"/>
-      <c r="AT47" s="23"/>
-[...4 lines deleted...]
-    <row r="48" spans="34:49">
+    </row>
+    <row r="48" spans="34:45">
       <c r="AH48" s="23"/>
       <c r="AI48" s="23"/>
       <c r="AJ48" s="23"/>
       <c r="AK48" s="23"/>
       <c r="AL48" s="23"/>
       <c r="AM48" s="23"/>
       <c r="AN48" s="23"/>
       <c r="AO48" s="23"/>
       <c r="AP48" s="23"/>
       <c r="AQ48" s="23"/>
       <c r="AR48" s="23"/>
       <c r="AS48" s="23"/>
-      <c r="AT48" s="23"/>
-[...4 lines deleted...]
-    <row r="49" spans="34:49">
+    </row>
+    <row r="49" spans="34:45">
       <c r="AH49" s="11"/>
       <c r="AI49" s="11"/>
       <c r="AJ49" s="11"/>
       <c r="AK49" s="11"/>
       <c r="AL49" s="23"/>
       <c r="AM49" s="23"/>
       <c r="AN49" s="23"/>
       <c r="AO49" s="23"/>
       <c r="AP49" s="23"/>
       <c r="AQ49" s="23"/>
       <c r="AR49" s="23"/>
       <c r="AS49" s="23"/>
-      <c r="AT49" s="23"/>
-[...4 lines deleted...]
-    <row r="50" spans="34:49">
+    </row>
+    <row r="50" spans="34:45">
       <c r="AH50" s="11"/>
       <c r="AI50" s="11"/>
       <c r="AJ50" s="11"/>
       <c r="AK50" s="11"/>
       <c r="AL50" s="23"/>
       <c r="AM50" s="23"/>
       <c r="AN50" s="23"/>
       <c r="AO50" s="23"/>
       <c r="AP50" s="23"/>
       <c r="AQ50" s="23"/>
       <c r="AR50" s="23"/>
       <c r="AS50" s="23"/>
-      <c r="AT50" s="23"/>
-[...4 lines deleted...]
-    <row r="51" spans="34:49">
+    </row>
+    <row r="51" spans="34:45">
       <c r="AH51" s="11"/>
       <c r="AI51" s="11"/>
       <c r="AJ51" s="11"/>
       <c r="AK51" s="11"/>
       <c r="AL51" s="23"/>
       <c r="AM51" s="23"/>
       <c r="AN51" s="23"/>
       <c r="AO51" s="23"/>
       <c r="AP51" s="23"/>
       <c r="AQ51" s="23"/>
       <c r="AR51" s="23"/>
       <c r="AS51" s="23"/>
-      <c r="AT51" s="23"/>
-[...4 lines deleted...]
-    <row r="52" spans="34:49">
+    </row>
+    <row r="52" spans="34:45">
       <c r="AH52" s="23"/>
       <c r="AI52" s="23"/>
       <c r="AJ52" s="23"/>
       <c r="AK52" s="23"/>
       <c r="AL52" s="23"/>
       <c r="AM52" s="23"/>
       <c r="AN52" s="23"/>
       <c r="AO52" s="23"/>
       <c r="AP52" s="23"/>
       <c r="AQ52" s="23"/>
       <c r="AR52" s="23"/>
       <c r="AS52" s="23"/>
-      <c r="AT52" s="23"/>
-[...4 lines deleted...]
-    <row r="53" spans="34:49">
+    </row>
+    <row r="53" spans="34:45">
       <c r="AH53" s="11"/>
       <c r="AI53" s="11"/>
       <c r="AJ53" s="11"/>
       <c r="AK53" s="11"/>
       <c r="AL53" s="23"/>
       <c r="AM53" s="23"/>
       <c r="AN53" s="23"/>
       <c r="AO53" s="23"/>
       <c r="AP53" s="23"/>
       <c r="AQ53" s="23"/>
       <c r="AR53" s="23"/>
       <c r="AS53" s="23"/>
-      <c r="AT53" s="23"/>
-[...4 lines deleted...]
-    <row r="54" spans="34:49">
+    </row>
+    <row r="54" spans="34:45">
       <c r="AH54" s="11"/>
       <c r="AI54" s="11"/>
       <c r="AJ54" s="11"/>
       <c r="AK54" s="11"/>
       <c r="AL54" s="23"/>
       <c r="AM54" s="23"/>
       <c r="AN54" s="23"/>
       <c r="AO54" s="23"/>
       <c r="AP54" s="23"/>
       <c r="AQ54" s="23"/>
       <c r="AR54" s="23"/>
       <c r="AS54" s="23"/>
-      <c r="AT54" s="23"/>
-[...4 lines deleted...]
-    <row r="55" spans="34:49">
+    </row>
+    <row r="55" spans="34:45">
       <c r="AH55" s="12"/>
       <c r="AI55" s="12"/>
       <c r="AJ55" s="12"/>
       <c r="AK55" s="12"/>
       <c r="AL55" s="23"/>
       <c r="AM55" s="23"/>
       <c r="AN55" s="23"/>
       <c r="AO55" s="23"/>
       <c r="AP55" s="23"/>
       <c r="AQ55" s="23"/>
       <c r="AR55" s="23"/>
       <c r="AS55" s="23"/>
-      <c r="AT55" s="23"/>
-[...4 lines deleted...]
-    <row r="56" spans="34:49">
+    </row>
+    <row r="56" spans="34:45">
       <c r="AH56" s="23"/>
       <c r="AI56" s="23"/>
       <c r="AJ56" s="23"/>
       <c r="AK56" s="23"/>
       <c r="AL56" s="23"/>
       <c r="AM56" s="23"/>
       <c r="AN56" s="23"/>
       <c r="AO56" s="23"/>
       <c r="AP56" s="23"/>
       <c r="AQ56" s="23"/>
       <c r="AR56" s="23"/>
       <c r="AS56" s="23"/>
-      <c r="AT56" s="23"/>
-[...4 lines deleted...]
-    <row r="57" spans="34:49">
+    </row>
+    <row r="57" spans="34:45">
       <c r="AH57" s="11"/>
       <c r="AI57" s="11"/>
       <c r="AJ57" s="11"/>
       <c r="AK57" s="11"/>
       <c r="AL57" s="23"/>
       <c r="AM57" s="23"/>
       <c r="AN57" s="23"/>
       <c r="AO57" s="23"/>
       <c r="AP57" s="23"/>
       <c r="AQ57" s="23"/>
       <c r="AR57" s="23"/>
       <c r="AS57" s="23"/>
-      <c r="AT57" s="23"/>
-[...4 lines deleted...]
-    <row r="58" spans="34:49">
+    </row>
+    <row r="58" spans="34:45">
       <c r="AH58" s="11"/>
       <c r="AI58" s="11"/>
       <c r="AJ58" s="11"/>
       <c r="AK58" s="11"/>
       <c r="AL58" s="23"/>
       <c r="AM58" s="23"/>
       <c r="AN58" s="23"/>
       <c r="AO58" s="23"/>
       <c r="AP58" s="23"/>
       <c r="AQ58" s="23"/>
       <c r="AR58" s="23"/>
       <c r="AS58" s="23"/>
-      <c r="AT58" s="23"/>
-[...4 lines deleted...]
-    <row r="59" spans="34:49">
+    </row>
+    <row r="59" spans="34:45">
       <c r="AH59" s="11"/>
       <c r="AI59" s="11"/>
       <c r="AJ59" s="11"/>
       <c r="AK59" s="11"/>
       <c r="AL59" s="23"/>
       <c r="AM59" s="23"/>
       <c r="AN59" s="23"/>
       <c r="AO59" s="23"/>
       <c r="AP59" s="23"/>
       <c r="AQ59" s="23"/>
       <c r="AR59" s="23"/>
       <c r="AS59" s="23"/>
-      <c r="AT59" s="23"/>
-[...4 lines deleted...]
-    <row r="60" spans="34:49">
+    </row>
+    <row r="60" spans="34:45">
       <c r="AH60" s="23"/>
       <c r="AI60" s="23"/>
       <c r="AJ60" s="23"/>
       <c r="AK60" s="23"/>
       <c r="AL60" s="23"/>
       <c r="AM60" s="23"/>
       <c r="AN60" s="23"/>
       <c r="AO60" s="23"/>
       <c r="AP60" s="23"/>
       <c r="AQ60" s="23"/>
       <c r="AR60" s="23"/>
       <c r="AS60" s="23"/>
-      <c r="AT60" s="23"/>
-[...4 lines deleted...]
-    <row r="61" spans="34:49">
+    </row>
+    <row r="61" spans="34:45">
       <c r="AH61" s="11"/>
       <c r="AI61" s="11"/>
       <c r="AJ61" s="11"/>
       <c r="AK61" s="11"/>
       <c r="AL61" s="23"/>
       <c r="AM61" s="23"/>
       <c r="AN61" s="23"/>
       <c r="AO61" s="23"/>
       <c r="AP61" s="23"/>
       <c r="AQ61" s="23"/>
       <c r="AR61" s="23"/>
       <c r="AS61" s="23"/>
-      <c r="AT61" s="23"/>
-[...4 lines deleted...]
-    <row r="62" spans="34:49">
+    </row>
+    <row r="62" spans="34:45">
       <c r="AH62" s="11"/>
       <c r="AI62" s="11"/>
       <c r="AJ62" s="11"/>
       <c r="AK62" s="11"/>
       <c r="AL62" s="23"/>
       <c r="AM62" s="23"/>
       <c r="AN62" s="23"/>
       <c r="AO62" s="23"/>
       <c r="AP62" s="23"/>
       <c r="AQ62" s="23"/>
       <c r="AR62" s="23"/>
       <c r="AS62" s="23"/>
-      <c r="AT62" s="23"/>
-[...4 lines deleted...]
-    <row r="63" spans="34:49">
+    </row>
+    <row r="63" spans="34:45">
       <c r="AH63" s="11"/>
       <c r="AI63" s="11"/>
       <c r="AJ63" s="11"/>
       <c r="AK63" s="11"/>
       <c r="AL63" s="23"/>
       <c r="AM63" s="23"/>
       <c r="AN63" s="23"/>
       <c r="AO63" s="23"/>
       <c r="AP63" s="23"/>
       <c r="AQ63" s="23"/>
       <c r="AR63" s="23"/>
       <c r="AS63" s="23"/>
-      <c r="AT63" s="23"/>
-[...4 lines deleted...]
-    <row r="64" spans="34:49">
+    </row>
+    <row r="64" spans="34:45">
       <c r="AH64" s="23"/>
       <c r="AI64" s="23"/>
       <c r="AJ64" s="23"/>
       <c r="AK64" s="23"/>
       <c r="AL64" s="23"/>
       <c r="AM64" s="23"/>
       <c r="AN64" s="23"/>
       <c r="AO64" s="23"/>
       <c r="AP64" s="23"/>
       <c r="AQ64" s="23"/>
       <c r="AR64" s="23"/>
       <c r="AS64" s="23"/>
-      <c r="AT64" s="23"/>
-[...4 lines deleted...]
-    <row r="65" spans="34:49">
+    </row>
+    <row r="65" spans="34:45">
       <c r="AH65" s="11"/>
       <c r="AI65" s="11"/>
       <c r="AJ65" s="11"/>
       <c r="AK65" s="11"/>
       <c r="AL65" s="23"/>
       <c r="AM65" s="23"/>
       <c r="AN65" s="23"/>
       <c r="AO65" s="23"/>
       <c r="AP65" s="23"/>
       <c r="AQ65" s="23"/>
       <c r="AR65" s="23"/>
       <c r="AS65" s="23"/>
-      <c r="AT65" s="23"/>
-[...4 lines deleted...]
-    <row r="66" spans="34:49">
+    </row>
+    <row r="66" spans="34:45">
       <c r="AH66" s="11"/>
       <c r="AI66" s="11"/>
       <c r="AJ66" s="11"/>
       <c r="AK66" s="11"/>
       <c r="AL66" s="23"/>
       <c r="AM66" s="23"/>
       <c r="AN66" s="23"/>
       <c r="AO66" s="23"/>
       <c r="AP66" s="23"/>
       <c r="AQ66" s="23"/>
       <c r="AR66" s="23"/>
       <c r="AS66" s="23"/>
-      <c r="AT66" s="23"/>
-[...4 lines deleted...]
-    <row r="67" spans="34:49">
+    </row>
+    <row r="67" spans="34:45">
       <c r="AH67" s="11"/>
       <c r="AI67" s="11"/>
       <c r="AJ67" s="11"/>
       <c r="AK67" s="11"/>
       <c r="AL67" s="23"/>
       <c r="AM67" s="23"/>
       <c r="AN67" s="23"/>
       <c r="AO67" s="23"/>
       <c r="AP67" s="23"/>
       <c r="AQ67" s="23"/>
       <c r="AR67" s="23"/>
       <c r="AS67" s="23"/>
-      <c r="AT67" s="23"/>
-[...4 lines deleted...]
-    <row r="68" spans="34:49">
+    </row>
+    <row r="68" spans="34:45">
       <c r="AH68" s="23"/>
       <c r="AI68" s="23"/>
       <c r="AJ68" s="23"/>
       <c r="AK68" s="23"/>
       <c r="AL68" s="23"/>
       <c r="AM68" s="23"/>
       <c r="AN68" s="23"/>
       <c r="AO68" s="23"/>
       <c r="AP68" s="23"/>
       <c r="AQ68" s="23"/>
       <c r="AR68" s="23"/>
       <c r="AS68" s="23"/>
-      <c r="AT68" s="23"/>
-[...4 lines deleted...]
-    <row r="69" spans="34:49">
+    </row>
+    <row r="69" spans="34:45">
       <c r="AH69" s="11"/>
       <c r="AI69" s="11"/>
       <c r="AJ69" s="11"/>
       <c r="AK69" s="11"/>
       <c r="AL69" s="23"/>
       <c r="AM69" s="23"/>
       <c r="AN69" s="23"/>
       <c r="AO69" s="23"/>
       <c r="AP69" s="23"/>
       <c r="AQ69" s="23"/>
       <c r="AR69" s="23"/>
       <c r="AS69" s="23"/>
-      <c r="AT69" s="23"/>
-[...4 lines deleted...]
-    <row r="70" spans="34:49">
+    </row>
+    <row r="70" spans="34:45">
       <c r="AH70" s="11"/>
       <c r="AI70" s="11"/>
       <c r="AJ70" s="11"/>
       <c r="AK70" s="11"/>
       <c r="AL70" s="23"/>
       <c r="AM70" s="23"/>
       <c r="AN70" s="23"/>
       <c r="AO70" s="23"/>
       <c r="AP70" s="23"/>
       <c r="AQ70" s="23"/>
       <c r="AR70" s="23"/>
       <c r="AS70" s="23"/>
-      <c r="AT70" s="23"/>
-[...4 lines deleted...]
-    <row r="71" spans="34:49">
+    </row>
+    <row r="71" spans="34:45">
       <c r="AH71" s="11"/>
       <c r="AI71" s="11"/>
       <c r="AJ71" s="11"/>
       <c r="AK71" s="11"/>
       <c r="AL71" s="23"/>
       <c r="AM71" s="23"/>
       <c r="AN71" s="23"/>
       <c r="AO71" s="23"/>
       <c r="AP71" s="23"/>
       <c r="AQ71" s="23"/>
       <c r="AR71" s="23"/>
       <c r="AS71" s="23"/>
-      <c r="AT71" s="23"/>
-[...4 lines deleted...]
-    <row r="72" spans="34:49">
+    </row>
+    <row r="72" spans="34:45">
       <c r="AH72" s="23"/>
       <c r="AI72" s="23"/>
       <c r="AJ72" s="23"/>
       <c r="AK72" s="23"/>
       <c r="AL72" s="23"/>
       <c r="AM72" s="23"/>
       <c r="AN72" s="23"/>
       <c r="AO72" s="23"/>
       <c r="AP72" s="23"/>
       <c r="AQ72" s="23"/>
       <c r="AR72" s="23"/>
       <c r="AS72" s="23"/>
-      <c r="AT72" s="23"/>
-[...4 lines deleted...]
-    <row r="73" spans="34:49">
+    </row>
+    <row r="73" spans="34:45">
       <c r="AH73" s="11"/>
       <c r="AI73" s="11"/>
       <c r="AJ73" s="11"/>
       <c r="AK73" s="11"/>
       <c r="AL73" s="23"/>
       <c r="AM73" s="23"/>
       <c r="AN73" s="23"/>
       <c r="AO73" s="23"/>
       <c r="AP73" s="23"/>
       <c r="AQ73" s="23"/>
       <c r="AR73" s="23"/>
       <c r="AS73" s="23"/>
-      <c r="AT73" s="23"/>
-[...4 lines deleted...]
-    <row r="74" spans="34:49">
+    </row>
+    <row r="74" spans="34:45">
       <c r="AH74" s="11"/>
       <c r="AI74" s="11"/>
       <c r="AJ74" s="11"/>
       <c r="AK74" s="11"/>
       <c r="AL74" s="23"/>
       <c r="AM74" s="23"/>
       <c r="AN74" s="23"/>
       <c r="AO74" s="23"/>
       <c r="AP74" s="23"/>
       <c r="AQ74" s="23"/>
       <c r="AR74" s="23"/>
       <c r="AS74" s="23"/>
-      <c r="AT74" s="23"/>
-[...4 lines deleted...]
-    <row r="75" spans="34:49">
+    </row>
+    <row r="75" spans="34:45">
       <c r="AH75" s="11"/>
       <c r="AI75" s="11"/>
       <c r="AJ75" s="11"/>
       <c r="AK75" s="11"/>
       <c r="AL75" s="23"/>
       <c r="AM75" s="23"/>
       <c r="AN75" s="23"/>
       <c r="AO75" s="23"/>
       <c r="AP75" s="23"/>
       <c r="AQ75" s="23"/>
       <c r="AR75" s="23"/>
       <c r="AS75" s="23"/>
-      <c r="AT75" s="23"/>
-[...4 lines deleted...]
-    <row r="76" spans="34:49">
+    </row>
+    <row r="76" spans="34:45">
       <c r="AH76" s="23"/>
       <c r="AI76" s="23"/>
       <c r="AJ76" s="23"/>
       <c r="AK76" s="23"/>
       <c r="AL76" s="23"/>
       <c r="AM76" s="23"/>
       <c r="AN76" s="23"/>
       <c r="AO76" s="23"/>
       <c r="AP76" s="23"/>
       <c r="AQ76" s="23"/>
       <c r="AR76" s="23"/>
       <c r="AS76" s="23"/>
-      <c r="AT76" s="23"/>
-[...4 lines deleted...]
-    <row r="77" spans="34:49">
+    </row>
+    <row r="77" spans="34:45">
       <c r="AH77" s="11"/>
       <c r="AI77" s="11"/>
       <c r="AJ77" s="11"/>
       <c r="AK77" s="11"/>
       <c r="AL77" s="23"/>
       <c r="AM77" s="23"/>
       <c r="AN77" s="23"/>
       <c r="AO77" s="23"/>
       <c r="AP77" s="23"/>
       <c r="AQ77" s="23"/>
       <c r="AR77" s="23"/>
       <c r="AS77" s="23"/>
-      <c r="AT77" s="23"/>
-[...4 lines deleted...]
-    <row r="78" spans="34:49">
+    </row>
+    <row r="78" spans="34:45">
       <c r="AH78" s="11"/>
       <c r="AI78" s="11"/>
       <c r="AJ78" s="11"/>
       <c r="AK78" s="11"/>
       <c r="AL78" s="23"/>
       <c r="AM78" s="23"/>
       <c r="AN78" s="23"/>
       <c r="AO78" s="23"/>
       <c r="AP78" s="23"/>
       <c r="AQ78" s="23"/>
       <c r="AR78" s="23"/>
       <c r="AS78" s="23"/>
-      <c r="AT78" s="23"/>
-[...4 lines deleted...]
-    <row r="79" spans="34:49">
+    </row>
+    <row r="79" spans="34:45">
       <c r="AH79" s="11"/>
       <c r="AI79" s="11"/>
       <c r="AJ79" s="11"/>
       <c r="AK79" s="11"/>
       <c r="AL79" s="23"/>
       <c r="AM79" s="23"/>
       <c r="AN79" s="23"/>
       <c r="AO79" s="23"/>
       <c r="AP79" s="23"/>
       <c r="AQ79" s="23"/>
       <c r="AR79" s="23"/>
       <c r="AS79" s="23"/>
-      <c r="AT79" s="23"/>
-[...4 lines deleted...]
-    <row r="80" spans="34:49">
+    </row>
+    <row r="80" spans="34:45">
       <c r="AH80" s="23"/>
       <c r="AI80" s="23"/>
       <c r="AJ80" s="23"/>
       <c r="AK80" s="23"/>
       <c r="AL80" s="23"/>
       <c r="AM80" s="23"/>
       <c r="AN80" s="23"/>
       <c r="AO80" s="23"/>
       <c r="AP80" s="23"/>
       <c r="AQ80" s="23"/>
       <c r="AR80" s="23"/>
       <c r="AS80" s="23"/>
-      <c r="AT80" s="23"/>
-[...4 lines deleted...]
-    <row r="81" spans="34:49">
+    </row>
+    <row r="81" spans="34:45">
       <c r="AH81" s="11"/>
       <c r="AI81" s="11"/>
       <c r="AJ81" s="11"/>
       <c r="AK81" s="11"/>
       <c r="AL81" s="23"/>
       <c r="AM81" s="23"/>
       <c r="AN81" s="23"/>
       <c r="AO81" s="23"/>
       <c r="AP81" s="23"/>
       <c r="AQ81" s="23"/>
       <c r="AR81" s="23"/>
       <c r="AS81" s="23"/>
-      <c r="AT81" s="23"/>
-[...4 lines deleted...]
-    <row r="82" spans="34:49">
+    </row>
+    <row r="82" spans="34:45">
       <c r="AH82" s="11"/>
       <c r="AI82" s="11"/>
       <c r="AJ82" s="11"/>
       <c r="AK82" s="11"/>
       <c r="AL82" s="23"/>
       <c r="AM82" s="23"/>
       <c r="AN82" s="23"/>
       <c r="AO82" s="23"/>
       <c r="AP82" s="23"/>
       <c r="AQ82" s="23"/>
       <c r="AR82" s="23"/>
       <c r="AS82" s="23"/>
-      <c r="AT82" s="23"/>
-[...4 lines deleted...]
-    <row r="83" spans="34:49">
+    </row>
+    <row r="83" spans="34:45">
       <c r="AH83" s="11"/>
       <c r="AI83" s="11"/>
       <c r="AJ83" s="11"/>
       <c r="AK83" s="11"/>
       <c r="AL83" s="23"/>
       <c r="AM83" s="23"/>
       <c r="AN83" s="23"/>
       <c r="AO83" s="23"/>
       <c r="AP83" s="23"/>
       <c r="AQ83" s="23"/>
       <c r="AR83" s="23"/>
       <c r="AS83" s="23"/>
-      <c r="AT83" s="23"/>
-[...4 lines deleted...]
-    <row r="84" spans="34:49">
+    </row>
+    <row r="84" spans="34:45">
       <c r="AH84" s="23"/>
       <c r="AI84" s="23"/>
       <c r="AJ84" s="23"/>
       <c r="AK84" s="23"/>
       <c r="AL84" s="23"/>
       <c r="AM84" s="23"/>
       <c r="AN84" s="23"/>
       <c r="AO84" s="23"/>
       <c r="AP84" s="23"/>
       <c r="AQ84" s="23"/>
       <c r="AR84" s="23"/>
       <c r="AS84" s="23"/>
-      <c r="AT84" s="23"/>
-[...4 lines deleted...]
-    <row r="85" spans="34:49">
+    </row>
+    <row r="85" spans="34:45">
       <c r="AH85" s="11"/>
       <c r="AI85" s="11"/>
       <c r="AJ85" s="11"/>
       <c r="AK85" s="11"/>
       <c r="AL85" s="23"/>
       <c r="AM85" s="23"/>
       <c r="AN85" s="23"/>
       <c r="AO85" s="23"/>
       <c r="AP85" s="23"/>
       <c r="AQ85" s="23"/>
       <c r="AR85" s="23"/>
       <c r="AS85" s="23"/>
-      <c r="AT85" s="23"/>
-[...4 lines deleted...]
-    <row r="86" spans="34:49">
+    </row>
+    <row r="86" spans="34:45">
       <c r="AH86" s="11"/>
       <c r="AI86" s="11"/>
       <c r="AJ86" s="11"/>
       <c r="AK86" s="11"/>
       <c r="AL86" s="23"/>
       <c r="AM86" s="23"/>
       <c r="AN86" s="23"/>
       <c r="AO86" s="23"/>
       <c r="AP86" s="23"/>
       <c r="AQ86" s="23"/>
       <c r="AR86" s="23"/>
       <c r="AS86" s="23"/>
-      <c r="AT86" s="23"/>
-[...4 lines deleted...]
-    <row r="87" spans="34:49">
+    </row>
+    <row r="87" spans="34:45">
       <c r="AH87" s="11"/>
       <c r="AI87" s="11"/>
       <c r="AJ87" s="11"/>
       <c r="AK87" s="11"/>
       <c r="AL87" s="23"/>
       <c r="AM87" s="23"/>
       <c r="AN87" s="23"/>
       <c r="AO87" s="23"/>
       <c r="AP87" s="23"/>
       <c r="AQ87" s="23"/>
       <c r="AR87" s="23"/>
       <c r="AS87" s="23"/>
-      <c r="AT87" s="23"/>
-[...4 lines deleted...]
-    <row r="88" spans="34:49">
+    </row>
+    <row r="88" spans="34:45">
       <c r="AH88" s="23"/>
       <c r="AI88" s="23"/>
       <c r="AJ88" s="23"/>
       <c r="AK88" s="23"/>
       <c r="AL88" s="23"/>
       <c r="AM88" s="23"/>
       <c r="AN88" s="23"/>
       <c r="AO88" s="23"/>
       <c r="AP88" s="23"/>
       <c r="AQ88" s="23"/>
       <c r="AR88" s="23"/>
       <c r="AS88" s="23"/>
-      <c r="AT88" s="23"/>
-[...4 lines deleted...]
-    <row r="89" spans="34:49">
+    </row>
+    <row r="89" spans="34:45">
       <c r="AH89" s="11"/>
       <c r="AI89" s="11"/>
       <c r="AJ89" s="11"/>
       <c r="AK89" s="11"/>
       <c r="AL89" s="23"/>
       <c r="AM89" s="23"/>
       <c r="AN89" s="23"/>
       <c r="AO89" s="23"/>
       <c r="AP89" s="23"/>
       <c r="AQ89" s="23"/>
       <c r="AR89" s="23"/>
       <c r="AS89" s="23"/>
-      <c r="AT89" s="23"/>
-[...4 lines deleted...]
-    <row r="90" spans="34:49">
+    </row>
+    <row r="90" spans="34:45">
       <c r="AH90" s="11"/>
       <c r="AI90" s="11"/>
       <c r="AJ90" s="11"/>
       <c r="AK90" s="11"/>
       <c r="AL90" s="23"/>
       <c r="AM90" s="23"/>
       <c r="AN90" s="23"/>
       <c r="AO90" s="23"/>
       <c r="AP90" s="23"/>
       <c r="AQ90" s="23"/>
       <c r="AR90" s="23"/>
       <c r="AS90" s="23"/>
-      <c r="AT90" s="23"/>
-[...4 lines deleted...]
-    <row r="91" spans="34:49">
+    </row>
+    <row r="91" spans="34:45">
       <c r="AH91" s="11"/>
       <c r="AI91" s="11"/>
       <c r="AJ91" s="11"/>
       <c r="AK91" s="11"/>
       <c r="AL91" s="23"/>
       <c r="AM91" s="23"/>
       <c r="AN91" s="23"/>
       <c r="AO91" s="23"/>
       <c r="AP91" s="23"/>
       <c r="AQ91" s="23"/>
       <c r="AR91" s="23"/>
       <c r="AS91" s="23"/>
-      <c r="AT91" s="23"/>
-[...4 lines deleted...]
-    <row r="92" spans="34:49">
+    </row>
+    <row r="92" spans="34:45">
       <c r="AH92" s="23"/>
       <c r="AI92" s="23"/>
       <c r="AJ92" s="23"/>
       <c r="AK92" s="23"/>
       <c r="AL92" s="23"/>
       <c r="AM92" s="23"/>
       <c r="AN92" s="23"/>
       <c r="AO92" s="23"/>
       <c r="AP92" s="23"/>
       <c r="AQ92" s="23"/>
       <c r="AR92" s="23"/>
       <c r="AS92" s="23"/>
-      <c r="AT92" s="23"/>
-[...4 lines deleted...]
-    <row r="93" spans="34:49">
+    </row>
+    <row r="93" spans="34:45">
       <c r="AH93" s="11"/>
       <c r="AI93" s="11"/>
       <c r="AJ93" s="11"/>
       <c r="AK93" s="11"/>
       <c r="AL93" s="23"/>
       <c r="AM93" s="23"/>
       <c r="AN93" s="23"/>
       <c r="AO93" s="23"/>
       <c r="AP93" s="23"/>
       <c r="AQ93" s="23"/>
       <c r="AR93" s="23"/>
       <c r="AS93" s="23"/>
-      <c r="AT93" s="23"/>
-[...4 lines deleted...]
-    <row r="94" spans="34:49">
+    </row>
+    <row r="94" spans="34:45">
       <c r="AH94" s="11"/>
       <c r="AI94" s="11"/>
       <c r="AJ94" s="11"/>
       <c r="AK94" s="11"/>
       <c r="AL94" s="23"/>
       <c r="AM94" s="23"/>
       <c r="AN94" s="23"/>
       <c r="AO94" s="23"/>
       <c r="AP94" s="23"/>
       <c r="AQ94" s="23"/>
       <c r="AR94" s="23"/>
       <c r="AS94" s="23"/>
-      <c r="AT94" s="23"/>
-[...4 lines deleted...]
-    <row r="95" spans="34:49">
+    </row>
+    <row r="95" spans="34:45">
       <c r="AH95" s="11"/>
       <c r="AI95" s="11"/>
       <c r="AJ95" s="11"/>
       <c r="AK95" s="11"/>
       <c r="AL95" s="23"/>
       <c r="AM95" s="23"/>
       <c r="AN95" s="23"/>
       <c r="AO95" s="23"/>
       <c r="AP95" s="23"/>
       <c r="AQ95" s="23"/>
       <c r="AR95" s="23"/>
       <c r="AS95" s="23"/>
-      <c r="AT95" s="23"/>
-[...4 lines deleted...]
-    <row r="96" spans="34:49">
+    </row>
+    <row r="96" spans="34:45">
       <c r="AH96" s="23"/>
       <c r="AI96" s="23"/>
       <c r="AJ96" s="23"/>
       <c r="AK96" s="23"/>
     </row>
     <row r="97" spans="34:37">
       <c r="AH97" s="11"/>
       <c r="AI97" s="11"/>
       <c r="AJ97" s="11"/>
       <c r="AK97" s="11"/>
     </row>
     <row r="98" spans="34:37">
       <c r="AH98" s="11"/>
       <c r="AI98" s="11"/>
       <c r="AJ98" s="11"/>
       <c r="AK98" s="11"/>
     </row>
     <row r="99" spans="34:37">
       <c r="AH99" s="11"/>
       <c r="AI99" s="11"/>
       <c r="AJ99" s="11"/>
       <c r="AK99" s="11"/>
     </row>
     <row r="100" spans="34:37">
       <c r="AH100" s="23"/>
       <c r="AI100" s="23"/>
       <c r="AJ100" s="23"/>
       <c r="AK100" s="23"/>
     </row>
     <row r="101" spans="34:37">
       <c r="AH101" s="23"/>
       <c r="AI101" s="23"/>
       <c r="AJ101" s="23"/>
       <c r="AK101" s="23"/>
     </row>
     <row r="102" spans="34:37">
       <c r="AH102" s="22"/>
       <c r="AI102" s="22"/>
       <c r="AJ102" s="22"/>
       <c r="AK102" s="22"/>
     </row>
   </sheetData>
-  <mergeCells count="40">
+  <mergeCells count="43">
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A4:A6"/>
-    <mergeCell ref="AL5:AM5"/>
-[...22 lines deleted...]
-    <mergeCell ref="AL4:AO4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Атырауская</vt:lpstr>
+      <vt:lpstr>Атырау</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>