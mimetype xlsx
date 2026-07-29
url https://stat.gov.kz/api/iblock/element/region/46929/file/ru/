--- v1 (2026-05-25)
+++ v2 (2026-07-29)
@@ -153,54 +153,54 @@
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t xml:space="preserve">   * Предварительные данные.</t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>январь-декабрь 2025 года*</t>
   </si>
   <si>
-    <t>январь-март 2025 года*</t>
+    <t>январь-май 2025 года*</t>
   </si>
   <si>
-    <t>январь-март 2026 года*</t>
+    <t>январь-май 2026 года*</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -472,94 +472,94 @@
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -837,359 +837,359 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="M7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="X28" sqref="X28"/>
+      <selection pane="bottomRight" activeCell="X26" sqref="X26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="21" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="21" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="10.42578125" style="21" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="21" customWidth="1"/>
     <col min="11" max="13" width="10.42578125" style="21" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="21" customWidth="1"/>
     <col min="15" max="17" width="10.42578125" style="21" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" style="21" customWidth="1"/>
     <col min="19" max="21" width="10.42578125" style="21" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="21" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="21" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="21" customWidth="1"/>
     <col min="26" max="26" width="12.5703125" style="21" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="21" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" style="21" customWidth="1"/>
     <col min="29" max="29" width="9.28515625" style="21" customWidth="1"/>
     <col min="30" max="30" width="12.140625" style="21" customWidth="1"/>
     <col min="31" max="31" width="9.28515625" style="21" customWidth="1"/>
     <col min="32" max="32" width="11.28515625" style="21" customWidth="1"/>
     <col min="33" max="33" width="11.85546875" style="21" customWidth="1"/>
     <col min="34" max="34" width="11.42578125" style="21" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="10.7109375" style="21" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="11.28515625" style="21" customWidth="1"/>
     <col min="37" max="37" width="10.7109375" style="21" bestFit="1" customWidth="1"/>
     <col min="38" max="41" width="9.140625" style="21"/>
     <col min="42" max="44" width="10.85546875" style="21" customWidth="1"/>
     <col min="45" max="45" width="11.85546875" style="21" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="12.75">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="28"/>
-[...34 lines deleted...]
-      <c r="AK1" s="28"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
+      <c r="N1" s="31"/>
+      <c r="O1" s="31"/>
+      <c r="P1" s="31"/>
+      <c r="Q1" s="31"/>
+      <c r="R1" s="31"/>
+      <c r="S1" s="31"/>
+      <c r="T1" s="31"/>
+      <c r="U1" s="31"/>
+      <c r="V1" s="31"/>
+      <c r="W1" s="31"/>
+      <c r="X1" s="31"/>
+      <c r="Y1" s="31"/>
+      <c r="Z1" s="31"/>
+      <c r="AA1" s="31"/>
+      <c r="AB1" s="31"/>
+      <c r="AC1" s="31"/>
+      <c r="AD1" s="31"/>
+      <c r="AE1" s="31"/>
+      <c r="AF1" s="31"/>
+      <c r="AG1" s="31"/>
+      <c r="AH1" s="31"/>
+      <c r="AI1" s="31"/>
+      <c r="AJ1" s="31"/>
+      <c r="AK1" s="31"/>
     </row>
     <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="29"/>
-[...34 lines deleted...]
-      <c r="AK2" s="29"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
+      <c r="AA2" s="32"/>
+      <c r="AB2" s="32"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="32"/>
+      <c r="AE2" s="32"/>
+      <c r="AF2" s="32"/>
+      <c r="AG2" s="32"/>
+      <c r="AH2" s="32"/>
+      <c r="AI2" s="32"/>
+      <c r="AJ2" s="32"/>
+      <c r="AK2" s="32"/>
     </row>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="37" t="s">
+      <c r="A4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="33">
+      <c r="B4" s="28">
         <v>2015</v>
       </c>
-      <c r="C4" s="33"/>
-[...2 lines deleted...]
-      <c r="F4" s="33">
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28">
         <v>2016</v>
       </c>
-      <c r="G4" s="33"/>
-[...2 lines deleted...]
-      <c r="J4" s="33">
+      <c r="G4" s="28"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28">
         <v>2017</v>
       </c>
-      <c r="K4" s="33"/>
-[...2 lines deleted...]
-      <c r="N4" s="33">
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="28"/>
+      <c r="N4" s="28">
         <v>2018</v>
       </c>
-      <c r="O4" s="33"/>
-[...2 lines deleted...]
-      <c r="R4" s="33">
+      <c r="O4" s="28"/>
+      <c r="P4" s="28"/>
+      <c r="Q4" s="28"/>
+      <c r="R4" s="28">
         <v>2019</v>
       </c>
-      <c r="S4" s="33"/>
-[...2 lines deleted...]
-      <c r="V4" s="33">
+      <c r="S4" s="28"/>
+      <c r="T4" s="28"/>
+      <c r="U4" s="28"/>
+      <c r="V4" s="28">
         <v>2020</v>
       </c>
-      <c r="W4" s="33"/>
-[...2 lines deleted...]
-      <c r="Z4" s="33">
+      <c r="W4" s="28"/>
+      <c r="X4" s="28"/>
+      <c r="Y4" s="28"/>
+      <c r="Z4" s="28">
         <v>2021</v>
       </c>
-      <c r="AA4" s="33"/>
-[...2 lines deleted...]
-      <c r="AD4" s="30">
+      <c r="AA4" s="28"/>
+      <c r="AB4" s="28"/>
+      <c r="AC4" s="28"/>
+      <c r="AD4" s="33">
         <v>2022</v>
       </c>
-      <c r="AE4" s="31"/>
-[...2 lines deleted...]
-      <c r="AH4" s="34" t="s">
+      <c r="AE4" s="34"/>
+      <c r="AF4" s="34"/>
+      <c r="AG4" s="35"/>
+      <c r="AH4" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="AI4" s="35"/>
-[...2 lines deleted...]
-      <c r="AL4" s="40">
+      <c r="AI4" s="37"/>
+      <c r="AJ4" s="37"/>
+      <c r="AK4" s="38"/>
+      <c r="AL4" s="29">
         <v>2024</v>
       </c>
-      <c r="AM4" s="40"/>
-[...2 lines deleted...]
-      <c r="AP4" s="40" t="s">
+      <c r="AM4" s="29"/>
+      <c r="AN4" s="29"/>
+      <c r="AO4" s="29"/>
+      <c r="AP4" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="AQ4" s="40"/>
-[...2 lines deleted...]
-      <c r="AT4" s="42" t="s">
+      <c r="AQ4" s="29"/>
+      <c r="AR4" s="29"/>
+      <c r="AS4" s="29"/>
+      <c r="AT4" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="AU4" s="42"/>
-[...2 lines deleted...]
-      <c r="AX4" s="42" t="s">
+      <c r="AU4" s="30"/>
+      <c r="AV4" s="30"/>
+      <c r="AW4" s="30"/>
+      <c r="AX4" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="AY4" s="42"/>
-[...1 lines deleted...]
-      <c r="BA4" s="42"/>
+      <c r="AY4" s="30"/>
+      <c r="AZ4" s="30"/>
+      <c r="BA4" s="30"/>
     </row>
     <row r="5" spans="1:53" s="3" customFormat="1">
-      <c r="A5" s="38"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="33"/>
-      <c r="D5" s="33" t="s">
+      <c r="C5" s="28"/>
+      <c r="D5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="33"/>
-      <c r="F5" s="33" t="s">
+      <c r="E5" s="28"/>
+      <c r="F5" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="33"/>
-      <c r="H5" s="33" t="s">
+      <c r="G5" s="28"/>
+      <c r="H5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="33"/>
-      <c r="J5" s="33" t="s">
+      <c r="I5" s="28"/>
+      <c r="J5" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="33"/>
-      <c r="L5" s="33" t="s">
+      <c r="K5" s="28"/>
+      <c r="L5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="33"/>
-      <c r="N5" s="33" t="s">
+      <c r="M5" s="28"/>
+      <c r="N5" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="33"/>
-      <c r="P5" s="33" t="s">
+      <c r="O5" s="28"/>
+      <c r="P5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="33"/>
-      <c r="R5" s="33" t="s">
+      <c r="Q5" s="28"/>
+      <c r="R5" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="33"/>
-      <c r="T5" s="33" t="s">
+      <c r="S5" s="28"/>
+      <c r="T5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="33"/>
-      <c r="V5" s="33" t="s">
+      <c r="U5" s="28"/>
+      <c r="V5" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="33"/>
-      <c r="X5" s="33" t="s">
+      <c r="W5" s="28"/>
+      <c r="X5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="33"/>
-      <c r="Z5" s="33" t="s">
+      <c r="Y5" s="28"/>
+      <c r="Z5" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="33"/>
-      <c r="AB5" s="33" t="s">
+      <c r="AA5" s="28"/>
+      <c r="AB5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="33"/>
-      <c r="AD5" s="33" t="s">
+      <c r="AC5" s="28"/>
+      <c r="AD5" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="33"/>
-      <c r="AF5" s="33" t="s">
+      <c r="AE5" s="28"/>
+      <c r="AF5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="33"/>
-      <c r="AH5" s="33" t="s">
+      <c r="AG5" s="28"/>
+      <c r="AH5" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="33"/>
-      <c r="AJ5" s="33" t="s">
+      <c r="AI5" s="28"/>
+      <c r="AJ5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="33"/>
-      <c r="AL5" s="33" t="s">
+      <c r="AK5" s="28"/>
+      <c r="AL5" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="33"/>
-      <c r="AN5" s="33" t="s">
+      <c r="AM5" s="28"/>
+      <c r="AN5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="33"/>
-      <c r="AP5" s="33" t="s">
+      <c r="AO5" s="28"/>
+      <c r="AP5" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="33"/>
-      <c r="AR5" s="33" t="s">
+      <c r="AQ5" s="28"/>
+      <c r="AR5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="33"/>
-      <c r="AT5" s="33" t="s">
+      <c r="AS5" s="28"/>
+      <c r="AT5" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="33"/>
-      <c r="AV5" s="33" t="s">
+      <c r="AU5" s="28"/>
+      <c r="AV5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="33"/>
-      <c r="AX5" s="33" t="s">
+      <c r="AW5" s="28"/>
+      <c r="AX5" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="33"/>
-      <c r="AZ5" s="33" t="s">
+      <c r="AY5" s="28"/>
+      <c r="AZ5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="33"/>
+      <c r="BA5" s="28"/>
     </row>
     <row r="6" spans="1:53" s="2" customFormat="1" ht="45">
-      <c r="A6" s="39"/>
+      <c r="A6" s="42"/>
       <c r="B6" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="20" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="20" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="20" t="s">
@@ -1485,79 +1485,79 @@
         <f t="shared" si="1"/>
         <v>51619.8</v>
       </c>
       <c r="AO7" s="5">
         <f t="shared" si="1"/>
         <v>54523</v>
       </c>
       <c r="AP7" s="5">
         <f t="shared" si="1"/>
         <v>43644.495060000001</v>
       </c>
       <c r="AQ7" s="5">
         <f t="shared" si="1"/>
         <v>26760.600000000002</v>
       </c>
       <c r="AR7" s="5">
         <f t="shared" si="1"/>
         <v>42084.1</v>
       </c>
       <c r="AS7" s="5">
         <f t="shared" si="1"/>
         <v>53505.5</v>
       </c>
       <c r="AT7" s="5">
         <f t="shared" si="1"/>
-        <v>1406.6999999999998</v>
+        <v>8752</v>
       </c>
       <c r="AU7" s="5">
         <f t="shared" si="1"/>
-        <v>578.20000000000005</v>
+        <v>6692.8</v>
       </c>
       <c r="AV7" s="5">
         <f t="shared" si="1"/>
-        <v>10715.8</v>
+        <v>18273.800000000003</v>
       </c>
       <c r="AW7" s="5">
         <f t="shared" si="1"/>
-        <v>12200</v>
+        <v>22164.6</v>
       </c>
       <c r="AX7" s="5">
         <f t="shared" si="1"/>
-        <v>4954.5</v>
+        <v>9493.5999999999985</v>
       </c>
       <c r="AY7" s="5">
         <f t="shared" si="1"/>
-        <v>6017.0999999999995</v>
+        <v>10573.6</v>
       </c>
       <c r="AZ7" s="5">
         <f t="shared" si="1"/>
-        <v>7842.3</v>
+        <v>13050.099999999999</v>
       </c>
       <c r="BA7" s="5">
         <f t="shared" si="1"/>
-        <v>10060.199999999999</v>
+        <v>17162.2</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="6" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="5">
         <v>0</v>
       </c>
       <c r="C8" s="5">
         <v>0</v>
       </c>
       <c r="D8" s="5">
         <v>10351.854049999996</v>
       </c>
       <c r="E8" s="5">
         <v>7919.9900900000021</v>
       </c>
       <c r="F8" s="5">
         <v>42</v>
       </c>
       <c r="G8" s="5">
         <v>61.741000000000007</v>
       </c>
       <c r="H8" s="5">
@@ -1659,66 +1659,66 @@
       <c r="AN8" s="5">
         <v>13476.1</v>
       </c>
       <c r="AO8" s="5">
         <v>8511.7000000000007</v>
       </c>
       <c r="AP8" s="5">
         <v>3127.875</v>
       </c>
       <c r="AQ8" s="5">
         <v>541.6</v>
       </c>
       <c r="AR8" s="5">
         <v>10459.299999999999</v>
       </c>
       <c r="AS8" s="5">
         <v>7239.7</v>
       </c>
       <c r="AT8" s="25">
         <v>664.8</v>
       </c>
       <c r="AU8" s="25">
         <v>126.3</v>
       </c>
       <c r="AV8" s="25">
-        <v>2608.6</v>
+        <v>4386.2</v>
       </c>
       <c r="AW8" s="25">
-        <v>1824.5</v>
+        <v>3259.8</v>
       </c>
       <c r="AX8" s="25">
-        <v>403.7</v>
+        <v>1017.2</v>
       </c>
       <c r="AY8" s="25">
-        <v>76.8</v>
+        <v>239.1</v>
       </c>
       <c r="AZ8" s="25">
-        <v>1705.9</v>
+        <v>2815.9</v>
       </c>
       <c r="BA8" s="25">
-        <v>1258.3</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="6" customFormat="1" ht="22.5">
       <c r="A9" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="5">
         <v>6700.5793400000002</v>
       </c>
       <c r="C9" s="5">
         <v>2630.4870100000003</v>
       </c>
       <c r="D9" s="5">
         <v>1300.4449999999997</v>
       </c>
       <c r="E9" s="5">
         <v>6052.6712699999989</v>
       </c>
       <c r="F9" s="5">
         <v>6604.0779999999995</v>
       </c>
       <c r="G9" s="5">
         <v>2392.8672000000001</v>
       </c>
       <c r="H9" s="5">
@@ -1814,72 +1814,72 @@
       <c r="AL9" s="5">
         <v>4928.6130000000003</v>
       </c>
       <c r="AM9" s="5">
         <v>1915.1</v>
       </c>
       <c r="AN9" s="5">
         <v>3002.1</v>
       </c>
       <c r="AO9" s="5">
         <v>1760.6</v>
       </c>
       <c r="AP9" s="5">
         <v>4841.3630000000003</v>
       </c>
       <c r="AQ9" s="5">
         <v>2371.6</v>
       </c>
       <c r="AR9" s="5">
         <v>2186</v>
       </c>
       <c r="AS9" s="5">
         <v>1901.6</v>
       </c>
       <c r="AT9" s="25">
-        <v>649.79999999999995</v>
+        <v>2144</v>
       </c>
       <c r="AU9" s="25">
-        <v>264.3</v>
+        <v>1004.7</v>
       </c>
       <c r="AV9" s="25">
-        <v>1013.7</v>
+        <v>1390.9</v>
       </c>
       <c r="AW9" s="25">
-        <v>819.3</v>
+        <v>1296.2</v>
       </c>
       <c r="AX9" s="25">
-        <v>1592.3</v>
+        <v>3520.7</v>
       </c>
       <c r="AY9" s="25">
-        <v>1026.0999999999999</v>
+        <v>2101.9</v>
       </c>
       <c r="AZ9" s="25">
-        <v>713.3</v>
+        <v>944.8</v>
       </c>
       <c r="BA9" s="25">
-        <v>316.5</v>
+        <v>498.5</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="6" customFormat="1" ht="22.5">
       <c r="A10" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="5">
         <v>1189.4785999999999</v>
       </c>
       <c r="C10" s="5">
         <v>1457.0714300000002</v>
       </c>
       <c r="D10" s="5">
         <v>20795.950989999994</v>
       </c>
       <c r="E10" s="5">
         <v>24878.026999999995</v>
       </c>
       <c r="F10" s="5">
         <v>978.83449999999993</v>
       </c>
       <c r="G10" s="5">
         <v>967.91855999999996</v>
       </c>
       <c r="H10" s="5">
@@ -1975,72 +1975,72 @@
       <c r="AL10" s="5">
         <v>2417.61472</v>
       </c>
       <c r="AM10" s="5">
         <v>1781.5</v>
       </c>
       <c r="AN10" s="5">
         <v>35141.599999999999</v>
       </c>
       <c r="AO10" s="5">
         <v>44250.7</v>
       </c>
       <c r="AP10" s="5">
         <v>35675.257060000004</v>
       </c>
       <c r="AQ10" s="5">
         <v>23847.4</v>
       </c>
       <c r="AR10" s="5">
         <v>29438.799999999999</v>
       </c>
       <c r="AS10" s="5">
         <v>44364.2</v>
       </c>
       <c r="AT10" s="27">
-        <v>92.1</v>
+        <v>5943.2</v>
       </c>
       <c r="AU10" s="27">
-        <v>187.6</v>
+        <v>5561.8</v>
       </c>
       <c r="AV10" s="27">
-        <v>7093.5</v>
+        <v>12496.7</v>
       </c>
       <c r="AW10" s="27">
-        <v>9556.2000000000007</v>
+        <v>17608.599999999999</v>
       </c>
       <c r="AX10" s="27">
-        <v>2958.5</v>
+        <v>4955.7</v>
       </c>
       <c r="AY10" s="27">
-        <v>4914.2</v>
+        <v>8232.6</v>
       </c>
       <c r="AZ10" s="27">
-        <v>5423.1</v>
+        <v>9289.4</v>
       </c>
       <c r="BA10" s="27">
-        <v>8485.4</v>
+        <v>14443.7</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="10" customFormat="1" ht="33.75">
       <c r="A11" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9">
         <f>C10/C7*100</f>
         <v>35.646497814964576</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9">
         <f>G10/G7*100</f>
         <v>28.280817883217953</v>
       </c>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9">
         <f>K10/K7*100</f>
         <v>34.974731271606466</v>
       </c>
@@ -2083,73 +2083,73 @@
       <c r="AG11" s="9"/>
       <c r="AH11" s="9"/>
       <c r="AI11" s="9">
         <f>AI10/AI7*100</f>
         <v>36.286082469470045</v>
       </c>
       <c r="AJ11" s="9"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="19"/>
       <c r="AM11" s="9">
         <f>AM10/AM7*100</f>
         <v>46.833512973527178</v>
       </c>
       <c r="AN11" s="19"/>
       <c r="AO11" s="19"/>
       <c r="AP11" s="17"/>
       <c r="AQ11" s="18">
         <f t="shared" ref="AQ11" si="2">AQ10/AQ7*100</f>
         <v>89.113846475789032</v>
       </c>
       <c r="AR11" s="19"/>
       <c r="AS11" s="19"/>
       <c r="AT11" s="17"/>
       <c r="AU11" s="18">
         <f t="shared" ref="AU11" si="3">AU10/AU7*100</f>
-        <v>32.445520581113797</v>
+        <v>83.101243126942379</v>
       </c>
       <c r="AV11" s="26"/>
       <c r="AW11" s="26"/>
       <c r="AX11" s="17"/>
       <c r="AY11" s="18">
         <f t="shared" ref="AY11" si="4">AY10/AY7*100</f>
-        <v>81.670572202556059</v>
+        <v>77.859953090716502</v>
       </c>
       <c r="AZ11" s="26"/>
       <c r="BA11" s="26"/>
     </row>
     <row r="12" spans="1:53" ht="12" customHeight="1">
       <c r="AH12" s="22"/>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="22"/>
       <c r="AK12" s="22"/>
     </row>
     <row r="13" spans="1:53" s="1" customFormat="1">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="41"/>
+      <c r="B13" s="39"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="AP13" s="2"/>
       <c r="AQ13" s="2"/>
       <c r="AR13" s="2"/>
       <c r="AS13" s="2"/>
     </row>
     <row r="14" spans="1:53">
       <c r="AG14" s="22"/>
       <c r="AH14" s="11"/>
       <c r="AI14" s="11"/>
       <c r="AJ14" s="11"/>
       <c r="AK14" s="11"/>
       <c r="AL14" s="23"/>
       <c r="AM14" s="23"/>
       <c r="AN14" s="23"/>
       <c r="AO14" s="23"/>
       <c r="AP14" s="2"/>
       <c r="AQ14" s="2"/>
       <c r="AR14" s="2"/>
@@ -3361,93 +3361,93 @@
       <c r="AH99" s="11"/>
       <c r="AI99" s="11"/>
       <c r="AJ99" s="11"/>
       <c r="AK99" s="11"/>
     </row>
     <row r="100" spans="34:37">
       <c r="AH100" s="23"/>
       <c r="AI100" s="23"/>
       <c r="AJ100" s="23"/>
       <c r="AK100" s="23"/>
     </row>
     <row r="101" spans="34:37">
       <c r="AH101" s="23"/>
       <c r="AI101" s="23"/>
       <c r="AJ101" s="23"/>
       <c r="AK101" s="23"/>
     </row>
     <row r="102" spans="34:37">
       <c r="AH102" s="22"/>
       <c r="AI102" s="22"/>
       <c r="AJ102" s="22"/>
       <c r="AK102" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AB5:AC5"/>
-    <mergeCell ref="A1:AK1"/>
-[...25 lines deleted...]
-    <mergeCell ref="A4:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Атырау</vt:lpstr>
     </vt:vector>