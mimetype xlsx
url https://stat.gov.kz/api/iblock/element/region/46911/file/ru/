--- v0 (2026-04-15)
+++ v1 (2026-06-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1185" yWindow="300" windowWidth="18105" windowHeight="6840"/>
+    <workbookView xWindow="1590" yWindow="-255" windowWidth="18105" windowHeight="6840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$16</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="23">
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
@@ -1165,51 +1165,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I14" sqref="I14"/>
+      <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
@@ -1924,52 +1924,56 @@
       </c>
       <c r="Z11" s="2"/>
     </row>
     <row r="12" spans="1:26" ht="13.5" thickBot="1">
       <c r="A12" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="15">
         <v>75701</v>
       </c>
       <c r="C12" s="16">
         <v>137.69999999999999</v>
       </c>
       <c r="D12" s="15">
         <v>167290.9</v>
       </c>
       <c r="E12" s="15">
         <v>126.3</v>
       </c>
       <c r="F12" s="15">
         <v>269767.8</v>
       </c>
       <c r="G12" s="15">
         <v>120.8</v>
       </c>
-      <c r="H12" s="15"/>
-      <c r="I12" s="15"/>
+      <c r="H12" s="15">
+        <v>394032.3</v>
+      </c>
+      <c r="I12" s="15">
+        <v>120.4</v>
+      </c>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12" s="15"/>
       <c r="S12" s="15"/>
       <c r="T12" s="15"/>
       <c r="U12" s="15"/>
       <c r="V12" s="15"/>
       <c r="W12" s="15"/>
       <c r="X12" s="15"/>
       <c r="Y12" s="15"/>
       <c r="Z12" s="11"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="11"/>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>