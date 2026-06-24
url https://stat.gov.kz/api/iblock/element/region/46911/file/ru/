--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1590" yWindow="-255" windowWidth="18105" windowHeight="6840"/>
+    <workbookView xWindow="5505" yWindow="450" windowWidth="18105" windowHeight="6840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$16</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="23">
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
@@ -1165,51 +1165,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E10" sqref="E10"/>
+      <selection activeCell="K14" sqref="K14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
@@ -1930,52 +1930,56 @@
       </c>
       <c r="B12" s="15">
         <v>75701</v>
       </c>
       <c r="C12" s="16">
         <v>137.69999999999999</v>
       </c>
       <c r="D12" s="15">
         <v>167290.9</v>
       </c>
       <c r="E12" s="15">
         <v>126.3</v>
       </c>
       <c r="F12" s="15">
         <v>269767.8</v>
       </c>
       <c r="G12" s="15">
         <v>120.8</v>
       </c>
       <c r="H12" s="15">
         <v>394032.3</v>
       </c>
       <c r="I12" s="15">
         <v>120.4</v>
       </c>
-      <c r="J12" s="15"/>
-      <c r="K12" s="15"/>
+      <c r="J12" s="15">
+        <v>528652.9</v>
+      </c>
+      <c r="K12" s="15">
+        <v>120.7</v>
+      </c>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12" s="15"/>
       <c r="S12" s="15"/>
       <c r="T12" s="15"/>
       <c r="U12" s="15"/>
       <c r="V12" s="15"/>
       <c r="W12" s="15"/>
       <c r="X12" s="15"/>
       <c r="Y12" s="15"/>
       <c r="Z12" s="11"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="11"/>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>