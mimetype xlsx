--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,132 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="5505" yWindow="450" windowWidth="18105" windowHeight="6840"/>
+    <workbookView xWindow="2010" yWindow="450" windowWidth="19725" windowHeight="7185"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$16</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="23">
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>объем услуг, млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Объем услуг и ИФО по внутренней торговле (оптовая и розничная торговля)* </t>
   </si>
   <si>
     <t xml:space="preserve">Январь </t>
   </si>
   <si>
     <t xml:space="preserve">Январь-февраль </t>
   </si>
   <si>
     <t xml:space="preserve">Январь-март </t>
   </si>
   <si>
     <t xml:space="preserve">Январь-апрель </t>
   </si>
   <si>
     <t xml:space="preserve">Январь-май </t>
   </si>
   <si>
     <t xml:space="preserve">Январь-июнь </t>
   </si>
   <si>
     <t xml:space="preserve">Январь-июль </t>
   </si>
   <si>
     <t xml:space="preserve">Январь-август </t>
   </si>
   <si>
     <t xml:space="preserve">Январь-сентябрь </t>
   </si>
   <si>
     <t xml:space="preserve">Январь-октябрь </t>
   </si>
   <si>
     <t xml:space="preserve">Январь-ноябрь </t>
   </si>
   <si>
     <t xml:space="preserve">Январь-декабрь </t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2026</t>
+  </si>
+  <si>
+    <t>объем услуг, млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="167" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="28">
     <font>
       <sz val="11"/>
@@ -1165,235 +1165,235 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K14" sqref="K14"/>
+      <selection activeCell="M14" sqref="M14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="16.5" customHeight="1">
       <c r="A1" s="19" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="19"/>
       <c r="H1" s="19"/>
       <c r="I1" s="19"/>
       <c r="J1" s="19"/>
       <c r="K1" s="19"/>
       <c r="L1" s="19"/>
       <c r="M1" s="19"/>
       <c r="N1" s="19"/>
       <c r="O1" s="19"/>
       <c r="P1" s="19"/>
       <c r="Q1" s="19"/>
       <c r="R1" s="19"/>
       <c r="S1" s="19"/>
       <c r="T1" s="19"/>
       <c r="U1" s="19"/>
       <c r="V1" s="19"/>
       <c r="W1" s="19"/>
       <c r="X1" s="19"/>
       <c r="Y1" s="19"/>
     </row>
     <row r="2" spans="1:26" ht="20.25" customHeight="1"/>
     <row r="3" spans="1:26" ht="33.75" customHeight="1">
       <c r="A3" s="20"/>
       <c r="B3" s="22" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C3" s="22"/>
       <c r="D3" s="22" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E3" s="22"/>
       <c r="F3" s="22" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G3" s="22"/>
       <c r="H3" s="22" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I3" s="22"/>
       <c r="J3" s="22" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="K3" s="22"/>
       <c r="L3" s="22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="M3" s="22"/>
       <c r="N3" s="22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="O3" s="22"/>
       <c r="P3" s="22" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="Q3" s="22"/>
       <c r="R3" s="22" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="S3" s="22"/>
       <c r="T3" s="22" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="U3" s="22"/>
       <c r="V3" s="22" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="W3" s="22"/>
       <c r="X3" s="22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="Y3" s="23"/>
       <c r="Z3" s="2"/>
     </row>
     <row r="4" spans="1:26" ht="60" customHeight="1">
       <c r="A4" s="21"/>
       <c r="B4" s="3" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="3" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="M4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="N4" s="3" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="P4" s="3" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="R4" s="3" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="T4" s="3" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="V4" s="3" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="X4" s="3" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="Y4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Z4" s="2"/>
     </row>
     <row r="5" spans="1:26" ht="18.75" customHeight="1">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6">
         <v>34909.300000000003</v>
       </c>
       <c r="C5" s="6">
         <v>102.8</v>
       </c>
       <c r="D5" s="6">
         <v>75142.600000000006</v>
       </c>
       <c r="E5" s="7">
         <v>103</v>
       </c>
       <c r="F5" s="6">
         <v>123524.5</v>
       </c>
@@ -1826,51 +1826,51 @@
       <c r="S10" s="2">
         <v>107.2</v>
       </c>
       <c r="T10" s="10">
         <v>804383.2</v>
       </c>
       <c r="U10" s="2">
         <v>106.9</v>
       </c>
       <c r="V10" s="10">
         <v>881924.9</v>
       </c>
       <c r="W10" s="2">
         <v>106.9</v>
       </c>
       <c r="X10" s="10">
         <v>990602.3</v>
       </c>
       <c r="Y10" s="2">
         <v>109.6</v>
       </c>
       <c r="Z10" s="11"/>
     </row>
     <row r="11" spans="1:26" s="18" customFormat="1">
       <c r="A11" s="12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B11" s="10">
         <v>50826.5</v>
       </c>
       <c r="C11" s="2">
         <v>105.8</v>
       </c>
       <c r="D11" s="10">
         <v>122293.9</v>
       </c>
       <c r="E11" s="10">
         <v>105</v>
       </c>
       <c r="F11" s="10">
         <v>206673</v>
       </c>
       <c r="G11" s="10">
         <v>110.8</v>
       </c>
       <c r="H11" s="10">
         <v>301710.59999999998</v>
       </c>
       <c r="I11" s="10">
         <v>112.5</v>
       </c>
@@ -1904,84 +1904,88 @@
       <c r="S11" s="10">
         <v>112</v>
       </c>
       <c r="T11" s="10">
         <v>951979.2</v>
       </c>
       <c r="U11" s="10">
         <v>112.3</v>
       </c>
       <c r="V11" s="10">
         <v>1056168.1000000001</v>
       </c>
       <c r="W11" s="10">
         <v>113.3</v>
       </c>
       <c r="X11" s="10">
         <v>1180881.7</v>
       </c>
       <c r="Y11" s="10">
         <v>112.6</v>
       </c>
       <c r="Z11" s="2"/>
     </row>
     <row r="12" spans="1:26" ht="13.5" thickBot="1">
       <c r="A12" s="14" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B12" s="15">
         <v>75701</v>
       </c>
       <c r="C12" s="16">
         <v>137.69999999999999</v>
       </c>
       <c r="D12" s="15">
         <v>167290.9</v>
       </c>
       <c r="E12" s="15">
         <v>126.3</v>
       </c>
       <c r="F12" s="15">
         <v>269767.8</v>
       </c>
       <c r="G12" s="15">
         <v>120.8</v>
       </c>
       <c r="H12" s="15">
         <v>394032.3</v>
       </c>
       <c r="I12" s="15">
         <v>120.4</v>
       </c>
       <c r="J12" s="15">
         <v>528652.9</v>
       </c>
       <c r="K12" s="15">
         <v>120.7</v>
       </c>
-      <c r="L12" s="15"/>
-      <c r="M12" s="15"/>
+      <c r="L12" s="15">
+        <v>671273.2</v>
+      </c>
+      <c r="M12" s="15">
+        <v>121.8</v>
+      </c>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12" s="15"/>
       <c r="S12" s="15"/>
       <c r="T12" s="15"/>
       <c r="U12" s="15"/>
       <c r="V12" s="15"/>
       <c r="W12" s="15"/>
       <c r="X12" s="15"/>
       <c r="Y12" s="15"/>
       <c r="Z12" s="11"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="11"/>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>