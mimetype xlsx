--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -1165,51 +1165,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M14" sqref="M14"/>
+      <selection activeCell="N21" sqref="N21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
@@ -1942,52 +1942,56 @@
       </c>
       <c r="F12" s="15">
         <v>269767.8</v>
       </c>
       <c r="G12" s="15">
         <v>120.8</v>
       </c>
       <c r="H12" s="15">
         <v>394032.3</v>
       </c>
       <c r="I12" s="15">
         <v>120.4</v>
       </c>
       <c r="J12" s="15">
         <v>528652.9</v>
       </c>
       <c r="K12" s="15">
         <v>120.7</v>
       </c>
       <c r="L12" s="15">
         <v>671273.2</v>
       </c>
       <c r="M12" s="15">
         <v>121.8</v>
       </c>
-      <c r="N12" s="15"/>
-      <c r="O12" s="15"/>
+      <c r="N12" s="15">
+        <v>786205.8</v>
+      </c>
+      <c r="O12" s="15">
+        <v>118.4</v>
+      </c>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12" s="15"/>
       <c r="S12" s="15"/>
       <c r="T12" s="15"/>
       <c r="U12" s="15"/>
       <c r="V12" s="15"/>
       <c r="W12" s="15"/>
       <c r="X12" s="15"/>
       <c r="Y12" s="15"/>
       <c r="Z12" s="11"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="11"/>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>