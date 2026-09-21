--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2010" yWindow="450" windowWidth="19725" windowHeight="7185"/>
+    <workbookView xWindow="2385" yWindow="660" windowWidth="19725" windowHeight="7185"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$16</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="23">
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
@@ -1164,52 +1164,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z14"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="N21" sqref="N21"/>
+    <sheetView tabSelected="1" topLeftCell="D1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="L10" sqref="L10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
@@ -1948,52 +1948,56 @@
       </c>
       <c r="H12" s="15">
         <v>394032.3</v>
       </c>
       <c r="I12" s="15">
         <v>120.4</v>
       </c>
       <c r="J12" s="15">
         <v>528652.9</v>
       </c>
       <c r="K12" s="15">
         <v>120.7</v>
       </c>
       <c r="L12" s="15">
         <v>671273.2</v>
       </c>
       <c r="M12" s="15">
         <v>121.8</v>
       </c>
       <c r="N12" s="15">
         <v>786205.8</v>
       </c>
       <c r="O12" s="15">
         <v>118.4</v>
       </c>
-      <c r="P12" s="15"/>
-      <c r="Q12" s="15"/>
+      <c r="P12" s="15">
+        <v>918625.5</v>
+      </c>
+      <c r="Q12" s="15">
+        <v>116.8</v>
+      </c>
       <c r="R12" s="15"/>
       <c r="S12" s="15"/>
       <c r="T12" s="15"/>
       <c r="U12" s="15"/>
       <c r="V12" s="15"/>
       <c r="W12" s="15"/>
       <c r="X12" s="15"/>
       <c r="Y12" s="15"/>
       <c r="Z12" s="11"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="11"/>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="11"/>