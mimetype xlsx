--- v5 (2026-09-21)
+++ v6 (2026-10-13)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2385" yWindow="660" windowWidth="19725" windowHeight="7185"/>
+    <workbookView xWindow="2355" yWindow="-225" windowWidth="19860" windowHeight="8535"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="Обьем услуг и ИФО" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$16</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Обьем услуг и ИФО'!$A$1:$Y$16</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="66">
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг и ИФО по внутренней торговле (оптовая и розничная торговля)* </t>
   </si>
   <si>
@@ -83,73 +87,203 @@
     <t xml:space="preserve">Январь-июль </t>
   </si>
   <si>
     <t xml:space="preserve">Январь-август </t>
   </si>
   <si>
     <t xml:space="preserve">Январь-сентябрь </t>
   </si>
   <si>
     <t xml:space="preserve">Январь-октябрь </t>
   </si>
   <si>
     <t xml:space="preserve">Январь-ноябрь </t>
   </si>
   <si>
     <t xml:space="preserve">Январь-декабрь </t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>объем услуг, млн. теңге</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>С 2019 года</t>
+  </si>
+  <si>
+    <t>172401, 172402</t>
+  </si>
+  <si>
+    <t>Объем реализации товаров и услуг в целом по отрасли ''Торговля'', индекс физического объема по отрасли торговли</t>
+  </si>
+  <si>
+    <t>млн.тенге, процент</t>
+  </si>
+  <si>
+    <t>Объем реализации товаров и услуг в целом по отрасли ''Торговля''. Индекс физического объема оборота показывает, как меняется оборот в результате изменения только его физического объема при исключении влияния изменения цен</t>
+  </si>
+  <si>
+    <t>Агрегация, расчетный</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для расчета индекса физического объема реализации товаров (услуг) сравниваются обороты отчетного и базисного периодов в ценах одного и того же периода, принятого в качестве базисного периода (в постоянных ценах)
+</t>
+  </si>
+  <si>
+    <t>Статистические формы: «Отчет о реализации товаров и услуг» (индекс – 2-торговля, периодичность – месячная), «Отчет о реализации товаров и услуг» (индекс –1-ВТ, периодичность – годовая)</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли и услуг</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Закирова Фарида </t>
+  </si>
+  <si>
+    <t>+7 7152 466771</t>
+  </si>
+  <si>
+    <t>fa.zakirova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/sko/dynamic-tables/1448/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
-    <numFmt numFmtId="164" formatCode="0.0"/>
-[...6 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="0.0"/>
+    <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -285,50 +419,93 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="23">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
@@ -515,61 +692,61 @@
     <border>
       <left style="thin">
         <color indexed="41"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="medium">
         <color indexed="41"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="91">
+  <cellStyleXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="171" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment horizontal="right"/>
@@ -700,115 +877,193 @@
     <xf numFmtId="4" fontId="15" fillId="21" borderId="6" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="6" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="16" borderId="6" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="16" borderId="6" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="18" borderId="6" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="6" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="22" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="20" fillId="16" borderId="6" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="170" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="26" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="26" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="0" borderId="3" xfId="93" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="94" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="92" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="91" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="91" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="91" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="91" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="91" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="91" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="91" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="91" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="91" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="91" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="92" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="91" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="92" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="14" fontId="29" fillId="0" borderId="3" xfId="91" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="91" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="91" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="91">
+  <cellStyles count="95">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
     <cellStyle name="S13" xfId="24"/>
     <cellStyle name="S14" xfId="25"/>
     <cellStyle name="S15" xfId="26"/>
@@ -839,80 +1094,84 @@
     <cellStyle name="SAPBEXfilterDrill" xfId="51"/>
     <cellStyle name="SAPBEXfilterItem" xfId="52"/>
     <cellStyle name="SAPBEXfilterText" xfId="53"/>
     <cellStyle name="SAPBEXformats" xfId="54"/>
     <cellStyle name="SAPBEXheaderItem" xfId="55"/>
     <cellStyle name="SAPBEXheaderText" xfId="56"/>
     <cellStyle name="SAPBEXHLevel0" xfId="57"/>
     <cellStyle name="SAPBEXHLevel0X" xfId="58"/>
     <cellStyle name="SAPBEXHLevel1" xfId="59"/>
     <cellStyle name="SAPBEXHLevel1X" xfId="60"/>
     <cellStyle name="SAPBEXHLevel2" xfId="61"/>
     <cellStyle name="SAPBEXHLevel2X" xfId="62"/>
     <cellStyle name="SAPBEXHLevel3" xfId="63"/>
     <cellStyle name="SAPBEXHLevel3X" xfId="64"/>
     <cellStyle name="SAPBEXresData" xfId="65"/>
     <cellStyle name="SAPBEXresDataEmph" xfId="66"/>
     <cellStyle name="SAPBEXresItem" xfId="67"/>
     <cellStyle name="SAPBEXresItemX" xfId="68"/>
     <cellStyle name="SAPBEXstdData" xfId="69"/>
     <cellStyle name="SAPBEXstdDataEmph" xfId="70"/>
     <cellStyle name="SAPBEXstdItem" xfId="71"/>
     <cellStyle name="SAPBEXstdItemX" xfId="72"/>
     <cellStyle name="SAPBEXtitle" xfId="73"/>
     <cellStyle name="SAPBEXundefined" xfId="74"/>
     <cellStyle name="Total" xfId="75"/>
+    <cellStyle name="Гиперссылка 2" xfId="92"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="94"/>
     <cellStyle name="Денежный 2" xfId="76"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="78"/>
+    <cellStyle name="Обычный 2 2 2" xfId="93"/>
     <cellStyle name="Обычный 2 3" xfId="79"/>
     <cellStyle name="Обычный 2 4" xfId="80"/>
     <cellStyle name="Обычный 2 5" xfId="81"/>
     <cellStyle name="Обычный 2 6" xfId="77"/>
     <cellStyle name="Обычный 3" xfId="82"/>
     <cellStyle name="Обычный 3 2" xfId="83"/>
     <cellStyle name="Обычный 4" xfId="84"/>
+    <cellStyle name="Обычный 4 2" xfId="91"/>
     <cellStyle name="Обычный 8" xfId="90"/>
     <cellStyle name="Процентный 2" xfId="85"/>
     <cellStyle name="Процентный 2 2" xfId="86"/>
     <cellStyle name="Процентный 2 3" xfId="87"/>
     <cellStyle name="Тысячи_Sheet1" xfId="88"/>
     <cellStyle name="Финансовый 2" xfId="89"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1157,175 +1416,693 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J22"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="42.140625" style="29" customWidth="1"/>
+    <col min="2" max="2" width="110.140625" style="29" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="29"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="27"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+    </row>
+    <row r="3" spans="1:10" ht="17.25" customHeight="1">
+      <c r="A3" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="28"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+    </row>
+    <row r="5" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A5" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="28"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="28"/>
+    </row>
+    <row r="7" spans="1:10" ht="31.5" customHeight="1">
+      <c r="A7" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="28"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="28"/>
+      <c r="H7" s="28"/>
+      <c r="I7" s="28"/>
+      <c r="J7" s="28"/>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="33" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="28"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="28"/>
+    </row>
+    <row r="9" spans="1:10" ht="26.25" customHeight="1">
+      <c r="A9" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="28"/>
+    </row>
+    <row r="10" spans="1:10" ht="25.5">
+      <c r="A10" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="28"/>
+      <c r="I10" s="28"/>
+      <c r="J10" s="28"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="38"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="28"/>
+      <c r="I11" s="28"/>
+      <c r="J11" s="28"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="28"/>
+      <c r="I12" s="28"/>
+      <c r="J12" s="28"/>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="28"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="28"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="28"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="28"/>
+      <c r="H14" s="28"/>
+      <c r="I14" s="28"/>
+      <c r="J14" s="28"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="28"/>
+      <c r="I15" s="28"/>
+      <c r="J15" s="28"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="42">
+        <v>46246</v>
+      </c>
+      <c r="C16" s="28"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="28"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="28"/>
+      <c r="H16" s="28"/>
+      <c r="I16" s="28"/>
+      <c r="J16" s="28"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="42">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="25" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="43"/>
+      <c r="B22" s="44"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B5:B16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="5.42578125" customWidth="1"/>
+    <col min="2" max="2" width="110.5703125" customWidth="1"/>
+    <col min="257" max="257" width="5.42578125" customWidth="1"/>
+    <col min="258" max="258" width="110.5703125" customWidth="1"/>
+    <col min="513" max="513" width="5.42578125" customWidth="1"/>
+    <col min="514" max="514" width="110.5703125" customWidth="1"/>
+    <col min="769" max="769" width="5.42578125" customWidth="1"/>
+    <col min="770" max="770" width="110.5703125" customWidth="1"/>
+    <col min="1025" max="1025" width="5.42578125" customWidth="1"/>
+    <col min="1026" max="1026" width="110.5703125" customWidth="1"/>
+    <col min="1281" max="1281" width="5.42578125" customWidth="1"/>
+    <col min="1282" max="1282" width="110.5703125" customWidth="1"/>
+    <col min="1537" max="1537" width="5.42578125" customWidth="1"/>
+    <col min="1538" max="1538" width="110.5703125" customWidth="1"/>
+    <col min="1793" max="1793" width="5.42578125" customWidth="1"/>
+    <col min="1794" max="1794" width="110.5703125" customWidth="1"/>
+    <col min="2049" max="2049" width="5.42578125" customWidth="1"/>
+    <col min="2050" max="2050" width="110.5703125" customWidth="1"/>
+    <col min="2305" max="2305" width="5.42578125" customWidth="1"/>
+    <col min="2306" max="2306" width="110.5703125" customWidth="1"/>
+    <col min="2561" max="2561" width="5.42578125" customWidth="1"/>
+    <col min="2562" max="2562" width="110.5703125" customWidth="1"/>
+    <col min="2817" max="2817" width="5.42578125" customWidth="1"/>
+    <col min="2818" max="2818" width="110.5703125" customWidth="1"/>
+    <col min="3073" max="3073" width="5.42578125" customWidth="1"/>
+    <col min="3074" max="3074" width="110.5703125" customWidth="1"/>
+    <col min="3329" max="3329" width="5.42578125" customWidth="1"/>
+    <col min="3330" max="3330" width="110.5703125" customWidth="1"/>
+    <col min="3585" max="3585" width="5.42578125" customWidth="1"/>
+    <col min="3586" max="3586" width="110.5703125" customWidth="1"/>
+    <col min="3841" max="3841" width="5.42578125" customWidth="1"/>
+    <col min="3842" max="3842" width="110.5703125" customWidth="1"/>
+    <col min="4097" max="4097" width="5.42578125" customWidth="1"/>
+    <col min="4098" max="4098" width="110.5703125" customWidth="1"/>
+    <col min="4353" max="4353" width="5.42578125" customWidth="1"/>
+    <col min="4354" max="4354" width="110.5703125" customWidth="1"/>
+    <col min="4609" max="4609" width="5.42578125" customWidth="1"/>
+    <col min="4610" max="4610" width="110.5703125" customWidth="1"/>
+    <col min="4865" max="4865" width="5.42578125" customWidth="1"/>
+    <col min="4866" max="4866" width="110.5703125" customWidth="1"/>
+    <col min="5121" max="5121" width="5.42578125" customWidth="1"/>
+    <col min="5122" max="5122" width="110.5703125" customWidth="1"/>
+    <col min="5377" max="5377" width="5.42578125" customWidth="1"/>
+    <col min="5378" max="5378" width="110.5703125" customWidth="1"/>
+    <col min="5633" max="5633" width="5.42578125" customWidth="1"/>
+    <col min="5634" max="5634" width="110.5703125" customWidth="1"/>
+    <col min="5889" max="5889" width="5.42578125" customWidth="1"/>
+    <col min="5890" max="5890" width="110.5703125" customWidth="1"/>
+    <col min="6145" max="6145" width="5.42578125" customWidth="1"/>
+    <col min="6146" max="6146" width="110.5703125" customWidth="1"/>
+    <col min="6401" max="6401" width="5.42578125" customWidth="1"/>
+    <col min="6402" max="6402" width="110.5703125" customWidth="1"/>
+    <col min="6657" max="6657" width="5.42578125" customWidth="1"/>
+    <col min="6658" max="6658" width="110.5703125" customWidth="1"/>
+    <col min="6913" max="6913" width="5.42578125" customWidth="1"/>
+    <col min="6914" max="6914" width="110.5703125" customWidth="1"/>
+    <col min="7169" max="7169" width="5.42578125" customWidth="1"/>
+    <col min="7170" max="7170" width="110.5703125" customWidth="1"/>
+    <col min="7425" max="7425" width="5.42578125" customWidth="1"/>
+    <col min="7426" max="7426" width="110.5703125" customWidth="1"/>
+    <col min="7681" max="7681" width="5.42578125" customWidth="1"/>
+    <col min="7682" max="7682" width="110.5703125" customWidth="1"/>
+    <col min="7937" max="7937" width="5.42578125" customWidth="1"/>
+    <col min="7938" max="7938" width="110.5703125" customWidth="1"/>
+    <col min="8193" max="8193" width="5.42578125" customWidth="1"/>
+    <col min="8194" max="8194" width="110.5703125" customWidth="1"/>
+    <col min="8449" max="8449" width="5.42578125" customWidth="1"/>
+    <col min="8450" max="8450" width="110.5703125" customWidth="1"/>
+    <col min="8705" max="8705" width="5.42578125" customWidth="1"/>
+    <col min="8706" max="8706" width="110.5703125" customWidth="1"/>
+    <col min="8961" max="8961" width="5.42578125" customWidth="1"/>
+    <col min="8962" max="8962" width="110.5703125" customWidth="1"/>
+    <col min="9217" max="9217" width="5.42578125" customWidth="1"/>
+    <col min="9218" max="9218" width="110.5703125" customWidth="1"/>
+    <col min="9473" max="9473" width="5.42578125" customWidth="1"/>
+    <col min="9474" max="9474" width="110.5703125" customWidth="1"/>
+    <col min="9729" max="9729" width="5.42578125" customWidth="1"/>
+    <col min="9730" max="9730" width="110.5703125" customWidth="1"/>
+    <col min="9985" max="9985" width="5.42578125" customWidth="1"/>
+    <col min="9986" max="9986" width="110.5703125" customWidth="1"/>
+    <col min="10241" max="10241" width="5.42578125" customWidth="1"/>
+    <col min="10242" max="10242" width="110.5703125" customWidth="1"/>
+    <col min="10497" max="10497" width="5.42578125" customWidth="1"/>
+    <col min="10498" max="10498" width="110.5703125" customWidth="1"/>
+    <col min="10753" max="10753" width="5.42578125" customWidth="1"/>
+    <col min="10754" max="10754" width="110.5703125" customWidth="1"/>
+    <col min="11009" max="11009" width="5.42578125" customWidth="1"/>
+    <col min="11010" max="11010" width="110.5703125" customWidth="1"/>
+    <col min="11265" max="11265" width="5.42578125" customWidth="1"/>
+    <col min="11266" max="11266" width="110.5703125" customWidth="1"/>
+    <col min="11521" max="11521" width="5.42578125" customWidth="1"/>
+    <col min="11522" max="11522" width="110.5703125" customWidth="1"/>
+    <col min="11777" max="11777" width="5.42578125" customWidth="1"/>
+    <col min="11778" max="11778" width="110.5703125" customWidth="1"/>
+    <col min="12033" max="12033" width="5.42578125" customWidth="1"/>
+    <col min="12034" max="12034" width="110.5703125" customWidth="1"/>
+    <col min="12289" max="12289" width="5.42578125" customWidth="1"/>
+    <col min="12290" max="12290" width="110.5703125" customWidth="1"/>
+    <col min="12545" max="12545" width="5.42578125" customWidth="1"/>
+    <col min="12546" max="12546" width="110.5703125" customWidth="1"/>
+    <col min="12801" max="12801" width="5.42578125" customWidth="1"/>
+    <col min="12802" max="12802" width="110.5703125" customWidth="1"/>
+    <col min="13057" max="13057" width="5.42578125" customWidth="1"/>
+    <col min="13058" max="13058" width="110.5703125" customWidth="1"/>
+    <col min="13313" max="13313" width="5.42578125" customWidth="1"/>
+    <col min="13314" max="13314" width="110.5703125" customWidth="1"/>
+    <col min="13569" max="13569" width="5.42578125" customWidth="1"/>
+    <col min="13570" max="13570" width="110.5703125" customWidth="1"/>
+    <col min="13825" max="13825" width="5.42578125" customWidth="1"/>
+    <col min="13826" max="13826" width="110.5703125" customWidth="1"/>
+    <col min="14081" max="14081" width="5.42578125" customWidth="1"/>
+    <col min="14082" max="14082" width="110.5703125" customWidth="1"/>
+    <col min="14337" max="14337" width="5.42578125" customWidth="1"/>
+    <col min="14338" max="14338" width="110.5703125" customWidth="1"/>
+    <col min="14593" max="14593" width="5.42578125" customWidth="1"/>
+    <col min="14594" max="14594" width="110.5703125" customWidth="1"/>
+    <col min="14849" max="14849" width="5.42578125" customWidth="1"/>
+    <col min="14850" max="14850" width="110.5703125" customWidth="1"/>
+    <col min="15105" max="15105" width="5.42578125" customWidth="1"/>
+    <col min="15106" max="15106" width="110.5703125" customWidth="1"/>
+    <col min="15361" max="15361" width="5.42578125" customWidth="1"/>
+    <col min="15362" max="15362" width="110.5703125" customWidth="1"/>
+    <col min="15617" max="15617" width="5.42578125" customWidth="1"/>
+    <col min="15618" max="15618" width="110.5703125" customWidth="1"/>
+    <col min="15873" max="15873" width="5.42578125" customWidth="1"/>
+    <col min="15874" max="15874" width="110.5703125" customWidth="1"/>
+    <col min="16129" max="16129" width="5.42578125" customWidth="1"/>
+    <col min="16130" max="16130" width="110.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2">
+      <c r="B5" s="19" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="19" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="19" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="19"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="20" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="19"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="19"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="21"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="21"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="22" t="s">
+        <v>29</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z14"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L10" sqref="L10"/>
+    <sheetView topLeftCell="E1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="R12" sqref="R12:S12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="16.5" customHeight="1">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="19"/>
-[...22 lines deleted...]
-      <c r="Y1" s="19"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
     </row>
     <row r="2" spans="1:26" ht="20.25" customHeight="1"/>
     <row r="3" spans="1:26" ht="33.75" customHeight="1">
-      <c r="A3" s="20"/>
-      <c r="B3" s="22" t="s">
+      <c r="A3" s="46"/>
+      <c r="B3" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="22"/>
-      <c r="D3" s="22" t="s">
+      <c r="C3" s="48"/>
+      <c r="D3" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="E3" s="22"/>
-      <c r="F3" s="22" t="s">
+      <c r="E3" s="48"/>
+      <c r="F3" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="22"/>
-      <c r="H3" s="22" t="s">
+      <c r="G3" s="48"/>
+      <c r="H3" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="I3" s="22"/>
-      <c r="J3" s="22" t="s">
+      <c r="I3" s="48"/>
+      <c r="J3" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="K3" s="22"/>
-      <c r="L3" s="22" t="s">
+      <c r="K3" s="48"/>
+      <c r="L3" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="22"/>
-      <c r="N3" s="22" t="s">
+      <c r="M3" s="48"/>
+      <c r="N3" s="48" t="s">
         <v>14</v>
       </c>
-      <c r="O3" s="22"/>
-      <c r="P3" s="22" t="s">
+      <c r="O3" s="48"/>
+      <c r="P3" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="Q3" s="22"/>
-      <c r="R3" s="22" t="s">
+      <c r="Q3" s="48"/>
+      <c r="R3" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="S3" s="22"/>
-      <c r="T3" s="22" t="s">
+      <c r="S3" s="48"/>
+      <c r="T3" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="U3" s="22"/>
-      <c r="V3" s="22" t="s">
+      <c r="U3" s="48"/>
+      <c r="V3" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="W3" s="22"/>
-      <c r="X3" s="22" t="s">
+      <c r="W3" s="48"/>
+      <c r="X3" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="Y3" s="23"/>
+      <c r="Y3" s="49"/>
       <c r="Z3" s="2"/>
     </row>
     <row r="4" spans="1:26" ht="60" customHeight="1">
-      <c r="A4" s="21"/>
+      <c r="A4" s="47"/>
       <c r="B4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
@@ -1954,52 +2731,56 @@
       </c>
       <c r="J12" s="15">
         <v>528652.9</v>
       </c>
       <c r="K12" s="15">
         <v>120.7</v>
       </c>
       <c r="L12" s="15">
         <v>671273.2</v>
       </c>
       <c r="M12" s="15">
         <v>121.8</v>
       </c>
       <c r="N12" s="15">
         <v>786205.8</v>
       </c>
       <c r="O12" s="15">
         <v>118.4</v>
       </c>
       <c r="P12" s="15">
         <v>918625.5</v>
       </c>
       <c r="Q12" s="15">
         <v>116.8</v>
       </c>
-      <c r="R12" s="15"/>
-      <c r="S12" s="15"/>
+      <c r="R12" s="15">
+        <v>1042884.7</v>
+      </c>
+      <c r="S12" s="15">
+        <v>116.1</v>
+      </c>
       <c r="T12" s="15"/>
       <c r="U12" s="15"/>
       <c r="V12" s="15"/>
       <c r="W12" s="15"/>
       <c r="X12" s="15"/>
       <c r="Y12" s="15"/>
       <c r="Z12" s="11"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="11"/>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
@@ -2033,56 +2814,58 @@
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="16" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Обьем услуг и ИФО</vt:lpstr>
+      <vt:lpstr>'Обьем услуг и ИФО'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>