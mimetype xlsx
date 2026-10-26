--- v3 (2026-09-16)
+++ v4 (2026-10-26)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12720"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId2"/>
     <sheet name="Туғандар саны" sheetId="1" r:id="rId3"/>
     <sheet name="Туудың жалпы коэффициенті" sheetId="4" r:id="rId4"/>
     <sheet name="Жынысы бойынша туғандар" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1189" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1192" uniqueCount="106">
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
@@ -658,51 +658,51 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="122">
+  <cellXfs count="125">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -928,50 +928,60 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -985,53 +995,50 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
@@ -1447,59 +1454,59 @@
       <c r="C13" s="97" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="14" spans="2:3" ht="25.5">
       <c r="B14" s="94" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="96" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="15" spans="2:3">
       <c r="B15" s="94" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="98" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="16" spans="2:3">
       <c r="B16" s="95" t="s">
         <v>77</v>
       </c>
       <c r="C16" s="87">
-        <v>46275</v>
+        <v>46304</v>
       </c>
     </row>
     <row r="17" spans="2:3">
       <c r="B17" s="95" t="s">
         <v>78</v>
       </c>
       <c r="C17" s="87">
-        <v>46304</v>
+        <v>46335</v>
       </c>
     </row>
     <row r="18" spans="2:3">
       <c r="B18" s="94" t="s">
         <v>79</v>
       </c>
       <c r="C18" s="91" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="2:3">
       <c r="B19" s="94" t="s">
         <v>80</v>
       </c>
       <c r="C19" s="92" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="20" spans="2:3">
       <c r="B20" s="94" t="s">
         <v>81</v>
       </c>
       <c r="C20" s="93" t="s">
         <v>100</v>
       </c>
@@ -1545,51 +1552,51 @@
         <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" s="82" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" s="82" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" s="82" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="25.5">
       <c r="B11" s="100" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="83"/>
-      <c r="B14" s="121" t="s">
+      <c r="B14" s="101" t="s">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:AB55"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="25" style="1" customWidth="1"/>
     <col min="3" max="3" width="5.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="5.140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6" style="1" hidden="1" customWidth="1"/>
@@ -1654,212 +1661,214 @@
       <c r="AE1" s="64"/>
       <c r="AF1" s="64"/>
       <c r="AG1" s="64"/>
       <c r="AH1" s="64"/>
       <c r="AI1" s="64"/>
       <c r="AJ1" s="64"/>
       <c r="AK1" s="64"/>
       <c r="AL1" s="64"/>
       <c r="AM1" s="64"/>
       <c r="AN1" s="64"/>
       <c r="AO1" s="64"/>
       <c r="AP1" s="64"/>
       <c r="AQ1" s="64"/>
       <c r="AR1" s="64"/>
       <c r="AS1" s="64"/>
       <c r="AT1" s="64"/>
       <c r="AU1" s="64"/>
       <c r="AV1" s="64"/>
       <c r="AW1" s="64"/>
       <c r="AX1" s="64"/>
     </row>
     <row r="2" spans="1:62" s="82" customFormat="1" ht="27.75" customHeight="1">
       <c r="A2" s="88" t="s">
         <v>84</v>
       </c>
-      <c r="B2" s="104" t="s">
+      <c r="B2" s="108" t="s">
         <v>30</v>
       </c>
-      <c r="C2" s="104"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="104"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
+      <c r="L2" s="108"/>
+      <c r="M2" s="108"/>
+      <c r="N2" s="108"/>
+      <c r="O2" s="108"/>
+      <c r="P2" s="108"/>
+      <c r="Q2" s="108"/>
+      <c r="R2" s="108"/>
+      <c r="S2" s="108"/>
+      <c r="T2" s="108"/>
+      <c r="U2" s="108"/>
+      <c r="V2" s="108"/>
+      <c r="W2" s="108"/>
+      <c r="X2" s="108"/>
+      <c r="Y2" s="108"/>
+      <c r="Z2" s="108"/>
+      <c r="AA2" s="108"/>
+      <c r="AB2" s="108"/>
+      <c r="AC2" s="108"/>
+      <c r="AD2" s="108"/>
+      <c r="AE2" s="108"/>
+      <c r="AF2" s="108"/>
+      <c r="AG2" s="108"/>
+      <c r="AH2" s="108"/>
+      <c r="AI2" s="108"/>
+      <c r="AJ2" s="108"/>
+      <c r="AK2" s="108"/>
+      <c r="AL2" s="108"/>
+      <c r="AM2" s="108"/>
+      <c r="AN2" s="108"/>
+      <c r="AO2" s="108"/>
+      <c r="AP2" s="108"/>
+      <c r="AQ2" s="108"/>
+      <c r="AR2" s="108"/>
+      <c r="AS2" s="108"/>
+      <c r="AT2" s="108"/>
+      <c r="AU2" s="108"/>
+      <c r="AV2" s="108"/>
+      <c r="AW2" s="108"/>
+      <c r="AX2" s="108"/>
+      <c r="AY2" s="108"/>
+      <c r="AZ2" s="108"/>
+      <c r="BA2" s="108"/>
+      <c r="BB2" s="108"/>
+      <c r="BC2" s="108"/>
+      <c r="BD2" s="108"/>
+      <c r="BE2" s="108"/>
+      <c r="BF2" s="108"/>
+      <c r="BG2" s="108"/>
+      <c r="BH2" s="108"/>
+      <c r="BI2" s="108"/>
+      <c r="BJ2" s="108"/>
     </row>
     <row r="3" spans="1:62" s="67" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A3" s="80"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="3"/>
       <c r="BD3" s="78"/>
+      <c r="BE3" s="102"/>
+      <c r="BF3" s="102"/>
       <c r="BJ3" s="66" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:62" s="67" customFormat="1" ht="18" customHeight="1">
-      <c r="A4" s="101" t="s">
+      <c r="A4" s="105" t="s">
         <v>85</v>
       </c>
-      <c r="B4" s="109"/>
-      <c r="C4" s="107">
+      <c r="B4" s="113"/>
+      <c r="C4" s="111">
         <v>2022</v>
       </c>
-      <c r="D4" s="108"/>
-[...10 lines deleted...]
-      <c r="O4" s="103">
+      <c r="D4" s="112"/>
+      <c r="E4" s="112"/>
+      <c r="F4" s="112"/>
+      <c r="G4" s="112"/>
+      <c r="H4" s="112"/>
+      <c r="I4" s="112"/>
+      <c r="J4" s="112"/>
+      <c r="K4" s="112"/>
+      <c r="L4" s="112"/>
+      <c r="M4" s="112"/>
+      <c r="N4" s="112"/>
+      <c r="O4" s="107">
         <v>2023</v>
       </c>
-      <c r="P4" s="103"/>
-[...10 lines deleted...]
-      <c r="AA4" s="103">
+      <c r="P4" s="107"/>
+      <c r="Q4" s="107"/>
+      <c r="R4" s="107"/>
+      <c r="S4" s="107"/>
+      <c r="T4" s="107"/>
+      <c r="U4" s="107"/>
+      <c r="V4" s="107"/>
+      <c r="W4" s="107"/>
+      <c r="X4" s="107"/>
+      <c r="Y4" s="107"/>
+      <c r="Z4" s="107"/>
+      <c r="AA4" s="107">
         <v>2024</v>
       </c>
-      <c r="AB4" s="103"/>
-[...10 lines deleted...]
-      <c r="AM4" s="103">
+      <c r="AB4" s="107"/>
+      <c r="AC4" s="107"/>
+      <c r="AD4" s="107"/>
+      <c r="AE4" s="107"/>
+      <c r="AF4" s="107"/>
+      <c r="AG4" s="107"/>
+      <c r="AH4" s="107"/>
+      <c r="AI4" s="107"/>
+      <c r="AJ4" s="107"/>
+      <c r="AK4" s="107"/>
+      <c r="AL4" s="107"/>
+      <c r="AM4" s="107">
         <v>2025</v>
       </c>
-      <c r="AN4" s="103"/>
-[...10 lines deleted...]
-      <c r="AY4" s="103">
+      <c r="AN4" s="107"/>
+      <c r="AO4" s="107"/>
+      <c r="AP4" s="107"/>
+      <c r="AQ4" s="107"/>
+      <c r="AR4" s="107"/>
+      <c r="AS4" s="107"/>
+      <c r="AT4" s="107"/>
+      <c r="AU4" s="107"/>
+      <c r="AV4" s="107"/>
+      <c r="AW4" s="107"/>
+      <c r="AX4" s="107"/>
+      <c r="AY4" s="107">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="103"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="103"/>
+      <c r="AZ4" s="107"/>
+      <c r="BA4" s="107"/>
+      <c r="BB4" s="107"/>
+      <c r="BC4" s="107"/>
+      <c r="BD4" s="107"/>
+      <c r="BE4" s="107"/>
+      <c r="BF4" s="107"/>
+      <c r="BG4" s="107"/>
+      <c r="BH4" s="107"/>
+      <c r="BI4" s="107"/>
+      <c r="BJ4" s="107"/>
     </row>
     <row r="5" spans="1:62" s="67" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A5" s="102"/>
-      <c r="B5" s="110"/>
+      <c r="A5" s="106"/>
+      <c r="B5" s="114"/>
       <c r="C5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="65" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="69" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="69" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="69" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="69" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="69" t="s">
         <v>6</v>
       </c>
       <c r="K5" s="69" t="s">
@@ -1978,134 +1987,134 @@
       </c>
       <c r="AW5" s="69" t="s">
         <v>25</v>
       </c>
       <c r="AX5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="AY5" s="70" t="s">
         <v>8</v>
       </c>
       <c r="AZ5" s="70" t="s">
         <v>9</v>
       </c>
       <c r="BA5" s="70" t="s">
         <v>10</v>
       </c>
       <c r="BB5" s="71" t="s">
         <v>11</v>
       </c>
       <c r="BC5" s="71" t="s">
         <v>3</v>
       </c>
       <c r="BD5" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="BE5" s="71" t="s">
+      <c r="BE5" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="BF5" s="71" t="s">
+      <c r="BF5" s="103" t="s">
         <v>6</v>
       </c>
       <c r="BG5" s="71" t="s">
         <v>7</v>
       </c>
       <c r="BH5" s="71" t="s">
         <v>24</v>
       </c>
       <c r="BI5" s="71" t="s">
         <v>25</v>
       </c>
       <c r="BJ5" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="67" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="80"/>
-      <c r="B6" s="105" t="s">
+      <c r="B6" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="105"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="105"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="109"/>
+      <c r="E6" s="109"/>
+      <c r="F6" s="109"/>
+      <c r="G6" s="109"/>
+      <c r="H6" s="109"/>
+      <c r="I6" s="109"/>
+      <c r="J6" s="109"/>
+      <c r="K6" s="109"/>
+      <c r="L6" s="109"/>
+      <c r="M6" s="109"/>
+      <c r="N6" s="109"/>
+      <c r="O6" s="109"/>
+      <c r="P6" s="109"/>
+      <c r="Q6" s="109"/>
+      <c r="R6" s="109"/>
+      <c r="S6" s="109"/>
+      <c r="T6" s="109"/>
+      <c r="U6" s="109"/>
+      <c r="V6" s="109"/>
+      <c r="W6" s="109"/>
+      <c r="X6" s="109"/>
+      <c r="Y6" s="109"/>
+      <c r="Z6" s="109"/>
+      <c r="AA6" s="109"/>
+      <c r="AB6" s="109"/>
+      <c r="AC6" s="109"/>
+      <c r="AD6" s="109"/>
+      <c r="AE6" s="109"/>
+      <c r="AF6" s="109"/>
+      <c r="AG6" s="109"/>
+      <c r="AH6" s="109"/>
+      <c r="AI6" s="109"/>
+      <c r="AJ6" s="109"/>
+      <c r="AK6" s="109"/>
+      <c r="AL6" s="109"/>
+      <c r="AM6" s="109"/>
+      <c r="AN6" s="109"/>
+      <c r="AO6" s="109"/>
+      <c r="AP6" s="109"/>
+      <c r="AQ6" s="109"/>
+      <c r="AR6" s="109"/>
+      <c r="AS6" s="109"/>
+      <c r="AT6" s="109"/>
+      <c r="AU6" s="109"/>
+      <c r="AV6" s="109"/>
+      <c r="AW6" s="109"/>
+      <c r="AX6" s="109"/>
+      <c r="AY6" s="109"/>
+      <c r="AZ6" s="109"/>
+      <c r="BA6" s="109"/>
+      <c r="BB6" s="109"/>
+      <c r="BC6" s="109"/>
+      <c r="BD6" s="109"/>
+      <c r="BE6" s="109"/>
+      <c r="BF6" s="109"/>
+      <c r="BG6" s="109"/>
+      <c r="BH6" s="109"/>
+      <c r="BI6" s="109"/>
+      <c r="BJ6" s="109"/>
     </row>
     <row r="7" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="89">
         <v>100000000</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="7">
         <v>871</v>
       </c>
       <c r="D7" s="7">
         <v>843</v>
       </c>
       <c r="E7" s="7">
         <v>840</v>
       </c>
       <c r="F7" s="7">
         <v>834</v>
       </c>
       <c r="G7" s="7">
         <v>891</v>
       </c>
       <c r="H7" s="7">
         <v>939</v>
@@ -2235,50 +2244,53 @@
       </c>
       <c r="AX7" s="15">
         <v>674</v>
       </c>
       <c r="AY7" s="8">
         <v>594</v>
       </c>
       <c r="AZ7" s="8">
         <v>542</v>
       </c>
       <c r="BA7" s="8">
         <v>661</v>
       </c>
       <c r="BB7" s="8">
         <v>639</v>
       </c>
       <c r="BC7" s="8">
         <v>592</v>
       </c>
       <c r="BD7" s="8">
         <v>655</v>
       </c>
       <c r="BE7" s="8">
         <v>618</v>
       </c>
+      <c r="BF7" s="8">
+        <v>613</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="80" t="s">
         <v>86</v>
       </c>
       <c r="B8" s="59" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="10">
         <v>477</v>
       </c>
       <c r="D8" s="10">
         <v>448</v>
       </c>
       <c r="E8" s="10">
         <v>420</v>
       </c>
       <c r="F8" s="8">
         <v>437</v>
       </c>
       <c r="G8" s="8">
         <v>503</v>
       </c>
       <c r="H8" s="8">
         <v>506</v>
@@ -2408,50 +2420,53 @@
       </c>
       <c r="AX8" s="15">
         <v>391</v>
       </c>
       <c r="AY8" s="8">
         <v>300</v>
       </c>
       <c r="AZ8" s="8">
         <v>303</v>
       </c>
       <c r="BA8" s="8">
         <v>379</v>
       </c>
       <c r="BB8" s="8">
         <v>365</v>
       </c>
       <c r="BC8" s="8">
         <v>336</v>
       </c>
       <c r="BD8" s="8">
         <v>379</v>
       </c>
       <c r="BE8" s="8">
         <v>334</v>
       </c>
+      <c r="BF8" s="8">
+        <v>354</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="80" t="s">
         <v>87</v>
       </c>
       <c r="B9" s="60" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="10">
         <v>23</v>
       </c>
       <c r="D9" s="10">
         <v>12</v>
       </c>
       <c r="E9" s="10">
         <v>12</v>
       </c>
       <c r="F9" s="8">
         <v>11</v>
       </c>
       <c r="G9" s="8">
         <v>20</v>
       </c>
       <c r="H9" s="8">
         <v>14</v>
@@ -2581,50 +2596,53 @@
       </c>
       <c r="AX9" s="15">
         <v>6</v>
       </c>
       <c r="AY9" s="8">
         <v>9</v>
       </c>
       <c r="AZ9" s="8">
         <v>6</v>
       </c>
       <c r="BA9" s="8">
         <v>7</v>
       </c>
       <c r="BB9" s="8">
         <v>19</v>
       </c>
       <c r="BC9" s="8">
         <v>8</v>
       </c>
       <c r="BD9" s="8">
         <v>13</v>
       </c>
       <c r="BE9" s="8">
         <v>10</v>
       </c>
+      <c r="BF9" s="8">
+        <v>9</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="80" t="s">
         <v>88</v>
       </c>
       <c r="B10" s="59" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="10">
         <v>18</v>
       </c>
       <c r="D10" s="10">
         <v>21</v>
       </c>
       <c r="E10" s="10">
         <v>15</v>
       </c>
       <c r="F10" s="8">
         <v>12</v>
       </c>
       <c r="G10" s="8">
         <v>22</v>
       </c>
       <c r="H10" s="8">
         <v>21</v>
@@ -2754,50 +2772,53 @@
       </c>
       <c r="AX10" s="15">
         <v>11</v>
       </c>
       <c r="AY10" s="8">
         <v>18</v>
       </c>
       <c r="AZ10" s="8">
         <v>12</v>
       </c>
       <c r="BA10" s="8">
         <v>9</v>
       </c>
       <c r="BB10" s="8">
         <v>9</v>
       </c>
       <c r="BC10" s="8">
         <v>9</v>
       </c>
       <c r="BD10" s="8">
         <v>9</v>
       </c>
       <c r="BE10" s="8">
         <v>16</v>
       </c>
+      <c r="BF10" s="8">
+        <v>11</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="80" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="59" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="10">
         <v>30</v>
       </c>
       <c r="D11" s="10">
         <v>38</v>
       </c>
       <c r="E11" s="10">
         <v>40</v>
       </c>
       <c r="F11" s="8">
         <v>31</v>
       </c>
       <c r="G11" s="8">
         <v>27</v>
       </c>
       <c r="H11" s="8">
         <v>30</v>
@@ -2927,50 +2948,53 @@
       </c>
       <c r="AX11" s="15">
         <v>24</v>
       </c>
       <c r="AY11" s="8">
         <v>27</v>
       </c>
       <c r="AZ11" s="8">
         <v>18</v>
       </c>
       <c r="BA11" s="8">
         <v>26</v>
       </c>
       <c r="BB11" s="8">
         <v>11</v>
       </c>
       <c r="BC11" s="8">
         <v>20</v>
       </c>
       <c r="BD11" s="8">
         <v>25</v>
       </c>
       <c r="BE11" s="8">
         <v>19</v>
       </c>
+      <c r="BF11" s="8">
+        <v>25</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="80" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="59" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="10">
         <v>98</v>
       </c>
       <c r="D12" s="10">
         <v>129</v>
       </c>
       <c r="E12" s="10">
         <v>113</v>
       </c>
       <c r="F12" s="8">
         <v>141</v>
       </c>
       <c r="G12" s="8">
         <v>94</v>
       </c>
       <c r="H12" s="8">
         <v>132</v>
@@ -3100,50 +3124,53 @@
       </c>
       <c r="AX12" s="15">
         <v>65</v>
       </c>
       <c r="AY12" s="8">
         <v>78</v>
       </c>
       <c r="AZ12" s="8">
         <v>65</v>
       </c>
       <c r="BA12" s="8">
         <v>93</v>
       </c>
       <c r="BB12" s="8">
         <v>72</v>
       </c>
       <c r="BC12" s="8">
         <v>62</v>
       </c>
       <c r="BD12" s="8">
         <v>78</v>
       </c>
       <c r="BE12" s="8">
         <v>77</v>
       </c>
+      <c r="BF12" s="8">
+        <v>74</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="80" t="s">
         <v>91</v>
       </c>
       <c r="B13" s="59" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="10">
         <v>17</v>
       </c>
       <c r="D13" s="10">
         <v>22</v>
       </c>
       <c r="E13" s="10">
         <v>21</v>
       </c>
       <c r="F13" s="8">
         <v>17</v>
       </c>
       <c r="G13" s="8">
         <v>16</v>
       </c>
       <c r="H13" s="8">
         <v>22</v>
@@ -3273,50 +3300,53 @@
       </c>
       <c r="AX13" s="15">
         <v>13</v>
       </c>
       <c r="AY13" s="8">
         <v>12</v>
       </c>
       <c r="AZ13" s="8">
         <v>11</v>
       </c>
       <c r="BA13" s="8">
         <v>11</v>
       </c>
       <c r="BB13" s="8">
         <v>12</v>
       </c>
       <c r="BC13" s="8">
         <v>6</v>
       </c>
       <c r="BD13" s="8">
         <v>13</v>
       </c>
       <c r="BE13" s="8">
         <v>13</v>
       </c>
+      <c r="BF13" s="8">
+        <v>20</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="80" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="59" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="10">
         <v>44</v>
       </c>
       <c r="D14" s="10">
         <v>25</v>
       </c>
       <c r="E14" s="10">
         <v>35</v>
       </c>
       <c r="F14" s="8">
         <v>23</v>
       </c>
       <c r="G14" s="8">
         <v>38</v>
       </c>
       <c r="H14" s="8">
         <v>38</v>
@@ -3446,50 +3476,53 @@
       </c>
       <c r="AX14" s="15">
         <v>29</v>
       </c>
       <c r="AY14" s="8">
         <v>13</v>
       </c>
       <c r="AZ14" s="8">
         <v>23</v>
       </c>
       <c r="BA14" s="8">
         <v>18</v>
       </c>
       <c r="BB14" s="8">
         <v>23</v>
       </c>
       <c r="BC14" s="8">
         <v>25</v>
       </c>
       <c r="BD14" s="8">
         <v>21</v>
       </c>
       <c r="BE14" s="8">
         <v>18</v>
       </c>
+      <c r="BF14" s="8">
+        <v>17</v>
+      </c>
     </row>
     <row r="15" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="80" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="59" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>29</v>
@@ -3619,50 +3652,53 @@
       </c>
       <c r="AX15" s="15">
         <v>14</v>
       </c>
       <c r="AY15" s="8">
         <v>14</v>
       </c>
       <c r="AZ15" s="8">
         <v>9</v>
       </c>
       <c r="BA15" s="8">
         <v>17</v>
       </c>
       <c r="BB15" s="8">
         <v>18</v>
       </c>
       <c r="BC15" s="8">
         <v>10</v>
       </c>
       <c r="BD15" s="8">
         <v>18</v>
       </c>
       <c r="BE15" s="8">
         <v>14</v>
       </c>
+      <c r="BF15" s="8">
+        <v>11</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="80" t="s">
         <v>94</v>
       </c>
       <c r="B16" s="59" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="10">
         <v>58</v>
       </c>
       <c r="D16" s="10">
         <v>39</v>
       </c>
       <c r="E16" s="10">
         <v>60</v>
       </c>
       <c r="F16" s="8">
         <v>51</v>
       </c>
       <c r="G16" s="8">
         <v>54</v>
       </c>
       <c r="H16" s="8">
         <v>56</v>
@@ -3792,50 +3828,53 @@
       </c>
       <c r="AX16" s="15">
         <v>33</v>
       </c>
       <c r="AY16" s="8">
         <v>42</v>
       </c>
       <c r="AZ16" s="8">
         <v>23</v>
       </c>
       <c r="BA16" s="8">
         <v>28</v>
       </c>
       <c r="BB16" s="8">
         <v>30</v>
       </c>
       <c r="BC16" s="8">
         <v>36</v>
       </c>
       <c r="BD16" s="8">
         <v>27</v>
       </c>
       <c r="BE16" s="8">
         <v>33</v>
       </c>
+      <c r="BF16" s="8">
+        <v>27</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="80" t="s">
         <v>95</v>
       </c>
       <c r="B17" s="59" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="10">
         <v>19</v>
       </c>
       <c r="D17" s="10">
         <v>17</v>
       </c>
       <c r="E17" s="10">
         <v>22</v>
       </c>
       <c r="F17" s="8">
         <v>19</v>
       </c>
       <c r="G17" s="8">
         <v>21</v>
       </c>
       <c r="H17" s="8">
         <v>18</v>
@@ -3965,50 +4004,53 @@
       </c>
       <c r="AX17" s="15">
         <v>18</v>
       </c>
       <c r="AY17" s="8">
         <v>11</v>
       </c>
       <c r="AZ17" s="8">
         <v>10</v>
       </c>
       <c r="BA17" s="8">
         <v>7</v>
       </c>
       <c r="BB17" s="8">
         <v>13</v>
       </c>
       <c r="BC17" s="8">
         <v>12</v>
       </c>
       <c r="BD17" s="8">
         <v>9</v>
       </c>
       <c r="BE17" s="8">
         <v>11</v>
       </c>
+      <c r="BF17" s="8">
+        <v>13</v>
+      </c>
     </row>
     <row r="18" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="80" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="59" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>29</v>
@@ -4138,50 +4180,53 @@
       </c>
       <c r="AX18" s="15">
         <v>24</v>
       </c>
       <c r="AY18" s="8">
         <v>28</v>
       </c>
       <c r="AZ18" s="8">
         <v>28</v>
       </c>
       <c r="BA18" s="8">
         <v>32</v>
       </c>
       <c r="BB18" s="8">
         <v>35</v>
       </c>
       <c r="BC18" s="8">
         <v>24</v>
       </c>
       <c r="BD18" s="8">
         <v>26</v>
       </c>
       <c r="BE18" s="8">
         <v>38</v>
       </c>
+      <c r="BF18" s="8">
+        <v>22</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="80" t="s">
         <v>97</v>
       </c>
       <c r="B19" s="59" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="10">
         <v>87</v>
       </c>
       <c r="D19" s="10">
         <v>92</v>
       </c>
       <c r="E19" s="10">
         <v>102</v>
       </c>
       <c r="F19" s="8">
         <v>92</v>
       </c>
       <c r="G19" s="8">
         <v>96</v>
       </c>
       <c r="H19" s="8">
         <v>102</v>
@@ -4311,116 +4356,119 @@
       </c>
       <c r="AX19" s="15">
         <v>46</v>
       </c>
       <c r="AY19" s="8">
         <v>42</v>
       </c>
       <c r="AZ19" s="8">
         <v>34</v>
       </c>
       <c r="BA19" s="8">
         <v>34</v>
       </c>
       <c r="BB19" s="8">
         <v>32</v>
       </c>
       <c r="BC19" s="8">
         <v>44</v>
       </c>
       <c r="BD19" s="8">
         <v>37</v>
       </c>
       <c r="BE19" s="8">
         <v>35</v>
       </c>
+      <c r="BF19" s="8">
+        <v>30</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="67" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="80"/>
-      <c r="B20" s="106" t="s">
+      <c r="B20" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="C20" s="106"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="106"/>
+      <c r="C20" s="110"/>
+      <c r="D20" s="110"/>
+      <c r="E20" s="110"/>
+      <c r="F20" s="110"/>
+      <c r="G20" s="110"/>
+      <c r="H20" s="110"/>
+      <c r="I20" s="110"/>
+      <c r="J20" s="110"/>
+      <c r="K20" s="110"/>
+      <c r="L20" s="110"/>
+      <c r="M20" s="110"/>
+      <c r="N20" s="110"/>
+      <c r="O20" s="110"/>
+      <c r="P20" s="110"/>
+      <c r="Q20" s="110"/>
+      <c r="R20" s="110"/>
+      <c r="S20" s="110"/>
+      <c r="T20" s="110"/>
+      <c r="U20" s="110"/>
+      <c r="V20" s="110"/>
+      <c r="W20" s="110"/>
+      <c r="X20" s="110"/>
+      <c r="Y20" s="110"/>
+      <c r="Z20" s="110"/>
+      <c r="AA20" s="110"/>
+      <c r="AB20" s="110"/>
+      <c r="AC20" s="110"/>
+      <c r="AD20" s="110"/>
+      <c r="AE20" s="110"/>
+      <c r="AF20" s="110"/>
+      <c r="AG20" s="110"/>
+      <c r="AH20" s="110"/>
+      <c r="AI20" s="110"/>
+      <c r="AJ20" s="110"/>
+      <c r="AK20" s="110"/>
+      <c r="AL20" s="110"/>
+      <c r="AM20" s="110"/>
+      <c r="AN20" s="110"/>
+      <c r="AO20" s="110"/>
+      <c r="AP20" s="110"/>
+      <c r="AQ20" s="110"/>
+      <c r="AR20" s="110"/>
+      <c r="AS20" s="110"/>
+      <c r="AT20" s="110"/>
+      <c r="AU20" s="110"/>
+      <c r="AV20" s="110"/>
+      <c r="AW20" s="110"/>
+      <c r="AX20" s="110"/>
+      <c r="AY20" s="110"/>
+      <c r="AZ20" s="110"/>
+      <c r="BA20" s="110"/>
+      <c r="BB20" s="110"/>
+      <c r="BC20" s="110"/>
+      <c r="BD20" s="110"/>
+      <c r="BE20" s="110"/>
+      <c r="BF20" s="110"/>
+      <c r="BG20" s="110"/>
+      <c r="BH20" s="110"/>
+      <c r="BI20" s="110"/>
+      <c r="BJ20" s="110"/>
     </row>
     <row r="21" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="89">
         <v>100000000</v>
       </c>
       <c r="B21" s="58" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="7">
         <v>568</v>
       </c>
       <c r="D21" s="7">
         <v>544</v>
       </c>
       <c r="E21" s="7">
         <v>499</v>
       </c>
       <c r="F21" s="7">
         <v>544</v>
       </c>
       <c r="G21" s="7">
         <v>582</v>
       </c>
       <c r="H21" s="7">
         <v>600</v>
@@ -4550,50 +4598,53 @@
       </c>
       <c r="AX21" s="15">
         <v>450</v>
       </c>
       <c r="AY21" s="8">
         <v>377</v>
       </c>
       <c r="AZ21" s="8">
         <v>366</v>
       </c>
       <c r="BA21" s="8">
         <v>463</v>
       </c>
       <c r="BB21" s="8">
         <v>439</v>
       </c>
       <c r="BC21" s="8">
         <v>392</v>
       </c>
       <c r="BD21" s="8">
         <v>451</v>
       </c>
       <c r="BE21" s="8">
         <v>409</v>
       </c>
+      <c r="BF21" s="8">
+        <v>422</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="80" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="59" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="10">
         <v>460</v>
       </c>
       <c r="D22" s="10">
         <v>428</v>
       </c>
       <c r="E22" s="10">
         <v>397</v>
       </c>
       <c r="F22" s="8">
         <v>421</v>
       </c>
       <c r="G22" s="8">
         <v>482</v>
       </c>
       <c r="H22" s="8">
         <v>479</v>
@@ -4723,50 +4774,53 @@
       </c>
       <c r="AX22" s="15">
         <v>391</v>
       </c>
       <c r="AY22" s="8">
         <v>300</v>
       </c>
       <c r="AZ22" s="8">
         <v>303</v>
       </c>
       <c r="BA22" s="8">
         <v>379</v>
       </c>
       <c r="BB22" s="8">
         <v>365</v>
       </c>
       <c r="BC22" s="8">
         <v>336</v>
       </c>
       <c r="BD22" s="8">
         <v>379</v>
       </c>
       <c r="BE22" s="8">
         <v>334</v>
       </c>
+      <c r="BF22" s="8">
+        <v>354</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="80" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="60" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="10">
         <v>23</v>
       </c>
       <c r="D23" s="10">
         <v>12</v>
       </c>
       <c r="E23" s="10">
         <v>12</v>
       </c>
       <c r="F23" s="8">
         <v>11</v>
       </c>
       <c r="G23" s="8">
         <v>20</v>
       </c>
       <c r="H23" s="8">
         <v>14</v>
@@ -4896,50 +4950,53 @@
       </c>
       <c r="AX23" s="15">
         <v>6</v>
       </c>
       <c r="AY23" s="8">
         <v>9</v>
       </c>
       <c r="AZ23" s="8">
         <v>6</v>
       </c>
       <c r="BA23" s="8">
         <v>7</v>
       </c>
       <c r="BB23" s="8">
         <v>19</v>
       </c>
       <c r="BC23" s="8">
         <v>8</v>
       </c>
       <c r="BD23" s="8">
         <v>13</v>
       </c>
       <c r="BE23" s="8">
         <v>10</v>
       </c>
+      <c r="BF23" s="8">
+        <v>9</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="80" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="59" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="10">
         <v>74</v>
       </c>
       <c r="D24" s="10">
         <v>95</v>
       </c>
       <c r="E24" s="10">
         <v>81</v>
       </c>
       <c r="F24" s="8">
         <v>103</v>
       </c>
       <c r="G24" s="8">
         <v>70</v>
       </c>
       <c r="H24" s="8">
         <v>97</v>
@@ -5069,50 +5126,53 @@
       </c>
       <c r="AX24" s="15">
         <v>44</v>
       </c>
       <c r="AY24" s="8">
         <v>56</v>
       </c>
       <c r="AZ24" s="8">
         <v>51</v>
       </c>
       <c r="BA24" s="8">
         <v>66</v>
       </c>
       <c r="BB24" s="8">
         <v>48</v>
       </c>
       <c r="BC24" s="8">
         <v>44</v>
       </c>
       <c r="BD24" s="8">
         <v>49</v>
       </c>
       <c r="BE24" s="8">
         <v>57</v>
       </c>
+      <c r="BF24" s="8">
+        <v>55</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="80" t="s">
         <v>93</v>
       </c>
       <c r="B25" s="59" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>29</v>
@@ -5242,50 +5302,53 @@
       </c>
       <c r="AX25" s="15">
         <v>3</v>
       </c>
       <c r="AY25" s="8" t="s">
         <v>29</v>
       </c>
       <c r="AZ25" s="8">
         <v>1</v>
       </c>
       <c r="BA25" s="8">
         <v>6</v>
       </c>
       <c r="BB25" s="8">
         <v>3</v>
       </c>
       <c r="BC25" s="8">
         <v>1</v>
       </c>
       <c r="BD25" s="8">
         <v>2</v>
       </c>
       <c r="BE25" s="8">
         <v>4</v>
       </c>
+      <c r="BF25" s="8">
+        <v>2</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="80" t="s">
         <v>94</v>
       </c>
       <c r="B26" s="59" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="10">
         <v>11</v>
       </c>
       <c r="D26" s="10">
         <v>9</v>
       </c>
       <c r="E26" s="10">
         <v>9</v>
       </c>
       <c r="F26" s="8">
         <v>9</v>
       </c>
       <c r="G26" s="8">
         <v>10</v>
       </c>
       <c r="H26" s="8">
         <v>10</v>
@@ -5415,116 +5478,119 @@
       </c>
       <c r="AX26" s="15">
         <v>6</v>
       </c>
       <c r="AY26" s="8">
         <v>12</v>
       </c>
       <c r="AZ26" s="8">
         <v>5</v>
       </c>
       <c r="BA26" s="8">
         <v>5</v>
       </c>
       <c r="BB26" s="8">
         <v>4</v>
       </c>
       <c r="BC26" s="8">
         <v>3</v>
       </c>
       <c r="BD26" s="8">
         <v>8</v>
       </c>
       <c r="BE26" s="8">
         <v>4</v>
       </c>
+      <c r="BF26" s="8">
+        <v>2</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="67" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="80"/>
-      <c r="B27" s="106" t="s">
+      <c r="B27" s="110" t="s">
         <v>2</v>
       </c>
-      <c r="C27" s="106"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="106"/>
+      <c r="C27" s="110"/>
+      <c r="D27" s="110"/>
+      <c r="E27" s="110"/>
+      <c r="F27" s="110"/>
+      <c r="G27" s="110"/>
+      <c r="H27" s="110"/>
+      <c r="I27" s="110"/>
+      <c r="J27" s="110"/>
+      <c r="K27" s="110"/>
+      <c r="L27" s="110"/>
+      <c r="M27" s="110"/>
+      <c r="N27" s="110"/>
+      <c r="O27" s="110"/>
+      <c r="P27" s="110"/>
+      <c r="Q27" s="110"/>
+      <c r="R27" s="110"/>
+      <c r="S27" s="110"/>
+      <c r="T27" s="110"/>
+      <c r="U27" s="110"/>
+      <c r="V27" s="110"/>
+      <c r="W27" s="110"/>
+      <c r="X27" s="110"/>
+      <c r="Y27" s="110"/>
+      <c r="Z27" s="110"/>
+      <c r="AA27" s="110"/>
+      <c r="AB27" s="110"/>
+      <c r="AC27" s="110"/>
+      <c r="AD27" s="110"/>
+      <c r="AE27" s="110"/>
+      <c r="AF27" s="110"/>
+      <c r="AG27" s="110"/>
+      <c r="AH27" s="110"/>
+      <c r="AI27" s="110"/>
+      <c r="AJ27" s="110"/>
+      <c r="AK27" s="110"/>
+      <c r="AL27" s="110"/>
+      <c r="AM27" s="110"/>
+      <c r="AN27" s="110"/>
+      <c r="AO27" s="110"/>
+      <c r="AP27" s="110"/>
+      <c r="AQ27" s="110"/>
+      <c r="AR27" s="110"/>
+      <c r="AS27" s="110"/>
+      <c r="AT27" s="110"/>
+      <c r="AU27" s="110"/>
+      <c r="AV27" s="110"/>
+      <c r="AW27" s="110"/>
+      <c r="AX27" s="110"/>
+      <c r="AY27" s="110"/>
+      <c r="AZ27" s="110"/>
+      <c r="BA27" s="110"/>
+      <c r="BB27" s="110"/>
+      <c r="BC27" s="110"/>
+      <c r="BD27" s="110"/>
+      <c r="BE27" s="110"/>
+      <c r="BF27" s="110"/>
+      <c r="BG27" s="110"/>
+      <c r="BH27" s="110"/>
+      <c r="BI27" s="110"/>
+      <c r="BJ27" s="110"/>
     </row>
     <row r="28" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="90">
         <v>100000000</v>
       </c>
       <c r="B28" s="58" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="7">
         <v>303</v>
       </c>
       <c r="D28" s="7">
         <v>299</v>
       </c>
       <c r="E28" s="7">
         <v>341</v>
       </c>
       <c r="F28" s="7">
         <v>290</v>
       </c>
       <c r="G28" s="7">
         <v>309</v>
       </c>
       <c r="H28" s="7">
         <v>339</v>
@@ -5654,50 +5720,53 @@
       </c>
       <c r="AX28" s="15">
         <v>224</v>
       </c>
       <c r="AY28" s="8">
         <v>217</v>
       </c>
       <c r="AZ28" s="8">
         <v>176</v>
       </c>
       <c r="BA28" s="8">
         <v>198</v>
       </c>
       <c r="BB28" s="8">
         <v>200</v>
       </c>
       <c r="BC28" s="8">
         <v>200</v>
       </c>
       <c r="BD28" s="8">
         <v>204</v>
       </c>
       <c r="BE28" s="8">
         <v>209</v>
       </c>
+      <c r="BF28" s="8">
+        <v>191</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="44" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="59" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="10">
         <v>17</v>
       </c>
       <c r="D29" s="10">
         <v>20</v>
       </c>
       <c r="E29" s="10">
         <v>23</v>
       </c>
       <c r="F29" s="8">
         <v>16</v>
       </c>
       <c r="G29" s="8">
         <v>21</v>
       </c>
       <c r="H29" s="8">
         <v>27</v>
@@ -5827,50 +5896,53 @@
       </c>
       <c r="AX29" s="45" t="s">
         <v>29</v>
       </c>
       <c r="AY29" s="73" t="s">
         <v>29</v>
       </c>
       <c r="AZ29" s="73" t="s">
         <v>29</v>
       </c>
       <c r="BA29" s="73" t="s">
         <v>29</v>
       </c>
       <c r="BB29" s="73" t="s">
         <v>29</v>
       </c>
       <c r="BC29" s="73" t="s">
         <v>29</v>
       </c>
       <c r="BD29" s="73" t="s">
         <v>29</v>
       </c>
       <c r="BE29" s="73" t="s">
         <v>29</v>
       </c>
+      <c r="BF29" s="73" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="44" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="59" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="10">
         <v>18</v>
       </c>
       <c r="D30" s="10">
         <v>21</v>
       </c>
       <c r="E30" s="10">
         <v>15</v>
       </c>
       <c r="F30" s="8">
         <v>12</v>
       </c>
       <c r="G30" s="8">
         <v>22</v>
       </c>
       <c r="H30" s="8">
         <v>21</v>
@@ -6000,50 +6072,53 @@
       </c>
       <c r="AX30" s="15">
         <v>11</v>
       </c>
       <c r="AY30" s="57">
         <v>18</v>
       </c>
       <c r="AZ30" s="39">
         <v>12</v>
       </c>
       <c r="BA30" s="39">
         <v>9</v>
       </c>
       <c r="BB30" s="39">
         <v>9</v>
       </c>
       <c r="BC30" s="8">
         <v>9</v>
       </c>
       <c r="BD30" s="39">
         <v>9</v>
       </c>
       <c r="BE30" s="39">
         <v>16</v>
       </c>
+      <c r="BF30" s="39">
+        <v>11</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="44" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="59" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="10">
         <v>30</v>
       </c>
       <c r="D31" s="10">
         <v>38</v>
       </c>
       <c r="E31" s="10">
         <v>40</v>
       </c>
       <c r="F31" s="8">
         <v>31</v>
       </c>
       <c r="G31" s="8">
         <v>27</v>
       </c>
       <c r="H31" s="8">
         <v>30</v>
@@ -6173,50 +6248,53 @@
       </c>
       <c r="AX31" s="15">
         <v>24</v>
       </c>
       <c r="AY31" s="57">
         <v>27</v>
       </c>
       <c r="AZ31" s="39">
         <v>18</v>
       </c>
       <c r="BA31" s="39">
         <v>26</v>
       </c>
       <c r="BB31" s="39">
         <v>11</v>
       </c>
       <c r="BC31" s="8">
         <v>20</v>
       </c>
       <c r="BD31" s="39">
         <v>25</v>
       </c>
       <c r="BE31" s="39">
         <v>19</v>
       </c>
+      <c r="BF31" s="39">
+        <v>25</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="44" t="s">
         <v>90</v>
       </c>
       <c r="B32" s="59" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="10">
         <v>24</v>
       </c>
       <c r="D32" s="10">
         <v>34</v>
       </c>
       <c r="E32" s="10">
         <v>32</v>
       </c>
       <c r="F32" s="8">
         <v>38</v>
       </c>
       <c r="G32" s="8">
         <v>24</v>
       </c>
       <c r="H32" s="8">
         <v>35</v>
@@ -6346,50 +6424,53 @@
       </c>
       <c r="AX32" s="15">
         <v>21</v>
       </c>
       <c r="AY32" s="57">
         <v>22</v>
       </c>
       <c r="AZ32" s="39">
         <v>14</v>
       </c>
       <c r="BA32" s="39">
         <v>27</v>
       </c>
       <c r="BB32" s="39">
         <v>24</v>
       </c>
       <c r="BC32" s="8">
         <v>18</v>
       </c>
       <c r="BD32" s="39">
         <v>29</v>
       </c>
       <c r="BE32" s="39">
         <v>20</v>
       </c>
+      <c r="BF32" s="39">
+        <v>19</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="44" t="s">
         <v>91</v>
       </c>
       <c r="B33" s="59" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="10">
         <v>17</v>
       </c>
       <c r="D33" s="10">
         <v>22</v>
       </c>
       <c r="E33" s="10">
         <v>21</v>
       </c>
       <c r="F33" s="8">
         <v>17</v>
       </c>
       <c r="G33" s="8">
         <v>16</v>
       </c>
       <c r="H33" s="8">
         <v>22</v>
@@ -6519,50 +6600,53 @@
       </c>
       <c r="AX33" s="15">
         <v>13</v>
       </c>
       <c r="AY33" s="57">
         <v>12</v>
       </c>
       <c r="AZ33" s="39">
         <v>11</v>
       </c>
       <c r="BA33" s="39">
         <v>11</v>
       </c>
       <c r="BB33" s="39">
         <v>12</v>
       </c>
       <c r="BC33" s="8">
         <v>6</v>
       </c>
       <c r="BD33" s="39">
         <v>13</v>
       </c>
       <c r="BE33" s="39">
         <v>13</v>
       </c>
+      <c r="BF33" s="39">
+        <v>20</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="44" t="s">
         <v>92</v>
       </c>
       <c r="B34" s="59" t="s">
         <v>39</v>
       </c>
       <c r="C34" s="10">
         <v>44</v>
       </c>
       <c r="D34" s="10">
         <v>25</v>
       </c>
       <c r="E34" s="10">
         <v>35</v>
       </c>
       <c r="F34" s="8">
         <v>23</v>
       </c>
       <c r="G34" s="8">
         <v>38</v>
       </c>
       <c r="H34" s="8">
         <v>38</v>
@@ -6692,50 +6776,53 @@
       </c>
       <c r="AX34" s="15">
         <v>29</v>
       </c>
       <c r="AY34" s="57">
         <v>13</v>
       </c>
       <c r="AZ34" s="39">
         <v>23</v>
       </c>
       <c r="BA34" s="39">
         <v>18</v>
       </c>
       <c r="BB34" s="39">
         <v>23</v>
       </c>
       <c r="BC34" s="8">
         <v>25</v>
       </c>
       <c r="BD34" s="39">
         <v>21</v>
       </c>
       <c r="BE34" s="39">
         <v>18</v>
       </c>
+      <c r="BF34" s="39">
+        <v>17</v>
+      </c>
     </row>
     <row r="35" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="44" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="59" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G35" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H35" s="8" t="s">
         <v>29</v>
@@ -6865,50 +6952,53 @@
       </c>
       <c r="AX35" s="15">
         <v>11</v>
       </c>
       <c r="AY35" s="57">
         <v>14</v>
       </c>
       <c r="AZ35" s="39">
         <v>8</v>
       </c>
       <c r="BA35" s="39">
         <v>11</v>
       </c>
       <c r="BB35" s="39">
         <v>15</v>
       </c>
       <c r="BC35" s="8">
         <v>9</v>
       </c>
       <c r="BD35" s="39">
         <v>16</v>
       </c>
       <c r="BE35" s="39">
         <v>10</v>
       </c>
+      <c r="BF35" s="39">
+        <v>9</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="44" t="s">
         <v>94</v>
       </c>
       <c r="B36" s="59" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="10">
         <v>47</v>
       </c>
       <c r="D36" s="10">
         <v>30</v>
       </c>
       <c r="E36" s="10">
         <v>51</v>
       </c>
       <c r="F36" s="8">
         <v>42</v>
       </c>
       <c r="G36" s="8">
         <v>44</v>
       </c>
       <c r="H36" s="8">
         <v>46</v>
@@ -7038,50 +7128,53 @@
       </c>
       <c r="AX36" s="15">
         <v>27</v>
       </c>
       <c r="AY36" s="57">
         <v>30</v>
       </c>
       <c r="AZ36" s="39">
         <v>18</v>
       </c>
       <c r="BA36" s="39">
         <v>23</v>
       </c>
       <c r="BB36" s="39">
         <v>26</v>
       </c>
       <c r="BC36" s="8">
         <v>33</v>
       </c>
       <c r="BD36" s="39">
         <v>19</v>
       </c>
       <c r="BE36" s="39">
         <v>29</v>
       </c>
+      <c r="BF36" s="39">
+        <v>25</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="44" t="s">
         <v>95</v>
       </c>
       <c r="B37" s="59" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="10">
         <v>19</v>
       </c>
       <c r="D37" s="10">
         <v>17</v>
       </c>
       <c r="E37" s="10">
         <v>22</v>
       </c>
       <c r="F37" s="8">
         <v>19</v>
       </c>
       <c r="G37" s="8">
         <v>21</v>
       </c>
       <c r="H37" s="8">
         <v>18</v>
@@ -7211,50 +7304,53 @@
       </c>
       <c r="AX37" s="15">
         <v>18</v>
       </c>
       <c r="AY37" s="57">
         <v>11</v>
       </c>
       <c r="AZ37" s="39">
         <v>10</v>
       </c>
       <c r="BA37" s="39">
         <v>7</v>
       </c>
       <c r="BB37" s="39">
         <v>13</v>
       </c>
       <c r="BC37" s="8">
         <v>12</v>
       </c>
       <c r="BD37" s="39">
         <v>9</v>
       </c>
       <c r="BE37" s="39">
         <v>11</v>
       </c>
+      <c r="BF37" s="39">
+        <v>13</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="44" t="s">
         <v>96</v>
       </c>
       <c r="B38" s="59" t="s">
         <v>47</v>
       </c>
       <c r="C38" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G38" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H38" s="8" t="s">
         <v>29</v>
@@ -7384,50 +7480,53 @@
       </c>
       <c r="AX38" s="15">
         <v>24</v>
       </c>
       <c r="AY38" s="57">
         <v>28</v>
       </c>
       <c r="AZ38" s="39">
         <v>28</v>
       </c>
       <c r="BA38" s="39">
         <v>32</v>
       </c>
       <c r="BB38" s="39">
         <v>35</v>
       </c>
       <c r="BC38" s="8">
         <v>24</v>
       </c>
       <c r="BD38" s="39">
         <v>26</v>
       </c>
       <c r="BE38" s="39">
         <v>38</v>
       </c>
+      <c r="BF38" s="39">
+        <v>22</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>97</v>
       </c>
       <c r="B39" s="61" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="11">
         <v>87</v>
       </c>
       <c r="D39" s="11">
         <v>92</v>
       </c>
       <c r="E39" s="11">
         <v>102</v>
       </c>
       <c r="F39" s="12">
         <v>92</v>
       </c>
       <c r="G39" s="12">
         <v>96</v>
       </c>
       <c r="H39" s="12">
         <v>102</v>
@@ -7557,65 +7656,69 @@
       </c>
       <c r="AX39" s="18">
         <v>46</v>
       </c>
       <c r="AY39" s="19">
         <v>42</v>
       </c>
       <c r="AZ39" s="12">
         <v>34</v>
       </c>
       <c r="BA39" s="12">
         <v>34</v>
       </c>
       <c r="BB39" s="12">
         <v>32</v>
       </c>
       <c r="BC39" s="12">
         <v>44</v>
       </c>
       <c r="BD39" s="12">
         <v>37</v>
       </c>
       <c r="BE39" s="12">
         <v>35</v>
       </c>
-      <c r="BF39" s="2"/>
+      <c r="BF39" s="12">
+        <v>30</v>
+      </c>
       <c r="BG39" s="2"/>
       <c r="BH39" s="2"/>
       <c r="BI39" s="2"/>
       <c r="BJ39" s="2"/>
     </row>
     <row r="40" spans="1:62" s="67" customFormat="1" ht="15" customHeight="1">
       <c r="A40" s="81" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="81"/>
       <c r="C40" s="80"/>
       <c r="D40" s="80"/>
       <c r="P40" s="14"/>
       <c r="BD40" s="78"/>
+      <c r="BE40" s="102"/>
+      <c r="BF40" s="102"/>
     </row>
     <row r="41" spans="1:62">
       <c r="B41" s="67"/>
       <c r="P41" s="14"/>
     </row>
     <row r="42" spans="1:62">
       <c r="P42" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
@@ -7704,215 +7807,217 @@
       <c r="AE1" s="64"/>
       <c r="AF1" s="64"/>
       <c r="AG1" s="64"/>
       <c r="AH1" s="64"/>
       <c r="AI1" s="64"/>
       <c r="AJ1" s="64"/>
       <c r="AK1" s="64"/>
       <c r="AL1" s="64"/>
       <c r="AM1" s="64"/>
       <c r="AN1" s="64"/>
       <c r="AO1" s="64"/>
       <c r="AP1" s="64"/>
       <c r="AQ1" s="64"/>
       <c r="AR1" s="64"/>
       <c r="AS1" s="64"/>
       <c r="AT1" s="64"/>
       <c r="AU1" s="64"/>
       <c r="AV1" s="64"/>
       <c r="AW1" s="64"/>
       <c r="AX1" s="64"/>
     </row>
     <row r="2" spans="1:62" s="67" customFormat="1" ht="25.5">
       <c r="A2" s="88" t="s">
         <v>104</v>
       </c>
-      <c r="B2" s="104" t="s">
+      <c r="B2" s="108" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="104"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="104"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
+      <c r="L2" s="108"/>
+      <c r="M2" s="108"/>
+      <c r="N2" s="108"/>
+      <c r="O2" s="108"/>
+      <c r="P2" s="108"/>
+      <c r="Q2" s="108"/>
+      <c r="R2" s="108"/>
+      <c r="S2" s="108"/>
+      <c r="T2" s="108"/>
+      <c r="U2" s="108"/>
+      <c r="V2" s="108"/>
+      <c r="W2" s="108"/>
+      <c r="X2" s="108"/>
+      <c r="Y2" s="108"/>
+      <c r="Z2" s="108"/>
+      <c r="AA2" s="108"/>
+      <c r="AB2" s="108"/>
+      <c r="AC2" s="108"/>
+      <c r="AD2" s="108"/>
+      <c r="AE2" s="108"/>
+      <c r="AF2" s="108"/>
+      <c r="AG2" s="108"/>
+      <c r="AH2" s="108"/>
+      <c r="AI2" s="108"/>
+      <c r="AJ2" s="108"/>
+      <c r="AK2" s="108"/>
+      <c r="AL2" s="108"/>
+      <c r="AM2" s="108"/>
+      <c r="AN2" s="108"/>
+      <c r="AO2" s="108"/>
+      <c r="AP2" s="108"/>
+      <c r="AQ2" s="108"/>
+      <c r="AR2" s="108"/>
+      <c r="AS2" s="108"/>
+      <c r="AT2" s="108"/>
+      <c r="AU2" s="108"/>
+      <c r="AV2" s="108"/>
+      <c r="AW2" s="108"/>
+      <c r="AX2" s="108"/>
+      <c r="AY2" s="108"/>
+      <c r="AZ2" s="108"/>
+      <c r="BA2" s="108"/>
+      <c r="BB2" s="108"/>
+      <c r="BC2" s="108"/>
+      <c r="BD2" s="108"/>
+      <c r="BE2" s="108"/>
+      <c r="BF2" s="108"/>
+      <c r="BG2" s="108"/>
+      <c r="BH2" s="108"/>
+      <c r="BI2" s="108"/>
+      <c r="BJ2" s="108"/>
     </row>
     <row r="3" spans="1:62" s="67" customFormat="1" ht="11.25">
       <c r="A3" s="80"/>
       <c r="C3" s="2"/>
       <c r="D3" s="25"/>
       <c r="E3" s="2"/>
       <c r="F3" s="25"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="25"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="25"/>
       <c r="N3" s="2"/>
       <c r="AA3" s="44"/>
       <c r="BD3" s="78"/>
-      <c r="BH3" s="116" t="s">
+      <c r="BE3" s="102"/>
+      <c r="BF3" s="102"/>
+      <c r="BH3" s="120" t="s">
         <v>20</v>
       </c>
-      <c r="BI3" s="117"/>
-      <c r="BJ3" s="116"/>
+      <c r="BI3" s="121"/>
+      <c r="BJ3" s="120"/>
     </row>
     <row r="4" spans="1:62" s="67" customFormat="1" ht="18" customHeight="1">
-      <c r="A4" s="101" t="s">
+      <c r="A4" s="105" t="s">
         <v>85</v>
       </c>
-      <c r="B4" s="109"/>
-      <c r="C4" s="118">
+      <c r="B4" s="113"/>
+      <c r="C4" s="122">
         <v>2022</v>
       </c>
-      <c r="D4" s="114"/>
-[...10 lines deleted...]
-      <c r="O4" s="111">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118"/>
+      <c r="F4" s="118"/>
+      <c r="G4" s="118"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="119"/>
+      <c r="O4" s="115">
         <v>2023</v>
       </c>
-      <c r="P4" s="112"/>
-[...10 lines deleted...]
-      <c r="AA4" s="114">
+      <c r="P4" s="116"/>
+      <c r="Q4" s="116"/>
+      <c r="R4" s="116"/>
+      <c r="S4" s="116"/>
+      <c r="T4" s="116"/>
+      <c r="U4" s="116"/>
+      <c r="V4" s="116"/>
+      <c r="W4" s="116"/>
+      <c r="X4" s="116"/>
+      <c r="Y4" s="116"/>
+      <c r="Z4" s="117"/>
+      <c r="AA4" s="118">
         <v>2024</v>
       </c>
-      <c r="AB4" s="114"/>
-[...10 lines deleted...]
-      <c r="AM4" s="114">
+      <c r="AB4" s="118"/>
+      <c r="AC4" s="118"/>
+      <c r="AD4" s="118"/>
+      <c r="AE4" s="118"/>
+      <c r="AF4" s="118"/>
+      <c r="AG4" s="118"/>
+      <c r="AH4" s="118"/>
+      <c r="AI4" s="118"/>
+      <c r="AJ4" s="118"/>
+      <c r="AK4" s="118"/>
+      <c r="AL4" s="119"/>
+      <c r="AM4" s="118">
         <v>2025</v>
       </c>
-      <c r="AN4" s="114"/>
-[...10 lines deleted...]
-      <c r="AY4" s="114">
+      <c r="AN4" s="118"/>
+      <c r="AO4" s="118"/>
+      <c r="AP4" s="118"/>
+      <c r="AQ4" s="118"/>
+      <c r="AR4" s="118"/>
+      <c r="AS4" s="118"/>
+      <c r="AT4" s="118"/>
+      <c r="AU4" s="118"/>
+      <c r="AV4" s="118"/>
+      <c r="AW4" s="118"/>
+      <c r="AX4" s="119"/>
+      <c r="AY4" s="118">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="114"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="115"/>
+      <c r="AZ4" s="118"/>
+      <c r="BA4" s="118"/>
+      <c r="BB4" s="118"/>
+      <c r="BC4" s="118"/>
+      <c r="BD4" s="118"/>
+      <c r="BE4" s="118"/>
+      <c r="BF4" s="118"/>
+      <c r="BG4" s="118"/>
+      <c r="BH4" s="118"/>
+      <c r="BI4" s="118"/>
+      <c r="BJ4" s="119"/>
     </row>
     <row r="5" spans="1:62" s="67" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A5" s="102"/>
-      <c r="B5" s="110"/>
+      <c r="A5" s="106"/>
+      <c r="B5" s="114"/>
       <c r="C5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="68" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="68" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="68" t="s">
         <v>15</v>
       </c>
       <c r="K5" s="68" t="s">
@@ -8031,134 +8136,134 @@
       </c>
       <c r="AW5" s="68" t="s">
         <v>23</v>
       </c>
       <c r="AX5" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AZ5" s="70" t="s">
         <v>17</v>
       </c>
       <c r="BA5" s="70" t="s">
         <v>18</v>
       </c>
       <c r="BB5" s="70" t="s">
         <v>19</v>
       </c>
       <c r="BC5" s="24" t="s">
         <v>12</v>
       </c>
       <c r="BD5" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="BE5" s="70" t="s">
+      <c r="BE5" s="104" t="s">
         <v>14</v>
       </c>
-      <c r="BF5" s="70" t="s">
+      <c r="BF5" s="104" t="s">
         <v>15</v>
       </c>
       <c r="BG5" s="70" t="s">
         <v>16</v>
       </c>
       <c r="BH5" s="70" t="s">
         <v>22</v>
       </c>
       <c r="BI5" s="70" t="s">
         <v>23</v>
       </c>
       <c r="BJ5" s="24" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="67" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="80"/>
-      <c r="B6" s="105" t="s">
+      <c r="B6" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="105"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="105"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="109"/>
+      <c r="E6" s="109"/>
+      <c r="F6" s="109"/>
+      <c r="G6" s="109"/>
+      <c r="H6" s="109"/>
+      <c r="I6" s="109"/>
+      <c r="J6" s="109"/>
+      <c r="K6" s="109"/>
+      <c r="L6" s="109"/>
+      <c r="M6" s="109"/>
+      <c r="N6" s="109"/>
+      <c r="O6" s="109"/>
+      <c r="P6" s="109"/>
+      <c r="Q6" s="109"/>
+      <c r="R6" s="109"/>
+      <c r="S6" s="109"/>
+      <c r="T6" s="109"/>
+      <c r="U6" s="109"/>
+      <c r="V6" s="109"/>
+      <c r="W6" s="109"/>
+      <c r="X6" s="109"/>
+      <c r="Y6" s="109"/>
+      <c r="Z6" s="109"/>
+      <c r="AA6" s="109"/>
+      <c r="AB6" s="109"/>
+      <c r="AC6" s="109"/>
+      <c r="AD6" s="109"/>
+      <c r="AE6" s="109"/>
+      <c r="AF6" s="109"/>
+      <c r="AG6" s="109"/>
+      <c r="AH6" s="109"/>
+      <c r="AI6" s="109"/>
+      <c r="AJ6" s="109"/>
+      <c r="AK6" s="109"/>
+      <c r="AL6" s="109"/>
+      <c r="AM6" s="109"/>
+      <c r="AN6" s="109"/>
+      <c r="AO6" s="109"/>
+      <c r="AP6" s="109"/>
+      <c r="AQ6" s="109"/>
+      <c r="AR6" s="109"/>
+      <c r="AS6" s="109"/>
+      <c r="AT6" s="109"/>
+      <c r="AU6" s="109"/>
+      <c r="AV6" s="109"/>
+      <c r="AW6" s="109"/>
+      <c r="AX6" s="109"/>
+      <c r="AY6" s="109"/>
+      <c r="AZ6" s="109"/>
+      <c r="BA6" s="109"/>
+      <c r="BB6" s="109"/>
+      <c r="BC6" s="109"/>
+      <c r="BD6" s="109"/>
+      <c r="BE6" s="109"/>
+      <c r="BF6" s="109"/>
+      <c r="BG6" s="109"/>
+      <c r="BH6" s="109"/>
+      <c r="BI6" s="109"/>
+      <c r="BJ6" s="109"/>
     </row>
     <row r="7" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="89">
         <v>100000000</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="26">
         <v>16.71</v>
       </c>
       <c r="D7" s="26">
         <v>17.38</v>
       </c>
       <c r="E7" s="26">
         <v>16.96</v>
       </c>
       <c r="F7" s="26">
         <v>16.87</v>
       </c>
       <c r="G7" s="26">
         <v>16.93</v>
       </c>
       <c r="H7" s="26">
         <v>17.23</v>
@@ -8285,50 +8390,56 @@
       </c>
       <c r="AW7" s="20">
         <v>13.55</v>
       </c>
       <c r="AX7" s="21">
         <v>13.53</v>
       </c>
       <c r="AY7" s="20">
         <v>11.8</v>
       </c>
       <c r="AZ7" s="20">
         <v>11.86</v>
       </c>
       <c r="BA7" s="20">
         <v>12.29</v>
       </c>
       <c r="BB7" s="20">
         <v>12.5</v>
       </c>
       <c r="BC7" s="20">
         <v>12.34</v>
       </c>
       <c r="BD7" s="20">
         <v>12.53</v>
       </c>
+      <c r="BE7" s="20">
+        <v>12.5</v>
+      </c>
+      <c r="BF7" s="20">
+        <v>12.47</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="80" t="s">
         <v>86</v>
       </c>
       <c r="B8" s="60" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="20">
         <v>17.2</v>
       </c>
       <c r="D8" s="20">
         <v>17.53</v>
       </c>
       <c r="E8" s="20">
         <v>16.690000000000001</v>
       </c>
       <c r="F8" s="20">
         <v>16.64</v>
       </c>
       <c r="G8" s="20">
         <v>16.89</v>
       </c>
       <c r="H8" s="20">
         <v>17.27</v>
@@ -8455,50 +8566,56 @@
       </c>
       <c r="AW8" s="20">
         <v>13.94</v>
       </c>
       <c r="AX8" s="21">
         <v>14</v>
       </c>
       <c r="AY8" s="20">
         <v>11.19</v>
       </c>
       <c r="AZ8" s="20">
         <v>11.83</v>
       </c>
       <c r="BA8" s="20">
         <v>12.63</v>
       </c>
       <c r="BB8" s="20">
         <v>12.98</v>
       </c>
       <c r="BC8" s="20">
         <v>12.88</v>
       </c>
       <c r="BD8" s="20">
         <v>13.17</v>
       </c>
+      <c r="BE8" s="20">
+        <v>13.08</v>
+      </c>
+      <c r="BF8" s="20">
+        <v>13.09</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="80" t="s">
         <v>87</v>
       </c>
       <c r="B9" s="60" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="20">
         <v>25.33</v>
       </c>
       <c r="D9" s="20">
         <v>20.329999999999998</v>
       </c>
       <c r="E9" s="20">
         <v>18.2</v>
       </c>
       <c r="F9" s="20">
         <v>16.53</v>
       </c>
       <c r="G9" s="20">
         <v>18.02</v>
       </c>
       <c r="H9" s="20">
         <v>17.41</v>
@@ -8625,50 +8742,56 @@
       </c>
       <c r="AW9" s="20">
         <v>11.65</v>
       </c>
       <c r="AX9" s="21">
         <v>11.26</v>
       </c>
       <c r="AY9" s="20">
         <v>10.94</v>
       </c>
       <c r="AZ9" s="20">
         <v>9.4499999999999993</v>
       </c>
       <c r="BA9" s="20">
         <v>9.1300000000000008</v>
       </c>
       <c r="BB9" s="20">
         <v>12.7</v>
       </c>
       <c r="BC9" s="20">
         <v>12.06</v>
       </c>
       <c r="BD9" s="20">
         <v>12.75</v>
       </c>
+      <c r="BE9" s="20">
+        <v>12.68</v>
+      </c>
+      <c r="BF9" s="20">
+        <v>12.46</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="80" t="s">
         <v>88</v>
       </c>
       <c r="B10" s="60" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="20">
         <v>14.93</v>
       </c>
       <c r="D10" s="20">
         <v>16.940000000000001</v>
       </c>
       <c r="E10" s="20">
         <v>15.48</v>
       </c>
       <c r="F10" s="20">
         <v>14.19</v>
       </c>
       <c r="G10" s="20">
         <v>15.01</v>
       </c>
       <c r="H10" s="20">
         <v>15.51</v>
@@ -8795,50 +8918,56 @@
       </c>
       <c r="AW10" s="20">
         <v>12.97</v>
       </c>
       <c r="AX10" s="21">
         <v>12.68</v>
       </c>
       <c r="AY10" s="20">
         <v>16.38</v>
       </c>
       <c r="AZ10" s="20">
         <v>14.42</v>
       </c>
       <c r="BA10" s="20">
         <v>12.27</v>
       </c>
       <c r="BB10" s="20">
         <v>11.27</v>
       </c>
       <c r="BC10" s="20">
         <v>10.62</v>
       </c>
       <c r="BD10" s="20">
         <v>10.23</v>
       </c>
+      <c r="BE10" s="20">
+        <v>10.86</v>
+      </c>
+      <c r="BF10" s="20">
+        <v>10.77</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="80" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="60" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="20">
         <v>17.63</v>
       </c>
       <c r="D11" s="20">
         <v>21</v>
       </c>
       <c r="E11" s="20">
         <v>22.01</v>
       </c>
       <c r="F11" s="20">
         <v>21.27</v>
       </c>
       <c r="G11" s="20">
         <v>20.190000000000001</v>
       </c>
       <c r="H11" s="20">
         <v>19.88</v>
@@ -8965,50 +9094,56 @@
       </c>
       <c r="AW11" s="20">
         <v>15.97</v>
       </c>
       <c r="AX11" s="21">
         <v>15.9</v>
       </c>
       <c r="AY11" s="20">
         <v>17.75</v>
       </c>
       <c r="AZ11" s="20">
         <v>15.45</v>
       </c>
       <c r="BA11" s="20">
         <v>15.97</v>
       </c>
       <c r="BB11" s="20">
         <v>13.89</v>
       </c>
       <c r="BC11" s="20">
         <v>13.74</v>
       </c>
       <c r="BD11" s="20">
         <v>14.28</v>
       </c>
+      <c r="BE11" s="20">
+        <v>14.04</v>
+      </c>
+      <c r="BF11" s="20">
+        <v>14.38</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="80" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="60" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="20">
         <v>17.18</v>
       </c>
       <c r="D12" s="20">
         <v>20.88</v>
       </c>
       <c r="E12" s="20">
         <v>20.7</v>
       </c>
       <c r="F12" s="20">
         <v>21.93</v>
       </c>
       <c r="G12" s="20">
         <v>20.85</v>
       </c>
       <c r="H12" s="20">
         <v>21.4</v>
@@ -9135,50 +9270,56 @@
       </c>
       <c r="AW12" s="20">
         <v>15.77</v>
       </c>
       <c r="AX12" s="21">
         <v>15.45</v>
       </c>
       <c r="AY12" s="20">
         <v>14.99</v>
       </c>
       <c r="AZ12" s="20">
         <v>14.48</v>
       </c>
       <c r="BA12" s="20">
         <v>15.67</v>
       </c>
       <c r="BB12" s="20">
         <v>15.35</v>
       </c>
       <c r="BC12" s="20">
         <v>14.63</v>
       </c>
       <c r="BD12" s="20">
         <v>14.78</v>
       </c>
+      <c r="BE12" s="20">
+        <v>14.81</v>
+      </c>
+      <c r="BF12" s="20">
+        <v>14.77</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="80" t="s">
         <v>91</v>
       </c>
       <c r="B13" s="60" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="20">
         <v>11.02</v>
       </c>
       <c r="D13" s="20">
         <v>13.27</v>
       </c>
       <c r="E13" s="20">
         <v>13.51</v>
       </c>
       <c r="F13" s="20">
         <v>13</v>
       </c>
       <c r="G13" s="20">
         <v>12.46</v>
       </c>
       <c r="H13" s="20">
         <v>12.84</v>
@@ -9305,50 +9446,56 @@
       </c>
       <c r="AW13" s="20">
         <v>11.44</v>
       </c>
       <c r="AX13" s="21">
         <v>11.23</v>
       </c>
       <c r="AY13" s="20">
         <v>8.5399999999999991</v>
       </c>
       <c r="AZ13" s="20">
         <v>8.6300000000000008</v>
       </c>
       <c r="BA13" s="20">
         <v>8.36</v>
       </c>
       <c r="BB13" s="20">
         <v>8.49</v>
       </c>
       <c r="BC13" s="20">
         <v>7.65</v>
       </c>
       <c r="BD13" s="20">
         <v>7.96</v>
       </c>
+      <c r="BE13" s="20">
+        <v>8.15</v>
+      </c>
+      <c r="BF13" s="20">
+        <v>8.94</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="80" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="60" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="20">
         <v>15.34</v>
       </c>
       <c r="D14" s="20">
         <v>12.66</v>
       </c>
       <c r="E14" s="20">
         <v>12.6</v>
       </c>
       <c r="F14" s="20">
         <v>11.53</v>
       </c>
       <c r="G14" s="20">
         <v>11.91</v>
       </c>
       <c r="H14" s="20">
         <v>12.22</v>
@@ -9475,50 +9622,56 @@
       </c>
       <c r="AW14" s="20">
         <v>9.67</v>
       </c>
       <c r="AX14" s="21">
         <v>9.76</v>
       </c>
       <c r="AY14" s="20">
         <v>4.92</v>
       </c>
       <c r="AZ14" s="20">
         <v>7.15</v>
       </c>
       <c r="BA14" s="20">
         <v>7.02</v>
       </c>
       <c r="BB14" s="20">
         <v>7.5</v>
       </c>
       <c r="BC14" s="20">
         <v>7.91</v>
       </c>
       <c r="BD14" s="20">
         <v>7.96</v>
       </c>
+      <c r="BE14" s="20">
+        <v>7.8</v>
+      </c>
+      <c r="BF14" s="20">
+        <v>7.62</v>
+      </c>
     </row>
     <row r="15" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="80" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="60" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="20" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="20" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="20" t="s">
         <v>29</v>
       </c>
       <c r="F15" s="20" t="s">
         <v>29</v>
       </c>
       <c r="G15" s="20" t="s">
         <v>29</v>
       </c>
       <c r="H15" s="20" t="s">
         <v>29</v>
@@ -9645,50 +9798,56 @@
       </c>
       <c r="AW15" s="20">
         <v>8.5399999999999991</v>
       </c>
       <c r="AX15" s="21">
         <v>8.5299999999999994</v>
       </c>
       <c r="AY15" s="20">
         <v>8.6199999999999992</v>
       </c>
       <c r="AZ15" s="20">
         <v>7.45</v>
       </c>
       <c r="BA15" s="20">
         <v>8.4499999999999993</v>
       </c>
       <c r="BB15" s="20">
         <v>9.1999999999999993</v>
       </c>
       <c r="BC15" s="20">
         <v>8.59</v>
       </c>
       <c r="BD15" s="20">
         <v>9.08</v>
       </c>
+      <c r="BE15" s="20">
+        <v>9.01</v>
+      </c>
+      <c r="BF15" s="20">
+        <v>8.74</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="80" t="s">
         <v>94</v>
       </c>
       <c r="B16" s="60" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="20">
         <v>17.8</v>
       </c>
       <c r="D16" s="20">
         <v>15.67</v>
       </c>
       <c r="E16" s="20">
         <v>17.170000000000002</v>
       </c>
       <c r="F16" s="20">
         <v>16.690000000000001</v>
       </c>
       <c r="G16" s="20">
         <v>17.12</v>
       </c>
       <c r="H16" s="20">
         <v>16.93</v>
@@ -9815,50 +9974,56 @@
       </c>
       <c r="AW16" s="20">
         <v>12.72</v>
       </c>
       <c r="AX16" s="21">
         <v>12.61</v>
       </c>
       <c r="AY16" s="20">
         <v>15.27</v>
       </c>
       <c r="AZ16" s="20">
         <v>12.43</v>
       </c>
       <c r="BA16" s="20">
         <v>11.64</v>
       </c>
       <c r="BB16" s="20">
         <v>11.57</v>
       </c>
       <c r="BC16" s="20">
         <v>11.88</v>
       </c>
       <c r="BD16" s="20">
         <v>11.62</v>
       </c>
+      <c r="BE16" s="20">
+        <v>11.7</v>
+      </c>
+      <c r="BF16" s="20">
+        <v>11.49</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="80" t="s">
         <v>95</v>
       </c>
       <c r="B17" s="60" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="20">
         <v>16.13</v>
       </c>
       <c r="D17" s="20">
         <v>16.03</v>
       </c>
       <c r="E17" s="20">
         <v>17.04</v>
       </c>
       <c r="F17" s="20">
         <v>17.010000000000002</v>
       </c>
       <c r="G17" s="20">
         <v>17.2</v>
       </c>
       <c r="H17" s="20">
         <v>16.989999999999998</v>
@@ -9985,50 +10150,56 @@
       </c>
       <c r="AW17" s="20">
         <v>13.88</v>
       </c>
       <c r="AX17" s="21">
         <v>14.11</v>
       </c>
       <c r="AY17" s="20">
         <v>10.53</v>
       </c>
       <c r="AZ17" s="20">
         <v>10.44</v>
       </c>
       <c r="BA17" s="20">
         <v>9.1300000000000008</v>
       </c>
       <c r="BB17" s="20">
         <v>10</v>
       </c>
       <c r="BC17" s="20">
         <v>10.3</v>
       </c>
       <c r="BD17" s="20">
         <v>10.06</v>
       </c>
+      <c r="BE17" s="20">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="BF17" s="20">
+        <v>10.41</v>
+      </c>
     </row>
     <row r="18" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="80" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="60" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="20" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="20" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="20" t="s">
         <v>29</v>
       </c>
       <c r="F18" s="20" t="s">
         <v>29</v>
       </c>
       <c r="G18" s="20" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="20" t="s">
         <v>29</v>
@@ -10155,50 +10326,56 @@
       </c>
       <c r="AW18" s="20">
         <v>15.33</v>
       </c>
       <c r="AX18" s="21">
         <v>14.97</v>
       </c>
       <c r="AY18" s="20">
         <v>13.47</v>
       </c>
       <c r="AZ18" s="20">
         <v>14.05</v>
       </c>
       <c r="BA18" s="20">
         <v>14.45</v>
       </c>
       <c r="BB18" s="20">
         <v>15.18</v>
       </c>
       <c r="BC18" s="20">
         <v>14.41</v>
       </c>
       <c r="BD18" s="20">
         <v>14.14</v>
       </c>
+      <c r="BE18" s="20">
+        <v>14.74</v>
+      </c>
+      <c r="BF18" s="20">
+        <v>14.26</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="80" t="s">
         <v>97</v>
       </c>
       <c r="B19" s="60" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="20">
         <v>14.41</v>
       </c>
       <c r="D19" s="20">
         <v>15.58</v>
       </c>
       <c r="E19" s="20">
         <v>16.18</v>
       </c>
       <c r="F19" s="20">
         <v>16.12</v>
       </c>
       <c r="G19" s="20">
         <v>16.100000000000001</v>
       </c>
       <c r="H19" s="20">
         <v>16.36</v>
@@ -10325,116 +10502,122 @@
       </c>
       <c r="AW19" s="20">
         <v>12.48</v>
       </c>
       <c r="AX19" s="21">
         <v>12.55</v>
       </c>
       <c r="AY19" s="20">
         <v>12.59</v>
       </c>
       <c r="AZ19" s="20">
         <v>11.89</v>
       </c>
       <c r="BA19" s="20">
         <v>11.34</v>
       </c>
       <c r="BB19" s="20">
         <v>11</v>
       </c>
       <c r="BC19" s="20">
         <v>11.45</v>
       </c>
       <c r="BD19" s="20">
         <v>11.45</v>
       </c>
+      <c r="BE19" s="20">
+        <v>11.32</v>
+      </c>
+      <c r="BF19" s="20">
+        <v>11.04</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="67" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="80"/>
-      <c r="B20" s="106" t="s">
+      <c r="B20" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="C20" s="106"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="106"/>
+      <c r="C20" s="110"/>
+      <c r="D20" s="110"/>
+      <c r="E20" s="110"/>
+      <c r="F20" s="110"/>
+      <c r="G20" s="110"/>
+      <c r="H20" s="110"/>
+      <c r="I20" s="110"/>
+      <c r="J20" s="110"/>
+      <c r="K20" s="110"/>
+      <c r="L20" s="110"/>
+      <c r="M20" s="110"/>
+      <c r="N20" s="110"/>
+      <c r="O20" s="110"/>
+      <c r="P20" s="110"/>
+      <c r="Q20" s="110"/>
+      <c r="R20" s="110"/>
+      <c r="S20" s="110"/>
+      <c r="T20" s="110"/>
+      <c r="U20" s="110"/>
+      <c r="V20" s="110"/>
+      <c r="W20" s="110"/>
+      <c r="X20" s="110"/>
+      <c r="Y20" s="110"/>
+      <c r="Z20" s="110"/>
+      <c r="AA20" s="110"/>
+      <c r="AB20" s="110"/>
+      <c r="AC20" s="110"/>
+      <c r="AD20" s="110"/>
+      <c r="AE20" s="110"/>
+      <c r="AF20" s="110"/>
+      <c r="AG20" s="110"/>
+      <c r="AH20" s="110"/>
+      <c r="AI20" s="110"/>
+      <c r="AJ20" s="110"/>
+      <c r="AK20" s="110"/>
+      <c r="AL20" s="110"/>
+      <c r="AM20" s="110"/>
+      <c r="AN20" s="110"/>
+      <c r="AO20" s="110"/>
+      <c r="AP20" s="110"/>
+      <c r="AQ20" s="110"/>
+      <c r="AR20" s="110"/>
+      <c r="AS20" s="110"/>
+      <c r="AT20" s="110"/>
+      <c r="AU20" s="110"/>
+      <c r="AV20" s="110"/>
+      <c r="AW20" s="110"/>
+      <c r="AX20" s="110"/>
+      <c r="AY20" s="110"/>
+      <c r="AZ20" s="110"/>
+      <c r="BA20" s="110"/>
+      <c r="BB20" s="110"/>
+      <c r="BC20" s="110"/>
+      <c r="BD20" s="110"/>
+      <c r="BE20" s="110"/>
+      <c r="BF20" s="110"/>
+      <c r="BG20" s="110"/>
+      <c r="BH20" s="110"/>
+      <c r="BI20" s="110"/>
+      <c r="BJ20" s="110"/>
     </row>
     <row r="21" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="89">
         <v>100000000</v>
       </c>
       <c r="B21" s="58" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="26">
         <v>18.079999999999998</v>
       </c>
       <c r="D21" s="26">
         <v>18.64</v>
       </c>
       <c r="E21" s="26">
         <v>17.71</v>
       </c>
       <c r="F21" s="26">
         <v>17.760000000000002</v>
       </c>
       <c r="G21" s="26">
         <v>17.920000000000002</v>
       </c>
       <c r="H21" s="26">
         <v>18.23</v>
@@ -10561,50 +10744,56 @@
       </c>
       <c r="AW21" s="20">
         <v>14.23</v>
       </c>
       <c r="AX21" s="21">
         <v>14.22</v>
       </c>
       <c r="AY21" s="20">
         <v>11.85</v>
       </c>
       <c r="AZ21" s="20">
         <v>12.29</v>
       </c>
       <c r="BA21" s="20">
         <v>13.08</v>
       </c>
       <c r="BB21" s="20">
         <v>13.37</v>
       </c>
       <c r="BC21" s="20">
         <v>13.15</v>
       </c>
       <c r="BD21" s="20">
         <v>13.4</v>
       </c>
+      <c r="BE21" s="20">
+        <v>13.33</v>
+      </c>
+      <c r="BF21" s="20">
+        <v>13.33</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="80" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="60" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="20">
         <v>17.53</v>
       </c>
       <c r="D22" s="20">
         <v>17.79</v>
       </c>
       <c r="E22" s="20">
         <v>16.850000000000001</v>
       </c>
       <c r="F22" s="20">
         <v>16.829999999999998</v>
       </c>
       <c r="G22" s="20">
         <v>17.079999999999998</v>
       </c>
       <c r="H22" s="20">
         <v>17.43</v>
@@ -10731,50 +10920,56 @@
       </c>
       <c r="AW22" s="20">
         <v>13.94</v>
       </c>
       <c r="AX22" s="21">
         <v>14</v>
       </c>
       <c r="AY22" s="20">
         <v>11.19</v>
       </c>
       <c r="AZ22" s="20">
         <v>11.83</v>
       </c>
       <c r="BA22" s="20">
         <v>12.63</v>
       </c>
       <c r="BB22" s="20">
         <v>12.98</v>
       </c>
       <c r="BC22" s="20">
         <v>12.88</v>
       </c>
       <c r="BD22" s="20">
         <v>13.17</v>
       </c>
+      <c r="BE22" s="20">
+        <v>13.08</v>
+      </c>
+      <c r="BF22" s="20">
+        <v>13.09</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="80" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="60" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="20">
         <v>25.33</v>
       </c>
       <c r="D23" s="20">
         <v>20.329999999999998</v>
       </c>
       <c r="E23" s="20">
         <v>18.2</v>
       </c>
       <c r="F23" s="20">
         <v>16.53</v>
       </c>
       <c r="G23" s="20">
         <v>18.02</v>
       </c>
       <c r="H23" s="20">
         <v>17.41</v>
@@ -10901,50 +11096,56 @@
       </c>
       <c r="AW23" s="20">
         <v>11.65</v>
       </c>
       <c r="AX23" s="21">
         <v>11.26</v>
       </c>
       <c r="AY23" s="20">
         <v>10.94</v>
       </c>
       <c r="AZ23" s="20">
         <v>9.4499999999999993</v>
       </c>
       <c r="BA23" s="20">
         <v>9.1300000000000008</v>
       </c>
       <c r="BB23" s="20">
         <v>12.7</v>
       </c>
       <c r="BC23" s="20">
         <v>12.06</v>
       </c>
       <c r="BD23" s="20">
         <v>12.75</v>
       </c>
+      <c r="BE23" s="20">
+        <v>12.68</v>
+      </c>
+      <c r="BF23" s="20">
+        <v>12.46</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="80" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="60" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="20">
         <v>20.43</v>
       </c>
       <c r="D24" s="20">
         <v>24.47</v>
       </c>
       <c r="E24" s="20">
         <v>23.88</v>
       </c>
       <c r="F24" s="20">
         <v>25.26</v>
       </c>
       <c r="G24" s="20">
         <v>24.08</v>
       </c>
       <c r="H24" s="20">
         <v>24.73</v>
@@ -11071,50 +11272,56 @@
       </c>
       <c r="AW24" s="20">
         <v>17.82</v>
       </c>
       <c r="AX24" s="21">
         <v>17.37</v>
       </c>
       <c r="AY24" s="20">
         <v>16.489999999999998</v>
       </c>
       <c r="AZ24" s="20">
         <v>16.649999999999999</v>
       </c>
       <c r="BA24" s="20">
         <v>17.670000000000002</v>
       </c>
       <c r="BB24" s="20">
         <v>16.95</v>
       </c>
       <c r="BC24" s="20">
         <v>16.11</v>
       </c>
       <c r="BD24" s="20">
         <v>15.92</v>
       </c>
+      <c r="BE24" s="20">
+        <v>16.079999999999998</v>
+      </c>
+      <c r="BF24" s="20">
+        <v>16.149999999999999</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="80" t="s">
         <v>93</v>
       </c>
       <c r="B25" s="60" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="20" t="s">
         <v>29</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>29</v>
       </c>
       <c r="F25" s="20" t="s">
         <v>29</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>29</v>
       </c>
       <c r="H25" s="20" t="s">
         <v>29</v>
@@ -11241,50 +11448,56 @@
       </c>
       <c r="AW25" s="20">
         <v>9.0299999999999994</v>
       </c>
       <c r="AX25" s="21">
         <v>9.16</v>
       </c>
       <c r="AY25" s="20" t="s">
         <v>29</v>
       </c>
       <c r="AZ25" s="20">
         <v>1.89</v>
       </c>
       <c r="BA25" s="20">
         <v>8.6</v>
       </c>
       <c r="BB25" s="20">
         <v>9.18</v>
       </c>
       <c r="BC25" s="20">
         <v>8.0399999999999991</v>
       </c>
       <c r="BD25" s="20">
         <v>7.94</v>
       </c>
+      <c r="BE25" s="20">
+        <v>8.89</v>
+      </c>
+      <c r="BF25" s="20">
+        <v>8.68</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="80" t="s">
         <v>94</v>
       </c>
       <c r="B26" s="60" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="20">
         <v>16.920000000000002</v>
       </c>
       <c r="D26" s="20">
         <v>16.190000000000001</v>
       </c>
       <c r="E26" s="20">
         <v>17.63</v>
       </c>
       <c r="F26" s="20">
         <v>15.27</v>
       </c>
       <c r="G26" s="20">
         <v>17.420000000000002</v>
       </c>
       <c r="H26" s="20">
         <v>15.5</v>
@@ -11411,116 +11624,122 @@
       </c>
       <c r="AW26" s="20">
         <v>12.07</v>
       </c>
       <c r="AX26" s="21">
         <v>12.04</v>
       </c>
       <c r="AY26" s="20">
         <v>24.3</v>
       </c>
       <c r="AZ26" s="20">
         <v>17.93</v>
       </c>
       <c r="BA26" s="20">
         <v>15.29</v>
       </c>
       <c r="BB26" s="20">
         <v>13.58</v>
       </c>
       <c r="BC26" s="20">
         <v>12.11</v>
       </c>
       <c r="BD26" s="20">
         <v>12.89</v>
       </c>
+      <c r="BE26" s="20">
+        <v>12.19</v>
+      </c>
+      <c r="BF26" s="20">
+        <v>11.17</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="67" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="80"/>
-      <c r="B27" s="106" t="s">
+      <c r="B27" s="110" t="s">
         <v>2</v>
       </c>
-      <c r="C27" s="106"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="106"/>
+      <c r="C27" s="110"/>
+      <c r="D27" s="110"/>
+      <c r="E27" s="110"/>
+      <c r="F27" s="110"/>
+      <c r="G27" s="110"/>
+      <c r="H27" s="110"/>
+      <c r="I27" s="110"/>
+      <c r="J27" s="110"/>
+      <c r="K27" s="110"/>
+      <c r="L27" s="110"/>
+      <c r="M27" s="110"/>
+      <c r="N27" s="110"/>
+      <c r="O27" s="110"/>
+      <c r="P27" s="110"/>
+      <c r="Q27" s="110"/>
+      <c r="R27" s="110"/>
+      <c r="S27" s="110"/>
+      <c r="T27" s="110"/>
+      <c r="U27" s="110"/>
+      <c r="V27" s="110"/>
+      <c r="W27" s="110"/>
+      <c r="X27" s="110"/>
+      <c r="Y27" s="110"/>
+      <c r="Z27" s="110"/>
+      <c r="AA27" s="110"/>
+      <c r="AB27" s="110"/>
+      <c r="AC27" s="110"/>
+      <c r="AD27" s="110"/>
+      <c r="AE27" s="110"/>
+      <c r="AF27" s="110"/>
+      <c r="AG27" s="110"/>
+      <c r="AH27" s="110"/>
+      <c r="AI27" s="110"/>
+      <c r="AJ27" s="110"/>
+      <c r="AK27" s="110"/>
+      <c r="AL27" s="110"/>
+      <c r="AM27" s="110"/>
+      <c r="AN27" s="110"/>
+      <c r="AO27" s="110"/>
+      <c r="AP27" s="110"/>
+      <c r="AQ27" s="110"/>
+      <c r="AR27" s="110"/>
+      <c r="AS27" s="110"/>
+      <c r="AT27" s="110"/>
+      <c r="AU27" s="110"/>
+      <c r="AV27" s="110"/>
+      <c r="AW27" s="110"/>
+      <c r="AX27" s="110"/>
+      <c r="AY27" s="110"/>
+      <c r="AZ27" s="110"/>
+      <c r="BA27" s="110"/>
+      <c r="BB27" s="110"/>
+      <c r="BC27" s="110"/>
+      <c r="BD27" s="110"/>
+      <c r="BE27" s="110"/>
+      <c r="BF27" s="110"/>
+      <c r="BG27" s="110"/>
+      <c r="BH27" s="110"/>
+      <c r="BI27" s="110"/>
+      <c r="BJ27" s="110"/>
     </row>
     <row r="28" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="90">
         <v>100000000</v>
       </c>
       <c r="B28" s="58" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="26">
         <v>14.63</v>
       </c>
       <c r="D28" s="26">
         <v>15.44</v>
       </c>
       <c r="E28" s="26">
         <v>15.82</v>
       </c>
       <c r="F28" s="26">
         <v>15.52</v>
       </c>
       <c r="G28" s="26">
         <v>15.42</v>
       </c>
       <c r="H28" s="26">
         <v>15.69</v>
@@ -11647,50 +11866,56 @@
       </c>
       <c r="AW28" s="20">
         <v>12.43</v>
       </c>
       <c r="AX28" s="21">
         <v>12.37</v>
       </c>
       <c r="AY28" s="20">
         <v>11.71</v>
       </c>
       <c r="AZ28" s="20">
         <v>11.11</v>
       </c>
       <c r="BA28" s="20">
         <v>10.95</v>
       </c>
       <c r="BB28" s="20">
         <v>11</v>
       </c>
       <c r="BC28" s="20">
         <v>10.95</v>
       </c>
       <c r="BD28" s="20">
         <v>11.03</v>
       </c>
+      <c r="BE28" s="20">
+        <v>11.07</v>
+      </c>
+      <c r="BF28" s="20">
+        <v>10.99</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="44" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="60" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="20">
         <v>11.44</v>
       </c>
       <c r="D29" s="20">
         <v>13.08</v>
       </c>
       <c r="E29" s="20">
         <v>13.96</v>
       </c>
       <c r="F29" s="20">
         <v>13.25</v>
       </c>
       <c r="G29" s="20">
         <v>13.45</v>
       </c>
       <c r="H29" s="27">
         <v>14.34</v>
@@ -11817,50 +12042,56 @@
       </c>
       <c r="AW29" s="47" t="s">
         <v>29</v>
       </c>
       <c r="AX29" s="49" t="s">
         <v>29</v>
       </c>
       <c r="AY29" s="73" t="s">
         <v>29</v>
       </c>
       <c r="AZ29" s="73" t="s">
         <v>29</v>
       </c>
       <c r="BA29" s="73" t="s">
         <v>29</v>
       </c>
       <c r="BB29" s="73" t="s">
         <v>29</v>
       </c>
       <c r="BC29" s="73" t="s">
         <v>29</v>
       </c>
       <c r="BD29" s="73" t="s">
         <v>29</v>
       </c>
+      <c r="BE29" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="BF29" s="73" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="44" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="60" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="20">
         <v>14.93</v>
       </c>
       <c r="D30" s="20">
         <v>16.940000000000001</v>
       </c>
       <c r="E30" s="20">
         <v>15.48</v>
       </c>
       <c r="F30" s="20">
         <v>14.19</v>
       </c>
       <c r="G30" s="20">
         <v>15.01</v>
       </c>
       <c r="H30" s="27">
         <v>15.51</v>
@@ -11987,50 +12218,56 @@
       </c>
       <c r="AW30" s="27">
         <v>12.97</v>
       </c>
       <c r="AX30" s="21">
         <v>12.68</v>
       </c>
       <c r="AY30" s="74">
         <v>16.38</v>
       </c>
       <c r="AZ30" s="27">
         <v>14.42</v>
       </c>
       <c r="BA30" s="27">
         <v>12.27</v>
       </c>
       <c r="BB30" s="27">
         <v>11.27</v>
       </c>
       <c r="BC30" s="27">
         <v>10.62</v>
       </c>
       <c r="BD30" s="27">
         <v>10.23</v>
       </c>
+      <c r="BE30" s="27">
+        <v>10.86</v>
+      </c>
+      <c r="BF30" s="27">
+        <v>10.77</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="44" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="60" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="20">
         <v>17.63</v>
       </c>
       <c r="D31" s="20">
         <v>21</v>
       </c>
       <c r="E31" s="20">
         <v>22.01</v>
       </c>
       <c r="F31" s="20">
         <v>21.27</v>
       </c>
       <c r="G31" s="20">
         <v>20.190000000000001</v>
       </c>
       <c r="H31" s="27">
         <v>19.88</v>
@@ -12157,50 +12394,56 @@
       </c>
       <c r="AW31" s="27">
         <v>15.97</v>
       </c>
       <c r="AX31" s="21">
         <v>15.9</v>
       </c>
       <c r="AY31" s="74">
         <v>17.75</v>
       </c>
       <c r="AZ31" s="27">
         <v>15.45</v>
       </c>
       <c r="BA31" s="27">
         <v>15.97</v>
       </c>
       <c r="BB31" s="27">
         <v>13.89</v>
       </c>
       <c r="BC31" s="27">
         <v>13.74</v>
       </c>
       <c r="BD31" s="27">
         <v>14.28</v>
       </c>
+      <c r="BE31" s="27">
+        <v>14.04</v>
+      </c>
+      <c r="BF31" s="27">
+        <v>14.38</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="44" t="s">
         <v>90</v>
       </c>
       <c r="B32" s="60" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="20">
         <v>11.53</v>
       </c>
       <c r="D32" s="20">
         <v>14.63</v>
       </c>
       <c r="E32" s="20">
         <v>15.1</v>
       </c>
       <c r="F32" s="20">
         <v>16.079999999999998</v>
       </c>
       <c r="G32" s="20">
         <v>15.17</v>
       </c>
       <c r="H32" s="27">
         <v>15.57</v>
@@ -12327,50 +12570,56 @@
       </c>
       <c r="AW32" s="27">
         <v>12.01</v>
       </c>
       <c r="AX32" s="21">
         <v>11.94</v>
       </c>
       <c r="AY32" s="74">
         <v>12.17</v>
       </c>
       <c r="AZ32" s="27">
         <v>10.43</v>
       </c>
       <c r="BA32" s="27">
         <v>11.97</v>
       </c>
       <c r="BB32" s="27">
         <v>12.39</v>
       </c>
       <c r="BC32" s="27">
         <v>11.86</v>
       </c>
       <c r="BD32" s="27">
         <v>12.65</v>
       </c>
+      <c r="BE32" s="27">
+        <v>12.44</v>
+      </c>
+      <c r="BF32" s="27">
+        <v>12.21</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="44" t="s">
         <v>91</v>
       </c>
       <c r="B33" s="60" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="20">
         <v>11.02</v>
       </c>
       <c r="D33" s="20">
         <v>13.27</v>
       </c>
       <c r="E33" s="20">
         <v>13.51</v>
       </c>
       <c r="F33" s="20">
         <v>13</v>
       </c>
       <c r="G33" s="20">
         <v>12.46</v>
       </c>
       <c r="H33" s="27">
         <v>12.84</v>
@@ -12497,50 +12746,56 @@
       </c>
       <c r="AW33" s="27">
         <v>11.44</v>
       </c>
       <c r="AX33" s="21">
         <v>11.23</v>
       </c>
       <c r="AY33" s="74">
         <v>8.5399999999999991</v>
       </c>
       <c r="AZ33" s="27">
         <v>8.6300000000000008</v>
       </c>
       <c r="BA33" s="27">
         <v>8.36</v>
       </c>
       <c r="BB33" s="27">
         <v>8.49</v>
       </c>
       <c r="BC33" s="27">
         <v>7.65</v>
       </c>
       <c r="BD33" s="27">
         <v>7.96</v>
       </c>
+      <c r="BE33" s="27">
+        <v>8.15</v>
+      </c>
+      <c r="BF33" s="27">
+        <v>8.94</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="44" t="s">
         <v>92</v>
       </c>
       <c r="B34" s="60" t="s">
         <v>39</v>
       </c>
       <c r="C34" s="20">
         <v>15.34</v>
       </c>
       <c r="D34" s="20">
         <v>12.66</v>
       </c>
       <c r="E34" s="20">
         <v>12.6</v>
       </c>
       <c r="F34" s="20">
         <v>11.53</v>
       </c>
       <c r="G34" s="20">
         <v>11.91</v>
       </c>
       <c r="H34" s="27">
         <v>12.22</v>
@@ -12667,50 +12922,56 @@
       </c>
       <c r="AW34" s="27">
         <v>9.67</v>
       </c>
       <c r="AX34" s="21">
         <v>9.76</v>
       </c>
       <c r="AY34" s="74">
         <v>4.92</v>
       </c>
       <c r="AZ34" s="27">
         <v>7.15</v>
       </c>
       <c r="BA34" s="27">
         <v>7.02</v>
       </c>
       <c r="BB34" s="27">
         <v>7.5</v>
       </c>
       <c r="BC34" s="27">
         <v>7.91</v>
       </c>
       <c r="BD34" s="27">
         <v>7.96</v>
       </c>
+      <c r="BE34" s="27">
+        <v>7.8</v>
+      </c>
+      <c r="BF34" s="27">
+        <v>7.62</v>
+      </c>
     </row>
     <row r="35" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="44" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="60" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>29</v>
       </c>
       <c r="D35" s="20" t="s">
         <v>29</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>29</v>
       </c>
       <c r="F35" s="20" t="s">
         <v>29</v>
       </c>
       <c r="G35" s="20" t="s">
         <v>29</v>
       </c>
       <c r="H35" s="20" t="s">
         <v>29</v>
@@ -12837,50 +13098,56 @@
       </c>
       <c r="AW35" s="27">
         <v>8.44</v>
       </c>
       <c r="AX35" s="21">
         <v>8.4</v>
       </c>
       <c r="AY35" s="74">
         <v>10.41</v>
       </c>
       <c r="AZ35" s="27">
         <v>8.6</v>
       </c>
       <c r="BA35" s="27">
         <v>8.42</v>
       </c>
       <c r="BB35" s="27">
         <v>9.2100000000000009</v>
       </c>
       <c r="BC35" s="27">
         <v>8.6999999999999993</v>
       </c>
       <c r="BD35" s="27">
         <v>9.32</v>
       </c>
+      <c r="BE35" s="27">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="BF35" s="27">
+        <v>8.76</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="44" t="s">
         <v>94</v>
       </c>
       <c r="B36" s="60" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="20">
         <v>18.02</v>
       </c>
       <c r="D36" s="20">
         <v>15.55</v>
       </c>
       <c r="E36" s="20">
         <v>17.07</v>
       </c>
       <c r="F36" s="20">
         <v>17.04</v>
       </c>
       <c r="G36" s="20">
         <v>17.059999999999999</v>
       </c>
       <c r="H36" s="27">
         <v>17.29</v>
@@ -13007,50 +13274,56 @@
       </c>
       <c r="AW36" s="27">
         <v>12.86</v>
       </c>
       <c r="AX36" s="21">
         <v>12.74</v>
       </c>
       <c r="AY36" s="74">
         <v>13.29</v>
       </c>
       <c r="AZ36" s="27">
         <v>11.21</v>
       </c>
       <c r="BA36" s="27">
         <v>10.84</v>
       </c>
       <c r="BB36" s="27">
         <v>11.12</v>
       </c>
       <c r="BC36" s="27">
         <v>11.83</v>
       </c>
       <c r="BD36" s="27">
         <v>11.35</v>
       </c>
+      <c r="BE36" s="27">
+        <v>11.59</v>
+      </c>
+      <c r="BF36" s="27">
+        <v>11.56</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="44" t="s">
         <v>95</v>
       </c>
       <c r="B37" s="60" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="20">
         <v>16.13</v>
       </c>
       <c r="D37" s="20">
         <v>16.03</v>
       </c>
       <c r="E37" s="20">
         <v>17.04</v>
       </c>
       <c r="F37" s="20">
         <v>17.010000000000002</v>
       </c>
       <c r="G37" s="20">
         <v>17.2</v>
       </c>
       <c r="H37" s="27">
         <v>16.989999999999998</v>
@@ -13177,50 +13450,56 @@
       </c>
       <c r="AW37" s="27">
         <v>13.88</v>
       </c>
       <c r="AX37" s="21">
         <v>14.11</v>
       </c>
       <c r="AY37" s="74">
         <v>10.53</v>
       </c>
       <c r="AZ37" s="27">
         <v>10.44</v>
       </c>
       <c r="BA37" s="27">
         <v>9.1300000000000008</v>
       </c>
       <c r="BB37" s="27">
         <v>10</v>
       </c>
       <c r="BC37" s="27">
         <v>10.3</v>
       </c>
       <c r="BD37" s="27">
         <v>10.06</v>
       </c>
+      <c r="BE37" s="27">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="BF37" s="27">
+        <v>10.41</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="44" t="s">
         <v>96</v>
       </c>
       <c r="B38" s="60" t="s">
         <v>47</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="20" t="s">
         <v>29</v>
       </c>
       <c r="E38" s="20" t="s">
         <v>29</v>
       </c>
       <c r="F38" s="20" t="s">
         <v>29</v>
       </c>
       <c r="G38" s="20" t="s">
         <v>29</v>
       </c>
       <c r="H38" s="20" t="s">
         <v>29</v>
@@ -13347,50 +13626,56 @@
       </c>
       <c r="AW38" s="27">
         <v>15.33</v>
       </c>
       <c r="AX38" s="21">
         <v>14.97</v>
       </c>
       <c r="AY38" s="74">
         <v>13.47</v>
       </c>
       <c r="AZ38" s="27">
         <v>14.05</v>
       </c>
       <c r="BA38" s="27">
         <v>14.45</v>
       </c>
       <c r="BB38" s="27">
         <v>15.18</v>
       </c>
       <c r="BC38" s="27">
         <v>14.41</v>
       </c>
       <c r="BD38" s="27">
         <v>14.14</v>
       </c>
+      <c r="BE38" s="27">
+        <v>14.74</v>
+      </c>
+      <c r="BF38" s="27">
+        <v>14.26</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>97</v>
       </c>
       <c r="B39" s="62" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="23">
         <v>14.41</v>
       </c>
       <c r="D39" s="23">
         <v>15.58</v>
       </c>
       <c r="E39" s="23">
         <v>16.18</v>
       </c>
       <c r="F39" s="23">
         <v>16.12</v>
       </c>
       <c r="G39" s="23">
         <v>16.100000000000001</v>
       </c>
       <c r="H39" s="23">
         <v>16.36</v>
@@ -13517,66 +13802,72 @@
       </c>
       <c r="AW39" s="23">
         <v>12.48</v>
       </c>
       <c r="AX39" s="72">
         <v>12.55</v>
       </c>
       <c r="AY39" s="75">
         <v>12.59</v>
       </c>
       <c r="AZ39" s="23">
         <v>11.89</v>
       </c>
       <c r="BA39" s="23">
         <v>11.34</v>
       </c>
       <c r="BB39" s="23">
         <v>11</v>
       </c>
       <c r="BC39" s="23">
         <v>11.45</v>
       </c>
       <c r="BD39" s="23">
         <v>11.45</v>
       </c>
-      <c r="BE39" s="2"/>
-      <c r="BF39" s="2"/>
+      <c r="BE39" s="23">
+        <v>11.32</v>
+      </c>
+      <c r="BF39" s="23">
+        <v>11.04</v>
+      </c>
       <c r="BG39" s="2"/>
       <c r="BH39" s="2"/>
       <c r="BI39" s="2"/>
       <c r="BJ39" s="2"/>
     </row>
     <row r="40" spans="1:62" s="67" customFormat="1" ht="15" customHeight="1">
       <c r="A40" s="81" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="81"/>
       <c r="C40" s="80"/>
       <c r="D40" s="80"/>
       <c r="AA40" s="44"/>
       <c r="BD40" s="78"/>
+      <c r="BE40" s="102"/>
+      <c r="BF40" s="102"/>
     </row>
     <row r="41" spans="1:62">
       <c r="B41" s="67"/>
     </row>
     <row r="42" spans="1:62">
       <c r="B42" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="BH3:BJ3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="B6:BJ6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
@@ -13666,210 +13957,210 @@
       <c r="AE1" s="64"/>
       <c r="AF1" s="64"/>
       <c r="AG1" s="64"/>
       <c r="AH1" s="64"/>
       <c r="AI1" s="64"/>
       <c r="AJ1" s="64"/>
       <c r="AK1" s="64"/>
       <c r="AL1" s="64"/>
       <c r="AM1" s="64"/>
       <c r="AN1" s="64"/>
       <c r="AO1" s="64"/>
       <c r="AP1" s="64"/>
       <c r="AQ1" s="64"/>
       <c r="AR1" s="64"/>
       <c r="AS1" s="64"/>
       <c r="AT1" s="64"/>
       <c r="AU1" s="64"/>
       <c r="AV1" s="64"/>
       <c r="AW1" s="64"/>
       <c r="AX1" s="64"/>
     </row>
     <row r="2" spans="1:62" s="67" customFormat="1" ht="26.25" customHeight="1">
       <c r="A2" s="88" t="s">
         <v>84</v>
       </c>
-      <c r="B2" s="104" t="s">
+      <c r="B2" s="108" t="s">
         <v>32</v>
       </c>
-      <c r="C2" s="104"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="104"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
+      <c r="L2" s="108"/>
+      <c r="M2" s="108"/>
+      <c r="N2" s="108"/>
+      <c r="O2" s="108"/>
+      <c r="P2" s="108"/>
+      <c r="Q2" s="108"/>
+      <c r="R2" s="108"/>
+      <c r="S2" s="108"/>
+      <c r="T2" s="108"/>
+      <c r="U2" s="108"/>
+      <c r="V2" s="108"/>
+      <c r="W2" s="108"/>
+      <c r="X2" s="108"/>
+      <c r="Y2" s="108"/>
+      <c r="Z2" s="108"/>
+      <c r="AA2" s="108"/>
+      <c r="AB2" s="108"/>
+      <c r="AC2" s="108"/>
+      <c r="AD2" s="108"/>
+      <c r="AE2" s="108"/>
+      <c r="AF2" s="108"/>
+      <c r="AG2" s="108"/>
+      <c r="AH2" s="108"/>
+      <c r="AI2" s="108"/>
+      <c r="AJ2" s="108"/>
+      <c r="AK2" s="108"/>
+      <c r="AL2" s="108"/>
+      <c r="AM2" s="108"/>
+      <c r="AN2" s="108"/>
+      <c r="AO2" s="108"/>
+      <c r="AP2" s="108"/>
+      <c r="AQ2" s="108"/>
+      <c r="AR2" s="108"/>
+      <c r="AS2" s="108"/>
+      <c r="AT2" s="108"/>
+      <c r="AU2" s="108"/>
+      <c r="AV2" s="108"/>
+      <c r="AW2" s="108"/>
+      <c r="AX2" s="108"/>
+      <c r="AY2" s="108"/>
+      <c r="AZ2" s="108"/>
+      <c r="BA2" s="108"/>
+      <c r="BB2" s="108"/>
+      <c r="BC2" s="108"/>
+      <c r="BD2" s="108"/>
+      <c r="BE2" s="108"/>
+      <c r="BF2" s="108"/>
+      <c r="BG2" s="108"/>
+      <c r="BH2" s="108"/>
+      <c r="BI2" s="108"/>
+      <c r="BJ2" s="108"/>
     </row>
     <row r="3" spans="1:62" s="29" customFormat="1" ht="12.75" customHeight="1">
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
       <c r="L3" s="30"/>
       <c r="M3" s="30"/>
       <c r="N3" s="3"/>
       <c r="BJ3" s="66" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:62" s="67" customFormat="1" ht="18" customHeight="1">
-      <c r="A4" s="119" t="s">
+      <c r="A4" s="123" t="s">
         <v>85</v>
       </c>
-      <c r="B4" s="109"/>
-      <c r="C4" s="118">
+      <c r="B4" s="113"/>
+      <c r="C4" s="122">
         <v>2022</v>
       </c>
-      <c r="D4" s="114"/>
-[...10 lines deleted...]
-      <c r="O4" s="111">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118"/>
+      <c r="F4" s="118"/>
+      <c r="G4" s="118"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="119"/>
+      <c r="O4" s="115">
         <v>2023</v>
       </c>
-      <c r="P4" s="112"/>
-[...10 lines deleted...]
-      <c r="AA4" s="111">
+      <c r="P4" s="116"/>
+      <c r="Q4" s="116"/>
+      <c r="R4" s="116"/>
+      <c r="S4" s="116"/>
+      <c r="T4" s="116"/>
+      <c r="U4" s="116"/>
+      <c r="V4" s="116"/>
+      <c r="W4" s="116"/>
+      <c r="X4" s="116"/>
+      <c r="Y4" s="116"/>
+      <c r="Z4" s="117"/>
+      <c r="AA4" s="115">
         <v>2024</v>
       </c>
-      <c r="AB4" s="112"/>
-[...10 lines deleted...]
-      <c r="AM4" s="111">
+      <c r="AB4" s="116"/>
+      <c r="AC4" s="116"/>
+      <c r="AD4" s="116"/>
+      <c r="AE4" s="116"/>
+      <c r="AF4" s="116"/>
+      <c r="AG4" s="116"/>
+      <c r="AH4" s="116"/>
+      <c r="AI4" s="116"/>
+      <c r="AJ4" s="116"/>
+      <c r="AK4" s="116"/>
+      <c r="AL4" s="117"/>
+      <c r="AM4" s="115">
         <v>2025</v>
       </c>
-      <c r="AN4" s="112"/>
-[...10 lines deleted...]
-      <c r="AY4" s="111">
+      <c r="AN4" s="116"/>
+      <c r="AO4" s="116"/>
+      <c r="AP4" s="116"/>
+      <c r="AQ4" s="116"/>
+      <c r="AR4" s="116"/>
+      <c r="AS4" s="116"/>
+      <c r="AT4" s="116"/>
+      <c r="AU4" s="116"/>
+      <c r="AV4" s="116"/>
+      <c r="AW4" s="116"/>
+      <c r="AX4" s="117"/>
+      <c r="AY4" s="115">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="112"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="113"/>
+      <c r="AZ4" s="116"/>
+      <c r="BA4" s="116"/>
+      <c r="BB4" s="116"/>
+      <c r="BC4" s="116"/>
+      <c r="BD4" s="116"/>
+      <c r="BE4" s="116"/>
+      <c r="BF4" s="116"/>
+      <c r="BG4" s="116"/>
+      <c r="BH4" s="116"/>
+      <c r="BI4" s="116"/>
+      <c r="BJ4" s="117"/>
     </row>
     <row r="5" spans="1:62" s="67" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A5" s="120"/>
-      <c r="B5" s="110"/>
+      <c r="A5" s="124"/>
+      <c r="B5" s="114"/>
       <c r="C5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="65" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="69" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="69" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="69" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="69" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="69" t="s">
         <v>6</v>
       </c>
       <c r="K5" s="69" t="s">
@@ -13988,134 +14279,134 @@
       </c>
       <c r="AW5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="AX5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="BA5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BB5" s="71" t="s">
         <v>11</v>
       </c>
       <c r="BC5" s="71" t="s">
         <v>3</v>
       </c>
       <c r="BD5" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="BE5" s="71" t="s">
+      <c r="BE5" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="BF5" s="71" t="s">
+      <c r="BF5" s="103" t="s">
         <v>6</v>
       </c>
       <c r="BG5" s="71" t="s">
         <v>7</v>
       </c>
       <c r="BH5" s="71" t="s">
         <v>24</v>
       </c>
       <c r="BI5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="BJ5" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="67" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="80"/>
-      <c r="B6" s="105" t="s">
+      <c r="B6" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="105"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="105"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="109"/>
+      <c r="E6" s="109"/>
+      <c r="F6" s="109"/>
+      <c r="G6" s="109"/>
+      <c r="H6" s="109"/>
+      <c r="I6" s="109"/>
+      <c r="J6" s="109"/>
+      <c r="K6" s="109"/>
+      <c r="L6" s="109"/>
+      <c r="M6" s="109"/>
+      <c r="N6" s="109"/>
+      <c r="O6" s="109"/>
+      <c r="P6" s="109"/>
+      <c r="Q6" s="109"/>
+      <c r="R6" s="109"/>
+      <c r="S6" s="109"/>
+      <c r="T6" s="109"/>
+      <c r="U6" s="109"/>
+      <c r="V6" s="109"/>
+      <c r="W6" s="109"/>
+      <c r="X6" s="109"/>
+      <c r="Y6" s="109"/>
+      <c r="Z6" s="109"/>
+      <c r="AA6" s="109"/>
+      <c r="AB6" s="109"/>
+      <c r="AC6" s="109"/>
+      <c r="AD6" s="109"/>
+      <c r="AE6" s="109"/>
+      <c r="AF6" s="109"/>
+      <c r="AG6" s="109"/>
+      <c r="AH6" s="109"/>
+      <c r="AI6" s="109"/>
+      <c r="AJ6" s="109"/>
+      <c r="AK6" s="109"/>
+      <c r="AL6" s="109"/>
+      <c r="AM6" s="109"/>
+      <c r="AN6" s="109"/>
+      <c r="AO6" s="109"/>
+      <c r="AP6" s="109"/>
+      <c r="AQ6" s="109"/>
+      <c r="AR6" s="109"/>
+      <c r="AS6" s="109"/>
+      <c r="AT6" s="109"/>
+      <c r="AU6" s="109"/>
+      <c r="AV6" s="109"/>
+      <c r="AW6" s="109"/>
+      <c r="AX6" s="109"/>
+      <c r="AY6" s="109"/>
+      <c r="AZ6" s="109"/>
+      <c r="BA6" s="109"/>
+      <c r="BB6" s="109"/>
+      <c r="BC6" s="109"/>
+      <c r="BD6" s="109"/>
+      <c r="BE6" s="109"/>
+      <c r="BF6" s="109"/>
+      <c r="BG6" s="109"/>
+      <c r="BH6" s="109"/>
+      <c r="BI6" s="109"/>
+      <c r="BJ6" s="109"/>
     </row>
     <row r="7" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="89">
         <v>100000000</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="8">
         <v>871</v>
       </c>
       <c r="D7" s="8">
         <v>843</v>
       </c>
       <c r="E7" s="8">
         <v>840</v>
       </c>
       <c r="F7" s="8">
         <v>834</v>
       </c>
       <c r="G7" s="8">
         <v>891</v>
       </c>
       <c r="H7" s="8">
         <v>939</v>
@@ -14245,50 +14536,53 @@
       </c>
       <c r="AX7" s="15">
         <v>674</v>
       </c>
       <c r="AY7" s="14">
         <v>594</v>
       </c>
       <c r="AZ7" s="14">
         <v>542</v>
       </c>
       <c r="BA7" s="14">
         <v>661</v>
       </c>
       <c r="BB7" s="14">
         <v>639</v>
       </c>
       <c r="BC7" s="8">
         <v>592</v>
       </c>
       <c r="BD7" s="14">
         <v>655</v>
       </c>
       <c r="BE7" s="8">
         <v>618</v>
       </c>
+      <c r="BF7" s="8">
+        <v>613</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="80" t="s">
         <v>86</v>
       </c>
       <c r="B8" s="59" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>29</v>
@@ -14418,50 +14712,53 @@
       </c>
       <c r="AX8" s="15">
         <v>391</v>
       </c>
       <c r="AY8" s="14">
         <v>300</v>
       </c>
       <c r="AZ8" s="14">
         <v>303</v>
       </c>
       <c r="BA8" s="14">
         <v>379</v>
       </c>
       <c r="BB8" s="14">
         <v>365</v>
       </c>
       <c r="BC8" s="8">
         <v>336</v>
       </c>
       <c r="BD8" s="14">
         <v>379</v>
       </c>
       <c r="BE8" s="8">
         <v>334</v>
       </c>
+      <c r="BF8" s="8">
+        <v>354</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="80" t="s">
         <v>87</v>
       </c>
       <c r="B9" s="60" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>29</v>
@@ -14591,50 +14888,53 @@
       </c>
       <c r="AX9" s="15">
         <v>6</v>
       </c>
       <c r="AY9" s="14">
         <v>9</v>
       </c>
       <c r="AZ9" s="14">
         <v>6</v>
       </c>
       <c r="BA9" s="14">
         <v>7</v>
       </c>
       <c r="BB9" s="14">
         <v>19</v>
       </c>
       <c r="BC9" s="8">
         <v>8</v>
       </c>
       <c r="BD9" s="14">
         <v>13</v>
       </c>
       <c r="BE9" s="8">
         <v>10</v>
       </c>
+      <c r="BF9" s="8">
+        <v>9</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="80" t="s">
         <v>88</v>
       </c>
       <c r="B10" s="59" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="8" t="s">
         <v>29</v>
@@ -14764,50 +15064,53 @@
       </c>
       <c r="AX10" s="15">
         <v>11</v>
       </c>
       <c r="AY10" s="14">
         <v>18</v>
       </c>
       <c r="AZ10" s="14">
         <v>12</v>
       </c>
       <c r="BA10" s="14">
         <v>9</v>
       </c>
       <c r="BB10" s="14">
         <v>9</v>
       </c>
       <c r="BC10" s="8">
         <v>9</v>
       </c>
       <c r="BD10" s="14">
         <v>9</v>
       </c>
       <c r="BE10" s="8">
         <v>16</v>
       </c>
+      <c r="BF10" s="8">
+        <v>11</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="80" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="59" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H11" s="8" t="s">
         <v>29</v>
@@ -14937,50 +15240,53 @@
       </c>
       <c r="AX11" s="15">
         <v>24</v>
       </c>
       <c r="AY11" s="14">
         <v>27</v>
       </c>
       <c r="AZ11" s="14">
         <v>18</v>
       </c>
       <c r="BA11" s="14">
         <v>26</v>
       </c>
       <c r="BB11" s="14">
         <v>11</v>
       </c>
       <c r="BC11" s="8">
         <v>20</v>
       </c>
       <c r="BD11" s="14">
         <v>25</v>
       </c>
       <c r="BE11" s="8">
         <v>19</v>
       </c>
+      <c r="BF11" s="8">
+        <v>25</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="80" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="59" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G12" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H12" s="8" t="s">
         <v>29</v>
@@ -15110,50 +15416,53 @@
       </c>
       <c r="AX12" s="15">
         <v>65</v>
       </c>
       <c r="AY12" s="14">
         <v>78</v>
       </c>
       <c r="AZ12" s="14">
         <v>65</v>
       </c>
       <c r="BA12" s="14">
         <v>93</v>
       </c>
       <c r="BB12" s="14">
         <v>72</v>
       </c>
       <c r="BC12" s="8">
         <v>62</v>
       </c>
       <c r="BD12" s="14">
         <v>78</v>
       </c>
       <c r="BE12" s="8">
         <v>77</v>
       </c>
+      <c r="BF12" s="8">
+        <v>74</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="80" t="s">
         <v>91</v>
       </c>
       <c r="B13" s="59" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>29</v>
@@ -15283,50 +15592,53 @@
       </c>
       <c r="AX13" s="15">
         <v>13</v>
       </c>
       <c r="AY13" s="14">
         <v>12</v>
       </c>
       <c r="AZ13" s="14">
         <v>11</v>
       </c>
       <c r="BA13" s="14">
         <v>11</v>
       </c>
       <c r="BB13" s="14">
         <v>12</v>
       </c>
       <c r="BC13" s="8">
         <v>6</v>
       </c>
       <c r="BD13" s="14">
         <v>13</v>
       </c>
       <c r="BE13" s="8">
         <v>13</v>
       </c>
+      <c r="BF13" s="8">
+        <v>20</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="80" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="59" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="8" t="s">
         <v>29</v>
@@ -15456,50 +15768,53 @@
       </c>
       <c r="AX14" s="15">
         <v>29</v>
       </c>
       <c r="AY14" s="14">
         <v>13</v>
       </c>
       <c r="AZ14" s="14">
         <v>23</v>
       </c>
       <c r="BA14" s="14">
         <v>18</v>
       </c>
       <c r="BB14" s="14">
         <v>23</v>
       </c>
       <c r="BC14" s="8">
         <v>25</v>
       </c>
       <c r="BD14" s="14">
         <v>21</v>
       </c>
       <c r="BE14" s="8">
         <v>18</v>
       </c>
+      <c r="BF14" s="8">
+        <v>17</v>
+      </c>
     </row>
     <row r="15" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="80" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="59" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="35" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="35" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="33" t="s">
         <v>29</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>29</v>
@@ -15629,50 +15944,53 @@
       </c>
       <c r="AX15" s="15">
         <v>14</v>
       </c>
       <c r="AY15" s="14">
         <v>14</v>
       </c>
       <c r="AZ15" s="14">
         <v>9</v>
       </c>
       <c r="BA15" s="14">
         <v>17</v>
       </c>
       <c r="BB15" s="14">
         <v>18</v>
       </c>
       <c r="BC15" s="8">
         <v>10</v>
       </c>
       <c r="BD15" s="14">
         <v>18</v>
       </c>
       <c r="BE15" s="8">
         <v>14</v>
       </c>
+      <c r="BF15" s="8">
+        <v>11</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="80" t="s">
         <v>94</v>
       </c>
       <c r="B16" s="59" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>29</v>
@@ -15802,50 +16120,53 @@
       </c>
       <c r="AX16" s="15">
         <v>33</v>
       </c>
       <c r="AY16" s="14">
         <v>42</v>
       </c>
       <c r="AZ16" s="14">
         <v>23</v>
       </c>
       <c r="BA16" s="14">
         <v>28</v>
       </c>
       <c r="BB16" s="14">
         <v>30</v>
       </c>
       <c r="BC16" s="8">
         <v>36</v>
       </c>
       <c r="BD16" s="14">
         <v>27</v>
       </c>
       <c r="BE16" s="8">
         <v>33</v>
       </c>
+      <c r="BF16" s="8">
+        <v>27</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="80" t="s">
         <v>95</v>
       </c>
       <c r="B17" s="59" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H17" s="8" t="s">
         <v>29</v>
@@ -15975,50 +16296,53 @@
       </c>
       <c r="AX17" s="15">
         <v>18</v>
       </c>
       <c r="AY17" s="14">
         <v>11</v>
       </c>
       <c r="AZ17" s="14">
         <v>10</v>
       </c>
       <c r="BA17" s="14">
         <v>7</v>
       </c>
       <c r="BB17" s="14">
         <v>13</v>
       </c>
       <c r="BC17" s="8">
         <v>12</v>
       </c>
       <c r="BD17" s="14">
         <v>9</v>
       </c>
       <c r="BE17" s="8">
         <v>11</v>
       </c>
+      <c r="BF17" s="8">
+        <v>13</v>
+      </c>
     </row>
     <row r="18" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="80" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="59" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="35" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="35" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="33" t="s">
         <v>29</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>29</v>
@@ -16148,50 +16472,53 @@
       </c>
       <c r="AX18" s="15">
         <v>24</v>
       </c>
       <c r="AY18" s="14">
         <v>28</v>
       </c>
       <c r="AZ18" s="14">
         <v>28</v>
       </c>
       <c r="BA18" s="14">
         <v>32</v>
       </c>
       <c r="BB18" s="14">
         <v>35</v>
       </c>
       <c r="BC18" s="8">
         <v>24</v>
       </c>
       <c r="BD18" s="14">
         <v>26</v>
       </c>
       <c r="BE18" s="8">
         <v>38</v>
       </c>
+      <c r="BF18" s="8">
+        <v>22</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="80" t="s">
         <v>97</v>
       </c>
       <c r="B19" s="59" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G19" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H19" s="8" t="s">
         <v>29</v>
@@ -16321,116 +16648,119 @@
       </c>
       <c r="AX19" s="15">
         <v>46</v>
       </c>
       <c r="AY19" s="14">
         <v>42</v>
       </c>
       <c r="AZ19" s="14">
         <v>34</v>
       </c>
       <c r="BA19" s="14">
         <v>34</v>
       </c>
       <c r="BB19" s="14">
         <v>32</v>
       </c>
       <c r="BC19" s="8">
         <v>44</v>
       </c>
       <c r="BD19" s="14">
         <v>37</v>
       </c>
       <c r="BE19" s="8">
         <v>35</v>
       </c>
+      <c r="BF19" s="8">
+        <v>30</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="67" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="80"/>
-      <c r="B20" s="106" t="s">
+      <c r="B20" s="110" t="s">
         <v>33</v>
       </c>
-      <c r="C20" s="106"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="106"/>
+      <c r="C20" s="110"/>
+      <c r="D20" s="110"/>
+      <c r="E20" s="110"/>
+      <c r="F20" s="110"/>
+      <c r="G20" s="110"/>
+      <c r="H20" s="110"/>
+      <c r="I20" s="110"/>
+      <c r="J20" s="110"/>
+      <c r="K20" s="110"/>
+      <c r="L20" s="110"/>
+      <c r="M20" s="110"/>
+      <c r="N20" s="110"/>
+      <c r="O20" s="110"/>
+      <c r="P20" s="110"/>
+      <c r="Q20" s="110"/>
+      <c r="R20" s="110"/>
+      <c r="S20" s="110"/>
+      <c r="T20" s="110"/>
+      <c r="U20" s="110"/>
+      <c r="V20" s="110"/>
+      <c r="W20" s="110"/>
+      <c r="X20" s="110"/>
+      <c r="Y20" s="110"/>
+      <c r="Z20" s="110"/>
+      <c r="AA20" s="110"/>
+      <c r="AB20" s="110"/>
+      <c r="AC20" s="110"/>
+      <c r="AD20" s="110"/>
+      <c r="AE20" s="110"/>
+      <c r="AF20" s="110"/>
+      <c r="AG20" s="110"/>
+      <c r="AH20" s="110"/>
+      <c r="AI20" s="110"/>
+      <c r="AJ20" s="110"/>
+      <c r="AK20" s="110"/>
+      <c r="AL20" s="110"/>
+      <c r="AM20" s="110"/>
+      <c r="AN20" s="110"/>
+      <c r="AO20" s="110"/>
+      <c r="AP20" s="110"/>
+      <c r="AQ20" s="110"/>
+      <c r="AR20" s="110"/>
+      <c r="AS20" s="110"/>
+      <c r="AT20" s="110"/>
+      <c r="AU20" s="110"/>
+      <c r="AV20" s="110"/>
+      <c r="AW20" s="110"/>
+      <c r="AX20" s="110"/>
+      <c r="AY20" s="110"/>
+      <c r="AZ20" s="110"/>
+      <c r="BA20" s="110"/>
+      <c r="BB20" s="110"/>
+      <c r="BC20" s="110"/>
+      <c r="BD20" s="110"/>
+      <c r="BE20" s="110"/>
+      <c r="BF20" s="110"/>
+      <c r="BG20" s="110"/>
+      <c r="BH20" s="110"/>
+      <c r="BI20" s="110"/>
+      <c r="BJ20" s="110"/>
     </row>
     <row r="21" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="89">
         <v>100000000</v>
       </c>
       <c r="B21" s="58" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="36">
         <v>424</v>
       </c>
       <c r="D21" s="36">
         <v>434</v>
       </c>
       <c r="E21" s="36">
         <v>436</v>
       </c>
       <c r="F21" s="36">
         <v>456</v>
       </c>
       <c r="G21" s="36">
         <v>438</v>
       </c>
       <c r="H21" s="36">
         <v>468</v>
@@ -16560,50 +16890,53 @@
       </c>
       <c r="AX21" s="15">
         <v>336</v>
       </c>
       <c r="AY21" s="14">
         <v>322</v>
       </c>
       <c r="AZ21" s="14">
         <v>286</v>
       </c>
       <c r="BA21" s="14">
         <v>352</v>
       </c>
       <c r="BB21" s="14">
         <v>317</v>
       </c>
       <c r="BC21" s="8">
         <v>307</v>
       </c>
       <c r="BD21" s="14">
         <v>321</v>
       </c>
       <c r="BE21" s="14">
         <v>311</v>
       </c>
+      <c r="BF21" s="8">
+        <v>311</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="80" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="59" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="38" t="s">
         <v>29</v>
       </c>
       <c r="F22" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G22" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H22" s="38" t="s">
         <v>29</v>
@@ -16733,50 +17066,53 @@
       </c>
       <c r="AX22" s="15">
         <v>190</v>
       </c>
       <c r="AY22" s="14">
         <v>162</v>
       </c>
       <c r="AZ22" s="14">
         <v>165</v>
       </c>
       <c r="BA22" s="14">
         <v>194</v>
       </c>
       <c r="BB22" s="14">
         <v>184</v>
       </c>
       <c r="BC22" s="8">
         <v>167</v>
       </c>
       <c r="BD22" s="14">
         <v>180</v>
       </c>
       <c r="BE22" s="14">
         <v>176</v>
       </c>
+      <c r="BF22" s="8">
+        <v>177</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="80" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="60" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E23" s="38" t="s">
         <v>29</v>
       </c>
       <c r="F23" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G23" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H23" s="38" t="s">
         <v>29</v>
@@ -16906,50 +17242,53 @@
       </c>
       <c r="AX23" s="15">
         <v>3</v>
       </c>
       <c r="AY23" s="14">
         <v>7</v>
       </c>
       <c r="AZ23" s="14">
         <v>4</v>
       </c>
       <c r="BA23" s="14">
         <v>6</v>
       </c>
       <c r="BB23" s="14">
         <v>9</v>
       </c>
       <c r="BC23" s="8">
         <v>4</v>
       </c>
       <c r="BD23" s="14">
         <v>6</v>
       </c>
       <c r="BE23" s="14">
         <v>3</v>
       </c>
+      <c r="BF23" s="8">
+        <v>5</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="80" t="s">
         <v>88</v>
       </c>
       <c r="B24" s="59" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E24" s="38" t="s">
         <v>29</v>
       </c>
       <c r="F24" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G24" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>29</v>
@@ -17079,50 +17418,53 @@
       </c>
       <c r="AX24" s="15">
         <v>5</v>
       </c>
       <c r="AY24" s="14">
         <v>11</v>
       </c>
       <c r="AZ24" s="14">
         <v>5</v>
       </c>
       <c r="BA24" s="14">
         <v>5</v>
       </c>
       <c r="BB24" s="14">
         <v>4</v>
       </c>
       <c r="BC24" s="8">
         <v>5</v>
       </c>
       <c r="BD24" s="14">
         <v>4</v>
       </c>
       <c r="BE24" s="14">
         <v>9</v>
       </c>
+      <c r="BF24" s="8">
+        <v>6</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="80" t="s">
         <v>89</v>
       </c>
       <c r="B25" s="59" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>29</v>
       </c>
       <c r="F25" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G25" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>29</v>
@@ -17252,50 +17594,53 @@
       </c>
       <c r="AX25" s="15">
         <v>14</v>
       </c>
       <c r="AY25" s="14">
         <v>13</v>
       </c>
       <c r="AZ25" s="14">
         <v>13</v>
       </c>
       <c r="BA25" s="14">
         <v>11</v>
       </c>
       <c r="BB25" s="14">
         <v>6</v>
       </c>
       <c r="BC25" s="8">
         <v>10</v>
       </c>
       <c r="BD25" s="14">
         <v>12</v>
       </c>
       <c r="BE25" s="14">
         <v>11</v>
       </c>
+      <c r="BF25" s="8">
+        <v>17</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="80" t="s">
         <v>90</v>
       </c>
       <c r="B26" s="59" t="s">
         <v>37</v>
       </c>
       <c r="C26" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D26" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E26" s="38" t="s">
         <v>29</v>
       </c>
       <c r="F26" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G26" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H26" s="38" t="s">
         <v>29</v>
@@ -17425,50 +17770,53 @@
       </c>
       <c r="AX26" s="15">
         <v>38</v>
       </c>
       <c r="AY26" s="14">
         <v>40</v>
       </c>
       <c r="AZ26" s="14">
         <v>32</v>
       </c>
       <c r="BA26" s="14">
         <v>59</v>
       </c>
       <c r="BB26" s="14">
         <v>36</v>
       </c>
       <c r="BC26" s="8">
         <v>38</v>
       </c>
       <c r="BD26" s="14">
         <v>38</v>
       </c>
       <c r="BE26" s="14">
         <v>34</v>
       </c>
+      <c r="BF26" s="8">
+        <v>40</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="80" t="s">
         <v>91</v>
       </c>
       <c r="B27" s="59" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>29</v>
       </c>
       <c r="F27" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G27" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H27" s="38" t="s">
         <v>29</v>
@@ -17598,50 +17946,53 @@
       </c>
       <c r="AX27" s="15">
         <v>8</v>
       </c>
       <c r="AY27" s="14">
         <v>6</v>
       </c>
       <c r="AZ27" s="14">
         <v>3</v>
       </c>
       <c r="BA27" s="14">
         <v>7</v>
       </c>
       <c r="BB27" s="14">
         <v>8</v>
       </c>
       <c r="BC27" s="8">
         <v>2</v>
       </c>
       <c r="BD27" s="14">
         <v>7</v>
       </c>
       <c r="BE27" s="14">
         <v>4</v>
       </c>
+      <c r="BF27" s="8">
+        <v>6</v>
+      </c>
     </row>
     <row r="28" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="80" t="s">
         <v>92</v>
       </c>
       <c r="B28" s="59" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D28" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E28" s="38" t="s">
         <v>29</v>
       </c>
       <c r="F28" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G28" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H28" s="38" t="s">
         <v>29</v>
@@ -17771,50 +18122,53 @@
       </c>
       <c r="AX28" s="15">
         <v>10</v>
       </c>
       <c r="AY28" s="14">
         <v>6</v>
       </c>
       <c r="AZ28" s="14">
         <v>10</v>
       </c>
       <c r="BA28" s="14">
         <v>5</v>
       </c>
       <c r="BB28" s="14">
         <v>7</v>
       </c>
       <c r="BC28" s="8">
         <v>14</v>
       </c>
       <c r="BD28" s="14">
         <v>12</v>
       </c>
       <c r="BE28" s="14">
         <v>12</v>
       </c>
+      <c r="BF28" s="8">
+        <v>7</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="80" t="s">
         <v>93</v>
       </c>
       <c r="B29" s="59" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="35" t="s">
         <v>29</v>
       </c>
       <c r="D29" s="35" t="s">
         <v>29</v>
       </c>
       <c r="E29" s="33" t="s">
         <v>29</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G29" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H29" s="8" t="s">
         <v>29</v>
@@ -17944,50 +18298,53 @@
       </c>
       <c r="AX29" s="15">
         <v>6</v>
       </c>
       <c r="AY29" s="14">
         <v>7</v>
       </c>
       <c r="AZ29" s="14">
         <v>6</v>
       </c>
       <c r="BA29" s="14">
         <v>10</v>
       </c>
       <c r="BB29" s="14">
         <v>10</v>
       </c>
       <c r="BC29" s="8">
         <v>5</v>
       </c>
       <c r="BD29" s="14">
         <v>12</v>
       </c>
       <c r="BE29" s="14">
         <v>5</v>
       </c>
+      <c r="BF29" s="8">
+        <v>7</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="80" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="59" t="s">
         <v>40</v>
       </c>
       <c r="C30" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D30" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E30" s="38" t="s">
         <v>29</v>
       </c>
       <c r="F30" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G30" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H30" s="38" t="s">
         <v>29</v>
@@ -18117,50 +18474,53 @@
       </c>
       <c r="AX30" s="15">
         <v>17</v>
       </c>
       <c r="AY30" s="14">
         <v>22</v>
       </c>
       <c r="AZ30" s="14">
         <v>13</v>
       </c>
       <c r="BA30" s="14">
         <v>14</v>
       </c>
       <c r="BB30" s="14">
         <v>13</v>
       </c>
       <c r="BC30" s="8">
         <v>19</v>
       </c>
       <c r="BD30" s="14">
         <v>10</v>
       </c>
       <c r="BE30" s="14">
         <v>14</v>
       </c>
+      <c r="BF30" s="8">
+        <v>15</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="80" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="59" t="s">
         <v>41</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D31" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E31" s="38" t="s">
         <v>29</v>
       </c>
       <c r="F31" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G31" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H31" s="38" t="s">
         <v>29</v>
@@ -18290,50 +18650,53 @@
       </c>
       <c r="AX31" s="15">
         <v>8</v>
       </c>
       <c r="AY31" s="14">
         <v>9</v>
       </c>
       <c r="AZ31" s="14">
         <v>6</v>
       </c>
       <c r="BA31" s="14">
         <v>4</v>
       </c>
       <c r="BB31" s="14">
         <v>6</v>
       </c>
       <c r="BC31" s="8">
         <v>7</v>
       </c>
       <c r="BD31" s="14">
         <v>6</v>
       </c>
       <c r="BE31" s="14">
         <v>5</v>
       </c>
+      <c r="BF31" s="8">
+        <v>3</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="80" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="59" t="s">
         <v>47</v>
       </c>
       <c r="C32" s="35" t="s">
         <v>29</v>
       </c>
       <c r="D32" s="35" t="s">
         <v>29</v>
       </c>
       <c r="E32" s="33" t="s">
         <v>29</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G32" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H32" s="8" t="s">
         <v>29</v>
@@ -18463,50 +18826,53 @@
       </c>
       <c r="AX32" s="15">
         <v>8</v>
       </c>
       <c r="AY32" s="14">
         <v>20</v>
       </c>
       <c r="AZ32" s="14">
         <v>13</v>
       </c>
       <c r="BA32" s="14">
         <v>16</v>
       </c>
       <c r="BB32" s="14">
         <v>19</v>
       </c>
       <c r="BC32" s="8">
         <v>13</v>
       </c>
       <c r="BD32" s="14">
         <v>14</v>
       </c>
       <c r="BE32" s="14">
         <v>17</v>
       </c>
+      <c r="BF32" s="8">
+        <v>12</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="80" t="s">
         <v>97</v>
       </c>
       <c r="B33" s="59" t="s">
         <v>42</v>
       </c>
       <c r="C33" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D33" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E33" s="38" t="s">
         <v>29</v>
       </c>
       <c r="F33" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G33" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H33" s="38" t="s">
         <v>29</v>
@@ -18636,116 +19002,119 @@
       </c>
       <c r="AX33" s="15">
         <v>29</v>
       </c>
       <c r="AY33" s="14">
         <v>19</v>
       </c>
       <c r="AZ33" s="14">
         <v>16</v>
       </c>
       <c r="BA33" s="14">
         <v>21</v>
       </c>
       <c r="BB33" s="14">
         <v>15</v>
       </c>
       <c r="BC33" s="8">
         <v>23</v>
       </c>
       <c r="BD33" s="14">
         <v>20</v>
       </c>
       <c r="BE33" s="14">
         <v>21</v>
       </c>
+      <c r="BF33" s="8">
+        <v>16</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="67" customFormat="1" ht="15" customHeight="1">
       <c r="A34" s="80"/>
-      <c r="B34" s="106" t="s">
+      <c r="B34" s="110" t="s">
         <v>34</v>
       </c>
-      <c r="C34" s="106"/>
-[...58 lines deleted...]
-      <c r="BJ34" s="106"/>
+      <c r="C34" s="110"/>
+      <c r="D34" s="110"/>
+      <c r="E34" s="110"/>
+      <c r="F34" s="110"/>
+      <c r="G34" s="110"/>
+      <c r="H34" s="110"/>
+      <c r="I34" s="110"/>
+      <c r="J34" s="110"/>
+      <c r="K34" s="110"/>
+      <c r="L34" s="110"/>
+      <c r="M34" s="110"/>
+      <c r="N34" s="110"/>
+      <c r="O34" s="110"/>
+      <c r="P34" s="110"/>
+      <c r="Q34" s="110"/>
+      <c r="R34" s="110"/>
+      <c r="S34" s="110"/>
+      <c r="T34" s="110"/>
+      <c r="U34" s="110"/>
+      <c r="V34" s="110"/>
+      <c r="W34" s="110"/>
+      <c r="X34" s="110"/>
+      <c r="Y34" s="110"/>
+      <c r="Z34" s="110"/>
+      <c r="AA34" s="110"/>
+      <c r="AB34" s="110"/>
+      <c r="AC34" s="110"/>
+      <c r="AD34" s="110"/>
+      <c r="AE34" s="110"/>
+      <c r="AF34" s="110"/>
+      <c r="AG34" s="110"/>
+      <c r="AH34" s="110"/>
+      <c r="AI34" s="110"/>
+      <c r="AJ34" s="110"/>
+      <c r="AK34" s="110"/>
+      <c r="AL34" s="110"/>
+      <c r="AM34" s="110"/>
+      <c r="AN34" s="110"/>
+      <c r="AO34" s="110"/>
+      <c r="AP34" s="110"/>
+      <c r="AQ34" s="110"/>
+      <c r="AR34" s="110"/>
+      <c r="AS34" s="110"/>
+      <c r="AT34" s="110"/>
+      <c r="AU34" s="110"/>
+      <c r="AV34" s="110"/>
+      <c r="AW34" s="110"/>
+      <c r="AX34" s="110"/>
+      <c r="AY34" s="110"/>
+      <c r="AZ34" s="110"/>
+      <c r="BA34" s="110"/>
+      <c r="BB34" s="110"/>
+      <c r="BC34" s="110"/>
+      <c r="BD34" s="110"/>
+      <c r="BE34" s="110"/>
+      <c r="BF34" s="110"/>
+      <c r="BG34" s="110"/>
+      <c r="BH34" s="110"/>
+      <c r="BI34" s="110"/>
+      <c r="BJ34" s="110"/>
     </row>
     <row r="35" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="89">
         <v>100000000</v>
       </c>
       <c r="B35" s="58" t="s">
         <v>45</v>
       </c>
       <c r="C35" s="36">
         <v>447</v>
       </c>
       <c r="D35" s="36">
         <v>409</v>
       </c>
       <c r="E35" s="36">
         <v>404</v>
       </c>
       <c r="F35" s="36">
         <v>378</v>
       </c>
       <c r="G35" s="36">
         <v>453</v>
       </c>
       <c r="H35" s="36">
         <v>471</v>
@@ -18875,50 +19244,53 @@
       </c>
       <c r="AX35" s="15">
         <v>338</v>
       </c>
       <c r="AY35" s="76">
         <v>272</v>
       </c>
       <c r="AZ35" s="55">
         <v>256</v>
       </c>
       <c r="BA35" s="55">
         <v>309</v>
       </c>
       <c r="BB35" s="55">
         <v>322</v>
       </c>
       <c r="BC35" s="39">
         <v>285</v>
       </c>
       <c r="BD35" s="55">
         <v>334</v>
       </c>
       <c r="BE35" s="55">
         <v>307</v>
       </c>
+      <c r="BF35" s="39">
+        <v>302</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="80" t="s">
         <v>86</v>
       </c>
       <c r="B36" s="59" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D36" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E36" s="38" t="s">
         <v>29</v>
       </c>
       <c r="F36" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G36" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H36" s="38" t="s">
         <v>29</v>
@@ -19048,50 +19420,53 @@
       </c>
       <c r="AX36" s="15">
         <v>201</v>
       </c>
       <c r="AY36" s="76">
         <v>138</v>
       </c>
       <c r="AZ36" s="55">
         <v>138</v>
       </c>
       <c r="BA36" s="55">
         <v>185</v>
       </c>
       <c r="BB36" s="55">
         <v>181</v>
       </c>
       <c r="BC36" s="39">
         <v>169</v>
       </c>
       <c r="BD36" s="55">
         <v>199</v>
       </c>
       <c r="BE36" s="55">
         <v>158</v>
       </c>
+      <c r="BF36" s="39">
+        <v>177</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="80" t="s">
         <v>87</v>
       </c>
       <c r="B37" s="60" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D37" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E37" s="38" t="s">
         <v>29</v>
       </c>
       <c r="F37" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G37" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H37" s="38" t="s">
         <v>29</v>
@@ -19221,50 +19596,53 @@
       </c>
       <c r="AX37" s="15">
         <v>3</v>
       </c>
       <c r="AY37" s="76">
         <v>2</v>
       </c>
       <c r="AZ37" s="55">
         <v>2</v>
       </c>
       <c r="BA37" s="55">
         <v>1</v>
       </c>
       <c r="BB37" s="55">
         <v>10</v>
       </c>
       <c r="BC37" s="39">
         <v>4</v>
       </c>
       <c r="BD37" s="55">
         <v>7</v>
       </c>
       <c r="BE37" s="55">
         <v>7</v>
       </c>
+      <c r="BF37" s="39">
+        <v>4</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="80" t="s">
         <v>88</v>
       </c>
       <c r="B38" s="59" t="s">
         <v>35</v>
       </c>
       <c r="C38" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E38" s="38" t="s">
         <v>29</v>
       </c>
       <c r="F38" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G38" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H38" s="38" t="s">
         <v>29</v>
@@ -19394,50 +19772,53 @@
       </c>
       <c r="AX38" s="15">
         <v>6</v>
       </c>
       <c r="AY38" s="76">
         <v>7</v>
       </c>
       <c r="AZ38" s="55">
         <v>7</v>
       </c>
       <c r="BA38" s="55">
         <v>4</v>
       </c>
       <c r="BB38" s="55">
         <v>5</v>
       </c>
       <c r="BC38" s="39">
         <v>4</v>
       </c>
       <c r="BD38" s="55">
         <v>5</v>
       </c>
       <c r="BE38" s="55">
         <v>7</v>
       </c>
+      <c r="BF38" s="39">
+        <v>5</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="80" t="s">
         <v>89</v>
       </c>
       <c r="B39" s="59" t="s">
         <v>36</v>
       </c>
       <c r="C39" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D39" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E39" s="38" t="s">
         <v>29</v>
       </c>
       <c r="F39" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G39" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H39" s="38" t="s">
         <v>29</v>
@@ -19567,50 +19948,53 @@
       </c>
       <c r="AX39" s="15">
         <v>10</v>
       </c>
       <c r="AY39" s="76">
         <v>14</v>
       </c>
       <c r="AZ39" s="55">
         <v>5</v>
       </c>
       <c r="BA39" s="55">
         <v>15</v>
       </c>
       <c r="BB39" s="55">
         <v>5</v>
       </c>
       <c r="BC39" s="39">
         <v>10</v>
       </c>
       <c r="BD39" s="55">
         <v>13</v>
       </c>
       <c r="BE39" s="55">
         <v>8</v>
       </c>
+      <c r="BF39" s="39">
+        <v>8</v>
+      </c>
     </row>
     <row r="40" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="80" t="s">
         <v>90</v>
       </c>
       <c r="B40" s="59" t="s">
         <v>37</v>
       </c>
       <c r="C40" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D40" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E40" s="38" t="s">
         <v>29</v>
       </c>
       <c r="F40" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G40" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H40" s="38" t="s">
         <v>29</v>
@@ -19740,50 +20124,53 @@
       </c>
       <c r="AX40" s="15">
         <v>27</v>
       </c>
       <c r="AY40" s="76">
         <v>38</v>
       </c>
       <c r="AZ40" s="55">
         <v>33</v>
       </c>
       <c r="BA40" s="55">
         <v>34</v>
       </c>
       <c r="BB40" s="55">
         <v>36</v>
       </c>
       <c r="BC40" s="39">
         <v>24</v>
       </c>
       <c r="BD40" s="55">
         <v>40</v>
       </c>
       <c r="BE40" s="55">
         <v>43</v>
       </c>
+      <c r="BF40" s="39">
+        <v>34</v>
+      </c>
     </row>
     <row r="41" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="80" t="s">
         <v>91</v>
       </c>
       <c r="B41" s="59" t="s">
         <v>38</v>
       </c>
       <c r="C41" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D41" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E41" s="38" t="s">
         <v>29</v>
       </c>
       <c r="F41" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G41" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H41" s="38" t="s">
         <v>29</v>
@@ -19913,50 +20300,53 @@
       </c>
       <c r="AX41" s="15">
         <v>5</v>
       </c>
       <c r="AY41" s="76">
         <v>6</v>
       </c>
       <c r="AZ41" s="55">
         <v>8</v>
       </c>
       <c r="BA41" s="55">
         <v>4</v>
       </c>
       <c r="BB41" s="55">
         <v>4</v>
       </c>
       <c r="BC41" s="39">
         <v>4</v>
       </c>
       <c r="BD41" s="55">
         <v>6</v>
       </c>
       <c r="BE41" s="55">
         <v>9</v>
       </c>
+      <c r="BF41" s="39">
+        <v>14</v>
+      </c>
     </row>
     <row r="42" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="80" t="s">
         <v>92</v>
       </c>
       <c r="B42" s="59" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D42" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E42" s="38" t="s">
         <v>29</v>
       </c>
       <c r="F42" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G42" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H42" s="38" t="s">
         <v>29</v>
@@ -20086,50 +20476,53 @@
       </c>
       <c r="AX42" s="15">
         <v>19</v>
       </c>
       <c r="AY42" s="76">
         <v>7</v>
       </c>
       <c r="AZ42" s="55">
         <v>13</v>
       </c>
       <c r="BA42" s="55">
         <v>13</v>
       </c>
       <c r="BB42" s="55">
         <v>16</v>
       </c>
       <c r="BC42" s="39">
         <v>11</v>
       </c>
       <c r="BD42" s="55">
         <v>9</v>
       </c>
       <c r="BE42" s="55">
         <v>6</v>
       </c>
+      <c r="BF42" s="39">
+        <v>10</v>
+      </c>
     </row>
     <row r="43" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="80" t="s">
         <v>93</v>
       </c>
       <c r="B43" s="59" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="35" t="s">
         <v>29</v>
       </c>
       <c r="D43" s="35" t="s">
         <v>29</v>
       </c>
       <c r="E43" s="33" t="s">
         <v>29</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G43" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H43" s="8" t="s">
         <v>29</v>
@@ -20259,50 +20652,53 @@
       </c>
       <c r="AX43" s="15">
         <v>8</v>
       </c>
       <c r="AY43" s="76">
         <v>7</v>
       </c>
       <c r="AZ43" s="55">
         <v>3</v>
       </c>
       <c r="BA43" s="55">
         <v>7</v>
       </c>
       <c r="BB43" s="55">
         <v>8</v>
       </c>
       <c r="BC43" s="39">
         <v>5</v>
       </c>
       <c r="BD43" s="55">
         <v>6</v>
       </c>
       <c r="BE43" s="55">
         <v>9</v>
       </c>
+      <c r="BF43" s="39">
+        <v>4</v>
+      </c>
     </row>
     <row r="44" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="80" t="s">
         <v>94</v>
       </c>
       <c r="B44" s="59" t="s">
         <v>40</v>
       </c>
       <c r="C44" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D44" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E44" s="38" t="s">
         <v>29</v>
       </c>
       <c r="F44" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G44" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H44" s="38" t="s">
         <v>29</v>
@@ -20432,50 +20828,53 @@
       </c>
       <c r="AX44" s="15">
         <v>16</v>
       </c>
       <c r="AY44" s="76">
         <v>20</v>
       </c>
       <c r="AZ44" s="55">
         <v>10</v>
       </c>
       <c r="BA44" s="55">
         <v>14</v>
       </c>
       <c r="BB44" s="55">
         <v>17</v>
       </c>
       <c r="BC44" s="39">
         <v>17</v>
       </c>
       <c r="BD44" s="55">
         <v>17</v>
       </c>
       <c r="BE44" s="55">
         <v>19</v>
       </c>
+      <c r="BF44" s="39">
+        <v>12</v>
+      </c>
     </row>
     <row r="45" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="80" t="s">
         <v>95</v>
       </c>
       <c r="B45" s="59" t="s">
         <v>41</v>
       </c>
       <c r="C45" s="38" t="s">
         <v>29</v>
       </c>
       <c r="D45" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E45" s="38" t="s">
         <v>29</v>
       </c>
       <c r="F45" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G45" s="38" t="s">
         <v>29</v>
       </c>
       <c r="H45" s="38" t="s">
         <v>29</v>
@@ -20605,50 +21004,53 @@
       </c>
       <c r="AX45" s="15">
         <v>10</v>
       </c>
       <c r="AY45" s="76">
         <v>2</v>
       </c>
       <c r="AZ45" s="55">
         <v>4</v>
       </c>
       <c r="BA45" s="55">
         <v>3</v>
       </c>
       <c r="BB45" s="55">
         <v>7</v>
       </c>
       <c r="BC45" s="39">
         <v>5</v>
       </c>
       <c r="BD45" s="55">
         <v>3</v>
       </c>
       <c r="BE45" s="55">
         <v>6</v>
       </c>
+      <c r="BF45" s="39">
+        <v>10</v>
+      </c>
     </row>
     <row r="46" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A46" s="80" t="s">
         <v>96</v>
       </c>
       <c r="B46" s="59" t="s">
         <v>47</v>
       </c>
       <c r="C46" s="35" t="s">
         <v>29</v>
       </c>
       <c r="D46" s="35" t="s">
         <v>29</v>
       </c>
       <c r="E46" s="33" t="s">
         <v>29</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G46" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H46" s="8" t="s">
         <v>29</v>
@@ -20778,50 +21180,53 @@
       </c>
       <c r="AX46" s="15">
         <v>16</v>
       </c>
       <c r="AY46" s="76">
         <v>8</v>
       </c>
       <c r="AZ46" s="55">
         <v>15</v>
       </c>
       <c r="BA46" s="55">
         <v>16</v>
       </c>
       <c r="BB46" s="55">
         <v>16</v>
       </c>
       <c r="BC46" s="39">
         <v>11</v>
       </c>
       <c r="BD46" s="55">
         <v>12</v>
       </c>
       <c r="BE46" s="55">
         <v>21</v>
       </c>
+      <c r="BF46" s="39">
+        <v>10</v>
+      </c>
     </row>
     <row r="47" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1">
       <c r="A47" s="80" t="s">
         <v>97</v>
       </c>
       <c r="B47" s="61" t="s">
         <v>42</v>
       </c>
       <c r="C47" s="40" t="s">
         <v>29</v>
       </c>
       <c r="D47" s="40" t="s">
         <v>29</v>
       </c>
       <c r="E47" s="40" t="s">
         <v>29</v>
       </c>
       <c r="F47" s="40" t="s">
         <v>29</v>
       </c>
       <c r="G47" s="40" t="s">
         <v>29</v>
       </c>
       <c r="H47" s="40" t="s">
         <v>29</v>
@@ -20951,73 +21356,81 @@
       </c>
       <c r="AX47" s="18">
         <v>17</v>
       </c>
       <c r="AY47" s="77">
         <v>23</v>
       </c>
       <c r="AZ47" s="56">
         <v>18</v>
       </c>
       <c r="BA47" s="56">
         <v>13</v>
       </c>
       <c r="BB47" s="56">
         <v>17</v>
       </c>
       <c r="BC47" s="12">
         <v>21</v>
       </c>
       <c r="BD47" s="56">
         <v>17</v>
       </c>
       <c r="BE47" s="56">
         <v>14</v>
       </c>
-      <c r="BF47" s="2"/>
+      <c r="BF47" s="12">
+        <v>14</v>
+      </c>
       <c r="BG47" s="2"/>
       <c r="BH47" s="2"/>
       <c r="BI47" s="2"/>
       <c r="BJ47" s="2"/>
     </row>
     <row r="48" spans="1:62" s="67" customFormat="1" ht="15" customHeight="1">
       <c r="A48" s="81" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="81"/>
       <c r="C48" s="80"/>
       <c r="D48" s="80"/>
       <c r="P48" s="8"/>
       <c r="BD48" s="78"/>
+      <c r="BE48" s="102"/>
+      <c r="BF48" s="102"/>
     </row>
-    <row r="49" spans="1:56" s="67" customFormat="1" ht="11.25">
+    <row r="49" spans="1:58" s="67" customFormat="1" ht="11.25">
       <c r="A49" s="80"/>
       <c r="BD49" s="78"/>
+      <c r="BE49" s="102"/>
+      <c r="BF49" s="102"/>
     </row>
-    <row r="50" spans="1:56" s="67" customFormat="1" ht="11.25">
+    <row r="50" spans="1:58" s="67" customFormat="1" ht="11.25">
       <c r="A50" s="80"/>
       <c r="BD50" s="78"/>
+      <c r="BE50" s="102"/>
+      <c r="BF50" s="102"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B34:BJ34"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="33" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">