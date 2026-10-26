--- v3 (2026-09-16)
+++ v4 (2026-10-26)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14265" yWindow="-45" windowWidth="14310" windowHeight="12735" tabRatio="710"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14295" windowHeight="12705" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
     <sheet name="Число родившихся" sheetId="1" r:id="rId3"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId4"/>
     <sheet name="рожденные по полу" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1158" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1160" uniqueCount="107">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -349,51 +349,51 @@
     <t>104600000</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/37/</t>
   </si>
   <si>
     <t>Число родившихся (по месяцам)</t>
   </si>
   <si>
     <t>код КСП - 61210101</t>
   </si>
   <si>
     <t>+7 7222 36 25 49</t>
   </si>
   <si>
     <t>©Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -460,56 +460,50 @@
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -661,51 +655,51 @@
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="156">
+  <cellXfs count="158">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -973,66 +967,68 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1490,123 +1486,123 @@
       </c>
       <c r="D9" s="119" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="10" spans="3:4" ht="63.75">
       <c r="C10" s="116" t="s">
         <v>67</v>
       </c>
       <c r="D10" s="119" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="11" spans="3:4">
       <c r="C11" s="116" t="s">
         <v>69</v>
       </c>
       <c r="D11" s="118" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="3:4">
       <c r="C12" s="116" t="s">
         <v>71</v>
       </c>
-      <c r="D12" s="128" t="s">
+      <c r="D12" s="125" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="13" spans="3:4">
       <c r="C13" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="D13" s="129" t="s">
+      <c r="D13" s="126" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="14" spans="3:4">
       <c r="C14" s="116" t="s">
         <v>74</v>
       </c>
-      <c r="D14" s="128" t="s">
+      <c r="D14" s="125" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="15" spans="3:4">
       <c r="C15" s="116" t="s">
         <v>75</v>
       </c>
-      <c r="D15" s="128" t="s">
+      <c r="D15" s="125" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="16" spans="3:4">
       <c r="C16" s="116" t="s">
         <v>77</v>
       </c>
       <c r="D16" s="107">
-        <v>46275</v>
+        <v>46304</v>
       </c>
     </row>
     <row r="17" spans="3:4">
       <c r="C17" s="116" t="s">
         <v>78</v>
       </c>
       <c r="D17" s="107">
-        <v>46304</v>
+        <v>46335</v>
       </c>
     </row>
     <row r="18" spans="3:4">
       <c r="C18" s="116" t="s">
         <v>79</v>
       </c>
       <c r="D18" s="108" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="3:4">
       <c r="C19" s="116" t="s">
         <v>80</v>
       </c>
       <c r="D19" s="108" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="20" spans="3:4">
       <c r="C20" s="120" t="s">
         <v>81</v>
       </c>
       <c r="D20" s="112" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="21" spans="3:4">
       <c r="C21" s="120" t="s">
         <v>82</v>
       </c>
-      <c r="D21" s="130" t="s">
+      <c r="D21" s="127" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D12" r:id="rId1"/>
     <hyperlink ref="D15" r:id="rId2"/>
     <hyperlink ref="D14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B4:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="105" customWidth="1"/>
@@ -1690,215 +1686,216 @@
     <col min="23" max="23" width="7" style="19" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="7.140625" style="19" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7" style="19" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="19" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.140625" style="19" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.28515625" style="19" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="4.5703125" style="19" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="6.140625" style="19" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="3.85546875" style="19" hidden="1" customWidth="1"/>
     <col min="32" max="33" width="4.85546875" style="19" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="5.7109375" style="19" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="7.7109375" style="19" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.85546875" style="19" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="6.140625" style="19" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="7.140625" style="19" hidden="1" customWidth="1"/>
     <col min="39" max="50" width="8.28515625" style="19" customWidth="1"/>
     <col min="51" max="62" width="7.7109375" style="19" customWidth="1"/>
     <col min="63" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" ht="15" customHeight="1"/>
     <row r="2" spans="1:62" s="110" customFormat="1" ht="25.5">
       <c r="A2" s="109" t="s">
         <v>87</v>
       </c>
-      <c r="B2" s="137" t="s">
+      <c r="B2" s="139" t="s">
         <v>30</v>
       </c>
-      <c r="C2" s="137"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="137"/>
+      <c r="C2" s="139"/>
+      <c r="D2" s="139"/>
+      <c r="E2" s="139"/>
+      <c r="F2" s="139"/>
+      <c r="G2" s="139"/>
+      <c r="H2" s="139"/>
+      <c r="I2" s="139"/>
+      <c r="J2" s="139"/>
+      <c r="K2" s="139"/>
+      <c r="L2" s="139"/>
+      <c r="M2" s="139"/>
+      <c r="N2" s="139"/>
+      <c r="O2" s="139"/>
+      <c r="P2" s="139"/>
+      <c r="Q2" s="139"/>
+      <c r="R2" s="139"/>
+      <c r="S2" s="139"/>
+      <c r="T2" s="139"/>
+      <c r="U2" s="139"/>
+      <c r="V2" s="139"/>
+      <c r="W2" s="139"/>
+      <c r="X2" s="139"/>
+      <c r="Y2" s="139"/>
+      <c r="Z2" s="139"/>
+      <c r="AA2" s="139"/>
+      <c r="AB2" s="139"/>
+      <c r="AC2" s="139"/>
+      <c r="AD2" s="139"/>
+      <c r="AE2" s="139"/>
+      <c r="AF2" s="139"/>
+      <c r="AG2" s="139"/>
+      <c r="AH2" s="139"/>
+      <c r="AI2" s="139"/>
+      <c r="AJ2" s="139"/>
+      <c r="AK2" s="139"/>
+      <c r="AL2" s="139"/>
+      <c r="AM2" s="139"/>
+      <c r="AN2" s="139"/>
+      <c r="AO2" s="139"/>
+      <c r="AP2" s="139"/>
+      <c r="AQ2" s="139"/>
+      <c r="AR2" s="139"/>
+      <c r="AS2" s="139"/>
+      <c r="AT2" s="139"/>
+      <c r="AU2" s="139"/>
+      <c r="AV2" s="139"/>
+      <c r="AW2" s="139"/>
+      <c r="AX2" s="139"/>
+      <c r="AY2" s="139"/>
+      <c r="AZ2" s="139"/>
+      <c r="BA2" s="139"/>
+      <c r="BB2" s="139"/>
+      <c r="BC2" s="139"/>
+      <c r="BD2" s="139"/>
+      <c r="BE2" s="139"/>
+      <c r="BF2" s="139"/>
+      <c r="BG2" s="139"/>
+      <c r="BH2" s="139"/>
+      <c r="BI2" s="139"/>
+      <c r="BJ2" s="139"/>
     </row>
     <row r="3" spans="1:62" s="83" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A3" s="103"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
       <c r="K3" s="42"/>
       <c r="L3" s="42"/>
       <c r="M3" s="42"/>
       <c r="N3" s="63"/>
       <c r="AC3" s="64"/>
       <c r="BC3" s="97"/>
       <c r="BD3" s="101"/>
       <c r="BE3" s="122"/>
+      <c r="BF3" s="130"/>
       <c r="BJ3" s="51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:62" s="18" customFormat="1" ht="18" customHeight="1">
-      <c r="A4" s="131" t="s">
+      <c r="A4" s="133" t="s">
         <v>86</v>
       </c>
-      <c r="B4" s="141"/>
-      <c r="C4" s="139">
+      <c r="B4" s="143"/>
+      <c r="C4" s="141">
         <v>2022</v>
       </c>
-      <c r="D4" s="140"/>
-[...10 lines deleted...]
-      <c r="O4" s="134">
+      <c r="D4" s="142"/>
+      <c r="E4" s="142"/>
+      <c r="F4" s="142"/>
+      <c r="G4" s="142"/>
+      <c r="H4" s="142"/>
+      <c r="I4" s="142"/>
+      <c r="J4" s="142"/>
+      <c r="K4" s="142"/>
+      <c r="L4" s="142"/>
+      <c r="M4" s="142"/>
+      <c r="N4" s="142"/>
+      <c r="O4" s="136">
         <v>2023</v>
       </c>
-      <c r="P4" s="135"/>
-[...10 lines deleted...]
-      <c r="AA4" s="134">
+      <c r="P4" s="137"/>
+      <c r="Q4" s="137"/>
+      <c r="R4" s="137"/>
+      <c r="S4" s="137"/>
+      <c r="T4" s="137"/>
+      <c r="U4" s="137"/>
+      <c r="V4" s="137"/>
+      <c r="W4" s="137"/>
+      <c r="X4" s="137"/>
+      <c r="Y4" s="137"/>
+      <c r="Z4" s="138"/>
+      <c r="AA4" s="136">
         <v>2024</v>
       </c>
-      <c r="AB4" s="135"/>
-[...10 lines deleted...]
-      <c r="AM4" s="134">
+      <c r="AB4" s="137"/>
+      <c r="AC4" s="137"/>
+      <c r="AD4" s="137"/>
+      <c r="AE4" s="137"/>
+      <c r="AF4" s="137"/>
+      <c r="AG4" s="137"/>
+      <c r="AH4" s="137"/>
+      <c r="AI4" s="137"/>
+      <c r="AJ4" s="137"/>
+      <c r="AK4" s="137"/>
+      <c r="AL4" s="138"/>
+      <c r="AM4" s="136">
         <v>2025</v>
       </c>
-      <c r="AN4" s="135"/>
-[...10 lines deleted...]
-      <c r="AY4" s="134">
+      <c r="AN4" s="137"/>
+      <c r="AO4" s="137"/>
+      <c r="AP4" s="137"/>
+      <c r="AQ4" s="137"/>
+      <c r="AR4" s="137"/>
+      <c r="AS4" s="137"/>
+      <c r="AT4" s="137"/>
+      <c r="AU4" s="137"/>
+      <c r="AV4" s="137"/>
+      <c r="AW4" s="137"/>
+      <c r="AX4" s="138"/>
+      <c r="AY4" s="136">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="135"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="136"/>
+      <c r="AZ4" s="137"/>
+      <c r="BA4" s="137"/>
+      <c r="BB4" s="137"/>
+      <c r="BC4" s="137"/>
+      <c r="BD4" s="137"/>
+      <c r="BE4" s="137"/>
+      <c r="BF4" s="137"/>
+      <c r="BG4" s="137"/>
+      <c r="BH4" s="137"/>
+      <c r="BI4" s="137"/>
+      <c r="BJ4" s="138"/>
     </row>
     <row r="5" spans="1:62" s="18" customFormat="1" ht="21" customHeight="1">
-      <c r="A5" s="132"/>
-      <c r="B5" s="142"/>
+      <c r="A5" s="134"/>
+      <c r="B5" s="144"/>
       <c r="C5" s="81" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="81" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="81" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="81" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="80" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="80" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="80" t="s">
@@ -2020,130 +2017,130 @@
       </c>
       <c r="AX5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="AY5" s="80" t="s">
         <v>5</v>
       </c>
       <c r="AZ5" s="80" t="s">
         <v>6</v>
       </c>
       <c r="BA5" s="80" t="s">
         <v>7</v>
       </c>
       <c r="BB5" s="80" t="s">
         <v>8</v>
       </c>
       <c r="BC5" s="96" t="s">
         <v>0</v>
       </c>
       <c r="BD5" s="100" t="s">
         <v>1</v>
       </c>
       <c r="BE5" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="BF5" s="80" t="s">
+      <c r="BF5" s="128" t="s">
         <v>3</v>
       </c>
       <c r="BG5" s="80" t="s">
         <v>4</v>
       </c>
       <c r="BH5" s="80" t="s">
         <v>23</v>
       </c>
       <c r="BI5" s="80" t="s">
         <v>24</v>
       </c>
       <c r="BJ5" s="5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="18" customFormat="1" ht="15" customHeight="1">
-      <c r="B6" s="138" t="s">
+      <c r="B6" s="140" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="138"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="138"/>
+      <c r="C6" s="140"/>
+      <c r="D6" s="140"/>
+      <c r="E6" s="140"/>
+      <c r="F6" s="140"/>
+      <c r="G6" s="140"/>
+      <c r="H6" s="140"/>
+      <c r="I6" s="140"/>
+      <c r="J6" s="140"/>
+      <c r="K6" s="140"/>
+      <c r="L6" s="140"/>
+      <c r="M6" s="140"/>
+      <c r="N6" s="140"/>
+      <c r="O6" s="140"/>
+      <c r="P6" s="140"/>
+      <c r="Q6" s="140"/>
+      <c r="R6" s="140"/>
+      <c r="S6" s="140"/>
+      <c r="T6" s="140"/>
+      <c r="U6" s="140"/>
+      <c r="V6" s="140"/>
+      <c r="W6" s="140"/>
+      <c r="X6" s="140"/>
+      <c r="Y6" s="140"/>
+      <c r="Z6" s="140"/>
+      <c r="AA6" s="140"/>
+      <c r="AB6" s="140"/>
+      <c r="AC6" s="140"/>
+      <c r="AD6" s="140"/>
+      <c r="AE6" s="140"/>
+      <c r="AF6" s="140"/>
+      <c r="AG6" s="140"/>
+      <c r="AH6" s="140"/>
+      <c r="AI6" s="140"/>
+      <c r="AJ6" s="140"/>
+      <c r="AK6" s="140"/>
+      <c r="AL6" s="140"/>
+      <c r="AM6" s="140"/>
+      <c r="AN6" s="140"/>
+      <c r="AO6" s="140"/>
+      <c r="AP6" s="140"/>
+      <c r="AQ6" s="140"/>
+      <c r="AR6" s="140"/>
+      <c r="AS6" s="140"/>
+      <c r="AT6" s="140"/>
+      <c r="AU6" s="140"/>
+      <c r="AV6" s="140"/>
+      <c r="AW6" s="140"/>
+      <c r="AX6" s="140"/>
+      <c r="AY6" s="140"/>
+      <c r="AZ6" s="140"/>
+      <c r="BA6" s="140"/>
+      <c r="BB6" s="140"/>
+      <c r="BC6" s="140"/>
+      <c r="BD6" s="140"/>
+      <c r="BE6" s="140"/>
+      <c r="BF6" s="140"/>
+      <c r="BG6" s="140"/>
+      <c r="BH6" s="140"/>
+      <c r="BI6" s="140"/>
+      <c r="BJ6" s="140"/>
     </row>
     <row r="7" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="113">
         <v>100000000</v>
       </c>
       <c r="B7" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="28">
         <v>871</v>
       </c>
       <c r="D7" s="28">
         <v>843</v>
       </c>
       <c r="E7" s="28">
         <v>840</v>
       </c>
       <c r="F7" s="28">
         <v>834</v>
       </c>
       <c r="G7" s="28">
         <v>891</v>
       </c>
       <c r="H7" s="28">
         <v>939</v>
@@ -2273,50 +2270,53 @@
       </c>
       <c r="AX7" s="7">
         <v>674</v>
       </c>
       <c r="AY7" s="6">
         <v>594</v>
       </c>
       <c r="AZ7" s="6">
         <v>542</v>
       </c>
       <c r="BA7" s="6">
         <v>661</v>
       </c>
       <c r="BB7" s="6">
         <v>639</v>
       </c>
       <c r="BC7" s="6">
         <v>592</v>
       </c>
       <c r="BD7" s="6">
         <v>655</v>
       </c>
       <c r="BE7" s="6">
         <v>618</v>
       </c>
+      <c r="BF7" s="6">
+        <v>613</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B8" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="67">
         <v>477</v>
       </c>
       <c r="D8" s="67">
         <v>448</v>
       </c>
       <c r="E8" s="67">
         <v>420</v>
       </c>
       <c r="F8" s="22">
         <v>437</v>
       </c>
       <c r="G8" s="22">
         <v>503</v>
       </c>
       <c r="H8" s="22">
         <v>506</v>
@@ -2446,50 +2446,53 @@
       </c>
       <c r="AX8" s="7">
         <v>391</v>
       </c>
       <c r="AY8" s="6">
         <v>300</v>
       </c>
       <c r="AZ8" s="6">
         <v>303</v>
       </c>
       <c r="BA8" s="6">
         <v>379</v>
       </c>
       <c r="BB8" s="6">
         <v>365</v>
       </c>
       <c r="BC8" s="6">
         <v>336</v>
       </c>
       <c r="BD8" s="6">
         <v>379</v>
       </c>
       <c r="BE8" s="6">
         <v>334</v>
       </c>
+      <c r="BF8" s="6">
+        <v>354</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B9" s="48" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="67">
         <v>23</v>
       </c>
       <c r="D9" s="67">
         <v>12</v>
       </c>
       <c r="E9" s="67">
         <v>12</v>
       </c>
       <c r="F9" s="22">
         <v>11</v>
       </c>
       <c r="G9" s="22">
         <v>20</v>
       </c>
       <c r="H9" s="22">
         <v>14</v>
@@ -2619,50 +2622,53 @@
       </c>
       <c r="AX9" s="7">
         <v>6</v>
       </c>
       <c r="AY9" s="6">
         <v>9</v>
       </c>
       <c r="AZ9" s="6">
         <v>6</v>
       </c>
       <c r="BA9" s="6">
         <v>7</v>
       </c>
       <c r="BB9" s="6">
         <v>19</v>
       </c>
       <c r="BC9" s="6">
         <v>8</v>
       </c>
       <c r="BD9" s="6">
         <v>13</v>
       </c>
       <c r="BE9" s="6">
         <v>10</v>
       </c>
+      <c r="BF9" s="6">
+        <v>9</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="47" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="67">
         <v>18</v>
       </c>
       <c r="D10" s="67">
         <v>21</v>
       </c>
       <c r="E10" s="67">
         <v>15</v>
       </c>
       <c r="F10" s="22">
         <v>12</v>
       </c>
       <c r="G10" s="22">
         <v>22</v>
       </c>
       <c r="H10" s="22">
         <v>21</v>
@@ -2792,50 +2798,53 @@
       </c>
       <c r="AX10" s="7">
         <v>11</v>
       </c>
       <c r="AY10" s="6">
         <v>18</v>
       </c>
       <c r="AZ10" s="6">
         <v>12</v>
       </c>
       <c r="BA10" s="6">
         <v>9</v>
       </c>
       <c r="BB10" s="6">
         <v>9</v>
       </c>
       <c r="BC10" s="6">
         <v>9</v>
       </c>
       <c r="BD10" s="6">
         <v>9</v>
       </c>
       <c r="BE10" s="6">
         <v>16</v>
       </c>
+      <c r="BF10" s="6">
+        <v>11</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="47" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="67">
         <v>30</v>
       </c>
       <c r="D11" s="67">
         <v>38</v>
       </c>
       <c r="E11" s="67">
         <v>40</v>
       </c>
       <c r="F11" s="22">
         <v>31</v>
       </c>
       <c r="G11" s="22">
         <v>27</v>
       </c>
       <c r="H11" s="22">
         <v>30</v>
@@ -2965,50 +2974,53 @@
       </c>
       <c r="AX11" s="7">
         <v>24</v>
       </c>
       <c r="AY11" s="6">
         <v>27</v>
       </c>
       <c r="AZ11" s="6">
         <v>18</v>
       </c>
       <c r="BA11" s="6">
         <v>26</v>
       </c>
       <c r="BB11" s="6">
         <v>11</v>
       </c>
       <c r="BC11" s="6">
         <v>20</v>
       </c>
       <c r="BD11" s="6">
         <v>25</v>
       </c>
       <c r="BE11" s="6">
         <v>19</v>
       </c>
+      <c r="BF11" s="6">
+        <v>25</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="47" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="67">
         <v>98</v>
       </c>
       <c r="D12" s="67">
         <v>129</v>
       </c>
       <c r="E12" s="67">
         <v>113</v>
       </c>
       <c r="F12" s="22">
         <v>141</v>
       </c>
       <c r="G12" s="22">
         <v>94</v>
       </c>
       <c r="H12" s="22">
         <v>132</v>
@@ -3138,50 +3150,53 @@
       </c>
       <c r="AX12" s="7">
         <v>65</v>
       </c>
       <c r="AY12" s="6">
         <v>78</v>
       </c>
       <c r="AZ12" s="6">
         <v>65</v>
       </c>
       <c r="BA12" s="6">
         <v>93</v>
       </c>
       <c r="BB12" s="6">
         <v>72</v>
       </c>
       <c r="BC12" s="6">
         <v>62</v>
       </c>
       <c r="BD12" s="6">
         <v>78</v>
       </c>
       <c r="BE12" s="6">
         <v>77</v>
       </c>
+      <c r="BF12" s="6">
+        <v>74</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="47" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="67">
         <v>17</v>
       </c>
       <c r="D13" s="67">
         <v>22</v>
       </c>
       <c r="E13" s="67">
         <v>21</v>
       </c>
       <c r="F13" s="22">
         <v>17</v>
       </c>
       <c r="G13" s="22">
         <v>16</v>
       </c>
       <c r="H13" s="22">
         <v>22</v>
@@ -3311,50 +3326,53 @@
       </c>
       <c r="AX13" s="7">
         <v>13</v>
       </c>
       <c r="AY13" s="6">
         <v>12</v>
       </c>
       <c r="AZ13" s="6">
         <v>11</v>
       </c>
       <c r="BA13" s="6">
         <v>11</v>
       </c>
       <c r="BB13" s="6">
         <v>12</v>
       </c>
       <c r="BC13" s="6">
         <v>6</v>
       </c>
       <c r="BD13" s="6">
         <v>13</v>
       </c>
       <c r="BE13" s="6">
         <v>13</v>
       </c>
+      <c r="BF13" s="6">
+        <v>20</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="47" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="67">
         <v>44</v>
       </c>
       <c r="D14" s="67">
         <v>25</v>
       </c>
       <c r="E14" s="67">
         <v>35</v>
       </c>
       <c r="F14" s="22">
         <v>23</v>
       </c>
       <c r="G14" s="22">
         <v>38</v>
       </c>
       <c r="H14" s="22">
         <v>38</v>
@@ -3484,50 +3502,53 @@
       </c>
       <c r="AX14" s="7">
         <v>29</v>
       </c>
       <c r="AY14" s="6">
         <v>13</v>
       </c>
       <c r="AZ14" s="6">
         <v>23</v>
       </c>
       <c r="BA14" s="6">
         <v>18</v>
       </c>
       <c r="BB14" s="6">
         <v>23</v>
       </c>
       <c r="BC14" s="6">
         <v>25</v>
       </c>
       <c r="BD14" s="6">
         <v>21</v>
       </c>
       <c r="BE14" s="6">
         <v>18</v>
       </c>
+      <c r="BF14" s="6">
+        <v>17</v>
+      </c>
     </row>
     <row r="15" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="47" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F15" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G15" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H15" s="28" t="s">
         <v>29</v>
@@ -3657,50 +3678,53 @@
       </c>
       <c r="AX15" s="7">
         <v>14</v>
       </c>
       <c r="AY15" s="6">
         <v>14</v>
       </c>
       <c r="AZ15" s="6">
         <v>9</v>
       </c>
       <c r="BA15" s="6">
         <v>17</v>
       </c>
       <c r="BB15" s="6">
         <v>18</v>
       </c>
       <c r="BC15" s="6">
         <v>10</v>
       </c>
       <c r="BD15" s="6">
         <v>18</v>
       </c>
       <c r="BE15" s="6">
         <v>14</v>
       </c>
+      <c r="BF15" s="6">
+        <v>11</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="47" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="67">
         <v>58</v>
       </c>
       <c r="D16" s="67">
         <v>39</v>
       </c>
       <c r="E16" s="67">
         <v>60</v>
       </c>
       <c r="F16" s="22">
         <v>51</v>
       </c>
       <c r="G16" s="22">
         <v>54</v>
       </c>
       <c r="H16" s="22">
         <v>56</v>
@@ -3830,50 +3854,53 @@
       </c>
       <c r="AX16" s="7">
         <v>33</v>
       </c>
       <c r="AY16" s="6">
         <v>42</v>
       </c>
       <c r="AZ16" s="6">
         <v>23</v>
       </c>
       <c r="BA16" s="6">
         <v>28</v>
       </c>
       <c r="BB16" s="6">
         <v>30</v>
       </c>
       <c r="BC16" s="6">
         <v>36</v>
       </c>
       <c r="BD16" s="6">
         <v>27</v>
       </c>
       <c r="BE16" s="6">
         <v>33</v>
       </c>
+      <c r="BF16" s="6">
+        <v>27</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="47" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="67">
         <v>19</v>
       </c>
       <c r="D17" s="67">
         <v>17</v>
       </c>
       <c r="E17" s="67">
         <v>22</v>
       </c>
       <c r="F17" s="22">
         <v>19</v>
       </c>
       <c r="G17" s="22">
         <v>21</v>
       </c>
       <c r="H17" s="22">
         <v>18</v>
@@ -4003,50 +4030,53 @@
       </c>
       <c r="AX17" s="7">
         <v>18</v>
       </c>
       <c r="AY17" s="6">
         <v>11</v>
       </c>
       <c r="AZ17" s="6">
         <v>10</v>
       </c>
       <c r="BA17" s="6">
         <v>7</v>
       </c>
       <c r="BB17" s="6">
         <v>13</v>
       </c>
       <c r="BC17" s="6">
         <v>12</v>
       </c>
       <c r="BD17" s="6">
         <v>9</v>
       </c>
       <c r="BE17" s="6">
         <v>11</v>
       </c>
+      <c r="BF17" s="6">
+        <v>13</v>
+      </c>
     </row>
     <row r="18" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="47" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F18" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G18" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="28" t="s">
         <v>29</v>
@@ -4176,50 +4206,53 @@
       </c>
       <c r="AX18" s="7">
         <v>24</v>
       </c>
       <c r="AY18" s="6">
         <v>28</v>
       </c>
       <c r="AZ18" s="6">
         <v>28</v>
       </c>
       <c r="BA18" s="6">
         <v>32</v>
       </c>
       <c r="BB18" s="6">
         <v>35</v>
       </c>
       <c r="BC18" s="6">
         <v>24</v>
       </c>
       <c r="BD18" s="6">
         <v>26</v>
       </c>
       <c r="BE18" s="6">
         <v>38</v>
       </c>
+      <c r="BF18" s="6">
+        <v>22</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="47" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="67">
         <v>87</v>
       </c>
       <c r="D19" s="67">
         <v>92</v>
       </c>
       <c r="E19" s="67">
         <v>102</v>
       </c>
       <c r="F19" s="22">
         <v>92</v>
       </c>
       <c r="G19" s="22">
         <v>96</v>
       </c>
       <c r="H19" s="22">
         <v>102</v>
@@ -4349,115 +4382,118 @@
       </c>
       <c r="AX19" s="7">
         <v>46</v>
       </c>
       <c r="AY19" s="6">
         <v>42</v>
       </c>
       <c r="AZ19" s="6">
         <v>34</v>
       </c>
       <c r="BA19" s="6">
         <v>34</v>
       </c>
       <c r="BB19" s="6">
         <v>32</v>
       </c>
       <c r="BC19" s="6">
         <v>44</v>
       </c>
       <c r="BD19" s="6">
         <v>37</v>
       </c>
       <c r="BE19" s="6">
         <v>35</v>
       </c>
+      <c r="BF19" s="6">
+        <v>30</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="18" customFormat="1" ht="15" customHeight="1">
-      <c r="B20" s="133" t="s">
+      <c r="B20" s="135" t="s">
         <v>11</v>
       </c>
-      <c r="C20" s="133"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="133"/>
+      <c r="C20" s="135"/>
+      <c r="D20" s="135"/>
+      <c r="E20" s="135"/>
+      <c r="F20" s="135"/>
+      <c r="G20" s="135"/>
+      <c r="H20" s="135"/>
+      <c r="I20" s="135"/>
+      <c r="J20" s="135"/>
+      <c r="K20" s="135"/>
+      <c r="L20" s="135"/>
+      <c r="M20" s="135"/>
+      <c r="N20" s="135"/>
+      <c r="O20" s="135"/>
+      <c r="P20" s="135"/>
+      <c r="Q20" s="135"/>
+      <c r="R20" s="135"/>
+      <c r="S20" s="135"/>
+      <c r="T20" s="135"/>
+      <c r="U20" s="135"/>
+      <c r="V20" s="135"/>
+      <c r="W20" s="135"/>
+      <c r="X20" s="135"/>
+      <c r="Y20" s="135"/>
+      <c r="Z20" s="135"/>
+      <c r="AA20" s="135"/>
+      <c r="AB20" s="135"/>
+      <c r="AC20" s="135"/>
+      <c r="AD20" s="135"/>
+      <c r="AE20" s="135"/>
+      <c r="AF20" s="135"/>
+      <c r="AG20" s="135"/>
+      <c r="AH20" s="135"/>
+      <c r="AI20" s="135"/>
+      <c r="AJ20" s="135"/>
+      <c r="AK20" s="135"/>
+      <c r="AL20" s="135"/>
+      <c r="AM20" s="135"/>
+      <c r="AN20" s="135"/>
+      <c r="AO20" s="135"/>
+      <c r="AP20" s="135"/>
+      <c r="AQ20" s="135"/>
+      <c r="AR20" s="135"/>
+      <c r="AS20" s="135"/>
+      <c r="AT20" s="135"/>
+      <c r="AU20" s="135"/>
+      <c r="AV20" s="135"/>
+      <c r="AW20" s="135"/>
+      <c r="AX20" s="135"/>
+      <c r="AY20" s="135"/>
+      <c r="AZ20" s="135"/>
+      <c r="BA20" s="135"/>
+      <c r="BB20" s="135"/>
+      <c r="BC20" s="135"/>
+      <c r="BD20" s="135"/>
+      <c r="BE20" s="135"/>
+      <c r="BF20" s="135"/>
+      <c r="BG20" s="135"/>
+      <c r="BH20" s="135"/>
+      <c r="BI20" s="135"/>
+      <c r="BJ20" s="135"/>
     </row>
     <row r="21" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="113">
         <v>100000000</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="28">
         <v>568</v>
       </c>
       <c r="D21" s="28">
         <v>544</v>
       </c>
       <c r="E21" s="28">
         <v>499</v>
       </c>
       <c r="F21" s="28">
         <v>544</v>
       </c>
       <c r="G21" s="28">
         <v>582</v>
       </c>
       <c r="H21" s="28">
         <v>600</v>
@@ -4587,50 +4623,53 @@
       </c>
       <c r="AX21" s="7">
         <v>450</v>
       </c>
       <c r="AY21" s="6">
         <v>377</v>
       </c>
       <c r="AZ21" s="6">
         <v>366</v>
       </c>
       <c r="BA21" s="6">
         <v>463</v>
       </c>
       <c r="BB21" s="6">
         <v>439</v>
       </c>
       <c r="BC21" s="6">
         <v>392</v>
       </c>
       <c r="BD21" s="6">
         <v>451</v>
       </c>
       <c r="BE21" s="6">
         <v>409</v>
       </c>
+      <c r="BF21" s="6">
+        <v>422</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B22" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="67">
         <v>460</v>
       </c>
       <c r="D22" s="67">
         <v>428</v>
       </c>
       <c r="E22" s="67">
         <v>397</v>
       </c>
       <c r="F22" s="22">
         <v>421</v>
       </c>
       <c r="G22" s="22">
         <v>482</v>
       </c>
       <c r="H22" s="22">
         <v>479</v>
@@ -4760,50 +4799,53 @@
       </c>
       <c r="AX22" s="7">
         <v>391</v>
       </c>
       <c r="AY22" s="6">
         <v>300</v>
       </c>
       <c r="AZ22" s="6">
         <v>303</v>
       </c>
       <c r="BA22" s="6">
         <v>379</v>
       </c>
       <c r="BB22" s="6">
         <v>365</v>
       </c>
       <c r="BC22" s="6">
         <v>336</v>
       </c>
       <c r="BD22" s="6">
         <v>379</v>
       </c>
       <c r="BE22" s="6">
         <v>334</v>
       </c>
+      <c r="BF22" s="6">
+        <v>354</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B23" s="48" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="67">
         <v>23</v>
       </c>
       <c r="D23" s="67">
         <v>12</v>
       </c>
       <c r="E23" s="67">
         <v>12</v>
       </c>
       <c r="F23" s="22">
         <v>11</v>
       </c>
       <c r="G23" s="22">
         <v>20</v>
       </c>
       <c r="H23" s="22">
         <v>14</v>
@@ -4933,50 +4975,53 @@
       </c>
       <c r="AX23" s="7">
         <v>6</v>
       </c>
       <c r="AY23" s="6">
         <v>9</v>
       </c>
       <c r="AZ23" s="6">
         <v>6</v>
       </c>
       <c r="BA23" s="6">
         <v>7</v>
       </c>
       <c r="BB23" s="6">
         <v>19</v>
       </c>
       <c r="BC23" s="6">
         <v>8</v>
       </c>
       <c r="BD23" s="6">
         <v>13</v>
       </c>
       <c r="BE23" s="6">
         <v>10</v>
       </c>
+      <c r="BF23" s="6">
+        <v>9</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B24" s="47" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="67">
         <v>74</v>
       </c>
       <c r="D24" s="67">
         <v>95</v>
       </c>
       <c r="E24" s="67">
         <v>81</v>
       </c>
       <c r="F24" s="22">
         <v>103</v>
       </c>
       <c r="G24" s="22">
         <v>70</v>
       </c>
       <c r="H24" s="22">
         <v>97</v>
@@ -5106,50 +5151,53 @@
       </c>
       <c r="AX24" s="7">
         <v>44</v>
       </c>
       <c r="AY24" s="6">
         <v>56</v>
       </c>
       <c r="AZ24" s="6">
         <v>51</v>
       </c>
       <c r="BA24" s="6">
         <v>66</v>
       </c>
       <c r="BB24" s="6">
         <v>48</v>
       </c>
       <c r="BC24" s="6">
         <v>44</v>
       </c>
       <c r="BD24" s="6">
         <v>49</v>
       </c>
       <c r="BE24" s="6">
         <v>57</v>
       </c>
+      <c r="BF24" s="6">
+        <v>55</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B25" s="47" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E25" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F25" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G25" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H25" s="28" t="s">
         <v>29</v>
@@ -5279,50 +5327,53 @@
       </c>
       <c r="AX25" s="7">
         <v>3</v>
       </c>
       <c r="AY25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AZ25" s="6">
         <v>1</v>
       </c>
       <c r="BA25" s="6">
         <v>6</v>
       </c>
       <c r="BB25" s="6">
         <v>3</v>
       </c>
       <c r="BC25" s="6">
         <v>1</v>
       </c>
       <c r="BD25" s="6">
         <v>2</v>
       </c>
       <c r="BE25" s="6">
         <v>4</v>
       </c>
+      <c r="BF25" s="6">
+        <v>2</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B26" s="47" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="67">
         <v>11</v>
       </c>
       <c r="D26" s="67">
         <v>9</v>
       </c>
       <c r="E26" s="67">
         <v>9</v>
       </c>
       <c r="F26" s="22">
         <v>9</v>
       </c>
       <c r="G26" s="22">
         <v>10</v>
       </c>
       <c r="H26" s="22">
         <v>10</v>
@@ -5452,115 +5503,118 @@
       </c>
       <c r="AX26" s="7">
         <v>6</v>
       </c>
       <c r="AY26" s="6">
         <v>12</v>
       </c>
       <c r="AZ26" s="6">
         <v>5</v>
       </c>
       <c r="BA26" s="6">
         <v>5</v>
       </c>
       <c r="BB26" s="6">
         <v>4</v>
       </c>
       <c r="BC26" s="6">
         <v>3</v>
       </c>
       <c r="BD26" s="6">
         <v>8</v>
       </c>
       <c r="BE26" s="6">
         <v>4</v>
       </c>
+      <c r="BF26" s="6">
+        <v>2</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="18" customFormat="1" ht="15" customHeight="1">
-      <c r="B27" s="133" t="s">
+      <c r="B27" s="135" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="133"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="133"/>
+      <c r="C27" s="135"/>
+      <c r="D27" s="135"/>
+      <c r="E27" s="135"/>
+      <c r="F27" s="135"/>
+      <c r="G27" s="135"/>
+      <c r="H27" s="135"/>
+      <c r="I27" s="135"/>
+      <c r="J27" s="135"/>
+      <c r="K27" s="135"/>
+      <c r="L27" s="135"/>
+      <c r="M27" s="135"/>
+      <c r="N27" s="135"/>
+      <c r="O27" s="135"/>
+      <c r="P27" s="135"/>
+      <c r="Q27" s="135"/>
+      <c r="R27" s="135"/>
+      <c r="S27" s="135"/>
+      <c r="T27" s="135"/>
+      <c r="U27" s="135"/>
+      <c r="V27" s="135"/>
+      <c r="W27" s="135"/>
+      <c r="X27" s="135"/>
+      <c r="Y27" s="135"/>
+      <c r="Z27" s="135"/>
+      <c r="AA27" s="135"/>
+      <c r="AB27" s="135"/>
+      <c r="AC27" s="135"/>
+      <c r="AD27" s="135"/>
+      <c r="AE27" s="135"/>
+      <c r="AF27" s="135"/>
+      <c r="AG27" s="135"/>
+      <c r="AH27" s="135"/>
+      <c r="AI27" s="135"/>
+      <c r="AJ27" s="135"/>
+      <c r="AK27" s="135"/>
+      <c r="AL27" s="135"/>
+      <c r="AM27" s="135"/>
+      <c r="AN27" s="135"/>
+      <c r="AO27" s="135"/>
+      <c r="AP27" s="135"/>
+      <c r="AQ27" s="135"/>
+      <c r="AR27" s="135"/>
+      <c r="AS27" s="135"/>
+      <c r="AT27" s="135"/>
+      <c r="AU27" s="135"/>
+      <c r="AV27" s="135"/>
+      <c r="AW27" s="135"/>
+      <c r="AX27" s="135"/>
+      <c r="AY27" s="135"/>
+      <c r="AZ27" s="135"/>
+      <c r="BA27" s="135"/>
+      <c r="BB27" s="135"/>
+      <c r="BC27" s="135"/>
+      <c r="BD27" s="135"/>
+      <c r="BE27" s="135"/>
+      <c r="BF27" s="135"/>
+      <c r="BG27" s="135"/>
+      <c r="BH27" s="135"/>
+      <c r="BI27" s="135"/>
+      <c r="BJ27" s="135"/>
     </row>
     <row r="28" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="114">
         <v>100000000</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="28">
         <v>303</v>
       </c>
       <c r="D28" s="28">
         <v>299</v>
       </c>
       <c r="E28" s="28">
         <v>341</v>
       </c>
       <c r="F28" s="28">
         <v>290</v>
       </c>
       <c r="G28" s="28">
         <v>309</v>
       </c>
       <c r="H28" s="28">
         <v>339</v>
@@ -5690,50 +5744,53 @@
       </c>
       <c r="AX28" s="7">
         <v>224</v>
       </c>
       <c r="AY28" s="6">
         <v>217</v>
       </c>
       <c r="AZ28" s="6">
         <v>176</v>
       </c>
       <c r="BA28" s="6">
         <v>198</v>
       </c>
       <c r="BB28" s="6">
         <v>200</v>
       </c>
       <c r="BC28" s="6">
         <v>200</v>
       </c>
       <c r="BD28" s="6">
         <v>204</v>
       </c>
       <c r="BE28" s="6">
         <v>209</v>
       </c>
+      <c r="BF28" s="6">
+        <v>191</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="111" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="48" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="67">
         <v>17</v>
       </c>
       <c r="D29" s="67">
         <v>20</v>
       </c>
       <c r="E29" s="67">
         <v>23</v>
       </c>
       <c r="F29" s="22">
         <v>16</v>
       </c>
       <c r="G29" s="22">
         <v>21</v>
       </c>
       <c r="H29" s="22">
         <v>27</v>
@@ -5859,50 +5916,53 @@
       </c>
       <c r="AX29" s="66" t="s">
         <v>29</v>
       </c>
       <c r="AY29" s="90" t="s">
         <v>29</v>
       </c>
       <c r="AZ29" s="90" t="s">
         <v>29</v>
       </c>
       <c r="BA29" s="90" t="s">
         <v>29</v>
       </c>
       <c r="BB29" s="90" t="s">
         <v>29</v>
       </c>
       <c r="BC29" s="90" t="s">
         <v>29</v>
       </c>
       <c r="BD29" s="90" t="s">
         <v>29</v>
       </c>
       <c r="BE29" s="90" t="s">
         <v>29</v>
       </c>
+      <c r="BF29" s="90" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="111" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="47" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="67">
         <v>18</v>
       </c>
       <c r="D30" s="67">
         <v>21</v>
       </c>
       <c r="E30" s="67">
         <v>15</v>
       </c>
       <c r="F30" s="22">
         <v>12</v>
       </c>
       <c r="G30" s="22">
         <v>22</v>
       </c>
       <c r="H30" s="22">
         <v>21</v>
@@ -6032,50 +6092,53 @@
       </c>
       <c r="AX30" s="7">
         <v>11</v>
       </c>
       <c r="AY30" s="89">
         <v>18</v>
       </c>
       <c r="AZ30" s="8">
         <v>12</v>
       </c>
       <c r="BA30" s="8">
         <v>9</v>
       </c>
       <c r="BB30" s="8">
         <v>9</v>
       </c>
       <c r="BC30" s="6">
         <v>9</v>
       </c>
       <c r="BD30" s="8">
         <v>9</v>
       </c>
       <c r="BE30" s="8">
         <v>16</v>
       </c>
+      <c r="BF30" s="8">
+        <v>11</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="111" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="47" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="67">
         <v>30</v>
       </c>
       <c r="D31" s="67">
         <v>38</v>
       </c>
       <c r="E31" s="67">
         <v>40</v>
       </c>
       <c r="F31" s="22">
         <v>31</v>
       </c>
       <c r="G31" s="22">
         <v>27</v>
       </c>
       <c r="H31" s="22">
         <v>30</v>
@@ -6205,50 +6268,53 @@
       </c>
       <c r="AX31" s="7">
         <v>24</v>
       </c>
       <c r="AY31" s="89">
         <v>27</v>
       </c>
       <c r="AZ31" s="8">
         <v>18</v>
       </c>
       <c r="BA31" s="8">
         <v>26</v>
       </c>
       <c r="BB31" s="8">
         <v>11</v>
       </c>
       <c r="BC31" s="6">
         <v>20</v>
       </c>
       <c r="BD31" s="8">
         <v>25</v>
       </c>
       <c r="BE31" s="8">
         <v>19</v>
       </c>
+      <c r="BF31" s="8">
+        <v>25</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="111" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="47" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="67">
         <v>24</v>
       </c>
       <c r="D32" s="67">
         <v>34</v>
       </c>
       <c r="E32" s="67">
         <v>32</v>
       </c>
       <c r="F32" s="22">
         <v>38</v>
       </c>
       <c r="G32" s="22">
         <v>24</v>
       </c>
       <c r="H32" s="22">
         <v>35</v>
@@ -6378,50 +6444,53 @@
       </c>
       <c r="AX32" s="7">
         <v>21</v>
       </c>
       <c r="AY32" s="89">
         <v>22</v>
       </c>
       <c r="AZ32" s="8">
         <v>14</v>
       </c>
       <c r="BA32" s="8">
         <v>27</v>
       </c>
       <c r="BB32" s="8">
         <v>24</v>
       </c>
       <c r="BC32" s="6">
         <v>18</v>
       </c>
       <c r="BD32" s="8">
         <v>29</v>
       </c>
       <c r="BE32" s="8">
         <v>20</v>
       </c>
+      <c r="BF32" s="8">
+        <v>19</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="111" t="s">
         <v>95</v>
       </c>
       <c r="B33" s="47" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="67">
         <v>17</v>
       </c>
       <c r="D33" s="67">
         <v>22</v>
       </c>
       <c r="E33" s="67">
         <v>21</v>
       </c>
       <c r="F33" s="22">
         <v>17</v>
       </c>
       <c r="G33" s="22">
         <v>16</v>
       </c>
       <c r="H33" s="22">
         <v>22</v>
@@ -6551,50 +6620,53 @@
       </c>
       <c r="AX33" s="7">
         <v>13</v>
       </c>
       <c r="AY33" s="89">
         <v>12</v>
       </c>
       <c r="AZ33" s="8">
         <v>11</v>
       </c>
       <c r="BA33" s="8">
         <v>11</v>
       </c>
       <c r="BB33" s="8">
         <v>12</v>
       </c>
       <c r="BC33" s="6">
         <v>6</v>
       </c>
       <c r="BD33" s="8">
         <v>13</v>
       </c>
       <c r="BE33" s="8">
         <v>13</v>
       </c>
+      <c r="BF33" s="8">
+        <v>20</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="111" t="s">
         <v>96</v>
       </c>
       <c r="B34" s="47" t="s">
         <v>39</v>
       </c>
       <c r="C34" s="67">
         <v>44</v>
       </c>
       <c r="D34" s="67">
         <v>25</v>
       </c>
       <c r="E34" s="67">
         <v>35</v>
       </c>
       <c r="F34" s="22">
         <v>23</v>
       </c>
       <c r="G34" s="22">
         <v>38</v>
       </c>
       <c r="H34" s="22">
         <v>38</v>
@@ -6724,50 +6796,53 @@
       </c>
       <c r="AX34" s="7">
         <v>29</v>
       </c>
       <c r="AY34" s="89">
         <v>13</v>
       </c>
       <c r="AZ34" s="8">
         <v>23</v>
       </c>
       <c r="BA34" s="8">
         <v>18</v>
       </c>
       <c r="BB34" s="8">
         <v>23</v>
       </c>
       <c r="BC34" s="6">
         <v>25</v>
       </c>
       <c r="BD34" s="8">
         <v>21</v>
       </c>
       <c r="BE34" s="8">
         <v>18</v>
       </c>
+      <c r="BF34" s="8">
+        <v>17</v>
+      </c>
     </row>
     <row r="35" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="111" t="s">
         <v>97</v>
       </c>
       <c r="B35" s="47" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D35" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E35" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F35" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G35" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H35" s="28" t="s">
         <v>29</v>
@@ -6897,50 +6972,53 @@
       </c>
       <c r="AX35" s="7">
         <v>11</v>
       </c>
       <c r="AY35" s="89">
         <v>14</v>
       </c>
       <c r="AZ35" s="8">
         <v>8</v>
       </c>
       <c r="BA35" s="8">
         <v>11</v>
       </c>
       <c r="BB35" s="8">
         <v>15</v>
       </c>
       <c r="BC35" s="6">
         <v>9</v>
       </c>
       <c r="BD35" s="8">
         <v>16</v>
       </c>
       <c r="BE35" s="8">
         <v>10</v>
       </c>
+      <c r="BF35" s="8">
+        <v>9</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="111" t="s">
         <v>98</v>
       </c>
       <c r="B36" s="47" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="67">
         <v>47</v>
       </c>
       <c r="D36" s="67">
         <v>30</v>
       </c>
       <c r="E36" s="67">
         <v>51</v>
       </c>
       <c r="F36" s="22">
         <v>42</v>
       </c>
       <c r="G36" s="22">
         <v>44</v>
       </c>
       <c r="H36" s="22">
         <v>46</v>
@@ -7070,50 +7148,53 @@
       </c>
       <c r="AX36" s="7">
         <v>27</v>
       </c>
       <c r="AY36" s="89">
         <v>30</v>
       </c>
       <c r="AZ36" s="8">
         <v>18</v>
       </c>
       <c r="BA36" s="8">
         <v>23</v>
       </c>
       <c r="BB36" s="8">
         <v>26</v>
       </c>
       <c r="BC36" s="6">
         <v>33</v>
       </c>
       <c r="BD36" s="8">
         <v>19</v>
       </c>
       <c r="BE36" s="8">
         <v>29</v>
       </c>
+      <c r="BF36" s="8">
+        <v>25</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="111" t="s">
         <v>99</v>
       </c>
       <c r="B37" s="47" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="67">
         <v>19</v>
       </c>
       <c r="D37" s="67">
         <v>17</v>
       </c>
       <c r="E37" s="67">
         <v>22</v>
       </c>
       <c r="F37" s="22">
         <v>19</v>
       </c>
       <c r="G37" s="22">
         <v>21</v>
       </c>
       <c r="H37" s="22">
         <v>18</v>
@@ -7243,50 +7324,53 @@
       </c>
       <c r="AX37" s="7">
         <v>18</v>
       </c>
       <c r="AY37" s="89">
         <v>11</v>
       </c>
       <c r="AZ37" s="8">
         <v>10</v>
       </c>
       <c r="BA37" s="8">
         <v>7</v>
       </c>
       <c r="BB37" s="8">
         <v>13</v>
       </c>
       <c r="BC37" s="6">
         <v>12</v>
       </c>
       <c r="BD37" s="8">
         <v>9</v>
       </c>
       <c r="BE37" s="8">
         <v>11</v>
       </c>
+      <c r="BF37" s="8">
+        <v>13</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="111" t="s">
         <v>100</v>
       </c>
       <c r="B38" s="47" t="s">
         <v>47</v>
       </c>
       <c r="C38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H38" s="28" t="s">
         <v>29</v>
@@ -7416,50 +7500,53 @@
       </c>
       <c r="AX38" s="7">
         <v>24</v>
       </c>
       <c r="AY38" s="89">
         <v>28</v>
       </c>
       <c r="AZ38" s="8">
         <v>28</v>
       </c>
       <c r="BA38" s="8">
         <v>32</v>
       </c>
       <c r="BB38" s="8">
         <v>35</v>
       </c>
       <c r="BC38" s="6">
         <v>24</v>
       </c>
       <c r="BD38" s="8">
         <v>26</v>
       </c>
       <c r="BE38" s="8">
         <v>38</v>
       </c>
+      <c r="BF38" s="8">
+        <v>22</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="95" t="s">
         <v>101</v>
       </c>
       <c r="B39" s="52" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="69">
         <v>87</v>
       </c>
       <c r="D39" s="69">
         <v>92</v>
       </c>
       <c r="E39" s="69">
         <v>102</v>
       </c>
       <c r="F39" s="70">
         <v>92</v>
       </c>
       <c r="G39" s="70">
         <v>96</v>
       </c>
       <c r="H39" s="70">
         <v>102</v>
@@ -7589,51 +7676,53 @@
       </c>
       <c r="AX39" s="10">
         <v>46</v>
       </c>
       <c r="AY39" s="11">
         <v>42</v>
       </c>
       <c r="AZ39" s="9">
         <v>34</v>
       </c>
       <c r="BA39" s="9">
         <v>34</v>
       </c>
       <c r="BB39" s="9">
         <v>32</v>
       </c>
       <c r="BC39" s="9">
         <v>44</v>
       </c>
       <c r="BD39" s="9">
         <v>37</v>
       </c>
       <c r="BE39" s="9">
         <v>35</v>
       </c>
-      <c r="BF39" s="88"/>
+      <c r="BF39" s="9">
+        <v>30</v>
+      </c>
       <c r="BG39" s="88"/>
       <c r="BH39" s="88"/>
       <c r="BI39" s="88"/>
       <c r="BJ39" s="88"/>
     </row>
     <row r="40" spans="1:62" s="18" customFormat="1" ht="11.25" customHeight="1">
       <c r="A40" s="115" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="115"/>
       <c r="C40" s="77"/>
       <c r="D40" s="77"/>
       <c r="E40" s="77"/>
       <c r="F40" s="77"/>
       <c r="G40" s="77"/>
       <c r="H40" s="77"/>
       <c r="I40" s="77"/>
       <c r="J40" s="77"/>
       <c r="K40" s="77"/>
       <c r="L40" s="77"/>
       <c r="M40" s="77"/>
       <c r="N40" s="77"/>
       <c r="O40" s="77"/>
       <c r="P40" s="77"/>
       <c r="Q40" s="77"/>
@@ -7700,208 +7789,210 @@
     <col min="16" max="16" width="7.28515625" style="19" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="5.85546875" style="19" hidden="1" customWidth="1"/>
     <col min="18" max="20" width="5.5703125" style="19" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="6.42578125" style="19" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="19" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="19" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="19" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.28515625" style="19" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="7" style="19" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.140625" style="19" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.28515625" style="19" hidden="1" customWidth="1"/>
     <col min="29" max="34" width="6.5703125" style="19" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="7.7109375" style="19" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.85546875" style="19" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="6.5703125" style="19" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="7.140625" style="19" hidden="1" customWidth="1"/>
     <col min="39" max="62" width="8.28515625" style="19" customWidth="1"/>
     <col min="63" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" ht="15" customHeight="1"/>
     <row r="2" spans="1:62" s="110" customFormat="1" ht="25.5">
       <c r="A2" s="109" t="s">
         <v>104</v>
       </c>
-      <c r="B2" s="137" t="s">
+      <c r="B2" s="139" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="137"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="137"/>
+      <c r="C2" s="139"/>
+      <c r="D2" s="139"/>
+      <c r="E2" s="139"/>
+      <c r="F2" s="139"/>
+      <c r="G2" s="139"/>
+      <c r="H2" s="139"/>
+      <c r="I2" s="139"/>
+      <c r="J2" s="139"/>
+      <c r="K2" s="139"/>
+      <c r="L2" s="139"/>
+      <c r="M2" s="139"/>
+      <c r="N2" s="139"/>
+      <c r="O2" s="139"/>
+      <c r="P2" s="139"/>
+      <c r="Q2" s="139"/>
+      <c r="R2" s="139"/>
+      <c r="S2" s="139"/>
+      <c r="T2" s="139"/>
+      <c r="U2" s="139"/>
+      <c r="V2" s="139"/>
+      <c r="W2" s="139"/>
+      <c r="X2" s="139"/>
+      <c r="Y2" s="139"/>
+      <c r="Z2" s="139"/>
+      <c r="AA2" s="139"/>
+      <c r="AB2" s="139"/>
+      <c r="AC2" s="139"/>
+      <c r="AD2" s="139"/>
+      <c r="AE2" s="139"/>
+      <c r="AF2" s="139"/>
+      <c r="AG2" s="139"/>
+      <c r="AH2" s="139"/>
+      <c r="AI2" s="139"/>
+      <c r="AJ2" s="139"/>
+      <c r="AK2" s="139"/>
+      <c r="AL2" s="139"/>
+      <c r="AM2" s="139"/>
+      <c r="AN2" s="139"/>
+      <c r="AO2" s="139"/>
+      <c r="AP2" s="139"/>
+      <c r="AQ2" s="139"/>
+      <c r="AR2" s="139"/>
+      <c r="AS2" s="139"/>
+      <c r="AT2" s="139"/>
+      <c r="AU2" s="139"/>
+      <c r="AV2" s="139"/>
+      <c r="AW2" s="139"/>
+      <c r="AX2" s="139"/>
+      <c r="AY2" s="139"/>
+      <c r="AZ2" s="139"/>
+      <c r="BA2" s="139"/>
+      <c r="BB2" s="139"/>
+      <c r="BC2" s="139"/>
+      <c r="BD2" s="139"/>
+      <c r="BE2" s="139"/>
+      <c r="BF2" s="139"/>
+      <c r="BG2" s="139"/>
+      <c r="BH2" s="139"/>
+      <c r="BI2" s="139"/>
+      <c r="BJ2" s="139"/>
     </row>
     <row r="3" spans="1:62" s="83" customFormat="1" ht="11.25">
       <c r="A3" s="103"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="F3" s="40"/>
       <c r="J3" s="40"/>
       <c r="M3" s="41"/>
       <c r="N3" s="42"/>
       <c r="BC3" s="99"/>
-      <c r="BD3" s="101"/>
-      <c r="BH3" s="146" t="s">
+      <c r="BD3" s="130"/>
+      <c r="BE3" s="130"/>
+      <c r="BF3" s="130"/>
+      <c r="BH3" s="148" t="s">
         <v>28</v>
       </c>
-      <c r="BI3" s="147"/>
-      <c r="BJ3" s="146"/>
+      <c r="BI3" s="149"/>
+      <c r="BJ3" s="148"/>
     </row>
     <row r="4" spans="1:62" s="18" customFormat="1" ht="18" customHeight="1">
-      <c r="A4" s="131" t="s">
+      <c r="A4" s="133" t="s">
         <v>86</v>
       </c>
-      <c r="B4" s="141"/>
-      <c r="C4" s="134">
+      <c r="B4" s="143"/>
+      <c r="C4" s="136">
         <v>2022</v>
       </c>
-      <c r="D4" s="135"/>
-[...9 lines deleted...]
-      <c r="O4" s="143">
+      <c r="D4" s="137"/>
+      <c r="E4" s="137"/>
+      <c r="F4" s="137"/>
+      <c r="G4" s="137"/>
+      <c r="H4" s="137"/>
+      <c r="I4" s="137"/>
+      <c r="J4" s="137"/>
+      <c r="K4" s="137"/>
+      <c r="L4" s="137"/>
+      <c r="M4" s="137"/>
+      <c r="O4" s="145">
         <v>2023</v>
       </c>
-      <c r="P4" s="144"/>
-[...10 lines deleted...]
-      <c r="AA4" s="143">
+      <c r="P4" s="146"/>
+      <c r="Q4" s="146"/>
+      <c r="R4" s="146"/>
+      <c r="S4" s="146"/>
+      <c r="T4" s="146"/>
+      <c r="U4" s="146"/>
+      <c r="V4" s="146"/>
+      <c r="W4" s="146"/>
+      <c r="X4" s="146"/>
+      <c r="Y4" s="146"/>
+      <c r="Z4" s="147"/>
+      <c r="AA4" s="145">
         <v>2024</v>
       </c>
-      <c r="AB4" s="144"/>
-[...10 lines deleted...]
-      <c r="AM4" s="143">
+      <c r="AB4" s="146"/>
+      <c r="AC4" s="146"/>
+      <c r="AD4" s="146"/>
+      <c r="AE4" s="146"/>
+      <c r="AF4" s="146"/>
+      <c r="AG4" s="146"/>
+      <c r="AH4" s="146"/>
+      <c r="AI4" s="146"/>
+      <c r="AJ4" s="146"/>
+      <c r="AK4" s="146"/>
+      <c r="AL4" s="147"/>
+      <c r="AM4" s="145">
         <v>2025</v>
       </c>
-      <c r="AN4" s="144"/>
-[...10 lines deleted...]
-      <c r="AY4" s="143">
+      <c r="AN4" s="146"/>
+      <c r="AO4" s="146"/>
+      <c r="AP4" s="146"/>
+      <c r="AQ4" s="146"/>
+      <c r="AR4" s="146"/>
+      <c r="AS4" s="146"/>
+      <c r="AT4" s="146"/>
+      <c r="AU4" s="146"/>
+      <c r="AV4" s="146"/>
+      <c r="AW4" s="146"/>
+      <c r="AX4" s="147"/>
+      <c r="AY4" s="145">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="144"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="145"/>
+      <c r="AZ4" s="146"/>
+      <c r="BA4" s="146"/>
+      <c r="BB4" s="146"/>
+      <c r="BC4" s="146"/>
+      <c r="BD4" s="146"/>
+      <c r="BE4" s="146"/>
+      <c r="BF4" s="146"/>
+      <c r="BG4" s="146"/>
+      <c r="BH4" s="146"/>
+      <c r="BI4" s="146"/>
+      <c r="BJ4" s="147"/>
     </row>
     <row r="5" spans="1:62" s="18" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A5" s="132"/>
-      <c r="B5" s="142"/>
+      <c r="A5" s="134"/>
+      <c r="B5" s="144"/>
       <c r="C5" s="81" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="43" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="44" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="43" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="43" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="44" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="82" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="82" t="s">
@@ -8023,130 +8114,130 @@
       </c>
       <c r="AX5" s="14" t="s">
         <v>25</v>
       </c>
       <c r="AY5" s="82" t="s">
         <v>5</v>
       </c>
       <c r="AZ5" s="82" t="s">
         <v>18</v>
       </c>
       <c r="BA5" s="14" t="s">
         <v>19</v>
       </c>
       <c r="BB5" s="14" t="s">
         <v>20</v>
       </c>
       <c r="BC5" s="14" t="s">
         <v>13</v>
       </c>
       <c r="BD5" s="14" t="s">
         <v>14</v>
       </c>
       <c r="BE5" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="BF5" s="82" t="s">
+      <c r="BF5" s="129" t="s">
         <v>16</v>
       </c>
       <c r="BG5" s="82" t="s">
         <v>17</v>
       </c>
       <c r="BH5" s="82" t="s">
         <v>21</v>
       </c>
       <c r="BI5" s="82" t="s">
         <v>22</v>
       </c>
       <c r="BJ5" s="14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="18" customFormat="1" ht="15" customHeight="1">
-      <c r="B6" s="133" t="s">
+      <c r="B6" s="135" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="133"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="133"/>
+      <c r="C6" s="135"/>
+      <c r="D6" s="135"/>
+      <c r="E6" s="135"/>
+      <c r="F6" s="135"/>
+      <c r="G6" s="135"/>
+      <c r="H6" s="135"/>
+      <c r="I6" s="135"/>
+      <c r="J6" s="135"/>
+      <c r="K6" s="135"/>
+      <c r="L6" s="135"/>
+      <c r="M6" s="135"/>
+      <c r="N6" s="135"/>
+      <c r="O6" s="135"/>
+      <c r="P6" s="135"/>
+      <c r="Q6" s="135"/>
+      <c r="R6" s="135"/>
+      <c r="S6" s="135"/>
+      <c r="T6" s="135"/>
+      <c r="U6" s="135"/>
+      <c r="V6" s="135"/>
+      <c r="W6" s="135"/>
+      <c r="X6" s="135"/>
+      <c r="Y6" s="135"/>
+      <c r="Z6" s="135"/>
+      <c r="AA6" s="135"/>
+      <c r="AB6" s="135"/>
+      <c r="AC6" s="135"/>
+      <c r="AD6" s="135"/>
+      <c r="AE6" s="135"/>
+      <c r="AF6" s="135"/>
+      <c r="AG6" s="135"/>
+      <c r="AH6" s="135"/>
+      <c r="AI6" s="135"/>
+      <c r="AJ6" s="135"/>
+      <c r="AK6" s="135"/>
+      <c r="AL6" s="135"/>
+      <c r="AM6" s="135"/>
+      <c r="AN6" s="135"/>
+      <c r="AO6" s="135"/>
+      <c r="AP6" s="135"/>
+      <c r="AQ6" s="135"/>
+      <c r="AR6" s="135"/>
+      <c r="AS6" s="135"/>
+      <c r="AT6" s="135"/>
+      <c r="AU6" s="135"/>
+      <c r="AV6" s="135"/>
+      <c r="AW6" s="135"/>
+      <c r="AX6" s="135"/>
+      <c r="AY6" s="135"/>
+      <c r="AZ6" s="135"/>
+      <c r="BA6" s="135"/>
+      <c r="BB6" s="135"/>
+      <c r="BC6" s="135"/>
+      <c r="BD6" s="135"/>
+      <c r="BE6" s="135"/>
+      <c r="BF6" s="135"/>
+      <c r="BG6" s="135"/>
+      <c r="BH6" s="135"/>
+      <c r="BI6" s="135"/>
+      <c r="BJ6" s="135"/>
     </row>
     <row r="7" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="113">
         <v>100000000</v>
       </c>
       <c r="B7" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="15">
         <v>16.71</v>
       </c>
       <c r="D7" s="15">
         <v>17.38</v>
       </c>
       <c r="E7" s="15">
         <v>16.96</v>
       </c>
       <c r="F7" s="15">
         <v>16.87</v>
       </c>
       <c r="G7" s="15">
         <v>16.93</v>
       </c>
       <c r="H7" s="15">
         <v>17.23</v>
@@ -8273,52 +8364,55 @@
       </c>
       <c r="AW7" s="16">
         <v>13.55</v>
       </c>
       <c r="AX7" s="86">
         <v>13.53</v>
       </c>
       <c r="AY7" s="16">
         <v>11.8</v>
       </c>
       <c r="AZ7" s="16">
         <v>11.86</v>
       </c>
       <c r="BA7" s="16">
         <v>12.29</v>
       </c>
       <c r="BB7" s="16">
         <v>12.5</v>
       </c>
       <c r="BC7" s="16">
         <v>12.34</v>
       </c>
       <c r="BD7" s="16">
         <v>12.53</v>
       </c>
-      <c r="BE7" s="125">
+      <c r="BE7" s="16">
         <v>12.5</v>
+      </c>
+      <c r="BF7" s="16">
+        <v>12.47</v>
       </c>
     </row>
     <row r="8" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B8" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="46">
         <v>17.2</v>
       </c>
       <c r="D8" s="46">
         <v>17.53</v>
       </c>
       <c r="E8" s="46">
         <v>16.690000000000001</v>
       </c>
       <c r="F8" s="46">
         <v>16.64</v>
       </c>
       <c r="G8" s="46">
         <v>16.89</v>
       </c>
       <c r="H8" s="46">
@@ -8446,52 +8540,55 @@
       </c>
       <c r="AW8" s="16">
         <v>13.94</v>
       </c>
       <c r="AX8" s="86">
         <v>14</v>
       </c>
       <c r="AY8" s="16">
         <v>11.19</v>
       </c>
       <c r="AZ8" s="16">
         <v>11.83</v>
       </c>
       <c r="BA8" s="16">
         <v>12.63</v>
       </c>
       <c r="BB8" s="16">
         <v>12.98</v>
       </c>
       <c r="BC8" s="16">
         <v>12.88</v>
       </c>
       <c r="BD8" s="16">
         <v>13.17</v>
       </c>
-      <c r="BE8" s="125">
+      <c r="BE8" s="16">
         <v>13.08</v>
+      </c>
+      <c r="BF8" s="16">
+        <v>13.09</v>
       </c>
     </row>
     <row r="9" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B9" s="48" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="46">
         <v>25.33</v>
       </c>
       <c r="D9" s="46">
         <v>20.329999999999998</v>
       </c>
       <c r="E9" s="46">
         <v>18.2</v>
       </c>
       <c r="F9" s="46">
         <v>16.53</v>
       </c>
       <c r="G9" s="46">
         <v>18.02</v>
       </c>
       <c r="H9" s="46">
@@ -8619,52 +8716,55 @@
       </c>
       <c r="AW9" s="16">
         <v>11.65</v>
       </c>
       <c r="AX9" s="86">
         <v>11.26</v>
       </c>
       <c r="AY9" s="16">
         <v>10.94</v>
       </c>
       <c r="AZ9" s="16">
         <v>9.4499999999999993</v>
       </c>
       <c r="BA9" s="16">
         <v>9.1300000000000008</v>
       </c>
       <c r="BB9" s="16">
         <v>12.7</v>
       </c>
       <c r="BC9" s="16">
         <v>12.06</v>
       </c>
       <c r="BD9" s="16">
         <v>12.75</v>
       </c>
-      <c r="BE9" s="125">
+      <c r="BE9" s="16">
         <v>12.68</v>
+      </c>
+      <c r="BF9" s="16">
+        <v>12.46</v>
       </c>
     </row>
     <row r="10" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="47" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="46">
         <v>14.93</v>
       </c>
       <c r="D10" s="46">
         <v>16.940000000000001</v>
       </c>
       <c r="E10" s="46">
         <v>15.48</v>
       </c>
       <c r="F10" s="46">
         <v>14.19</v>
       </c>
       <c r="G10" s="46">
         <v>15.01</v>
       </c>
       <c r="H10" s="46">
@@ -8792,52 +8892,55 @@
       </c>
       <c r="AW10" s="16">
         <v>12.97</v>
       </c>
       <c r="AX10" s="86">
         <v>12.68</v>
       </c>
       <c r="AY10" s="16">
         <v>16.38</v>
       </c>
       <c r="AZ10" s="16">
         <v>14.42</v>
       </c>
       <c r="BA10" s="16">
         <v>12.27</v>
       </c>
       <c r="BB10" s="16">
         <v>11.27</v>
       </c>
       <c r="BC10" s="16">
         <v>10.62</v>
       </c>
       <c r="BD10" s="16">
         <v>10.23</v>
       </c>
-      <c r="BE10" s="125">
+      <c r="BE10" s="16">
         <v>10.86</v>
+      </c>
+      <c r="BF10" s="16">
+        <v>10.77</v>
       </c>
     </row>
     <row r="11" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="47" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="46">
         <v>17.63</v>
       </c>
       <c r="D11" s="46">
         <v>21</v>
       </c>
       <c r="E11" s="46">
         <v>22.01</v>
       </c>
       <c r="F11" s="46">
         <v>21.27</v>
       </c>
       <c r="G11" s="46">
         <v>20.190000000000001</v>
       </c>
       <c r="H11" s="46">
@@ -8965,52 +9068,55 @@
       </c>
       <c r="AW11" s="16">
         <v>15.97</v>
       </c>
       <c r="AX11" s="86">
         <v>15.9</v>
       </c>
       <c r="AY11" s="16">
         <v>17.75</v>
       </c>
       <c r="AZ11" s="16">
         <v>15.45</v>
       </c>
       <c r="BA11" s="16">
         <v>15.97</v>
       </c>
       <c r="BB11" s="16">
         <v>13.89</v>
       </c>
       <c r="BC11" s="16">
         <v>13.74</v>
       </c>
       <c r="BD11" s="16">
         <v>14.28</v>
       </c>
-      <c r="BE11" s="125">
+      <c r="BE11" s="16">
         <v>14.04</v>
+      </c>
+      <c r="BF11" s="16">
+        <v>14.38</v>
       </c>
     </row>
     <row r="12" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="47" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="46">
         <v>17.18</v>
       </c>
       <c r="D12" s="46">
         <v>20.88</v>
       </c>
       <c r="E12" s="46">
         <v>20.7</v>
       </c>
       <c r="F12" s="46">
         <v>21.93</v>
       </c>
       <c r="G12" s="46">
         <v>20.85</v>
       </c>
       <c r="H12" s="46">
@@ -9138,52 +9244,55 @@
       </c>
       <c r="AW12" s="16">
         <v>15.77</v>
       </c>
       <c r="AX12" s="86">
         <v>15.45</v>
       </c>
       <c r="AY12" s="16">
         <v>14.99</v>
       </c>
       <c r="AZ12" s="16">
         <v>14.48</v>
       </c>
       <c r="BA12" s="16">
         <v>15.67</v>
       </c>
       <c r="BB12" s="16">
         <v>15.35</v>
       </c>
       <c r="BC12" s="16">
         <v>14.63</v>
       </c>
       <c r="BD12" s="16">
         <v>14.78</v>
       </c>
-      <c r="BE12" s="125">
+      <c r="BE12" s="16">
         <v>14.81</v>
+      </c>
+      <c r="BF12" s="16">
+        <v>14.77</v>
       </c>
     </row>
     <row r="13" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="47" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="46">
         <v>11.02</v>
       </c>
       <c r="D13" s="46">
         <v>13.27</v>
       </c>
       <c r="E13" s="46">
         <v>13.51</v>
       </c>
       <c r="F13" s="46">
         <v>13</v>
       </c>
       <c r="G13" s="46">
         <v>12.46</v>
       </c>
       <c r="H13" s="46">
@@ -9311,52 +9420,55 @@
       </c>
       <c r="AW13" s="16">
         <v>11.44</v>
       </c>
       <c r="AX13" s="86">
         <v>11.23</v>
       </c>
       <c r="AY13" s="16">
         <v>8.5399999999999991</v>
       </c>
       <c r="AZ13" s="16">
         <v>8.6300000000000008</v>
       </c>
       <c r="BA13" s="16">
         <v>8.36</v>
       </c>
       <c r="BB13" s="16">
         <v>8.49</v>
       </c>
       <c r="BC13" s="16">
         <v>7.65</v>
       </c>
       <c r="BD13" s="16">
         <v>7.96</v>
       </c>
-      <c r="BE13" s="125">
+      <c r="BE13" s="16">
         <v>8.15</v>
+      </c>
+      <c r="BF13" s="16">
+        <v>8.94</v>
       </c>
     </row>
     <row r="14" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="47" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="46">
         <v>15.34</v>
       </c>
       <c r="D14" s="46">
         <v>12.66</v>
       </c>
       <c r="E14" s="46">
         <v>12.6</v>
       </c>
       <c r="F14" s="46">
         <v>11.53</v>
       </c>
       <c r="G14" s="46">
         <v>11.91</v>
       </c>
       <c r="H14" s="46">
@@ -9484,52 +9596,55 @@
       </c>
       <c r="AW14" s="16">
         <v>9.67</v>
       </c>
       <c r="AX14" s="86">
         <v>9.76</v>
       </c>
       <c r="AY14" s="16">
         <v>4.92</v>
       </c>
       <c r="AZ14" s="16">
         <v>7.15</v>
       </c>
       <c r="BA14" s="16">
         <v>7.02</v>
       </c>
       <c r="BB14" s="16">
         <v>7.5</v>
       </c>
       <c r="BC14" s="16">
         <v>7.91</v>
       </c>
       <c r="BD14" s="16">
         <v>7.96</v>
       </c>
-      <c r="BE14" s="125">
+      <c r="BE14" s="16">
         <v>7.8</v>
+      </c>
+      <c r="BF14" s="16">
+        <v>7.62</v>
       </c>
     </row>
     <row r="15" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="47" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="G15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H15" s="15" t="s">
@@ -9657,52 +9772,55 @@
       </c>
       <c r="AW15" s="16">
         <v>8.5399999999999991</v>
       </c>
       <c r="AX15" s="86">
         <v>8.5299999999999994</v>
       </c>
       <c r="AY15" s="16">
         <v>8.6199999999999992</v>
       </c>
       <c r="AZ15" s="16">
         <v>7.45</v>
       </c>
       <c r="BA15" s="16">
         <v>8.4499999999999993</v>
       </c>
       <c r="BB15" s="16">
         <v>9.1999999999999993</v>
       </c>
       <c r="BC15" s="16">
         <v>8.59</v>
       </c>
       <c r="BD15" s="16">
         <v>9.08</v>
       </c>
-      <c r="BE15" s="125">
+      <c r="BE15" s="16">
         <v>9.01</v>
+      </c>
+      <c r="BF15" s="16">
+        <v>8.74</v>
       </c>
     </row>
     <row r="16" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="47" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="46">
         <v>17.8</v>
       </c>
       <c r="D16" s="46">
         <v>15.67</v>
       </c>
       <c r="E16" s="46">
         <v>17.170000000000002</v>
       </c>
       <c r="F16" s="46">
         <v>16.690000000000001</v>
       </c>
       <c r="G16" s="46">
         <v>17.12</v>
       </c>
       <c r="H16" s="46">
@@ -9830,52 +9948,55 @@
       </c>
       <c r="AW16" s="16">
         <v>12.72</v>
       </c>
       <c r="AX16" s="86">
         <v>12.61</v>
       </c>
       <c r="AY16" s="16">
         <v>15.27</v>
       </c>
       <c r="AZ16" s="16">
         <v>12.43</v>
       </c>
       <c r="BA16" s="16">
         <v>11.64</v>
       </c>
       <c r="BB16" s="16">
         <v>11.57</v>
       </c>
       <c r="BC16" s="16">
         <v>11.88</v>
       </c>
       <c r="BD16" s="16">
         <v>11.62</v>
       </c>
-      <c r="BE16" s="125">
+      <c r="BE16" s="16">
         <v>11.7</v>
+      </c>
+      <c r="BF16" s="16">
+        <v>11.49</v>
       </c>
     </row>
     <row r="17" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="47" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="46">
         <v>16.13</v>
       </c>
       <c r="D17" s="46">
         <v>16.03</v>
       </c>
       <c r="E17" s="46">
         <v>17.04</v>
       </c>
       <c r="F17" s="46">
         <v>17.010000000000002</v>
       </c>
       <c r="G17" s="46">
         <v>17.2</v>
       </c>
       <c r="H17" s="46">
@@ -10003,52 +10124,55 @@
       </c>
       <c r="AW17" s="16">
         <v>13.88</v>
       </c>
       <c r="AX17" s="86">
         <v>14.11</v>
       </c>
       <c r="AY17" s="16">
         <v>10.53</v>
       </c>
       <c r="AZ17" s="16">
         <v>10.44</v>
       </c>
       <c r="BA17" s="16">
         <v>9.1300000000000008</v>
       </c>
       <c r="BB17" s="16">
         <v>10</v>
       </c>
       <c r="BC17" s="16">
         <v>10.3</v>
       </c>
       <c r="BD17" s="16">
         <v>10.06</v>
       </c>
-      <c r="BE17" s="125">
+      <c r="BE17" s="16">
         <v>10.130000000000001</v>
+      </c>
+      <c r="BF17" s="16">
+        <v>10.41</v>
       </c>
     </row>
     <row r="18" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="47" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="G18" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="15" t="s">
@@ -10176,52 +10300,55 @@
       </c>
       <c r="AW18" s="16">
         <v>15.33</v>
       </c>
       <c r="AX18" s="86">
         <v>14.97</v>
       </c>
       <c r="AY18" s="16">
         <v>13.47</v>
       </c>
       <c r="AZ18" s="16">
         <v>14.05</v>
       </c>
       <c r="BA18" s="16">
         <v>14.45</v>
       </c>
       <c r="BB18" s="16">
         <v>15.18</v>
       </c>
       <c r="BC18" s="16">
         <v>14.41</v>
       </c>
       <c r="BD18" s="16">
         <v>14.14</v>
       </c>
-      <c r="BE18" s="125">
+      <c r="BE18" s="16">
         <v>14.74</v>
+      </c>
+      <c r="BF18" s="16">
+        <v>14.26</v>
       </c>
     </row>
     <row r="19" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="47" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="46">
         <v>14.41</v>
       </c>
       <c r="D19" s="46">
         <v>15.58</v>
       </c>
       <c r="E19" s="46">
         <v>16.18</v>
       </c>
       <c r="F19" s="46">
         <v>16.12</v>
       </c>
       <c r="G19" s="46">
         <v>16.100000000000001</v>
       </c>
       <c r="H19" s="46">
@@ -10349,118 +10476,121 @@
       </c>
       <c r="AW19" s="16">
         <v>12.48</v>
       </c>
       <c r="AX19" s="86">
         <v>12.55</v>
       </c>
       <c r="AY19" s="16">
         <v>12.59</v>
       </c>
       <c r="AZ19" s="16">
         <v>11.89</v>
       </c>
       <c r="BA19" s="16">
         <v>11.34</v>
       </c>
       <c r="BB19" s="16">
         <v>11</v>
       </c>
       <c r="BC19" s="16">
         <v>11.45</v>
       </c>
       <c r="BD19" s="16">
         <v>11.45</v>
       </c>
-      <c r="BE19" s="125">
+      <c r="BE19" s="16">
         <v>11.32</v>
+      </c>
+      <c r="BF19" s="16">
+        <v>11.04</v>
       </c>
     </row>
     <row r="20" spans="1:62" s="18" customFormat="1" ht="15" customHeight="1">
-      <c r="B20" s="133" t="s">
+      <c r="B20" s="135" t="s">
         <v>11</v>
       </c>
-      <c r="C20" s="133"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="133"/>
+      <c r="C20" s="135"/>
+      <c r="D20" s="135"/>
+      <c r="E20" s="135"/>
+      <c r="F20" s="135"/>
+      <c r="G20" s="135"/>
+      <c r="H20" s="135"/>
+      <c r="I20" s="135"/>
+      <c r="J20" s="135"/>
+      <c r="K20" s="135"/>
+      <c r="L20" s="135"/>
+      <c r="M20" s="135"/>
+      <c r="N20" s="135"/>
+      <c r="O20" s="135"/>
+      <c r="P20" s="135"/>
+      <c r="Q20" s="135"/>
+      <c r="R20" s="135"/>
+      <c r="S20" s="135"/>
+      <c r="T20" s="135"/>
+      <c r="U20" s="135"/>
+      <c r="V20" s="135"/>
+      <c r="W20" s="135"/>
+      <c r="X20" s="135"/>
+      <c r="Y20" s="135"/>
+      <c r="Z20" s="135"/>
+      <c r="AA20" s="135"/>
+      <c r="AB20" s="135"/>
+      <c r="AC20" s="135"/>
+      <c r="AD20" s="135"/>
+      <c r="AE20" s="135"/>
+      <c r="AF20" s="135"/>
+      <c r="AG20" s="135"/>
+      <c r="AH20" s="135"/>
+      <c r="AI20" s="135"/>
+      <c r="AJ20" s="135"/>
+      <c r="AK20" s="135"/>
+      <c r="AL20" s="135"/>
+      <c r="AM20" s="135"/>
+      <c r="AN20" s="135"/>
+      <c r="AO20" s="135"/>
+      <c r="AP20" s="135"/>
+      <c r="AQ20" s="135"/>
+      <c r="AR20" s="135"/>
+      <c r="AS20" s="135"/>
+      <c r="AT20" s="135"/>
+      <c r="AU20" s="135"/>
+      <c r="AV20" s="135"/>
+      <c r="AW20" s="135"/>
+      <c r="AX20" s="135"/>
+      <c r="AY20" s="135"/>
+      <c r="AZ20" s="135"/>
+      <c r="BA20" s="135"/>
+      <c r="BB20" s="135"/>
+      <c r="BC20" s="135"/>
+      <c r="BD20" s="135"/>
+      <c r="BE20" s="135"/>
+      <c r="BF20" s="135"/>
+      <c r="BG20" s="135"/>
+      <c r="BH20" s="135"/>
+      <c r="BI20" s="135"/>
+      <c r="BJ20" s="135"/>
     </row>
     <row r="21" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="113">
         <v>100000000</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="15">
         <v>18.079999999999998</v>
       </c>
       <c r="D21" s="15">
         <v>18.64</v>
       </c>
       <c r="E21" s="15">
         <v>17.71</v>
       </c>
       <c r="F21" s="15">
         <v>17.760000000000002</v>
       </c>
       <c r="G21" s="15">
         <v>17.920000000000002</v>
       </c>
       <c r="H21" s="15">
         <v>18.23</v>
@@ -10587,51 +10717,54 @@
       </c>
       <c r="AW21" s="16">
         <v>14.23</v>
       </c>
       <c r="AX21" s="86">
         <v>14.22</v>
       </c>
       <c r="AY21" s="16">
         <v>11.85</v>
       </c>
       <c r="AZ21" s="16">
         <v>12.29</v>
       </c>
       <c r="BA21" s="16">
         <v>13.08</v>
       </c>
       <c r="BB21" s="16">
         <v>13.37</v>
       </c>
       <c r="BC21" s="16">
         <v>13.15</v>
       </c>
       <c r="BD21" s="16">
         <v>13.4</v>
       </c>
-      <c r="BE21" s="125">
+      <c r="BE21" s="16">
+        <v>13.33</v>
+      </c>
+      <c r="BF21" s="16">
         <v>13.33</v>
       </c>
     </row>
     <row r="22" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B22" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="46">
         <v>17.53</v>
       </c>
       <c r="D22" s="46">
         <v>17.79</v>
       </c>
       <c r="E22" s="46">
         <v>16.850000000000001</v>
       </c>
       <c r="F22" s="46">
         <v>16.829999999999998</v>
       </c>
       <c r="G22" s="46">
         <v>17.079999999999998</v>
       </c>
@@ -10760,52 +10893,55 @@
       </c>
       <c r="AW22" s="16">
         <v>13.94</v>
       </c>
       <c r="AX22" s="86">
         <v>14</v>
       </c>
       <c r="AY22" s="16">
         <v>11.19</v>
       </c>
       <c r="AZ22" s="16">
         <v>11.83</v>
       </c>
       <c r="BA22" s="16">
         <v>12.63</v>
       </c>
       <c r="BB22" s="16">
         <v>12.98</v>
       </c>
       <c r="BC22" s="16">
         <v>12.88</v>
       </c>
       <c r="BD22" s="16">
         <v>13.17</v>
       </c>
-      <c r="BE22" s="125">
+      <c r="BE22" s="16">
         <v>13.08</v>
+      </c>
+      <c r="BF22" s="16">
+        <v>13.09</v>
       </c>
     </row>
     <row r="23" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B23" s="48" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="46">
         <v>25.33</v>
       </c>
       <c r="D23" s="46">
         <v>20.329999999999998</v>
       </c>
       <c r="E23" s="46">
         <v>18.2</v>
       </c>
       <c r="F23" s="46">
         <v>16.53</v>
       </c>
       <c r="G23" s="46">
         <v>18.02</v>
       </c>
       <c r="H23" s="46">
@@ -10933,52 +11069,55 @@
       </c>
       <c r="AW23" s="16">
         <v>11.65</v>
       </c>
       <c r="AX23" s="86">
         <v>11.26</v>
       </c>
       <c r="AY23" s="16">
         <v>10.94</v>
       </c>
       <c r="AZ23" s="16">
         <v>9.4499999999999993</v>
       </c>
       <c r="BA23" s="16">
         <v>9.1300000000000008</v>
       </c>
       <c r="BB23" s="16">
         <v>12.7</v>
       </c>
       <c r="BC23" s="16">
         <v>12.06</v>
       </c>
       <c r="BD23" s="16">
         <v>12.75</v>
       </c>
-      <c r="BE23" s="125">
+      <c r="BE23" s="16">
         <v>12.68</v>
+      </c>
+      <c r="BF23" s="16">
+        <v>12.46</v>
       </c>
     </row>
     <row r="24" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B24" s="47" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="46">
         <v>20.43</v>
       </c>
       <c r="D24" s="46">
         <v>24.47</v>
       </c>
       <c r="E24" s="46">
         <v>23.88</v>
       </c>
       <c r="F24" s="46">
         <v>25.26</v>
       </c>
       <c r="G24" s="46">
         <v>24.08</v>
       </c>
       <c r="H24" s="46">
@@ -11106,52 +11245,55 @@
       </c>
       <c r="AW24" s="16">
         <v>17.82</v>
       </c>
       <c r="AX24" s="86">
         <v>17.37</v>
       </c>
       <c r="AY24" s="16">
         <v>16.489999999999998</v>
       </c>
       <c r="AZ24" s="16">
         <v>16.649999999999999</v>
       </c>
       <c r="BA24" s="16">
         <v>17.670000000000002</v>
       </c>
       <c r="BB24" s="16">
         <v>16.95</v>
       </c>
       <c r="BC24" s="16">
         <v>16.11</v>
       </c>
       <c r="BD24" s="16">
         <v>15.92</v>
       </c>
-      <c r="BE24" s="125">
+      <c r="BE24" s="16">
         <v>16.079999999999998</v>
+      </c>
+      <c r="BF24" s="16">
+        <v>16.149999999999999</v>
       </c>
     </row>
     <row r="25" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B25" s="47" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H25" s="15" t="s">
@@ -11279,52 +11421,55 @@
       </c>
       <c r="AW25" s="16">
         <v>9.0299999999999994</v>
       </c>
       <c r="AX25" s="86">
         <v>9.16</v>
       </c>
       <c r="AY25" s="16" t="s">
         <v>29</v>
       </c>
       <c r="AZ25" s="16">
         <v>1.89</v>
       </c>
       <c r="BA25" s="16">
         <v>8.6</v>
       </c>
       <c r="BB25" s="16">
         <v>9.18</v>
       </c>
       <c r="BC25" s="16">
         <v>8.0399999999999991</v>
       </c>
       <c r="BD25" s="16">
         <v>7.94</v>
       </c>
-      <c r="BE25" s="125">
+      <c r="BE25" s="16">
         <v>8.89</v>
+      </c>
+      <c r="BF25" s="16">
+        <v>8.68</v>
       </c>
     </row>
     <row r="26" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B26" s="47" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="46">
         <v>16.920000000000002</v>
       </c>
       <c r="D26" s="46">
         <v>16.190000000000001</v>
       </c>
       <c r="E26" s="46">
         <v>17.63</v>
       </c>
       <c r="F26" s="46">
         <v>15.27</v>
       </c>
       <c r="G26" s="46">
         <v>17.420000000000002</v>
       </c>
       <c r="H26" s="46">
@@ -11452,118 +11597,121 @@
       </c>
       <c r="AW26" s="16">
         <v>12.07</v>
       </c>
       <c r="AX26" s="86">
         <v>12.04</v>
       </c>
       <c r="AY26" s="16">
         <v>24.3</v>
       </c>
       <c r="AZ26" s="16">
         <v>17.93</v>
       </c>
       <c r="BA26" s="16">
         <v>15.29</v>
       </c>
       <c r="BB26" s="16">
         <v>13.58</v>
       </c>
       <c r="BC26" s="16">
         <v>12.11</v>
       </c>
       <c r="BD26" s="16">
         <v>12.89</v>
       </c>
-      <c r="BE26" s="125">
+      <c r="BE26" s="16">
         <v>12.19</v>
+      </c>
+      <c r="BF26" s="16">
+        <v>11.17</v>
       </c>
     </row>
     <row r="27" spans="1:62" s="18" customFormat="1" ht="15" customHeight="1">
-      <c r="B27" s="133" t="s">
+      <c r="B27" s="135" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="133"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="133"/>
+      <c r="C27" s="135"/>
+      <c r="D27" s="135"/>
+      <c r="E27" s="135"/>
+      <c r="F27" s="135"/>
+      <c r="G27" s="135"/>
+      <c r="H27" s="135"/>
+      <c r="I27" s="135"/>
+      <c r="J27" s="135"/>
+      <c r="K27" s="135"/>
+      <c r="L27" s="135"/>
+      <c r="M27" s="135"/>
+      <c r="N27" s="135"/>
+      <c r="O27" s="135"/>
+      <c r="P27" s="135"/>
+      <c r="Q27" s="135"/>
+      <c r="R27" s="135"/>
+      <c r="S27" s="135"/>
+      <c r="T27" s="135"/>
+      <c r="U27" s="135"/>
+      <c r="V27" s="135"/>
+      <c r="W27" s="135"/>
+      <c r="X27" s="135"/>
+      <c r="Y27" s="135"/>
+      <c r="Z27" s="135"/>
+      <c r="AA27" s="135"/>
+      <c r="AB27" s="135"/>
+      <c r="AC27" s="135"/>
+      <c r="AD27" s="135"/>
+      <c r="AE27" s="135"/>
+      <c r="AF27" s="135"/>
+      <c r="AG27" s="135"/>
+      <c r="AH27" s="135"/>
+      <c r="AI27" s="135"/>
+      <c r="AJ27" s="135"/>
+      <c r="AK27" s="135"/>
+      <c r="AL27" s="135"/>
+      <c r="AM27" s="135"/>
+      <c r="AN27" s="135"/>
+      <c r="AO27" s="135"/>
+      <c r="AP27" s="135"/>
+      <c r="AQ27" s="135"/>
+      <c r="AR27" s="135"/>
+      <c r="AS27" s="135"/>
+      <c r="AT27" s="135"/>
+      <c r="AU27" s="135"/>
+      <c r="AV27" s="135"/>
+      <c r="AW27" s="135"/>
+      <c r="AX27" s="135"/>
+      <c r="AY27" s="135"/>
+      <c r="AZ27" s="135"/>
+      <c r="BA27" s="135"/>
+      <c r="BB27" s="135"/>
+      <c r="BC27" s="135"/>
+      <c r="BD27" s="135"/>
+      <c r="BE27" s="135"/>
+      <c r="BF27" s="135"/>
+      <c r="BG27" s="135"/>
+      <c r="BH27" s="135"/>
+      <c r="BI27" s="135"/>
+      <c r="BJ27" s="135"/>
     </row>
     <row r="28" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="113">
         <v>100000000</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="55">
         <v>14.63</v>
       </c>
       <c r="D28" s="55">
         <v>15.44</v>
       </c>
       <c r="E28" s="55">
         <v>15.82</v>
       </c>
       <c r="F28" s="55">
         <v>15.52</v>
       </c>
       <c r="G28" s="55">
         <v>15.42</v>
       </c>
       <c r="H28" s="55">
         <v>15.69</v>
@@ -11690,52 +11838,55 @@
       </c>
       <c r="AW28" s="16">
         <v>12.43</v>
       </c>
       <c r="AX28" s="86">
         <v>12.37</v>
       </c>
       <c r="AY28" s="16">
         <v>11.71</v>
       </c>
       <c r="AZ28" s="16">
         <v>11.11</v>
       </c>
       <c r="BA28" s="16">
         <v>10.95</v>
       </c>
       <c r="BB28" s="16">
         <v>11</v>
       </c>
       <c r="BC28" s="16">
         <v>10.95</v>
       </c>
       <c r="BD28" s="16">
         <v>11.03</v>
       </c>
-      <c r="BE28" s="125">
+      <c r="BE28" s="16">
         <v>11.07</v>
+      </c>
+      <c r="BF28" s="16">
+        <v>10.99</v>
       </c>
     </row>
     <row r="29" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="48" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="58">
         <v>11.44</v>
       </c>
       <c r="D29" s="58">
         <v>13.08</v>
       </c>
       <c r="E29" s="58">
         <v>13.96</v>
       </c>
       <c r="F29" s="58">
         <v>13.25</v>
       </c>
       <c r="G29" s="58">
         <v>13.45</v>
       </c>
       <c r="H29" s="58">
@@ -11866,50 +12017,53 @@
       </c>
       <c r="AX29" s="75" t="s">
         <v>29</v>
       </c>
       <c r="AY29" s="90" t="s">
         <v>29</v>
       </c>
       <c r="AZ29" s="90" t="s">
         <v>29</v>
       </c>
       <c r="BA29" s="90" t="s">
         <v>29</v>
       </c>
       <c r="BB29" s="90" t="s">
         <v>29</v>
       </c>
       <c r="BC29" s="90" t="s">
         <v>29</v>
       </c>
       <c r="BD29" s="90" t="s">
         <v>29</v>
       </c>
       <c r="BE29" s="90" t="s">
         <v>29</v>
       </c>
+      <c r="BF29" s="90" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="111" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="47" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="58">
         <v>14.93</v>
       </c>
       <c r="D30" s="58">
         <v>16.940000000000001</v>
       </c>
       <c r="E30" s="58">
         <v>15.48</v>
       </c>
       <c r="F30" s="58">
         <v>14.19</v>
       </c>
       <c r="G30" s="58">
         <v>15.01</v>
       </c>
       <c r="H30" s="58">
         <v>15.51</v>
@@ -12036,52 +12190,55 @@
       </c>
       <c r="AW30" s="78">
         <v>12.97</v>
       </c>
       <c r="AX30" s="86">
         <v>12.68</v>
       </c>
       <c r="AY30" s="91">
         <v>16.38</v>
       </c>
       <c r="AZ30" s="78">
         <v>14.42</v>
       </c>
       <c r="BA30" s="78">
         <v>12.27</v>
       </c>
       <c r="BB30" s="78">
         <v>11.27</v>
       </c>
       <c r="BC30" s="78">
         <v>10.62</v>
       </c>
       <c r="BD30" s="78">
         <v>10.23</v>
       </c>
-      <c r="BE30" s="126">
+      <c r="BE30" s="78">
         <v>10.86</v>
+      </c>
+      <c r="BF30" s="78">
+        <v>10.77</v>
       </c>
     </row>
     <row r="31" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="111" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="47" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="58">
         <v>17.63</v>
       </c>
       <c r="D31" s="58">
         <v>21</v>
       </c>
       <c r="E31" s="58">
         <v>22.01</v>
       </c>
       <c r="F31" s="58">
         <v>21.27</v>
       </c>
       <c r="G31" s="58">
         <v>20.190000000000001</v>
       </c>
       <c r="H31" s="58">
@@ -12209,52 +12366,55 @@
       </c>
       <c r="AW31" s="78">
         <v>15.97</v>
       </c>
       <c r="AX31" s="86">
         <v>15.9</v>
       </c>
       <c r="AY31" s="91">
         <v>17.75</v>
       </c>
       <c r="AZ31" s="78">
         <v>15.45</v>
       </c>
       <c r="BA31" s="78">
         <v>15.97</v>
       </c>
       <c r="BB31" s="78">
         <v>13.89</v>
       </c>
       <c r="BC31" s="78">
         <v>13.74</v>
       </c>
       <c r="BD31" s="78">
         <v>14.28</v>
       </c>
-      <c r="BE31" s="126">
+      <c r="BE31" s="78">
         <v>14.04</v>
+      </c>
+      <c r="BF31" s="78">
+        <v>14.38</v>
       </c>
     </row>
     <row r="32" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="111" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="47" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="58">
         <v>11.53</v>
       </c>
       <c r="D32" s="58">
         <v>14.63</v>
       </c>
       <c r="E32" s="58">
         <v>15.1</v>
       </c>
       <c r="F32" s="58">
         <v>16.079999999999998</v>
       </c>
       <c r="G32" s="58">
         <v>15.17</v>
       </c>
       <c r="H32" s="58">
@@ -12382,52 +12542,55 @@
       </c>
       <c r="AW32" s="78">
         <v>12.01</v>
       </c>
       <c r="AX32" s="86">
         <v>11.94</v>
       </c>
       <c r="AY32" s="91">
         <v>12.17</v>
       </c>
       <c r="AZ32" s="78">
         <v>10.43</v>
       </c>
       <c r="BA32" s="78">
         <v>11.97</v>
       </c>
       <c r="BB32" s="78">
         <v>12.39</v>
       </c>
       <c r="BC32" s="78">
         <v>11.86</v>
       </c>
       <c r="BD32" s="78">
         <v>12.65</v>
       </c>
-      <c r="BE32" s="126">
+      <c r="BE32" s="78">
         <v>12.44</v>
+      </c>
+      <c r="BF32" s="78">
+        <v>12.21</v>
       </c>
     </row>
     <row r="33" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="111" t="s">
         <v>95</v>
       </c>
       <c r="B33" s="47" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="58">
         <v>11.02</v>
       </c>
       <c r="D33" s="58">
         <v>13.27</v>
       </c>
       <c r="E33" s="58">
         <v>13.51</v>
       </c>
       <c r="F33" s="58">
         <v>13</v>
       </c>
       <c r="G33" s="58">
         <v>12.46</v>
       </c>
       <c r="H33" s="58">
@@ -12555,52 +12718,55 @@
       </c>
       <c r="AW33" s="78">
         <v>11.44</v>
       </c>
       <c r="AX33" s="86">
         <v>11.23</v>
       </c>
       <c r="AY33" s="91">
         <v>8.5399999999999991</v>
       </c>
       <c r="AZ33" s="78">
         <v>8.6300000000000008</v>
       </c>
       <c r="BA33" s="78">
         <v>8.36</v>
       </c>
       <c r="BB33" s="78">
         <v>8.49</v>
       </c>
       <c r="BC33" s="78">
         <v>7.65</v>
       </c>
       <c r="BD33" s="78">
         <v>7.96</v>
       </c>
-      <c r="BE33" s="126">
+      <c r="BE33" s="78">
         <v>8.15</v>
+      </c>
+      <c r="BF33" s="78">
+        <v>8.94</v>
       </c>
     </row>
     <row r="34" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="111" t="s">
         <v>96</v>
       </c>
       <c r="B34" s="47" t="s">
         <v>39</v>
       </c>
       <c r="C34" s="58">
         <v>15.34</v>
       </c>
       <c r="D34" s="58">
         <v>12.66</v>
       </c>
       <c r="E34" s="58">
         <v>12.6</v>
       </c>
       <c r="F34" s="58">
         <v>11.53</v>
       </c>
       <c r="G34" s="58">
         <v>11.91</v>
       </c>
       <c r="H34" s="58">
@@ -12728,52 +12894,55 @@
       </c>
       <c r="AW34" s="78">
         <v>9.67</v>
       </c>
       <c r="AX34" s="86">
         <v>9.76</v>
       </c>
       <c r="AY34" s="91">
         <v>4.92</v>
       </c>
       <c r="AZ34" s="78">
         <v>7.15</v>
       </c>
       <c r="BA34" s="78">
         <v>7.02</v>
       </c>
       <c r="BB34" s="78">
         <v>7.5</v>
       </c>
       <c r="BC34" s="78">
         <v>7.91</v>
       </c>
       <c r="BD34" s="78">
         <v>7.96</v>
       </c>
-      <c r="BE34" s="126">
+      <c r="BE34" s="78">
         <v>7.8</v>
+      </c>
+      <c r="BF34" s="78">
+        <v>7.62</v>
       </c>
     </row>
     <row r="35" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="111" t="s">
         <v>97</v>
       </c>
       <c r="B35" s="47" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="58" t="s">
         <v>29</v>
       </c>
       <c r="D35" s="58" t="s">
         <v>29</v>
       </c>
       <c r="E35" s="58" t="s">
         <v>29</v>
       </c>
       <c r="F35" s="58" t="s">
         <v>29</v>
       </c>
       <c r="G35" s="58" t="s">
         <v>29</v>
       </c>
       <c r="H35" s="58" t="s">
@@ -12901,52 +13070,55 @@
       </c>
       <c r="AW35" s="78">
         <v>8.44</v>
       </c>
       <c r="AX35" s="86">
         <v>8.4</v>
       </c>
       <c r="AY35" s="91">
         <v>10.41</v>
       </c>
       <c r="AZ35" s="78">
         <v>8.6</v>
       </c>
       <c r="BA35" s="78">
         <v>8.42</v>
       </c>
       <c r="BB35" s="78">
         <v>9.2100000000000009</v>
       </c>
       <c r="BC35" s="78">
         <v>8.6999999999999993</v>
       </c>
       <c r="BD35" s="78">
         <v>9.32</v>
       </c>
-      <c r="BE35" s="126">
+      <c r="BE35" s="78">
         <v>9.0399999999999991</v>
+      </c>
+      <c r="BF35" s="78">
+        <v>8.76</v>
       </c>
     </row>
     <row r="36" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="111" t="s">
         <v>98</v>
       </c>
       <c r="B36" s="47" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="58">
         <v>18.02</v>
       </c>
       <c r="D36" s="58">
         <v>15.55</v>
       </c>
       <c r="E36" s="58">
         <v>17.07</v>
       </c>
       <c r="F36" s="58">
         <v>17.04</v>
       </c>
       <c r="G36" s="58">
         <v>17.059999999999999</v>
       </c>
       <c r="H36" s="58">
@@ -13074,52 +13246,55 @@
       </c>
       <c r="AW36" s="78">
         <v>12.86</v>
       </c>
       <c r="AX36" s="86">
         <v>12.74</v>
       </c>
       <c r="AY36" s="91">
         <v>13.29</v>
       </c>
       <c r="AZ36" s="78">
         <v>11.21</v>
       </c>
       <c r="BA36" s="78">
         <v>10.84</v>
       </c>
       <c r="BB36" s="78">
         <v>11.12</v>
       </c>
       <c r="BC36" s="78">
         <v>11.83</v>
       </c>
       <c r="BD36" s="78">
         <v>11.35</v>
       </c>
-      <c r="BE36" s="126">
+      <c r="BE36" s="78">
         <v>11.59</v>
+      </c>
+      <c r="BF36" s="78">
+        <v>11.56</v>
       </c>
     </row>
     <row r="37" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="111" t="s">
         <v>99</v>
       </c>
       <c r="B37" s="47" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="58">
         <v>16.13</v>
       </c>
       <c r="D37" s="58">
         <v>16.03</v>
       </c>
       <c r="E37" s="58">
         <v>17.04</v>
       </c>
       <c r="F37" s="58">
         <v>17.010000000000002</v>
       </c>
       <c r="G37" s="58">
         <v>17.2</v>
       </c>
       <c r="H37" s="58">
@@ -13247,52 +13422,55 @@
       </c>
       <c r="AW37" s="78">
         <v>13.88</v>
       </c>
       <c r="AX37" s="86">
         <v>14.11</v>
       </c>
       <c r="AY37" s="91">
         <v>10.53</v>
       </c>
       <c r="AZ37" s="78">
         <v>10.44</v>
       </c>
       <c r="BA37" s="78">
         <v>9.1300000000000008</v>
       </c>
       <c r="BB37" s="78">
         <v>10</v>
       </c>
       <c r="BC37" s="78">
         <v>10.3</v>
       </c>
       <c r="BD37" s="78">
         <v>10.06</v>
       </c>
-      <c r="BE37" s="126">
+      <c r="BE37" s="78">
         <v>10.130000000000001</v>
+      </c>
+      <c r="BF37" s="78">
+        <v>10.41</v>
       </c>
     </row>
     <row r="38" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="111" t="s">
         <v>100</v>
       </c>
       <c r="B38" s="47" t="s">
         <v>47</v>
       </c>
       <c r="C38" s="58" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="58" t="s">
         <v>29</v>
       </c>
       <c r="E38" s="58" t="s">
         <v>29</v>
       </c>
       <c r="F38" s="58" t="s">
         <v>29</v>
       </c>
       <c r="G38" s="58" t="s">
         <v>29</v>
       </c>
       <c r="H38" s="58" t="s">
@@ -13420,52 +13598,55 @@
       </c>
       <c r="AW38" s="78">
         <v>15.33</v>
       </c>
       <c r="AX38" s="86">
         <v>14.97</v>
       </c>
       <c r="AY38" s="91">
         <v>13.47</v>
       </c>
       <c r="AZ38" s="78">
         <v>14.05</v>
       </c>
       <c r="BA38" s="78">
         <v>14.45</v>
       </c>
       <c r="BB38" s="78">
         <v>15.18</v>
       </c>
       <c r="BC38" s="78">
         <v>14.41</v>
       </c>
       <c r="BD38" s="78">
         <v>14.14</v>
       </c>
-      <c r="BE38" s="126">
+      <c r="BE38" s="78">
         <v>14.74</v>
+      </c>
+      <c r="BF38" s="78">
+        <v>14.26</v>
       </c>
     </row>
     <row r="39" spans="1:62" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="95" t="s">
         <v>101</v>
       </c>
       <c r="B39" s="52" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="59">
         <v>14.41</v>
       </c>
       <c r="D39" s="59">
         <v>15.58</v>
       </c>
       <c r="E39" s="59">
         <v>16.18</v>
       </c>
       <c r="F39" s="59">
         <v>16.12</v>
       </c>
       <c r="G39" s="59">
         <v>16.100000000000001</v>
       </c>
       <c r="H39" s="59">
@@ -13593,54 +13774,56 @@
       </c>
       <c r="AW39" s="79">
         <v>12.48</v>
       </c>
       <c r="AX39" s="87">
         <v>12.55</v>
       </c>
       <c r="AY39" s="92">
         <v>12.59</v>
       </c>
       <c r="AZ39" s="79">
         <v>11.89</v>
       </c>
       <c r="BA39" s="79">
         <v>11.34</v>
       </c>
       <c r="BB39" s="79">
         <v>11</v>
       </c>
       <c r="BC39" s="79">
         <v>11.45</v>
       </c>
       <c r="BD39" s="79">
         <v>11.45</v>
       </c>
-      <c r="BE39" s="127">
+      <c r="BE39" s="79">
         <v>11.32</v>
       </c>
-      <c r="BF39" s="88"/>
+      <c r="BF39" s="79">
+        <v>11.04</v>
+      </c>
       <c r="BG39" s="88"/>
       <c r="BH39" s="88"/>
       <c r="BI39" s="88"/>
       <c r="BJ39" s="88"/>
     </row>
     <row r="40" spans="1:62" s="18" customFormat="1" ht="15" customHeight="1">
       <c r="A40" s="115" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="115"/>
     </row>
     <row r="41" spans="1:62" s="18" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="BH3:BJ3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:M4"/>
@@ -13685,209 +13868,210 @@
     <col min="22" max="22" width="5.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="0.140625" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="6.140625" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.140625" style="1" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="4.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="6.140625" style="1" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="3.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="32" max="33" width="4.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="5.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="7.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="6.140625" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="39" max="62" width="7.7109375" style="1" customWidth="1"/>
     <col min="63" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" ht="15" customHeight="1"/>
     <row r="2" spans="1:62" s="105" customFormat="1" ht="25.5">
       <c r="A2" s="109" t="s">
         <v>87</v>
       </c>
-      <c r="B2" s="148" t="s">
+      <c r="B2" s="150" t="s">
         <v>45</v>
       </c>
-      <c r="C2" s="148"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="148"/>
+      <c r="C2" s="150"/>
+      <c r="D2" s="150"/>
+      <c r="E2" s="150"/>
+      <c r="F2" s="150"/>
+      <c r="G2" s="150"/>
+      <c r="H2" s="150"/>
+      <c r="I2" s="150"/>
+      <c r="J2" s="150"/>
+      <c r="K2" s="150"/>
+      <c r="L2" s="150"/>
+      <c r="M2" s="150"/>
+      <c r="N2" s="150"/>
+      <c r="O2" s="150"/>
+      <c r="P2" s="150"/>
+      <c r="Q2" s="150"/>
+      <c r="R2" s="150"/>
+      <c r="S2" s="150"/>
+      <c r="T2" s="150"/>
+      <c r="U2" s="150"/>
+      <c r="V2" s="150"/>
+      <c r="W2" s="150"/>
+      <c r="X2" s="150"/>
+      <c r="Y2" s="150"/>
+      <c r="Z2" s="150"/>
+      <c r="AA2" s="150"/>
+      <c r="AB2" s="150"/>
+      <c r="AC2" s="150"/>
+      <c r="AD2" s="150"/>
+      <c r="AE2" s="150"/>
+      <c r="AF2" s="150"/>
+      <c r="AG2" s="150"/>
+      <c r="AH2" s="150"/>
+      <c r="AI2" s="150"/>
+      <c r="AJ2" s="150"/>
+      <c r="AK2" s="150"/>
+      <c r="AL2" s="150"/>
+      <c r="AM2" s="150"/>
+      <c r="AN2" s="150"/>
+      <c r="AO2" s="150"/>
+      <c r="AP2" s="150"/>
+      <c r="AQ2" s="150"/>
+      <c r="AR2" s="150"/>
+      <c r="AS2" s="150"/>
+      <c r="AT2" s="150"/>
+      <c r="AU2" s="150"/>
+      <c r="AV2" s="150"/>
+      <c r="AW2" s="150"/>
+      <c r="AX2" s="150"/>
+      <c r="AY2" s="150"/>
+      <c r="AZ2" s="150"/>
+      <c r="BA2" s="150"/>
+      <c r="BB2" s="150"/>
+      <c r="BC2" s="150"/>
+      <c r="BD2" s="150"/>
+      <c r="BE2" s="150"/>
+      <c r="BF2" s="150"/>
+      <c r="BG2" s="150"/>
+      <c r="BH2" s="150"/>
+      <c r="BI2" s="150"/>
+      <c r="BJ2" s="150"/>
     </row>
     <row r="3" spans="1:62" s="84" customFormat="1" ht="11.25">
       <c r="A3" s="104"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="F3" s="12"/>
       <c r="J3" s="12"/>
       <c r="M3" s="13"/>
       <c r="N3" s="2"/>
       <c r="BC3" s="98"/>
       <c r="BD3" s="102"/>
       <c r="BE3" s="123"/>
-      <c r="BH3" s="149" t="s">
+      <c r="BF3" s="131"/>
+      <c r="BH3" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="BI3" s="150"/>
-      <c r="BJ3" s="149"/>
+      <c r="BI3" s="152"/>
+      <c r="BJ3" s="151"/>
     </row>
     <row r="4" spans="1:62" s="3" customFormat="1" ht="18" customHeight="1">
-      <c r="A4" s="131" t="s">
+      <c r="A4" s="133" t="s">
         <v>86</v>
       </c>
-      <c r="B4" s="151"/>
-      <c r="C4" s="153">
+      <c r="B4" s="153"/>
+      <c r="C4" s="155">
         <v>2022</v>
       </c>
-      <c r="D4" s="154"/>
-[...9 lines deleted...]
-      <c r="O4" s="143">
+      <c r="D4" s="156"/>
+      <c r="E4" s="156"/>
+      <c r="F4" s="156"/>
+      <c r="G4" s="156"/>
+      <c r="H4" s="156"/>
+      <c r="I4" s="156"/>
+      <c r="J4" s="156"/>
+      <c r="K4" s="156"/>
+      <c r="L4" s="156"/>
+      <c r="M4" s="156"/>
+      <c r="O4" s="145">
         <v>2023</v>
       </c>
-      <c r="P4" s="144"/>
-[...10 lines deleted...]
-      <c r="AA4" s="143">
+      <c r="P4" s="146"/>
+      <c r="Q4" s="146"/>
+      <c r="R4" s="146"/>
+      <c r="S4" s="146"/>
+      <c r="T4" s="146"/>
+      <c r="U4" s="146"/>
+      <c r="V4" s="146"/>
+      <c r="W4" s="146"/>
+      <c r="X4" s="146"/>
+      <c r="Y4" s="146"/>
+      <c r="Z4" s="147"/>
+      <c r="AA4" s="145">
         <v>2024</v>
       </c>
-      <c r="AB4" s="144"/>
-[...10 lines deleted...]
-      <c r="AM4" s="143">
+      <c r="AB4" s="146"/>
+      <c r="AC4" s="146"/>
+      <c r="AD4" s="146"/>
+      <c r="AE4" s="146"/>
+      <c r="AF4" s="146"/>
+      <c r="AG4" s="146"/>
+      <c r="AH4" s="146"/>
+      <c r="AI4" s="146"/>
+      <c r="AJ4" s="146"/>
+      <c r="AK4" s="146"/>
+      <c r="AL4" s="147"/>
+      <c r="AM4" s="145">
         <v>2025</v>
       </c>
-      <c r="AN4" s="144"/>
-[...10 lines deleted...]
-      <c r="AY4" s="143">
+      <c r="AN4" s="146"/>
+      <c r="AO4" s="146"/>
+      <c r="AP4" s="146"/>
+      <c r="AQ4" s="146"/>
+      <c r="AR4" s="146"/>
+      <c r="AS4" s="146"/>
+      <c r="AT4" s="146"/>
+      <c r="AU4" s="146"/>
+      <c r="AV4" s="146"/>
+      <c r="AW4" s="146"/>
+      <c r="AX4" s="147"/>
+      <c r="AY4" s="145">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="144"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="145"/>
+      <c r="AZ4" s="146"/>
+      <c r="BA4" s="146"/>
+      <c r="BB4" s="146"/>
+      <c r="BC4" s="146"/>
+      <c r="BD4" s="146"/>
+      <c r="BE4" s="146"/>
+      <c r="BF4" s="146"/>
+      <c r="BG4" s="146"/>
+      <c r="BH4" s="146"/>
+      <c r="BI4" s="146"/>
+      <c r="BJ4" s="147"/>
     </row>
     <row r="5" spans="1:62" s="3" customFormat="1" ht="35.1" customHeight="1">
-      <c r="A5" s="132"/>
-      <c r="B5" s="152"/>
+      <c r="A5" s="134"/>
+      <c r="B5" s="154"/>
       <c r="C5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="37" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="37" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="85" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="85" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="85" t="s">
@@ -14009,130 +14193,130 @@
       </c>
       <c r="AX5" s="80" t="s">
         <v>26</v>
       </c>
       <c r="AY5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="AZ5" s="37" t="s">
         <v>6</v>
       </c>
       <c r="BA5" s="37" t="s">
         <v>7</v>
       </c>
       <c r="BB5" s="37" t="s">
         <v>8</v>
       </c>
       <c r="BC5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="BD5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="BE5" s="124" t="s">
         <v>2</v>
       </c>
-      <c r="BF5" s="85" t="s">
+      <c r="BF5" s="132" t="s">
         <v>3</v>
       </c>
       <c r="BG5" s="85" t="s">
         <v>4</v>
       </c>
       <c r="BH5" s="85" t="s">
         <v>23</v>
       </c>
       <c r="BI5" s="85" t="s">
         <v>24</v>
       </c>
       <c r="BJ5" s="5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="B6" s="155" t="s">
+      <c r="B6" s="157" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="155"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="155"/>
+      <c r="C6" s="157"/>
+      <c r="D6" s="157"/>
+      <c r="E6" s="157"/>
+      <c r="F6" s="157"/>
+      <c r="G6" s="157"/>
+      <c r="H6" s="157"/>
+      <c r="I6" s="157"/>
+      <c r="J6" s="157"/>
+      <c r="K6" s="157"/>
+      <c r="L6" s="157"/>
+      <c r="M6" s="157"/>
+      <c r="N6" s="157"/>
+      <c r="O6" s="157"/>
+      <c r="P6" s="157"/>
+      <c r="Q6" s="157"/>
+      <c r="R6" s="157"/>
+      <c r="S6" s="157"/>
+      <c r="T6" s="157"/>
+      <c r="U6" s="157"/>
+      <c r="V6" s="157"/>
+      <c r="W6" s="157"/>
+      <c r="X6" s="157"/>
+      <c r="Y6" s="157"/>
+      <c r="Z6" s="157"/>
+      <c r="AA6" s="157"/>
+      <c r="AB6" s="157"/>
+      <c r="AC6" s="157"/>
+      <c r="AD6" s="157"/>
+      <c r="AE6" s="157"/>
+      <c r="AF6" s="157"/>
+      <c r="AG6" s="157"/>
+      <c r="AH6" s="157"/>
+      <c r="AI6" s="157"/>
+      <c r="AJ6" s="157"/>
+      <c r="AK6" s="157"/>
+      <c r="AL6" s="157"/>
+      <c r="AM6" s="157"/>
+      <c r="AN6" s="157"/>
+      <c r="AO6" s="157"/>
+      <c r="AP6" s="157"/>
+      <c r="AQ6" s="157"/>
+      <c r="AR6" s="157"/>
+      <c r="AS6" s="157"/>
+      <c r="AT6" s="157"/>
+      <c r="AU6" s="157"/>
+      <c r="AV6" s="157"/>
+      <c r="AW6" s="157"/>
+      <c r="AX6" s="157"/>
+      <c r="AY6" s="157"/>
+      <c r="AZ6" s="157"/>
+      <c r="BA6" s="157"/>
+      <c r="BB6" s="157"/>
+      <c r="BC6" s="157"/>
+      <c r="BD6" s="157"/>
+      <c r="BE6" s="157"/>
+      <c r="BF6" s="157"/>
+      <c r="BG6" s="157"/>
+      <c r="BH6" s="157"/>
+      <c r="BI6" s="157"/>
+      <c r="BJ6" s="157"/>
     </row>
     <row r="7" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="113">
         <v>100000000</v>
       </c>
       <c r="B7" s="33" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="6">
         <v>871</v>
       </c>
       <c r="D7" s="6">
         <v>843</v>
       </c>
       <c r="E7" s="6">
         <v>840</v>
       </c>
       <c r="F7" s="6">
         <v>834</v>
       </c>
       <c r="G7" s="6">
         <v>891</v>
       </c>
       <c r="H7" s="6">
         <v>939</v>
@@ -14262,50 +14446,53 @@
       </c>
       <c r="AX7" s="7">
         <v>674</v>
       </c>
       <c r="AY7" s="20">
         <v>594</v>
       </c>
       <c r="AZ7" s="20">
         <v>542</v>
       </c>
       <c r="BA7" s="20">
         <v>661</v>
       </c>
       <c r="BB7" s="20">
         <v>639</v>
       </c>
       <c r="BC7" s="6">
         <v>592</v>
       </c>
       <c r="BD7" s="20">
         <v>655</v>
       </c>
       <c r="BE7" s="20">
         <v>618</v>
       </c>
+      <c r="BF7" s="6">
+        <v>613</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>29</v>
@@ -14435,50 +14622,53 @@
       </c>
       <c r="AX8" s="7">
         <v>391</v>
       </c>
       <c r="AY8" s="20">
         <v>300</v>
       </c>
       <c r="AZ8" s="20">
         <v>303</v>
       </c>
       <c r="BA8" s="20">
         <v>379</v>
       </c>
       <c r="BB8" s="20">
         <v>365</v>
       </c>
       <c r="BC8" s="6">
         <v>336</v>
       </c>
       <c r="BD8" s="20">
         <v>379</v>
       </c>
       <c r="BE8" s="20">
         <v>334</v>
       </c>
+      <c r="BF8" s="6">
+        <v>354</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>29</v>
@@ -14608,50 +14798,53 @@
       </c>
       <c r="AX9" s="7">
         <v>6</v>
       </c>
       <c r="AY9" s="20">
         <v>9</v>
       </c>
       <c r="AZ9" s="20">
         <v>6</v>
       </c>
       <c r="BA9" s="20">
         <v>7</v>
       </c>
       <c r="BB9" s="20">
         <v>19</v>
       </c>
       <c r="BC9" s="6">
         <v>8</v>
       </c>
       <c r="BD9" s="20">
         <v>13</v>
       </c>
       <c r="BE9" s="20">
         <v>10</v>
       </c>
+      <c r="BF9" s="6">
+        <v>9</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>29</v>
@@ -14781,50 +14974,53 @@
       </c>
       <c r="AX10" s="7">
         <v>11</v>
       </c>
       <c r="AY10" s="20">
         <v>18</v>
       </c>
       <c r="AZ10" s="20">
         <v>12</v>
       </c>
       <c r="BA10" s="20">
         <v>9</v>
       </c>
       <c r="BB10" s="20">
         <v>9</v>
       </c>
       <c r="BC10" s="6">
         <v>9</v>
       </c>
       <c r="BD10" s="20">
         <v>9</v>
       </c>
       <c r="BE10" s="20">
         <v>16</v>
       </c>
+      <c r="BF10" s="6">
+        <v>11</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="36" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>29</v>
@@ -14954,50 +15150,53 @@
       </c>
       <c r="AX11" s="7">
         <v>24</v>
       </c>
       <c r="AY11" s="20">
         <v>27</v>
       </c>
       <c r="AZ11" s="20">
         <v>18</v>
       </c>
       <c r="BA11" s="20">
         <v>26</v>
       </c>
       <c r="BB11" s="20">
         <v>11</v>
       </c>
       <c r="BC11" s="6">
         <v>20</v>
       </c>
       <c r="BD11" s="20">
         <v>25</v>
       </c>
       <c r="BE11" s="20">
         <v>19</v>
       </c>
+      <c r="BF11" s="6">
+        <v>25</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>29</v>
@@ -15127,50 +15326,53 @@
       </c>
       <c r="AX12" s="7">
         <v>65</v>
       </c>
       <c r="AY12" s="20">
         <v>78</v>
       </c>
       <c r="AZ12" s="20">
         <v>65</v>
       </c>
       <c r="BA12" s="20">
         <v>93</v>
       </c>
       <c r="BB12" s="20">
         <v>72</v>
       </c>
       <c r="BC12" s="6">
         <v>62</v>
       </c>
       <c r="BD12" s="20">
         <v>78</v>
       </c>
       <c r="BE12" s="20">
         <v>77</v>
       </c>
+      <c r="BF12" s="6">
+        <v>74</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>29</v>
@@ -15300,50 +15502,53 @@
       </c>
       <c r="AX13" s="7">
         <v>13</v>
       </c>
       <c r="AY13" s="20">
         <v>12</v>
       </c>
       <c r="AZ13" s="20">
         <v>11</v>
       </c>
       <c r="BA13" s="20">
         <v>11</v>
       </c>
       <c r="BB13" s="20">
         <v>12</v>
       </c>
       <c r="BC13" s="6">
         <v>6</v>
       </c>
       <c r="BD13" s="20">
         <v>13</v>
       </c>
       <c r="BE13" s="20">
         <v>13</v>
       </c>
+      <c r="BF13" s="6">
+        <v>20</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>29</v>
@@ -15473,50 +15678,53 @@
       </c>
       <c r="AX14" s="7">
         <v>29</v>
       </c>
       <c r="AY14" s="20">
         <v>13</v>
       </c>
       <c r="AZ14" s="20">
         <v>23</v>
       </c>
       <c r="BA14" s="20">
         <v>18</v>
       </c>
       <c r="BB14" s="20">
         <v>23</v>
       </c>
       <c r="BC14" s="6">
         <v>25</v>
       </c>
       <c r="BD14" s="20">
         <v>21</v>
       </c>
       <c r="BE14" s="20">
         <v>18</v>
       </c>
+      <c r="BF14" s="6">
+        <v>17</v>
+      </c>
     </row>
     <row r="15" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>29</v>
@@ -15646,50 +15854,53 @@
       </c>
       <c r="AX15" s="7">
         <v>14</v>
       </c>
       <c r="AY15" s="20">
         <v>14</v>
       </c>
       <c r="AZ15" s="20">
         <v>9</v>
       </c>
       <c r="BA15" s="20">
         <v>17</v>
       </c>
       <c r="BB15" s="20">
         <v>18</v>
       </c>
       <c r="BC15" s="6">
         <v>10</v>
       </c>
       <c r="BD15" s="20">
         <v>18</v>
       </c>
       <c r="BE15" s="20">
         <v>14</v>
       </c>
+      <c r="BF15" s="6">
+        <v>11</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>29</v>
@@ -15819,50 +16030,53 @@
       </c>
       <c r="AX16" s="7">
         <v>33</v>
       </c>
       <c r="AY16" s="20">
         <v>42</v>
       </c>
       <c r="AZ16" s="20">
         <v>23</v>
       </c>
       <c r="BA16" s="20">
         <v>28</v>
       </c>
       <c r="BB16" s="20">
         <v>30</v>
       </c>
       <c r="BC16" s="6">
         <v>36</v>
       </c>
       <c r="BD16" s="20">
         <v>27</v>
       </c>
       <c r="BE16" s="20">
         <v>33</v>
       </c>
+      <c r="BF16" s="6">
+        <v>27</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>29</v>
@@ -15991,50 +16205,53 @@
         <v>13</v>
       </c>
       <c r="AX17" s="7">
         <v>18</v>
       </c>
       <c r="AY17" s="20">
         <v>11</v>
       </c>
       <c r="AZ17" s="20">
         <v>10</v>
       </c>
       <c r="BA17" s="20">
         <v>7</v>
       </c>
       <c r="BB17" s="20">
         <v>13</v>
       </c>
       <c r="BC17" s="6">
         <v>12</v>
       </c>
       <c r="BD17" s="20">
         <v>9</v>
       </c>
       <c r="BE17" s="20">
         <v>11</v>
+      </c>
+      <c r="BF17" s="6">
+        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="23"/>
       <c r="K18" s="23"/>
       <c r="L18" s="23"/>
       <c r="M18" s="23"/>
       <c r="N18" s="24"/>
       <c r="O18" s="25" t="s">
         <v>29</v>
       </c>
       <c r="P18" s="25" t="s">
@@ -16141,50 +16358,53 @@
       </c>
       <c r="AX18" s="7">
         <v>24</v>
       </c>
       <c r="AY18" s="20">
         <v>28</v>
       </c>
       <c r="AZ18" s="20">
         <v>28</v>
       </c>
       <c r="BA18" s="20">
         <v>32</v>
       </c>
       <c r="BB18" s="20">
         <v>35</v>
       </c>
       <c r="BC18" s="6">
         <v>24</v>
       </c>
       <c r="BD18" s="20">
         <v>26</v>
       </c>
       <c r="BE18" s="20">
         <v>38</v>
       </c>
+      <c r="BF18" s="6">
+        <v>22</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>29</v>
@@ -16314,115 +16534,118 @@
       </c>
       <c r="AX19" s="7">
         <v>46</v>
       </c>
       <c r="AY19" s="20">
         <v>42</v>
       </c>
       <c r="AZ19" s="20">
         <v>34</v>
       </c>
       <c r="BA19" s="20">
         <v>34</v>
       </c>
       <c r="BB19" s="20">
         <v>32</v>
       </c>
       <c r="BC19" s="6">
         <v>44</v>
       </c>
       <c r="BD19" s="20">
         <v>37</v>
       </c>
       <c r="BE19" s="20">
         <v>35</v>
       </c>
+      <c r="BF19" s="6">
+        <v>30</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="B20" s="133" t="s">
+      <c r="B20" s="135" t="s">
         <v>43</v>
       </c>
-      <c r="C20" s="133"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="133"/>
+      <c r="C20" s="135"/>
+      <c r="D20" s="135"/>
+      <c r="E20" s="135"/>
+      <c r="F20" s="135"/>
+      <c r="G20" s="135"/>
+      <c r="H20" s="135"/>
+      <c r="I20" s="135"/>
+      <c r="J20" s="135"/>
+      <c r="K20" s="135"/>
+      <c r="L20" s="135"/>
+      <c r="M20" s="135"/>
+      <c r="N20" s="135"/>
+      <c r="O20" s="135"/>
+      <c r="P20" s="135"/>
+      <c r="Q20" s="135"/>
+      <c r="R20" s="135"/>
+      <c r="S20" s="135"/>
+      <c r="T20" s="135"/>
+      <c r="U20" s="135"/>
+      <c r="V20" s="135"/>
+      <c r="W20" s="135"/>
+      <c r="X20" s="135"/>
+      <c r="Y20" s="135"/>
+      <c r="Z20" s="135"/>
+      <c r="AA20" s="135"/>
+      <c r="AB20" s="135"/>
+      <c r="AC20" s="135"/>
+      <c r="AD20" s="135"/>
+      <c r="AE20" s="135"/>
+      <c r="AF20" s="135"/>
+      <c r="AG20" s="135"/>
+      <c r="AH20" s="135"/>
+      <c r="AI20" s="135"/>
+      <c r="AJ20" s="135"/>
+      <c r="AK20" s="135"/>
+      <c r="AL20" s="135"/>
+      <c r="AM20" s="135"/>
+      <c r="AN20" s="135"/>
+      <c r="AO20" s="135"/>
+      <c r="AP20" s="135"/>
+      <c r="AQ20" s="135"/>
+      <c r="AR20" s="135"/>
+      <c r="AS20" s="135"/>
+      <c r="AT20" s="135"/>
+      <c r="AU20" s="135"/>
+      <c r="AV20" s="135"/>
+      <c r="AW20" s="135"/>
+      <c r="AX20" s="135"/>
+      <c r="AY20" s="135"/>
+      <c r="AZ20" s="135"/>
+      <c r="BA20" s="135"/>
+      <c r="BB20" s="135"/>
+      <c r="BC20" s="135"/>
+      <c r="BD20" s="135"/>
+      <c r="BE20" s="135"/>
+      <c r="BF20" s="135"/>
+      <c r="BG20" s="135"/>
+      <c r="BH20" s="135"/>
+      <c r="BI20" s="135"/>
+      <c r="BJ20" s="135"/>
     </row>
     <row r="21" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="113">
         <v>100000000</v>
       </c>
       <c r="B21" s="33" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="26">
         <v>424</v>
       </c>
       <c r="D21" s="26">
         <v>434</v>
       </c>
       <c r="E21" s="26">
         <v>436</v>
       </c>
       <c r="F21" s="26">
         <v>456</v>
       </c>
       <c r="G21" s="26">
         <v>438</v>
       </c>
       <c r="H21" s="26">
         <v>468</v>
@@ -16552,50 +16775,53 @@
       </c>
       <c r="AX21" s="7">
         <v>336</v>
       </c>
       <c r="AY21" s="20">
         <v>322</v>
       </c>
       <c r="AZ21" s="20">
         <v>286</v>
       </c>
       <c r="BA21" s="20">
         <v>352</v>
       </c>
       <c r="BB21" s="20">
         <v>317</v>
       </c>
       <c r="BC21" s="6">
         <v>307</v>
       </c>
       <c r="BD21" s="20">
         <v>321</v>
       </c>
       <c r="BE21" s="20">
         <v>311</v>
       </c>
+      <c r="BF21" s="6">
+        <v>311</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B22" s="35" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F22" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G22" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H22" s="28" t="s">
         <v>29</v>
@@ -16725,50 +16951,53 @@
       </c>
       <c r="AX22" s="7">
         <v>190</v>
       </c>
       <c r="AY22" s="20">
         <v>162</v>
       </c>
       <c r="AZ22" s="20">
         <v>165</v>
       </c>
       <c r="BA22" s="20">
         <v>194</v>
       </c>
       <c r="BB22" s="20">
         <v>184</v>
       </c>
       <c r="BC22" s="6">
         <v>167</v>
       </c>
       <c r="BD22" s="20">
         <v>180</v>
       </c>
       <c r="BE22" s="20">
         <v>176</v>
       </c>
+      <c r="BF22" s="6">
+        <v>177</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B23" s="35" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E23" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F23" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G23" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H23" s="28" t="s">
         <v>29</v>
@@ -16898,50 +17127,53 @@
       </c>
       <c r="AX23" s="7">
         <v>3</v>
       </c>
       <c r="AY23" s="20">
         <v>7</v>
       </c>
       <c r="AZ23" s="20">
         <v>4</v>
       </c>
       <c r="BA23" s="20">
         <v>6</v>
       </c>
       <c r="BB23" s="20">
         <v>9</v>
       </c>
       <c r="BC23" s="6">
         <v>4</v>
       </c>
       <c r="BD23" s="20">
         <v>6</v>
       </c>
       <c r="BE23" s="20">
         <v>3</v>
       </c>
+      <c r="BF23" s="6">
+        <v>5</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E24" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F24" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G24" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H24" s="28" t="s">
         <v>29</v>
@@ -17071,50 +17303,53 @@
       </c>
       <c r="AX24" s="7">
         <v>5</v>
       </c>
       <c r="AY24" s="20">
         <v>11</v>
       </c>
       <c r="AZ24" s="20">
         <v>5</v>
       </c>
       <c r="BA24" s="20">
         <v>5</v>
       </c>
       <c r="BB24" s="20">
         <v>4</v>
       </c>
       <c r="BC24" s="6">
         <v>5</v>
       </c>
       <c r="BD24" s="20">
         <v>4</v>
       </c>
       <c r="BE24" s="20">
         <v>9</v>
       </c>
+      <c r="BF24" s="6">
+        <v>6</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B25" s="36" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E25" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F25" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G25" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H25" s="28" t="s">
         <v>29</v>
@@ -17244,50 +17479,53 @@
       </c>
       <c r="AX25" s="7">
         <v>14</v>
       </c>
       <c r="AY25" s="20">
         <v>13</v>
       </c>
       <c r="AZ25" s="20">
         <v>13</v>
       </c>
       <c r="BA25" s="20">
         <v>11</v>
       </c>
       <c r="BB25" s="20">
         <v>6</v>
       </c>
       <c r="BC25" s="6">
         <v>10</v>
       </c>
       <c r="BD25" s="20">
         <v>12</v>
       </c>
       <c r="BE25" s="20">
         <v>11</v>
       </c>
+      <c r="BF25" s="6">
+        <v>17</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B26" s="36" t="s">
         <v>37</v>
       </c>
       <c r="C26" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D26" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E26" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F26" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G26" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H26" s="28" t="s">
         <v>29</v>
@@ -17417,50 +17655,53 @@
       </c>
       <c r="AX26" s="7">
         <v>38</v>
       </c>
       <c r="AY26" s="20">
         <v>40</v>
       </c>
       <c r="AZ26" s="20">
         <v>32</v>
       </c>
       <c r="BA26" s="20">
         <v>59</v>
       </c>
       <c r="BB26" s="20">
         <v>36</v>
       </c>
       <c r="BC26" s="6">
         <v>38</v>
       </c>
       <c r="BD26" s="20">
         <v>38</v>
       </c>
       <c r="BE26" s="20">
         <v>34</v>
       </c>
+      <c r="BF26" s="6">
+        <v>40</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B27" s="36" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E27" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F27" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G27" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H27" s="28" t="s">
         <v>29</v>
@@ -17590,50 +17831,53 @@
       </c>
       <c r="AX27" s="7">
         <v>8</v>
       </c>
       <c r="AY27" s="20">
         <v>6</v>
       </c>
       <c r="AZ27" s="20">
         <v>3</v>
       </c>
       <c r="BA27" s="20">
         <v>7</v>
       </c>
       <c r="BB27" s="20">
         <v>8</v>
       </c>
       <c r="BC27" s="6">
         <v>2</v>
       </c>
       <c r="BD27" s="20">
         <v>7</v>
       </c>
       <c r="BE27" s="20">
         <v>4</v>
       </c>
+      <c r="BF27" s="6">
+        <v>6</v>
+      </c>
     </row>
     <row r="28" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B28" s="36" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D28" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E28" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F28" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G28" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H28" s="28" t="s">
         <v>29</v>
@@ -17763,50 +18007,53 @@
       </c>
       <c r="AX28" s="7">
         <v>10</v>
       </c>
       <c r="AY28" s="20">
         <v>6</v>
       </c>
       <c r="AZ28" s="20">
         <v>10</v>
       </c>
       <c r="BA28" s="20">
         <v>5</v>
       </c>
       <c r="BB28" s="20">
         <v>7</v>
       </c>
       <c r="BC28" s="6">
         <v>14</v>
       </c>
       <c r="BD28" s="20">
         <v>12</v>
       </c>
       <c r="BE28" s="20">
         <v>12</v>
       </c>
+      <c r="BF28" s="6">
+        <v>7</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B29" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>29</v>
@@ -17936,50 +18183,53 @@
       </c>
       <c r="AX29" s="7">
         <v>6</v>
       </c>
       <c r="AY29" s="20">
         <v>7</v>
       </c>
       <c r="AZ29" s="20">
         <v>6</v>
       </c>
       <c r="BA29" s="20">
         <v>10</v>
       </c>
       <c r="BB29" s="20">
         <v>10</v>
       </c>
       <c r="BC29" s="6">
         <v>5</v>
       </c>
       <c r="BD29" s="20">
         <v>12</v>
       </c>
       <c r="BE29" s="20">
         <v>5</v>
       </c>
+      <c r="BF29" s="6">
+        <v>7</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B30" s="36" t="s">
         <v>40</v>
       </c>
       <c r="C30" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D30" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E30" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F30" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G30" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H30" s="28" t="s">
         <v>29</v>
@@ -18109,50 +18359,53 @@
       </c>
       <c r="AX30" s="7">
         <v>17</v>
       </c>
       <c r="AY30" s="20">
         <v>22</v>
       </c>
       <c r="AZ30" s="20">
         <v>13</v>
       </c>
       <c r="BA30" s="20">
         <v>14</v>
       </c>
       <c r="BB30" s="20">
         <v>13</v>
       </c>
       <c r="BC30" s="6">
         <v>19</v>
       </c>
       <c r="BD30" s="20">
         <v>10</v>
       </c>
       <c r="BE30" s="20">
         <v>14</v>
       </c>
+      <c r="BF30" s="6">
+        <v>15</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B31" s="36" t="s">
         <v>41</v>
       </c>
       <c r="C31" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D31" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E31" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F31" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G31" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H31" s="28" t="s">
         <v>29</v>
@@ -18281,50 +18534,53 @@
         <v>6</v>
       </c>
       <c r="AX31" s="7">
         <v>8</v>
       </c>
       <c r="AY31" s="20">
         <v>9</v>
       </c>
       <c r="AZ31" s="20">
         <v>6</v>
       </c>
       <c r="BA31" s="20">
         <v>4</v>
       </c>
       <c r="BB31" s="20">
         <v>6</v>
       </c>
       <c r="BC31" s="6">
         <v>7</v>
       </c>
       <c r="BD31" s="20">
         <v>6</v>
       </c>
       <c r="BE31" s="20">
         <v>5</v>
+      </c>
+      <c r="BF31" s="6">
+        <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B32" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="23"/>
       <c r="K32" s="23"/>
       <c r="L32" s="23"/>
       <c r="M32" s="23"/>
       <c r="N32" s="24"/>
       <c r="O32" s="25" t="s">
         <v>29</v>
       </c>
       <c r="P32" s="25" t="s">
@@ -18431,50 +18687,53 @@
       </c>
       <c r="AX32" s="7">
         <v>8</v>
       </c>
       <c r="AY32" s="20">
         <v>20</v>
       </c>
       <c r="AZ32" s="20">
         <v>13</v>
       </c>
       <c r="BA32" s="20">
         <v>16</v>
       </c>
       <c r="BB32" s="20">
         <v>19</v>
       </c>
       <c r="BC32" s="6">
         <v>13</v>
       </c>
       <c r="BD32" s="20">
         <v>14</v>
       </c>
       <c r="BE32" s="20">
         <v>17</v>
       </c>
+      <c r="BF32" s="6">
+        <v>12</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="36" t="s">
         <v>42</v>
       </c>
       <c r="C33" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D33" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E33" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F33" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G33" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H33" s="28" t="s">
         <v>29</v>
@@ -18604,115 +18863,118 @@
       </c>
       <c r="AX33" s="7">
         <v>29</v>
       </c>
       <c r="AY33" s="20">
         <v>19</v>
       </c>
       <c r="AZ33" s="20">
         <v>16</v>
       </c>
       <c r="BA33" s="20">
         <v>21</v>
       </c>
       <c r="BB33" s="20">
         <v>15</v>
       </c>
       <c r="BC33" s="6">
         <v>23</v>
       </c>
       <c r="BD33" s="20">
         <v>20</v>
       </c>
       <c r="BE33" s="20">
         <v>21</v>
       </c>
+      <c r="BF33" s="6">
+        <v>16</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="B34" s="133" t="s">
+      <c r="B34" s="135" t="s">
         <v>44</v>
       </c>
-      <c r="C34" s="133"/>
-[...58 lines deleted...]
-      <c r="BJ34" s="133"/>
+      <c r="C34" s="135"/>
+      <c r="D34" s="135"/>
+      <c r="E34" s="135"/>
+      <c r="F34" s="135"/>
+      <c r="G34" s="135"/>
+      <c r="H34" s="135"/>
+      <c r="I34" s="135"/>
+      <c r="J34" s="135"/>
+      <c r="K34" s="135"/>
+      <c r="L34" s="135"/>
+      <c r="M34" s="135"/>
+      <c r="N34" s="135"/>
+      <c r="O34" s="135"/>
+      <c r="P34" s="135"/>
+      <c r="Q34" s="135"/>
+      <c r="R34" s="135"/>
+      <c r="S34" s="135"/>
+      <c r="T34" s="135"/>
+      <c r="U34" s="135"/>
+      <c r="V34" s="135"/>
+      <c r="W34" s="135"/>
+      <c r="X34" s="135"/>
+      <c r="Y34" s="135"/>
+      <c r="Z34" s="135"/>
+      <c r="AA34" s="135"/>
+      <c r="AB34" s="135"/>
+      <c r="AC34" s="135"/>
+      <c r="AD34" s="135"/>
+      <c r="AE34" s="135"/>
+      <c r="AF34" s="135"/>
+      <c r="AG34" s="135"/>
+      <c r="AH34" s="135"/>
+      <c r="AI34" s="135"/>
+      <c r="AJ34" s="135"/>
+      <c r="AK34" s="135"/>
+      <c r="AL34" s="135"/>
+      <c r="AM34" s="135"/>
+      <c r="AN34" s="135"/>
+      <c r="AO34" s="135"/>
+      <c r="AP34" s="135"/>
+      <c r="AQ34" s="135"/>
+      <c r="AR34" s="135"/>
+      <c r="AS34" s="135"/>
+      <c r="AT34" s="135"/>
+      <c r="AU34" s="135"/>
+      <c r="AV34" s="135"/>
+      <c r="AW34" s="135"/>
+      <c r="AX34" s="135"/>
+      <c r="AY34" s="135"/>
+      <c r="AZ34" s="135"/>
+      <c r="BA34" s="135"/>
+      <c r="BB34" s="135"/>
+      <c r="BC34" s="135"/>
+      <c r="BD34" s="135"/>
+      <c r="BE34" s="135"/>
+      <c r="BF34" s="135"/>
+      <c r="BG34" s="135"/>
+      <c r="BH34" s="135"/>
+      <c r="BI34" s="135"/>
+      <c r="BJ34" s="135"/>
     </row>
     <row r="35" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="113">
         <v>100000000</v>
       </c>
       <c r="B35" s="33" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="26">
         <v>447</v>
       </c>
       <c r="D35" s="26">
         <v>409</v>
       </c>
       <c r="E35" s="26">
         <v>404</v>
       </c>
       <c r="F35" s="26">
         <v>378</v>
       </c>
       <c r="G35" s="26">
         <v>453</v>
       </c>
       <c r="H35" s="26">
         <v>471</v>
@@ -18842,50 +19104,53 @@
       </c>
       <c r="AX35" s="7">
         <v>338</v>
       </c>
       <c r="AY35" s="93">
         <v>272</v>
       </c>
       <c r="AZ35" s="38">
         <v>256</v>
       </c>
       <c r="BA35" s="38">
         <v>309</v>
       </c>
       <c r="BB35" s="38">
         <v>322</v>
       </c>
       <c r="BC35" s="8">
         <v>285</v>
       </c>
       <c r="BD35" s="38">
         <v>334</v>
       </c>
       <c r="BE35" s="38">
         <v>307</v>
       </c>
+      <c r="BF35" s="8">
+        <v>302</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B36" s="35" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D36" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E36" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F36" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G36" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H36" s="28" t="s">
         <v>29</v>
@@ -19015,50 +19280,53 @@
       </c>
       <c r="AX36" s="7">
         <v>201</v>
       </c>
       <c r="AY36" s="93">
         <v>138</v>
       </c>
       <c r="AZ36" s="38">
         <v>138</v>
       </c>
       <c r="BA36" s="38">
         <v>185</v>
       </c>
       <c r="BB36" s="38">
         <v>181</v>
       </c>
       <c r="BC36" s="8">
         <v>169</v>
       </c>
       <c r="BD36" s="38">
         <v>199</v>
       </c>
       <c r="BE36" s="38">
         <v>158</v>
       </c>
+      <c r="BF36" s="8">
+        <v>177</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B37" s="35" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H37" s="28" t="s">
         <v>29</v>
@@ -19188,50 +19456,53 @@
       </c>
       <c r="AX37" s="7">
         <v>3</v>
       </c>
       <c r="AY37" s="93">
         <v>2</v>
       </c>
       <c r="AZ37" s="38">
         <v>2</v>
       </c>
       <c r="BA37" s="38">
         <v>1</v>
       </c>
       <c r="BB37" s="38">
         <v>10</v>
       </c>
       <c r="BC37" s="8">
         <v>4</v>
       </c>
       <c r="BD37" s="38">
         <v>7</v>
       </c>
       <c r="BE37" s="38">
         <v>7</v>
       </c>
+      <c r="BF37" s="8">
+        <v>4</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B38" s="36" t="s">
         <v>35</v>
       </c>
       <c r="C38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H38" s="28" t="s">
         <v>29</v>
@@ -19361,50 +19632,53 @@
       </c>
       <c r="AX38" s="7">
         <v>6</v>
       </c>
       <c r="AY38" s="93">
         <v>7</v>
       </c>
       <c r="AZ38" s="38">
         <v>7</v>
       </c>
       <c r="BA38" s="38">
         <v>4</v>
       </c>
       <c r="BB38" s="38">
         <v>5</v>
       </c>
       <c r="BC38" s="8">
         <v>4</v>
       </c>
       <c r="BD38" s="38">
         <v>5</v>
       </c>
       <c r="BE38" s="38">
         <v>7</v>
       </c>
+      <c r="BF38" s="8">
+        <v>5</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B39" s="36" t="s">
         <v>36</v>
       </c>
       <c r="C39" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D39" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E39" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F39" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G39" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H39" s="28" t="s">
         <v>29</v>
@@ -19534,50 +19808,53 @@
       </c>
       <c r="AX39" s="7">
         <v>10</v>
       </c>
       <c r="AY39" s="93">
         <v>14</v>
       </c>
       <c r="AZ39" s="38">
         <v>5</v>
       </c>
       <c r="BA39" s="38">
         <v>15</v>
       </c>
       <c r="BB39" s="38">
         <v>5</v>
       </c>
       <c r="BC39" s="8">
         <v>10</v>
       </c>
       <c r="BD39" s="38">
         <v>13</v>
       </c>
       <c r="BE39" s="38">
         <v>8</v>
       </c>
+      <c r="BF39" s="8">
+        <v>8</v>
+      </c>
     </row>
     <row r="40" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B40" s="36" t="s">
         <v>37</v>
       </c>
       <c r="C40" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D40" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E40" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F40" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G40" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H40" s="28" t="s">
         <v>29</v>
@@ -19707,50 +19984,53 @@
       </c>
       <c r="AX40" s="7">
         <v>27</v>
       </c>
       <c r="AY40" s="93">
         <v>38</v>
       </c>
       <c r="AZ40" s="38">
         <v>33</v>
       </c>
       <c r="BA40" s="38">
         <v>34</v>
       </c>
       <c r="BB40" s="38">
         <v>36</v>
       </c>
       <c r="BC40" s="8">
         <v>24</v>
       </c>
       <c r="BD40" s="38">
         <v>40</v>
       </c>
       <c r="BE40" s="38">
         <v>43</v>
       </c>
+      <c r="BF40" s="8">
+        <v>34</v>
+      </c>
     </row>
     <row r="41" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B41" s="36" t="s">
         <v>38</v>
       </c>
       <c r="C41" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D41" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E41" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F41" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G41" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H41" s="28" t="s">
         <v>29</v>
@@ -19880,50 +20160,53 @@
       </c>
       <c r="AX41" s="7">
         <v>5</v>
       </c>
       <c r="AY41" s="93">
         <v>6</v>
       </c>
       <c r="AZ41" s="38">
         <v>8</v>
       </c>
       <c r="BA41" s="38">
         <v>4</v>
       </c>
       <c r="BB41" s="38">
         <v>4</v>
       </c>
       <c r="BC41" s="8">
         <v>4</v>
       </c>
       <c r="BD41" s="38">
         <v>6</v>
       </c>
       <c r="BE41" s="38">
         <v>9</v>
       </c>
+      <c r="BF41" s="8">
+        <v>14</v>
+      </c>
     </row>
     <row r="42" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B42" s="36" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D42" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E42" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F42" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G42" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H42" s="28" t="s">
         <v>29</v>
@@ -20053,50 +20336,53 @@
       </c>
       <c r="AX42" s="7">
         <v>19</v>
       </c>
       <c r="AY42" s="93">
         <v>7</v>
       </c>
       <c r="AZ42" s="38">
         <v>13</v>
       </c>
       <c r="BA42" s="38">
         <v>13</v>
       </c>
       <c r="BB42" s="38">
         <v>16</v>
       </c>
       <c r="BC42" s="8">
         <v>11</v>
       </c>
       <c r="BD42" s="38">
         <v>9</v>
       </c>
       <c r="BE42" s="38">
         <v>6</v>
       </c>
+      <c r="BF42" s="8">
+        <v>10</v>
+      </c>
     </row>
     <row r="43" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B43" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>29</v>
@@ -20226,50 +20512,53 @@
       </c>
       <c r="AX43" s="7">
         <v>8</v>
       </c>
       <c r="AY43" s="93">
         <v>7</v>
       </c>
       <c r="AZ43" s="38">
         <v>3</v>
       </c>
       <c r="BA43" s="38">
         <v>7</v>
       </c>
       <c r="BB43" s="38">
         <v>8</v>
       </c>
       <c r="BC43" s="8">
         <v>5</v>
       </c>
       <c r="BD43" s="38">
         <v>6</v>
       </c>
       <c r="BE43" s="38">
         <v>9</v>
       </c>
+      <c r="BF43" s="8">
+        <v>4</v>
+      </c>
     </row>
     <row r="44" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B44" s="36" t="s">
         <v>40</v>
       </c>
       <c r="C44" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D44" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E44" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F44" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G44" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H44" s="28" t="s">
         <v>29</v>
@@ -20399,50 +20688,53 @@
       </c>
       <c r="AX44" s="7">
         <v>16</v>
       </c>
       <c r="AY44" s="93">
         <v>20</v>
       </c>
       <c r="AZ44" s="38">
         <v>10</v>
       </c>
       <c r="BA44" s="38">
         <v>14</v>
       </c>
       <c r="BB44" s="38">
         <v>17</v>
       </c>
       <c r="BC44" s="8">
         <v>17</v>
       </c>
       <c r="BD44" s="38">
         <v>17</v>
       </c>
       <c r="BE44" s="38">
         <v>19</v>
       </c>
+      <c r="BF44" s="8">
+        <v>12</v>
+      </c>
     </row>
     <row r="45" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B45" s="36" t="s">
         <v>41</v>
       </c>
       <c r="C45" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D45" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E45" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F45" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G45" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H45" s="28" t="s">
         <v>29</v>
@@ -20572,50 +20864,53 @@
       </c>
       <c r="AX45" s="7">
         <v>10</v>
       </c>
       <c r="AY45" s="93">
         <v>2</v>
       </c>
       <c r="AZ45" s="38">
         <v>4</v>
       </c>
       <c r="BA45" s="38">
         <v>3</v>
       </c>
       <c r="BB45" s="38">
         <v>7</v>
       </c>
       <c r="BC45" s="8">
         <v>5</v>
       </c>
       <c r="BD45" s="38">
         <v>3</v>
       </c>
       <c r="BE45" s="38">
         <v>6</v>
       </c>
+      <c r="BF45" s="8">
+        <v>10</v>
+      </c>
     </row>
     <row r="46" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A46" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B46" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>29</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G46" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>29</v>
@@ -20745,50 +21040,53 @@
       </c>
       <c r="AX46" s="7">
         <v>16</v>
       </c>
       <c r="AY46" s="93">
         <v>8</v>
       </c>
       <c r="AZ46" s="38">
         <v>15</v>
       </c>
       <c r="BA46" s="38">
         <v>16</v>
       </c>
       <c r="BB46" s="38">
         <v>16</v>
       </c>
       <c r="BC46" s="8">
         <v>11</v>
       </c>
       <c r="BD46" s="38">
         <v>12</v>
       </c>
       <c r="BE46" s="38">
         <v>21</v>
       </c>
+      <c r="BF46" s="8">
+        <v>10</v>
+      </c>
     </row>
     <row r="47" spans="1:62" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A47" s="95" t="s">
         <v>101</v>
       </c>
       <c r="B47" s="34" t="s">
         <v>42</v>
       </c>
       <c r="C47" s="29" t="s">
         <v>29</v>
       </c>
       <c r="D47" s="29" t="s">
         <v>29</v>
       </c>
       <c r="E47" s="29" t="s">
         <v>29</v>
       </c>
       <c r="F47" s="29" t="s">
         <v>29</v>
       </c>
       <c r="G47" s="29" t="s">
         <v>29</v>
       </c>
       <c r="H47" s="29" t="s">
         <v>29</v>
@@ -20918,51 +21216,53 @@
       </c>
       <c r="AX47" s="10">
         <v>17</v>
       </c>
       <c r="AY47" s="94">
         <v>23</v>
       </c>
       <c r="AZ47" s="39">
         <v>18</v>
       </c>
       <c r="BA47" s="39">
         <v>13</v>
       </c>
       <c r="BB47" s="39">
         <v>17</v>
       </c>
       <c r="BC47" s="9">
         <v>21</v>
       </c>
       <c r="BD47" s="39">
         <v>17</v>
       </c>
       <c r="BE47" s="39">
         <v>14</v>
       </c>
-      <c r="BF47" s="95"/>
+      <c r="BF47" s="9">
+        <v>14</v>
+      </c>
       <c r="BG47" s="95"/>
       <c r="BH47" s="95"/>
       <c r="BI47" s="95"/>
       <c r="BJ47" s="95"/>
     </row>
     <row r="48" spans="1:62" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A48" s="115" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="115"/>
       <c r="C48" s="115"/>
       <c r="D48" s="115"/>
       <c r="E48" s="115"/>
       <c r="F48" s="115"/>
       <c r="G48" s="115"/>
       <c r="H48" s="115"/>
       <c r="I48" s="115"/>
       <c r="J48" s="115"/>
       <c r="K48" s="115"/>
       <c r="L48" s="115"/>
       <c r="M48" s="115"/>
       <c r="N48" s="115"/>
       <c r="O48" s="115"/>
       <c r="P48" s="115"/>
       <c r="Q48" s="115"/>