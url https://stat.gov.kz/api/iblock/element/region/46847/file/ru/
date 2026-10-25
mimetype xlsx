--- v0 (2026-04-14)
+++ v1 (2026-10-25)
@@ -1,67 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1365" yWindow="30" windowWidth="22560" windowHeight="10290"/>
+    <workbookView xWindow="14355" yWindow="255" windowWidth="14325" windowHeight="12495"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Лист3" sheetId="3" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Лист1" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="24">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="57">
   <si>
     <t>Туркестанская область</t>
   </si>
   <si>
     <t xml:space="preserve">г. Туркестан </t>
   </si>
   <si>
     <t xml:space="preserve">г.а. Арысь </t>
   </si>
   <si>
     <t xml:space="preserve">г.а. Кентау </t>
   </si>
   <si>
     <t>район Байдибека</t>
   </si>
   <si>
     <t xml:space="preserve">Жетысайский </t>
   </si>
   <si>
     <t>Келесский</t>
   </si>
   <si>
     <t>Казыгуртский</t>
   </si>
   <si>
@@ -122,59 +117,165 @@
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>С</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="7"/>
         <color rgb="FF000000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 2005 года по 2017 год данные по Южно-Казахстанской области, с 2018 года – по Туркестанской области.</t>
     </r>
   </si>
   <si>
     <t>район Сауран</t>
   </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>Коды статистических показателей</t>
+  </si>
+  <si>
+    <t>139103, 139112, 13911904, 139107, 139108, 139114, 139118</t>
+  </si>
+  <si>
+    <t>Классификатор статистических показателей</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/ru/classifiers/statistical/23/ </t>
+  </si>
+  <si>
+    <t>Единицы измерения</t>
+  </si>
+  <si>
+    <t>744, 642, 792, 471</t>
+  </si>
+  <si>
+    <t>Межгосударственный классификатор единиц измерения</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/078/6pnk0qxd8hfqifaplyf001oq8o78j14b/%D0%9C%D0%9A%D0%95%D0%98.xls</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика расчета показателей малого и среднего предпринимательства </t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/381/0vvdyypn0r2np10w7gs8cgum867vd7jl/%E2%84%96130%20%D0%BE%D1%82%2020.09.2017%20%D0%9C%D0%A1%D0%9F_%D1%80%D1%83%D1%81.docx</t>
+  </si>
+  <si>
+    <t>Источник показателей</t>
+  </si>
+  <si>
+    <t>2-МП, 1-ПФ, 24-сх, 29-сх, А-005, А-008, 1-услуги, Соцфин, административные данных КГД МФ РК.</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/306678/file/ru/</t>
+  </si>
+  <si>
+    <t>Условные обозначения</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует
+«0,0» – незначительная величина
+«х» – данные конфиденциальны
+«...» – данные отсутствуют
+В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление структурной статистики</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Есенбек Нурдаулет Ганиулы</t>
+  </si>
+  <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7252 39 01 73</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n.yessenbek@aspire.gov.kz     </t>
+  </si>
+  <si>
+    <t>Адрес Бюро</t>
+  </si>
+  <si>
+    <t>160012,  г. Шымкент  ул. Желтоксан, 30а</t>
+  </si>
+  <si>
+    <t>Единый контакт центр Бюро</t>
+  </si>
+  <si>
+    <t>Об использовании данных</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -239,60 +340,119 @@
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -306,55 +466,71 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -392,69 +568,125 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1"/>
+    <cellStyle name="Обычный 4 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -698,86 +930,261 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/381/0vvdyypn0r2np10w7gs8cgum867vd7jl/%E2%84%96130%20%D0%BE%D1%82%2020.09.2017%20%D0%9C%D0%A1%D0%9F_%D1%80%D1%83%D1%81.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.yessenbek@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/306678/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/078/6pnk0qxd8hfqifaplyf001oq8o78j14b/%D0%9C%D0%9A%D0%95%D0%98.xls" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U25"/>
+  <dimension ref="B2:C19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="U16" sqref="U16"/>
+      <selection activeCell="C22" sqref="C22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="36.140625" customWidth="1"/>
+    <col min="3" max="3" width="52.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B2" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" s="33" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B3" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" s="35" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B4" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" s="33" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="B5" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="35" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="B6" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="37" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="51" x14ac:dyDescent="0.25">
+      <c r="B7" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="35" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="B8" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" s="38" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B9" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" s="35" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B10" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="40"/>
+    </row>
+    <row r="11" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B11" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" s="35" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="B12" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="41" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B13" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="C13" s="42" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B14" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" s="43" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B15" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="C15" s="44" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B16" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B17" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" s="41" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B18" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" s="47">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B19" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="35" t="s">
+        <v>56</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C3" r:id="rId1"/>
+    <hyperlink ref="C19" r:id="rId2"/>
+    <hyperlink ref="C7" r:id="rId3"/>
+    <hyperlink ref="C5" r:id="rId4"/>
+    <hyperlink ref="C11" r:id="rId5"/>
+    <hyperlink ref="C9" r:id="rId6"/>
+    <hyperlink ref="C16" r:id="rId7"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:V25"/>
+  <sheetViews>
+    <sheetView topLeftCell="K1" workbookViewId="0">
+      <selection activeCell="S25" sqref="S25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-    <row r="2" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A1" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+    </row>
+    <row r="2" spans="1:22" x14ac:dyDescent="0.25">
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
-      <c r="U2" s="2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="U2" s="2"/>
+      <c r="V2" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="4">
         <v>2005</v>
       </c>
       <c r="C3" s="5">
         <v>2006</v>
       </c>
       <c r="D3" s="5">
         <v>2007</v>
       </c>
       <c r="E3" s="5">
         <v>2008</v>
       </c>
       <c r="F3" s="5">
         <v>2009</v>
       </c>
       <c r="G3" s="5">
         <v>2010</v>
       </c>
       <c r="H3" s="5">
         <v>2011</v>
       </c>
       <c r="I3" s="5">
         <v>2012</v>
       </c>
@@ -795,54 +1202,57 @@
       </c>
       <c r="N3" s="5">
         <v>2017</v>
       </c>
       <c r="O3" s="5">
         <v>2018</v>
       </c>
       <c r="P3" s="5">
         <v>2019</v>
       </c>
       <c r="Q3" s="5">
         <v>2020</v>
       </c>
       <c r="R3" s="5">
         <v>2021</v>
       </c>
       <c r="S3" s="6">
         <v>2022</v>
       </c>
       <c r="T3" s="6">
         <v>2023</v>
       </c>
       <c r="U3" s="6">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:21" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="V3" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A4" s="7" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B4" s="24">
         <v>40587</v>
       </c>
       <c r="C4" s="24">
         <v>40980</v>
       </c>
       <c r="D4" s="24">
         <v>44776</v>
       </c>
       <c r="E4" s="24">
         <v>46204</v>
       </c>
       <c r="F4" s="24">
         <v>44725</v>
       </c>
       <c r="G4" s="24">
         <v>65594</v>
       </c>
       <c r="H4" s="24">
         <v>86644</v>
       </c>
       <c r="I4" s="24">
         <v>103990</v>
       </c>
@@ -860,184 +1270,193 @@
       </c>
       <c r="N4" s="24">
         <v>163403</v>
       </c>
       <c r="O4" s="24">
         <v>194047</v>
       </c>
       <c r="P4" s="24">
         <v>231065</v>
       </c>
       <c r="Q4" s="24">
         <v>291807</v>
       </c>
       <c r="R4" s="25">
         <v>388547</v>
       </c>
       <c r="S4" s="26">
         <v>447597</v>
       </c>
       <c r="T4" s="27">
         <v>420566</v>
       </c>
       <c r="U4" s="27">
         <v>420618</v>
       </c>
-    </row>
-    <row r="5" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="V4" s="29">
+        <v>489791</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B5" s="8">
         <v>4231</v>
       </c>
       <c r="C5" s="8">
         <v>3967</v>
       </c>
       <c r="D5" s="8">
         <v>3679</v>
       </c>
       <c r="E5" s="8">
         <v>4957</v>
       </c>
       <c r="F5" s="8">
         <v>4032</v>
       </c>
       <c r="G5" s="8">
         <v>6797</v>
       </c>
       <c r="H5" s="8">
         <v>7543</v>
       </c>
       <c r="I5" s="8">
         <v>11218</v>
       </c>
       <c r="J5" s="8">
         <v>11963</v>
       </c>
       <c r="K5" s="8">
         <v>11519</v>
       </c>
       <c r="L5" s="8">
         <v>12831</v>
       </c>
       <c r="M5" s="8">
         <v>14999</v>
       </c>
       <c r="N5" s="8">
         <v>16617</v>
       </c>
       <c r="O5" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P5" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="Q5" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="R5" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="S5" s="14" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="T5" s="23" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="U5" s="14" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:21" x14ac:dyDescent="0.25">
+        <v>18</v>
+      </c>
+      <c r="V5" s="30" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B6" s="12">
         <v>649</v>
       </c>
       <c r="C6" s="12">
         <v>551</v>
       </c>
       <c r="D6" s="12">
         <v>462</v>
       </c>
       <c r="E6" s="12">
         <v>664</v>
       </c>
       <c r="F6" s="12">
         <v>625</v>
       </c>
       <c r="G6" s="12">
         <v>691</v>
       </c>
       <c r="H6" s="12">
         <v>870</v>
       </c>
       <c r="I6" s="8">
         <v>1355</v>
       </c>
       <c r="J6" s="8">
         <v>1586</v>
       </c>
       <c r="K6" s="8">
         <v>2008</v>
       </c>
       <c r="L6" s="8">
         <v>2650</v>
       </c>
       <c r="M6" s="8">
         <v>2104</v>
       </c>
       <c r="N6" s="12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O6" s="8">
         <v>2019</v>
       </c>
       <c r="P6" s="9">
         <v>3899</v>
       </c>
       <c r="Q6" s="9">
         <v>5238</v>
       </c>
       <c r="R6" s="9">
         <v>4708</v>
       </c>
       <c r="S6" s="10">
         <v>6317</v>
       </c>
       <c r="T6" s="22">
         <v>5782</v>
       </c>
       <c r="U6" s="10">
         <v>4471</v>
       </c>
-    </row>
-    <row r="7" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="V6" s="15">
+        <v>3551</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A7" s="11" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B7" s="12">
         <v>36</v>
       </c>
       <c r="C7" s="12">
         <v>27</v>
       </c>
       <c r="D7" s="12">
         <v>38</v>
       </c>
       <c r="E7" s="12">
         <v>51</v>
       </c>
       <c r="F7" s="12">
         <v>70</v>
       </c>
       <c r="G7" s="12">
         <v>106</v>
       </c>
       <c r="H7" s="12">
         <v>19</v>
       </c>
       <c r="I7" s="12">
         <v>133</v>
       </c>
@@ -1055,54 +1474,57 @@
       </c>
       <c r="N7" s="12">
         <v>935</v>
       </c>
       <c r="O7" s="8">
         <v>23010</v>
       </c>
       <c r="P7" s="9">
         <v>29440</v>
       </c>
       <c r="Q7" s="9">
         <v>35089</v>
       </c>
       <c r="R7" s="9">
         <v>2819</v>
       </c>
       <c r="S7" s="10">
         <v>3709</v>
       </c>
       <c r="T7" s="22">
         <v>3560</v>
       </c>
       <c r="U7" s="10">
         <v>3579</v>
       </c>
-    </row>
-    <row r="8" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="V7" s="15">
+        <v>3840</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B8" s="12">
         <v>513</v>
       </c>
       <c r="C8" s="12">
         <v>483</v>
       </c>
       <c r="D8" s="12">
         <v>575</v>
       </c>
       <c r="E8" s="12">
         <v>397</v>
       </c>
       <c r="F8" s="12">
         <v>823</v>
       </c>
       <c r="G8" s="12">
         <v>948</v>
       </c>
       <c r="H8" s="8">
         <v>1373</v>
       </c>
       <c r="I8" s="8">
         <v>1749</v>
       </c>
@@ -1120,184 +1542,193 @@
       </c>
       <c r="N8" s="8">
         <v>3297</v>
       </c>
       <c r="O8" s="8">
         <v>3301</v>
       </c>
       <c r="P8" s="9">
         <v>4126</v>
       </c>
       <c r="Q8" s="9">
         <v>5975</v>
       </c>
       <c r="R8" s="9">
         <v>5492</v>
       </c>
       <c r="S8" s="10">
         <v>7644</v>
       </c>
       <c r="T8" s="22">
         <v>6170</v>
       </c>
       <c r="U8" s="10">
         <v>6525</v>
       </c>
-    </row>
-    <row r="9" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="V8" s="15">
+        <v>7174</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A9" s="11" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B9" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D9" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E9" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F9" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G9" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H9" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I9" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J9" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K9" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L9" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M9" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N9" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O9" s="8">
         <v>35963</v>
       </c>
       <c r="P9" s="9">
         <v>37214</v>
       </c>
       <c r="Q9" s="9">
         <v>42289</v>
       </c>
       <c r="R9" s="9">
         <v>67209</v>
       </c>
       <c r="S9" s="10">
         <v>72982</v>
       </c>
       <c r="T9" s="22">
         <v>63472</v>
       </c>
       <c r="U9" s="10">
         <v>65443</v>
       </c>
-    </row>
-    <row r="10" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="V9" s="15">
+        <v>70008</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A10" s="11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D10" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E10" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F10" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G10" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H10" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I10" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J10" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K10" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L10" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M10" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N10" s="12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O10" s="8">
         <v>11220</v>
       </c>
       <c r="P10" s="9">
         <v>13088</v>
       </c>
       <c r="Q10" s="9">
         <v>17188</v>
       </c>
       <c r="R10" s="9">
         <v>21149</v>
       </c>
       <c r="S10" s="10">
         <v>30805</v>
       </c>
       <c r="T10" s="22">
         <v>31847</v>
       </c>
       <c r="U10" s="10">
         <v>31126</v>
       </c>
-    </row>
-    <row r="11" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="V10" s="15">
+        <v>42896</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A11" s="11" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B11" s="8">
         <v>1734</v>
       </c>
       <c r="C11" s="8">
         <v>1497</v>
       </c>
       <c r="D11" s="8">
         <v>1017</v>
       </c>
       <c r="E11" s="8">
         <v>1008</v>
       </c>
       <c r="F11" s="8">
         <v>1578</v>
       </c>
       <c r="G11" s="8">
         <v>1834</v>
       </c>
       <c r="H11" s="8">
         <v>3190</v>
       </c>
       <c r="I11" s="8">
         <v>2606</v>
       </c>
@@ -1315,54 +1746,57 @@
       </c>
       <c r="N11" s="8">
         <v>4426</v>
       </c>
       <c r="O11" s="8">
         <v>5052</v>
       </c>
       <c r="P11" s="9">
         <v>6266</v>
       </c>
       <c r="Q11" s="9">
         <v>11800</v>
       </c>
       <c r="R11" s="9">
         <v>11793</v>
       </c>
       <c r="S11" s="10">
         <v>12969</v>
       </c>
       <c r="T11" s="22">
         <v>12826</v>
       </c>
       <c r="U11" s="10">
         <v>11775</v>
       </c>
-    </row>
-    <row r="12" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="V11" s="15">
+        <v>16519</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A12" s="11" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B12" s="8">
         <v>13383</v>
       </c>
       <c r="C12" s="8">
         <v>12966</v>
       </c>
       <c r="D12" s="8">
         <v>14513</v>
       </c>
       <c r="E12" s="8">
         <v>14555</v>
       </c>
       <c r="F12" s="8">
         <v>15670</v>
       </c>
       <c r="G12" s="8">
         <v>21162</v>
       </c>
       <c r="H12" s="8">
         <v>28426</v>
       </c>
       <c r="I12" s="8">
         <v>32320</v>
       </c>
@@ -1380,54 +1814,57 @@
       </c>
       <c r="N12" s="8">
         <v>48200</v>
       </c>
       <c r="O12" s="8">
         <v>26517</v>
       </c>
       <c r="P12" s="9">
         <v>25703</v>
       </c>
       <c r="Q12" s="9">
         <v>29953</v>
       </c>
       <c r="R12" s="9">
         <v>49309</v>
       </c>
       <c r="S12" s="10">
         <v>54562</v>
       </c>
       <c r="T12" s="22">
         <v>47035</v>
       </c>
       <c r="U12" s="10">
         <v>49956</v>
       </c>
-    </row>
-    <row r="13" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="V12" s="15">
+        <v>52094</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A13" s="11" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B13" s="8">
         <v>3302</v>
       </c>
       <c r="C13" s="8">
         <v>3106</v>
       </c>
       <c r="D13" s="8">
         <v>3202</v>
       </c>
       <c r="E13" s="8">
         <v>3293</v>
       </c>
       <c r="F13" s="8">
         <v>2862</v>
       </c>
       <c r="G13" s="8">
         <v>4463</v>
       </c>
       <c r="H13" s="8">
         <v>5483</v>
       </c>
       <c r="I13" s="8">
         <v>5946</v>
       </c>
@@ -1445,54 +1882,57 @@
       </c>
       <c r="N13" s="8">
         <v>9601</v>
       </c>
       <c r="O13" s="8">
         <v>10902</v>
       </c>
       <c r="P13" s="9">
         <v>14712</v>
       </c>
       <c r="Q13" s="9">
         <v>19400</v>
       </c>
       <c r="R13" s="9">
         <v>26275</v>
       </c>
       <c r="S13" s="10">
         <v>31878</v>
       </c>
       <c r="T13" s="22">
         <v>27788</v>
       </c>
       <c r="U13" s="10">
         <v>26978</v>
       </c>
-    </row>
-    <row r="14" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="V13" s="15">
+        <v>29464</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A14" s="11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B14" s="12">
         <v>889</v>
       </c>
       <c r="C14" s="12">
         <v>551</v>
       </c>
       <c r="D14" s="12">
         <v>613</v>
       </c>
       <c r="E14" s="12">
         <v>646</v>
       </c>
       <c r="F14" s="12">
         <v>652</v>
       </c>
       <c r="G14" s="8">
         <v>1450</v>
       </c>
       <c r="H14" s="8">
         <v>1587</v>
       </c>
       <c r="I14" s="8">
         <v>1866</v>
       </c>
@@ -1510,54 +1950,57 @@
       </c>
       <c r="N14" s="8">
         <v>4270</v>
       </c>
       <c r="O14" s="8">
         <v>5679</v>
       </c>
       <c r="P14" s="9">
         <v>7050</v>
       </c>
       <c r="Q14" s="9">
         <v>8978</v>
       </c>
       <c r="R14" s="9">
         <v>11737</v>
       </c>
       <c r="S14" s="10">
         <v>14988</v>
       </c>
       <c r="T14" s="22">
         <v>14637</v>
       </c>
       <c r="U14" s="10">
         <v>16058</v>
       </c>
-    </row>
-    <row r="15" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="V14" s="15">
+        <v>15686</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A15" s="11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B15" s="8">
         <v>1861</v>
       </c>
       <c r="C15" s="8">
         <v>1945</v>
       </c>
       <c r="D15" s="8">
         <v>3238</v>
       </c>
       <c r="E15" s="8">
         <v>4227</v>
       </c>
       <c r="F15" s="8">
         <v>3873</v>
       </c>
       <c r="G15" s="8">
         <v>6652</v>
       </c>
       <c r="H15" s="8">
         <v>9847</v>
       </c>
       <c r="I15" s="8">
         <v>14543</v>
       </c>
@@ -1575,54 +2018,57 @@
       </c>
       <c r="N15" s="8">
         <v>15099</v>
       </c>
       <c r="O15" s="8">
         <v>16869</v>
       </c>
       <c r="P15" s="9">
         <v>20803</v>
       </c>
       <c r="Q15" s="9">
         <v>22840</v>
       </c>
       <c r="R15" s="9">
         <v>29970</v>
       </c>
       <c r="S15" s="10">
         <v>37566</v>
       </c>
       <c r="T15" s="22">
         <v>38089</v>
       </c>
       <c r="U15" s="10">
         <v>37435</v>
       </c>
-    </row>
-    <row r="16" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="V15" s="15">
+        <v>42632</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A16" s="11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B16" s="8">
         <v>5874</v>
       </c>
       <c r="C16" s="8">
         <v>7370</v>
       </c>
       <c r="D16" s="8">
         <v>8776</v>
       </c>
       <c r="E16" s="8">
         <v>8546</v>
       </c>
       <c r="F16" s="8">
         <v>6841</v>
       </c>
       <c r="G16" s="8">
         <v>10251</v>
       </c>
       <c r="H16" s="8">
         <v>12771</v>
       </c>
       <c r="I16" s="8">
         <v>14036</v>
       </c>
@@ -1640,119 +2086,125 @@
       </c>
       <c r="N16" s="8">
         <v>25452</v>
       </c>
       <c r="O16" s="8">
         <v>17195</v>
       </c>
       <c r="P16" s="9">
         <v>27017</v>
       </c>
       <c r="Q16" s="9">
         <v>42550</v>
       </c>
       <c r="R16" s="9">
         <v>45671</v>
       </c>
       <c r="S16" s="10">
         <v>45426</v>
       </c>
       <c r="T16" s="22">
         <v>52528</v>
       </c>
       <c r="U16" s="10">
         <v>51440</v>
       </c>
-    </row>
-    <row r="17" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="V16" s="15">
+        <v>72030</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A17" s="21" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C17" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D17" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E17" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F17" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G17" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K17" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L17" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M17" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N17" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O17" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P17" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="Q17" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="R17" s="9">
         <v>42205</v>
       </c>
       <c r="S17" s="10">
         <v>45966</v>
       </c>
       <c r="T17" s="22">
         <v>46005</v>
       </c>
       <c r="U17" s="10">
         <v>43906</v>
       </c>
-    </row>
-    <row r="18" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="V17" s="15">
+        <v>54457</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A18" s="11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B18" s="12">
         <v>102</v>
       </c>
       <c r="C18" s="12">
         <v>97</v>
       </c>
       <c r="D18" s="12">
         <v>170</v>
       </c>
       <c r="E18" s="12">
         <v>132</v>
       </c>
       <c r="F18" s="12">
         <v>153</v>
       </c>
       <c r="G18" s="12">
         <v>169</v>
       </c>
       <c r="H18" s="12">
         <v>363</v>
       </c>
       <c r="I18" s="12">
         <v>505</v>
       </c>
@@ -1770,54 +2222,57 @@
       </c>
       <c r="N18" s="8">
         <v>1167</v>
       </c>
       <c r="O18" s="8">
         <v>1344</v>
       </c>
       <c r="P18" s="9">
         <v>1535</v>
       </c>
       <c r="Q18" s="9">
         <v>1746</v>
       </c>
       <c r="R18" s="9">
         <v>2657</v>
       </c>
       <c r="S18" s="10">
         <v>3441</v>
       </c>
       <c r="T18" s="22">
         <v>2903</v>
       </c>
       <c r="U18" s="10">
         <v>3380</v>
       </c>
-    </row>
-    <row r="19" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="V18" s="15">
+        <v>3720</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A19" s="11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B19" s="12">
         <v>770</v>
       </c>
       <c r="C19" s="12">
         <v>709</v>
       </c>
       <c r="D19" s="12">
         <v>691</v>
       </c>
       <c r="E19" s="12">
         <v>632</v>
       </c>
       <c r="F19" s="8">
         <v>1139</v>
       </c>
       <c r="G19" s="8">
         <v>1364</v>
       </c>
       <c r="H19" s="8">
         <v>2830</v>
       </c>
       <c r="I19" s="8">
         <v>3936</v>
       </c>
@@ -1835,54 +2290,57 @@
       </c>
       <c r="N19" s="8">
         <v>4843</v>
       </c>
       <c r="O19" s="8">
         <v>5690</v>
       </c>
       <c r="P19" s="9">
         <v>6757</v>
       </c>
       <c r="Q19" s="9">
         <v>9556</v>
       </c>
       <c r="R19" s="9">
         <v>10942</v>
       </c>
       <c r="S19" s="10">
         <v>14508</v>
       </c>
       <c r="T19" s="22">
         <v>12277</v>
       </c>
       <c r="U19" s="10">
         <v>12680</v>
       </c>
-    </row>
-    <row r="20" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="V19" s="15">
+        <v>9560</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A20" s="11" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B20" s="12">
         <v>970</v>
       </c>
       <c r="C20" s="12">
         <v>905</v>
       </c>
       <c r="D20" s="12">
         <v>842</v>
       </c>
       <c r="E20" s="12">
         <v>865</v>
       </c>
       <c r="F20" s="8">
         <v>1423</v>
       </c>
       <c r="G20" s="8">
         <v>1577</v>
       </c>
       <c r="H20" s="8">
         <v>2315</v>
       </c>
       <c r="I20" s="8">
         <v>2579</v>
       </c>
@@ -1900,54 +2358,57 @@
       </c>
       <c r="N20" s="8">
         <v>6123</v>
       </c>
       <c r="O20" s="8">
         <v>6890</v>
       </c>
       <c r="P20" s="9">
         <v>8485</v>
       </c>
       <c r="Q20" s="9">
         <v>11416</v>
       </c>
       <c r="R20" s="9">
         <v>13064</v>
       </c>
       <c r="S20" s="10">
         <v>12955</v>
       </c>
       <c r="T20" s="22">
         <v>11810</v>
       </c>
       <c r="U20" s="10">
         <v>10374</v>
       </c>
-    </row>
-    <row r="21" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="V20" s="15">
+        <v>12337</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A21" s="11" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B21" s="8">
         <v>6251</v>
       </c>
       <c r="C21" s="8">
         <v>6793</v>
       </c>
       <c r="D21" s="8">
         <v>6923</v>
       </c>
       <c r="E21" s="8">
         <v>6172</v>
       </c>
       <c r="F21" s="8">
         <v>4889</v>
       </c>
       <c r="G21" s="8">
         <v>7657</v>
       </c>
       <c r="H21" s="8">
         <v>9841</v>
       </c>
       <c r="I21" s="8">
         <v>11003</v>
       </c>
@@ -1965,169 +2426,150 @@
       </c>
       <c r="N21" s="8">
         <v>18758</v>
       </c>
       <c r="O21" s="8">
         <v>22398</v>
       </c>
       <c r="P21" s="9">
         <v>24970</v>
       </c>
       <c r="Q21" s="9">
         <v>27789</v>
       </c>
       <c r="R21" s="9">
         <v>43547</v>
       </c>
       <c r="S21" s="15">
         <v>51881</v>
       </c>
       <c r="T21" s="28">
         <v>43837</v>
       </c>
       <c r="U21" s="28">
         <v>45492</v>
       </c>
-    </row>
-    <row r="22" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="V21" s="15">
+        <v>53826</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B22" s="17">
         <v>22</v>
       </c>
       <c r="C22" s="17">
         <v>13</v>
       </c>
       <c r="D22" s="17">
         <v>37</v>
       </c>
       <c r="E22" s="17">
         <v>59</v>
       </c>
       <c r="F22" s="17">
         <v>95</v>
       </c>
       <c r="G22" s="17">
         <v>473</v>
       </c>
       <c r="H22" s="17">
         <v>186</v>
       </c>
       <c r="I22" s="17">
         <v>195</v>
       </c>
       <c r="J22" s="17">
         <v>804</v>
       </c>
       <c r="K22" s="18">
         <v>2745</v>
       </c>
       <c r="L22" s="18">
         <v>3242</v>
       </c>
       <c r="M22" s="18">
         <v>3308</v>
       </c>
       <c r="N22" s="18">
         <v>2406</v>
       </c>
       <c r="O22" s="17" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P22" s="17" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="Q22" s="17" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="R22" s="17" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="S22" s="17" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="T22" s="17" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="U22" s="17" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:21" x14ac:dyDescent="0.25">
+        <v>18</v>
+      </c>
+      <c r="V22" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:21" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A25" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...22 lines deleted...]
-  <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Лист1</vt:lpstr>
-      <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>A.Shanrakshieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>