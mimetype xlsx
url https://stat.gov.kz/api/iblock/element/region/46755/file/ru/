--- v0 (2026-04-17)
+++ v1 (2026-06-24)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\062026\Динамика на сайт - заполненный проверить\Динамика растениеводство рус\Урожайность\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="24225" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="урожайность" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="18">
   <si>
     <t>центнеров с одного гектара</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>из них:
 подсолнечника*</t>
   </si>
   <si>
     <t>* - в весе после доработки</t>
   </si>
   <si>
     <t xml:space="preserve">Урожайность культур масличных   </t>
   </si>
   <si>
     <t>Актюбинская область</t>
   </si>
   <si>
     <t>г.Актобе</t>
   </si>
   <si>
     <t>Алга</t>
   </si>
@@ -74,57 +79,59 @@
   <si>
     <t>Мартук</t>
   </si>
   <si>
     <t>Мугалжар</t>
   </si>
   <si>
     <t>Хромтау</t>
   </si>
   <si>
     <t>Шалкар</t>
   </si>
   <si>
     <t>Уил</t>
   </si>
   <si>
     <t>Темир</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -270,97 +277,79 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -409,178 +398,221 @@
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -716,1965 +748,2118 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:U33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:W33"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="V28" sqref="V28"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="Y21" sqref="Y21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.140625" style="2" customWidth="1"/>
     <col min="2" max="15" width="8.85546875" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="1" customFormat="1" ht="27" customHeight="1">
-      <c r="A1" s="12" t="s">
+    <row r="1" spans="1:23" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="12"/>
-[...20 lines deleted...]
-    <row r="2" spans="1:21" ht="13.5" thickBot="1">
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+    </row>
+    <row r="2" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="5"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
-      <c r="R2" s="8" t="s">
+      <c r="S2" s="6"/>
+      <c r="T2" s="6"/>
+      <c r="U2" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="S2" s="8"/>
-[...5 lines deleted...]
-      <c r="B3" s="14">
+      <c r="V2" s="59"/>
+      <c r="W2" s="59"/>
+    </row>
+    <row r="3" spans="1:23" s="13" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="10">
         <v>2004</v>
       </c>
-      <c r="C3" s="14">
+      <c r="C3" s="10">
         <v>2005</v>
       </c>
-      <c r="D3" s="14">
+      <c r="D3" s="10">
         <v>2006</v>
       </c>
-      <c r="E3" s="14">
+      <c r="E3" s="10">
         <v>2007</v>
       </c>
-      <c r="F3" s="15">
+      <c r="F3" s="11">
         <v>2008</v>
       </c>
-      <c r="G3" s="16">
+      <c r="G3" s="12">
         <v>2009</v>
       </c>
-      <c r="H3" s="15">
+      <c r="H3" s="11">
         <v>2010</v>
       </c>
-      <c r="I3" s="15">
+      <c r="I3" s="11">
         <v>2011</v>
       </c>
-      <c r="J3" s="15">
+      <c r="J3" s="11">
         <v>2012</v>
       </c>
-      <c r="K3" s="15">
+      <c r="K3" s="11">
         <v>2013</v>
       </c>
-      <c r="L3" s="15">
+      <c r="L3" s="11">
         <v>2014</v>
       </c>
-      <c r="M3" s="15">
+      <c r="M3" s="11">
         <v>2015</v>
       </c>
-      <c r="N3" s="15">
+      <c r="N3" s="11">
         <v>2016</v>
       </c>
-      <c r="O3" s="15">
+      <c r="O3" s="11">
         <v>2017</v>
       </c>
-      <c r="P3" s="15">
+      <c r="P3" s="11">
         <v>2018</v>
       </c>
-      <c r="Q3" s="15">
+      <c r="Q3" s="11">
         <v>2019</v>
       </c>
-      <c r="R3" s="15">
+      <c r="R3" s="11">
         <v>2020</v>
       </c>
-      <c r="S3" s="15">
+      <c r="S3" s="11">
         <v>2021</v>
       </c>
-      <c r="T3" s="15">
+      <c r="T3" s="11">
         <v>2022</v>
       </c>
-      <c r="U3" s="15">
+      <c r="U3" s="11">
         <v>2023</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="18" t="s">
+      <c r="V3" s="11">
+        <v>2024</v>
+      </c>
+      <c r="W3" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23" s="13" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="19"/>
-[...21 lines deleted...]
-      <c r="A5" s="21" t="s">
+      <c r="B4" s="55"/>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="55"/>
+      <c r="N4" s="55"/>
+      <c r="O4" s="55"/>
+      <c r="P4" s="14"/>
+      <c r="Q4" s="14"/>
+      <c r="R4" s="14"/>
+      <c r="S4" s="14"/>
+      <c r="T4" s="14"/>
+      <c r="U4" s="14"/>
+    </row>
+    <row r="5" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="22">
+      <c r="B5" s="16">
         <v>1.795603724622195</v>
       </c>
-      <c r="C5" s="23">
+      <c r="C5" s="17">
         <v>1.9</v>
       </c>
-      <c r="D5" s="24">
+      <c r="D5" s="18">
         <v>1.7</v>
       </c>
-      <c r="E5" s="24">
+      <c r="E5" s="18">
         <v>2.9</v>
       </c>
-      <c r="F5" s="25">
+      <c r="F5" s="19">
         <v>3.4</v>
       </c>
-      <c r="G5" s="9">
+      <c r="G5" s="8">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H5" s="25">
+      <c r="H5" s="19">
         <v>2.2999999999999998</v>
       </c>
-      <c r="I5" s="25">
+      <c r="I5" s="19">
         <v>2.8</v>
       </c>
-      <c r="J5" s="25">
+      <c r="J5" s="19">
         <v>2.1602000000000001</v>
       </c>
-      <c r="K5" s="25">
+      <c r="K5" s="19">
         <v>3</v>
       </c>
-      <c r="L5" s="26">
+      <c r="L5" s="20">
         <v>4.3</v>
       </c>
-      <c r="M5" s="26">
+      <c r="M5" s="20">
         <v>2.5</v>
       </c>
-      <c r="N5" s="26">
+      <c r="N5" s="20">
         <v>5.7253999999999996</v>
       </c>
-      <c r="O5" s="25">
+      <c r="O5" s="19">
         <v>3.9838</v>
       </c>
-      <c r="P5" s="25">
+      <c r="P5" s="19">
         <v>3.2915999999999999</v>
       </c>
-      <c r="Q5" s="23">
+      <c r="Q5" s="17">
         <v>5.3794000000000004</v>
       </c>
-      <c r="R5" s="23">
+      <c r="R5" s="17">
         <v>7.3</v>
       </c>
-      <c r="S5" s="23">
+      <c r="S5" s="17">
         <v>6.1</v>
       </c>
-      <c r="T5" s="27">
+      <c r="T5" s="21">
         <v>9</v>
       </c>
-      <c r="U5" s="27">
+      <c r="U5" s="21">
         <v>6.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="28" t="s">
+      <c r="V5" s="48">
+        <v>13.3</v>
+      </c>
+      <c r="W5" s="51">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="29">
+      <c r="B6" s="23">
         <v>1.3899371069182389</v>
       </c>
-      <c r="C6" s="25"/>
-[...1 lines deleted...]
-      <c r="E6" s="24">
+      <c r="C6" s="19"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18">
         <v>4.5999999999999996</v>
       </c>
-      <c r="F6" s="25">
+      <c r="F6" s="19">
         <v>4.3</v>
       </c>
-      <c r="G6" s="9">
+      <c r="G6" s="8">
         <v>6.2</v>
       </c>
-      <c r="H6" s="25">
+      <c r="H6" s="19">
         <v>3.1</v>
       </c>
-      <c r="I6" s="25">
+      <c r="I6" s="19">
         <v>3.9</v>
       </c>
-      <c r="J6" s="25">
+      <c r="J6" s="19">
         <v>3.7801999999999998</v>
       </c>
-      <c r="K6" s="25">
+      <c r="K6" s="19">
         <v>6.1</v>
       </c>
-      <c r="L6" s="30">
+      <c r="L6" s="24">
         <v>2.4</v>
       </c>
-      <c r="M6" s="26">
+      <c r="M6" s="20">
         <v>1.9</v>
       </c>
-      <c r="N6" s="26">
+      <c r="N6" s="20">
         <v>6.2858000000000001</v>
       </c>
-      <c r="O6" s="25">
+      <c r="O6" s="19">
         <v>2.8237999999999999</v>
       </c>
-      <c r="P6" s="25">
+      <c r="P6" s="19">
         <v>0.41439999999999999</v>
       </c>
-      <c r="Q6" s="25">
+      <c r="Q6" s="19">
         <v>2.7907999999999999</v>
       </c>
-      <c r="R6" s="25">
+      <c r="R6" s="19">
         <v>4.0678999999999998</v>
       </c>
-      <c r="S6" s="25">
+      <c r="S6" s="19">
         <v>2.1766999999999999</v>
       </c>
-      <c r="T6" s="27">
+      <c r="T6" s="21">
         <v>5.3</v>
       </c>
-      <c r="U6" s="27">
+      <c r="U6" s="21">
         <v>6.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="28" t="s">
+      <c r="V6" s="48">
+        <v>1.6</v>
+      </c>
+      <c r="W6" s="51">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="29">
+      <c r="B7" s="23">
         <v>1.6</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="19">
         <v>1</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="18">
         <v>0.7</v>
       </c>
-      <c r="E7" s="24">
+      <c r="E7" s="18">
         <v>2.8</v>
       </c>
-      <c r="F7" s="25">
+      <c r="F7" s="19">
         <v>2</v>
       </c>
-      <c r="G7" s="9">
+      <c r="G7" s="8">
         <v>3.7</v>
       </c>
-      <c r="H7" s="25">
+      <c r="H7" s="19">
         <v>0.3</v>
       </c>
-      <c r="I7" s="25">
+      <c r="I7" s="19">
         <v>1.3</v>
       </c>
-      <c r="J7" s="25">
+      <c r="J7" s="19">
         <v>0.89</v>
       </c>
-      <c r="K7" s="25">
+      <c r="K7" s="19">
         <v>1.4</v>
       </c>
-      <c r="L7" s="30">
+      <c r="L7" s="24">
         <v>2.4</v>
       </c>
-      <c r="M7" s="30">
+      <c r="M7" s="24">
         <v>0.3</v>
       </c>
-      <c r="N7" s="30">
+      <c r="N7" s="24">
         <v>5.8758999999999997</v>
       </c>
-      <c r="O7" s="25">
+      <c r="O7" s="19">
         <v>2.387</v>
       </c>
-      <c r="P7" s="25">
+      <c r="P7" s="19">
         <v>3.1787999999999998</v>
       </c>
-      <c r="Q7" s="25">
+      <c r="Q7" s="19">
         <v>2.2031000000000001</v>
       </c>
-      <c r="R7" s="25">
+      <c r="R7" s="19">
         <v>7.0500999999999996</v>
       </c>
-      <c r="S7" s="25">
+      <c r="S7" s="19">
         <v>4.7765000000000004</v>
       </c>
-      <c r="T7" s="27">
+      <c r="T7" s="21">
         <v>7.4</v>
       </c>
-      <c r="U7" s="27">
+      <c r="U7" s="21">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="28" t="s">
+      <c r="V7" s="48">
+        <v>9.5</v>
+      </c>
+      <c r="W7" s="51">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="29">
+      <c r="B8" s="23">
         <v>1.31740614334471</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="19">
         <v>2.9</v>
       </c>
-      <c r="D8" s="29">
+      <c r="D8" s="23">
         <v>3.2</v>
       </c>
-      <c r="E8" s="29">
+      <c r="E8" s="23">
         <v>0.6</v>
       </c>
-      <c r="F8" s="29">
+      <c r="F8" s="23">
         <v>1.6</v>
       </c>
-      <c r="G8" s="9">
+      <c r="G8" s="8">
         <v>2.8</v>
       </c>
-      <c r="H8" s="29">
+      <c r="H8" s="23">
         <v>1.4</v>
       </c>
-      <c r="I8" s="29">
+      <c r="I8" s="23">
         <v>2.5</v>
       </c>
-      <c r="J8" s="29">
+      <c r="J8" s="23">
         <v>1.3008999999999999</v>
       </c>
-      <c r="K8" s="29">
+      <c r="K8" s="23">
         <v>1.5</v>
       </c>
-      <c r="L8" s="29">
+      <c r="L8" s="23">
         <v>5.5</v>
       </c>
-      <c r="M8" s="29">
+      <c r="M8" s="23">
         <v>1.3</v>
       </c>
-      <c r="N8" s="29">
+      <c r="N8" s="23">
         <v>2.6583000000000001</v>
       </c>
-      <c r="O8" s="25">
+      <c r="O8" s="19">
         <v>2.8410000000000002</v>
       </c>
-      <c r="P8" s="25">
+      <c r="P8" s="19">
         <v>4.8213999999999997</v>
       </c>
-      <c r="Q8" s="25">
+      <c r="Q8" s="19">
         <v>1.2349000000000001</v>
       </c>
-      <c r="R8" s="25">
+      <c r="R8" s="19">
         <v>2.7835999999999999</v>
       </c>
-      <c r="S8" s="25">
+      <c r="S8" s="19">
         <v>3.6057999999999999</v>
       </c>
-      <c r="T8" s="27">
+      <c r="T8" s="21">
         <v>6</v>
       </c>
-      <c r="U8" s="27">
+      <c r="U8" s="21">
         <v>5.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="28" t="s">
+      <c r="V8" s="48">
+        <v>8.9</v>
+      </c>
+      <c r="W8" s="51">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="29">
+      <c r="B9" s="23">
         <v>2.5</v>
       </c>
-      <c r="C9" s="25">
+      <c r="C9" s="19">
         <v>1.8</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="18">
         <v>0.8</v>
       </c>
-      <c r="E9" s="24">
+      <c r="E9" s="18">
         <v>5</v>
       </c>
-      <c r="F9" s="25">
+      <c r="F9" s="19">
         <v>5.6</v>
       </c>
-      <c r="G9" s="9">
+      <c r="G9" s="8">
         <v>1.6</v>
       </c>
-      <c r="H9" s="25">
+      <c r="H9" s="19">
         <v>2.1</v>
       </c>
-      <c r="I9" s="25">
+      <c r="I9" s="19">
         <v>2.2999999999999998</v>
       </c>
-      <c r="J9" s="25">
+      <c r="J9" s="19">
         <v>0.93479999999999996</v>
       </c>
-      <c r="K9" s="25">
+      <c r="K9" s="19">
         <v>2.1</v>
       </c>
-      <c r="L9" s="30">
+      <c r="L9" s="24">
         <v>3.7</v>
       </c>
-      <c r="M9" s="30">
+      <c r="M9" s="24">
         <v>1.4</v>
       </c>
-      <c r="N9" s="30">
+      <c r="N9" s="24">
         <v>3.6741000000000001</v>
       </c>
-      <c r="O9" s="25">
+      <c r="O9" s="19">
         <v>1.885</v>
       </c>
-      <c r="P9" s="25">
+      <c r="P9" s="19">
         <v>1.758</v>
       </c>
-      <c r="Q9" s="25">
+      <c r="Q9" s="19">
         <v>11.100099999999999</v>
       </c>
-      <c r="R9" s="25">
+      <c r="R9" s="19">
         <v>10.6517</v>
       </c>
-      <c r="S9" s="25">
+      <c r="S9" s="19">
         <v>6.4131</v>
       </c>
-      <c r="T9" s="27">
+      <c r="T9" s="21">
         <v>10.9</v>
       </c>
-      <c r="U9" s="27">
+      <c r="U9" s="21">
         <v>9.6999999999999993</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="28" t="s">
+      <c r="V9" s="48">
+        <v>9.9</v>
+      </c>
+      <c r="W9" s="51">
+        <v>12.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="29">
+      <c r="B10" s="23">
         <v>1.4074766355140187</v>
       </c>
-      <c r="C10" s="25">
+      <c r="C10" s="19">
         <v>1.3</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="18">
         <v>0.6</v>
       </c>
-      <c r="E10" s="24">
+      <c r="E10" s="18">
         <v>2.8</v>
       </c>
-      <c r="F10" s="25">
+      <c r="F10" s="19">
         <v>1.7</v>
       </c>
-      <c r="G10" s="9">
+      <c r="G10" s="8">
         <v>1.9</v>
       </c>
-      <c r="H10" s="25">
+      <c r="H10" s="19">
         <v>0.2</v>
       </c>
-      <c r="I10" s="25">
+      <c r="I10" s="19">
         <v>0.6</v>
       </c>
-      <c r="J10" s="25" t="s">
-[...11 lines deleted...]
-      <c r="N10" s="30">
+      <c r="J10" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="K10" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="L10" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="M10" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="N10" s="24">
         <v>5.8433000000000002</v>
       </c>
-      <c r="O10" s="25">
+      <c r="O10" s="19">
         <v>4.5359999999999996</v>
       </c>
-      <c r="P10" s="25">
+      <c r="P10" s="19">
         <v>7.3989000000000003</v>
       </c>
-      <c r="Q10" s="25">
+      <c r="Q10" s="19">
         <v>6.9032999999999998</v>
       </c>
-      <c r="R10" s="25">
+      <c r="R10" s="19">
         <v>8.4431999999999992</v>
       </c>
-      <c r="S10" s="25">
+      <c r="S10" s="19">
         <v>5.0819999999999999</v>
       </c>
-      <c r="T10" s="27">
+      <c r="T10" s="21">
         <v>9.1</v>
       </c>
-      <c r="U10" s="27">
+      <c r="U10" s="21">
         <v>4.9000000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="28" t="s">
+      <c r="V10" s="48">
+        <v>12.3</v>
+      </c>
+      <c r="W10" s="51">
+        <v>13.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="29">
+      <c r="B11" s="23">
         <v>2.0244466468450613</v>
       </c>
-      <c r="C11" s="25">
+      <c r="C11" s="19">
         <v>0.9</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="18">
         <v>2</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E11" s="18">
         <v>3.1</v>
       </c>
-      <c r="F11" s="25">
+      <c r="F11" s="19">
         <v>4.3</v>
       </c>
-      <c r="G11" s="9">
+      <c r="G11" s="8">
         <v>7.5</v>
       </c>
-      <c r="H11" s="25">
+      <c r="H11" s="19">
         <v>2.7</v>
       </c>
-      <c r="I11" s="25">
+      <c r="I11" s="19">
         <v>3.5</v>
       </c>
-      <c r="J11" s="25">
+      <c r="J11" s="19">
         <v>1.8841000000000001</v>
       </c>
-      <c r="K11" s="25">
+      <c r="K11" s="19">
         <v>3.2</v>
       </c>
-      <c r="L11" s="30">
+      <c r="L11" s="24">
         <v>3.5</v>
       </c>
-      <c r="M11" s="30">
+      <c r="M11" s="24">
         <v>1.6</v>
       </c>
-      <c r="N11" s="30">
+      <c r="N11" s="24">
         <v>3.6633</v>
       </c>
-      <c r="O11" s="25">
+      <c r="O11" s="19">
         <v>5.6024000000000003</v>
       </c>
-      <c r="P11" s="25">
+      <c r="P11" s="19">
         <v>1.7788999999999999</v>
       </c>
-      <c r="Q11" s="25">
+      <c r="Q11" s="19">
         <v>5.8070000000000004</v>
       </c>
-      <c r="R11" s="25">
+      <c r="R11" s="19">
         <v>8.0487000000000002</v>
       </c>
-      <c r="S11" s="25">
+      <c r="S11" s="19">
         <v>6.9779</v>
       </c>
-      <c r="T11" s="27">
+      <c r="T11" s="21">
         <v>9</v>
       </c>
-      <c r="U11" s="27">
+      <c r="U11" s="21">
         <v>7.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="28" t="s">
+      <c r="V11" s="48">
+        <v>21.7</v>
+      </c>
+      <c r="W11" s="51">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="29">
+      <c r="B12" s="23">
         <v>1.51</v>
       </c>
-      <c r="C12" s="25" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="24">
+      <c r="C12" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="18">
         <v>0.9</v>
       </c>
-      <c r="F12" s="25">
+      <c r="F12" s="19">
         <v>1.1000000000000001</v>
       </c>
-      <c r="G12" s="9">
+      <c r="G12" s="8">
         <v>2</v>
       </c>
-      <c r="H12" s="25">
+      <c r="H12" s="19">
         <v>1</v>
       </c>
-      <c r="I12" s="25">
+      <c r="I12" s="19">
         <v>1</v>
       </c>
-      <c r="J12" s="25" t="s">
-[...5 lines deleted...]
-      <c r="L12" s="30">
+      <c r="J12" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="K12" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="L12" s="24">
         <v>2</v>
       </c>
-      <c r="M12" s="30">
+      <c r="M12" s="24">
         <v>2</v>
       </c>
-      <c r="N12" s="30">
+      <c r="N12" s="24">
         <v>6.5</v>
       </c>
-      <c r="O12" s="25">
+      <c r="O12" s="19">
         <v>6.2743000000000002</v>
       </c>
-      <c r="P12" s="25">
+      <c r="P12" s="19">
         <v>6.2710999999999997</v>
       </c>
-      <c r="Q12" s="25">
+      <c r="Q12" s="19">
         <v>2</v>
       </c>
-      <c r="R12" s="25">
+      <c r="R12" s="19">
         <v>3</v>
       </c>
-      <c r="S12" s="25">
+      <c r="S12" s="19">
         <v>3</v>
       </c>
-      <c r="T12" s="27">
+      <c r="T12" s="21">
         <v>6</v>
       </c>
-      <c r="U12" s="27">
+      <c r="U12" s="21">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="28" t="s">
+      <c r="V12" s="48">
+        <v>5</v>
+      </c>
+      <c r="W12" s="51">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="25" t="s">
-[...8 lines deleted...]
-      <c r="E13" s="24">
+      <c r="B13" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="18">
         <v>0.4</v>
       </c>
-      <c r="F13" s="25">
+      <c r="F13" s="19">
         <v>9.1999999999999993</v>
       </c>
-      <c r="G13" s="9">
+      <c r="G13" s="8">
         <v>2.4</v>
       </c>
-      <c r="H13" s="24" t="s">
-[...8 lines deleted...]
-      <c r="K13" s="25">
+      <c r="H13" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="J13" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="K13" s="19">
         <v>5</v>
       </c>
-      <c r="L13" s="30" t="s">
-[...31 lines deleted...]
-      <c r="A14" s="28" t="s">
+      <c r="L13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="M13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="N13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="O13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="P13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="R13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="S13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="T13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="U13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="V13" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="W13" s="52" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="25" t="s">
-[...11 lines deleted...]
-      <c r="F14" s="25">
+      <c r="B14" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" s="19">
         <v>1</v>
       </c>
-      <c r="G14" s="9">
+      <c r="G14" s="8">
         <v>2</v>
       </c>
-      <c r="H14" s="25">
+      <c r="H14" s="19">
         <v>1.3</v>
       </c>
-      <c r="I14" s="25">
+      <c r="I14" s="19">
         <v>2</v>
       </c>
-      <c r="J14" s="25" t="s">
-[...37 lines deleted...]
-      <c r="A15" s="28" t="s">
+      <c r="J14" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="K14" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="L14" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="M14" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="N14" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="O14" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="P14" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q14" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="R14" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="S14" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="T14" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="U14" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="V14" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="W14" s="52" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="29">
+      <c r="B15" s="23">
         <v>1.3636363636363635</v>
       </c>
-      <c r="C15" s="25" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="24">
+      <c r="C15" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="18">
         <v>3.4</v>
       </c>
-      <c r="F15" s="25">
+      <c r="F15" s="19">
         <v>2.6</v>
       </c>
-      <c r="G15" s="9">
+      <c r="G15" s="8">
         <v>6.1</v>
       </c>
-      <c r="H15" s="25">
+      <c r="H15" s="19">
         <v>4.0999999999999996</v>
       </c>
-      <c r="I15" s="25">
+      <c r="I15" s="19">
         <v>3.6</v>
       </c>
-      <c r="J15" s="25">
+      <c r="J15" s="19">
         <v>3.4824999999999999</v>
       </c>
-      <c r="K15" s="25">
+      <c r="K15" s="19">
         <v>6.8</v>
       </c>
-      <c r="L15" s="30">
+      <c r="L15" s="24">
         <v>6.8</v>
       </c>
-      <c r="M15" s="30">
+      <c r="M15" s="24">
         <v>5.9</v>
       </c>
-      <c r="N15" s="30">
+      <c r="N15" s="24">
         <v>14.903499999999999</v>
       </c>
-      <c r="O15" s="25">
+      <c r="O15" s="19">
         <v>7.0103999999999997</v>
       </c>
-      <c r="P15" s="25">
+      <c r="P15" s="19">
         <v>6.1352000000000002</v>
       </c>
-      <c r="Q15" s="25">
+      <c r="Q15" s="19">
         <v>5.3982999999999999</v>
       </c>
-      <c r="R15" s="25">
+      <c r="R15" s="19">
         <v>6.4859</v>
       </c>
-      <c r="S15" s="25">
+      <c r="S15" s="19">
         <v>8.0470000000000006</v>
       </c>
-      <c r="T15" s="27">
+      <c r="T15" s="21">
         <v>10.6</v>
       </c>
-      <c r="U15" s="27">
+      <c r="U15" s="21">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="31" t="s">
+      <c r="V15" s="49">
+        <v>14.6</v>
+      </c>
+      <c r="W15" s="51">
+        <v>11.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="25">
+      <c r="B16" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="19">
         <v>1.3</v>
       </c>
-      <c r="D16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="32">
+      <c r="D16" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="26">
         <v>8.1</v>
       </c>
-      <c r="F16" s="24" t="s">
-[...70 lines deleted...]
-      <c r="A18" s="10" t="s">
+      <c r="F16" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="J16" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="K16" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="L16" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="M16" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="N16" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="O16" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="P16" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q16" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="R16" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="S16" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="T16" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="U16" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="V16" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="W16" s="18" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="27"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="30"/>
+      <c r="E17" s="30"/>
+      <c r="F17" s="31"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="31"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="31"/>
+      <c r="L17" s="32"/>
+      <c r="M17" s="32"/>
+      <c r="N17" s="32"/>
+      <c r="O17" s="29"/>
+      <c r="P17" s="29"/>
+      <c r="Q17" s="29"/>
+      <c r="R17" s="29"/>
+      <c r="S17" s="29"/>
+      <c r="T17" s="33"/>
+      <c r="U17" s="33"/>
+    </row>
+    <row r="18" spans="1:23" s="13" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="11"/>
-[...21 lines deleted...]
-      <c r="A19" s="21" t="s">
+      <c r="B18" s="58"/>
+      <c r="C18" s="58"/>
+      <c r="D18" s="58"/>
+      <c r="E18" s="58"/>
+      <c r="F18" s="58"/>
+      <c r="G18" s="58"/>
+      <c r="H18" s="58"/>
+      <c r="I18" s="58"/>
+      <c r="J18" s="58"/>
+      <c r="K18" s="58"/>
+      <c r="L18" s="58"/>
+      <c r="M18" s="58"/>
+      <c r="N18" s="58"/>
+      <c r="O18" s="58"/>
+      <c r="P18" s="58"/>
+      <c r="Q18" s="58"/>
+      <c r="R18" s="58"/>
+      <c r="S18" s="58"/>
+      <c r="T18" s="58"/>
+      <c r="U18" s="58"/>
+    </row>
+    <row r="19" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="41">
+      <c r="B19" s="35">
         <v>1.9</v>
       </c>
-      <c r="C19" s="42">
+      <c r="C19" s="36">
         <v>1.5</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D19" s="18">
         <v>1.7</v>
       </c>
-      <c r="E19" s="29">
+      <c r="E19" s="23">
         <v>2.9</v>
       </c>
-      <c r="F19" s="43">
+      <c r="F19" s="37">
         <v>3.4</v>
       </c>
-      <c r="G19" s="44">
+      <c r="G19" s="38">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H19" s="25">
+      <c r="H19" s="19">
         <v>2.4</v>
       </c>
-      <c r="I19" s="30">
+      <c r="I19" s="24">
         <v>2.8</v>
       </c>
-      <c r="J19" s="30">
+      <c r="J19" s="24">
         <v>2.1974</v>
       </c>
-      <c r="K19" s="30">
+      <c r="K19" s="24">
         <v>3.1</v>
       </c>
-      <c r="L19" s="30">
+      <c r="L19" s="24">
         <v>4.4000000000000004</v>
       </c>
-      <c r="M19" s="30">
+      <c r="M19" s="24">
         <v>2.5</v>
       </c>
-      <c r="N19" s="45">
+      <c r="N19" s="39">
         <v>5.5038</v>
       </c>
-      <c r="O19" s="44">
+      <c r="O19" s="38">
         <v>3.8906999999999998</v>
       </c>
-      <c r="P19" s="44">
+      <c r="P19" s="38">
         <v>3.0209000000000001</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="36">
         <v>6.1570999999999998</v>
       </c>
-      <c r="R19" s="46">
+      <c r="R19" s="40">
         <v>11.4</v>
       </c>
-      <c r="S19" s="42">
+      <c r="S19" s="36">
         <v>7.2</v>
       </c>
-      <c r="T19" s="27">
+      <c r="T19" s="21">
         <v>10.5</v>
       </c>
-      <c r="U19" s="27">
+      <c r="U19" s="21">
         <v>8.6999999999999993</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="28" t="s">
+      <c r="V19" s="48">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="W19" s="51">
+        <v>11.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B20" s="41">
+      <c r="B20" s="35">
         <v>0.8</v>
       </c>
-      <c r="C20" s="42"/>
-[...1 lines deleted...]
-      <c r="E20" s="29">
+      <c r="C20" s="36"/>
+      <c r="D20" s="18"/>
+      <c r="E20" s="23">
         <v>4.5999999999999996</v>
       </c>
-      <c r="F20" s="43">
+      <c r="F20" s="37">
         <v>4.3</v>
       </c>
-      <c r="G20" s="44">
+      <c r="G20" s="38">
         <v>6.1</v>
       </c>
-      <c r="H20" s="25">
+      <c r="H20" s="19">
         <v>3.1</v>
       </c>
-      <c r="I20" s="30">
+      <c r="I20" s="24">
         <v>3.9</v>
       </c>
-      <c r="J20" s="30">
+      <c r="J20" s="24">
         <v>3.81</v>
       </c>
-      <c r="K20" s="30">
+      <c r="K20" s="24">
         <v>6.3</v>
       </c>
-      <c r="L20" s="30">
+      <c r="L20" s="24">
         <v>2.7</v>
       </c>
-      <c r="M20" s="30">
+      <c r="M20" s="24">
         <v>1.9</v>
       </c>
-      <c r="N20" s="29">
+      <c r="N20" s="23">
         <v>6.2892999999999999</v>
       </c>
-      <c r="O20" s="44">
+      <c r="O20" s="38">
         <v>2.6316000000000002</v>
       </c>
-      <c r="P20" s="44">
+      <c r="P20" s="38">
         <v>0.4</v>
       </c>
-      <c r="Q20" s="44">
+      <c r="Q20" s="38">
         <v>2.82</v>
       </c>
-      <c r="R20" s="47">
+      <c r="R20" s="41">
         <v>0.45</v>
       </c>
-      <c r="S20" s="47" t="s">
-[...10 lines deleted...]
-      <c r="A21" s="28" t="s">
+      <c r="S20" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="T20" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="U20" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="V20" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="W20" s="51">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="41">
+      <c r="B21" s="35">
         <v>1.6</v>
       </c>
-      <c r="C21" s="42">
+      <c r="C21" s="36">
         <v>1</v>
       </c>
-      <c r="D21" s="24">
+      <c r="D21" s="18">
         <v>0.7</v>
       </c>
-      <c r="E21" s="29">
+      <c r="E21" s="23">
         <v>2.8</v>
       </c>
-      <c r="F21" s="43">
+      <c r="F21" s="37">
         <v>2.4</v>
       </c>
-      <c r="G21" s="44">
+      <c r="G21" s="38">
         <v>3.7</v>
       </c>
-      <c r="H21" s="25">
+      <c r="H21" s="19">
         <v>0.3</v>
       </c>
-      <c r="I21" s="30">
+      <c r="I21" s="24">
         <v>1.3</v>
       </c>
-      <c r="J21" s="30">
+      <c r="J21" s="24">
         <v>0.89</v>
       </c>
-      <c r="K21" s="30">
+      <c r="K21" s="24">
         <v>1.4</v>
       </c>
-      <c r="L21" s="30">
+      <c r="L21" s="24">
         <v>2.4</v>
       </c>
-      <c r="M21" s="30">
+      <c r="M21" s="24">
         <v>0.3</v>
       </c>
-      <c r="N21" s="29">
+      <c r="N21" s="23">
         <v>6.4146999999999998</v>
       </c>
-      <c r="O21" s="44">
+      <c r="O21" s="38">
         <v>2.1882000000000001</v>
       </c>
-      <c r="P21" s="44">
+      <c r="P21" s="38">
         <v>2.7292000000000001</v>
       </c>
-      <c r="Q21" s="44">
+      <c r="Q21" s="38">
         <v>2.3007</v>
       </c>
-      <c r="R21" s="47" t="s">
-[...13 lines deleted...]
-      <c r="A22" s="28" t="s">
+      <c r="R21" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="S21" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="T21" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="U21" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="V21" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="W21" s="51">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B22" s="49"/>
-      <c r="C22" s="44">
+      <c r="B22" s="43"/>
+      <c r="C22" s="38">
         <v>2.8</v>
       </c>
-      <c r="D22" s="29">
+      <c r="D22" s="23">
         <v>3.2</v>
       </c>
-      <c r="E22" s="29">
+      <c r="E22" s="23">
         <v>0.6</v>
       </c>
-      <c r="F22" s="43">
+      <c r="F22" s="37">
         <v>1.6</v>
       </c>
-      <c r="G22" s="29">
+      <c r="G22" s="23">
         <v>2.8</v>
       </c>
-      <c r="H22" s="25">
+      <c r="H22" s="19">
         <v>1.5</v>
       </c>
-      <c r="I22" s="30">
+      <c r="I22" s="24">
         <v>2.5</v>
       </c>
-      <c r="J22" s="30">
+      <c r="J22" s="24">
         <v>1.3059000000000001</v>
       </c>
-      <c r="K22" s="30">
+      <c r="K22" s="24">
         <v>1.5</v>
       </c>
-      <c r="L22" s="30">
+      <c r="L22" s="24">
         <v>4.4000000000000004</v>
       </c>
-      <c r="M22" s="30">
+      <c r="M22" s="24">
         <v>1.3</v>
       </c>
-      <c r="N22" s="29">
+      <c r="N22" s="23">
         <v>2.6583000000000001</v>
       </c>
-      <c r="O22" s="44">
+      <c r="O22" s="38">
         <v>2.8410000000000002</v>
       </c>
-      <c r="P22" s="44">
+      <c r="P22" s="38">
         <v>5</v>
       </c>
-      <c r="Q22" s="44">
+      <c r="Q22" s="38">
         <v>0.64649999999999996</v>
       </c>
-      <c r="R22" s="50" t="s">
-[...2 lines deleted...]
-      <c r="S22" s="44">
+      <c r="R22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="S22" s="38">
         <v>2.5827</v>
       </c>
-      <c r="T22" s="27">
+      <c r="T22" s="21">
         <v>5.7</v>
       </c>
-      <c r="U22" s="27">
+      <c r="U22" s="21">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="28" t="s">
+      <c r="V22" s="50">
+        <v>13.5</v>
+      </c>
+      <c r="W22" s="51">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="49">
+      <c r="B23" s="43">
         <v>1.9</v>
       </c>
-      <c r="C23" s="44">
+      <c r="C23" s="38">
         <v>2.5</v>
       </c>
-      <c r="D23" s="24">
+      <c r="D23" s="18">
         <v>0.8</v>
       </c>
-      <c r="E23" s="30">
+      <c r="E23" s="24">
         <v>5</v>
       </c>
-      <c r="F23" s="51">
+      <c r="F23" s="45">
         <v>5.6</v>
       </c>
-      <c r="G23" s="44">
+      <c r="G23" s="38">
         <v>1.6</v>
       </c>
-      <c r="H23" s="30">
+      <c r="H23" s="24">
         <v>2.1</v>
       </c>
-      <c r="I23" s="30">
+      <c r="I23" s="24">
         <v>2.2999999999999998</v>
       </c>
-      <c r="J23" s="30">
+      <c r="J23" s="24">
         <v>0.95389999999999997</v>
       </c>
-      <c r="K23" s="30">
+      <c r="K23" s="24">
         <v>2.1</v>
       </c>
-      <c r="L23" s="30">
+      <c r="L23" s="24">
         <v>4.0999999999999996</v>
       </c>
-      <c r="M23" s="30">
+      <c r="M23" s="24">
         <v>1.1000000000000001</v>
       </c>
-      <c r="N23" s="29">
+      <c r="N23" s="23">
         <v>2.1091000000000002</v>
       </c>
-      <c r="O23" s="44">
+      <c r="O23" s="38">
         <v>1.6978</v>
       </c>
-      <c r="P23" s="44">
+      <c r="P23" s="38">
         <v>1.4730000000000001</v>
       </c>
-      <c r="Q23" s="44">
+      <c r="Q23" s="38">
         <v>12.275399999999999</v>
       </c>
-      <c r="R23" s="50">
+      <c r="R23" s="44">
         <v>11.723100000000001</v>
       </c>
-      <c r="S23" s="44">
+      <c r="S23" s="38">
         <v>7.8883000000000001</v>
       </c>
-      <c r="T23" s="27">
+      <c r="T23" s="21">
         <v>13.8</v>
       </c>
-      <c r="U23" s="27">
+      <c r="U23" s="21">
         <v>11.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="28" t="s">
+      <c r="V23" s="50">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="W23" s="51">
+        <v>14.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="B24" s="49">
+      <c r="B24" s="43">
         <v>1.4</v>
       </c>
-      <c r="C24" s="44">
+      <c r="C24" s="38">
         <v>1.3</v>
       </c>
-      <c r="D24" s="24">
+      <c r="D24" s="18">
         <v>0.6</v>
       </c>
-      <c r="E24" s="29">
+      <c r="E24" s="23">
         <v>2.8</v>
       </c>
-      <c r="F24" s="43">
+      <c r="F24" s="37">
         <v>1.7</v>
       </c>
-      <c r="G24" s="44">
+      <c r="G24" s="38">
         <v>1.9</v>
       </c>
-      <c r="H24" s="25">
+      <c r="H24" s="19">
         <v>0.2</v>
       </c>
-      <c r="I24" s="30">
+      <c r="I24" s="24">
         <v>0.6</v>
       </c>
-      <c r="J24" s="30" t="s">
-[...11 lines deleted...]
-      <c r="N24" s="29">
+      <c r="J24" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="K24" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="L24" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="M24" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="N24" s="23">
         <v>4.63</v>
       </c>
-      <c r="O24" s="44">
+      <c r="O24" s="38">
         <v>3.37</v>
       </c>
-      <c r="P24" s="44">
+      <c r="P24" s="38">
         <v>8.7725000000000009</v>
       </c>
-      <c r="Q24" s="44">
+      <c r="Q24" s="38">
         <v>7.8143000000000002</v>
       </c>
-      <c r="R24" s="50">
+      <c r="R24" s="44">
         <v>9.7920999999999996</v>
       </c>
-      <c r="S24" s="44">
+      <c r="S24" s="38">
         <v>5.82</v>
       </c>
-      <c r="T24" s="27">
+      <c r="T24" s="21">
         <v>8.1</v>
       </c>
-      <c r="U24" s="27" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="28" t="s">
+      <c r="U24" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="V24" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="W24" s="52" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="49">
+      <c r="B25" s="43">
         <v>2.1</v>
       </c>
-      <c r="C25" s="44">
+      <c r="C25" s="38">
         <v>0.9</v>
       </c>
-      <c r="D25" s="24">
+      <c r="D25" s="18">
         <v>2</v>
       </c>
-      <c r="E25" s="29">
+      <c r="E25" s="23">
         <v>3.1</v>
       </c>
-      <c r="F25" s="43">
+      <c r="F25" s="37">
         <v>4.3</v>
       </c>
-      <c r="G25" s="44">
+      <c r="G25" s="38">
         <v>7.5</v>
       </c>
-      <c r="H25" s="25">
+      <c r="H25" s="19">
         <v>2.8</v>
       </c>
-      <c r="I25" s="30">
+      <c r="I25" s="24">
         <v>3.5</v>
       </c>
-      <c r="J25" s="30">
+      <c r="J25" s="24">
         <v>1.8841000000000001</v>
       </c>
-      <c r="K25" s="30">
+      <c r="K25" s="24">
         <v>3.2</v>
       </c>
-      <c r="L25" s="30">
+      <c r="L25" s="24">
         <v>3.5</v>
       </c>
-      <c r="M25" s="30">
+      <c r="M25" s="24">
         <v>1.6</v>
       </c>
-      <c r="N25" s="29">
+      <c r="N25" s="23">
         <v>3.3235000000000001</v>
       </c>
-      <c r="O25" s="44">
+      <c r="O25" s="38">
         <v>5.4359000000000002</v>
       </c>
-      <c r="P25" s="44">
+      <c r="P25" s="38">
         <v>1.748</v>
       </c>
-      <c r="Q25" s="44">
+      <c r="Q25" s="38">
         <v>5.2957999999999998</v>
       </c>
-      <c r="R25" s="50">
+      <c r="R25" s="44">
         <v>13.9747</v>
       </c>
-      <c r="S25" s="44">
+      <c r="S25" s="38">
         <v>8.6448</v>
       </c>
-      <c r="T25" s="27">
+      <c r="T25" s="21">
         <v>10.5</v>
       </c>
-      <c r="U25" s="27">
+      <c r="U25" s="21">
         <v>7.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="28" t="s">
+      <c r="V25" s="48">
+        <v>22.1</v>
+      </c>
+      <c r="W25" s="51">
+        <v>13.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="25" t="s">
-[...8 lines deleted...]
-      <c r="E26" s="29">
+      <c r="B26" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" s="23">
         <v>0.9</v>
       </c>
-      <c r="F26" s="43">
+      <c r="F26" s="37">
         <v>1.1000000000000001</v>
       </c>
-      <c r="G26" s="44">
+      <c r="G26" s="38">
         <v>2</v>
       </c>
-      <c r="H26" s="25">
+      <c r="H26" s="19">
         <v>1</v>
       </c>
-      <c r="I26" s="30">
+      <c r="I26" s="24">
         <v>1</v>
       </c>
-      <c r="J26" s="30" t="s">
-[...5 lines deleted...]
-      <c r="L26" s="30">
+      <c r="J26" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="K26" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="L26" s="24">
         <v>2</v>
       </c>
-      <c r="M26" s="30">
+      <c r="M26" s="24">
         <v>2</v>
       </c>
-      <c r="N26" s="29">
+      <c r="N26" s="23">
         <v>6.5</v>
       </c>
-      <c r="O26" s="44">
+      <c r="O26" s="38">
         <v>6.2743000000000002</v>
       </c>
-      <c r="P26" s="44">
+      <c r="P26" s="38">
         <v>7.0143000000000004</v>
       </c>
-      <c r="Q26" s="29" t="s">
-[...16 lines deleted...]
-      <c r="A27" s="28" t="s">
+      <c r="Q26" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="R26" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="S26" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="T26" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="U26" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="V26" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="W26" s="52" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="25" t="s">
-[...26 lines deleted...]
-      <c r="K27" s="30">
+      <c r="B27" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="I27" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="J27" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="K27" s="24">
         <v>5</v>
       </c>
-      <c r="L27" s="30" t="s">
-[...31 lines deleted...]
-      <c r="A28" s="28" t="s">
+      <c r="L27" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="M27" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="N27" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="O27" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="P27" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q27" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="R27" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="S27" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="T27" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="U27" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="V27" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="W27" s="52" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="B28" s="25" t="s">
-[...11 lines deleted...]
-      <c r="F28" s="25">
+      <c r="B28" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28" s="19">
         <v>1</v>
       </c>
-      <c r="G28" s="44">
+      <c r="G28" s="38">
         <v>2</v>
       </c>
-      <c r="H28" s="25">
+      <c r="H28" s="19">
         <v>1.3</v>
       </c>
-      <c r="I28" s="30">
+      <c r="I28" s="24">
         <v>2</v>
       </c>
-      <c r="J28" s="30" t="s">
-[...37 lines deleted...]
-      <c r="A29" s="28" t="s">
+      <c r="J28" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="K28" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="L28" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="M28" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="N28" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="O28" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="P28" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q28" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="R28" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="S28" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="T28" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="U28" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="V28" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="W28" s="52" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A29" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="B29" s="25" t="s">
-[...8 lines deleted...]
-      <c r="E29" s="29">
+      <c r="B29" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" s="23">
         <v>3.4</v>
       </c>
-      <c r="F29" s="43">
+      <c r="F29" s="37">
         <v>2.6</v>
       </c>
-      <c r="G29" s="44">
+      <c r="G29" s="38">
         <v>6.1</v>
       </c>
-      <c r="H29" s="25">
+      <c r="H29" s="19">
         <v>4.0999999999999996</v>
       </c>
-      <c r="I29" s="30">
+      <c r="I29" s="24">
         <v>3.6</v>
       </c>
-      <c r="J29" s="30">
+      <c r="J29" s="24">
         <v>3.4824999999999999</v>
       </c>
-      <c r="K29" s="30">
+      <c r="K29" s="24">
         <v>6.8</v>
       </c>
-      <c r="L29" s="30">
+      <c r="L29" s="24">
         <v>6.8</v>
       </c>
-      <c r="M29" s="30">
+      <c r="M29" s="24">
         <v>5.9</v>
       </c>
-      <c r="N29" s="29">
+      <c r="N29" s="23">
         <v>14.936400000000001</v>
       </c>
-      <c r="O29" s="44">
+      <c r="O29" s="38">
         <v>7.0153999999999996</v>
       </c>
-      <c r="P29" s="44">
+      <c r="P29" s="38">
         <v>6.7405999999999997</v>
       </c>
-      <c r="Q29" s="44">
+      <c r="Q29" s="38">
         <v>6.4280999999999997</v>
       </c>
-      <c r="R29" s="53">
+      <c r="R29" s="47">
         <v>7.0052000000000003</v>
       </c>
-      <c r="S29" s="44">
+      <c r="S29" s="38">
         <v>6.1242999999999999</v>
       </c>
-      <c r="T29" s="27">
+      <c r="T29" s="21">
         <v>10.3</v>
       </c>
-      <c r="U29" s="27">
+      <c r="U29" s="21">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="31" t="s">
+      <c r="V29" s="48">
+        <v>20.7</v>
+      </c>
+      <c r="W29" s="51">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A30" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="29">
+      <c r="B30" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C30" s="23">
         <v>1.3</v>
       </c>
-      <c r="D30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="29">
+      <c r="D30" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" s="23">
         <v>8.1</v>
       </c>
-      <c r="F30" s="24" t="s">
-[...72 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="F30" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="G30" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="H30" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="I30" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="J30" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="K30" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="L30" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="M30" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="N30" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="O30" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="P30" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q30" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="R30" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="S30" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="T30" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="U30" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="V30" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="W30" s="19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A31" s="14"/>
+      <c r="B31" s="14"/>
+      <c r="C31" s="14"/>
+      <c r="D31" s="14"/>
+      <c r="E31" s="14"/>
+      <c r="F31" s="14"/>
+      <c r="G31" s="14"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="14"/>
+      <c r="L31" s="14"/>
+      <c r="M31" s="14"/>
+      <c r="N31" s="14"/>
+      <c r="O31" s="14"/>
+      <c r="P31" s="14"/>
+      <c r="Q31" s="14"/>
+      <c r="R31" s="14"/>
+      <c r="S31" s="14"/>
+      <c r="T31" s="14"/>
+      <c r="U31" s="14"/>
+    </row>
+    <row r="32" spans="1:23" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A32" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="54"/>
-[...20 lines deleted...]
-    <row r="33" s="17" customFormat="1" ht="11.25"/>
+      <c r="B32" s="53"/>
+      <c r="C32" s="53"/>
+      <c r="D32" s="53"/>
+      <c r="E32" s="53"/>
+      <c r="F32" s="53"/>
+      <c r="G32" s="53"/>
+      <c r="H32" s="53"/>
+      <c r="I32" s="53"/>
+      <c r="J32" s="53"/>
+      <c r="K32" s="53"/>
+      <c r="L32" s="14"/>
+      <c r="M32" s="14"/>
+      <c r="N32" s="14"/>
+      <c r="O32" s="14"/>
+      <c r="P32" s="14"/>
+      <c r="Q32" s="14"/>
+      <c r="R32" s="14"/>
+      <c r="S32" s="14"/>
+      <c r="T32" s="14"/>
+      <c r="U32" s="14"/>
+    </row>
+    <row r="33" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A32:K32"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A1:U1"/>
-    <mergeCell ref="R2:U2"/>
     <mergeCell ref="A18:U18"/>
+    <mergeCell ref="U2:W2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.55118110236220474" right="0.31496062992125984" top="0.86614173228346458" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{940126E3-D162-4B74-BB65-2520F7B19979}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7185E279-3E8B-4716-922B-36ECA7154DB9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DBB4935-985B-43FF-9471-996B3B7E02F5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>урожайность</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>