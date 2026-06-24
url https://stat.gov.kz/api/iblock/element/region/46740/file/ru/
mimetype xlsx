--- v0 (2026-04-17)
+++ v1 (2026-06-24)
@@ -1,124 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\062026\Динамика на сайт - заполненный проверить\Динамика растениеводство рус\Посевная\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="24225" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="посевная" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <si>
     <t xml:space="preserve">Уточненная посевная площадь овощей открытого грунта </t>
   </si>
   <si>
     <t>Актюбинская область</t>
   </si>
   <si>
     <t>г.Актобе</t>
   </si>
   <si>
     <t>Алга</t>
   </si>
   <si>
     <t>Айтекеби</t>
   </si>
   <si>
     <t>Байганин</t>
   </si>
   <si>
     <t>Каргала</t>
   </si>
   <si>
     <t>Хобда</t>
   </si>
   <si>
     <t>Мартук</t>
   </si>
   <si>
     <t>Мугалжар</t>
   </si>
   <si>
     <t>Уил</t>
   </si>
   <si>
     <t>Темир</t>
   </si>
   <si>
     <t>Хромтау</t>
   </si>
   <si>
     <t>Шалкар</t>
   </si>
   <si>
     <t>Иргиз</t>
   </si>
   <si>
     <t>гектаров</t>
   </si>
+  <si>
+    <t>2023*</t>
+  </si>
+  <si>
+    <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики растениеводства за 2023 год в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="7">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
+    <numFmt numFmtId="168" formatCode="#,##0.0"/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -133,268 +147,300 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
+    <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -530,1202 +576,1327 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:X17"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:X20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="105" workbookViewId="0">
-      <selection activeCell="U24" sqref="U24"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="105" workbookViewId="0">
+      <selection activeCell="V24" sqref="V24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="23" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="24" width="9.140625" style="3"/>
+    <col min="1" max="1" width="23" style="2" customWidth="1"/>
+    <col min="2" max="15" width="9.140625" style="2" customWidth="1"/>
+    <col min="16" max="24" width="9.140625" style="2"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="24" customHeight="1">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:23" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2"/>
-[...18 lines deleted...]
-      <c r="U1" s="2"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="22"/>
+      <c r="N1" s="22"/>
+      <c r="O1" s="22"/>
+      <c r="P1" s="22"/>
+      <c r="Q1" s="22"/>
+      <c r="R1" s="22"/>
+      <c r="S1" s="22"/>
+      <c r="T1" s="22"/>
+      <c r="U1" s="22"/>
     </row>
-    <row r="2" spans="1:21" ht="13.5" thickBot="1">
-[...20 lines deleted...]
-      <c r="U2" s="11" t="s">
+    <row r="2" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="7"/>
+      <c r="B2" s="8"/>
+      <c r="C2" s="8"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
+      <c r="J2" s="9"/>
+      <c r="K2" s="9"/>
+      <c r="L2" s="10"/>
+      <c r="M2" s="9"/>
+      <c r="N2" s="9"/>
+      <c r="O2" s="9"/>
+      <c r="P2" s="9"/>
+      <c r="Q2" s="9"/>
+      <c r="R2" s="9"/>
+      <c r="S2" s="10"/>
+      <c r="T2" s="10"/>
+      <c r="W2" s="10" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="3" spans="1:21" ht="13.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="13">
+    <row r="3" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="11"/>
+      <c r="B3" s="12">
         <v>2004</v>
       </c>
-      <c r="C3" s="13">
+      <c r="C3" s="12">
         <v>2005</v>
       </c>
-      <c r="D3" s="13">
+      <c r="D3" s="12">
         <v>2006</v>
       </c>
-      <c r="E3" s="13">
+      <c r="E3" s="12">
         <v>2007</v>
       </c>
-      <c r="F3" s="12">
+      <c r="F3" s="11">
         <v>2008</v>
       </c>
-      <c r="G3" s="12">
+      <c r="G3" s="11">
         <v>2009</v>
       </c>
-      <c r="H3" s="12">
+      <c r="H3" s="11">
         <v>2010</v>
       </c>
-      <c r="I3" s="12">
+      <c r="I3" s="11">
         <v>2011</v>
       </c>
-      <c r="J3" s="12">
+      <c r="J3" s="11">
         <v>2012</v>
       </c>
-      <c r="K3" s="12">
+      <c r="K3" s="11">
         <v>2013</v>
       </c>
-      <c r="L3" s="12">
+      <c r="L3" s="11">
         <v>2014</v>
       </c>
-      <c r="M3" s="12">
+      <c r="M3" s="11">
         <v>2015</v>
       </c>
-      <c r="N3" s="12">
+      <c r="N3" s="11">
         <v>2016</v>
       </c>
-      <c r="O3" s="12">
+      <c r="O3" s="11">
         <v>2017</v>
       </c>
-      <c r="P3" s="12">
+      <c r="P3" s="11">
         <v>2018</v>
       </c>
-      <c r="Q3" s="12">
+      <c r="Q3" s="11">
         <v>2019</v>
       </c>
-      <c r="R3" s="12">
+      <c r="R3" s="11">
         <v>2020</v>
       </c>
-      <c r="S3" s="12">
+      <c r="S3" s="11">
         <v>2021</v>
       </c>
-      <c r="T3" s="12">
+      <c r="T3" s="11">
         <v>2022</v>
       </c>
-      <c r="U3" s="12">
-        <v>2023</v>
+      <c r="U3" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="V3" s="11">
+        <v>2024</v>
+      </c>
+      <c r="W3" s="11">
+        <v>2025</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
-      <c r="A4" s="4" t="s">
+    <row r="4" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="14">
+      <c r="B4" s="13">
         <v>2741</v>
       </c>
-      <c r="C4" s="14">
+      <c r="C4" s="13">
         <v>2842</v>
       </c>
-      <c r="D4" s="14">
+      <c r="D4" s="13">
         <v>3210.5</v>
       </c>
-      <c r="E4" s="5">
+      <c r="E4" s="4">
         <v>3209.4</v>
       </c>
-      <c r="F4" s="5">
+      <c r="F4" s="4">
         <v>3542.9</v>
       </c>
-      <c r="G4" s="5">
+      <c r="G4" s="4">
         <v>3914.4</v>
       </c>
-      <c r="H4" s="15">
+      <c r="H4" s="14">
         <v>4397.3</v>
       </c>
-      <c r="I4" s="15">
+      <c r="I4" s="14">
         <v>4617.7</v>
       </c>
-      <c r="J4" s="15">
+      <c r="J4" s="14">
         <v>4722.84</v>
       </c>
-      <c r="K4" s="5">
+      <c r="K4" s="4">
         <v>3511.9</v>
       </c>
-      <c r="L4" s="16">
+      <c r="L4" s="15">
         <v>3481.2</v>
       </c>
-      <c r="M4" s="5">
+      <c r="M4" s="4">
         <v>3565.68</v>
       </c>
-      <c r="N4" s="5">
+      <c r="N4" s="4">
         <v>4107.01</v>
       </c>
-      <c r="O4" s="5">
+      <c r="O4" s="4">
         <v>4298.75</v>
       </c>
-      <c r="P4" s="5">
+      <c r="P4" s="4">
         <v>4377.79</v>
       </c>
-      <c r="Q4" s="5">
+      <c r="Q4" s="4">
         <v>4526.8999999999996</v>
       </c>
-      <c r="R4" s="6">
+      <c r="R4" s="5">
         <v>4525.2</v>
       </c>
-      <c r="S4" s="17">
+      <c r="S4" s="16">
         <v>4594.8</v>
       </c>
-      <c r="T4" s="5">
+      <c r="T4" s="4">
         <v>4503.3</v>
       </c>
-      <c r="U4" s="5">
-        <v>4093.1</v>
+      <c r="U4" s="19">
+        <v>3923.22</v>
+      </c>
+      <c r="V4" s="20">
+        <v>1857.17</v>
+      </c>
+      <c r="W4" s="21">
+        <v>2104.1</v>
       </c>
     </row>
-    <row r="5" spans="1:21">
-      <c r="A5" s="7" t="s">
+    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A5" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="14">
+      <c r="B5" s="13">
         <v>800</v>
       </c>
-      <c r="C5" s="14">
+      <c r="C5" s="13">
         <v>900.1</v>
       </c>
-      <c r="D5" s="14">
+      <c r="D5" s="13">
         <v>949.9</v>
       </c>
-      <c r="E5" s="5">
+      <c r="E5" s="4">
         <v>900</v>
       </c>
-      <c r="F5" s="5">
+      <c r="F5" s="4">
         <v>1036.3</v>
       </c>
-      <c r="G5" s="5">
+      <c r="G5" s="4">
         <v>1138.0999999999999</v>
       </c>
-      <c r="H5" s="15">
+      <c r="H5" s="14">
         <v>1253</v>
       </c>
-      <c r="I5" s="15">
+      <c r="I5" s="14">
         <v>1261</v>
       </c>
-      <c r="J5" s="15">
+      <c r="J5" s="14">
         <v>1300</v>
       </c>
-      <c r="K5" s="5">
+      <c r="K5" s="4">
         <v>1310.8</v>
       </c>
-      <c r="L5" s="18">
+      <c r="L5" s="17">
         <v>1262.17</v>
       </c>
-      <c r="M5" s="5">
+      <c r="M5" s="4">
         <v>1305.0899999999999</v>
       </c>
-      <c r="N5" s="5">
+      <c r="N5" s="4">
         <v>1305.29</v>
       </c>
-      <c r="O5" s="5">
+      <c r="O5" s="4">
         <v>1333.85</v>
       </c>
-      <c r="P5" s="5">
+      <c r="P5" s="4">
         <v>1356.3</v>
       </c>
-      <c r="Q5" s="5">
+      <c r="Q5" s="4">
         <v>1386.8</v>
       </c>
-      <c r="R5" s="6">
+      <c r="R5" s="5">
         <v>1388</v>
       </c>
-      <c r="S5" s="17">
+      <c r="S5" s="16">
         <v>1406.4</v>
       </c>
-      <c r="T5" s="5">
+      <c r="T5" s="4">
         <v>1339.1</v>
       </c>
-      <c r="U5" s="5">
-        <v>1364.5</v>
+      <c r="U5" s="19">
+        <v>1324.3</v>
+      </c>
+      <c r="V5" s="20">
+        <v>347.41</v>
+      </c>
+      <c r="W5" s="21">
+        <v>404</v>
       </c>
     </row>
-    <row r="6" spans="1:21">
-      <c r="A6" s="7" t="s">
+    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A6" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="14">
+      <c r="B6" s="13">
         <v>181.1</v>
       </c>
-      <c r="C6" s="14">
+      <c r="C6" s="13">
         <v>185</v>
       </c>
-      <c r="D6" s="14">
+      <c r="D6" s="13">
         <v>256</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E6" s="4">
         <v>256.5</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F6" s="4">
         <v>328</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G6" s="4">
         <v>345</v>
       </c>
-      <c r="H6" s="15">
+      <c r="H6" s="14">
         <v>358.1</v>
       </c>
-      <c r="I6" s="15">
+      <c r="I6" s="14">
         <v>390</v>
       </c>
-      <c r="J6" s="15">
+      <c r="J6" s="14">
         <v>380</v>
       </c>
-      <c r="K6" s="5">
+      <c r="K6" s="4">
         <v>380</v>
       </c>
-      <c r="L6" s="16">
+      <c r="L6" s="15">
         <v>380</v>
       </c>
-      <c r="M6" s="5">
+      <c r="M6" s="4">
         <v>386.3</v>
       </c>
-      <c r="N6" s="5">
+      <c r="N6" s="4">
         <v>527</v>
       </c>
-      <c r="O6" s="5">
+      <c r="O6" s="4">
         <v>524</v>
       </c>
-      <c r="P6" s="5">
+      <c r="P6" s="4">
         <v>538.4</v>
       </c>
-      <c r="Q6" s="5">
+      <c r="Q6" s="4">
         <v>535.5</v>
       </c>
-      <c r="R6" s="6">
+      <c r="R6" s="5">
         <v>530</v>
       </c>
-      <c r="S6" s="17">
+      <c r="S6" s="16">
         <v>559</v>
       </c>
-      <c r="T6" s="5">
+      <c r="T6" s="4">
         <v>551</v>
       </c>
-      <c r="U6" s="5">
-        <v>446</v>
+      <c r="U6" s="19">
+        <v>436.9</v>
+      </c>
+      <c r="V6" s="20">
+        <v>293.39999999999998</v>
+      </c>
+      <c r="W6" s="21">
+        <v>357.03</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
-      <c r="A7" s="7" t="s">
+    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="14">
+      <c r="B7" s="13">
         <v>150</v>
       </c>
-      <c r="C7" s="14">
+      <c r="C7" s="13">
         <v>150</v>
       </c>
-      <c r="D7" s="14">
+      <c r="D7" s="13">
         <v>149.4</v>
       </c>
-      <c r="E7" s="19">
+      <c r="E7" s="18">
         <v>150.1</v>
       </c>
-      <c r="F7" s="19">
+      <c r="F7" s="18">
         <v>144</v>
       </c>
-      <c r="G7" s="19">
+      <c r="G7" s="18">
         <v>175</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H7" s="13">
         <v>201</v>
       </c>
-      <c r="I7" s="14">
+      <c r="I7" s="13">
         <v>201</v>
       </c>
-      <c r="J7" s="14">
+      <c r="J7" s="13">
         <v>200</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="13">
         <v>115</v>
       </c>
-      <c r="L7" s="14">
+      <c r="L7" s="13">
         <v>115</v>
       </c>
-      <c r="M7" s="14">
+      <c r="M7" s="13">
         <v>115</v>
       </c>
-      <c r="N7" s="5">
+      <c r="N7" s="4">
         <v>117.01</v>
       </c>
-      <c r="O7" s="5">
+      <c r="O7" s="4">
         <v>120.49</v>
       </c>
-      <c r="P7" s="5">
+      <c r="P7" s="4">
         <v>120</v>
       </c>
-      <c r="Q7" s="5">
+      <c r="Q7" s="4">
         <v>120</v>
       </c>
-      <c r="R7" s="6">
+      <c r="R7" s="5">
         <v>120</v>
       </c>
-      <c r="S7" s="17">
+      <c r="S7" s="16">
         <v>120</v>
       </c>
-      <c r="T7" s="5">
+      <c r="T7" s="4">
         <v>120</v>
       </c>
-      <c r="U7" s="5">
-        <v>30.5</v>
+      <c r="U7" s="19">
+        <v>27.51</v>
+      </c>
+      <c r="V7" s="20">
+        <v>12.06</v>
+      </c>
+      <c r="W7" s="21">
+        <v>11.55</v>
       </c>
     </row>
-    <row r="8" spans="1:21">
-      <c r="A8" s="7" t="s">
+    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="14">
+      <c r="B8" s="13">
         <v>40.1</v>
       </c>
-      <c r="C8" s="14">
+      <c r="C8" s="13">
         <v>40.1</v>
       </c>
-      <c r="D8" s="14">
+      <c r="D8" s="13">
         <v>46</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E8" s="4">
         <v>46</v>
       </c>
-      <c r="F8" s="5">
+      <c r="F8" s="4">
         <v>60</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G8" s="4">
         <v>60</v>
       </c>
-      <c r="H8" s="15">
+      <c r="H8" s="14">
         <v>70</v>
       </c>
-      <c r="I8" s="15">
+      <c r="I8" s="14">
         <v>70</v>
       </c>
-      <c r="J8" s="15">
+      <c r="J8" s="14">
         <v>70</v>
       </c>
-      <c r="K8" s="5">
+      <c r="K8" s="4">
         <v>30.1</v>
       </c>
-      <c r="L8" s="16">
+      <c r="L8" s="15">
         <v>28.11</v>
       </c>
-      <c r="M8" s="5">
+      <c r="M8" s="4">
         <v>30.52</v>
       </c>
-      <c r="N8" s="5">
+      <c r="N8" s="4">
         <v>25.21</v>
       </c>
-      <c r="O8" s="5">
+      <c r="O8" s="4">
         <v>21.32</v>
       </c>
-      <c r="P8" s="5">
+      <c r="P8" s="4">
         <v>27.51</v>
       </c>
-      <c r="Q8" s="5">
+      <c r="Q8" s="4">
         <v>23.5</v>
       </c>
-      <c r="R8" s="6">
+      <c r="R8" s="5">
         <v>25</v>
       </c>
-      <c r="S8" s="17">
+      <c r="S8" s="16">
         <v>26</v>
       </c>
-      <c r="T8" s="5">
+      <c r="T8" s="4">
         <v>28</v>
       </c>
-      <c r="U8" s="5">
-        <v>26</v>
+      <c r="U8" s="19">
+        <v>24.7</v>
+      </c>
+      <c r="V8" s="20">
+        <v>25.5</v>
+      </c>
+      <c r="W8" s="21">
+        <v>25.45</v>
       </c>
     </row>
-    <row r="9" spans="1:21">
-      <c r="A9" s="7" t="s">
+    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="14">
+      <c r="B9" s="13">
         <v>169</v>
       </c>
-      <c r="C9" s="14">
+      <c r="C9" s="13">
         <v>169</v>
       </c>
-      <c r="D9" s="14">
+      <c r="D9" s="13">
         <v>246.7</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E9" s="4">
         <v>252</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F9" s="4">
         <v>252</v>
       </c>
-      <c r="G9" s="5">
+      <c r="G9" s="4">
         <v>262.89999999999998</v>
       </c>
-      <c r="H9" s="15">
+      <c r="H9" s="14">
         <v>281.8</v>
       </c>
-      <c r="I9" s="15">
+      <c r="I9" s="14">
         <v>330.3</v>
       </c>
-      <c r="J9" s="15">
+      <c r="J9" s="14">
         <v>368.6</v>
       </c>
-      <c r="K9" s="5">
+      <c r="K9" s="4">
         <v>353.6</v>
       </c>
-      <c r="L9" s="16">
+      <c r="L9" s="15">
         <v>331.78</v>
       </c>
-      <c r="M9" s="5">
+      <c r="M9" s="4">
         <v>356.22</v>
       </c>
-      <c r="N9" s="5">
+      <c r="N9" s="4">
         <v>470</v>
       </c>
-      <c r="O9" s="5">
+      <c r="O9" s="4">
         <v>509.45</v>
       </c>
-      <c r="P9" s="5">
+      <c r="P9" s="4">
         <v>445.9</v>
       </c>
-      <c r="Q9" s="5">
+      <c r="Q9" s="4">
         <v>499.6</v>
       </c>
-      <c r="R9" s="6">
+      <c r="R9" s="5">
         <v>500.1</v>
       </c>
-      <c r="S9" s="17">
+      <c r="S9" s="16">
         <v>499.4</v>
       </c>
-      <c r="T9" s="5">
+      <c r="T9" s="4">
         <v>496.2</v>
       </c>
-      <c r="U9" s="5">
-        <v>501</v>
+      <c r="U9" s="19">
+        <v>491</v>
+      </c>
+      <c r="V9" s="20">
+        <v>460.3</v>
+      </c>
+      <c r="W9" s="21">
+        <v>459.1</v>
       </c>
     </row>
-    <row r="10" spans="1:21">
-      <c r="A10" s="7" t="s">
+    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A10" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="14">
+      <c r="B10" s="13">
         <v>240</v>
       </c>
-      <c r="C10" s="14">
+      <c r="C10" s="13">
         <v>246</v>
       </c>
-      <c r="D10" s="14">
+      <c r="D10" s="13">
         <v>268</v>
       </c>
-      <c r="E10" s="5">
+      <c r="E10" s="4">
         <v>275</v>
       </c>
-      <c r="F10" s="5">
+      <c r="F10" s="4">
         <v>300</v>
       </c>
-      <c r="G10" s="5">
+      <c r="G10" s="4">
         <v>309.7</v>
       </c>
-      <c r="H10" s="15">
+      <c r="H10" s="14">
         <v>350</v>
       </c>
-      <c r="I10" s="15">
+      <c r="I10" s="14">
         <v>370</v>
       </c>
-      <c r="J10" s="15">
+      <c r="J10" s="14">
         <v>380</v>
       </c>
-      <c r="K10" s="5">
+      <c r="K10" s="4">
         <v>100</v>
       </c>
-      <c r="L10" s="16">
+      <c r="L10" s="15">
         <v>100</v>
       </c>
-      <c r="M10" s="5">
+      <c r="M10" s="4">
         <v>100</v>
       </c>
-      <c r="N10" s="5">
+      <c r="N10" s="4">
         <v>105.02</v>
       </c>
-      <c r="O10" s="5">
+      <c r="O10" s="4">
         <v>170.07</v>
       </c>
-      <c r="P10" s="5">
+      <c r="P10" s="4">
         <v>209</v>
       </c>
-      <c r="Q10" s="5">
+      <c r="Q10" s="4">
         <v>231.07</v>
       </c>
-      <c r="R10" s="6">
+      <c r="R10" s="5">
         <v>214</v>
       </c>
-      <c r="S10" s="17">
+      <c r="S10" s="16">
         <v>196</v>
       </c>
-      <c r="T10" s="5">
+      <c r="T10" s="4">
         <v>252.9</v>
       </c>
-      <c r="U10" s="5">
-        <v>278</v>
+      <c r="U10" s="19">
+        <v>270.89999999999998</v>
+      </c>
+      <c r="V10" s="20">
+        <v>33.71</v>
+      </c>
+      <c r="W10" s="21">
+        <v>85.93</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
-      <c r="A11" s="7" t="s">
+    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="14">
+      <c r="B11" s="13">
         <v>400.6</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C11" s="13">
         <v>400</v>
       </c>
-      <c r="D11" s="14">
+      <c r="D11" s="13">
         <v>427</v>
       </c>
-      <c r="E11" s="5">
+      <c r="E11" s="4">
         <v>430</v>
       </c>
-      <c r="F11" s="5">
+      <c r="F11" s="4">
         <v>464.7</v>
       </c>
-      <c r="G11" s="5">
+      <c r="G11" s="4">
         <v>545</v>
       </c>
-      <c r="H11" s="15">
+      <c r="H11" s="14">
         <v>630</v>
       </c>
-      <c r="I11" s="15">
+      <c r="I11" s="14">
         <v>700</v>
       </c>
-      <c r="J11" s="15">
+      <c r="J11" s="14">
         <v>720</v>
       </c>
-      <c r="K11" s="5">
+      <c r="K11" s="4">
         <v>720</v>
       </c>
-      <c r="L11" s="16">
+      <c r="L11" s="15">
         <v>720</v>
       </c>
-      <c r="M11" s="5">
+      <c r="M11" s="4">
         <v>720.03</v>
       </c>
-      <c r="N11" s="5">
+      <c r="N11" s="4">
         <v>720</v>
       </c>
-      <c r="O11" s="5">
+      <c r="O11" s="4">
         <v>725.03</v>
       </c>
-      <c r="P11" s="5">
+      <c r="P11" s="4">
         <v>724.95</v>
       </c>
-      <c r="Q11" s="5">
+      <c r="Q11" s="4">
         <v>714.15</v>
       </c>
-      <c r="R11" s="6">
+      <c r="R11" s="5">
         <v>725</v>
       </c>
-      <c r="S11" s="17">
+      <c r="S11" s="16">
         <v>725.03</v>
       </c>
-      <c r="T11" s="5">
+      <c r="T11" s="4">
         <v>621.1</v>
       </c>
-      <c r="U11" s="5">
-        <v>323.2</v>
+      <c r="U11" s="19">
+        <v>313.60000000000002</v>
+      </c>
+      <c r="V11" s="20">
+        <v>70.08</v>
+      </c>
+      <c r="W11" s="21">
+        <v>52.6</v>
       </c>
     </row>
-    <row r="12" spans="1:21">
-      <c r="A12" s="7" t="s">
+    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A12" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="14">
+      <c r="B12" s="13">
         <v>150</v>
       </c>
-      <c r="C12" s="14">
+      <c r="C12" s="13">
         <v>150</v>
       </c>
-      <c r="D12" s="14">
+      <c r="D12" s="13">
         <v>150</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E12" s="4">
         <v>150</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F12" s="4">
         <v>190</v>
       </c>
-      <c r="G12" s="5">
+      <c r="G12" s="4">
         <v>210</v>
       </c>
-      <c r="H12" s="15">
+      <c r="H12" s="14">
         <v>245</v>
       </c>
-      <c r="I12" s="15">
+      <c r="I12" s="14">
         <v>250</v>
       </c>
-      <c r="J12" s="15">
+      <c r="J12" s="14">
         <v>250</v>
       </c>
-      <c r="K12" s="5">
+      <c r="K12" s="4">
         <v>189.9</v>
       </c>
-      <c r="L12" s="18">
+      <c r="L12" s="17">
         <v>193.2</v>
       </c>
-      <c r="M12" s="5">
+      <c r="M12" s="4">
         <v>193.1</v>
       </c>
-      <c r="N12" s="5">
+      <c r="N12" s="4">
         <v>209.02</v>
       </c>
-      <c r="O12" s="5">
+      <c r="O12" s="4">
         <v>246.33</v>
       </c>
-      <c r="P12" s="5">
+      <c r="P12" s="4">
         <v>240.01</v>
       </c>
-      <c r="Q12" s="5">
+      <c r="Q12" s="4">
         <v>257</v>
       </c>
-      <c r="R12" s="6">
+      <c r="R12" s="5">
         <v>257</v>
       </c>
-      <c r="S12" s="17">
+      <c r="S12" s="16">
         <v>265</v>
       </c>
-      <c r="T12" s="5">
+      <c r="T12" s="4">
         <v>294</v>
       </c>
-      <c r="U12" s="5">
-        <v>307.8</v>
+      <c r="U12" s="19">
+        <v>284.60000000000002</v>
+      </c>
+      <c r="V12" s="20">
+        <v>229.12</v>
+      </c>
+      <c r="W12" s="21">
+        <v>265.29000000000002</v>
       </c>
     </row>
-    <row r="13" spans="1:21">
-      <c r="A13" s="7" t="s">
+    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A13" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="14">
+      <c r="B13" s="13">
         <v>44.8</v>
       </c>
-      <c r="C13" s="14">
+      <c r="C13" s="13">
         <v>45</v>
       </c>
-      <c r="D13" s="14">
+      <c r="D13" s="13">
         <v>45</v>
       </c>
-      <c r="E13" s="5">
+      <c r="E13" s="4">
         <v>45</v>
       </c>
-      <c r="F13" s="5">
+      <c r="F13" s="4">
         <v>50</v>
       </c>
-      <c r="G13" s="5">
+      <c r="G13" s="4">
         <v>50</v>
       </c>
-      <c r="H13" s="15">
+      <c r="H13" s="14">
         <v>58</v>
       </c>
-      <c r="I13" s="15">
+      <c r="I13" s="14">
         <v>74</v>
       </c>
-      <c r="J13" s="15">
+      <c r="J13" s="14">
         <v>78.5</v>
       </c>
-      <c r="K13" s="5">
+      <c r="K13" s="4">
         <v>59.6</v>
       </c>
-      <c r="L13" s="16">
+      <c r="L13" s="15">
         <v>59.6</v>
       </c>
-      <c r="M13" s="5">
+      <c r="M13" s="4">
         <v>69.099999999999994</v>
       </c>
-      <c r="N13" s="5">
+      <c r="N13" s="4">
         <v>92.5</v>
       </c>
-      <c r="O13" s="5">
+      <c r="O13" s="4">
         <v>101</v>
       </c>
-      <c r="P13" s="5">
+      <c r="P13" s="4">
         <v>104</v>
       </c>
-      <c r="Q13" s="5">
+      <c r="Q13" s="4">
         <v>110.5</v>
       </c>
-      <c r="R13" s="6">
+      <c r="R13" s="5">
         <v>105</v>
       </c>
-      <c r="S13" s="17">
+      <c r="S13" s="16">
         <v>105</v>
       </c>
-      <c r="T13" s="5">
+      <c r="T13" s="4">
         <v>105</v>
       </c>
-      <c r="U13" s="5">
-        <v>120.9</v>
+      <c r="U13" s="19">
+        <v>110.41</v>
+      </c>
+      <c r="V13" s="20">
+        <v>112</v>
+      </c>
+      <c r="W13" s="21">
+        <v>120.07</v>
       </c>
     </row>
-    <row r="14" spans="1:21">
-      <c r="A14" s="7" t="s">
+    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A14" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="14">
+      <c r="B14" s="13">
         <v>349.2</v>
       </c>
-      <c r="C14" s="14">
+      <c r="C14" s="13">
         <v>350</v>
       </c>
-      <c r="D14" s="14">
+      <c r="D14" s="13">
         <v>400</v>
       </c>
-      <c r="E14" s="5">
+      <c r="E14" s="4">
         <v>400</v>
       </c>
-      <c r="F14" s="5">
+      <c r="F14" s="4">
         <v>400</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G14" s="4">
         <v>437</v>
       </c>
-      <c r="H14" s="15">
+      <c r="H14" s="14">
         <v>504</v>
       </c>
-      <c r="I14" s="15">
+      <c r="I14" s="14">
         <v>504</v>
       </c>
-      <c r="J14" s="15">
+      <c r="J14" s="14">
         <v>505</v>
       </c>
-      <c r="K14" s="5">
+      <c r="K14" s="4">
         <v>50.1</v>
       </c>
-      <c r="L14" s="16">
+      <c r="L14" s="15">
         <v>80</v>
       </c>
-      <c r="M14" s="5">
+      <c r="M14" s="4">
         <v>80</v>
       </c>
-      <c r="N14" s="5">
+      <c r="N14" s="4">
         <v>90</v>
       </c>
-      <c r="O14" s="5">
+      <c r="O14" s="4">
         <v>100</v>
       </c>
-      <c r="P14" s="5">
+      <c r="P14" s="4">
         <v>128.72</v>
       </c>
-      <c r="Q14" s="5">
+      <c r="Q14" s="4">
         <v>125</v>
       </c>
-      <c r="R14" s="6">
+      <c r="R14" s="5">
         <v>125</v>
       </c>
-      <c r="S14" s="17">
+      <c r="S14" s="16">
         <v>125</v>
       </c>
-      <c r="T14" s="5">
+      <c r="T14" s="4">
         <v>125</v>
       </c>
-      <c r="U14" s="5">
-        <v>125</v>
+      <c r="U14" s="19">
+        <v>107.35</v>
+      </c>
+      <c r="V14" s="20">
+        <v>49.2</v>
+      </c>
+      <c r="W14" s="21">
+        <v>83.62</v>
       </c>
     </row>
-    <row r="15" spans="1:21">
-      <c r="A15" s="7" t="s">
+    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="14">
+      <c r="B15" s="13">
         <v>101.2</v>
       </c>
-      <c r="C15" s="14">
+      <c r="C15" s="13">
         <v>102.7</v>
       </c>
-      <c r="D15" s="14">
+      <c r="D15" s="13">
         <v>157.5</v>
       </c>
-      <c r="E15" s="19">
+      <c r="E15" s="18">
         <v>150.30000000000001</v>
       </c>
-      <c r="F15" s="19">
+      <c r="F15" s="18">
         <v>152.5</v>
       </c>
-      <c r="G15" s="19">
+      <c r="G15" s="18">
         <v>200</v>
       </c>
-      <c r="H15" s="14">
+      <c r="H15" s="13">
         <v>230</v>
       </c>
-      <c r="I15" s="14">
+      <c r="I15" s="13">
         <v>250</v>
       </c>
-      <c r="J15" s="14">
+      <c r="J15" s="13">
         <v>250.6</v>
       </c>
-      <c r="K15" s="14">
+      <c r="K15" s="13">
         <v>134.30000000000001</v>
       </c>
-      <c r="L15" s="14">
+      <c r="L15" s="13">
         <v>130</v>
       </c>
-      <c r="M15" s="14">
+      <c r="M15" s="13">
         <v>130.6</v>
       </c>
-      <c r="N15" s="5">
+      <c r="N15" s="4">
         <v>244.31</v>
       </c>
-      <c r="O15" s="5">
+      <c r="O15" s="4">
         <v>200.81</v>
       </c>
-      <c r="P15" s="5">
+      <c r="P15" s="4">
         <v>201</v>
       </c>
-      <c r="Q15" s="5">
+      <c r="Q15" s="4">
         <v>201</v>
       </c>
-      <c r="R15" s="6">
+      <c r="R15" s="5">
         <v>201.2</v>
       </c>
-      <c r="S15" s="17">
+      <c r="S15" s="16">
         <v>221.4</v>
       </c>
-      <c r="T15" s="5">
+      <c r="T15" s="4">
         <v>221</v>
       </c>
-      <c r="U15" s="5">
-        <v>213</v>
+      <c r="U15" s="19">
+        <v>207.7</v>
+      </c>
+      <c r="V15" s="20">
+        <v>71.739999999999995</v>
+      </c>
+      <c r="W15" s="21">
+        <v>91.53</v>
       </c>
     </row>
-    <row r="16" spans="1:21">
-      <c r="A16" s="7" t="s">
+    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A16" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="14">
+      <c r="B16" s="13">
         <v>62.3</v>
       </c>
-      <c r="C16" s="14">
+      <c r="C16" s="13">
         <v>62.4</v>
       </c>
-      <c r="D16" s="14">
+      <c r="D16" s="13">
         <v>65</v>
       </c>
-      <c r="E16" s="19">
+      <c r="E16" s="18">
         <v>104.2</v>
       </c>
-      <c r="F16" s="19">
+      <c r="F16" s="18">
         <v>115.4</v>
       </c>
-      <c r="G16" s="19">
+      <c r="G16" s="18">
         <v>122.3</v>
       </c>
-      <c r="H16" s="14">
+      <c r="H16" s="13">
         <v>146.4</v>
       </c>
-      <c r="I16" s="14">
+      <c r="I16" s="13">
         <v>147.4</v>
       </c>
-      <c r="J16" s="14">
+      <c r="J16" s="13">
         <v>150.13999999999999</v>
       </c>
-      <c r="K16" s="14">
+      <c r="K16" s="13">
         <v>46.5</v>
       </c>
-      <c r="L16" s="14">
+      <c r="L16" s="13">
         <v>59.32</v>
       </c>
-      <c r="M16" s="14">
+      <c r="M16" s="13">
         <v>57.72</v>
       </c>
-      <c r="N16" s="5">
+      <c r="N16" s="4">
         <v>149.65</v>
       </c>
-      <c r="O16" s="5">
+      <c r="O16" s="4">
         <v>182.1</v>
       </c>
-      <c r="P16" s="5">
+      <c r="P16" s="4">
         <v>202</v>
       </c>
-      <c r="Q16" s="5">
+      <c r="Q16" s="4">
         <v>220.7</v>
       </c>
-      <c r="R16" s="6">
+      <c r="R16" s="5">
         <v>232.4</v>
       </c>
-      <c r="S16" s="17">
+      <c r="S16" s="16">
         <v>244.6</v>
       </c>
-      <c r="T16" s="5">
+      <c r="T16" s="4">
         <v>248</v>
       </c>
-      <c r="U16" s="5">
-        <v>258</v>
+      <c r="U16" s="19">
+        <v>234.85</v>
+      </c>
+      <c r="V16" s="20">
+        <v>104.55</v>
+      </c>
+      <c r="W16" s="21">
+        <v>110</v>
       </c>
     </row>
-    <row r="17" spans="1:21">
-      <c r="A17" s="7" t="s">
+    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="14">
+      <c r="B17" s="13">
         <v>52.7</v>
       </c>
-      <c r="C17" s="14">
+      <c r="C17" s="13">
         <v>41.7</v>
       </c>
-      <c r="D17" s="14">
+      <c r="D17" s="13">
         <v>50</v>
       </c>
-      <c r="E17" s="5">
+      <c r="E17" s="4">
         <v>50.3</v>
       </c>
-      <c r="F17" s="5">
+      <c r="F17" s="4">
         <v>50</v>
       </c>
-      <c r="G17" s="5">
+      <c r="G17" s="4">
         <v>59.400000000000006</v>
       </c>
-      <c r="H17" s="15">
+      <c r="H17" s="14">
         <v>70</v>
       </c>
-      <c r="I17" s="15">
+      <c r="I17" s="14">
         <v>70</v>
       </c>
-      <c r="J17" s="15">
+      <c r="J17" s="14">
         <v>70</v>
       </c>
-      <c r="K17" s="5">
+      <c r="K17" s="4">
         <v>22.1</v>
       </c>
-      <c r="L17" s="16">
+      <c r="L17" s="15">
         <v>22.02</v>
       </c>
-      <c r="M17" s="5">
+      <c r="M17" s="4">
         <v>22</v>
       </c>
-      <c r="N17" s="5">
+      <c r="N17" s="4">
         <v>52</v>
       </c>
-      <c r="O17" s="5">
+      <c r="O17" s="4">
         <v>64.3</v>
       </c>
-      <c r="P17" s="5">
+      <c r="P17" s="4">
         <v>80</v>
       </c>
-      <c r="Q17" s="5">
+      <c r="Q17" s="4">
         <v>102</v>
       </c>
-      <c r="R17" s="6">
+      <c r="R17" s="5">
         <v>102.5</v>
       </c>
-      <c r="S17" s="17">
+      <c r="S17" s="16">
         <v>102</v>
       </c>
-      <c r="T17" s="5">
+      <c r="T17" s="4">
         <v>102</v>
       </c>
-      <c r="U17" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="U17" s="19">
+        <v>89.4</v>
+      </c>
+      <c r="V17" s="20">
+        <v>48.1</v>
+      </c>
+      <c r="W17" s="21">
+        <v>37.93</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="23"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="23"/>
+      <c r="J19" s="23"/>
+      <c r="K19" s="23"/>
+      <c r="L19" s="23"/>
+      <c r="M19" s="23"/>
+      <c r="N19" s="23"/>
+    </row>
+    <row r="20" spans="1:23" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="23"/>
+      <c r="B20" s="23"/>
+      <c r="C20" s="23"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="23"/>
+      <c r="M20" s="23"/>
+      <c r="N20" s="23"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
     <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A19:N20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.55118110236220474" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FA68055-6391-44CB-957A-33BBBD729633}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D57816F-6872-4A74-BBBC-D7882D996DAE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{268C18F8-6D3B-45A1-BECD-23C415B69883}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>посевная</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>