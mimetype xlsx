--- v0 (2026-04-17)
+++ v1 (2026-06-24)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\062026\Динамика на сайт - заполненный проверить\Динамика растениеводство рус\Валовый сбор\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="24225" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="валовой сбор" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="18">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>* - в весе после доработки</t>
   </si>
   <si>
     <t xml:space="preserve">Валовой сбор семян масличных культур  </t>
   </si>
   <si>
     <t>из них: 
 семена подсолнечника*</t>
   </si>
   <si>
     <t>Актюбинская область</t>
   </si>
   <si>
     <t>г.Актобе</t>
   </si>
   <si>
     <t>Алга</t>
   </si>
   <si>
     <t>Айтекеби</t>
   </si>
@@ -74,57 +79,58 @@
   <si>
     <t>Мугалжар</t>
   </si>
   <si>
     <t>Хромтау</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>Шалкар</t>
   </si>
   <si>
     <t>Уил</t>
   </si>
   <si>
     <t>Темир</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-    <numFmt numFmtId="167" formatCode="#,##0.0"/>
-    <numFmt numFmtId="168" formatCode="#,##0.0000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -155,51 +161,51 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -213,282 +219,329 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -624,122 +677,121 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X33"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19:U30"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="L34" sqref="L34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="3" customWidth="1"/>
     <col min="3" max="11" width="9.140625" style="3" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="6" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="3" customWidth="1"/>
     <col min="16" max="24" width="9.140625" style="3"/>
     <col min="25" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="16.5" customHeight="1">
-      <c r="A1" s="38" t="s">
+    <row r="1" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="38"/>
-[...20 lines deleted...]
-    <row r="2" spans="1:24" s="19" customFormat="1" ht="12" thickBot="1">
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+    </row>
+    <row r="2" spans="1:24" s="19" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="16"/>
       <c r="F2" s="17"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
       <c r="K2" s="16"/>
       <c r="L2" s="17"/>
       <c r="M2" s="17"/>
       <c r="N2" s="18"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
       <c r="S2" s="17"/>
       <c r="T2" s="17"/>
-      <c r="U2" s="17" t="s">
+      <c r="V2" s="16"/>
+      <c r="W2" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="V2" s="16"/>
-      <c r="W2" s="16"/>
       <c r="X2" s="16"/>
     </row>
-    <row r="3" spans="1:24" s="19" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
+    <row r="3" spans="1:24" s="19" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="20"/>
       <c r="B3" s="21">
         <v>2004</v>
       </c>
       <c r="C3" s="21">
         <v>2005</v>
       </c>
       <c r="D3" s="21">
         <v>2006</v>
       </c>
       <c r="E3" s="21">
         <v>2007</v>
       </c>
       <c r="F3" s="22">
         <v>2008</v>
       </c>
       <c r="G3" s="23">
         <v>2009</v>
       </c>
       <c r="H3" s="22">
         <v>2010</v>
       </c>
       <c r="I3" s="22">
         <v>2011</v>
       </c>
@@ -757,87 +809,91 @@
       </c>
       <c r="N3" s="22">
         <v>2016</v>
       </c>
       <c r="O3" s="22">
         <v>2017</v>
       </c>
       <c r="P3" s="22">
         <v>2018</v>
       </c>
       <c r="Q3" s="22">
         <v>2019</v>
       </c>
       <c r="R3" s="22">
         <v>2020</v>
       </c>
       <c r="S3" s="22">
         <v>2021</v>
       </c>
       <c r="T3" s="22">
         <v>2022</v>
       </c>
       <c r="U3" s="22">
         <v>2023</v>
       </c>
-      <c r="V3" s="16"/>
-      <c r="W3" s="16"/>
+      <c r="V3" s="22">
+        <v>2024</v>
+      </c>
+      <c r="W3" s="22">
+        <v>2025</v>
+      </c>
       <c r="X3" s="16"/>
     </row>
-    <row r="4" spans="1:24" s="19" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A4" s="40" t="s">
+    <row r="4" spans="1:24" s="19" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="40"/>
-[...18 lines deleted...]
-      <c r="U4" s="40"/>
+      <c r="B4" s="47"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="47"/>
+      <c r="O4" s="47"/>
+      <c r="P4" s="47"/>
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47"/>
+      <c r="S4" s="47"/>
+      <c r="T4" s="47"/>
+      <c r="U4" s="47"/>
       <c r="V4" s="16"/>
       <c r="W4" s="16"/>
       <c r="X4" s="16"/>
     </row>
-    <row r="5" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="41">
+      <c r="B5" s="37">
         <v>1176.3</v>
       </c>
       <c r="C5" s="11">
         <v>903.9</v>
       </c>
       <c r="D5" s="25">
         <v>1248.8</v>
       </c>
       <c r="E5" s="25">
         <v>3094.8</v>
       </c>
       <c r="F5" s="26">
         <v>6903.7</v>
       </c>
       <c r="G5" s="26">
         <v>6004.5</v>
       </c>
       <c r="H5" s="26">
         <v>3097.8</v>
       </c>
       <c r="I5" s="27">
         <v>10355.4</v>
       </c>
       <c r="J5" s="27">
         <v>2889.1400000000003</v>
@@ -853,55 +909,59 @@
       </c>
       <c r="N5" s="29">
         <v>18865.079999999998</v>
       </c>
       <c r="O5" s="29">
         <v>13850.482999999998</v>
       </c>
       <c r="P5" s="29">
         <v>15249.116</v>
       </c>
       <c r="Q5" s="29">
         <v>15971.52</v>
       </c>
       <c r="R5" s="29">
         <v>32956.409999999996</v>
       </c>
       <c r="S5" s="29">
         <v>40147.440000000002</v>
       </c>
       <c r="T5" s="29">
         <v>75427.100000000006</v>
       </c>
       <c r="U5" s="29">
         <v>31407.409999999996</v>
       </c>
-      <c r="V5" s="16"/>
-      <c r="W5" s="16"/>
+      <c r="V5" s="41">
+        <v>55530.569999999992</v>
+      </c>
+      <c r="W5" s="40">
+        <v>59794.15</v>
+      </c>
       <c r="X5" s="16"/>
     </row>
-    <row r="6" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1">
+    <row r="6" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="27">
         <v>44.2</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25">
         <v>284.39999999999998</v>
       </c>
       <c r="F6" s="26">
         <v>470</v>
       </c>
       <c r="G6" s="26">
         <v>365</v>
       </c>
       <c r="H6" s="26">
         <v>170.8</v>
       </c>
       <c r="I6" s="28">
         <v>706.4</v>
       </c>
       <c r="J6" s="28">
         <v>381.8</v>
@@ -917,55 +977,59 @@
       </c>
       <c r="N6" s="28">
         <v>885.04</v>
       </c>
       <c r="O6" s="29">
         <v>264.03000000000003</v>
       </c>
       <c r="P6" s="29">
         <v>89.76</v>
       </c>
       <c r="Q6" s="29">
         <v>284.10000000000002</v>
       </c>
       <c r="R6" s="29">
         <v>414.52</v>
       </c>
       <c r="S6" s="29">
         <v>209.4</v>
       </c>
       <c r="T6" s="29">
         <v>982.2</v>
       </c>
       <c r="U6" s="29">
         <v>935.2</v>
       </c>
-      <c r="V6" s="16"/>
-      <c r="W6" s="16"/>
+      <c r="V6" s="41">
+        <v>106</v>
+      </c>
+      <c r="W6" s="40">
+        <v>185</v>
+      </c>
       <c r="X6" s="16"/>
     </row>
-    <row r="7" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1">
+    <row r="7" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="27">
         <v>16</v>
       </c>
       <c r="C7" s="29">
         <v>10</v>
       </c>
       <c r="D7" s="25">
         <v>49.8</v>
       </c>
       <c r="E7" s="25">
         <v>311</v>
       </c>
       <c r="F7" s="26">
         <v>403.2</v>
       </c>
       <c r="G7" s="26">
         <v>559.5</v>
       </c>
       <c r="H7" s="26">
         <v>13.3</v>
       </c>
       <c r="I7" s="28">
@@ -985,55 +1049,59 @@
       </c>
       <c r="N7" s="28">
         <v>1756.9</v>
       </c>
       <c r="O7" s="29">
         <v>1075.338</v>
       </c>
       <c r="P7" s="29">
         <v>1557.6</v>
       </c>
       <c r="Q7" s="29">
         <v>1542.2</v>
       </c>
       <c r="R7" s="29">
         <v>3306.5</v>
       </c>
       <c r="S7" s="29">
         <v>3324</v>
       </c>
       <c r="T7" s="29">
         <v>3357.59</v>
       </c>
       <c r="U7" s="29">
         <v>1877.2</v>
       </c>
-      <c r="V7" s="16"/>
-      <c r="W7" s="16"/>
+      <c r="V7" s="41">
+        <v>1736</v>
+      </c>
+      <c r="W7" s="40">
+        <v>2991.3</v>
+      </c>
       <c r="X7" s="16"/>
     </row>
-    <row r="8" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1">
+    <row r="8" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="27">
         <v>77.2</v>
       </c>
       <c r="C8" s="29">
         <v>555</v>
       </c>
       <c r="D8" s="28">
         <v>430</v>
       </c>
       <c r="E8" s="28">
         <v>71</v>
       </c>
       <c r="F8" s="28">
         <v>313.5</v>
       </c>
       <c r="G8" s="28">
         <v>500.1</v>
       </c>
       <c r="H8" s="28">
         <v>392.2</v>
       </c>
       <c r="I8" s="28">
@@ -1053,55 +1121,59 @@
       </c>
       <c r="N8" s="28">
         <v>957</v>
       </c>
       <c r="O8" s="29">
         <v>1420.5030000000002</v>
       </c>
       <c r="P8" s="29">
         <v>2410.7040000000002</v>
       </c>
       <c r="Q8" s="29">
         <v>38.9</v>
       </c>
       <c r="R8" s="29">
         <v>1113.1500000000001</v>
       </c>
       <c r="S8" s="29">
         <v>3671.1</v>
       </c>
       <c r="T8" s="29">
         <v>10472.26</v>
       </c>
       <c r="U8" s="29">
         <v>2158.85</v>
       </c>
-      <c r="V8" s="16"/>
-      <c r="W8" s="16"/>
+      <c r="V8" s="41">
+        <v>6985.85</v>
+      </c>
+      <c r="W8" s="40">
+        <v>6400.45</v>
+      </c>
       <c r="X8" s="16"/>
     </row>
-    <row r="9" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1">
+    <row r="9" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="27">
         <v>155</v>
       </c>
       <c r="C9" s="29">
         <v>175.5</v>
       </c>
       <c r="D9" s="25">
         <v>69.8</v>
       </c>
       <c r="E9" s="25">
         <v>417.7</v>
       </c>
       <c r="F9" s="26">
         <v>914.1</v>
       </c>
       <c r="G9" s="26">
         <v>268</v>
       </c>
       <c r="H9" s="26">
         <v>496.8</v>
       </c>
       <c r="I9" s="28">
@@ -1121,55 +1193,59 @@
       </c>
       <c r="N9" s="28">
         <v>2572.6310000000003</v>
       </c>
       <c r="O9" s="29">
         <v>1430.691</v>
       </c>
       <c r="P9" s="29">
         <v>1599.76</v>
       </c>
       <c r="Q9" s="29">
         <v>4256.8999999999996</v>
       </c>
       <c r="R9" s="29">
         <v>6373.95</v>
       </c>
       <c r="S9" s="29">
         <v>8115.7899999999991</v>
       </c>
       <c r="T9" s="29">
         <v>21670.1</v>
       </c>
       <c r="U9" s="29">
         <v>7933.4</v>
       </c>
-      <c r="V9" s="16"/>
-      <c r="W9" s="16"/>
+      <c r="V9" s="41">
+        <v>7181.5199999999995</v>
+      </c>
+      <c r="W9" s="40">
+        <v>16180.8</v>
+      </c>
       <c r="X9" s="16"/>
     </row>
-    <row r="10" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1">
+    <row r="10" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="27">
         <v>150.6</v>
       </c>
       <c r="C10" s="29">
         <v>20</v>
       </c>
       <c r="D10" s="25">
         <v>58</v>
       </c>
       <c r="E10" s="25">
         <v>569.6</v>
       </c>
       <c r="F10" s="29">
         <v>489.9</v>
       </c>
       <c r="G10" s="29">
         <v>423</v>
       </c>
       <c r="H10" s="26">
         <v>15.3</v>
       </c>
       <c r="I10" s="28">
@@ -1189,55 +1265,59 @@
       </c>
       <c r="N10" s="28">
         <v>1753</v>
       </c>
       <c r="O10" s="29">
         <v>1239.691</v>
       </c>
       <c r="P10" s="29">
         <v>2224.846</v>
       </c>
       <c r="Q10" s="29">
         <v>1935</v>
       </c>
       <c r="R10" s="29">
         <v>2028.9</v>
       </c>
       <c r="S10" s="29">
         <v>2058.1999999999998</v>
       </c>
       <c r="T10" s="29">
         <v>3783.7</v>
       </c>
       <c r="U10" s="29">
         <v>890</v>
       </c>
-      <c r="V10" s="16"/>
-      <c r="W10" s="16"/>
+      <c r="V10" s="41">
+        <v>745.5</v>
+      </c>
+      <c r="W10" s="40">
+        <v>1416</v>
+      </c>
       <c r="X10" s="16"/>
     </row>
-    <row r="11" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1">
+    <row r="11" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="27">
         <v>612.79999999999995</v>
       </c>
       <c r="C11" s="29">
         <v>142.4</v>
       </c>
       <c r="D11" s="25">
         <v>641.20000000000005</v>
       </c>
       <c r="E11" s="26">
         <v>1096</v>
       </c>
       <c r="F11" s="29">
         <v>3642.5</v>
       </c>
       <c r="G11" s="29">
         <v>3283</v>
       </c>
       <c r="H11" s="26">
         <v>857.1</v>
       </c>
       <c r="I11" s="28">
@@ -1257,55 +1337,59 @@
       </c>
       <c r="N11" s="28">
         <v>3528.9</v>
       </c>
       <c r="O11" s="29">
         <v>5354.0300000000007</v>
       </c>
       <c r="P11" s="29">
         <v>2547.2240000000002</v>
       </c>
       <c r="Q11" s="29">
         <v>4380.8</v>
       </c>
       <c r="R11" s="29">
         <v>13454.960000000001</v>
       </c>
       <c r="S11" s="29">
         <v>10244.200000000001</v>
       </c>
       <c r="T11" s="29">
         <v>14762.4</v>
       </c>
       <c r="U11" s="29">
         <v>6904.5</v>
       </c>
-      <c r="V11" s="16"/>
-      <c r="W11" s="16"/>
+      <c r="V11" s="41">
+        <v>15635.7</v>
+      </c>
+      <c r="W11" s="40">
+        <v>15009.1</v>
+      </c>
       <c r="X11" s="16"/>
     </row>
-    <row r="12" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1">
+    <row r="12" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="27">
         <v>75.5</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="25">
         <v>44.1</v>
       </c>
       <c r="F12" s="29">
         <v>78.099999999999994</v>
       </c>
       <c r="G12" s="29">
         <v>76</v>
       </c>
       <c r="H12" s="26">
         <v>18</v>
       </c>
       <c r="I12" s="28">
@@ -1325,55 +1409,59 @@
       </c>
       <c r="N12" s="28">
         <v>396.50900000000001</v>
       </c>
       <c r="O12" s="29">
         <v>439.2</v>
       </c>
       <c r="P12" s="29">
         <v>564.4</v>
       </c>
       <c r="Q12" s="29">
         <v>200</v>
       </c>
       <c r="R12" s="29">
         <v>390</v>
       </c>
       <c r="S12" s="29">
         <v>294</v>
       </c>
       <c r="T12" s="29">
         <v>420</v>
       </c>
       <c r="U12" s="29">
         <v>350</v>
       </c>
-      <c r="V12" s="16"/>
-      <c r="W12" s="16"/>
+      <c r="V12" s="41">
+        <v>350</v>
+      </c>
+      <c r="W12" s="40">
+        <v>350</v>
+      </c>
       <c r="X12" s="16"/>
     </row>
-    <row r="13" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1">
+    <row r="13" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="25">
         <v>4</v>
       </c>
       <c r="F13" s="29">
         <v>258.2</v>
       </c>
       <c r="G13" s="29">
         <v>66.900000000000006</v>
       </c>
       <c r="H13" s="25" t="s">
         <v>13</v>
       </c>
       <c r="I13" s="25" t="s">
@@ -1393,55 +1481,59 @@
       </c>
       <c r="N13" s="25" t="s">
         <v>13</v>
       </c>
       <c r="O13" s="25" t="s">
         <v>13</v>
       </c>
       <c r="P13" s="25" t="s">
         <v>13</v>
       </c>
       <c r="Q13" s="25" t="s">
         <v>13</v>
       </c>
       <c r="R13" s="25" t="s">
         <v>13</v>
       </c>
       <c r="S13" s="25" t="s">
         <v>13</v>
       </c>
       <c r="T13" s="25" t="s">
         <v>13</v>
       </c>
       <c r="U13" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="V13" s="16"/>
-      <c r="W13" s="16"/>
+      <c r="V13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="W13" s="43" t="s">
+        <v>13</v>
+      </c>
       <c r="X13" s="16"/>
     </row>
-    <row r="14" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1">
+    <row r="14" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="25" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="25" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="29">
         <v>2</v>
       </c>
       <c r="G14" s="29">
         <v>4</v>
       </c>
       <c r="H14" s="26">
         <v>45</v>
       </c>
       <c r="I14" s="28">
@@ -1461,55 +1553,59 @@
       </c>
       <c r="N14" s="25" t="s">
         <v>13</v>
       </c>
       <c r="O14" s="25" t="s">
         <v>13</v>
       </c>
       <c r="P14" s="25" t="s">
         <v>13</v>
       </c>
       <c r="Q14" s="25" t="s">
         <v>13</v>
       </c>
       <c r="R14" s="25" t="s">
         <v>13</v>
       </c>
       <c r="S14" s="25" t="s">
         <v>13</v>
       </c>
       <c r="T14" s="25" t="s">
         <v>13</v>
       </c>
       <c r="U14" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="V14" s="16"/>
-      <c r="W14" s="16"/>
+      <c r="V14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="W14" s="43" t="s">
+        <v>13</v>
+      </c>
       <c r="X14" s="16"/>
     </row>
-    <row r="15" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1">
+    <row r="15" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="27">
         <v>45</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="25">
         <v>232</v>
       </c>
       <c r="F15" s="29">
         <v>332.2</v>
       </c>
       <c r="G15" s="29">
         <v>459</v>
       </c>
       <c r="H15" s="26">
         <v>1089.3</v>
       </c>
       <c r="I15" s="28">
@@ -1529,55 +1625,59 @@
       </c>
       <c r="N15" s="28">
         <v>7015.1</v>
       </c>
       <c r="O15" s="29">
         <v>2627</v>
       </c>
       <c r="P15" s="29">
         <v>4254.8220000000001</v>
       </c>
       <c r="Q15" s="29">
         <v>3333.62</v>
       </c>
       <c r="R15" s="29">
         <v>5874.43</v>
       </c>
       <c r="S15" s="29">
         <v>12230.75</v>
       </c>
       <c r="T15" s="29">
         <v>19978.849999999999</v>
       </c>
       <c r="U15" s="29">
         <v>10358.26</v>
       </c>
-      <c r="V15" s="16"/>
-      <c r="W15" s="16"/>
+      <c r="V15" s="39">
+        <v>22790</v>
+      </c>
+      <c r="W15" s="40">
+        <v>17261.5</v>
+      </c>
       <c r="X15" s="16"/>
     </row>
-    <row r="16" spans="1:24" s="32" customFormat="1" ht="12.75" customHeight="1">
+    <row r="16" spans="1:24" s="32" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="25" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="29">
         <v>1</v>
       </c>
       <c r="D16" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="25">
         <v>65</v>
       </c>
       <c r="F16" s="25" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="25" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="25" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="25" t="s">
@@ -1597,106 +1697,110 @@
       </c>
       <c r="N16" s="25" t="s">
         <v>13</v>
       </c>
       <c r="O16" s="25" t="s">
         <v>13</v>
       </c>
       <c r="P16" s="25" t="s">
         <v>13</v>
       </c>
       <c r="Q16" s="25" t="s">
         <v>13</v>
       </c>
       <c r="R16" s="25" t="s">
         <v>13</v>
       </c>
       <c r="S16" s="25" t="s">
         <v>13</v>
       </c>
       <c r="T16" s="25" t="s">
         <v>13</v>
       </c>
       <c r="U16" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="V16" s="15"/>
-      <c r="W16" s="15"/>
+      <c r="V16" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="W16" s="25" t="s">
+        <v>13</v>
+      </c>
       <c r="X16" s="15"/>
     </row>
-    <row r="17" spans="1:24" s="1" customFormat="1" ht="12.75" customHeight="1">
+    <row r="17" spans="1:24" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="9"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="8"/>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
     </row>
-    <row r="18" spans="1:24" ht="28.5" customHeight="1">
-      <c r="A18" s="39" t="s">
+    <row r="18" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="B18" s="39"/>
-[...20 lines deleted...]
-    <row r="19" spans="1:24" s="19" customFormat="1" ht="11.25">
+      <c r="B18" s="46"/>
+      <c r="C18" s="46"/>
+      <c r="D18" s="46"/>
+      <c r="E18" s="46"/>
+      <c r="F18" s="46"/>
+      <c r="G18" s="46"/>
+      <c r="H18" s="46"/>
+      <c r="I18" s="46"/>
+      <c r="J18" s="46"/>
+      <c r="K18" s="46"/>
+      <c r="L18" s="46"/>
+      <c r="M18" s="46"/>
+      <c r="N18" s="46"/>
+      <c r="O18" s="46"/>
+      <c r="P18" s="46"/>
+      <c r="Q18" s="46"/>
+      <c r="R18" s="46"/>
+      <c r="S18" s="46"/>
+      <c r="T18" s="46"/>
+      <c r="U18" s="46"/>
+    </row>
+    <row r="19" spans="1:24" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="24">
         <v>866.4</v>
       </c>
       <c r="C19" s="11">
         <v>371</v>
       </c>
       <c r="D19" s="25">
         <v>1248.8</v>
       </c>
       <c r="E19" s="27">
         <v>3090.8</v>
       </c>
       <c r="F19" s="33">
         <v>6635.5</v>
       </c>
       <c r="G19" s="33">
         <v>5887.1</v>
       </c>
       <c r="H19" s="34">
         <v>3017.8</v>
       </c>
       <c r="I19" s="31">
@@ -1716,55 +1820,59 @@
       </c>
       <c r="N19" s="24">
         <v>15185.679999999998</v>
       </c>
       <c r="O19" s="11">
         <v>11606.873</v>
       </c>
       <c r="P19" s="13">
         <v>11371.683000000001</v>
       </c>
       <c r="Q19" s="29">
         <v>11082.42</v>
       </c>
       <c r="R19" s="31">
         <v>15965.35</v>
       </c>
       <c r="S19" s="31">
         <v>17210.689999999999</v>
       </c>
       <c r="T19" s="31">
         <v>33472.300000000003</v>
       </c>
       <c r="U19" s="31">
         <v>12259.5</v>
       </c>
-      <c r="V19" s="16"/>
-      <c r="W19" s="16"/>
+      <c r="V19" s="40">
+        <v>38727.449999999997</v>
+      </c>
+      <c r="W19" s="40">
+        <v>44483.7</v>
+      </c>
       <c r="X19" s="16"/>
     </row>
-    <row r="20" spans="1:24" s="19" customFormat="1" ht="11.25">
+    <row r="20" spans="1:24" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="24">
         <v>4</v>
       </c>
       <c r="C20" s="25" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="27">
         <v>284.39999999999998</v>
       </c>
       <c r="F20" s="33">
         <v>470</v>
       </c>
       <c r="G20" s="33">
         <v>327</v>
       </c>
       <c r="H20" s="34">
         <v>170.8</v>
       </c>
       <c r="I20" s="31">
@@ -1784,55 +1892,59 @@
       </c>
       <c r="N20" s="30">
         <v>883.64</v>
       </c>
       <c r="O20" s="11">
         <v>129.87</v>
       </c>
       <c r="P20" s="13">
         <v>86</v>
       </c>
       <c r="Q20" s="29">
         <v>282</v>
       </c>
       <c r="R20" s="35">
         <v>8.1</v>
       </c>
       <c r="S20" s="25" t="s">
         <v>13</v>
       </c>
       <c r="T20" s="25" t="s">
         <v>13</v>
       </c>
       <c r="U20" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="V20" s="16"/>
-      <c r="W20" s="16"/>
+      <c r="V20" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="W20" s="40">
+        <v>160</v>
+      </c>
       <c r="X20" s="16"/>
     </row>
-    <row r="21" spans="1:24" s="19" customFormat="1" ht="11.25">
+    <row r="21" spans="1:24" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="24">
         <v>16</v>
       </c>
       <c r="C21" s="11">
         <v>10</v>
       </c>
       <c r="D21" s="25">
         <v>49.8</v>
       </c>
       <c r="E21" s="27">
         <v>311</v>
       </c>
       <c r="F21" s="33">
         <v>393.2</v>
       </c>
       <c r="G21" s="33">
         <v>559.5</v>
       </c>
       <c r="H21" s="34">
         <v>13.3</v>
       </c>
       <c r="I21" s="31">
@@ -1852,55 +1964,59 @@
       </c>
       <c r="N21" s="30">
         <v>1436.9</v>
       </c>
       <c r="O21" s="11">
         <v>602.83799999999997</v>
       </c>
       <c r="P21" s="13">
         <v>832.4</v>
       </c>
       <c r="Q21" s="29">
         <v>690.2</v>
       </c>
       <c r="R21" s="25" t="s">
         <v>13</v>
       </c>
       <c r="S21" s="25" t="s">
         <v>13</v>
       </c>
       <c r="T21" s="25" t="s">
         <v>13</v>
       </c>
       <c r="U21" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="V21" s="16"/>
-      <c r="W21" s="16"/>
+      <c r="V21" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="W21" s="40">
+        <v>2011.3</v>
+      </c>
       <c r="X21" s="16"/>
     </row>
-    <row r="22" spans="1:24" s="19" customFormat="1" ht="11.25">
+    <row r="22" spans="1:24" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="13">
         <v>126.1</v>
       </c>
       <c r="D22" s="28">
         <v>430</v>
       </c>
       <c r="E22" s="27">
         <v>71</v>
       </c>
       <c r="F22" s="33">
         <v>313.5</v>
       </c>
       <c r="G22" s="33">
         <v>500.1</v>
       </c>
       <c r="H22" s="34">
         <v>355.6</v>
       </c>
       <c r="I22" s="31">
@@ -1920,55 +2036,59 @@
       </c>
       <c r="N22" s="30">
         <v>957</v>
       </c>
       <c r="O22" s="11">
         <v>1420.5030000000002</v>
       </c>
       <c r="P22" s="13">
         <v>2222.5</v>
       </c>
       <c r="Q22" s="29">
         <v>13.9</v>
       </c>
       <c r="R22" s="25" t="s">
         <v>13</v>
       </c>
       <c r="S22" s="31">
         <v>687</v>
       </c>
       <c r="T22" s="31">
         <v>3209.35</v>
       </c>
       <c r="U22" s="31">
         <v>782</v>
       </c>
-      <c r="V22" s="16"/>
-      <c r="W22" s="16"/>
+      <c r="V22" s="40">
+        <v>5589.65</v>
+      </c>
+      <c r="W22" s="40">
+        <v>4443.8</v>
+      </c>
       <c r="X22" s="16"/>
     </row>
-    <row r="23" spans="1:24" s="19" customFormat="1" ht="11.25">
+    <row r="23" spans="1:24" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="30">
         <v>90</v>
       </c>
       <c r="C23" s="13">
         <v>73.5</v>
       </c>
       <c r="D23" s="25">
         <v>69.8</v>
       </c>
       <c r="E23" s="27">
         <v>417.7</v>
       </c>
       <c r="F23" s="33">
         <v>914.1</v>
       </c>
       <c r="G23" s="33">
         <v>266.5</v>
       </c>
       <c r="H23" s="34">
         <v>464.7</v>
       </c>
       <c r="I23" s="31">
@@ -1988,55 +2108,59 @@
       </c>
       <c r="N23" s="30">
         <v>1079.0309999999999</v>
       </c>
       <c r="O23" s="11">
         <v>1220.691</v>
       </c>
       <c r="P23" s="13">
         <v>1145.96</v>
       </c>
       <c r="Q23" s="29">
         <v>3774.7</v>
       </c>
       <c r="R23" s="31">
         <v>5221.45</v>
       </c>
       <c r="S23" s="31">
         <v>4547.59</v>
       </c>
       <c r="T23" s="31">
         <v>12292.4</v>
       </c>
       <c r="U23" s="31">
         <v>1672.8</v>
       </c>
-      <c r="V23" s="16"/>
-      <c r="W23" s="16"/>
+      <c r="V23" s="40">
+        <v>2953.5</v>
+      </c>
+      <c r="W23" s="40">
+        <v>13694</v>
+      </c>
       <c r="X23" s="16"/>
     </row>
-    <row r="24" spans="1:24" s="19" customFormat="1" ht="11.25">
+    <row r="24" spans="1:24" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="30">
         <v>150.6</v>
       </c>
       <c r="C24" s="13">
         <v>20</v>
       </c>
       <c r="D24" s="25">
         <v>58</v>
       </c>
       <c r="E24" s="27">
         <v>569.6</v>
       </c>
       <c r="F24" s="33">
         <v>489.9</v>
       </c>
       <c r="G24" s="33">
         <v>423</v>
       </c>
       <c r="H24" s="34">
         <v>15.3</v>
       </c>
       <c r="I24" s="31">
@@ -2053,124 +2177,134 @@
       </c>
       <c r="M24" s="25" t="s">
         <v>13</v>
       </c>
       <c r="N24" s="30">
         <v>463</v>
       </c>
       <c r="O24" s="11">
         <v>381.82100000000003</v>
       </c>
       <c r="P24" s="13">
         <v>701.8</v>
       </c>
       <c r="Q24" s="29">
         <v>547</v>
       </c>
       <c r="R24" s="31">
         <v>98.9</v>
       </c>
       <c r="S24" s="31">
         <v>58.2</v>
       </c>
       <c r="T24" s="31">
         <v>6.5</v>
       </c>
-      <c r="U24" s="31"/>
-[...1 lines deleted...]
-      <c r="W24" s="16"/>
+      <c r="U24" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="V24" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="W24" s="43" t="s">
+        <v>13</v>
+      </c>
       <c r="X24" s="16"/>
     </row>
-    <row r="25" spans="1:24" s="19" customFormat="1" ht="11.25">
+    <row r="25" spans="1:24" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="30">
         <v>605.79999999999995</v>
       </c>
       <c r="C25" s="13">
         <v>140.4</v>
       </c>
       <c r="D25" s="25">
         <v>641.20000000000005</v>
       </c>
       <c r="E25" s="27">
         <v>1096</v>
       </c>
       <c r="F25" s="33">
         <v>3642.5</v>
       </c>
       <c r="G25" s="33">
         <v>3272</v>
       </c>
       <c r="H25" s="34">
         <v>845.8</v>
       </c>
       <c r="I25" s="31">
         <v>3106.5</v>
       </c>
       <c r="J25" s="31">
         <v>454.7</v>
       </c>
       <c r="K25" s="31">
         <v>1566.1</v>
       </c>
       <c r="L25" s="31">
         <v>1476.55</v>
       </c>
       <c r="M25" s="31">
         <v>1153.0999999999999</v>
       </c>
       <c r="N25" s="30">
         <v>2968.9</v>
       </c>
       <c r="O25" s="11">
         <v>4818.1499999999996</v>
       </c>
       <c r="P25" s="13">
         <v>2354.5009999999997</v>
       </c>
-      <c r="Q25" s="42">
+      <c r="Q25" s="38">
         <v>3084.8</v>
       </c>
       <c r="R25" s="35">
         <v>8226.9</v>
       </c>
       <c r="S25" s="35">
         <v>8449.4</v>
       </c>
       <c r="T25" s="36">
         <v>10306.200000000001</v>
       </c>
       <c r="U25" s="36">
         <v>4819</v>
       </c>
-      <c r="V25" s="16"/>
-      <c r="W25" s="16"/>
+      <c r="V25" s="40">
+        <v>15508.3</v>
+      </c>
+      <c r="W25" s="40">
+        <v>12189.6</v>
+      </c>
       <c r="X25" s="16"/>
     </row>
-    <row r="26" spans="1:24" s="19" customFormat="1" ht="11.25">
+    <row r="26" spans="1:24" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="25" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="25" t="s">
         <v>13</v>
       </c>
       <c r="D26" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="27">
         <v>44.1</v>
       </c>
       <c r="F26" s="33">
         <v>78.099999999999994</v>
       </c>
       <c r="G26" s="33">
         <v>76</v>
       </c>
       <c r="H26" s="34">
         <v>18</v>
       </c>
       <c r="I26" s="31">
@@ -2188,55 +2322,59 @@
       </c>
       <c r="N26" s="30">
         <v>396.50900000000001</v>
       </c>
       <c r="O26" s="11">
         <v>439.2</v>
       </c>
       <c r="P26" s="13">
         <v>491</v>
       </c>
       <c r="Q26" s="25" t="s">
         <v>13</v>
       </c>
       <c r="R26" s="25" t="s">
         <v>13</v>
       </c>
       <c r="S26" s="25" t="s">
         <v>13</v>
       </c>
       <c r="T26" s="25" t="s">
         <v>13</v>
       </c>
       <c r="U26" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="V26" s="16"/>
-      <c r="W26" s="16"/>
+      <c r="V26" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="W26" s="43" t="s">
+        <v>13</v>
+      </c>
       <c r="X26" s="16"/>
     </row>
-    <row r="27" spans="1:24" s="19" customFormat="1" ht="11.25">
+    <row r="27" spans="1:24" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="25" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="25" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="25" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="25" t="s">
         <v>13</v>
       </c>
       <c r="H27" s="25" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="25" t="s">
@@ -2256,55 +2394,59 @@
       </c>
       <c r="N27" s="25" t="s">
         <v>13</v>
       </c>
       <c r="O27" s="25" t="s">
         <v>13</v>
       </c>
       <c r="P27" s="25" t="s">
         <v>13</v>
       </c>
       <c r="Q27" s="25" t="s">
         <v>13</v>
       </c>
       <c r="R27" s="25" t="s">
         <v>13</v>
       </c>
       <c r="S27" s="25" t="s">
         <v>13</v>
       </c>
       <c r="T27" s="25" t="s">
         <v>13</v>
       </c>
       <c r="U27" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="V27" s="16"/>
-      <c r="W27" s="16"/>
+      <c r="V27" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="W27" s="43" t="s">
+        <v>13</v>
+      </c>
       <c r="X27" s="16"/>
     </row>
-    <row r="28" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1">
+    <row r="28" spans="1:24" s="19" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="25" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="25" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="25" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="33">
         <v>2</v>
       </c>
       <c r="G28" s="33">
         <v>4</v>
       </c>
       <c r="H28" s="34">
         <v>45</v>
       </c>
       <c r="I28" s="31">
@@ -2324,55 +2466,59 @@
       </c>
       <c r="N28" s="25" t="s">
         <v>13</v>
       </c>
       <c r="O28" s="25" t="s">
         <v>13</v>
       </c>
       <c r="P28" s="25" t="s">
         <v>13</v>
       </c>
       <c r="Q28" s="25" t="s">
         <v>13</v>
       </c>
       <c r="R28" s="25" t="s">
         <v>13</v>
       </c>
       <c r="S28" s="25" t="s">
         <v>13</v>
       </c>
       <c r="T28" s="25" t="s">
         <v>13</v>
       </c>
       <c r="U28" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="V28" s="16"/>
-      <c r="W28" s="16"/>
+      <c r="V28" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="W28" s="43" t="s">
+        <v>13</v>
+      </c>
       <c r="X28" s="16"/>
     </row>
-    <row r="29" spans="1:24" s="19" customFormat="1" ht="11.25">
+    <row r="29" spans="1:24" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="25" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="25" t="s">
         <v>13</v>
       </c>
       <c r="D29" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="27">
         <v>232</v>
       </c>
       <c r="F29" s="33">
         <v>332.2</v>
       </c>
       <c r="G29" s="33">
         <v>459</v>
       </c>
       <c r="H29" s="34">
         <v>1089.3</v>
       </c>
       <c r="I29" s="31">
@@ -2392,55 +2538,59 @@
       </c>
       <c r="N29" s="31">
         <v>7000.7</v>
       </c>
       <c r="O29" s="31">
         <v>2593.8000000000002</v>
       </c>
       <c r="P29" s="30">
         <v>3537.5219999999999</v>
       </c>
       <c r="Q29" s="29">
         <v>2689.82</v>
       </c>
       <c r="R29" s="31">
         <v>2410</v>
       </c>
       <c r="S29" s="31">
         <v>3468.5</v>
       </c>
       <c r="T29" s="31">
         <v>7657.85</v>
       </c>
       <c r="U29" s="31">
         <v>4985.7</v>
       </c>
-      <c r="V29" s="16"/>
-      <c r="W29" s="16"/>
+      <c r="V29" s="40">
+        <v>14676</v>
+      </c>
+      <c r="W29" s="40">
+        <v>11985</v>
+      </c>
       <c r="X29" s="16"/>
     </row>
-    <row r="30" spans="1:24" s="19" customFormat="1" ht="11.25">
+    <row r="30" spans="1:24" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B30" s="25" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="27">
         <v>1</v>
       </c>
       <c r="D30" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="27">
         <v>65</v>
       </c>
       <c r="F30" s="25" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="25" t="s">
         <v>13</v>
       </c>
       <c r="H30" s="25" t="s">
         <v>13</v>
       </c>
       <c r="I30" s="25" t="s">
@@ -2460,244 +2610,248 @@
       </c>
       <c r="N30" s="25" t="s">
         <v>13</v>
       </c>
       <c r="O30" s="25" t="s">
         <v>13</v>
       </c>
       <c r="P30" s="25" t="s">
         <v>13</v>
       </c>
       <c r="Q30" s="25" t="s">
         <v>13</v>
       </c>
       <c r="R30" s="25" t="s">
         <v>13</v>
       </c>
       <c r="S30" s="25" t="s">
         <v>13</v>
       </c>
       <c r="T30" s="25" t="s">
         <v>13</v>
       </c>
       <c r="U30" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="V30" s="16"/>
-      <c r="W30" s="16"/>
+      <c r="V30" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="W30" s="25" t="s">
+        <v>13</v>
+      </c>
       <c r="X30" s="16"/>
     </row>
-    <row r="31" spans="1:24" s="19" customFormat="1" ht="11.25">
+    <row r="31" spans="1:24" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="16"/>
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="16"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
       <c r="N31" s="18"/>
       <c r="O31" s="16"/>
       <c r="P31" s="16"/>
       <c r="Q31" s="16"/>
       <c r="R31" s="16"/>
       <c r="S31" s="16"/>
       <c r="T31" s="16"/>
       <c r="U31" s="16"/>
       <c r="V31" s="16"/>
       <c r="W31" s="16"/>
       <c r="X31" s="16"/>
     </row>
-    <row r="32" spans="1:24" s="19" customFormat="1" ht="11.25">
-      <c r="A32" s="37" t="s">
+    <row r="32" spans="1:24" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A32" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B32" s="37"/>
-[...8 lines deleted...]
-      <c r="K32" s="37"/>
+      <c r="B32" s="44"/>
+      <c r="C32" s="44"/>
+      <c r="D32" s="44"/>
+      <c r="E32" s="44"/>
+      <c r="F32" s="44"/>
+      <c r="G32" s="44"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="44"/>
+      <c r="J32" s="44"/>
+      <c r="K32" s="44"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
       <c r="N32" s="18"/>
       <c r="O32" s="16"/>
       <c r="P32" s="16"/>
       <c r="Q32" s="16"/>
       <c r="R32" s="16"/>
       <c r="S32" s="16"/>
       <c r="T32" s="16"/>
       <c r="U32" s="16"/>
       <c r="V32" s="16"/>
       <c r="W32" s="16"/>
       <c r="X32" s="16"/>
     </row>
-    <row r="33" spans="1:24" s="19" customFormat="1" ht="11.25">
-[...10 lines deleted...]
-      <c r="K33" s="37"/>
+    <row r="33" spans="1:24" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="44"/>
+      <c r="B33" s="44"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="44"/>
+      <c r="F33" s="44"/>
+      <c r="G33" s="44"/>
+      <c r="H33" s="44"/>
+      <c r="I33" s="44"/>
+      <c r="J33" s="44"/>
+      <c r="K33" s="44"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
       <c r="N33" s="18"/>
       <c r="O33" s="16"/>
       <c r="P33" s="16"/>
       <c r="Q33" s="16"/>
       <c r="R33" s="16"/>
       <c r="S33" s="16"/>
       <c r="T33" s="16"/>
       <c r="U33" s="16"/>
       <c r="V33" s="16"/>
       <c r="W33" s="16"/>
       <c r="X33" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A32:K32"/>
     <mergeCell ref="A33:K33"/>
     <mergeCell ref="A1:U1"/>
     <mergeCell ref="A18:U18"/>
     <mergeCell ref="A4:U4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.51181102362204722" right="0.31496062992125984" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A892A23-0F44-4C15-86C4-17050699B8EF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D30C6710-23CE-466E-8037-FB801DAA5F11}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10B5CFCD-B3DD-4CC3-B857-91C6D8EA2D81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>