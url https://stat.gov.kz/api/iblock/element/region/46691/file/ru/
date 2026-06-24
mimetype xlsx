--- v0 (2026-04-17)
+++ v1 (2026-06-24)
@@ -1,121 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\062026\Динамика на сайт - заполненный проверить\Динамика растениеводство рус\Валовый сбор\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="24225" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="валовой сбор" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <si>
     <t>Валовой сбор картофеля</t>
   </si>
   <si>
     <t>Актюбинская область</t>
   </si>
   <si>
     <t>г.Актобе</t>
   </si>
   <si>
     <t>Алга</t>
   </si>
   <si>
     <t>Айтекеби</t>
   </si>
   <si>
     <t>Байганин</t>
   </si>
   <si>
     <t>Каргала</t>
   </si>
   <si>
     <t>Хобда</t>
   </si>
   <si>
     <t>Мартук</t>
   </si>
   <si>
     <t>Мугалжар</t>
   </si>
   <si>
     <t>Уил</t>
   </si>
   <si>
     <t>Темир</t>
   </si>
   <si>
     <t>Хромтау</t>
   </si>
   <si>
     <t>Шалкар</t>
   </si>
   <si>
     <t>Иргиз</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
+  <si>
+    <t>2023*</t>
+  </si>
+  <si>
+    <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики растениеводства за 2023 год в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -123,50 +134,58 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -215,51 +234,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -270,173 +289,186 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -572,128 +604,125 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z21"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:X21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="J10" sqref="J10"/>
+      <selection pane="bottomRight" activeCell="L26" sqref="L26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="1" customWidth="1"/>
     <col min="2" max="15" width="9.5703125" style="1" customWidth="1"/>
-    <col min="16" max="16384" width="9.140625" style="1"/>
+    <col min="16" max="21" width="9.140625" style="1"/>
+    <col min="22" max="22" width="8.5703125" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="18.75" customHeight="1">
+    <row r="1" spans="1:24" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
       <c r="L1" s="21"/>
       <c r="M1" s="21"/>
       <c r="N1" s="21"/>
       <c r="O1" s="21"/>
       <c r="P1" s="21"/>
       <c r="Q1" s="21"/>
       <c r="R1" s="21"/>
       <c r="S1" s="21"/>
       <c r="T1" s="21"/>
       <c r="U1" s="21"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
-      <c r="Y1" s="2"/>
-      <c r="Z1" s="2"/>
     </row>
-    <row r="2" spans="1:26" ht="13.5" thickBot="1">
+    <row r="2" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="16"/>
       <c r="F2" s="17"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
       <c r="K2" s="16"/>
       <c r="L2" s="17"/>
       <c r="M2" s="17"/>
       <c r="N2" s="16"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
       <c r="S2" s="17"/>
       <c r="T2" s="17"/>
-      <c r="U2" s="17" t="s">
+      <c r="V2" s="2"/>
+      <c r="W2" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="V2" s="2"/>
-      <c r="W2" s="2"/>
       <c r="X2" s="2"/>
-      <c r="Y2" s="2"/>
-      <c r="Z2" s="2"/>
     </row>
-    <row r="3" spans="1:26" ht="13.5" thickBot="1">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18"/>
       <c r="B3" s="19">
         <v>2004</v>
       </c>
       <c r="C3" s="19">
         <v>2005</v>
       </c>
       <c r="D3" s="19">
         <v>2006</v>
       </c>
       <c r="E3" s="19">
         <v>2007</v>
       </c>
       <c r="F3" s="20">
         <v>2008</v>
       </c>
       <c r="G3" s="20">
         <v>2009</v>
       </c>
       <c r="H3" s="20">
         <v>2010</v>
       </c>
       <c r="I3" s="20">
         <v>2011</v>
       </c>
@@ -708,60 +737,62 @@
       </c>
       <c r="M3" s="20">
         <v>2015</v>
       </c>
       <c r="N3" s="20">
         <v>2016</v>
       </c>
       <c r="O3" s="20">
         <v>2017</v>
       </c>
       <c r="P3" s="20">
         <v>2018</v>
       </c>
       <c r="Q3" s="20">
         <v>2019</v>
       </c>
       <c r="R3" s="20">
         <v>2020</v>
       </c>
       <c r="S3" s="20">
         <v>2021</v>
       </c>
       <c r="T3" s="20">
         <v>2022</v>
       </c>
-      <c r="U3" s="20">
-[...3 lines deleted...]
-      <c r="W3" s="2"/>
+      <c r="U3" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="V3" s="20">
+        <v>2024</v>
+      </c>
+      <c r="W3" s="20">
+        <v>2025</v>
+      </c>
       <c r="X3" s="2"/>
-      <c r="Y3" s="2"/>
-      <c r="Z3" s="2"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="4">
         <v>69842.75</v>
       </c>
       <c r="C4" s="4">
         <v>70267.75</v>
       </c>
       <c r="D4" s="4">
         <v>71026.73000000001</v>
       </c>
       <c r="E4" s="4">
         <v>72404.33</v>
       </c>
       <c r="F4" s="5">
         <v>75360.63</v>
       </c>
       <c r="G4" s="5">
         <v>94917.61</v>
       </c>
       <c r="H4" s="5">
         <v>102073.33</v>
       </c>
       <c r="I4" s="5">
@@ -779,59 +810,61 @@
       <c r="M4" s="5">
         <v>84514.559999999998</v>
       </c>
       <c r="N4" s="5">
         <v>92695.65400000001</v>
       </c>
       <c r="O4" s="5">
         <v>95037.453999999998</v>
       </c>
       <c r="P4" s="5">
         <v>103440.47199999999</v>
       </c>
       <c r="Q4" s="5">
         <v>102599</v>
       </c>
       <c r="R4" s="5">
         <v>106312.9</v>
       </c>
       <c r="S4" s="6">
         <v>105688.15</v>
       </c>
       <c r="T4" s="5">
         <v>101480.31999999999</v>
       </c>
       <c r="U4" s="5">
-        <v>97986.290000000008</v>
-[...2 lines deleted...]
-      <c r="W4" s="2"/>
+        <v>27327.78</v>
+      </c>
+      <c r="V4" s="5">
+        <v>51229.04</v>
+      </c>
+      <c r="W4" s="5">
+        <v>58831.1</v>
+      </c>
       <c r="X4" s="2"/>
-      <c r="Y4" s="2"/>
-      <c r="Z4" s="2"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="4">
         <v>26986.93</v>
       </c>
       <c r="C5" s="4">
         <v>26975.3</v>
       </c>
       <c r="D5" s="4">
         <v>25626.54</v>
       </c>
       <c r="E5" s="4">
         <v>26745.57</v>
       </c>
       <c r="F5" s="5">
         <v>26300</v>
       </c>
       <c r="G5" s="5">
         <v>27000</v>
       </c>
       <c r="H5" s="5">
         <v>32847.259999999995</v>
       </c>
       <c r="I5" s="5">
@@ -849,59 +882,61 @@
       <c r="M5" s="5">
         <v>30483.46</v>
       </c>
       <c r="N5" s="5">
         <v>30539.574000000001</v>
       </c>
       <c r="O5" s="5">
         <v>31517.477000000003</v>
       </c>
       <c r="P5" s="5">
         <v>32299.995000000003</v>
       </c>
       <c r="Q5" s="5">
         <v>30957.3</v>
       </c>
       <c r="R5" s="5">
         <v>32272.9</v>
       </c>
       <c r="S5" s="6">
         <v>32027.659999999996</v>
       </c>
       <c r="T5" s="5">
         <v>28409.940000000002</v>
       </c>
       <c r="U5" s="5">
-        <v>29741.99</v>
-[...2 lines deleted...]
-      <c r="W5" s="2"/>
+        <v>7810.2899999999991</v>
+      </c>
+      <c r="V5" s="5">
+        <v>10871.01</v>
+      </c>
+      <c r="W5" s="5">
+        <v>12187.22</v>
+      </c>
       <c r="X5" s="2"/>
-      <c r="Y5" s="2"/>
-      <c r="Z5" s="2"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="4">
         <v>5437.3</v>
       </c>
       <c r="C6" s="4">
         <v>5439.9</v>
       </c>
       <c r="D6" s="4">
         <v>6499</v>
       </c>
       <c r="E6" s="4">
         <v>6562.19</v>
       </c>
       <c r="F6" s="5">
         <v>7462</v>
       </c>
       <c r="G6" s="5">
         <v>9465.6</v>
       </c>
       <c r="H6" s="5">
         <v>9731.5</v>
       </c>
       <c r="I6" s="5">
@@ -919,59 +954,61 @@
       <c r="M6" s="5">
         <v>6574</v>
       </c>
       <c r="N6" s="5">
         <v>7545</v>
       </c>
       <c r="O6" s="5">
         <v>7499.5119999999997</v>
       </c>
       <c r="P6" s="5">
         <v>7604.7110000000002</v>
       </c>
       <c r="Q6" s="5">
         <v>7959.6</v>
       </c>
       <c r="R6" s="5">
         <v>7853</v>
       </c>
       <c r="S6" s="6">
         <v>7956.3860000000004</v>
       </c>
       <c r="T6" s="5">
         <v>7798.9</v>
       </c>
       <c r="U6" s="5">
-        <v>7626.8</v>
-[...2 lines deleted...]
-      <c r="W6" s="2"/>
+        <v>1358.31</v>
+      </c>
+      <c r="V6" s="5">
+        <v>2322.9</v>
+      </c>
+      <c r="W6" s="5">
+        <v>4483.3</v>
+      </c>
       <c r="X6" s="2"/>
-      <c r="Y6" s="2"/>
-      <c r="Z6" s="2"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8">
         <v>2800.29</v>
       </c>
       <c r="C7" s="8">
         <v>3500.5</v>
       </c>
       <c r="D7" s="8">
         <v>3900.0099999999998</v>
       </c>
       <c r="E7" s="8">
         <v>3945.94</v>
       </c>
       <c r="F7" s="8">
         <v>3292</v>
       </c>
       <c r="G7" s="8">
         <v>3705.8</v>
       </c>
       <c r="H7" s="8">
         <v>4635</v>
       </c>
       <c r="I7" s="8">
@@ -989,59 +1026,61 @@
       <c r="M7" s="8">
         <v>3698.28</v>
       </c>
       <c r="N7" s="8">
         <v>4139.0339999999997</v>
       </c>
       <c r="O7" s="5">
         <v>4203.2039999999997</v>
       </c>
       <c r="P7" s="8">
         <v>4240.7939999999999</v>
       </c>
       <c r="Q7" s="5">
         <v>4246.2</v>
       </c>
       <c r="R7" s="5">
         <v>4240</v>
       </c>
       <c r="S7" s="6">
         <v>4241.57</v>
       </c>
       <c r="T7" s="5">
         <v>4253.8900000000003</v>
       </c>
       <c r="U7" s="5">
-        <v>765.9</v>
-[...2 lines deleted...]
-      <c r="W7" s="2"/>
+        <v>13.73</v>
+      </c>
+      <c r="V7" s="5">
+        <v>342.78000000000003</v>
+      </c>
+      <c r="W7" s="5">
+        <v>344.18</v>
+      </c>
       <c r="X7" s="2"/>
-      <c r="Y7" s="2"/>
-      <c r="Z7" s="2"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="4">
         <v>291.09000000000003</v>
       </c>
       <c r="C8" s="4">
         <v>328</v>
       </c>
       <c r="D8" s="4">
         <v>337.57</v>
       </c>
       <c r="E8" s="4">
         <v>342.1</v>
       </c>
       <c r="F8" s="5">
         <v>650</v>
       </c>
       <c r="G8" s="5">
         <v>749.7</v>
       </c>
       <c r="H8" s="5">
         <v>832.5</v>
       </c>
       <c r="I8" s="5">
@@ -1059,59 +1098,61 @@
       <c r="M8" s="5">
         <v>178.3</v>
       </c>
       <c r="N8" s="5">
         <v>182.767</v>
       </c>
       <c r="O8" s="5">
         <v>185.79000000000002</v>
       </c>
       <c r="P8" s="5">
         <v>251.80100000000002</v>
       </c>
       <c r="Q8" s="5">
         <v>272.202</v>
       </c>
       <c r="R8" s="5">
         <v>290.89999999999998</v>
       </c>
       <c r="S8" s="6">
         <v>290.89600000000002</v>
       </c>
       <c r="T8" s="5">
         <v>289.45999999999998</v>
       </c>
       <c r="U8" s="5">
-        <v>322.60000000000002</v>
-[...2 lines deleted...]
-      <c r="W8" s="2"/>
+        <v>78.55</v>
+      </c>
+      <c r="V8" s="5">
+        <v>279.81</v>
+      </c>
+      <c r="W8" s="5">
+        <v>215.4</v>
+      </c>
       <c r="X8" s="2"/>
-      <c r="Y8" s="2"/>
-      <c r="Z8" s="2"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="4">
         <v>7142</v>
       </c>
       <c r="C9" s="4">
         <v>7230.9</v>
       </c>
       <c r="D9" s="4">
         <v>6173</v>
       </c>
       <c r="E9" s="4">
         <v>6376.64</v>
       </c>
       <c r="F9" s="5">
         <v>6972.33</v>
       </c>
       <c r="G9" s="5">
         <v>8192.6899999999987</v>
       </c>
       <c r="H9" s="5">
         <v>9400</v>
       </c>
       <c r="I9" s="5">
@@ -1129,59 +1170,61 @@
       <c r="M9" s="5">
         <v>11400.310000000001</v>
       </c>
       <c r="N9" s="5">
         <v>13492.005999999999</v>
       </c>
       <c r="O9" s="5">
         <v>12711.52</v>
       </c>
       <c r="P9" s="5">
         <v>18132.311999999998</v>
       </c>
       <c r="Q9" s="5">
         <v>17116.8</v>
       </c>
       <c r="R9" s="5">
         <v>18894.599999999999</v>
       </c>
       <c r="S9" s="6">
         <v>17392.96</v>
       </c>
       <c r="T9" s="5">
         <v>18414.099999999999</v>
       </c>
       <c r="U9" s="5">
-        <v>22834</v>
-[...2 lines deleted...]
-      <c r="W9" s="2"/>
+        <v>12513.6</v>
+      </c>
+      <c r="V9" s="5">
+        <v>26199.7</v>
+      </c>
+      <c r="W9" s="5">
+        <v>28819.5</v>
+      </c>
       <c r="X9" s="2"/>
-      <c r="Y9" s="2"/>
-      <c r="Z9" s="2"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="4">
         <v>2453</v>
       </c>
       <c r="C10" s="4">
         <v>2392</v>
       </c>
       <c r="D10" s="4">
         <v>2476</v>
       </c>
       <c r="E10" s="4">
         <v>2472.42</v>
       </c>
       <c r="F10" s="5">
         <v>3715</v>
       </c>
       <c r="G10" s="5">
         <v>5490.3</v>
       </c>
       <c r="H10" s="5">
         <v>6450</v>
       </c>
       <c r="I10" s="5">
@@ -1199,59 +1242,61 @@
       <c r="M10" s="9">
         <v>2669.95</v>
       </c>
       <c r="N10" s="9">
         <v>2740.04</v>
       </c>
       <c r="O10" s="5">
         <v>3272.4080000000004</v>
       </c>
       <c r="P10" s="9">
         <v>3231.2599999999998</v>
       </c>
       <c r="Q10" s="5">
         <v>3853</v>
       </c>
       <c r="R10" s="5">
         <v>3878.1</v>
       </c>
       <c r="S10" s="6">
         <v>3980.54</v>
       </c>
       <c r="T10" s="5">
         <v>4336</v>
       </c>
       <c r="U10" s="5">
-        <v>4908</v>
-[...2 lines deleted...]
-      <c r="W10" s="2"/>
+        <v>1372.1</v>
+      </c>
+      <c r="V10" s="5">
+        <v>754.76</v>
+      </c>
+      <c r="W10" s="5">
+        <v>968.18</v>
+      </c>
       <c r="X10" s="2"/>
-      <c r="Y10" s="2"/>
-      <c r="Z10" s="2"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="4">
         <v>9367.5</v>
       </c>
       <c r="C11" s="4">
         <v>9438</v>
       </c>
       <c r="D11" s="4">
         <v>10070.75</v>
       </c>
       <c r="E11" s="4">
         <v>10009.41</v>
       </c>
       <c r="F11" s="5">
         <v>11049.5</v>
       </c>
       <c r="G11" s="10">
         <v>21452.1</v>
       </c>
       <c r="H11" s="5">
         <v>13770</v>
       </c>
       <c r="I11" s="5">
@@ -1269,59 +1314,61 @@
       <c r="M11" s="10">
         <v>18370.5</v>
       </c>
       <c r="N11" s="10">
         <v>18240</v>
       </c>
       <c r="O11" s="5">
         <v>18784.04</v>
       </c>
       <c r="P11" s="12">
         <v>19198.883999999998</v>
       </c>
       <c r="Q11" s="5">
         <v>19411.599999999999</v>
       </c>
       <c r="R11" s="5">
         <v>19486.2</v>
       </c>
       <c r="S11" s="6">
         <v>19594.86</v>
       </c>
       <c r="T11" s="5">
         <v>17214</v>
       </c>
       <c r="U11" s="5">
-        <v>12927.15</v>
-[...2 lines deleted...]
-      <c r="W11" s="2"/>
+        <v>585.12</v>
+      </c>
+      <c r="V11" s="5">
+        <v>2779.35</v>
+      </c>
+      <c r="W11" s="5">
+        <v>2101.3200000000002</v>
+      </c>
       <c r="X11" s="2"/>
-      <c r="Y11" s="2"/>
-      <c r="Z11" s="2"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="4">
         <v>3799.8</v>
       </c>
       <c r="C12" s="4">
         <v>3800</v>
       </c>
       <c r="D12" s="4">
         <v>3829</v>
       </c>
       <c r="E12" s="4">
         <v>4119.91</v>
       </c>
       <c r="F12" s="5">
         <v>4483</v>
       </c>
       <c r="G12" s="5">
         <v>6500</v>
       </c>
       <c r="H12" s="5">
         <v>7500</v>
       </c>
       <c r="I12" s="5">
@@ -1339,59 +1386,61 @@
       <c r="M12" s="8">
         <v>4006.4</v>
       </c>
       <c r="N12" s="8">
         <v>4244.1000000000004</v>
       </c>
       <c r="O12" s="5">
         <v>4143.2970000000005</v>
       </c>
       <c r="P12" s="8">
         <v>4548.3890000000001</v>
       </c>
       <c r="Q12" s="5">
         <v>4739.768</v>
       </c>
       <c r="R12" s="5">
         <v>4781.5</v>
       </c>
       <c r="S12" s="6">
         <v>4912.5</v>
       </c>
       <c r="T12" s="5">
         <v>5029.2</v>
       </c>
       <c r="U12" s="5">
-        <v>5511.7</v>
-[...2 lines deleted...]
-      <c r="W12" s="2"/>
+        <v>1270.8700000000001</v>
+      </c>
+      <c r="V12" s="5">
+        <v>4001.87</v>
+      </c>
+      <c r="W12" s="5">
+        <v>3989.9900000000002</v>
+      </c>
       <c r="X12" s="2"/>
-      <c r="Y12" s="2"/>
-      <c r="Z12" s="2"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="4">
         <v>770</v>
       </c>
       <c r="C13" s="4">
         <v>710.1</v>
       </c>
       <c r="D13" s="4">
         <v>900</v>
       </c>
       <c r="E13" s="4">
         <v>623.5</v>
       </c>
       <c r="F13" s="5">
         <v>630</v>
       </c>
       <c r="G13" s="5">
         <v>674.4</v>
       </c>
       <c r="H13" s="5">
         <v>820</v>
       </c>
       <c r="I13" s="5">
@@ -1409,59 +1458,61 @@
       <c r="M13" s="5">
         <v>721.54</v>
       </c>
       <c r="N13" s="5">
         <v>904.6690000000001</v>
       </c>
       <c r="O13" s="5">
         <v>1040.203</v>
       </c>
       <c r="P13" s="10">
         <v>1117</v>
       </c>
       <c r="Q13" s="5">
         <v>1125.75</v>
       </c>
       <c r="R13" s="5">
         <v>1203.28</v>
       </c>
       <c r="S13" s="6">
         <v>1162.7649999999999</v>
       </c>
       <c r="T13" s="5">
         <v>1200.0899999999999</v>
       </c>
       <c r="U13" s="5">
-        <v>1444.85</v>
-[...2 lines deleted...]
-      <c r="W13" s="2"/>
+        <v>604.45000000000005</v>
+      </c>
+      <c r="V13" s="5">
+        <v>745.8</v>
+      </c>
+      <c r="W13" s="5">
+        <v>618</v>
+      </c>
       <c r="X13" s="2"/>
-      <c r="Y13" s="2"/>
-      <c r="Z13" s="2"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="4">
         <v>2753.88</v>
       </c>
       <c r="C14" s="4">
         <v>2700</v>
       </c>
       <c r="D14" s="4">
         <v>3150</v>
       </c>
       <c r="E14" s="4">
         <v>3168.8599999999997</v>
       </c>
       <c r="F14" s="5">
         <v>2400</v>
       </c>
       <c r="G14" s="5">
         <v>2510</v>
       </c>
       <c r="H14" s="5">
         <v>4411.5199999999995</v>
       </c>
       <c r="I14" s="5">
@@ -1479,59 +1530,61 @@
       <c r="M14" s="5">
         <v>979.82999999999993</v>
       </c>
       <c r="N14" s="5">
         <v>1610</v>
       </c>
       <c r="O14" s="5">
         <v>2144</v>
       </c>
       <c r="P14" s="5">
         <v>2688.5</v>
       </c>
       <c r="Q14" s="5">
         <v>2860</v>
       </c>
       <c r="R14" s="5">
         <v>3280</v>
       </c>
       <c r="S14" s="6">
         <v>3280</v>
       </c>
       <c r="T14" s="5">
         <v>3280.4</v>
       </c>
       <c r="U14" s="5">
-        <v>3280</v>
-[...2 lines deleted...]
-      <c r="W14" s="2"/>
+        <v>327.3</v>
+      </c>
+      <c r="V14" s="5">
+        <v>678.53</v>
+      </c>
+      <c r="W14" s="5">
+        <v>1602.67</v>
+      </c>
       <c r="X14" s="2"/>
-      <c r="Y14" s="2"/>
-      <c r="Z14" s="2"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="4">
         <v>4693</v>
       </c>
       <c r="C15" s="4">
         <v>4700</v>
       </c>
       <c r="D15" s="4">
         <v>4962</v>
       </c>
       <c r="E15" s="4">
         <v>4929.43</v>
       </c>
       <c r="F15" s="4">
         <v>5050</v>
       </c>
       <c r="G15" s="4">
         <v>5530</v>
       </c>
       <c r="H15" s="4">
         <v>6900</v>
       </c>
       <c r="I15" s="4">
@@ -1549,59 +1602,61 @@
       <c r="M15" s="4">
         <v>4117.3900000000003</v>
       </c>
       <c r="N15" s="4">
         <v>6223</v>
       </c>
       <c r="O15" s="5">
         <v>6223</v>
       </c>
       <c r="P15" s="8">
         <v>6484.0839999999998</v>
       </c>
       <c r="Q15" s="5">
         <v>6583.2800000000007</v>
       </c>
       <c r="R15" s="5">
         <v>6630.7</v>
       </c>
       <c r="S15" s="6">
         <v>7192.7</v>
       </c>
       <c r="T15" s="5">
         <v>7589.5899999999992</v>
       </c>
       <c r="U15" s="5">
-        <v>4950</v>
-[...2 lines deleted...]
-      <c r="W15" s="2"/>
+        <v>496.48</v>
+      </c>
+      <c r="V15" s="5">
+        <v>538.38</v>
+      </c>
+      <c r="W15" s="5">
+        <v>1644</v>
+      </c>
       <c r="X15" s="2"/>
-      <c r="Y15" s="2"/>
-      <c r="Z15" s="2"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
         <v>1848.86</v>
       </c>
       <c r="C16" s="8">
         <v>1892.5</v>
       </c>
       <c r="D16" s="8">
         <v>1970.5</v>
       </c>
       <c r="E16" s="8">
         <v>1965.6</v>
       </c>
       <c r="F16" s="8">
         <v>2214.3000000000002</v>
       </c>
       <c r="G16" s="8">
         <v>2494.0500000000002</v>
       </c>
       <c r="H16" s="8">
         <v>2905.55</v>
       </c>
       <c r="I16" s="8">
@@ -1619,59 +1674,61 @@
       <c r="M16" s="8">
         <v>814.63</v>
       </c>
       <c r="N16" s="8">
         <v>1222.3600000000001</v>
       </c>
       <c r="O16" s="5">
         <v>1394.7</v>
       </c>
       <c r="P16" s="8">
         <v>1716.0049999999999</v>
       </c>
       <c r="Q16" s="5">
         <v>1904.5</v>
       </c>
       <c r="R16" s="5">
         <v>1916.3200000000002</v>
       </c>
       <c r="S16" s="6">
         <v>1990.3</v>
       </c>
       <c r="T16" s="5">
         <v>1989</v>
       </c>
       <c r="U16" s="5">
-        <v>1989</v>
-[...2 lines deleted...]
-      <c r="W16" s="2"/>
+        <v>481</v>
+      </c>
+      <c r="V16" s="5">
+        <v>779.85</v>
+      </c>
+      <c r="W16" s="5">
+        <v>1027.5</v>
+      </c>
       <c r="X16" s="2"/>
-      <c r="Y16" s="2"/>
-      <c r="Z16" s="2"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="4">
         <v>1499.1</v>
       </c>
       <c r="C17" s="4">
         <v>1160.55</v>
       </c>
       <c r="D17" s="4">
         <v>1132.3600000000001</v>
       </c>
       <c r="E17" s="4">
         <v>1142.76</v>
       </c>
       <c r="F17" s="5">
         <v>1142.5</v>
       </c>
       <c r="G17" s="5">
         <v>1152.97</v>
       </c>
       <c r="H17" s="5">
         <v>1870</v>
       </c>
       <c r="I17" s="5">
@@ -1689,276 +1746,273 @@
       <c r="M17" s="5">
         <v>499.96999999999997</v>
       </c>
       <c r="N17" s="5">
         <v>1613.104</v>
       </c>
       <c r="O17" s="5">
         <v>1918.3029999999999</v>
       </c>
       <c r="P17" s="5">
         <v>1926.7369999999999</v>
       </c>
       <c r="Q17" s="5">
         <v>1569</v>
       </c>
       <c r="R17" s="5">
         <v>1585.4</v>
       </c>
       <c r="S17" s="6">
         <v>1665.0150000000001</v>
       </c>
       <c r="T17" s="5">
         <v>1675.75</v>
       </c>
       <c r="U17" s="5">
-        <v>1684.3</v>
-[...2 lines deleted...]
-      <c r="W17" s="2"/>
+        <v>415.98</v>
+      </c>
+      <c r="V17" s="5">
+        <v>934.31000000000006</v>
+      </c>
+      <c r="W17" s="5">
+        <v>829.83999999999992</v>
+      </c>
       <c r="X17" s="2"/>
-      <c r="Y17" s="2"/>
-      <c r="Z17" s="2"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A18" s="2"/>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
       <c r="S18" s="2"/>
       <c r="T18" s="2"/>
       <c r="U18" s="2"/>
       <c r="V18" s="2"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
-      <c r="Y18" s="2"/>
-      <c r="Z18" s="2"/>
     </row>
-    <row r="19" spans="1:26">
-[...14 lines deleted...]
-      <c r="O19" s="2"/>
+    <row r="19" spans="1:24" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="22"/>
+      <c r="C19" s="22"/>
+      <c r="D19" s="22"/>
+      <c r="E19" s="22"/>
+      <c r="F19" s="22"/>
+      <c r="G19" s="22"/>
+      <c r="H19" s="22"/>
+      <c r="I19" s="22"/>
+      <c r="J19" s="22"/>
+      <c r="K19" s="22"/>
+      <c r="L19" s="22"/>
+      <c r="M19" s="22"/>
+      <c r="N19" s="22"/>
+      <c r="O19" s="22"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
-      <c r="Y19" s="2"/>
-      <c r="Z19" s="2"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
-      <c r="Y20" s="2"/>
-      <c r="Z20" s="2"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
       <c r="U21" s="2"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
-      <c r="Y21" s="2"/>
-      <c r="Z21" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
     <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A19:O19"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.52" right="0.26" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13689553-D567-406F-B21B-D76B14A72881}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67AC7498-42C5-439C-9046-3085FDF4F2B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13689553-D567-406F-B21B-D76B14A72881}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17467597-8A66-4330-8E4F-1991C975479A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>