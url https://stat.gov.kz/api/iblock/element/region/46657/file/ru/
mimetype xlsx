--- v3 (2026-09-16)
+++ v4 (2026-10-26)
@@ -7,70 +7,70 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12720" tabRatio="846"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12720" tabRatio="846"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="9" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="Число умерших" sheetId="1" r:id="rId3"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId4"/>
     <sheet name="Число умерших по полу" sheetId="5" r:id="rId5"/>
     <sheet name="Младенческая смертность" sheetId="6" r:id="rId6"/>
     <sheet name="Коэфф.младенческой смертности" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Число умерших по полу'!$B:$T</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3358" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3393" uniqueCount="113">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -718,51 +718,51 @@
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="185">
+  <cellXfs count="191">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1110,50 +1110,61 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1202,50 +1213,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Гиперссылка 3" xfId="7"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="10"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2 2" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="5"/>
     <cellStyle name="Обычный 5 2" xfId="6"/>
     <cellStyle name="Обычный 5 3" xfId="12"/>
     <cellStyle name="Обычный 6" xfId="11"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -1683,59 +1697,59 @@
       <c r="C13" s="125" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="14" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B14" s="120" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="117" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="15" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B15" s="120" t="s">
         <v>77</v>
       </c>
       <c r="C15" s="126" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="16" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B16" s="124" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="127">
-        <v>46275</v>
+        <v>46304</v>
       </c>
     </row>
     <row r="17" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B17" s="124" t="s">
         <v>80</v>
       </c>
       <c r="C17" s="127">
-        <v>46304</v>
+        <v>46335</v>
       </c>
     </row>
     <row r="18" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B18" s="124" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="118" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="19" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B19" s="124" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="118" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="20" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B20" s="124" t="s">
         <v>81</v>
       </c>
       <c r="C20" s="135" t="s">
         <v>112</v>
       </c>
@@ -1805,91 +1819,91 @@
     </row>
     <row r="7" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="131"/>
       <c r="B7" s="132" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="131"/>
       <c r="B8" s="132" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="131"/>
       <c r="B9" s="132" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="131"/>
       <c r="B10" s="131"/>
     </row>
     <row r="11" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="131"/>
-      <c r="B11" s="153" t="s">
+      <c r="B11" s="158" t="s">
         <v>88</v>
       </c>
-      <c r="C11" s="153"/>
-      <c r="D11" s="153"/>
+      <c r="C11" s="158"/>
+      <c r="D11" s="158"/>
     </row>
     <row r="12" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="131"/>
       <c r="B12" s="131"/>
     </row>
     <row r="13" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="131"/>
       <c r="B13" s="131"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B14" s="148" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B15" s="134"/>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19"/>
       <c r="B19"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B11:D11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="14" topLeftCell="O1" activePane="topRight" state="frozen"/>
+      <pane xSplit="14" topLeftCell="AM1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15" style="37" customWidth="1"/>
     <col min="2" max="2" width="29.5703125" style="37" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="37" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="37" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="4.5703125" style="68" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="37" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="3.85546875" style="37" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="4.85546875" style="37" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="37" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="37" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="37" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="37" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="37" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="37" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="37" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="37" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="37" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" style="37" hidden="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="37" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="37" hidden="1" customWidth="1"/>
@@ -1944,215 +1958,216 @@
       <c r="AC1" s="91"/>
       <c r="AD1" s="91"/>
       <c r="AE1" s="91"/>
       <c r="AF1" s="91"/>
       <c r="AG1" s="91"/>
       <c r="AH1" s="91"/>
       <c r="AI1" s="91"/>
       <c r="AJ1" s="91"/>
       <c r="AK1" s="91"/>
       <c r="AL1" s="91"/>
       <c r="AM1" s="91"/>
       <c r="AN1" s="91"/>
       <c r="AO1" s="91"/>
       <c r="AP1" s="91"/>
       <c r="AQ1" s="91"/>
       <c r="AR1" s="91"/>
       <c r="AS1" s="91"/>
       <c r="AT1" s="91"/>
       <c r="AU1" s="91"/>
       <c r="AV1" s="91"/>
       <c r="AW1" s="91"/>
       <c r="AX1" s="91"/>
       <c r="BC1" s="107"/>
       <c r="BD1" s="109"/>
       <c r="BE1" s="116"/>
+      <c r="BF1" s="157"/>
     </row>
     <row r="2" spans="1:62" s="98" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="140" t="s">
         <v>111</v>
       </c>
-      <c r="B2" s="159" t="s">
+      <c r="B2" s="164" t="s">
         <v>33</v>
       </c>
-      <c r="C2" s="159"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="159"/>
+      <c r="C2" s="164"/>
+      <c r="D2" s="164"/>
+      <c r="E2" s="164"/>
+      <c r="F2" s="164"/>
+      <c r="G2" s="164"/>
+      <c r="H2" s="164"/>
+      <c r="I2" s="164"/>
+      <c r="J2" s="164"/>
+      <c r="K2" s="164"/>
+      <c r="L2" s="164"/>
+      <c r="M2" s="164"/>
+      <c r="N2" s="164"/>
+      <c r="O2" s="164"/>
+      <c r="P2" s="164"/>
+      <c r="Q2" s="164"/>
+      <c r="R2" s="164"/>
+      <c r="S2" s="164"/>
+      <c r="T2" s="164"/>
+      <c r="U2" s="164"/>
+      <c r="V2" s="164"/>
+      <c r="W2" s="164"/>
+      <c r="X2" s="164"/>
+      <c r="Y2" s="164"/>
+      <c r="Z2" s="164"/>
+      <c r="AA2" s="164"/>
+      <c r="AB2" s="164"/>
+      <c r="AC2" s="164"/>
+      <c r="AD2" s="164"/>
+      <c r="AE2" s="164"/>
+      <c r="AF2" s="164"/>
+      <c r="AG2" s="164"/>
+      <c r="AH2" s="164"/>
+      <c r="AI2" s="164"/>
+      <c r="AJ2" s="164"/>
+      <c r="AK2" s="164"/>
+      <c r="AL2" s="164"/>
+      <c r="AM2" s="164"/>
+      <c r="AN2" s="164"/>
+      <c r="AO2" s="164"/>
+      <c r="AP2" s="164"/>
+      <c r="AQ2" s="164"/>
+      <c r="AR2" s="164"/>
+      <c r="AS2" s="164"/>
+      <c r="AT2" s="164"/>
+      <c r="AU2" s="164"/>
+      <c r="AV2" s="164"/>
+      <c r="AW2" s="164"/>
+      <c r="AX2" s="164"/>
+      <c r="AY2" s="164"/>
+      <c r="AZ2" s="164"/>
+      <c r="BA2" s="164"/>
+      <c r="BB2" s="164"/>
+      <c r="BC2" s="164"/>
+      <c r="BD2" s="164"/>
+      <c r="BE2" s="164"/>
+      <c r="BF2" s="164"/>
+      <c r="BG2" s="164"/>
+      <c r="BH2" s="164"/>
+      <c r="BI2" s="164"/>
+      <c r="BJ2" s="164"/>
     </row>
     <row r="3" spans="1:62" s="56" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="57"/>
       <c r="D3" s="57"/>
       <c r="E3" s="57"/>
       <c r="F3" s="57"/>
       <c r="G3" s="57"/>
       <c r="H3" s="57"/>
       <c r="I3" s="57"/>
       <c r="J3" s="57"/>
       <c r="K3" s="57"/>
       <c r="L3" s="57"/>
       <c r="M3" s="58"/>
       <c r="N3" s="58"/>
       <c r="BJ3" s="94" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:62" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="154" t="s">
+      <c r="A4" s="159" t="s">
         <v>95</v>
       </c>
-      <c r="B4" s="162"/>
-      <c r="C4" s="164">
+      <c r="B4" s="167"/>
+      <c r="C4" s="169">
         <v>2022</v>
       </c>
-      <c r="D4" s="160"/>
-[...10 lines deleted...]
-      <c r="O4" s="156">
+      <c r="D4" s="165"/>
+      <c r="E4" s="165"/>
+      <c r="F4" s="165"/>
+      <c r="G4" s="165"/>
+      <c r="H4" s="165"/>
+      <c r="I4" s="165"/>
+      <c r="J4" s="165"/>
+      <c r="K4" s="165"/>
+      <c r="L4" s="165"/>
+      <c r="M4" s="165"/>
+      <c r="N4" s="165"/>
+      <c r="O4" s="161">
         <v>2023</v>
       </c>
-      <c r="P4" s="157"/>
-[...10 lines deleted...]
-      <c r="AA4" s="156">
+      <c r="P4" s="162"/>
+      <c r="Q4" s="162"/>
+      <c r="R4" s="162"/>
+      <c r="S4" s="162"/>
+      <c r="T4" s="162"/>
+      <c r="U4" s="162"/>
+      <c r="V4" s="162"/>
+      <c r="W4" s="162"/>
+      <c r="X4" s="162"/>
+      <c r="Y4" s="162"/>
+      <c r="Z4" s="163"/>
+      <c r="AA4" s="161">
         <v>2024</v>
       </c>
-      <c r="AB4" s="157"/>
-[...10 lines deleted...]
-      <c r="AM4" s="156">
+      <c r="AB4" s="162"/>
+      <c r="AC4" s="162"/>
+      <c r="AD4" s="162"/>
+      <c r="AE4" s="162"/>
+      <c r="AF4" s="162"/>
+      <c r="AG4" s="162"/>
+      <c r="AH4" s="162"/>
+      <c r="AI4" s="162"/>
+      <c r="AJ4" s="162"/>
+      <c r="AK4" s="162"/>
+      <c r="AL4" s="163"/>
+      <c r="AM4" s="161">
         <v>2025</v>
       </c>
-      <c r="AN4" s="157"/>
-[...10 lines deleted...]
-      <c r="AY4" s="156">
+      <c r="AN4" s="162"/>
+      <c r="AO4" s="162"/>
+      <c r="AP4" s="162"/>
+      <c r="AQ4" s="162"/>
+      <c r="AR4" s="162"/>
+      <c r="AS4" s="162"/>
+      <c r="AT4" s="162"/>
+      <c r="AU4" s="162"/>
+      <c r="AV4" s="162"/>
+      <c r="AW4" s="162"/>
+      <c r="AX4" s="163"/>
+      <c r="AY4" s="161">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="157"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="158"/>
+      <c r="AZ4" s="162"/>
+      <c r="BA4" s="162"/>
+      <c r="BB4" s="162"/>
+      <c r="BC4" s="162"/>
+      <c r="BD4" s="162"/>
+      <c r="BE4" s="162"/>
+      <c r="BF4" s="162"/>
+      <c r="BG4" s="162"/>
+      <c r="BH4" s="162"/>
+      <c r="BI4" s="162"/>
+      <c r="BJ4" s="163"/>
     </row>
     <row r="5" spans="1:62" s="59" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="155"/>
-      <c r="B5" s="163"/>
+      <c r="A5" s="160"/>
+      <c r="B5" s="168"/>
       <c r="C5" s="60" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="60" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="60" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="90" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="90" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="90" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="90" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="90" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="90" t="s">
@@ -2274,130 +2289,130 @@
       </c>
       <c r="AX5" s="60" t="s">
         <v>26</v>
       </c>
       <c r="AY5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ5" s="90" t="s">
         <v>6</v>
       </c>
       <c r="BA5" s="90" t="s">
         <v>7</v>
       </c>
       <c r="BB5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="BC5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="BD5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="BE5" s="112" t="s">
         <v>2</v>
       </c>
-      <c r="BF5" s="90" t="s">
+      <c r="BF5" s="153" t="s">
         <v>3</v>
       </c>
       <c r="BG5" s="90" t="s">
         <v>4</v>
       </c>
       <c r="BH5" s="90" t="s">
         <v>24</v>
       </c>
       <c r="BI5" s="60" t="s">
         <v>25</v>
       </c>
       <c r="BJ5" s="60" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="160" t="s">
+      <c r="B6" s="165" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="160"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="160"/>
+      <c r="C6" s="165"/>
+      <c r="D6" s="165"/>
+      <c r="E6" s="165"/>
+      <c r="F6" s="165"/>
+      <c r="G6" s="165"/>
+      <c r="H6" s="165"/>
+      <c r="I6" s="165"/>
+      <c r="J6" s="165"/>
+      <c r="K6" s="165"/>
+      <c r="L6" s="165"/>
+      <c r="M6" s="165"/>
+      <c r="N6" s="165"/>
+      <c r="O6" s="165"/>
+      <c r="P6" s="165"/>
+      <c r="Q6" s="165"/>
+      <c r="R6" s="165"/>
+      <c r="S6" s="165"/>
+      <c r="T6" s="165"/>
+      <c r="U6" s="165"/>
+      <c r="V6" s="165"/>
+      <c r="W6" s="165"/>
+      <c r="X6" s="165"/>
+      <c r="Y6" s="165"/>
+      <c r="Z6" s="165"/>
+      <c r="AA6" s="165"/>
+      <c r="AB6" s="165"/>
+      <c r="AC6" s="165"/>
+      <c r="AD6" s="165"/>
+      <c r="AE6" s="165"/>
+      <c r="AF6" s="165"/>
+      <c r="AG6" s="165"/>
+      <c r="AH6" s="165"/>
+      <c r="AI6" s="165"/>
+      <c r="AJ6" s="165"/>
+      <c r="AK6" s="165"/>
+      <c r="AL6" s="165"/>
+      <c r="AM6" s="165"/>
+      <c r="AN6" s="165"/>
+      <c r="AO6" s="165"/>
+      <c r="AP6" s="165"/>
+      <c r="AQ6" s="165"/>
+      <c r="AR6" s="165"/>
+      <c r="AS6" s="165"/>
+      <c r="AT6" s="165"/>
+      <c r="AU6" s="165"/>
+      <c r="AV6" s="165"/>
+      <c r="AW6" s="165"/>
+      <c r="AX6" s="165"/>
+      <c r="AY6" s="165"/>
+      <c r="AZ6" s="165"/>
+      <c r="BA6" s="165"/>
+      <c r="BB6" s="165"/>
+      <c r="BC6" s="165"/>
+      <c r="BD6" s="165"/>
+      <c r="BE6" s="165"/>
+      <c r="BF6" s="165"/>
+      <c r="BG6" s="165"/>
+      <c r="BH6" s="165"/>
+      <c r="BI6" s="165"/>
+      <c r="BJ6" s="165"/>
     </row>
     <row r="7" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="141">
         <v>100000000</v>
       </c>
       <c r="B7" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="18">
         <v>551</v>
       </c>
       <c r="D7" s="18">
         <v>571</v>
       </c>
       <c r="E7" s="18">
         <v>449</v>
       </c>
       <c r="F7" s="18">
         <v>351</v>
       </c>
       <c r="G7" s="18">
         <v>455</v>
       </c>
       <c r="H7" s="18">
         <v>444</v>
@@ -2527,50 +2542,53 @@
       </c>
       <c r="AX7" s="7">
         <v>528</v>
       </c>
       <c r="AY7" s="6">
         <v>408</v>
       </c>
       <c r="AZ7" s="6">
         <v>387</v>
       </c>
       <c r="BA7" s="6">
         <v>449</v>
       </c>
       <c r="BB7" s="6">
         <v>431</v>
       </c>
       <c r="BC7" s="6">
         <v>441</v>
       </c>
       <c r="BD7" s="6">
         <v>488</v>
       </c>
       <c r="BE7" s="102">
         <v>487</v>
       </c>
+      <c r="BF7" s="6">
+        <v>476</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="53" t="s">
         <v>96</v>
       </c>
       <c r="B8" s="62" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="18">
         <v>306</v>
       </c>
       <c r="D8" s="11">
         <v>324</v>
       </c>
       <c r="E8" s="11">
         <v>243</v>
       </c>
       <c r="F8" s="8">
         <v>189</v>
       </c>
       <c r="G8" s="8">
         <v>259</v>
       </c>
       <c r="H8" s="8">
         <v>215</v>
@@ -2700,50 +2718,53 @@
       </c>
       <c r="AX8" s="7">
         <v>251</v>
       </c>
       <c r="AY8" s="6">
         <v>237</v>
       </c>
       <c r="AZ8" s="6">
         <v>216</v>
       </c>
       <c r="BA8" s="6">
         <v>234</v>
       </c>
       <c r="BB8" s="6">
         <v>214</v>
       </c>
       <c r="BC8" s="6">
         <v>232</v>
       </c>
       <c r="BD8" s="6">
         <v>254</v>
       </c>
       <c r="BE8" s="102">
         <v>245</v>
       </c>
+      <c r="BF8" s="6">
+        <v>272</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="53" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="63" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="18">
         <v>11</v>
       </c>
       <c r="D9" s="11">
         <v>15</v>
       </c>
       <c r="E9" s="11">
         <v>8</v>
       </c>
       <c r="F9" s="8">
         <v>4</v>
       </c>
       <c r="G9" s="8">
         <v>6</v>
       </c>
       <c r="H9" s="8">
         <v>12</v>
@@ -2873,50 +2894,53 @@
       </c>
       <c r="AX9" s="7">
         <v>8</v>
       </c>
       <c r="AY9" s="6">
         <v>5</v>
       </c>
       <c r="AZ9" s="6">
         <v>2</v>
       </c>
       <c r="BA9" s="6">
         <v>6</v>
       </c>
       <c r="BB9" s="6">
         <v>14</v>
       </c>
       <c r="BC9" s="6">
         <v>7</v>
       </c>
       <c r="BD9" s="6">
         <v>5</v>
       </c>
       <c r="BE9" s="102">
         <v>8</v>
       </c>
+      <c r="BF9" s="6">
+        <v>7</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="53" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="62" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="18">
         <v>18</v>
       </c>
       <c r="D10" s="11">
         <v>6</v>
       </c>
       <c r="E10" s="11">
         <v>8</v>
       </c>
       <c r="F10" s="8">
         <v>5</v>
       </c>
       <c r="G10" s="8">
         <v>10</v>
       </c>
       <c r="H10" s="8">
         <v>10</v>
@@ -3046,50 +3070,53 @@
       </c>
       <c r="AX10" s="7">
         <v>17</v>
       </c>
       <c r="AY10" s="6">
         <v>9</v>
       </c>
       <c r="AZ10" s="6">
         <v>9</v>
       </c>
       <c r="BA10" s="6">
         <v>7</v>
       </c>
       <c r="BB10" s="6">
         <v>11</v>
       </c>
       <c r="BC10" s="6">
         <v>10</v>
       </c>
       <c r="BD10" s="6">
         <v>6</v>
       </c>
       <c r="BE10" s="102">
         <v>13</v>
       </c>
+      <c r="BF10" s="6">
+        <v>12</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="53" t="s">
         <v>99</v>
       </c>
       <c r="B11" s="62" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="18">
         <v>12</v>
       </c>
       <c r="D11" s="11">
         <v>21</v>
       </c>
       <c r="E11" s="11">
         <v>11</v>
       </c>
       <c r="F11" s="8">
         <v>13</v>
       </c>
       <c r="G11" s="8">
         <v>10</v>
       </c>
       <c r="H11" s="8">
         <v>9</v>
@@ -3219,50 +3246,53 @@
       </c>
       <c r="AX11" s="7">
         <v>15</v>
       </c>
       <c r="AY11" s="6">
         <v>3</v>
       </c>
       <c r="AZ11" s="6">
         <v>12</v>
       </c>
       <c r="BA11" s="6">
         <v>12</v>
       </c>
       <c r="BB11" s="6">
         <v>10</v>
       </c>
       <c r="BC11" s="6">
         <v>11</v>
       </c>
       <c r="BD11" s="6">
         <v>13</v>
       </c>
       <c r="BE11" s="102">
         <v>17</v>
       </c>
+      <c r="BF11" s="6">
+        <v>7</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B12" s="62" t="s">
         <v>43</v>
       </c>
       <c r="C12" s="18">
         <v>42</v>
       </c>
       <c r="D12" s="11">
         <v>40</v>
       </c>
       <c r="E12" s="11">
         <v>49</v>
       </c>
       <c r="F12" s="8">
         <v>32</v>
       </c>
       <c r="G12" s="8">
         <v>26</v>
       </c>
       <c r="H12" s="8">
         <v>39</v>
@@ -3392,50 +3422,53 @@
       </c>
       <c r="AX12" s="7">
         <v>46</v>
       </c>
       <c r="AY12" s="6">
         <v>33</v>
       </c>
       <c r="AZ12" s="6">
         <v>30</v>
       </c>
       <c r="BA12" s="6">
         <v>35</v>
       </c>
       <c r="BB12" s="6">
         <v>22</v>
       </c>
       <c r="BC12" s="6">
         <v>38</v>
       </c>
       <c r="BD12" s="6">
         <v>41</v>
       </c>
       <c r="BE12" s="102">
         <v>35</v>
       </c>
+      <c r="BF12" s="6">
+        <v>36</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="53" t="s">
         <v>101</v>
       </c>
       <c r="B13" s="62" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="18">
         <v>22</v>
       </c>
       <c r="D13" s="11">
         <v>21</v>
       </c>
       <c r="E13" s="11">
         <v>21</v>
       </c>
       <c r="F13" s="8">
         <v>16</v>
       </c>
       <c r="G13" s="8">
         <v>18</v>
       </c>
       <c r="H13" s="8">
         <v>21</v>
@@ -3565,50 +3598,53 @@
       </c>
       <c r="AX13" s="7">
         <v>21</v>
       </c>
       <c r="AY13" s="6">
         <v>15</v>
       </c>
       <c r="AZ13" s="6">
         <v>15</v>
       </c>
       <c r="BA13" s="6">
         <v>17</v>
       </c>
       <c r="BB13" s="6">
         <v>29</v>
       </c>
       <c r="BC13" s="6">
         <v>20</v>
       </c>
       <c r="BD13" s="6">
         <v>13</v>
       </c>
       <c r="BE13" s="102">
         <v>13</v>
       </c>
+      <c r="BF13" s="6">
+        <v>17</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="53" t="s">
         <v>102</v>
       </c>
       <c r="B14" s="62" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="18">
         <v>45</v>
       </c>
       <c r="D14" s="11">
         <v>44</v>
       </c>
       <c r="E14" s="11">
         <v>29</v>
       </c>
       <c r="F14" s="8">
         <v>23</v>
       </c>
       <c r="G14" s="8">
         <v>39</v>
       </c>
       <c r="H14" s="8">
         <v>36</v>
@@ -3738,50 +3774,53 @@
       </c>
       <c r="AX14" s="7">
         <v>35</v>
       </c>
       <c r="AY14" s="6">
         <v>23</v>
       </c>
       <c r="AZ14" s="6">
         <v>25</v>
       </c>
       <c r="BA14" s="6">
         <v>27</v>
       </c>
       <c r="BB14" s="6">
         <v>30</v>
       </c>
       <c r="BC14" s="6">
         <v>28</v>
       </c>
       <c r="BD14" s="6">
         <v>40</v>
       </c>
       <c r="BE14" s="102">
         <v>41</v>
       </c>
+      <c r="BF14" s="6">
+        <v>23</v>
+      </c>
     </row>
     <row r="15" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="53" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="62" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>31</v>
@@ -3911,50 +3950,53 @@
       </c>
       <c r="AX15" s="7">
         <v>28</v>
       </c>
       <c r="AY15" s="6">
         <v>7</v>
       </c>
       <c r="AZ15" s="6">
         <v>13</v>
       </c>
       <c r="BA15" s="6">
         <v>15</v>
       </c>
       <c r="BB15" s="6">
         <v>15</v>
       </c>
       <c r="BC15" s="6">
         <v>17</v>
       </c>
       <c r="BD15" s="6">
         <v>12</v>
       </c>
       <c r="BE15" s="102">
         <v>17</v>
       </c>
+      <c r="BF15" s="6">
+        <v>13</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="53" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="62" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="18">
         <v>28</v>
       </c>
       <c r="D16" s="11">
         <v>38</v>
       </c>
       <c r="E16" s="11">
         <v>23</v>
       </c>
       <c r="F16" s="8">
         <v>22</v>
       </c>
       <c r="G16" s="8">
         <v>31</v>
       </c>
       <c r="H16" s="8">
         <v>27</v>
@@ -4084,50 +4126,53 @@
       </c>
       <c r="AX16" s="7">
         <v>42</v>
       </c>
       <c r="AY16" s="6">
         <v>22</v>
       </c>
       <c r="AZ16" s="6">
         <v>22</v>
       </c>
       <c r="BA16" s="6">
         <v>26</v>
       </c>
       <c r="BB16" s="6">
         <v>30</v>
       </c>
       <c r="BC16" s="6">
         <v>22</v>
       </c>
       <c r="BD16" s="6">
         <v>28</v>
       </c>
       <c r="BE16" s="102">
         <v>34</v>
       </c>
+      <c r="BF16" s="6">
+        <v>34</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="53" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="62" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="18">
         <v>15</v>
       </c>
       <c r="D17" s="11">
         <v>7</v>
       </c>
       <c r="E17" s="11">
         <v>15</v>
       </c>
       <c r="F17" s="8">
         <v>8</v>
       </c>
       <c r="G17" s="8">
         <v>6</v>
       </c>
       <c r="H17" s="8">
         <v>13</v>
@@ -4257,50 +4302,53 @@
       </c>
       <c r="AX17" s="7">
         <v>10</v>
       </c>
       <c r="AY17" s="6">
         <v>8</v>
       </c>
       <c r="AZ17" s="6">
         <v>12</v>
       </c>
       <c r="BA17" s="6">
         <v>15</v>
       </c>
       <c r="BB17" s="6">
         <v>10</v>
       </c>
       <c r="BC17" s="6">
         <v>14</v>
       </c>
       <c r="BD17" s="6">
         <v>13</v>
       </c>
       <c r="BE17" s="102">
         <v>11</v>
       </c>
+      <c r="BF17" s="6">
+        <v>2</v>
+      </c>
     </row>
     <row r="18" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="53" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="62" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>31</v>
@@ -4430,50 +4478,53 @@
       </c>
       <c r="AX18" s="7">
         <v>16</v>
       </c>
       <c r="AY18" s="6">
         <v>25</v>
       </c>
       <c r="AZ18" s="6">
         <v>15</v>
       </c>
       <c r="BA18" s="6">
         <v>14</v>
       </c>
       <c r="BB18" s="6">
         <v>17</v>
       </c>
       <c r="BC18" s="6">
         <v>22</v>
       </c>
       <c r="BD18" s="6">
         <v>23</v>
       </c>
       <c r="BE18" s="102">
         <v>20</v>
       </c>
+      <c r="BF18" s="6">
+        <v>13</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="53" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="62" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="18">
         <v>52</v>
       </c>
       <c r="D19" s="11">
         <v>55</v>
       </c>
       <c r="E19" s="11">
         <v>42</v>
       </c>
       <c r="F19" s="8">
         <v>39</v>
       </c>
       <c r="G19" s="8">
         <v>50</v>
       </c>
       <c r="H19" s="8">
         <v>62</v>
@@ -4603,115 +4654,118 @@
       </c>
       <c r="AX19" s="7">
         <v>39</v>
       </c>
       <c r="AY19" s="6">
         <v>21</v>
       </c>
       <c r="AZ19" s="6">
         <v>16</v>
       </c>
       <c r="BA19" s="6">
         <v>41</v>
       </c>
       <c r="BB19" s="6">
         <v>29</v>
       </c>
       <c r="BC19" s="6">
         <v>20</v>
       </c>
       <c r="BD19" s="6">
         <v>40</v>
       </c>
       <c r="BE19" s="102">
         <v>33</v>
       </c>
+      <c r="BF19" s="6">
+        <v>40</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="161" t="s">
+      <c r="B20" s="166" t="s">
         <v>11</v>
       </c>
-      <c r="C20" s="161"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="161"/>
+      <c r="C20" s="166"/>
+      <c r="D20" s="166"/>
+      <c r="E20" s="166"/>
+      <c r="F20" s="166"/>
+      <c r="G20" s="166"/>
+      <c r="H20" s="166"/>
+      <c r="I20" s="166"/>
+      <c r="J20" s="166"/>
+      <c r="K20" s="166"/>
+      <c r="L20" s="166"/>
+      <c r="M20" s="166"/>
+      <c r="N20" s="166"/>
+      <c r="O20" s="166"/>
+      <c r="P20" s="166"/>
+      <c r="Q20" s="166"/>
+      <c r="R20" s="166"/>
+      <c r="S20" s="166"/>
+      <c r="T20" s="166"/>
+      <c r="U20" s="166"/>
+      <c r="V20" s="166"/>
+      <c r="W20" s="166"/>
+      <c r="X20" s="166"/>
+      <c r="Y20" s="166"/>
+      <c r="Z20" s="166"/>
+      <c r="AA20" s="166"/>
+      <c r="AB20" s="166"/>
+      <c r="AC20" s="166"/>
+      <c r="AD20" s="166"/>
+      <c r="AE20" s="166"/>
+      <c r="AF20" s="166"/>
+      <c r="AG20" s="166"/>
+      <c r="AH20" s="166"/>
+      <c r="AI20" s="166"/>
+      <c r="AJ20" s="166"/>
+      <c r="AK20" s="166"/>
+      <c r="AL20" s="166"/>
+      <c r="AM20" s="166"/>
+      <c r="AN20" s="166"/>
+      <c r="AO20" s="166"/>
+      <c r="AP20" s="166"/>
+      <c r="AQ20" s="166"/>
+      <c r="AR20" s="166"/>
+      <c r="AS20" s="166"/>
+      <c r="AT20" s="166"/>
+      <c r="AU20" s="166"/>
+      <c r="AV20" s="166"/>
+      <c r="AW20" s="166"/>
+      <c r="AX20" s="166"/>
+      <c r="AY20" s="166"/>
+      <c r="AZ20" s="166"/>
+      <c r="BA20" s="166"/>
+      <c r="BB20" s="166"/>
+      <c r="BC20" s="166"/>
+      <c r="BD20" s="166"/>
+      <c r="BE20" s="166"/>
+      <c r="BF20" s="166"/>
+      <c r="BG20" s="166"/>
+      <c r="BH20" s="166"/>
+      <c r="BI20" s="166"/>
+      <c r="BJ20" s="166"/>
     </row>
     <row r="21" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="141">
         <v>100000000</v>
       </c>
       <c r="B21" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="18">
         <v>329</v>
       </c>
       <c r="D21" s="18">
         <v>351</v>
       </c>
       <c r="E21" s="18">
         <v>280</v>
       </c>
       <c r="F21" s="18">
         <v>200</v>
       </c>
       <c r="G21" s="18">
         <v>279</v>
       </c>
       <c r="H21" s="18">
         <v>251</v>
@@ -4841,50 +4895,53 @@
       </c>
       <c r="AX21" s="7">
         <v>295</v>
       </c>
       <c r="AY21" s="6">
         <v>274</v>
       </c>
       <c r="AZ21" s="6">
         <v>247</v>
       </c>
       <c r="BA21" s="6">
         <v>277</v>
       </c>
       <c r="BB21" s="6">
         <v>253</v>
       </c>
       <c r="BC21" s="6">
         <v>269</v>
       </c>
       <c r="BD21" s="6">
         <v>295</v>
       </c>
       <c r="BE21" s="102">
         <v>285</v>
       </c>
+      <c r="BF21" s="6">
+        <v>304</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="53" t="s">
         <v>96</v>
       </c>
       <c r="B22" s="62" t="s">
         <v>39</v>
       </c>
       <c r="C22" s="8">
         <v>290</v>
       </c>
       <c r="D22" s="11">
         <v>309</v>
       </c>
       <c r="E22" s="11">
         <v>234</v>
       </c>
       <c r="F22" s="8">
         <v>182</v>
       </c>
       <c r="G22" s="8">
         <v>249</v>
       </c>
       <c r="H22" s="8">
         <v>206</v>
@@ -5014,50 +5071,53 @@
       </c>
       <c r="AX22" s="7">
         <v>251</v>
       </c>
       <c r="AY22" s="6">
         <v>237</v>
       </c>
       <c r="AZ22" s="6">
         <v>216</v>
       </c>
       <c r="BA22" s="6">
         <v>234</v>
       </c>
       <c r="BB22" s="6">
         <v>214</v>
       </c>
       <c r="BC22" s="6">
         <v>232</v>
       </c>
       <c r="BD22" s="6">
         <v>254</v>
       </c>
       <c r="BE22" s="102">
         <v>245</v>
       </c>
+      <c r="BF22" s="6">
+        <v>272</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="53" t="s">
         <v>97</v>
       </c>
       <c r="B23" s="63" t="s">
         <v>40</v>
       </c>
       <c r="C23" s="8">
         <v>11</v>
       </c>
       <c r="D23" s="11">
         <v>15</v>
       </c>
       <c r="E23" s="11">
         <v>8</v>
       </c>
       <c r="F23" s="8">
         <v>4</v>
       </c>
       <c r="G23" s="8">
         <v>6</v>
       </c>
       <c r="H23" s="8">
         <v>12</v>
@@ -5187,50 +5247,53 @@
       </c>
       <c r="AX23" s="7">
         <v>8</v>
       </c>
       <c r="AY23" s="6">
         <v>5</v>
       </c>
       <c r="AZ23" s="6">
         <v>2</v>
       </c>
       <c r="BA23" s="6">
         <v>6</v>
       </c>
       <c r="BB23" s="6">
         <v>14</v>
       </c>
       <c r="BC23" s="6">
         <v>7</v>
       </c>
       <c r="BD23" s="6">
         <v>5</v>
       </c>
       <c r="BE23" s="102">
         <v>8</v>
       </c>
+      <c r="BF23" s="6">
+        <v>7</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="62" t="s">
         <v>43</v>
       </c>
       <c r="C24" s="8">
         <v>26</v>
       </c>
       <c r="D24" s="11">
         <v>23</v>
       </c>
       <c r="E24" s="11">
         <v>38</v>
       </c>
       <c r="F24" s="8">
         <v>12</v>
       </c>
       <c r="G24" s="8">
         <v>19</v>
       </c>
       <c r="H24" s="8">
         <v>26</v>
@@ -5360,50 +5423,53 @@
       </c>
       <c r="AX24" s="7">
         <v>24</v>
       </c>
       <c r="AY24" s="6">
         <v>21</v>
       </c>
       <c r="AZ24" s="6">
         <v>20</v>
       </c>
       <c r="BA24" s="6">
         <v>23</v>
       </c>
       <c r="BB24" s="6">
         <v>14</v>
       </c>
       <c r="BC24" s="6">
         <v>24</v>
       </c>
       <c r="BD24" s="6">
         <v>26</v>
       </c>
       <c r="BE24" s="102">
         <v>20</v>
       </c>
+      <c r="BF24" s="6">
+        <v>20</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="53" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="62" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="10" t="s">
         <v>31</v>
@@ -5533,50 +5599,53 @@
       </c>
       <c r="AX25" s="7">
         <v>4</v>
       </c>
       <c r="AY25" s="6">
         <v>3</v>
       </c>
       <c r="AZ25" s="6">
         <v>4</v>
       </c>
       <c r="BA25" s="6">
         <v>4</v>
       </c>
       <c r="BB25" s="6">
         <v>5</v>
       </c>
       <c r="BC25" s="6">
         <v>2</v>
       </c>
       <c r="BD25" s="6">
         <v>4</v>
       </c>
       <c r="BE25" s="102">
         <v>5</v>
       </c>
+      <c r="BF25" s="6">
+        <v>2</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="53" t="s">
         <v>104</v>
       </c>
       <c r="B26" s="62" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="8">
         <v>2</v>
       </c>
       <c r="D26" s="11">
         <v>4</v>
       </c>
       <c r="E26" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="8">
         <v>2</v>
       </c>
       <c r="G26" s="8">
         <v>5</v>
       </c>
       <c r="H26" s="8">
         <v>7</v>
@@ -5706,115 +5775,118 @@
       </c>
       <c r="AX26" s="7">
         <v>8</v>
       </c>
       <c r="AY26" s="6">
         <v>8</v>
       </c>
       <c r="AZ26" s="6">
         <v>5</v>
       </c>
       <c r="BA26" s="6">
         <v>10</v>
       </c>
       <c r="BB26" s="6">
         <v>6</v>
       </c>
       <c r="BC26" s="6">
         <v>4</v>
       </c>
       <c r="BD26" s="6">
         <v>6</v>
       </c>
       <c r="BE26" s="102">
         <v>7</v>
       </c>
+      <c r="BF26" s="6">
+        <v>3</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="161" t="s">
+      <c r="B27" s="166" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="161"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="161"/>
+      <c r="C27" s="166"/>
+      <c r="D27" s="166"/>
+      <c r="E27" s="166"/>
+      <c r="F27" s="166"/>
+      <c r="G27" s="166"/>
+      <c r="H27" s="166"/>
+      <c r="I27" s="166"/>
+      <c r="J27" s="166"/>
+      <c r="K27" s="166"/>
+      <c r="L27" s="166"/>
+      <c r="M27" s="166"/>
+      <c r="N27" s="166"/>
+      <c r="O27" s="166"/>
+      <c r="P27" s="166"/>
+      <c r="Q27" s="166"/>
+      <c r="R27" s="166"/>
+      <c r="S27" s="166"/>
+      <c r="T27" s="166"/>
+      <c r="U27" s="166"/>
+      <c r="V27" s="166"/>
+      <c r="W27" s="166"/>
+      <c r="X27" s="166"/>
+      <c r="Y27" s="166"/>
+      <c r="Z27" s="166"/>
+      <c r="AA27" s="166"/>
+      <c r="AB27" s="166"/>
+      <c r="AC27" s="166"/>
+      <c r="AD27" s="166"/>
+      <c r="AE27" s="166"/>
+      <c r="AF27" s="166"/>
+      <c r="AG27" s="166"/>
+      <c r="AH27" s="166"/>
+      <c r="AI27" s="166"/>
+      <c r="AJ27" s="166"/>
+      <c r="AK27" s="166"/>
+      <c r="AL27" s="166"/>
+      <c r="AM27" s="166"/>
+      <c r="AN27" s="166"/>
+      <c r="AO27" s="166"/>
+      <c r="AP27" s="166"/>
+      <c r="AQ27" s="166"/>
+      <c r="AR27" s="166"/>
+      <c r="AS27" s="166"/>
+      <c r="AT27" s="166"/>
+      <c r="AU27" s="166"/>
+      <c r="AV27" s="166"/>
+      <c r="AW27" s="166"/>
+      <c r="AX27" s="166"/>
+      <c r="AY27" s="166"/>
+      <c r="AZ27" s="166"/>
+      <c r="BA27" s="166"/>
+      <c r="BB27" s="166"/>
+      <c r="BC27" s="166"/>
+      <c r="BD27" s="166"/>
+      <c r="BE27" s="166"/>
+      <c r="BF27" s="166"/>
+      <c r="BG27" s="166"/>
+      <c r="BH27" s="166"/>
+      <c r="BI27" s="166"/>
+      <c r="BJ27" s="166"/>
     </row>
     <row r="28" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="142">
         <v>100000000</v>
       </c>
       <c r="B28" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C28" s="18">
         <v>222</v>
       </c>
       <c r="D28" s="18">
         <v>220</v>
       </c>
       <c r="E28" s="18">
         <v>169</v>
       </c>
       <c r="F28" s="18">
         <v>151</v>
       </c>
       <c r="G28" s="18">
         <v>176</v>
       </c>
       <c r="H28" s="18">
         <v>193</v>
@@ -5944,50 +6016,53 @@
       </c>
       <c r="AX28" s="7">
         <v>233</v>
       </c>
       <c r="AY28" s="6">
         <v>134</v>
       </c>
       <c r="AZ28" s="6">
         <v>140</v>
       </c>
       <c r="BA28" s="6">
         <v>172</v>
       </c>
       <c r="BB28" s="6">
         <v>178</v>
       </c>
       <c r="BC28" s="6">
         <v>172</v>
       </c>
       <c r="BD28" s="6">
         <v>193</v>
       </c>
       <c r="BE28" s="102">
         <v>202</v>
       </c>
+      <c r="BF28" s="6">
+        <v>172</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="42" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="63" t="s">
         <v>39</v>
       </c>
       <c r="C29" s="8">
         <v>16</v>
       </c>
       <c r="D29" s="11">
         <v>15</v>
       </c>
       <c r="E29" s="11">
         <v>9</v>
       </c>
       <c r="F29" s="8">
         <v>7</v>
       </c>
       <c r="G29" s="8">
         <v>10</v>
       </c>
       <c r="H29" s="8">
         <v>9</v>
@@ -6117,50 +6192,53 @@
       </c>
       <c r="AX29" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY29" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AZ29" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BA29" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BB29" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BC29" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BD29" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BE29" s="9" t="s">
         <v>31</v>
       </c>
+      <c r="BF29" s="9" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="42" t="s">
         <v>98</v>
       </c>
       <c r="B30" s="62" t="s">
         <v>41</v>
       </c>
       <c r="C30" s="8">
         <v>18</v>
       </c>
       <c r="D30" s="11">
         <v>6</v>
       </c>
       <c r="E30" s="11">
         <v>8</v>
       </c>
       <c r="F30" s="8">
         <v>5</v>
       </c>
       <c r="G30" s="8">
         <v>10</v>
       </c>
       <c r="H30" s="8">
         <v>10</v>
@@ -6290,50 +6368,53 @@
       </c>
       <c r="AX30" s="7">
         <v>17</v>
       </c>
       <c r="AY30" s="79">
         <v>9</v>
       </c>
       <c r="AZ30" s="9">
         <v>9</v>
       </c>
       <c r="BA30" s="9">
         <v>7</v>
       </c>
       <c r="BB30" s="9">
         <v>11</v>
       </c>
       <c r="BC30" s="9">
         <v>10</v>
       </c>
       <c r="BD30" s="9">
         <v>6</v>
       </c>
       <c r="BE30" s="54">
         <v>13</v>
       </c>
+      <c r="BF30" s="9">
+        <v>12</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="42" t="s">
         <v>99</v>
       </c>
       <c r="B31" s="62" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="8">
         <v>12</v>
       </c>
       <c r="D31" s="11">
         <v>21</v>
       </c>
       <c r="E31" s="11">
         <v>11</v>
       </c>
       <c r="F31" s="8">
         <v>13</v>
       </c>
       <c r="G31" s="8">
         <v>10</v>
       </c>
       <c r="H31" s="8">
         <v>9</v>
@@ -6463,50 +6544,53 @@
       </c>
       <c r="AX31" s="7">
         <v>15</v>
       </c>
       <c r="AY31" s="79">
         <v>3</v>
       </c>
       <c r="AZ31" s="9">
         <v>12</v>
       </c>
       <c r="BA31" s="9">
         <v>12</v>
       </c>
       <c r="BB31" s="9">
         <v>10</v>
       </c>
       <c r="BC31" s="9">
         <v>11</v>
       </c>
       <c r="BD31" s="9">
         <v>13</v>
       </c>
       <c r="BE31" s="54">
         <v>17</v>
       </c>
+      <c r="BF31" s="9">
+        <v>7</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B32" s="62" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="8">
         <v>16</v>
       </c>
       <c r="D32" s="11">
         <v>17</v>
       </c>
       <c r="E32" s="11">
         <v>11</v>
       </c>
       <c r="F32" s="8">
         <v>20</v>
       </c>
       <c r="G32" s="8">
         <v>7</v>
       </c>
       <c r="H32" s="8">
         <v>13</v>
@@ -6636,50 +6720,53 @@
       </c>
       <c r="AX32" s="7">
         <v>22</v>
       </c>
       <c r="AY32" s="79">
         <v>12</v>
       </c>
       <c r="AZ32" s="9">
         <v>10</v>
       </c>
       <c r="BA32" s="9">
         <v>12</v>
       </c>
       <c r="BB32" s="9">
         <v>8</v>
       </c>
       <c r="BC32" s="9">
         <v>14</v>
       </c>
       <c r="BD32" s="9">
         <v>15</v>
       </c>
       <c r="BE32" s="54">
         <v>15</v>
       </c>
+      <c r="BF32" s="9">
+        <v>16</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="42" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="62" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="8">
         <v>22</v>
       </c>
       <c r="D33" s="11">
         <v>21</v>
       </c>
       <c r="E33" s="11">
         <v>21</v>
       </c>
       <c r="F33" s="8">
         <v>16</v>
       </c>
       <c r="G33" s="8">
         <v>18</v>
       </c>
       <c r="H33" s="8">
         <v>21</v>
@@ -6809,50 +6896,53 @@
       </c>
       <c r="AX33" s="7">
         <v>21</v>
       </c>
       <c r="AY33" s="79">
         <v>15</v>
       </c>
       <c r="AZ33" s="9">
         <v>15</v>
       </c>
       <c r="BA33" s="9">
         <v>17</v>
       </c>
       <c r="BB33" s="9">
         <v>29</v>
       </c>
       <c r="BC33" s="9">
         <v>20</v>
       </c>
       <c r="BD33" s="9">
         <v>13</v>
       </c>
       <c r="BE33" s="54">
         <v>13</v>
       </c>
+      <c r="BF33" s="9">
+        <v>17</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="42" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="62" t="s">
         <v>45</v>
       </c>
       <c r="C34" s="8">
         <v>45</v>
       </c>
       <c r="D34" s="11">
         <v>44</v>
       </c>
       <c r="E34" s="11">
         <v>29</v>
       </c>
       <c r="F34" s="8">
         <v>23</v>
       </c>
       <c r="G34" s="8">
         <v>39</v>
       </c>
       <c r="H34" s="8">
         <v>36</v>
@@ -6982,50 +7072,53 @@
       </c>
       <c r="AX34" s="7">
         <v>35</v>
       </c>
       <c r="AY34" s="79">
         <v>23</v>
       </c>
       <c r="AZ34" s="9">
         <v>25</v>
       </c>
       <c r="BA34" s="9">
         <v>27</v>
       </c>
       <c r="BB34" s="9">
         <v>30</v>
       </c>
       <c r="BC34" s="9">
         <v>28</v>
       </c>
       <c r="BD34" s="9">
         <v>40</v>
       </c>
       <c r="BE34" s="54">
         <v>41</v>
       </c>
+      <c r="BF34" s="9">
+        <v>23</v>
+      </c>
     </row>
     <row r="35" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="42" t="s">
         <v>103</v>
       </c>
       <c r="B35" s="62" t="s">
         <v>49</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="H35" s="10" t="s">
         <v>31</v>
@@ -7155,50 +7248,53 @@
       </c>
       <c r="AX35" s="7">
         <v>24</v>
       </c>
       <c r="AY35" s="79">
         <v>4</v>
       </c>
       <c r="AZ35" s="9">
         <v>9</v>
       </c>
       <c r="BA35" s="9">
         <v>11</v>
       </c>
       <c r="BB35" s="9">
         <v>10</v>
       </c>
       <c r="BC35" s="9">
         <v>15</v>
       </c>
       <c r="BD35" s="9">
         <v>8</v>
       </c>
       <c r="BE35" s="54">
         <v>12</v>
       </c>
+      <c r="BF35" s="9">
+        <v>11</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="42" t="s">
         <v>104</v>
       </c>
       <c r="B36" s="62" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="8">
         <v>26</v>
       </c>
       <c r="D36" s="11">
         <v>34</v>
       </c>
       <c r="E36" s="11">
         <v>23</v>
       </c>
       <c r="F36" s="8">
         <v>20</v>
       </c>
       <c r="G36" s="8">
         <v>26</v>
       </c>
       <c r="H36" s="8">
         <v>20</v>
@@ -7328,50 +7424,53 @@
       </c>
       <c r="AX36" s="7">
         <v>34</v>
       </c>
       <c r="AY36" s="79">
         <v>14</v>
       </c>
       <c r="AZ36" s="9">
         <v>17</v>
       </c>
       <c r="BA36" s="9">
         <v>16</v>
       </c>
       <c r="BB36" s="9">
         <v>24</v>
       </c>
       <c r="BC36" s="9">
         <v>18</v>
       </c>
       <c r="BD36" s="9">
         <v>22</v>
       </c>
       <c r="BE36" s="54">
         <v>27</v>
       </c>
+      <c r="BF36" s="9">
+        <v>31</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="42" t="s">
         <v>105</v>
       </c>
       <c r="B37" s="62" t="s">
         <v>47</v>
       </c>
       <c r="C37" s="8">
         <v>15</v>
       </c>
       <c r="D37" s="11">
         <v>7</v>
       </c>
       <c r="E37" s="11">
         <v>15</v>
       </c>
       <c r="F37" s="8">
         <v>8</v>
       </c>
       <c r="G37" s="8">
         <v>6</v>
       </c>
       <c r="H37" s="8">
         <v>13</v>
@@ -7501,50 +7600,53 @@
       </c>
       <c r="AX37" s="7">
         <v>10</v>
       </c>
       <c r="AY37" s="79">
         <v>8</v>
       </c>
       <c r="AZ37" s="9">
         <v>12</v>
       </c>
       <c r="BA37" s="9">
         <v>15</v>
       </c>
       <c r="BB37" s="9">
         <v>10</v>
       </c>
       <c r="BC37" s="9">
         <v>14</v>
       </c>
       <c r="BD37" s="9">
         <v>13</v>
       </c>
       <c r="BE37" s="54">
         <v>11</v>
       </c>
+      <c r="BF37" s="9">
+        <v>2</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="42" t="s">
         <v>106</v>
       </c>
       <c r="B38" s="62" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="10" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="10" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="10" t="s">
         <v>31</v>
@@ -7674,50 +7776,53 @@
       </c>
       <c r="AX38" s="7">
         <v>16</v>
       </c>
       <c r="AY38" s="79">
         <v>25</v>
       </c>
       <c r="AZ38" s="9">
         <v>15</v>
       </c>
       <c r="BA38" s="9">
         <v>14</v>
       </c>
       <c r="BB38" s="9">
         <v>17</v>
       </c>
       <c r="BC38" s="9">
         <v>22</v>
       </c>
       <c r="BD38" s="9">
         <v>23</v>
       </c>
       <c r="BE38" s="54">
         <v>20</v>
       </c>
+      <c r="BF38" s="9">
+        <v>13</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="80" t="s">
         <v>107</v>
       </c>
       <c r="B39" s="65" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="13">
         <v>52</v>
       </c>
       <c r="D39" s="14">
         <v>55</v>
       </c>
       <c r="E39" s="14">
         <v>42</v>
       </c>
       <c r="F39" s="13">
         <v>39</v>
       </c>
       <c r="G39" s="13">
         <v>50</v>
       </c>
       <c r="H39" s="13">
         <v>62</v>
@@ -7847,136 +7952,140 @@
       </c>
       <c r="AX39" s="16">
         <v>39</v>
       </c>
       <c r="AY39" s="17">
         <v>21</v>
       </c>
       <c r="AZ39" s="15">
         <v>16</v>
       </c>
       <c r="BA39" s="15">
         <v>41</v>
       </c>
       <c r="BB39" s="15">
         <v>29</v>
       </c>
       <c r="BC39" s="15">
         <v>20</v>
       </c>
       <c r="BD39" s="15">
         <v>40</v>
       </c>
       <c r="BE39" s="55">
         <v>33</v>
       </c>
-      <c r="BF39" s="71"/>
+      <c r="BF39" s="15">
+        <v>40</v>
+      </c>
       <c r="BG39" s="71"/>
       <c r="BH39" s="71"/>
       <c r="BI39" s="71"/>
       <c r="BJ39" s="71"/>
     </row>
     <row r="40" spans="1:62" s="98" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="149" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="149"/>
       <c r="C40" s="10"/>
       <c r="D40" s="10"/>
       <c r="E40" s="67"/>
       <c r="F40" s="18"/>
       <c r="G40" s="18"/>
       <c r="H40" s="18"/>
       <c r="I40" s="10"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
       <c r="N40" s="18"/>
       <c r="O40" s="18"/>
       <c r="P40" s="18"/>
       <c r="Q40" s="18"/>
       <c r="R40" s="147"/>
       <c r="S40" s="147"/>
       <c r="T40" s="147"/>
       <c r="U40" s="147"/>
       <c r="V40" s="147"/>
       <c r="W40" s="147"/>
       <c r="X40" s="147"/>
       <c r="Y40" s="147"/>
       <c r="Z40" s="147"/>
       <c r="AA40" s="147"/>
       <c r="AB40" s="147"/>
       <c r="AC40" s="147"/>
       <c r="AD40" s="147"/>
       <c r="AE40" s="147"/>
       <c r="AF40" s="147"/>
       <c r="AG40" s="147"/>
       <c r="AH40" s="147"/>
       <c r="AI40" s="147"/>
       <c r="AJ40" s="147"/>
       <c r="AK40" s="147"/>
       <c r="AL40" s="147"/>
       <c r="AM40" s="147"/>
       <c r="BC40" s="107"/>
       <c r="BD40" s="109"/>
       <c r="BE40" s="116"/>
+      <c r="BF40" s="157"/>
     </row>
     <row r="41" spans="1:62" s="98" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="111"/>
       <c r="E41" s="67"/>
       <c r="BC41" s="107"/>
       <c r="BD41" s="109"/>
       <c r="BE41" s="116"/>
+      <c r="BF41" s="157"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="14" topLeftCell="O1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="10" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="37" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="37" hidden="1" customWidth="1"/>
     <col min="17" max="18" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="6.140625" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="22" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.140625" style="98" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.28515625" style="98" hidden="1" customWidth="1"/>
     <col min="29" max="34" width="6.5703125" style="98" hidden="1" customWidth="1"/>
@@ -8027,224 +8136,225 @@
       <c r="AE1" s="93"/>
       <c r="AF1" s="93"/>
       <c r="AG1" s="93"/>
       <c r="AH1" s="93"/>
       <c r="AI1" s="93"/>
       <c r="AJ1" s="93"/>
       <c r="AK1" s="93"/>
       <c r="AL1" s="93"/>
       <c r="AM1" s="93"/>
       <c r="AN1" s="93"/>
       <c r="AO1" s="93"/>
       <c r="AP1" s="93"/>
       <c r="AQ1" s="93"/>
       <c r="AR1" s="93"/>
       <c r="AS1" s="93"/>
       <c r="AT1" s="93"/>
       <c r="AU1" s="93"/>
       <c r="AV1" s="93"/>
       <c r="AW1" s="93"/>
       <c r="AX1" s="93"/>
     </row>
     <row r="2" spans="1:62" s="53" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="150" t="s">
         <v>108</v>
       </c>
-      <c r="B2" s="170" t="s">
+      <c r="B2" s="175" t="s">
         <v>32</v>
       </c>
-      <c r="C2" s="170"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="170"/>
+      <c r="C2" s="175"/>
+      <c r="D2" s="175"/>
+      <c r="E2" s="175"/>
+      <c r="F2" s="175"/>
+      <c r="G2" s="175"/>
+      <c r="H2" s="175"/>
+      <c r="I2" s="175"/>
+      <c r="J2" s="175"/>
+      <c r="K2" s="175"/>
+      <c r="L2" s="175"/>
+      <c r="M2" s="175"/>
+      <c r="N2" s="175"/>
+      <c r="O2" s="175"/>
+      <c r="P2" s="175"/>
+      <c r="Q2" s="175"/>
+      <c r="R2" s="175"/>
+      <c r="S2" s="175"/>
+      <c r="T2" s="175"/>
+      <c r="U2" s="175"/>
+      <c r="V2" s="175"/>
+      <c r="W2" s="175"/>
+      <c r="X2" s="175"/>
+      <c r="Y2" s="175"/>
+      <c r="Z2" s="175"/>
+      <c r="AA2" s="175"/>
+      <c r="AB2" s="175"/>
+      <c r="AC2" s="175"/>
+      <c r="AD2" s="175"/>
+      <c r="AE2" s="175"/>
+      <c r="AF2" s="175"/>
+      <c r="AG2" s="175"/>
+      <c r="AH2" s="175"/>
+      <c r="AI2" s="175"/>
+      <c r="AJ2" s="175"/>
+      <c r="AK2" s="175"/>
+      <c r="AL2" s="175"/>
+      <c r="AM2" s="175"/>
+      <c r="AN2" s="175"/>
+      <c r="AO2" s="175"/>
+      <c r="AP2" s="175"/>
+      <c r="AQ2" s="175"/>
+      <c r="AR2" s="175"/>
+      <c r="AS2" s="175"/>
+      <c r="AT2" s="175"/>
+      <c r="AU2" s="175"/>
+      <c r="AV2" s="175"/>
+      <c r="AW2" s="175"/>
+      <c r="AX2" s="175"/>
+      <c r="AY2" s="175"/>
+      <c r="AZ2" s="175"/>
+      <c r="BA2" s="175"/>
+      <c r="BB2" s="175"/>
+      <c r="BC2" s="175"/>
+      <c r="BD2" s="175"/>
+      <c r="BE2" s="175"/>
+      <c r="BF2" s="175"/>
+      <c r="BG2" s="175"/>
+      <c r="BH2" s="175"/>
+      <c r="BI2" s="175"/>
+      <c r="BJ2" s="175"/>
     </row>
     <row r="3" spans="1:62" s="95" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="110"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="F3" s="20"/>
       <c r="M3" s="20"/>
       <c r="AA3" s="56"/>
       <c r="AB3" s="56"/>
       <c r="AC3" s="56"/>
       <c r="AD3" s="56"/>
       <c r="AE3" s="56"/>
       <c r="AF3" s="56"/>
       <c r="AG3" s="56"/>
       <c r="AH3" s="56"/>
       <c r="AI3" s="56"/>
       <c r="AJ3" s="56"/>
       <c r="AK3" s="56"/>
       <c r="AL3" s="56"/>
       <c r="AM3" s="56"/>
       <c r="AN3" s="56"/>
       <c r="AO3" s="56"/>
       <c r="AP3" s="56"/>
       <c r="BC3" s="106"/>
       <c r="BD3" s="108"/>
       <c r="BE3" s="114"/>
-      <c r="BH3" s="174" t="s">
+      <c r="BF3" s="155"/>
+      <c r="BH3" s="179" t="s">
         <v>21</v>
       </c>
-      <c r="BI3" s="175"/>
-      <c r="BJ3" s="174"/>
+      <c r="BI3" s="180"/>
+      <c r="BJ3" s="179"/>
     </row>
     <row r="4" spans="1:62" s="42" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="165" t="s">
+      <c r="A4" s="170" t="s">
         <v>95</v>
       </c>
-      <c r="B4" s="176"/>
-      <c r="C4" s="178">
+      <c r="B4" s="181"/>
+      <c r="C4" s="183">
         <v>2022</v>
       </c>
-      <c r="D4" s="179"/>
-[...10 lines deleted...]
-      <c r="O4" s="167">
+      <c r="D4" s="184"/>
+      <c r="E4" s="184"/>
+      <c r="F4" s="184"/>
+      <c r="G4" s="184"/>
+      <c r="H4" s="184"/>
+      <c r="I4" s="184"/>
+      <c r="J4" s="184"/>
+      <c r="K4" s="184"/>
+      <c r="L4" s="184"/>
+      <c r="M4" s="184"/>
+      <c r="N4" s="184"/>
+      <c r="O4" s="172">
         <v>2023</v>
       </c>
-      <c r="P4" s="168"/>
-[...10 lines deleted...]
-      <c r="AA4" s="167">
+      <c r="P4" s="173"/>
+      <c r="Q4" s="173"/>
+      <c r="R4" s="173"/>
+      <c r="S4" s="173"/>
+      <c r="T4" s="173"/>
+      <c r="U4" s="173"/>
+      <c r="V4" s="173"/>
+      <c r="W4" s="173"/>
+      <c r="X4" s="173"/>
+      <c r="Y4" s="173"/>
+      <c r="Z4" s="174"/>
+      <c r="AA4" s="172">
         <v>2024</v>
       </c>
-      <c r="AB4" s="168"/>
-[...10 lines deleted...]
-      <c r="AM4" s="167">
+      <c r="AB4" s="173"/>
+      <c r="AC4" s="173"/>
+      <c r="AD4" s="173"/>
+      <c r="AE4" s="173"/>
+      <c r="AF4" s="173"/>
+      <c r="AG4" s="173"/>
+      <c r="AH4" s="173"/>
+      <c r="AI4" s="173"/>
+      <c r="AJ4" s="173"/>
+      <c r="AK4" s="173"/>
+      <c r="AL4" s="174"/>
+      <c r="AM4" s="172">
         <v>2025</v>
       </c>
-      <c r="AN4" s="168"/>
-[...10 lines deleted...]
-      <c r="AY4" s="167">
+      <c r="AN4" s="173"/>
+      <c r="AO4" s="173"/>
+      <c r="AP4" s="173"/>
+      <c r="AQ4" s="173"/>
+      <c r="AR4" s="173"/>
+      <c r="AS4" s="173"/>
+      <c r="AT4" s="173"/>
+      <c r="AU4" s="173"/>
+      <c r="AV4" s="173"/>
+      <c r="AW4" s="173"/>
+      <c r="AX4" s="174"/>
+      <c r="AY4" s="172">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="168"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="169"/>
+      <c r="AZ4" s="173"/>
+      <c r="BA4" s="173"/>
+      <c r="BB4" s="173"/>
+      <c r="BC4" s="173"/>
+      <c r="BD4" s="173"/>
+      <c r="BE4" s="173"/>
+      <c r="BF4" s="173"/>
+      <c r="BG4" s="173"/>
+      <c r="BH4" s="173"/>
+      <c r="BI4" s="173"/>
+      <c r="BJ4" s="174"/>
     </row>
     <row r="5" spans="1:62" s="42" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="166"/>
-      <c r="B5" s="177"/>
+      <c r="A5" s="171"/>
+      <c r="B5" s="182"/>
       <c r="C5" s="23" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="22" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="22" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="21" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="21" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="21" t="s">
@@ -8383,113 +8493,113 @@
         <v>13</v>
       </c>
       <c r="BD5" s="27" t="s">
         <v>14</v>
       </c>
       <c r="BE5" s="21" t="s">
         <v>15</v>
       </c>
       <c r="BF5" s="21" t="s">
         <v>16</v>
       </c>
       <c r="BG5" s="21" t="s">
         <v>17</v>
       </c>
       <c r="BH5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="BI5" s="21" t="s">
         <v>23</v>
       </c>
       <c r="BJ5" s="28" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="171" t="s">
+      <c r="B6" s="176" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="171"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="171"/>
+      <c r="C6" s="176"/>
+      <c r="D6" s="176"/>
+      <c r="E6" s="176"/>
+      <c r="F6" s="176"/>
+      <c r="G6" s="176"/>
+      <c r="H6" s="176"/>
+      <c r="I6" s="176"/>
+      <c r="J6" s="176"/>
+      <c r="K6" s="176"/>
+      <c r="L6" s="176"/>
+      <c r="M6" s="176"/>
+      <c r="N6" s="176"/>
+      <c r="O6" s="176"/>
+      <c r="P6" s="176"/>
+      <c r="Q6" s="176"/>
+      <c r="R6" s="176"/>
+      <c r="S6" s="176"/>
+      <c r="T6" s="176"/>
+      <c r="U6" s="176"/>
+      <c r="V6" s="176"/>
+      <c r="W6" s="176"/>
+      <c r="X6" s="176"/>
+      <c r="Y6" s="176"/>
+      <c r="Z6" s="176"/>
+      <c r="AA6" s="176"/>
+      <c r="AB6" s="176"/>
+      <c r="AC6" s="176"/>
+      <c r="AD6" s="176"/>
+      <c r="AE6" s="176"/>
+      <c r="AF6" s="176"/>
+      <c r="AG6" s="176"/>
+      <c r="AH6" s="176"/>
+      <c r="AI6" s="176"/>
+      <c r="AJ6" s="176"/>
+      <c r="AK6" s="176"/>
+      <c r="AL6" s="176"/>
+      <c r="AM6" s="176"/>
+      <c r="AN6" s="176"/>
+      <c r="AO6" s="176"/>
+      <c r="AP6" s="176"/>
+      <c r="AQ6" s="176"/>
+      <c r="AR6" s="176"/>
+      <c r="AS6" s="176"/>
+      <c r="AT6" s="176"/>
+      <c r="AU6" s="176"/>
+      <c r="AV6" s="176"/>
+      <c r="AW6" s="176"/>
+      <c r="AX6" s="176"/>
+      <c r="AY6" s="176"/>
+      <c r="AZ6" s="176"/>
+      <c r="BA6" s="176"/>
+      <c r="BB6" s="176"/>
+      <c r="BC6" s="176"/>
+      <c r="BD6" s="176"/>
+      <c r="BE6" s="176"/>
+      <c r="BF6" s="176"/>
+      <c r="BG6" s="176"/>
+      <c r="BH6" s="176"/>
+      <c r="BI6" s="176"/>
+      <c r="BJ6" s="176"/>
     </row>
     <row r="7" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="141">
         <v>100000000</v>
       </c>
       <c r="B7" s="52" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="45">
         <v>10.57</v>
       </c>
       <c r="D7" s="45">
         <v>11.37</v>
       </c>
       <c r="E7" s="45">
         <v>10.43</v>
       </c>
       <c r="F7" s="45">
         <v>9.57</v>
       </c>
       <c r="G7" s="45">
         <v>9.41</v>
       </c>
       <c r="H7" s="45">
         <v>9.31</v>
@@ -8619,50 +8729,53 @@
       </c>
       <c r="AX7" s="31">
         <v>8.9700000000000006</v>
       </c>
       <c r="AY7" s="78">
         <v>8.1</v>
       </c>
       <c r="AZ7" s="78">
         <v>8.3000000000000007</v>
       </c>
       <c r="BA7" s="78">
         <v>8.51</v>
       </c>
       <c r="BB7" s="78">
         <v>8.59</v>
       </c>
       <c r="BC7" s="78">
         <v>8.6199999999999992</v>
       </c>
       <c r="BD7" s="78">
         <v>8.86</v>
       </c>
       <c r="BE7" s="78">
         <v>8.98</v>
       </c>
+      <c r="BF7" s="78">
+        <v>9.0500000000000007</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="53" t="s">
         <v>96</v>
       </c>
       <c r="B8" s="48" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="33">
         <v>11.04</v>
       </c>
       <c r="D8" s="33">
         <v>11.94</v>
       </c>
       <c r="E8" s="33">
         <v>10.84</v>
       </c>
       <c r="F8" s="33">
         <v>9.92</v>
       </c>
       <c r="G8" s="33">
         <v>9.76</v>
       </c>
       <c r="H8" s="33">
         <v>9.5</v>
@@ -8792,50 +8905,53 @@
       </c>
       <c r="AX8" s="31">
         <v>8.9700000000000006</v>
       </c>
       <c r="AY8" s="78">
         <v>8.84</v>
       </c>
       <c r="AZ8" s="78">
         <v>8.89</v>
       </c>
       <c r="BA8" s="78">
         <v>8.83</v>
       </c>
       <c r="BB8" s="78">
         <v>8.68</v>
       </c>
       <c r="BC8" s="78">
         <v>8.67</v>
       </c>
       <c r="BD8" s="78">
         <v>8.86</v>
       </c>
       <c r="BE8" s="78">
         <v>8.91</v>
       </c>
+      <c r="BF8" s="78">
+        <v>9.06</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="53" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="48" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="33">
         <v>12.11</v>
       </c>
       <c r="D9" s="33">
         <v>15.1</v>
       </c>
       <c r="E9" s="33">
         <v>13.17</v>
       </c>
       <c r="F9" s="33">
         <v>10.83</v>
       </c>
       <c r="G9" s="33">
         <v>10.16</v>
       </c>
       <c r="H9" s="33">
         <v>10.6</v>
@@ -8965,50 +9081,53 @@
       </c>
       <c r="AX9" s="31">
         <v>10.86</v>
       </c>
       <c r="AY9" s="78">
         <v>6.08</v>
       </c>
       <c r="AZ9" s="78">
         <v>4.41</v>
       </c>
       <c r="BA9" s="78">
         <v>5.39</v>
       </c>
       <c r="BB9" s="78">
         <v>8.36</v>
       </c>
       <c r="BC9" s="78">
         <v>8.3699999999999992</v>
       </c>
       <c r="BD9" s="78">
         <v>8.02</v>
       </c>
       <c r="BE9" s="78">
         <v>8.2799999999999994</v>
       </c>
+      <c r="BF9" s="78">
+        <v>8.31</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="53" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="49" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="33">
         <v>14.93</v>
       </c>
       <c r="D10" s="33">
         <v>10.43</v>
       </c>
       <c r="E10" s="33">
         <v>9.17</v>
       </c>
       <c r="F10" s="33">
         <v>7.96</v>
       </c>
       <c r="G10" s="33">
         <v>8.02</v>
       </c>
       <c r="H10" s="33">
         <v>8.11</v>
@@ -9138,50 +9257,53 @@
       </c>
       <c r="AX10" s="31">
         <v>8.18</v>
       </c>
       <c r="AY10" s="78">
         <v>8.19</v>
       </c>
       <c r="AZ10" s="78">
         <v>8.65</v>
       </c>
       <c r="BA10" s="78">
         <v>7.87</v>
       </c>
       <c r="BB10" s="78">
         <v>8.4600000000000009</v>
       </c>
       <c r="BC10" s="78">
         <v>8.57</v>
       </c>
       <c r="BD10" s="78">
         <v>8.06</v>
       </c>
       <c r="BE10" s="78">
         <v>8.61</v>
       </c>
+      <c r="BF10" s="78">
+        <v>8.92</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="53" t="s">
         <v>99</v>
       </c>
       <c r="B11" s="49" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="33">
         <v>7.05</v>
       </c>
       <c r="D11" s="33">
         <v>10.19</v>
       </c>
       <c r="E11" s="33">
         <v>8.9700000000000006</v>
       </c>
       <c r="F11" s="33">
         <v>8.7200000000000006</v>
       </c>
       <c r="G11" s="33">
         <v>8.15</v>
       </c>
       <c r="H11" s="33">
         <v>7.71</v>
@@ -9311,50 +9433,53 @@
       </c>
       <c r="AX11" s="31">
         <v>7.47</v>
       </c>
       <c r="AY11" s="78">
         <v>1.97</v>
       </c>
       <c r="AZ11" s="78">
         <v>5.15</v>
       </c>
       <c r="BA11" s="78">
         <v>6.07</v>
       </c>
       <c r="BB11" s="78">
         <v>6.27</v>
       </c>
       <c r="BC11" s="78">
         <v>6.47</v>
       </c>
       <c r="BD11" s="78">
         <v>6.86</v>
       </c>
       <c r="BE11" s="78">
         <v>7.5</v>
       </c>
+      <c r="BF11" s="78">
+        <v>7.15</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B12" s="49" t="s">
         <v>43</v>
       </c>
       <c r="C12" s="33">
         <v>7.36</v>
       </c>
       <c r="D12" s="33">
         <v>7.54</v>
       </c>
       <c r="E12" s="33">
         <v>7.97</v>
       </c>
       <c r="F12" s="33">
         <v>7.43</v>
       </c>
       <c r="G12" s="33">
         <v>6.85</v>
       </c>
       <c r="H12" s="33">
         <v>6.9</v>
@@ -9484,50 +9609,53 @@
       </c>
       <c r="AX12" s="31">
         <v>7.14</v>
       </c>
       <c r="AY12" s="78">
         <v>6.34</v>
       </c>
       <c r="AZ12" s="78">
         <v>6.38</v>
       </c>
       <c r="BA12" s="78">
         <v>6.51</v>
       </c>
       <c r="BB12" s="78">
         <v>5.98</v>
       </c>
       <c r="BC12" s="78">
         <v>6.25</v>
       </c>
       <c r="BD12" s="78">
         <v>6.56</v>
       </c>
       <c r="BE12" s="78">
         <v>6.6</v>
       </c>
+      <c r="BF12" s="78">
+        <v>6.66</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="53" t="s">
         <v>101</v>
       </c>
       <c r="B13" s="49" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="33">
         <v>14.27</v>
       </c>
       <c r="D13" s="33">
         <v>14.64</v>
       </c>
       <c r="E13" s="33">
         <v>14.41</v>
       </c>
       <c r="F13" s="33">
         <v>13.51</v>
       </c>
       <c r="G13" s="33">
         <v>13.13</v>
       </c>
       <c r="H13" s="33">
         <v>13.29</v>
@@ -9657,50 +9785,53 @@
       </c>
       <c r="AX13" s="31">
         <v>12.71</v>
       </c>
       <c r="AY13" s="78">
         <v>10.68</v>
       </c>
       <c r="AZ13" s="78">
         <v>11.26</v>
       </c>
       <c r="BA13" s="78">
         <v>11.56</v>
       </c>
       <c r="BB13" s="78">
         <v>14.02</v>
       </c>
       <c r="BC13" s="78">
         <v>14.13</v>
       </c>
       <c r="BD13" s="78">
         <v>13.35</v>
       </c>
       <c r="BE13" s="78">
         <v>12.75</v>
       </c>
+      <c r="BF13" s="78">
+        <v>12.68</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="53" t="s">
         <v>102</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="33">
         <v>15.69</v>
       </c>
       <c r="D14" s="33">
         <v>16.329999999999998</v>
       </c>
       <c r="E14" s="33">
         <v>14.3</v>
       </c>
       <c r="F14" s="33">
         <v>12.8</v>
       </c>
       <c r="G14" s="33">
         <v>12.99</v>
       </c>
       <c r="H14" s="33">
         <v>13.01</v>
@@ -9829,50 +9960,53 @@
         <v>10.77</v>
       </c>
       <c r="AX14" s="31">
         <v>10.96</v>
       </c>
       <c r="AY14" s="78">
         <v>8.7100000000000009</v>
       </c>
       <c r="AZ14" s="78">
         <v>9.5299999999999994</v>
       </c>
       <c r="BA14" s="78">
         <v>9.75</v>
       </c>
       <c r="BB14" s="78">
         <v>10.23</v>
       </c>
       <c r="BC14" s="78">
         <v>10.31</v>
       </c>
       <c r="BD14" s="78">
         <v>11.2</v>
       </c>
       <c r="BE14" s="78">
         <v>11.84</v>
+      </c>
+      <c r="BF14" s="78">
+        <v>11.44</v>
       </c>
     </row>
     <row r="15" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="53" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="49" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="45" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="45" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="45" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="45" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="45" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="45" t="s">
@@ -9991,50 +10125,53 @@
       </c>
       <c r="AX15" s="31">
         <v>10.07</v>
       </c>
       <c r="AY15" s="78">
         <v>4.3099999999999996</v>
       </c>
       <c r="AZ15" s="78">
         <v>6.48</v>
       </c>
       <c r="BA15" s="78">
         <v>7.39</v>
       </c>
       <c r="BB15" s="78">
         <v>7.93</v>
       </c>
       <c r="BC15" s="78">
         <v>8.4600000000000009</v>
       </c>
       <c r="BD15" s="78">
         <v>8.34</v>
       </c>
       <c r="BE15" s="78">
         <v>8.65</v>
       </c>
+      <c r="BF15" s="78">
+        <v>8.59</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="53" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="49" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="33">
         <v>8.59</v>
       </c>
       <c r="D16" s="33">
         <v>10.66</v>
       </c>
       <c r="E16" s="33">
         <v>9.74</v>
       </c>
       <c r="F16" s="33">
         <v>8.9</v>
       </c>
       <c r="G16" s="33">
         <v>9.2799999999999994</v>
       </c>
       <c r="H16" s="33">
         <v>9</v>
@@ -10164,50 +10301,53 @@
       </c>
       <c r="AX16" s="31">
         <v>9.66</v>
       </c>
       <c r="AY16" s="78">
         <v>8</v>
       </c>
       <c r="AZ16" s="78">
         <v>8.41</v>
       </c>
       <c r="BA16" s="78">
         <v>8.76</v>
       </c>
       <c r="BB16" s="78">
         <v>9.4</v>
       </c>
       <c r="BC16" s="78">
         <v>9.1199999999999992</v>
       </c>
       <c r="BD16" s="78">
         <v>9.3699999999999992</v>
       </c>
       <c r="BE16" s="78">
         <v>9.83</v>
       </c>
+      <c r="BF16" s="78">
+        <v>10.18</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="53" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="49" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="33">
         <v>12.73</v>
       </c>
       <c r="D17" s="33">
         <v>9.8000000000000007</v>
       </c>
       <c r="E17" s="33">
         <v>10.87</v>
       </c>
       <c r="F17" s="33">
         <v>9.94</v>
       </c>
       <c r="G17" s="33">
         <v>8.9499999999999993</v>
       </c>
       <c r="H17" s="33">
         <v>9.3800000000000008</v>
@@ -10336,50 +10476,53 @@
         <v>8.68</v>
       </c>
       <c r="AX17" s="31">
         <v>8.73</v>
       </c>
       <c r="AY17" s="78">
         <v>7.66</v>
       </c>
       <c r="AZ17" s="78">
         <v>9.9499999999999993</v>
       </c>
       <c r="BA17" s="78">
         <v>11.41</v>
       </c>
       <c r="BB17" s="78">
         <v>10.98</v>
       </c>
       <c r="BC17" s="78">
         <v>11.47</v>
       </c>
       <c r="BD17" s="78">
         <v>11.69</v>
       </c>
       <c r="BE17" s="78">
         <v>11.52</v>
+      </c>
+      <c r="BF17" s="78">
+        <v>10.29</v>
       </c>
     </row>
     <row r="18" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="53" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="49" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="45" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="45" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="45" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="45" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="45" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="45" t="s">
@@ -10498,50 +10641,53 @@
       </c>
       <c r="AX18" s="31">
         <v>7.83</v>
       </c>
       <c r="AY18" s="78">
         <v>12.03</v>
       </c>
       <c r="AZ18" s="78">
         <v>10.039999999999999</v>
       </c>
       <c r="BA18" s="78">
         <v>8.8699999999999992</v>
       </c>
       <c r="BB18" s="78">
         <v>8.76</v>
       </c>
       <c r="BC18" s="78">
         <v>9.1199999999999992</v>
       </c>
       <c r="BD18" s="78">
         <v>9.48</v>
       </c>
       <c r="BE18" s="78">
         <v>9.5</v>
       </c>
+      <c r="BF18" s="78">
+        <v>9.1199999999999992</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="53" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="49" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="33">
         <v>8.61</v>
       </c>
       <c r="D19" s="33">
         <v>9.31</v>
       </c>
       <c r="E19" s="33">
         <v>8.58</v>
       </c>
       <c r="F19" s="33">
         <v>8.1199999999999992</v>
       </c>
       <c r="G19" s="33">
         <v>8.17</v>
       </c>
       <c r="H19" s="33">
         <v>8.6</v>
@@ -10671,115 +10817,118 @@
       </c>
       <c r="AX19" s="31">
         <v>8.8800000000000008</v>
       </c>
       <c r="AY19" s="78">
         <v>6.29</v>
       </c>
       <c r="AZ19" s="78">
         <v>5.79</v>
       </c>
       <c r="BA19" s="78">
         <v>8.0399999999999991</v>
       </c>
       <c r="BB19" s="78">
         <v>8.2899999999999991</v>
       </c>
       <c r="BC19" s="78">
         <v>7.82</v>
       </c>
       <c r="BD19" s="78">
         <v>8.58</v>
       </c>
       <c r="BE19" s="78">
         <v>8.7799999999999994</v>
       </c>
+      <c r="BF19" s="78">
+        <v>9.1999999999999993</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="172" t="s">
+      <c r="B20" s="177" t="s">
         <v>11</v>
       </c>
-      <c r="C20" s="172"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="172"/>
+      <c r="C20" s="177"/>
+      <c r="D20" s="177"/>
+      <c r="E20" s="177"/>
+      <c r="F20" s="177"/>
+      <c r="G20" s="177"/>
+      <c r="H20" s="177"/>
+      <c r="I20" s="177"/>
+      <c r="J20" s="177"/>
+      <c r="K20" s="177"/>
+      <c r="L20" s="177"/>
+      <c r="M20" s="177"/>
+      <c r="N20" s="177"/>
+      <c r="O20" s="177"/>
+      <c r="P20" s="177"/>
+      <c r="Q20" s="177"/>
+      <c r="R20" s="177"/>
+      <c r="S20" s="177"/>
+      <c r="T20" s="177"/>
+      <c r="U20" s="177"/>
+      <c r="V20" s="177"/>
+      <c r="W20" s="177"/>
+      <c r="X20" s="177"/>
+      <c r="Y20" s="177"/>
+      <c r="Z20" s="177"/>
+      <c r="AA20" s="177"/>
+      <c r="AB20" s="177"/>
+      <c r="AC20" s="177"/>
+      <c r="AD20" s="177"/>
+      <c r="AE20" s="177"/>
+      <c r="AF20" s="177"/>
+      <c r="AG20" s="177"/>
+      <c r="AH20" s="177"/>
+      <c r="AI20" s="177"/>
+      <c r="AJ20" s="177"/>
+      <c r="AK20" s="177"/>
+      <c r="AL20" s="177"/>
+      <c r="AM20" s="177"/>
+      <c r="AN20" s="177"/>
+      <c r="AO20" s="177"/>
+      <c r="AP20" s="177"/>
+      <c r="AQ20" s="177"/>
+      <c r="AR20" s="177"/>
+      <c r="AS20" s="177"/>
+      <c r="AT20" s="177"/>
+      <c r="AU20" s="177"/>
+      <c r="AV20" s="177"/>
+      <c r="AW20" s="177"/>
+      <c r="AX20" s="177"/>
+      <c r="AY20" s="177"/>
+      <c r="AZ20" s="177"/>
+      <c r="BA20" s="177"/>
+      <c r="BB20" s="177"/>
+      <c r="BC20" s="177"/>
+      <c r="BD20" s="177"/>
+      <c r="BE20" s="177"/>
+      <c r="BF20" s="177"/>
+      <c r="BG20" s="177"/>
+      <c r="BH20" s="177"/>
+      <c r="BI20" s="177"/>
+      <c r="BJ20" s="177"/>
     </row>
     <row r="21" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="141">
         <v>100000000</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="45">
         <v>10.47</v>
       </c>
       <c r="D21" s="45">
         <v>11.4</v>
       </c>
       <c r="E21" s="45">
         <v>10.55</v>
       </c>
       <c r="F21" s="45">
         <v>9.56</v>
       </c>
       <c r="G21" s="45">
         <v>9.42</v>
       </c>
       <c r="H21" s="45">
         <v>9.23</v>
@@ -10909,50 +11058,53 @@
       </c>
       <c r="AX21" s="31">
         <v>8.82</v>
       </c>
       <c r="AY21" s="78">
         <v>8.6199999999999992</v>
       </c>
       <c r="AZ21" s="78">
         <v>8.6199999999999992</v>
       </c>
       <c r="BA21" s="78">
         <v>8.65</v>
       </c>
       <c r="BB21" s="78">
         <v>8.5399999999999991</v>
       </c>
       <c r="BC21" s="78">
         <v>8.52</v>
       </c>
       <c r="BD21" s="78">
         <v>8.6999999999999993</v>
       </c>
       <c r="BE21" s="78">
         <v>8.74</v>
       </c>
+      <c r="BF21" s="78">
+        <v>8.85</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="53" t="s">
         <v>96</v>
       </c>
       <c r="B22" s="49" t="s">
         <v>39</v>
       </c>
       <c r="C22" s="33">
         <v>11.05</v>
       </c>
       <c r="D22" s="33">
         <v>12</v>
       </c>
       <c r="E22" s="33">
         <v>10.92</v>
       </c>
       <c r="F22" s="33">
         <v>10.01</v>
       </c>
       <c r="G22" s="33">
         <v>9.8699999999999992</v>
       </c>
       <c r="H22" s="33">
         <v>9.61</v>
@@ -11082,50 +11234,53 @@
       </c>
       <c r="AX22" s="31">
         <v>8.9700000000000006</v>
       </c>
       <c r="AY22" s="78">
         <v>8.84</v>
       </c>
       <c r="AZ22" s="78">
         <v>8.89</v>
       </c>
       <c r="BA22" s="78">
         <v>8.83</v>
       </c>
       <c r="BB22" s="78">
         <v>8.68</v>
       </c>
       <c r="BC22" s="78">
         <v>8.67</v>
       </c>
       <c r="BD22" s="78">
         <v>8.86</v>
       </c>
       <c r="BE22" s="78">
         <v>8.91</v>
       </c>
+      <c r="BF22" s="78">
+        <v>9.06</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="53" t="s">
         <v>97</v>
       </c>
       <c r="B23" s="48" t="s">
         <v>40</v>
       </c>
       <c r="C23" s="33">
         <v>12.11</v>
       </c>
       <c r="D23" s="33">
         <v>15.1</v>
       </c>
       <c r="E23" s="33">
         <v>13.17</v>
       </c>
       <c r="F23" s="33">
         <v>10.83</v>
       </c>
       <c r="G23" s="33">
         <v>10.16</v>
       </c>
       <c r="H23" s="33">
         <v>10.6</v>
@@ -11255,50 +11410,53 @@
       </c>
       <c r="AX23" s="31">
         <v>10.86</v>
       </c>
       <c r="AY23" s="78">
         <v>6.08</v>
       </c>
       <c r="AZ23" s="78">
         <v>4.41</v>
       </c>
       <c r="BA23" s="78">
         <v>5.39</v>
       </c>
       <c r="BB23" s="78">
         <v>8.36</v>
       </c>
       <c r="BC23" s="78">
         <v>8.3699999999999992</v>
       </c>
       <c r="BD23" s="78">
         <v>8.02</v>
       </c>
       <c r="BE23" s="78">
         <v>8.2799999999999994</v>
       </c>
+      <c r="BF23" s="78">
+        <v>8.31</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="49" t="s">
         <v>43</v>
       </c>
       <c r="C24" s="33">
         <v>7.18</v>
       </c>
       <c r="D24" s="33">
         <v>7.09</v>
       </c>
       <c r="E24" s="33">
         <v>8.31</v>
       </c>
       <c r="F24" s="33">
         <v>7.08</v>
       </c>
       <c r="G24" s="33">
         <v>6.72</v>
       </c>
       <c r="H24" s="33">
         <v>6.85</v>
@@ -11427,50 +11585,53 @@
         <v>6.59</v>
       </c>
       <c r="AX24" s="31">
         <v>6.61</v>
       </c>
       <c r="AY24" s="78">
         <v>6.19</v>
       </c>
       <c r="AZ24" s="78">
         <v>6.38</v>
       </c>
       <c r="BA24" s="78">
         <v>6.54</v>
       </c>
       <c r="BB24" s="78">
         <v>5.98</v>
       </c>
       <c r="BC24" s="78">
         <v>6.2</v>
       </c>
       <c r="BD24" s="78">
         <v>6.49</v>
       </c>
       <c r="BE24" s="78">
         <v>6.41</v>
+      </c>
+      <c r="BF24" s="78">
+        <v>6.37</v>
       </c>
     </row>
     <row r="25" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="53" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="49" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="45" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="45" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="45" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="45" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="45" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="45" t="s">
@@ -11589,50 +11750,53 @@
       </c>
       <c r="AX25" s="31">
         <v>13.13</v>
       </c>
       <c r="AY25" s="78">
         <v>10.76</v>
       </c>
       <c r="AZ25" s="78">
         <v>13.26</v>
       </c>
       <c r="BA25" s="78">
         <v>13.51</v>
       </c>
       <c r="BB25" s="78">
         <v>14.69</v>
       </c>
       <c r="BC25" s="78">
         <v>13.16</v>
       </c>
       <c r="BD25" s="78">
         <v>13.43</v>
       </c>
       <c r="BE25" s="78">
         <v>14.11</v>
       </c>
+      <c r="BF25" s="78">
+        <v>13.25</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="53" t="s">
         <v>104</v>
       </c>
       <c r="B26" s="49" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="33">
         <v>3.08</v>
       </c>
       <c r="D26" s="33">
         <v>4.8600000000000003</v>
       </c>
       <c r="E26" s="33">
         <v>3.65</v>
       </c>
       <c r="F26" s="33">
         <v>3.22</v>
       </c>
       <c r="G26" s="33">
         <v>4.72</v>
       </c>
       <c r="H26" s="33">
         <v>5.35</v>
@@ -11762,115 +11926,118 @@
       </c>
       <c r="AX26" s="31">
         <v>10.039999999999999</v>
       </c>
       <c r="AY26" s="78">
         <v>16.2</v>
       </c>
       <c r="AZ26" s="78">
         <v>13.71</v>
       </c>
       <c r="BA26" s="78">
         <v>15.98</v>
       </c>
       <c r="BB26" s="78">
         <v>15.15</v>
       </c>
       <c r="BC26" s="78">
         <v>13.77</v>
       </c>
       <c r="BD26" s="78">
         <v>13.59</v>
       </c>
       <c r="BE26" s="78">
         <v>13.68</v>
       </c>
+      <c r="BF26" s="78">
+        <v>12.73</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="42" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="173" t="s">
+      <c r="B27" s="178" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="173"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="173"/>
+      <c r="C27" s="178"/>
+      <c r="D27" s="178"/>
+      <c r="E27" s="178"/>
+      <c r="F27" s="178"/>
+      <c r="G27" s="178"/>
+      <c r="H27" s="178"/>
+      <c r="I27" s="178"/>
+      <c r="J27" s="178"/>
+      <c r="K27" s="178"/>
+      <c r="L27" s="178"/>
+      <c r="M27" s="178"/>
+      <c r="N27" s="178"/>
+      <c r="O27" s="178"/>
+      <c r="P27" s="178"/>
+      <c r="Q27" s="178"/>
+      <c r="R27" s="178"/>
+      <c r="S27" s="178"/>
+      <c r="T27" s="178"/>
+      <c r="U27" s="178"/>
+      <c r="V27" s="178"/>
+      <c r="W27" s="178"/>
+      <c r="X27" s="178"/>
+      <c r="Y27" s="178"/>
+      <c r="Z27" s="178"/>
+      <c r="AA27" s="178"/>
+      <c r="AB27" s="178"/>
+      <c r="AC27" s="178"/>
+      <c r="AD27" s="178"/>
+      <c r="AE27" s="178"/>
+      <c r="AF27" s="178"/>
+      <c r="AG27" s="178"/>
+      <c r="AH27" s="178"/>
+      <c r="AI27" s="178"/>
+      <c r="AJ27" s="178"/>
+      <c r="AK27" s="178"/>
+      <c r="AL27" s="178"/>
+      <c r="AM27" s="178"/>
+      <c r="AN27" s="178"/>
+      <c r="AO27" s="178"/>
+      <c r="AP27" s="178"/>
+      <c r="AQ27" s="178"/>
+      <c r="AR27" s="178"/>
+      <c r="AS27" s="178"/>
+      <c r="AT27" s="178"/>
+      <c r="AU27" s="178"/>
+      <c r="AV27" s="178"/>
+      <c r="AW27" s="178"/>
+      <c r="AX27" s="178"/>
+      <c r="AY27" s="178"/>
+      <c r="AZ27" s="178"/>
+      <c r="BA27" s="178"/>
+      <c r="BB27" s="178"/>
+      <c r="BC27" s="178"/>
+      <c r="BD27" s="178"/>
+      <c r="BE27" s="178"/>
+      <c r="BF27" s="178"/>
+      <c r="BG27" s="178"/>
+      <c r="BH27" s="178"/>
+      <c r="BI27" s="178"/>
+      <c r="BJ27" s="178"/>
     </row>
     <row r="28" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="142">
         <v>100000000</v>
       </c>
       <c r="B28" s="52" t="s">
         <v>38</v>
       </c>
       <c r="C28" s="45">
         <v>10.72</v>
       </c>
       <c r="D28" s="45">
         <v>11.34</v>
       </c>
       <c r="E28" s="45">
         <v>10.25</v>
       </c>
       <c r="F28" s="45">
         <v>9.59</v>
       </c>
       <c r="G28" s="45">
         <v>9.3800000000000008</v>
       </c>
       <c r="H28" s="45">
         <v>9.44</v>
@@ -12000,50 +12167,53 @@
       </c>
       <c r="AX28" s="31">
         <v>9.23</v>
       </c>
       <c r="AY28" s="78">
         <v>7.23</v>
       </c>
       <c r="AZ28" s="78">
         <v>7.75</v>
       </c>
       <c r="BA28" s="78">
         <v>8.26</v>
       </c>
       <c r="BB28" s="78">
         <v>8.68</v>
       </c>
       <c r="BC28" s="78">
         <v>8.8000000000000007</v>
       </c>
       <c r="BD28" s="78">
         <v>9.1300000000000008</v>
       </c>
       <c r="BE28" s="78">
         <v>9.39</v>
       </c>
+      <c r="BF28" s="78">
+        <v>9.39</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="42" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="48" t="s">
         <v>39</v>
       </c>
       <c r="C29" s="33">
         <v>10.77</v>
       </c>
       <c r="D29" s="33">
         <v>10.96</v>
       </c>
       <c r="E29" s="33">
         <v>9.31</v>
       </c>
       <c r="F29" s="33">
         <v>8.19</v>
       </c>
       <c r="G29" s="33">
         <v>7.9</v>
       </c>
       <c r="H29" s="33">
         <v>7.63</v>
@@ -12173,50 +12343,53 @@
       </c>
       <c r="AX29" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AY29" s="33" t="s">
         <v>31</v>
       </c>
       <c r="AZ29" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BA29" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BB29" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BC29" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BD29" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BE29" s="33" t="s">
         <v>31</v>
       </c>
+      <c r="BF29" s="33" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="42" t="s">
         <v>98</v>
       </c>
       <c r="B30" s="49" t="s">
         <v>41</v>
       </c>
       <c r="C30" s="33">
         <v>14.93</v>
       </c>
       <c r="D30" s="33">
         <v>10.43</v>
       </c>
       <c r="E30" s="33">
         <v>9.17</v>
       </c>
       <c r="F30" s="33">
         <v>7.96</v>
       </c>
       <c r="G30" s="33">
         <v>8.02</v>
       </c>
       <c r="H30" s="33">
         <v>8.11</v>
@@ -12346,50 +12519,53 @@
       </c>
       <c r="AX30" s="31">
         <v>8.18</v>
       </c>
       <c r="AY30" s="100">
         <v>8.19</v>
       </c>
       <c r="AZ30" s="33">
         <v>8.65</v>
       </c>
       <c r="BA30" s="33">
         <v>7.87</v>
       </c>
       <c r="BB30" s="33">
         <v>8.4600000000000009</v>
       </c>
       <c r="BC30" s="33">
         <v>8.57</v>
       </c>
       <c r="BD30" s="78">
         <v>8.06</v>
       </c>
       <c r="BE30" s="33">
         <v>8.61</v>
       </c>
+      <c r="BF30" s="33">
+        <v>8.92</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="42" t="s">
         <v>99</v>
       </c>
       <c r="B31" s="49" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="33">
         <v>7.05</v>
       </c>
       <c r="D31" s="33">
         <v>10.19</v>
       </c>
       <c r="E31" s="33">
         <v>8.9700000000000006</v>
       </c>
       <c r="F31" s="33">
         <v>8.7200000000000006</v>
       </c>
       <c r="G31" s="33">
         <v>8.15</v>
       </c>
       <c r="H31" s="33">
         <v>7.71</v>
@@ -12519,50 +12695,53 @@
       </c>
       <c r="AX31" s="31">
         <v>7.47</v>
       </c>
       <c r="AY31" s="100">
         <v>1.97</v>
       </c>
       <c r="AZ31" s="33">
         <v>5.15</v>
       </c>
       <c r="BA31" s="33">
         <v>6.07</v>
       </c>
       <c r="BB31" s="33">
         <v>6.27</v>
       </c>
       <c r="BC31" s="33">
         <v>6.47</v>
       </c>
       <c r="BD31" s="78">
         <v>6.86</v>
       </c>
       <c r="BE31" s="33">
         <v>7.5</v>
       </c>
+      <c r="BF31" s="33">
+        <v>7.15</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B32" s="49" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="33">
         <v>7.69</v>
       </c>
       <c r="D32" s="33">
         <v>8.32</v>
       </c>
       <c r="E32" s="33">
         <v>7.38</v>
       </c>
       <c r="F32" s="33">
         <v>8.0399999999999991</v>
       </c>
       <c r="G32" s="33">
         <v>7.09</v>
       </c>
       <c r="H32" s="33">
         <v>6.99</v>
@@ -12692,50 +12871,53 @@
       </c>
       <c r="AX32" s="31">
         <v>8.11</v>
       </c>
       <c r="AY32" s="100">
         <v>6.64</v>
       </c>
       <c r="AZ32" s="33">
         <v>6.37</v>
       </c>
       <c r="BA32" s="33">
         <v>6.46</v>
       </c>
       <c r="BB32" s="33">
         <v>5.98</v>
       </c>
       <c r="BC32" s="33">
         <v>6.33</v>
       </c>
       <c r="BD32" s="78">
         <v>6.7</v>
       </c>
       <c r="BE32" s="33">
         <v>6.95</v>
       </c>
+      <c r="BF32" s="33">
+        <v>7.2</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="42" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="49" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="33">
         <v>14.27</v>
       </c>
       <c r="D33" s="33">
         <v>14.64</v>
       </c>
       <c r="E33" s="33">
         <v>14.41</v>
       </c>
       <c r="F33" s="33">
         <v>13.51</v>
       </c>
       <c r="G33" s="33">
         <v>13.13</v>
       </c>
       <c r="H33" s="33">
         <v>13.29</v>
@@ -12865,50 +13047,53 @@
       </c>
       <c r="AX33" s="31">
         <v>12.71</v>
       </c>
       <c r="AY33" s="100">
         <v>10.68</v>
       </c>
       <c r="AZ33" s="33">
         <v>11.26</v>
       </c>
       <c r="BA33" s="33">
         <v>11.56</v>
       </c>
       <c r="BB33" s="33">
         <v>14.02</v>
       </c>
       <c r="BC33" s="33">
         <v>14.13</v>
       </c>
       <c r="BD33" s="78">
         <v>13.35</v>
       </c>
       <c r="BE33" s="33">
         <v>12.75</v>
       </c>
+      <c r="BF33" s="33">
+        <v>12.68</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="42" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="49" t="s">
         <v>45</v>
       </c>
       <c r="C34" s="33">
         <v>15.69</v>
       </c>
       <c r="D34" s="33">
         <v>16.329999999999998</v>
       </c>
       <c r="E34" s="33">
         <v>14.3</v>
       </c>
       <c r="F34" s="33">
         <v>12.8</v>
       </c>
       <c r="G34" s="33">
         <v>12.99</v>
       </c>
       <c r="H34" s="33">
         <v>13.01</v>
@@ -13037,50 +13222,53 @@
         <v>10.77</v>
       </c>
       <c r="AX34" s="31">
         <v>10.96</v>
       </c>
       <c r="AY34" s="100">
         <v>8.7100000000000009</v>
       </c>
       <c r="AZ34" s="33">
         <v>9.5299999999999994</v>
       </c>
       <c r="BA34" s="33">
         <v>9.75</v>
       </c>
       <c r="BB34" s="33">
         <v>10.23</v>
       </c>
       <c r="BC34" s="33">
         <v>10.31</v>
       </c>
       <c r="BD34" s="78">
         <v>11.2</v>
       </c>
       <c r="BE34" s="33">
         <v>11.84</v>
+      </c>
+      <c r="BF34" s="33">
+        <v>11.44</v>
       </c>
     </row>
     <row r="35" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="42" t="s">
         <v>103</v>
       </c>
       <c r="B35" s="49" t="s">
         <v>49</v>
       </c>
       <c r="C35" s="45" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="45" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="45" t="s">
         <v>31</v>
       </c>
       <c r="F35" s="45" t="s">
         <v>31</v>
       </c>
       <c r="G35" s="45" t="s">
         <v>31</v>
       </c>
       <c r="H35" s="45" t="s">
@@ -13199,50 +13387,53 @@
       </c>
       <c r="AX35" s="31">
         <v>9.4499999999999993</v>
       </c>
       <c r="AY35" s="100">
         <v>2.97</v>
       </c>
       <c r="AZ35" s="33">
         <v>5.08</v>
       </c>
       <c r="BA35" s="33">
         <v>6.12</v>
       </c>
       <c r="BB35" s="33">
         <v>6.52</v>
       </c>
       <c r="BC35" s="33">
         <v>7.48</v>
       </c>
       <c r="BD35" s="78">
         <v>7.27</v>
       </c>
       <c r="BE35" s="33">
         <v>7.52</v>
       </c>
+      <c r="BF35" s="33">
+        <v>7.62</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="42" t="s">
         <v>104</v>
       </c>
       <c r="B36" s="49" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="33">
         <v>9.9700000000000006</v>
       </c>
       <c r="D36" s="33">
         <v>12.11</v>
       </c>
       <c r="E36" s="33">
         <v>11.07</v>
       </c>
       <c r="F36" s="33">
         <v>10.32</v>
       </c>
       <c r="G36" s="33">
         <v>10.28</v>
       </c>
       <c r="H36" s="33">
         <v>9.91</v>
@@ -13372,50 +13563,53 @@
       </c>
       <c r="AX36" s="31">
         <v>9.57</v>
       </c>
       <c r="AY36" s="100">
         <v>6.2</v>
       </c>
       <c r="AZ36" s="33">
         <v>7.24</v>
       </c>
       <c r="BA36" s="33">
         <v>7.18</v>
       </c>
       <c r="BB36" s="33">
         <v>8.14</v>
       </c>
       <c r="BC36" s="33">
         <v>8.1</v>
       </c>
       <c r="BD36" s="78">
         <v>8.4499999999999993</v>
       </c>
       <c r="BE36" s="33">
         <v>8.98</v>
       </c>
+      <c r="BF36" s="33">
+        <v>9.6199999999999992</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="42" t="s">
         <v>105</v>
       </c>
       <c r="B37" s="49" t="s">
         <v>47</v>
       </c>
       <c r="C37" s="33">
         <v>12.73</v>
       </c>
       <c r="D37" s="33">
         <v>9.8000000000000007</v>
       </c>
       <c r="E37" s="33">
         <v>10.87</v>
       </c>
       <c r="F37" s="33">
         <v>9.94</v>
       </c>
       <c r="G37" s="33">
         <v>8.9499999999999993</v>
       </c>
       <c r="H37" s="33">
         <v>9.3800000000000008</v>
@@ -13544,50 +13738,53 @@
         <v>8.68</v>
       </c>
       <c r="AX37" s="31">
         <v>8.73</v>
       </c>
       <c r="AY37" s="100">
         <v>7.66</v>
       </c>
       <c r="AZ37" s="33">
         <v>9.9499999999999993</v>
       </c>
       <c r="BA37" s="33">
         <v>11.41</v>
       </c>
       <c r="BB37" s="33">
         <v>10.98</v>
       </c>
       <c r="BC37" s="33">
         <v>11.47</v>
       </c>
       <c r="BD37" s="78">
         <v>11.69</v>
       </c>
       <c r="BE37" s="33">
         <v>11.52</v>
+      </c>
+      <c r="BF37" s="33">
+        <v>10.29</v>
       </c>
     </row>
     <row r="38" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="42" t="s">
         <v>106</v>
       </c>
       <c r="B38" s="49" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="45" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="45" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="45" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="45" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="45" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="45" t="s">
@@ -13706,50 +13903,53 @@
       </c>
       <c r="AX38" s="31">
         <v>7.83</v>
       </c>
       <c r="AY38" s="100">
         <v>12.03</v>
       </c>
       <c r="AZ38" s="33">
         <v>10.039999999999999</v>
       </c>
       <c r="BA38" s="33">
         <v>8.8699999999999992</v>
       </c>
       <c r="BB38" s="33">
         <v>8.76</v>
       </c>
       <c r="BC38" s="33">
         <v>9.1199999999999992</v>
       </c>
       <c r="BD38" s="78">
         <v>9.48</v>
       </c>
       <c r="BE38" s="33">
         <v>9.5</v>
       </c>
+      <c r="BF38" s="33">
+        <v>9.1199999999999992</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="80" t="s">
         <v>107</v>
       </c>
       <c r="B39" s="50" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="35">
         <v>8.61</v>
       </c>
       <c r="D39" s="35">
         <v>9.31</v>
       </c>
       <c r="E39" s="35">
         <v>8.58</v>
       </c>
       <c r="F39" s="35">
         <v>8.1199999999999992</v>
       </c>
       <c r="G39" s="35">
         <v>8.17</v>
       </c>
       <c r="H39" s="35">
         <v>8.6</v>
@@ -13879,51 +14079,53 @@
       </c>
       <c r="AX39" s="99">
         <v>8.8800000000000008</v>
       </c>
       <c r="AY39" s="101">
         <v>6.29</v>
       </c>
       <c r="AZ39" s="35">
         <v>5.79</v>
       </c>
       <c r="BA39" s="35">
         <v>8.0399999999999991</v>
       </c>
       <c r="BB39" s="35">
         <v>8.2899999999999991</v>
       </c>
       <c r="BC39" s="35">
         <v>7.82</v>
       </c>
       <c r="BD39" s="35">
         <v>8.58</v>
       </c>
       <c r="BE39" s="35">
         <v>8.7799999999999994</v>
       </c>
-      <c r="BF39" s="80"/>
+      <c r="BF39" s="35">
+        <v>9.1999999999999993</v>
+      </c>
       <c r="BG39" s="80"/>
       <c r="BH39" s="80"/>
       <c r="BI39" s="80"/>
       <c r="BJ39" s="80"/>
     </row>
     <row r="40" spans="1:62" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="143" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="143"/>
       <c r="C40" s="144"/>
       <c r="D40" s="144"/>
       <c r="E40" s="144"/>
       <c r="F40" s="144"/>
       <c r="G40" s="144"/>
       <c r="H40" s="144"/>
       <c r="I40" s="144"/>
       <c r="J40" s="144"/>
       <c r="K40" s="144"/>
       <c r="L40" s="144"/>
       <c r="M40" s="144"/>
       <c r="N40" s="144"/>
       <c r="O40" s="141"/>
       <c r="P40" s="145"/>
       <c r="Q40" s="144"/>
@@ -13973,55 +14175,55 @@
       <c r="AO41" s="98"/>
       <c r="AP41" s="98"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="BH3:BJ3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BJ49"/>
+  <dimension ref="A1:BJ54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="14" topLeftCell="O1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="4.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="3.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="4.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="37" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" hidden="1" customWidth="1"/>
@@ -14076,210 +14278,210 @@
       <c r="AE1" s="93"/>
       <c r="AF1" s="93"/>
       <c r="AG1" s="93"/>
       <c r="AH1" s="93"/>
       <c r="AI1" s="93"/>
       <c r="AJ1" s="93"/>
       <c r="AK1" s="93"/>
       <c r="AL1" s="93"/>
       <c r="AM1" s="93"/>
       <c r="AN1" s="93"/>
       <c r="AO1" s="93"/>
       <c r="AP1" s="93"/>
       <c r="AQ1" s="93"/>
       <c r="AR1" s="93"/>
       <c r="AS1" s="93"/>
       <c r="AT1" s="93"/>
       <c r="AU1" s="93"/>
       <c r="AV1" s="93"/>
       <c r="AW1" s="93"/>
       <c r="AX1" s="93"/>
     </row>
     <row r="2" spans="1:62" s="53" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="140" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="170" t="s">
+      <c r="B2" s="175" t="s">
         <v>33</v>
       </c>
-      <c r="C2" s="170"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="170"/>
+      <c r="C2" s="175"/>
+      <c r="D2" s="175"/>
+      <c r="E2" s="175"/>
+      <c r="F2" s="175"/>
+      <c r="G2" s="175"/>
+      <c r="H2" s="175"/>
+      <c r="I2" s="175"/>
+      <c r="J2" s="175"/>
+      <c r="K2" s="175"/>
+      <c r="L2" s="175"/>
+      <c r="M2" s="175"/>
+      <c r="N2" s="175"/>
+      <c r="O2" s="175"/>
+      <c r="P2" s="175"/>
+      <c r="Q2" s="175"/>
+      <c r="R2" s="175"/>
+      <c r="S2" s="175"/>
+      <c r="T2" s="175"/>
+      <c r="U2" s="175"/>
+      <c r="V2" s="175"/>
+      <c r="W2" s="175"/>
+      <c r="X2" s="175"/>
+      <c r="Y2" s="175"/>
+      <c r="Z2" s="175"/>
+      <c r="AA2" s="175"/>
+      <c r="AB2" s="175"/>
+      <c r="AC2" s="175"/>
+      <c r="AD2" s="175"/>
+      <c r="AE2" s="175"/>
+      <c r="AF2" s="175"/>
+      <c r="AG2" s="175"/>
+      <c r="AH2" s="175"/>
+      <c r="AI2" s="175"/>
+      <c r="AJ2" s="175"/>
+      <c r="AK2" s="175"/>
+      <c r="AL2" s="175"/>
+      <c r="AM2" s="175"/>
+      <c r="AN2" s="175"/>
+      <c r="AO2" s="175"/>
+      <c r="AP2" s="175"/>
+      <c r="AQ2" s="175"/>
+      <c r="AR2" s="175"/>
+      <c r="AS2" s="175"/>
+      <c r="AT2" s="175"/>
+      <c r="AU2" s="175"/>
+      <c r="AV2" s="175"/>
+      <c r="AW2" s="175"/>
+      <c r="AX2" s="175"/>
+      <c r="AY2" s="175"/>
+      <c r="AZ2" s="175"/>
+      <c r="BA2" s="175"/>
+      <c r="BB2" s="175"/>
+      <c r="BC2" s="175"/>
+      <c r="BD2" s="175"/>
+      <c r="BE2" s="175"/>
+      <c r="BF2" s="175"/>
+      <c r="BG2" s="175"/>
+      <c r="BH2" s="175"/>
+      <c r="BI2" s="175"/>
+      <c r="BJ2" s="175"/>
     </row>
     <row r="3" spans="1:62" s="44" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="19"/>
       <c r="D3" s="19"/>
       <c r="E3" s="19"/>
       <c r="F3" s="19"/>
       <c r="G3" s="19"/>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="19"/>
       <c r="L3" s="19"/>
       <c r="M3" s="19"/>
       <c r="N3" s="2"/>
       <c r="BJ3" s="94" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:62" s="53" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="165" t="s">
+      <c r="A4" s="170" t="s">
         <v>95</v>
       </c>
-      <c r="B4" s="176"/>
-      <c r="C4" s="181">
+      <c r="B4" s="181"/>
+      <c r="C4" s="186">
         <v>2022</v>
       </c>
-      <c r="D4" s="182"/>
-[...10 lines deleted...]
-      <c r="O4" s="156">
+      <c r="D4" s="187"/>
+      <c r="E4" s="187"/>
+      <c r="F4" s="187"/>
+      <c r="G4" s="187"/>
+      <c r="H4" s="187"/>
+      <c r="I4" s="187"/>
+      <c r="J4" s="187"/>
+      <c r="K4" s="187"/>
+      <c r="L4" s="187"/>
+      <c r="M4" s="187"/>
+      <c r="N4" s="187"/>
+      <c r="O4" s="161">
         <v>2023</v>
       </c>
-      <c r="P4" s="157"/>
-[...10 lines deleted...]
-      <c r="AA4" s="156">
+      <c r="P4" s="162"/>
+      <c r="Q4" s="162"/>
+      <c r="R4" s="162"/>
+      <c r="S4" s="162"/>
+      <c r="T4" s="162"/>
+      <c r="U4" s="162"/>
+      <c r="V4" s="162"/>
+      <c r="W4" s="162"/>
+      <c r="X4" s="162"/>
+      <c r="Y4" s="162"/>
+      <c r="Z4" s="163"/>
+      <c r="AA4" s="161">
         <v>2024</v>
       </c>
-      <c r="AB4" s="157"/>
-[...10 lines deleted...]
-      <c r="AM4" s="156">
+      <c r="AB4" s="162"/>
+      <c r="AC4" s="162"/>
+      <c r="AD4" s="162"/>
+      <c r="AE4" s="162"/>
+      <c r="AF4" s="162"/>
+      <c r="AG4" s="162"/>
+      <c r="AH4" s="162"/>
+      <c r="AI4" s="162"/>
+      <c r="AJ4" s="162"/>
+      <c r="AK4" s="162"/>
+      <c r="AL4" s="163"/>
+      <c r="AM4" s="161">
         <v>2025</v>
       </c>
-      <c r="AN4" s="157"/>
-[...10 lines deleted...]
-      <c r="AY4" s="156">
+      <c r="AN4" s="162"/>
+      <c r="AO4" s="162"/>
+      <c r="AP4" s="162"/>
+      <c r="AQ4" s="162"/>
+      <c r="AR4" s="162"/>
+      <c r="AS4" s="162"/>
+      <c r="AT4" s="162"/>
+      <c r="AU4" s="162"/>
+      <c r="AV4" s="162"/>
+      <c r="AW4" s="162"/>
+      <c r="AX4" s="163"/>
+      <c r="AY4" s="161">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="157"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="158"/>
+      <c r="AZ4" s="162"/>
+      <c r="BA4" s="162"/>
+      <c r="BB4" s="162"/>
+      <c r="BC4" s="162"/>
+      <c r="BD4" s="162"/>
+      <c r="BE4" s="162"/>
+      <c r="BF4" s="162"/>
+      <c r="BG4" s="162"/>
+      <c r="BH4" s="162"/>
+      <c r="BI4" s="162"/>
+      <c r="BJ4" s="163"/>
     </row>
     <row r="5" spans="1:62" s="53" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="166"/>
-      <c r="B5" s="177"/>
+      <c r="A5" s="171"/>
+      <c r="B5" s="182"/>
       <c r="C5" s="23" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="97" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="97" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="97" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="97" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="97" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="97" t="s">
@@ -14401,130 +14603,130 @@
       </c>
       <c r="AX5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="AY5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ5" s="97" t="s">
         <v>6</v>
       </c>
       <c r="BA5" s="97" t="s">
         <v>7</v>
       </c>
       <c r="BB5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="BC5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="BD5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="BE5" s="115" t="s">
         <v>2</v>
       </c>
-      <c r="BF5" s="96" t="s">
+      <c r="BF5" s="156" t="s">
         <v>3</v>
       </c>
       <c r="BG5" s="96" t="s">
         <v>4</v>
       </c>
       <c r="BH5" s="96" t="s">
         <v>24</v>
       </c>
       <c r="BI5" s="96" t="s">
         <v>25</v>
       </c>
       <c r="BJ5" s="3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="171" t="s">
+      <c r="B6" s="176" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="171"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="171"/>
+      <c r="C6" s="176"/>
+      <c r="D6" s="176"/>
+      <c r="E6" s="176"/>
+      <c r="F6" s="176"/>
+      <c r="G6" s="176"/>
+      <c r="H6" s="176"/>
+      <c r="I6" s="176"/>
+      <c r="J6" s="176"/>
+      <c r="K6" s="176"/>
+      <c r="L6" s="176"/>
+      <c r="M6" s="176"/>
+      <c r="N6" s="176"/>
+      <c r="O6" s="176"/>
+      <c r="P6" s="176"/>
+      <c r="Q6" s="176"/>
+      <c r="R6" s="176"/>
+      <c r="S6" s="176"/>
+      <c r="T6" s="176"/>
+      <c r="U6" s="176"/>
+      <c r="V6" s="176"/>
+      <c r="W6" s="176"/>
+      <c r="X6" s="176"/>
+      <c r="Y6" s="176"/>
+      <c r="Z6" s="176"/>
+      <c r="AA6" s="176"/>
+      <c r="AB6" s="176"/>
+      <c r="AC6" s="176"/>
+      <c r="AD6" s="176"/>
+      <c r="AE6" s="176"/>
+      <c r="AF6" s="176"/>
+      <c r="AG6" s="176"/>
+      <c r="AH6" s="176"/>
+      <c r="AI6" s="176"/>
+      <c r="AJ6" s="176"/>
+      <c r="AK6" s="176"/>
+      <c r="AL6" s="176"/>
+      <c r="AM6" s="176"/>
+      <c r="AN6" s="176"/>
+      <c r="AO6" s="176"/>
+      <c r="AP6" s="176"/>
+      <c r="AQ6" s="176"/>
+      <c r="AR6" s="176"/>
+      <c r="AS6" s="176"/>
+      <c r="AT6" s="176"/>
+      <c r="AU6" s="176"/>
+      <c r="AV6" s="176"/>
+      <c r="AW6" s="176"/>
+      <c r="AX6" s="176"/>
+      <c r="AY6" s="176"/>
+      <c r="AZ6" s="176"/>
+      <c r="BA6" s="176"/>
+      <c r="BB6" s="176"/>
+      <c r="BC6" s="176"/>
+      <c r="BD6" s="176"/>
+      <c r="BE6" s="176"/>
+      <c r="BF6" s="176"/>
+      <c r="BG6" s="176"/>
+      <c r="BH6" s="176"/>
+      <c r="BI6" s="176"/>
+      <c r="BJ6" s="176"/>
     </row>
     <row r="7" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="141">
         <v>100000000</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="81">
         <v>551</v>
       </c>
       <c r="D7" s="81">
         <v>571</v>
       </c>
       <c r="E7" s="81">
         <v>449</v>
       </c>
       <c r="F7" s="81">
         <v>351</v>
       </c>
       <c r="G7" s="81">
         <v>455</v>
       </c>
       <c r="H7" s="81">
         <v>444</v>
@@ -14654,50 +14856,53 @@
       </c>
       <c r="AX7" s="7">
         <v>528</v>
       </c>
       <c r="AY7" s="102">
         <v>408</v>
       </c>
       <c r="AZ7" s="102">
         <v>387</v>
       </c>
       <c r="BA7" s="102">
         <v>449</v>
       </c>
       <c r="BB7" s="102">
         <v>431</v>
       </c>
       <c r="BC7" s="6">
         <v>441</v>
       </c>
       <c r="BD7" s="102">
         <v>488</v>
       </c>
       <c r="BE7" s="102">
         <v>487</v>
       </c>
+      <c r="BF7" s="6">
+        <v>476</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="53" t="s">
         <v>96</v>
       </c>
       <c r="B8" s="48" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="81" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="81" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="81" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="81" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="81" t="s">
         <v>31</v>
       </c>
       <c r="H8" s="81" t="s">
         <v>31</v>
@@ -14827,50 +15032,53 @@
       </c>
       <c r="AX8" s="7">
         <v>251</v>
       </c>
       <c r="AY8" s="102">
         <v>237</v>
       </c>
       <c r="AZ8" s="102">
         <v>216</v>
       </c>
       <c r="BA8" s="102">
         <v>234</v>
       </c>
       <c r="BB8" s="102">
         <v>214</v>
       </c>
       <c r="BC8" s="6">
         <v>232</v>
       </c>
       <c r="BD8" s="102">
         <v>254</v>
       </c>
       <c r="BE8" s="102">
         <v>245</v>
       </c>
+      <c r="BF8" s="6">
+        <v>272</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="53" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="48" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="81" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="81" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="81" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="81" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="81" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="81" t="s">
         <v>31</v>
@@ -15000,50 +15208,53 @@
       </c>
       <c r="AX9" s="7">
         <v>8</v>
       </c>
       <c r="AY9" s="102">
         <v>5</v>
       </c>
       <c r="AZ9" s="102">
         <v>2</v>
       </c>
       <c r="BA9" s="102">
         <v>6</v>
       </c>
       <c r="BB9" s="102">
         <v>14</v>
       </c>
       <c r="BC9" s="6">
         <v>7</v>
       </c>
       <c r="BD9" s="102">
         <v>5</v>
       </c>
       <c r="BE9" s="102">
         <v>8</v>
       </c>
+      <c r="BF9" s="6">
+        <v>7</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="53" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="49" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="81" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="81" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="81" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="81" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="81" t="s">
         <v>31</v>
       </c>
       <c r="H10" s="81" t="s">
         <v>31</v>
@@ -15173,50 +15384,53 @@
       </c>
       <c r="AX10" s="7">
         <v>17</v>
       </c>
       <c r="AY10" s="102">
         <v>9</v>
       </c>
       <c r="AZ10" s="102">
         <v>9</v>
       </c>
       <c r="BA10" s="102">
         <v>7</v>
       </c>
       <c r="BB10" s="102">
         <v>11</v>
       </c>
       <c r="BC10" s="6">
         <v>10</v>
       </c>
       <c r="BD10" s="102">
         <v>6</v>
       </c>
       <c r="BE10" s="102">
         <v>13</v>
       </c>
+      <c r="BF10" s="6">
+        <v>12</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="53" t="s">
         <v>99</v>
       </c>
       <c r="B11" s="49" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="81" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="81" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="81" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="81" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="81" t="s">
         <v>31</v>
       </c>
       <c r="H11" s="81" t="s">
         <v>31</v>
@@ -15346,50 +15560,53 @@
       </c>
       <c r="AX11" s="7">
         <v>15</v>
       </c>
       <c r="AY11" s="102">
         <v>3</v>
       </c>
       <c r="AZ11" s="102">
         <v>12</v>
       </c>
       <c r="BA11" s="102">
         <v>12</v>
       </c>
       <c r="BB11" s="102">
         <v>10</v>
       </c>
       <c r="BC11" s="6">
         <v>11</v>
       </c>
       <c r="BD11" s="102">
         <v>13</v>
       </c>
       <c r="BE11" s="102">
         <v>17</v>
       </c>
+      <c r="BF11" s="6">
+        <v>7</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B12" s="49" t="s">
         <v>43</v>
       </c>
       <c r="C12" s="81" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="81" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="81" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="81" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="81" t="s">
         <v>31</v>
       </c>
       <c r="H12" s="81" t="s">
         <v>31</v>
@@ -15519,50 +15736,53 @@
       </c>
       <c r="AX12" s="7">
         <v>46</v>
       </c>
       <c r="AY12" s="102">
         <v>33</v>
       </c>
       <c r="AZ12" s="102">
         <v>30</v>
       </c>
       <c r="BA12" s="102">
         <v>35</v>
       </c>
       <c r="BB12" s="102">
         <v>22</v>
       </c>
       <c r="BC12" s="6">
         <v>38</v>
       </c>
       <c r="BD12" s="102">
         <v>41</v>
       </c>
       <c r="BE12" s="102">
         <v>35</v>
       </c>
+      <c r="BF12" s="6">
+        <v>36</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="53" t="s">
         <v>101</v>
       </c>
       <c r="B13" s="49" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="81" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="81" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="81" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="81" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="81" t="s">
         <v>31</v>
       </c>
       <c r="H13" s="81" t="s">
         <v>31</v>
@@ -15692,50 +15912,53 @@
       </c>
       <c r="AX13" s="7">
         <v>21</v>
       </c>
       <c r="AY13" s="102">
         <v>15</v>
       </c>
       <c r="AZ13" s="102">
         <v>15</v>
       </c>
       <c r="BA13" s="102">
         <v>17</v>
       </c>
       <c r="BB13" s="102">
         <v>29</v>
       </c>
       <c r="BC13" s="6">
         <v>20</v>
       </c>
       <c r="BD13" s="102">
         <v>13</v>
       </c>
       <c r="BE13" s="102">
         <v>13</v>
       </c>
+      <c r="BF13" s="6">
+        <v>17</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="53" t="s">
         <v>102</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="81" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="81" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="81" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="81" t="s">
         <v>31</v>
       </c>
       <c r="G14" s="81" t="s">
         <v>31</v>
       </c>
       <c r="H14" s="81" t="s">
         <v>31</v>
@@ -15864,50 +16087,53 @@
         <v>23</v>
       </c>
       <c r="AX14" s="7">
         <v>35</v>
       </c>
       <c r="AY14" s="102">
         <v>23</v>
       </c>
       <c r="AZ14" s="102">
         <v>25</v>
       </c>
       <c r="BA14" s="102">
         <v>27</v>
       </c>
       <c r="BB14" s="102">
         <v>30</v>
       </c>
       <c r="BC14" s="6">
         <v>28</v>
       </c>
       <c r="BD14" s="102">
         <v>40</v>
       </c>
       <c r="BE14" s="102">
         <v>41</v>
+      </c>
+      <c r="BF14" s="6">
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="53" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="49" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="39"/>
       <c r="J15" s="82"/>
       <c r="K15" s="82"/>
       <c r="L15" s="82"/>
       <c r="M15" s="82"/>
       <c r="N15" s="82"/>
       <c r="O15" s="82" t="s">
         <v>31</v>
       </c>
       <c r="P15" s="82" t="s">
@@ -16014,50 +16240,53 @@
       </c>
       <c r="AX15" s="7">
         <v>28</v>
       </c>
       <c r="AY15" s="102">
         <v>7</v>
       </c>
       <c r="AZ15" s="102">
         <v>13</v>
       </c>
       <c r="BA15" s="102">
         <v>15</v>
       </c>
       <c r="BB15" s="102">
         <v>15</v>
       </c>
       <c r="BC15" s="6">
         <v>17</v>
       </c>
       <c r="BD15" s="102">
         <v>12</v>
       </c>
       <c r="BE15" s="102">
         <v>17</v>
       </c>
+      <c r="BF15" s="6">
+        <v>13</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="53" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="49" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="81" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="81" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="81" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="81" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="81" t="s">
         <v>31</v>
       </c>
       <c r="H16" s="81" t="s">
         <v>31</v>
@@ -16187,50 +16416,53 @@
       </c>
       <c r="AX16" s="7">
         <v>42</v>
       </c>
       <c r="AY16" s="102">
         <v>22</v>
       </c>
       <c r="AZ16" s="102">
         <v>22</v>
       </c>
       <c r="BA16" s="102">
         <v>26</v>
       </c>
       <c r="BB16" s="102">
         <v>30</v>
       </c>
       <c r="BC16" s="6">
         <v>22</v>
       </c>
       <c r="BD16" s="102">
         <v>28</v>
       </c>
       <c r="BE16" s="102">
         <v>34</v>
       </c>
+      <c r="BF16" s="6">
+        <v>34</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="53" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="49" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="81" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="81" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="81" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="81" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="81" t="s">
         <v>31</v>
       </c>
       <c r="H17" s="81" t="s">
         <v>31</v>
@@ -16359,50 +16591,53 @@
         <v>4</v>
       </c>
       <c r="AX17" s="7">
         <v>10</v>
       </c>
       <c r="AY17" s="102">
         <v>8</v>
       </c>
       <c r="AZ17" s="102">
         <v>12</v>
       </c>
       <c r="BA17" s="102">
         <v>15</v>
       </c>
       <c r="BB17" s="102">
         <v>10</v>
       </c>
       <c r="BC17" s="6">
         <v>14</v>
       </c>
       <c r="BD17" s="102">
         <v>13</v>
       </c>
       <c r="BE17" s="102">
         <v>11</v>
+      </c>
+      <c r="BF17" s="6">
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="53" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="49" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="81"/>
       <c r="D18" s="81"/>
       <c r="E18" s="81"/>
       <c r="F18" s="81"/>
       <c r="G18" s="81"/>
       <c r="H18" s="81"/>
       <c r="I18" s="39"/>
       <c r="J18" s="82"/>
       <c r="K18" s="82"/>
       <c r="L18" s="82"/>
       <c r="M18" s="82"/>
       <c r="N18" s="82"/>
       <c r="O18" s="82" t="s">
         <v>31</v>
       </c>
       <c r="P18" s="82" t="s">
@@ -16509,50 +16744,53 @@
       </c>
       <c r="AX18" s="7">
         <v>16</v>
       </c>
       <c r="AY18" s="102">
         <v>25</v>
       </c>
       <c r="AZ18" s="102">
         <v>15</v>
       </c>
       <c r="BA18" s="102">
         <v>14</v>
       </c>
       <c r="BB18" s="102">
         <v>17</v>
       </c>
       <c r="BC18" s="6">
         <v>22</v>
       </c>
       <c r="BD18" s="102">
         <v>23</v>
       </c>
       <c r="BE18" s="102">
         <v>20</v>
       </c>
+      <c r="BF18" s="6">
+        <v>13</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="53" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="49" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="81" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="81" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="81" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="81" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="81" t="s">
         <v>31</v>
       </c>
       <c r="H19" s="81" t="s">
         <v>31</v>
@@ -16682,115 +16920,118 @@
       </c>
       <c r="AX19" s="7">
         <v>39</v>
       </c>
       <c r="AY19" s="102">
         <v>21</v>
       </c>
       <c r="AZ19" s="102">
         <v>16</v>
       </c>
       <c r="BA19" s="102">
         <v>41</v>
       </c>
       <c r="BB19" s="102">
         <v>29</v>
       </c>
       <c r="BC19" s="6">
         <v>20</v>
       </c>
       <c r="BD19" s="102">
         <v>40</v>
       </c>
       <c r="BE19" s="102">
         <v>33</v>
       </c>
+      <c r="BF19" s="6">
+        <v>40</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="173" t="s">
+      <c r="B20" s="178" t="s">
         <v>29</v>
       </c>
-      <c r="C20" s="173"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="173"/>
+      <c r="C20" s="178"/>
+      <c r="D20" s="178"/>
+      <c r="E20" s="178"/>
+      <c r="F20" s="178"/>
+      <c r="G20" s="178"/>
+      <c r="H20" s="178"/>
+      <c r="I20" s="178"/>
+      <c r="J20" s="178"/>
+      <c r="K20" s="178"/>
+      <c r="L20" s="178"/>
+      <c r="M20" s="178"/>
+      <c r="N20" s="178"/>
+      <c r="O20" s="178"/>
+      <c r="P20" s="178"/>
+      <c r="Q20" s="178"/>
+      <c r="R20" s="178"/>
+      <c r="S20" s="178"/>
+      <c r="T20" s="178"/>
+      <c r="U20" s="178"/>
+      <c r="V20" s="178"/>
+      <c r="W20" s="178"/>
+      <c r="X20" s="178"/>
+      <c r="Y20" s="178"/>
+      <c r="Z20" s="178"/>
+      <c r="AA20" s="178"/>
+      <c r="AB20" s="178"/>
+      <c r="AC20" s="178"/>
+      <c r="AD20" s="178"/>
+      <c r="AE20" s="178"/>
+      <c r="AF20" s="178"/>
+      <c r="AG20" s="178"/>
+      <c r="AH20" s="178"/>
+      <c r="AI20" s="178"/>
+      <c r="AJ20" s="178"/>
+      <c r="AK20" s="178"/>
+      <c r="AL20" s="178"/>
+      <c r="AM20" s="178"/>
+      <c r="AN20" s="178"/>
+      <c r="AO20" s="178"/>
+      <c r="AP20" s="178"/>
+      <c r="AQ20" s="178"/>
+      <c r="AR20" s="178"/>
+      <c r="AS20" s="178"/>
+      <c r="AT20" s="178"/>
+      <c r="AU20" s="178"/>
+      <c r="AV20" s="178"/>
+      <c r="AW20" s="178"/>
+      <c r="AX20" s="178"/>
+      <c r="AY20" s="178"/>
+      <c r="AZ20" s="178"/>
+      <c r="BA20" s="178"/>
+      <c r="BB20" s="178"/>
+      <c r="BC20" s="178"/>
+      <c r="BD20" s="178"/>
+      <c r="BE20" s="178"/>
+      <c r="BF20" s="178"/>
+      <c r="BG20" s="178"/>
+      <c r="BH20" s="178"/>
+      <c r="BI20" s="178"/>
+      <c r="BJ20" s="178"/>
     </row>
     <row r="21" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="141">
         <v>100000000</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="83">
         <v>266</v>
       </c>
       <c r="D21" s="83">
         <v>303</v>
       </c>
       <c r="E21" s="83">
         <v>244</v>
       </c>
       <c r="F21" s="83">
         <v>171</v>
       </c>
       <c r="G21" s="83">
         <v>239</v>
       </c>
       <c r="H21" s="83">
         <v>197</v>
@@ -16920,50 +17161,53 @@
       </c>
       <c r="AX21" s="7">
         <v>274</v>
       </c>
       <c r="AY21" s="102">
         <v>229</v>
       </c>
       <c r="AZ21" s="102">
         <v>187</v>
       </c>
       <c r="BA21" s="102">
         <v>232</v>
       </c>
       <c r="BB21" s="102">
         <v>227</v>
       </c>
       <c r="BC21" s="6">
         <v>232</v>
       </c>
       <c r="BD21" s="102">
         <v>263</v>
       </c>
       <c r="BE21" s="102">
         <v>255</v>
       </c>
+      <c r="BF21" s="6">
+        <v>258</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="53" t="s">
         <v>96</v>
       </c>
       <c r="B22" s="48" t="s">
         <v>39</v>
       </c>
       <c r="C22" s="87" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="87" t="s">
         <v>31</v>
       </c>
       <c r="E22" s="87" t="s">
         <v>31</v>
       </c>
       <c r="F22" s="87" t="s">
         <v>31</v>
       </c>
       <c r="G22" s="87" t="s">
         <v>31</v>
       </c>
       <c r="H22" s="87" t="s">
         <v>31</v>
@@ -17093,50 +17337,53 @@
       </c>
       <c r="AX22" s="7">
         <v>121</v>
       </c>
       <c r="AY22" s="102">
         <v>124</v>
       </c>
       <c r="AZ22" s="102">
         <v>103</v>
       </c>
       <c r="BA22" s="102">
         <v>124</v>
       </c>
       <c r="BB22" s="102">
         <v>107</v>
       </c>
       <c r="BC22" s="6">
         <v>111</v>
       </c>
       <c r="BD22" s="102">
         <v>133</v>
       </c>
       <c r="BE22" s="102">
         <v>130</v>
       </c>
+      <c r="BF22" s="6">
+        <v>155</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="53" t="s">
         <v>97</v>
       </c>
       <c r="B23" s="48" t="s">
         <v>40</v>
       </c>
       <c r="C23" s="87" t="s">
         <v>31</v>
       </c>
       <c r="D23" s="87" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="87" t="s">
         <v>31</v>
       </c>
       <c r="F23" s="87" t="s">
         <v>31</v>
       </c>
       <c r="G23" s="87" t="s">
         <v>31</v>
       </c>
       <c r="H23" s="87" t="s">
         <v>31</v>
@@ -17266,50 +17513,53 @@
       </c>
       <c r="AX23" s="7">
         <v>3</v>
       </c>
       <c r="AY23" s="102">
         <v>2</v>
       </c>
       <c r="AZ23" s="102">
         <v>1</v>
       </c>
       <c r="BA23" s="102">
         <v>5</v>
       </c>
       <c r="BB23" s="102">
         <v>2</v>
       </c>
       <c r="BC23" s="6">
         <v>5</v>
       </c>
       <c r="BD23" s="102">
         <v>3</v>
       </c>
       <c r="BE23" s="102">
         <v>3</v>
       </c>
+      <c r="BF23" s="6">
+        <v>3</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="53" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="49" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="87" t="s">
         <v>31</v>
       </c>
       <c r="D24" s="87" t="s">
         <v>31</v>
       </c>
       <c r="E24" s="87" t="s">
         <v>31</v>
       </c>
       <c r="F24" s="87" t="s">
         <v>31</v>
       </c>
       <c r="G24" s="87" t="s">
         <v>31</v>
       </c>
       <c r="H24" s="87" t="s">
         <v>31</v>
@@ -17439,50 +17689,53 @@
       </c>
       <c r="AX24" s="7">
         <v>12</v>
       </c>
       <c r="AY24" s="102">
         <v>8</v>
       </c>
       <c r="AZ24" s="102">
         <v>4</v>
       </c>
       <c r="BA24" s="102">
         <v>2</v>
       </c>
       <c r="BB24" s="102">
         <v>5</v>
       </c>
       <c r="BC24" s="6">
         <v>5</v>
       </c>
       <c r="BD24" s="102">
         <v>3</v>
       </c>
       <c r="BE24" s="102">
         <v>6</v>
       </c>
+      <c r="BF24" s="6">
+        <v>7</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="53" t="s">
         <v>99</v>
       </c>
       <c r="B25" s="49" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="87" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="87" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="87" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="87" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="87" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="87" t="s">
         <v>31</v>
@@ -17612,50 +17865,53 @@
       </c>
       <c r="AX25" s="7">
         <v>10</v>
       </c>
       <c r="AY25" s="102">
         <v>2</v>
       </c>
       <c r="AZ25" s="102">
         <v>5</v>
       </c>
       <c r="BA25" s="102">
         <v>8</v>
       </c>
       <c r="BB25" s="102">
         <v>7</v>
       </c>
       <c r="BC25" s="6">
         <v>8</v>
       </c>
       <c r="BD25" s="102">
         <v>9</v>
       </c>
       <c r="BE25" s="102">
         <v>11</v>
       </c>
+      <c r="BF25" s="6">
+        <v>3</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B26" s="49" t="s">
         <v>43</v>
       </c>
       <c r="C26" s="87" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="87" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="87" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="87" t="s">
         <v>31</v>
       </c>
       <c r="G26" s="87" t="s">
         <v>31</v>
       </c>
       <c r="H26" s="87" t="s">
         <v>31</v>
@@ -17785,50 +18041,53 @@
       </c>
       <c r="AX26" s="7">
         <v>27</v>
       </c>
       <c r="AY26" s="102">
         <v>23</v>
       </c>
       <c r="AZ26" s="102">
         <v>16</v>
       </c>
       <c r="BA26" s="102">
         <v>16</v>
       </c>
       <c r="BB26" s="102">
         <v>16</v>
       </c>
       <c r="BC26" s="6">
         <v>22</v>
       </c>
       <c r="BD26" s="102">
         <v>28</v>
       </c>
       <c r="BE26" s="102">
         <v>19</v>
       </c>
+      <c r="BF26" s="6">
+        <v>17</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="53" t="s">
         <v>101</v>
       </c>
       <c r="B27" s="49" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="87" t="s">
         <v>31</v>
       </c>
       <c r="D27" s="87" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="87" t="s">
         <v>31</v>
       </c>
       <c r="F27" s="87" t="s">
         <v>31</v>
       </c>
       <c r="G27" s="87" t="s">
         <v>31</v>
       </c>
       <c r="H27" s="87" t="s">
         <v>31</v>
@@ -17958,50 +18217,53 @@
       </c>
       <c r="AX27" s="7">
         <v>11</v>
       </c>
       <c r="AY27" s="102">
         <v>6</v>
       </c>
       <c r="AZ27" s="102">
         <v>8</v>
       </c>
       <c r="BA27" s="102">
         <v>5</v>
       </c>
       <c r="BB27" s="102">
         <v>15</v>
       </c>
       <c r="BC27" s="6">
         <v>11</v>
       </c>
       <c r="BD27" s="102">
         <v>7</v>
       </c>
       <c r="BE27" s="102">
         <v>5</v>
       </c>
+      <c r="BF27" s="6">
+        <v>7</v>
+      </c>
     </row>
     <row r="28" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="53" t="s">
         <v>102</v>
       </c>
       <c r="B28" s="49" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="87" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="87" t="s">
         <v>31</v>
       </c>
       <c r="E28" s="87" t="s">
         <v>31</v>
       </c>
       <c r="F28" s="87" t="s">
         <v>31</v>
       </c>
       <c r="G28" s="87" t="s">
         <v>31</v>
       </c>
       <c r="H28" s="87" t="s">
         <v>31</v>
@@ -18130,50 +18392,53 @@
         <v>12</v>
       </c>
       <c r="AX28" s="7">
         <v>18</v>
       </c>
       <c r="AY28" s="102">
         <v>15</v>
       </c>
       <c r="AZ28" s="102">
         <v>13</v>
       </c>
       <c r="BA28" s="102">
         <v>15</v>
       </c>
       <c r="BB28" s="102">
         <v>19</v>
       </c>
       <c r="BC28" s="6">
         <v>15</v>
       </c>
       <c r="BD28" s="102">
         <v>18</v>
       </c>
       <c r="BE28" s="102">
         <v>26</v>
+      </c>
+      <c r="BF28" s="6">
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="53" t="s">
         <v>103</v>
       </c>
       <c r="B29" s="49" t="s">
         <v>49</v>
       </c>
       <c r="C29" s="87"/>
       <c r="D29" s="87"/>
       <c r="E29" s="87"/>
       <c r="F29" s="87"/>
       <c r="G29" s="87"/>
       <c r="H29" s="87"/>
       <c r="I29" s="87"/>
       <c r="J29" s="88"/>
       <c r="K29" s="88"/>
       <c r="L29" s="88"/>
       <c r="M29" s="88"/>
       <c r="N29" s="88"/>
       <c r="O29" s="88" t="s">
         <v>31</v>
       </c>
       <c r="P29" s="88" t="s">
@@ -18280,50 +18545,53 @@
       </c>
       <c r="AX29" s="7">
         <v>15</v>
       </c>
       <c r="AY29" s="102">
         <v>3</v>
       </c>
       <c r="AZ29" s="102">
         <v>8</v>
       </c>
       <c r="BA29" s="102">
         <v>6</v>
       </c>
       <c r="BB29" s="102">
         <v>10</v>
       </c>
       <c r="BC29" s="6">
         <v>11</v>
       </c>
       <c r="BD29" s="102">
         <v>8</v>
       </c>
       <c r="BE29" s="102">
         <v>7</v>
       </c>
+      <c r="BF29" s="6">
+        <v>5</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="53" t="s">
         <v>104</v>
       </c>
       <c r="B30" s="49" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="87" t="s">
         <v>31</v>
       </c>
       <c r="D30" s="87" t="s">
         <v>31</v>
       </c>
       <c r="E30" s="87" t="s">
         <v>31</v>
       </c>
       <c r="F30" s="87" t="s">
         <v>31</v>
       </c>
       <c r="G30" s="87" t="s">
         <v>31</v>
       </c>
       <c r="H30" s="87" t="s">
         <v>31</v>
@@ -18453,50 +18721,53 @@
       </c>
       <c r="AX30" s="7">
         <v>19</v>
       </c>
       <c r="AY30" s="102">
         <v>13</v>
       </c>
       <c r="AZ30" s="102">
         <v>8</v>
       </c>
       <c r="BA30" s="102">
         <v>16</v>
       </c>
       <c r="BB30" s="102">
         <v>15</v>
       </c>
       <c r="BC30" s="6">
         <v>15</v>
       </c>
       <c r="BD30" s="102">
         <v>16</v>
       </c>
       <c r="BE30" s="102">
         <v>20</v>
       </c>
+      <c r="BF30" s="6">
+        <v>15</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53" t="s">
         <v>105</v>
       </c>
       <c r="B31" s="49" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="87" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="87" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="87" t="s">
         <v>31</v>
       </c>
       <c r="F31" s="87" t="s">
         <v>31</v>
       </c>
       <c r="G31" s="87" t="s">
         <v>31</v>
       </c>
       <c r="H31" s="87" t="s">
         <v>31</v>
@@ -18625,50 +18896,53 @@
         <v>1</v>
       </c>
       <c r="AX31" s="7">
         <v>5</v>
       </c>
       <c r="AY31" s="102">
         <v>7</v>
       </c>
       <c r="AZ31" s="102">
         <v>3</v>
       </c>
       <c r="BA31" s="102">
         <v>9</v>
       </c>
       <c r="BB31" s="102">
         <v>6</v>
       </c>
       <c r="BC31" s="6">
         <v>8</v>
       </c>
       <c r="BD31" s="102">
         <v>6</v>
       </c>
       <c r="BE31" s="102">
         <v>3</v>
+      </c>
+      <c r="BF31" s="6">
+        <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="53" t="s">
         <v>106</v>
       </c>
       <c r="B32" s="49" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="87"/>
       <c r="D32" s="87"/>
       <c r="E32" s="87"/>
       <c r="F32" s="87"/>
       <c r="G32" s="87"/>
       <c r="H32" s="87"/>
       <c r="I32" s="87"/>
       <c r="J32" s="88"/>
       <c r="K32" s="88"/>
       <c r="L32" s="88"/>
       <c r="M32" s="88"/>
       <c r="N32" s="88"/>
       <c r="O32" s="88" t="s">
         <v>31</v>
       </c>
       <c r="P32" s="88" t="s">
@@ -18775,50 +19049,53 @@
       </c>
       <c r="AX32" s="7">
         <v>10</v>
       </c>
       <c r="AY32" s="102">
         <v>15</v>
       </c>
       <c r="AZ32" s="102">
         <v>9</v>
       </c>
       <c r="BA32" s="102">
         <v>11</v>
       </c>
       <c r="BB32" s="102">
         <v>8</v>
       </c>
       <c r="BC32" s="6">
         <v>11</v>
       </c>
       <c r="BD32" s="102">
         <v>9</v>
       </c>
       <c r="BE32" s="102">
         <v>9</v>
       </c>
+      <c r="BF32" s="6">
+        <v>7</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="53" t="s">
         <v>107</v>
       </c>
       <c r="B33" s="49" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="87" t="s">
         <v>31</v>
       </c>
       <c r="D33" s="87" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="87" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="87" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="87" t="s">
         <v>31</v>
       </c>
       <c r="H33" s="87" t="s">
         <v>31</v>
@@ -18948,115 +19225,118 @@
       </c>
       <c r="AX33" s="7">
         <v>23</v>
       </c>
       <c r="AY33" s="102">
         <v>11</v>
       </c>
       <c r="AZ33" s="102">
         <v>9</v>
       </c>
       <c r="BA33" s="102">
         <v>15</v>
       </c>
       <c r="BB33" s="102">
         <v>17</v>
       </c>
       <c r="BC33" s="6">
         <v>10</v>
       </c>
       <c r="BD33" s="102">
         <v>23</v>
       </c>
       <c r="BE33" s="102">
         <v>16</v>
       </c>
+      <c r="BF33" s="6">
+        <v>23</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="173" t="s">
+      <c r="B34" s="178" t="s">
         <v>30</v>
       </c>
-      <c r="C34" s="173"/>
-[...58 lines deleted...]
-      <c r="BJ34" s="173"/>
+      <c r="C34" s="178"/>
+      <c r="D34" s="178"/>
+      <c r="E34" s="178"/>
+      <c r="F34" s="178"/>
+      <c r="G34" s="178"/>
+      <c r="H34" s="178"/>
+      <c r="I34" s="178"/>
+      <c r="J34" s="178"/>
+      <c r="K34" s="178"/>
+      <c r="L34" s="178"/>
+      <c r="M34" s="178"/>
+      <c r="N34" s="178"/>
+      <c r="O34" s="178"/>
+      <c r="P34" s="178"/>
+      <c r="Q34" s="178"/>
+      <c r="R34" s="178"/>
+      <c r="S34" s="178"/>
+      <c r="T34" s="178"/>
+      <c r="U34" s="178"/>
+      <c r="V34" s="178"/>
+      <c r="W34" s="178"/>
+      <c r="X34" s="178"/>
+      <c r="Y34" s="178"/>
+      <c r="Z34" s="178"/>
+      <c r="AA34" s="178"/>
+      <c r="AB34" s="178"/>
+      <c r="AC34" s="178"/>
+      <c r="AD34" s="178"/>
+      <c r="AE34" s="178"/>
+      <c r="AF34" s="178"/>
+      <c r="AG34" s="178"/>
+      <c r="AH34" s="178"/>
+      <c r="AI34" s="178"/>
+      <c r="AJ34" s="178"/>
+      <c r="AK34" s="178"/>
+      <c r="AL34" s="178"/>
+      <c r="AM34" s="178"/>
+      <c r="AN34" s="178"/>
+      <c r="AO34" s="178"/>
+      <c r="AP34" s="178"/>
+      <c r="AQ34" s="178"/>
+      <c r="AR34" s="178"/>
+      <c r="AS34" s="178"/>
+      <c r="AT34" s="178"/>
+      <c r="AU34" s="178"/>
+      <c r="AV34" s="178"/>
+      <c r="AW34" s="178"/>
+      <c r="AX34" s="178"/>
+      <c r="AY34" s="178"/>
+      <c r="AZ34" s="178"/>
+      <c r="BA34" s="178"/>
+      <c r="BB34" s="178"/>
+      <c r="BC34" s="178"/>
+      <c r="BD34" s="178"/>
+      <c r="BE34" s="178"/>
+      <c r="BF34" s="178"/>
+      <c r="BG34" s="178"/>
+      <c r="BH34" s="178"/>
+      <c r="BI34" s="178"/>
+      <c r="BJ34" s="178"/>
     </row>
     <row r="35" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="141">
         <v>100000000</v>
       </c>
       <c r="B35" s="38" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="89">
         <v>285</v>
       </c>
       <c r="D35" s="89">
         <v>268</v>
       </c>
       <c r="E35" s="89">
         <v>205</v>
       </c>
       <c r="F35" s="89">
         <v>180</v>
       </c>
       <c r="G35" s="89">
         <v>216</v>
       </c>
       <c r="H35" s="89">
         <v>247</v>
@@ -19186,50 +19466,53 @@
       </c>
       <c r="AX35" s="7">
         <v>254</v>
       </c>
       <c r="AY35" s="103">
         <v>179</v>
       </c>
       <c r="AZ35" s="54">
         <v>200</v>
       </c>
       <c r="BA35" s="54">
         <v>217</v>
       </c>
       <c r="BB35" s="54">
         <v>204</v>
       </c>
       <c r="BC35" s="9">
         <v>209</v>
       </c>
       <c r="BD35" s="54">
         <v>225</v>
       </c>
       <c r="BE35" s="54">
         <v>232</v>
       </c>
+      <c r="BF35" s="9">
+        <v>218</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="53" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="48" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="18" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F36" s="18" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="18" t="s">
         <v>31</v>
       </c>
       <c r="H36" s="18" t="s">
         <v>31</v>
@@ -19359,50 +19642,53 @@
       </c>
       <c r="AX36" s="7">
         <v>130</v>
       </c>
       <c r="AY36" s="103">
         <v>113</v>
       </c>
       <c r="AZ36" s="54">
         <v>113</v>
       </c>
       <c r="BA36" s="54">
         <v>110</v>
       </c>
       <c r="BB36" s="54">
         <v>107</v>
       </c>
       <c r="BC36" s="9">
         <v>121</v>
       </c>
       <c r="BD36" s="54">
         <v>121</v>
       </c>
       <c r="BE36" s="54">
         <v>115</v>
       </c>
+      <c r="BF36" s="9">
+        <v>117</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="53" t="s">
         <v>97</v>
       </c>
       <c r="B37" s="48" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="18" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="18" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="18" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="18" t="s">
         <v>31</v>
@@ -19532,50 +19818,53 @@
       </c>
       <c r="AX37" s="7">
         <v>5</v>
       </c>
       <c r="AY37" s="103">
         <v>3</v>
       </c>
       <c r="AZ37" s="54">
         <v>1</v>
       </c>
       <c r="BA37" s="54">
         <v>1</v>
       </c>
       <c r="BB37" s="54">
         <v>12</v>
       </c>
       <c r="BC37" s="9">
         <v>2</v>
       </c>
       <c r="BD37" s="54">
         <v>2</v>
       </c>
       <c r="BE37" s="54">
         <v>5</v>
       </c>
+      <c r="BF37" s="9">
+        <v>4</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="53" t="s">
         <v>98</v>
       </c>
       <c r="B38" s="49" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="18" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="18" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="18" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="18" t="s">
         <v>31</v>
@@ -19703,50 +19992,53 @@
       </c>
       <c r="AX38" s="7">
         <v>5</v>
       </c>
       <c r="AY38" s="103">
         <v>1</v>
       </c>
       <c r="AZ38" s="54">
         <v>5</v>
       </c>
       <c r="BA38" s="54">
         <v>5</v>
       </c>
       <c r="BB38" s="54">
         <v>6</v>
       </c>
       <c r="BC38" s="9">
         <v>5</v>
       </c>
       <c r="BD38" s="54">
         <v>3</v>
       </c>
       <c r="BE38" s="54">
         <v>7</v>
       </c>
+      <c r="BF38" s="9">
+        <v>5</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="53" t="s">
         <v>99</v>
       </c>
       <c r="B39" s="49" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="18" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F39" s="18" t="s">
         <v>31</v>
       </c>
       <c r="G39" s="18" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="18" t="s">
         <v>31</v>
@@ -19876,50 +20168,53 @@
       </c>
       <c r="AX39" s="7">
         <v>5</v>
       </c>
       <c r="AY39" s="103">
         <v>1</v>
       </c>
       <c r="AZ39" s="54">
         <v>7</v>
       </c>
       <c r="BA39" s="54">
         <v>4</v>
       </c>
       <c r="BB39" s="54">
         <v>3</v>
       </c>
       <c r="BC39" s="9">
         <v>3</v>
       </c>
       <c r="BD39" s="54">
         <v>4</v>
       </c>
       <c r="BE39" s="54">
         <v>6</v>
       </c>
+      <c r="BF39" s="9">
+        <v>4</v>
+      </c>
     </row>
     <row r="40" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B40" s="49" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="18" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F40" s="18" t="s">
         <v>31</v>
       </c>
       <c r="G40" s="18" t="s">
         <v>31</v>
       </c>
       <c r="H40" s="18" t="s">
         <v>31</v>
@@ -20049,50 +20344,53 @@
       </c>
       <c r="AX40" s="7">
         <v>19</v>
       </c>
       <c r="AY40" s="103">
         <v>10</v>
       </c>
       <c r="AZ40" s="54">
         <v>14</v>
       </c>
       <c r="BA40" s="54">
         <v>19</v>
       </c>
       <c r="BB40" s="54">
         <v>6</v>
       </c>
       <c r="BC40" s="9">
         <v>16</v>
       </c>
       <c r="BD40" s="54">
         <v>13</v>
       </c>
       <c r="BE40" s="54">
         <v>16</v>
       </c>
+      <c r="BF40" s="9">
+        <v>19</v>
+      </c>
     </row>
     <row r="41" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="53" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="49" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="18" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F41" s="18" t="s">
         <v>31</v>
       </c>
       <c r="G41" s="18" t="s">
         <v>31</v>
       </c>
       <c r="H41" s="18" t="s">
         <v>31</v>
@@ -20222,50 +20520,53 @@
       </c>
       <c r="AX41" s="7">
         <v>10</v>
       </c>
       <c r="AY41" s="103">
         <v>9</v>
       </c>
       <c r="AZ41" s="54">
         <v>7</v>
       </c>
       <c r="BA41" s="54">
         <v>12</v>
       </c>
       <c r="BB41" s="54">
         <v>14</v>
       </c>
       <c r="BC41" s="9">
         <v>9</v>
       </c>
       <c r="BD41" s="54">
         <v>6</v>
       </c>
       <c r="BE41" s="54">
         <v>8</v>
       </c>
+      <c r="BF41" s="9">
+        <v>10</v>
+      </c>
     </row>
     <row r="42" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="53" t="s">
         <v>102</v>
       </c>
       <c r="B42" s="49" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="18" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F42" s="18" t="s">
         <v>31</v>
       </c>
       <c r="G42" s="18" t="s">
         <v>31</v>
       </c>
       <c r="H42" s="18" t="s">
         <v>31</v>
@@ -20394,50 +20695,53 @@
         <v>11</v>
       </c>
       <c r="AX42" s="7">
         <v>17</v>
       </c>
       <c r="AY42" s="103">
         <v>8</v>
       </c>
       <c r="AZ42" s="54">
         <v>12</v>
       </c>
       <c r="BA42" s="54">
         <v>12</v>
       </c>
       <c r="BB42" s="54">
         <v>11</v>
       </c>
       <c r="BC42" s="9">
         <v>13</v>
       </c>
       <c r="BD42" s="54">
         <v>22</v>
       </c>
       <c r="BE42" s="54">
         <v>15</v>
+      </c>
+      <c r="BF42" s="9">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="53" t="s">
         <v>103</v>
       </c>
       <c r="B43" s="49" t="s">
         <v>49</v>
       </c>
       <c r="C43" s="18"/>
       <c r="D43" s="18"/>
       <c r="E43" s="18"/>
       <c r="F43" s="18"/>
       <c r="G43" s="18"/>
       <c r="H43" s="18"/>
       <c r="I43" s="18"/>
       <c r="J43" s="82"/>
       <c r="K43" s="82"/>
       <c r="L43" s="82"/>
       <c r="M43" s="82"/>
       <c r="N43" s="82"/>
       <c r="O43" s="82" t="s">
         <v>31</v>
       </c>
       <c r="P43" s="82" t="s">
@@ -20544,50 +20848,53 @@
       </c>
       <c r="AX43" s="7">
         <v>13</v>
       </c>
       <c r="AY43" s="103">
         <v>4</v>
       </c>
       <c r="AZ43" s="54">
         <v>5</v>
       </c>
       <c r="BA43" s="54">
         <v>9</v>
       </c>
       <c r="BB43" s="54">
         <v>5</v>
       </c>
       <c r="BC43" s="9">
         <v>6</v>
       </c>
       <c r="BD43" s="54">
         <v>4</v>
       </c>
       <c r="BE43" s="54">
         <v>10</v>
       </c>
+      <c r="BF43" s="9">
+        <v>8</v>
+      </c>
     </row>
     <row r="44" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="53" t="s">
         <v>104</v>
       </c>
       <c r="B44" s="49" t="s">
         <v>46</v>
       </c>
       <c r="C44" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D44" s="18" t="s">
         <v>31</v>
       </c>
       <c r="E44" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F44" s="18" t="s">
         <v>31</v>
       </c>
       <c r="G44" s="18" t="s">
         <v>31</v>
       </c>
       <c r="H44" s="18" t="s">
         <v>31</v>
@@ -20717,52 +21024,55 @@
       </c>
       <c r="AX44" s="7">
         <v>23</v>
       </c>
       <c r="AY44" s="103">
         <v>9</v>
       </c>
       <c r="AZ44" s="54">
         <v>14</v>
       </c>
       <c r="BA44" s="54">
         <v>10</v>
       </c>
       <c r="BB44" s="54">
         <v>15</v>
       </c>
       <c r="BC44" s="9">
         <v>7</v>
       </c>
       <c r="BD44" s="54">
         <v>12</v>
       </c>
       <c r="BE44" s="54">
         <v>14</v>
       </c>
+      <c r="BF44" s="9">
+        <v>19</v>
+      </c>
     </row>
-    <row r="45" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="53" t="s">
         <v>105</v>
       </c>
       <c r="B45" s="49" t="s">
         <v>47</v>
       </c>
       <c r="C45" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D45" s="18" t="s">
         <v>31</v>
       </c>
       <c r="E45" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F45" s="18" t="s">
         <v>31</v>
       </c>
       <c r="G45" s="18" t="s">
         <v>31</v>
       </c>
       <c r="H45" s="18" t="s">
         <v>31</v>
       </c>
       <c r="I45" s="18" t="s">
@@ -20889,50 +21199,53 @@
         <v>3</v>
       </c>
       <c r="AX45" s="7">
         <v>5</v>
       </c>
       <c r="AY45" s="103">
         <v>1</v>
       </c>
       <c r="AZ45" s="54">
         <v>9</v>
       </c>
       <c r="BA45" s="54">
         <v>6</v>
       </c>
       <c r="BB45" s="54">
         <v>4</v>
       </c>
       <c r="BC45" s="9">
         <v>6</v>
       </c>
       <c r="BD45" s="54">
         <v>7</v>
       </c>
       <c r="BE45" s="54">
         <v>8</v>
+      </c>
+      <c r="BF45" s="190" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="53" t="s">
         <v>106</v>
       </c>
       <c r="B46" s="49" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="18"/>
       <c r="D46" s="18"/>
       <c r="E46" s="18"/>
       <c r="F46" s="18"/>
       <c r="G46" s="18"/>
       <c r="H46" s="18"/>
       <c r="I46" s="18"/>
       <c r="J46" s="82"/>
       <c r="K46" s="82"/>
       <c r="L46" s="82"/>
       <c r="M46" s="82"/>
       <c r="N46" s="82"/>
       <c r="O46" s="82" t="s">
         <v>31</v>
       </c>
       <c r="P46" s="82" t="s">
@@ -21039,50 +21352,53 @@
       </c>
       <c r="AX46" s="7">
         <v>6</v>
       </c>
       <c r="AY46" s="103">
         <v>10</v>
       </c>
       <c r="AZ46" s="54">
         <v>6</v>
       </c>
       <c r="BA46" s="54">
         <v>3</v>
       </c>
       <c r="BB46" s="54">
         <v>9</v>
       </c>
       <c r="BC46" s="9">
         <v>11</v>
       </c>
       <c r="BD46" s="54">
         <v>14</v>
       </c>
       <c r="BE46" s="54">
         <v>11</v>
       </c>
+      <c r="BF46" s="9">
+        <v>6</v>
+      </c>
     </row>
     <row r="47" spans="1:62" s="53" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="53" t="s">
         <v>107</v>
       </c>
       <c r="B47" s="50" t="s">
         <v>48</v>
       </c>
       <c r="C47" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D47" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E47" s="40" t="s">
         <v>31</v>
       </c>
       <c r="F47" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G47" s="40" t="s">
         <v>31</v>
       </c>
       <c r="H47" s="40" t="s">
         <v>31</v>
@@ -21212,133 +21528,140 @@
       </c>
       <c r="AX47" s="16">
         <v>16</v>
       </c>
       <c r="AY47" s="104">
         <v>10</v>
       </c>
       <c r="AZ47" s="55">
         <v>7</v>
       </c>
       <c r="BA47" s="55">
         <v>26</v>
       </c>
       <c r="BB47" s="55">
         <v>12</v>
       </c>
       <c r="BC47" s="15">
         <v>10</v>
       </c>
       <c r="BD47" s="55">
         <v>17</v>
       </c>
       <c r="BE47" s="55">
         <v>17</v>
       </c>
-      <c r="BF47" s="80"/>
+      <c r="BF47" s="15">
+        <v>17</v>
+      </c>
       <c r="BG47" s="80"/>
       <c r="BH47" s="80"/>
       <c r="BI47" s="80"/>
       <c r="BJ47" s="80"/>
     </row>
     <row r="48" spans="1:62" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="180" t="s">
+      <c r="A48" s="185" t="s">
         <v>28</v>
       </c>
-      <c r="B48" s="180"/>
-[...36 lines deleted...]
-      <c r="AM48" s="180"/>
+      <c r="B48" s="185"/>
+      <c r="C48" s="185"/>
+      <c r="D48" s="185"/>
+      <c r="E48" s="185"/>
+      <c r="F48" s="185"/>
+      <c r="G48" s="185"/>
+      <c r="H48" s="185"/>
+      <c r="I48" s="185"/>
+      <c r="J48" s="185"/>
+      <c r="K48" s="185"/>
+      <c r="L48" s="185"/>
+      <c r="M48" s="185"/>
+      <c r="N48" s="185"/>
+      <c r="O48" s="185"/>
+      <c r="P48" s="185"/>
+      <c r="Q48" s="185"/>
+      <c r="R48" s="185"/>
+      <c r="S48" s="185"/>
+      <c r="T48" s="185"/>
+      <c r="U48" s="185"/>
+      <c r="V48" s="185"/>
+      <c r="W48" s="185"/>
+      <c r="X48" s="185"/>
+      <c r="Y48" s="185"/>
+      <c r="Z48" s="185"/>
+      <c r="AA48" s="185"/>
+      <c r="AB48" s="185"/>
+      <c r="AC48" s="185"/>
+      <c r="AD48" s="185"/>
+      <c r="AE48" s="185"/>
+      <c r="AF48" s="185"/>
+      <c r="AG48" s="185"/>
+      <c r="AH48" s="185"/>
+      <c r="AI48" s="185"/>
+      <c r="AJ48" s="185"/>
+      <c r="AK48" s="185"/>
+      <c r="AL48" s="185"/>
+      <c r="AM48" s="185"/>
     </row>
-    <row r="49" spans="15:15" s="53" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="15:57" s="53" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="O49" s="98"/>
+    </row>
+    <row r="54" spans="15:57" x14ac:dyDescent="0.25">
+      <c r="BE54" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A48:AM48"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="B34:BJ34"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="33" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="14" topLeftCell="O1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight"/>
+      <pane xSplit="14" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.85546875" style="37" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" style="37" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="37" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="37" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="4.5703125" style="37" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="37" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="3.85546875" style="37" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="4.85546875" style="37" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="37" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="37" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="37" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="37" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="37" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="37" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="37" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="37" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="37" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" style="37" hidden="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="37" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="37" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="37" hidden="1" customWidth="1"/>
@@ -21393,215 +21716,216 @@
       <c r="AE1" s="105"/>
       <c r="AF1" s="105"/>
       <c r="AG1" s="105"/>
       <c r="AH1" s="105"/>
       <c r="AI1" s="105"/>
       <c r="AJ1" s="105"/>
       <c r="AK1" s="105"/>
       <c r="AL1" s="105"/>
       <c r="AM1" s="105"/>
       <c r="AN1" s="105"/>
       <c r="AO1" s="105"/>
       <c r="AP1" s="105"/>
       <c r="AQ1" s="105"/>
       <c r="AR1" s="105"/>
       <c r="AS1" s="105"/>
       <c r="AT1" s="105"/>
       <c r="AU1" s="105"/>
       <c r="AV1" s="105"/>
       <c r="AW1" s="105"/>
       <c r="AX1" s="105"/>
     </row>
     <row r="2" spans="1:62" s="107" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="151" t="s">
         <v>109</v>
       </c>
-      <c r="B2" s="159" t="s">
+      <c r="B2" s="164" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="159"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="159"/>
+      <c r="C2" s="164"/>
+      <c r="D2" s="164"/>
+      <c r="E2" s="164"/>
+      <c r="F2" s="164"/>
+      <c r="G2" s="164"/>
+      <c r="H2" s="164"/>
+      <c r="I2" s="164"/>
+      <c r="J2" s="164"/>
+      <c r="K2" s="164"/>
+      <c r="L2" s="164"/>
+      <c r="M2" s="164"/>
+      <c r="N2" s="164"/>
+      <c r="O2" s="164"/>
+      <c r="P2" s="164"/>
+      <c r="Q2" s="164"/>
+      <c r="R2" s="164"/>
+      <c r="S2" s="164"/>
+      <c r="T2" s="164"/>
+      <c r="U2" s="164"/>
+      <c r="V2" s="164"/>
+      <c r="W2" s="164"/>
+      <c r="X2" s="164"/>
+      <c r="Y2" s="164"/>
+      <c r="Z2" s="164"/>
+      <c r="AA2" s="164"/>
+      <c r="AB2" s="164"/>
+      <c r="AC2" s="164"/>
+      <c r="AD2" s="164"/>
+      <c r="AE2" s="164"/>
+      <c r="AF2" s="164"/>
+      <c r="AG2" s="164"/>
+      <c r="AH2" s="164"/>
+      <c r="AI2" s="164"/>
+      <c r="AJ2" s="164"/>
+      <c r="AK2" s="164"/>
+      <c r="AL2" s="164"/>
+      <c r="AM2" s="164"/>
+      <c r="AN2" s="164"/>
+      <c r="AO2" s="164"/>
+      <c r="AP2" s="164"/>
+      <c r="AQ2" s="164"/>
+      <c r="AR2" s="164"/>
+      <c r="AS2" s="164"/>
+      <c r="AT2" s="164"/>
+      <c r="AU2" s="164"/>
+      <c r="AV2" s="164"/>
+      <c r="AW2" s="164"/>
+      <c r="AX2" s="164"/>
+      <c r="AY2" s="164"/>
+      <c r="AZ2" s="164"/>
+      <c r="BA2" s="164"/>
+      <c r="BB2" s="164"/>
+      <c r="BC2" s="164"/>
+      <c r="BD2" s="164"/>
+      <c r="BE2" s="164"/>
+      <c r="BF2" s="164"/>
+      <c r="BG2" s="164"/>
+      <c r="BH2" s="164"/>
+      <c r="BI2" s="164"/>
+      <c r="BJ2" s="164"/>
     </row>
     <row r="3" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="111"/>
       <c r="C3" s="71"/>
       <c r="D3" s="58"/>
       <c r="E3" s="71"/>
       <c r="F3" s="71"/>
       <c r="G3" s="71"/>
       <c r="H3" s="71"/>
       <c r="I3" s="71"/>
       <c r="J3" s="71"/>
       <c r="K3" s="58"/>
       <c r="L3" s="71"/>
       <c r="M3" s="71"/>
       <c r="N3" s="71"/>
       <c r="BB3" s="107"/>
       <c r="BC3" s="107"/>
       <c r="BD3" s="109"/>
       <c r="BE3" s="116"/>
+      <c r="BF3" s="157"/>
       <c r="BJ3" s="94" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:62" s="98" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="154" t="s">
+      <c r="A4" s="159" t="s">
         <v>95</v>
       </c>
-      <c r="B4" s="162"/>
-      <c r="C4" s="156">
+      <c r="B4" s="167"/>
+      <c r="C4" s="161">
         <v>2022</v>
       </c>
-      <c r="D4" s="157"/>
-[...10 lines deleted...]
-      <c r="O4" s="156">
+      <c r="D4" s="162"/>
+      <c r="E4" s="162"/>
+      <c r="F4" s="162"/>
+      <c r="G4" s="162"/>
+      <c r="H4" s="162"/>
+      <c r="I4" s="162"/>
+      <c r="J4" s="162"/>
+      <c r="K4" s="162"/>
+      <c r="L4" s="162"/>
+      <c r="M4" s="162"/>
+      <c r="N4" s="162"/>
+      <c r="O4" s="161">
         <v>2023</v>
       </c>
-      <c r="P4" s="157"/>
-[...10 lines deleted...]
-      <c r="AA4" s="156">
+      <c r="P4" s="162"/>
+      <c r="Q4" s="162"/>
+      <c r="R4" s="162"/>
+      <c r="S4" s="162"/>
+      <c r="T4" s="162"/>
+      <c r="U4" s="162"/>
+      <c r="V4" s="162"/>
+      <c r="W4" s="162"/>
+      <c r="X4" s="162"/>
+      <c r="Y4" s="162"/>
+      <c r="Z4" s="163"/>
+      <c r="AA4" s="161">
         <v>2024</v>
       </c>
-      <c r="AB4" s="157"/>
-[...10 lines deleted...]
-      <c r="AM4" s="156">
+      <c r="AB4" s="162"/>
+      <c r="AC4" s="162"/>
+      <c r="AD4" s="162"/>
+      <c r="AE4" s="162"/>
+      <c r="AF4" s="162"/>
+      <c r="AG4" s="162"/>
+      <c r="AH4" s="162"/>
+      <c r="AI4" s="162"/>
+      <c r="AJ4" s="162"/>
+      <c r="AK4" s="162"/>
+      <c r="AL4" s="163"/>
+      <c r="AM4" s="161">
         <v>2025</v>
       </c>
-      <c r="AN4" s="157"/>
-[...10 lines deleted...]
-      <c r="AY4" s="156">
+      <c r="AN4" s="162"/>
+      <c r="AO4" s="162"/>
+      <c r="AP4" s="162"/>
+      <c r="AQ4" s="162"/>
+      <c r="AR4" s="162"/>
+      <c r="AS4" s="162"/>
+      <c r="AT4" s="162"/>
+      <c r="AU4" s="162"/>
+      <c r="AV4" s="162"/>
+      <c r="AW4" s="162"/>
+      <c r="AX4" s="163"/>
+      <c r="AY4" s="161">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="157"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="158"/>
+      <c r="AZ4" s="162"/>
+      <c r="BA4" s="162"/>
+      <c r="BB4" s="162"/>
+      <c r="BC4" s="162"/>
+      <c r="BD4" s="162"/>
+      <c r="BE4" s="162"/>
+      <c r="BF4" s="162"/>
+      <c r="BG4" s="162"/>
+      <c r="BH4" s="162"/>
+      <c r="BI4" s="162"/>
+      <c r="BJ4" s="163"/>
     </row>
     <row r="5" spans="1:62" s="98" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="155"/>
-      <c r="B5" s="163"/>
+      <c r="A5" s="160"/>
+      <c r="B5" s="168"/>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="72" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="72" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="90" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="90" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="90" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="90" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="90" t="s">
@@ -21723,131 +22047,131 @@
       </c>
       <c r="AX5" s="60" t="s">
         <v>26</v>
       </c>
       <c r="AY5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BA5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="BB5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="BC5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="BD5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="BE5" s="112" t="s">
         <v>2</v>
       </c>
-      <c r="BF5" s="90" t="s">
+      <c r="BF5" s="153" t="s">
         <v>3</v>
       </c>
       <c r="BG5" s="90" t="s">
         <v>4</v>
       </c>
       <c r="BH5" s="90" t="s">
         <v>24</v>
       </c>
       <c r="BI5" s="90" t="s">
         <v>25</v>
       </c>
       <c r="BJ5" s="60" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="111"/>
-      <c r="B6" s="160" t="s">
+      <c r="B6" s="165" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="160"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="160"/>
+      <c r="C6" s="165"/>
+      <c r="D6" s="165"/>
+      <c r="E6" s="165"/>
+      <c r="F6" s="165"/>
+      <c r="G6" s="165"/>
+      <c r="H6" s="165"/>
+      <c r="I6" s="165"/>
+      <c r="J6" s="165"/>
+      <c r="K6" s="165"/>
+      <c r="L6" s="165"/>
+      <c r="M6" s="165"/>
+      <c r="N6" s="165"/>
+      <c r="O6" s="165"/>
+      <c r="P6" s="165"/>
+      <c r="Q6" s="165"/>
+      <c r="R6" s="165"/>
+      <c r="S6" s="165"/>
+      <c r="T6" s="165"/>
+      <c r="U6" s="165"/>
+      <c r="V6" s="165"/>
+      <c r="W6" s="165"/>
+      <c r="X6" s="165"/>
+      <c r="Y6" s="165"/>
+      <c r="Z6" s="165"/>
+      <c r="AA6" s="165"/>
+      <c r="AB6" s="165"/>
+      <c r="AC6" s="165"/>
+      <c r="AD6" s="165"/>
+      <c r="AE6" s="165"/>
+      <c r="AF6" s="165"/>
+      <c r="AG6" s="165"/>
+      <c r="AH6" s="165"/>
+      <c r="AI6" s="165"/>
+      <c r="AJ6" s="165"/>
+      <c r="AK6" s="165"/>
+      <c r="AL6" s="165"/>
+      <c r="AM6" s="165"/>
+      <c r="AN6" s="165"/>
+      <c r="AO6" s="165"/>
+      <c r="AP6" s="165"/>
+      <c r="AQ6" s="165"/>
+      <c r="AR6" s="165"/>
+      <c r="AS6" s="165"/>
+      <c r="AT6" s="165"/>
+      <c r="AU6" s="165"/>
+      <c r="AV6" s="165"/>
+      <c r="AW6" s="165"/>
+      <c r="AX6" s="165"/>
+      <c r="AY6" s="165"/>
+      <c r="AZ6" s="165"/>
+      <c r="BA6" s="165"/>
+      <c r="BB6" s="165"/>
+      <c r="BC6" s="165"/>
+      <c r="BD6" s="165"/>
+      <c r="BE6" s="165"/>
+      <c r="BF6" s="165"/>
+      <c r="BG6" s="165"/>
+      <c r="BH6" s="165"/>
+      <c r="BI6" s="165"/>
+      <c r="BJ6" s="165"/>
     </row>
     <row r="7" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="141">
         <v>100000000</v>
       </c>
       <c r="B7" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="18">
         <v>6</v>
       </c>
       <c r="D7" s="18">
         <v>5</v>
       </c>
       <c r="E7" s="18">
         <v>7</v>
       </c>
       <c r="F7" s="18">
         <v>5</v>
       </c>
       <c r="G7" s="18">
         <v>6</v>
       </c>
       <c r="H7" s="18">
         <v>4</v>
@@ -21977,50 +22301,53 @@
       </c>
       <c r="AX7" s="7">
         <v>1</v>
       </c>
       <c r="AY7" s="6">
         <v>3</v>
       </c>
       <c r="AZ7" s="6">
         <v>5</v>
       </c>
       <c r="BA7" s="6">
         <v>1</v>
       </c>
       <c r="BB7" s="6">
         <v>5</v>
       </c>
       <c r="BC7" s="6">
         <v>5</v>
       </c>
       <c r="BD7" s="6">
         <v>4</v>
       </c>
       <c r="BE7" s="6">
         <v>1</v>
       </c>
+      <c r="BF7" s="6">
+        <v>4</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="53" t="s">
         <v>96</v>
       </c>
       <c r="B8" s="62" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="11">
         <v>4</v>
       </c>
       <c r="E8" s="11">
         <v>6</v>
       </c>
       <c r="F8" s="8">
         <v>3</v>
       </c>
       <c r="G8" s="8">
         <v>5</v>
       </c>
       <c r="H8" s="8">
         <v>2</v>
@@ -22150,50 +22477,53 @@
       </c>
       <c r="AX8" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY8" s="6">
         <v>2</v>
       </c>
       <c r="AZ8" s="6">
         <v>3</v>
       </c>
       <c r="BA8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB8" s="6">
         <v>1</v>
       </c>
       <c r="BC8" s="6">
         <v>3</v>
       </c>
       <c r="BD8" s="6">
         <v>2</v>
       </c>
       <c r="BE8" s="6">
         <v>1</v>
       </c>
+      <c r="BF8" s="6">
+        <v>3</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="53" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="63" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>31</v>
@@ -22323,50 +22653,53 @@
       </c>
       <c r="AX9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY9" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ9" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA9" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB9" s="6">
         <v>1</v>
       </c>
       <c r="BC9" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BD9" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE9" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF9" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="53" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="62" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H10" s="8" t="s">
         <v>31</v>
@@ -22496,50 +22829,53 @@
       </c>
       <c r="AX10" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB10" s="6">
         <v>1</v>
       </c>
       <c r="BC10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BD10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE10" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF10" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="53" t="s">
         <v>99</v>
       </c>
       <c r="B11" s="62" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H11" s="8" t="s">
         <v>31</v>
@@ -22669,50 +23005,53 @@
       </c>
       <c r="AX11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BC11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BD11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE11" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF11" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B12" s="62" t="s">
         <v>43</v>
       </c>
       <c r="C12" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H12" s="8" t="s">
         <v>31</v>
@@ -22842,50 +23181,53 @@
       </c>
       <c r="AX12" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY12" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ12" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA12" s="6">
         <v>1</v>
       </c>
       <c r="BB12" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BC12" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BD12" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE12" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF12" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="53" t="s">
         <v>101</v>
       </c>
       <c r="B13" s="62" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="8">
         <v>1</v>
       </c>
       <c r="G13" s="8">
         <v>1</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>31</v>
@@ -23015,50 +23357,53 @@
       </c>
       <c r="AX13" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB13" s="6">
         <v>1</v>
       </c>
       <c r="BC13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BD13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE13" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF13" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="53" t="s">
         <v>102</v>
       </c>
       <c r="B14" s="62" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="11">
         <v>1</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="8">
         <v>1</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H14" s="8">
         <v>1</v>
@@ -23188,50 +23533,53 @@
       </c>
       <c r="AX14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BC14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BD14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE14" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF14" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="15" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="53" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="62" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="18" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="18" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="18" t="s">
         <v>31</v>
@@ -23359,50 +23707,53 @@
       </c>
       <c r="AX15" s="7">
         <v>1</v>
       </c>
       <c r="AY15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BC15" s="6">
         <v>1</v>
       </c>
       <c r="BD15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE15" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF15" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="53" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="62" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>31</v>
@@ -23532,50 +23883,53 @@
       </c>
       <c r="AX16" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ16" s="6">
         <v>1</v>
       </c>
       <c r="BA16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BC16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BD16" s="6">
         <v>1</v>
       </c>
       <c r="BE16" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF16" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="53" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="62" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="11">
         <v>1</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H17" s="8" t="s">
         <v>31</v>
@@ -23705,50 +24059,53 @@
       </c>
       <c r="AX17" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ17" s="6">
         <v>1</v>
       </c>
       <c r="BA17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BC17" s="6">
         <v>1</v>
       </c>
       <c r="BD17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE17" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF17" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="18" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="53" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="62" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="18" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="18" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="18" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="18" t="s">
         <v>31</v>
@@ -23876,50 +24233,53 @@
       </c>
       <c r="AX18" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB18" s="6">
         <v>1</v>
       </c>
       <c r="BC18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BD18" s="6">
         <v>1</v>
       </c>
       <c r="BE18" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF18" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="53" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="62" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H19" s="8">
         <v>1</v>
@@ -24049,116 +24409,119 @@
       </c>
       <c r="AX19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY19" s="6">
         <v>1</v>
       </c>
       <c r="AZ19" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA19" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB19" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BC19" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BD19" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE19" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF19" s="6">
+        <v>1</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="111"/>
-      <c r="B20" s="161" t="s">
+      <c r="B20" s="166" t="s">
         <v>11</v>
       </c>
-      <c r="C20" s="161"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="161"/>
+      <c r="C20" s="166"/>
+      <c r="D20" s="166"/>
+      <c r="E20" s="166"/>
+      <c r="F20" s="166"/>
+      <c r="G20" s="166"/>
+      <c r="H20" s="166"/>
+      <c r="I20" s="166"/>
+      <c r="J20" s="166"/>
+      <c r="K20" s="166"/>
+      <c r="L20" s="166"/>
+      <c r="M20" s="166"/>
+      <c r="N20" s="166"/>
+      <c r="O20" s="166"/>
+      <c r="P20" s="166"/>
+      <c r="Q20" s="166"/>
+      <c r="R20" s="166"/>
+      <c r="S20" s="166"/>
+      <c r="T20" s="166"/>
+      <c r="U20" s="166"/>
+      <c r="V20" s="166"/>
+      <c r="W20" s="166"/>
+      <c r="X20" s="166"/>
+      <c r="Y20" s="166"/>
+      <c r="Z20" s="166"/>
+      <c r="AA20" s="166"/>
+      <c r="AB20" s="166"/>
+      <c r="AC20" s="166"/>
+      <c r="AD20" s="166"/>
+      <c r="AE20" s="166"/>
+      <c r="AF20" s="166"/>
+      <c r="AG20" s="166"/>
+      <c r="AH20" s="166"/>
+      <c r="AI20" s="166"/>
+      <c r="AJ20" s="166"/>
+      <c r="AK20" s="166"/>
+      <c r="AL20" s="166"/>
+      <c r="AM20" s="166"/>
+      <c r="AN20" s="166"/>
+      <c r="AO20" s="166"/>
+      <c r="AP20" s="166"/>
+      <c r="AQ20" s="166"/>
+      <c r="AR20" s="166"/>
+      <c r="AS20" s="166"/>
+      <c r="AT20" s="166"/>
+      <c r="AU20" s="166"/>
+      <c r="AV20" s="166"/>
+      <c r="AW20" s="166"/>
+      <c r="AX20" s="166"/>
+      <c r="AY20" s="166"/>
+      <c r="AZ20" s="166"/>
+      <c r="BA20" s="166"/>
+      <c r="BB20" s="166"/>
+      <c r="BC20" s="166"/>
+      <c r="BD20" s="166"/>
+      <c r="BE20" s="166"/>
+      <c r="BF20" s="166"/>
+      <c r="BG20" s="166"/>
+      <c r="BH20" s="166"/>
+      <c r="BI20" s="166"/>
+      <c r="BJ20" s="166"/>
     </row>
     <row r="21" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="141">
         <v>100000000</v>
       </c>
       <c r="B21" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="18">
         <v>6</v>
       </c>
       <c r="D21" s="18">
         <v>4</v>
       </c>
       <c r="E21" s="18">
         <v>6</v>
       </c>
       <c r="F21" s="8">
         <v>3</v>
       </c>
       <c r="G21" s="18">
         <v>5</v>
       </c>
       <c r="H21" s="8">
         <v>2</v>
@@ -24288,50 +24651,53 @@
       </c>
       <c r="AX21" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY21" s="6">
         <v>2</v>
       </c>
       <c r="AZ21" s="6">
         <v>4</v>
       </c>
       <c r="BA21" s="6">
         <v>1</v>
       </c>
       <c r="BB21" s="6">
         <v>2</v>
       </c>
       <c r="BC21" s="6">
         <v>4</v>
       </c>
       <c r="BD21" s="6">
         <v>2</v>
       </c>
       <c r="BE21" s="6">
         <v>1</v>
       </c>
+      <c r="BF21" s="6">
+        <v>3</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="53" t="s">
         <v>96</v>
       </c>
       <c r="B22" s="62" t="s">
         <v>39</v>
       </c>
       <c r="C22" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="11">
         <v>4</v>
       </c>
       <c r="E22" s="11">
         <v>6</v>
       </c>
       <c r="F22" s="8">
         <v>3</v>
       </c>
       <c r="G22" s="8">
         <v>5</v>
       </c>
       <c r="H22" s="8">
         <v>2</v>
@@ -24461,50 +24827,53 @@
       </c>
       <c r="AX22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY22" s="6">
         <v>2</v>
       </c>
       <c r="AZ22" s="6">
         <v>3</v>
       </c>
       <c r="BA22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB22" s="6">
         <v>1</v>
       </c>
       <c r="BC22" s="6">
         <v>3</v>
       </c>
       <c r="BD22" s="6">
         <v>2</v>
       </c>
       <c r="BE22" s="6">
         <v>1</v>
       </c>
+      <c r="BF22" s="6">
+        <v>3</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="53" t="s">
         <v>97</v>
       </c>
       <c r="B23" s="63" t="s">
         <v>40</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D23" s="18" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G23" s="18" t="s">
         <v>31</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>31</v>
@@ -24634,50 +25003,53 @@
       </c>
       <c r="AX23" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY23" s="73" t="s">
         <v>31</v>
       </c>
       <c r="AZ23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB23" s="6">
         <v>1</v>
       </c>
       <c r="BC23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BD23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE23" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF23" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="62" t="s">
         <v>43</v>
       </c>
       <c r="C24" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>31</v>
       </c>
       <c r="E24" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G24" s="18" t="s">
         <v>31</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>31</v>
@@ -24807,50 +25179,53 @@
       </c>
       <c r="AX24" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY24" s="73" t="s">
         <v>31</v>
       </c>
       <c r="AZ24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA24" s="6">
         <v>1</v>
       </c>
       <c r="BB24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BC24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BD24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE24" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF24" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="53" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="62" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="18" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="18" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="18" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="18" t="s">
         <v>31</v>
@@ -24978,50 +25353,53 @@
       </c>
       <c r="AX25" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY25" s="73" t="s">
         <v>31</v>
       </c>
       <c r="AZ25" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA25" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB25" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BC25" s="6">
         <v>1</v>
       </c>
       <c r="BD25" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE25" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF25" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="53" t="s">
         <v>104</v>
       </c>
       <c r="B26" s="62" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="18" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G26" s="18" t="s">
         <v>31</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>31</v>
@@ -25151,116 +25529,119 @@
       </c>
       <c r="AX26" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY26" s="73" t="s">
         <v>31</v>
       </c>
       <c r="AZ26" s="6">
         <v>1</v>
       </c>
       <c r="BA26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BC26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BD26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE26" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF26" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="111"/>
-      <c r="B27" s="161" t="s">
+      <c r="B27" s="166" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="161"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="161"/>
+      <c r="C27" s="166"/>
+      <c r="D27" s="166"/>
+      <c r="E27" s="166"/>
+      <c r="F27" s="166"/>
+      <c r="G27" s="166"/>
+      <c r="H27" s="166"/>
+      <c r="I27" s="166"/>
+      <c r="J27" s="166"/>
+      <c r="K27" s="166"/>
+      <c r="L27" s="166"/>
+      <c r="M27" s="166"/>
+      <c r="N27" s="166"/>
+      <c r="O27" s="166"/>
+      <c r="P27" s="166"/>
+      <c r="Q27" s="166"/>
+      <c r="R27" s="166"/>
+      <c r="S27" s="166"/>
+      <c r="T27" s="166"/>
+      <c r="U27" s="166"/>
+      <c r="V27" s="166"/>
+      <c r="W27" s="166"/>
+      <c r="X27" s="166"/>
+      <c r="Y27" s="166"/>
+      <c r="Z27" s="166"/>
+      <c r="AA27" s="166"/>
+      <c r="AB27" s="166"/>
+      <c r="AC27" s="166"/>
+      <c r="AD27" s="166"/>
+      <c r="AE27" s="166"/>
+      <c r="AF27" s="166"/>
+      <c r="AG27" s="166"/>
+      <c r="AH27" s="166"/>
+      <c r="AI27" s="166"/>
+      <c r="AJ27" s="166"/>
+      <c r="AK27" s="166"/>
+      <c r="AL27" s="166"/>
+      <c r="AM27" s="166"/>
+      <c r="AN27" s="166"/>
+      <c r="AO27" s="166"/>
+      <c r="AP27" s="166"/>
+      <c r="AQ27" s="166"/>
+      <c r="AR27" s="166"/>
+      <c r="AS27" s="166"/>
+      <c r="AT27" s="166"/>
+      <c r="AU27" s="166"/>
+      <c r="AV27" s="166"/>
+      <c r="AW27" s="166"/>
+      <c r="AX27" s="166"/>
+      <c r="AY27" s="166"/>
+      <c r="AZ27" s="166"/>
+      <c r="BA27" s="166"/>
+      <c r="BB27" s="166"/>
+      <c r="BC27" s="166"/>
+      <c r="BD27" s="166"/>
+      <c r="BE27" s="166"/>
+      <c r="BF27" s="166"/>
+      <c r="BG27" s="166"/>
+      <c r="BH27" s="166"/>
+      <c r="BI27" s="166"/>
+      <c r="BJ27" s="166"/>
     </row>
     <row r="28" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="142">
         <v>100000000</v>
       </c>
       <c r="B28" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C28" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="18">
         <v>1</v>
       </c>
       <c r="E28" s="18">
         <v>1</v>
       </c>
       <c r="F28" s="18">
         <v>2</v>
       </c>
       <c r="G28" s="8">
         <v>1</v>
       </c>
       <c r="H28" s="8">
         <v>2</v>
@@ -25390,50 +25771,53 @@
       </c>
       <c r="AX28" s="7">
         <v>1</v>
       </c>
       <c r="AY28" s="73">
         <v>1</v>
       </c>
       <c r="AZ28" s="6">
         <v>1</v>
       </c>
       <c r="BA28" s="73" t="s">
         <v>31</v>
       </c>
       <c r="BB28" s="6">
         <v>3</v>
       </c>
       <c r="BC28" s="6">
         <v>1</v>
       </c>
       <c r="BD28" s="6">
         <v>2</v>
       </c>
       <c r="BE28" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF28" s="6">
+        <v>1</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="42" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="63" t="s">
         <v>39</v>
       </c>
       <c r="C29" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D29" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E29" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G29" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H29" s="8" t="s">
         <v>31</v>
@@ -25563,50 +25947,53 @@
       </c>
       <c r="AX29" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY29" s="73" t="s">
         <v>31</v>
       </c>
       <c r="AZ29" s="73" t="s">
         <v>31</v>
       </c>
       <c r="BA29" s="73" t="s">
         <v>31</v>
       </c>
       <c r="BB29" s="73" t="s">
         <v>31</v>
       </c>
       <c r="BC29" s="73" t="s">
         <v>31</v>
       </c>
       <c r="BD29" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE29" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF29" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="42" t="s">
         <v>98</v>
       </c>
       <c r="B30" s="62" t="s">
         <v>41</v>
       </c>
       <c r="C30" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D30" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E30" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G30" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>31</v>
@@ -25736,50 +26123,53 @@
       </c>
       <c r="AX30" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY30" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ30" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BA30" s="73" t="s">
         <v>31</v>
       </c>
       <c r="BB30" s="9">
         <v>1</v>
       </c>
       <c r="BC30" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BD30" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE30" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF30" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="42" t="s">
         <v>99</v>
       </c>
       <c r="B31" s="62" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G31" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H31" s="8" t="s">
         <v>31</v>
@@ -25909,50 +26299,53 @@
       </c>
       <c r="AX31" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY31" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ31" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BA31" s="73" t="s">
         <v>31</v>
       </c>
       <c r="BB31" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BC31" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BD31" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE31" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF31" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B32" s="62" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="8" t="s">
         <v>31</v>
@@ -26082,50 +26475,53 @@
       </c>
       <c r="AX32" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY32" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BA32" s="73" t="s">
         <v>31</v>
       </c>
       <c r="BB32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BC32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BD32" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE32" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF32" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="42" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="62" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D33" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="8">
         <v>1</v>
       </c>
       <c r="G33" s="8">
         <v>1</v>
       </c>
       <c r="H33" s="8" t="s">
         <v>31</v>
@@ -26255,50 +26651,53 @@
       </c>
       <c r="AX33" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY33" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ33" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BA33" s="73" t="s">
         <v>31</v>
       </c>
       <c r="BB33" s="9">
         <v>1</v>
       </c>
       <c r="BC33" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BD33" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE33" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF33" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="42" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="62" t="s">
         <v>45</v>
       </c>
       <c r="C34" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="11">
         <v>1</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F34" s="8">
         <v>1</v>
       </c>
       <c r="G34" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H34" s="8">
         <v>1</v>
@@ -26428,50 +26827,53 @@
       </c>
       <c r="AX34" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY34" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ34" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BA34" s="73" t="s">
         <v>31</v>
       </c>
       <c r="BB34" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BC34" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BD34" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE34" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF34" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="35" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="42" t="s">
         <v>103</v>
       </c>
       <c r="B35" s="62" t="s">
         <v>49</v>
       </c>
       <c r="C35" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="18" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F35" s="18" t="s">
         <v>31</v>
       </c>
       <c r="G35" s="18" t="s">
         <v>31</v>
       </c>
       <c r="H35" s="18" t="s">
         <v>31</v>
@@ -26599,50 +27001,53 @@
       </c>
       <c r="AX35" s="7">
         <v>1</v>
       </c>
       <c r="AY35" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ35" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BA35" s="73" t="s">
         <v>31</v>
       </c>
       <c r="BB35" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BC35" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BD35" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE35" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF35" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="42" t="s">
         <v>104</v>
       </c>
       <c r="B36" s="62" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H36" s="8" t="s">
         <v>31</v>
@@ -26772,50 +27177,53 @@
       </c>
       <c r="AX36" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY36" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ36" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BA36" s="73" t="s">
         <v>31</v>
       </c>
       <c r="BB36" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BC36" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BD36" s="9">
         <v>1</v>
       </c>
       <c r="BE36" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF36" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="42" t="s">
         <v>105</v>
       </c>
       <c r="B37" s="62" t="s">
         <v>47</v>
       </c>
       <c r="C37" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="11">
         <v>1</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="8" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="8" t="s">
         <v>31</v>
@@ -26945,50 +27353,53 @@
       </c>
       <c r="AX37" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY37" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ37" s="9">
         <v>1</v>
       </c>
       <c r="BA37" s="73" t="s">
         <v>31</v>
       </c>
       <c r="BB37" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BC37" s="9">
         <v>1</v>
       </c>
       <c r="BD37" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE37" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF37" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="42" t="s">
         <v>106</v>
       </c>
       <c r="B38" s="62" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="18" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="18" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="18" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="18" t="s">
         <v>31</v>
@@ -27116,50 +27527,53 @@
       </c>
       <c r="AX38" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AY38" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BA38" s="73" t="s">
         <v>31</v>
       </c>
       <c r="BB38" s="9">
         <v>1</v>
       </c>
       <c r="BC38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="BD38" s="9">
         <v>1</v>
       </c>
       <c r="BE38" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF38" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="80" t="s">
         <v>107</v>
       </c>
       <c r="B39" s="65" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="14" t="s">
         <v>31</v>
       </c>
       <c r="F39" s="13" t="s">
         <v>31</v>
       </c>
       <c r="G39" s="13" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="13">
         <v>1</v>
@@ -27289,137 +27703,141 @@
       </c>
       <c r="AX39" s="16" t="s">
         <v>31</v>
       </c>
       <c r="AY39" s="17">
         <v>1</v>
       </c>
       <c r="AZ39" s="15" t="s">
         <v>31</v>
       </c>
       <c r="BA39" s="58" t="s">
         <v>31</v>
       </c>
       <c r="BB39" s="15" t="s">
         <v>31</v>
       </c>
       <c r="BC39" s="15" t="s">
         <v>31</v>
       </c>
       <c r="BD39" s="15" t="s">
         <v>31</v>
       </c>
       <c r="BE39" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="BF39" s="71"/>
+      <c r="BF39" s="71">
+        <v>1</v>
+      </c>
       <c r="BG39" s="71"/>
       <c r="BH39" s="71"/>
       <c r="BI39" s="71"/>
       <c r="BJ39" s="71"/>
     </row>
     <row r="40" spans="1:62" s="98" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="180" t="s">
+      <c r="A40" s="185" t="s">
         <v>28</v>
       </c>
-      <c r="B40" s="180"/>
-[...36 lines deleted...]
-      <c r="AM40" s="180"/>
+      <c r="B40" s="185"/>
+      <c r="C40" s="185"/>
+      <c r="D40" s="185"/>
+      <c r="E40" s="185"/>
+      <c r="F40" s="185"/>
+      <c r="G40" s="185"/>
+      <c r="H40" s="185"/>
+      <c r="I40" s="185"/>
+      <c r="J40" s="185"/>
+      <c r="K40" s="185"/>
+      <c r="L40" s="185"/>
+      <c r="M40" s="185"/>
+      <c r="N40" s="185"/>
+      <c r="O40" s="185"/>
+      <c r="P40" s="185"/>
+      <c r="Q40" s="185"/>
+      <c r="R40" s="185"/>
+      <c r="S40" s="185"/>
+      <c r="T40" s="185"/>
+      <c r="U40" s="185"/>
+      <c r="V40" s="185"/>
+      <c r="W40" s="185"/>
+      <c r="X40" s="185"/>
+      <c r="Y40" s="185"/>
+      <c r="Z40" s="185"/>
+      <c r="AA40" s="185"/>
+      <c r="AB40" s="185"/>
+      <c r="AC40" s="185"/>
+      <c r="AD40" s="185"/>
+      <c r="AE40" s="185"/>
+      <c r="AF40" s="185"/>
+      <c r="AG40" s="185"/>
+      <c r="AH40" s="185"/>
+      <c r="AI40" s="185"/>
+      <c r="AJ40" s="185"/>
+      <c r="AK40" s="185"/>
+      <c r="AL40" s="185"/>
+      <c r="AM40" s="185"/>
       <c r="BB40" s="107"/>
       <c r="BC40" s="107"/>
       <c r="BD40" s="109"/>
       <c r="BE40" s="116"/>
+      <c r="BF40" s="157"/>
     </row>
     <row r="41" spans="1:62" s="98" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="111"/>
       <c r="BB41" s="107"/>
       <c r="BC41" s="107"/>
       <c r="BD41" s="109"/>
       <c r="BE41" s="116"/>
+      <c r="BF41" s="157"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A40:AM40"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="B27:BJ27"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="14" topLeftCell="O1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight"/>
+      <pane xSplit="14" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="37" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" style="37" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="37" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="37" hidden="1" customWidth="1"/>
     <col min="5" max="10" width="6.140625" style="37" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="37" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="37" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="37" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="37" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="37" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="37" hidden="1" customWidth="1"/>
     <col min="17" max="20" width="6.140625" style="37" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" style="37" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="6.140625" style="37" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="37" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="37" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="6.140625" style="37" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="37" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.140625" style="77" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.28515625" style="37" hidden="1" customWidth="1"/>
     <col min="29" max="34" width="6.5703125" style="37" hidden="1" customWidth="1"/>
@@ -27465,219 +27883,220 @@
       <c r="AE1" s="91"/>
       <c r="AF1" s="91"/>
       <c r="AG1" s="91"/>
       <c r="AH1" s="91"/>
       <c r="AI1" s="91"/>
       <c r="AJ1" s="91"/>
       <c r="AK1" s="91"/>
       <c r="AL1" s="91"/>
       <c r="AM1" s="91"/>
       <c r="AN1" s="91"/>
       <c r="AO1" s="91"/>
       <c r="AP1" s="91"/>
       <c r="AQ1" s="91"/>
       <c r="AR1" s="91"/>
       <c r="AS1" s="91"/>
       <c r="AT1" s="91"/>
       <c r="AU1" s="91"/>
       <c r="AV1" s="91"/>
       <c r="AW1" s="91"/>
       <c r="AX1" s="91"/>
     </row>
     <row r="2" spans="1:62" s="98" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="140" t="s">
         <v>110</v>
       </c>
-      <c r="B2" s="159" t="s">
+      <c r="B2" s="164" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="159"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="159"/>
+      <c r="C2" s="164"/>
+      <c r="D2" s="164"/>
+      <c r="E2" s="164"/>
+      <c r="F2" s="164"/>
+      <c r="G2" s="164"/>
+      <c r="H2" s="164"/>
+      <c r="I2" s="164"/>
+      <c r="J2" s="164"/>
+      <c r="K2" s="164"/>
+      <c r="L2" s="164"/>
+      <c r="M2" s="164"/>
+      <c r="N2" s="164"/>
+      <c r="O2" s="164"/>
+      <c r="P2" s="164"/>
+      <c r="Q2" s="164"/>
+      <c r="R2" s="164"/>
+      <c r="S2" s="164"/>
+      <c r="T2" s="164"/>
+      <c r="U2" s="164"/>
+      <c r="V2" s="164"/>
+      <c r="W2" s="164"/>
+      <c r="X2" s="164"/>
+      <c r="Y2" s="164"/>
+      <c r="Z2" s="164"/>
+      <c r="AA2" s="164"/>
+      <c r="AB2" s="164"/>
+      <c r="AC2" s="164"/>
+      <c r="AD2" s="164"/>
+      <c r="AE2" s="164"/>
+      <c r="AF2" s="164"/>
+      <c r="AG2" s="164"/>
+      <c r="AH2" s="164"/>
+      <c r="AI2" s="164"/>
+      <c r="AJ2" s="164"/>
+      <c r="AK2" s="164"/>
+      <c r="AL2" s="164"/>
+      <c r="AM2" s="164"/>
+      <c r="AN2" s="164"/>
+      <c r="AO2" s="164"/>
+      <c r="AP2" s="164"/>
+      <c r="AQ2" s="164"/>
+      <c r="AR2" s="164"/>
+      <c r="AS2" s="164"/>
+      <c r="AT2" s="164"/>
+      <c r="AU2" s="164"/>
+      <c r="AV2" s="164"/>
+      <c r="AW2" s="164"/>
+      <c r="AX2" s="164"/>
+      <c r="AY2" s="164"/>
+      <c r="AZ2" s="164"/>
+      <c r="BA2" s="164"/>
+      <c r="BB2" s="164"/>
+      <c r="BC2" s="164"/>
+      <c r="BD2" s="164"/>
+      <c r="BE2" s="164"/>
+      <c r="BF2" s="164"/>
+      <c r="BG2" s="164"/>
+      <c r="BH2" s="164"/>
+      <c r="BI2" s="164"/>
+      <c r="BJ2" s="164"/>
     </row>
     <row r="3" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="111"/>
       <c r="B3" s="152"/>
       <c r="C3" s="69"/>
       <c r="D3" s="69"/>
       <c r="E3" s="59"/>
       <c r="F3" s="69"/>
       <c r="G3" s="59"/>
       <c r="H3" s="59"/>
       <c r="I3" s="59"/>
       <c r="J3" s="59"/>
       <c r="K3" s="59"/>
       <c r="L3" s="59"/>
       <c r="M3" s="69"/>
       <c r="AA3" s="73"/>
       <c r="AM3" s="73"/>
       <c r="BB3" s="107"/>
       <c r="BC3" s="107"/>
       <c r="BD3" s="109"/>
       <c r="BE3" s="116"/>
-      <c r="BH3" s="183" t="s">
+      <c r="BF3" s="157"/>
+      <c r="BH3" s="188" t="s">
         <v>36</v>
       </c>
-      <c r="BI3" s="184"/>
-      <c r="BJ3" s="183"/>
+      <c r="BI3" s="189"/>
+      <c r="BJ3" s="188"/>
     </row>
     <row r="4" spans="1:62" s="98" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="154" t="s">
+      <c r="A4" s="159" t="s">
         <v>95</v>
       </c>
-      <c r="B4" s="162"/>
-      <c r="C4" s="156">
+      <c r="B4" s="167"/>
+      <c r="C4" s="161">
         <v>2022</v>
       </c>
-      <c r="D4" s="157"/>
-[...10 lines deleted...]
-      <c r="O4" s="167">
+      <c r="D4" s="162"/>
+      <c r="E4" s="162"/>
+      <c r="F4" s="162"/>
+      <c r="G4" s="162"/>
+      <c r="H4" s="162"/>
+      <c r="I4" s="162"/>
+      <c r="J4" s="162"/>
+      <c r="K4" s="162"/>
+      <c r="L4" s="162"/>
+      <c r="M4" s="162"/>
+      <c r="N4" s="162"/>
+      <c r="O4" s="172">
         <v>2023</v>
       </c>
-      <c r="P4" s="168"/>
-[...10 lines deleted...]
-      <c r="AA4" s="167">
+      <c r="P4" s="173"/>
+      <c r="Q4" s="173"/>
+      <c r="R4" s="173"/>
+      <c r="S4" s="173"/>
+      <c r="T4" s="173"/>
+      <c r="U4" s="173"/>
+      <c r="V4" s="173"/>
+      <c r="W4" s="173"/>
+      <c r="X4" s="173"/>
+      <c r="Y4" s="173"/>
+      <c r="Z4" s="174"/>
+      <c r="AA4" s="172">
         <v>2024</v>
       </c>
-      <c r="AB4" s="168"/>
-[...10 lines deleted...]
-      <c r="AM4" s="167">
+      <c r="AB4" s="173"/>
+      <c r="AC4" s="173"/>
+      <c r="AD4" s="173"/>
+      <c r="AE4" s="173"/>
+      <c r="AF4" s="173"/>
+      <c r="AG4" s="173"/>
+      <c r="AH4" s="173"/>
+      <c r="AI4" s="173"/>
+      <c r="AJ4" s="173"/>
+      <c r="AK4" s="173"/>
+      <c r="AL4" s="174"/>
+      <c r="AM4" s="172">
         <v>2025</v>
       </c>
-      <c r="AN4" s="168"/>
-[...10 lines deleted...]
-      <c r="AY4" s="167">
+      <c r="AN4" s="173"/>
+      <c r="AO4" s="173"/>
+      <c r="AP4" s="173"/>
+      <c r="AQ4" s="173"/>
+      <c r="AR4" s="173"/>
+      <c r="AS4" s="173"/>
+      <c r="AT4" s="173"/>
+      <c r="AU4" s="173"/>
+      <c r="AV4" s="173"/>
+      <c r="AW4" s="173"/>
+      <c r="AX4" s="174"/>
+      <c r="AY4" s="172">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="168"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="169"/>
+      <c r="AZ4" s="173"/>
+      <c r="BA4" s="173"/>
+      <c r="BB4" s="173"/>
+      <c r="BC4" s="173"/>
+      <c r="BD4" s="173"/>
+      <c r="BE4" s="173"/>
+      <c r="BF4" s="173"/>
+      <c r="BG4" s="173"/>
+      <c r="BH4" s="173"/>
+      <c r="BI4" s="173"/>
+      <c r="BJ4" s="174"/>
     </row>
     <row r="5" spans="1:62" s="98" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="155"/>
-      <c r="B5" s="163"/>
+      <c r="A5" s="160"/>
+      <c r="B5" s="168"/>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="27" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="92" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="92" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="92" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="92" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="92" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="92" t="s">
@@ -27799,131 +28218,131 @@
       </c>
       <c r="AX5" s="28" t="s">
         <v>35</v>
       </c>
       <c r="AY5" s="27" t="s">
         <v>5</v>
       </c>
       <c r="AZ5" s="27" t="s">
         <v>18</v>
       </c>
       <c r="BA5" s="27" t="s">
         <v>19</v>
       </c>
       <c r="BB5" s="27" t="s">
         <v>20</v>
       </c>
       <c r="BC5" s="27" t="s">
         <v>13</v>
       </c>
       <c r="BD5" s="27" t="s">
         <v>14</v>
       </c>
       <c r="BE5" s="113" t="s">
         <v>15</v>
       </c>
-      <c r="BF5" s="92" t="s">
+      <c r="BF5" s="154" t="s">
         <v>16</v>
       </c>
       <c r="BG5" s="92" t="s">
         <v>17</v>
       </c>
       <c r="BH5" s="92" t="s">
         <v>22</v>
       </c>
       <c r="BI5" s="92" t="s">
         <v>23</v>
       </c>
       <c r="BJ5" s="28" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="111"/>
-      <c r="B6" s="160" t="s">
+      <c r="B6" s="165" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="160"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="160"/>
+      <c r="C6" s="165"/>
+      <c r="D6" s="165"/>
+      <c r="E6" s="165"/>
+      <c r="F6" s="165"/>
+      <c r="G6" s="165"/>
+      <c r="H6" s="165"/>
+      <c r="I6" s="165"/>
+      <c r="J6" s="165"/>
+      <c r="K6" s="165"/>
+      <c r="L6" s="165"/>
+      <c r="M6" s="165"/>
+      <c r="N6" s="165"/>
+      <c r="O6" s="165"/>
+      <c r="P6" s="165"/>
+      <c r="Q6" s="165"/>
+      <c r="R6" s="165"/>
+      <c r="S6" s="165"/>
+      <c r="T6" s="165"/>
+      <c r="U6" s="165"/>
+      <c r="V6" s="165"/>
+      <c r="W6" s="165"/>
+      <c r="X6" s="165"/>
+      <c r="Y6" s="165"/>
+      <c r="Z6" s="165"/>
+      <c r="AA6" s="165"/>
+      <c r="AB6" s="165"/>
+      <c r="AC6" s="165"/>
+      <c r="AD6" s="165"/>
+      <c r="AE6" s="165"/>
+      <c r="AF6" s="165"/>
+      <c r="AG6" s="165"/>
+      <c r="AH6" s="165"/>
+      <c r="AI6" s="165"/>
+      <c r="AJ6" s="165"/>
+      <c r="AK6" s="165"/>
+      <c r="AL6" s="165"/>
+      <c r="AM6" s="165"/>
+      <c r="AN6" s="165"/>
+      <c r="AO6" s="165"/>
+      <c r="AP6" s="165"/>
+      <c r="AQ6" s="165"/>
+      <c r="AR6" s="165"/>
+      <c r="AS6" s="165"/>
+      <c r="AT6" s="165"/>
+      <c r="AU6" s="165"/>
+      <c r="AV6" s="165"/>
+      <c r="AW6" s="165"/>
+      <c r="AX6" s="165"/>
+      <c r="AY6" s="165"/>
+      <c r="AZ6" s="165"/>
+      <c r="BA6" s="165"/>
+      <c r="BB6" s="165"/>
+      <c r="BC6" s="165"/>
+      <c r="BD6" s="165"/>
+      <c r="BE6" s="165"/>
+      <c r="BF6" s="165"/>
+      <c r="BG6" s="165"/>
+      <c r="BH6" s="165"/>
+      <c r="BI6" s="165"/>
+      <c r="BJ6" s="165"/>
     </row>
     <row r="7" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="141">
         <v>100000000</v>
       </c>
       <c r="B7" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="29">
         <v>6.89</v>
       </c>
       <c r="D7" s="29">
         <v>6.42</v>
       </c>
       <c r="E7" s="29">
         <v>7.05</v>
       </c>
       <c r="F7" s="29">
         <v>6.79</v>
       </c>
       <c r="G7" s="29">
         <v>6.78</v>
       </c>
       <c r="H7" s="29">
         <v>6.32</v>
@@ -28053,50 +28472,53 @@
       </c>
       <c r="AX7" s="31">
         <v>5.55</v>
       </c>
       <c r="AY7" s="78">
         <v>5.05</v>
       </c>
       <c r="AZ7" s="78">
         <v>7.04</v>
       </c>
       <c r="BA7" s="78">
         <v>5.01</v>
       </c>
       <c r="BB7" s="78">
         <v>5.75</v>
       </c>
       <c r="BC7" s="78">
         <v>6.27</v>
       </c>
       <c r="BD7" s="78">
         <v>6.24</v>
       </c>
       <c r="BE7" s="78">
         <v>5.58</v>
       </c>
+      <c r="BF7" s="78">
+        <v>5.7</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="53" t="s">
         <v>96</v>
       </c>
       <c r="B8" s="62" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="30">
         <v>12.58</v>
       </c>
       <c r="D8" s="30">
         <v>10.81</v>
       </c>
       <c r="E8" s="30">
         <v>11.9</v>
       </c>
       <c r="F8" s="30">
         <v>10.66</v>
       </c>
       <c r="G8" s="30">
         <v>10.5</v>
       </c>
       <c r="H8" s="30">
         <v>9.32</v>
@@ -28226,50 +28648,53 @@
       </c>
       <c r="AX8" s="31">
         <v>4.54</v>
       </c>
       <c r="AY8" s="78">
         <v>6.67</v>
       </c>
       <c r="AZ8" s="78">
         <v>8.2899999999999991</v>
       </c>
       <c r="BA8" s="78">
         <v>5.09</v>
       </c>
       <c r="BB8" s="78">
         <v>4.45</v>
       </c>
       <c r="BC8" s="78">
         <v>5.35</v>
       </c>
       <c r="BD8" s="78">
         <v>5.33</v>
       </c>
       <c r="BE8" s="78">
         <v>5.01</v>
       </c>
+      <c r="BF8" s="78">
+        <v>5.45</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="53" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="63" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="30" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="30" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="30" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="30" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="30" t="s">
         <v>31</v>
@@ -28399,50 +28824,53 @@
       </c>
       <c r="AX9" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AY9" s="78" t="s">
         <v>31</v>
       </c>
       <c r="AZ9" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BA9" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BB9" s="78">
         <v>24.39</v>
       </c>
       <c r="BC9" s="78">
         <v>20.41</v>
       </c>
       <c r="BD9" s="78">
         <v>16.13</v>
       </c>
       <c r="BE9" s="78">
         <v>13.89</v>
       </c>
+      <c r="BF9" s="78">
+        <v>12.35</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="53" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="62" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="30" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="30" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>31</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>31</v>
@@ -28572,50 +29000,53 @@
       </c>
       <c r="AX10" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AY10" s="78" t="s">
         <v>31</v>
       </c>
       <c r="AZ10" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BA10" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BB10" s="78">
         <v>20.83</v>
       </c>
       <c r="BC10" s="78">
         <v>17.54</v>
       </c>
       <c r="BD10" s="78">
         <v>15.15</v>
       </c>
       <c r="BE10" s="78">
         <v>12.2</v>
       </c>
+      <c r="BF10" s="78">
+        <v>10.75</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="53" t="s">
         <v>99</v>
       </c>
       <c r="B11" s="62" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="30" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="30" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="30" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="30" t="s">
         <v>31</v>
       </c>
       <c r="H11" s="30" t="s">
         <v>31</v>
@@ -28745,50 +29176,53 @@
       </c>
       <c r="AX11" s="31">
         <v>3.4</v>
       </c>
       <c r="AY11" s="78" t="s">
         <v>31</v>
       </c>
       <c r="AZ11" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BA11" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BB11" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BC11" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BD11" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BE11" s="33" t="s">
         <v>31</v>
       </c>
+      <c r="BF11" s="33" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B12" s="62" t="s">
         <v>43</v>
       </c>
       <c r="C12" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="30" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="30" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="30" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="30" t="s">
         <v>31</v>
       </c>
       <c r="H12" s="30" t="s">
         <v>31</v>
@@ -28918,50 +29352,53 @@
       </c>
       <c r="AX12" s="31">
         <v>8.23</v>
       </c>
       <c r="AY12" s="78" t="s">
         <v>31</v>
       </c>
       <c r="AZ12" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BA12" s="78">
         <v>4.24</v>
       </c>
       <c r="BB12" s="78">
         <v>3.25</v>
       </c>
       <c r="BC12" s="78">
         <v>2.7</v>
       </c>
       <c r="BD12" s="78">
         <v>2.23</v>
       </c>
       <c r="BE12" s="78">
         <v>1.9</v>
       </c>
+      <c r="BF12" s="78">
+        <v>1.67</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="53" t="s">
         <v>101</v>
       </c>
       <c r="B13" s="62" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="30" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="30" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="30">
         <v>12.99</v>
       </c>
       <c r="G13" s="30">
         <v>21.51</v>
       </c>
       <c r="H13" s="30">
         <v>17.39</v>
@@ -29091,50 +29528,53 @@
       </c>
       <c r="AX13" s="31">
         <v>10.53</v>
       </c>
       <c r="AY13" s="78" t="s">
         <v>31</v>
       </c>
       <c r="AZ13" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BA13" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BB13" s="78">
         <v>21.74</v>
       </c>
       <c r="BC13" s="78">
         <v>19.23</v>
       </c>
       <c r="BD13" s="78">
         <v>15.38</v>
       </c>
       <c r="BE13" s="78">
         <v>12.82</v>
       </c>
+      <c r="BF13" s="78">
+        <v>10.199999999999999</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="53" t="s">
         <v>102</v>
       </c>
       <c r="B14" s="62" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="30">
         <v>14.49</v>
       </c>
       <c r="E14" s="30">
         <v>9.6199999999999992</v>
       </c>
       <c r="F14" s="30">
         <v>15.75</v>
       </c>
       <c r="G14" s="30">
         <v>12.12</v>
       </c>
       <c r="H14" s="30">
         <v>14.78</v>
@@ -29264,50 +29704,53 @@
       </c>
       <c r="AX14" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AY14" s="78" t="s">
         <v>31</v>
       </c>
       <c r="AZ14" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BA14" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BB14" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BC14" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BD14" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BE14" s="33" t="s">
         <v>31</v>
       </c>
+      <c r="BF14" s="33" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="15" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="53" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="62" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="29" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="29" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="29" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="29" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="29" t="s">
         <v>31</v>
@@ -29437,50 +29880,53 @@
       </c>
       <c r="AX15" s="31">
         <v>6.02</v>
       </c>
       <c r="AY15" s="78" t="s">
         <v>31</v>
       </c>
       <c r="AZ15" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BA15" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BB15" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BC15" s="78">
         <v>14.71</v>
       </c>
       <c r="BD15" s="78">
         <v>11.63</v>
       </c>
       <c r="BE15" s="78">
         <v>10</v>
       </c>
+      <c r="BF15" s="78">
+        <v>9.01</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="53" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="62" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="30" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="30" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="30" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="30" t="s">
         <v>31</v>
       </c>
       <c r="H16" s="30" t="s">
         <v>31</v>
@@ -29610,50 +30056,53 @@
       </c>
       <c r="AX16" s="31">
         <v>11.85</v>
       </c>
       <c r="AY16" s="78" t="s">
         <v>31</v>
       </c>
       <c r="AZ16" s="78">
         <v>15.38</v>
       </c>
       <c r="BA16" s="78">
         <v>10.75</v>
       </c>
       <c r="BB16" s="78">
         <v>8.1300000000000008</v>
       </c>
       <c r="BC16" s="78">
         <v>6.29</v>
       </c>
       <c r="BD16" s="78">
         <v>10.75</v>
       </c>
       <c r="BE16" s="78">
         <v>9.1300000000000008</v>
       </c>
+      <c r="BF16" s="78">
+        <v>8.1300000000000008</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="53" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="62" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="30" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="30">
         <v>17.239999999999998</v>
       </c>
       <c r="F17" s="30">
         <v>12.99</v>
       </c>
       <c r="G17" s="30">
         <v>10.199999999999999</v>
       </c>
       <c r="H17" s="30">
         <v>8.6199999999999992</v>
@@ -29783,50 +30232,53 @@
       </c>
       <c r="AX17" s="31">
         <v>11.05</v>
       </c>
       <c r="AY17" s="78" t="s">
         <v>31</v>
       </c>
       <c r="AZ17" s="78">
         <v>47.62</v>
       </c>
       <c r="BA17" s="78">
         <v>35.71</v>
       </c>
       <c r="BB17" s="78">
         <v>24.39</v>
       </c>
       <c r="BC17" s="78">
         <v>37.74</v>
       </c>
       <c r="BD17" s="78">
         <v>32.26</v>
       </c>
       <c r="BE17" s="78">
         <v>27.4</v>
       </c>
+      <c r="BF17" s="78">
+        <v>23.26</v>
+      </c>
     </row>
     <row r="18" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="53" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="62" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="29" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="29" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="29" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="29" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="29" t="s">
         <v>31</v>
@@ -29956,50 +30408,53 @@
       </c>
       <c r="AX18" s="31">
         <v>10.61</v>
       </c>
       <c r="AY18" s="78" t="s">
         <v>31</v>
       </c>
       <c r="AZ18" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BA18" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BB18" s="78">
         <v>8.1300000000000008</v>
       </c>
       <c r="BC18" s="78">
         <v>6.8</v>
       </c>
       <c r="BD18" s="78">
         <v>11.56</v>
       </c>
       <c r="BE18" s="78">
         <v>9.48</v>
       </c>
+      <c r="BF18" s="78">
+        <v>8.58</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="53" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="62" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="30" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="30" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="30" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="30" t="s">
         <v>31</v>
       </c>
       <c r="H19" s="30">
         <v>1.75</v>
@@ -30129,116 +30584,119 @@
       </c>
       <c r="AX19" s="31">
         <v>3.93</v>
       </c>
       <c r="AY19" s="78">
         <v>23.81</v>
       </c>
       <c r="AZ19" s="78">
         <v>13.16</v>
       </c>
       <c r="BA19" s="78">
         <v>9.09</v>
       </c>
       <c r="BB19" s="78">
         <v>7.04</v>
       </c>
       <c r="BC19" s="78">
         <v>5.38</v>
       </c>
       <c r="BD19" s="78">
         <v>4.4800000000000004</v>
       </c>
       <c r="BE19" s="78">
         <v>3.88</v>
       </c>
+      <c r="BF19" s="78">
+        <v>6.94</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="111"/>
-      <c r="B20" s="161" t="s">
+      <c r="B20" s="166" t="s">
         <v>11</v>
       </c>
-      <c r="C20" s="161"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="161"/>
+      <c r="C20" s="166"/>
+      <c r="D20" s="166"/>
+      <c r="E20" s="166"/>
+      <c r="F20" s="166"/>
+      <c r="G20" s="166"/>
+      <c r="H20" s="166"/>
+      <c r="I20" s="166"/>
+      <c r="J20" s="166"/>
+      <c r="K20" s="166"/>
+      <c r="L20" s="166"/>
+      <c r="M20" s="166"/>
+      <c r="N20" s="166"/>
+      <c r="O20" s="166"/>
+      <c r="P20" s="166"/>
+      <c r="Q20" s="166"/>
+      <c r="R20" s="166"/>
+      <c r="S20" s="166"/>
+      <c r="T20" s="166"/>
+      <c r="U20" s="166"/>
+      <c r="V20" s="166"/>
+      <c r="W20" s="166"/>
+      <c r="X20" s="166"/>
+      <c r="Y20" s="166"/>
+      <c r="Z20" s="166"/>
+      <c r="AA20" s="166"/>
+      <c r="AB20" s="166"/>
+      <c r="AC20" s="166"/>
+      <c r="AD20" s="166"/>
+      <c r="AE20" s="166"/>
+      <c r="AF20" s="166"/>
+      <c r="AG20" s="166"/>
+      <c r="AH20" s="166"/>
+      <c r="AI20" s="166"/>
+      <c r="AJ20" s="166"/>
+      <c r="AK20" s="166"/>
+      <c r="AL20" s="166"/>
+      <c r="AM20" s="166"/>
+      <c r="AN20" s="166"/>
+      <c r="AO20" s="166"/>
+      <c r="AP20" s="166"/>
+      <c r="AQ20" s="166"/>
+      <c r="AR20" s="166"/>
+      <c r="AS20" s="166"/>
+      <c r="AT20" s="166"/>
+      <c r="AU20" s="166"/>
+      <c r="AV20" s="166"/>
+      <c r="AW20" s="166"/>
+      <c r="AX20" s="166"/>
+      <c r="AY20" s="166"/>
+      <c r="AZ20" s="166"/>
+      <c r="BA20" s="166"/>
+      <c r="BB20" s="166"/>
+      <c r="BC20" s="166"/>
+      <c r="BD20" s="166"/>
+      <c r="BE20" s="166"/>
+      <c r="BF20" s="166"/>
+      <c r="BG20" s="166"/>
+      <c r="BH20" s="166"/>
+      <c r="BI20" s="166"/>
+      <c r="BJ20" s="166"/>
     </row>
     <row r="21" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="141">
         <v>100000000</v>
       </c>
       <c r="B21" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="29">
         <v>10.56</v>
       </c>
       <c r="D21" s="29">
         <v>8.99</v>
       </c>
       <c r="E21" s="29">
         <v>9.93</v>
       </c>
       <c r="F21" s="29">
         <v>8.82</v>
       </c>
       <c r="G21" s="29">
         <v>8.77</v>
       </c>
       <c r="H21" s="29">
         <v>7.79</v>
@@ -30368,50 +30826,53 @@
       </c>
       <c r="AX21" s="31">
         <v>5.26</v>
       </c>
       <c r="AY21" s="78">
         <v>5.31</v>
       </c>
       <c r="AZ21" s="78">
         <v>8.08</v>
       </c>
       <c r="BA21" s="78">
         <v>5.8</v>
       </c>
       <c r="BB21" s="78">
         <v>5.47</v>
       </c>
       <c r="BC21" s="78">
         <v>6.38</v>
       </c>
       <c r="BD21" s="78">
         <v>6.03</v>
       </c>
       <c r="BE21" s="78">
         <v>5.52</v>
       </c>
+      <c r="BF21" s="78">
+        <v>5.72</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="53" t="s">
         <v>96</v>
       </c>
       <c r="B22" s="62" t="s">
         <v>39</v>
       </c>
       <c r="C22" s="30">
         <v>13.04</v>
       </c>
       <c r="D22" s="30">
         <v>11.26</v>
       </c>
       <c r="E22" s="30">
         <v>12.45</v>
       </c>
       <c r="F22" s="30">
         <v>11.14</v>
       </c>
       <c r="G22" s="30">
         <v>10.97</v>
       </c>
       <c r="H22" s="30">
         <v>9.75</v>
@@ -30541,50 +31002,53 @@
       </c>
       <c r="AX22" s="31">
         <v>4.54</v>
       </c>
       <c r="AY22" s="78">
         <v>6.67</v>
       </c>
       <c r="AZ22" s="78">
         <v>8.2899999999999991</v>
       </c>
       <c r="BA22" s="78">
         <v>5.09</v>
       </c>
       <c r="BB22" s="78">
         <v>4.45</v>
       </c>
       <c r="BC22" s="78">
         <v>5.35</v>
       </c>
       <c r="BD22" s="78">
         <v>5.33</v>
       </c>
       <c r="BE22" s="78">
         <v>5.01</v>
       </c>
+      <c r="BF22" s="78">
+        <v>5.45</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="53" t="s">
         <v>97</v>
       </c>
       <c r="B23" s="63" t="s">
         <v>40</v>
       </c>
       <c r="C23" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="29" t="s">
         <v>31</v>
       </c>
       <c r="F23" s="29" t="s">
         <v>31</v>
       </c>
       <c r="G23" s="30" t="s">
         <v>31</v>
       </c>
       <c r="H23" s="30" t="s">
         <v>31</v>
@@ -30714,50 +31178,53 @@
       </c>
       <c r="AX23" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AY23" s="73" t="s">
         <v>31</v>
       </c>
       <c r="AZ23" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BA23" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BB23" s="78">
         <v>24.39</v>
       </c>
       <c r="BC23" s="78">
         <v>20.41</v>
       </c>
       <c r="BD23" s="78">
         <v>16.13</v>
       </c>
       <c r="BE23" s="78">
         <v>13.89</v>
       </c>
+      <c r="BF23" s="78">
+        <v>12.35</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="62" t="s">
         <v>43</v>
       </c>
       <c r="C24" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D24" s="29" t="s">
         <v>31</v>
       </c>
       <c r="E24" s="29" t="s">
         <v>31</v>
       </c>
       <c r="F24" s="29" t="s">
         <v>31</v>
       </c>
       <c r="G24" s="30" t="s">
         <v>31</v>
       </c>
       <c r="H24" s="30" t="s">
         <v>31</v>
@@ -30887,50 +31354,53 @@
       </c>
       <c r="AX24" s="31">
         <v>9.9</v>
       </c>
       <c r="AY24" s="73" t="s">
         <v>31</v>
       </c>
       <c r="AZ24" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BA24" s="78">
         <v>5.78</v>
       </c>
       <c r="BB24" s="78">
         <v>4.5199999999999996</v>
       </c>
       <c r="BC24" s="78">
         <v>3.77</v>
       </c>
       <c r="BD24" s="78">
         <v>3.18</v>
       </c>
       <c r="BE24" s="78">
         <v>2.7</v>
       </c>
+      <c r="BF24" s="78">
+        <v>2.35</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="53" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="62" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="29" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="29" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="29" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="29" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="29" t="s">
         <v>31</v>
@@ -31060,50 +31530,53 @@
       </c>
       <c r="AX25" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AY25" s="73" t="s">
         <v>31</v>
       </c>
       <c r="AZ25" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BA25" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BB25" s="78" t="s">
         <v>31</v>
       </c>
       <c r="BC25" s="78">
         <v>90.91</v>
       </c>
       <c r="BD25" s="78">
         <v>76.92</v>
       </c>
       <c r="BE25" s="78">
         <v>58.82</v>
       </c>
+      <c r="BF25" s="78">
+        <v>52.63</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="53" t="s">
         <v>104</v>
       </c>
       <c r="B26" s="62" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="29" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="29" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="29" t="s">
         <v>31</v>
       </c>
       <c r="G26" s="30" t="s">
         <v>31</v>
       </c>
       <c r="H26" s="30" t="s">
         <v>31</v>
@@ -31233,116 +31706,119 @@
       </c>
       <c r="AX26" s="31">
         <v>13.89</v>
       </c>
       <c r="AY26" s="73" t="s">
         <v>31</v>
       </c>
       <c r="AZ26" s="78">
         <v>58.82</v>
       </c>
       <c r="BA26" s="78">
         <v>45.45</v>
       </c>
       <c r="BB26" s="78">
         <v>38.46</v>
       </c>
       <c r="BC26" s="78">
         <v>34.479999999999997</v>
       </c>
       <c r="BD26" s="78">
         <v>27.03</v>
       </c>
       <c r="BE26" s="78">
         <v>24.39</v>
       </c>
+      <c r="BF26" s="78">
+        <v>23.26</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="111"/>
-      <c r="B27" s="161" t="s">
+      <c r="B27" s="166" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="161"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="161"/>
+      <c r="C27" s="166"/>
+      <c r="D27" s="166"/>
+      <c r="E27" s="166"/>
+      <c r="F27" s="166"/>
+      <c r="G27" s="166"/>
+      <c r="H27" s="166"/>
+      <c r="I27" s="166"/>
+      <c r="J27" s="166"/>
+      <c r="K27" s="166"/>
+      <c r="L27" s="166"/>
+      <c r="M27" s="166"/>
+      <c r="N27" s="166"/>
+      <c r="O27" s="166"/>
+      <c r="P27" s="166"/>
+      <c r="Q27" s="166"/>
+      <c r="R27" s="166"/>
+      <c r="S27" s="166"/>
+      <c r="T27" s="166"/>
+      <c r="U27" s="166"/>
+      <c r="V27" s="166"/>
+      <c r="W27" s="166"/>
+      <c r="X27" s="166"/>
+      <c r="Y27" s="166"/>
+      <c r="Z27" s="166"/>
+      <c r="AA27" s="166"/>
+      <c r="AB27" s="166"/>
+      <c r="AC27" s="166"/>
+      <c r="AD27" s="166"/>
+      <c r="AE27" s="166"/>
+      <c r="AF27" s="166"/>
+      <c r="AG27" s="166"/>
+      <c r="AH27" s="166"/>
+      <c r="AI27" s="166"/>
+      <c r="AJ27" s="166"/>
+      <c r="AK27" s="166"/>
+      <c r="AL27" s="166"/>
+      <c r="AM27" s="166"/>
+      <c r="AN27" s="166"/>
+      <c r="AO27" s="166"/>
+      <c r="AP27" s="166"/>
+      <c r="AQ27" s="166"/>
+      <c r="AR27" s="166"/>
+      <c r="AS27" s="166"/>
+      <c r="AT27" s="166"/>
+      <c r="AU27" s="166"/>
+      <c r="AV27" s="166"/>
+      <c r="AW27" s="166"/>
+      <c r="AX27" s="166"/>
+      <c r="AY27" s="166"/>
+      <c r="AZ27" s="166"/>
+      <c r="BA27" s="166"/>
+      <c r="BB27" s="166"/>
+      <c r="BC27" s="166"/>
+      <c r="BD27" s="166"/>
+      <c r="BE27" s="166"/>
+      <c r="BF27" s="166"/>
+      <c r="BG27" s="166"/>
+      <c r="BH27" s="166"/>
+      <c r="BI27" s="166"/>
+      <c r="BJ27" s="166"/>
     </row>
     <row r="28" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="142">
         <v>100000000</v>
       </c>
       <c r="B28" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="29">
         <v>1.66</v>
       </c>
       <c r="E28" s="29">
         <v>2.12</v>
       </c>
       <c r="F28" s="29">
         <v>3.24</v>
       </c>
       <c r="G28" s="29">
         <v>3.24</v>
       </c>
       <c r="H28" s="29">
         <v>3.72</v>
@@ -31472,50 +31948,53 @@
       </c>
       <c r="AX28" s="31">
         <v>6.11</v>
       </c>
       <c r="AY28" s="78">
         <v>4.6100000000000003</v>
       </c>
       <c r="AZ28" s="78">
         <v>5.09</v>
       </c>
       <c r="BA28" s="78">
         <v>3.38</v>
       </c>
       <c r="BB28" s="78">
         <v>6.32</v>
       </c>
       <c r="BC28" s="78">
         <v>6.05</v>
       </c>
       <c r="BD28" s="78">
         <v>6.69</v>
       </c>
       <c r="BE28" s="78">
         <v>5.7</v>
       </c>
+      <c r="BF28" s="78">
+        <v>5.64</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="42" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="63" t="s">
         <v>39</v>
       </c>
       <c r="C29" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D29" s="30" t="s">
         <v>31</v>
       </c>
       <c r="E29" s="30" t="s">
         <v>31</v>
       </c>
       <c r="F29" s="30" t="s">
         <v>31</v>
       </c>
       <c r="G29" s="29" t="s">
         <v>31</v>
       </c>
       <c r="H29" s="30" t="s">
         <v>31</v>
@@ -31645,50 +32124,53 @@
       </c>
       <c r="AX29" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AY29" s="73" t="s">
         <v>31</v>
       </c>
       <c r="AZ29" s="73" t="s">
         <v>31</v>
       </c>
       <c r="BA29" s="73" t="s">
         <v>31</v>
       </c>
       <c r="BB29" s="73" t="s">
         <v>31</v>
       </c>
       <c r="BC29" s="73" t="s">
         <v>31</v>
       </c>
       <c r="BD29" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BE29" s="33" t="s">
         <v>31</v>
       </c>
+      <c r="BF29" s="33" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="42" t="s">
         <v>98</v>
       </c>
       <c r="B30" s="62" t="s">
         <v>41</v>
       </c>
       <c r="C30" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D30" s="30" t="s">
         <v>31</v>
       </c>
       <c r="E30" s="30" t="s">
         <v>31</v>
       </c>
       <c r="F30" s="30" t="s">
         <v>31</v>
       </c>
       <c r="G30" s="29" t="s">
         <v>31</v>
       </c>
       <c r="H30" s="30" t="s">
         <v>31</v>
@@ -31818,50 +32300,53 @@
       </c>
       <c r="AX30" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AY30" s="73" t="s">
         <v>31</v>
       </c>
       <c r="AZ30" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BA30" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BB30" s="33">
         <v>20.83</v>
       </c>
       <c r="BC30" s="33">
         <v>17.54</v>
       </c>
       <c r="BD30" s="33">
         <v>15.15</v>
       </c>
       <c r="BE30" s="33">
         <v>12.2</v>
       </c>
+      <c r="BF30" s="33">
+        <v>10.75</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="42" t="s">
         <v>99</v>
       </c>
       <c r="B31" s="62" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="30" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="30" t="s">
         <v>31</v>
       </c>
       <c r="F31" s="30" t="s">
         <v>31</v>
       </c>
       <c r="G31" s="29" t="s">
         <v>31</v>
       </c>
       <c r="H31" s="30" t="s">
         <v>31</v>
@@ -31991,50 +32476,53 @@
       </c>
       <c r="AX31" s="31">
         <v>3.4</v>
       </c>
       <c r="AY31" s="73" t="s">
         <v>31</v>
       </c>
       <c r="AZ31" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BA31" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BB31" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BC31" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BD31" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BE31" s="33" t="s">
         <v>31</v>
       </c>
+      <c r="BF31" s="33" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B32" s="62" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="30" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="30" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="30" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="29" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="30" t="s">
         <v>31</v>
@@ -32164,50 +32652,53 @@
       </c>
       <c r="AX32" s="31">
         <v>3.77</v>
       </c>
       <c r="AY32" s="73" t="s">
         <v>31</v>
       </c>
       <c r="AZ32" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BA32" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BB32" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BC32" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BD32" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BE32" s="33" t="s">
         <v>31</v>
       </c>
+      <c r="BF32" s="33" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="42" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="62" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D33" s="30" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="30" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="30">
         <v>12.99</v>
       </c>
       <c r="G33" s="29" t="s">
         <v>31</v>
       </c>
       <c r="H33" s="30">
         <v>17.39</v>
@@ -32337,50 +32828,53 @@
       </c>
       <c r="AX33" s="31">
         <v>10.53</v>
       </c>
       <c r="AY33" s="73" t="s">
         <v>31</v>
       </c>
       <c r="AZ33" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BA33" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BB33" s="33">
         <v>21.74</v>
       </c>
       <c r="BC33" s="33">
         <v>19.23</v>
       </c>
       <c r="BD33" s="33">
         <v>15.38</v>
       </c>
       <c r="BE33" s="33">
         <v>12.82</v>
       </c>
+      <c r="BF33" s="33">
+        <v>10.199999999999999</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="42" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="62" t="s">
         <v>45</v>
       </c>
       <c r="C34" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="30">
         <v>14.49</v>
       </c>
       <c r="E34" s="30">
         <v>9.6199999999999992</v>
       </c>
       <c r="F34" s="30">
         <v>15.75</v>
       </c>
       <c r="G34" s="29" t="s">
         <v>31</v>
       </c>
       <c r="H34" s="30">
         <v>14.78</v>
@@ -32510,50 +33004,53 @@
       </c>
       <c r="AX34" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AY34" s="73" t="s">
         <v>31</v>
       </c>
       <c r="AZ34" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BA34" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BB34" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BC34" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BD34" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BE34" s="33" t="s">
         <v>31</v>
       </c>
+      <c r="BF34" s="33" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="35" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="42" t="s">
         <v>103</v>
       </c>
       <c r="B35" s="62" t="s">
         <v>49</v>
       </c>
       <c r="C35" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="29" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="29" t="s">
         <v>31</v>
       </c>
       <c r="F35" s="29" t="s">
         <v>31</v>
       </c>
       <c r="G35" s="29" t="s">
         <v>31</v>
       </c>
       <c r="H35" s="29" t="s">
         <v>31</v>
@@ -32683,50 +33180,53 @@
       </c>
       <c r="AX35" s="31">
         <v>7.35</v>
       </c>
       <c r="AY35" s="73" t="s">
         <v>31</v>
       </c>
       <c r="AZ35" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BA35" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BB35" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BC35" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BD35" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BE35" s="33" t="s">
         <v>31</v>
       </c>
+      <c r="BF35" s="33" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="42" t="s">
         <v>104</v>
       </c>
       <c r="B36" s="62" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="30" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="30" t="s">
         <v>31</v>
       </c>
       <c r="F36" s="30" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="29" t="s">
         <v>31</v>
       </c>
       <c r="H36" s="30" t="s">
         <v>31</v>
@@ -32856,50 +33356,53 @@
       </c>
       <c r="AX36" s="31">
         <v>11.43</v>
       </c>
       <c r="AY36" s="73" t="s">
         <v>31</v>
       </c>
       <c r="AZ36" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BA36" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BB36" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BC36" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BD36" s="33">
         <v>6.71</v>
       </c>
       <c r="BE36" s="33">
         <v>5.62</v>
       </c>
+      <c r="BF36" s="33">
+        <v>4.93</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="42" t="s">
         <v>105</v>
       </c>
       <c r="B37" s="62" t="s">
         <v>47</v>
       </c>
       <c r="C37" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="30" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="30">
         <v>17.239999999999998</v>
       </c>
       <c r="F37" s="30">
         <v>12.99</v>
       </c>
       <c r="G37" s="29" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="30">
         <v>8.6199999999999992</v>
@@ -33029,50 +33532,53 @@
       </c>
       <c r="AX37" s="31">
         <v>11.05</v>
       </c>
       <c r="AY37" s="73" t="s">
         <v>31</v>
       </c>
       <c r="AZ37" s="33">
         <v>47.62</v>
       </c>
       <c r="BA37" s="33">
         <v>35.71</v>
       </c>
       <c r="BB37" s="33">
         <v>24.39</v>
       </c>
       <c r="BC37" s="33">
         <v>37.74</v>
       </c>
       <c r="BD37" s="33">
         <v>32.26</v>
       </c>
       <c r="BE37" s="33">
         <v>27.4</v>
       </c>
+      <c r="BF37" s="33">
+        <v>23.26</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="42" t="s">
         <v>106</v>
       </c>
       <c r="B38" s="62" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="29" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="29" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="29" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="29" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="29" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="29" t="s">
         <v>31</v>
@@ -33202,50 +33708,53 @@
       </c>
       <c r="AX38" s="31">
         <v>10.61</v>
       </c>
       <c r="AY38" s="73" t="s">
         <v>31</v>
       </c>
       <c r="AZ38" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BA38" s="33" t="s">
         <v>31</v>
       </c>
       <c r="BB38" s="33">
         <v>8.1300000000000008</v>
       </c>
       <c r="BC38" s="33">
         <v>6.8</v>
       </c>
       <c r="BD38" s="33">
         <v>11.56</v>
       </c>
       <c r="BE38" s="33">
         <v>9.48</v>
       </c>
+      <c r="BF38" s="33">
+        <v>8.58</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="98" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="80" t="s">
         <v>107</v>
       </c>
       <c r="B39" s="65" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="36" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="70" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="70" t="s">
         <v>31</v>
       </c>
       <c r="F39" s="70" t="s">
         <v>31</v>
       </c>
       <c r="G39" s="36" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="70">
         <v>1.75</v>
@@ -33375,111 +33884,115 @@
       </c>
       <c r="AX39" s="99">
         <v>3.93</v>
       </c>
       <c r="AY39" s="101">
         <v>23.81</v>
       </c>
       <c r="AZ39" s="35">
         <v>13.16</v>
       </c>
       <c r="BA39" s="35">
         <v>9.09</v>
       </c>
       <c r="BB39" s="35">
         <v>7.04</v>
       </c>
       <c r="BC39" s="35">
         <v>5.38</v>
       </c>
       <c r="BD39" s="35">
         <v>4.4800000000000004</v>
       </c>
       <c r="BE39" s="35">
         <v>3.88</v>
       </c>
-      <c r="BF39" s="71"/>
+      <c r="BF39" s="35">
+        <v>6.94</v>
+      </c>
       <c r="BG39" s="71"/>
       <c r="BH39" s="71"/>
       <c r="BI39" s="71"/>
       <c r="BJ39" s="71"/>
     </row>
     <row r="40" spans="1:62" s="98" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="180" t="s">
+      <c r="A40" s="185" t="s">
         <v>28</v>
       </c>
-      <c r="B40" s="180"/>
-[...36 lines deleted...]
-      <c r="AM40" s="180"/>
+      <c r="B40" s="185"/>
+      <c r="C40" s="185"/>
+      <c r="D40" s="185"/>
+      <c r="E40" s="185"/>
+      <c r="F40" s="185"/>
+      <c r="G40" s="185"/>
+      <c r="H40" s="185"/>
+      <c r="I40" s="185"/>
+      <c r="J40" s="185"/>
+      <c r="K40" s="185"/>
+      <c r="L40" s="185"/>
+      <c r="M40" s="185"/>
+      <c r="N40" s="185"/>
+      <c r="O40" s="185"/>
+      <c r="P40" s="185"/>
+      <c r="Q40" s="185"/>
+      <c r="R40" s="185"/>
+      <c r="S40" s="185"/>
+      <c r="T40" s="185"/>
+      <c r="U40" s="185"/>
+      <c r="V40" s="185"/>
+      <c r="W40" s="185"/>
+      <c r="X40" s="185"/>
+      <c r="Y40" s="185"/>
+      <c r="Z40" s="185"/>
+      <c r="AA40" s="185"/>
+      <c r="AB40" s="185"/>
+      <c r="AC40" s="185"/>
+      <c r="AD40" s="185"/>
+      <c r="AE40" s="185"/>
+      <c r="AF40" s="185"/>
+      <c r="AG40" s="185"/>
+      <c r="AH40" s="185"/>
+      <c r="AI40" s="185"/>
+      <c r="AJ40" s="185"/>
+      <c r="AK40" s="185"/>
+      <c r="AL40" s="185"/>
+      <c r="AM40" s="185"/>
       <c r="BB40" s="107"/>
       <c r="BC40" s="107"/>
       <c r="BD40" s="109"/>
       <c r="BE40" s="116"/>
+      <c r="BF40" s="157"/>
     </row>
     <row r="41" spans="1:62" s="98" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="111"/>
       <c r="AA41" s="73"/>
       <c r="AM41" s="73"/>
       <c r="BB41" s="107"/>
       <c r="BC41" s="107"/>
       <c r="BD41" s="109"/>
       <c r="BE41" s="116"/>
+      <c r="BF41" s="157"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="BH3:BJ3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="A40:AM40"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="B27:BJ27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>