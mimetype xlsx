--- v3 (2026-09-16)
+++ v4 (2026-10-26)
@@ -23,51 +23,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12720"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер (барлық хал)" sheetId="11" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="10" r:id="rId2"/>
     <sheet name="Барлық халық" sheetId="1" r:id="rId3"/>
     <sheet name="Коэффициенттер барлығы" sheetId="4" r:id="rId4"/>
     <sheet name="Жынысы бойынша қайтыс болғандар" sheetId="7" r:id="rId5"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="8" r:id="rId6"/>
     <sheet name="Нәресте өлім-жітім коэфф." sheetId="9" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3491" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3525" uniqueCount="111">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -707,51 +707,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="145">
+  <cellXfs count="147">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -949,51 +949,50 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -1031,50 +1030,55 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1452,286 +1456,286 @@
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:C21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" style="104" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="104"/>
+    <col min="1" max="1" width="3.42578125" style="103" customWidth="1"/>
+    <col min="2" max="2" width="34.28515625" style="103" customWidth="1"/>
+    <col min="3" max="3" width="83.85546875" style="103" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="103"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B2" s="105" t="s">
+      <c r="B2" s="104" t="s">
         <v>50</v>
       </c>
-      <c r="C2" s="95">
+      <c r="C2" s="94">
         <v>612201</v>
       </c>
     </row>
     <row r="3" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B3" s="105" t="s">
+      <c r="B3" s="104" t="s">
         <v>51</v>
       </c>
-      <c r="C3" s="96" t="s">
+      <c r="C3" s="95" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="4" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B4" s="105" t="s">
+      <c r="B4" s="104" t="s">
         <v>53</v>
       </c>
-      <c r="C4" s="96" t="s">
+      <c r="C4" s="95" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B5" s="105" t="s">
+      <c r="B5" s="104" t="s">
         <v>55</v>
       </c>
-      <c r="C5" s="96" t="s">
+      <c r="C5" s="95" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B6" s="105" t="s">
+      <c r="B6" s="104" t="s">
         <v>57</v>
       </c>
-      <c r="C6" s="96" t="s">
+      <c r="C6" s="95" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="7" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B7" s="105" t="s">
+      <c r="B7" s="104" t="s">
         <v>58</v>
       </c>
-      <c r="C7" s="96" t="s">
+      <c r="C7" s="95" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B8" s="105" t="s">
+      <c r="B8" s="104" t="s">
         <v>60</v>
       </c>
-      <c r="C8" s="96" t="s">
+      <c r="C8" s="95" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="9" spans="2:3" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B9" s="105" t="s">
+      <c r="B9" s="104" t="s">
         <v>62</v>
       </c>
-      <c r="C9" s="97" t="s">
+      <c r="C9" s="96" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="10" spans="2:3" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="105" t="s">
+      <c r="B10" s="104" t="s">
         <v>64</v>
       </c>
-      <c r="C10" s="97" t="s">
+      <c r="C10" s="96" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="11" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B11" s="105" t="s">
+      <c r="B11" s="104" t="s">
         <v>66</v>
       </c>
-      <c r="C11" s="97" t="s">
+      <c r="C11" s="96" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="12" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B12" s="105" t="s">
+      <c r="B12" s="104" t="s">
         <v>68</v>
       </c>
-      <c r="C12" s="103" t="s">
+      <c r="C12" s="102" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B13" s="105" t="s">
+      <c r="B13" s="104" t="s">
         <v>70</v>
       </c>
-      <c r="C13" s="113" t="s">
+      <c r="C13" s="112" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="14" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B14" s="105" t="s">
+      <c r="B14" s="104" t="s">
         <v>71</v>
       </c>
-      <c r="C14" s="103" t="s">
+      <c r="C14" s="102" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="15" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B15" s="105" t="s">
+      <c r="B15" s="104" t="s">
         <v>72</v>
       </c>
-      <c r="C15" s="106" t="s">
+      <c r="C15" s="105" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B16" s="107" t="s">
+      <c r="B16" s="106" t="s">
         <v>74</v>
       </c>
-      <c r="C16" s="98">
-        <v>46275</v>
+      <c r="C16" s="97">
+        <v>46304</v>
       </c>
     </row>
     <row r="17" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B17" s="107" t="s">
+      <c r="B17" s="106" t="s">
         <v>75</v>
       </c>
-      <c r="C17" s="98">
-        <v>46304</v>
+      <c r="C17" s="97">
+        <v>46335</v>
       </c>
     </row>
     <row r="18" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B18" s="105" t="s">
+      <c r="B18" s="104" t="s">
         <v>76</v>
       </c>
-      <c r="C18" s="99" t="s">
+      <c r="C18" s="98" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="19" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B19" s="105" t="s">
+      <c r="B19" s="104" t="s">
         <v>77</v>
       </c>
-      <c r="C19" s="100" t="s">
+      <c r="C19" s="99" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="20" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B20" s="105" t="s">
+      <c r="B20" s="104" t="s">
         <v>78</v>
       </c>
-      <c r="C20" s="101" t="s">
+      <c r="C20" s="100" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="21" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B21" s="105" t="s">
+      <c r="B21" s="104" t="s">
         <v>79</v>
       </c>
-      <c r="C21" s="102" t="s">
+      <c r="C21" s="101" t="s">
         <v>84</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C15" r:id="rId1"/>
     <hyperlink ref="C12" r:id="rId2"/>
     <hyperlink ref="C13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.28515625" style="111" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="104"/>
+    <col min="1" max="1" width="3.28515625" style="110" customWidth="1"/>
+    <col min="2" max="2" width="87.85546875" style="110" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="103"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="108" t="s">
+      <c r="B4" s="107" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="5" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="108" t="s">
+      <c r="B5" s="107" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="108" t="s">
+      <c r="B6" s="107" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="108" t="s">
+      <c r="B7" s="107" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="108" t="s">
+      <c r="B8" s="107" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="109"/>
+      <c r="B9" s="108"/>
     </row>
     <row r="10" spans="2:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="110" t="s">
+      <c r="B10" s="109" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B11" s="109"/>
+      <c r="B11" s="108"/>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B12" s="109"/>
+      <c r="B12" s="108"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B13" s="94" t="s">
+      <c r="B13" s="93" t="s">
         <v>110</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="14" topLeftCell="O1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="9" customWidth="1"/>
     <col min="2" max="2" width="25.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="4.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" style="9" hidden="1" customWidth="1"/>
@@ -1752,484 +1756,483 @@
     <col min="21" max="21" width="5.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="5.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="6.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="4.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="6.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="7" style="9" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="5.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="5.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="8.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="5.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="8.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="39" max="49" width="7.7109375" style="9" customWidth="1"/>
     <col min="50" max="50" width="9" style="9" customWidth="1"/>
     <col min="51" max="62" width="7.7109375" style="9" customWidth="1"/>
     <col min="63" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="93"/>
+      <c r="A1" s="92"/>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
       <c r="N1" s="28"/>
       <c r="O1" s="28"/>
       <c r="P1" s="28"/>
       <c r="Q1" s="28"/>
       <c r="R1" s="28"/>
       <c r="S1" s="28"/>
       <c r="T1" s="28"/>
     </row>
     <row r="2" spans="1:62" s="82" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A2" s="112" t="s">
+      <c r="A2" s="111" t="s">
         <v>92</v>
       </c>
-      <c r="B2" s="129" t="s">
+      <c r="B2" s="131" t="s">
         <v>33</v>
       </c>
-      <c r="C2" s="129"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="129"/>
+      <c r="C2" s="131"/>
+      <c r="D2" s="131"/>
+      <c r="E2" s="131"/>
+      <c r="F2" s="131"/>
+      <c r="G2" s="131"/>
+      <c r="H2" s="131"/>
+      <c r="I2" s="131"/>
+      <c r="J2" s="131"/>
+      <c r="K2" s="131"/>
+      <c r="L2" s="131"/>
+      <c r="M2" s="131"/>
+      <c r="N2" s="131"/>
+      <c r="O2" s="131"/>
+      <c r="P2" s="131"/>
+      <c r="Q2" s="131"/>
+      <c r="R2" s="131"/>
+      <c r="S2" s="131"/>
+      <c r="T2" s="131"/>
+      <c r="U2" s="131"/>
+      <c r="V2" s="131"/>
+      <c r="W2" s="131"/>
+      <c r="X2" s="131"/>
+      <c r="Y2" s="131"/>
+      <c r="Z2" s="131"/>
+      <c r="AA2" s="131"/>
+      <c r="AB2" s="131"/>
+      <c r="AC2" s="131"/>
+      <c r="AD2" s="131"/>
+      <c r="AE2" s="131"/>
+      <c r="AF2" s="131"/>
+      <c r="AG2" s="131"/>
+      <c r="AH2" s="131"/>
+      <c r="AI2" s="131"/>
+      <c r="AJ2" s="131"/>
+      <c r="AK2" s="131"/>
+      <c r="AL2" s="131"/>
+      <c r="AM2" s="131"/>
+      <c r="AN2" s="131"/>
+      <c r="AO2" s="131"/>
+      <c r="AP2" s="131"/>
+      <c r="AQ2" s="131"/>
+      <c r="AR2" s="131"/>
+      <c r="AS2" s="131"/>
+      <c r="AT2" s="131"/>
+      <c r="AU2" s="131"/>
+      <c r="AV2" s="131"/>
+      <c r="AW2" s="131"/>
+      <c r="AX2" s="131"/>
+      <c r="AY2" s="131"/>
+      <c r="AZ2" s="131"/>
+      <c r="BA2" s="131"/>
+      <c r="BB2" s="131"/>
+      <c r="BC2" s="131"/>
+      <c r="BD2" s="131"/>
+      <c r="BE2" s="131"/>
+      <c r="BF2" s="131"/>
+      <c r="BG2" s="131"/>
+      <c r="BH2" s="131"/>
+      <c r="BI2" s="131"/>
+      <c r="BJ2" s="131"/>
     </row>
     <row r="3" spans="1:62" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="12"/>
       <c r="BJ3" s="81" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:62" s="82" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="127" t="s">
+    <row r="4" spans="1:62" s="118" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="129" t="s">
         <v>93</v>
       </c>
-      <c r="B4" s="123"/>
-      <c r="C4" s="125">
+      <c r="B4" s="125"/>
+      <c r="C4" s="127">
         <v>2022</v>
       </c>
-      <c r="D4" s="126"/>
-[...10 lines deleted...]
-      <c r="O4" s="120">
+      <c r="D4" s="128"/>
+      <c r="E4" s="128"/>
+      <c r="F4" s="128"/>
+      <c r="G4" s="128"/>
+      <c r="H4" s="128"/>
+      <c r="I4" s="128"/>
+      <c r="J4" s="128"/>
+      <c r="K4" s="128"/>
+      <c r="L4" s="128"/>
+      <c r="M4" s="128"/>
+      <c r="N4" s="128"/>
+      <c r="O4" s="122">
         <v>2023</v>
       </c>
-      <c r="P4" s="121"/>
-[...10 lines deleted...]
-      <c r="AA4" s="120">
+      <c r="P4" s="123"/>
+      <c r="Q4" s="123"/>
+      <c r="R4" s="123"/>
+      <c r="S4" s="123"/>
+      <c r="T4" s="123"/>
+      <c r="U4" s="123"/>
+      <c r="V4" s="123"/>
+      <c r="W4" s="123"/>
+      <c r="X4" s="123"/>
+      <c r="Y4" s="123"/>
+      <c r="Z4" s="124"/>
+      <c r="AA4" s="122">
         <v>2024</v>
       </c>
-      <c r="AB4" s="121"/>
-[...10 lines deleted...]
-      <c r="AM4" s="120">
+      <c r="AB4" s="123"/>
+      <c r="AC4" s="123"/>
+      <c r="AD4" s="123"/>
+      <c r="AE4" s="123"/>
+      <c r="AF4" s="123"/>
+      <c r="AG4" s="123"/>
+      <c r="AH4" s="123"/>
+      <c r="AI4" s="123"/>
+      <c r="AJ4" s="123"/>
+      <c r="AK4" s="123"/>
+      <c r="AL4" s="124"/>
+      <c r="AM4" s="122">
         <v>2025</v>
       </c>
-      <c r="AN4" s="121"/>
-[...10 lines deleted...]
-      <c r="AY4" s="120">
+      <c r="AN4" s="123"/>
+      <c r="AO4" s="123"/>
+      <c r="AP4" s="123"/>
+      <c r="AQ4" s="123"/>
+      <c r="AR4" s="123"/>
+      <c r="AS4" s="123"/>
+      <c r="AT4" s="123"/>
+      <c r="AU4" s="123"/>
+      <c r="AV4" s="123"/>
+      <c r="AW4" s="123"/>
+      <c r="AX4" s="124"/>
+      <c r="AY4" s="122">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="121"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="122"/>
+      <c r="AZ4" s="123"/>
+      <c r="BA4" s="123"/>
+      <c r="BB4" s="123"/>
+      <c r="BC4" s="123"/>
+      <c r="BD4" s="123"/>
+      <c r="BE4" s="123"/>
+      <c r="BF4" s="123"/>
+      <c r="BG4" s="123"/>
+      <c r="BH4" s="123"/>
+      <c r="BI4" s="123"/>
+      <c r="BJ4" s="124"/>
     </row>
-    <row r="5" spans="1:62" s="82" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="124"/>
+    <row r="5" spans="1:62" s="118" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="130"/>
+      <c r="B5" s="126"/>
       <c r="C5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="F5" s="83" t="s">
+      <c r="F5" s="119" t="s">
         <v>20</v>
       </c>
-      <c r="G5" s="83" t="s">
+      <c r="G5" s="119" t="s">
         <v>13</v>
       </c>
-      <c r="H5" s="83" t="s">
+      <c r="H5" s="119" t="s">
         <v>14</v>
       </c>
-      <c r="I5" s="83" t="s">
+      <c r="I5" s="119" t="s">
         <v>15</v>
       </c>
-      <c r="J5" s="83" t="s">
+      <c r="J5" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="K5" s="83" t="s">
+      <c r="K5" s="119" t="s">
         <v>17</v>
       </c>
-      <c r="L5" s="83" t="s">
+      <c r="L5" s="119" t="s">
         <v>22</v>
       </c>
-      <c r="M5" s="83" t="s">
+      <c r="M5" s="119" t="s">
         <v>23</v>
       </c>
-      <c r="N5" s="83" t="s">
+      <c r="N5" s="119" t="s">
         <v>27</v>
       </c>
       <c r="O5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="P5" s="14" t="s">
         <v>18</v>
       </c>
       <c r="Q5" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="R5" s="83" t="s">
+      <c r="R5" s="119" t="s">
         <v>20</v>
       </c>
-      <c r="S5" s="83" t="s">
+      <c r="S5" s="119" t="s">
         <v>13</v>
       </c>
-      <c r="T5" s="83" t="s">
+      <c r="T5" s="119" t="s">
         <v>14</v>
       </c>
-      <c r="U5" s="83" t="s">
+      <c r="U5" s="119" t="s">
         <v>15</v>
       </c>
-      <c r="V5" s="83" t="s">
+      <c r="V5" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="W5" s="83" t="s">
+      <c r="W5" s="119" t="s">
         <v>17</v>
       </c>
-      <c r="X5" s="83" t="s">
+      <c r="X5" s="119" t="s">
         <v>22</v>
       </c>
-      <c r="Y5" s="83" t="s">
+      <c r="Y5" s="119" t="s">
         <v>23</v>
       </c>
       <c r="Z5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AB5" s="14" t="s">
         <v>18</v>
       </c>
       <c r="AC5" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="AD5" s="83" t="s">
+      <c r="AD5" s="119" t="s">
         <v>20</v>
       </c>
-      <c r="AE5" s="83" t="s">
+      <c r="AE5" s="119" t="s">
         <v>13</v>
       </c>
-      <c r="AF5" s="83" t="s">
+      <c r="AF5" s="119" t="s">
         <v>14</v>
       </c>
-      <c r="AG5" s="83" t="s">
+      <c r="AG5" s="119" t="s">
         <v>15</v>
       </c>
-      <c r="AH5" s="83" t="s">
+      <c r="AH5" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="AI5" s="83" t="s">
+      <c r="AI5" s="119" t="s">
         <v>17</v>
       </c>
-      <c r="AJ5" s="83" t="s">
+      <c r="AJ5" s="119" t="s">
         <v>22</v>
       </c>
-      <c r="AK5" s="83" t="s">
+      <c r="AK5" s="119" t="s">
         <v>23</v>
       </c>
       <c r="AL5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AM5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AN5" s="14" t="s">
         <v>18</v>
       </c>
       <c r="AO5" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="AP5" s="83" t="s">
+      <c r="AP5" s="119" t="s">
         <v>20</v>
       </c>
-      <c r="AQ5" s="83" t="s">
+      <c r="AQ5" s="119" t="s">
         <v>13</v>
       </c>
-      <c r="AR5" s="83" t="s">
+      <c r="AR5" s="119" t="s">
         <v>14</v>
       </c>
-      <c r="AS5" s="83" t="s">
+      <c r="AS5" s="119" t="s">
         <v>15</v>
       </c>
-      <c r="AT5" s="83" t="s">
+      <c r="AT5" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="AU5" s="83" t="s">
+      <c r="AU5" s="119" t="s">
         <v>17</v>
       </c>
-      <c r="AV5" s="83" t="s">
+      <c r="AV5" s="119" t="s">
         <v>22</v>
       </c>
-      <c r="AW5" s="83" t="s">
+      <c r="AW5" s="119" t="s">
         <v>23</v>
       </c>
       <c r="AX5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AY5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AZ5" s="14" t="s">
         <v>18</v>
       </c>
       <c r="BA5" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="BB5" s="86" t="s">
+      <c r="BB5" s="119" t="s">
         <v>20</v>
       </c>
-      <c r="BC5" s="86" t="s">
+      <c r="BC5" s="119" t="s">
         <v>13</v>
       </c>
-      <c r="BD5" s="86" t="s">
+      <c r="BD5" s="119" t="s">
         <v>14</v>
       </c>
-      <c r="BE5" s="86" t="s">
+      <c r="BE5" s="119" t="s">
         <v>15</v>
       </c>
-      <c r="BF5" s="86" t="s">
+      <c r="BF5" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="BG5" s="86" t="s">
+      <c r="BG5" s="119" t="s">
         <v>17</v>
       </c>
-      <c r="BH5" s="86" t="s">
+      <c r="BH5" s="119" t="s">
         <v>22</v>
       </c>
-      <c r="BI5" s="86" t="s">
+      <c r="BI5" s="119" t="s">
         <v>23</v>
       </c>
       <c r="BJ5" s="13" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="130" t="s">
+    <row r="6" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="132" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="130"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="130"/>
+      <c r="C6" s="132"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="132"/>
+      <c r="H6" s="132"/>
+      <c r="I6" s="132"/>
+      <c r="J6" s="132"/>
+      <c r="K6" s="132"/>
+      <c r="L6" s="132"/>
+      <c r="M6" s="132"/>
+      <c r="N6" s="132"/>
+      <c r="O6" s="132"/>
+      <c r="P6" s="132"/>
+      <c r="Q6" s="132"/>
+      <c r="R6" s="132"/>
+      <c r="S6" s="132"/>
+      <c r="T6" s="132"/>
+      <c r="U6" s="132"/>
+      <c r="V6" s="132"/>
+      <c r="W6" s="132"/>
+      <c r="X6" s="132"/>
+      <c r="Y6" s="132"/>
+      <c r="Z6" s="132"/>
+      <c r="AA6" s="132"/>
+      <c r="AB6" s="132"/>
+      <c r="AC6" s="132"/>
+      <c r="AD6" s="132"/>
+      <c r="AE6" s="132"/>
+      <c r="AF6" s="132"/>
+      <c r="AG6" s="132"/>
+      <c r="AH6" s="132"/>
+      <c r="AI6" s="132"/>
+      <c r="AJ6" s="132"/>
+      <c r="AK6" s="132"/>
+      <c r="AL6" s="132"/>
+      <c r="AM6" s="132"/>
+      <c r="AN6" s="132"/>
+      <c r="AO6" s="132"/>
+      <c r="AP6" s="132"/>
+      <c r="AQ6" s="132"/>
+      <c r="AR6" s="132"/>
+      <c r="AS6" s="132"/>
+      <c r="AT6" s="132"/>
+      <c r="AU6" s="132"/>
+      <c r="AV6" s="132"/>
+      <c r="AW6" s="132"/>
+      <c r="AX6" s="132"/>
+      <c r="AY6" s="132"/>
+      <c r="AZ6" s="132"/>
+      <c r="BA6" s="132"/>
+      <c r="BB6" s="132"/>
+      <c r="BC6" s="132"/>
+      <c r="BD6" s="132"/>
+      <c r="BE6" s="132"/>
+      <c r="BF6" s="132"/>
+      <c r="BG6" s="132"/>
+      <c r="BH6" s="132"/>
+      <c r="BI6" s="132"/>
+      <c r="BJ6" s="132"/>
     </row>
-    <row r="7" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="115">
+    <row r="7" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="114">
         <v>100000000</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="16">
         <v>551</v>
       </c>
       <c r="D7" s="16">
         <v>571</v>
       </c>
       <c r="E7" s="16">
         <v>449</v>
       </c>
       <c r="F7" s="16">
         <v>351</v>
       </c>
       <c r="G7" s="16">
         <v>455</v>
       </c>
       <c r="H7" s="16">
         <v>444</v>
       </c>
       <c r="I7" s="17">
         <v>413</v>
@@ -2356,53 +2359,56 @@
       </c>
       <c r="AX7" s="19">
         <v>528</v>
       </c>
       <c r="AY7" s="1">
         <v>408</v>
       </c>
       <c r="AZ7" s="1">
         <v>387</v>
       </c>
       <c r="BA7" s="1">
         <v>449</v>
       </c>
       <c r="BB7" s="1">
         <v>431</v>
       </c>
       <c r="BC7" s="1">
         <v>441</v>
       </c>
       <c r="BD7" s="1">
         <v>488</v>
       </c>
       <c r="BE7" s="8">
         <v>487</v>
       </c>
+      <c r="BF7" s="1">
+        <v>476</v>
+      </c>
     </row>
-    <row r="8" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="93" t="s">
+    <row r="8" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="118" t="s">
         <v>95</v>
       </c>
       <c r="B8" s="57" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="16">
         <v>306</v>
       </c>
       <c r="D8" s="21">
         <v>324</v>
       </c>
       <c r="E8" s="21">
         <v>243</v>
       </c>
       <c r="F8" s="18">
         <v>189</v>
       </c>
       <c r="G8" s="18">
         <v>259</v>
       </c>
       <c r="H8" s="18">
         <v>215</v>
       </c>
       <c r="I8" s="17" t="s">
         <v>31</v>
@@ -2529,53 +2535,56 @@
       </c>
       <c r="AX8" s="19">
         <v>251</v>
       </c>
       <c r="AY8" s="1">
         <v>237</v>
       </c>
       <c r="AZ8" s="1">
         <v>216</v>
       </c>
       <c r="BA8" s="1">
         <v>234</v>
       </c>
       <c r="BB8" s="1">
         <v>214</v>
       </c>
       <c r="BC8" s="1">
         <v>232</v>
       </c>
       <c r="BD8" s="1">
         <v>254</v>
       </c>
       <c r="BE8" s="8">
         <v>245</v>
       </c>
+      <c r="BF8" s="1">
+        <v>272</v>
+      </c>
     </row>
-    <row r="9" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="93" t="s">
+    <row r="9" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="118" t="s">
         <v>96</v>
       </c>
       <c r="B9" s="58" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="16">
         <v>11</v>
       </c>
       <c r="D9" s="21">
         <v>15</v>
       </c>
       <c r="E9" s="21">
         <v>8</v>
       </c>
       <c r="F9" s="18">
         <v>4</v>
       </c>
       <c r="G9" s="18">
         <v>6</v>
       </c>
       <c r="H9" s="18">
         <v>12</v>
       </c>
       <c r="I9" s="17" t="s">
         <v>31</v>
@@ -2702,53 +2711,56 @@
       </c>
       <c r="AX9" s="19">
         <v>8</v>
       </c>
       <c r="AY9" s="1">
         <v>5</v>
       </c>
       <c r="AZ9" s="1">
         <v>2</v>
       </c>
       <c r="BA9" s="1">
         <v>6</v>
       </c>
       <c r="BB9" s="1">
         <v>14</v>
       </c>
       <c r="BC9" s="1">
         <v>7</v>
       </c>
       <c r="BD9" s="1">
         <v>5</v>
       </c>
       <c r="BE9" s="8">
         <v>8</v>
       </c>
+      <c r="BF9" s="1">
+        <v>7</v>
+      </c>
     </row>
-    <row r="10" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="93" t="s">
+    <row r="10" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="118" t="s">
         <v>97</v>
       </c>
       <c r="B10" s="57" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="16">
         <v>18</v>
       </c>
       <c r="D10" s="21">
         <v>6</v>
       </c>
       <c r="E10" s="21">
         <v>8</v>
       </c>
       <c r="F10" s="18">
         <v>5</v>
       </c>
       <c r="G10" s="18">
         <v>10</v>
       </c>
       <c r="H10" s="18">
         <v>10</v>
       </c>
       <c r="I10" s="17" t="s">
         <v>31</v>
@@ -2875,53 +2887,56 @@
       </c>
       <c r="AX10" s="19">
         <v>17</v>
       </c>
       <c r="AY10" s="1">
         <v>9</v>
       </c>
       <c r="AZ10" s="1">
         <v>9</v>
       </c>
       <c r="BA10" s="1">
         <v>7</v>
       </c>
       <c r="BB10" s="1">
         <v>11</v>
       </c>
       <c r="BC10" s="1">
         <v>10</v>
       </c>
       <c r="BD10" s="1">
         <v>6</v>
       </c>
       <c r="BE10" s="8">
         <v>13</v>
       </c>
+      <c r="BF10" s="1">
+        <v>12</v>
+      </c>
     </row>
-    <row r="11" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="93" t="s">
+    <row r="11" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="118" t="s">
         <v>98</v>
       </c>
       <c r="B11" s="57" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="16">
         <v>12</v>
       </c>
       <c r="D11" s="21">
         <v>21</v>
       </c>
       <c r="E11" s="21">
         <v>11</v>
       </c>
       <c r="F11" s="18">
         <v>13</v>
       </c>
       <c r="G11" s="18">
         <v>10</v>
       </c>
       <c r="H11" s="18">
         <v>9</v>
       </c>
       <c r="I11" s="17" t="s">
         <v>31</v>
@@ -3048,53 +3063,56 @@
       </c>
       <c r="AX11" s="19">
         <v>15</v>
       </c>
       <c r="AY11" s="1">
         <v>3</v>
       </c>
       <c r="AZ11" s="1">
         <v>12</v>
       </c>
       <c r="BA11" s="1">
         <v>12</v>
       </c>
       <c r="BB11" s="1">
         <v>10</v>
       </c>
       <c r="BC11" s="1">
         <v>11</v>
       </c>
       <c r="BD11" s="1">
         <v>13</v>
       </c>
       <c r="BE11" s="8">
         <v>17</v>
       </c>
+      <c r="BF11" s="1">
+        <v>7</v>
+      </c>
     </row>
-    <row r="12" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="93" t="s">
+    <row r="12" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="118" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="57" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="16">
         <v>42</v>
       </c>
       <c r="D12" s="21">
         <v>40</v>
       </c>
       <c r="E12" s="21">
         <v>49</v>
       </c>
       <c r="F12" s="18">
         <v>32</v>
       </c>
       <c r="G12" s="18">
         <v>26</v>
       </c>
       <c r="H12" s="18">
         <v>39</v>
       </c>
       <c r="I12" s="17" t="s">
         <v>31</v>
@@ -3221,53 +3239,56 @@
       </c>
       <c r="AX12" s="19">
         <v>46</v>
       </c>
       <c r="AY12" s="1">
         <v>33</v>
       </c>
       <c r="AZ12" s="1">
         <v>30</v>
       </c>
       <c r="BA12" s="1">
         <v>35</v>
       </c>
       <c r="BB12" s="1">
         <v>22</v>
       </c>
       <c r="BC12" s="1">
         <v>38</v>
       </c>
       <c r="BD12" s="1">
         <v>41</v>
       </c>
       <c r="BE12" s="8">
         <v>35</v>
       </c>
+      <c r="BF12" s="1">
+        <v>36</v>
+      </c>
     </row>
-    <row r="13" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="93" t="s">
+    <row r="13" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="118" t="s">
         <v>100</v>
       </c>
       <c r="B13" s="57" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="16">
         <v>22</v>
       </c>
       <c r="D13" s="21">
         <v>21</v>
       </c>
       <c r="E13" s="21">
         <v>21</v>
       </c>
       <c r="F13" s="18">
         <v>16</v>
       </c>
       <c r="G13" s="18">
         <v>18</v>
       </c>
       <c r="H13" s="18">
         <v>21</v>
       </c>
       <c r="I13" s="17" t="s">
         <v>31</v>
@@ -3394,53 +3415,56 @@
       </c>
       <c r="AX13" s="19">
         <v>21</v>
       </c>
       <c r="AY13" s="1">
         <v>15</v>
       </c>
       <c r="AZ13" s="1">
         <v>15</v>
       </c>
       <c r="BA13" s="1">
         <v>17</v>
       </c>
       <c r="BB13" s="1">
         <v>29</v>
       </c>
       <c r="BC13" s="1">
         <v>20</v>
       </c>
       <c r="BD13" s="1">
         <v>13</v>
       </c>
       <c r="BE13" s="8">
         <v>13</v>
       </c>
+      <c r="BF13" s="1">
+        <v>17</v>
+      </c>
     </row>
-    <row r="14" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="93" t="s">
+    <row r="14" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="118" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="57" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="16">
         <v>45</v>
       </c>
       <c r="D14" s="21">
         <v>44</v>
       </c>
       <c r="E14" s="21">
         <v>29</v>
       </c>
       <c r="F14" s="18">
         <v>23</v>
       </c>
       <c r="G14" s="18">
         <v>39</v>
       </c>
       <c r="H14" s="18">
         <v>36</v>
       </c>
       <c r="I14" s="17" t="s">
         <v>31</v>
@@ -3567,53 +3591,56 @@
       </c>
       <c r="AX14" s="19">
         <v>35</v>
       </c>
       <c r="AY14" s="1">
         <v>23</v>
       </c>
       <c r="AZ14" s="1">
         <v>25</v>
       </c>
       <c r="BA14" s="1">
         <v>27</v>
       </c>
       <c r="BB14" s="1">
         <v>30</v>
       </c>
       <c r="BC14" s="1">
         <v>28</v>
       </c>
       <c r="BD14" s="1">
         <v>40</v>
       </c>
       <c r="BE14" s="8">
         <v>41</v>
       </c>
+      <c r="BF14" s="1">
+        <v>23</v>
+      </c>
     </row>
-    <row r="15" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="93" t="s">
+    <row r="15" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="118" t="s">
         <v>102</v>
       </c>
       <c r="B15" s="57" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="17" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="17" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="17" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="17" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="17" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="17" t="s">
         <v>31</v>
@@ -3740,53 +3767,56 @@
       </c>
       <c r="AX15" s="19">
         <v>28</v>
       </c>
       <c r="AY15" s="1">
         <v>7</v>
       </c>
       <c r="AZ15" s="1">
         <v>13</v>
       </c>
       <c r="BA15" s="1">
         <v>15</v>
       </c>
       <c r="BB15" s="1">
         <v>15</v>
       </c>
       <c r="BC15" s="1">
         <v>17</v>
       </c>
       <c r="BD15" s="1">
         <v>12</v>
       </c>
       <c r="BE15" s="8">
         <v>17</v>
       </c>
+      <c r="BF15" s="1">
+        <v>13</v>
+      </c>
     </row>
-    <row r="16" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="93" t="s">
+    <row r="16" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="118" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="57" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="16">
         <v>28</v>
       </c>
       <c r="D16" s="21">
         <v>38</v>
       </c>
       <c r="E16" s="21">
         <v>23</v>
       </c>
       <c r="F16" s="18">
         <v>22</v>
       </c>
       <c r="G16" s="18">
         <v>31</v>
       </c>
       <c r="H16" s="18">
         <v>27</v>
       </c>
       <c r="I16" s="17" t="s">
         <v>31</v>
@@ -3913,53 +3943,56 @@
       </c>
       <c r="AX16" s="19">
         <v>42</v>
       </c>
       <c r="AY16" s="1">
         <v>22</v>
       </c>
       <c r="AZ16" s="1">
         <v>22</v>
       </c>
       <c r="BA16" s="1">
         <v>26</v>
       </c>
       <c r="BB16" s="1">
         <v>30</v>
       </c>
       <c r="BC16" s="1">
         <v>22</v>
       </c>
       <c r="BD16" s="1">
         <v>28</v>
       </c>
       <c r="BE16" s="8">
         <v>34</v>
       </c>
+      <c r="BF16" s="1">
+        <v>34</v>
+      </c>
     </row>
-    <row r="17" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="93" t="s">
+    <row r="17" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="118" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="57" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="16">
         <v>15</v>
       </c>
       <c r="D17" s="21">
         <v>7</v>
       </c>
       <c r="E17" s="21">
         <v>15</v>
       </c>
       <c r="F17" s="18">
         <v>8</v>
       </c>
       <c r="G17" s="18">
         <v>6</v>
       </c>
       <c r="H17" s="18">
         <v>13</v>
       </c>
       <c r="I17" s="17" t="s">
         <v>31</v>
@@ -4086,53 +4119,56 @@
       </c>
       <c r="AX17" s="19">
         <v>10</v>
       </c>
       <c r="AY17" s="1">
         <v>8</v>
       </c>
       <c r="AZ17" s="1">
         <v>12</v>
       </c>
       <c r="BA17" s="1">
         <v>15</v>
       </c>
       <c r="BB17" s="1">
         <v>10</v>
       </c>
       <c r="BC17" s="1">
         <v>14</v>
       </c>
       <c r="BD17" s="1">
         <v>13</v>
       </c>
       <c r="BE17" s="8">
         <v>11</v>
       </c>
+      <c r="BF17" s="1">
+        <v>2</v>
+      </c>
     </row>
-    <row r="18" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="93" t="s">
+    <row r="18" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="118" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="17" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="17" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="17" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="17" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="17" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="17" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="17" t="s">
         <v>31</v>
@@ -4259,53 +4295,56 @@
       </c>
       <c r="AX18" s="19">
         <v>16</v>
       </c>
       <c r="AY18" s="1">
         <v>25</v>
       </c>
       <c r="AZ18" s="1">
         <v>15</v>
       </c>
       <c r="BA18" s="1">
         <v>14</v>
       </c>
       <c r="BB18" s="1">
         <v>17</v>
       </c>
       <c r="BC18" s="1">
         <v>22</v>
       </c>
       <c r="BD18" s="1">
         <v>23</v>
       </c>
       <c r="BE18" s="8">
         <v>20</v>
       </c>
+      <c r="BF18" s="1">
+        <v>13</v>
+      </c>
     </row>
-    <row r="19" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="93" t="s">
+    <row r="19" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="118" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="57" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="16">
         <v>52</v>
       </c>
       <c r="D19" s="21">
         <v>55</v>
       </c>
       <c r="E19" s="21">
         <v>42</v>
       </c>
       <c r="F19" s="18">
         <v>39</v>
       </c>
       <c r="G19" s="18">
         <v>50</v>
       </c>
       <c r="H19" s="18">
         <v>62</v>
       </c>
       <c r="I19" s="17" t="s">
         <v>31</v>
@@ -4432,119 +4471,121 @@
       </c>
       <c r="AX19" s="19">
         <v>39</v>
       </c>
       <c r="AY19" s="1">
         <v>21</v>
       </c>
       <c r="AZ19" s="1">
         <v>16</v>
       </c>
       <c r="BA19" s="1">
         <v>41</v>
       </c>
       <c r="BB19" s="1">
         <v>29</v>
       </c>
       <c r="BC19" s="1">
         <v>20</v>
       </c>
       <c r="BD19" s="1">
         <v>40</v>
       </c>
       <c r="BE19" s="8">
         <v>33</v>
       </c>
+      <c r="BF19" s="1">
+        <v>40</v>
+      </c>
     </row>
-    <row r="20" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B20" s="119" t="s">
+    <row r="20" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="C20" s="119"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="119"/>
+      <c r="C20" s="121"/>
+      <c r="D20" s="121"/>
+      <c r="E20" s="121"/>
+      <c r="F20" s="121"/>
+      <c r="G20" s="121"/>
+      <c r="H20" s="121"/>
+      <c r="I20" s="121"/>
+      <c r="J20" s="121"/>
+      <c r="K20" s="121"/>
+      <c r="L20" s="121"/>
+      <c r="M20" s="121"/>
+      <c r="N20" s="121"/>
+      <c r="O20" s="121"/>
+      <c r="P20" s="121"/>
+      <c r="Q20" s="121"/>
+      <c r="R20" s="121"/>
+      <c r="S20" s="121"/>
+      <c r="T20" s="121"/>
+      <c r="U20" s="121"/>
+      <c r="V20" s="121"/>
+      <c r="W20" s="121"/>
+      <c r="X20" s="121"/>
+      <c r="Y20" s="121"/>
+      <c r="Z20" s="121"/>
+      <c r="AA20" s="121"/>
+      <c r="AB20" s="121"/>
+      <c r="AC20" s="121"/>
+      <c r="AD20" s="121"/>
+      <c r="AE20" s="121"/>
+      <c r="AF20" s="121"/>
+      <c r="AG20" s="121"/>
+      <c r="AH20" s="121"/>
+      <c r="AI20" s="121"/>
+      <c r="AJ20" s="121"/>
+      <c r="AK20" s="121"/>
+      <c r="AL20" s="121"/>
+      <c r="AM20" s="121"/>
+      <c r="AN20" s="121"/>
+      <c r="AO20" s="121"/>
+      <c r="AP20" s="121"/>
+      <c r="AQ20" s="121"/>
+      <c r="AR20" s="121"/>
+      <c r="AS20" s="121"/>
+      <c r="AT20" s="121"/>
+      <c r="AU20" s="121"/>
+      <c r="AV20" s="121"/>
+      <c r="AW20" s="121"/>
+      <c r="AX20" s="121"/>
+      <c r="AY20" s="121"/>
+      <c r="AZ20" s="121"/>
+      <c r="BA20" s="121"/>
+      <c r="BB20" s="121"/>
+      <c r="BC20" s="121"/>
+      <c r="BD20" s="121"/>
+      <c r="BE20" s="121"/>
+      <c r="BF20" s="121"/>
+      <c r="BG20" s="121"/>
+      <c r="BH20" s="121"/>
+      <c r="BI20" s="121"/>
+      <c r="BJ20" s="121"/>
     </row>
-    <row r="21" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="115">
+    <row r="21" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="114">
         <v>100000000</v>
       </c>
       <c r="B21" s="56" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="16">
         <v>329</v>
       </c>
       <c r="D21" s="16">
         <v>351</v>
       </c>
       <c r="E21" s="16">
         <v>280</v>
       </c>
       <c r="F21" s="16">
         <v>200</v>
       </c>
       <c r="G21" s="16">
         <v>279</v>
       </c>
       <c r="H21" s="16">
         <v>251</v>
       </c>
       <c r="I21" s="17">
         <v>238</v>
@@ -4671,53 +4712,56 @@
       </c>
       <c r="AX21" s="19">
         <v>295</v>
       </c>
       <c r="AY21" s="1">
         <v>274</v>
       </c>
       <c r="AZ21" s="1">
         <v>247</v>
       </c>
       <c r="BA21" s="1">
         <v>277</v>
       </c>
       <c r="BB21" s="1">
         <v>253</v>
       </c>
       <c r="BC21" s="1">
         <v>269</v>
       </c>
       <c r="BD21" s="1">
         <v>295</v>
       </c>
       <c r="BE21" s="8">
         <v>285</v>
       </c>
+      <c r="BF21" s="1">
+        <v>304</v>
+      </c>
     </row>
-    <row r="22" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="93" t="s">
+    <row r="22" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="118" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="57" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="18">
         <v>290</v>
       </c>
       <c r="D22" s="21">
         <v>309</v>
       </c>
       <c r="E22" s="21">
         <v>234</v>
       </c>
       <c r="F22" s="18">
         <v>182</v>
       </c>
       <c r="G22" s="18">
         <v>249</v>
       </c>
       <c r="H22" s="18">
         <v>206</v>
       </c>
       <c r="I22" s="17" t="s">
         <v>31</v>
@@ -4844,53 +4888,56 @@
       </c>
       <c r="AX22" s="19">
         <v>251</v>
       </c>
       <c r="AY22" s="1">
         <v>237</v>
       </c>
       <c r="AZ22" s="1">
         <v>216</v>
       </c>
       <c r="BA22" s="1">
         <v>234</v>
       </c>
       <c r="BB22" s="1">
         <v>214</v>
       </c>
       <c r="BC22" s="1">
         <v>232</v>
       </c>
       <c r="BD22" s="1">
         <v>254</v>
       </c>
       <c r="BE22" s="8">
         <v>245</v>
       </c>
+      <c r="BF22" s="1">
+        <v>272</v>
+      </c>
     </row>
-    <row r="23" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="93" t="s">
+    <row r="23" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="118" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="58" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="18">
         <v>11</v>
       </c>
       <c r="D23" s="21">
         <v>15</v>
       </c>
       <c r="E23" s="21">
         <v>8</v>
       </c>
       <c r="F23" s="18">
         <v>4</v>
       </c>
       <c r="G23" s="18">
         <v>6</v>
       </c>
       <c r="H23" s="18">
         <v>12</v>
       </c>
       <c r="I23" s="17" t="s">
         <v>31</v>
@@ -5017,53 +5064,56 @@
       </c>
       <c r="AX23" s="19">
         <v>8</v>
       </c>
       <c r="AY23" s="1">
         <v>5</v>
       </c>
       <c r="AZ23" s="1">
         <v>2</v>
       </c>
       <c r="BA23" s="1">
         <v>6</v>
       </c>
       <c r="BB23" s="1">
         <v>14</v>
       </c>
       <c r="BC23" s="1">
         <v>7</v>
       </c>
       <c r="BD23" s="1">
         <v>5</v>
       </c>
       <c r="BE23" s="8">
         <v>8</v>
       </c>
+      <c r="BF23" s="1">
+        <v>7</v>
+      </c>
     </row>
-    <row r="24" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="93" t="s">
+    <row r="24" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="118" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="57" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="18">
         <v>26</v>
       </c>
       <c r="D24" s="21">
         <v>23</v>
       </c>
       <c r="E24" s="21">
         <v>38</v>
       </c>
       <c r="F24" s="18">
         <v>12</v>
       </c>
       <c r="G24" s="18">
         <v>19</v>
       </c>
       <c r="H24" s="18">
         <v>26</v>
       </c>
       <c r="I24" s="17" t="s">
         <v>31</v>
@@ -5190,53 +5240,56 @@
       </c>
       <c r="AX24" s="19">
         <v>24</v>
       </c>
       <c r="AY24" s="1">
         <v>21</v>
       </c>
       <c r="AZ24" s="1">
         <v>20</v>
       </c>
       <c r="BA24" s="1">
         <v>23</v>
       </c>
       <c r="BB24" s="1">
         <v>14</v>
       </c>
       <c r="BC24" s="1">
         <v>24</v>
       </c>
       <c r="BD24" s="1">
         <v>26</v>
       </c>
       <c r="BE24" s="8">
         <v>20</v>
       </c>
+      <c r="BF24" s="1">
+        <v>20</v>
+      </c>
     </row>
-    <row r="25" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="93" t="s">
+    <row r="25" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="118" t="s">
         <v>102</v>
       </c>
       <c r="B25" s="57" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="17" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="17" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="17" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="17" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="17" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="17" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="17" t="s">
         <v>31</v>
@@ -5363,53 +5416,56 @@
       </c>
       <c r="AX25" s="19">
         <v>4</v>
       </c>
       <c r="AY25" s="1">
         <v>3</v>
       </c>
       <c r="AZ25" s="1">
         <v>4</v>
       </c>
       <c r="BA25" s="1">
         <v>4</v>
       </c>
       <c r="BB25" s="1">
         <v>5</v>
       </c>
       <c r="BC25" s="1">
         <v>2</v>
       </c>
       <c r="BD25" s="1">
         <v>4</v>
       </c>
       <c r="BE25" s="8">
         <v>5</v>
       </c>
+      <c r="BF25" s="1">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="93" t="s">
+    <row r="26" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="118" t="s">
         <v>103</v>
       </c>
       <c r="B26" s="57" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="18">
         <v>2</v>
       </c>
       <c r="D26" s="21">
         <v>4</v>
       </c>
       <c r="E26" s="16" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="18">
         <v>2</v>
       </c>
       <c r="G26" s="18">
         <v>5</v>
       </c>
       <c r="H26" s="18">
         <v>7</v>
       </c>
       <c r="I26" s="17" t="s">
         <v>31</v>
@@ -5536,119 +5592,121 @@
       </c>
       <c r="AX26" s="19">
         <v>8</v>
       </c>
       <c r="AY26" s="1">
         <v>8</v>
       </c>
       <c r="AZ26" s="1">
         <v>5</v>
       </c>
       <c r="BA26" s="1">
         <v>10</v>
       </c>
       <c r="BB26" s="1">
         <v>6</v>
       </c>
       <c r="BC26" s="1">
         <v>4</v>
       </c>
       <c r="BD26" s="1">
         <v>6</v>
       </c>
       <c r="BE26" s="8">
         <v>7</v>
       </c>
+      <c r="BF26" s="1">
+        <v>3</v>
+      </c>
     </row>
-    <row r="27" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B27" s="119" t="s">
+    <row r="27" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="121" t="s">
         <v>3</v>
       </c>
-      <c r="C27" s="119"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="119"/>
+      <c r="C27" s="121"/>
+      <c r="D27" s="121"/>
+      <c r="E27" s="121"/>
+      <c r="F27" s="121"/>
+      <c r="G27" s="121"/>
+      <c r="H27" s="121"/>
+      <c r="I27" s="121"/>
+      <c r="J27" s="121"/>
+      <c r="K27" s="121"/>
+      <c r="L27" s="121"/>
+      <c r="M27" s="121"/>
+      <c r="N27" s="121"/>
+      <c r="O27" s="121"/>
+      <c r="P27" s="121"/>
+      <c r="Q27" s="121"/>
+      <c r="R27" s="121"/>
+      <c r="S27" s="121"/>
+      <c r="T27" s="121"/>
+      <c r="U27" s="121"/>
+      <c r="V27" s="121"/>
+      <c r="W27" s="121"/>
+      <c r="X27" s="121"/>
+      <c r="Y27" s="121"/>
+      <c r="Z27" s="121"/>
+      <c r="AA27" s="121"/>
+      <c r="AB27" s="121"/>
+      <c r="AC27" s="121"/>
+      <c r="AD27" s="121"/>
+      <c r="AE27" s="121"/>
+      <c r="AF27" s="121"/>
+      <c r="AG27" s="121"/>
+      <c r="AH27" s="121"/>
+      <c r="AI27" s="121"/>
+      <c r="AJ27" s="121"/>
+      <c r="AK27" s="121"/>
+      <c r="AL27" s="121"/>
+      <c r="AM27" s="121"/>
+      <c r="AN27" s="121"/>
+      <c r="AO27" s="121"/>
+      <c r="AP27" s="121"/>
+      <c r="AQ27" s="121"/>
+      <c r="AR27" s="121"/>
+      <c r="AS27" s="121"/>
+      <c r="AT27" s="121"/>
+      <c r="AU27" s="121"/>
+      <c r="AV27" s="121"/>
+      <c r="AW27" s="121"/>
+      <c r="AX27" s="121"/>
+      <c r="AY27" s="121"/>
+      <c r="AZ27" s="121"/>
+      <c r="BA27" s="121"/>
+      <c r="BB27" s="121"/>
+      <c r="BC27" s="121"/>
+      <c r="BD27" s="121"/>
+      <c r="BE27" s="121"/>
+      <c r="BF27" s="121"/>
+      <c r="BG27" s="121"/>
+      <c r="BH27" s="121"/>
+      <c r="BI27" s="121"/>
+      <c r="BJ27" s="121"/>
     </row>
-    <row r="28" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="116">
+    <row r="28" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="115">
         <v>100000000</v>
       </c>
       <c r="B28" s="56" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="16">
         <v>222</v>
       </c>
       <c r="D28" s="16">
         <v>220</v>
       </c>
       <c r="E28" s="16">
         <v>169</v>
       </c>
       <c r="F28" s="16">
         <v>151</v>
       </c>
       <c r="G28" s="16">
         <v>176</v>
       </c>
       <c r="H28" s="16">
         <v>193</v>
       </c>
       <c r="I28" s="17">
         <v>175</v>
@@ -5775,53 +5833,56 @@
       </c>
       <c r="AX28" s="19">
         <v>233</v>
       </c>
       <c r="AY28" s="1">
         <v>134</v>
       </c>
       <c r="AZ28" s="1">
         <v>140</v>
       </c>
       <c r="BA28" s="1">
         <v>172</v>
       </c>
       <c r="BB28" s="1">
         <v>178</v>
       </c>
       <c r="BC28" s="1">
         <v>172</v>
       </c>
       <c r="BD28" s="1">
         <v>193</v>
       </c>
       <c r="BE28" s="8">
         <v>202</v>
       </c>
+      <c r="BF28" s="1">
+        <v>172</v>
+      </c>
     </row>
-    <row r="29" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="117" t="s">
+    <row r="29" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="116" t="s">
         <v>95</v>
       </c>
       <c r="B29" s="57" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="22">
         <v>16</v>
       </c>
       <c r="D29" s="21">
         <v>15</v>
       </c>
       <c r="E29" s="21">
         <v>9</v>
       </c>
       <c r="F29" s="22">
         <v>7</v>
       </c>
       <c r="G29" s="18">
         <v>10</v>
       </c>
       <c r="H29" s="18">
         <v>9</v>
       </c>
       <c r="I29" s="17" t="s">
         <v>31</v>
@@ -5948,53 +6009,56 @@
       </c>
       <c r="AX29" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AZ29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BA29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BB29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BC29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BD29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BE29" s="2" t="s">
         <v>31</v>
       </c>
+      <c r="BF29" s="2" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="30" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="117" t="s">
+    <row r="30" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="116" t="s">
         <v>97</v>
       </c>
       <c r="B30" s="57" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="22">
         <v>18</v>
       </c>
       <c r="D30" s="21">
         <v>6</v>
       </c>
       <c r="E30" s="21">
         <v>8</v>
       </c>
       <c r="F30" s="22">
         <v>5</v>
       </c>
       <c r="G30" s="18">
         <v>10</v>
       </c>
       <c r="H30" s="18">
         <v>10</v>
       </c>
       <c r="I30" s="17" t="s">
         <v>31</v>
@@ -6100,74 +6164,77 @@
       </c>
       <c r="AQ30" s="2">
         <v>14</v>
       </c>
       <c r="AR30" s="2">
         <v>1</v>
       </c>
       <c r="AS30" s="2">
         <v>8</v>
       </c>
       <c r="AT30" s="2">
         <v>7</v>
       </c>
       <c r="AU30" s="2">
         <v>11</v>
       </c>
       <c r="AV30" s="2">
         <v>14</v>
       </c>
       <c r="AW30" s="2">
         <v>5</v>
       </c>
       <c r="AX30" s="19">
         <v>17</v>
       </c>
-      <c r="AY30" s="88">
+      <c r="AY30" s="87">
         <v>9</v>
       </c>
       <c r="AZ30" s="2">
         <v>9</v>
       </c>
       <c r="BA30" s="2">
         <v>7</v>
       </c>
       <c r="BB30" s="2">
         <v>11</v>
       </c>
       <c r="BC30" s="2">
         <v>10</v>
       </c>
       <c r="BD30" s="2">
         <v>6</v>
       </c>
       <c r="BE30" s="66">
         <v>13</v>
       </c>
+      <c r="BF30" s="2">
+        <v>12</v>
+      </c>
     </row>
-    <row r="31" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="117" t="s">
+    <row r="31" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="116" t="s">
         <v>98</v>
       </c>
       <c r="B31" s="57" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="22">
         <v>12</v>
       </c>
       <c r="D31" s="21">
         <v>21</v>
       </c>
       <c r="E31" s="21">
         <v>11</v>
       </c>
       <c r="F31" s="22">
         <v>13</v>
       </c>
       <c r="G31" s="18">
         <v>10</v>
       </c>
       <c r="H31" s="18">
         <v>9</v>
       </c>
       <c r="I31" s="17" t="s">
         <v>31</v>
@@ -6273,74 +6340,77 @@
       </c>
       <c r="AQ31" s="2">
         <v>9</v>
       </c>
       <c r="AR31" s="2">
         <v>11</v>
       </c>
       <c r="AS31" s="2">
         <v>12</v>
       </c>
       <c r="AT31" s="2">
         <v>7</v>
       </c>
       <c r="AU31" s="2">
         <v>15</v>
       </c>
       <c r="AV31" s="2">
         <v>10</v>
       </c>
       <c r="AW31" s="2">
         <v>14</v>
       </c>
       <c r="AX31" s="19">
         <v>15</v>
       </c>
-      <c r="AY31" s="88">
+      <c r="AY31" s="87">
         <v>3</v>
       </c>
       <c r="AZ31" s="2">
         <v>12</v>
       </c>
       <c r="BA31" s="2">
         <v>12</v>
       </c>
       <c r="BB31" s="2">
         <v>10</v>
       </c>
       <c r="BC31" s="2">
         <v>11</v>
       </c>
       <c r="BD31" s="2">
         <v>13</v>
       </c>
       <c r="BE31" s="66">
         <v>17</v>
       </c>
+      <c r="BF31" s="2">
+        <v>7</v>
+      </c>
     </row>
-    <row r="32" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="117" t="s">
+    <row r="32" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="116" t="s">
         <v>99</v>
       </c>
       <c r="B32" s="57" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="22">
         <v>16</v>
       </c>
       <c r="D32" s="21">
         <v>17</v>
       </c>
       <c r="E32" s="21">
         <v>11</v>
       </c>
       <c r="F32" s="22">
         <v>20</v>
       </c>
       <c r="G32" s="18">
         <v>7</v>
       </c>
       <c r="H32" s="18">
         <v>13</v>
       </c>
       <c r="I32" s="17" t="s">
         <v>31</v>
@@ -6446,74 +6516,77 @@
       </c>
       <c r="AQ32" s="2">
         <v>19</v>
       </c>
       <c r="AR32" s="2">
         <v>11</v>
       </c>
       <c r="AS32" s="2">
         <v>14</v>
       </c>
       <c r="AT32" s="2">
         <v>11</v>
       </c>
       <c r="AU32" s="2">
         <v>13</v>
       </c>
       <c r="AV32" s="2">
         <v>18</v>
       </c>
       <c r="AW32" s="2">
         <v>10</v>
       </c>
       <c r="AX32" s="19">
         <v>22</v>
       </c>
-      <c r="AY32" s="88">
+      <c r="AY32" s="87">
         <v>12</v>
       </c>
       <c r="AZ32" s="2">
         <v>10</v>
       </c>
       <c r="BA32" s="2">
         <v>12</v>
       </c>
       <c r="BB32" s="2">
         <v>8</v>
       </c>
       <c r="BC32" s="2">
         <v>14</v>
       </c>
       <c r="BD32" s="2">
         <v>15</v>
       </c>
       <c r="BE32" s="66">
         <v>15</v>
       </c>
+      <c r="BF32" s="2">
+        <v>16</v>
+      </c>
     </row>
-    <row r="33" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="117" t="s">
+    <row r="33" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="116" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="57" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="22">
         <v>22</v>
       </c>
       <c r="D33" s="21">
         <v>21</v>
       </c>
       <c r="E33" s="21">
         <v>21</v>
       </c>
       <c r="F33" s="22">
         <v>16</v>
       </c>
       <c r="G33" s="18">
         <v>18</v>
       </c>
       <c r="H33" s="18">
         <v>21</v>
       </c>
       <c r="I33" s="17" t="s">
         <v>31</v>
@@ -6619,74 +6692,77 @@
       </c>
       <c r="AQ33" s="2">
         <v>15</v>
       </c>
       <c r="AR33" s="2">
         <v>20</v>
       </c>
       <c r="AS33" s="2">
         <v>18</v>
       </c>
       <c r="AT33" s="2">
         <v>15</v>
       </c>
       <c r="AU33" s="2">
         <v>14</v>
       </c>
       <c r="AV33" s="2">
         <v>24</v>
       </c>
       <c r="AW33" s="2">
         <v>23</v>
       </c>
       <c r="AX33" s="19">
         <v>21</v>
       </c>
-      <c r="AY33" s="88">
+      <c r="AY33" s="87">
         <v>15</v>
       </c>
       <c r="AZ33" s="2">
         <v>15</v>
       </c>
       <c r="BA33" s="2">
         <v>17</v>
       </c>
       <c r="BB33" s="2">
         <v>29</v>
       </c>
       <c r="BC33" s="2">
         <v>20</v>
       </c>
       <c r="BD33" s="2">
         <v>13</v>
       </c>
       <c r="BE33" s="66">
         <v>13</v>
       </c>
+      <c r="BF33" s="2">
+        <v>17</v>
+      </c>
     </row>
-    <row r="34" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="117" t="s">
+    <row r="34" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="116" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="57" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="22">
         <v>45</v>
       </c>
       <c r="D34" s="21">
         <v>44</v>
       </c>
       <c r="E34" s="21">
         <v>29</v>
       </c>
       <c r="F34" s="22">
         <v>23</v>
       </c>
       <c r="G34" s="18">
         <v>39</v>
       </c>
       <c r="H34" s="18">
         <v>36</v>
       </c>
       <c r="I34" s="17" t="s">
         <v>31</v>
@@ -6792,74 +6868,77 @@
       </c>
       <c r="AQ34" s="2">
         <v>30</v>
       </c>
       <c r="AR34" s="2">
         <v>22</v>
       </c>
       <c r="AS34" s="2">
         <v>31</v>
       </c>
       <c r="AT34" s="2">
         <v>26</v>
       </c>
       <c r="AU34" s="2">
         <v>34</v>
       </c>
       <c r="AV34" s="2">
         <v>25</v>
       </c>
       <c r="AW34" s="2">
         <v>23</v>
       </c>
       <c r="AX34" s="19">
         <v>35</v>
       </c>
-      <c r="AY34" s="88">
+      <c r="AY34" s="87">
         <v>23</v>
       </c>
       <c r="AZ34" s="2">
         <v>25</v>
       </c>
       <c r="BA34" s="2">
         <v>27</v>
       </c>
       <c r="BB34" s="2">
         <v>30</v>
       </c>
       <c r="BC34" s="2">
         <v>28</v>
       </c>
       <c r="BD34" s="2">
         <v>40</v>
       </c>
       <c r="BE34" s="66">
         <v>41</v>
       </c>
+      <c r="BF34" s="2">
+        <v>23</v>
+      </c>
     </row>
-    <row r="35" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="117" t="s">
+    <row r="35" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="116" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="57" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="17" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="17" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="17" t="s">
         <v>31</v>
       </c>
       <c r="F35" s="17" t="s">
         <v>31</v>
       </c>
       <c r="G35" s="17" t="s">
         <v>31</v>
       </c>
       <c r="H35" s="17" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="17" t="s">
         <v>31</v>
@@ -6965,74 +7044,77 @@
       </c>
       <c r="AQ35" s="2">
         <v>16</v>
       </c>
       <c r="AR35" s="2">
         <v>16</v>
       </c>
       <c r="AS35" s="2">
         <v>7</v>
       </c>
       <c r="AT35" s="2">
         <v>11</v>
       </c>
       <c r="AU35" s="2">
         <v>16</v>
       </c>
       <c r="AV35" s="2">
         <v>9</v>
       </c>
       <c r="AW35" s="2">
         <v>11</v>
       </c>
       <c r="AX35" s="19">
         <v>24</v>
       </c>
-      <c r="AY35" s="88">
+      <c r="AY35" s="87">
         <v>4</v>
       </c>
       <c r="AZ35" s="2">
         <v>9</v>
       </c>
       <c r="BA35" s="2">
         <v>11</v>
       </c>
       <c r="BB35" s="2">
         <v>10</v>
       </c>
       <c r="BC35" s="2">
         <v>15</v>
       </c>
       <c r="BD35" s="2">
         <v>8</v>
       </c>
       <c r="BE35" s="66">
         <v>12</v>
       </c>
+      <c r="BF35" s="2">
+        <v>11</v>
+      </c>
     </row>
-    <row r="36" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="117" t="s">
+    <row r="36" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="116" t="s">
         <v>103</v>
       </c>
       <c r="B36" s="57" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="22">
         <v>26</v>
       </c>
       <c r="D36" s="21">
         <v>34</v>
       </c>
       <c r="E36" s="21">
         <v>23</v>
       </c>
       <c r="F36" s="22">
         <v>20</v>
       </c>
       <c r="G36" s="18">
         <v>26</v>
       </c>
       <c r="H36" s="18">
         <v>20</v>
       </c>
       <c r="I36" s="17" t="s">
         <v>31</v>
@@ -7138,74 +7220,77 @@
       </c>
       <c r="AQ36" s="2">
         <v>17</v>
       </c>
       <c r="AR36" s="2">
         <v>23</v>
       </c>
       <c r="AS36" s="2">
         <v>18</v>
       </c>
       <c r="AT36" s="2">
         <v>23</v>
       </c>
       <c r="AU36" s="2">
         <v>17</v>
       </c>
       <c r="AV36" s="2">
         <v>15</v>
       </c>
       <c r="AW36" s="2">
         <v>21</v>
       </c>
       <c r="AX36" s="19">
         <v>34</v>
       </c>
-      <c r="AY36" s="88">
+      <c r="AY36" s="87">
         <v>14</v>
       </c>
       <c r="AZ36" s="2">
         <v>17</v>
       </c>
       <c r="BA36" s="2">
         <v>16</v>
       </c>
       <c r="BB36" s="2">
         <v>24</v>
       </c>
       <c r="BC36" s="2">
         <v>18</v>
       </c>
       <c r="BD36" s="2">
         <v>22</v>
       </c>
       <c r="BE36" s="66">
         <v>27</v>
       </c>
+      <c r="BF36" s="2">
+        <v>31</v>
+      </c>
     </row>
-    <row r="37" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="117" t="s">
+    <row r="37" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="116" t="s">
         <v>104</v>
       </c>
       <c r="B37" s="57" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="22">
         <v>15</v>
       </c>
       <c r="D37" s="21">
         <v>7</v>
       </c>
       <c r="E37" s="21">
         <v>15</v>
       </c>
       <c r="F37" s="22">
         <v>8</v>
       </c>
       <c r="G37" s="18">
         <v>6</v>
       </c>
       <c r="H37" s="18">
         <v>13</v>
       </c>
       <c r="I37" s="17" t="s">
         <v>31</v>
@@ -7311,74 +7396,77 @@
       </c>
       <c r="AQ37" s="2">
         <v>9</v>
       </c>
       <c r="AR37" s="2">
         <v>12</v>
       </c>
       <c r="AS37" s="2">
         <v>14</v>
       </c>
       <c r="AT37" s="2">
         <v>11</v>
       </c>
       <c r="AU37" s="2">
         <v>9</v>
       </c>
       <c r="AV37" s="2">
         <v>8</v>
       </c>
       <c r="AW37" s="2">
         <v>4</v>
       </c>
       <c r="AX37" s="19">
         <v>10</v>
       </c>
-      <c r="AY37" s="88">
+      <c r="AY37" s="87">
         <v>8</v>
       </c>
       <c r="AZ37" s="2">
         <v>12</v>
       </c>
       <c r="BA37" s="2">
         <v>15</v>
       </c>
       <c r="BB37" s="2">
         <v>10</v>
       </c>
       <c r="BC37" s="2">
         <v>14</v>
       </c>
       <c r="BD37" s="2">
         <v>13</v>
       </c>
       <c r="BE37" s="66">
         <v>11</v>
       </c>
+      <c r="BF37" s="2">
+        <v>2</v>
+      </c>
     </row>
-    <row r="38" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="117" t="s">
+    <row r="38" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="116" t="s">
         <v>105</v>
       </c>
       <c r="B38" s="57" t="s">
         <v>49</v>
       </c>
       <c r="C38" s="17" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="17" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="17" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="17" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="17" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="17" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="17" t="s">
         <v>31</v>
@@ -7484,73 +7572,76 @@
       </c>
       <c r="AQ38" s="2">
         <v>19</v>
       </c>
       <c r="AR38" s="2">
         <v>19</v>
       </c>
       <c r="AS38" s="2">
         <v>14</v>
       </c>
       <c r="AT38" s="2">
         <v>21</v>
       </c>
       <c r="AU38" s="2">
         <v>18</v>
       </c>
       <c r="AV38" s="2">
         <v>21</v>
       </c>
       <c r="AW38" s="2">
         <v>11</v>
       </c>
       <c r="AX38" s="19">
         <v>16</v>
       </c>
-      <c r="AY38" s="88">
+      <c r="AY38" s="87">
         <v>25</v>
       </c>
       <c r="AZ38" s="2">
         <v>15</v>
       </c>
       <c r="BA38" s="2">
         <v>14</v>
       </c>
       <c r="BB38" s="2">
         <v>17</v>
       </c>
       <c r="BC38" s="2">
         <v>22</v>
       </c>
       <c r="BD38" s="2">
         <v>23</v>
       </c>
       <c r="BE38" s="66">
         <v>20</v>
       </c>
+      <c r="BF38" s="2">
+        <v>13</v>
+      </c>
     </row>
-    <row r="39" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29" t="s">
         <v>106</v>
       </c>
       <c r="B39" s="59" t="s">
         <v>44</v>
       </c>
       <c r="C39" s="24">
         <v>52</v>
       </c>
       <c r="D39" s="25">
         <v>55</v>
       </c>
       <c r="E39" s="25">
         <v>42</v>
       </c>
       <c r="F39" s="24">
         <v>39</v>
       </c>
       <c r="G39" s="24">
         <v>50</v>
       </c>
       <c r="H39" s="24">
         <v>62</v>
       </c>
       <c r="I39" s="26" t="s">
@@ -7678,103 +7769,103 @@
       </c>
       <c r="AX39" s="27">
         <v>39</v>
       </c>
       <c r="AY39" s="3">
         <v>21</v>
       </c>
       <c r="AZ39" s="4">
         <v>16</v>
       </c>
       <c r="BA39" s="4">
         <v>41</v>
       </c>
       <c r="BB39" s="4">
         <v>29</v>
       </c>
       <c r="BC39" s="4">
         <v>20</v>
       </c>
       <c r="BD39" s="4">
         <v>40</v>
       </c>
       <c r="BE39" s="67">
         <v>33</v>
       </c>
-      <c r="BF39" s="29"/>
+      <c r="BF39" s="4">
+        <v>40</v>
+      </c>
       <c r="BG39" s="29"/>
       <c r="BH39" s="29"/>
       <c r="BI39" s="29"/>
       <c r="BJ39" s="29"/>
     </row>
-    <row r="40" spans="1:62" s="82" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="114" t="s">
+    <row r="40" spans="1:62" s="118" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="113" t="s">
         <v>28</v>
       </c>
-      <c r="B40" s="114"/>
-[...38 lines deleted...]
-      <c r="AO40" s="93"/>
+      <c r="B40" s="113"/>
+      <c r="C40" s="113"/>
+      <c r="D40" s="113"/>
+      <c r="E40" s="113"/>
+      <c r="F40" s="113"/>
+      <c r="G40" s="113"/>
+      <c r="H40" s="113"/>
+      <c r="I40" s="113"/>
+      <c r="J40" s="113"/>
+      <c r="K40" s="113"/>
+      <c r="L40" s="113"/>
+      <c r="M40" s="113"/>
+      <c r="N40" s="113"/>
+      <c r="O40" s="113"/>
+      <c r="P40" s="113"/>
+      <c r="Q40" s="113"/>
+      <c r="R40" s="113"/>
+      <c r="S40" s="113"/>
+      <c r="T40" s="113"/>
+      <c r="U40" s="113"/>
+      <c r="V40" s="113"/>
+      <c r="W40" s="113"/>
+      <c r="X40" s="113"/>
+      <c r="Y40" s="113"/>
+      <c r="Z40" s="113"/>
+      <c r="AA40" s="113"/>
+      <c r="AB40" s="113"/>
+      <c r="AC40" s="113"/>
+      <c r="AD40" s="113"/>
+      <c r="AE40" s="113"/>
+      <c r="AF40" s="113"/>
+      <c r="AG40" s="113"/>
+      <c r="AH40" s="113"/>
+      <c r="AI40" s="113"/>
+      <c r="AJ40" s="113"/>
+      <c r="AK40" s="113"/>
+      <c r="AL40" s="113"/>
+      <c r="AM40" s="113"/>
     </row>
     <row r="41" spans="1:62" s="82" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A41" s="93"/>
+      <c r="A41" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
@@ -7791,253 +7882,253 @@
     <col min="8" max="8" width="7" style="9" hidden="1" customWidth="1"/>
     <col min="9" max="10" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="12" max="13" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="15" max="19" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="9" hidden="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="24" max="25" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="28" max="31" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="7" style="9" hidden="1" customWidth="1"/>
     <col min="33" max="34" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="8.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="36" max="37" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="8" style="9" hidden="1" customWidth="1"/>
     <col min="39" max="50" width="8.7109375" style="9" customWidth="1"/>
     <col min="51" max="61" width="8.42578125" style="9" customWidth="1"/>
     <col min="62" max="62" width="9.5703125" style="9" customWidth="1"/>
     <col min="63" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="93"/>
+      <c r="A1" s="92"/>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
       <c r="N1" s="28"/>
       <c r="O1" s="28"/>
       <c r="P1" s="28"/>
       <c r="Q1" s="28"/>
       <c r="R1" s="28"/>
       <c r="S1" s="28"/>
       <c r="T1" s="28"/>
       <c r="U1" s="28"/>
       <c r="V1" s="28"/>
       <c r="W1" s="28"/>
       <c r="X1" s="28"/>
       <c r="Y1" s="28"/>
       <c r="Z1" s="28"/>
       <c r="AA1" s="28"/>
       <c r="AB1" s="28"/>
       <c r="AC1" s="28"/>
       <c r="AD1" s="28"/>
       <c r="AE1" s="28"/>
       <c r="AF1" s="28"/>
       <c r="AG1" s="28"/>
       <c r="AH1" s="28"/>
       <c r="AI1" s="28"/>
     </row>
-    <row r="2" spans="1:62" s="104" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A2" s="118" t="s">
+    <row r="2" spans="1:62" s="103" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A2" s="117" t="s">
         <v>107</v>
       </c>
-      <c r="B2" s="129" t="s">
+      <c r="B2" s="131" t="s">
         <v>32</v>
       </c>
-      <c r="C2" s="129"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="129"/>
+      <c r="C2" s="131"/>
+      <c r="D2" s="131"/>
+      <c r="E2" s="131"/>
+      <c r="F2" s="131"/>
+      <c r="G2" s="131"/>
+      <c r="H2" s="131"/>
+      <c r="I2" s="131"/>
+      <c r="J2" s="131"/>
+      <c r="K2" s="131"/>
+      <c r="L2" s="131"/>
+      <c r="M2" s="131"/>
+      <c r="N2" s="131"/>
+      <c r="O2" s="131"/>
+      <c r="P2" s="131"/>
+      <c r="Q2" s="131"/>
+      <c r="R2" s="131"/>
+      <c r="S2" s="131"/>
+      <c r="T2" s="131"/>
+      <c r="U2" s="131"/>
+      <c r="V2" s="131"/>
+      <c r="W2" s="131"/>
+      <c r="X2" s="131"/>
+      <c r="Y2" s="131"/>
+      <c r="Z2" s="131"/>
+      <c r="AA2" s="131"/>
+      <c r="AB2" s="131"/>
+      <c r="AC2" s="131"/>
+      <c r="AD2" s="131"/>
+      <c r="AE2" s="131"/>
+      <c r="AF2" s="131"/>
+      <c r="AG2" s="131"/>
+      <c r="AH2" s="131"/>
+      <c r="AI2" s="131"/>
+      <c r="AJ2" s="131"/>
+      <c r="AK2" s="131"/>
+      <c r="AL2" s="131"/>
+      <c r="AM2" s="131"/>
+      <c r="AN2" s="131"/>
+      <c r="AO2" s="131"/>
+      <c r="AP2" s="131"/>
+      <c r="AQ2" s="131"/>
+      <c r="AR2" s="131"/>
+      <c r="AS2" s="131"/>
+      <c r="AT2" s="131"/>
+      <c r="AU2" s="131"/>
+      <c r="AV2" s="131"/>
+      <c r="AW2" s="131"/>
+      <c r="AX2" s="131"/>
+      <c r="AY2" s="131"/>
+      <c r="AZ2" s="131"/>
+      <c r="BA2" s="131"/>
+      <c r="BB2" s="131"/>
+      <c r="BC2" s="131"/>
+      <c r="BD2" s="131"/>
+      <c r="BE2" s="131"/>
+      <c r="BF2" s="131"/>
+      <c r="BG2" s="131"/>
+      <c r="BH2" s="131"/>
+      <c r="BI2" s="131"/>
+      <c r="BJ2" s="131"/>
     </row>
     <row r="3" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="93"/>
+      <c r="A3" s="92"/>
       <c r="C3" s="29"/>
       <c r="D3" s="30"/>
       <c r="E3" s="29"/>
       <c r="F3" s="30"/>
       <c r="G3" s="29"/>
       <c r="H3" s="29"/>
       <c r="I3" s="29"/>
       <c r="J3" s="29"/>
       <c r="K3" s="29"/>
       <c r="L3" s="29"/>
       <c r="M3" s="30"/>
       <c r="N3" s="29"/>
-      <c r="BH3" s="131" t="s">
+      <c r="BH3" s="133" t="s">
         <v>21</v>
       </c>
-      <c r="BI3" s="132"/>
-      <c r="BJ3" s="131"/>
+      <c r="BI3" s="134"/>
+      <c r="BJ3" s="133"/>
     </row>
     <row r="4" spans="1:62" s="82" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="127" t="s">
+      <c r="A4" s="129" t="s">
         <v>93</v>
       </c>
-      <c r="B4" s="123"/>
-      <c r="C4" s="133">
+      <c r="B4" s="125"/>
+      <c r="C4" s="135">
         <v>2022</v>
       </c>
-      <c r="D4" s="134"/>
-[...10 lines deleted...]
-      <c r="O4" s="120">
+      <c r="D4" s="136"/>
+      <c r="E4" s="136"/>
+      <c r="F4" s="136"/>
+      <c r="G4" s="136"/>
+      <c r="H4" s="136"/>
+      <c r="I4" s="136"/>
+      <c r="J4" s="136"/>
+      <c r="K4" s="136"/>
+      <c r="L4" s="136"/>
+      <c r="M4" s="136"/>
+      <c r="N4" s="136"/>
+      <c r="O4" s="122">
         <v>2023</v>
       </c>
-      <c r="P4" s="121"/>
-[...10 lines deleted...]
-      <c r="AA4" s="120">
+      <c r="P4" s="123"/>
+      <c r="Q4" s="123"/>
+      <c r="R4" s="123"/>
+      <c r="S4" s="123"/>
+      <c r="T4" s="123"/>
+      <c r="U4" s="123"/>
+      <c r="V4" s="123"/>
+      <c r="W4" s="123"/>
+      <c r="X4" s="123"/>
+      <c r="Y4" s="123"/>
+      <c r="Z4" s="124"/>
+      <c r="AA4" s="122">
         <v>2024</v>
       </c>
-      <c r="AB4" s="121"/>
-[...10 lines deleted...]
-      <c r="AM4" s="120">
+      <c r="AB4" s="123"/>
+      <c r="AC4" s="123"/>
+      <c r="AD4" s="123"/>
+      <c r="AE4" s="123"/>
+      <c r="AF4" s="123"/>
+      <c r="AG4" s="123"/>
+      <c r="AH4" s="123"/>
+      <c r="AI4" s="123"/>
+      <c r="AJ4" s="123"/>
+      <c r="AK4" s="123"/>
+      <c r="AL4" s="124"/>
+      <c r="AM4" s="122">
         <v>2025</v>
       </c>
-      <c r="AN4" s="121"/>
-[...10 lines deleted...]
-      <c r="AY4" s="120">
+      <c r="AN4" s="123"/>
+      <c r="AO4" s="123"/>
+      <c r="AP4" s="123"/>
+      <c r="AQ4" s="123"/>
+      <c r="AR4" s="123"/>
+      <c r="AS4" s="123"/>
+      <c r="AT4" s="123"/>
+      <c r="AU4" s="123"/>
+      <c r="AV4" s="123"/>
+      <c r="AW4" s="123"/>
+      <c r="AX4" s="124"/>
+      <c r="AY4" s="122">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="121"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="122"/>
+      <c r="AZ4" s="123"/>
+      <c r="BA4" s="123"/>
+      <c r="BB4" s="123"/>
+      <c r="BC4" s="123"/>
+      <c r="BD4" s="123"/>
+      <c r="BE4" s="123"/>
+      <c r="BF4" s="123"/>
+      <c r="BG4" s="123"/>
+      <c r="BH4" s="123"/>
+      <c r="BI4" s="123"/>
+      <c r="BJ4" s="124"/>
     </row>
     <row r="5" spans="1:62" s="82" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="128"/>
-      <c r="B5" s="124"/>
+      <c r="A5" s="130"/>
+      <c r="B5" s="126"/>
       <c r="C5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="32" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="79" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="79" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="79" t="s">
         <v>7</v>
       </c>
       <c r="K5" s="31" t="s">
@@ -8175,118 +8266,117 @@
       <c r="BC5" s="31" t="s">
         <v>4</v>
       </c>
       <c r="BD5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="BE5" s="84" t="s">
         <v>6</v>
       </c>
       <c r="BF5" s="84" t="s">
         <v>7</v>
       </c>
       <c r="BG5" s="31" t="s">
         <v>8</v>
       </c>
       <c r="BH5" s="84" t="s">
         <v>24</v>
       </c>
       <c r="BI5" s="84" t="s">
         <v>25</v>
       </c>
       <c r="BJ5" s="31" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="6" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="130" t="s">
+    <row r="6" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="132" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="130"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="130"/>
+      <c r="C6" s="132"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="132"/>
+      <c r="H6" s="132"/>
+      <c r="I6" s="132"/>
+      <c r="J6" s="132"/>
+      <c r="K6" s="132"/>
+      <c r="L6" s="132"/>
+      <c r="M6" s="132"/>
+      <c r="N6" s="132"/>
+      <c r="O6" s="132"/>
+      <c r="P6" s="132"/>
+      <c r="Q6" s="132"/>
+      <c r="R6" s="132"/>
+      <c r="S6" s="132"/>
+      <c r="T6" s="132"/>
+      <c r="U6" s="132"/>
+      <c r="V6" s="132"/>
+      <c r="W6" s="132"/>
+      <c r="X6" s="132"/>
+      <c r="Y6" s="132"/>
+      <c r="Z6" s="132"/>
+      <c r="AA6" s="132"/>
+      <c r="AB6" s="132"/>
+      <c r="AC6" s="132"/>
+      <c r="AD6" s="132"/>
+      <c r="AE6" s="132"/>
+      <c r="AF6" s="132"/>
+      <c r="AG6" s="132"/>
+      <c r="AH6" s="132"/>
+      <c r="AI6" s="132"/>
+      <c r="AJ6" s="132"/>
+      <c r="AK6" s="132"/>
+      <c r="AL6" s="132"/>
+      <c r="AM6" s="132"/>
+      <c r="AN6" s="132"/>
+      <c r="AO6" s="132"/>
+      <c r="AP6" s="132"/>
+      <c r="AQ6" s="132"/>
+      <c r="AR6" s="132"/>
+      <c r="AS6" s="132"/>
+      <c r="AT6" s="132"/>
+      <c r="AU6" s="132"/>
+      <c r="AV6" s="132"/>
+      <c r="AW6" s="132"/>
+      <c r="AX6" s="132"/>
+      <c r="AY6" s="132"/>
+      <c r="AZ6" s="132"/>
+      <c r="BA6" s="132"/>
+      <c r="BB6" s="132"/>
+      <c r="BC6" s="132"/>
+      <c r="BD6" s="132"/>
+      <c r="BE6" s="132"/>
+      <c r="BF6" s="132"/>
+      <c r="BG6" s="132"/>
+      <c r="BH6" s="132"/>
+      <c r="BI6" s="132"/>
+      <c r="BJ6" s="132"/>
     </row>
-    <row r="7" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="115">
+    <row r="7" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="114">
         <v>100000000</v>
       </c>
       <c r="B7" s="75" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="33">
         <v>10.57</v>
       </c>
       <c r="D7" s="33">
         <v>11.37</v>
       </c>
       <c r="E7" s="33">
         <v>10.43</v>
       </c>
       <c r="F7" s="33">
         <v>9.57</v>
       </c>
       <c r="G7" s="33">
         <v>9.41</v>
       </c>
       <c r="H7" s="33">
         <v>9.31</v>
       </c>
       <c r="I7" s="33">
         <v>9.11</v>
@@ -8413,53 +8503,56 @@
       </c>
       <c r="AX7" s="35">
         <v>8.9700000000000006</v>
       </c>
       <c r="AY7" s="5">
         <v>8.1</v>
       </c>
       <c r="AZ7" s="5">
         <v>8.3000000000000007</v>
       </c>
       <c r="BA7" s="5">
         <v>8.51</v>
       </c>
       <c r="BB7" s="5">
         <v>8.59</v>
       </c>
       <c r="BC7" s="5">
         <v>8.6199999999999992</v>
       </c>
       <c r="BD7" s="5">
         <v>8.86</v>
       </c>
       <c r="BE7" s="5">
         <v>8.98</v>
       </c>
+      <c r="BF7" s="5">
+        <v>9.0500000000000007</v>
+      </c>
     </row>
-    <row r="8" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="93" t="s">
+    <row r="8" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="118" t="s">
         <v>95</v>
       </c>
       <c r="B8" s="76" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="5">
         <v>11.04</v>
       </c>
       <c r="D8" s="5">
         <v>11.94</v>
       </c>
       <c r="E8" s="5">
         <v>10.84</v>
       </c>
       <c r="F8" s="5">
         <v>9.92</v>
       </c>
       <c r="G8" s="5">
         <v>9.76</v>
       </c>
       <c r="H8" s="5">
         <v>9.5</v>
       </c>
       <c r="I8" s="33" t="s">
         <v>31</v>
@@ -8586,53 +8679,56 @@
       </c>
       <c r="AX8" s="35">
         <v>8.9700000000000006</v>
       </c>
       <c r="AY8" s="5">
         <v>8.84</v>
       </c>
       <c r="AZ8" s="5">
         <v>8.89</v>
       </c>
       <c r="BA8" s="5">
         <v>8.83</v>
       </c>
       <c r="BB8" s="5">
         <v>8.68</v>
       </c>
       <c r="BC8" s="5">
         <v>8.67</v>
       </c>
       <c r="BD8" s="5">
         <v>8.86</v>
       </c>
       <c r="BE8" s="5">
         <v>8.91</v>
       </c>
+      <c r="BF8" s="5">
+        <v>9.06</v>
+      </c>
     </row>
-    <row r="9" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="93" t="s">
+    <row r="9" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="118" t="s">
         <v>96</v>
       </c>
       <c r="B9" s="77" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="5">
         <v>12.11</v>
       </c>
       <c r="D9" s="5">
         <v>15.1</v>
       </c>
       <c r="E9" s="5">
         <v>13.17</v>
       </c>
       <c r="F9" s="5">
         <v>10.83</v>
       </c>
       <c r="G9" s="5">
         <v>10.16</v>
       </c>
       <c r="H9" s="5">
         <v>10.6</v>
       </c>
       <c r="I9" s="33" t="s">
         <v>31</v>
@@ -8759,53 +8855,56 @@
       </c>
       <c r="AX9" s="35">
         <v>10.86</v>
       </c>
       <c r="AY9" s="5">
         <v>6.08</v>
       </c>
       <c r="AZ9" s="5">
         <v>4.41</v>
       </c>
       <c r="BA9" s="5">
         <v>5.39</v>
       </c>
       <c r="BB9" s="5">
         <v>8.36</v>
       </c>
       <c r="BC9" s="5">
         <v>8.3699999999999992</v>
       </c>
       <c r="BD9" s="5">
         <v>8.02</v>
       </c>
       <c r="BE9" s="5">
         <v>8.2799999999999994</v>
       </c>
+      <c r="BF9" s="5">
+        <v>8.31</v>
+      </c>
     </row>
-    <row r="10" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="93" t="s">
+    <row r="10" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="118" t="s">
         <v>97</v>
       </c>
       <c r="B10" s="76" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="5">
         <v>14.93</v>
       </c>
       <c r="D10" s="5">
         <v>10.43</v>
       </c>
       <c r="E10" s="5">
         <v>9.17</v>
       </c>
       <c r="F10" s="5">
         <v>7.96</v>
       </c>
       <c r="G10" s="5">
         <v>8.02</v>
       </c>
       <c r="H10" s="5">
         <v>8.11</v>
       </c>
       <c r="I10" s="33" t="s">
         <v>31</v>
@@ -8932,53 +9031,56 @@
       </c>
       <c r="AX10" s="35">
         <v>8.18</v>
       </c>
       <c r="AY10" s="5">
         <v>8.19</v>
       </c>
       <c r="AZ10" s="5">
         <v>8.65</v>
       </c>
       <c r="BA10" s="5">
         <v>7.87</v>
       </c>
       <c r="BB10" s="5">
         <v>8.4600000000000009</v>
       </c>
       <c r="BC10" s="5">
         <v>8.57</v>
       </c>
       <c r="BD10" s="5">
         <v>8.06</v>
       </c>
       <c r="BE10" s="5">
         <v>8.61</v>
       </c>
+      <c r="BF10" s="5">
+        <v>8.92</v>
+      </c>
     </row>
-    <row r="11" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="93" t="s">
+    <row r="11" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="118" t="s">
         <v>98</v>
       </c>
       <c r="B11" s="76" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="5">
         <v>7.05</v>
       </c>
       <c r="D11" s="5">
         <v>10.19</v>
       </c>
       <c r="E11" s="5">
         <v>8.9700000000000006</v>
       </c>
       <c r="F11" s="5">
         <v>8.7200000000000006</v>
       </c>
       <c r="G11" s="5">
         <v>8.15</v>
       </c>
       <c r="H11" s="5">
         <v>7.71</v>
       </c>
       <c r="I11" s="33" t="s">
         <v>31</v>
@@ -9105,53 +9207,56 @@
       </c>
       <c r="AX11" s="35">
         <v>7.47</v>
       </c>
       <c r="AY11" s="5">
         <v>1.97</v>
       </c>
       <c r="AZ11" s="5">
         <v>5.15</v>
       </c>
       <c r="BA11" s="5">
         <v>6.07</v>
       </c>
       <c r="BB11" s="5">
         <v>6.27</v>
       </c>
       <c r="BC11" s="5">
         <v>6.47</v>
       </c>
       <c r="BD11" s="5">
         <v>6.86</v>
       </c>
       <c r="BE11" s="5">
         <v>7.5</v>
       </c>
+      <c r="BF11" s="5">
+        <v>7.15</v>
+      </c>
     </row>
-    <row r="12" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="93" t="s">
+    <row r="12" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="118" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="76" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="5">
         <v>7.36</v>
       </c>
       <c r="D12" s="5">
         <v>7.54</v>
       </c>
       <c r="E12" s="5">
         <v>7.97</v>
       </c>
       <c r="F12" s="5">
         <v>7.43</v>
       </c>
       <c r="G12" s="5">
         <v>6.85</v>
       </c>
       <c r="H12" s="5">
         <v>6.9</v>
       </c>
       <c r="I12" s="33" t="s">
         <v>31</v>
@@ -9278,53 +9383,56 @@
       </c>
       <c r="AX12" s="35">
         <v>7.14</v>
       </c>
       <c r="AY12" s="5">
         <v>6.34</v>
       </c>
       <c r="AZ12" s="5">
         <v>6.38</v>
       </c>
       <c r="BA12" s="5">
         <v>6.51</v>
       </c>
       <c r="BB12" s="5">
         <v>5.98</v>
       </c>
       <c r="BC12" s="5">
         <v>6.25</v>
       </c>
       <c r="BD12" s="5">
         <v>6.56</v>
       </c>
       <c r="BE12" s="5">
         <v>6.6</v>
       </c>
+      <c r="BF12" s="5">
+        <v>6.66</v>
+      </c>
     </row>
-    <row r="13" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="93" t="s">
+    <row r="13" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="118" t="s">
         <v>100</v>
       </c>
       <c r="B13" s="76" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="5">
         <v>14.27</v>
       </c>
       <c r="D13" s="5">
         <v>14.64</v>
       </c>
       <c r="E13" s="5">
         <v>14.41</v>
       </c>
       <c r="F13" s="5">
         <v>13.51</v>
       </c>
       <c r="G13" s="5">
         <v>13.13</v>
       </c>
       <c r="H13" s="5">
         <v>13.29</v>
       </c>
       <c r="I13" s="33" t="s">
         <v>31</v>
@@ -9451,53 +9559,56 @@
       </c>
       <c r="AX13" s="35">
         <v>12.71</v>
       </c>
       <c r="AY13" s="5">
         <v>10.68</v>
       </c>
       <c r="AZ13" s="5">
         <v>11.26</v>
       </c>
       <c r="BA13" s="5">
         <v>11.56</v>
       </c>
       <c r="BB13" s="5">
         <v>14.02</v>
       </c>
       <c r="BC13" s="5">
         <v>14.13</v>
       </c>
       <c r="BD13" s="5">
         <v>13.35</v>
       </c>
       <c r="BE13" s="5">
         <v>12.75</v>
       </c>
+      <c r="BF13" s="5">
+        <v>12.68</v>
+      </c>
     </row>
-    <row r="14" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="93" t="s">
+    <row r="14" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="118" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="76" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="5">
         <v>15.69</v>
       </c>
       <c r="D14" s="5">
         <v>16.329999999999998</v>
       </c>
       <c r="E14" s="5">
         <v>14.3</v>
       </c>
       <c r="F14" s="5">
         <v>12.8</v>
       </c>
       <c r="G14" s="5">
         <v>12.99</v>
       </c>
       <c r="H14" s="5">
         <v>13.01</v>
       </c>
       <c r="I14" s="33" t="s">
         <v>31</v>
@@ -9624,53 +9735,56 @@
       </c>
       <c r="AX14" s="35">
         <v>10.96</v>
       </c>
       <c r="AY14" s="5">
         <v>8.7100000000000009</v>
       </c>
       <c r="AZ14" s="5">
         <v>9.5299999999999994</v>
       </c>
       <c r="BA14" s="5">
         <v>9.75</v>
       </c>
       <c r="BB14" s="5">
         <v>10.23</v>
       </c>
       <c r="BC14" s="5">
         <v>10.31</v>
       </c>
       <c r="BD14" s="5">
         <v>11.2</v>
       </c>
       <c r="BE14" s="5">
         <v>11.84</v>
       </c>
+      <c r="BF14" s="5">
+        <v>11.44</v>
+      </c>
     </row>
-    <row r="15" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="93" t="s">
+    <row r="15" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="118" t="s">
         <v>102</v>
       </c>
       <c r="B15" s="76" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="33" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="33" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="33" t="s">
         <v>31</v>
@@ -9797,53 +9911,56 @@
       </c>
       <c r="AX15" s="35">
         <v>10.07</v>
       </c>
       <c r="AY15" s="5">
         <v>4.3099999999999996</v>
       </c>
       <c r="AZ15" s="5">
         <v>6.48</v>
       </c>
       <c r="BA15" s="5">
         <v>7.39</v>
       </c>
       <c r="BB15" s="5">
         <v>7.93</v>
       </c>
       <c r="BC15" s="5">
         <v>8.4600000000000009</v>
       </c>
       <c r="BD15" s="5">
         <v>8.34</v>
       </c>
       <c r="BE15" s="5">
         <v>8.65</v>
       </c>
+      <c r="BF15" s="5">
+        <v>8.59</v>
+      </c>
     </row>
-    <row r="16" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="93" t="s">
+    <row r="16" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="118" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="76" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="5">
         <v>8.59</v>
       </c>
       <c r="D16" s="5">
         <v>10.66</v>
       </c>
       <c r="E16" s="5">
         <v>9.74</v>
       </c>
       <c r="F16" s="5">
         <v>8.9</v>
       </c>
       <c r="G16" s="5">
         <v>9.2799999999999994</v>
       </c>
       <c r="H16" s="5">
         <v>9</v>
       </c>
       <c r="I16" s="33" t="s">
         <v>31</v>
@@ -9970,53 +10087,56 @@
       </c>
       <c r="AX16" s="35">
         <v>9.66</v>
       </c>
       <c r="AY16" s="5">
         <v>8</v>
       </c>
       <c r="AZ16" s="5">
         <v>8.41</v>
       </c>
       <c r="BA16" s="5">
         <v>8.76</v>
       </c>
       <c r="BB16" s="5">
         <v>9.4</v>
       </c>
       <c r="BC16" s="5">
         <v>9.1199999999999992</v>
       </c>
       <c r="BD16" s="5">
         <v>9.3699999999999992</v>
       </c>
       <c r="BE16" s="5">
         <v>9.83</v>
       </c>
+      <c r="BF16" s="5">
+        <v>10.18</v>
+      </c>
     </row>
-    <row r="17" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="93" t="s">
+    <row r="17" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="118" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="76" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="5">
         <v>12.73</v>
       </c>
       <c r="D17" s="5">
         <v>9.8000000000000007</v>
       </c>
       <c r="E17" s="5">
         <v>10.87</v>
       </c>
       <c r="F17" s="5">
         <v>9.94</v>
       </c>
       <c r="G17" s="5">
         <v>8.9499999999999993</v>
       </c>
       <c r="H17" s="5">
         <v>9.3800000000000008</v>
       </c>
       <c r="I17" s="33" t="s">
         <v>31</v>
@@ -10143,53 +10263,56 @@
       </c>
       <c r="AX17" s="35">
         <v>8.73</v>
       </c>
       <c r="AY17" s="5">
         <v>7.66</v>
       </c>
       <c r="AZ17" s="5">
         <v>9.9499999999999993</v>
       </c>
       <c r="BA17" s="5">
         <v>11.41</v>
       </c>
       <c r="BB17" s="5">
         <v>10.98</v>
       </c>
       <c r="BC17" s="5">
         <v>11.47</v>
       </c>
       <c r="BD17" s="5">
         <v>11.69</v>
       </c>
       <c r="BE17" s="5">
         <v>11.52</v>
       </c>
+      <c r="BF17" s="5">
+        <v>10.29</v>
+      </c>
     </row>
-    <row r="18" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="93" t="s">
+    <row r="18" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="118" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="76" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="33" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="33" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="33" t="s">
         <v>31</v>
@@ -10316,53 +10439,56 @@
       </c>
       <c r="AX18" s="35">
         <v>7.83</v>
       </c>
       <c r="AY18" s="5">
         <v>12.03</v>
       </c>
       <c r="AZ18" s="5">
         <v>10.039999999999999</v>
       </c>
       <c r="BA18" s="5">
         <v>8.8699999999999992</v>
       </c>
       <c r="BB18" s="5">
         <v>8.76</v>
       </c>
       <c r="BC18" s="5">
         <v>9.1199999999999992</v>
       </c>
       <c r="BD18" s="5">
         <v>9.48</v>
       </c>
       <c r="BE18" s="5">
         <v>9.5</v>
       </c>
+      <c r="BF18" s="5">
+        <v>9.1199999999999992</v>
+      </c>
     </row>
-    <row r="19" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="93" t="s">
+    <row r="19" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="118" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="76" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="5">
         <v>8.61</v>
       </c>
       <c r="D19" s="5">
         <v>9.31</v>
       </c>
       <c r="E19" s="5">
         <v>8.58</v>
       </c>
       <c r="F19" s="5">
         <v>8.1199999999999992</v>
       </c>
       <c r="G19" s="5">
         <v>8.17</v>
       </c>
       <c r="H19" s="5">
         <v>8.6</v>
       </c>
       <c r="I19" s="33" t="s">
         <v>31</v>
@@ -10489,119 +10615,121 @@
       </c>
       <c r="AX19" s="35">
         <v>8.8800000000000008</v>
       </c>
       <c r="AY19" s="5">
         <v>6.29</v>
       </c>
       <c r="AZ19" s="5">
         <v>5.79</v>
       </c>
       <c r="BA19" s="5">
         <v>8.0399999999999991</v>
       </c>
       <c r="BB19" s="5">
         <v>8.2899999999999991</v>
       </c>
       <c r="BC19" s="5">
         <v>7.82</v>
       </c>
       <c r="BD19" s="5">
         <v>8.58</v>
       </c>
       <c r="BE19" s="5">
         <v>8.7799999999999994</v>
       </c>
+      <c r="BF19" s="5">
+        <v>9.1999999999999993</v>
+      </c>
     </row>
-    <row r="20" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B20" s="119" t="s">
+    <row r="20" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="C20" s="119"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="119"/>
+      <c r="C20" s="121"/>
+      <c r="D20" s="121"/>
+      <c r="E20" s="121"/>
+      <c r="F20" s="121"/>
+      <c r="G20" s="121"/>
+      <c r="H20" s="121"/>
+      <c r="I20" s="121"/>
+      <c r="J20" s="121"/>
+      <c r="K20" s="121"/>
+      <c r="L20" s="121"/>
+      <c r="M20" s="121"/>
+      <c r="N20" s="121"/>
+      <c r="O20" s="121"/>
+      <c r="P20" s="121"/>
+      <c r="Q20" s="121"/>
+      <c r="R20" s="121"/>
+      <c r="S20" s="121"/>
+      <c r="T20" s="121"/>
+      <c r="U20" s="121"/>
+      <c r="V20" s="121"/>
+      <c r="W20" s="121"/>
+      <c r="X20" s="121"/>
+      <c r="Y20" s="121"/>
+      <c r="Z20" s="121"/>
+      <c r="AA20" s="121"/>
+      <c r="AB20" s="121"/>
+      <c r="AC20" s="121"/>
+      <c r="AD20" s="121"/>
+      <c r="AE20" s="121"/>
+      <c r="AF20" s="121"/>
+      <c r="AG20" s="121"/>
+      <c r="AH20" s="121"/>
+      <c r="AI20" s="121"/>
+      <c r="AJ20" s="121"/>
+      <c r="AK20" s="121"/>
+      <c r="AL20" s="121"/>
+      <c r="AM20" s="121"/>
+      <c r="AN20" s="121"/>
+      <c r="AO20" s="121"/>
+      <c r="AP20" s="121"/>
+      <c r="AQ20" s="121"/>
+      <c r="AR20" s="121"/>
+      <c r="AS20" s="121"/>
+      <c r="AT20" s="121"/>
+      <c r="AU20" s="121"/>
+      <c r="AV20" s="121"/>
+      <c r="AW20" s="121"/>
+      <c r="AX20" s="121"/>
+      <c r="AY20" s="121"/>
+      <c r="AZ20" s="121"/>
+      <c r="BA20" s="121"/>
+      <c r="BB20" s="121"/>
+      <c r="BC20" s="121"/>
+      <c r="BD20" s="121"/>
+      <c r="BE20" s="121"/>
+      <c r="BF20" s="121"/>
+      <c r="BG20" s="121"/>
+      <c r="BH20" s="121"/>
+      <c r="BI20" s="121"/>
+      <c r="BJ20" s="121"/>
     </row>
-    <row r="21" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="115">
+    <row r="21" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="114">
         <v>100000000</v>
       </c>
       <c r="B21" s="75" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="33">
         <v>10.47</v>
       </c>
       <c r="D21" s="33">
         <v>11.4</v>
       </c>
       <c r="E21" s="33">
         <v>10.55</v>
       </c>
       <c r="F21" s="33">
         <v>9.56</v>
       </c>
       <c r="G21" s="33">
         <v>9.42</v>
       </c>
       <c r="H21" s="33">
         <v>9.23</v>
       </c>
       <c r="I21" s="33">
         <v>8.99</v>
@@ -10728,53 +10856,56 @@
       </c>
       <c r="AX21" s="35">
         <v>8.82</v>
       </c>
       <c r="AY21" s="5">
         <v>8.6199999999999992</v>
       </c>
       <c r="AZ21" s="5">
         <v>8.6199999999999992</v>
       </c>
       <c r="BA21" s="5">
         <v>8.65</v>
       </c>
       <c r="BB21" s="5">
         <v>8.5399999999999991</v>
       </c>
       <c r="BC21" s="5">
         <v>8.52</v>
       </c>
       <c r="BD21" s="5">
         <v>8.6999999999999993</v>
       </c>
       <c r="BE21" s="5">
         <v>8.74</v>
       </c>
+      <c r="BF21" s="5">
+        <v>8.85</v>
+      </c>
     </row>
-    <row r="22" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="93" t="s">
+    <row r="22" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="118" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="76" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="5">
         <v>11.05</v>
       </c>
       <c r="D22" s="5">
         <v>12</v>
       </c>
       <c r="E22" s="5">
         <v>10.92</v>
       </c>
       <c r="F22" s="5">
         <v>10.01</v>
       </c>
       <c r="G22" s="5">
         <v>9.8699999999999992</v>
       </c>
       <c r="H22" s="5">
         <v>9.61</v>
       </c>
       <c r="I22" s="33" t="s">
         <v>31</v>
@@ -10901,53 +11032,56 @@
       </c>
       <c r="AX22" s="35">
         <v>8.9700000000000006</v>
       </c>
       <c r="AY22" s="5">
         <v>8.84</v>
       </c>
       <c r="AZ22" s="5">
         <v>8.89</v>
       </c>
       <c r="BA22" s="5">
         <v>8.83</v>
       </c>
       <c r="BB22" s="5">
         <v>8.68</v>
       </c>
       <c r="BC22" s="5">
         <v>8.67</v>
       </c>
       <c r="BD22" s="5">
         <v>8.86</v>
       </c>
       <c r="BE22" s="5">
         <v>8.91</v>
       </c>
+      <c r="BF22" s="5">
+        <v>9.06</v>
+      </c>
     </row>
-    <row r="23" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="93" t="s">
+    <row r="23" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="118" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="77" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="5">
         <v>12.11</v>
       </c>
       <c r="D23" s="5">
         <v>15.1</v>
       </c>
       <c r="E23" s="5">
         <v>13.17</v>
       </c>
       <c r="F23" s="5">
         <v>10.83</v>
       </c>
       <c r="G23" s="5">
         <v>10.16</v>
       </c>
       <c r="H23" s="5">
         <v>10.6</v>
       </c>
       <c r="I23" s="33" t="s">
         <v>31</v>
@@ -11074,53 +11208,56 @@
       </c>
       <c r="AX23" s="35">
         <v>10.86</v>
       </c>
       <c r="AY23" s="5">
         <v>6.08</v>
       </c>
       <c r="AZ23" s="5">
         <v>4.41</v>
       </c>
       <c r="BA23" s="5">
         <v>5.39</v>
       </c>
       <c r="BB23" s="5">
         <v>8.36</v>
       </c>
       <c r="BC23" s="5">
         <v>8.3699999999999992</v>
       </c>
       <c r="BD23" s="5">
         <v>8.02</v>
       </c>
       <c r="BE23" s="5">
         <v>8.2799999999999994</v>
       </c>
+      <c r="BF23" s="5">
+        <v>8.31</v>
+      </c>
     </row>
-    <row r="24" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="93" t="s">
+    <row r="24" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="118" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="76" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="5">
         <v>7.18</v>
       </c>
       <c r="D24" s="5">
         <v>7.09</v>
       </c>
       <c r="E24" s="5">
         <v>8.31</v>
       </c>
       <c r="F24" s="5">
         <v>7.08</v>
       </c>
       <c r="G24" s="5">
         <v>6.72</v>
       </c>
       <c r="H24" s="5">
         <v>6.85</v>
       </c>
       <c r="I24" s="33" t="s">
         <v>31</v>
@@ -11247,53 +11384,56 @@
       </c>
       <c r="AX24" s="35">
         <v>6.61</v>
       </c>
       <c r="AY24" s="5">
         <v>6.19</v>
       </c>
       <c r="AZ24" s="5">
         <v>6.38</v>
       </c>
       <c r="BA24" s="5">
         <v>6.54</v>
       </c>
       <c r="BB24" s="5">
         <v>5.98</v>
       </c>
       <c r="BC24" s="5">
         <v>6.2</v>
       </c>
       <c r="BD24" s="5">
         <v>6.49</v>
       </c>
       <c r="BE24" s="5">
         <v>6.41</v>
       </c>
+      <c r="BF24" s="5">
+        <v>6.37</v>
+      </c>
     </row>
-    <row r="25" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="93" t="s">
+    <row r="25" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="118" t="s">
         <v>102</v>
       </c>
       <c r="B25" s="76" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="33" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="33" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="33" t="s">
         <v>31</v>
@@ -11420,53 +11560,56 @@
       </c>
       <c r="AX25" s="35">
         <v>13.13</v>
       </c>
       <c r="AY25" s="5">
         <v>10.76</v>
       </c>
       <c r="AZ25" s="5">
         <v>13.26</v>
       </c>
       <c r="BA25" s="5">
         <v>13.51</v>
       </c>
       <c r="BB25" s="5">
         <v>14.69</v>
       </c>
       <c r="BC25" s="5">
         <v>13.16</v>
       </c>
       <c r="BD25" s="5">
         <v>13.43</v>
       </c>
       <c r="BE25" s="5">
         <v>14.11</v>
       </c>
+      <c r="BF25" s="5">
+        <v>13.25</v>
+      </c>
     </row>
-    <row r="26" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="93" t="s">
+    <row r="26" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="118" t="s">
         <v>103</v>
       </c>
       <c r="B26" s="76" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="5">
         <v>3.08</v>
       </c>
       <c r="D26" s="5">
         <v>4.8600000000000003</v>
       </c>
       <c r="E26" s="5">
         <v>3.65</v>
       </c>
       <c r="F26" s="5">
         <v>3.22</v>
       </c>
       <c r="G26" s="5">
         <v>4.72</v>
       </c>
       <c r="H26" s="5">
         <v>5.35</v>
       </c>
       <c r="I26" s="33" t="s">
         <v>31</v>
@@ -11593,119 +11736,121 @@
       </c>
       <c r="AX26" s="35">
         <v>10.039999999999999</v>
       </c>
       <c r="AY26" s="5">
         <v>16.2</v>
       </c>
       <c r="AZ26" s="5">
         <v>13.71</v>
       </c>
       <c r="BA26" s="5">
         <v>15.98</v>
       </c>
       <c r="BB26" s="5">
         <v>15.15</v>
       </c>
       <c r="BC26" s="5">
         <v>13.77</v>
       </c>
       <c r="BD26" s="5">
         <v>13.59</v>
       </c>
       <c r="BE26" s="5">
         <v>13.68</v>
       </c>
+      <c r="BF26" s="5">
+        <v>12.73</v>
+      </c>
     </row>
-    <row r="27" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B27" s="119" t="s">
+    <row r="27" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="121" t="s">
         <v>3</v>
       </c>
-      <c r="C27" s="119"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="119"/>
+      <c r="C27" s="121"/>
+      <c r="D27" s="121"/>
+      <c r="E27" s="121"/>
+      <c r="F27" s="121"/>
+      <c r="G27" s="121"/>
+      <c r="H27" s="121"/>
+      <c r="I27" s="121"/>
+      <c r="J27" s="121"/>
+      <c r="K27" s="121"/>
+      <c r="L27" s="121"/>
+      <c r="M27" s="121"/>
+      <c r="N27" s="121"/>
+      <c r="O27" s="121"/>
+      <c r="P27" s="121"/>
+      <c r="Q27" s="121"/>
+      <c r="R27" s="121"/>
+      <c r="S27" s="121"/>
+      <c r="T27" s="121"/>
+      <c r="U27" s="121"/>
+      <c r="V27" s="121"/>
+      <c r="W27" s="121"/>
+      <c r="X27" s="121"/>
+      <c r="Y27" s="121"/>
+      <c r="Z27" s="121"/>
+      <c r="AA27" s="121"/>
+      <c r="AB27" s="121"/>
+      <c r="AC27" s="121"/>
+      <c r="AD27" s="121"/>
+      <c r="AE27" s="121"/>
+      <c r="AF27" s="121"/>
+      <c r="AG27" s="121"/>
+      <c r="AH27" s="121"/>
+      <c r="AI27" s="121"/>
+      <c r="AJ27" s="121"/>
+      <c r="AK27" s="121"/>
+      <c r="AL27" s="121"/>
+      <c r="AM27" s="121"/>
+      <c r="AN27" s="121"/>
+      <c r="AO27" s="121"/>
+      <c r="AP27" s="121"/>
+      <c r="AQ27" s="121"/>
+      <c r="AR27" s="121"/>
+      <c r="AS27" s="121"/>
+      <c r="AT27" s="121"/>
+      <c r="AU27" s="121"/>
+      <c r="AV27" s="121"/>
+      <c r="AW27" s="121"/>
+      <c r="AX27" s="121"/>
+      <c r="AY27" s="121"/>
+      <c r="AZ27" s="121"/>
+      <c r="BA27" s="121"/>
+      <c r="BB27" s="121"/>
+      <c r="BC27" s="121"/>
+      <c r="BD27" s="121"/>
+      <c r="BE27" s="121"/>
+      <c r="BF27" s="121"/>
+      <c r="BG27" s="121"/>
+      <c r="BH27" s="121"/>
+      <c r="BI27" s="121"/>
+      <c r="BJ27" s="121"/>
     </row>
-    <row r="28" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="116">
+    <row r="28" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="115">
         <v>100000000</v>
       </c>
       <c r="B28" s="75" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="33">
         <v>10.72</v>
       </c>
       <c r="D28" s="33">
         <v>11.34</v>
       </c>
       <c r="E28" s="33">
         <v>10.25</v>
       </c>
       <c r="F28" s="33">
         <v>9.59</v>
       </c>
       <c r="G28" s="33">
         <v>9.3800000000000008</v>
       </c>
       <c r="H28" s="33">
         <v>9.44</v>
       </c>
       <c r="I28" s="33">
         <v>9.3000000000000007</v>
@@ -11832,58 +11977,56 @@
       </c>
       <c r="AX28" s="35">
         <v>9.23</v>
       </c>
       <c r="AY28" s="5">
         <v>7.23</v>
       </c>
       <c r="AZ28" s="5">
         <v>7.75</v>
       </c>
       <c r="BA28" s="5">
         <v>8.26</v>
       </c>
       <c r="BB28" s="5">
         <v>8.68</v>
       </c>
       <c r="BC28" s="5">
         <v>8.8000000000000007</v>
       </c>
       <c r="BD28" s="5">
         <v>9.1300000000000008</v>
       </c>
       <c r="BE28" s="5">
         <v>9.39</v>
       </c>
-      <c r="BF28" s="85"/>
-[...3 lines deleted...]
-      <c r="BJ28" s="85"/>
+      <c r="BF28" s="5">
+        <v>9.39</v>
+      </c>
     </row>
-    <row r="29" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="117" t="s">
+    <row r="29" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="116" t="s">
         <v>95</v>
       </c>
       <c r="B29" s="76" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="5">
         <v>10.77</v>
       </c>
       <c r="D29" s="5">
         <v>10.96</v>
       </c>
       <c r="E29" s="5">
         <v>9.31</v>
       </c>
       <c r="F29" s="6">
         <v>8.19</v>
       </c>
       <c r="G29" s="5">
         <v>7.9</v>
       </c>
       <c r="H29" s="5">
         <v>7.63</v>
       </c>
       <c r="I29" s="33" t="s">
         <v>31</v>
@@ -12010,53 +12153,56 @@
       </c>
       <c r="AX29" s="35" t="s">
         <v>31</v>
       </c>
       <c r="AY29" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AZ29" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA29" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB29" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BC29" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BD29" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE29" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF29" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="30" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="117" t="s">
+    <row r="30" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="116" t="s">
         <v>97</v>
       </c>
       <c r="B30" s="76" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="5">
         <v>14.93</v>
       </c>
       <c r="D30" s="5">
         <v>10.43</v>
       </c>
       <c r="E30" s="5">
         <v>9.17</v>
       </c>
       <c r="F30" s="6">
         <v>7.96</v>
       </c>
       <c r="G30" s="5">
         <v>8.02</v>
       </c>
       <c r="H30" s="5">
         <v>8.11</v>
       </c>
       <c r="I30" s="33" t="s">
         <v>31</v>
@@ -12162,74 +12308,77 @@
       </c>
       <c r="AQ30" s="6">
         <v>8.3800000000000008</v>
       </c>
       <c r="AR30" s="6">
         <v>7.14</v>
       </c>
       <c r="AS30" s="6">
         <v>7.12</v>
       </c>
       <c r="AT30" s="6">
         <v>7</v>
       </c>
       <c r="AU30" s="6">
         <v>7.34</v>
       </c>
       <c r="AV30" s="6">
         <v>7.85</v>
       </c>
       <c r="AW30" s="6">
         <v>7.55</v>
       </c>
       <c r="AX30" s="35">
         <v>8.18</v>
       </c>
-      <c r="AY30" s="89">
+      <c r="AY30" s="88">
         <v>8.19</v>
       </c>
       <c r="AZ30" s="6">
         <v>8.65</v>
       </c>
       <c r="BA30" s="6">
         <v>7.87</v>
       </c>
       <c r="BB30" s="6">
         <v>8.4600000000000009</v>
       </c>
       <c r="BC30" s="6">
         <v>8.57</v>
       </c>
       <c r="BD30" s="5">
         <v>8.06</v>
       </c>
       <c r="BE30" s="6">
         <v>8.61</v>
       </c>
+      <c r="BF30" s="6">
+        <v>8.92</v>
+      </c>
     </row>
-    <row r="31" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="117" t="s">
+    <row r="31" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="116" t="s">
         <v>98</v>
       </c>
       <c r="B31" s="76" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="5">
         <v>7.05</v>
       </c>
       <c r="D31" s="5">
         <v>10.19</v>
       </c>
       <c r="E31" s="5">
         <v>8.9700000000000006</v>
       </c>
       <c r="F31" s="6">
         <v>8.7200000000000006</v>
       </c>
       <c r="G31" s="5">
         <v>8.15</v>
       </c>
       <c r="H31" s="5">
         <v>7.71</v>
       </c>
       <c r="I31" s="33" t="s">
         <v>31</v>
@@ -12335,74 +12484,77 @@
       </c>
       <c r="AQ31" s="6">
         <v>7.07</v>
       </c>
       <c r="AR31" s="6">
         <v>7.08</v>
       </c>
       <c r="AS31" s="6">
         <v>7.15</v>
       </c>
       <c r="AT31" s="6">
         <v>6.81</v>
       </c>
       <c r="AU31" s="6">
         <v>7.16</v>
       </c>
       <c r="AV31" s="6">
         <v>7.08</v>
       </c>
       <c r="AW31" s="6">
         <v>7.28</v>
       </c>
       <c r="AX31" s="35">
         <v>7.47</v>
       </c>
-      <c r="AY31" s="89">
+      <c r="AY31" s="88">
         <v>1.97</v>
       </c>
       <c r="AZ31" s="6">
         <v>5.15</v>
       </c>
       <c r="BA31" s="6">
         <v>6.07</v>
       </c>
       <c r="BB31" s="6">
         <v>6.27</v>
       </c>
       <c r="BC31" s="6">
         <v>6.47</v>
       </c>
       <c r="BD31" s="5">
         <v>6.86</v>
       </c>
       <c r="BE31" s="6">
         <v>7.5</v>
       </c>
+      <c r="BF31" s="6">
+        <v>7.15</v>
+      </c>
     </row>
-    <row r="32" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="117" t="s">
+    <row r="32" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="116" t="s">
         <v>99</v>
       </c>
       <c r="B32" s="76" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="5">
         <v>7.69</v>
       </c>
       <c r="D32" s="5">
         <v>8.32</v>
       </c>
       <c r="E32" s="5">
         <v>7.38</v>
       </c>
       <c r="F32" s="6">
         <v>8.0399999999999991</v>
       </c>
       <c r="G32" s="5">
         <v>7.09</v>
       </c>
       <c r="H32" s="5">
         <v>6.99</v>
       </c>
       <c r="I32" s="33" t="s">
         <v>31</v>
@@ -12508,74 +12660,77 @@
       </c>
       <c r="AQ32" s="6">
         <v>8.7799999999999994</v>
       </c>
       <c r="AR32" s="6">
         <v>8.31</v>
       </c>
       <c r="AS32" s="6">
         <v>8.18</v>
       </c>
       <c r="AT32" s="6">
         <v>7.9</v>
       </c>
       <c r="AU32" s="6">
         <v>7.82</v>
       </c>
       <c r="AV32" s="6">
         <v>8</v>
       </c>
       <c r="AW32" s="6">
         <v>7.78</v>
       </c>
       <c r="AX32" s="35">
         <v>8.11</v>
       </c>
-      <c r="AY32" s="89">
+      <c r="AY32" s="88">
         <v>6.64</v>
       </c>
       <c r="AZ32" s="6">
         <v>6.37</v>
       </c>
       <c r="BA32" s="6">
         <v>6.46</v>
       </c>
       <c r="BB32" s="6">
         <v>5.98</v>
       </c>
       <c r="BC32" s="6">
         <v>6.33</v>
       </c>
       <c r="BD32" s="5">
         <v>6.7</v>
       </c>
       <c r="BE32" s="6">
         <v>6.95</v>
       </c>
+      <c r="BF32" s="6">
+        <v>7.2</v>
+      </c>
     </row>
-    <row r="33" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="117" t="s">
+    <row r="33" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="116" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="76" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="5">
         <v>14.27</v>
       </c>
       <c r="D33" s="5">
         <v>14.64</v>
       </c>
       <c r="E33" s="5">
         <v>14.41</v>
       </c>
       <c r="F33" s="6">
         <v>13.51</v>
       </c>
       <c r="G33" s="5">
         <v>13.13</v>
       </c>
       <c r="H33" s="5">
         <v>13.29</v>
       </c>
       <c r="I33" s="33" t="s">
         <v>31</v>
@@ -12681,74 +12836,77 @@
       </c>
       <c r="AQ33" s="6">
         <v>11.4</v>
       </c>
       <c r="AR33" s="6">
         <v>11.9</v>
       </c>
       <c r="AS33" s="6">
         <v>11.99</v>
       </c>
       <c r="AT33" s="6">
         <v>11.79</v>
       </c>
       <c r="AU33" s="6">
         <v>11.63</v>
       </c>
       <c r="AV33" s="6">
         <v>12.15</v>
       </c>
       <c r="AW33" s="6">
         <v>12.54</v>
       </c>
       <c r="AX33" s="35">
         <v>12.71</v>
       </c>
-      <c r="AY33" s="89">
+      <c r="AY33" s="88">
         <v>10.68</v>
       </c>
       <c r="AZ33" s="6">
         <v>11.26</v>
       </c>
       <c r="BA33" s="6">
         <v>11.56</v>
       </c>
       <c r="BB33" s="6">
         <v>14.02</v>
       </c>
       <c r="BC33" s="6">
         <v>14.13</v>
       </c>
       <c r="BD33" s="5">
         <v>13.35</v>
       </c>
       <c r="BE33" s="6">
         <v>12.75</v>
       </c>
+      <c r="BF33" s="6">
+        <v>12.68</v>
+      </c>
     </row>
-    <row r="34" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="117" t="s">
+    <row r="34" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="116" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="76" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="5">
         <v>15.69</v>
       </c>
       <c r="D34" s="5">
         <v>16.329999999999998</v>
       </c>
       <c r="E34" s="5">
         <v>14.3</v>
       </c>
       <c r="F34" s="6">
         <v>12.8</v>
       </c>
       <c r="G34" s="5">
         <v>12.99</v>
       </c>
       <c r="H34" s="5">
         <v>13.01</v>
       </c>
       <c r="I34" s="33" t="s">
         <v>31</v>
@@ -12854,74 +13012,77 @@
       </c>
       <c r="AQ34" s="6">
         <v>11.57</v>
       </c>
       <c r="AR34" s="6">
         <v>11.04</v>
       </c>
       <c r="AS34" s="6">
         <v>11.11</v>
       </c>
       <c r="AT34" s="6">
         <v>10.92</v>
       </c>
       <c r="AU34" s="6">
         <v>11.13</v>
       </c>
       <c r="AV34" s="6">
         <v>10.95</v>
       </c>
       <c r="AW34" s="6">
         <v>10.77</v>
       </c>
       <c r="AX34" s="35">
         <v>10.96</v>
       </c>
-      <c r="AY34" s="89">
+      <c r="AY34" s="88">
         <v>8.7100000000000009</v>
       </c>
       <c r="AZ34" s="6">
         <v>9.5299999999999994</v>
       </c>
       <c r="BA34" s="6">
         <v>9.75</v>
       </c>
       <c r="BB34" s="6">
         <v>10.23</v>
       </c>
       <c r="BC34" s="6">
         <v>10.31</v>
       </c>
       <c r="BD34" s="5">
         <v>11.2</v>
       </c>
       <c r="BE34" s="6">
         <v>11.84</v>
       </c>
+      <c r="BF34" s="6">
+        <v>11.44</v>
+      </c>
     </row>
-    <row r="35" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="117" t="s">
+    <row r="35" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="116" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="76" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="33" t="s">
         <v>31</v>
       </c>
       <c r="F35" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G35" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H35" s="33" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="33" t="s">
         <v>31</v>
@@ -13027,74 +13188,77 @@
       </c>
       <c r="AQ35" s="6">
         <v>8.7799999999999994</v>
       </c>
       <c r="AR35" s="6">
         <v>9.33</v>
       </c>
       <c r="AS35" s="6">
         <v>8.7200000000000006</v>
       </c>
       <c r="AT35" s="6">
         <v>8.6300000000000008</v>
       </c>
       <c r="AU35" s="6">
         <v>9</v>
       </c>
       <c r="AV35" s="6">
         <v>8.75</v>
       </c>
       <c r="AW35" s="6">
         <v>8.7100000000000009</v>
       </c>
       <c r="AX35" s="35">
         <v>9.4499999999999993</v>
       </c>
-      <c r="AY35" s="89">
+      <c r="AY35" s="88">
         <v>2.97</v>
       </c>
       <c r="AZ35" s="6">
         <v>5.08</v>
       </c>
       <c r="BA35" s="6">
         <v>6.12</v>
       </c>
       <c r="BB35" s="6">
         <v>6.52</v>
       </c>
       <c r="BC35" s="6">
         <v>7.48</v>
       </c>
       <c r="BD35" s="5">
         <v>7.27</v>
       </c>
       <c r="BE35" s="6">
         <v>7.52</v>
       </c>
+      <c r="BF35" s="6">
+        <v>7.62</v>
+      </c>
     </row>
-    <row r="36" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="117" t="s">
+    <row r="36" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="116" t="s">
         <v>103</v>
       </c>
       <c r="B36" s="76" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="5">
         <v>9.9700000000000006</v>
       </c>
       <c r="D36" s="5">
         <v>12.11</v>
       </c>
       <c r="E36" s="5">
         <v>11.07</v>
       </c>
       <c r="F36" s="6">
         <v>10.32</v>
       </c>
       <c r="G36" s="5">
         <v>10.28</v>
       </c>
       <c r="H36" s="5">
         <v>9.91</v>
       </c>
       <c r="I36" s="33" t="s">
         <v>31</v>
@@ -13200,74 +13364,77 @@
       </c>
       <c r="AQ36" s="6">
         <v>9.85</v>
       </c>
       <c r="AR36" s="6">
         <v>9.91</v>
       </c>
       <c r="AS36" s="6">
         <v>9.59</v>
       </c>
       <c r="AT36" s="6">
         <v>9.64</v>
       </c>
       <c r="AU36" s="6">
         <v>9.4</v>
       </c>
       <c r="AV36" s="6">
         <v>9.1</v>
       </c>
       <c r="AW36" s="6">
         <v>9.1199999999999992</v>
       </c>
       <c r="AX36" s="35">
         <v>9.57</v>
       </c>
-      <c r="AY36" s="89">
+      <c r="AY36" s="88">
         <v>6.2</v>
       </c>
       <c r="AZ36" s="6">
         <v>7.24</v>
       </c>
       <c r="BA36" s="6">
         <v>7.18</v>
       </c>
       <c r="BB36" s="6">
         <v>8.14</v>
       </c>
       <c r="BC36" s="6">
         <v>8.1</v>
       </c>
       <c r="BD36" s="5">
         <v>8.4499999999999993</v>
       </c>
       <c r="BE36" s="6">
         <v>8.98</v>
       </c>
+      <c r="BF36" s="6">
+        <v>9.6199999999999992</v>
+      </c>
     </row>
-    <row r="37" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="117" t="s">
+    <row r="37" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="116" t="s">
         <v>104</v>
       </c>
       <c r="B37" s="76" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="5">
         <v>12.73</v>
       </c>
       <c r="D37" s="5">
         <v>9.8000000000000007</v>
       </c>
       <c r="E37" s="5">
         <v>10.87</v>
       </c>
       <c r="F37" s="6">
         <v>9.94</v>
       </c>
       <c r="G37" s="5">
         <v>8.9499999999999993</v>
       </c>
       <c r="H37" s="5">
         <v>9.3800000000000008</v>
       </c>
       <c r="I37" s="33" t="s">
         <v>31</v>
@@ -13373,74 +13540,77 @@
       </c>
       <c r="AQ37" s="6">
         <v>8.32</v>
       </c>
       <c r="AR37" s="6">
         <v>8.82</v>
       </c>
       <c r="AS37" s="6">
         <v>9.42</v>
       </c>
       <c r="AT37" s="6">
         <v>9.52</v>
       </c>
       <c r="AU37" s="6">
         <v>9.39</v>
       </c>
       <c r="AV37" s="6">
         <v>9.17</v>
       </c>
       <c r="AW37" s="6">
         <v>8.68</v>
       </c>
       <c r="AX37" s="35">
         <v>8.73</v>
       </c>
-      <c r="AY37" s="89">
+      <c r="AY37" s="88">
         <v>7.66</v>
       </c>
       <c r="AZ37" s="6">
         <v>9.9499999999999993</v>
       </c>
       <c r="BA37" s="6">
         <v>11.41</v>
       </c>
       <c r="BB37" s="6">
         <v>10.98</v>
       </c>
       <c r="BC37" s="6">
         <v>11.47</v>
       </c>
       <c r="BD37" s="5">
         <v>11.69</v>
       </c>
       <c r="BE37" s="6">
         <v>11.52</v>
       </c>
+      <c r="BF37" s="6">
+        <v>10.29</v>
+      </c>
     </row>
-    <row r="38" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="117" t="s">
+    <row r="38" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="116" t="s">
         <v>105</v>
       </c>
       <c r="B38" s="76" t="s">
         <v>49</v>
       </c>
       <c r="C38" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="33" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="33" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="33" t="s">
         <v>31</v>
@@ -13546,73 +13716,76 @@
       </c>
       <c r="AQ38" s="6">
         <v>7.35</v>
       </c>
       <c r="AR38" s="6">
         <v>7.66</v>
       </c>
       <c r="AS38" s="6">
         <v>7.5</v>
       </c>
       <c r="AT38" s="6">
         <v>7.8</v>
       </c>
       <c r="AU38" s="6">
         <v>7.91</v>
       </c>
       <c r="AV38" s="6">
         <v>8.11</v>
       </c>
       <c r="AW38" s="6">
         <v>7.86</v>
       </c>
       <c r="AX38" s="35">
         <v>7.83</v>
       </c>
-      <c r="AY38" s="89">
+      <c r="AY38" s="88">
         <v>12.03</v>
       </c>
       <c r="AZ38" s="6">
         <v>10.039999999999999</v>
       </c>
       <c r="BA38" s="6">
         <v>8.8699999999999992</v>
       </c>
       <c r="BB38" s="6">
         <v>8.76</v>
       </c>
       <c r="BC38" s="6">
         <v>9.1199999999999992</v>
       </c>
       <c r="BD38" s="5">
         <v>9.48</v>
       </c>
       <c r="BE38" s="6">
         <v>9.5</v>
       </c>
+      <c r="BF38" s="6">
+        <v>9.1199999999999992</v>
+      </c>
     </row>
-    <row r="39" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29" t="s">
         <v>106</v>
       </c>
       <c r="B39" s="78" t="s">
         <v>44</v>
       </c>
       <c r="C39" s="7">
         <v>8.61</v>
       </c>
       <c r="D39" s="7">
         <v>9.31</v>
       </c>
       <c r="E39" s="7">
         <v>8.58</v>
       </c>
       <c r="F39" s="7">
         <v>8.1199999999999992</v>
       </c>
       <c r="G39" s="7">
         <v>8.17</v>
       </c>
       <c r="H39" s="7">
         <v>8.6</v>
       </c>
       <c r="I39" s="37" t="s">
@@ -13719,399 +13892,401 @@
       </c>
       <c r="AQ39" s="7">
         <v>8.4600000000000009</v>
       </c>
       <c r="AR39" s="7">
         <v>8.26</v>
       </c>
       <c r="AS39" s="7">
         <v>8.59</v>
       </c>
       <c r="AT39" s="7">
         <v>8.76</v>
       </c>
       <c r="AU39" s="7">
         <v>8.86</v>
       </c>
       <c r="AV39" s="7">
         <v>8.74</v>
       </c>
       <c r="AW39" s="7">
         <v>8.65</v>
       </c>
       <c r="AX39" s="38">
         <v>8.8800000000000008</v>
       </c>
-      <c r="AY39" s="90">
+      <c r="AY39" s="89">
         <v>6.29</v>
       </c>
       <c r="AZ39" s="7">
         <v>5.79</v>
       </c>
       <c r="BA39" s="7">
         <v>8.0399999999999991</v>
       </c>
       <c r="BB39" s="7">
         <v>8.2899999999999991</v>
       </c>
       <c r="BC39" s="7">
         <v>7.82</v>
       </c>
       <c r="BD39" s="7">
         <v>8.58</v>
       </c>
       <c r="BE39" s="7">
         <v>8.7799999999999994</v>
       </c>
-      <c r="BF39" s="29"/>
+      <c r="BF39" s="7">
+        <v>9.1999999999999993</v>
+      </c>
       <c r="BG39" s="29"/>
       <c r="BH39" s="29"/>
       <c r="BI39" s="29"/>
       <c r="BJ39" s="29"/>
     </row>
-    <row r="40" spans="1:62" s="82" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="135" t="s">
+    <row r="40" spans="1:62" s="118" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="137" t="s">
         <v>28</v>
       </c>
-      <c r="B40" s="135"/>
-[...37 lines deleted...]
-      <c r="AN40" s="135"/>
+      <c r="B40" s="137"/>
+      <c r="C40" s="137"/>
+      <c r="D40" s="137"/>
+      <c r="E40" s="137"/>
+      <c r="F40" s="137"/>
+      <c r="G40" s="137"/>
+      <c r="H40" s="137"/>
+      <c r="I40" s="137"/>
+      <c r="J40" s="137"/>
+      <c r="K40" s="137"/>
+      <c r="L40" s="137"/>
+      <c r="M40" s="137"/>
+      <c r="N40" s="137"/>
+      <c r="O40" s="137"/>
+      <c r="P40" s="137"/>
+      <c r="Q40" s="137"/>
+      <c r="R40" s="137"/>
+      <c r="S40" s="137"/>
+      <c r="T40" s="137"/>
+      <c r="U40" s="137"/>
+      <c r="V40" s="137"/>
+      <c r="W40" s="137"/>
+      <c r="X40" s="137"/>
+      <c r="Y40" s="137"/>
+      <c r="Z40" s="137"/>
+      <c r="AA40" s="137"/>
+      <c r="AB40" s="137"/>
+      <c r="AC40" s="137"/>
+      <c r="AD40" s="137"/>
+      <c r="AE40" s="137"/>
+      <c r="AF40" s="137"/>
+      <c r="AG40" s="137"/>
+      <c r="AH40" s="137"/>
+      <c r="AI40" s="137"/>
+      <c r="AJ40" s="137"/>
+      <c r="AK40" s="137"/>
+      <c r="AL40" s="137"/>
+      <c r="AM40" s="137"/>
+      <c r="AN40" s="137"/>
     </row>
     <row r="41" spans="1:62" s="82" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A41" s="93"/>
+      <c r="A41" s="92"/>
     </row>
     <row r="42" spans="1:62" s="82" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A42" s="93"/>
+      <c r="A42" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A40:AN40"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="BH3:BJ3"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="O4:Z4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection activeCell="BI50" sqref="BI50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="9" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="4.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="9" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="5.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="4.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="9" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="5.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="6.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="4.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="6.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="7" style="9" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="5.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="5.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="8.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="5.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="8.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="39" max="49" width="7.7109375" style="9" customWidth="1"/>
     <col min="50" max="50" width="8.5703125" style="9" customWidth="1"/>
     <col min="51" max="61" width="7.85546875" style="9" customWidth="1"/>
     <col min="62" max="62" width="8.42578125" style="9" customWidth="1"/>
     <col min="63" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="93"/>
+      <c r="A1" s="92"/>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
       <c r="N1" s="28"/>
       <c r="O1" s="28"/>
       <c r="P1" s="28"/>
       <c r="Q1" s="28"/>
       <c r="R1" s="28"/>
       <c r="S1" s="28"/>
       <c r="T1" s="28"/>
       <c r="U1" s="28"/>
       <c r="V1" s="28"/>
       <c r="W1" s="28"/>
       <c r="X1" s="28"/>
       <c r="Y1" s="28"/>
       <c r="Z1" s="28"/>
       <c r="AA1" s="28"/>
       <c r="AB1" s="28"/>
       <c r="AC1" s="28"/>
     </row>
-    <row r="2" spans="1:62" s="104" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A2" s="118" t="s">
+    <row r="2" spans="1:62" s="103" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A2" s="117" t="s">
         <v>92</v>
       </c>
-      <c r="B2" s="129" t="s">
+      <c r="B2" s="131" t="s">
         <v>33</v>
       </c>
-      <c r="C2" s="129"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="129"/>
+      <c r="C2" s="131"/>
+      <c r="D2" s="131"/>
+      <c r="E2" s="131"/>
+      <c r="F2" s="131"/>
+      <c r="G2" s="131"/>
+      <c r="H2" s="131"/>
+      <c r="I2" s="131"/>
+      <c r="J2" s="131"/>
+      <c r="K2" s="131"/>
+      <c r="L2" s="131"/>
+      <c r="M2" s="131"/>
+      <c r="N2" s="131"/>
+      <c r="O2" s="131"/>
+      <c r="P2" s="131"/>
+      <c r="Q2" s="131"/>
+      <c r="R2" s="131"/>
+      <c r="S2" s="131"/>
+      <c r="T2" s="131"/>
+      <c r="U2" s="131"/>
+      <c r="V2" s="131"/>
+      <c r="W2" s="131"/>
+      <c r="X2" s="131"/>
+      <c r="Y2" s="131"/>
+      <c r="Z2" s="131"/>
+      <c r="AA2" s="131"/>
+      <c r="AB2" s="131"/>
+      <c r="AC2" s="131"/>
+      <c r="AD2" s="131"/>
+      <c r="AE2" s="131"/>
+      <c r="AF2" s="131"/>
+      <c r="AG2" s="131"/>
+      <c r="AH2" s="131"/>
+      <c r="AI2" s="131"/>
+      <c r="AJ2" s="131"/>
+      <c r="AK2" s="131"/>
+      <c r="AL2" s="131"/>
+      <c r="AM2" s="131"/>
+      <c r="AN2" s="131"/>
+      <c r="AO2" s="131"/>
+      <c r="AP2" s="131"/>
+      <c r="AQ2" s="131"/>
+      <c r="AR2" s="131"/>
+      <c r="AS2" s="131"/>
+      <c r="AT2" s="131"/>
+      <c r="AU2" s="131"/>
+      <c r="AV2" s="131"/>
+      <c r="AW2" s="131"/>
+      <c r="AX2" s="131"/>
+      <c r="AY2" s="131"/>
+      <c r="AZ2" s="131"/>
+      <c r="BA2" s="131"/>
+      <c r="BB2" s="131"/>
+      <c r="BC2" s="131"/>
+      <c r="BD2" s="131"/>
+      <c r="BE2" s="131"/>
+      <c r="BF2" s="131"/>
+      <c r="BG2" s="131"/>
+      <c r="BH2" s="131"/>
+      <c r="BI2" s="131"/>
+      <c r="BJ2" s="131"/>
     </row>
     <row r="3" spans="1:62" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="12"/>
       <c r="BJ3" s="81" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:62" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="127" t="s">
+      <c r="A4" s="129" t="s">
         <v>93</v>
       </c>
-      <c r="B4" s="123"/>
-      <c r="C4" s="133">
+      <c r="B4" s="125"/>
+      <c r="C4" s="135">
         <v>2022</v>
       </c>
-      <c r="D4" s="134"/>
-[...10 lines deleted...]
-      <c r="O4" s="136">
+      <c r="D4" s="136"/>
+      <c r="E4" s="136"/>
+      <c r="F4" s="136"/>
+      <c r="G4" s="136"/>
+      <c r="H4" s="136"/>
+      <c r="I4" s="136"/>
+      <c r="J4" s="136"/>
+      <c r="K4" s="136"/>
+      <c r="L4" s="136"/>
+      <c r="M4" s="136"/>
+      <c r="N4" s="136"/>
+      <c r="O4" s="138">
         <v>2023</v>
       </c>
-      <c r="P4" s="137"/>
-[...10 lines deleted...]
-      <c r="AA4" s="136">
+      <c r="P4" s="139"/>
+      <c r="Q4" s="139"/>
+      <c r="R4" s="139"/>
+      <c r="S4" s="139"/>
+      <c r="T4" s="139"/>
+      <c r="U4" s="139"/>
+      <c r="V4" s="139"/>
+      <c r="W4" s="139"/>
+      <c r="X4" s="139"/>
+      <c r="Y4" s="139"/>
+      <c r="Z4" s="140"/>
+      <c r="AA4" s="138">
         <v>2024</v>
       </c>
-      <c r="AB4" s="137"/>
-[...10 lines deleted...]
-      <c r="AM4" s="136">
+      <c r="AB4" s="139"/>
+      <c r="AC4" s="139"/>
+      <c r="AD4" s="139"/>
+      <c r="AE4" s="139"/>
+      <c r="AF4" s="139"/>
+      <c r="AG4" s="139"/>
+      <c r="AH4" s="139"/>
+      <c r="AI4" s="139"/>
+      <c r="AJ4" s="139"/>
+      <c r="AK4" s="139"/>
+      <c r="AL4" s="140"/>
+      <c r="AM4" s="138">
         <v>2025</v>
       </c>
-      <c r="AN4" s="137"/>
-[...10 lines deleted...]
-      <c r="AY4" s="136">
+      <c r="AN4" s="139"/>
+      <c r="AO4" s="139"/>
+      <c r="AP4" s="139"/>
+      <c r="AQ4" s="139"/>
+      <c r="AR4" s="139"/>
+      <c r="AS4" s="139"/>
+      <c r="AT4" s="139"/>
+      <c r="AU4" s="139"/>
+      <c r="AV4" s="139"/>
+      <c r="AW4" s="139"/>
+      <c r="AX4" s="140"/>
+      <c r="AY4" s="138">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="137"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="138"/>
+      <c r="AZ4" s="139"/>
+      <c r="BA4" s="139"/>
+      <c r="BB4" s="139"/>
+      <c r="BC4" s="139"/>
+      <c r="BD4" s="139"/>
+      <c r="BE4" s="139"/>
+      <c r="BF4" s="139"/>
+      <c r="BG4" s="139"/>
+      <c r="BH4" s="139"/>
+      <c r="BI4" s="139"/>
+      <c r="BJ4" s="140"/>
     </row>
     <row r="5" spans="1:62" s="10" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="128"/>
-      <c r="B5" s="124"/>
+      <c r="A5" s="130"/>
+      <c r="B5" s="126"/>
       <c r="C5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="39" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="39" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="39" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="39" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="39" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="13" t="s">
@@ -14221,145 +14396,145 @@
       </c>
       <c r="AT5" s="83" t="s">
         <v>16</v>
       </c>
       <c r="AU5" s="13" t="s">
         <v>17</v>
       </c>
       <c r="AV5" s="13" t="s">
         <v>22</v>
       </c>
       <c r="AW5" s="13" t="s">
         <v>23</v>
       </c>
       <c r="AX5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AY5" s="31" t="s">
         <v>9</v>
       </c>
       <c r="AZ5" s="84" t="s">
         <v>18</v>
       </c>
       <c r="BA5" s="84" t="s">
         <v>19</v>
       </c>
-      <c r="BB5" s="86" t="s">
+      <c r="BB5" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="BC5" s="86" t="s">
+      <c r="BC5" s="85" t="s">
         <v>13</v>
       </c>
-      <c r="BD5" s="86" t="s">
+      <c r="BD5" s="85" t="s">
         <v>14</v>
       </c>
-      <c r="BE5" s="86" t="s">
+      <c r="BE5" s="85" t="s">
         <v>15</v>
       </c>
-      <c r="BF5" s="86" t="s">
+      <c r="BF5" s="85" t="s">
         <v>16</v>
       </c>
       <c r="BG5" s="13" t="s">
         <v>17</v>
       </c>
       <c r="BH5" s="13" t="s">
         <v>22</v>
       </c>
       <c r="BI5" s="13" t="s">
         <v>23</v>
       </c>
       <c r="BJ5" s="13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="130" t="s">
+      <c r="B6" s="132" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="130"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="130"/>
+      <c r="C6" s="132"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="132"/>
+      <c r="H6" s="132"/>
+      <c r="I6" s="132"/>
+      <c r="J6" s="132"/>
+      <c r="K6" s="132"/>
+      <c r="L6" s="132"/>
+      <c r="M6" s="132"/>
+      <c r="N6" s="132"/>
+      <c r="O6" s="132"/>
+      <c r="P6" s="132"/>
+      <c r="Q6" s="132"/>
+      <c r="R6" s="132"/>
+      <c r="S6" s="132"/>
+      <c r="T6" s="132"/>
+      <c r="U6" s="132"/>
+      <c r="V6" s="132"/>
+      <c r="W6" s="132"/>
+      <c r="X6" s="132"/>
+      <c r="Y6" s="132"/>
+      <c r="Z6" s="132"/>
+      <c r="AA6" s="132"/>
+      <c r="AB6" s="132"/>
+      <c r="AC6" s="132"/>
+      <c r="AD6" s="132"/>
+      <c r="AE6" s="132"/>
+      <c r="AF6" s="132"/>
+      <c r="AG6" s="132"/>
+      <c r="AH6" s="132"/>
+      <c r="AI6" s="132"/>
+      <c r="AJ6" s="132"/>
+      <c r="AK6" s="132"/>
+      <c r="AL6" s="132"/>
+      <c r="AM6" s="132"/>
+      <c r="AN6" s="132"/>
+      <c r="AO6" s="132"/>
+      <c r="AP6" s="132"/>
+      <c r="AQ6" s="132"/>
+      <c r="AR6" s="132"/>
+      <c r="AS6" s="132"/>
+      <c r="AT6" s="132"/>
+      <c r="AU6" s="132"/>
+      <c r="AV6" s="132"/>
+      <c r="AW6" s="132"/>
+      <c r="AX6" s="132"/>
+      <c r="AY6" s="132"/>
+      <c r="AZ6" s="132"/>
+      <c r="BA6" s="132"/>
+      <c r="BB6" s="132"/>
+      <c r="BC6" s="132"/>
+      <c r="BD6" s="132"/>
+      <c r="BE6" s="132"/>
+      <c r="BF6" s="132"/>
+      <c r="BG6" s="132"/>
+      <c r="BH6" s="132"/>
+      <c r="BI6" s="132"/>
+      <c r="BJ6" s="132"/>
     </row>
-    <row r="7" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="115">
+    <row r="7" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="114">
         <v>100000000</v>
       </c>
       <c r="B7" s="75" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="40">
         <v>551</v>
       </c>
       <c r="D7" s="40">
         <v>571</v>
       </c>
       <c r="E7" s="40">
         <v>449</v>
       </c>
       <c r="F7" s="40">
         <v>351</v>
       </c>
       <c r="G7" s="40">
         <v>455</v>
       </c>
       <c r="H7" s="40">
         <v>444</v>
       </c>
       <c r="I7" s="20">
         <v>413</v>
@@ -14486,53 +14661,56 @@
       </c>
       <c r="AX7" s="19">
         <v>528</v>
       </c>
       <c r="AY7" s="8">
         <v>408</v>
       </c>
       <c r="AZ7" s="8">
         <v>387</v>
       </c>
       <c r="BA7" s="8">
         <v>449</v>
       </c>
       <c r="BB7" s="8">
         <v>431</v>
       </c>
       <c r="BC7" s="1">
         <v>441</v>
       </c>
       <c r="BD7" s="8">
         <v>488</v>
       </c>
       <c r="BE7" s="8">
         <v>487</v>
       </c>
+      <c r="BF7" s="1">
+        <v>476</v>
+      </c>
     </row>
-    <row r="8" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="93" t="s">
+    <row r="8" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="118" t="s">
         <v>95</v>
       </c>
       <c r="B8" s="76" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="40" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="40" t="s">
         <v>31</v>
       </c>
       <c r="H8" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>31</v>
@@ -14659,53 +14837,56 @@
       </c>
       <c r="AX8" s="19">
         <v>251</v>
       </c>
       <c r="AY8" s="8">
         <v>237</v>
       </c>
       <c r="AZ8" s="8">
         <v>216</v>
       </c>
       <c r="BA8" s="8">
         <v>234</v>
       </c>
       <c r="BB8" s="8">
         <v>214</v>
       </c>
       <c r="BC8" s="1">
         <v>232</v>
       </c>
       <c r="BD8" s="8">
         <v>254</v>
       </c>
       <c r="BE8" s="8">
         <v>245</v>
       </c>
+      <c r="BF8" s="1">
+        <v>272</v>
+      </c>
     </row>
-    <row r="9" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="93" t="s">
+    <row r="9" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="118" t="s">
         <v>96</v>
       </c>
       <c r="B9" s="77" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="40" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="40" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>31</v>
@@ -14832,53 +15013,56 @@
       </c>
       <c r="AX9" s="19">
         <v>8</v>
       </c>
       <c r="AY9" s="8">
         <v>5</v>
       </c>
       <c r="AZ9" s="8">
         <v>2</v>
       </c>
       <c r="BA9" s="8">
         <v>6</v>
       </c>
       <c r="BB9" s="8">
         <v>14</v>
       </c>
       <c r="BC9" s="1">
         <v>7</v>
       </c>
       <c r="BD9" s="8">
         <v>5</v>
       </c>
       <c r="BE9" s="8">
         <v>8</v>
       </c>
+      <c r="BF9" s="1">
+        <v>7</v>
+      </c>
     </row>
-    <row r="10" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="93" t="s">
+    <row r="10" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="118" t="s">
         <v>97</v>
       </c>
       <c r="B10" s="76" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="40" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="40" t="s">
         <v>31</v>
       </c>
       <c r="H10" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="20" t="s">
         <v>31</v>
@@ -15005,53 +15189,56 @@
       </c>
       <c r="AX10" s="19">
         <v>17</v>
       </c>
       <c r="AY10" s="8">
         <v>9</v>
       </c>
       <c r="AZ10" s="8">
         <v>9</v>
       </c>
       <c r="BA10" s="8">
         <v>7</v>
       </c>
       <c r="BB10" s="8">
         <v>11</v>
       </c>
       <c r="BC10" s="1">
         <v>10</v>
       </c>
       <c r="BD10" s="8">
         <v>6</v>
       </c>
       <c r="BE10" s="8">
         <v>13</v>
       </c>
+      <c r="BF10" s="1">
+        <v>12</v>
+      </c>
     </row>
-    <row r="11" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="93" t="s">
+    <row r="11" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="118" t="s">
         <v>98</v>
       </c>
       <c r="B11" s="76" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="40" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="40" t="s">
         <v>31</v>
       </c>
       <c r="H11" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="20" t="s">
         <v>31</v>
@@ -15178,53 +15365,56 @@
       </c>
       <c r="AX11" s="19">
         <v>15</v>
       </c>
       <c r="AY11" s="8">
         <v>3</v>
       </c>
       <c r="AZ11" s="8">
         <v>12</v>
       </c>
       <c r="BA11" s="8">
         <v>12</v>
       </c>
       <c r="BB11" s="8">
         <v>10</v>
       </c>
       <c r="BC11" s="1">
         <v>11</v>
       </c>
       <c r="BD11" s="8">
         <v>13</v>
       </c>
       <c r="BE11" s="8">
         <v>17</v>
       </c>
+      <c r="BF11" s="1">
+        <v>7</v>
+      </c>
     </row>
-    <row r="12" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="93" t="s">
+    <row r="12" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="118" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="76" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="40" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="40" t="s">
         <v>31</v>
       </c>
       <c r="H12" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="20" t="s">
         <v>31</v>
@@ -15351,53 +15541,56 @@
       </c>
       <c r="AX12" s="19">
         <v>46</v>
       </c>
       <c r="AY12" s="8">
         <v>33</v>
       </c>
       <c r="AZ12" s="8">
         <v>30</v>
       </c>
       <c r="BA12" s="8">
         <v>35</v>
       </c>
       <c r="BB12" s="8">
         <v>22</v>
       </c>
       <c r="BC12" s="1">
         <v>38</v>
       </c>
       <c r="BD12" s="8">
         <v>41</v>
       </c>
       <c r="BE12" s="8">
         <v>35</v>
       </c>
+      <c r="BF12" s="1">
+        <v>36</v>
+      </c>
     </row>
-    <row r="13" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="93" t="s">
+    <row r="13" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="118" t="s">
         <v>100</v>
       </c>
       <c r="B13" s="76" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="40" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="40" t="s">
         <v>31</v>
       </c>
       <c r="H13" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="20" t="s">
         <v>31</v>
@@ -15524,53 +15717,56 @@
       </c>
       <c r="AX13" s="19">
         <v>21</v>
       </c>
       <c r="AY13" s="8">
         <v>15</v>
       </c>
       <c r="AZ13" s="8">
         <v>15</v>
       </c>
       <c r="BA13" s="8">
         <v>17</v>
       </c>
       <c r="BB13" s="8">
         <v>29</v>
       </c>
       <c r="BC13" s="1">
         <v>20</v>
       </c>
       <c r="BD13" s="8">
         <v>13</v>
       </c>
       <c r="BE13" s="8">
         <v>13</v>
       </c>
+      <c r="BF13" s="1">
+        <v>17</v>
+      </c>
     </row>
-    <row r="14" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="93" t="s">
+    <row r="14" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="118" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="76" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="40" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G14" s="40" t="s">
         <v>31</v>
       </c>
       <c r="H14" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="20" t="s">
         <v>31</v>
@@ -15697,53 +15893,56 @@
       </c>
       <c r="AX14" s="19">
         <v>35</v>
       </c>
       <c r="AY14" s="8">
         <v>23</v>
       </c>
       <c r="AZ14" s="8">
         <v>25</v>
       </c>
       <c r="BA14" s="8">
         <v>27</v>
       </c>
       <c r="BB14" s="8">
         <v>30</v>
       </c>
       <c r="BC14" s="1">
         <v>28</v>
       </c>
       <c r="BD14" s="8">
         <v>40</v>
       </c>
       <c r="BE14" s="8">
         <v>41</v>
       </c>
+      <c r="BF14" s="1">
+        <v>23</v>
+      </c>
     </row>
-    <row r="15" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="93" t="s">
+    <row r="15" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="118" t="s">
         <v>102</v>
       </c>
       <c r="B15" s="76" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="20" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="20" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="20" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="20" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="20" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="20" t="s">
         <v>31</v>
@@ -15870,53 +16069,56 @@
       </c>
       <c r="AX15" s="19">
         <v>28</v>
       </c>
       <c r="AY15" s="8">
         <v>7</v>
       </c>
       <c r="AZ15" s="8">
         <v>13</v>
       </c>
       <c r="BA15" s="8">
         <v>15</v>
       </c>
       <c r="BB15" s="8">
         <v>15</v>
       </c>
       <c r="BC15" s="1">
         <v>17</v>
       </c>
       <c r="BD15" s="8">
         <v>12</v>
       </c>
       <c r="BE15" s="8">
         <v>17</v>
       </c>
+      <c r="BF15" s="1">
+        <v>13</v>
+      </c>
     </row>
-    <row r="16" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="93" t="s">
+    <row r="16" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="118" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="76" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="40" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="40" t="s">
         <v>31</v>
       </c>
       <c r="H16" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="20" t="s">
         <v>31</v>
@@ -16043,53 +16245,56 @@
       </c>
       <c r="AX16" s="19">
         <v>42</v>
       </c>
       <c r="AY16" s="8">
         <v>22</v>
       </c>
       <c r="AZ16" s="8">
         <v>22</v>
       </c>
       <c r="BA16" s="8">
         <v>26</v>
       </c>
       <c r="BB16" s="8">
         <v>30</v>
       </c>
       <c r="BC16" s="1">
         <v>22</v>
       </c>
       <c r="BD16" s="8">
         <v>28</v>
       </c>
       <c r="BE16" s="8">
         <v>34</v>
       </c>
+      <c r="BF16" s="1">
+        <v>34</v>
+      </c>
     </row>
-    <row r="17" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="93" t="s">
+    <row r="17" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="118" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="76" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="40" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="40" t="s">
         <v>31</v>
       </c>
       <c r="H17" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="20" t="s">
         <v>31</v>
@@ -16216,53 +16421,56 @@
       </c>
       <c r="AX17" s="19">
         <v>10</v>
       </c>
       <c r="AY17" s="8">
         <v>8</v>
       </c>
       <c r="AZ17" s="8">
         <v>12</v>
       </c>
       <c r="BA17" s="8">
         <v>15</v>
       </c>
       <c r="BB17" s="8">
         <v>10</v>
       </c>
       <c r="BC17" s="1">
         <v>14</v>
       </c>
       <c r="BD17" s="8">
         <v>13</v>
       </c>
       <c r="BE17" s="8">
         <v>11</v>
       </c>
+      <c r="BF17" s="1">
+        <v>2</v>
+      </c>
     </row>
-    <row r="18" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="93" t="s">
+    <row r="18" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="118" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="76" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="20" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="20" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="20" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="20" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="20" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="20" t="s">
         <v>31</v>
@@ -16389,53 +16597,56 @@
       </c>
       <c r="AX18" s="19">
         <v>16</v>
       </c>
       <c r="AY18" s="8">
         <v>25</v>
       </c>
       <c r="AZ18" s="8">
         <v>15</v>
       </c>
       <c r="BA18" s="8">
         <v>14</v>
       </c>
       <c r="BB18" s="8">
         <v>17</v>
       </c>
       <c r="BC18" s="1">
         <v>22</v>
       </c>
       <c r="BD18" s="8">
         <v>23</v>
       </c>
       <c r="BE18" s="8">
         <v>20</v>
       </c>
+      <c r="BF18" s="1">
+        <v>13</v>
+      </c>
     </row>
-    <row r="19" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="93" t="s">
+    <row r="19" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="118" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="76" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="40" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="40" t="s">
         <v>31</v>
       </c>
       <c r="H19" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="20" t="s">
         <v>31</v>
@@ -16562,119 +16773,121 @@
       </c>
       <c r="AX19" s="19">
         <v>39</v>
       </c>
       <c r="AY19" s="8">
         <v>21</v>
       </c>
       <c r="AZ19" s="8">
         <v>16</v>
       </c>
       <c r="BA19" s="8">
         <v>41</v>
       </c>
       <c r="BB19" s="8">
         <v>29</v>
       </c>
       <c r="BC19" s="1">
         <v>20</v>
       </c>
       <c r="BD19" s="8">
         <v>40</v>
       </c>
       <c r="BE19" s="8">
         <v>33</v>
       </c>
+      <c r="BF19" s="1">
+        <v>40</v>
+      </c>
     </row>
-    <row r="20" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B20" s="119" t="s">
+    <row r="20" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="121" t="s">
         <v>29</v>
       </c>
-      <c r="C20" s="119"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="119"/>
+      <c r="C20" s="121"/>
+      <c r="D20" s="121"/>
+      <c r="E20" s="121"/>
+      <c r="F20" s="121"/>
+      <c r="G20" s="121"/>
+      <c r="H20" s="121"/>
+      <c r="I20" s="121"/>
+      <c r="J20" s="121"/>
+      <c r="K20" s="121"/>
+      <c r="L20" s="121"/>
+      <c r="M20" s="121"/>
+      <c r="N20" s="121"/>
+      <c r="O20" s="121"/>
+      <c r="P20" s="121"/>
+      <c r="Q20" s="121"/>
+      <c r="R20" s="121"/>
+      <c r="S20" s="121"/>
+      <c r="T20" s="121"/>
+      <c r="U20" s="121"/>
+      <c r="V20" s="121"/>
+      <c r="W20" s="121"/>
+      <c r="X20" s="121"/>
+      <c r="Y20" s="121"/>
+      <c r="Z20" s="121"/>
+      <c r="AA20" s="121"/>
+      <c r="AB20" s="121"/>
+      <c r="AC20" s="121"/>
+      <c r="AD20" s="121"/>
+      <c r="AE20" s="121"/>
+      <c r="AF20" s="121"/>
+      <c r="AG20" s="121"/>
+      <c r="AH20" s="121"/>
+      <c r="AI20" s="121"/>
+      <c r="AJ20" s="121"/>
+      <c r="AK20" s="121"/>
+      <c r="AL20" s="121"/>
+      <c r="AM20" s="121"/>
+      <c r="AN20" s="121"/>
+      <c r="AO20" s="121"/>
+      <c r="AP20" s="121"/>
+      <c r="AQ20" s="121"/>
+      <c r="AR20" s="121"/>
+      <c r="AS20" s="121"/>
+      <c r="AT20" s="121"/>
+      <c r="AU20" s="121"/>
+      <c r="AV20" s="121"/>
+      <c r="AW20" s="121"/>
+      <c r="AX20" s="121"/>
+      <c r="AY20" s="121"/>
+      <c r="AZ20" s="121"/>
+      <c r="BA20" s="121"/>
+      <c r="BB20" s="121"/>
+      <c r="BC20" s="121"/>
+      <c r="BD20" s="121"/>
+      <c r="BE20" s="121"/>
+      <c r="BF20" s="121"/>
+      <c r="BG20" s="121"/>
+      <c r="BH20" s="121"/>
+      <c r="BI20" s="121"/>
+      <c r="BJ20" s="121"/>
     </row>
-    <row r="21" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="115">
+    <row r="21" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="114">
         <v>100000000</v>
       </c>
       <c r="B21" s="75" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="42">
         <v>266</v>
       </c>
       <c r="D21" s="42">
         <v>303</v>
       </c>
       <c r="E21" s="42">
         <v>244</v>
       </c>
       <c r="F21" s="42">
         <v>171</v>
       </c>
       <c r="G21" s="42">
         <v>239</v>
       </c>
       <c r="H21" s="42">
         <v>197</v>
       </c>
       <c r="I21" s="42">
         <v>232</v>
@@ -16801,53 +17014,56 @@
       </c>
       <c r="AX21" s="19">
         <v>274</v>
       </c>
       <c r="AY21" s="8">
         <v>229</v>
       </c>
       <c r="AZ21" s="8">
         <v>187</v>
       </c>
       <c r="BA21" s="8">
         <v>232</v>
       </c>
       <c r="BB21" s="8">
         <v>227</v>
       </c>
       <c r="BC21" s="1">
         <v>232</v>
       </c>
       <c r="BD21" s="8">
         <v>263</v>
       </c>
       <c r="BE21" s="8">
         <v>255</v>
       </c>
+      <c r="BF21" s="1">
+        <v>258</v>
+      </c>
     </row>
-    <row r="22" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="93" t="s">
+    <row r="22" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="118" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="76" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="46" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="46" t="s">
         <v>31</v>
       </c>
       <c r="E22" s="46" t="s">
         <v>31</v>
       </c>
       <c r="F22" s="46" t="s">
         <v>31</v>
       </c>
       <c r="G22" s="46" t="s">
         <v>31</v>
       </c>
       <c r="H22" s="46" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="46" t="s">
         <v>31</v>
@@ -16974,53 +17190,56 @@
       </c>
       <c r="AX22" s="19">
         <v>121</v>
       </c>
       <c r="AY22" s="8">
         <v>124</v>
       </c>
       <c r="AZ22" s="8">
         <v>103</v>
       </c>
       <c r="BA22" s="8">
         <v>124</v>
       </c>
       <c r="BB22" s="8">
         <v>107</v>
       </c>
       <c r="BC22" s="1">
         <v>111</v>
       </c>
       <c r="BD22" s="8">
         <v>133</v>
       </c>
       <c r="BE22" s="8">
         <v>130</v>
       </c>
+      <c r="BF22" s="1">
+        <v>155</v>
+      </c>
     </row>
-    <row r="23" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="93" t="s">
+    <row r="23" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="118" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="77" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="46" t="s">
         <v>31</v>
       </c>
       <c r="D23" s="46" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="46" t="s">
         <v>31</v>
       </c>
       <c r="F23" s="46" t="s">
         <v>31</v>
       </c>
       <c r="G23" s="46" t="s">
         <v>31</v>
       </c>
       <c r="H23" s="46" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="46" t="s">
         <v>31</v>
@@ -17145,53 +17364,56 @@
       </c>
       <c r="AX23" s="19">
         <v>3</v>
       </c>
       <c r="AY23" s="8">
         <v>2</v>
       </c>
       <c r="AZ23" s="8">
         <v>1</v>
       </c>
       <c r="BA23" s="8">
         <v>5</v>
       </c>
       <c r="BB23" s="8">
         <v>2</v>
       </c>
       <c r="BC23" s="1">
         <v>5</v>
       </c>
       <c r="BD23" s="8">
         <v>3</v>
       </c>
       <c r="BE23" s="8">
         <v>3</v>
       </c>
+      <c r="BF23" s="1">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="93" t="s">
+    <row r="24" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="118" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="76" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="46" t="s">
         <v>31</v>
       </c>
       <c r="D24" s="46" t="s">
         <v>31</v>
       </c>
       <c r="E24" s="46" t="s">
         <v>31</v>
       </c>
       <c r="F24" s="46" t="s">
         <v>31</v>
       </c>
       <c r="G24" s="46" t="s">
         <v>31</v>
       </c>
       <c r="H24" s="46" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="46" t="s">
         <v>31</v>
@@ -17318,53 +17540,56 @@
       </c>
       <c r="AX24" s="19">
         <v>12</v>
       </c>
       <c r="AY24" s="8">
         <v>8</v>
       </c>
       <c r="AZ24" s="8">
         <v>4</v>
       </c>
       <c r="BA24" s="8">
         <v>2</v>
       </c>
       <c r="BB24" s="8">
         <v>5</v>
       </c>
       <c r="BC24" s="1">
         <v>5</v>
       </c>
       <c r="BD24" s="8">
         <v>3</v>
       </c>
       <c r="BE24" s="8">
         <v>6</v>
       </c>
+      <c r="BF24" s="1">
+        <v>7</v>
+      </c>
     </row>
-    <row r="25" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="93" t="s">
+    <row r="25" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="118" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="76" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="46" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="46" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="46" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="46" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="46" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="46" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="46" t="s">
         <v>31</v>
@@ -17491,53 +17716,56 @@
       </c>
       <c r="AX25" s="19">
         <v>10</v>
       </c>
       <c r="AY25" s="8">
         <v>2</v>
       </c>
       <c r="AZ25" s="8">
         <v>5</v>
       </c>
       <c r="BA25" s="8">
         <v>8</v>
       </c>
       <c r="BB25" s="8">
         <v>7</v>
       </c>
       <c r="BC25" s="1">
         <v>8</v>
       </c>
       <c r="BD25" s="8">
         <v>9</v>
       </c>
       <c r="BE25" s="8">
         <v>11</v>
       </c>
+      <c r="BF25" s="1">
+        <v>3</v>
+      </c>
     </row>
-    <row r="26" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="93" t="s">
+    <row r="26" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="118" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="76" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="46" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="46" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="46" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="46" t="s">
         <v>31</v>
       </c>
       <c r="G26" s="46" t="s">
         <v>31</v>
       </c>
       <c r="H26" s="46" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="46" t="s">
         <v>31</v>
@@ -17664,53 +17892,56 @@
       </c>
       <c r="AX26" s="19">
         <v>27</v>
       </c>
       <c r="AY26" s="8">
         <v>23</v>
       </c>
       <c r="AZ26" s="8">
         <v>16</v>
       </c>
       <c r="BA26" s="8">
         <v>16</v>
       </c>
       <c r="BB26" s="8">
         <v>16</v>
       </c>
       <c r="BC26" s="1">
         <v>22</v>
       </c>
       <c r="BD26" s="8">
         <v>28</v>
       </c>
       <c r="BE26" s="8">
         <v>19</v>
       </c>
+      <c r="BF26" s="1">
+        <v>17</v>
+      </c>
     </row>
-    <row r="27" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="93" t="s">
+    <row r="27" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="118" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="76" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="46" t="s">
         <v>31</v>
       </c>
       <c r="D27" s="46" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="46" t="s">
         <v>31</v>
       </c>
       <c r="F27" s="46" t="s">
         <v>31</v>
       </c>
       <c r="G27" s="46" t="s">
         <v>31</v>
       </c>
       <c r="H27" s="46" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="46" t="s">
         <v>31</v>
@@ -17837,53 +18068,56 @@
       </c>
       <c r="AX27" s="19">
         <v>11</v>
       </c>
       <c r="AY27" s="8">
         <v>6</v>
       </c>
       <c r="AZ27" s="8">
         <v>8</v>
       </c>
       <c r="BA27" s="8">
         <v>5</v>
       </c>
       <c r="BB27" s="8">
         <v>15</v>
       </c>
       <c r="BC27" s="1">
         <v>11</v>
       </c>
       <c r="BD27" s="8">
         <v>7</v>
       </c>
       <c r="BE27" s="8">
         <v>5</v>
       </c>
+      <c r="BF27" s="1">
+        <v>7</v>
+      </c>
     </row>
-    <row r="28" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="93" t="s">
+    <row r="28" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="118" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="76" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="46" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="46" t="s">
         <v>31</v>
       </c>
       <c r="E28" s="46" t="s">
         <v>31</v>
       </c>
       <c r="F28" s="46" t="s">
         <v>31</v>
       </c>
       <c r="G28" s="46" t="s">
         <v>31</v>
       </c>
       <c r="H28" s="46" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="46" t="s">
         <v>31</v>
@@ -18010,53 +18244,56 @@
       </c>
       <c r="AX28" s="19">
         <v>18</v>
       </c>
       <c r="AY28" s="8">
         <v>15</v>
       </c>
       <c r="AZ28" s="8">
         <v>13</v>
       </c>
       <c r="BA28" s="8">
         <v>15</v>
       </c>
       <c r="BB28" s="8">
         <v>19</v>
       </c>
       <c r="BC28" s="1">
         <v>15</v>
       </c>
       <c r="BD28" s="8">
         <v>18</v>
       </c>
       <c r="BE28" s="8">
         <v>26</v>
       </c>
+      <c r="BF28" s="1">
+        <v>14</v>
+      </c>
     </row>
-    <row r="29" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="93" t="s">
+    <row r="29" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="118" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="76" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>31</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>31</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>31</v>
       </c>
       <c r="G29" s="20" t="s">
         <v>31</v>
       </c>
       <c r="H29" s="20" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="20" t="s">
         <v>31</v>
@@ -18183,53 +18420,56 @@
       </c>
       <c r="AX29" s="19">
         <v>15</v>
       </c>
       <c r="AY29" s="8">
         <v>3</v>
       </c>
       <c r="AZ29" s="8">
         <v>8</v>
       </c>
       <c r="BA29" s="8">
         <v>6</v>
       </c>
       <c r="BB29" s="8">
         <v>10</v>
       </c>
       <c r="BC29" s="1">
         <v>11</v>
       </c>
       <c r="BD29" s="8">
         <v>8</v>
       </c>
       <c r="BE29" s="8">
         <v>7</v>
       </c>
+      <c r="BF29" s="1">
+        <v>5</v>
+      </c>
     </row>
-    <row r="30" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="93" t="s">
+    <row r="30" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="118" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="76" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="46" t="s">
         <v>31</v>
       </c>
       <c r="D30" s="46" t="s">
         <v>31</v>
       </c>
       <c r="E30" s="46" t="s">
         <v>31</v>
       </c>
       <c r="F30" s="46" t="s">
         <v>31</v>
       </c>
       <c r="G30" s="46" t="s">
         <v>31</v>
       </c>
       <c r="H30" s="46" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="46" t="s">
         <v>31</v>
@@ -18356,53 +18596,56 @@
       </c>
       <c r="AX30" s="19">
         <v>19</v>
       </c>
       <c r="AY30" s="8">
         <v>13</v>
       </c>
       <c r="AZ30" s="8">
         <v>8</v>
       </c>
       <c r="BA30" s="8">
         <v>16</v>
       </c>
       <c r="BB30" s="8">
         <v>15</v>
       </c>
       <c r="BC30" s="1">
         <v>15</v>
       </c>
       <c r="BD30" s="8">
         <v>16</v>
       </c>
       <c r="BE30" s="8">
         <v>20</v>
       </c>
+      <c r="BF30" s="1">
+        <v>15</v>
+      </c>
     </row>
-    <row r="31" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="93" t="s">
+    <row r="31" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="118" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="76" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="46" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="46" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="46" t="s">
         <v>31</v>
       </c>
       <c r="F31" s="46" t="s">
         <v>31</v>
       </c>
       <c r="G31" s="46" t="s">
         <v>31</v>
       </c>
       <c r="H31" s="46" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="46" t="s">
         <v>31</v>
@@ -18529,53 +18772,56 @@
       </c>
       <c r="AX31" s="19">
         <v>5</v>
       </c>
       <c r="AY31" s="8">
         <v>7</v>
       </c>
       <c r="AZ31" s="8">
         <v>3</v>
       </c>
       <c r="BA31" s="8">
         <v>9</v>
       </c>
       <c r="BB31" s="8">
         <v>6</v>
       </c>
       <c r="BC31" s="1">
         <v>8</v>
       </c>
       <c r="BD31" s="8">
         <v>6</v>
       </c>
       <c r="BE31" s="8">
         <v>3</v>
       </c>
+      <c r="BF31" s="1">
+        <v>2</v>
+      </c>
     </row>
-    <row r="32" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="93" t="s">
+    <row r="32" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="118" t="s">
         <v>105</v>
       </c>
       <c r="B32" s="76" t="s">
         <v>49</v>
       </c>
       <c r="C32" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="20" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="20" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="20" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="20" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="20" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="20" t="s">
         <v>31</v>
@@ -18702,53 +18948,56 @@
       </c>
       <c r="AX32" s="19">
         <v>10</v>
       </c>
       <c r="AY32" s="8">
         <v>15</v>
       </c>
       <c r="AZ32" s="8">
         <v>9</v>
       </c>
       <c r="BA32" s="8">
         <v>11</v>
       </c>
       <c r="BB32" s="8">
         <v>8</v>
       </c>
       <c r="BC32" s="1">
         <v>11</v>
       </c>
       <c r="BD32" s="8">
         <v>9</v>
       </c>
       <c r="BE32" s="8">
         <v>9</v>
       </c>
+      <c r="BF32" s="1">
+        <v>7</v>
+      </c>
     </row>
-    <row r="33" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="93" t="s">
+    <row r="33" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="118" t="s">
         <v>106</v>
       </c>
       <c r="B33" s="76" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="46" t="s">
         <v>31</v>
       </c>
       <c r="D33" s="46" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="46" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="46" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="46" t="s">
         <v>31</v>
       </c>
       <c r="H33" s="46" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="46" t="s">
         <v>31</v>
@@ -18875,119 +19124,121 @@
       </c>
       <c r="AX33" s="19">
         <v>23</v>
       </c>
       <c r="AY33" s="8">
         <v>11</v>
       </c>
       <c r="AZ33" s="8">
         <v>9</v>
       </c>
       <c r="BA33" s="8">
         <v>15</v>
       </c>
       <c r="BB33" s="8">
         <v>17</v>
       </c>
       <c r="BC33" s="1">
         <v>10</v>
       </c>
       <c r="BD33" s="8">
         <v>23</v>
       </c>
       <c r="BE33" s="8">
         <v>16</v>
       </c>
+      <c r="BF33" s="1">
+        <v>23</v>
+      </c>
     </row>
-    <row r="34" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B34" s="119" t="s">
+    <row r="34" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="121" t="s">
         <v>30</v>
       </c>
-      <c r="C34" s="119"/>
-[...58 lines deleted...]
-      <c r="BJ34" s="119"/>
+      <c r="C34" s="121"/>
+      <c r="D34" s="121"/>
+      <c r="E34" s="121"/>
+      <c r="F34" s="121"/>
+      <c r="G34" s="121"/>
+      <c r="H34" s="121"/>
+      <c r="I34" s="121"/>
+      <c r="J34" s="121"/>
+      <c r="K34" s="121"/>
+      <c r="L34" s="121"/>
+      <c r="M34" s="121"/>
+      <c r="N34" s="121"/>
+      <c r="O34" s="121"/>
+      <c r="P34" s="121"/>
+      <c r="Q34" s="121"/>
+      <c r="R34" s="121"/>
+      <c r="S34" s="121"/>
+      <c r="T34" s="121"/>
+      <c r="U34" s="121"/>
+      <c r="V34" s="121"/>
+      <c r="W34" s="121"/>
+      <c r="X34" s="121"/>
+      <c r="Y34" s="121"/>
+      <c r="Z34" s="121"/>
+      <c r="AA34" s="121"/>
+      <c r="AB34" s="121"/>
+      <c r="AC34" s="121"/>
+      <c r="AD34" s="121"/>
+      <c r="AE34" s="121"/>
+      <c r="AF34" s="121"/>
+      <c r="AG34" s="121"/>
+      <c r="AH34" s="121"/>
+      <c r="AI34" s="121"/>
+      <c r="AJ34" s="121"/>
+      <c r="AK34" s="121"/>
+      <c r="AL34" s="121"/>
+      <c r="AM34" s="121"/>
+      <c r="AN34" s="121"/>
+      <c r="AO34" s="121"/>
+      <c r="AP34" s="121"/>
+      <c r="AQ34" s="121"/>
+      <c r="AR34" s="121"/>
+      <c r="AS34" s="121"/>
+      <c r="AT34" s="121"/>
+      <c r="AU34" s="121"/>
+      <c r="AV34" s="121"/>
+      <c r="AW34" s="121"/>
+      <c r="AX34" s="121"/>
+      <c r="AY34" s="121"/>
+      <c r="AZ34" s="121"/>
+      <c r="BA34" s="121"/>
+      <c r="BB34" s="121"/>
+      <c r="BC34" s="121"/>
+      <c r="BD34" s="121"/>
+      <c r="BE34" s="121"/>
+      <c r="BF34" s="121"/>
+      <c r="BG34" s="121"/>
+      <c r="BH34" s="121"/>
+      <c r="BI34" s="121"/>
+      <c r="BJ34" s="121"/>
     </row>
-    <row r="35" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="115">
+    <row r="35" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="114">
         <v>100000000</v>
       </c>
       <c r="B35" s="75" t="s">
         <v>45</v>
       </c>
       <c r="C35" s="48">
         <v>285</v>
       </c>
       <c r="D35" s="48">
         <v>268</v>
       </c>
       <c r="E35" s="48">
         <v>205</v>
       </c>
       <c r="F35" s="48">
         <v>180</v>
       </c>
       <c r="G35" s="48">
         <v>216</v>
       </c>
       <c r="H35" s="48">
         <v>247</v>
       </c>
       <c r="I35" s="48">
         <v>181</v>
@@ -19093,74 +19344,77 @@
       </c>
       <c r="AQ35" s="2">
         <v>218</v>
       </c>
       <c r="AR35" s="2">
         <v>218</v>
       </c>
       <c r="AS35" s="2">
         <v>203</v>
       </c>
       <c r="AT35" s="2">
         <v>179</v>
       </c>
       <c r="AU35" s="2">
         <v>207</v>
       </c>
       <c r="AV35" s="2">
         <v>181</v>
       </c>
       <c r="AW35" s="2">
         <v>209</v>
       </c>
       <c r="AX35" s="19">
         <v>254</v>
       </c>
-      <c r="AY35" s="91">
+      <c r="AY35" s="90">
         <v>179</v>
       </c>
       <c r="AZ35" s="66">
         <v>200</v>
       </c>
       <c r="BA35" s="66">
         <v>217</v>
       </c>
       <c r="BB35" s="66">
         <v>204</v>
       </c>
       <c r="BC35" s="2">
         <v>209</v>
       </c>
       <c r="BD35" s="66">
         <v>225</v>
       </c>
       <c r="BE35" s="66">
         <v>232</v>
       </c>
+      <c r="BF35" s="2">
+        <v>218</v>
+      </c>
     </row>
-    <row r="36" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="93" t="s">
+    <row r="36" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="118" t="s">
         <v>95</v>
       </c>
       <c r="B36" s="76" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>31</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="16" t="s">
         <v>31</v>
       </c>
       <c r="H36" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="16" t="s">
         <v>31</v>
@@ -19266,74 +19520,77 @@
       </c>
       <c r="AQ36" s="2">
         <v>118</v>
       </c>
       <c r="AR36" s="2">
         <v>123</v>
       </c>
       <c r="AS36" s="2">
         <v>115</v>
       </c>
       <c r="AT36" s="2">
         <v>94</v>
       </c>
       <c r="AU36" s="2">
         <v>116</v>
       </c>
       <c r="AV36" s="2">
         <v>102</v>
       </c>
       <c r="AW36" s="2">
         <v>117</v>
       </c>
       <c r="AX36" s="19">
         <v>130</v>
       </c>
-      <c r="AY36" s="91">
+      <c r="AY36" s="90">
         <v>113</v>
       </c>
       <c r="AZ36" s="66">
         <v>113</v>
       </c>
       <c r="BA36" s="66">
         <v>110</v>
       </c>
       <c r="BB36" s="66">
         <v>107</v>
       </c>
       <c r="BC36" s="2">
         <v>121</v>
       </c>
       <c r="BD36" s="66">
         <v>121</v>
       </c>
       <c r="BE36" s="66">
         <v>115</v>
       </c>
+      <c r="BF36" s="2">
+        <v>117</v>
+      </c>
     </row>
-    <row r="37" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="93" t="s">
+    <row r="37" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="118" t="s">
         <v>96</v>
       </c>
       <c r="B37" s="77" t="s">
         <v>47</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="16" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="16" t="s">
         <v>31</v>
@@ -19439,74 +19696,77 @@
       </c>
       <c r="AQ37" s="2">
         <v>6</v>
       </c>
       <c r="AR37" s="2">
         <v>6</v>
       </c>
       <c r="AS37" s="2">
         <v>2</v>
       </c>
       <c r="AT37" s="2">
         <v>3</v>
       </c>
       <c r="AU37" s="2">
         <v>3</v>
       </c>
       <c r="AV37" s="2">
         <v>5</v>
       </c>
       <c r="AW37" s="2">
         <v>3</v>
       </c>
       <c r="AX37" s="19">
         <v>5</v>
       </c>
-      <c r="AY37" s="91">
+      <c r="AY37" s="90">
         <v>3</v>
       </c>
       <c r="AZ37" s="66">
         <v>1</v>
       </c>
       <c r="BA37" s="66">
         <v>1</v>
       </c>
       <c r="BB37" s="66">
         <v>12</v>
       </c>
       <c r="BC37" s="2">
         <v>2</v>
       </c>
       <c r="BD37" s="66">
         <v>2</v>
       </c>
       <c r="BE37" s="66">
         <v>5</v>
       </c>
+      <c r="BF37" s="2">
+        <v>4</v>
+      </c>
     </row>
-    <row r="38" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="93" t="s">
+    <row r="38" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="118" t="s">
         <v>97</v>
       </c>
       <c r="B38" s="76" t="s">
         <v>37</v>
       </c>
       <c r="C38" s="16" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="16" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="16" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="16" t="s">
         <v>31</v>
@@ -19610,74 +19870,77 @@
       <c r="AP38" s="8">
         <v>7</v>
       </c>
       <c r="AQ38" s="2">
         <v>7</v>
       </c>
       <c r="AR38" s="2"/>
       <c r="AS38" s="2">
         <v>4</v>
       </c>
       <c r="AT38" s="2">
         <v>2</v>
       </c>
       <c r="AU38" s="2">
         <v>3</v>
       </c>
       <c r="AV38" s="2">
         <v>6</v>
       </c>
       <c r="AW38" s="2">
         <v>2</v>
       </c>
       <c r="AX38" s="19">
         <v>5</v>
       </c>
-      <c r="AY38" s="91">
+      <c r="AY38" s="90">
         <v>1</v>
       </c>
       <c r="AZ38" s="66">
         <v>5</v>
       </c>
       <c r="BA38" s="66">
         <v>5</v>
       </c>
       <c r="BB38" s="66">
         <v>6</v>
       </c>
       <c r="BC38" s="2">
         <v>5</v>
       </c>
       <c r="BD38" s="66">
         <v>3</v>
       </c>
       <c r="BE38" s="66">
         <v>7</v>
       </c>
+      <c r="BF38" s="2">
+        <v>5</v>
+      </c>
     </row>
-    <row r="39" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="93" t="s">
+    <row r="39" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="118" t="s">
         <v>98</v>
       </c>
       <c r="B39" s="76" t="s">
         <v>38</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="16" t="s">
         <v>31</v>
       </c>
       <c r="F39" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G39" s="16" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="16" t="s">
         <v>31</v>
@@ -19783,74 +20046,77 @@
       </c>
       <c r="AQ39" s="2">
         <v>6</v>
       </c>
       <c r="AR39" s="2">
         <v>5</v>
       </c>
       <c r="AS39" s="2">
         <v>6</v>
       </c>
       <c r="AT39" s="2">
         <v>4</v>
       </c>
       <c r="AU39" s="2">
         <v>6</v>
       </c>
       <c r="AV39" s="2">
         <v>6</v>
       </c>
       <c r="AW39" s="2">
         <v>6</v>
       </c>
       <c r="AX39" s="19">
         <v>5</v>
       </c>
-      <c r="AY39" s="91">
+      <c r="AY39" s="90">
         <v>1</v>
       </c>
       <c r="AZ39" s="66">
         <v>7</v>
       </c>
       <c r="BA39" s="66">
         <v>4</v>
       </c>
       <c r="BB39" s="66">
         <v>3</v>
       </c>
       <c r="BC39" s="2">
         <v>3</v>
       </c>
       <c r="BD39" s="66">
         <v>4</v>
       </c>
       <c r="BE39" s="66">
         <v>6</v>
       </c>
+      <c r="BF39" s="2">
+        <v>4</v>
+      </c>
     </row>
-    <row r="40" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="93" t="s">
+    <row r="40" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="118" t="s">
         <v>99</v>
       </c>
       <c r="B40" s="76" t="s">
         <v>39</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="16" t="s">
         <v>31</v>
       </c>
       <c r="F40" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G40" s="16" t="s">
         <v>31</v>
       </c>
       <c r="H40" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="16" t="s">
         <v>31</v>
@@ -19956,74 +20222,77 @@
       </c>
       <c r="AQ40" s="2">
         <v>18</v>
       </c>
       <c r="AR40" s="2">
         <v>19</v>
       </c>
       <c r="AS40" s="2">
         <v>14</v>
       </c>
       <c r="AT40" s="2">
         <v>18</v>
       </c>
       <c r="AU40" s="2">
         <v>16</v>
       </c>
       <c r="AV40" s="2">
         <v>14</v>
       </c>
       <c r="AW40" s="2">
         <v>19</v>
       </c>
       <c r="AX40" s="19">
         <v>19</v>
       </c>
-      <c r="AY40" s="91">
+      <c r="AY40" s="90">
         <v>10</v>
       </c>
       <c r="AZ40" s="66">
         <v>14</v>
       </c>
       <c r="BA40" s="66">
         <v>19</v>
       </c>
       <c r="BB40" s="66">
         <v>6</v>
       </c>
       <c r="BC40" s="2">
         <v>16</v>
       </c>
       <c r="BD40" s="66">
         <v>13</v>
       </c>
       <c r="BE40" s="66">
         <v>16</v>
       </c>
+      <c r="BF40" s="2">
+        <v>19</v>
+      </c>
     </row>
-    <row r="41" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="93" t="s">
+    <row r="41" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="118" t="s">
         <v>100</v>
       </c>
       <c r="B41" s="76" t="s">
         <v>40</v>
       </c>
       <c r="C41" s="16" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="16" t="s">
         <v>31</v>
       </c>
       <c r="F41" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G41" s="16" t="s">
         <v>31</v>
       </c>
       <c r="H41" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="16" t="s">
         <v>31</v>
@@ -20129,74 +20398,77 @@
       </c>
       <c r="AQ41" s="2">
         <v>8</v>
       </c>
       <c r="AR41" s="2">
         <v>8</v>
       </c>
       <c r="AS41" s="2">
         <v>7</v>
       </c>
       <c r="AT41" s="2">
         <v>4</v>
       </c>
       <c r="AU41" s="2">
         <v>7</v>
       </c>
       <c r="AV41" s="2">
         <v>13</v>
       </c>
       <c r="AW41" s="2">
         <v>11</v>
       </c>
       <c r="AX41" s="19">
         <v>10</v>
       </c>
-      <c r="AY41" s="91">
+      <c r="AY41" s="90">
         <v>9</v>
       </c>
       <c r="AZ41" s="66">
         <v>7</v>
       </c>
       <c r="BA41" s="66">
         <v>12</v>
       </c>
       <c r="BB41" s="66">
         <v>14</v>
       </c>
       <c r="BC41" s="2">
         <v>9</v>
       </c>
       <c r="BD41" s="66">
         <v>6</v>
       </c>
       <c r="BE41" s="66">
         <v>8</v>
       </c>
+      <c r="BF41" s="2">
+        <v>10</v>
+      </c>
     </row>
-    <row r="42" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="93" t="s">
+    <row r="42" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="118" t="s">
         <v>101</v>
       </c>
       <c r="B42" s="76" t="s">
         <v>41</v>
       </c>
       <c r="C42" s="16" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="16" t="s">
         <v>31</v>
       </c>
       <c r="F42" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G42" s="16" t="s">
         <v>31</v>
       </c>
       <c r="H42" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="16" t="s">
         <v>31</v>
@@ -20302,74 +20574,77 @@
       </c>
       <c r="AQ42" s="2">
         <v>16</v>
       </c>
       <c r="AR42" s="2">
         <v>10</v>
       </c>
       <c r="AS42" s="2">
         <v>16</v>
       </c>
       <c r="AT42" s="2">
         <v>11</v>
       </c>
       <c r="AU42" s="2">
         <v>14</v>
       </c>
       <c r="AV42" s="2">
         <v>8</v>
       </c>
       <c r="AW42" s="2">
         <v>11</v>
       </c>
       <c r="AX42" s="19">
         <v>17</v>
       </c>
-      <c r="AY42" s="91">
+      <c r="AY42" s="90">
         <v>8</v>
       </c>
       <c r="AZ42" s="66">
         <v>12</v>
       </c>
       <c r="BA42" s="66">
         <v>12</v>
       </c>
       <c r="BB42" s="66">
         <v>11</v>
       </c>
       <c r="BC42" s="2">
         <v>13</v>
       </c>
       <c r="BD42" s="66">
         <v>22</v>
       </c>
       <c r="BE42" s="66">
         <v>15</v>
       </c>
+      <c r="BF42" s="2">
+        <v>9</v>
+      </c>
     </row>
-    <row r="43" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="93" t="s">
+    <row r="43" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="118" t="s">
         <v>102</v>
       </c>
       <c r="B43" s="76" t="s">
         <v>48</v>
       </c>
       <c r="C43" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D43" s="20" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="20" t="s">
         <v>31</v>
       </c>
       <c r="F43" s="20" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="20" t="s">
         <v>31</v>
       </c>
       <c r="H43" s="20" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="20" t="s">
         <v>31</v>
@@ -20475,74 +20750,77 @@
       </c>
       <c r="AQ43" s="2">
         <v>9</v>
       </c>
       <c r="AR43" s="2">
         <v>9</v>
       </c>
       <c r="AS43" s="2">
         <v>5</v>
       </c>
       <c r="AT43" s="2">
         <v>8</v>
       </c>
       <c r="AU43" s="2">
         <v>11</v>
       </c>
       <c r="AV43" s="2">
         <v>4</v>
       </c>
       <c r="AW43" s="2">
         <v>8</v>
       </c>
       <c r="AX43" s="19">
         <v>13</v>
       </c>
-      <c r="AY43" s="91">
+      <c r="AY43" s="90">
         <v>4</v>
       </c>
       <c r="AZ43" s="66">
         <v>5</v>
       </c>
       <c r="BA43" s="66">
         <v>9</v>
       </c>
       <c r="BB43" s="66">
         <v>5</v>
       </c>
       <c r="BC43" s="2">
         <v>6</v>
       </c>
       <c r="BD43" s="66">
         <v>4</v>
       </c>
       <c r="BE43" s="66">
         <v>10</v>
       </c>
+      <c r="BF43" s="2">
+        <v>8</v>
+      </c>
     </row>
-    <row r="44" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="93" t="s">
+    <row r="44" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="118" t="s">
         <v>103</v>
       </c>
       <c r="B44" s="76" t="s">
         <v>42</v>
       </c>
       <c r="C44" s="16" t="s">
         <v>31</v>
       </c>
       <c r="D44" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E44" s="16" t="s">
         <v>31</v>
       </c>
       <c r="F44" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G44" s="16" t="s">
         <v>31</v>
       </c>
       <c r="H44" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I44" s="16" t="s">
         <v>31</v>
@@ -20648,74 +20926,77 @@
       </c>
       <c r="AQ44" s="2">
         <v>6</v>
       </c>
       <c r="AR44" s="2">
         <v>16</v>
       </c>
       <c r="AS44" s="2">
         <v>11</v>
       </c>
       <c r="AT44" s="2">
         <v>13</v>
       </c>
       <c r="AU44" s="2">
         <v>5</v>
       </c>
       <c r="AV44" s="2">
         <v>3</v>
       </c>
       <c r="AW44" s="2">
         <v>11</v>
       </c>
       <c r="AX44" s="19">
         <v>23</v>
       </c>
-      <c r="AY44" s="91">
+      <c r="AY44" s="90">
         <v>9</v>
       </c>
       <c r="AZ44" s="66">
         <v>14</v>
       </c>
       <c r="BA44" s="66">
         <v>10</v>
       </c>
       <c r="BB44" s="66">
         <v>15</v>
       </c>
       <c r="BC44" s="2">
         <v>7</v>
       </c>
       <c r="BD44" s="66">
         <v>12</v>
       </c>
       <c r="BE44" s="66">
         <v>14</v>
       </c>
+      <c r="BF44" s="2">
+        <v>19</v>
+      </c>
     </row>
-    <row r="45" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="93" t="s">
+    <row r="45" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="118" t="s">
         <v>104</v>
       </c>
       <c r="B45" s="76" t="s">
         <v>43</v>
       </c>
       <c r="C45" s="16" t="s">
         <v>31</v>
       </c>
       <c r="D45" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E45" s="16" t="s">
         <v>31</v>
       </c>
       <c r="F45" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G45" s="16" t="s">
         <v>31</v>
       </c>
       <c r="H45" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I45" s="16" t="s">
         <v>31</v>
@@ -20821,74 +21102,77 @@
       </c>
       <c r="AQ45" s="2">
         <v>7</v>
       </c>
       <c r="AR45" s="2">
         <v>4</v>
       </c>
       <c r="AS45" s="2">
         <v>7</v>
       </c>
       <c r="AT45" s="2">
         <v>2</v>
       </c>
       <c r="AU45" s="2">
         <v>5</v>
       </c>
       <c r="AV45" s="2">
         <v>4</v>
       </c>
       <c r="AW45" s="2">
         <v>3</v>
       </c>
       <c r="AX45" s="19">
         <v>5</v>
       </c>
-      <c r="AY45" s="91">
+      <c r="AY45" s="90">
         <v>1</v>
       </c>
       <c r="AZ45" s="66">
         <v>9</v>
       </c>
       <c r="BA45" s="66">
         <v>6</v>
       </c>
       <c r="BB45" s="66">
         <v>4</v>
       </c>
       <c r="BC45" s="2">
         <v>6</v>
       </c>
       <c r="BD45" s="66">
         <v>7</v>
       </c>
       <c r="BE45" s="66">
         <v>8</v>
       </c>
+      <c r="BF45" s="2" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="46" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="93" t="s">
+    <row r="46" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="118" t="s">
         <v>105</v>
       </c>
       <c r="B46" s="76" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D46" s="20" t="s">
         <v>31</v>
       </c>
       <c r="E46" s="20" t="s">
         <v>31</v>
       </c>
       <c r="F46" s="20" t="s">
         <v>31</v>
       </c>
       <c r="G46" s="20" t="s">
         <v>31</v>
       </c>
       <c r="H46" s="20" t="s">
         <v>31</v>
       </c>
       <c r="I46" s="20" t="s">
         <v>31</v>
@@ -20994,74 +21278,77 @@
       </c>
       <c r="AQ46" s="2">
         <v>10</v>
       </c>
       <c r="AR46" s="2">
         <v>7</v>
       </c>
       <c r="AS46" s="2">
         <v>4</v>
       </c>
       <c r="AT46" s="2">
         <v>7</v>
       </c>
       <c r="AU46" s="2">
         <v>10</v>
       </c>
       <c r="AV46" s="2">
         <v>10</v>
       </c>
       <c r="AW46" s="2">
         <v>5</v>
       </c>
       <c r="AX46" s="19">
         <v>6</v>
       </c>
-      <c r="AY46" s="91">
+      <c r="AY46" s="90">
         <v>10</v>
       </c>
       <c r="AZ46" s="66">
         <v>6</v>
       </c>
       <c r="BA46" s="66">
         <v>3</v>
       </c>
       <c r="BB46" s="66">
         <v>9</v>
       </c>
       <c r="BC46" s="2">
         <v>11</v>
       </c>
       <c r="BD46" s="66">
         <v>14</v>
       </c>
       <c r="BE46" s="66">
         <v>11</v>
       </c>
+      <c r="BF46" s="2">
+        <v>6</v>
+      </c>
     </row>
-    <row r="47" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="93" t="s">
+    <row r="47" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="118" t="s">
         <v>106</v>
       </c>
       <c r="B47" s="78" t="s">
         <v>44</v>
       </c>
       <c r="C47" s="49" t="s">
         <v>31</v>
       </c>
       <c r="D47" s="49" t="s">
         <v>31</v>
       </c>
       <c r="E47" s="49" t="s">
         <v>31</v>
       </c>
       <c r="F47" s="49" t="s">
         <v>31</v>
       </c>
       <c r="G47" s="49" t="s">
         <v>31</v>
       </c>
       <c r="H47" s="49" t="s">
         <v>31</v>
       </c>
       <c r="I47" s="49" t="s">
         <v>31</v>
@@ -21167,127 +21454,124 @@
       </c>
       <c r="AQ47" s="4">
         <v>7</v>
       </c>
       <c r="AR47" s="4">
         <v>11</v>
       </c>
       <c r="AS47" s="4">
         <v>12</v>
       </c>
       <c r="AT47" s="4">
         <v>13</v>
       </c>
       <c r="AU47" s="4">
         <v>11</v>
       </c>
       <c r="AV47" s="4">
         <v>6</v>
       </c>
       <c r="AW47" s="4">
         <v>13</v>
       </c>
       <c r="AX47" s="27">
         <v>16</v>
       </c>
-      <c r="AY47" s="92">
+      <c r="AY47" s="91">
         <v>10</v>
       </c>
       <c r="AZ47" s="67">
         <v>7</v>
       </c>
       <c r="BA47" s="67">
         <v>26</v>
       </c>
       <c r="BB47" s="67">
         <v>12</v>
       </c>
       <c r="BC47" s="4">
         <v>10</v>
       </c>
       <c r="BD47" s="67">
         <v>17</v>
       </c>
       <c r="BE47" s="67">
         <v>17</v>
       </c>
-      <c r="BF47" s="29"/>
+      <c r="BF47" s="4">
+        <v>17</v>
+      </c>
       <c r="BG47" s="29"/>
       <c r="BH47" s="29"/>
       <c r="BI47" s="29"/>
       <c r="BJ47" s="29"/>
     </row>
-    <row r="48" spans="1:62" s="82" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="114" t="s">
+    <row r="48" spans="1:62" s="118" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="113" t="s">
         <v>28</v>
       </c>
-      <c r="B48" s="114"/>
-[...40 lines deleted...]
-      <c r="AQ48" s="93"/>
+      <c r="B48" s="113"/>
+      <c r="C48" s="113"/>
+      <c r="D48" s="113"/>
+      <c r="E48" s="113"/>
+      <c r="F48" s="113"/>
+      <c r="G48" s="113"/>
+      <c r="H48" s="113"/>
+      <c r="I48" s="113"/>
+      <c r="J48" s="113"/>
+      <c r="K48" s="113"/>
+      <c r="L48" s="113"/>
+      <c r="M48" s="113"/>
+      <c r="N48" s="113"/>
+      <c r="O48" s="113"/>
+      <c r="P48" s="113"/>
+      <c r="Q48" s="113"/>
+      <c r="R48" s="113"/>
+      <c r="S48" s="113"/>
+      <c r="T48" s="113"/>
+      <c r="U48" s="113"/>
+      <c r="V48" s="113"/>
+      <c r="W48" s="113"/>
+      <c r="X48" s="113"/>
+      <c r="Y48" s="113"/>
+      <c r="Z48" s="113"/>
+      <c r="AA48" s="113"/>
+      <c r="AB48" s="113"/>
+      <c r="AC48" s="113"/>
+      <c r="AD48" s="113"/>
+      <c r="AE48" s="113"/>
+      <c r="AF48" s="113"/>
+      <c r="AG48" s="113"/>
+      <c r="AH48" s="113"/>
+      <c r="AI48" s="113"/>
+      <c r="AJ48" s="113"/>
+      <c r="AK48" s="113"/>
+      <c r="AL48" s="113"/>
+      <c r="AM48" s="113"/>
+      <c r="AN48" s="113"/>
     </row>
-    <row r="49" spans="1:1" s="82" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
+    <row r="49" s="118" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="B34:BJ34"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="14" topLeftCell="O1" activePane="topRight" state="frozen"/>
@@ -21320,214 +21604,214 @@
     <col min="22" max="22" width="5.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="5.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="6.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="4.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="6.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="7" style="9" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="5.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="5.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="8.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="5.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="8.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="39" max="49" width="7.7109375" style="9" customWidth="1"/>
     <col min="50" max="50" width="9.42578125" style="9" customWidth="1"/>
     <col min="51" max="61" width="7.85546875" style="9" customWidth="1"/>
     <col min="62" max="62" width="8.5703125" style="9" customWidth="1"/>
     <col min="63" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="1:62" s="104" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A2" s="118" t="s">
+    <row r="2" spans="1:62" s="103" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A2" s="117" t="s">
         <v>108</v>
       </c>
-      <c r="B2" s="129" t="s">
+      <c r="B2" s="131" t="s">
         <v>34</v>
       </c>
-      <c r="C2" s="129"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="129"/>
+      <c r="C2" s="131"/>
+      <c r="D2" s="131"/>
+      <c r="E2" s="131"/>
+      <c r="F2" s="131"/>
+      <c r="G2" s="131"/>
+      <c r="H2" s="131"/>
+      <c r="I2" s="131"/>
+      <c r="J2" s="131"/>
+      <c r="K2" s="131"/>
+      <c r="L2" s="131"/>
+      <c r="M2" s="131"/>
+      <c r="N2" s="131"/>
+      <c r="O2" s="131"/>
+      <c r="P2" s="131"/>
+      <c r="Q2" s="131"/>
+      <c r="R2" s="131"/>
+      <c r="S2" s="131"/>
+      <c r="T2" s="131"/>
+      <c r="U2" s="131"/>
+      <c r="V2" s="131"/>
+      <c r="W2" s="131"/>
+      <c r="X2" s="131"/>
+      <c r="Y2" s="131"/>
+      <c r="Z2" s="131"/>
+      <c r="AA2" s="131"/>
+      <c r="AB2" s="131"/>
+      <c r="AC2" s="131"/>
+      <c r="AD2" s="131"/>
+      <c r="AE2" s="131"/>
+      <c r="AF2" s="131"/>
+      <c r="AG2" s="131"/>
+      <c r="AH2" s="131"/>
+      <c r="AI2" s="131"/>
+      <c r="AJ2" s="131"/>
+      <c r="AK2" s="131"/>
+      <c r="AL2" s="131"/>
+      <c r="AM2" s="131"/>
+      <c r="AN2" s="131"/>
+      <c r="AO2" s="131"/>
+      <c r="AP2" s="131"/>
+      <c r="AQ2" s="131"/>
+      <c r="AR2" s="131"/>
+      <c r="AS2" s="131"/>
+      <c r="AT2" s="131"/>
+      <c r="AU2" s="131"/>
+      <c r="AV2" s="131"/>
+      <c r="AW2" s="131"/>
+      <c r="AX2" s="131"/>
+      <c r="AY2" s="131"/>
+      <c r="AZ2" s="131"/>
+      <c r="BA2" s="131"/>
+      <c r="BB2" s="131"/>
+      <c r="BC2" s="131"/>
+      <c r="BD2" s="131"/>
+      <c r="BE2" s="131"/>
+      <c r="BF2" s="131"/>
+      <c r="BG2" s="131"/>
+      <c r="BH2" s="131"/>
+      <c r="BI2" s="131"/>
+      <c r="BJ2" s="131"/>
     </row>
     <row r="3" spans="1:62" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="12"/>
       <c r="BJ3" s="81" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:62" s="82" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="127" t="s">
+      <c r="A4" s="129" t="s">
         <v>93</v>
       </c>
-      <c r="B4" s="140"/>
-      <c r="C4" s="133">
+      <c r="B4" s="142"/>
+      <c r="C4" s="135">
         <v>2022</v>
       </c>
-      <c r="D4" s="134"/>
-[...10 lines deleted...]
-      <c r="O4" s="120">
+      <c r="D4" s="136"/>
+      <c r="E4" s="136"/>
+      <c r="F4" s="136"/>
+      <c r="G4" s="136"/>
+      <c r="H4" s="136"/>
+      <c r="I4" s="136"/>
+      <c r="J4" s="136"/>
+      <c r="K4" s="136"/>
+      <c r="L4" s="136"/>
+      <c r="M4" s="136"/>
+      <c r="N4" s="136"/>
+      <c r="O4" s="122">
         <v>2023</v>
       </c>
-      <c r="P4" s="121"/>
-[...10 lines deleted...]
-      <c r="AA4" s="120">
+      <c r="P4" s="123"/>
+      <c r="Q4" s="123"/>
+      <c r="R4" s="123"/>
+      <c r="S4" s="123"/>
+      <c r="T4" s="123"/>
+      <c r="U4" s="123"/>
+      <c r="V4" s="123"/>
+      <c r="W4" s="123"/>
+      <c r="X4" s="123"/>
+      <c r="Y4" s="123"/>
+      <c r="Z4" s="124"/>
+      <c r="AA4" s="122">
         <v>2024</v>
       </c>
-      <c r="AB4" s="121"/>
-[...10 lines deleted...]
-      <c r="AM4" s="120">
+      <c r="AB4" s="123"/>
+      <c r="AC4" s="123"/>
+      <c r="AD4" s="123"/>
+      <c r="AE4" s="123"/>
+      <c r="AF4" s="123"/>
+      <c r="AG4" s="123"/>
+      <c r="AH4" s="123"/>
+      <c r="AI4" s="123"/>
+      <c r="AJ4" s="123"/>
+      <c r="AK4" s="123"/>
+      <c r="AL4" s="124"/>
+      <c r="AM4" s="122">
         <v>2025</v>
       </c>
-      <c r="AN4" s="121"/>
-[...10 lines deleted...]
-      <c r="AY4" s="120">
+      <c r="AN4" s="123"/>
+      <c r="AO4" s="123"/>
+      <c r="AP4" s="123"/>
+      <c r="AQ4" s="123"/>
+      <c r="AR4" s="123"/>
+      <c r="AS4" s="123"/>
+      <c r="AT4" s="123"/>
+      <c r="AU4" s="123"/>
+      <c r="AV4" s="123"/>
+      <c r="AW4" s="123"/>
+      <c r="AX4" s="124"/>
+      <c r="AY4" s="122">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="121"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="122"/>
+      <c r="AZ4" s="123"/>
+      <c r="BA4" s="123"/>
+      <c r="BB4" s="123"/>
+      <c r="BC4" s="123"/>
+      <c r="BD4" s="123"/>
+      <c r="BE4" s="123"/>
+      <c r="BF4" s="123"/>
+      <c r="BG4" s="123"/>
+      <c r="BH4" s="123"/>
+      <c r="BI4" s="123"/>
+      <c r="BJ4" s="124"/>
     </row>
     <row r="5" spans="1:62" s="82" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="128"/>
-      <c r="B5" s="134"/>
+      <c r="A5" s="130"/>
+      <c r="B5" s="136"/>
       <c r="C5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="83" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="83" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="83" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="83" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="83" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="83" t="s">
@@ -21637,146 +21921,145 @@
       </c>
       <c r="AT5" s="83" t="s">
         <v>16</v>
       </c>
       <c r="AU5" s="83" t="s">
         <v>17</v>
       </c>
       <c r="AV5" s="83" t="s">
         <v>22</v>
       </c>
       <c r="AW5" s="83" t="s">
         <v>23</v>
       </c>
       <c r="AX5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AY5" s="31" t="s">
         <v>9</v>
       </c>
       <c r="AZ5" s="84" t="s">
         <v>18</v>
       </c>
       <c r="BA5" s="84" t="s">
         <v>19</v>
       </c>
-      <c r="BB5" s="86" t="s">
+      <c r="BB5" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="BC5" s="86" t="s">
+      <c r="BC5" s="85" t="s">
         <v>13</v>
       </c>
-      <c r="BD5" s="86" t="s">
+      <c r="BD5" s="85" t="s">
         <v>14</v>
       </c>
-      <c r="BE5" s="86" t="s">
+      <c r="BE5" s="85" t="s">
         <v>15</v>
       </c>
-      <c r="BF5" s="86" t="s">
+      <c r="BF5" s="85" t="s">
         <v>16</v>
       </c>
-      <c r="BG5" s="86" t="s">
+      <c r="BG5" s="85" t="s">
         <v>17</v>
       </c>
-      <c r="BH5" s="86" t="s">
+      <c r="BH5" s="85" t="s">
         <v>22</v>
       </c>
-      <c r="BI5" s="86" t="s">
+      <c r="BI5" s="85" t="s">
         <v>23</v>
       </c>
       <c r="BJ5" s="13" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="130" t="s">
+    <row r="6" spans="1:62" s="118" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="132" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="130"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="130"/>
+      <c r="C6" s="132"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="132"/>
+      <c r="H6" s="132"/>
+      <c r="I6" s="132"/>
+      <c r="J6" s="132"/>
+      <c r="K6" s="132"/>
+      <c r="L6" s="132"/>
+      <c r="M6" s="132"/>
+      <c r="N6" s="132"/>
+      <c r="O6" s="132"/>
+      <c r="P6" s="132"/>
+      <c r="Q6" s="132"/>
+      <c r="R6" s="132"/>
+      <c r="S6" s="132"/>
+      <c r="T6" s="132"/>
+      <c r="U6" s="132"/>
+      <c r="V6" s="132"/>
+      <c r="W6" s="132"/>
+      <c r="X6" s="132"/>
+      <c r="Y6" s="132"/>
+      <c r="Z6" s="132"/>
+      <c r="AA6" s="132"/>
+      <c r="AB6" s="132"/>
+      <c r="AC6" s="132"/>
+      <c r="AD6" s="132"/>
+      <c r="AE6" s="132"/>
+      <c r="AF6" s="132"/>
+      <c r="AG6" s="132"/>
+      <c r="AH6" s="132"/>
+      <c r="AI6" s="132"/>
+      <c r="AJ6" s="132"/>
+      <c r="AK6" s="132"/>
+      <c r="AL6" s="132"/>
+      <c r="AM6" s="132"/>
+      <c r="AN6" s="132"/>
+      <c r="AO6" s="132"/>
+      <c r="AP6" s="132"/>
+      <c r="AQ6" s="132"/>
+      <c r="AR6" s="132"/>
+      <c r="AS6" s="132"/>
+      <c r="AT6" s="132"/>
+      <c r="AU6" s="132"/>
+      <c r="AV6" s="132"/>
+      <c r="AW6" s="132"/>
+      <c r="AX6" s="132"/>
+      <c r="AY6" s="132"/>
+      <c r="AZ6" s="132"/>
+      <c r="BA6" s="132"/>
+      <c r="BB6" s="132"/>
+      <c r="BC6" s="132"/>
+      <c r="BD6" s="132"/>
+      <c r="BE6" s="132"/>
+      <c r="BF6" s="132"/>
+      <c r="BG6" s="132"/>
+      <c r="BH6" s="132"/>
+      <c r="BI6" s="132"/>
+      <c r="BJ6" s="132"/>
     </row>
-    <row r="7" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="115">
+    <row r="7" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="114">
         <v>100000000</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="40">
         <v>6</v>
       </c>
       <c r="D7" s="40">
         <v>5</v>
       </c>
       <c r="E7" s="40">
         <v>7</v>
       </c>
       <c r="F7" s="40">
         <v>5</v>
       </c>
       <c r="G7" s="40">
         <v>6</v>
       </c>
       <c r="H7" s="40">
         <v>4</v>
       </c>
       <c r="I7" s="40">
         <v>3</v>
@@ -21903,53 +22186,56 @@
       </c>
       <c r="AX7" s="19">
         <v>1</v>
       </c>
       <c r="AY7" s="1">
         <v>3</v>
       </c>
       <c r="AZ7" s="1">
         <v>5</v>
       </c>
       <c r="BA7" s="1">
         <v>1</v>
       </c>
       <c r="BB7" s="1">
         <v>5</v>
       </c>
       <c r="BC7" s="1">
         <v>5</v>
       </c>
       <c r="BD7" s="1">
         <v>4</v>
       </c>
       <c r="BE7" s="1">
         <v>1</v>
       </c>
+      <c r="BF7" s="1">
+        <v>4</v>
+      </c>
     </row>
-    <row r="8" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="93" t="s">
+    <row r="8" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="118" t="s">
         <v>95</v>
       </c>
       <c r="B8" s="57" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="51">
         <v>4</v>
       </c>
       <c r="E8" s="51">
         <v>6</v>
       </c>
       <c r="F8" s="1">
         <v>3</v>
       </c>
       <c r="G8" s="1">
         <v>5</v>
       </c>
       <c r="H8" s="1">
         <v>2</v>
       </c>
       <c r="I8" s="40" t="s">
         <v>31</v>
@@ -22076,53 +22362,56 @@
       </c>
       <c r="AX8" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY8" s="1">
         <v>2</v>
       </c>
       <c r="AZ8" s="1">
         <v>3</v>
       </c>
       <c r="BA8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BB8" s="1">
         <v>1</v>
       </c>
       <c r="BC8" s="1">
         <v>3</v>
       </c>
       <c r="BD8" s="1">
         <v>2</v>
       </c>
       <c r="BE8" s="1">
         <v>1</v>
       </c>
+      <c r="BF8" s="1">
+        <v>3</v>
+      </c>
     </row>
-    <row r="9" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="93" t="s">
+    <row r="9" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="118" t="s">
         <v>96</v>
       </c>
       <c r="B9" s="58" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="51" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="51" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="40" t="s">
         <v>31</v>
@@ -22249,53 +22538,56 @@
       </c>
       <c r="AX9" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AZ9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BA9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BB9" s="1">
         <v>1</v>
       </c>
       <c r="BC9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BD9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE9" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF9" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="10" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="93" t="s">
+    <row r="10" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="118" t="s">
         <v>97</v>
       </c>
       <c r="B10" s="57" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="51" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="51" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="40" t="s">
         <v>31</v>
@@ -22422,53 +22714,56 @@
       </c>
       <c r="AX10" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AZ10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BA10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BB10" s="1">
         <v>1</v>
       </c>
       <c r="BC10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BD10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE10" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF10" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="11" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="93" t="s">
+    <row r="11" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="118" t="s">
         <v>98</v>
       </c>
       <c r="B11" s="57" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="51" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="51" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="40" t="s">
         <v>31</v>
@@ -22595,53 +22890,56 @@
       </c>
       <c r="AX11" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AZ11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BA11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BB11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BC11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BD11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE11" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF11" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="12" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="93" t="s">
+    <row r="12" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="118" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="57" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="51" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="51" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="40" t="s">
         <v>31</v>
@@ -22768,53 +23066,56 @@
       </c>
       <c r="AX12" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AZ12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BA12" s="1">
         <v>1</v>
       </c>
       <c r="BB12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BC12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BD12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE12" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF12" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="13" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="93" t="s">
+    <row r="13" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="118" t="s">
         <v>100</v>
       </c>
       <c r="B13" s="57" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="51" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="51" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="1">
         <v>1</v>
       </c>
       <c r="G13" s="1">
         <v>1</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="40" t="s">
         <v>31</v>
@@ -22941,53 +23242,56 @@
       </c>
       <c r="AX13" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AZ13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BA13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BB13" s="1">
         <v>1</v>
       </c>
       <c r="BC13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BD13" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE13" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF13" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="14" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="93" t="s">
+    <row r="14" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="118" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="57" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="51">
         <v>1</v>
       </c>
       <c r="E14" s="51" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="1">
         <v>1</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H14" s="1">
         <v>1</v>
       </c>
       <c r="I14" s="40" t="s">
         <v>31</v>
@@ -23114,53 +23418,56 @@
       </c>
       <c r="AX14" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AZ14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BA14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BB14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BC14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BD14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE14" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF14" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="15" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="93" t="s">
+    <row r="15" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="118" t="s">
         <v>102</v>
       </c>
       <c r="B15" s="57" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="40" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="40" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="40" t="s">
         <v>31</v>
@@ -23287,53 +23594,56 @@
       </c>
       <c r="AX15" s="19">
         <v>1</v>
       </c>
       <c r="AY15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AZ15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BA15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BB15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BC15" s="1">
         <v>1</v>
       </c>
       <c r="BD15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE15" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF15" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="16" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="93" t="s">
+    <row r="16" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="118" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="57" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="51" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="51" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="40" t="s">
         <v>31</v>
@@ -23460,53 +23770,56 @@
       </c>
       <c r="AX16" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AZ16" s="1">
         <v>1</v>
       </c>
       <c r="BA16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BB16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BC16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BD16" s="1">
         <v>1</v>
       </c>
       <c r="BE16" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF16" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="17" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="93" t="s">
+    <row r="17" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="118" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="57" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="51" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="51">
         <v>1</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="40" t="s">
         <v>31</v>
@@ -23633,53 +23946,56 @@
       </c>
       <c r="AX17" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AZ17" s="1">
         <v>1</v>
       </c>
       <c r="BA17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BB17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BC17" s="1">
         <v>1</v>
       </c>
       <c r="BD17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE17" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF17" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="18" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="93" t="s">
+    <row r="18" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="118" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="40" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="40" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="40" t="s">
         <v>31</v>
@@ -23806,53 +24122,56 @@
       </c>
       <c r="AX18" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AZ18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BA18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BB18" s="1">
         <v>1</v>
       </c>
       <c r="BC18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BD18" s="1">
         <v>1</v>
       </c>
       <c r="BE18" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF18" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="19" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="93" t="s">
+    <row r="19" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="118" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="57" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="51" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="51" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H19" s="1">
         <v>1</v>
       </c>
       <c r="I19" s="40" t="s">
         <v>31</v>
@@ -23979,119 +24298,121 @@
       </c>
       <c r="AX19" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY19" s="1">
         <v>1</v>
       </c>
       <c r="AZ19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BA19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BB19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BC19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BD19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE19" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF19" s="1">
+        <v>1</v>
+      </c>
     </row>
-    <row r="20" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B20" s="119" t="s">
+    <row r="20" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="C20" s="119"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="119"/>
+      <c r="C20" s="121"/>
+      <c r="D20" s="121"/>
+      <c r="E20" s="121"/>
+      <c r="F20" s="121"/>
+      <c r="G20" s="121"/>
+      <c r="H20" s="121"/>
+      <c r="I20" s="121"/>
+      <c r="J20" s="121"/>
+      <c r="K20" s="121"/>
+      <c r="L20" s="121"/>
+      <c r="M20" s="121"/>
+      <c r="N20" s="121"/>
+      <c r="O20" s="121"/>
+      <c r="P20" s="121"/>
+      <c r="Q20" s="121"/>
+      <c r="R20" s="121"/>
+      <c r="S20" s="121"/>
+      <c r="T20" s="121"/>
+      <c r="U20" s="121"/>
+      <c r="V20" s="121"/>
+      <c r="W20" s="121"/>
+      <c r="X20" s="121"/>
+      <c r="Y20" s="121"/>
+      <c r="Z20" s="121"/>
+      <c r="AA20" s="121"/>
+      <c r="AB20" s="121"/>
+      <c r="AC20" s="121"/>
+      <c r="AD20" s="121"/>
+      <c r="AE20" s="121"/>
+      <c r="AF20" s="121"/>
+      <c r="AG20" s="121"/>
+      <c r="AH20" s="121"/>
+      <c r="AI20" s="121"/>
+      <c r="AJ20" s="121"/>
+      <c r="AK20" s="121"/>
+      <c r="AL20" s="121"/>
+      <c r="AM20" s="121"/>
+      <c r="AN20" s="121"/>
+      <c r="AO20" s="121"/>
+      <c r="AP20" s="121"/>
+      <c r="AQ20" s="121"/>
+      <c r="AR20" s="121"/>
+      <c r="AS20" s="121"/>
+      <c r="AT20" s="121"/>
+      <c r="AU20" s="121"/>
+      <c r="AV20" s="121"/>
+      <c r="AW20" s="121"/>
+      <c r="AX20" s="121"/>
+      <c r="AY20" s="121"/>
+      <c r="AZ20" s="121"/>
+      <c r="BA20" s="121"/>
+      <c r="BB20" s="121"/>
+      <c r="BC20" s="121"/>
+      <c r="BD20" s="121"/>
+      <c r="BE20" s="121"/>
+      <c r="BF20" s="121"/>
+      <c r="BG20" s="121"/>
+      <c r="BH20" s="121"/>
+      <c r="BI20" s="121"/>
+      <c r="BJ20" s="121"/>
     </row>
-    <row r="21" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="115">
+    <row r="21" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="114">
         <v>100000000</v>
       </c>
       <c r="B21" s="56" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="40">
         <v>6</v>
       </c>
       <c r="D21" s="40">
         <v>4</v>
       </c>
       <c r="E21" s="40">
         <v>6</v>
       </c>
       <c r="F21" s="1">
         <v>3</v>
       </c>
       <c r="G21" s="40">
         <v>5</v>
       </c>
       <c r="H21" s="1">
         <v>2</v>
       </c>
       <c r="I21" s="40">
         <v>3</v>
@@ -24218,53 +24539,56 @@
       </c>
       <c r="AX21" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY21" s="1">
         <v>2</v>
       </c>
       <c r="AZ21" s="1">
         <v>4</v>
       </c>
       <c r="BA21" s="1">
         <v>1</v>
       </c>
       <c r="BB21" s="1">
         <v>2</v>
       </c>
       <c r="BC21" s="1">
         <v>4</v>
       </c>
       <c r="BD21" s="1">
         <v>2</v>
       </c>
       <c r="BE21" s="1">
         <v>1</v>
       </c>
+      <c r="BF21" s="1">
+        <v>3</v>
+      </c>
     </row>
-    <row r="22" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="93" t="s">
+    <row r="22" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="118" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="57" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="51">
         <v>4</v>
       </c>
       <c r="E22" s="51">
         <v>6</v>
       </c>
       <c r="F22" s="1">
         <v>3</v>
       </c>
       <c r="G22" s="1">
         <v>5</v>
       </c>
       <c r="H22" s="1">
         <v>2</v>
       </c>
       <c r="I22" s="40" t="s">
         <v>31</v>
@@ -24391,53 +24715,56 @@
       </c>
       <c r="AX22" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY22" s="1">
         <v>2</v>
       </c>
       <c r="AZ22" s="1">
         <v>3</v>
       </c>
       <c r="BA22" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BB22" s="1">
         <v>1</v>
       </c>
       <c r="BC22" s="1">
         <v>3</v>
       </c>
       <c r="BD22" s="1">
         <v>2</v>
       </c>
       <c r="BE22" s="1">
         <v>1</v>
       </c>
+      <c r="BF22" s="1">
+        <v>3</v>
+      </c>
     </row>
-    <row r="23" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="93" t="s">
+    <row r="23" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="118" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="58" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D23" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="40" t="s">
         <v>31</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G23" s="40" t="s">
         <v>31</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="40" t="s">
         <v>31</v>
@@ -24564,53 +24891,56 @@
       </c>
       <c r="AX23" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY23" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AZ23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BA23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BB23" s="1">
         <v>1</v>
       </c>
       <c r="BC23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BD23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE23" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF23" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="24" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="93" t="s">
+    <row r="24" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="118" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="57" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D24" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E24" s="40" t="s">
         <v>31</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G24" s="40" t="s">
         <v>31</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="40" t="s">
         <v>31</v>
@@ -24737,53 +25067,56 @@
       </c>
       <c r="AX24" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY24" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AZ24" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BA24" s="1">
         <v>1</v>
       </c>
       <c r="BB24" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BC24" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BD24" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE24" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF24" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="25" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="93" t="s">
+    <row r="25" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="118" t="s">
         <v>102</v>
       </c>
       <c r="B25" s="57" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="40" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="40" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="40" t="s">
         <v>31</v>
@@ -24910,53 +25243,56 @@
       </c>
       <c r="AX25" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY25" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AZ25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BA25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BB25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BC25" s="1">
         <v>1</v>
       </c>
       <c r="BD25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE25" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF25" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="26" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="93" t="s">
+    <row r="26" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="118" t="s">
         <v>103</v>
       </c>
       <c r="B26" s="57" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="40" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G26" s="40" t="s">
         <v>31</v>
       </c>
       <c r="H26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="40" t="s">
         <v>31</v>
@@ -25083,119 +25419,121 @@
       </c>
       <c r="AX26" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY26" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AZ26" s="1">
         <v>1</v>
       </c>
       <c r="BA26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BB26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BC26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BD26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE26" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF26" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="27" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B27" s="119" t="s">
+    <row r="27" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="121" t="s">
         <v>3</v>
       </c>
-      <c r="C27" s="119"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="119"/>
+      <c r="C27" s="121"/>
+      <c r="D27" s="121"/>
+      <c r="E27" s="121"/>
+      <c r="F27" s="121"/>
+      <c r="G27" s="121"/>
+      <c r="H27" s="121"/>
+      <c r="I27" s="121"/>
+      <c r="J27" s="121"/>
+      <c r="K27" s="121"/>
+      <c r="L27" s="121"/>
+      <c r="M27" s="121"/>
+      <c r="N27" s="121"/>
+      <c r="O27" s="121"/>
+      <c r="P27" s="121"/>
+      <c r="Q27" s="121"/>
+      <c r="R27" s="121"/>
+      <c r="S27" s="121"/>
+      <c r="T27" s="121"/>
+      <c r="U27" s="121"/>
+      <c r="V27" s="121"/>
+      <c r="W27" s="121"/>
+      <c r="X27" s="121"/>
+      <c r="Y27" s="121"/>
+      <c r="Z27" s="121"/>
+      <c r="AA27" s="121"/>
+      <c r="AB27" s="121"/>
+      <c r="AC27" s="121"/>
+      <c r="AD27" s="121"/>
+      <c r="AE27" s="121"/>
+      <c r="AF27" s="121"/>
+      <c r="AG27" s="121"/>
+      <c r="AH27" s="121"/>
+      <c r="AI27" s="121"/>
+      <c r="AJ27" s="121"/>
+      <c r="AK27" s="121"/>
+      <c r="AL27" s="121"/>
+      <c r="AM27" s="121"/>
+      <c r="AN27" s="121"/>
+      <c r="AO27" s="121"/>
+      <c r="AP27" s="121"/>
+      <c r="AQ27" s="121"/>
+      <c r="AR27" s="121"/>
+      <c r="AS27" s="121"/>
+      <c r="AT27" s="121"/>
+      <c r="AU27" s="121"/>
+      <c r="AV27" s="121"/>
+      <c r="AW27" s="121"/>
+      <c r="AX27" s="121"/>
+      <c r="AY27" s="121"/>
+      <c r="AZ27" s="121"/>
+      <c r="BA27" s="121"/>
+      <c r="BB27" s="121"/>
+      <c r="BC27" s="121"/>
+      <c r="BD27" s="121"/>
+      <c r="BE27" s="121"/>
+      <c r="BF27" s="121"/>
+      <c r="BG27" s="121"/>
+      <c r="BH27" s="121"/>
+      <c r="BI27" s="121"/>
+      <c r="BJ27" s="121"/>
     </row>
-    <row r="28" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="116">
+    <row r="28" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="115">
         <v>100000000</v>
       </c>
       <c r="B28" s="56" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="40">
         <v>1</v>
       </c>
       <c r="E28" s="40">
         <v>1</v>
       </c>
       <c r="F28" s="40">
         <v>2</v>
       </c>
       <c r="G28" s="1">
         <v>1</v>
       </c>
       <c r="H28" s="1">
         <v>2</v>
       </c>
       <c r="I28" s="40" t="s">
         <v>31</v>
@@ -25322,53 +25660,56 @@
       </c>
       <c r="AX28" s="19">
         <v>1</v>
       </c>
       <c r="AY28" s="68">
         <v>1</v>
       </c>
       <c r="AZ28" s="1">
         <v>1</v>
       </c>
       <c r="BA28" s="68" t="s">
         <v>31</v>
       </c>
       <c r="BB28" s="1">
         <v>3</v>
       </c>
       <c r="BC28" s="1">
         <v>1</v>
       </c>
       <c r="BD28" s="1">
         <v>2</v>
       </c>
       <c r="BE28" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF28" s="1">
+        <v>1</v>
+      </c>
     </row>
-    <row r="29" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="117" t="s">
+    <row r="29" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="116" t="s">
         <v>95</v>
       </c>
       <c r="B29" s="57" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D29" s="51" t="s">
         <v>31</v>
       </c>
       <c r="E29" s="51" t="s">
         <v>31</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="40" t="s">
         <v>31</v>
@@ -25495,53 +25836,56 @@
       </c>
       <c r="AX29" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY29" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AZ29" s="68" t="s">
         <v>31</v>
       </c>
       <c r="BA29" s="68" t="s">
         <v>31</v>
       </c>
       <c r="BB29" s="68" t="s">
         <v>31</v>
       </c>
       <c r="BC29" s="68" t="s">
         <v>31</v>
       </c>
       <c r="BD29" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE29" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF29" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="30" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="117" t="s">
+    <row r="30" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="116" t="s">
         <v>97</v>
       </c>
       <c r="B30" s="57" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D30" s="51" t="s">
         <v>31</v>
       </c>
       <c r="E30" s="51" t="s">
         <v>31</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="40" t="s">
         <v>31</v>
@@ -25668,53 +26012,56 @@
       </c>
       <c r="AX30" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AZ30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BA30" s="68" t="s">
         <v>31</v>
       </c>
       <c r="BB30" s="2">
         <v>1</v>
       </c>
       <c r="BC30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BD30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE30" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF30" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="31" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="117" t="s">
+    <row r="31" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="116" t="s">
         <v>98</v>
       </c>
       <c r="B31" s="57" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="51" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="51" t="s">
         <v>31</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="40" t="s">
         <v>31</v>
@@ -25841,53 +26188,56 @@
       </c>
       <c r="AX31" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AZ31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BA31" s="68" t="s">
         <v>31</v>
       </c>
       <c r="BB31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BC31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BD31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE31" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF31" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="32" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="117" t="s">
+    <row r="32" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="116" t="s">
         <v>99</v>
       </c>
       <c r="B32" s="57" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="51" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="51" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="40" t="s">
         <v>31</v>
@@ -26014,53 +26364,56 @@
       </c>
       <c r="AX32" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AZ32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BA32" s="68" t="s">
         <v>31</v>
       </c>
       <c r="BB32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BC32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BD32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE32" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF32" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="33" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="117" t="s">
+    <row r="33" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="116" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="57" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D33" s="51" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="51" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="1">
         <v>1</v>
       </c>
       <c r="G33" s="1">
         <v>1</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="40" t="s">
         <v>31</v>
@@ -26187,53 +26540,56 @@
       </c>
       <c r="AX33" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AZ33" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BA33" s="68" t="s">
         <v>31</v>
       </c>
       <c r="BB33" s="2">
         <v>1</v>
       </c>
       <c r="BC33" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BD33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE33" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF33" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="34" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="117" t="s">
+    <row r="34" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="116" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="57" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="51">
         <v>1</v>
       </c>
       <c r="E34" s="51" t="s">
         <v>31</v>
       </c>
       <c r="F34" s="1">
         <v>1</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H34" s="1">
         <v>1</v>
       </c>
       <c r="I34" s="40" t="s">
         <v>31</v>
@@ -26360,53 +26716,56 @@
       </c>
       <c r="AX34" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AZ34" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BA34" s="68" t="s">
         <v>31</v>
       </c>
       <c r="BB34" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BC34" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BD34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE34" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF34" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="35" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="117" t="s">
+    <row r="35" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="116" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="57" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="40" t="s">
         <v>31</v>
       </c>
       <c r="F35" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G35" s="40" t="s">
         <v>31</v>
       </c>
       <c r="H35" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="40" t="s">
         <v>31</v>
@@ -26533,53 +26892,56 @@
       </c>
       <c r="AX35" s="19">
         <v>1</v>
       </c>
       <c r="AY35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AZ35" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BA35" s="68" t="s">
         <v>31</v>
       </c>
       <c r="BB35" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BC35" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BD35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE35" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF35" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="36" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="117" t="s">
+    <row r="36" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="116" t="s">
         <v>103</v>
       </c>
       <c r="B36" s="57" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="51" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="51" t="s">
         <v>31</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="40" t="s">
         <v>31</v>
@@ -26706,53 +27068,56 @@
       </c>
       <c r="AX36" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AZ36" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BA36" s="68" t="s">
         <v>31</v>
       </c>
       <c r="BB36" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BC36" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BD36" s="2">
         <v>1</v>
       </c>
       <c r="BE36" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF36" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="37" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="117" t="s">
+    <row r="37" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="116" t="s">
         <v>104</v>
       </c>
       <c r="B37" s="57" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="51" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="51">
         <v>1</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="40" t="s">
         <v>31</v>
@@ -26879,53 +27244,56 @@
       </c>
       <c r="AX37" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AZ37" s="2">
         <v>1</v>
       </c>
       <c r="BA37" s="68" t="s">
         <v>31</v>
       </c>
       <c r="BB37" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BC37" s="2">
         <v>1</v>
       </c>
       <c r="BD37" s="1" t="s">
         <v>31</v>
       </c>
       <c r="BE37" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF37" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="38" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="117" t="s">
+    <row r="38" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="116" t="s">
         <v>105</v>
       </c>
       <c r="B38" s="57" t="s">
         <v>49</v>
       </c>
       <c r="C38" s="40" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="40" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="40" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="40" t="s">
         <v>31</v>
@@ -27052,52 +27420,55 @@
       </c>
       <c r="AX38" s="19" t="s">
         <v>31</v>
       </c>
       <c r="AY38" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AZ38" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BA38" s="68" t="s">
         <v>31</v>
       </c>
       <c r="BB38" s="2">
         <v>1</v>
       </c>
       <c r="BC38" s="2" t="s">
         <v>31</v>
       </c>
       <c r="BD38" s="2">
         <v>1</v>
       </c>
       <c r="BE38" s="1" t="s">
         <v>31</v>
       </c>
+      <c r="BF38" s="1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="39" spans="1:62" s="82" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:62" s="118" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29" t="s">
         <v>106</v>
       </c>
       <c r="B39" s="59" t="s">
         <v>44</v>
       </c>
       <c r="C39" s="53" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="54" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="54" t="s">
         <v>31</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>31</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="4">
         <v>1</v>
       </c>
       <c r="I39" s="53" t="s">
@@ -27225,136 +27596,138 @@
       </c>
       <c r="AX39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AY39" s="3">
         <v>1</v>
       </c>
       <c r="AZ39" s="4" t="s">
         <v>31</v>
       </c>
       <c r="BA39" s="71" t="s">
         <v>31</v>
       </c>
       <c r="BB39" s="4" t="s">
         <v>31</v>
       </c>
       <c r="BC39" s="4" t="s">
         <v>31</v>
       </c>
       <c r="BD39" s="4" t="s">
         <v>31</v>
       </c>
       <c r="BE39" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="BF39" s="29"/>
+      <c r="BF39" s="120">
+        <v>1</v>
+      </c>
       <c r="BG39" s="29"/>
       <c r="BH39" s="29"/>
       <c r="BI39" s="29"/>
       <c r="BJ39" s="29"/>
     </row>
-    <row r="40" spans="1:62" s="82" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="139" t="s">
+    <row r="40" spans="1:62" s="118" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="141" t="s">
         <v>28</v>
       </c>
-      <c r="B40" s="139"/>
-[...40 lines deleted...]
-      <c r="AQ40" s="139"/>
+      <c r="B40" s="141"/>
+      <c r="C40" s="141"/>
+      <c r="D40" s="141"/>
+      <c r="E40" s="141"/>
+      <c r="F40" s="141"/>
+      <c r="G40" s="141"/>
+      <c r="H40" s="141"/>
+      <c r="I40" s="141"/>
+      <c r="J40" s="141"/>
+      <c r="K40" s="141"/>
+      <c r="L40" s="141"/>
+      <c r="M40" s="141"/>
+      <c r="N40" s="141"/>
+      <c r="O40" s="141"/>
+      <c r="P40" s="141"/>
+      <c r="Q40" s="141"/>
+      <c r="R40" s="141"/>
+      <c r="S40" s="141"/>
+      <c r="T40" s="141"/>
+      <c r="U40" s="141"/>
+      <c r="V40" s="141"/>
+      <c r="W40" s="141"/>
+      <c r="X40" s="141"/>
+      <c r="Y40" s="141"/>
+      <c r="Z40" s="141"/>
+      <c r="AA40" s="141"/>
+      <c r="AB40" s="141"/>
+      <c r="AC40" s="141"/>
+      <c r="AD40" s="141"/>
+      <c r="AE40" s="141"/>
+      <c r="AF40" s="141"/>
+      <c r="AG40" s="141"/>
+      <c r="AH40" s="141"/>
+      <c r="AI40" s="141"/>
+      <c r="AJ40" s="141"/>
+      <c r="AK40" s="141"/>
+      <c r="AL40" s="141"/>
+      <c r="AM40" s="141"/>
+      <c r="AN40" s="141"/>
+      <c r="AO40" s="141"/>
+      <c r="AP40" s="141"/>
+      <c r="AQ40" s="141"/>
     </row>
     <row r="41" spans="1:62" s="82" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A41" s="93"/>
+      <c r="A41" s="92"/>
     </row>
     <row r="42" spans="1:62" s="82" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A42" s="93"/>
+      <c r="A42" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A40:AQ40"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="14" topLeftCell="AL1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A2" sqref="A2"/>
+      <pane xSplit="14" topLeftCell="O1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="9" customWidth="1"/>
     <col min="2" max="2" width="24.5703125" style="9" customWidth="1"/>
     <col min="3" max="3" width="5.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="4" max="10" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="7.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="12" max="13" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="8" style="9" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="5.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="16" max="20" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8" style="9" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="28" max="31" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="7" style="9" hidden="1" customWidth="1"/>
     <col min="33" max="34" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="8.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="36" max="37" width="6.5703125" style="9" hidden="1" customWidth="1"/>
@@ -27392,216 +27765,216 @@
       <c r="AA1" s="80"/>
       <c r="AB1" s="80"/>
       <c r="AC1" s="80"/>
       <c r="AD1" s="80"/>
       <c r="AE1" s="80"/>
       <c r="AF1" s="80"/>
       <c r="AG1" s="80"/>
       <c r="AH1" s="80"/>
       <c r="AI1" s="80"/>
       <c r="AJ1" s="80"/>
       <c r="AK1" s="80"/>
       <c r="AL1" s="80"/>
       <c r="AM1" s="80"/>
       <c r="AN1" s="80"/>
       <c r="AO1" s="80"/>
       <c r="AP1" s="80"/>
       <c r="AQ1" s="80"/>
       <c r="AR1" s="80"/>
       <c r="AS1" s="80"/>
       <c r="AT1" s="80"/>
       <c r="AU1" s="80"/>
       <c r="AV1" s="80"/>
       <c r="AW1" s="80"/>
       <c r="AX1" s="80"/>
     </row>
-    <row r="2" spans="1:62" s="104" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A2" s="118" t="s">
+    <row r="2" spans="1:62" s="103" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A2" s="117" t="s">
         <v>109</v>
       </c>
-      <c r="B2" s="129" t="s">
+      <c r="B2" s="131" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="129"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="129"/>
+      <c r="C2" s="131"/>
+      <c r="D2" s="131"/>
+      <c r="E2" s="131"/>
+      <c r="F2" s="131"/>
+      <c r="G2" s="131"/>
+      <c r="H2" s="131"/>
+      <c r="I2" s="131"/>
+      <c r="J2" s="131"/>
+      <c r="K2" s="131"/>
+      <c r="L2" s="131"/>
+      <c r="M2" s="131"/>
+      <c r="N2" s="131"/>
+      <c r="O2" s="131"/>
+      <c r="P2" s="131"/>
+      <c r="Q2" s="131"/>
+      <c r="R2" s="131"/>
+      <c r="S2" s="131"/>
+      <c r="T2" s="131"/>
+      <c r="U2" s="131"/>
+      <c r="V2" s="131"/>
+      <c r="W2" s="131"/>
+      <c r="X2" s="131"/>
+      <c r="Y2" s="131"/>
+      <c r="Z2" s="131"/>
+      <c r="AA2" s="131"/>
+      <c r="AB2" s="131"/>
+      <c r="AC2" s="131"/>
+      <c r="AD2" s="131"/>
+      <c r="AE2" s="131"/>
+      <c r="AF2" s="131"/>
+      <c r="AG2" s="131"/>
+      <c r="AH2" s="131"/>
+      <c r="AI2" s="131"/>
+      <c r="AJ2" s="131"/>
+      <c r="AK2" s="131"/>
+      <c r="AL2" s="131"/>
+      <c r="AM2" s="131"/>
+      <c r="AN2" s="131"/>
+      <c r="AO2" s="131"/>
+      <c r="AP2" s="131"/>
+      <c r="AQ2" s="131"/>
+      <c r="AR2" s="131"/>
+      <c r="AS2" s="131"/>
+      <c r="AT2" s="131"/>
+      <c r="AU2" s="131"/>
+      <c r="AV2" s="131"/>
+      <c r="AW2" s="131"/>
+      <c r="AX2" s="131"/>
+      <c r="AY2" s="131"/>
+      <c r="AZ2" s="131"/>
+      <c r="BA2" s="131"/>
+      <c r="BB2" s="131"/>
+      <c r="BC2" s="131"/>
+      <c r="BD2" s="131"/>
+      <c r="BE2" s="131"/>
+      <c r="BF2" s="131"/>
+      <c r="BG2" s="131"/>
+      <c r="BH2" s="131"/>
+      <c r="BI2" s="131"/>
+      <c r="BJ2" s="131"/>
     </row>
     <row r="3" spans="1:62" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="11"/>
       <c r="F3" s="30"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="11"/>
-      <c r="BH3" s="141" t="s">
+      <c r="BH3" s="143" t="s">
         <v>35</v>
       </c>
-      <c r="BI3" s="142"/>
-      <c r="BJ3" s="141"/>
+      <c r="BI3" s="144"/>
+      <c r="BJ3" s="143"/>
     </row>
     <row r="4" spans="1:62" s="82" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="143" t="s">
+      <c r="A4" s="145" t="s">
         <v>93</v>
       </c>
-      <c r="B4" s="123"/>
-      <c r="C4" s="133">
+      <c r="B4" s="125"/>
+      <c r="C4" s="135">
         <v>2022</v>
       </c>
-      <c r="D4" s="134"/>
-[...10 lines deleted...]
-      <c r="O4" s="120">
+      <c r="D4" s="136"/>
+      <c r="E4" s="136"/>
+      <c r="F4" s="136"/>
+      <c r="G4" s="136"/>
+      <c r="H4" s="136"/>
+      <c r="I4" s="136"/>
+      <c r="J4" s="136"/>
+      <c r="K4" s="136"/>
+      <c r="L4" s="136"/>
+      <c r="M4" s="136"/>
+      <c r="N4" s="136"/>
+      <c r="O4" s="122">
         <v>2023</v>
       </c>
-      <c r="P4" s="121"/>
-[...10 lines deleted...]
-      <c r="AA4" s="120">
+      <c r="P4" s="123"/>
+      <c r="Q4" s="123"/>
+      <c r="R4" s="123"/>
+      <c r="S4" s="123"/>
+      <c r="T4" s="123"/>
+      <c r="U4" s="123"/>
+      <c r="V4" s="123"/>
+      <c r="W4" s="123"/>
+      <c r="X4" s="123"/>
+      <c r="Y4" s="123"/>
+      <c r="Z4" s="124"/>
+      <c r="AA4" s="122">
         <v>2024</v>
       </c>
-      <c r="AB4" s="121"/>
-[...10 lines deleted...]
-      <c r="AM4" s="120">
+      <c r="AB4" s="123"/>
+      <c r="AC4" s="123"/>
+      <c r="AD4" s="123"/>
+      <c r="AE4" s="123"/>
+      <c r="AF4" s="123"/>
+      <c r="AG4" s="123"/>
+      <c r="AH4" s="123"/>
+      <c r="AI4" s="123"/>
+      <c r="AJ4" s="123"/>
+      <c r="AK4" s="123"/>
+      <c r="AL4" s="124"/>
+      <c r="AM4" s="122">
         <v>2025</v>
       </c>
-      <c r="AN4" s="121"/>
-[...10 lines deleted...]
-      <c r="AY4" s="120">
+      <c r="AN4" s="123"/>
+      <c r="AO4" s="123"/>
+      <c r="AP4" s="123"/>
+      <c r="AQ4" s="123"/>
+      <c r="AR4" s="123"/>
+      <c r="AS4" s="123"/>
+      <c r="AT4" s="123"/>
+      <c r="AU4" s="123"/>
+      <c r="AV4" s="123"/>
+      <c r="AW4" s="123"/>
+      <c r="AX4" s="124"/>
+      <c r="AY4" s="122">
         <v>2025</v>
       </c>
-      <c r="AZ4" s="121"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="122"/>
+      <c r="AZ4" s="123"/>
+      <c r="BA4" s="123"/>
+      <c r="BB4" s="123"/>
+      <c r="BC4" s="123"/>
+      <c r="BD4" s="123"/>
+      <c r="BE4" s="123"/>
+      <c r="BF4" s="123"/>
+      <c r="BG4" s="123"/>
+      <c r="BH4" s="123"/>
+      <c r="BI4" s="123"/>
+      <c r="BJ4" s="124"/>
     </row>
     <row r="5" spans="1:62" s="82" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="144"/>
-      <c r="B5" s="124"/>
+      <c r="A5" s="146"/>
+      <c r="B5" s="126"/>
       <c r="C5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="79" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="79" t="s">
         <v>7</v>
       </c>
       <c r="K5" s="79" t="s">
@@ -27739,118 +28112,117 @@
       <c r="BC5" s="31" t="s">
         <v>4</v>
       </c>
       <c r="BD5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="BE5" s="84" t="s">
         <v>6</v>
       </c>
       <c r="BF5" s="84" t="s">
         <v>7</v>
       </c>
       <c r="BG5" s="84" t="s">
         <v>8</v>
       </c>
       <c r="BH5" s="84" t="s">
         <v>24</v>
       </c>
       <c r="BI5" s="84" t="s">
         <v>25</v>
       </c>
       <c r="BJ5" s="31" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="6" spans="1:62" s="82" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="130" t="s">
+    <row r="6" spans="1:62" s="118" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="132" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="130"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="130"/>
+      <c r="C6" s="132"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="132"/>
+      <c r="H6" s="132"/>
+      <c r="I6" s="132"/>
+      <c r="J6" s="132"/>
+      <c r="K6" s="132"/>
+      <c r="L6" s="132"/>
+      <c r="M6" s="132"/>
+      <c r="N6" s="132"/>
+      <c r="O6" s="132"/>
+      <c r="P6" s="132"/>
+      <c r="Q6" s="132"/>
+      <c r="R6" s="132"/>
+      <c r="S6" s="132"/>
+      <c r="T6" s="132"/>
+      <c r="U6" s="132"/>
+      <c r="V6" s="132"/>
+      <c r="W6" s="132"/>
+      <c r="X6" s="132"/>
+      <c r="Y6" s="132"/>
+      <c r="Z6" s="132"/>
+      <c r="AA6" s="132"/>
+      <c r="AB6" s="132"/>
+      <c r="AC6" s="132"/>
+      <c r="AD6" s="132"/>
+      <c r="AE6" s="132"/>
+      <c r="AF6" s="132"/>
+      <c r="AG6" s="132"/>
+      <c r="AH6" s="132"/>
+      <c r="AI6" s="132"/>
+      <c r="AJ6" s="132"/>
+      <c r="AK6" s="132"/>
+      <c r="AL6" s="132"/>
+      <c r="AM6" s="132"/>
+      <c r="AN6" s="132"/>
+      <c r="AO6" s="132"/>
+      <c r="AP6" s="132"/>
+      <c r="AQ6" s="132"/>
+      <c r="AR6" s="132"/>
+      <c r="AS6" s="132"/>
+      <c r="AT6" s="132"/>
+      <c r="AU6" s="132"/>
+      <c r="AV6" s="132"/>
+      <c r="AW6" s="132"/>
+      <c r="AX6" s="132"/>
+      <c r="AY6" s="132"/>
+      <c r="AZ6" s="132"/>
+      <c r="BA6" s="132"/>
+      <c r="BB6" s="132"/>
+      <c r="BC6" s="132"/>
+      <c r="BD6" s="132"/>
+      <c r="BE6" s="132"/>
+      <c r="BF6" s="132"/>
+      <c r="BG6" s="132"/>
+      <c r="BH6" s="132"/>
+      <c r="BI6" s="132"/>
+      <c r="BJ6" s="132"/>
     </row>
-    <row r="7" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="115">
+    <row r="7" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="114">
         <v>100000000</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="33">
         <v>6.89</v>
       </c>
       <c r="D7" s="33">
         <v>6.42</v>
       </c>
       <c r="E7" s="33">
         <v>7.05</v>
       </c>
       <c r="F7" s="33">
         <v>6.79</v>
       </c>
       <c r="G7" s="33">
         <v>6.78</v>
       </c>
       <c r="H7" s="33">
         <v>6.32</v>
       </c>
       <c r="I7" s="33">
         <v>5.87</v>
@@ -27977,53 +28349,56 @@
       </c>
       <c r="AX7" s="35">
         <v>5.55</v>
       </c>
       <c r="AY7" s="5">
         <v>5.05</v>
       </c>
       <c r="AZ7" s="5">
         <v>7.04</v>
       </c>
       <c r="BA7" s="5">
         <v>5.01</v>
       </c>
       <c r="BB7" s="5">
         <v>5.75</v>
       </c>
       <c r="BC7" s="5">
         <v>6.27</v>
       </c>
       <c r="BD7" s="5">
         <v>6.24</v>
       </c>
       <c r="BE7" s="5">
         <v>5.58</v>
       </c>
+      <c r="BF7" s="5">
+        <v>5.7</v>
+      </c>
     </row>
-    <row r="8" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="93" t="s">
+    <row r="8" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="118" t="s">
         <v>95</v>
       </c>
       <c r="B8" s="57" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="5">
         <v>12.58</v>
       </c>
       <c r="D8" s="5">
         <v>10.81</v>
       </c>
       <c r="E8" s="5">
         <v>11.9</v>
       </c>
       <c r="F8" s="5">
         <v>10.66</v>
       </c>
       <c r="G8" s="5">
         <v>10.5</v>
       </c>
       <c r="H8" s="5">
         <v>9.32</v>
       </c>
       <c r="I8" s="33" t="s">
         <v>31</v>
@@ -28150,53 +28525,56 @@
       </c>
       <c r="AX8" s="35">
         <v>4.54</v>
       </c>
       <c r="AY8" s="5">
         <v>6.67</v>
       </c>
       <c r="AZ8" s="5">
         <v>8.2899999999999991</v>
       </c>
       <c r="BA8" s="5">
         <v>5.09</v>
       </c>
       <c r="BB8" s="5">
         <v>4.45</v>
       </c>
       <c r="BC8" s="5">
         <v>5.35</v>
       </c>
       <c r="BD8" s="5">
         <v>5.33</v>
       </c>
       <c r="BE8" s="5">
         <v>5.01</v>
       </c>
+      <c r="BF8" s="5">
+        <v>5.45</v>
+      </c>
     </row>
-    <row r="9" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="93" t="s">
+    <row r="9" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="118" t="s">
         <v>96</v>
       </c>
       <c r="B9" s="58" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="33" t="s">
         <v>31</v>
@@ -28323,53 +28701,56 @@
       </c>
       <c r="AX9" s="35" t="s">
         <v>31</v>
       </c>
       <c r="AY9" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AZ9" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA9" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BB9" s="5">
         <v>24.39</v>
       </c>
       <c r="BC9" s="5">
         <v>20.41</v>
       </c>
       <c r="BD9" s="5">
         <v>16.13</v>
       </c>
       <c r="BE9" s="5">
         <v>13.89</v>
       </c>
+      <c r="BF9" s="5">
+        <v>12.35</v>
+      </c>
     </row>
-    <row r="10" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="93" t="s">
+    <row r="10" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="118" t="s">
         <v>97</v>
       </c>
       <c r="B10" s="57" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="33" t="s">
         <v>31</v>
@@ -28496,53 +28877,56 @@
       </c>
       <c r="AX10" s="35" t="s">
         <v>31</v>
       </c>
       <c r="AY10" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AZ10" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA10" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BB10" s="5">
         <v>20.83</v>
       </c>
       <c r="BC10" s="5">
         <v>17.54</v>
       </c>
       <c r="BD10" s="5">
         <v>15.15</v>
       </c>
       <c r="BE10" s="5">
         <v>12.2</v>
       </c>
+      <c r="BF10" s="5">
+        <v>10.75</v>
+      </c>
     </row>
-    <row r="11" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="93" t="s">
+    <row r="11" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="118" t="s">
         <v>98</v>
       </c>
       <c r="B11" s="57" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="33" t="s">
         <v>31</v>
@@ -28669,53 +29053,56 @@
       </c>
       <c r="AX11" s="35">
         <v>3.4</v>
       </c>
       <c r="AY11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AZ11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BB11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BC11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BD11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BE11" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF11" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="12" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="93" t="s">
+    <row r="12" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="118" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="57" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="33" t="s">
         <v>31</v>
@@ -28842,53 +29229,56 @@
       </c>
       <c r="AX12" s="35">
         <v>8.23</v>
       </c>
       <c r="AY12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AZ12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA12" s="5">
         <v>4.24</v>
       </c>
       <c r="BB12" s="5">
         <v>3.25</v>
       </c>
       <c r="BC12" s="5">
         <v>2.7</v>
       </c>
       <c r="BD12" s="5">
         <v>2.23</v>
       </c>
       <c r="BE12" s="5">
         <v>1.9</v>
       </c>
+      <c r="BF12" s="5">
+        <v>1.67</v>
+      </c>
     </row>
-    <row r="13" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="93" t="s">
+    <row r="13" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="118" t="s">
         <v>100</v>
       </c>
       <c r="B13" s="57" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="5">
         <v>12.99</v>
       </c>
       <c r="G13" s="5">
         <v>21.51</v>
       </c>
       <c r="H13" s="5">
         <v>17.39</v>
       </c>
       <c r="I13" s="33" t="s">
         <v>31</v>
@@ -29015,53 +29405,56 @@
       </c>
       <c r="AX13" s="35">
         <v>10.53</v>
       </c>
       <c r="AY13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AZ13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BB13" s="5">
         <v>21.74</v>
       </c>
       <c r="BC13" s="5">
         <v>19.23</v>
       </c>
       <c r="BD13" s="5">
         <v>15.38</v>
       </c>
       <c r="BE13" s="5">
         <v>12.82</v>
       </c>
+      <c r="BF13" s="5">
+        <v>10.199999999999999</v>
+      </c>
     </row>
-    <row r="14" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="93" t="s">
+    <row r="14" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="118" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="57" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="5">
         <v>14.49</v>
       </c>
       <c r="E14" s="5">
         <v>9.6199999999999992</v>
       </c>
       <c r="F14" s="5">
         <v>15.75</v>
       </c>
       <c r="G14" s="5">
         <v>12.12</v>
       </c>
       <c r="H14" s="5">
         <v>14.78</v>
       </c>
       <c r="I14" s="33" t="s">
         <v>31</v>
@@ -29188,53 +29581,56 @@
       </c>
       <c r="AX14" s="35" t="s">
         <v>31</v>
       </c>
       <c r="AY14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AZ14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BB14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BC14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BD14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BE14" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF14" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="15" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="93" t="s">
+    <row r="15" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="118" t="s">
         <v>102</v>
       </c>
       <c r="B15" s="57" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="33" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="33" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="33" t="s">
         <v>31</v>
@@ -29361,53 +29757,56 @@
       </c>
       <c r="AX15" s="35">
         <v>6.02</v>
       </c>
       <c r="AY15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AZ15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BB15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BC15" s="5">
         <v>14.71</v>
       </c>
       <c r="BD15" s="5">
         <v>11.63</v>
       </c>
       <c r="BE15" s="5">
         <v>10</v>
       </c>
+      <c r="BF15" s="5">
+        <v>9.01</v>
+      </c>
     </row>
-    <row r="16" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="93" t="s">
+    <row r="16" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="118" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="57" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="33" t="s">
         <v>31</v>
@@ -29534,53 +29933,56 @@
       </c>
       <c r="AX16" s="35">
         <v>11.85</v>
       </c>
       <c r="AY16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AZ16" s="5">
         <v>15.38</v>
       </c>
       <c r="BA16" s="5">
         <v>10.75</v>
       </c>
       <c r="BB16" s="5">
         <v>8.1300000000000008</v>
       </c>
       <c r="BC16" s="5">
         <v>6.29</v>
       </c>
       <c r="BD16" s="5">
         <v>10.75</v>
       </c>
       <c r="BE16" s="5">
         <v>9.1300000000000008</v>
       </c>
+      <c r="BF16" s="5">
+        <v>8.1300000000000008</v>
+      </c>
     </row>
-    <row r="17" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="93" t="s">
+    <row r="17" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="118" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="57" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="5">
         <v>17.239999999999998</v>
       </c>
       <c r="F17" s="5">
         <v>12.99</v>
       </c>
       <c r="G17" s="5">
         <v>10.199999999999999</v>
       </c>
       <c r="H17" s="5">
         <v>8.6199999999999992</v>
       </c>
       <c r="I17" s="33" t="s">
         <v>31</v>
@@ -29707,53 +30109,56 @@
       </c>
       <c r="AX17" s="35">
         <v>11.05</v>
       </c>
       <c r="AY17" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AZ17" s="5">
         <v>47.62</v>
       </c>
       <c r="BA17" s="5">
         <v>35.71</v>
       </c>
       <c r="BB17" s="5">
         <v>24.39</v>
       </c>
       <c r="BC17" s="5">
         <v>37.74</v>
       </c>
       <c r="BD17" s="5">
         <v>32.26</v>
       </c>
       <c r="BE17" s="5">
         <v>27.4</v>
       </c>
+      <c r="BF17" s="5">
+        <v>23.26</v>
+      </c>
     </row>
-    <row r="18" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="93" t="s">
+    <row r="18" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="118" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="33" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="33" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="33" t="s">
         <v>31</v>
@@ -29880,53 +30285,56 @@
       </c>
       <c r="AX18" s="35">
         <v>10.61</v>
       </c>
       <c r="AY18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AZ18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BB18" s="5">
         <v>8.1300000000000008</v>
       </c>
       <c r="BC18" s="5">
         <v>6.8</v>
       </c>
       <c r="BD18" s="5">
         <v>11.56</v>
       </c>
       <c r="BE18" s="5">
         <v>9.48</v>
       </c>
+      <c r="BF18" s="5">
+        <v>8.58</v>
+      </c>
     </row>
-    <row r="19" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="93" t="s">
+    <row r="19" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="118" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="57" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H19" s="5">
         <v>1.75</v>
       </c>
       <c r="I19" s="33" t="s">
         <v>31</v>
@@ -30053,119 +30461,121 @@
       </c>
       <c r="AX19" s="35">
         <v>3.93</v>
       </c>
       <c r="AY19" s="5">
         <v>23.81</v>
       </c>
       <c r="AZ19" s="5">
         <v>13.16</v>
       </c>
       <c r="BA19" s="5">
         <v>9.09</v>
       </c>
       <c r="BB19" s="5">
         <v>7.04</v>
       </c>
       <c r="BC19" s="5">
         <v>5.38</v>
       </c>
       <c r="BD19" s="5">
         <v>4.4800000000000004</v>
       </c>
       <c r="BE19" s="5">
         <v>3.88</v>
       </c>
+      <c r="BF19" s="5">
+        <v>6.94</v>
+      </c>
     </row>
-    <row r="20" spans="1:62" s="82" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B20" s="119" t="s">
+    <row r="20" spans="1:62" s="118" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="C20" s="119"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="119"/>
+      <c r="C20" s="121"/>
+      <c r="D20" s="121"/>
+      <c r="E20" s="121"/>
+      <c r="F20" s="121"/>
+      <c r="G20" s="121"/>
+      <c r="H20" s="121"/>
+      <c r="I20" s="121"/>
+      <c r="J20" s="121"/>
+      <c r="K20" s="121"/>
+      <c r="L20" s="121"/>
+      <c r="M20" s="121"/>
+      <c r="N20" s="121"/>
+      <c r="O20" s="121"/>
+      <c r="P20" s="121"/>
+      <c r="Q20" s="121"/>
+      <c r="R20" s="121"/>
+      <c r="S20" s="121"/>
+      <c r="T20" s="121"/>
+      <c r="U20" s="121"/>
+      <c r="V20" s="121"/>
+      <c r="W20" s="121"/>
+      <c r="X20" s="121"/>
+      <c r="Y20" s="121"/>
+      <c r="Z20" s="121"/>
+      <c r="AA20" s="121"/>
+      <c r="AB20" s="121"/>
+      <c r="AC20" s="121"/>
+      <c r="AD20" s="121"/>
+      <c r="AE20" s="121"/>
+      <c r="AF20" s="121"/>
+      <c r="AG20" s="121"/>
+      <c r="AH20" s="121"/>
+      <c r="AI20" s="121"/>
+      <c r="AJ20" s="121"/>
+      <c r="AK20" s="121"/>
+      <c r="AL20" s="121"/>
+      <c r="AM20" s="121"/>
+      <c r="AN20" s="121"/>
+      <c r="AO20" s="121"/>
+      <c r="AP20" s="121"/>
+      <c r="AQ20" s="121"/>
+      <c r="AR20" s="121"/>
+      <c r="AS20" s="121"/>
+      <c r="AT20" s="121"/>
+      <c r="AU20" s="121"/>
+      <c r="AV20" s="121"/>
+      <c r="AW20" s="121"/>
+      <c r="AX20" s="121"/>
+      <c r="AY20" s="121"/>
+      <c r="AZ20" s="121"/>
+      <c r="BA20" s="121"/>
+      <c r="BB20" s="121"/>
+      <c r="BC20" s="121"/>
+      <c r="BD20" s="121"/>
+      <c r="BE20" s="121"/>
+      <c r="BF20" s="121"/>
+      <c r="BG20" s="121"/>
+      <c r="BH20" s="121"/>
+      <c r="BI20" s="121"/>
+      <c r="BJ20" s="121"/>
     </row>
-    <row r="21" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="115">
+    <row r="21" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="114">
         <v>100000000</v>
       </c>
       <c r="B21" s="56" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="33">
         <v>10.56</v>
       </c>
       <c r="D21" s="33">
         <v>8.99</v>
       </c>
       <c r="E21" s="33">
         <v>9.93</v>
       </c>
       <c r="F21" s="33">
         <v>8.82</v>
       </c>
       <c r="G21" s="33">
         <v>8.77</v>
       </c>
       <c r="H21" s="33">
         <v>7.79</v>
       </c>
       <c r="I21" s="33">
         <v>7.35</v>
@@ -30292,53 +30702,56 @@
       </c>
       <c r="AX21" s="35">
         <v>5.26</v>
       </c>
       <c r="AY21" s="5">
         <v>5.31</v>
       </c>
       <c r="AZ21" s="5">
         <v>8.08</v>
       </c>
       <c r="BA21" s="5">
         <v>5.8</v>
       </c>
       <c r="BB21" s="5">
         <v>5.47</v>
       </c>
       <c r="BC21" s="5">
         <v>6.38</v>
       </c>
       <c r="BD21" s="5">
         <v>6.03</v>
       </c>
       <c r="BE21" s="5">
         <v>5.52</v>
       </c>
+      <c r="BF21" s="5">
+        <v>5.72</v>
+      </c>
     </row>
-    <row r="22" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="93" t="s">
+    <row r="22" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="118" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="57" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="5">
         <v>13.04</v>
       </c>
       <c r="D22" s="5">
         <v>11.26</v>
       </c>
       <c r="E22" s="5">
         <v>12.45</v>
       </c>
       <c r="F22" s="5">
         <v>11.14</v>
       </c>
       <c r="G22" s="5">
         <v>10.97</v>
       </c>
       <c r="H22" s="5">
         <v>9.75</v>
       </c>
       <c r="I22" s="33" t="s">
         <v>31</v>
@@ -30465,53 +30878,56 @@
       </c>
       <c r="AX22" s="35">
         <v>4.54</v>
       </c>
       <c r="AY22" s="5">
         <v>6.67</v>
       </c>
       <c r="AZ22" s="5">
         <v>8.2899999999999991</v>
       </c>
       <c r="BA22" s="5">
         <v>5.09</v>
       </c>
       <c r="BB22" s="5">
         <v>4.45</v>
       </c>
       <c r="BC22" s="5">
         <v>5.35</v>
       </c>
       <c r="BD22" s="5">
         <v>5.33</v>
       </c>
       <c r="BE22" s="5">
         <v>5.01</v>
       </c>
+      <c r="BF22" s="5">
+        <v>5.45</v>
+      </c>
     </row>
-    <row r="23" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="93" t="s">
+    <row r="23" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="118" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="58" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D23" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="33" t="s">
         <v>31</v>
       </c>
       <c r="F23" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="33" t="s">
         <v>31</v>
@@ -30638,53 +31054,56 @@
       </c>
       <c r="AX23" s="35" t="s">
         <v>31</v>
       </c>
       <c r="AY23" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AZ23" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA23" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BB23" s="5">
         <v>24.39</v>
       </c>
       <c r="BC23" s="5">
         <v>20.41</v>
       </c>
       <c r="BD23" s="5">
         <v>16.13</v>
       </c>
       <c r="BE23" s="5">
         <v>13.89</v>
       </c>
+      <c r="BF23" s="5">
+        <v>12.35</v>
+      </c>
     </row>
-    <row r="24" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="93" t="s">
+    <row r="24" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="118" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="57" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D24" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E24" s="33" t="s">
         <v>31</v>
       </c>
       <c r="F24" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="33" t="s">
         <v>31</v>
@@ -30811,53 +31230,56 @@
       </c>
       <c r="AX24" s="35">
         <v>9.9</v>
       </c>
       <c r="AY24" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AZ24" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA24" s="5">
         <v>5.78</v>
       </c>
       <c r="BB24" s="5">
         <v>4.5199999999999996</v>
       </c>
       <c r="BC24" s="5">
         <v>3.77</v>
       </c>
       <c r="BD24" s="5">
         <v>3.18</v>
       </c>
       <c r="BE24" s="5">
         <v>2.7</v>
       </c>
+      <c r="BF24" s="5">
+        <v>2.35</v>
+      </c>
     </row>
-    <row r="25" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="93" t="s">
+    <row r="25" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="118" t="s">
         <v>102</v>
       </c>
       <c r="B25" s="57" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="33" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="33" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="33" t="s">
         <v>31</v>
@@ -30984,53 +31406,56 @@
       </c>
       <c r="AX25" s="35" t="s">
         <v>31</v>
       </c>
       <c r="AY25" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AZ25" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA25" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BB25" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BC25" s="5">
         <v>90.91</v>
       </c>
       <c r="BD25" s="5">
         <v>76.92</v>
       </c>
       <c r="BE25" s="5">
         <v>58.82</v>
       </c>
+      <c r="BF25" s="5">
+        <v>52.63</v>
+      </c>
     </row>
-    <row r="26" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="93" t="s">
+    <row r="26" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="118" t="s">
         <v>103</v>
       </c>
       <c r="B26" s="57" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="33" t="s">
         <v>31</v>
       </c>
       <c r="F26" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="33" t="s">
         <v>31</v>
@@ -31157,119 +31582,121 @@
       </c>
       <c r="AX26" s="35">
         <v>13.89</v>
       </c>
       <c r="AY26" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AZ26" s="5">
         <v>58.82</v>
       </c>
       <c r="BA26" s="5">
         <v>45.45</v>
       </c>
       <c r="BB26" s="5">
         <v>38.46</v>
       </c>
       <c r="BC26" s="5">
         <v>34.479999999999997</v>
       </c>
       <c r="BD26" s="5">
         <v>27.03</v>
       </c>
       <c r="BE26" s="5">
         <v>24.39</v>
       </c>
+      <c r="BF26" s="5">
+        <v>23.26</v>
+      </c>
     </row>
-    <row r="27" spans="1:62" s="82" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B27" s="119" t="s">
+    <row r="27" spans="1:62" s="118" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="121" t="s">
         <v>3</v>
       </c>
-      <c r="C27" s="119"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="119"/>
+      <c r="C27" s="121"/>
+      <c r="D27" s="121"/>
+      <c r="E27" s="121"/>
+      <c r="F27" s="121"/>
+      <c r="G27" s="121"/>
+      <c r="H27" s="121"/>
+      <c r="I27" s="121"/>
+      <c r="J27" s="121"/>
+      <c r="K27" s="121"/>
+      <c r="L27" s="121"/>
+      <c r="M27" s="121"/>
+      <c r="N27" s="121"/>
+      <c r="O27" s="121"/>
+      <c r="P27" s="121"/>
+      <c r="Q27" s="121"/>
+      <c r="R27" s="121"/>
+      <c r="S27" s="121"/>
+      <c r="T27" s="121"/>
+      <c r="U27" s="121"/>
+      <c r="V27" s="121"/>
+      <c r="W27" s="121"/>
+      <c r="X27" s="121"/>
+      <c r="Y27" s="121"/>
+      <c r="Z27" s="121"/>
+      <c r="AA27" s="121"/>
+      <c r="AB27" s="121"/>
+      <c r="AC27" s="121"/>
+      <c r="AD27" s="121"/>
+      <c r="AE27" s="121"/>
+      <c r="AF27" s="121"/>
+      <c r="AG27" s="121"/>
+      <c r="AH27" s="121"/>
+      <c r="AI27" s="121"/>
+      <c r="AJ27" s="121"/>
+      <c r="AK27" s="121"/>
+      <c r="AL27" s="121"/>
+      <c r="AM27" s="121"/>
+      <c r="AN27" s="121"/>
+      <c r="AO27" s="121"/>
+      <c r="AP27" s="121"/>
+      <c r="AQ27" s="121"/>
+      <c r="AR27" s="121"/>
+      <c r="AS27" s="121"/>
+      <c r="AT27" s="121"/>
+      <c r="AU27" s="121"/>
+      <c r="AV27" s="121"/>
+      <c r="AW27" s="121"/>
+      <c r="AX27" s="121"/>
+      <c r="AY27" s="121"/>
+      <c r="AZ27" s="121"/>
+      <c r="BA27" s="121"/>
+      <c r="BB27" s="121"/>
+      <c r="BC27" s="121"/>
+      <c r="BD27" s="121"/>
+      <c r="BE27" s="121"/>
+      <c r="BF27" s="121"/>
+      <c r="BG27" s="121"/>
+      <c r="BH27" s="121"/>
+      <c r="BI27" s="121"/>
+      <c r="BJ27" s="121"/>
     </row>
-    <row r="28" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="116">
+    <row r="28" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="115">
         <v>100000000</v>
       </c>
       <c r="B28" s="56" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="33">
         <v>1.66</v>
       </c>
       <c r="E28" s="33">
         <v>2.12</v>
       </c>
       <c r="F28" s="33">
         <v>3.24</v>
       </c>
       <c r="G28" s="33">
         <v>3.24</v>
       </c>
       <c r="H28" s="33">
         <v>3.72</v>
       </c>
       <c r="I28" s="33">
         <v>3.2</v>
@@ -31396,53 +31823,56 @@
       </c>
       <c r="AX28" s="35">
         <v>6.11</v>
       </c>
       <c r="AY28" s="5">
         <v>4.6100000000000003</v>
       </c>
       <c r="AZ28" s="5">
         <v>5.09</v>
       </c>
       <c r="BA28" s="5">
         <v>3.38</v>
       </c>
       <c r="BB28" s="5">
         <v>6.32</v>
       </c>
       <c r="BC28" s="5">
         <v>6.05</v>
       </c>
       <c r="BD28" s="5">
         <v>6.69</v>
       </c>
       <c r="BE28" s="5">
         <v>5.7</v>
       </c>
+      <c r="BF28" s="5">
+        <v>5.64</v>
+      </c>
     </row>
-    <row r="29" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="117" t="s">
+    <row r="29" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="116" t="s">
         <v>95</v>
       </c>
       <c r="B29" s="57" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G29" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="33" t="s">
         <v>31</v>
@@ -31569,53 +31999,56 @@
       </c>
       <c r="AX29" s="35" t="s">
         <v>31</v>
       </c>
       <c r="AY29" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AZ29" s="68" t="s">
         <v>31</v>
       </c>
       <c r="BA29" s="68" t="s">
         <v>31</v>
       </c>
       <c r="BB29" s="68" t="s">
         <v>31</v>
       </c>
       <c r="BC29" s="68" t="s">
         <v>31</v>
       </c>
       <c r="BD29" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE29" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF29" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="30" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="117" t="s">
+    <row r="30" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="116" t="s">
         <v>97</v>
       </c>
       <c r="B30" s="57" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G30" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>31</v>
       </c>
       <c r="I30" s="33" t="s">
         <v>31</v>
@@ -31742,53 +32175,56 @@
       </c>
       <c r="AX30" s="35" t="s">
         <v>31</v>
       </c>
       <c r="AY30" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AZ30" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA30" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB30" s="6">
         <v>20.83</v>
       </c>
       <c r="BC30" s="6">
         <v>17.54</v>
       </c>
       <c r="BD30" s="6">
         <v>15.15</v>
       </c>
       <c r="BE30" s="6">
         <v>12.2</v>
       </c>
+      <c r="BF30" s="6">
+        <v>10.75</v>
+      </c>
     </row>
-    <row r="31" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="117" t="s">
+    <row r="31" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="116" t="s">
         <v>98</v>
       </c>
       <c r="B31" s="57" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G31" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="33" t="s">
         <v>31</v>
@@ -31915,53 +32351,56 @@
       </c>
       <c r="AX31" s="35">
         <v>3.4</v>
       </c>
       <c r="AY31" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AZ31" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA31" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB31" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BC31" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BD31" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE31" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF31" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="32" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="117" t="s">
+    <row r="32" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="116" t="s">
         <v>99</v>
       </c>
       <c r="B32" s="57" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="33" t="s">
         <v>31</v>
@@ -32088,53 +32527,56 @@
       </c>
       <c r="AX32" s="35">
         <v>3.77</v>
       </c>
       <c r="AY32" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AZ32" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA32" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB32" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BC32" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BD32" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE32" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF32" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="33" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="117" t="s">
+    <row r="33" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="116" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="57" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="5">
         <v>12.99</v>
       </c>
       <c r="G33" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H33" s="5">
         <v>17.39</v>
       </c>
       <c r="I33" s="33" t="s">
         <v>31</v>
@@ -32261,53 +32703,56 @@
       </c>
       <c r="AX33" s="35">
         <v>10.53</v>
       </c>
       <c r="AY33" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AZ33" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA33" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB33" s="6">
         <v>21.74</v>
       </c>
       <c r="BC33" s="6">
         <v>19.23</v>
       </c>
       <c r="BD33" s="6">
         <v>15.38</v>
       </c>
       <c r="BE33" s="6">
         <v>12.82</v>
       </c>
+      <c r="BF33" s="6">
+        <v>10.199999999999999</v>
+      </c>
     </row>
-    <row r="34" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="117" t="s">
+    <row r="34" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="116" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="57" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="5">
         <v>14.49</v>
       </c>
       <c r="E34" s="5">
         <v>9.6199999999999992</v>
       </c>
       <c r="F34" s="5">
         <v>15.75</v>
       </c>
       <c r="G34" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H34" s="5">
         <v>14.78</v>
       </c>
       <c r="I34" s="33" t="s">
         <v>31</v>
@@ -32434,53 +32879,56 @@
       </c>
       <c r="AX34" s="35" t="s">
         <v>31</v>
       </c>
       <c r="AY34" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AZ34" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA34" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB34" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BC34" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BD34" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE34" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF34" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="35" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="117" t="s">
+    <row r="35" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="116" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="57" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="33" t="s">
         <v>31</v>
       </c>
       <c r="F35" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G35" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H35" s="33" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="33" t="s">
         <v>31</v>
@@ -32607,53 +33055,56 @@
       </c>
       <c r="AX35" s="35">
         <v>7.35</v>
       </c>
       <c r="AY35" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AZ35" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA35" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB35" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BC35" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BD35" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BE35" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF35" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="36" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="117" t="s">
+    <row r="36" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="116" t="s">
         <v>103</v>
       </c>
       <c r="B36" s="57" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="33" t="s">
         <v>31</v>
@@ -32780,53 +33231,56 @@
       </c>
       <c r="AX36" s="35">
         <v>11.43</v>
       </c>
       <c r="AY36" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AZ36" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA36" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB36" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BC36" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BD36" s="6">
         <v>6.71</v>
       </c>
       <c r="BE36" s="6">
         <v>5.62</v>
       </c>
+      <c r="BF36" s="6">
+        <v>4.93</v>
+      </c>
     </row>
-    <row r="37" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="117" t="s">
+    <row r="37" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="116" t="s">
         <v>104</v>
       </c>
       <c r="B37" s="57" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="5">
         <v>17.239999999999998</v>
       </c>
       <c r="F37" s="5">
         <v>12.99</v>
       </c>
       <c r="G37" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="5">
         <v>8.6199999999999992</v>
       </c>
       <c r="I37" s="33" t="s">
         <v>31</v>
@@ -32953,53 +33407,56 @@
       </c>
       <c r="AX37" s="35">
         <v>11.05</v>
       </c>
       <c r="AY37" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AZ37" s="6">
         <v>47.62</v>
       </c>
       <c r="BA37" s="6">
         <v>35.71</v>
       </c>
       <c r="BB37" s="6">
         <v>24.39</v>
       </c>
       <c r="BC37" s="6">
         <v>37.74</v>
       </c>
       <c r="BD37" s="6">
         <v>32.26</v>
       </c>
       <c r="BE37" s="6">
         <v>27.4</v>
       </c>
+      <c r="BF37" s="6">
+        <v>23.26</v>
+      </c>
     </row>
-    <row r="38" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="117" t="s">
+    <row r="38" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="116" t="s">
         <v>105</v>
       </c>
       <c r="B38" s="57" t="s">
         <v>49</v>
       </c>
       <c r="C38" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="33" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="33" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="33" t="s">
         <v>31</v>
@@ -33126,52 +33583,55 @@
       </c>
       <c r="AX38" s="35">
         <v>10.61</v>
       </c>
       <c r="AY38" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AZ38" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BA38" s="6" t="s">
         <v>31</v>
       </c>
       <c r="BB38" s="6">
         <v>8.1300000000000008</v>
       </c>
       <c r="BC38" s="6">
         <v>6.8</v>
       </c>
       <c r="BD38" s="6">
         <v>11.56</v>
       </c>
       <c r="BE38" s="6">
         <v>9.48</v>
       </c>
+      <c r="BF38" s="6">
+        <v>8.58</v>
+      </c>
     </row>
-    <row r="39" spans="1:62" s="82" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:62" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29" t="s">
         <v>106</v>
       </c>
       <c r="B39" s="59" t="s">
         <v>44</v>
       </c>
       <c r="C39" s="37" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>31</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>31</v>
       </c>
       <c r="G39" s="37" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="7">
         <v>1.75</v>
       </c>
       <c r="I39" s="37" t="s">
@@ -33278,80 +33738,81 @@
       </c>
       <c r="AQ39" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AR39" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AS39" s="7">
         <v>3.23</v>
       </c>
       <c r="AT39" s="7">
         <v>2.88</v>
       </c>
       <c r="AU39" s="7">
         <v>5.09</v>
       </c>
       <c r="AV39" s="7">
         <v>4.66</v>
       </c>
       <c r="AW39" s="7">
         <v>4.32</v>
       </c>
       <c r="AX39" s="38">
         <v>3.93</v>
       </c>
-      <c r="AY39" s="90">
+      <c r="AY39" s="89">
         <v>23.81</v>
       </c>
       <c r="AZ39" s="7">
         <v>13.16</v>
       </c>
       <c r="BA39" s="7">
         <v>9.09</v>
       </c>
       <c r="BB39" s="7">
         <v>7.04</v>
       </c>
       <c r="BC39" s="7">
         <v>5.38</v>
       </c>
       <c r="BD39" s="7">
         <v>4.4800000000000004</v>
       </c>
       <c r="BE39" s="7">
         <v>3.88</v>
       </c>
-      <c r="BF39" s="29"/>
+      <c r="BF39" s="7">
+        <v>6.94</v>
+      </c>
       <c r="BG39" s="29"/>
       <c r="BH39" s="29"/>
       <c r="BI39" s="29"/>
       <c r="BJ39" s="29"/>
     </row>
-    <row r="40" spans="1:62" s="82" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B40" s="87" t="s">
+    <row r="40" spans="1:62" s="118" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B40" s="86" t="s">
         <v>28</v>
       </c>
       <c r="P40" s="5"/>
     </row>
     <row r="41" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B41" s="82"/>
       <c r="P41" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="BH3:BJ3"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="O4:Z4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>